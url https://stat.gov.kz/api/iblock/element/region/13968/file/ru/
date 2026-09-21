--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -68,53 +68,50 @@
   <si>
     <t>Кызылжарский район</t>
   </si>
   <si>
     <t>Мамлютский район</t>
   </si>
   <si>
     <t>район Шал акына</t>
   </si>
   <si>
     <t>Аккайынский район</t>
   </si>
   <si>
     <t>Тайыншинский район</t>
   </si>
   <si>
     <t>Тимирязевский район</t>
   </si>
   <si>
     <t>Уалихановский район</t>
   </si>
   <si>
     <t>район им.Габита Мусрепова</t>
   </si>
   <si>
-    <t xml:space="preserve"> Дебиторская задолженность </t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>Дебиторская задолженность, млн.теңге</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Методика расчета</t>
@@ -215,50 +212,53 @@
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление структурной статистики</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>Молдагожин Айтолла</t>
   </si>
   <si>
     <t>на конец года, млн.теңге</t>
   </si>
   <si>
     <t>Дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними</t>
   </si>
   <si>
     <t>С 1998 года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/sko/spreadsheets/?industry=1501&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271401 Дебиторская задолженность </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -889,224 +889,224 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/sko/spreadsheets/?industry=1501&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:11" s="9" customFormat="1">
       <c r="A2" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B2" s="8">
         <v>271401</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="9" customFormat="1">
       <c r="A3" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B3" s="10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="9" customFormat="1">
       <c r="A4" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="10" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="9" customFormat="1">
       <c r="A5" s="11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="9" customFormat="1" ht="25.5">
       <c r="A6" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="9" customFormat="1">
       <c r="A7" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="13" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="9" customFormat="1" ht="25.5">
       <c r="A8" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="12" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="9" customFormat="1" ht="25.5">
       <c r="A9" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="14" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="9" customFormat="1">
       <c r="A10" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="15" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="K10" s="16"/>
     </row>
     <row r="11" spans="1:11" s="9" customFormat="1">
       <c r="A11" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="27" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K11" s="16"/>
     </row>
     <row r="12" spans="1:11" s="9" customFormat="1">
       <c r="A12" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="27" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="K12" s="16"/>
     </row>
     <row r="13" spans="1:11" s="9" customFormat="1">
       <c r="A13" s="17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="K13" s="16"/>
     </row>
     <row r="14" spans="1:11" s="9" customFormat="1">
       <c r="A14" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="27" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="K14" s="16"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B15" s="18">
         <v>46217</v>
       </c>
       <c r="K15" s="28"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B16" s="18">
         <v>46566</v>
       </c>
       <c r="K16" s="19"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K17" s="28"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K18" s="19"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K19" s="28"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K20" s="19"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="22"/>
       <c r="B21" s="23"/>
     </row>
     <row r="22" spans="1:11">
       <c r="K22" s="19"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="28"/>
     </row>
     <row r="24" spans="1:11">
       <c r="K24" s="19"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="28"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
@@ -1114,117 +1114,117 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="2"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AC2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="25" width="8.5703125" style="29" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="31" customWidth="1"/>
     <col min="27" max="29" width="8.5703125" style="29" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="15" customHeight="1">
       <c r="A1" s="49" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
       <c r="X1" s="49"/>
       <c r="Y1" s="49"/>
@@ -1244,51 +1244,51 @@
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
       <c r="Y2" s="49"/>
       <c r="Z2" s="49"/>
       <c r="AA2" s="49"/>
       <c r="AB2" s="49"/>
       <c r="AC2" s="49"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" s="48" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
       <c r="M3" s="48"/>
       <c r="N3" s="48"/>
       <c r="O3" s="48"/>
       <c r="P3" s="48"/>
       <c r="Q3" s="48"/>
       <c r="R3" s="48"/>
       <c r="S3" s="48"/>
       <c r="T3" s="48"/>
       <c r="U3" s="48"/>
       <c r="V3" s="48"/>
       <c r="W3" s="48"/>
       <c r="X3" s="48"/>
       <c r="Y3" s="48"/>