--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -29,57 +29,51 @@
   <bookViews>
     <workbookView xWindow="13680" yWindow="30" windowWidth="15135" windowHeight="12465"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="1998-2025" sheetId="1" r:id="rId3"/>
     <sheet name="1998-2025 По ОКЭД" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K25" i="2" l="1"/>
   <c r="G25" i="2"/>
   <c r="E25" i="2"/>
   <c r="D25" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="93">
   <si>
-    <t>Доход от реализации продукции и оказания услуг малых предприятий по районам</t>
-[...1 lines deleted...]
-  <si>
     <t>Северо-Казахстанская область</t>
-  </si>
-[...1 lines deleted...]
-    <t>Доход от реализации продукции и оказания услуг малых предприятий по видам экономической  деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Всего </t>
   </si>
   <si>
     <t>Сельское хозяйство, охота и лесоводство</t>
   </si>
   <si>
     <t>Рыболовство и рыбоводство</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">Производство и распре-деление электроэнергии, газа и воды </t>
   </si>
@@ -326,50 +320,56 @@
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Управление структурной статистики</t>
   </si>
   <si>
     <t>Молдагожин Айтолла</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>С 1998 года</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/sko/spreadsheets/?industry=1501&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>271201 Доход от реализации продукции и оказания услуг малых предприятий по районам</t>
+  </si>
+  <si>
+    <t>271201 Доход от реализации продукции и оказания услуг малых предприятий по видам экономической  деятельности</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -730,100 +730,100 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1105,372 +1105,372 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:11" s="11" customFormat="1">
       <c r="A2" s="9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B2" s="10">
         <v>271201</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="11" customFormat="1">
       <c r="A3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="12" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="11" customFormat="1">
       <c r="A4" s="26" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="11" customFormat="1">
       <c r="A5" s="14" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="11" customFormat="1" ht="38.25">
       <c r="A6" s="9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="11" customFormat="1">
       <c r="A7" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B7" s="15" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="11" customFormat="1" ht="25.5">
       <c r="A8" s="9" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="11" customFormat="1" ht="25.5">
       <c r="A9" s="9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="11" customFormat="1">
       <c r="A10" s="9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K10" s="17"/>
     </row>
     <row r="11" spans="1:11" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B11" s="18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="K11" s="17"/>
     </row>
     <row r="12" spans="1:11" s="11" customFormat="1">
       <c r="A12" s="19" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:11" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B13" s="18" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="K13" s="17"/>
     </row>
     <row r="14" spans="1:11" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B14" s="18" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="K14" s="17"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B15" s="20">
         <v>46217</v>
       </c>
       <c r="K15" s="21"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B16" s="20">
         <v>46566</v>
       </c>
       <c r="K16" s="22"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="9" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="K17" s="21"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="K18" s="22"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="K19" s="21"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="9" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B20" s="29" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="K20" s="22"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="23"/>
       <c r="B21" s="24"/>
     </row>
     <row r="22" spans="1:11">
       <c r="K22" s="22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="21"/>
     </row>
     <row r="24" spans="1:11">
       <c r="K24" s="22"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="2"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="5"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="29" width="13.28515625" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="12.75" customHeight="1">
       <c r="A1" s="67" t="s">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
       <c r="I1" s="67"/>
       <c r="J1" s="67"/>
       <c r="K1" s="67"/>
       <c r="L1" s="67"/>
       <c r="M1" s="67"/>
       <c r="N1" s="67"/>
       <c r="O1" s="67"/>
       <c r="P1" s="67"/>
       <c r="Q1" s="67"/>
       <c r="R1" s="67"/>
       <c r="S1" s="67"/>
       <c r="T1" s="67"/>
       <c r="U1" s="67"/>
       <c r="V1" s="67"/>
       <c r="W1" s="67"/>
       <c r="X1" s="67"/>
       <c r="Y1" s="67"/>
       <c r="Z1" s="67"/>
       <c r="AA1" s="67"/>
       <c r="AB1" s="67"/>
       <c r="AC1" s="67"/>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="66" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B2" s="66"/>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
       <c r="J2" s="66"/>
       <c r="K2" s="66"/>
       <c r="L2" s="66"/>
       <c r="M2" s="66"/>
       <c r="N2" s="66"/>
       <c r="O2" s="66"/>
       <c r="P2" s="66"/>
       <c r="Q2" s="66"/>
       <c r="R2" s="66"/>
       <c r="S2" s="66"/>
       <c r="T2" s="66"/>
       <c r="U2" s="66"/>
       <c r="V2" s="66"/>
       <c r="W2" s="66"/>
       <c r="X2" s="66"/>
       <c r="Y2" s="66"/>
@@ -1546,51 +1546,51 @@
       </c>
       <c r="W3" s="31">
         <v>2019</v>
       </c>
       <c r="X3" s="31">
         <v>2020</v>
       </c>
       <c r="Y3" s="31">
         <v>2021</v>
       </c>
       <c r="Z3" s="31">
         <v>2022</v>
       </c>
       <c r="AA3" s="31">
         <v>2023</v>
       </c>
       <c r="AB3" s="31">
         <v>2024</v>
       </c>
       <c r="AC3" s="31">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="25.5">
       <c r="A4" s="32" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B4" s="33">
         <v>10369113</v>
       </c>
       <c r="C4" s="33">
         <v>18629924</v>
       </c>
       <c r="D4" s="33">
         <v>29035807</v>
       </c>
       <c r="E4" s="33">
         <v>37711514</v>
       </c>
       <c r="F4" s="33">
         <v>39568836</v>
       </c>
       <c r="G4" s="33">
         <v>56454787</v>
       </c>
       <c r="H4" s="33">
         <v>89327072</v>
       </c>
       <c r="I4" s="33">
         <v>126178115</v>
       </c>
@@ -1635,51 +1635,51 @@
       </c>
       <c r="W4" s="36">
         <v>652965248</v>
       </c>
       <c r="X4" s="36">
         <v>865193601</v>
       </c>
       <c r="Y4" s="36">
         <v>856375581</v>
       </c>
       <c r="Z4" s="36">
         <v>1051384618</v>
       </c>
       <c r="AA4" s="36">
         <v>924174937</v>
       </c>
       <c r="AB4" s="36">
         <v>1255644556</v>
       </c>
       <c r="AC4" s="36">
         <v>1455518097</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="37" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B5" s="38">
         <v>7971349</v>
       </c>
       <c r="C5" s="38">
         <v>13863696</v>
       </c>
       <c r="D5" s="38">
         <v>23762599</v>
       </c>
       <c r="E5" s="38">
         <v>30705493</v>
       </c>
       <c r="F5" s="38">
         <v>33004826</v>
       </c>
       <c r="G5" s="38">
         <v>46473682</v>
       </c>
       <c r="H5" s="38">
         <v>79924523</v>
       </c>
       <c r="I5" s="38">
         <v>110770981</v>
       </c>
@@ -1724,51 +1724,51 @@
       </c>
       <c r="W5" s="41">
         <v>400149063</v>
       </c>
       <c r="X5" s="41">
         <v>607625632</v>
       </c>
       <c r="Y5" s="41">
         <v>489309826</v>
       </c>
       <c r="Z5" s="41">
         <v>597853485</v>
       </c>
       <c r="AA5" s="41">
         <v>580493806</v>
       </c>
       <c r="AB5" s="41">
         <v>801583380</v>
       </c>
       <c r="AC5" s="41">
         <v>725210151</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="37" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B6" s="38">
         <v>206508</v>
       </c>
       <c r="C6" s="38">
         <v>376029</v>
       </c>
       <c r="D6" s="38">
         <v>754519</v>
       </c>
       <c r="E6" s="38">
         <v>704814</v>
       </c>
       <c r="F6" s="38">
         <v>398819</v>
       </c>
       <c r="G6" s="38">
         <v>786939</v>
       </c>
       <c r="H6" s="38">
         <v>848052</v>
       </c>
       <c r="I6" s="38">
         <v>1224502</v>
       </c>
@@ -1813,51 +1813,51 @@
       </c>
       <c r="W6" s="41">
         <v>14908905</v>
       </c>
       <c r="X6" s="41">
         <v>16414301</v>
       </c>
       <c r="Y6" s="41">
         <v>13342440</v>
       </c>
       <c r="Z6" s="41">
         <v>25840563</v>
       </c>
       <c r="AA6" s="41">
         <v>20826612</v>
       </c>
       <c r="AB6" s="41">
         <v>26203557</v>
       </c>
       <c r="AC6" s="41">
         <v>42467696</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B7" s="38">
         <v>86449</v>
       </c>
       <c r="C7" s="38">
         <v>203477</v>
       </c>
       <c r="D7" s="38">
         <v>292541</v>
       </c>
       <c r="E7" s="38">
         <v>323101</v>
       </c>
       <c r="F7" s="38">
         <v>227213</v>
       </c>
       <c r="G7" s="38">
         <v>409713</v>
       </c>
       <c r="H7" s="38">
         <v>856838</v>
       </c>
       <c r="I7" s="38">
         <v>1205192</v>
       </c>
@@ -1902,51 +1902,51 @@
       </c>
       <c r="W7" s="41">
         <v>7878090</v>
       </c>
       <c r="X7" s="41">
         <v>7916519</v>
       </c>
       <c r="Y7" s="41">
         <v>16743203</v>
       </c>
       <c r="Z7" s="41">
         <v>13351593</v>
       </c>
       <c r="AA7" s="41">
         <v>11692561</v>
       </c>
       <c r="AB7" s="41">
         <v>17307725</v>
       </c>
       <c r="AC7" s="41">
         <v>17473826</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="37" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B8" s="38">
         <v>52623</v>
       </c>
       <c r="C8" s="38">
         <v>165150</v>
       </c>
       <c r="D8" s="38">
         <v>351139</v>
       </c>
       <c r="E8" s="38">
         <v>504084</v>
       </c>
       <c r="F8" s="38">
         <v>478086</v>
       </c>
       <c r="G8" s="38">
         <v>730608</v>
       </c>
       <c r="H8" s="38">
         <v>611753</v>
       </c>
       <c r="I8" s="38">
         <v>722789</v>
       </c>
@@ -1991,51 +1991,51 @@
       </c>
       <c r="W8" s="41">
         <v>20623394</v>
       </c>
       <c r="X8" s="41">
         <v>18286317</v>
       </c>
       <c r="Y8" s="41">
         <v>20156699</v>
       </c>
       <c r="Z8" s="41">
         <v>26201338</v>
       </c>
       <c r="AA8" s="41">
         <v>24911546</v>
       </c>
       <c r="AB8" s="41">
         <v>35352011</v>
       </c>
       <c r="AC8" s="41">
         <v>41071952</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="37" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B9" s="38">
         <v>79735</v>
       </c>
       <c r="C9" s="38">
         <v>257521</v>
       </c>
       <c r="D9" s="38">
         <v>144251</v>
       </c>
       <c r="E9" s="38">
         <v>200262</v>
       </c>
       <c r="F9" s="38">
         <v>254834</v>
       </c>
       <c r="G9" s="38">
         <v>413601</v>
       </c>
       <c r="H9" s="38">
         <v>666859</v>
       </c>
       <c r="I9" s="38">
         <v>814310</v>
       </c>
@@ -2080,51 +2080,51 @@
       </c>
       <c r="W9" s="41">
         <v>21511916</v>
       </c>
       <c r="X9" s="41">
         <v>27800304</v>
       </c>
       <c r="Y9" s="41">
         <v>27643675</v>
       </c>
       <c r="Z9" s="41">
         <v>39963942</v>
       </c>
       <c r="AA9" s="41">
         <v>39155049</v>
       </c>
       <c r="AB9" s="41">
         <v>35767846</v>
       </c>
       <c r="AC9" s="41">
         <v>53880031</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="37" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B10" s="38">
         <v>82275</v>
       </c>
       <c r="C10" s="38">
         <v>233570</v>
       </c>
       <c r="D10" s="38">
         <v>175465</v>
       </c>
       <c r="E10" s="38">
         <v>171477</v>
       </c>
       <c r="F10" s="38">
         <v>470308</v>
       </c>
       <c r="G10" s="38">
         <v>310408</v>
       </c>
       <c r="H10" s="38">
         <v>627264</v>
       </c>
       <c r="I10" s="38">
         <v>1996190</v>
       </c>
@@ -2169,51 +2169,51 @@
       </c>
       <c r="W10" s="41">
         <v>10350778</v>
       </c>
       <c r="X10" s="41">
         <v>8844374</v>
       </c>
       <c r="Y10" s="41">
         <v>12498721</v>
       </c>
       <c r="Z10" s="41">
         <v>19786327</v>
       </c>
       <c r="AA10" s="41">
         <v>20981297</v>
       </c>
       <c r="AB10" s="41">
         <v>15477065</v>
       </c>
       <c r="AC10" s="41">
         <v>24905273</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="37" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B11" s="38">
         <v>210561</v>
       </c>
       <c r="C11" s="38">
         <v>484122</v>
       </c>
       <c r="D11" s="38">
         <v>874173</v>
       </c>
       <c r="E11" s="38">
         <v>1019935</v>
       </c>
       <c r="F11" s="38">
         <v>1381977</v>
       </c>
       <c r="G11" s="38">
         <v>1855423</v>
       </c>
       <c r="H11" s="38">
         <v>1339426</v>
       </c>
       <c r="I11" s="38">
         <v>1440077</v>
       </c>
@@ -2258,51 +2258,51 @@
       </c>
       <c r="W11" s="41">
         <v>32948930</v>
       </c>
       <c r="X11" s="41">
         <v>48535491</v>
       </c>
       <c r="Y11" s="41">
         <v>47932278</v>
       </c>
       <c r="Z11" s="41">
         <v>71213648</v>
       </c>
       <c r="AA11" s="41">
         <v>63059268</v>
       </c>
       <c r="AB11" s="41">
         <v>86697357</v>
       </c>
       <c r="AC11" s="41">
         <v>134048325</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="37" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B12" s="38">
         <v>129535</v>
       </c>
       <c r="C12" s="38">
         <v>112468</v>
       </c>
       <c r="D12" s="38">
         <v>154491</v>
       </c>
       <c r="E12" s="38">
         <v>152253</v>
       </c>
       <c r="F12" s="38">
         <v>147165</v>
       </c>
       <c r="G12" s="38">
         <v>391059</v>
       </c>
       <c r="H12" s="38">
         <v>1032061</v>
       </c>
       <c r="I12" s="38">
         <v>1016649</v>
       </c>
@@ -2347,51 +2347,51 @@
       </c>
       <c r="W12" s="41">
         <v>6852043</v>
       </c>
       <c r="X12" s="41">
         <v>12769441</v>
       </c>
       <c r="Y12" s="41">
         <v>20050585</v>
       </c>
       <c r="Z12" s="41">
         <v>24008228</v>
       </c>
       <c r="AA12" s="41">
         <v>22436922</v>
       </c>
       <c r="AB12" s="41">
         <v>19646018</v>
       </c>
       <c r="AC12" s="41">
         <v>24454641</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="37" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B13" s="38">
         <v>110276</v>
       </c>
       <c r="C13" s="38">
         <v>153196</v>
       </c>
       <c r="D13" s="38">
         <v>106095</v>
       </c>
       <c r="E13" s="38">
         <v>546502</v>
       </c>
       <c r="F13" s="38">
         <v>265904</v>
       </c>
       <c r="G13" s="38">
         <v>1484151</v>
       </c>
       <c r="H13" s="38">
         <v>116230</v>
       </c>
       <c r="I13" s="38">
         <v>195590</v>
       </c>
@@ -2436,51 +2436,51 @@
       </c>
       <c r="W13" s="41">
         <v>22314753</v>
       </c>
       <c r="X13" s="41">
         <v>8254151</v>
       </c>
       <c r="Y13" s="41">
         <v>15300628</v>
       </c>
       <c r="Z13" s="41">
         <v>16413819</v>
       </c>
       <c r="AA13" s="41">
         <v>13449878</v>
       </c>
       <c r="AB13" s="41">
         <v>17544923</v>
       </c>
       <c r="AC13" s="41">
         <v>24527283</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="37" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B14" s="38">
         <v>180950</v>
       </c>
       <c r="C14" s="38">
         <v>183763</v>
       </c>
       <c r="D14" s="38">
         <v>363886</v>
       </c>
       <c r="E14" s="38">
         <v>351493</v>
       </c>
       <c r="F14" s="38">
         <v>287306</v>
       </c>
       <c r="G14" s="38">
         <v>354825</v>
       </c>
       <c r="H14" s="38">
         <v>410765</v>
       </c>
       <c r="I14" s="38">
         <v>883598</v>
       </c>
@@ -2525,51 +2525,51 @@
       </c>
       <c r="W14" s="41">
         <v>12372851</v>
       </c>
       <c r="X14" s="41">
         <v>11674666</v>
       </c>
       <c r="Y14" s="41">
         <v>13408868</v>
       </c>
       <c r="Z14" s="41">
         <v>18813898</v>
       </c>
       <c r="AA14" s="41">
         <v>16403207</v>
       </c>
       <c r="AB14" s="41">
         <v>27580809</v>
       </c>
       <c r="AC14" s="41">
         <v>34901424</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="37" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B15" s="38">
         <v>973672</v>
       </c>
       <c r="C15" s="38">
         <v>2023415</v>
       </c>
       <c r="D15" s="38">
         <v>1455036</v>
       </c>
       <c r="E15" s="38">
         <v>1581886</v>
       </c>
       <c r="F15" s="38">
         <v>1342196</v>
       </c>
       <c r="G15" s="38">
         <v>1220004</v>
       </c>
       <c r="H15" s="38">
         <v>1177629</v>
       </c>
       <c r="I15" s="38">
         <v>2170232</v>
       </c>
@@ -2614,51 +2614,51 @@
       </c>
       <c r="W15" s="41">
         <v>52634899</v>
       </c>
       <c r="X15" s="41">
         <v>27578523</v>
       </c>
       <c r="Y15" s="41">
         <v>56033508</v>
       </c>
       <c r="Z15" s="41">
         <v>70628001</v>
       </c>
       <c r="AA15" s="41">
         <v>56140922</v>
       </c>
       <c r="AB15" s="41">
         <v>64096511</v>
       </c>
       <c r="AC15" s="41">
         <v>155287279</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="37" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B16" s="38">
         <v>33017</v>
       </c>
       <c r="C16" s="38">
         <v>73391</v>
       </c>
       <c r="D16" s="38">
         <v>141999</v>
       </c>
       <c r="E16" s="38">
         <v>169895</v>
       </c>
       <c r="F16" s="38">
         <v>87637</v>
       </c>
       <c r="G16" s="38">
         <v>413450</v>
       </c>
       <c r="H16" s="38">
         <v>187982</v>
       </c>
       <c r="I16" s="38">
         <v>732354</v>
       </c>
@@ -2703,51 +2703,51 @@
       </c>
       <c r="W16" s="41">
         <v>5878222</v>
       </c>
       <c r="X16" s="41">
         <v>9820553</v>
       </c>
       <c r="Y16" s="41">
         <v>11129954</v>
       </c>
       <c r="Z16" s="41">
         <v>15252034</v>
       </c>
       <c r="AA16" s="41">
         <v>7552790</v>
       </c>
       <c r="AB16" s="41">
         <v>10481262</v>
       </c>
       <c r="AC16" s="41">
         <v>25190687</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="37" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B17" s="38">
         <v>81297</v>
       </c>
       <c r="C17" s="38">
         <v>206588</v>
       </c>
       <c r="D17" s="38">
         <v>172128</v>
       </c>
       <c r="E17" s="38">
         <v>412034</v>
       </c>
       <c r="F17" s="38">
         <v>365155</v>
       </c>
       <c r="G17" s="38">
         <v>336915</v>
       </c>
       <c r="H17" s="38">
         <v>361037</v>
       </c>
       <c r="I17" s="38">
         <v>314908</v>
       </c>
@@ -2792,51 +2792,51 @@
       </c>
       <c r="W17" s="41">
         <v>6079215</v>
       </c>
       <c r="X17" s="41">
         <v>3201593</v>
       </c>
       <c r="Y17" s="41">
         <v>7466323</v>
       </c>
       <c r="Z17" s="41">
         <v>7822050</v>
       </c>
       <c r="AA17" s="41">
         <v>5571003</v>
       </c>
       <c r="AB17" s="41">
         <v>6583241</v>
       </c>
       <c r="AC17" s="41">
         <v>12422342</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="37" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B18" s="38">
         <v>170866</v>
       </c>
       <c r="C18" s="38">
         <v>293538</v>
       </c>
       <c r="D18" s="38">
         <v>287485</v>
       </c>
       <c r="E18" s="38">
         <v>868285</v>
       </c>
       <c r="F18" s="38">
         <v>857410</v>
       </c>
       <c r="G18" s="38">
         <v>1274009</v>
       </c>
       <c r="H18" s="38">
         <v>1166653</v>
       </c>
       <c r="I18" s="38">
         <v>2690743</v>
       </c>
@@ -2937,76 +2937,76 @@
   <mergeCells count="2">
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="A1:AC1"/>
   </mergeCells>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="47" customWidth="1"/>
     <col min="2" max="20" width="13.28515625" style="47" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="13.5" customHeight="1">
-      <c r="A1" s="68" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="68"/>
+      <c r="A1" s="77" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
     </row>
     <row r="2" spans="1:20" ht="12" customHeight="1">
       <c r="A2" s="66" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B2" s="66"/>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
       <c r="J2" s="66"/>
       <c r="K2" s="66"/>
       <c r="L2" s="66"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
     </row>
     <row r="3" spans="1:20" s="50" customFormat="1">
       <c r="A3" s="48"/>
       <c r="B3" s="31">
         <v>1998</v>
       </c>
       <c r="C3" s="31">
         <v>1999</v>
@@ -3024,696 +3024,696 @@
         <v>2003</v>
       </c>
       <c r="H3" s="31">
         <v>2004</v>
       </c>
       <c r="I3" s="31">
         <v>2005</v>
       </c>
       <c r="J3" s="31">
         <v>2006</v>
       </c>
       <c r="K3" s="31">
         <v>2007</v>
       </c>
       <c r="L3" s="31">
         <v>2008</v>
       </c>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
     </row>
     <row r="4" spans="1:20" s="50" customFormat="1">
       <c r="A4" s="48" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B4" s="33">
         <v>10369113</v>
       </c>
       <c r="C4" s="33">
         <v>18629924</v>
       </c>
       <c r="D4" s="33">
         <v>29035807</v>
       </c>
       <c r="E4" s="33">
         <v>37711514</v>
       </c>
       <c r="F4" s="33">
         <v>39568836</v>
       </c>
       <c r="G4" s="33">
         <v>56454787</v>
       </c>
       <c r="H4" s="33">
         <v>89327072</v>
       </c>
       <c r="I4" s="33">
         <v>126178115</v>
       </c>
       <c r="J4" s="33">
         <v>135336958</v>
       </c>
       <c r="K4" s="33">
         <v>148432488</v>
       </c>
       <c r="L4" s="33">
         <v>159360998</v>
       </c>
       <c r="M4" s="49"/>
       <c r="N4" s="49"/>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
     </row>
     <row r="5" spans="1:20" ht="25.5">
       <c r="A5" s="51" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B5" s="38">
         <v>1676573</v>
       </c>
       <c r="C5" s="38">
         <v>2216179</v>
       </c>
       <c r="D5" s="38">
         <v>2961677</v>
       </c>
       <c r="E5" s="38">
         <v>3393923</v>
       </c>
       <c r="F5" s="38">
         <v>2845726</v>
       </c>
       <c r="G5" s="38">
         <v>4824597</v>
       </c>
       <c r="H5" s="38">
         <v>4752688</v>
       </c>
       <c r="I5" s="38">
         <v>8475887</v>
       </c>
       <c r="J5" s="38">
         <v>14795801</v>
       </c>
       <c r="K5" s="38">
         <v>22478636</v>
       </c>
       <c r="L5" s="38">
         <v>21009283</v>
       </c>
       <c r="M5" s="46"/>
       <c r="N5" s="46"/>
       <c r="O5" s="46"/>
       <c r="P5" s="46"/>
       <c r="Q5" s="46"/>
     </row>
     <row r="6" spans="1:20" ht="25.5">
       <c r="A6" s="51" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K6" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L6" s="38">
         <v>23244</v>
       </c>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="51" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B7" s="38">
         <v>814041</v>
       </c>
       <c r="C7" s="38">
         <v>1073238</v>
       </c>
       <c r="D7" s="38">
         <v>2457472</v>
       </c>
       <c r="E7" s="38">
         <v>2473154</v>
       </c>
       <c r="F7" s="38">
         <v>3488640</v>
       </c>
       <c r="G7" s="38">
         <v>3179510</v>
       </c>
       <c r="H7" s="38">
         <v>4616364</v>
       </c>
       <c r="I7" s="38">
         <v>4900364</v>
       </c>
       <c r="J7" s="38">
         <v>5483617</v>
       </c>
       <c r="K7" s="38">
         <v>8281489</v>
       </c>
       <c r="L7" s="38">
         <v>11475235</v>
       </c>
       <c r="M7" s="46"/>
       <c r="N7" s="46"/>
       <c r="O7" s="46"/>
       <c r="P7" s="46"/>
       <c r="Q7" s="46"/>
     </row>
     <row r="8" spans="1:20" ht="25.5">
       <c r="A8" s="53" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B8" s="38">
         <v>1644</v>
       </c>
       <c r="C8" s="38">
         <v>29702</v>
       </c>
       <c r="D8" s="38">
         <v>2002</v>
       </c>
       <c r="E8" s="38">
         <v>2298</v>
       </c>
       <c r="F8" s="38">
         <v>3176</v>
       </c>
       <c r="G8" s="38">
         <v>3141</v>
       </c>
       <c r="H8" s="38">
         <v>5579</v>
       </c>
       <c r="I8" s="38">
         <v>121645</v>
       </c>
       <c r="J8" s="38">
         <v>304</v>
       </c>
       <c r="K8" s="38">
         <v>79562</v>
       </c>
       <c r="L8" s="38">
         <v>101244</v>
       </c>
       <c r="M8" s="46"/>
       <c r="N8" s="46"/>
       <c r="O8" s="46"/>
       <c r="P8" s="46"/>
       <c r="Q8" s="46"/>
     </row>
     <row r="9" spans="1:20" ht="25.5">
       <c r="A9" s="53" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B9" s="38">
         <v>730324</v>
       </c>
       <c r="C9" s="38">
         <v>832255</v>
       </c>
       <c r="D9" s="38">
         <v>1965701</v>
       </c>
       <c r="E9" s="38">
         <v>2314344</v>
       </c>
       <c r="F9" s="38">
         <v>3145317</v>
       </c>
       <c r="G9" s="38">
         <v>3007913</v>
       </c>
       <c r="H9" s="38">
         <v>4318160</v>
       </c>
       <c r="I9" s="38">
         <v>4038004</v>
       </c>
       <c r="J9" s="38">
         <v>4137340</v>
       </c>
       <c r="K9" s="38">
         <v>6715098</v>
       </c>
       <c r="L9" s="38">
         <v>10844145</v>
       </c>
       <c r="M9" s="46"/>
       <c r="N9" s="46"/>
       <c r="O9" s="46"/>
       <c r="P9" s="46"/>
       <c r="Q9" s="46"/>
     </row>
     <row r="10" spans="1:20" ht="51">
       <c r="A10" s="53" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B10" s="38">
         <v>82073</v>
       </c>
       <c r="C10" s="38">
         <v>211281</v>
       </c>
       <c r="D10" s="38">
         <v>489769</v>
       </c>
       <c r="E10" s="38">
         <v>156512</v>
       </c>
       <c r="F10" s="38">
         <v>340147</v>
       </c>
       <c r="G10" s="38">
         <v>168456</v>
       </c>
       <c r="H10" s="38">
         <v>292625</v>
       </c>
       <c r="I10" s="38">
         <v>740715</v>
       </c>
       <c r="J10" s="38">
         <v>1345973</v>
       </c>
       <c r="K10" s="38">
         <v>1486829</v>
       </c>
       <c r="L10" s="38">
         <v>529846</v>
       </c>
       <c r="M10" s="46"/>
       <c r="N10" s="46"/>
       <c r="O10" s="46"/>
       <c r="P10" s="46"/>
       <c r="Q10" s="46"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="51" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B11" s="38">
         <v>444131</v>
       </c>
       <c r="C11" s="38">
         <v>483784</v>
       </c>
       <c r="D11" s="38">
         <v>965117</v>
       </c>
       <c r="E11" s="38">
         <v>1485337</v>
       </c>
       <c r="F11" s="38">
         <v>1369971</v>
       </c>
       <c r="G11" s="38">
         <v>2053356</v>
       </c>
       <c r="H11" s="38">
         <v>2891020</v>
       </c>
       <c r="I11" s="38">
         <v>4504529</v>
       </c>
       <c r="J11" s="38">
         <v>7102824</v>
       </c>
       <c r="K11" s="38">
         <v>6071023</v>
       </c>
       <c r="L11" s="38">
         <v>12417025</v>
       </c>
       <c r="M11" s="46"/>
       <c r="N11" s="46"/>
       <c r="O11" s="46"/>
       <c r="P11" s="46"/>
       <c r="Q11" s="46"/>
     </row>
     <row r="12" spans="1:20" ht="37.5" customHeight="1">
       <c r="A12" s="51" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B12" s="38">
         <v>6111770</v>
       </c>
       <c r="C12" s="38">
         <v>13149799</v>
       </c>
       <c r="D12" s="38">
         <v>19172647</v>
       </c>
       <c r="E12" s="38">
         <v>25107085</v>
       </c>
       <c r="F12" s="38">
         <v>24750133</v>
       </c>
       <c r="G12" s="38">
         <v>38683385</v>
       </c>
       <c r="H12" s="38">
         <v>66879828</v>
       </c>
       <c r="I12" s="38">
         <v>98483751</v>
       </c>
       <c r="J12" s="38">
         <v>97874838</v>
       </c>
       <c r="K12" s="38">
         <v>97966165</v>
       </c>
       <c r="L12" s="38">
         <v>97814095</v>
       </c>
       <c r="M12" s="46"/>
       <c r="N12" s="46"/>
       <c r="O12" s="46"/>
       <c r="P12" s="46"/>
       <c r="Q12" s="46"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="51" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B13" s="38">
         <v>32765</v>
       </c>
       <c r="C13" s="38">
         <v>42284</v>
       </c>
       <c r="D13" s="38">
         <v>73218</v>
       </c>
       <c r="E13" s="38">
         <v>150892</v>
       </c>
       <c r="F13" s="38">
         <v>241744</v>
       </c>
       <c r="G13" s="38">
         <v>196897</v>
       </c>
       <c r="H13" s="38">
         <v>143029</v>
       </c>
       <c r="I13" s="38">
         <v>214448</v>
       </c>
       <c r="J13" s="38">
         <v>173055</v>
       </c>
       <c r="K13" s="38">
         <v>168804</v>
       </c>
       <c r="L13" s="38">
         <v>317286</v>
       </c>
       <c r="M13" s="46"/>
       <c r="N13" s="46"/>
       <c r="O13" s="46"/>
       <c r="P13" s="46"/>
       <c r="Q13" s="46"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="51" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B14" s="38">
         <v>316303</v>
       </c>
       <c r="C14" s="38">
         <v>410335</v>
       </c>
       <c r="D14" s="38">
         <v>655232</v>
       </c>
       <c r="E14" s="38">
         <v>796900</v>
       </c>
       <c r="F14" s="38">
         <v>1373725</v>
       </c>
       <c r="G14" s="38">
         <v>675236</v>
       </c>
       <c r="H14" s="38">
         <v>1130348</v>
       </c>
       <c r="I14" s="38">
         <v>1093160</v>
       </c>
       <c r="J14" s="38">
         <v>2733344</v>
       </c>
       <c r="K14" s="38">
         <v>2948942</v>
       </c>
       <c r="L14" s="38">
         <v>2805395</v>
       </c>
       <c r="M14" s="46"/>
       <c r="N14" s="46"/>
       <c r="O14" s="46"/>
       <c r="P14" s="46"/>
       <c r="Q14" s="46"/>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1">
       <c r="A15" s="51" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B15" s="38">
         <v>431082</v>
       </c>
       <c r="C15" s="38">
         <v>496452</v>
       </c>
       <c r="D15" s="38">
         <v>1724256</v>
       </c>
       <c r="E15" s="38">
         <v>3574972</v>
       </c>
       <c r="F15" s="38">
         <v>4535086</v>
       </c>
       <c r="G15" s="38">
         <v>5400144</v>
       </c>
       <c r="H15" s="38">
         <v>5853120</v>
       </c>
       <c r="I15" s="38">
         <v>6254711</v>
       </c>
       <c r="J15" s="38">
         <v>4240451</v>
       </c>
       <c r="K15" s="38">
         <v>6794771</v>
       </c>
       <c r="L15" s="38">
         <v>4473654</v>
       </c>
       <c r="M15" s="46"/>
       <c r="N15" s="46"/>
       <c r="O15" s="46"/>
       <c r="P15" s="46"/>
       <c r="Q15" s="46"/>
     </row>
     <row r="16" spans="1:20" ht="39" customHeight="1">
       <c r="A16" s="51" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B16" s="38">
         <v>375412</v>
       </c>
       <c r="C16" s="38">
         <v>396643</v>
       </c>
       <c r="D16" s="38">
         <v>444873</v>
       </c>
       <c r="E16" s="38">
         <v>587492</v>
       </c>
       <c r="F16" s="38">
         <v>817995</v>
       </c>
       <c r="G16" s="38">
         <v>1219676</v>
       </c>
       <c r="H16" s="38">
         <v>2696094</v>
       </c>
       <c r="I16" s="38">
         <v>1864589</v>
       </c>
       <c r="J16" s="38">
         <v>2670671</v>
       </c>
       <c r="K16" s="38">
         <v>3342898</v>
       </c>
       <c r="L16" s="38">
         <v>8326687</v>
       </c>
       <c r="M16" s="46"/>
       <c r="N16" s="46"/>
       <c r="O16" s="46"/>
       <c r="P16" s="46"/>
       <c r="Q16" s="46"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="51" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B17" s="38">
         <v>81252</v>
       </c>
       <c r="C17" s="38">
         <v>19488</v>
       </c>
       <c r="D17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L17" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M17" s="46"/>
       <c r="N17" s="46"/>
       <c r="O17" s="46"/>
       <c r="P17" s="46"/>
       <c r="Q17" s="46"/>
     </row>
     <row r="18" spans="1:20" ht="38.25">
       <c r="A18" s="51" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="38">
         <v>6075</v>
       </c>
       <c r="C18" s="38">
         <v>87737</v>
       </c>
       <c r="D18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L18" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M18" s="46"/>
       <c r="N18" s="46"/>
       <c r="O18" s="46"/>
       <c r="P18" s="46"/>
       <c r="Q18" s="46"/>
     </row>
     <row r="19" spans="1:20" ht="38.25">
       <c r="A19" s="51" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B19" s="38">
         <v>79709</v>
       </c>
       <c r="C19" s="38">
         <v>253985</v>
       </c>
       <c r="D19" s="38">
         <v>581315</v>
       </c>
       <c r="E19" s="38">
         <v>141759</v>
       </c>
       <c r="F19" s="38">
         <v>145816</v>
       </c>
       <c r="G19" s="38">
         <v>221986</v>
       </c>
       <c r="H19" s="38">
         <v>364581</v>
       </c>
       <c r="I19" s="38">
         <v>386676</v>
       </c>
@@ -3730,77 +3730,77 @@
       <c r="N19" s="46"/>
       <c r="O19" s="46"/>
       <c r="P19" s="46"/>
       <c r="Q19" s="46"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="46"/>
       <c r="B20" s="46"/>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="46"/>
       <c r="F20" s="46"/>
       <c r="G20" s="46"/>
       <c r="H20" s="46"/>
       <c r="I20" s="46"/>
       <c r="J20" s="46"/>
       <c r="K20" s="46"/>
       <c r="L20" s="46"/>
       <c r="M20" s="46"/>
       <c r="N20" s="46"/>
       <c r="O20" s="46"/>
       <c r="P20" s="46"/>
       <c r="Q20" s="46"/>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="78" t="s">
-[...20 lines deleted...]
-      <c r="T21" s="78"/>
+      <c r="A21" s="84" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="84"/>
+      <c r="C21" s="84"/>
+      <c r="D21" s="84"/>
+      <c r="E21" s="84"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="84"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="84"/>
+      <c r="K21" s="84"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="84"/>
+      <c r="N21" s="84"/>
+      <c r="O21" s="84"/>
+      <c r="P21" s="84"/>
+      <c r="Q21" s="84"/>
+      <c r="R21" s="84"/>
+      <c r="S21" s="84"/>
+      <c r="T21" s="84"/>
     </row>
     <row r="22" spans="1:20" ht="18" customHeight="1">
-      <c r="A22" s="69"/>
-[...1 lines deleted...]
-      <c r="C22" s="71"/>
+      <c r="A22" s="78"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="80"/>
       <c r="D22" s="31">
         <v>2009</v>
       </c>
       <c r="E22" s="31">
         <v>2010</v>
       </c>
       <c r="F22" s="31">
         <v>2011</v>
       </c>
       <c r="G22" s="31">
         <v>2012</v>
       </c>
       <c r="H22" s="31">
         <v>2013</v>
       </c>
       <c r="I22" s="31">
         <v>2014</v>
       </c>
       <c r="J22" s="31">
         <v>2015</v>
       </c>
       <c r="K22" s="31">
         <v>2016</v>
       </c>
       <c r="L22" s="31">
@@ -3810,55 +3810,55 @@
         <v>2018</v>
       </c>
       <c r="N22" s="31">
         <v>2019</v>
       </c>
       <c r="O22" s="31">
         <v>2020</v>
       </c>
       <c r="P22" s="31">
         <v>2021</v>
       </c>
       <c r="Q22" s="31">
         <v>2022</v>
       </c>
       <c r="R22" s="31">
         <v>2023</v>
       </c>
       <c r="S22" s="31">
         <v>2024</v>
       </c>
       <c r="T22" s="31">
         <v>2025</v>
       </c>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="72" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="74"/>
+      <c r="A23" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="82"/>
+      <c r="C23" s="83"/>
       <c r="D23" s="33">
         <v>276972694</v>
       </c>
       <c r="E23" s="55">
         <v>230743679</v>
       </c>
       <c r="F23" s="56">
         <v>271983442</v>
       </c>
       <c r="G23" s="56">
         <v>232908099</v>
       </c>
       <c r="H23" s="57">
         <v>579742939</v>
       </c>
       <c r="I23" s="57">
         <v>231929981</v>
       </c>
       <c r="J23" s="57">
         <v>246321648</v>
       </c>
       <c r="K23" s="57">
         <v>394208728</v>
       </c>
       <c r="L23" s="58">
@@ -3868,55 +3868,55 @@
         <v>514200026</v>
       </c>
       <c r="N23" s="58">
         <v>652965248</v>
       </c>
       <c r="O23" s="58">
         <v>865193601</v>
       </c>
       <c r="P23" s="58">
         <v>856375581</v>
       </c>
       <c r="Q23" s="36">
         <v>1051384618</v>
       </c>
       <c r="R23" s="36">
         <v>924174937</v>
       </c>
       <c r="S23" s="36">
         <v>1255644556</v>
       </c>
       <c r="T23" s="36">
         <v>1455518097</v>
       </c>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="77"/>
+      <c r="A24" s="68" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="69"/>
+      <c r="C24" s="70"/>
       <c r="D24" s="38">
         <v>25219794</v>
       </c>
       <c r="E24" s="52">
         <v>40915328</v>
       </c>
       <c r="F24" s="59">
         <v>33027300</v>
       </c>
       <c r="G24" s="59">
         <v>34629904</v>
       </c>
       <c r="H24" s="60">
         <v>58230122</v>
       </c>
       <c r="I24" s="60">
         <v>25662023</v>
       </c>
       <c r="J24" s="60">
         <v>45598541</v>
       </c>
       <c r="K24" s="60">
         <v>54914430</v>
       </c>
       <c r="L24" s="61">
@@ -3926,117 +3926,117 @@
         <v>101976267</v>
       </c>
       <c r="N24" s="61">
         <v>153219725</v>
       </c>
       <c r="O24" s="61">
         <v>163625044</v>
       </c>
       <c r="P24" s="61">
         <v>192426409</v>
       </c>
       <c r="Q24" s="41">
         <v>264704452</v>
       </c>
       <c r="R24" s="41">
         <v>211873927</v>
       </c>
       <c r="S24" s="41">
         <v>268753447</v>
       </c>
       <c r="T24" s="41">
         <v>364567282</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="77"/>
+      <c r="A25" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="69"/>
+      <c r="C25" s="70"/>
       <c r="D25" s="38">
         <f>SUM(D26:D29)</f>
         <v>13775638</v>
       </c>
       <c r="E25" s="38">
         <f>SUM(E26:E29)</f>
         <v>16209746</v>
       </c>
       <c r="F25" s="38">
         <v>17806486</v>
       </c>
       <c r="G25" s="38">
         <f>SUM(G26:G29)</f>
         <v>21320800</v>
       </c>
       <c r="H25" s="60">
         <v>24876715</v>
       </c>
       <c r="I25" s="60">
         <v>37041431</v>
       </c>
       <c r="J25" s="60">
         <v>47691469</v>
       </c>
       <c r="K25" s="38">
         <f>SUM(K26:K29)</f>
         <v>59394126</v>
       </c>
       <c r="L25" s="38">
         <v>64862877</v>
       </c>
       <c r="M25" s="62" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="N25" s="38">
         <v>61532044</v>
       </c>
       <c r="O25" s="38">
         <v>84774921</v>
       </c>
       <c r="P25" s="38">
         <v>120025078</v>
       </c>
       <c r="Q25" s="41">
         <v>203160137</v>
       </c>
       <c r="R25" s="41">
         <v>156885366</v>
       </c>
       <c r="S25" s="41">
         <v>151007044</v>
       </c>
       <c r="T25" s="41">
         <v>283357217</v>
       </c>
     </row>
     <row r="26" spans="1:20" ht="24" customHeight="1">
-      <c r="A26" s="79" t="s">
-[...3 lines deleted...]
-      <c r="C26" s="81"/>
+      <c r="A26" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="72"/>
+      <c r="C26" s="73"/>
       <c r="D26" s="38">
         <v>172154</v>
       </c>
       <c r="E26" s="52">
         <v>391720</v>
       </c>
       <c r="F26" s="59">
         <v>817329</v>
       </c>
       <c r="G26" s="59">
         <v>1938096</v>
       </c>
       <c r="H26" s="60">
         <v>852594</v>
       </c>
       <c r="I26" s="60">
         <v>1452466</v>
       </c>
       <c r="J26" s="60">
         <v>1682093</v>
       </c>
       <c r="K26" s="60">
         <v>1841387</v>
       </c>
       <c r="L26" s="61">
@@ -4046,55 +4046,55 @@
         <v>3275273</v>
       </c>
       <c r="N26" s="61">
         <v>3967120</v>
       </c>
       <c r="O26" s="61">
         <v>4210392</v>
       </c>
       <c r="P26" s="61">
         <v>9694826</v>
       </c>
       <c r="Q26" s="41">
         <v>8275765</v>
       </c>
       <c r="R26" s="41">
         <v>7887549</v>
       </c>
       <c r="S26" s="41">
         <v>11406094</v>
       </c>
       <c r="T26" s="41">
         <v>11473300</v>
       </c>
     </row>
     <row r="27" spans="1:20">
-      <c r="A27" s="79" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="81"/>
+      <c r="A27" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="72"/>
+      <c r="C27" s="73"/>
       <c r="D27" s="38">
         <v>12737921</v>
       </c>
       <c r="E27" s="52">
         <v>13586464</v>
       </c>
       <c r="F27" s="59">
         <v>16323133</v>
       </c>
       <c r="G27" s="59">
         <v>18340698</v>
       </c>
       <c r="H27" s="60">
         <v>23187838</v>
       </c>
       <c r="I27" s="60">
         <v>20688066</v>
       </c>
       <c r="J27" s="60">
         <v>34272537</v>
       </c>
       <c r="K27" s="60">
         <v>44657783</v>
       </c>
       <c r="L27" s="61">
@@ -4104,113 +4104,113 @@
         <v>53510065</v>
       </c>
       <c r="N27" s="61">
         <v>54141244</v>
       </c>
       <c r="O27" s="61">
         <v>65651647</v>
       </c>
       <c r="P27" s="61">
         <v>90368653</v>
       </c>
       <c r="Q27" s="41">
         <v>175961895</v>
       </c>
       <c r="R27" s="41">
         <v>124009443</v>
       </c>
       <c r="S27" s="41">
         <v>128544171</v>
       </c>
       <c r="T27" s="41">
         <v>264892723</v>
       </c>
     </row>
     <row r="28" spans="1:20" ht="36.75" customHeight="1">
-      <c r="A28" s="79" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="81"/>
+      <c r="A28" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="72"/>
+      <c r="C28" s="73"/>
       <c r="D28" s="38">
         <v>619756</v>
       </c>
       <c r="E28" s="52">
         <v>118663</v>
       </c>
       <c r="F28" s="59">
         <v>172576</v>
       </c>
       <c r="G28" s="59">
         <v>167616</v>
       </c>
       <c r="H28" s="60">
         <v>133898</v>
       </c>
       <c r="I28" s="60">
         <v>11995347</v>
       </c>
       <c r="J28" s="60">
         <v>10239580</v>
       </c>
       <c r="K28" s="60">
         <v>11176228</v>
       </c>
       <c r="L28" s="61">
         <v>14158700</v>
       </c>
       <c r="M28" s="62" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="N28" s="61">
         <v>336832</v>
       </c>
       <c r="O28" s="61">
         <v>10755365</v>
       </c>
       <c r="P28" s="61">
         <v>12973365</v>
       </c>
       <c r="Q28" s="41">
         <v>13265020</v>
       </c>
       <c r="R28" s="41">
         <v>19627621</v>
       </c>
       <c r="S28" s="41">
         <v>4645267</v>
       </c>
       <c r="T28" s="41">
         <v>2002214</v>
       </c>
     </row>
     <row r="29" spans="1:20" ht="24.75" customHeight="1">
-      <c r="A29" s="79" t="s">
-[...3 lines deleted...]
-      <c r="C29" s="81"/>
+      <c r="A29" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="72"/>
+      <c r="C29" s="73"/>
       <c r="D29" s="38">
         <v>245807</v>
       </c>
       <c r="E29" s="52">
         <v>2112899</v>
       </c>
       <c r="F29" s="59">
         <v>493448</v>
       </c>
       <c r="G29" s="59">
         <v>874390</v>
       </c>
       <c r="H29" s="60">
         <v>702385</v>
       </c>
       <c r="I29" s="60">
         <v>2905552</v>
       </c>
       <c r="J29" s="60">
         <v>1497259</v>
       </c>
       <c r="K29" s="60">
         <v>1718728</v>
       </c>
       <c r="L29" s="61">
@@ -4220,55 +4220,55 @@
         <v>2202610</v>
       </c>
       <c r="N29" s="61">
         <v>3086848</v>
       </c>
       <c r="O29" s="61">
         <v>4157517</v>
       </c>
       <c r="P29" s="61">
         <v>6988234</v>
       </c>
       <c r="Q29" s="41">
         <v>5657457</v>
       </c>
       <c r="R29" s="41">
         <v>5360753</v>
       </c>
       <c r="S29" s="41">
         <v>6411512</v>
       </c>
       <c r="T29" s="41">
         <v>4988980</v>
       </c>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="82" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="84"/>
+      <c r="A30" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="75"/>
+      <c r="C30" s="76"/>
       <c r="D30" s="38">
         <v>11895296</v>
       </c>
       <c r="E30" s="52">
         <v>27524552</v>
       </c>
       <c r="F30" s="59">
         <v>14499567</v>
       </c>
       <c r="G30" s="59">
         <v>14482104</v>
       </c>
       <c r="H30" s="60">
         <v>17941527</v>
       </c>
       <c r="I30" s="60">
         <v>29873163</v>
       </c>
       <c r="J30" s="60">
         <v>26747751</v>
       </c>
       <c r="K30" s="60">
         <v>23508979</v>
       </c>
       <c r="L30" s="61">
@@ -4278,55 +4278,55 @@
         <v>50756097</v>
       </c>
       <c r="N30" s="61">
         <v>64418561</v>
       </c>
       <c r="O30" s="61">
         <v>74360253</v>
       </c>
       <c r="P30" s="61">
         <v>51980278</v>
       </c>
       <c r="Q30" s="41">
         <v>78100820</v>
       </c>
       <c r="R30" s="41">
         <v>76341526</v>
       </c>
       <c r="S30" s="41">
         <v>103596679</v>
       </c>
       <c r="T30" s="41">
         <v>153961033</v>
       </c>
     </row>
     <row r="31" spans="1:20" ht="24" customHeight="1">
-      <c r="A31" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="77"/>
+      <c r="A31" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="69"/>
+      <c r="C31" s="70"/>
       <c r="D31" s="38">
         <v>210252009</v>
       </c>
       <c r="E31" s="52">
         <v>129541630</v>
       </c>
       <c r="F31" s="59">
         <v>189805450</v>
       </c>
       <c r="G31" s="59">
         <v>140830308</v>
       </c>
       <c r="H31" s="60">
         <v>458441941</v>
       </c>
       <c r="I31" s="60">
         <v>120120720</v>
       </c>
       <c r="J31" s="60">
         <v>93980800</v>
       </c>
       <c r="K31" s="60">
         <v>216159766</v>
       </c>
       <c r="L31" s="61">
@@ -4336,55 +4336,55 @@
         <v>250434417</v>
       </c>
       <c r="N31" s="61">
         <v>332838301</v>
       </c>
       <c r="O31" s="61">
         <v>499682681</v>
       </c>
       <c r="P31" s="61">
         <v>430835009</v>
       </c>
       <c r="Q31" s="41">
         <v>419663868</v>
       </c>
       <c r="R31" s="41">
         <v>352963078</v>
       </c>
       <c r="S31" s="41">
         <v>620289182</v>
       </c>
       <c r="T31" s="41">
         <v>507821370</v>
       </c>
     </row>
     <row r="32" spans="1:20">
-      <c r="A32" s="82" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="84"/>
+      <c r="A32" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="75"/>
+      <c r="C32" s="76"/>
       <c r="D32" s="38">
         <v>9737821</v>
       </c>
       <c r="E32" s="52">
         <v>9352962</v>
       </c>
       <c r="F32" s="59">
         <v>6379599</v>
       </c>
       <c r="G32" s="59">
         <v>10195326</v>
       </c>
       <c r="H32" s="60">
         <v>8057617</v>
       </c>
       <c r="I32" s="60">
         <v>5602044</v>
       </c>
       <c r="J32" s="60">
         <v>13492329</v>
       </c>
       <c r="K32" s="60">
         <v>20817673</v>
       </c>
       <c r="L32" s="61">
@@ -4394,55 +4394,55 @@
         <v>25020065</v>
       </c>
       <c r="N32" s="61">
         <v>14752656</v>
       </c>
       <c r="O32" s="61">
         <v>16019593</v>
       </c>
       <c r="P32" s="61">
         <v>32448218</v>
       </c>
       <c r="Q32" s="41">
         <v>33669075</v>
       </c>
       <c r="R32" s="41">
         <v>31731387</v>
       </c>
       <c r="S32" s="41">
         <v>38072094</v>
       </c>
       <c r="T32" s="41">
         <v>47503770</v>
       </c>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33" s="82" t="s">
-[...3 lines deleted...]
-      <c r="C33" s="84"/>
+      <c r="A33" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="75"/>
+      <c r="C33" s="76"/>
       <c r="D33" s="38">
         <v>190212</v>
       </c>
       <c r="E33" s="52">
         <v>272214</v>
       </c>
       <c r="F33" s="59">
         <v>205546</v>
       </c>
       <c r="G33" s="59">
         <v>376877</v>
       </c>
       <c r="H33" s="60">
         <v>369213</v>
       </c>
       <c r="I33" s="60">
         <v>473582</v>
       </c>
       <c r="J33" s="60">
         <v>478805</v>
       </c>
       <c r="K33" s="60">
         <v>582566</v>
       </c>
       <c r="L33" s="61">
@@ -4452,55 +4452,55 @@
         <v>2094841</v>
       </c>
       <c r="N33" s="61">
         <v>2107465</v>
       </c>
       <c r="O33" s="61">
         <v>5540042</v>
       </c>
       <c r="P33" s="61">
         <v>2977072</v>
       </c>
       <c r="Q33" s="41">
         <v>5528416</v>
       </c>
       <c r="R33" s="41">
         <v>5727298</v>
       </c>
       <c r="S33" s="41">
         <v>6888428</v>
       </c>
       <c r="T33" s="41">
         <v>7863018</v>
       </c>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C34" s="77"/>
+      <c r="A34" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="69"/>
+      <c r="C34" s="70"/>
       <c r="D34" s="38">
         <v>359058</v>
       </c>
       <c r="E34" s="52">
         <v>794454</v>
       </c>
       <c r="F34" s="59">
         <v>944714</v>
       </c>
       <c r="G34" s="59">
         <v>2509154</v>
       </c>
       <c r="H34" s="60">
         <v>1397509</v>
       </c>
       <c r="I34" s="60">
         <v>2527505</v>
       </c>
       <c r="J34" s="60">
         <v>1733746</v>
       </c>
       <c r="K34" s="60">
         <v>2760359</v>
       </c>
       <c r="L34" s="61">
@@ -4510,113 +4510,113 @@
         <v>2760601</v>
       </c>
       <c r="N34" s="61">
         <v>3454886</v>
       </c>
       <c r="O34" s="61">
         <v>3262518</v>
       </c>
       <c r="P34" s="61">
         <v>3723431</v>
       </c>
       <c r="Q34" s="41">
         <v>7109629</v>
       </c>
       <c r="R34" s="41">
         <v>8444493</v>
       </c>
       <c r="S34" s="41">
         <v>15418748</v>
       </c>
       <c r="T34" s="41">
         <v>9646570</v>
       </c>
     </row>
     <row r="35" spans="1:20">
-      <c r="A35" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C35" s="77"/>
+      <c r="A35" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="69"/>
+      <c r="C35" s="70"/>
       <c r="D35" s="38">
         <v>360756</v>
       </c>
       <c r="E35" s="52">
         <v>369941</v>
       </c>
       <c r="F35" s="59">
         <v>887163</v>
       </c>
       <c r="G35" s="59">
         <v>629402</v>
       </c>
       <c r="H35" s="60">
         <v>1049536</v>
       </c>
       <c r="I35" s="60">
         <v>845513</v>
       </c>
       <c r="J35" s="60">
         <v>1240797</v>
       </c>
       <c r="K35" s="60">
         <v>1049605</v>
       </c>
       <c r="L35" s="61">
         <v>1262463</v>
       </c>
       <c r="M35" s="62" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="N35" s="62">
         <v>1460061</v>
       </c>
       <c r="O35" s="62">
         <v>1229465</v>
       </c>
       <c r="P35" s="61">
         <v>1034391</v>
       </c>
       <c r="Q35" s="41">
         <v>3795720</v>
       </c>
       <c r="R35" s="41">
         <v>952865</v>
       </c>
       <c r="S35" s="41">
         <v>1151484</v>
       </c>
       <c r="T35" s="41">
         <v>1291907</v>
       </c>
     </row>
     <row r="36" spans="1:20">
-      <c r="A36" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C36" s="77"/>
+      <c r="A36" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="69"/>
+      <c r="C36" s="70"/>
       <c r="D36" s="38">
         <v>1855272</v>
       </c>
       <c r="E36" s="52">
         <v>2036836</v>
       </c>
       <c r="F36" s="59">
         <v>3537080</v>
       </c>
       <c r="G36" s="59">
         <v>1401475</v>
       </c>
       <c r="H36" s="60">
         <v>2682610</v>
       </c>
       <c r="I36" s="60">
         <v>4329690</v>
       </c>
       <c r="J36" s="60">
         <v>6154345</v>
       </c>
       <c r="K36" s="60">
         <v>7010305</v>
       </c>
       <c r="L36" s="61">
@@ -4626,55 +4626,55 @@
         <v>9728105</v>
       </c>
       <c r="N36" s="61">
         <v>6959857</v>
       </c>
       <c r="O36" s="61">
         <v>3803905</v>
       </c>
       <c r="P36" s="61">
         <v>8446827</v>
       </c>
       <c r="Q36" s="41">
         <v>11068472</v>
       </c>
       <c r="R36" s="41">
         <v>58326743</v>
       </c>
       <c r="S36" s="41">
         <v>16776486</v>
       </c>
       <c r="T36" s="41">
         <v>22310363</v>
       </c>
     </row>
     <row r="37" spans="1:20" ht="25.5" customHeight="1">
-      <c r="A37" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C37" s="77"/>
+      <c r="A37" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="69"/>
+      <c r="C37" s="70"/>
       <c r="D37" s="38">
         <v>2829025</v>
       </c>
       <c r="E37" s="52">
         <v>2106538</v>
       </c>
       <c r="F37" s="59">
         <v>3214600</v>
       </c>
       <c r="G37" s="59">
         <v>4464729</v>
       </c>
       <c r="H37" s="60">
         <v>2894364</v>
       </c>
       <c r="I37" s="60">
         <v>2524394</v>
       </c>
       <c r="J37" s="60">
         <v>2655104</v>
       </c>
       <c r="K37" s="60">
         <v>2508326</v>
       </c>
       <c r="L37" s="61">
@@ -4684,55 +4684,55 @@
         <v>4379910</v>
       </c>
       <c r="N37" s="61">
         <v>5251695</v>
       </c>
       <c r="O37" s="61">
         <v>6279316</v>
       </c>
       <c r="P37" s="61">
         <v>6488210</v>
       </c>
       <c r="Q37" s="41">
         <v>8659760</v>
       </c>
       <c r="R37" s="41">
         <v>5782615</v>
       </c>
       <c r="S37" s="41">
         <v>13449967</v>
       </c>
       <c r="T37" s="41">
         <v>23667133</v>
       </c>
     </row>
     <row r="38" spans="1:20" ht="25.5" customHeight="1">
-      <c r="A38" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="77"/>
+      <c r="A38" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="69"/>
+      <c r="C38" s="70"/>
       <c r="D38" s="38">
         <v>373721</v>
       </c>
       <c r="E38" s="52">
         <v>1320540</v>
       </c>
       <c r="F38" s="59">
         <v>1248806</v>
       </c>
       <c r="G38" s="59">
         <v>1539040</v>
       </c>
       <c r="H38" s="60">
         <v>3427895</v>
       </c>
       <c r="I38" s="60">
         <v>2329968</v>
       </c>
       <c r="J38" s="60">
         <v>5521382</v>
       </c>
       <c r="K38" s="60">
         <v>4010234</v>
       </c>
       <c r="L38" s="61">
@@ -4742,113 +4742,113 @@
         <v>4134386</v>
       </c>
       <c r="N38" s="61">
         <v>4697724</v>
       </c>
       <c r="O38" s="61">
         <v>4814778</v>
       </c>
       <c r="P38" s="61">
         <v>3750170</v>
       </c>
       <c r="Q38" s="41">
         <v>10175575</v>
       </c>
       <c r="R38" s="41">
         <v>11339977</v>
       </c>
       <c r="S38" s="41">
         <v>12853699</v>
       </c>
       <c r="T38" s="41">
         <v>25118676</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C39" s="77"/>
+      <c r="A39" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="69"/>
+      <c r="C39" s="70"/>
       <c r="D39" s="38">
         <v>6312</v>
       </c>
       <c r="E39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P39" s="52" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Q39" s="63" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R39" s="41" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="S39" s="41" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="T39" s="41" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C40" s="77"/>
+      <c r="A40" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="69"/>
+      <c r="C40" s="70"/>
       <c r="D40" s="38">
         <v>64906</v>
       </c>
       <c r="E40" s="52">
         <v>112236</v>
       </c>
       <c r="F40" s="59">
         <v>254328</v>
       </c>
       <c r="G40" s="59">
         <v>279942</v>
       </c>
       <c r="H40" s="60">
         <v>201628</v>
       </c>
       <c r="I40" s="60">
         <v>318320</v>
       </c>
       <c r="J40" s="60">
         <v>428734</v>
       </c>
       <c r="K40" s="60">
         <v>516519</v>
       </c>
       <c r="L40" s="61">
@@ -4858,55 +4858,55 @@
         <v>776189</v>
       </c>
       <c r="N40" s="61">
         <v>1032962</v>
       </c>
       <c r="O40" s="61">
         <v>949368</v>
       </c>
       <c r="P40" s="61">
         <v>1214093</v>
       </c>
       <c r="Q40" s="41">
         <v>1455193</v>
       </c>
       <c r="R40" s="41">
         <v>1844818</v>
       </c>
       <c r="S40" s="41">
         <v>6455655</v>
       </c>
       <c r="T40" s="41">
         <v>6540673</v>
       </c>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C41" s="77"/>
+      <c r="A41" s="68" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="69"/>
+      <c r="C41" s="70"/>
       <c r="D41" s="38">
         <v>52874</v>
       </c>
       <c r="E41" s="52">
         <v>186702</v>
       </c>
       <c r="F41" s="59">
         <v>172803</v>
       </c>
       <c r="G41" s="59">
         <v>249038</v>
       </c>
       <c r="H41" s="60">
         <v>172262</v>
       </c>
       <c r="I41" s="60">
         <v>281628</v>
       </c>
       <c r="J41" s="60">
         <v>597844</v>
       </c>
       <c r="K41" s="60">
         <v>975840</v>
       </c>
       <c r="L41" s="61">
@@ -4958,73 +4958,73 @@
     </row>
     <row r="43" spans="1:20">
       <c r="A43" s="46"/>
       <c r="B43" s="46"/>
       <c r="C43" s="46"/>
       <c r="D43" s="54"/>
       <c r="E43" s="54"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="46"/>
       <c r="J43" s="46"/>
       <c r="K43" s="46"/>
       <c r="L43" s="46"/>
       <c r="M43" s="46"/>
       <c r="N43" s="46"/>
       <c r="O43" s="46"/>
       <c r="P43" s="46"/>
       <c r="Q43" s="46"/>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A37:C37"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A21:T21"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A35:C35"/>
-    <mergeCell ref="A1:T1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="A41:C41"/>
   </mergeCells>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="120" verticalDpi="144" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>