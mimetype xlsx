--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -29,57 +29,51 @@
   <bookViews>
     <workbookView xWindow="15" yWindow="75" windowWidth="16995" windowHeight="12690"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="1999-2025" sheetId="1" r:id="rId3"/>
     <sheet name="1999-2025 По ОКЭД" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K23" i="2" l="1"/>
   <c r="G23" i="2"/>
   <c r="E23" i="2"/>
   <c r="D23" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="92">
   <si>
-    <t>Объем произведенной продукции и оказанных услуг малых предприятий по районам</t>
-[...1 lines deleted...]
-  <si>
     <t>Северо-Казахстанская область</t>
-  </si>
-[...1 lines deleted...]
-    <t>Объем произведенной продукции и оказанных услуг малых предприятий по видам экономической деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Всего </t>
   </si>
   <si>
     <t>Сельское хозяйство, охота и лесоводство</t>
   </si>
   <si>
     <t>Рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">Производство и распре-деление электроэнергии, газа и воды </t>
   </si>
@@ -323,50 +317,56 @@
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Управление структурной статистики</t>
   </si>
   <si>
     <t>Молдагожин Айтолла</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>С 1999 года</t>
   </si>
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/sko/spreadsheets/?industry=1501&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>271305 Объем произведенной продукции и оказанных услуг малых предприятий по районам</t>
+  </si>
+  <si>
+    <t>271305 Объем произведенной продукции и оказанных услуг малых предприятий по видам экономической деятельности</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -732,109 +732,109 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1117,371 +1117,371 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="7"/>
       <c r="B1" s="7"/>
     </row>
     <row r="2" spans="1:11" s="10" customFormat="1">
       <c r="A2" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B2" s="9">
         <v>271305</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="10" customFormat="1">
       <c r="A3" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B3" s="11" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="10" customFormat="1">
       <c r="A4" s="25" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="10" customFormat="1">
       <c r="A5" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="25.5">
       <c r="A6" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="10" customFormat="1">
       <c r="A7" s="8" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="10" customFormat="1" ht="25.5">
       <c r="A8" s="8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="10" customFormat="1" ht="25.5">
       <c r="A9" s="8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B9" s="15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="10" customFormat="1">
       <c r="A10" s="8" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="K10" s="16"/>
     </row>
     <row r="11" spans="1:11" s="10" customFormat="1">
       <c r="A11" s="8" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="K11" s="16"/>
     </row>
     <row r="12" spans="1:11" s="10" customFormat="1">
       <c r="A12" s="18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B12" s="17" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K12" s="16"/>
     </row>
     <row r="13" spans="1:11" s="10" customFormat="1">
       <c r="A13" s="18" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B13" s="17" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="K13" s="16"/>
     </row>
     <row r="14" spans="1:11" s="10" customFormat="1">
       <c r="A14" s="18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B14" s="17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="K14" s="16"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B15" s="19">
         <v>46217</v>
       </c>
       <c r="K15" s="20"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="8" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B16" s="19">
         <v>46566</v>
       </c>
       <c r="K16" s="21"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="K17" s="20"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B18" s="26" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="K18" s="21"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="8" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="K19" s="20"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="8" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="K20" s="21"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="22"/>
       <c r="B21" s="23"/>
     </row>
     <row r="22" spans="1:11">
       <c r="K22" s="21"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="20"/>
     </row>
     <row r="24" spans="1:11">
       <c r="K24" s="21"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="1"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="4"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:AB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="29" customWidth="1"/>
     <col min="2" max="28" width="12" style="29" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="67" t="s">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
       <c r="I1" s="67"/>
       <c r="J1" s="67"/>
       <c r="K1" s="67"/>
       <c r="L1" s="67"/>
       <c r="M1" s="67"/>
       <c r="N1" s="67"/>
       <c r="O1" s="67"/>
       <c r="P1" s="67"/>
       <c r="Q1" s="67"/>
       <c r="R1" s="67"/>
       <c r="S1" s="67"/>
       <c r="T1" s="67"/>
       <c r="U1" s="67"/>
       <c r="V1" s="67"/>
       <c r="W1" s="67"/>
       <c r="X1" s="67"/>
       <c r="Y1" s="67"/>
       <c r="Z1" s="67"/>
       <c r="AA1" s="67"/>
       <c r="AB1" s="67"/>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="66" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B2" s="66"/>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
       <c r="J2" s="66"/>
       <c r="K2" s="66"/>
       <c r="L2" s="66"/>
       <c r="M2" s="66"/>
       <c r="N2" s="66"/>
       <c r="O2" s="66"/>
       <c r="P2" s="66"/>
       <c r="Q2" s="66"/>
       <c r="R2" s="66"/>
       <c r="S2" s="66"/>
       <c r="T2" s="66"/>
       <c r="U2" s="66"/>
       <c r="V2" s="66"/>
       <c r="W2" s="66"/>
       <c r="X2" s="66"/>
       <c r="Y2" s="66"/>
@@ -1553,51 +1553,51 @@
       </c>
       <c r="V3" s="31">
         <v>2019</v>
       </c>
       <c r="W3" s="31">
         <v>2020</v>
       </c>
       <c r="X3" s="31">
         <v>2021</v>
       </c>
       <c r="Y3" s="31">
         <v>2022</v>
       </c>
       <c r="Z3" s="31">
         <v>2023</v>
       </c>
       <c r="AA3" s="31">
         <v>2024</v>
       </c>
       <c r="AB3" s="31">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:28" ht="12" customHeight="1">
       <c r="A4" s="33" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B4" s="34">
         <v>6395061</v>
       </c>
       <c r="C4" s="34">
         <v>8941557</v>
       </c>
       <c r="D4" s="34">
         <v>10978906</v>
       </c>
       <c r="E4" s="34">
         <v>11819089</v>
       </c>
       <c r="F4" s="34">
         <v>15007923</v>
       </c>
       <c r="G4" s="34">
         <v>20806347</v>
       </c>
       <c r="H4" s="34">
         <v>30831200</v>
       </c>
       <c r="I4" s="34">
         <v>43096160</v>
       </c>
@@ -1639,51 +1639,51 @@
       </c>
       <c r="V4" s="34">
         <v>353179161</v>
       </c>
       <c r="W4" s="34">
         <v>384565266</v>
       </c>
       <c r="X4" s="34">
         <v>437990813</v>
       </c>
       <c r="Y4" s="34">
         <v>605631416</v>
       </c>
       <c r="Z4" s="34">
         <v>536466683</v>
       </c>
       <c r="AA4" s="34">
         <v>700363243</v>
       </c>
       <c r="AB4" s="34">
         <v>942810723</v>
       </c>
     </row>
     <row r="5" spans="1:28" ht="12" customHeight="1">
       <c r="A5" s="35" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B5" s="36">
         <v>3609589</v>
       </c>
       <c r="C5" s="36">
         <v>5741835</v>
       </c>
       <c r="D5" s="36">
         <v>6099164</v>
       </c>
       <c r="E5" s="36">
         <v>7632079</v>
       </c>
       <c r="F5" s="36">
         <v>8458401</v>
       </c>
       <c r="G5" s="36">
         <v>13809938</v>
       </c>
       <c r="H5" s="36">
         <v>19968082</v>
       </c>
       <c r="I5" s="36">
         <v>25932382</v>
       </c>
@@ -1725,51 +1725,51 @@
       </c>
       <c r="V5" s="36">
         <v>181978715</v>
       </c>
       <c r="W5" s="36">
         <v>228075501</v>
       </c>
       <c r="X5" s="36">
         <v>253471902</v>
       </c>
       <c r="Y5" s="36">
         <v>333478966</v>
       </c>
       <c r="Z5" s="36">
         <v>295526626</v>
       </c>
       <c r="AA5" s="36">
         <v>379872349</v>
       </c>
       <c r="AB5" s="36">
         <v>487642710</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="12" customHeight="1">
       <c r="A6" s="35" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B6" s="36">
         <v>355752</v>
       </c>
       <c r="C6" s="36">
         <v>328359</v>
       </c>
       <c r="D6" s="36">
         <v>505691</v>
       </c>
       <c r="E6" s="36">
         <v>439338</v>
       </c>
       <c r="F6" s="36">
         <v>769884</v>
       </c>
       <c r="G6" s="36">
         <v>877846</v>
       </c>
       <c r="H6" s="36">
         <v>1223869</v>
       </c>
       <c r="I6" s="36">
         <v>3150094</v>
       </c>
@@ -1811,51 +1811,51 @@
       </c>
       <c r="V6" s="36">
         <v>14269067</v>
       </c>
       <c r="W6" s="36">
         <v>12042054</v>
       </c>
       <c r="X6" s="36">
         <v>8412950</v>
       </c>
       <c r="Y6" s="36">
         <v>20297416</v>
       </c>
       <c r="Z6" s="36">
         <v>15436306</v>
       </c>
       <c r="AA6" s="36">
         <v>21258959</v>
       </c>
       <c r="AB6" s="36">
         <v>33895562</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1">
       <c r="A7" s="35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B7" s="36">
         <v>343079</v>
       </c>
       <c r="C7" s="36">
         <v>293162</v>
       </c>
       <c r="D7" s="36">
         <v>306616</v>
       </c>
       <c r="E7" s="36">
         <v>198710</v>
       </c>
       <c r="F7" s="36">
         <v>369773</v>
       </c>
       <c r="G7" s="36">
         <v>810395</v>
       </c>
       <c r="H7" s="36">
         <v>1005295</v>
       </c>
       <c r="I7" s="36">
         <v>1036686</v>
       </c>
@@ -1897,51 +1897,51 @@
       </c>
       <c r="V7" s="36">
         <v>6228882</v>
       </c>
       <c r="W7" s="36">
         <v>6786792</v>
       </c>
       <c r="X7" s="36">
         <v>5389803</v>
       </c>
       <c r="Y7" s="36">
         <v>15314881</v>
       </c>
       <c r="Z7" s="36">
         <v>6839397</v>
       </c>
       <c r="AA7" s="36">
         <v>15293068</v>
       </c>
       <c r="AB7" s="36">
         <v>11241783</v>
       </c>
     </row>
     <row r="8" spans="1:28" ht="12" customHeight="1">
       <c r="A8" s="35" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B8" s="36">
         <v>141255</v>
       </c>
       <c r="C8" s="36">
         <v>282705</v>
       </c>
       <c r="D8" s="36">
         <v>345109</v>
       </c>
       <c r="E8" s="36">
         <v>371085</v>
       </c>
       <c r="F8" s="36">
         <v>384461</v>
       </c>
       <c r="G8" s="36">
         <v>320546</v>
       </c>
       <c r="H8" s="36">
         <v>623623</v>
       </c>
       <c r="I8" s="36">
         <v>1476747</v>
       </c>
@@ -1983,51 +1983,51 @@
       </c>
       <c r="V8" s="36">
         <v>18262116</v>
       </c>
       <c r="W8" s="36">
         <v>13373634</v>
       </c>
       <c r="X8" s="36">
         <v>14353099</v>
       </c>
       <c r="Y8" s="36">
         <v>21726477</v>
       </c>
       <c r="Z8" s="36">
         <v>21816841</v>
       </c>
       <c r="AA8" s="36">
         <v>32399958</v>
       </c>
       <c r="AB8" s="36">
         <v>31257649</v>
       </c>
     </row>
     <row r="9" spans="1:28" ht="12" customHeight="1">
       <c r="A9" s="35" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B9" s="36">
         <v>141316</v>
       </c>
       <c r="C9" s="36">
         <v>144251</v>
       </c>
       <c r="D9" s="36">
         <v>174905</v>
       </c>
       <c r="E9" s="36">
         <v>251720</v>
       </c>
       <c r="F9" s="36">
         <v>369642</v>
       </c>
       <c r="G9" s="36">
         <v>554287</v>
       </c>
       <c r="H9" s="36">
         <v>492066</v>
       </c>
       <c r="I9" s="36">
         <v>1114475</v>
       </c>
@@ -2069,51 +2069,51 @@
       </c>
       <c r="V9" s="36">
         <v>14983661</v>
       </c>
       <c r="W9" s="36">
         <v>19802697</v>
       </c>
       <c r="X9" s="36">
         <v>20004526</v>
       </c>
       <c r="Y9" s="36">
         <v>27007639</v>
       </c>
       <c r="Z9" s="36">
         <v>24441742</v>
       </c>
       <c r="AA9" s="36">
         <v>25101500</v>
       </c>
       <c r="AB9" s="36">
         <v>37637270</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="12" customHeight="1">
       <c r="A10" s="35" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B10" s="36">
         <v>116386</v>
       </c>
       <c r="C10" s="36">
         <v>137551</v>
       </c>
       <c r="D10" s="36">
         <v>181165</v>
       </c>
       <c r="E10" s="36">
         <v>230813</v>
       </c>
       <c r="F10" s="36">
         <v>241870</v>
       </c>
       <c r="G10" s="36">
         <v>456581</v>
       </c>
       <c r="H10" s="36">
         <v>1413095</v>
       </c>
       <c r="I10" s="36">
         <v>2080974</v>
       </c>
@@ -2155,51 +2155,51 @@
       </c>
       <c r="V10" s="36">
         <v>7414427</v>
       </c>
       <c r="W10" s="36">
         <v>6265149</v>
       </c>
       <c r="X10" s="36">
         <v>9679751</v>
       </c>
       <c r="Y10" s="36">
         <v>14075047</v>
       </c>
       <c r="Z10" s="36">
         <v>16766375</v>
       </c>
       <c r="AA10" s="36">
         <v>16372543</v>
       </c>
       <c r="AB10" s="36">
         <v>22564177</v>
       </c>
     </row>
     <row r="11" spans="1:28" ht="12" customHeight="1">
       <c r="A11" s="35" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B11" s="36">
         <v>212566</v>
       </c>
       <c r="C11" s="36">
         <v>425334</v>
       </c>
       <c r="D11" s="36">
         <v>298087</v>
       </c>
       <c r="E11" s="36">
         <v>277420</v>
       </c>
       <c r="F11" s="36">
         <v>346424</v>
       </c>
       <c r="G11" s="36">
         <v>624953</v>
       </c>
       <c r="H11" s="36">
         <v>765776</v>
       </c>
       <c r="I11" s="36">
         <v>1198501</v>
       </c>
@@ -2241,51 +2241,51 @@
       </c>
       <c r="V11" s="36">
         <v>19282154</v>
       </c>
       <c r="W11" s="36">
         <v>27661092</v>
       </c>
       <c r="X11" s="36">
         <v>28467844</v>
       </c>
       <c r="Y11" s="36">
         <v>36346074</v>
       </c>
       <c r="Z11" s="36">
         <v>36443363</v>
       </c>
       <c r="AA11" s="36">
         <v>51617907</v>
       </c>
       <c r="AB11" s="36">
         <v>77533874</v>
       </c>
     </row>
     <row r="12" spans="1:28" ht="12" customHeight="1">
       <c r="A12" s="35" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B12" s="36">
         <v>118204</v>
       </c>
       <c r="C12" s="36">
         <v>126195</v>
       </c>
       <c r="D12" s="36">
         <v>174547</v>
       </c>
       <c r="E12" s="36">
         <v>149558</v>
       </c>
       <c r="F12" s="36">
         <v>128901</v>
       </c>
       <c r="G12" s="36">
         <v>555848</v>
       </c>
       <c r="H12" s="36">
         <v>569190</v>
       </c>
       <c r="I12" s="36">
         <v>944900</v>
       </c>
@@ -2327,51 +2327,51 @@
       </c>
       <c r="V12" s="36">
         <v>5413739</v>
       </c>
       <c r="W12" s="36">
         <v>6421902</v>
       </c>
       <c r="X12" s="36">
         <v>10448076</v>
       </c>
       <c r="Y12" s="36">
         <v>15229268</v>
       </c>
       <c r="Z12" s="36">
         <v>15286985</v>
       </c>
       <c r="AA12" s="36">
         <v>15949552</v>
       </c>
       <c r="AB12" s="36">
         <v>16520657</v>
       </c>
     </row>
     <row r="13" spans="1:28" ht="12" customHeight="1">
       <c r="A13" s="35" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B13" s="36">
         <v>137852</v>
       </c>
       <c r="C13" s="36">
         <v>101597</v>
       </c>
       <c r="D13" s="36">
         <v>419962</v>
       </c>
       <c r="E13" s="36">
         <v>326619</v>
       </c>
       <c r="F13" s="36">
         <v>1504631</v>
       </c>
       <c r="G13" s="36">
         <v>127272</v>
       </c>
       <c r="H13" s="36">
         <v>254642</v>
       </c>
       <c r="I13" s="36">
         <v>579342</v>
       </c>
@@ -2413,51 +2413,51 @@
       </c>
       <c r="V13" s="36">
         <v>15905540</v>
       </c>
       <c r="W13" s="36">
         <v>6134347</v>
       </c>
       <c r="X13" s="36">
         <v>12625852</v>
       </c>
       <c r="Y13" s="36">
         <v>15954454</v>
       </c>
       <c r="Z13" s="36">
         <v>14302637</v>
       </c>
       <c r="AA13" s="36">
         <v>18811113</v>
       </c>
       <c r="AB13" s="36">
         <v>29140352</v>
       </c>
     </row>
     <row r="14" spans="1:28" ht="12" customHeight="1">
       <c r="A14" s="35" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B14" s="36">
         <v>123713</v>
       </c>
       <c r="C14" s="36">
         <v>153589</v>
       </c>
       <c r="D14" s="36">
         <v>301314</v>
       </c>
       <c r="E14" s="36">
         <v>239286</v>
       </c>
       <c r="F14" s="36">
         <v>262288</v>
       </c>
       <c r="G14" s="36">
         <v>415261</v>
       </c>
       <c r="H14" s="36">
         <v>752910</v>
       </c>
       <c r="I14" s="36">
         <v>424806</v>
       </c>
@@ -2499,51 +2499,51 @@
       </c>
       <c r="V14" s="36">
         <v>10632195</v>
       </c>
       <c r="W14" s="36">
         <v>8428530</v>
       </c>
       <c r="X14" s="36">
         <v>9867525</v>
       </c>
       <c r="Y14" s="36">
         <v>14961059</v>
       </c>
       <c r="Z14" s="36">
         <v>13959017</v>
       </c>
       <c r="AA14" s="36">
         <v>22561969</v>
       </c>
       <c r="AB14" s="36">
         <v>27776963</v>
       </c>
     </row>
     <row r="15" spans="1:28" ht="12" customHeight="1">
       <c r="A15" s="35" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B15" s="36">
         <v>733405</v>
       </c>
       <c r="C15" s="36">
         <v>654631</v>
       </c>
       <c r="D15" s="36">
         <v>823288</v>
       </c>
       <c r="E15" s="36">
         <v>604533</v>
       </c>
       <c r="F15" s="36">
         <v>714935</v>
       </c>
       <c r="G15" s="36">
         <v>719481</v>
       </c>
       <c r="H15" s="36">
         <v>1326815</v>
       </c>
       <c r="I15" s="36">
         <v>1570799</v>
       </c>
@@ -2585,51 +2585,51 @@
       </c>
       <c r="V15" s="36">
         <v>38119908</v>
       </c>
       <c r="W15" s="36">
         <v>21672243</v>
       </c>
       <c r="X15" s="36">
         <v>37918106</v>
       </c>
       <c r="Y15" s="36">
         <v>43816077</v>
       </c>
       <c r="Z15" s="36">
         <v>40634097</v>
       </c>
       <c r="AA15" s="36">
         <v>47116837</v>
       </c>
       <c r="AB15" s="36">
         <v>97048886</v>
       </c>
     </row>
     <row r="16" spans="1:28" ht="12" customHeight="1">
       <c r="A16" s="35" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B16" s="36">
         <v>40633</v>
       </c>
       <c r="C16" s="36">
         <v>104067</v>
       </c>
       <c r="D16" s="36">
         <v>126383</v>
       </c>
       <c r="E16" s="36">
         <v>62658</v>
       </c>
       <c r="F16" s="36">
         <v>220639</v>
       </c>
       <c r="G16" s="36">
         <v>185986</v>
       </c>
       <c r="H16" s="36">
         <v>423175</v>
       </c>
       <c r="I16" s="36">
         <v>780173</v>
       </c>
@@ -2671,51 +2671,51 @@
       </c>
       <c r="V16" s="36">
         <v>4754651</v>
       </c>
       <c r="W16" s="36">
         <v>7731465</v>
       </c>
       <c r="X16" s="36">
         <v>7722848</v>
       </c>
       <c r="Y16" s="36">
         <v>9800762</v>
       </c>
       <c r="Z16" s="36">
         <v>6057191</v>
       </c>
       <c r="AA16" s="36">
         <v>8498966</v>
       </c>
       <c r="AB16" s="36">
         <v>11400676</v>
       </c>
     </row>
     <row r="17" spans="1:28" ht="12" customHeight="1">
       <c r="A17" s="35" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B17" s="36">
         <v>90214</v>
       </c>
       <c r="C17" s="36">
         <v>180241</v>
       </c>
       <c r="D17" s="36">
         <v>575725</v>
       </c>
       <c r="E17" s="36">
         <v>383113</v>
       </c>
       <c r="F17" s="36">
         <v>331896</v>
       </c>
       <c r="G17" s="36">
         <v>403968</v>
       </c>
       <c r="H17" s="36">
         <v>373667</v>
       </c>
       <c r="I17" s="36">
         <v>526508</v>
       </c>
@@ -2757,51 +2757,51 @@
       </c>
       <c r="V17" s="36">
         <v>3728587</v>
       </c>
       <c r="W17" s="36">
         <v>1779957</v>
       </c>
       <c r="X17" s="36">
         <v>4340547</v>
       </c>
       <c r="Y17" s="36">
         <v>3612281</v>
       </c>
       <c r="Z17" s="36">
         <v>3227555</v>
       </c>
       <c r="AA17" s="36">
         <v>6240677</v>
       </c>
       <c r="AB17" s="36">
         <v>8224798</v>
       </c>
     </row>
     <row r="18" spans="1:28" ht="12" customHeight="1">
       <c r="A18" s="35" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B18" s="36">
         <v>231097</v>
       </c>
       <c r="C18" s="36">
         <v>268040</v>
       </c>
       <c r="D18" s="36">
         <v>646950</v>
       </c>
       <c r="E18" s="36">
         <v>652157</v>
       </c>
       <c r="F18" s="36">
         <v>904178</v>
       </c>
       <c r="G18" s="36">
         <v>943985</v>
       </c>
       <c r="H18" s="36">
         <v>1638995</v>
       </c>
       <c r="I18" s="36">
         <v>2279773</v>
       </c>
@@ -2884,76 +2884,76 @@
   <mergeCells count="2">
     <mergeCell ref="A2:AB2"/>
     <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" style="40" customWidth="1"/>
     <col min="2" max="20" width="12.42578125" style="40" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
-      <c r="A1" s="68" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="68"/>
+      <c r="A1" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
     </row>
     <row r="2" spans="1:20" ht="15" customHeight="1">
       <c r="A2" s="66" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B2" s="66"/>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
       <c r="J2" s="66"/>
       <c r="K2" s="66"/>
       <c r="L2" s="66"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="41"/>
       <c r="B3" s="42">
         <v>1999</v>
       </c>
       <c r="C3" s="42">
         <v>2000</v>
@@ -2971,610 +2971,610 @@
         <v>2004</v>
       </c>
       <c r="H3" s="42">
         <v>2005</v>
       </c>
       <c r="I3" s="42">
         <v>2006</v>
       </c>
       <c r="J3" s="42">
         <v>2007</v>
       </c>
       <c r="K3" s="42">
         <v>2008</v>
       </c>
       <c r="L3" s="42">
         <v>2009</v>
       </c>
       <c r="M3" s="39"/>
       <c r="N3" s="39"/>
       <c r="O3" s="39"/>
       <c r="P3" s="39"/>
       <c r="Q3" s="39"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="43" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B4" s="44">
         <v>6395061</v>
       </c>
       <c r="C4" s="44">
         <v>8941557</v>
       </c>
       <c r="D4" s="44">
         <v>10978906</v>
       </c>
       <c r="E4" s="44">
         <v>11819089</v>
       </c>
       <c r="F4" s="44">
         <v>15007923</v>
       </c>
       <c r="G4" s="44">
         <v>20806347</v>
       </c>
       <c r="H4" s="44">
         <v>30831200</v>
       </c>
       <c r="I4" s="44">
         <v>43096160</v>
       </c>
       <c r="J4" s="44">
         <v>51745103</v>
       </c>
       <c r="K4" s="44">
         <v>65084218</v>
       </c>
       <c r="L4" s="44">
         <v>79356211</v>
       </c>
       <c r="M4" s="39"/>
       <c r="N4" s="39"/>
       <c r="O4" s="39"/>
       <c r="P4" s="39"/>
       <c r="Q4" s="39"/>
     </row>
     <row r="5" spans="1:20" ht="25.5">
       <c r="A5" s="45" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B5" s="46">
         <v>1637963</v>
       </c>
       <c r="C5" s="46">
         <v>2111313</v>
       </c>
       <c r="D5" s="46">
         <v>3268285</v>
       </c>
       <c r="E5" s="46">
         <v>2655775</v>
       </c>
       <c r="F5" s="46">
         <v>4184066</v>
       </c>
       <c r="G5" s="46">
         <v>4623535</v>
       </c>
       <c r="H5" s="46">
         <v>7810793</v>
       </c>
       <c r="I5" s="46">
         <v>11367893</v>
       </c>
       <c r="J5" s="46">
         <v>18569700</v>
       </c>
       <c r="K5" s="46">
         <v>19087496</v>
       </c>
       <c r="L5" s="46">
         <v>21781902</v>
       </c>
       <c r="M5" s="39"/>
       <c r="N5" s="39"/>
       <c r="O5" s="39"/>
       <c r="P5" s="39"/>
       <c r="Q5" s="39"/>
     </row>
     <row r="6" spans="1:20" ht="12.75" customHeight="1">
       <c r="A6" s="45" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J6" s="47" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K6" s="46">
         <v>23244</v>
       </c>
       <c r="L6" s="46">
         <v>1662</v>
       </c>
       <c r="M6" s="39"/>
       <c r="N6" s="39"/>
       <c r="O6" s="39"/>
       <c r="P6" s="39"/>
       <c r="Q6" s="39"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="45" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B7" s="46">
         <v>902255</v>
       </c>
       <c r="C7" s="46">
         <v>1670001</v>
       </c>
       <c r="D7" s="48">
         <v>1947391</v>
       </c>
       <c r="E7" s="46">
         <v>2757000</v>
       </c>
       <c r="F7" s="46">
         <v>2533731</v>
       </c>
       <c r="G7" s="46">
         <v>3540582</v>
       </c>
       <c r="H7" s="46">
         <v>4296961</v>
       </c>
       <c r="I7" s="46">
         <v>45449740</v>
       </c>
       <c r="J7" s="46">
         <v>6651115</v>
       </c>
       <c r="K7" s="46">
         <v>10851844</v>
       </c>
       <c r="L7" s="46">
         <v>12949872</v>
       </c>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
     </row>
     <row r="8" spans="1:20" ht="25.5">
       <c r="A8" s="49" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B8" s="46">
         <v>549</v>
       </c>
       <c r="C8" s="46">
         <v>2002</v>
       </c>
       <c r="D8" s="46">
         <v>3802</v>
       </c>
       <c r="E8" s="46">
         <v>3176</v>
       </c>
       <c r="F8" s="46">
         <v>2280</v>
       </c>
       <c r="G8" s="46">
         <v>18384</v>
       </c>
       <c r="H8" s="46">
         <v>137682</v>
       </c>
       <c r="I8" s="46">
         <v>1099</v>
       </c>
       <c r="J8" s="46">
         <v>58770</v>
       </c>
       <c r="K8" s="46">
         <v>100261</v>
       </c>
       <c r="L8" s="46">
         <v>165367</v>
       </c>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
       <c r="O8" s="39"/>
       <c r="P8" s="39"/>
       <c r="Q8" s="39"/>
     </row>
     <row r="9" spans="1:20" ht="25.5">
       <c r="A9" s="49" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B9" s="46">
         <v>687400</v>
       </c>
       <c r="C9" s="46">
         <v>1426074</v>
       </c>
       <c r="D9" s="46">
         <v>1789958</v>
       </c>
       <c r="E9" s="46">
         <v>2408315</v>
       </c>
       <c r="F9" s="46">
         <v>2415327</v>
       </c>
       <c r="G9" s="46">
         <v>3324471</v>
       </c>
       <c r="H9" s="46">
         <v>3421085</v>
       </c>
       <c r="I9" s="46">
         <v>3384327</v>
       </c>
       <c r="J9" s="46">
         <v>5406644</v>
       </c>
       <c r="K9" s="46">
         <v>10225138</v>
       </c>
       <c r="L9" s="46">
         <v>12054005</v>
       </c>
       <c r="M9" s="39"/>
       <c r="N9" s="39"/>
       <c r="O9" s="39"/>
       <c r="P9" s="39"/>
       <c r="Q9" s="39"/>
     </row>
     <row r="10" spans="1:20" ht="39" customHeight="1">
       <c r="A10" s="49" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B10" s="46">
         <v>214306</v>
       </c>
       <c r="C10" s="46">
         <v>241925</v>
       </c>
       <c r="D10" s="46">
         <v>153631</v>
       </c>
       <c r="E10" s="46">
         <v>345509</v>
       </c>
       <c r="F10" s="46">
         <v>116124</v>
       </c>
       <c r="G10" s="46">
         <v>197727</v>
       </c>
       <c r="H10" s="46">
         <v>738194</v>
       </c>
       <c r="I10" s="46">
         <v>1164314</v>
       </c>
       <c r="J10" s="46">
         <v>1185701</v>
       </c>
       <c r="K10" s="46">
         <v>526445</v>
       </c>
       <c r="L10" s="46">
         <v>730500</v>
       </c>
       <c r="M10" s="39"/>
       <c r="N10" s="39"/>
       <c r="O10" s="39"/>
       <c r="P10" s="39"/>
       <c r="Q10" s="39"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="45" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B11" s="46">
         <v>449027</v>
       </c>
       <c r="C11" s="46">
         <v>931985</v>
       </c>
       <c r="D11" s="46">
         <v>1147656</v>
       </c>
       <c r="E11" s="46">
         <v>1200661</v>
       </c>
       <c r="F11" s="46">
         <v>1798139</v>
       </c>
       <c r="G11" s="46">
         <v>2724773</v>
       </c>
       <c r="H11" s="46">
         <v>4064371</v>
       </c>
       <c r="I11" s="46">
         <v>6450058</v>
       </c>
       <c r="J11" s="46">
         <v>5618960</v>
       </c>
       <c r="K11" s="46">
         <v>11831615</v>
       </c>
       <c r="L11" s="46">
         <v>8864090</v>
       </c>
       <c r="M11" s="39"/>
       <c r="N11" s="39"/>
       <c r="O11" s="39"/>
       <c r="P11" s="39"/>
       <c r="Q11" s="39"/>
     </row>
     <row r="12" spans="1:20" ht="38.25">
       <c r="A12" s="45" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B12" s="46">
         <v>2352925</v>
       </c>
       <c r="C12" s="46">
         <v>2557779</v>
       </c>
       <c r="D12" s="46">
         <v>3233013</v>
       </c>
       <c r="E12" s="46">
         <v>3419663</v>
       </c>
       <c r="F12" s="46">
         <v>4534138</v>
       </c>
       <c r="G12" s="46">
         <v>6960171</v>
       </c>
       <c r="H12" s="46">
         <v>11363512</v>
       </c>
       <c r="I12" s="46">
         <v>15359208</v>
       </c>
       <c r="J12" s="46">
         <v>14613128</v>
       </c>
       <c r="K12" s="46">
         <v>13599197</v>
       </c>
       <c r="L12" s="46">
         <v>27561060</v>
       </c>
       <c r="M12" s="39"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
       <c r="P12" s="39"/>
       <c r="Q12" s="39"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="45" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B13" s="46">
         <v>36970</v>
       </c>
       <c r="C13" s="46">
         <v>62093</v>
       </c>
       <c r="D13" s="46">
         <v>129838</v>
       </c>
       <c r="E13" s="46">
         <v>227066</v>
       </c>
       <c r="F13" s="46">
         <v>179087</v>
       </c>
       <c r="G13" s="46">
         <v>132025</v>
       </c>
       <c r="H13" s="46">
         <v>185317</v>
       </c>
       <c r="I13" s="46">
         <v>165270</v>
       </c>
       <c r="J13" s="46">
         <v>162507</v>
       </c>
       <c r="K13" s="46">
         <v>295753</v>
       </c>
       <c r="L13" s="46">
         <v>160670</v>
       </c>
       <c r="M13" s="39"/>
       <c r="N13" s="39"/>
       <c r="O13" s="39"/>
       <c r="P13" s="39"/>
       <c r="Q13" s="39"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="45" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B14" s="46">
         <v>417369</v>
       </c>
       <c r="C14" s="46">
         <v>566231</v>
       </c>
       <c r="D14" s="46">
         <v>564761</v>
       </c>
       <c r="E14" s="46">
         <v>671412</v>
       </c>
       <c r="F14" s="46">
         <v>475098</v>
       </c>
       <c r="G14" s="46">
         <v>802004</v>
       </c>
       <c r="H14" s="46">
         <v>924177</v>
       </c>
       <c r="I14" s="46">
         <v>2398639</v>
       </c>
       <c r="J14" s="46">
         <v>2920756</v>
       </c>
       <c r="K14" s="46">
         <v>2688259</v>
       </c>
       <c r="L14" s="46">
         <v>2599956</v>
       </c>
       <c r="M14" s="39"/>
       <c r="N14" s="39"/>
       <c r="O14" s="39"/>
       <c r="P14" s="39"/>
       <c r="Q14" s="39"/>
     </row>
     <row r="15" spans="1:20" ht="12.75" customHeight="1">
       <c r="A15" s="45" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B15" s="46">
         <v>23635</v>
       </c>
       <c r="C15" s="46">
         <v>35586</v>
       </c>
       <c r="D15" s="46">
         <v>58468</v>
       </c>
       <c r="E15" s="46">
         <v>58017</v>
       </c>
       <c r="F15" s="46">
         <v>63678</v>
       </c>
       <c r="G15" s="46">
         <v>74329</v>
       </c>
       <c r="H15" s="46">
         <v>107020</v>
       </c>
       <c r="I15" s="46">
         <v>59906</v>
       </c>
       <c r="J15" s="46">
         <v>73146</v>
       </c>
       <c r="K15" s="46">
         <v>878998</v>
       </c>
       <c r="L15" s="46">
         <v>274942</v>
       </c>
       <c r="M15" s="39"/>
       <c r="N15" s="39"/>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
       <c r="Q15" s="39"/>
     </row>
     <row r="16" spans="1:20" ht="38.25">
       <c r="A16" s="45" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B16" s="46">
         <v>321598</v>
       </c>
       <c r="C16" s="46">
         <v>425166</v>
       </c>
       <c r="D16" s="46">
         <v>490434</v>
       </c>
       <c r="E16" s="46">
         <v>685217</v>
       </c>
       <c r="F16" s="46">
         <v>1022428</v>
       </c>
       <c r="G16" s="46">
         <v>1603646</v>
       </c>
       <c r="H16" s="46">
         <v>1716190</v>
       </c>
       <c r="I16" s="46">
         <v>2494498</v>
       </c>
       <c r="J16" s="46">
         <v>2780159</v>
       </c>
       <c r="K16" s="46">
         <v>5150193</v>
       </c>
       <c r="L16" s="46">
         <v>4827861</v>
       </c>
       <c r="M16" s="39"/>
       <c r="N16" s="39"/>
       <c r="O16" s="39"/>
       <c r="P16" s="39"/>
       <c r="Q16" s="39"/>
     </row>
     <row r="17" spans="1:20" ht="38.25">
       <c r="A17" s="45" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B17" s="46">
         <v>253319</v>
       </c>
       <c r="C17" s="46">
         <v>581403</v>
       </c>
       <c r="D17" s="46">
         <v>139060</v>
       </c>
       <c r="E17" s="46">
         <v>144278</v>
       </c>
       <c r="F17" s="46">
         <v>217558</v>
       </c>
       <c r="G17" s="46">
         <v>345282</v>
       </c>
       <c r="H17" s="46">
         <v>362859</v>
       </c>
       <c r="I17" s="46">
         <v>250948</v>
       </c>
@@ -3591,77 +3591,77 @@
       <c r="N17" s="39"/>
       <c r="O17" s="39"/>
       <c r="P17" s="39"/>
       <c r="Q17" s="39"/>
     </row>
     <row r="18" spans="1:20" ht="12.75" customHeight="1">
       <c r="A18" s="39"/>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="39"/>
       <c r="O18" s="39"/>
       <c r="P18" s="39"/>
       <c r="Q18" s="39"/>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19" s="75" t="s">
-[...20 lines deleted...]
-      <c r="T19" s="75"/>
+      <c r="A19" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="84"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="84"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="84"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="84"/>
+      <c r="N19" s="84"/>
+      <c r="O19" s="84"/>
+      <c r="P19" s="84"/>
+      <c r="Q19" s="84"/>
+      <c r="R19" s="84"/>
+      <c r="S19" s="84"/>
+      <c r="T19" s="84"/>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20" s="79"/>
-[...1 lines deleted...]
-      <c r="C20" s="81"/>
+      <c r="A20" s="85"/>
+      <c r="B20" s="86"/>
+      <c r="C20" s="87"/>
       <c r="D20" s="42">
         <v>2009</v>
       </c>
       <c r="E20" s="42">
         <v>2010</v>
       </c>
       <c r="F20" s="42">
         <v>2011</v>
       </c>
       <c r="G20" s="42">
         <v>2012</v>
       </c>
       <c r="H20" s="42">
         <v>2013</v>
       </c>
       <c r="I20" s="42">
         <v>2014</v>
       </c>
       <c r="J20" s="42">
         <v>2015</v>
       </c>
       <c r="K20" s="42">
         <v>2016</v>
       </c>
       <c r="L20" s="42">
@@ -3671,55 +3671,55 @@
         <v>2018</v>
       </c>
       <c r="N20" s="42">
         <v>2019</v>
       </c>
       <c r="O20" s="42">
         <v>2020</v>
       </c>
       <c r="P20" s="42">
         <v>2021</v>
       </c>
       <c r="Q20" s="42">
         <v>2022</v>
       </c>
       <c r="R20" s="42">
         <v>2023</v>
       </c>
       <c r="S20" s="42">
         <v>2024</v>
       </c>
       <c r="T20" s="42">
         <v>2025</v>
       </c>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="82" t="s">
-[...3 lines deleted...]
-      <c r="C21" s="84"/>
+      <c r="A21" s="71" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="72"/>
+      <c r="C21" s="73"/>
       <c r="D21" s="44">
         <v>79356211</v>
       </c>
       <c r="E21" s="50">
         <v>105059773</v>
       </c>
       <c r="F21" s="51">
         <v>103406429</v>
       </c>
       <c r="G21" s="52">
         <v>89200189</v>
       </c>
       <c r="H21" s="51">
         <v>185255954</v>
       </c>
       <c r="I21" s="51">
         <v>108252722</v>
       </c>
       <c r="J21" s="51">
         <v>149384665</v>
       </c>
       <c r="K21" s="51">
         <v>173246628</v>
       </c>
       <c r="L21" s="53">
@@ -3729,55 +3729,55 @@
         <v>294368876</v>
       </c>
       <c r="N21" s="54">
         <v>353179161</v>
       </c>
       <c r="O21" s="54">
         <v>384565266</v>
       </c>
       <c r="P21" s="54">
         <v>437990813</v>
       </c>
       <c r="Q21" s="55">
         <v>605631416</v>
       </c>
       <c r="R21" s="55">
         <v>536466683</v>
       </c>
       <c r="S21" s="55">
         <v>700363243</v>
       </c>
       <c r="T21" s="55">
         <v>942810723</v>
       </c>
     </row>
     <row r="22" spans="1:20">
-      <c r="A22" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C22" s="71"/>
+      <c r="A22" s="74" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="75"/>
+      <c r="C22" s="76"/>
       <c r="D22" s="46">
         <v>21792004</v>
       </c>
       <c r="E22" s="56">
         <v>33364922</v>
       </c>
       <c r="F22" s="57">
         <v>27366191</v>
       </c>
       <c r="G22" s="58">
         <v>23324830</v>
       </c>
       <c r="H22" s="57">
         <v>55457049</v>
       </c>
       <c r="I22" s="57">
         <v>23340925</v>
       </c>
       <c r="J22" s="57">
         <v>37722616</v>
       </c>
       <c r="K22" s="57">
         <v>46122190</v>
       </c>
       <c r="L22" s="59">
@@ -3787,55 +3787,55 @@
         <v>80428878</v>
       </c>
       <c r="N22" s="60">
         <v>110692896</v>
       </c>
       <c r="O22" s="60">
         <v>110263011</v>
       </c>
       <c r="P22" s="60">
         <v>136131675</v>
       </c>
       <c r="Q22" s="61">
         <v>198809425</v>
       </c>
       <c r="R22" s="61">
         <v>170410690</v>
       </c>
       <c r="S22" s="61">
         <v>228421840</v>
       </c>
       <c r="T22" s="61">
         <v>293613179</v>
       </c>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="71"/>
+      <c r="A23" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="75"/>
+      <c r="C23" s="76"/>
       <c r="D23" s="46">
         <f>SUM(D24:D27)</f>
         <v>13124853</v>
       </c>
       <c r="E23" s="46">
         <f>SUM(E24:E27)</f>
         <v>12553798</v>
       </c>
       <c r="F23" s="62">
         <v>15591856</v>
       </c>
       <c r="G23" s="46">
         <f>SUM(G24:G27)</f>
         <v>17020434</v>
       </c>
       <c r="H23" s="57">
         <v>18991810</v>
       </c>
       <c r="I23" s="57">
         <v>23689596</v>
       </c>
       <c r="J23" s="57">
         <v>36619295</v>
       </c>
       <c r="K23" s="46">
@@ -3849,55 +3849,55 @@
         <v>69383017</v>
       </c>
       <c r="N23" s="46">
         <v>60598609</v>
       </c>
       <c r="O23" s="46">
         <v>67678342</v>
       </c>
       <c r="P23" s="46">
         <v>92287104</v>
       </c>
       <c r="Q23" s="61">
         <v>165014944</v>
       </c>
       <c r="R23" s="61">
         <v>114261483</v>
       </c>
       <c r="S23" s="61">
         <v>117797683</v>
       </c>
       <c r="T23" s="61">
         <v>257722279</v>
       </c>
     </row>
     <row r="24" spans="1:20" ht="24" customHeight="1">
-      <c r="A24" s="76" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="78"/>
+      <c r="A24" s="77" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="78"/>
+      <c r="C24" s="79"/>
       <c r="D24" s="46">
         <v>165367</v>
       </c>
       <c r="E24" s="56">
         <v>356541</v>
       </c>
       <c r="F24" s="57">
         <v>803548</v>
       </c>
       <c r="G24" s="58">
         <v>1508116</v>
       </c>
       <c r="H24" s="57">
         <v>807466</v>
       </c>
       <c r="I24" s="57">
         <v>1166387</v>
       </c>
       <c r="J24" s="57">
         <v>1366995</v>
       </c>
       <c r="K24" s="57">
         <v>1603255</v>
       </c>
       <c r="L24" s="59">
@@ -3907,55 +3907,55 @@
         <v>2623064</v>
       </c>
       <c r="N24" s="60">
         <v>3040229</v>
       </c>
       <c r="O24" s="60">
         <v>3106734</v>
       </c>
       <c r="P24" s="60">
         <v>8603520</v>
       </c>
       <c r="Q24" s="61">
         <v>6951635</v>
       </c>
       <c r="R24" s="61">
         <v>6956162</v>
       </c>
       <c r="S24" s="61">
         <v>9184169</v>
       </c>
       <c r="T24" s="61">
         <v>11031686</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="87"/>
+      <c r="A25" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="81"/>
+      <c r="C25" s="82"/>
       <c r="D25" s="46">
         <v>12054005</v>
       </c>
       <c r="E25" s="56">
         <v>11569155</v>
       </c>
       <c r="F25" s="57">
         <v>14125226</v>
       </c>
       <c r="G25" s="58">
         <v>14647191</v>
       </c>
       <c r="H25" s="57">
         <v>17413838</v>
       </c>
       <c r="I25" s="57">
         <v>17458408</v>
       </c>
       <c r="J25" s="57">
         <v>29456859</v>
       </c>
       <c r="K25" s="57">
         <v>37663819</v>
       </c>
       <c r="L25" s="59">
@@ -3965,55 +3965,55 @@
         <v>64321301</v>
       </c>
       <c r="N25" s="60">
         <v>54215582</v>
       </c>
       <c r="O25" s="60">
         <v>54682039</v>
       </c>
       <c r="P25" s="60">
         <v>70481705</v>
       </c>
       <c r="Q25" s="61">
         <v>145958817</v>
       </c>
       <c r="R25" s="61">
         <v>93809334</v>
       </c>
       <c r="S25" s="61">
         <v>100058529</v>
       </c>
       <c r="T25" s="61">
         <v>239669877</v>
       </c>
     </row>
     <row r="26" spans="1:20" ht="25.5" customHeight="1">
-      <c r="A26" s="76" t="s">
-[...3 lines deleted...]
-      <c r="C26" s="78"/>
+      <c r="A26" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="78"/>
+      <c r="C26" s="79"/>
       <c r="D26" s="46">
         <v>649338</v>
       </c>
       <c r="E26" s="56">
         <v>117586</v>
       </c>
       <c r="F26" s="57">
         <v>164840</v>
       </c>
       <c r="G26" s="58">
         <v>140945</v>
       </c>
       <c r="H26" s="57">
         <v>108972</v>
       </c>
       <c r="I26" s="57">
         <v>3186276</v>
       </c>
       <c r="J26" s="57">
         <v>4374822</v>
       </c>
       <c r="K26" s="57">
         <v>5581430</v>
       </c>
       <c r="L26" s="59">
@@ -4023,55 +4023,55 @@
         <v>257357</v>
       </c>
       <c r="N26" s="60">
         <v>336832</v>
       </c>
       <c r="O26" s="60">
         <v>6000960</v>
       </c>
       <c r="P26" s="60">
         <v>6528036</v>
       </c>
       <c r="Q26" s="61">
         <v>6533380</v>
       </c>
       <c r="R26" s="61">
         <v>8222874</v>
       </c>
       <c r="S26" s="61">
         <v>2311482</v>
       </c>
       <c r="T26" s="61">
         <v>2106224</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="24.75" customHeight="1">
-      <c r="A27" s="76" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="78"/>
+      <c r="A27" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="78"/>
+      <c r="C27" s="79"/>
       <c r="D27" s="46">
         <v>256143</v>
       </c>
       <c r="E27" s="56">
         <v>510516</v>
       </c>
       <c r="F27" s="57">
         <v>498242</v>
       </c>
       <c r="G27" s="58">
         <v>724182</v>
       </c>
       <c r="H27" s="57">
         <v>661534</v>
       </c>
       <c r="I27" s="57">
         <v>1878525</v>
       </c>
       <c r="J27" s="57">
         <v>1420619</v>
       </c>
       <c r="K27" s="57">
         <v>1552786</v>
       </c>
       <c r="L27" s="59">
@@ -4081,55 +4081,55 @@
         <v>2181295</v>
       </c>
       <c r="N27" s="60">
         <v>3005966</v>
       </c>
       <c r="O27" s="60">
         <v>3888609</v>
       </c>
       <c r="P27" s="60">
         <v>6673843</v>
       </c>
       <c r="Q27" s="61">
         <v>5571112</v>
       </c>
       <c r="R27" s="61">
         <v>5273113</v>
       </c>
       <c r="S27" s="61">
         <v>6243503</v>
       </c>
       <c r="T27" s="61">
         <v>4914492</v>
       </c>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="71"/>
+      <c r="A28" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="75"/>
+      <c r="C28" s="76"/>
       <c r="D28" s="46">
         <v>8873518</v>
       </c>
       <c r="E28" s="56">
         <v>21428772</v>
       </c>
       <c r="F28" s="57">
         <v>13922595</v>
       </c>
       <c r="G28" s="58">
         <v>12430360</v>
       </c>
       <c r="H28" s="57">
         <v>15579299</v>
       </c>
       <c r="I28" s="57">
         <v>25189392</v>
       </c>
       <c r="J28" s="57">
         <v>25441427</v>
       </c>
       <c r="K28" s="57">
         <v>22937829</v>
       </c>
       <c r="L28" s="59">
@@ -4139,55 +4139,55 @@
         <v>41774085</v>
       </c>
       <c r="N28" s="60">
         <v>62184747</v>
       </c>
       <c r="O28" s="60">
         <v>73347529</v>
       </c>
       <c r="P28" s="60">
         <v>47983822</v>
       </c>
       <c r="Q28" s="61">
         <v>74125153</v>
       </c>
       <c r="R28" s="61">
         <v>66789567</v>
       </c>
       <c r="S28" s="61">
         <v>100582447</v>
       </c>
       <c r="T28" s="61">
         <v>148258707</v>
       </c>
     </row>
     <row r="29" spans="1:20" ht="23.25" customHeight="1">
-      <c r="A29" s="72" t="s">
-[...3 lines deleted...]
-      <c r="C29" s="74"/>
+      <c r="A29" s="68" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="69"/>
+      <c r="C29" s="70"/>
       <c r="D29" s="46">
         <v>27553463</v>
       </c>
       <c r="E29" s="56">
         <v>24582570</v>
       </c>
       <c r="F29" s="57">
         <v>34231441</v>
       </c>
       <c r="G29" s="58">
         <v>17116866</v>
       </c>
       <c r="H29" s="57">
         <v>78073414</v>
       </c>
       <c r="I29" s="57">
         <v>18703800</v>
       </c>
       <c r="J29" s="57">
         <v>17962708</v>
       </c>
       <c r="K29" s="57">
         <v>28466966</v>
       </c>
       <c r="L29" s="59">
@@ -4197,55 +4197,55 @@
         <v>55143363</v>
       </c>
       <c r="N29" s="60">
         <v>80530420</v>
       </c>
       <c r="O29" s="60">
         <v>90544263</v>
       </c>
       <c r="P29" s="60">
         <v>102665824</v>
       </c>
       <c r="Q29" s="61">
         <v>88721951</v>
       </c>
       <c r="R29" s="61">
         <v>80537084</v>
       </c>
       <c r="S29" s="61">
         <v>142692684</v>
       </c>
       <c r="T29" s="61">
         <v>92412827</v>
       </c>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="71"/>
+      <c r="A30" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="75"/>
+      <c r="C30" s="76"/>
       <c r="D30" s="46">
         <v>2278660</v>
       </c>
       <c r="E30" s="56">
         <v>6242058</v>
       </c>
       <c r="F30" s="57">
         <v>3417859</v>
       </c>
       <c r="G30" s="58">
         <v>10049072</v>
       </c>
       <c r="H30" s="57">
         <v>6713704</v>
       </c>
       <c r="I30" s="57">
         <v>5369526</v>
       </c>
       <c r="J30" s="57">
         <v>12884746</v>
       </c>
       <c r="K30" s="57">
         <v>11043378</v>
       </c>
       <c r="L30" s="59">
@@ -4255,55 +4255,55 @@
         <v>23163126</v>
       </c>
       <c r="N30" s="60">
         <v>14000770</v>
       </c>
       <c r="O30" s="60">
         <v>15734125</v>
       </c>
       <c r="P30" s="60">
         <v>31914088</v>
       </c>
       <c r="Q30" s="61">
         <v>31659947</v>
       </c>
       <c r="R30" s="61">
         <v>31042349</v>
       </c>
       <c r="S30" s="61">
         <v>36253050</v>
       </c>
       <c r="T30" s="61">
         <v>47236537</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="71"/>
+      <c r="A31" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="75"/>
+      <c r="C31" s="76"/>
       <c r="D31" s="46">
         <v>160670</v>
       </c>
       <c r="E31" s="56">
         <v>228881</v>
       </c>
       <c r="F31" s="57">
         <v>95393</v>
       </c>
       <c r="G31" s="58">
         <v>315599</v>
       </c>
       <c r="H31" s="57">
         <v>338293</v>
       </c>
       <c r="I31" s="57">
         <v>428413</v>
       </c>
       <c r="J31" s="57">
         <v>457357</v>
       </c>
       <c r="K31" s="57">
         <v>564291</v>
       </c>
       <c r="L31" s="59">
@@ -4313,55 +4313,55 @@
         <v>2056634</v>
       </c>
       <c r="N31" s="60">
         <v>2088045</v>
       </c>
       <c r="O31" s="60">
         <v>5519570</v>
       </c>
       <c r="P31" s="60">
         <v>2897143</v>
       </c>
       <c r="Q31" s="61">
         <v>5333835</v>
       </c>
       <c r="R31" s="61">
         <v>5727298</v>
       </c>
       <c r="S31" s="61">
         <v>6632070</v>
       </c>
       <c r="T31" s="61">
         <v>7668483</v>
       </c>
     </row>
     <row r="32" spans="1:20">
-      <c r="A32" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="71"/>
+      <c r="A32" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="75"/>
+      <c r="C32" s="76"/>
       <c r="D32" s="46">
         <v>359058</v>
       </c>
       <c r="E32" s="56">
         <v>739415</v>
       </c>
       <c r="F32" s="57">
         <v>894880</v>
       </c>
       <c r="G32" s="58">
         <v>1316664</v>
       </c>
       <c r="H32" s="57">
         <v>988119</v>
       </c>
       <c r="I32" s="57">
         <v>1588939</v>
       </c>
       <c r="J32" s="57">
         <v>1732791</v>
       </c>
       <c r="K32" s="57">
         <v>2176932</v>
       </c>
       <c r="L32" s="59">
@@ -4371,55 +4371,55 @@
         <v>2586000</v>
       </c>
       <c r="N32" s="60">
         <v>3307975</v>
       </c>
       <c r="O32" s="60">
         <v>3210672</v>
       </c>
       <c r="P32" s="60">
         <v>3572627</v>
       </c>
       <c r="Q32" s="61">
         <v>7033906</v>
       </c>
       <c r="R32" s="61">
         <v>8316761</v>
       </c>
       <c r="S32" s="61">
         <v>14038764</v>
       </c>
       <c r="T32" s="61">
         <v>9722098</v>
       </c>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C33" s="71"/>
+      <c r="A33" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="75"/>
+      <c r="C33" s="76"/>
       <c r="D33" s="46">
         <v>189008</v>
       </c>
       <c r="E33" s="56">
         <v>436198</v>
       </c>
       <c r="F33" s="57">
         <v>625303</v>
       </c>
       <c r="G33" s="58">
         <v>1173078</v>
       </c>
       <c r="H33" s="57">
         <v>1524714</v>
       </c>
       <c r="I33" s="57">
         <v>1831914</v>
       </c>
       <c r="J33" s="57">
         <v>2022367</v>
       </c>
       <c r="K33" s="57">
         <v>1986263</v>
       </c>
       <c r="L33" s="59">
@@ -4429,55 +4429,55 @@
         <v>3130045</v>
       </c>
       <c r="N33" s="60">
         <v>3576886</v>
       </c>
       <c r="O33" s="60">
         <v>2745058</v>
       </c>
       <c r="P33" s="60">
         <v>2872734</v>
       </c>
       <c r="Q33" s="61">
         <v>6385601</v>
       </c>
       <c r="R33" s="61">
         <v>4405975</v>
       </c>
       <c r="S33" s="61">
         <v>5071656</v>
       </c>
       <c r="T33" s="61">
         <v>7247738</v>
       </c>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C34" s="71"/>
+      <c r="A34" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="75"/>
+      <c r="C34" s="76"/>
       <c r="D34" s="46">
         <v>1816347</v>
       </c>
       <c r="E34" s="56">
         <v>2005865</v>
       </c>
       <c r="F34" s="57">
         <v>2112475</v>
       </c>
       <c r="G34" s="58">
         <v>1374570</v>
       </c>
       <c r="H34" s="57">
         <v>2423419</v>
       </c>
       <c r="I34" s="57">
         <v>2755067</v>
       </c>
       <c r="J34" s="57">
         <v>5918231</v>
       </c>
       <c r="K34" s="57">
         <v>6949435</v>
       </c>
       <c r="L34" s="59">
@@ -4487,55 +4487,55 @@
         <v>7518296</v>
       </c>
       <c r="N34" s="60">
         <v>6940901</v>
       </c>
       <c r="O34" s="60">
         <v>3449679</v>
       </c>
       <c r="P34" s="60">
         <v>7380046</v>
       </c>
       <c r="Q34" s="61">
         <v>8835122</v>
       </c>
       <c r="R34" s="61">
         <v>34900833</v>
       </c>
       <c r="S34" s="61">
         <v>15808895</v>
       </c>
       <c r="T34" s="61">
         <v>22309613</v>
       </c>
     </row>
     <row r="35" spans="1:20">
-      <c r="A35" s="72" t="s">
-[...3 lines deleted...]
-      <c r="C35" s="74"/>
+      <c r="A35" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" s="69"/>
+      <c r="C35" s="70"/>
       <c r="D35" s="46">
         <v>2798129</v>
       </c>
       <c r="E35" s="56">
         <v>1936782</v>
       </c>
       <c r="F35" s="57">
         <v>3472863</v>
       </c>
       <c r="G35" s="58">
         <v>3115188</v>
       </c>
       <c r="H35" s="57">
         <v>2878903</v>
       </c>
       <c r="I35" s="57">
         <v>2431816</v>
       </c>
       <c r="J35" s="57">
         <v>2212857</v>
       </c>
       <c r="K35" s="57">
         <v>2180909</v>
       </c>
       <c r="L35" s="59">
@@ -4545,55 +4545,55 @@
         <v>4223047</v>
       </c>
       <c r="N35" s="60">
         <v>3531574</v>
       </c>
       <c r="O35" s="60">
         <v>5668179</v>
       </c>
       <c r="P35" s="60">
         <v>4524088</v>
       </c>
       <c r="Q35" s="61">
         <v>6093951</v>
       </c>
       <c r="R35" s="61">
         <v>5551009</v>
       </c>
       <c r="S35" s="61">
         <v>13300866</v>
       </c>
       <c r="T35" s="61">
         <v>23646531</v>
       </c>
     </row>
     <row r="36" spans="1:20">
-      <c r="A36" s="72" t="s">
-[...3 lines deleted...]
-      <c r="C36" s="74"/>
+      <c r="A36" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="69"/>
+      <c r="C36" s="70"/>
       <c r="D36" s="46">
         <v>286409</v>
       </c>
       <c r="E36" s="56">
         <v>1198505</v>
       </c>
       <c r="F36" s="57">
         <v>1248442</v>
       </c>
       <c r="G36" s="58">
         <v>1434548</v>
       </c>
       <c r="H36" s="57">
         <v>1918805</v>
       </c>
       <c r="I36" s="57">
         <v>2310590</v>
       </c>
       <c r="J36" s="57">
         <v>5519972</v>
       </c>
       <c r="K36" s="57">
         <v>3244496</v>
       </c>
       <c r="L36" s="59">
@@ -4603,113 +4603,113 @@
         <v>3158400</v>
       </c>
       <c r="N36" s="60">
         <v>3674587</v>
       </c>
       <c r="O36" s="60">
         <v>4660779</v>
       </c>
       <c r="P36" s="60">
         <v>3628647</v>
       </c>
       <c r="Q36" s="61">
         <v>10184745</v>
       </c>
       <c r="R36" s="61">
         <v>10887996</v>
       </c>
       <c r="S36" s="61">
         <v>12371355</v>
       </c>
       <c r="T36" s="61">
         <v>24618378</v>
       </c>
     </row>
     <row r="37" spans="1:20">
-      <c r="A37" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C37" s="71"/>
+      <c r="A37" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="75"/>
+      <c r="C37" s="76"/>
       <c r="D37" s="46">
         <v>6312</v>
       </c>
       <c r="E37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P37" s="56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Q37" s="63" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R37" s="61" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="S37" s="61" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="T37" s="61" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:20">
-      <c r="A38" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="71"/>
+      <c r="A38" s="74" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="75"/>
+      <c r="C38" s="76"/>
       <c r="D38" s="46">
         <v>64906</v>
       </c>
       <c r="E38" s="56">
         <v>155353</v>
       </c>
       <c r="F38" s="57">
         <v>254328</v>
       </c>
       <c r="G38" s="58">
         <v>279942</v>
       </c>
       <c r="H38" s="57">
         <v>196163</v>
       </c>
       <c r="I38" s="57">
         <v>340412</v>
       </c>
       <c r="J38" s="57">
         <v>530354</v>
       </c>
       <c r="K38" s="57">
         <v>515134</v>
       </c>
       <c r="L38" s="59">
@@ -4719,55 +4719,55 @@
         <v>803425</v>
       </c>
       <c r="N38" s="60">
         <v>1087750</v>
       </c>
       <c r="O38" s="60">
         <v>949368</v>
       </c>
       <c r="P38" s="60">
         <v>1414956</v>
       </c>
       <c r="Q38" s="61">
         <v>1584942</v>
       </c>
       <c r="R38" s="61">
         <v>1934524</v>
       </c>
       <c r="S38" s="61">
         <v>6549463</v>
       </c>
       <c r="T38" s="61">
         <v>6634201</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="69" t="s">
-[...3 lines deleted...]
-      <c r="C39" s="71"/>
+      <c r="A39" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="75"/>
+      <c r="C39" s="76"/>
       <c r="D39" s="46">
         <v>52874</v>
       </c>
       <c r="E39" s="56">
         <v>186654</v>
       </c>
       <c r="F39" s="57">
         <v>172803</v>
       </c>
       <c r="G39" s="58">
         <v>249038</v>
       </c>
       <c r="H39" s="57">
         <v>172262</v>
       </c>
       <c r="I39" s="57">
         <v>272332</v>
       </c>
       <c r="J39" s="57">
         <v>359945</v>
       </c>
       <c r="K39" s="57">
         <v>657515</v>
       </c>
       <c r="L39" s="59">
@@ -4790,73 +4790,73 @@
       </c>
       <c r="R39" s="61">
         <v>1701114</v>
       </c>
       <c r="S39" s="61">
         <v>842470</v>
       </c>
       <c r="T39" s="61">
         <v>1720152</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="F40" s="64"/>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" s="65"/>
       <c r="E41" s="65"/>
       <c r="F41" s="65"/>
     </row>
     <row r="43" spans="1:20">
       <c r="E43" s="64"/>
       <c r="F43" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A36:C36"/>
-[...5 lines deleted...]
-    <mergeCell ref="A26:C26"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A19:T19"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>