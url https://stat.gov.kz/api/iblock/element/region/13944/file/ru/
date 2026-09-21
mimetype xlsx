--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -19,75 +19,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="15" windowWidth="18210" windowHeight="12750"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="1997-2025" sheetId="1" r:id="rId3"/>
     <sheet name="1997-2025 По ОКЭД" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="98">
   <si>
-    <t>Среднемесячная заработная плата работников малых предприятий по районам</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  68 975</t>
   </si>
   <si>
     <t xml:space="preserve">  66 050</t>
   </si>
   <si>
     <t xml:space="preserve">  73 917</t>
   </si>
   <si>
     <t xml:space="preserve">  67 635</t>
   </si>
   <si>
     <t xml:space="preserve">  52 852</t>
   </si>
   <si>
     <t xml:space="preserve">  71 282</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
-  </si>
-[...1 lines deleted...]
-    <t>Среднемесячная заработная плата работников малых предприятий по видам экономической деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Всего </t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Рыболовство и рыбоводство</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">Производство и распре-деление электроэнергии, газа и воды </t>
   </si>
@@ -331,50 +325,56 @@
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Управление структурной статистики</t>
   </si>
   <si>
     <t>Молдагожин Айтолла</t>
   </si>
   <si>
     <t>+7 7152461069</t>
   </si>
   <si>
     <t>a.moldagozhin@aspire.gov.kz</t>
   </si>
   <si>
     <t>С 1997 года</t>
   </si>
   <si>
     <t xml:space="preserve">Показатель формируется в соответствии с международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/sko/spreadsheets/?industry=1501&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>274107 Среднемесячная заработная плата работников малых предприятий по районам</t>
+  </si>
+  <si>
+    <t>274107 Среднемесячная заработная плата работников малых предприятий по видам экономической деятельности</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -1100,371 +1100,371 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="57" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="57" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:11" s="43" customFormat="1">
       <c r="A2" s="41" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B2" s="42">
         <v>274107</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="43" customFormat="1">
       <c r="A3" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="44" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="43" customFormat="1">
       <c r="A4" s="58" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B4" s="44" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="43" customFormat="1">
       <c r="A5" s="46" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B5" s="42" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="43" customFormat="1">
       <c r="A6" s="41" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B6" s="45"/>
     </row>
     <row r="7" spans="1:11" s="43" customFormat="1">
       <c r="A7" s="41" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B7" s="47" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="43" customFormat="1" ht="25.5">
       <c r="A8" s="41" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B8" s="45" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="43" customFormat="1" ht="25.5">
       <c r="A9" s="41" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B9" s="48" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="43" customFormat="1">
       <c r="A10" s="41" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B10" s="44" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="K10" s="49"/>
     </row>
     <row r="11" spans="1:11" s="43" customFormat="1">
       <c r="A11" s="41" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B11" s="50" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="K11" s="49"/>
     </row>
     <row r="12" spans="1:11" s="43" customFormat="1">
       <c r="A12" s="51" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B12" s="50" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="K12" s="49"/>
     </row>
     <row r="13" spans="1:11" s="43" customFormat="1">
       <c r="A13" s="51" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B13" s="50" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="K13" s="49"/>
     </row>
     <row r="14" spans="1:11" s="43" customFormat="1">
       <c r="A14" s="51" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B14" s="50" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="K14" s="49"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="41" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B15" s="52">
         <v>46217</v>
       </c>
       <c r="K15" s="53"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="41" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B16" s="52">
         <v>46566</v>
       </c>
       <c r="K16" s="54"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="41" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B17" s="59" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="K17" s="53"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="41" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B18" s="59" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="K18" s="54"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="41" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B19" s="60" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="K19" s="53"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="41" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B20" s="61" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="K20" s="54"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="55"/>
       <c r="B21" s="56"/>
     </row>
     <row r="22" spans="1:11">
       <c r="K22" s="54"/>
     </row>
     <row r="23" spans="1:11">
       <c r="K23" s="53"/>
     </row>
     <row r="24" spans="1:11">
       <c r="K24" s="54"/>
     </row>
     <row r="25" spans="1:11">
       <c r="K25" s="53"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="35" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="35" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="34"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="36" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="37" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="37" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="37" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="37" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="37"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="38" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="37"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="37"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="39" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:AD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="62" customWidth="1"/>
     <col min="2" max="30" width="9" style="62" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="81" t="s">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="G1" s="81"/>
       <c r="H1" s="81"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="K1" s="81"/>
       <c r="L1" s="81"/>
       <c r="M1" s="81"/>
       <c r="N1" s="81"/>
       <c r="O1" s="81"/>
       <c r="P1" s="81"/>
       <c r="Q1" s="81"/>
       <c r="R1" s="81"/>
       <c r="S1" s="81"/>
       <c r="T1" s="81"/>
       <c r="U1" s="81"/>
       <c r="V1" s="81"/>
       <c r="W1" s="81"/>
       <c r="X1" s="81"/>
       <c r="Y1" s="81"/>
       <c r="Z1" s="81"/>
       <c r="AA1" s="81"/>
       <c r="AB1" s="81"/>
       <c r="AC1" s="81"/>
       <c r="AD1" s="81"/>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="80" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B2" s="80"/>
       <c r="C2" s="80"/>
       <c r="D2" s="80"/>
       <c r="E2" s="80"/>
       <c r="F2" s="80"/>
       <c r="G2" s="80"/>
       <c r="H2" s="80"/>
       <c r="I2" s="80"/>
       <c r="J2" s="80"/>
       <c r="K2" s="80"/>
       <c r="L2" s="80"/>
       <c r="M2" s="80"/>
       <c r="N2" s="80"/>
       <c r="O2" s="80"/>
       <c r="P2" s="80"/>
       <c r="Q2" s="80"/>
       <c r="R2" s="80"/>
       <c r="S2" s="80"/>
       <c r="T2" s="80"/>
       <c r="U2" s="80"/>
       <c r="V2" s="80"/>
       <c r="W2" s="80"/>
       <c r="X2" s="80"/>
       <c r="Y2" s="80"/>
@@ -1544,51 +1544,51 @@
       </c>
       <c r="X3" s="65">
         <v>2019</v>
       </c>
       <c r="Y3" s="65">
         <v>2020</v>
       </c>
       <c r="Z3" s="65">
         <v>2021</v>
       </c>
       <c r="AA3" s="65">
         <v>2022</v>
       </c>
       <c r="AB3" s="66">
         <v>2023</v>
       </c>
       <c r="AC3" s="66">
         <v>2024</v>
       </c>
       <c r="AD3" s="66">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:30" ht="12" customHeight="1">
       <c r="A4" s="67" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B4" s="68">
         <v>5015</v>
       </c>
       <c r="C4" s="68">
         <v>5314</v>
       </c>
       <c r="D4" s="68">
         <v>5638</v>
       </c>
       <c r="E4" s="68">
         <v>7011</v>
       </c>
       <c r="F4" s="68">
         <v>8041</v>
       </c>
       <c r="G4" s="68">
         <v>9068</v>
       </c>
       <c r="H4" s="68">
         <v>10744</v>
       </c>
       <c r="I4" s="68">
         <v>14319</v>
       </c>
@@ -1601,86 +1601,86 @@
       <c r="L4" s="68">
         <v>25737</v>
       </c>
       <c r="M4" s="68">
         <v>30631</v>
       </c>
       <c r="N4" s="68">
         <v>32857.800000000003</v>
       </c>
       <c r="O4" s="68">
         <v>36989</v>
       </c>
       <c r="P4" s="69">
         <v>43243</v>
       </c>
       <c r="Q4" s="70">
         <v>44617.5</v>
       </c>
       <c r="R4" s="70">
         <v>53889.1</v>
       </c>
       <c r="S4" s="70">
         <v>60619.1</v>
       </c>
       <c r="T4" s="70" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U4" s="70">
         <v>82283</v>
       </c>
       <c r="V4" s="71">
         <v>78520</v>
       </c>
       <c r="W4" s="71">
         <v>83539</v>
       </c>
       <c r="X4" s="71">
         <v>96335</v>
       </c>
       <c r="Y4" s="71">
         <v>105352</v>
       </c>
       <c r="Z4" s="71">
         <v>131251</v>
       </c>
       <c r="AA4" s="71">
         <v>149007</v>
       </c>
       <c r="AB4" s="71">
         <v>172102</v>
       </c>
       <c r="AC4" s="71">
         <v>214256</v>
       </c>
       <c r="AD4" s="71">
         <v>240834</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="12" customHeight="1">
       <c r="A5" s="72" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B5" s="73">
         <v>5106</v>
       </c>
       <c r="C5" s="73">
         <v>6051</v>
       </c>
       <c r="D5" s="73">
         <v>6072</v>
       </c>
       <c r="E5" s="73">
         <v>7993</v>
       </c>
       <c r="F5" s="73">
         <v>8778</v>
       </c>
       <c r="G5" s="73">
         <v>9939</v>
       </c>
       <c r="H5" s="73">
         <v>11595</v>
       </c>
       <c r="I5" s="73">
         <v>15273</v>
       </c>
@@ -1693,86 +1693,86 @@
       <c r="L5" s="73">
         <v>26835</v>
       </c>
       <c r="M5" s="73">
         <v>31844</v>
       </c>
       <c r="N5" s="73">
         <v>34440.9</v>
       </c>
       <c r="O5" s="73">
         <v>40352</v>
       </c>
       <c r="P5" s="74">
         <v>44635</v>
       </c>
       <c r="Q5" s="75">
         <v>44783.8</v>
       </c>
       <c r="R5" s="75">
         <v>54798.2</v>
       </c>
       <c r="S5" s="75">
         <v>61523</v>
       </c>
       <c r="T5" s="75" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="U5" s="75">
         <v>81264</v>
       </c>
       <c r="V5" s="76">
         <v>78590</v>
       </c>
       <c r="W5" s="76">
         <v>81419</v>
       </c>
       <c r="X5" s="76">
         <v>92126</v>
       </c>
       <c r="Y5" s="76">
         <v>102697</v>
       </c>
       <c r="Z5" s="76">
         <v>127773</v>
       </c>
       <c r="AA5" s="76">
         <v>138271</v>
       </c>
       <c r="AB5" s="76">
         <v>161527</v>
       </c>
       <c r="AC5" s="76">
         <v>207096</v>
       </c>
       <c r="AD5" s="76">
         <v>217085</v>
       </c>
     </row>
     <row r="6" spans="1:30" ht="12" customHeight="1">
       <c r="A6" s="72" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B6" s="73">
         <v>3748</v>
       </c>
       <c r="C6" s="73">
         <v>3568</v>
       </c>
       <c r="D6" s="73">
         <v>5452</v>
       </c>
       <c r="E6" s="73">
         <v>5347</v>
       </c>
       <c r="F6" s="73">
         <v>7009</v>
       </c>
       <c r="G6" s="73">
         <v>6651</v>
       </c>
       <c r="H6" s="73">
         <v>8986</v>
       </c>
       <c r="I6" s="73">
         <v>11847</v>
       </c>
@@ -1820,51 +1820,51 @@
       </c>
       <c r="X6" s="76">
         <v>105280</v>
       </c>
       <c r="Y6" s="76">
         <v>103837</v>
       </c>
       <c r="Z6" s="76">
         <v>118531</v>
       </c>
       <c r="AA6" s="76">
         <v>144786</v>
       </c>
       <c r="AB6" s="76">
         <v>176533</v>
       </c>
       <c r="AC6" s="76">
         <v>197947</v>
       </c>
       <c r="AD6" s="76">
         <v>254890</v>
       </c>
     </row>
     <row r="7" spans="1:30" ht="12" customHeight="1">
       <c r="A7" s="72" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B7" s="73">
         <v>5543</v>
       </c>
       <c r="C7" s="73">
         <v>4794</v>
       </c>
       <c r="D7" s="73">
         <v>4573</v>
       </c>
       <c r="E7" s="73">
         <v>5264</v>
       </c>
       <c r="F7" s="73">
         <v>6393</v>
       </c>
       <c r="G7" s="73">
         <v>5830</v>
       </c>
       <c r="H7" s="73">
         <v>7696</v>
       </c>
       <c r="I7" s="73">
         <v>17861</v>
       </c>
@@ -1912,51 +1912,51 @@
       </c>
       <c r="X7" s="76">
         <v>102180</v>
       </c>
       <c r="Y7" s="76">
         <v>118140</v>
       </c>
       <c r="Z7" s="76">
         <v>158441</v>
       </c>
       <c r="AA7" s="76">
         <v>182117</v>
       </c>
       <c r="AB7" s="76">
         <v>176666</v>
       </c>
       <c r="AC7" s="76">
         <v>253114</v>
       </c>
       <c r="AD7" s="76">
         <v>278693</v>
       </c>
     </row>
     <row r="8" spans="1:30" ht="12" customHeight="1">
       <c r="A8" s="72" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B8" s="73">
         <v>4281</v>
       </c>
       <c r="C8" s="73">
         <v>3547</v>
       </c>
       <c r="D8" s="73">
         <v>4209</v>
       </c>
       <c r="E8" s="73">
         <v>7531</v>
       </c>
       <c r="F8" s="73">
         <v>9811</v>
       </c>
       <c r="G8" s="73">
         <v>10662</v>
       </c>
       <c r="H8" s="73">
         <v>10160</v>
       </c>
       <c r="I8" s="73">
         <v>9740</v>
       </c>
@@ -1969,86 +1969,86 @@
       <c r="L8" s="73">
         <v>19842</v>
       </c>
       <c r="M8" s="73">
         <v>37848</v>
       </c>
       <c r="N8" s="73">
         <v>34236.199999999997</v>
       </c>
       <c r="O8" s="73">
         <v>39459</v>
       </c>
       <c r="P8" s="74">
         <v>48629</v>
       </c>
       <c r="Q8" s="75">
         <v>39275</v>
       </c>
       <c r="R8" s="75">
         <v>68262.8</v>
       </c>
       <c r="S8" s="75">
         <v>68335.100000000006</v>
       </c>
       <c r="T8" s="75" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U8" s="75">
         <v>73186</v>
       </c>
       <c r="V8" s="76">
         <v>83552</v>
       </c>
       <c r="W8" s="76">
         <v>86975</v>
       </c>
       <c r="X8" s="76">
         <v>100592</v>
       </c>
       <c r="Y8" s="76">
         <v>107341</v>
       </c>
       <c r="Z8" s="76">
         <v>123220</v>
       </c>
       <c r="AA8" s="76">
         <v>156351</v>
       </c>
       <c r="AB8" s="76">
         <v>164084</v>
       </c>
       <c r="AC8" s="76">
         <v>211185</v>
       </c>
       <c r="AD8" s="76">
         <v>255169</v>
       </c>
     </row>
     <row r="9" spans="1:30" ht="12" customHeight="1">
       <c r="A9" s="72" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B9" s="73">
         <v>3873</v>
       </c>
       <c r="C9" s="73">
         <v>4526</v>
       </c>
       <c r="D9" s="73">
         <v>5128</v>
       </c>
       <c r="E9" s="73">
         <v>6886</v>
       </c>
       <c r="F9" s="73">
         <v>8492</v>
       </c>
       <c r="G9" s="73">
         <v>10423</v>
       </c>
       <c r="H9" s="73">
         <v>9137</v>
       </c>
       <c r="I9" s="73">
         <v>13768</v>
       </c>
@@ -2096,51 +2096,51 @@
       </c>
       <c r="X9" s="76">
         <v>113413</v>
       </c>
       <c r="Y9" s="76">
         <v>131324</v>
       </c>
       <c r="Z9" s="76">
         <v>165061</v>
       </c>
       <c r="AA9" s="76">
         <v>194482</v>
       </c>
       <c r="AB9" s="76">
         <v>225168</v>
       </c>
       <c r="AC9" s="76">
         <v>251328</v>
       </c>
       <c r="AD9" s="76">
         <v>285187</v>
       </c>
     </row>
     <row r="10" spans="1:30" ht="12" customHeight="1">
       <c r="A10" s="72" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B10" s="73">
         <v>4615</v>
       </c>
       <c r="C10" s="73">
         <v>4237</v>
       </c>
       <c r="D10" s="73">
         <v>3722</v>
       </c>
       <c r="E10" s="73">
         <v>4653</v>
       </c>
       <c r="F10" s="73">
         <v>5371</v>
       </c>
       <c r="G10" s="73">
         <v>6467</v>
       </c>
       <c r="H10" s="73">
         <v>7419</v>
       </c>
       <c r="I10" s="73">
         <v>10127</v>
       </c>
@@ -2188,51 +2188,51 @@
       </c>
       <c r="X10" s="76">
         <v>91682</v>
       </c>
       <c r="Y10" s="76">
         <v>102918</v>
       </c>
       <c r="Z10" s="76">
         <v>145759</v>
       </c>
       <c r="AA10" s="76">
         <v>139923</v>
       </c>
       <c r="AB10" s="76">
         <v>188220</v>
       </c>
       <c r="AC10" s="76">
         <v>205328</v>
       </c>
       <c r="AD10" s="76">
         <v>262674</v>
       </c>
     </row>
     <row r="11" spans="1:30" ht="12" customHeight="1">
       <c r="A11" s="72" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B11" s="73">
         <v>4645</v>
       </c>
       <c r="C11" s="73">
         <v>4442</v>
       </c>
       <c r="D11" s="73">
         <v>4887</v>
       </c>
       <c r="E11" s="73">
         <v>6875</v>
       </c>
       <c r="F11" s="73">
         <v>6859</v>
       </c>
       <c r="G11" s="73">
         <v>6569</v>
       </c>
       <c r="H11" s="73">
         <v>14411</v>
       </c>
       <c r="I11" s="73">
         <v>13404</v>
       </c>
@@ -2280,51 +2280,51 @@
       </c>
       <c r="X11" s="76">
         <v>106503</v>
       </c>
       <c r="Y11" s="76">
         <v>116807</v>
       </c>
       <c r="Z11" s="76">
         <v>147647</v>
       </c>
       <c r="AA11" s="76">
         <v>159954</v>
       </c>
       <c r="AB11" s="76">
         <v>181354</v>
       </c>
       <c r="AC11" s="76">
         <v>252192</v>
       </c>
       <c r="AD11" s="76">
         <v>291826</v>
       </c>
     </row>
     <row r="12" spans="1:30" ht="12" customHeight="1">
       <c r="A12" s="72" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B12" s="73">
         <v>4778</v>
       </c>
       <c r="C12" s="73">
         <v>4259</v>
       </c>
       <c r="D12" s="73">
         <v>4209</v>
       </c>
       <c r="E12" s="73">
         <v>5922</v>
       </c>
       <c r="F12" s="73">
         <v>9285</v>
       </c>
       <c r="G12" s="73">
         <v>8148</v>
       </c>
       <c r="H12" s="73">
         <v>9779</v>
       </c>
       <c r="I12" s="73">
         <v>16743</v>
       </c>
@@ -2372,51 +2372,51 @@
       </c>
       <c r="X12" s="76">
         <v>110982</v>
       </c>
       <c r="Y12" s="76">
         <v>130382</v>
       </c>
       <c r="Z12" s="76">
         <v>151140</v>
       </c>
       <c r="AA12" s="76">
         <v>191743</v>
       </c>
       <c r="AB12" s="76">
         <v>217215</v>
       </c>
       <c r="AC12" s="76">
         <v>259994</v>
       </c>
       <c r="AD12" s="76">
         <v>302239</v>
       </c>
     </row>
     <row r="13" spans="1:30" ht="12" customHeight="1">
       <c r="A13" s="72" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B13" s="73">
         <v>3563</v>
       </c>
       <c r="C13" s="73">
         <v>3859</v>
       </c>
       <c r="D13" s="73">
         <v>4909</v>
       </c>
       <c r="E13" s="73">
         <v>6016</v>
       </c>
       <c r="F13" s="73">
         <v>7806</v>
       </c>
       <c r="G13" s="73">
         <v>11170</v>
       </c>
       <c r="H13" s="73">
         <v>10384</v>
       </c>
       <c r="I13" s="73">
         <v>9144</v>
       </c>
@@ -2429,86 +2429,86 @@
       <c r="L13" s="73">
         <v>18435</v>
       </c>
       <c r="M13" s="73">
         <v>26372</v>
       </c>
       <c r="N13" s="73">
         <v>22211.599999999999</v>
       </c>
       <c r="O13" s="73">
         <v>24138</v>
       </c>
       <c r="P13" s="74">
         <v>38325</v>
       </c>
       <c r="Q13" s="75">
         <v>47427.8</v>
       </c>
       <c r="R13" s="75">
         <v>50672.2</v>
       </c>
       <c r="S13" s="75">
         <v>56519.5</v>
       </c>
       <c r="T13" s="75" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U13" s="75">
         <v>52678</v>
       </c>
       <c r="V13" s="76">
         <v>66981</v>
       </c>
       <c r="W13" s="76">
         <v>89048</v>
       </c>
       <c r="X13" s="76">
         <v>99943</v>
       </c>
       <c r="Y13" s="76">
         <v>90636</v>
       </c>
       <c r="Z13" s="76">
         <v>140231</v>
       </c>
       <c r="AA13" s="76">
         <v>162310</v>
       </c>
       <c r="AB13" s="76">
         <v>169125</v>
       </c>
       <c r="AC13" s="76">
         <v>229143</v>
       </c>
       <c r="AD13" s="76">
         <v>253447</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="12" customHeight="1">
       <c r="A14" s="72" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B14" s="73">
         <v>9237</v>
       </c>
       <c r="C14" s="73">
         <v>5436</v>
       </c>
       <c r="D14" s="73">
         <v>8915</v>
       </c>
       <c r="E14" s="73">
         <v>8355</v>
       </c>
       <c r="F14" s="73">
         <v>7139</v>
       </c>
       <c r="G14" s="73">
         <v>9310</v>
       </c>
       <c r="H14" s="73">
         <v>11107</v>
       </c>
       <c r="I14" s="73">
         <v>13604</v>
       </c>
@@ -2521,86 +2521,86 @@
       <c r="L14" s="73">
         <v>26700</v>
       </c>
       <c r="M14" s="73">
         <v>32612</v>
       </c>
       <c r="N14" s="77">
         <v>39546</v>
       </c>
       <c r="O14" s="73">
         <v>35382</v>
       </c>
       <c r="P14" s="74">
         <v>45110</v>
       </c>
       <c r="Q14" s="75">
         <v>49714.6</v>
       </c>
       <c r="R14" s="75">
         <v>54367.5</v>
       </c>
       <c r="S14" s="75">
         <v>61219.6</v>
       </c>
       <c r="T14" s="75" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U14" s="75">
         <v>88624</v>
       </c>
       <c r="V14" s="76">
         <v>96409</v>
       </c>
       <c r="W14" s="76">
         <v>91985</v>
       </c>
       <c r="X14" s="76">
         <v>110229</v>
       </c>
       <c r="Y14" s="76">
         <v>126050</v>
       </c>
       <c r="Z14" s="76">
         <v>150219</v>
       </c>
       <c r="AA14" s="76">
         <v>185819</v>
       </c>
       <c r="AB14" s="76">
         <v>211966</v>
       </c>
       <c r="AC14" s="76">
         <v>252852</v>
       </c>
       <c r="AD14" s="76">
         <v>311455</v>
       </c>
     </row>
     <row r="15" spans="1:30" ht="12" customHeight="1">
       <c r="A15" s="72" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B15" s="73">
         <v>4458</v>
       </c>
       <c r="C15" s="73">
         <v>4056</v>
       </c>
       <c r="D15" s="73">
         <v>6236</v>
       </c>
       <c r="E15" s="73">
         <v>5147</v>
       </c>
       <c r="F15" s="73">
         <v>6175</v>
       </c>
       <c r="G15" s="73">
         <v>8026</v>
       </c>
       <c r="H15" s="73">
         <v>8760</v>
       </c>
       <c r="I15" s="73">
         <v>11289</v>
       </c>
@@ -2648,51 +2648,51 @@
       </c>
       <c r="X15" s="76">
         <v>97757</v>
       </c>
       <c r="Y15" s="76">
         <v>94269</v>
       </c>
       <c r="Z15" s="76">
         <v>115746</v>
       </c>
       <c r="AA15" s="76">
         <v>140663</v>
       </c>
       <c r="AB15" s="76">
         <v>177686</v>
       </c>
       <c r="AC15" s="76">
         <v>197386</v>
       </c>
       <c r="AD15" s="76">
         <v>247878</v>
       </c>
     </row>
     <row r="16" spans="1:30" ht="12" customHeight="1">
       <c r="A16" s="72" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B16" s="73">
         <v>4116</v>
       </c>
       <c r="C16" s="73">
         <v>3542</v>
       </c>
       <c r="D16" s="73">
         <v>6073</v>
       </c>
       <c r="E16" s="73">
         <v>5345</v>
       </c>
       <c r="F16" s="73">
         <v>8034</v>
       </c>
       <c r="G16" s="73">
         <v>6996</v>
       </c>
       <c r="H16" s="73">
         <v>9294</v>
       </c>
       <c r="I16" s="73">
         <v>13648</v>
       </c>
@@ -2740,51 +2740,51 @@
       </c>
       <c r="X16" s="76">
         <v>77955</v>
       </c>
       <c r="Y16" s="76">
         <v>103382</v>
       </c>
       <c r="Z16" s="76">
         <v>111047</v>
       </c>
       <c r="AA16" s="76">
         <v>136664</v>
       </c>
       <c r="AB16" s="76">
         <v>165856</v>
       </c>
       <c r="AC16" s="76">
         <v>192775</v>
       </c>
       <c r="AD16" s="76">
         <v>258913</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="12" customHeight="1">
       <c r="A17" s="72" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B17" s="73">
         <v>7466</v>
       </c>
       <c r="C17" s="73">
         <v>3857</v>
       </c>
       <c r="D17" s="73">
         <v>3166</v>
       </c>
       <c r="E17" s="73">
         <v>4128</v>
       </c>
       <c r="F17" s="73">
         <v>6088</v>
       </c>
       <c r="G17" s="73">
         <v>7297</v>
       </c>
       <c r="H17" s="73">
         <v>7290</v>
       </c>
       <c r="I17" s="73">
         <v>11628</v>
       </c>
@@ -2832,51 +2832,51 @@
       </c>
       <c r="X17" s="76">
         <v>107588</v>
       </c>
       <c r="Y17" s="76">
         <v>105460</v>
       </c>
       <c r="Z17" s="76">
         <v>149423</v>
       </c>
       <c r="AA17" s="76">
         <v>163413</v>
       </c>
       <c r="AB17" s="76">
         <v>172759</v>
       </c>
       <c r="AC17" s="76">
         <v>179389</v>
       </c>
       <c r="AD17" s="76">
         <v>217244</v>
       </c>
     </row>
     <row r="18" spans="1:30" ht="12" customHeight="1">
       <c r="A18" s="72" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B18" s="73">
         <v>8094</v>
       </c>
       <c r="C18" s="73">
         <v>4301</v>
       </c>
       <c r="D18" s="73">
         <v>5208</v>
       </c>
       <c r="E18" s="73">
         <v>5898</v>
       </c>
       <c r="F18" s="73">
         <v>7770</v>
       </c>
       <c r="G18" s="73">
         <v>8968</v>
       </c>
       <c r="H18" s="73">
         <v>9753</v>
       </c>
       <c r="I18" s="73">
         <v>13087</v>
       </c>
@@ -2889,51 +2889,51 @@
       <c r="L18" s="73">
         <v>31208</v>
       </c>
       <c r="M18" s="73">
         <v>25618</v>
       </c>
       <c r="N18" s="73">
         <v>27055</v>
       </c>
       <c r="O18" s="73">
         <v>34178</v>
       </c>
       <c r="P18" s="74">
         <v>37835</v>
       </c>
       <c r="Q18" s="75">
         <v>48965.7</v>
       </c>
       <c r="R18" s="75">
         <v>52865.599999999999</v>
       </c>
       <c r="S18" s="75">
         <v>55834.2</v>
       </c>
       <c r="T18" s="75" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U18" s="75">
         <v>58059</v>
       </c>
       <c r="V18" s="76">
         <v>73832</v>
       </c>
       <c r="W18" s="76">
         <v>80675</v>
       </c>
       <c r="X18" s="76">
         <v>91801</v>
       </c>
       <c r="Y18" s="76">
         <v>94648</v>
       </c>
       <c r="Z18" s="76">
         <v>120568</v>
       </c>
       <c r="AA18" s="76">
         <v>160962</v>
       </c>
       <c r="AB18" s="76">
         <v>177011</v>
       </c>
@@ -2966,73 +2966,73 @@
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="A1:AD1"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="40" style="2" customWidth="1"/>
     <col min="2" max="18" width="9.5703125" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="12.75">
       <c r="A1" s="84" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
       <c r="E1" s="84"/>
       <c r="F1" s="84"/>
       <c r="G1" s="84"/>
       <c r="H1" s="84"/>
       <c r="I1" s="84"/>
       <c r="J1" s="84"/>
       <c r="K1" s="84"/>
       <c r="L1" s="84"/>
       <c r="M1" s="84"/>
       <c r="N1" s="84"/>
       <c r="O1" s="84"/>
       <c r="P1" s="84"/>
       <c r="Q1" s="84"/>
       <c r="R1" s="84"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
       <c r="A2" s="82" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B2" s="82"/>
       <c r="C2" s="82"/>
       <c r="D2" s="82"/>
       <c r="E2" s="82"/>
       <c r="F2" s="82"/>
       <c r="G2" s="82"/>
       <c r="H2" s="82"/>
       <c r="I2" s="82"/>
       <c r="J2" s="82"/>
       <c r="K2" s="82"/>
       <c r="L2" s="82"/>
       <c r="M2" s="82"/>
       <c r="N2" s="82"/>
       <c r="O2" s="9"/>
     </row>
     <row r="3" spans="1:18" s="3" customFormat="1">
       <c r="A3" s="10"/>
       <c r="B3" s="11">
         <v>1997</v>
       </c>
       <c r="C3" s="11">
         <v>1998</v>
       </c>
       <c r="D3" s="11">
@@ -3050,726 +3050,726 @@
       <c r="H3" s="11">
         <v>2003</v>
       </c>
       <c r="I3" s="11">
         <v>2004</v>
       </c>
       <c r="J3" s="11">
         <v>2005</v>
       </c>
       <c r="K3" s="11">
         <v>2006</v>
       </c>
       <c r="L3" s="11">
         <v>2007</v>
       </c>
       <c r="M3" s="11">
         <v>2008</v>
       </c>
       <c r="N3" s="11">
         <v>2009</v>
       </c>
       <c r="O3" s="12"/>
     </row>
     <row r="4" spans="1:18" s="3" customFormat="1">
       <c r="A4" s="10" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B4" s="4">
         <v>5015</v>
       </c>
       <c r="C4" s="4">
         <v>5314</v>
       </c>
       <c r="D4" s="4">
         <v>5638</v>
       </c>
       <c r="E4" s="4">
         <v>7011</v>
       </c>
       <c r="F4" s="4">
         <v>8041</v>
       </c>
       <c r="G4" s="4">
         <v>9068</v>
       </c>
       <c r="H4" s="4">
         <v>10744</v>
       </c>
       <c r="I4" s="4">
         <v>14319</v>
       </c>
       <c r="J4" s="4">
         <v>18046</v>
       </c>
       <c r="K4" s="4">
         <v>21596</v>
       </c>
       <c r="L4" s="4">
         <v>25737</v>
       </c>
       <c r="M4" s="4">
         <v>30631</v>
       </c>
       <c r="N4" s="4">
         <v>32858</v>
       </c>
       <c r="O4" s="12"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D5" s="6">
         <v>5339</v>
       </c>
       <c r="E5" s="6">
         <v>6199</v>
       </c>
       <c r="F5" s="6">
         <v>7442</v>
       </c>
       <c r="G5" s="6">
         <v>8052</v>
       </c>
       <c r="H5" s="6">
         <v>9212</v>
       </c>
       <c r="I5" s="6">
         <v>13176</v>
       </c>
       <c r="J5" s="6">
         <v>15851</v>
       </c>
       <c r="K5" s="6">
         <v>19457</v>
       </c>
       <c r="L5" s="6">
         <v>24895</v>
       </c>
       <c r="M5" s="6">
         <v>30990</v>
       </c>
       <c r="N5" s="6">
         <v>32834</v>
       </c>
       <c r="O5" s="9"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="14" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L6" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M6" s="6">
         <v>27089</v>
       </c>
       <c r="N6" s="6">
         <v>36735</v>
       </c>
       <c r="O6" s="9"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B7" s="6">
         <v>4905</v>
       </c>
       <c r="C7" s="6">
         <v>5168</v>
       </c>
       <c r="D7" s="6">
         <v>5335</v>
       </c>
       <c r="E7" s="6">
         <v>6743</v>
       </c>
       <c r="F7" s="6">
         <v>7740</v>
       </c>
       <c r="G7" s="6">
         <v>8775</v>
       </c>
       <c r="H7" s="6">
         <v>10014</v>
       </c>
       <c r="I7" s="6">
         <v>14244</v>
       </c>
       <c r="J7" s="6">
         <v>18055</v>
       </c>
       <c r="K7" s="6">
         <v>20890</v>
       </c>
       <c r="L7" s="6">
         <v>23379</v>
       </c>
       <c r="M7" s="6">
         <v>33926</v>
       </c>
       <c r="N7" s="6">
         <v>30410</v>
       </c>
       <c r="O7" s="9"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="15" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B8" s="6">
         <v>9190</v>
       </c>
       <c r="C8" s="6">
         <v>4237</v>
       </c>
       <c r="D8" s="6">
         <v>4865</v>
       </c>
       <c r="E8" s="6">
         <v>1600</v>
       </c>
       <c r="F8" s="6">
         <v>13767</v>
       </c>
       <c r="G8" s="6">
         <v>12583</v>
       </c>
       <c r="H8" s="6">
         <v>9750</v>
       </c>
       <c r="I8" s="6">
         <v>9266</v>
       </c>
       <c r="J8" s="6">
         <v>22189</v>
       </c>
       <c r="K8" s="6">
         <v>8375</v>
       </c>
       <c r="L8" s="6">
         <v>22617</v>
       </c>
       <c r="M8" s="6">
         <v>37492</v>
       </c>
       <c r="N8" s="6">
         <v>34429</v>
       </c>
       <c r="O8" s="9"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B9" s="6">
         <v>4745</v>
       </c>
       <c r="C9" s="6">
         <v>4980</v>
       </c>
       <c r="D9" s="6">
         <v>4761</v>
       </c>
       <c r="E9" s="6">
         <v>6323</v>
       </c>
       <c r="F9" s="6">
         <v>7690</v>
       </c>
       <c r="G9" s="6">
         <v>8605</v>
       </c>
       <c r="H9" s="6">
         <v>10041</v>
       </c>
       <c r="I9" s="6">
         <v>13698</v>
       </c>
       <c r="J9" s="6">
         <v>17233</v>
       </c>
       <c r="K9" s="6">
         <v>20805</v>
       </c>
       <c r="L9" s="6">
         <v>23295</v>
       </c>
       <c r="M9" s="6">
         <v>33954</v>
       </c>
       <c r="N9" s="6">
         <v>30739</v>
       </c>
       <c r="O9" s="9"/>
     </row>
     <row r="10" spans="1:18" ht="24">
       <c r="A10" s="15" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B10" s="6">
         <v>4833</v>
       </c>
       <c r="C10" s="6">
         <v>4464</v>
       </c>
       <c r="D10" s="6">
         <v>9488</v>
       </c>
       <c r="E10" s="6">
         <v>9212</v>
       </c>
       <c r="F10" s="6">
         <v>8111</v>
       </c>
       <c r="G10" s="6">
         <v>9995</v>
       </c>
       <c r="H10" s="6">
         <v>9652</v>
       </c>
       <c r="I10" s="6">
         <v>22139</v>
       </c>
       <c r="J10" s="6">
         <v>26160</v>
       </c>
       <c r="K10" s="6">
         <v>21462</v>
       </c>
       <c r="L10" s="6">
         <v>23910</v>
       </c>
       <c r="M10" s="6">
         <v>32850</v>
       </c>
       <c r="N10" s="6">
         <v>27219</v>
       </c>
       <c r="O10" s="9"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="14" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B11" s="6">
         <v>5878</v>
       </c>
       <c r="C11" s="6">
         <v>6466</v>
       </c>
       <c r="D11" s="6">
         <v>6709</v>
       </c>
       <c r="E11" s="6">
         <v>10141</v>
       </c>
       <c r="F11" s="6">
         <v>11851</v>
       </c>
       <c r="G11" s="6">
         <v>12376</v>
       </c>
       <c r="H11" s="6">
         <v>14934</v>
       </c>
       <c r="I11" s="6">
         <v>19223</v>
       </c>
       <c r="J11" s="6">
         <v>25426</v>
       </c>
       <c r="K11" s="6">
         <v>28449</v>
       </c>
       <c r="L11" s="6">
         <v>31782</v>
       </c>
       <c r="M11" s="6">
         <v>34095</v>
       </c>
       <c r="N11" s="6">
         <v>40658</v>
       </c>
       <c r="O11" s="9"/>
     </row>
     <row r="12" spans="1:18" ht="24">
       <c r="A12" s="14" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B12" s="6">
         <v>5342</v>
       </c>
       <c r="C12" s="6">
         <v>5428</v>
       </c>
       <c r="D12" s="6">
         <v>5757</v>
       </c>
       <c r="E12" s="6">
         <v>7254</v>
       </c>
       <c r="F12" s="6">
         <v>7808</v>
       </c>
       <c r="G12" s="6">
         <v>9426</v>
       </c>
       <c r="H12" s="6">
         <v>11449</v>
       </c>
       <c r="I12" s="6">
         <v>13991</v>
       </c>
       <c r="J12" s="6">
         <v>18157</v>
       </c>
       <c r="K12" s="6">
         <v>21565</v>
       </c>
       <c r="L12" s="6">
         <v>27108</v>
       </c>
       <c r="M12" s="6">
         <v>27653</v>
       </c>
       <c r="N12" s="6">
         <v>32676</v>
       </c>
       <c r="O12" s="9"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="14" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B13" s="6">
         <v>2358</v>
       </c>
       <c r="C13" s="6">
         <v>2798</v>
       </c>
       <c r="D13" s="6">
         <v>3509</v>
       </c>
       <c r="E13" s="6">
         <v>4821</v>
       </c>
       <c r="F13" s="6">
         <v>5562</v>
       </c>
       <c r="G13" s="6">
         <v>7051</v>
       </c>
       <c r="H13" s="6">
         <v>9287</v>
       </c>
       <c r="I13" s="6">
         <v>11920</v>
       </c>
       <c r="J13" s="6">
         <v>19194</v>
       </c>
       <c r="K13" s="6">
         <v>22693</v>
       </c>
       <c r="L13" s="6">
         <v>18405</v>
       </c>
       <c r="M13" s="6">
         <v>27402</v>
       </c>
       <c r="N13" s="6">
         <v>27312</v>
       </c>
       <c r="O13" s="9"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="14" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B14" s="6">
         <v>3956</v>
       </c>
       <c r="C14" s="6">
         <v>3411</v>
       </c>
       <c r="D14" s="6">
         <v>5679</v>
       </c>
       <c r="E14" s="6">
         <v>7129</v>
       </c>
       <c r="F14" s="6">
         <v>8613</v>
       </c>
       <c r="G14" s="6">
         <v>9835</v>
       </c>
       <c r="H14" s="6">
         <v>11025</v>
       </c>
       <c r="I14" s="6">
         <v>13569</v>
       </c>
       <c r="J14" s="6">
         <v>17659</v>
       </c>
       <c r="K14" s="6">
         <v>18368</v>
       </c>
       <c r="L14" s="6">
         <v>26785</v>
       </c>
       <c r="M14" s="6">
         <v>30013</v>
       </c>
       <c r="N14" s="6">
         <v>36072</v>
       </c>
       <c r="O14" s="9"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="14" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D15" s="6">
         <v>4224</v>
       </c>
       <c r="E15" s="6">
         <v>5112</v>
       </c>
       <c r="F15" s="6">
         <v>8004</v>
       </c>
       <c r="G15" s="6">
         <v>8762</v>
       </c>
       <c r="H15" s="6">
         <v>9935</v>
       </c>
       <c r="I15" s="6">
         <v>10676</v>
       </c>
       <c r="J15" s="6">
         <v>14475</v>
       </c>
       <c r="K15" s="6">
         <v>12176</v>
       </c>
       <c r="L15" s="6">
         <v>14820</v>
       </c>
       <c r="M15" s="6">
         <v>39594</v>
       </c>
       <c r="N15" s="6">
         <v>31581</v>
       </c>
       <c r="O15" s="9"/>
     </row>
     <row r="16" spans="1:18" ht="24">
       <c r="A16" s="14" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B16" s="6">
         <v>5529</v>
       </c>
       <c r="C16" s="6">
         <v>7858</v>
       </c>
       <c r="D16" s="6">
         <v>5708</v>
       </c>
       <c r="E16" s="6">
         <v>6880</v>
       </c>
       <c r="F16" s="6">
         <v>7946</v>
       </c>
       <c r="G16" s="6">
         <v>9063</v>
       </c>
       <c r="H16" s="6">
         <v>10736</v>
       </c>
       <c r="I16" s="6">
         <v>14740</v>
       </c>
       <c r="J16" s="6">
         <v>17847</v>
       </c>
       <c r="K16" s="6">
         <v>24117</v>
       </c>
       <c r="L16" s="6">
         <v>24873</v>
       </c>
       <c r="M16" s="6">
         <v>30561</v>
       </c>
       <c r="N16" s="6">
         <v>33407</v>
       </c>
       <c r="O16" s="9"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D17" s="8">
         <v>6132</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="O17" s="9"/>
     </row>
     <row r="18" spans="1:19" ht="24">
       <c r="A18" s="14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D18" s="8">
         <v>4604</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="O18" s="9"/>
     </row>
     <row r="19" spans="1:19" ht="24">
       <c r="A19" s="14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B19" s="6">
         <v>4320</v>
       </c>
       <c r="C19" s="6">
         <v>3678</v>
       </c>
       <c r="D19" s="6">
         <v>5994</v>
       </c>
       <c r="E19" s="6">
         <v>5894</v>
       </c>
       <c r="F19" s="6">
         <v>5883</v>
       </c>
       <c r="G19" s="6">
         <v>6881</v>
       </c>
       <c r="H19" s="6">
         <v>8036</v>
       </c>
       <c r="I19" s="6">
         <v>11570</v>
       </c>
@@ -3787,51 +3787,51 @@
       </c>
       <c r="N19" s="6">
         <v>21399</v>
       </c>
       <c r="O19" s="9"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="16"/>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="17"/>
       <c r="J20" s="17"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
       <c r="N20" s="17"/>
       <c r="O20" s="9"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="83" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B21" s="83"/>
       <c r="C21" s="83"/>
       <c r="D21" s="83"/>
       <c r="E21" s="83"/>
       <c r="F21" s="83"/>
       <c r="G21" s="83"/>
       <c r="H21" s="83"/>
       <c r="I21" s="83"/>
       <c r="J21" s="83"/>
       <c r="K21" s="83"/>
       <c r="L21" s="83"/>
       <c r="M21" s="83"/>
       <c r="N21" s="83"/>
       <c r="O21" s="83"/>
       <c r="P21" s="83"/>
       <c r="Q21" s="83"/>
       <c r="R21" s="83"/>
     </row>
     <row r="22" spans="1:19" s="3" customFormat="1">
       <c r="A22" s="10"/>
       <c r="B22" s="11">
         <v>2009</v>
       </c>
       <c r="C22" s="11">
@@ -3863,51 +3863,51 @@
       </c>
       <c r="L22" s="11">
         <v>2019</v>
       </c>
       <c r="M22" s="11">
         <v>2020</v>
       </c>
       <c r="N22" s="11">
         <v>2021</v>
       </c>
       <c r="O22" s="11">
         <v>2022</v>
       </c>
       <c r="P22" s="11">
         <v>2023</v>
       </c>
       <c r="Q22" s="11">
         <v>2024</v>
       </c>
       <c r="R22" s="11">
         <v>2025</v>
       </c>
     </row>
     <row r="23" spans="1:19" s="3" customFormat="1">
       <c r="A23" s="10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B23" s="18">
         <v>32858</v>
       </c>
       <c r="C23" s="19">
         <v>36988.800000000003</v>
       </c>
       <c r="D23" s="20">
         <v>43242.8</v>
       </c>
       <c r="E23" s="20">
         <v>44617.5</v>
       </c>
       <c r="F23" s="20">
         <v>53889.1</v>
       </c>
       <c r="G23" s="20">
         <v>60619.1</v>
       </c>
       <c r="H23" s="20">
         <v>68975</v>
       </c>
       <c r="I23" s="20">
         <v>82283</v>
       </c>
@@ -3919,51 +3919,51 @@
       </c>
       <c r="L23" s="21">
         <v>96335</v>
       </c>
       <c r="M23" s="21">
         <v>105352</v>
       </c>
       <c r="N23" s="21">
         <v>131251</v>
       </c>
       <c r="O23" s="5">
         <v>149007</v>
       </c>
       <c r="P23" s="5">
         <v>172102</v>
       </c>
       <c r="Q23" s="5">
         <v>214256</v>
       </c>
       <c r="R23" s="5">
         <v>240834</v>
       </c>
     </row>
     <row r="24" spans="1:19" ht="12" customHeight="1">
       <c r="A24" s="13" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B24" s="22">
         <v>32797</v>
       </c>
       <c r="C24" s="23">
         <v>34084.800000000003</v>
       </c>
       <c r="D24" s="24">
         <v>44048.9</v>
       </c>
       <c r="E24" s="24">
         <v>46024.4</v>
       </c>
       <c r="F24" s="24">
         <v>61462.400000000001</v>
       </c>
       <c r="G24" s="24">
         <v>67705.5</v>
       </c>
       <c r="H24" s="24">
         <v>70014</v>
       </c>
       <c r="I24" s="24">
         <v>75758</v>
       </c>
@@ -3975,51 +3975,51 @@
       </c>
       <c r="L24" s="25">
         <v>109067</v>
       </c>
       <c r="M24" s="25">
         <v>113145</v>
       </c>
       <c r="N24" s="25">
         <v>145881</v>
       </c>
       <c r="O24" s="7">
         <v>174332</v>
       </c>
       <c r="P24" s="7">
         <v>189622</v>
       </c>
       <c r="Q24" s="7">
         <v>233756</v>
       </c>
       <c r="R24" s="7">
         <v>282365</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B25" s="26">
         <v>30357</v>
       </c>
       <c r="C25" s="22">
         <v>39415</v>
       </c>
       <c r="D25" s="26">
         <v>41218</v>
       </c>
       <c r="E25" s="6">
         <v>47673</v>
       </c>
       <c r="F25" s="24">
         <v>49628.1</v>
       </c>
       <c r="G25" s="24">
         <v>76349.899999999994</v>
       </c>
       <c r="H25" s="24">
         <v>84853</v>
       </c>
       <c r="I25" s="24">
         <v>89804.805649293834</v>
       </c>
@@ -4032,51 +4032,51 @@
       <c r="L25" s="27">
         <v>92821</v>
       </c>
       <c r="M25" s="27">
         <v>104610</v>
       </c>
       <c r="N25" s="27">
         <v>136321</v>
       </c>
       <c r="O25" s="32">
         <v>152787</v>
       </c>
       <c r="P25" s="32">
         <v>178970</v>
       </c>
       <c r="Q25" s="7">
         <v>195852</v>
       </c>
       <c r="R25" s="7">
         <v>217132</v>
       </c>
       <c r="S25" s="33"/>
     </row>
     <row r="26" spans="1:19" ht="25.5" customHeight="1">
       <c r="A26" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B26" s="22">
         <v>34429</v>
       </c>
       <c r="C26" s="23">
         <v>37576.6</v>
       </c>
       <c r="D26" s="24">
         <v>63797.7</v>
       </c>
       <c r="E26" s="24">
         <v>53079.199999999997</v>
       </c>
       <c r="F26" s="24">
         <v>48437.3</v>
       </c>
       <c r="G26" s="24">
         <v>105321.5</v>
       </c>
       <c r="H26" s="24">
         <v>122057</v>
       </c>
       <c r="I26" s="24">
         <v>167735</v>
       </c>
@@ -4088,51 +4088,51 @@
       </c>
       <c r="L26" s="25">
         <v>96712</v>
       </c>
       <c r="M26" s="25">
         <v>122738</v>
       </c>
       <c r="N26" s="25">
         <v>157535</v>
       </c>
       <c r="O26" s="7">
         <v>216614</v>
       </c>
       <c r="P26" s="7">
         <v>253169</v>
       </c>
       <c r="Q26" s="7">
         <v>299825</v>
       </c>
       <c r="R26" s="7">
         <v>355866</v>
       </c>
     </row>
     <row r="27" spans="1:19" ht="12" customHeight="1">
       <c r="A27" s="15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B27" s="22">
         <v>30739</v>
       </c>
       <c r="C27" s="23">
         <v>40854.199999999997</v>
       </c>
       <c r="D27" s="24">
         <v>39748.699999999997</v>
       </c>
       <c r="E27" s="24">
         <v>47103.1</v>
       </c>
       <c r="F27" s="24">
         <v>51919.1</v>
       </c>
       <c r="G27" s="24">
         <v>55931.4</v>
       </c>
       <c r="H27" s="24">
         <v>69545</v>
       </c>
       <c r="I27" s="24">
         <v>68613</v>
       </c>
@@ -4144,51 +4144,51 @@
       </c>
       <c r="L27" s="25">
         <v>96701</v>
       </c>
       <c r="M27" s="25">
         <v>89973</v>
       </c>
       <c r="N27" s="25">
         <v>123541</v>
       </c>
       <c r="O27" s="7">
         <v>145071</v>
       </c>
       <c r="P27" s="7">
         <v>174418</v>
       </c>
       <c r="Q27" s="7">
         <v>189708</v>
       </c>
       <c r="R27" s="7">
         <v>214566</v>
       </c>
     </row>
     <row r="28" spans="1:19" ht="24" customHeight="1">
       <c r="A28" s="15" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B28" s="22">
         <v>26574</v>
       </c>
       <c r="C28" s="23">
         <v>39017.800000000003</v>
       </c>
       <c r="D28" s="24">
         <v>34699.800000000003</v>
       </c>
       <c r="E28" s="24">
         <v>45250</v>
       </c>
       <c r="F28" s="24">
         <v>33912.800000000003</v>
       </c>
       <c r="G28" s="24">
         <v>453728.3</v>
       </c>
       <c r="H28" s="24">
         <v>416914</v>
       </c>
       <c r="I28" s="24">
         <v>659473</v>
       </c>
@@ -4200,51 +4200,51 @@
       </c>
       <c r="L28" s="25">
         <v>81400</v>
       </c>
       <c r="M28" s="25">
         <v>379719</v>
       </c>
       <c r="N28" s="25">
         <v>450380</v>
       </c>
       <c r="O28" s="7">
         <v>280302</v>
       </c>
       <c r="P28" s="7">
         <v>303541</v>
       </c>
       <c r="Q28" s="7">
         <v>258408</v>
       </c>
       <c r="R28" s="7">
         <v>174134</v>
       </c>
     </row>
     <row r="29" spans="1:19" ht="36">
       <c r="A29" s="15" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B29" s="22">
         <v>28751</v>
       </c>
       <c r="C29" s="23">
         <v>29930.799999999999</v>
       </c>
       <c r="D29" s="24">
         <v>38163.4</v>
       </c>
       <c r="E29" s="24">
         <v>44147.3</v>
       </c>
       <c r="F29" s="24">
         <v>40881.9</v>
       </c>
       <c r="G29" s="24">
         <v>50441.1</v>
       </c>
       <c r="H29" s="24">
         <v>59038</v>
       </c>
       <c r="I29" s="24">
         <v>53255</v>
       </c>
@@ -4256,51 +4256,51 @@
       </c>
       <c r="L29" s="25">
         <v>79896</v>
       </c>
       <c r="M29" s="25">
         <v>92554</v>
       </c>
       <c r="N29" s="25">
         <v>109496</v>
       </c>
       <c r="O29" s="7">
         <v>121352</v>
       </c>
       <c r="P29" s="7">
         <v>139730</v>
       </c>
       <c r="Q29" s="7">
         <v>150699</v>
       </c>
       <c r="R29" s="7">
         <v>169466</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="14" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B30" s="22">
         <v>40576</v>
       </c>
       <c r="C30" s="23">
         <v>40908.1</v>
       </c>
       <c r="D30" s="24">
         <v>53405.599999999999</v>
       </c>
       <c r="E30" s="24">
         <v>41171.300000000003</v>
       </c>
       <c r="F30" s="24">
         <v>49708.7</v>
       </c>
       <c r="G30" s="24">
         <v>51047.8</v>
       </c>
       <c r="H30" s="24">
         <v>69753</v>
       </c>
       <c r="I30" s="24">
         <v>74340</v>
       </c>
@@ -4312,51 +4312,51 @@
       </c>
       <c r="L30" s="25">
         <v>93058</v>
       </c>
       <c r="M30" s="25">
         <v>104552</v>
       </c>
       <c r="N30" s="25">
         <v>123806</v>
       </c>
       <c r="O30" s="7">
         <v>133187</v>
       </c>
       <c r="P30" s="7">
         <v>152258</v>
       </c>
       <c r="Q30" s="7">
         <v>239200</v>
       </c>
       <c r="R30" s="7">
         <v>296521</v>
       </c>
     </row>
     <row r="31" spans="1:19" ht="24" customHeight="1">
       <c r="A31" s="14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B31" s="22">
         <v>32734</v>
       </c>
       <c r="C31" s="23">
         <v>39175</v>
       </c>
       <c r="D31" s="24">
         <v>42626.9</v>
       </c>
       <c r="E31" s="24">
         <v>43212.5</v>
       </c>
       <c r="F31" s="24">
         <v>57288.4</v>
       </c>
       <c r="G31" s="24">
         <v>63260.2</v>
       </c>
       <c r="H31" s="24">
         <v>66942</v>
       </c>
       <c r="I31" s="24">
         <v>108958</v>
       </c>
@@ -4368,51 +4368,51 @@
       </c>
       <c r="L31" s="25">
         <v>92747</v>
       </c>
       <c r="M31" s="25">
         <v>110537</v>
       </c>
       <c r="N31" s="25">
         <v>131706</v>
       </c>
       <c r="O31" s="7">
         <v>127347</v>
       </c>
       <c r="P31" s="7">
         <v>154913</v>
       </c>
       <c r="Q31" s="7">
         <v>198355</v>
       </c>
       <c r="R31" s="7">
         <v>189517</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B32" s="29">
         <v>37489</v>
       </c>
       <c r="C32" s="23">
         <v>36404.6</v>
       </c>
       <c r="D32" s="24">
         <v>36689.599999999999</v>
       </c>
       <c r="E32" s="24">
         <v>51403.8</v>
       </c>
       <c r="F32" s="24">
         <v>42169.1</v>
       </c>
       <c r="G32" s="24">
         <v>50653.2</v>
       </c>
       <c r="H32" s="24">
         <v>59595</v>
       </c>
       <c r="I32" s="24">
         <v>70259</v>
       </c>
@@ -4424,51 +4424,51 @@
       </c>
       <c r="L32" s="25">
         <v>86768</v>
       </c>
       <c r="M32" s="25">
         <v>86339</v>
       </c>
       <c r="N32" s="25">
         <v>111587</v>
       </c>
       <c r="O32" s="7">
         <v>130452</v>
       </c>
       <c r="P32" s="7">
         <v>174060</v>
       </c>
       <c r="Q32" s="7">
         <v>203499</v>
       </c>
       <c r="R32" s="7">
         <v>260375</v>
       </c>
     </row>
     <row r="33" spans="1:18" ht="12" customHeight="1">
       <c r="A33" s="14" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B33" s="22">
         <v>27312</v>
       </c>
       <c r="C33" s="23">
         <v>28938.6</v>
       </c>
       <c r="D33" s="24">
         <v>29857.4</v>
       </c>
       <c r="E33" s="24">
         <v>27693.200000000001</v>
       </c>
       <c r="F33" s="24">
         <v>30923.200000000001</v>
       </c>
       <c r="G33" s="24">
         <v>32851.599999999999</v>
       </c>
       <c r="H33" s="24">
         <v>37014</v>
       </c>
       <c r="I33" s="24">
         <v>38596</v>
       </c>
@@ -4480,51 +4480,51 @@
       </c>
       <c r="L33" s="25">
         <v>61389</v>
       </c>
       <c r="M33" s="25">
         <v>64095</v>
       </c>
       <c r="N33" s="25">
         <v>64168</v>
       </c>
       <c r="O33" s="7">
         <v>90543</v>
       </c>
       <c r="P33" s="7">
         <v>92602</v>
       </c>
       <c r="Q33" s="7">
         <v>132645</v>
       </c>
       <c r="R33" s="7">
         <v>143549</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B34" s="22">
         <v>42729</v>
       </c>
       <c r="C34" s="23">
         <v>47820.7</v>
       </c>
       <c r="D34" s="24">
         <v>58442</v>
       </c>
       <c r="E34" s="24">
         <v>47249.599999999999</v>
       </c>
       <c r="F34" s="24">
         <v>63622.5</v>
       </c>
       <c r="G34" s="24">
         <v>64288</v>
       </c>
       <c r="H34" s="24">
         <v>80688</v>
       </c>
       <c r="I34" s="24">
         <v>77350</v>
       </c>
@@ -4536,51 +4536,51 @@
       </c>
       <c r="L34" s="25">
         <v>108085</v>
       </c>
       <c r="M34" s="25">
         <v>116507</v>
       </c>
       <c r="N34" s="25">
         <v>137654</v>
       </c>
       <c r="O34" s="7">
         <v>185593</v>
       </c>
       <c r="P34" s="7">
         <v>209038</v>
       </c>
       <c r="Q34" s="7">
         <v>284881</v>
       </c>
       <c r="R34" s="7">
         <v>328561</v>
       </c>
     </row>
     <row r="35" spans="1:18" ht="12" customHeight="1">
       <c r="A35" s="14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B35" s="22">
         <v>32100</v>
       </c>
       <c r="C35" s="23">
         <v>33998.300000000003</v>
       </c>
       <c r="D35" s="24">
         <v>31443.5</v>
       </c>
       <c r="E35" s="24">
         <v>53217.2</v>
       </c>
       <c r="F35" s="24">
         <v>74098.399999999994</v>
       </c>
       <c r="G35" s="24">
         <v>73557</v>
       </c>
       <c r="H35" s="24">
         <v>84842</v>
       </c>
       <c r="I35" s="24">
         <v>89395</v>
       </c>
@@ -4592,51 +4592,51 @@
       </c>
       <c r="L35" s="25">
         <v>116321</v>
       </c>
       <c r="M35" s="25">
         <v>112355</v>
       </c>
       <c r="N35" s="25">
         <v>147418</v>
       </c>
       <c r="O35" s="7">
         <v>202647</v>
       </c>
       <c r="P35" s="7">
         <v>227365</v>
       </c>
       <c r="Q35" s="7">
         <v>270706</v>
       </c>
       <c r="R35" s="7">
         <v>316484</v>
       </c>
     </row>
     <row r="36" spans="1:18" ht="12" customHeight="1">
       <c r="A36" s="14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B36" s="22">
         <v>20594</v>
       </c>
       <c r="C36" s="23">
         <v>22664.2</v>
       </c>
       <c r="D36" s="24">
         <v>24539.200000000001</v>
       </c>
       <c r="E36" s="24">
         <v>23807.1</v>
       </c>
       <c r="F36" s="24">
         <v>36565.1</v>
       </c>
       <c r="G36" s="24">
         <v>38954.6</v>
       </c>
       <c r="H36" s="24">
         <v>45851</v>
       </c>
       <c r="I36" s="24">
         <v>55992</v>
       </c>
@@ -4648,51 +4648,51 @@
       </c>
       <c r="L36" s="25">
         <v>61250</v>
       </c>
       <c r="M36" s="25">
         <v>57200</v>
       </c>
       <c r="N36" s="25">
         <v>59428</v>
       </c>
       <c r="O36" s="7">
         <v>74020</v>
       </c>
       <c r="P36" s="7">
         <v>133359</v>
       </c>
       <c r="Q36" s="7">
         <v>128819</v>
       </c>
       <c r="R36" s="7">
         <v>149316</v>
       </c>
     </row>
     <row r="37" spans="1:18" ht="24.75" customHeight="1">
       <c r="A37" s="14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B37" s="22">
         <v>52152</v>
       </c>
       <c r="C37" s="23">
         <v>51646.8</v>
       </c>
       <c r="D37" s="24">
         <v>63043.199999999997</v>
       </c>
       <c r="E37" s="24">
         <v>66485</v>
       </c>
       <c r="F37" s="24">
         <v>68402.899999999994</v>
       </c>
       <c r="G37" s="24">
         <v>69001</v>
       </c>
       <c r="H37" s="24">
         <v>74365</v>
       </c>
       <c r="I37" s="24">
         <v>70568</v>
       </c>
@@ -4704,51 +4704,51 @@
       </c>
       <c r="L37" s="25">
         <v>110635</v>
       </c>
       <c r="M37" s="25">
         <v>120312</v>
       </c>
       <c r="N37" s="25">
         <v>166929</v>
       </c>
       <c r="O37" s="7">
         <v>196319</v>
       </c>
       <c r="P37" s="7">
         <v>188397</v>
       </c>
       <c r="Q37" s="7">
         <v>232438</v>
       </c>
       <c r="R37" s="7">
         <v>280498</v>
       </c>
     </row>
     <row r="38" spans="1:18" ht="22.5" customHeight="1">
       <c r="A38" s="14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B38" s="22">
         <v>21679</v>
       </c>
       <c r="C38" s="23">
         <v>31285.1</v>
       </c>
       <c r="D38" s="24">
         <v>43739.8</v>
       </c>
       <c r="E38" s="24">
         <v>34937.199999999997</v>
       </c>
       <c r="F38" s="24">
         <v>51064.9</v>
       </c>
       <c r="G38" s="24">
         <v>46384.800000000003</v>
       </c>
       <c r="H38" s="24">
         <v>45959</v>
       </c>
       <c r="I38" s="24">
         <v>53004</v>
       </c>
@@ -4760,107 +4760,107 @@
       </c>
       <c r="L38" s="25">
         <v>62059</v>
       </c>
       <c r="M38" s="25">
         <v>65748</v>
       </c>
       <c r="N38" s="25">
         <v>70171</v>
       </c>
       <c r="O38" s="7">
         <v>88585</v>
       </c>
       <c r="P38" s="7">
         <v>124616</v>
       </c>
       <c r="Q38" s="7">
         <v>130363</v>
       </c>
       <c r="R38" s="7">
         <v>124759</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B39" s="22">
         <v>9367</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D39" s="23" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E39" s="23" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F39" s="23" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G39" s="23" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H39" s="23" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I39" s="23" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J39" s="23" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K39" s="30" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L39" s="30" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M39" s="30" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N39" s="30" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="O39" s="31" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="P39" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="Q39" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="R39" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:18" ht="12" customHeight="1">
       <c r="A40" s="14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B40" s="22">
         <v>23349</v>
       </c>
       <c r="C40" s="23">
         <v>33441</v>
       </c>
       <c r="D40" s="24">
         <v>38201.800000000003</v>
       </c>
       <c r="E40" s="24">
         <v>45191.3</v>
       </c>
       <c r="F40" s="24">
         <v>44086.6</v>
       </c>
       <c r="G40" s="24">
         <v>48748.7</v>
       </c>
       <c r="H40" s="24">
         <v>73463</v>
       </c>
       <c r="I40" s="24">
         <v>92342</v>
       </c>
@@ -4872,51 +4872,51 @@
       </c>
       <c r="L40" s="25">
         <v>133219</v>
       </c>
       <c r="M40" s="25">
         <v>190497</v>
       </c>
       <c r="N40" s="25">
         <v>173542</v>
       </c>
       <c r="O40" s="7">
         <v>239564</v>
       </c>
       <c r="P40" s="7">
         <v>234357</v>
       </c>
       <c r="Q40" s="7">
         <v>322404</v>
       </c>
       <c r="R40" s="7">
         <v>238435</v>
       </c>
     </row>
     <row r="41" spans="1:18" ht="12" customHeight="1">
       <c r="A41" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B41" s="22">
         <v>20129</v>
       </c>
       <c r="C41" s="23">
         <v>23125.5</v>
       </c>
       <c r="D41" s="24">
         <v>21118.400000000001</v>
       </c>
       <c r="E41" s="24">
         <v>26175.1</v>
       </c>
       <c r="F41" s="24">
         <v>30188.6</v>
       </c>
       <c r="G41" s="24">
         <v>38274.800000000003</v>
       </c>
       <c r="H41" s="24">
         <v>48719</v>
       </c>
       <c r="I41" s="24">
         <v>43823</v>
       </c>