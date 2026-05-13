--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -682,52 +682,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S285"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A82" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D115" sqref="D115"/>
+      <pane ySplit="3" topLeftCell="A79" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="U91" sqref="U91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="3" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -1892,51 +1892,53 @@
       <c r="K30" s="10">
         <v>100.9</v>
       </c>
       <c r="L30" s="10">
         <v>101.2</v>
       </c>
       <c r="M30" s="10">
         <v>101.5</v>
       </c>
       <c r="N30" s="8"/>
       <c r="O30" s="10"/>
     </row>
     <row r="31" spans="1:15" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="32">
         <v>2026</v>
       </c>
       <c r="B31" s="34">
         <v>101</v>
       </c>
       <c r="C31" s="34">
         <v>101.3</v>
       </c>
       <c r="D31" s="34">
         <v>100.6</v>
       </c>
-      <c r="E31" s="34"/>
+      <c r="E31" s="34">
+        <v>101.1</v>
+      </c>
       <c r="F31" s="34"/>
       <c r="G31" s="34"/>
       <c r="H31" s="34"/>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
       <c r="N31" s="33"/>
       <c r="O31" s="10"/>
     </row>
     <row r="32" spans="1:15" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="N32" s="8"/>
       <c r="O32" s="10"/>
     </row>
     <row r="33" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
@@ -3017,51 +3019,53 @@
         <v>101</v>
       </c>
       <c r="K59" s="10">
         <v>100.6</v>
       </c>
       <c r="L59" s="10">
         <v>101.3</v>
       </c>
       <c r="M59" s="10">
         <v>101.1</v>
       </c>
     </row>
     <row r="60" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A60" s="32">
         <v>2026</v>
       </c>
       <c r="B60" s="31">
         <v>100.4</v>
       </c>
       <c r="C60" s="31">
         <v>101.8</v>
       </c>
       <c r="D60" s="31">
         <v>100.4</v>
       </c>
-      <c r="E60" s="31"/>
+      <c r="E60" s="31">
+        <v>100.8</v>
+      </c>
       <c r="F60" s="31"/>
       <c r="G60" s="31"/>
       <c r="H60" s="31"/>
       <c r="I60" s="31"/>
       <c r="J60" s="31"/>
       <c r="K60" s="31"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
     </row>
     <row r="61" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A61" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="36"/>
       <c r="C61" s="36"/>
       <c r="D61" s="36"/>
       <c r="E61" s="36"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
       <c r="H61" s="36"/>
       <c r="I61" s="36"/>
       <c r="J61" s="36"/>
       <c r="K61" s="36"/>
       <c r="L61" s="36"/>
       <c r="M61" s="37"/>
@@ -4172,51 +4176,53 @@
       </c>
       <c r="K87" s="28">
         <v>101.1</v>
       </c>
       <c r="L87" s="28">
         <v>100.7</v>
       </c>
       <c r="M87" s="28">
         <v>100.7</v>
       </c>
       <c r="N87" s="7"/>
     </row>
     <row r="88" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A88" s="32">
         <v>2026</v>
       </c>
       <c r="B88" s="31">
         <v>101.6</v>
       </c>
       <c r="C88" s="31">
         <v>101</v>
       </c>
       <c r="D88" s="31">
         <v>100.7</v>
       </c>
-      <c r="E88" s="31"/>
+      <c r="E88" s="31">
+        <v>101.2</v>
+      </c>
       <c r="F88" s="31"/>
       <c r="G88" s="31"/>
       <c r="H88" s="31"/>
       <c r="I88" s="31"/>
       <c r="J88" s="31"/>
       <c r="K88" s="31"/>
       <c r="L88" s="31"/>
       <c r="M88" s="31"/>
       <c r="N88" s="7"/>
     </row>
     <row r="89" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A89" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B89" s="36"/>
       <c r="C89" s="36"/>
       <c r="D89" s="36"/>
       <c r="E89" s="36"/>
       <c r="F89" s="36"/>
       <c r="G89" s="36"/>
       <c r="H89" s="36"/>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="36"/>
       <c r="L89" s="36"/>
@@ -5280,51 +5286,53 @@
         <v>101.1</v>
       </c>
       <c r="K115" s="28">
         <v>101</v>
       </c>
       <c r="L115" s="28">
         <v>101.6</v>
       </c>
       <c r="M115" s="28">
         <v>103</v>
       </c>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A116" s="32">
         <v>2026</v>
       </c>
       <c r="B116" s="31">
         <v>100.9</v>
       </c>
       <c r="C116" s="31">
         <v>101.1</v>
       </c>
       <c r="D116" s="31">
         <v>100.8</v>
       </c>
-      <c r="E116" s="31"/>
+      <c r="E116" s="31">
+        <v>101.2</v>
+      </c>
       <c r="F116" s="31"/>
       <c r="G116" s="31"/>
       <c r="H116" s="31"/>
       <c r="I116" s="31"/>
       <c r="J116" s="31"/>
       <c r="K116" s="31"/>
       <c r="L116" s="31"/>
       <c r="M116" s="31"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1">
       <c r="A117" s="12"/>
       <c r="B117" s="13"/>
       <c r="C117" s="13"/>
       <c r="D117" s="13"/>
       <c r="E117" s="13"/>
       <c r="F117" s="13"/>
       <c r="G117" s="13"/>
       <c r="H117" s="13"/>
       <c r="I117" s="13"/>
       <c r="J117" s="13"/>
       <c r="K117" s="13"/>
       <c r="L117" s="13"/>
       <c r="M117" s="13"/>
     </row>
     <row r="118" spans="1:13" s="4" customFormat="1">