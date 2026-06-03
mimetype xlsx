--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -682,52 +682,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S285"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A79" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U91" sqref="U91"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F117" sqref="F117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="3" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -1895,51 +1895,53 @@
       <c r="L30" s="10">
         <v>101.2</v>
       </c>
       <c r="M30" s="10">
         <v>101.5</v>
       </c>
       <c r="N30" s="8"/>
       <c r="O30" s="10"/>
     </row>
     <row r="31" spans="1:15" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="32">
         <v>2026</v>
       </c>
       <c r="B31" s="34">
         <v>101</v>
       </c>
       <c r="C31" s="34">
         <v>101.3</v>
       </c>
       <c r="D31" s="34">
         <v>100.6</v>
       </c>
       <c r="E31" s="34">
         <v>101.1</v>
       </c>
-      <c r="F31" s="34"/>
+      <c r="F31" s="34">
+        <v>100.8</v>
+      </c>
       <c r="G31" s="34"/>
       <c r="H31" s="34"/>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
       <c r="N31" s="33"/>
       <c r="O31" s="10"/>
     </row>
     <row r="32" spans="1:15" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="N32" s="8"/>
       <c r="O32" s="10"/>
     </row>
     <row r="33" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
@@ -3022,51 +3024,53 @@
         <v>100.6</v>
       </c>
       <c r="L59" s="10">
         <v>101.3</v>
       </c>
       <c r="M59" s="10">
         <v>101.1</v>
       </c>
     </row>
     <row r="60" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A60" s="32">
         <v>2026</v>
       </c>
       <c r="B60" s="31">
         <v>100.4</v>
       </c>
       <c r="C60" s="31">
         <v>101.8</v>
       </c>
       <c r="D60" s="31">
         <v>100.4</v>
       </c>
       <c r="E60" s="31">
         <v>100.8</v>
       </c>
-      <c r="F60" s="31"/>
+      <c r="F60" s="31">
+        <v>100.7</v>
+      </c>
       <c r="G60" s="31"/>
       <c r="H60" s="31"/>
       <c r="I60" s="31"/>
       <c r="J60" s="31"/>
       <c r="K60" s="31"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
     </row>
     <row r="61" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A61" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="36"/>
       <c r="C61" s="36"/>
       <c r="D61" s="36"/>
       <c r="E61" s="36"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
       <c r="H61" s="36"/>
       <c r="I61" s="36"/>
       <c r="J61" s="36"/>
       <c r="K61" s="36"/>
       <c r="L61" s="36"/>
       <c r="M61" s="37"/>
       <c r="N61" s="9"/>
@@ -4179,51 +4183,53 @@
       </c>
       <c r="L87" s="28">
         <v>100.7</v>
       </c>
       <c r="M87" s="28">
         <v>100.7</v>
       </c>
       <c r="N87" s="7"/>
     </row>
     <row r="88" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A88" s="32">
         <v>2026</v>
       </c>
       <c r="B88" s="31">
         <v>101.6</v>
       </c>
       <c r="C88" s="31">
         <v>101</v>
       </c>
       <c r="D88" s="31">
         <v>100.7</v>
       </c>
       <c r="E88" s="31">
         <v>101.2</v>
       </c>
-      <c r="F88" s="31"/>
+      <c r="F88" s="31">
+        <v>101.1</v>
+      </c>
       <c r="G88" s="31"/>
       <c r="H88" s="31"/>
       <c r="I88" s="31"/>
       <c r="J88" s="31"/>
       <c r="K88" s="31"/>
       <c r="L88" s="31"/>
       <c r="M88" s="31"/>
       <c r="N88" s="7"/>
     </row>
     <row r="89" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A89" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B89" s="36"/>
       <c r="C89" s="36"/>
       <c r="D89" s="36"/>
       <c r="E89" s="36"/>
       <c r="F89" s="36"/>
       <c r="G89" s="36"/>
       <c r="H89" s="36"/>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="36"/>
       <c r="L89" s="36"/>
       <c r="M89" s="37"/>
@@ -5289,51 +5295,53 @@
         <v>101</v>
       </c>
       <c r="L115" s="28">
         <v>101.6</v>
       </c>
       <c r="M115" s="28">
         <v>103</v>
       </c>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A116" s="32">
         <v>2026</v>
       </c>
       <c r="B116" s="31">
         <v>100.9</v>
       </c>
       <c r="C116" s="31">
         <v>101.1</v>
       </c>
       <c r="D116" s="31">
         <v>100.8</v>
       </c>
       <c r="E116" s="31">
         <v>101.2</v>
       </c>
-      <c r="F116" s="31"/>
+      <c r="F116" s="31">
+        <v>100.5</v>
+      </c>
       <c r="G116" s="31"/>
       <c r="H116" s="31"/>
       <c r="I116" s="31"/>
       <c r="J116" s="31"/>
       <c r="K116" s="31"/>
       <c r="L116" s="31"/>
       <c r="M116" s="31"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1">
       <c r="A117" s="12"/>
       <c r="B117" s="13"/>
       <c r="C117" s="13"/>
       <c r="D117" s="13"/>
       <c r="E117" s="13"/>
       <c r="F117" s="13"/>
       <c r="G117" s="13"/>
       <c r="H117" s="13"/>
       <c r="I117" s="13"/>
       <c r="J117" s="13"/>
       <c r="K117" s="13"/>
       <c r="L117" s="13"/>
       <c r="M117" s="13"/>
     </row>
     <row r="118" spans="1:13" s="4" customFormat="1">
       <c r="A118" s="12"/>
@@ -7868,140 +7876,140 @@
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="32" max="27" man="1"/>
     <brk id="60" max="27" man="1"/>
     <brk id="76" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>