--- v2 (2026-06-03)
+++ v3 (2026-07-22)
@@ -683,51 +683,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S285"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F117" sqref="F117"/>
+      <selection pane="bottomLeft" activeCell="G117" sqref="G117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="3" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -1898,51 +1898,53 @@
       <c r="M30" s="10">
         <v>101.5</v>
       </c>
       <c r="N30" s="8"/>
       <c r="O30" s="10"/>
     </row>
     <row r="31" spans="1:15" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="32">
         <v>2026</v>
       </c>
       <c r="B31" s="34">
         <v>101</v>
       </c>
       <c r="C31" s="34">
         <v>101.3</v>
       </c>
       <c r="D31" s="34">
         <v>100.6</v>
       </c>
       <c r="E31" s="34">
         <v>101.1</v>
       </c>
       <c r="F31" s="34">
         <v>100.8</v>
       </c>
-      <c r="G31" s="34"/>
+      <c r="G31" s="34">
+        <v>101.1</v>
+      </c>
       <c r="H31" s="34"/>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
       <c r="N31" s="33"/>
       <c r="O31" s="10"/>
     </row>
     <row r="32" spans="1:15" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="N32" s="8"/>
       <c r="O32" s="10"/>
     </row>
     <row r="33" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
@@ -3027,51 +3029,53 @@
         <v>101.3</v>
       </c>
       <c r="M59" s="10">
         <v>101.1</v>
       </c>
     </row>
     <row r="60" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A60" s="32">
         <v>2026</v>
       </c>
       <c r="B60" s="31">
         <v>100.4</v>
       </c>
       <c r="C60" s="31">
         <v>101.8</v>
       </c>
       <c r="D60" s="31">
         <v>100.4</v>
       </c>
       <c r="E60" s="31">
         <v>100.8</v>
       </c>
       <c r="F60" s="31">
         <v>100.7</v>
       </c>
-      <c r="G60" s="31"/>
+      <c r="G60" s="31">
+        <v>101.1</v>
+      </c>
       <c r="H60" s="31"/>
       <c r="I60" s="31"/>
       <c r="J60" s="31"/>
       <c r="K60" s="31"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
     </row>
     <row r="61" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A61" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="36"/>
       <c r="C61" s="36"/>
       <c r="D61" s="36"/>
       <c r="E61" s="36"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
       <c r="H61" s="36"/>
       <c r="I61" s="36"/>
       <c r="J61" s="36"/>
       <c r="K61" s="36"/>
       <c r="L61" s="36"/>
       <c r="M61" s="37"/>
       <c r="N61" s="9"/>
     </row>
@@ -4186,51 +4190,53 @@
       </c>
       <c r="M87" s="28">
         <v>100.7</v>
       </c>
       <c r="N87" s="7"/>
     </row>
     <row r="88" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A88" s="32">
         <v>2026</v>
       </c>
       <c r="B88" s="31">
         <v>101.6</v>
       </c>
       <c r="C88" s="31">
         <v>101</v>
       </c>
       <c r="D88" s="31">
         <v>100.7</v>
       </c>
       <c r="E88" s="31">
         <v>101.2</v>
       </c>
       <c r="F88" s="31">
         <v>101.1</v>
       </c>
-      <c r="G88" s="31"/>
+      <c r="G88" s="31">
+        <v>101.1</v>
+      </c>
       <c r="H88" s="31"/>
       <c r="I88" s="31"/>
       <c r="J88" s="31"/>
       <c r="K88" s="31"/>
       <c r="L88" s="31"/>
       <c r="M88" s="31"/>
       <c r="N88" s="7"/>
     </row>
     <row r="89" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A89" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B89" s="36"/>
       <c r="C89" s="36"/>
       <c r="D89" s="36"/>
       <c r="E89" s="36"/>
       <c r="F89" s="36"/>
       <c r="G89" s="36"/>
       <c r="H89" s="36"/>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="36"/>
       <c r="L89" s="36"/>
       <c r="M89" s="37"/>
       <c r="N89" s="9"/>
@@ -5298,51 +5304,53 @@
         <v>101.6</v>
       </c>
       <c r="M115" s="28">
         <v>103</v>
       </c>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A116" s="32">
         <v>2026</v>
       </c>
       <c r="B116" s="31">
         <v>100.9</v>
       </c>
       <c r="C116" s="31">
         <v>101.1</v>
       </c>
       <c r="D116" s="31">
         <v>100.8</v>
       </c>
       <c r="E116" s="31">
         <v>101.2</v>
       </c>
       <c r="F116" s="31">
         <v>100.5</v>
       </c>
-      <c r="G116" s="31"/>
+      <c r="G116" s="31">
+        <v>101.1</v>
+      </c>
       <c r="H116" s="31"/>
       <c r="I116" s="31"/>
       <c r="J116" s="31"/>
       <c r="K116" s="31"/>
       <c r="L116" s="31"/>
       <c r="M116" s="31"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1">
       <c r="A117" s="12"/>
       <c r="B117" s="13"/>
       <c r="C117" s="13"/>
       <c r="D117" s="13"/>
       <c r="E117" s="13"/>
       <c r="F117" s="13"/>
       <c r="G117" s="13"/>
       <c r="H117" s="13"/>
       <c r="I117" s="13"/>
       <c r="J117" s="13"/>
       <c r="K117" s="13"/>
       <c r="L117" s="13"/>
       <c r="M117" s="13"/>
     </row>
     <row r="118" spans="1:13" s="4" customFormat="1">
       <c r="A118" s="12"/>
       <c r="B118" s="13"/>
@@ -7876,140 +7884,140 @@
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="32" max="27" man="1"/>
     <brk id="60" max="27" man="1"/>
     <brk id="76" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>