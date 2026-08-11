--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -682,52 +682,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S285"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G117" sqref="G117"/>
+      <pane ySplit="3" topLeftCell="A82" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K121" sqref="K121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="3" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -1901,51 +1901,53 @@
       <c r="N30" s="8"/>
       <c r="O30" s="10"/>
     </row>
     <row r="31" spans="1:15" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="32">
         <v>2026</v>
       </c>
       <c r="B31" s="34">
         <v>101</v>
       </c>
       <c r="C31" s="34">
         <v>101.3</v>
       </c>
       <c r="D31" s="34">
         <v>100.6</v>
       </c>
       <c r="E31" s="34">
         <v>101.1</v>
       </c>
       <c r="F31" s="34">
         <v>100.8</v>
       </c>
       <c r="G31" s="34">
         <v>101.1</v>
       </c>
-      <c r="H31" s="34"/>
+      <c r="H31" s="34">
+        <v>100.5</v>
+      </c>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
       <c r="N31" s="33"/>
       <c r="O31" s="10"/>
     </row>
     <row r="32" spans="1:15" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="N32" s="8"/>
       <c r="O32" s="10"/>
     </row>
     <row r="33" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
@@ -3032,51 +3034,53 @@
         <v>101.1</v>
       </c>
     </row>
     <row r="60" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A60" s="32">
         <v>2026</v>
       </c>
       <c r="B60" s="31">
         <v>100.4</v>
       </c>
       <c r="C60" s="31">
         <v>101.8</v>
       </c>
       <c r="D60" s="31">
         <v>100.4</v>
       </c>
       <c r="E60" s="31">
         <v>100.8</v>
       </c>
       <c r="F60" s="31">
         <v>100.7</v>
       </c>
       <c r="G60" s="31">
         <v>101.1</v>
       </c>
-      <c r="H60" s="31"/>
+      <c r="H60" s="31">
+        <v>100.7</v>
+      </c>
       <c r="I60" s="31"/>
       <c r="J60" s="31"/>
       <c r="K60" s="31"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
     </row>
     <row r="61" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A61" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="36"/>
       <c r="C61" s="36"/>
       <c r="D61" s="36"/>
       <c r="E61" s="36"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
       <c r="H61" s="36"/>
       <c r="I61" s="36"/>
       <c r="J61" s="36"/>
       <c r="K61" s="36"/>
       <c r="L61" s="36"/>
       <c r="M61" s="37"/>
       <c r="N61" s="9"/>
     </row>
     <row r="62" spans="1:19" s="4" customFormat="1">
@@ -4193,51 +4197,53 @@
       </c>
       <c r="N87" s="7"/>
     </row>
     <row r="88" spans="1:19" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A88" s="32">
         <v>2026</v>
       </c>
       <c r="B88" s="31">
         <v>101.6</v>
       </c>
       <c r="C88" s="31">
         <v>101</v>
       </c>
       <c r="D88" s="31">
         <v>100.7</v>
       </c>
       <c r="E88" s="31">
         <v>101.2</v>
       </c>
       <c r="F88" s="31">
         <v>101.1</v>
       </c>
       <c r="G88" s="31">
         <v>101.1</v>
       </c>
-      <c r="H88" s="31"/>
+      <c r="H88" s="31">
+        <v>100.5</v>
+      </c>
       <c r="I88" s="31"/>
       <c r="J88" s="31"/>
       <c r="K88" s="31"/>
       <c r="L88" s="31"/>
       <c r="M88" s="31"/>
       <c r="N88" s="7"/>
     </row>
     <row r="89" spans="1:19" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A89" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B89" s="36"/>
       <c r="C89" s="36"/>
       <c r="D89" s="36"/>
       <c r="E89" s="36"/>
       <c r="F89" s="36"/>
       <c r="G89" s="36"/>
       <c r="H89" s="36"/>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="36"/>
       <c r="L89" s="36"/>
       <c r="M89" s="37"/>
       <c r="N89" s="9"/>
     </row>
@@ -5307,51 +5313,53 @@
         <v>103</v>
       </c>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A116" s="32">
         <v>2026</v>
       </c>
       <c r="B116" s="31">
         <v>100.9</v>
       </c>
       <c r="C116" s="31">
         <v>101.1</v>
       </c>
       <c r="D116" s="31">
         <v>100.8</v>
       </c>
       <c r="E116" s="31">
         <v>101.2</v>
       </c>
       <c r="F116" s="31">
         <v>100.5</v>
       </c>
       <c r="G116" s="31">
         <v>101.1</v>
       </c>
-      <c r="H116" s="31"/>
+      <c r="H116" s="31">
+        <v>100.4</v>
+      </c>
       <c r="I116" s="31"/>
       <c r="J116" s="31"/>
       <c r="K116" s="31"/>
       <c r="L116" s="31"/>
       <c r="M116" s="31"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1">
       <c r="A117" s="12"/>
       <c r="B117" s="13"/>
       <c r="C117" s="13"/>
       <c r="D117" s="13"/>
       <c r="E117" s="13"/>
       <c r="F117" s="13"/>
       <c r="G117" s="13"/>
       <c r="H117" s="13"/>
       <c r="I117" s="13"/>
       <c r="J117" s="13"/>
       <c r="K117" s="13"/>
       <c r="L117" s="13"/>
       <c r="M117" s="13"/>
     </row>
     <row r="118" spans="1:13" s="4" customFormat="1">
       <c r="A118" s="12"/>
       <c r="B118" s="13"/>
       <c r="C118" s="13"/>
@@ -7884,140 +7892,140 @@
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="32" max="27" man="1"/>
     <brk id="60" max="27" man="1"/>
     <brk id="76" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>