--- v0 (2026-04-16)
+++ v1 (2026-06-03)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15" yWindow="0" windowWidth="14175" windowHeight="13620" activeTab="2"/>
+    <workbookView xWindow="-30" yWindow="0" windowWidth="14160" windowHeight="12360" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="год" sheetId="1" r:id="rId1"/>
     <sheet name="квартал" sheetId="3" r:id="rId2"/>
     <sheet name="период" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">год!$23:$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">год!$A$2:$BC$54</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2665" uniqueCount="943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2667" uniqueCount="943">
   <si>
     <t>Индекс номинальной заработной платы в % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>Индекс реальной заработной платы в % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>г. Петропавловск</t>
   </si>
   <si>
     <t>Айыртауский</t>
   </si>
   <si>
     <t>Акжарский</t>
   </si>
   <si>
     <t>М.Жумабаева</t>
   </si>
   <si>
     <t>Есильский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
@@ -2867,57 +2867,57 @@
   <si>
     <t>131,3</t>
   </si>
   <si>
     <t>104,8</t>
   </si>
   <si>
     <t>134,5</t>
   </si>
   <si>
     <t>127,4</t>
   </si>
   <si>
     <t>138,7</t>
   </si>
   <si>
     <t>129,8</t>
   </si>
   <si>
     <t>126,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="23">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -3274,55 +3274,55 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -3385,86 +3385,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3608,58 +3606,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:IV56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AC46" sqref="AC46"/>
+      <selection activeCell="AG37" sqref="AG37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="24" width="10.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="31" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9" style="1" customWidth="1"/>
     <col min="38" max="38" width="7.28515625" style="1" customWidth="1"/>
     <col min="39" max="40" width="7.85546875" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="9" style="1" customWidth="1"/>
     <col min="43" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="47" width="7.85546875" style="1"/>
     <col min="48" max="48" width="8.7109375" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.42578125" style="1" customWidth="1"/>
     <col min="50" max="54" width="8.42578125" style="1" customWidth="1"/>
     <col min="55" max="55" width="7.85546875" style="1"/>
     <col min="56" max="57" width="8.5703125" style="1" customWidth="1"/>
     <col min="58" max="58" width="9" style="1" customWidth="1"/>
@@ -3683,70 +3681,70 @@
     <col min="79" max="79" width="9.28515625" style="1" customWidth="1"/>
     <col min="80" max="81" width="8.85546875" style="1" customWidth="1"/>
     <col min="82" max="83" width="10.7109375" style="1" customWidth="1"/>
     <col min="84" max="84" width="9.140625" style="1" customWidth="1"/>
     <col min="85" max="85" width="10.7109375" style="1" customWidth="1"/>
     <col min="86" max="86" width="9.5703125" style="1" customWidth="1"/>
     <col min="87" max="87" width="10.42578125" style="1" customWidth="1"/>
     <col min="88" max="89" width="10.7109375" style="1" customWidth="1"/>
     <col min="90" max="90" width="10.5703125" style="1" customWidth="1"/>
     <col min="91" max="92" width="9.7109375" style="1" customWidth="1"/>
     <col min="93" max="93" width="8.85546875" style="1" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="1" customWidth="1"/>
     <col min="95" max="96" width="9.42578125" style="1" customWidth="1"/>
     <col min="97" max="97" width="9" style="1" customWidth="1"/>
     <col min="98" max="98" width="9.42578125" style="1" customWidth="1"/>
     <col min="99" max="99" width="10" style="1" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="1" customWidth="1"/>
     <col min="102" max="102" width="9.42578125" style="1" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="1" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="1" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="1" customWidth="1"/>
     <col min="106" max="106" width="9.7109375" style="1" customWidth="1"/>
     <col min="107" max="16384" width="7.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:76" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76" s="29" customFormat="1" ht="11.25"/>
+    <row r="2" spans="1:76" s="70" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="76" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="76"/>
       <c r="C2" s="76"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
       <c r="K2" s="76"/>
       <c r="L2" s="76"/>
       <c r="M2" s="76"/>
       <c r="N2" s="69"/>
     </row>
-    <row r="3" spans="1:76" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:76" ht="15" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="2"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -3780,51 +3778,51 @@
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
     </row>
-    <row r="4" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:76" customFormat="1" ht="12.75">
       <c r="A4" s="9"/>
       <c r="B4" s="14">
         <v>1999</v>
       </c>
       <c r="C4" s="14">
         <v>2000</v>
       </c>
       <c r="D4" s="14">
         <v>2001</v>
       </c>
       <c r="E4" s="14">
         <v>2002</v>
       </c>
       <c r="F4" s="14">
         <v>2003</v>
       </c>
       <c r="G4" s="14">
         <v>2004</v>
       </c>
       <c r="H4" s="14">
         <v>2005</v>
       </c>
       <c r="I4" s="14">
         <v>2006</v>
       </c>
@@ -3861,51 +3859,51 @@
       <c r="T4" s="14">
         <v>2017</v>
       </c>
       <c r="U4" s="14">
         <v>2018</v>
       </c>
       <c r="V4" s="14">
         <v>2019</v>
       </c>
       <c r="W4" s="14">
         <v>2020</v>
       </c>
       <c r="X4" s="14">
         <v>2021</v>
       </c>
       <c r="Y4" s="14">
         <v>2022</v>
       </c>
       <c r="Z4" s="14">
         <v>2023</v>
       </c>
       <c r="AA4" s="73">
         <v>2024</v>
       </c>
     </row>
-    <row r="5" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:76" customFormat="1" ht="12.75">
       <c r="A5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="10">
         <v>8492</v>
       </c>
       <c r="C5" s="10">
         <v>9920</v>
       </c>
       <c r="D5" s="10">
         <v>11823</v>
       </c>
       <c r="E5" s="10">
         <v>13708</v>
       </c>
       <c r="F5" s="10">
         <v>15245</v>
       </c>
       <c r="G5" s="10">
         <v>19166</v>
       </c>
       <c r="H5" s="10">
         <v>23011</v>
       </c>
       <c r="I5" s="10">
@@ -3944,51 +3942,51 @@
       <c r="T5" s="12">
         <v>104139</v>
       </c>
       <c r="U5" s="12">
         <v>110686</v>
       </c>
       <c r="V5" s="12">
         <v>130233</v>
       </c>
       <c r="W5" s="12">
         <v>157497</v>
       </c>
       <c r="X5" s="12">
         <v>187501</v>
       </c>
       <c r="Y5" s="27">
         <v>227021</v>
       </c>
       <c r="Z5" s="27">
         <v>262248</v>
       </c>
       <c r="AA5" s="27">
         <v>293421</v>
       </c>
     </row>
-    <row r="6" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:76" customFormat="1" ht="12.75">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="10">
         <v>10625</v>
       </c>
       <c r="C6" s="10">
         <v>12996</v>
       </c>
       <c r="D6" s="10">
         <v>14897</v>
       </c>
       <c r="E6" s="10">
         <v>17287</v>
       </c>
       <c r="F6" s="10">
         <v>18953</v>
       </c>
       <c r="G6" s="10">
         <v>23935</v>
       </c>
       <c r="H6" s="10">
         <v>28498</v>
       </c>
       <c r="I6" s="10">
@@ -4027,51 +4025,51 @@
       <c r="T6" s="12">
         <v>125185</v>
       </c>
       <c r="U6" s="12">
         <v>132471</v>
       </c>
       <c r="V6" s="12">
         <v>151098</v>
       </c>
       <c r="W6" s="12">
         <v>175921</v>
       </c>
       <c r="X6" s="12">
         <v>206991</v>
       </c>
       <c r="Y6" s="27">
         <v>247784</v>
       </c>
       <c r="Z6" s="27">
         <v>280566</v>
       </c>
       <c r="AA6" s="27">
         <v>316187</v>
       </c>
     </row>
-    <row r="7" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:76" customFormat="1" ht="12.75">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
         <v>5752</v>
       </c>
       <c r="C7" s="10">
         <v>7022</v>
       </c>
       <c r="D7" s="10">
         <v>8102</v>
       </c>
       <c r="E7" s="10">
         <v>10054</v>
       </c>
       <c r="F7" s="10">
         <v>11318</v>
       </c>
       <c r="G7" s="10">
         <v>14533</v>
       </c>
       <c r="H7" s="10">
         <v>17989</v>
       </c>
       <c r="I7" s="10">
@@ -4110,51 +4108,51 @@
       <c r="T7" s="12">
         <v>83733</v>
       </c>
       <c r="U7" s="12">
         <v>85992</v>
       </c>
       <c r="V7" s="12">
         <v>108286</v>
       </c>
       <c r="W7" s="12">
         <v>140630</v>
       </c>
       <c r="X7" s="12">
         <v>160903</v>
       </c>
       <c r="Y7" s="27">
         <v>200515</v>
       </c>
       <c r="Z7" s="27">
         <v>248975</v>
       </c>
       <c r="AA7" s="27">
         <v>273126</v>
       </c>
     </row>
-    <row r="8" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:76" customFormat="1" ht="12.75">
       <c r="A8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
         <v>6181</v>
       </c>
       <c r="C8" s="10">
         <v>7711</v>
       </c>
       <c r="D8" s="10">
         <v>8769</v>
       </c>
       <c r="E8" s="10">
         <v>11146</v>
       </c>
       <c r="F8" s="10">
         <v>12502</v>
       </c>
       <c r="G8" s="10">
         <v>16212</v>
       </c>
       <c r="H8" s="10">
         <v>18743</v>
       </c>
       <c r="I8" s="10">
@@ -4193,51 +4191,51 @@
       <c r="T8" s="12">
         <v>82250</v>
       </c>
       <c r="U8" s="12">
         <v>87194</v>
       </c>
       <c r="V8" s="12">
         <v>111220</v>
       </c>
       <c r="W8" s="12">
         <v>142385</v>
       </c>
       <c r="X8" s="12">
         <v>172095</v>
       </c>
       <c r="Y8" s="27">
         <v>210653</v>
       </c>
       <c r="Z8" s="27">
         <v>248961</v>
       </c>
       <c r="AA8" s="27">
         <v>272619</v>
       </c>
     </row>
-    <row r="9" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:76" customFormat="1" ht="12.75">
       <c r="A9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="10">
         <v>6322</v>
       </c>
       <c r="C9" s="10">
         <v>7216</v>
       </c>
       <c r="D9" s="10">
         <v>9379</v>
       </c>
       <c r="E9" s="10">
         <v>10814</v>
       </c>
       <c r="F9" s="10">
         <v>11772</v>
       </c>
       <c r="G9" s="10">
         <v>15189</v>
       </c>
       <c r="H9" s="10">
         <v>18956</v>
       </c>
       <c r="I9" s="10">
@@ -4276,51 +4274,51 @@
       <c r="T9" s="12">
         <v>89461</v>
       </c>
       <c r="U9" s="12">
         <v>94327</v>
       </c>
       <c r="V9" s="12">
         <v>114941</v>
       </c>
       <c r="W9" s="12">
         <v>147073</v>
       </c>
       <c r="X9" s="12">
         <v>175218</v>
       </c>
       <c r="Y9" s="27">
         <v>204394</v>
       </c>
       <c r="Z9" s="27">
         <v>251807</v>
       </c>
       <c r="AA9" s="27">
         <v>290601</v>
       </c>
     </row>
-    <row r="10" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:76" customFormat="1" ht="12.75">
       <c r="A10" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="10">
         <v>6250</v>
       </c>
       <c r="C10" s="10">
         <v>7618</v>
       </c>
       <c r="D10" s="10">
         <v>8641</v>
       </c>
       <c r="E10" s="10">
         <v>11120</v>
       </c>
       <c r="F10" s="10">
         <v>12154</v>
       </c>
       <c r="G10" s="10">
         <v>15316</v>
       </c>
       <c r="H10" s="10">
         <v>18583</v>
       </c>
       <c r="I10" s="10">
@@ -4359,51 +4357,51 @@
       <c r="T10" s="12">
         <v>88548</v>
       </c>
       <c r="U10" s="12">
         <v>94685</v>
       </c>
       <c r="V10" s="12">
         <v>118527</v>
       </c>
       <c r="W10" s="12">
         <v>147643</v>
       </c>
       <c r="X10" s="12">
         <v>167584</v>
       </c>
       <c r="Y10" s="27">
         <v>212406</v>
       </c>
       <c r="Z10" s="27">
         <v>242536</v>
       </c>
       <c r="AA10" s="27">
         <v>270495</v>
       </c>
     </row>
-    <row r="11" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:76" customFormat="1" ht="12.75">
       <c r="A11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="10">
         <v>6463</v>
       </c>
       <c r="C11" s="10">
         <v>8696</v>
       </c>
       <c r="D11" s="10">
         <v>9424</v>
       </c>
       <c r="E11" s="10">
         <v>11666</v>
       </c>
       <c r="F11" s="10">
         <v>12971</v>
       </c>
       <c r="G11" s="10">
         <v>15550</v>
       </c>
       <c r="H11" s="10">
         <v>19301</v>
       </c>
       <c r="I11" s="10">
@@ -4442,51 +4440,51 @@
       <c r="T11" s="12">
         <v>90043</v>
       </c>
       <c r="U11" s="12">
         <v>95456</v>
       </c>
       <c r="V11" s="12">
         <v>106669</v>
       </c>
       <c r="W11" s="12">
         <v>142375</v>
       </c>
       <c r="X11" s="12">
         <v>166271</v>
       </c>
       <c r="Y11" s="27">
         <v>212286</v>
       </c>
       <c r="Z11" s="27">
         <v>243756</v>
       </c>
       <c r="AA11" s="27">
         <v>270077</v>
       </c>
     </row>
-    <row r="12" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:76" customFormat="1" ht="12.75">
       <c r="A12" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="10">
         <v>6730</v>
       </c>
       <c r="C12" s="10">
         <v>7765</v>
       </c>
       <c r="D12" s="10">
         <v>11116</v>
       </c>
       <c r="E12" s="10">
         <v>12505</v>
       </c>
       <c r="F12" s="10">
         <v>14447</v>
       </c>
       <c r="G12" s="10">
         <v>17005</v>
       </c>
       <c r="H12" s="10">
         <v>21489</v>
       </c>
       <c r="I12" s="10">
@@ -4525,51 +4523,51 @@
       <c r="T12" s="12">
         <v>97409</v>
       </c>
       <c r="U12" s="12">
         <v>104583</v>
       </c>
       <c r="V12" s="12">
         <v>123190</v>
       </c>
       <c r="W12" s="12">
         <v>153249</v>
       </c>
       <c r="X12" s="12">
         <v>190266</v>
       </c>
       <c r="Y12" s="27">
         <v>233377</v>
       </c>
       <c r="Z12" s="27">
         <v>272238</v>
       </c>
       <c r="AA12" s="27">
         <v>301995</v>
       </c>
     </row>
-    <row r="13" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:76" customFormat="1" ht="12.75">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="10">
         <v>7863</v>
       </c>
       <c r="C13" s="10">
         <v>9515</v>
       </c>
       <c r="D13" s="10">
         <v>10361</v>
       </c>
       <c r="E13" s="10">
         <v>12146</v>
       </c>
       <c r="F13" s="10">
         <v>12414</v>
       </c>
       <c r="G13" s="10">
         <v>16382</v>
       </c>
       <c r="H13" s="10">
         <v>19366</v>
       </c>
       <c r="I13" s="10">
@@ -4608,51 +4606,51 @@
       <c r="T13" s="11">
         <v>83285</v>
       </c>
       <c r="U13" s="12">
         <v>87199</v>
       </c>
       <c r="V13" s="12">
         <v>115322</v>
       </c>
       <c r="W13" s="12">
         <v>143613</v>
       </c>
       <c r="X13" s="12">
         <v>173161</v>
       </c>
       <c r="Y13" s="27">
         <v>207221</v>
       </c>
       <c r="Z13" s="27">
         <v>244202</v>
       </c>
       <c r="AA13" s="27">
         <v>264001</v>
       </c>
     </row>
-    <row r="14" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:76" customFormat="1" ht="12.75">
       <c r="A14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="10">
         <v>6806</v>
       </c>
       <c r="C14" s="10">
         <v>7129</v>
       </c>
       <c r="D14" s="10">
         <v>8111</v>
       </c>
       <c r="E14" s="10">
         <v>10548</v>
       </c>
       <c r="F14" s="10">
         <v>12237</v>
       </c>
       <c r="G14" s="10">
         <v>16344</v>
       </c>
       <c r="H14" s="10">
         <v>19752</v>
       </c>
       <c r="I14" s="10">
@@ -4691,51 +4689,51 @@
       <c r="T14" s="11">
         <v>81292</v>
       </c>
       <c r="U14" s="12">
         <v>86310</v>
       </c>
       <c r="V14" s="12">
         <v>106780</v>
       </c>
       <c r="W14" s="12">
         <v>134835</v>
       </c>
       <c r="X14" s="12">
         <v>159552</v>
       </c>
       <c r="Y14" s="27">
         <v>198756</v>
       </c>
       <c r="Z14" s="27">
         <v>237005</v>
       </c>
       <c r="AA14" s="27">
         <v>264850</v>
       </c>
     </row>
-    <row r="15" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:76" customFormat="1" ht="12.75">
       <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10">
         <v>6044</v>
       </c>
       <c r="C15" s="10">
         <v>7297</v>
       </c>
       <c r="D15" s="10">
         <v>8825</v>
       </c>
       <c r="E15" s="10">
         <v>10670</v>
       </c>
       <c r="F15" s="10">
         <v>11490</v>
       </c>
       <c r="G15" s="10">
         <v>14872</v>
       </c>
       <c r="H15" s="10">
         <v>17809</v>
       </c>
       <c r="I15" s="10">
@@ -4774,51 +4772,51 @@
       <c r="T15" s="11">
         <v>87068</v>
       </c>
       <c r="U15" s="12">
         <v>93388</v>
       </c>
       <c r="V15" s="12">
         <v>112366</v>
       </c>
       <c r="W15" s="12">
         <v>144716</v>
       </c>
       <c r="X15" s="12">
         <v>172936</v>
       </c>
       <c r="Y15" s="27">
         <v>222664</v>
       </c>
       <c r="Z15" s="27">
         <v>250942</v>
       </c>
       <c r="AA15" s="27">
         <v>268504</v>
       </c>
     </row>
-    <row r="16" spans="1:76" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:76" customFormat="1" ht="12.75">
       <c r="A16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="10">
         <v>5582</v>
       </c>
       <c r="C16" s="10">
         <v>6483</v>
       </c>
       <c r="D16" s="10">
         <v>7981</v>
       </c>
       <c r="E16" s="10">
         <v>9875</v>
       </c>
       <c r="F16" s="10">
         <v>11452</v>
       </c>
       <c r="G16" s="10">
         <v>13878</v>
       </c>
       <c r="H16" s="10">
         <v>17108</v>
       </c>
       <c r="I16" s="10">
@@ -4857,51 +4855,51 @@
       <c r="T16" s="12">
         <v>81889</v>
       </c>
       <c r="U16" s="12">
         <v>91154</v>
       </c>
       <c r="V16" s="12">
         <v>111859</v>
       </c>
       <c r="W16" s="12">
         <v>134860</v>
       </c>
       <c r="X16" s="12">
         <v>168845</v>
       </c>
       <c r="Y16" s="27">
         <v>209496</v>
       </c>
       <c r="Z16" s="27">
         <v>247680</v>
       </c>
       <c r="AA16" s="27">
         <v>267470</v>
       </c>
     </row>
-    <row r="17" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:27" customFormat="1" ht="12.75">
       <c r="A17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10">
         <v>7558</v>
       </c>
       <c r="C17" s="10">
         <v>8965</v>
       </c>
       <c r="D17" s="10">
         <v>10630</v>
       </c>
       <c r="E17" s="10">
         <v>11591</v>
       </c>
       <c r="F17" s="10">
         <v>12462</v>
       </c>
       <c r="G17" s="10">
         <v>16761</v>
       </c>
       <c r="H17" s="10">
         <v>19316</v>
       </c>
       <c r="I17" s="10">
@@ -4940,51 +4938,51 @@
       <c r="T17" s="12">
         <v>90754</v>
       </c>
       <c r="U17" s="12">
         <v>95766</v>
       </c>
       <c r="V17" s="12">
         <v>109520</v>
       </c>
       <c r="W17" s="12">
         <v>132053</v>
       </c>
       <c r="X17" s="12">
         <v>162906</v>
       </c>
       <c r="Y17" s="27">
         <v>200738</v>
       </c>
       <c r="Z17" s="27">
         <v>230194</v>
       </c>
       <c r="AA17" s="27">
         <v>254438</v>
       </c>
     </row>
-    <row r="18" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:27" customFormat="1" ht="12.75">
       <c r="A18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="10">
         <v>7368</v>
       </c>
       <c r="C18" s="10">
         <v>8310</v>
       </c>
       <c r="D18" s="10">
         <v>9695</v>
       </c>
       <c r="E18" s="10">
         <v>12058</v>
       </c>
       <c r="F18" s="10">
         <v>12619</v>
       </c>
       <c r="G18" s="10">
         <v>15739</v>
       </c>
       <c r="H18" s="10">
         <v>17838</v>
       </c>
       <c r="I18" s="10">
@@ -5023,51 +5021,51 @@
       <c r="T18" s="12">
         <v>83142</v>
       </c>
       <c r="U18" s="12">
         <v>88334</v>
       </c>
       <c r="V18" s="12">
         <v>106782</v>
       </c>
       <c r="W18" s="12">
         <v>137666</v>
       </c>
       <c r="X18" s="12">
         <v>162002</v>
       </c>
       <c r="Y18" s="27">
         <v>191579</v>
       </c>
       <c r="Z18" s="27">
         <v>228604</v>
       </c>
       <c r="AA18" s="27">
         <v>255831</v>
       </c>
     </row>
-    <row r="19" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:27" customFormat="1" ht="12.75">
       <c r="A19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="10">
         <v>7428</v>
       </c>
       <c r="C19" s="10">
         <v>8459</v>
       </c>
       <c r="D19" s="10">
         <v>10677</v>
       </c>
       <c r="E19" s="10">
         <v>12641</v>
       </c>
       <c r="F19" s="10">
         <v>14145</v>
       </c>
       <c r="G19" s="10">
         <v>17345</v>
       </c>
       <c r="H19" s="10">
         <v>20894</v>
       </c>
       <c r="I19" s="10">
@@ -5106,105 +5104,105 @@
       <c r="T19" s="12">
         <v>93864</v>
       </c>
       <c r="U19" s="12">
         <v>98487</v>
       </c>
       <c r="V19" s="12">
         <v>116250</v>
       </c>
       <c r="W19" s="12">
         <v>141519</v>
       </c>
       <c r="X19" s="12">
         <v>178219</v>
       </c>
       <c r="Y19" s="27">
         <v>208340</v>
       </c>
       <c r="Z19" s="27">
         <v>241146</v>
       </c>
       <c r="AA19" s="27">
         <v>275879</v>
       </c>
     </row>
-    <row r="20" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:27" customFormat="1" ht="12.75">
       <c r="A20" s="5"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="17"/>
       <c r="U20" s="17"/>
       <c r="V20" s="17"/>
       <c r="W20" s="17"/>
       <c r="X20" s="17"/>
     </row>
-    <row r="21" spans="1:27" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:27" customFormat="1" ht="45.75" customHeight="1">
       <c r="A21" s="71" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="16"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
     </row>
-    <row r="22" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:27" customFormat="1" ht="12.75">
       <c r="A22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="18">
         <v>114.8</v>
       </c>
       <c r="C22" s="18">
         <v>116.8</v>
       </c>
       <c r="D22" s="18">
         <v>119.2</v>
       </c>
       <c r="E22" s="18">
         <v>115.9</v>
       </c>
       <c r="F22" s="18">
         <v>111.2</v>
       </c>
       <c r="G22" s="18">
         <v>125.7</v>
       </c>
       <c r="H22" s="18">
         <v>120.1</v>
       </c>
       <c r="I22" s="18">
@@ -5243,51 +5241,51 @@
       <c r="T22" s="19">
         <v>107</v>
       </c>
       <c r="U22" s="19">
         <v>106.3</v>
       </c>
       <c r="V22" s="19">
         <v>117.7</v>
       </c>
       <c r="W22" s="19">
         <v>120.9</v>
       </c>
       <c r="X22" s="19">
         <v>119.1</v>
       </c>
       <c r="Y22" s="28">
         <v>121.1</v>
       </c>
       <c r="Z22" s="28">
         <v>115.5</v>
       </c>
       <c r="AA22" s="28">
         <v>111.9</v>
       </c>
     </row>
-    <row r="23" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:27" customFormat="1" ht="12.75">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="18">
         <v>112.2</v>
       </c>
       <c r="C23" s="18">
         <v>122.3</v>
       </c>
       <c r="D23" s="18">
         <v>114.6</v>
       </c>
       <c r="E23" s="18">
         <v>116</v>
       </c>
       <c r="F23" s="18">
         <v>109.6</v>
       </c>
       <c r="G23" s="18">
         <v>126.3</v>
       </c>
       <c r="H23" s="18">
         <v>119.1</v>
       </c>
       <c r="I23" s="18">
@@ -5326,51 +5324,51 @@
       <c r="T23" s="19">
         <v>107.6</v>
       </c>
       <c r="U23" s="19">
         <v>105.8</v>
       </c>
       <c r="V23" s="19">
         <v>114.1</v>
       </c>
       <c r="W23" s="19">
         <v>116.4</v>
       </c>
       <c r="X23" s="19">
         <v>117.7</v>
       </c>
       <c r="Y23" s="28">
         <v>119.7</v>
       </c>
       <c r="Z23" s="28">
         <v>113.2</v>
       </c>
       <c r="AA23" s="28">
         <v>112.7</v>
       </c>
     </row>
-    <row r="24" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:27" customFormat="1" ht="12.75">
       <c r="A24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="18">
         <v>101.5</v>
       </c>
       <c r="C24" s="18">
         <v>122.1</v>
       </c>
       <c r="D24" s="18">
         <v>115.4</v>
       </c>
       <c r="E24" s="18">
         <v>124.1</v>
       </c>
       <c r="F24" s="18">
         <v>112.6</v>
       </c>
       <c r="G24" s="18">
         <v>128.4</v>
       </c>
       <c r="H24" s="18">
         <v>123.8</v>
       </c>
       <c r="I24" s="18">
@@ -5409,51 +5407,51 @@
       <c r="T24" s="19">
         <v>108.3</v>
       </c>
       <c r="U24" s="19">
         <v>102.7</v>
       </c>
       <c r="V24" s="19">
         <v>125.9</v>
       </c>
       <c r="W24" s="19">
         <v>129.9</v>
       </c>
       <c r="X24" s="19">
         <v>114.4</v>
       </c>
       <c r="Y24" s="28">
         <v>124.6</v>
       </c>
       <c r="Z24" s="28">
         <v>124.2</v>
       </c>
       <c r="AA24" s="28">
         <v>109.7</v>
       </c>
     </row>
-    <row r="25" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:27" customFormat="1" ht="12.75">
       <c r="A25" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="18">
         <v>104.5</v>
       </c>
       <c r="C25" s="18">
         <v>124.8</v>
       </c>
       <c r="D25" s="18">
         <v>113.7</v>
       </c>
       <c r="E25" s="18">
         <v>127.1</v>
       </c>
       <c r="F25" s="18">
         <v>112.2</v>
       </c>
       <c r="G25" s="18">
         <v>129.69999999999999</v>
       </c>
       <c r="H25" s="18">
         <v>115.6</v>
       </c>
       <c r="I25" s="18">
@@ -5492,51 +5490,51 @@
       <c r="T25" s="19">
         <v>107</v>
       </c>
       <c r="U25" s="19">
         <v>106</v>
       </c>
       <c r="V25" s="19">
         <v>127.6</v>
       </c>
       <c r="W25" s="19">
         <v>128</v>
       </c>
       <c r="X25" s="19">
         <v>120.9</v>
       </c>
       <c r="Y25" s="28">
         <v>122.4</v>
       </c>
       <c r="Z25" s="28">
         <v>118.2</v>
       </c>
       <c r="AA25" s="28">
         <v>109.5</v>
       </c>
     </row>
-    <row r="26" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:27" customFormat="1" ht="12.75">
       <c r="A26" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="18">
         <v>106.1</v>
       </c>
       <c r="C26" s="18">
         <v>114.1</v>
       </c>
       <c r="D26" s="18">
         <v>130</v>
       </c>
       <c r="E26" s="18">
         <v>115.3</v>
       </c>
       <c r="F26" s="18">
         <v>108.9</v>
       </c>
       <c r="G26" s="18">
         <v>129</v>
       </c>
       <c r="H26" s="18">
         <v>124.8</v>
       </c>
       <c r="I26" s="18">
@@ -5575,51 +5573,51 @@
       <c r="T26" s="19">
         <v>104.6</v>
       </c>
       <c r="U26" s="19">
         <v>105.4</v>
       </c>
       <c r="V26" s="19">
         <v>121.9</v>
       </c>
       <c r="W26" s="19">
         <v>128</v>
       </c>
       <c r="X26" s="19">
         <v>119.1</v>
       </c>
       <c r="Y26" s="28">
         <v>116.7</v>
       </c>
       <c r="Z26" s="28">
         <v>123.2</v>
       </c>
       <c r="AA26" s="28">
         <v>115.4</v>
       </c>
     </row>
-    <row r="27" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:27" customFormat="1" ht="12.75">
       <c r="A27" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="18">
         <v>106.8</v>
       </c>
       <c r="C27" s="18">
         <v>121.9</v>
       </c>
       <c r="D27" s="18">
         <v>113.4</v>
       </c>
       <c r="E27" s="18">
         <v>128.69999999999999</v>
       </c>
       <c r="F27" s="18">
         <v>109.3</v>
       </c>
       <c r="G27" s="18">
         <v>126</v>
       </c>
       <c r="H27" s="18">
         <v>121.3</v>
       </c>
       <c r="I27" s="18">
@@ -5658,51 +5656,51 @@
       <c r="T27" s="19">
         <v>109.7</v>
       </c>
       <c r="U27" s="19">
         <v>106.9</v>
       </c>
       <c r="V27" s="19">
         <v>125.2</v>
       </c>
       <c r="W27" s="19">
         <v>124.6</v>
       </c>
       <c r="X27" s="19">
         <v>113.5</v>
       </c>
       <c r="Y27" s="28">
         <v>126.7</v>
       </c>
       <c r="Z27" s="28">
         <v>114.2</v>
       </c>
       <c r="AA27" s="28">
         <v>111.5</v>
       </c>
     </row>
-    <row r="28" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:27" customFormat="1" ht="12.75">
       <c r="A28" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="18">
         <v>115.8</v>
       </c>
       <c r="C28" s="18">
         <v>134.6</v>
       </c>
       <c r="D28" s="18">
         <v>108.4</v>
       </c>
       <c r="E28" s="18">
         <v>123.8</v>
       </c>
       <c r="F28" s="18">
         <v>111.2</v>
       </c>
       <c r="G28" s="18">
         <v>119.9</v>
       </c>
       <c r="H28" s="18">
         <v>124.1</v>
       </c>
       <c r="I28" s="18">
@@ -5741,51 +5739,51 @@
       <c r="T28" s="19">
         <v>106.7</v>
       </c>
       <c r="U28" s="19">
         <v>106</v>
       </c>
       <c r="V28" s="19">
         <v>111.7</v>
       </c>
       <c r="W28" s="19">
         <v>133.5</v>
       </c>
       <c r="X28" s="19">
         <v>116.8</v>
       </c>
       <c r="Y28" s="28">
         <v>127.7</v>
       </c>
       <c r="Z28" s="28">
         <v>114.8</v>
       </c>
       <c r="AA28" s="28">
         <v>110.8</v>
       </c>
     </row>
-    <row r="29" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:27" customFormat="1" ht="12.75">
       <c r="A29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="18">
         <v>119.3</v>
       </c>
       <c r="C29" s="18">
         <v>115.4</v>
       </c>
       <c r="D29" s="18">
         <v>143.19999999999999</v>
       </c>
       <c r="E29" s="18">
         <v>112.5</v>
       </c>
       <c r="F29" s="18">
         <v>115.5</v>
       </c>
       <c r="G29" s="18">
         <v>117.7</v>
       </c>
       <c r="H29" s="18">
         <v>126.4</v>
       </c>
       <c r="I29" s="18">
@@ -5824,51 +5822,51 @@
       <c r="T29" s="19">
         <v>103.2</v>
       </c>
       <c r="U29" s="19">
         <v>107.4</v>
       </c>
       <c r="V29" s="19">
         <v>117.8</v>
       </c>
       <c r="W29" s="19">
         <v>124.4</v>
       </c>
       <c r="X29" s="19">
         <v>124.2</v>
       </c>
       <c r="Y29" s="28">
         <v>122.7</v>
       </c>
       <c r="Z29" s="28">
         <v>116.7</v>
       </c>
       <c r="AA29" s="28">
         <v>110.9</v>
       </c>
     </row>
-    <row r="30" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:27" customFormat="1" ht="12.75">
       <c r="A30" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="18">
         <v>109.9</v>
       </c>
       <c r="C30" s="18">
         <v>121</v>
       </c>
       <c r="D30" s="18">
         <v>108.9</v>
       </c>
       <c r="E30" s="18">
         <v>117.2</v>
       </c>
       <c r="F30" s="18">
         <v>102.2</v>
       </c>
       <c r="G30" s="18">
         <v>132</v>
       </c>
       <c r="H30" s="18">
         <v>118.2</v>
       </c>
       <c r="I30" s="18">
@@ -5907,51 +5905,51 @@
       <c r="T30" s="19">
         <v>103.2</v>
       </c>
       <c r="U30" s="19">
         <v>104.7</v>
       </c>
       <c r="V30" s="19">
         <v>132.30000000000001</v>
       </c>
       <c r="W30" s="19">
         <v>124.5</v>
       </c>
       <c r="X30" s="19">
         <v>120.6</v>
       </c>
       <c r="Y30" s="28">
         <v>119.7</v>
       </c>
       <c r="Z30" s="28">
         <v>117.8</v>
       </c>
       <c r="AA30" s="28">
         <v>108.1</v>
       </c>
     </row>
-    <row r="31" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:27" customFormat="1" ht="12.75">
       <c r="A31" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="18">
         <v>112.5</v>
       </c>
       <c r="C31" s="18">
         <v>104.7</v>
       </c>
       <c r="D31" s="18">
         <v>113.8</v>
       </c>
       <c r="E31" s="18">
         <v>130</v>
       </c>
       <c r="F31" s="18">
         <v>116</v>
       </c>
       <c r="G31" s="18">
         <v>133.6</v>
       </c>
       <c r="H31" s="18">
         <v>120.9</v>
       </c>
       <c r="I31" s="18">
@@ -5990,51 +5988,51 @@
       <c r="T31" s="19">
         <v>103.7</v>
       </c>
       <c r="U31" s="19">
         <v>106.2</v>
       </c>
       <c r="V31" s="19">
         <v>123.7</v>
       </c>
       <c r="W31" s="19">
         <v>126.3</v>
       </c>
       <c r="X31" s="19">
         <v>118.3</v>
       </c>
       <c r="Y31" s="28">
         <v>124.6</v>
       </c>
       <c r="Z31" s="28">
         <v>119.2</v>
       </c>
       <c r="AA31" s="28">
         <v>111.7</v>
       </c>
     </row>
-    <row r="32" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:27" customFormat="1" ht="12.75">
       <c r="A32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="18">
         <v>105.8</v>
       </c>
       <c r="C32" s="18">
         <v>120.7</v>
       </c>
       <c r="D32" s="18">
         <v>120.9</v>
       </c>
       <c r="E32" s="18">
         <v>120.9</v>
       </c>
       <c r="F32" s="18">
         <v>107.7</v>
       </c>
       <c r="G32" s="18">
         <v>129.4</v>
       </c>
       <c r="H32" s="18">
         <v>119.7</v>
       </c>
       <c r="I32" s="18">
@@ -6073,51 +6071,51 @@
       <c r="T32" s="19">
         <v>105.8</v>
       </c>
       <c r="U32" s="19">
         <v>107.3</v>
       </c>
       <c r="V32" s="19">
         <v>120.3</v>
       </c>
       <c r="W32" s="19">
         <v>128.80000000000001</v>
       </c>
       <c r="X32" s="19">
         <v>119.5</v>
       </c>
       <c r="Y32" s="28">
         <v>128.80000000000001</v>
       </c>
       <c r="Z32" s="28">
         <v>112.7</v>
       </c>
       <c r="AA32" s="28">
         <v>107</v>
       </c>
     </row>
-    <row r="33" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:27" customFormat="1" ht="12.75">
       <c r="A33" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="18">
         <v>102.6</v>
       </c>
       <c r="C33" s="18">
         <v>116.1</v>
       </c>
       <c r="D33" s="18">
         <v>123.1</v>
       </c>
       <c r="E33" s="18">
         <v>123.7</v>
       </c>
       <c r="F33" s="18">
         <v>116</v>
       </c>
       <c r="G33" s="18">
         <v>121.2</v>
       </c>
       <c r="H33" s="18">
         <v>123.3</v>
       </c>
       <c r="I33" s="18">
@@ -6156,51 +6154,51 @@
       <c r="T33" s="19">
         <v>103.1</v>
       </c>
       <c r="U33" s="19">
         <v>111.3</v>
       </c>
       <c r="V33" s="19">
         <v>122.7</v>
       </c>
       <c r="W33" s="19">
         <v>120.6</v>
       </c>
       <c r="X33" s="19">
         <v>125.2</v>
       </c>
       <c r="Y33" s="28">
         <v>124.1</v>
       </c>
       <c r="Z33" s="28">
         <v>118.2</v>
       </c>
       <c r="AA33" s="28">
         <v>108</v>
       </c>
     </row>
-    <row r="34" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:27" customFormat="1" ht="12.75">
       <c r="A34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="18">
         <v>118</v>
       </c>
       <c r="C34" s="18">
         <v>118.6</v>
       </c>
       <c r="D34" s="18">
         <v>118.6</v>
       </c>
       <c r="E34" s="18">
         <v>109</v>
       </c>
       <c r="F34" s="18">
         <v>107.5</v>
       </c>
       <c r="G34" s="18">
         <v>134.5</v>
       </c>
       <c r="H34" s="18">
         <v>115.2</v>
       </c>
       <c r="I34" s="18">
@@ -6239,51 +6237,51 @@
       <c r="T34" s="19">
         <v>108.8</v>
       </c>
       <c r="U34" s="19">
         <v>105.5</v>
       </c>
       <c r="V34" s="19">
         <v>114.4</v>
       </c>
       <c r="W34" s="19">
         <v>120.6</v>
       </c>
       <c r="X34" s="19">
         <v>123.4</v>
       </c>
       <c r="Y34" s="28">
         <v>123.2</v>
       </c>
       <c r="Z34" s="28">
         <v>114.7</v>
       </c>
       <c r="AA34" s="28">
         <v>110.5</v>
       </c>
     </row>
-    <row r="35" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:27" customFormat="1" ht="12.75">
       <c r="A35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="18">
         <v>108.7</v>
       </c>
       <c r="C35" s="18">
         <v>112.8</v>
       </c>
       <c r="D35" s="18">
         <v>116.7</v>
       </c>
       <c r="E35" s="18">
         <v>124.4</v>
       </c>
       <c r="F35" s="18">
         <v>104.7</v>
       </c>
       <c r="G35" s="18">
         <v>124.7</v>
       </c>
       <c r="H35" s="18">
         <v>113.3</v>
       </c>
       <c r="I35" s="18">
@@ -6322,51 +6320,51 @@
       <c r="T35" s="19">
         <v>109.1</v>
       </c>
       <c r="U35" s="19">
         <v>106.2</v>
       </c>
       <c r="V35" s="19">
         <v>120.9</v>
       </c>
       <c r="W35" s="19">
         <v>128.9</v>
       </c>
       <c r="X35" s="19">
         <v>117.7</v>
       </c>
       <c r="Y35" s="28">
         <v>118.3</v>
       </c>
       <c r="Z35" s="28">
         <v>119.3</v>
       </c>
       <c r="AA35" s="28">
         <v>111.9</v>
       </c>
     </row>
-    <row r="36" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:27" customFormat="1" ht="12.75">
       <c r="A36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="18">
         <v>108.9</v>
       </c>
       <c r="C36" s="18">
         <v>113.9</v>
       </c>
       <c r="D36" s="18">
         <v>126.2</v>
       </c>
       <c r="E36" s="18">
         <v>118.4</v>
       </c>
       <c r="F36" s="18">
         <v>111.9</v>
       </c>
       <c r="G36" s="18">
         <v>122.6</v>
       </c>
       <c r="H36" s="18">
         <v>120.5</v>
       </c>
       <c r="I36" s="18">
@@ -6405,105 +6403,105 @@
       <c r="T36" s="19">
         <v>105.2</v>
       </c>
       <c r="U36" s="19">
         <v>104.9</v>
       </c>
       <c r="V36" s="19">
         <v>118</v>
       </c>
       <c r="W36" s="19">
         <v>121.7</v>
       </c>
       <c r="X36" s="19">
         <v>125.9</v>
       </c>
       <c r="Y36" s="28">
         <v>116.9</v>
       </c>
       <c r="Z36" s="28">
         <v>115.7</v>
       </c>
       <c r="AA36" s="28">
         <v>114.4</v>
       </c>
     </row>
-    <row r="37" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:27" customFormat="1" ht="12.75">
       <c r="A37" s="5"/>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="26"/>
       <c r="R37" s="25"/>
       <c r="S37" s="24"/>
       <c r="T37" s="24"/>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
     </row>
-    <row r="38" spans="1:27" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:27" customFormat="1" ht="36">
       <c r="A38" s="71" t="s">
         <v>1</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="24"/>
       <c r="O38" s="24"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="26"/>
       <c r="R38" s="25"/>
       <c r="S38" s="24"/>
       <c r="T38" s="24"/>
       <c r="U38" s="24"/>
       <c r="V38" s="24"/>
       <c r="W38" s="24"/>
       <c r="X38" s="24"/>
     </row>
-    <row r="39" spans="1:27" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:27" customFormat="1" ht="14.45" customHeight="1">
       <c r="A39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="18">
         <v>106.9</v>
       </c>
       <c r="C39" s="18">
         <v>100.3</v>
       </c>
       <c r="D39" s="18">
         <v>108.1</v>
       </c>
       <c r="E39" s="18">
         <v>108.7</v>
       </c>
       <c r="F39" s="18">
         <v>104.3</v>
       </c>
       <c r="G39" s="18">
         <v>117.3</v>
       </c>
       <c r="H39" s="18">
         <v>111.7</v>
       </c>
       <c r="I39" s="18">
@@ -6542,51 +6540,51 @@
       <c r="T39" s="22">
         <v>98.7</v>
       </c>
       <c r="U39" s="22">
         <v>100.5</v>
       </c>
       <c r="V39" s="22">
         <v>111.7</v>
       </c>
       <c r="W39" s="22">
         <v>113.4</v>
       </c>
       <c r="X39" s="22">
         <v>110.3</v>
       </c>
       <c r="Y39" s="28">
         <v>105.5</v>
       </c>
       <c r="Z39" s="28">
         <v>99.9</v>
       </c>
       <c r="AA39" s="28">
         <v>102.5</v>
       </c>
     </row>
-    <row r="40" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:27" customFormat="1" ht="12.75">
       <c r="A40" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="18">
         <v>104.5</v>
       </c>
       <c r="C40" s="18">
         <v>105.1</v>
       </c>
       <c r="D40" s="18">
         <v>103.9</v>
       </c>
       <c r="E40" s="18">
         <v>108.8</v>
       </c>
       <c r="F40" s="18">
         <v>102.8</v>
       </c>
       <c r="G40" s="18">
         <v>117.8</v>
       </c>
       <c r="H40" s="18">
         <v>110.8</v>
       </c>
       <c r="I40" s="18">
@@ -6625,51 +6623,51 @@
       <c r="T40" s="22">
         <v>99.3</v>
       </c>
       <c r="U40" s="22">
         <v>100</v>
       </c>
       <c r="V40" s="22">
         <v>108.3</v>
       </c>
       <c r="W40" s="22">
         <v>109.2</v>
       </c>
       <c r="X40" s="22">
         <v>109</v>
       </c>
       <c r="Y40" s="28">
         <v>104.3</v>
       </c>
       <c r="Z40" s="28">
         <v>97.9</v>
       </c>
       <c r="AA40" s="28">
         <v>103.2</v>
       </c>
     </row>
-    <row r="41" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:27" customFormat="1" ht="12.75">
       <c r="A41" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="18">
         <v>94.5</v>
       </c>
       <c r="C41" s="18">
         <v>104.9</v>
       </c>
       <c r="D41" s="18">
         <v>104.6</v>
       </c>
       <c r="E41" s="18">
         <v>116.4</v>
       </c>
       <c r="F41" s="18">
         <v>105.6</v>
       </c>
       <c r="G41" s="18">
         <v>119.8</v>
       </c>
       <c r="H41" s="18">
         <v>115.2</v>
       </c>
       <c r="I41" s="18">
@@ -6708,51 +6706,51 @@
       <c r="T41" s="22">
         <v>99.9</v>
       </c>
       <c r="U41" s="22">
         <v>97.1</v>
       </c>
       <c r="V41" s="22">
         <v>119.6</v>
       </c>
       <c r="W41" s="22">
         <v>121.8</v>
       </c>
       <c r="X41" s="22">
         <v>106</v>
       </c>
       <c r="Y41" s="28">
         <v>108.6</v>
       </c>
       <c r="Z41" s="28">
         <v>107.4</v>
       </c>
       <c r="AA41" s="28">
         <v>100.5</v>
       </c>
     </row>
-    <row r="42" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:27" customFormat="1" ht="12.75">
       <c r="A42" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="18">
         <v>97.3</v>
       </c>
       <c r="C42" s="18">
         <v>107.2</v>
       </c>
       <c r="D42" s="18">
         <v>103.1</v>
       </c>
       <c r="E42" s="18">
         <v>119.2</v>
       </c>
       <c r="F42" s="18">
         <v>105.3</v>
       </c>
       <c r="G42" s="18">
         <v>121</v>
       </c>
       <c r="H42" s="18">
         <v>107.5</v>
       </c>
       <c r="I42" s="18">
@@ -6791,51 +6789,51 @@
       <c r="T42" s="22">
         <v>98.7</v>
       </c>
       <c r="U42" s="22">
         <v>100.2</v>
       </c>
       <c r="V42" s="22">
         <v>121.1</v>
       </c>
       <c r="W42" s="22">
         <v>120.1</v>
       </c>
       <c r="X42" s="22">
         <v>112</v>
       </c>
       <c r="Y42" s="28">
         <v>106.6</v>
       </c>
       <c r="Z42" s="28">
         <v>102.2</v>
       </c>
       <c r="AA42" s="28">
         <v>100.3</v>
       </c>
     </row>
-    <row r="43" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:27" customFormat="1" ht="12.75">
       <c r="A43" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="18">
         <v>98.8</v>
       </c>
       <c r="C43" s="18">
         <v>98</v>
       </c>
       <c r="D43" s="18">
         <v>117.9</v>
       </c>
       <c r="E43" s="18">
         <v>108.2</v>
       </c>
       <c r="F43" s="18">
         <v>102.2</v>
       </c>
       <c r="G43" s="18">
         <v>120.3</v>
       </c>
       <c r="H43" s="18">
         <v>116.1</v>
       </c>
       <c r="I43" s="18">
@@ -6874,51 +6872,51 @@
       <c r="T43" s="22">
         <v>96.5</v>
       </c>
       <c r="U43" s="22">
         <v>99.7</v>
       </c>
       <c r="V43" s="22">
         <v>115.7</v>
       </c>
       <c r="W43" s="22">
         <v>120</v>
       </c>
       <c r="X43" s="22">
         <v>110.4</v>
       </c>
       <c r="Y43" s="28">
         <v>101.6</v>
       </c>
       <c r="Z43" s="28">
         <v>106.6</v>
       </c>
       <c r="AA43" s="28">
         <v>105.7</v>
       </c>
     </row>
-    <row r="44" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:27" customFormat="1" ht="12.75">
       <c r="A44" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="18">
         <v>99.4</v>
       </c>
       <c r="C44" s="18">
         <v>104.7</v>
       </c>
       <c r="D44" s="18">
         <v>102.8</v>
       </c>
       <c r="E44" s="18">
         <v>120.7</v>
       </c>
       <c r="F44" s="18">
         <v>102.5</v>
       </c>
       <c r="G44" s="18">
         <v>117.5</v>
       </c>
       <c r="H44" s="18">
         <v>112.8</v>
       </c>
       <c r="I44" s="18">
@@ -6957,51 +6955,51 @@
       <c r="T44" s="22">
         <v>101.2</v>
       </c>
       <c r="U44" s="22">
         <v>101.1</v>
       </c>
       <c r="V44" s="22">
         <v>118.9</v>
       </c>
       <c r="W44" s="22">
         <v>116.9</v>
       </c>
       <c r="X44" s="22">
         <v>105.2</v>
       </c>
       <c r="Y44" s="28">
         <v>110.4</v>
       </c>
       <c r="Z44" s="28">
         <v>98.8</v>
       </c>
       <c r="AA44" s="28">
         <v>102.1</v>
       </c>
     </row>
-    <row r="45" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:27" customFormat="1" ht="12.75">
       <c r="A45" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="18">
         <v>107.8</v>
       </c>
       <c r="C45" s="18">
         <v>115.6</v>
       </c>
       <c r="D45" s="18">
         <v>98.3</v>
       </c>
       <c r="E45" s="18">
         <v>116.1</v>
       </c>
       <c r="F45" s="18">
         <v>104.3</v>
       </c>
       <c r="G45" s="18">
         <v>111.8</v>
       </c>
       <c r="H45" s="18">
         <v>115.4</v>
       </c>
       <c r="I45" s="18">
@@ -7040,51 +7038,51 @@
       <c r="T45" s="22">
         <v>98.4</v>
       </c>
       <c r="U45" s="22">
         <v>100.2</v>
       </c>
       <c r="V45" s="22">
         <v>106.1</v>
       </c>
       <c r="W45" s="22">
         <v>125.2</v>
       </c>
       <c r="X45" s="22">
         <v>108.2</v>
       </c>
       <c r="Y45" s="28">
         <v>111.2</v>
       </c>
       <c r="Z45" s="28">
         <v>99.3</v>
       </c>
       <c r="AA45" s="28">
         <v>101.5</v>
       </c>
     </row>
-    <row r="46" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:27" customFormat="1" ht="12.75">
       <c r="A46" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="18">
         <v>111.1</v>
       </c>
       <c r="C46" s="18">
         <v>99.1</v>
       </c>
       <c r="D46" s="18">
         <v>129.80000000000001</v>
       </c>
       <c r="E46" s="18">
         <v>105.5</v>
       </c>
       <c r="F46" s="18">
         <v>108.3</v>
       </c>
       <c r="G46" s="18">
         <v>109.8</v>
       </c>
       <c r="H46" s="18">
         <v>117.6</v>
       </c>
       <c r="I46" s="18">
@@ -7123,51 +7121,51 @@
       <c r="T46" s="22">
         <v>95.2</v>
       </c>
       <c r="U46" s="22">
         <v>101.5</v>
       </c>
       <c r="V46" s="22">
         <v>111.9</v>
       </c>
       <c r="W46" s="22">
         <v>116.7</v>
       </c>
       <c r="X46" s="22">
         <v>115.1</v>
       </c>
       <c r="Y46" s="28">
         <v>106.8</v>
       </c>
       <c r="Z46" s="28">
         <v>100.9</v>
       </c>
       <c r="AA46" s="28">
         <v>101.6</v>
       </c>
     </row>
-    <row r="47" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:27" customFormat="1" ht="12.75">
       <c r="A47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="18">
         <v>102.3</v>
       </c>
       <c r="C47" s="18">
         <v>104</v>
       </c>
       <c r="D47" s="18">
         <v>98.7</v>
       </c>
       <c r="E47" s="18">
         <v>109.9</v>
       </c>
       <c r="F47" s="18">
         <v>95.9</v>
       </c>
       <c r="G47" s="18">
         <v>123.1</v>
       </c>
       <c r="H47" s="18">
         <v>109.9</v>
       </c>
       <c r="I47" s="18">
@@ -7206,51 +7204,51 @@
       <c r="T47" s="22">
         <v>95.2</v>
       </c>
       <c r="U47" s="22">
         <v>99</v>
       </c>
       <c r="V47" s="22">
         <v>125.6</v>
       </c>
       <c r="W47" s="22">
         <v>116.8</v>
       </c>
       <c r="X47" s="22">
         <v>111.7</v>
       </c>
       <c r="Y47" s="28">
         <v>104.2</v>
       </c>
       <c r="Z47" s="28">
         <v>101.9</v>
       </c>
       <c r="AA47" s="28">
         <v>99</v>
       </c>
     </row>
-    <row r="48" spans="1:27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:27" customFormat="1" ht="12.75">
       <c r="A48" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="18">
         <v>104.7</v>
       </c>
       <c r="C48" s="18">
         <v>89.9</v>
       </c>
       <c r="D48" s="18">
         <v>103.2</v>
       </c>
       <c r="E48" s="18">
         <v>122</v>
       </c>
       <c r="F48" s="18">
         <v>108.8</v>
       </c>
       <c r="G48" s="18">
         <v>124.6</v>
       </c>
       <c r="H48" s="18">
         <v>112.5</v>
       </c>
       <c r="I48" s="18">
@@ -7289,51 +7287,51 @@
       <c r="T48" s="22">
         <v>95.7</v>
       </c>
       <c r="U48" s="22">
         <v>100.4</v>
       </c>
       <c r="V48" s="22">
         <v>117.5</v>
       </c>
       <c r="W48" s="22">
         <v>118.5</v>
       </c>
       <c r="X48" s="22">
         <v>109.7</v>
       </c>
       <c r="Y48" s="28">
         <v>108.5</v>
       </c>
       <c r="Z48" s="28">
         <v>103.2</v>
       </c>
       <c r="AA48" s="28">
         <v>102.3</v>
       </c>
     </row>
-    <row r="49" spans="1:256" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:256" customFormat="1" ht="12.75">
       <c r="A49" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="18">
         <v>98.5</v>
       </c>
       <c r="C49" s="18">
         <v>103.7</v>
       </c>
       <c r="D49" s="18">
         <v>109.6</v>
       </c>
       <c r="E49" s="18">
         <v>113.4</v>
       </c>
       <c r="F49" s="18">
         <v>101</v>
       </c>
       <c r="G49" s="18">
         <v>120.7</v>
       </c>
       <c r="H49" s="18">
         <v>111.3</v>
       </c>
       <c r="I49" s="18">
@@ -7372,51 +7370,51 @@
       <c r="T49" s="22">
         <v>97.6</v>
       </c>
       <c r="U49" s="22">
         <v>101.4</v>
       </c>
       <c r="V49" s="22">
         <v>114.3</v>
       </c>
       <c r="W49" s="22">
         <v>120.8</v>
       </c>
       <c r="X49" s="22">
         <v>110.8</v>
       </c>
       <c r="Y49" s="28">
         <v>112.2</v>
       </c>
       <c r="Z49" s="28">
         <v>97.5</v>
       </c>
       <c r="AA49" s="28">
         <v>98</v>
       </c>
     </row>
-    <row r="50" spans="1:256" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:256" customFormat="1" ht="12.75">
       <c r="A50" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="18">
         <v>95.5</v>
       </c>
       <c r="C50" s="18">
         <v>99.7</v>
       </c>
       <c r="D50" s="18">
         <v>111.6</v>
       </c>
       <c r="E50" s="18">
         <v>116</v>
       </c>
       <c r="F50" s="18">
         <v>108.8</v>
       </c>
       <c r="G50" s="18">
         <v>113.1</v>
       </c>
       <c r="H50" s="18">
         <v>114.7</v>
       </c>
       <c r="I50" s="18">
@@ -7455,51 +7453,51 @@
       <c r="T50" s="22">
         <v>95.1</v>
       </c>
       <c r="U50" s="22">
         <v>105.2</v>
       </c>
       <c r="V50" s="22">
         <v>116.5</v>
       </c>
       <c r="W50" s="22">
         <v>113.1</v>
       </c>
       <c r="X50" s="22">
         <v>116</v>
       </c>
       <c r="Y50" s="28">
         <v>108.1</v>
       </c>
       <c r="Z50" s="28">
         <v>102.3</v>
       </c>
       <c r="AA50" s="28">
         <v>98.9</v>
       </c>
     </row>
-    <row r="51" spans="1:256" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:256" customFormat="1" ht="12.75">
       <c r="A51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="18">
         <v>109.9</v>
       </c>
       <c r="C51" s="18">
         <v>101.9</v>
       </c>
       <c r="D51" s="18">
         <v>107.5</v>
       </c>
       <c r="E51" s="18">
         <v>102.3</v>
       </c>
       <c r="F51" s="18">
         <v>100.8</v>
       </c>
       <c r="G51" s="18">
         <v>125.5</v>
       </c>
       <c r="H51" s="18">
         <v>107.2</v>
       </c>
       <c r="I51" s="18">
@@ -7538,51 +7536,51 @@
       <c r="T51" s="22">
         <v>100.3</v>
       </c>
       <c r="U51" s="22">
         <v>99.7</v>
       </c>
       <c r="V51" s="22">
         <v>108.6</v>
       </c>
       <c r="W51" s="22">
         <v>113.1</v>
       </c>
       <c r="X51" s="22">
         <v>114.3</v>
       </c>
       <c r="Y51" s="28">
         <v>107.3</v>
       </c>
       <c r="Z51" s="28">
         <v>99.2</v>
       </c>
       <c r="AA51" s="28">
         <v>101.2</v>
       </c>
     </row>
-    <row r="52" spans="1:256" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:256" customFormat="1" ht="12.75">
       <c r="A52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="18">
         <v>101.2</v>
       </c>
       <c r="C52" s="18">
         <v>96.9</v>
       </c>
       <c r="D52" s="18">
         <v>105.8</v>
       </c>
       <c r="E52" s="18">
         <v>116.7</v>
       </c>
       <c r="F52" s="18">
         <v>98.2</v>
       </c>
       <c r="G52" s="18">
         <v>116.3</v>
       </c>
       <c r="H52" s="18">
         <v>105.4</v>
       </c>
       <c r="I52" s="18">
@@ -7621,51 +7619,51 @@
       <c r="T52" s="22">
         <v>100.6</v>
       </c>
       <c r="U52" s="22">
         <v>100.4</v>
       </c>
       <c r="V52" s="22">
         <v>114.8</v>
       </c>
       <c r="W52" s="22">
         <v>120.9</v>
       </c>
       <c r="X52" s="22">
         <v>109.1</v>
       </c>
       <c r="Y52" s="28">
         <v>103</v>
       </c>
       <c r="Z52" s="28">
         <v>103.2</v>
       </c>
       <c r="AA52" s="28">
         <v>102.5</v>
       </c>
     </row>
-    <row r="53" spans="1:256" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:256" customFormat="1" ht="12.75">
       <c r="A53" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="18">
         <v>101.4</v>
       </c>
       <c r="C53" s="18">
         <v>97.9</v>
       </c>
       <c r="D53" s="18">
         <v>114.4</v>
       </c>
       <c r="E53" s="18">
         <v>111.1</v>
       </c>
       <c r="F53" s="18">
         <v>105</v>
       </c>
       <c r="G53" s="18">
         <v>114.4</v>
       </c>
       <c r="H53" s="18">
         <v>112.1</v>
       </c>
       <c r="I53" s="18">
@@ -7704,51 +7702,51 @@
       <c r="T53" s="22">
         <v>97</v>
       </c>
       <c r="U53" s="22">
         <v>99.2</v>
       </c>
       <c r="V53" s="22">
         <v>112.1</v>
       </c>
       <c r="W53" s="22">
         <v>114.2</v>
       </c>
       <c r="X53" s="22">
         <v>116.7</v>
       </c>
       <c r="Y53" s="28">
         <v>101.8</v>
       </c>
       <c r="Z53" s="28">
         <v>100.1</v>
       </c>
       <c r="AA53" s="28">
         <v>104.8</v>
       </c>
     </row>
-    <row r="54" spans="1:256" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:256" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A54" s="5"/>
       <c r="B54" s="15"/>
       <c r="C54" s="15"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="15"/>
       <c r="L54" s="15"/>
       <c r="M54" s="15"/>
       <c r="N54" s="16"/>
       <c r="O54" s="16"/>
       <c r="P54" s="16"/>
       <c r="Q54" s="17"/>
       <c r="R54" s="17"/>
       <c r="S54" s="17"/>
       <c r="T54" s="17"/>
       <c r="U54" s="17"/>
       <c r="V54" s="17"/>
       <c r="W54" s="17"/>
       <c r="X54" s="17"/>
       <c r="Y54"/>
@@ -7962,204 +7960,210 @@
       <c r="HY54"/>
       <c r="HZ54"/>
       <c r="IA54"/>
       <c r="IB54"/>
       <c r="IC54"/>
       <c r="ID54"/>
       <c r="IE54"/>
       <c r="IF54"/>
       <c r="IG54"/>
       <c r="IH54"/>
       <c r="II54"/>
       <c r="IJ54"/>
       <c r="IK54"/>
       <c r="IL54"/>
       <c r="IM54"/>
       <c r="IN54"/>
       <c r="IO54"/>
       <c r="IP54"/>
       <c r="IQ54"/>
       <c r="IR54"/>
       <c r="IS54"/>
       <c r="IT54"/>
       <c r="IU54"/>
       <c r="IV54"/>
     </row>
-    <row r="55" spans="1:256" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:256">
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="CZ55" s="6"/>
     </row>
-    <row r="56" spans="1:256" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:256">
       <c r="CZ56" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BI68"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="O3" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="K3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AR4" sqref="AR4:AR52"/>
+      <selection pane="bottomRight" activeCell="BL43" sqref="BL43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="31" style="35" customWidth="1"/>
     <col min="2" max="16" width="10" style="35" customWidth="1"/>
     <col min="17" max="36" width="10" style="35" hidden="1" customWidth="1"/>
     <col min="37" max="41" width="10" style="35" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="62" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:49" s="62" customFormat="1" ht="12">
+      <c r="A1" s="77" t="s">
         <v>502</v>
       </c>
-      <c r="B1" s="78"/>
-[...6 lines deleted...]
-      <c r="I1" s="78"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
       <c r="X1" s="59"/>
       <c r="Y1" s="59"/>
       <c r="Z1" s="59"/>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
     </row>
-    <row r="2" spans="1:45" s="31" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:49" s="31" customFormat="1" ht="11.25">
       <c r="A2" s="30"/>
-      <c r="B2" s="77">
+      <c r="B2" s="78">
         <v>2015</v>
       </c>
-      <c r="C2" s="77"/>
-[...2 lines deleted...]
-      <c r="F2" s="77">
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78">
         <v>2016</v>
       </c>
-      <c r="G2" s="77"/>
-[...2 lines deleted...]
-      <c r="J2" s="77">
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78">
         <v>2017</v>
       </c>
-      <c r="K2" s="77"/>
-[...2 lines deleted...]
-      <c r="N2" s="77">
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78">
         <v>2018</v>
       </c>
-      <c r="O2" s="77"/>
-[...2 lines deleted...]
-      <c r="R2" s="77">
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78">
         <v>2019</v>
       </c>
-      <c r="S2" s="77"/>
-[...2 lines deleted...]
-      <c r="V2" s="77">
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78">
         <v>2020</v>
       </c>
-      <c r="W2" s="77"/>
-[...2 lines deleted...]
-      <c r="Z2" s="77">
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78">
         <v>2021</v>
       </c>
-      <c r="AA2" s="77"/>
-[...2 lines deleted...]
-      <c r="AD2" s="77">
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78">
         <v>2022</v>
       </c>
-      <c r="AE2" s="77"/>
-[...2 lines deleted...]
-      <c r="AH2" s="77">
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78">
         <v>2023</v>
       </c>
-      <c r="AI2" s="77"/>
-[...2 lines deleted...]
-      <c r="AL2" s="77">
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78">
         <v>2024</v>
       </c>
-      <c r="AM2" s="77"/>
-[...2 lines deleted...]
-      <c r="AP2" s="77">
+      <c r="AM2" s="78"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="78">
         <v>2025</v>
       </c>
-      <c r="AQ2" s="77"/>
-[...1 lines deleted...]
-      <c r="AS2" s="77"/>
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
+      <c r="AT2" s="78">
+        <v>2026</v>
+      </c>
+      <c r="AU2" s="78"/>
+      <c r="AV2" s="78"/>
+      <c r="AW2" s="78"/>
     </row>
-    <row r="3" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="B3" s="37" t="s">
         <v>777</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>778</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>779</v>
       </c>
       <c r="E3" s="37" t="s">
         <v>780</v>
       </c>
       <c r="F3" s="37" t="s">
         <v>777</v>
       </c>
       <c r="G3" s="37" t="s">
         <v>778</v>
       </c>
       <c r="H3" s="37" t="s">
         <v>779</v>
       </c>
       <c r="I3" s="37" t="s">
         <v>780</v>
       </c>
       <c r="J3" s="37" t="s">
@@ -8248,52 +8252,55 @@
       </c>
       <c r="AL3" s="38" t="s">
         <v>777</v>
       </c>
       <c r="AM3" s="38" t="s">
         <v>778</v>
       </c>
       <c r="AN3" s="38" t="s">
         <v>779</v>
       </c>
       <c r="AO3" s="39" t="s">
         <v>780</v>
       </c>
       <c r="AP3" s="38" t="s">
         <v>777</v>
       </c>
       <c r="AQ3" s="38" t="s">
         <v>778</v>
       </c>
       <c r="AR3" s="38" t="s">
         <v>779</v>
       </c>
       <c r="AS3" s="72" t="s">
         <v>780</v>
       </c>
+      <c r="AT3" s="38" t="s">
+        <v>777</v>
+      </c>
     </row>
-    <row r="4" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A4" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="41">
         <v>77618</v>
       </c>
       <c r="C4" s="41">
         <v>85360</v>
       </c>
       <c r="D4" s="41">
         <v>83905</v>
       </c>
       <c r="E4" s="41">
         <v>87341</v>
       </c>
       <c r="F4" s="41">
         <v>88802</v>
       </c>
       <c r="G4" s="41">
         <v>99948</v>
       </c>
       <c r="H4" s="41">
         <v>96653</v>
       </c>
       <c r="I4" s="41">
@@ -8382,52 +8389,58 @@
       </c>
       <c r="AK4" s="42">
         <v>279596</v>
       </c>
       <c r="AL4" s="41">
         <v>270252</v>
       </c>
       <c r="AM4" s="41">
         <v>297303</v>
       </c>
       <c r="AN4" s="41">
         <v>286956</v>
       </c>
       <c r="AO4" s="41">
         <v>315540</v>
       </c>
       <c r="AP4" s="42">
         <v>300051</v>
       </c>
       <c r="AQ4" s="74">
         <v>331648</v>
       </c>
       <c r="AR4" s="42">
         <v>317302</v>
       </c>
+      <c r="AS4" s="42">
+        <v>356848</v>
+      </c>
+      <c r="AT4" s="42">
+        <v>326664</v>
+      </c>
     </row>
-    <row r="5" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A5" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="41">
         <v>89541</v>
       </c>
       <c r="C5" s="41">
         <v>96409</v>
       </c>
       <c r="D5" s="41">
         <v>95769</v>
       </c>
       <c r="E5" s="41">
         <v>103251</v>
       </c>
       <c r="F5" s="41">
         <v>103948</v>
       </c>
       <c r="G5" s="41">
         <v>116572</v>
       </c>
       <c r="H5" s="41">
         <v>113162</v>
       </c>
       <c r="I5" s="41">
@@ -8516,52 +8529,58 @@
       </c>
       <c r="AK5" s="42">
         <v>306784</v>
       </c>
       <c r="AL5" s="41">
         <v>289792</v>
       </c>
       <c r="AM5" s="41">
         <v>317653</v>
       </c>
       <c r="AN5" s="41">
         <v>305227</v>
       </c>
       <c r="AO5" s="41">
         <v>350309</v>
       </c>
       <c r="AP5" s="42">
         <v>326339</v>
       </c>
       <c r="AQ5" s="74">
         <v>351489</v>
       </c>
       <c r="AR5" s="42">
         <v>341163</v>
       </c>
+      <c r="AS5" s="42">
+        <v>381306</v>
+      </c>
+      <c r="AT5" s="42">
+        <v>359827</v>
+      </c>
     </row>
-    <row r="6" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="41">
         <v>63576</v>
       </c>
       <c r="C6" s="41">
         <v>73004</v>
       </c>
       <c r="D6" s="41">
         <v>69672</v>
       </c>
       <c r="E6" s="41">
         <v>70321</v>
       </c>
       <c r="F6" s="41">
         <v>71529</v>
       </c>
       <c r="G6" s="41">
         <v>79682</v>
       </c>
       <c r="H6" s="41">
         <v>81770</v>
       </c>
       <c r="I6" s="41">
@@ -8650,52 +8669,58 @@
       </c>
       <c r="AK6" s="42">
         <v>248887</v>
       </c>
       <c r="AL6" s="41">
         <v>252247</v>
       </c>
       <c r="AM6" s="41">
         <v>291173</v>
       </c>
       <c r="AN6" s="41">
         <v>273753</v>
       </c>
       <c r="AO6" s="41">
         <v>273691</v>
       </c>
       <c r="AP6" s="42">
         <v>270607</v>
       </c>
       <c r="AQ6" s="74">
         <v>326399</v>
       </c>
       <c r="AR6" s="42">
         <v>304921</v>
       </c>
+      <c r="AS6" s="42">
+        <v>313674</v>
+      </c>
+      <c r="AT6" s="42">
+        <v>285847</v>
+      </c>
     </row>
-    <row r="7" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="41">
         <v>66069</v>
       </c>
       <c r="C7" s="41">
         <v>71527</v>
       </c>
       <c r="D7" s="41">
         <v>69684</v>
       </c>
       <c r="E7" s="41">
         <v>64659</v>
       </c>
       <c r="F7" s="41">
         <v>75863</v>
       </c>
       <c r="G7" s="41">
         <v>81680</v>
       </c>
       <c r="H7" s="41">
         <v>70459</v>
       </c>
       <c r="I7" s="41">
@@ -8784,52 +8809,58 @@
       </c>
       <c r="AK7" s="42">
         <v>255757</v>
       </c>
       <c r="AL7" s="41">
         <v>266058</v>
       </c>
       <c r="AM7" s="41">
         <v>276793</v>
       </c>
       <c r="AN7" s="41">
         <v>270352</v>
       </c>
       <c r="AO7" s="41">
         <v>273895</v>
       </c>
       <c r="AP7" s="42">
         <v>274202</v>
       </c>
       <c r="AQ7" s="74">
         <v>349693</v>
       </c>
       <c r="AR7" s="42">
         <v>294015</v>
       </c>
+      <c r="AS7" s="42">
+        <v>301376</v>
+      </c>
+      <c r="AT7" s="42">
+        <v>278556</v>
+      </c>
     </row>
-    <row r="8" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="41">
         <v>65862</v>
       </c>
       <c r="C8" s="41">
         <v>81428</v>
       </c>
       <c r="D8" s="41">
         <v>75849</v>
       </c>
       <c r="E8" s="41">
         <v>70092</v>
       </c>
       <c r="F8" s="41">
         <v>78800</v>
       </c>
       <c r="G8" s="41">
         <v>88148</v>
       </c>
       <c r="H8" s="41">
         <v>86743</v>
       </c>
       <c r="I8" s="41">
@@ -8918,52 +8949,58 @@
       </c>
       <c r="AK8" s="42">
         <v>264024</v>
       </c>
       <c r="AL8" s="41">
         <v>289755</v>
       </c>
       <c r="AM8" s="41">
         <v>294866</v>
       </c>
       <c r="AN8" s="41">
         <v>284918</v>
       </c>
       <c r="AO8" s="41">
         <v>296989</v>
       </c>
       <c r="AP8" s="42">
         <v>297075</v>
       </c>
       <c r="AQ8" s="74">
         <v>306098</v>
       </c>
       <c r="AR8" s="42">
         <v>299303</v>
       </c>
+      <c r="AS8" s="42">
+        <v>384934</v>
+      </c>
+      <c r="AT8" s="42">
+        <v>311691</v>
+      </c>
     </row>
-    <row r="9" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="41">
         <v>69361</v>
       </c>
       <c r="C9" s="41">
         <v>75891</v>
       </c>
       <c r="D9" s="41">
         <v>81007</v>
       </c>
       <c r="E9" s="41">
         <v>75734</v>
       </c>
       <c r="F9" s="41">
         <v>73853</v>
       </c>
       <c r="G9" s="41">
         <v>80593</v>
       </c>
       <c r="H9" s="41">
         <v>81490</v>
       </c>
       <c r="I9" s="41">
@@ -9052,52 +9089,58 @@
       </c>
       <c r="AK9" s="42">
         <v>260234</v>
       </c>
       <c r="AL9" s="41">
         <v>246470</v>
       </c>
       <c r="AM9" s="41">
         <v>271152</v>
       </c>
       <c r="AN9" s="41">
         <v>237142</v>
       </c>
       <c r="AO9" s="41">
         <v>266371</v>
       </c>
       <c r="AP9" s="42">
         <v>267834</v>
       </c>
       <c r="AQ9" s="74">
         <v>299342</v>
       </c>
       <c r="AR9" s="42">
         <v>288529</v>
       </c>
+      <c r="AS9" s="42">
+        <v>364892</v>
+      </c>
+      <c r="AT9" s="42">
+        <v>293484</v>
+      </c>
     </row>
-    <row r="10" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="41">
         <v>66030</v>
       </c>
       <c r="C10" s="41">
         <v>81669</v>
       </c>
       <c r="D10" s="41">
         <v>69377</v>
       </c>
       <c r="E10" s="41">
         <v>69332</v>
       </c>
       <c r="F10" s="41">
         <v>72416</v>
       </c>
       <c r="G10" s="41">
         <v>99061</v>
       </c>
       <c r="H10" s="41">
         <v>82336</v>
       </c>
       <c r="I10" s="41">
@@ -9186,52 +9229,58 @@
       </c>
       <c r="AK10" s="42">
         <v>251444</v>
       </c>
       <c r="AL10" s="41">
         <v>234138</v>
       </c>
       <c r="AM10" s="41">
         <v>294694</v>
       </c>
       <c r="AN10" s="41">
         <v>267389</v>
       </c>
       <c r="AO10" s="41">
         <v>277844</v>
       </c>
       <c r="AP10" s="42">
         <v>286405</v>
       </c>
       <c r="AQ10" s="74">
         <v>333350</v>
       </c>
       <c r="AR10" s="42">
         <v>276005</v>
       </c>
+      <c r="AS10" s="42">
+        <v>321264</v>
+      </c>
+      <c r="AT10" s="42">
+        <v>294608</v>
+      </c>
     </row>
-    <row r="11" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="41">
         <v>76565</v>
       </c>
       <c r="C11" s="41">
         <v>81091</v>
       </c>
       <c r="D11" s="41">
         <v>80814</v>
       </c>
       <c r="E11" s="41">
         <v>80273</v>
       </c>
       <c r="F11" s="41">
         <v>87901</v>
       </c>
       <c r="G11" s="41">
         <v>99588</v>
       </c>
       <c r="H11" s="41">
         <v>94631</v>
       </c>
       <c r="I11" s="41">
@@ -9320,52 +9369,58 @@
       </c>
       <c r="AK11" s="42">
         <v>293564</v>
       </c>
       <c r="AL11" s="41">
         <v>282149</v>
       </c>
       <c r="AM11" s="41">
         <v>325962</v>
       </c>
       <c r="AN11" s="41">
         <v>277740</v>
       </c>
       <c r="AO11" s="41">
         <v>317745</v>
       </c>
       <c r="AP11" s="42">
         <v>298591</v>
       </c>
       <c r="AQ11" s="74">
         <v>351828</v>
       </c>
       <c r="AR11" s="42">
         <v>286751</v>
       </c>
+      <c r="AS11" s="42">
+        <v>346184</v>
+      </c>
+      <c r="AT11" s="42">
+        <v>319220</v>
+      </c>
     </row>
-    <row r="12" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="41">
         <v>66834</v>
       </c>
       <c r="C12" s="41">
         <v>71800</v>
       </c>
       <c r="D12" s="41">
         <v>67760</v>
       </c>
       <c r="E12" s="41">
         <v>68986</v>
       </c>
       <c r="F12" s="41">
         <v>78392</v>
       </c>
       <c r="G12" s="41">
         <v>84397</v>
       </c>
       <c r="H12" s="41">
         <v>81860</v>
       </c>
       <c r="I12" s="41">
@@ -9454,52 +9509,58 @@
       </c>
       <c r="AK12" s="42">
         <v>248758</v>
       </c>
       <c r="AL12" s="41">
         <v>249072</v>
       </c>
       <c r="AM12" s="41">
         <v>266577</v>
       </c>
       <c r="AN12" s="41">
         <v>269862</v>
       </c>
       <c r="AO12" s="41">
         <v>272120</v>
       </c>
       <c r="AP12" s="42">
         <v>262869</v>
       </c>
       <c r="AQ12" s="74">
         <v>289844</v>
       </c>
       <c r="AR12" s="42">
         <v>291743</v>
       </c>
+      <c r="AS12" s="42">
+        <v>306142</v>
+      </c>
+      <c r="AT12" s="42">
+        <v>285926</v>
+      </c>
     </row>
-    <row r="13" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>62352</v>
       </c>
       <c r="C13" s="41">
         <v>68363</v>
       </c>
       <c r="D13" s="41">
         <v>68601</v>
       </c>
       <c r="E13" s="41">
         <v>71018</v>
       </c>
       <c r="F13" s="41">
         <v>74800</v>
       </c>
       <c r="G13" s="41">
         <v>80851</v>
       </c>
       <c r="H13" s="41">
         <v>77387</v>
       </c>
       <c r="I13" s="41">
@@ -9588,52 +9649,58 @@
       </c>
       <c r="AK13" s="42">
         <v>250367</v>
       </c>
       <c r="AL13" s="41">
         <v>248721</v>
       </c>
       <c r="AM13" s="41">
         <v>269262</v>
       </c>
       <c r="AN13" s="41">
         <v>254800</v>
       </c>
       <c r="AO13" s="41">
         <v>288017</v>
       </c>
       <c r="AP13" s="42">
         <v>287891</v>
       </c>
       <c r="AQ13" s="74">
         <v>304077</v>
       </c>
       <c r="AR13" s="42">
         <v>286039</v>
       </c>
+      <c r="AS13" s="42">
+        <v>370544</v>
+      </c>
+      <c r="AT13" s="42">
+        <v>298287</v>
+      </c>
     </row>
-    <row r="14" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="41">
         <v>59861</v>
       </c>
       <c r="C14" s="41">
         <v>68302</v>
       </c>
       <c r="D14" s="41">
         <v>66828</v>
       </c>
       <c r="E14" s="41">
         <v>72717</v>
       </c>
       <c r="F14" s="41">
         <v>72149</v>
       </c>
       <c r="G14" s="41">
         <v>92560</v>
       </c>
       <c r="H14" s="41">
         <v>80263</v>
       </c>
       <c r="I14" s="41">
@@ -9722,52 +9789,58 @@
       </c>
       <c r="AK14" s="42">
         <v>261182</v>
       </c>
       <c r="AL14" s="41">
         <v>247402</v>
       </c>
       <c r="AM14" s="41">
         <v>263623</v>
       </c>
       <c r="AN14" s="41">
         <v>264914</v>
       </c>
       <c r="AO14" s="41">
         <v>292409</v>
       </c>
       <c r="AP14" s="42">
         <v>276503</v>
       </c>
       <c r="AQ14" s="74">
         <v>292916</v>
       </c>
       <c r="AR14" s="42">
         <v>302020</v>
       </c>
+      <c r="AS14" s="42">
+        <v>336675</v>
+      </c>
+      <c r="AT14" s="42">
+        <v>284467</v>
+      </c>
     </row>
-    <row r="15" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="41">
         <v>62630</v>
       </c>
       <c r="C15" s="41">
         <v>75454</v>
       </c>
       <c r="D15" s="41">
         <v>69280</v>
       </c>
       <c r="E15" s="41">
         <v>68070</v>
       </c>
       <c r="F15" s="41">
         <v>73035</v>
       </c>
       <c r="G15" s="41">
         <v>81529</v>
       </c>
       <c r="H15" s="41">
         <v>83397</v>
       </c>
       <c r="I15" s="41">
@@ -9856,52 +9929,58 @@
       </c>
       <c r="AK15" s="42">
         <v>254552</v>
       </c>
       <c r="AL15" s="41">
         <v>244335</v>
       </c>
       <c r="AM15" s="41">
         <v>261357</v>
       </c>
       <c r="AN15" s="41">
         <v>274748</v>
       </c>
       <c r="AO15" s="41">
         <v>288285</v>
       </c>
       <c r="AP15" s="42">
         <v>263939</v>
       </c>
       <c r="AQ15" s="74">
         <v>297379</v>
       </c>
       <c r="AR15" s="42">
         <v>290652</v>
       </c>
+      <c r="AS15" s="42">
+        <v>307438</v>
+      </c>
+      <c r="AT15" s="42">
+        <v>291541</v>
+      </c>
     </row>
-    <row r="16" spans="1:45" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="41">
         <v>59720</v>
       </c>
       <c r="C16" s="41">
         <v>75878</v>
       </c>
       <c r="D16" s="41">
         <v>77697</v>
       </c>
       <c r="E16" s="41">
         <v>77187</v>
       </c>
       <c r="F16" s="41">
         <v>76347</v>
       </c>
       <c r="G16" s="41">
         <v>90268</v>
       </c>
       <c r="H16" s="41">
         <v>88808</v>
       </c>
       <c r="I16" s="41">
@@ -9990,52 +10069,58 @@
       </c>
       <c r="AK16" s="42">
         <v>233628</v>
       </c>
       <c r="AL16" s="41">
         <v>227854</v>
       </c>
       <c r="AM16" s="41">
         <v>265439</v>
       </c>
       <c r="AN16" s="41">
         <v>277591</v>
       </c>
       <c r="AO16" s="41">
         <v>254235</v>
       </c>
       <c r="AP16" s="42">
         <v>250488</v>
       </c>
       <c r="AQ16" s="74">
         <v>306555</v>
       </c>
       <c r="AR16" s="42">
         <v>265811</v>
       </c>
+      <c r="AS16" s="42">
+        <v>274165</v>
+      </c>
+      <c r="AT16" s="42">
+        <v>276036</v>
+      </c>
     </row>
-    <row r="17" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A17" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="41">
         <v>56561</v>
       </c>
       <c r="C17" s="41">
         <v>69908</v>
       </c>
       <c r="D17" s="41">
         <v>64314</v>
       </c>
       <c r="E17" s="41">
         <v>63793</v>
       </c>
       <c r="F17" s="41">
         <v>75344</v>
       </c>
       <c r="G17" s="41">
         <v>84430</v>
       </c>
       <c r="H17" s="41">
         <v>77006</v>
       </c>
       <c r="I17" s="41">
@@ -10124,52 +10209,58 @@
       </c>
       <c r="AK17" s="42">
         <v>242500</v>
       </c>
       <c r="AL17" s="41">
         <v>265641</v>
       </c>
       <c r="AM17" s="41">
         <v>253942</v>
       </c>
       <c r="AN17" s="41">
         <v>241281</v>
       </c>
       <c r="AO17" s="41">
         <v>264412</v>
       </c>
       <c r="AP17" s="42">
         <v>309908</v>
       </c>
       <c r="AQ17" s="74">
         <v>295060</v>
       </c>
       <c r="AR17" s="42">
         <v>279081</v>
       </c>
+      <c r="AS17" s="42">
+        <v>305864</v>
+      </c>
+      <c r="AT17" s="42">
+        <v>297865</v>
+      </c>
     </row>
-    <row r="18" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="41">
         <v>75412</v>
       </c>
       <c r="C18" s="41">
         <v>79404</v>
       </c>
       <c r="D18" s="41">
         <v>82473</v>
       </c>
       <c r="E18" s="41">
         <v>81988</v>
       </c>
       <c r="F18" s="41">
         <v>82210</v>
       </c>
       <c r="G18" s="41">
         <v>90172</v>
       </c>
       <c r="H18" s="41">
         <v>91022</v>
       </c>
       <c r="I18" s="41">
@@ -10258,105 +10349,111 @@
       </c>
       <c r="AK18" s="42">
         <v>251486</v>
       </c>
       <c r="AL18" s="41">
         <v>241239</v>
       </c>
       <c r="AM18" s="41">
         <v>273272</v>
       </c>
       <c r="AN18" s="41">
         <v>292981</v>
       </c>
       <c r="AO18" s="41">
         <v>297535</v>
       </c>
       <c r="AP18" s="42">
         <v>267036</v>
       </c>
       <c r="AQ18" s="74">
         <v>314549</v>
       </c>
       <c r="AR18" s="42">
         <v>335318</v>
       </c>
+      <c r="AS18" s="42">
+        <v>370850</v>
+      </c>
+      <c r="AT18" s="42">
+        <v>314508</v>
+      </c>
     </row>
-    <row r="19" spans="1:61" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61" ht="11.25">
       <c r="A19" s="43"/>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
       <c r="N19" s="34"/>
       <c r="O19" s="34"/>
       <c r="P19" s="34"/>
       <c r="Q19" s="34"/>
       <c r="R19" s="34"/>
       <c r="S19" s="34"/>
       <c r="T19" s="34"/>
       <c r="U19" s="34"/>
       <c r="V19" s="34"/>
       <c r="W19" s="34"/>
       <c r="X19" s="34"/>
       <c r="Y19" s="34"/>
       <c r="Z19" s="34"/>
       <c r="AA19" s="34"/>
       <c r="AB19" s="34"/>
       <c r="AC19" s="34"/>
     </row>
-    <row r="20" spans="1:61" s="62" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:61" s="62" customFormat="1" ht="36">
       <c r="A20" s="61" t="s">
         <v>776</v>
       </c>
       <c r="B20" s="63"/>
       <c r="C20" s="63"/>
       <c r="D20" s="63"/>
       <c r="E20" s="63"/>
       <c r="F20" s="63"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="AV20" s="64"/>
       <c r="AW20" s="64"/>
       <c r="AX20" s="64"/>
       <c r="AY20" s="64"/>
       <c r="AZ20" s="64"/>
       <c r="BA20" s="64"/>
       <c r="BG20" s="65"/>
       <c r="BH20" s="66"/>
       <c r="BI20" s="66"/>
     </row>
-    <row r="21" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>585</v>
       </c>
       <c r="C21" s="47" t="s">
         <v>545</v>
       </c>
       <c r="D21" s="47" t="s">
         <v>518</v>
       </c>
       <c r="E21" s="47" t="s">
         <v>571</v>
       </c>
       <c r="F21" s="47" t="s">
         <v>679</v>
       </c>
       <c r="G21" s="47" t="s">
         <v>652</v>
       </c>
       <c r="H21" s="47" t="s">
         <v>781</v>
       </c>
       <c r="I21" s="47" t="s">
@@ -10445,52 +10542,58 @@
       </c>
       <c r="AK21" s="47">
         <v>115.9</v>
       </c>
       <c r="AL21" s="47">
         <v>112.1</v>
       </c>
       <c r="AM21" s="47">
         <v>108.6</v>
       </c>
       <c r="AN21" s="47">
         <v>111.2</v>
       </c>
       <c r="AO21" s="47">
         <v>112.9</v>
       </c>
       <c r="AP21" s="52">
         <v>111</v>
       </c>
       <c r="AQ21" s="75">
         <v>111.6</v>
       </c>
       <c r="AR21" s="52">
         <v>110.6</v>
       </c>
+      <c r="AS21" s="52">
+        <v>113.1</v>
+      </c>
+      <c r="AT21" s="52">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="47">
         <v>103.3</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>557</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>522</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>514</v>
       </c>
       <c r="F22" s="47" t="s">
         <v>558</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>794</v>
       </c>
       <c r="H22" s="47" t="s">
         <v>677</v>
       </c>
       <c r="I22" s="47" t="s">
@@ -10579,52 +10682,58 @@
       </c>
       <c r="AK22" s="47">
         <v>111.7</v>
       </c>
       <c r="AL22" s="47">
         <v>111.3</v>
       </c>
       <c r="AM22" s="47">
         <v>110.9</v>
       </c>
       <c r="AN22" s="47">
         <v>110.4</v>
       </c>
       <c r="AO22" s="47">
         <v>114.2</v>
       </c>
       <c r="AP22" s="52">
         <v>112.6</v>
       </c>
       <c r="AQ22" s="75">
         <v>110.7</v>
       </c>
       <c r="AR22" s="52">
         <v>111.8</v>
       </c>
+      <c r="AS22" s="52">
+        <v>108.8</v>
+      </c>
+      <c r="AT22" s="52">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="47">
         <v>113.7</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>680</v>
       </c>
       <c r="D23" s="47" t="s">
         <v>548</v>
       </c>
       <c r="E23" s="47" t="s">
         <v>512</v>
       </c>
       <c r="F23" s="47" t="s">
         <v>752</v>
       </c>
       <c r="G23" s="47" t="s">
         <v>524</v>
       </c>
       <c r="H23" s="47" t="s">
         <v>787</v>
       </c>
       <c r="I23" s="47" t="s">
@@ -10713,52 +10822,58 @@
       </c>
       <c r="AK23" s="48">
         <v>126</v>
       </c>
       <c r="AL23" s="48">
         <v>115</v>
       </c>
       <c r="AM23" s="47">
         <v>103.8</v>
       </c>
       <c r="AN23" s="47">
         <v>109.1</v>
       </c>
       <c r="AO23" s="48">
         <v>110</v>
       </c>
       <c r="AP23" s="52">
         <v>107.3</v>
       </c>
       <c r="AQ23" s="75">
         <v>112.1</v>
       </c>
       <c r="AR23" s="52">
         <v>111.4</v>
       </c>
+      <c r="AS23" s="52">
+        <v>114.6</v>
+      </c>
+      <c r="AT23" s="52">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="47">
         <v>112.7</v>
       </c>
       <c r="C24" s="47" t="s">
         <v>539</v>
       </c>
       <c r="D24" s="47" t="s">
         <v>806</v>
       </c>
       <c r="E24" s="47" t="s">
         <v>553</v>
       </c>
       <c r="F24" s="47" t="s">
         <v>638</v>
       </c>
       <c r="G24" s="47" t="s">
         <v>807</v>
       </c>
       <c r="H24" s="47" t="s">
         <v>570</v>
       </c>
       <c r="I24" s="47" t="s">
@@ -10847,52 +10962,58 @@
       </c>
       <c r="AK24" s="48">
         <v>122</v>
       </c>
       <c r="AL24" s="47">
         <v>113.4</v>
       </c>
       <c r="AM24" s="47">
         <v>103.3</v>
       </c>
       <c r="AN24" s="47">
         <v>113.1</v>
       </c>
       <c r="AO24" s="48">
         <v>107.1</v>
       </c>
       <c r="AP24" s="52">
         <v>103.1</v>
       </c>
       <c r="AQ24" s="75">
         <v>126.3</v>
       </c>
       <c r="AR24" s="52">
         <v>108.8</v>
       </c>
+      <c r="AS24" s="52">
+        <v>110</v>
+      </c>
+      <c r="AT24" s="52">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A25" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="47">
         <v>111.1</v>
       </c>
       <c r="C25" s="47" t="s">
         <v>813</v>
       </c>
       <c r="D25" s="47" t="s">
         <v>728</v>
       </c>
       <c r="E25" s="47" t="s">
         <v>814</v>
       </c>
       <c r="F25" s="47" t="s">
         <v>794</v>
       </c>
       <c r="G25" s="47" t="s">
         <v>605</v>
       </c>
       <c r="H25" s="47" t="s">
         <v>586</v>
       </c>
       <c r="I25" s="47" t="s">
@@ -10981,52 +11102,58 @@
       </c>
       <c r="AK25" s="47">
         <v>131.5</v>
       </c>
       <c r="AL25" s="47">
         <v>124.4</v>
       </c>
       <c r="AM25" s="47">
         <v>114.9</v>
       </c>
       <c r="AN25" s="47">
         <v>112.2</v>
       </c>
       <c r="AO25" s="48">
         <v>112.5</v>
       </c>
       <c r="AP25" s="52">
         <v>102.5</v>
       </c>
       <c r="AQ25" s="75">
         <v>103.8</v>
       </c>
       <c r="AR25" s="52">
         <v>105</v>
       </c>
+      <c r="AS25" s="52">
+        <v>129.6</v>
+      </c>
+      <c r="AT25" s="52">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A26" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="48">
         <v>116</v>
       </c>
       <c r="C26" s="47" t="s">
         <v>539</v>
       </c>
       <c r="D26" s="47" t="s">
         <v>766</v>
       </c>
       <c r="E26" s="47" t="s">
         <v>667</v>
       </c>
       <c r="F26" s="47" t="s">
         <v>823</v>
       </c>
       <c r="G26" s="47" t="s">
         <v>823</v>
       </c>
       <c r="H26" s="47" t="s">
         <v>515</v>
       </c>
       <c r="I26" s="47" t="s">
@@ -11115,52 +11242,58 @@
       </c>
       <c r="AK26" s="47">
         <v>117.5</v>
       </c>
       <c r="AL26" s="47">
         <v>110.1</v>
       </c>
       <c r="AM26" s="47">
         <v>105.9</v>
       </c>
       <c r="AN26" s="47">
         <v>100.6</v>
       </c>
       <c r="AO26" s="48">
         <v>102.4</v>
       </c>
       <c r="AP26" s="52">
         <v>108.7</v>
       </c>
       <c r="AQ26" s="75">
         <v>110.4</v>
       </c>
       <c r="AR26" s="52">
         <v>121.7</v>
       </c>
+      <c r="AS26" s="52">
+        <v>137</v>
+      </c>
+      <c r="AT26" s="52">
+        <v>109.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A27" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="48">
         <v>111</v>
       </c>
       <c r="C27" s="47" t="s">
         <v>832</v>
       </c>
       <c r="D27" s="47" t="s">
         <v>622</v>
       </c>
       <c r="E27" s="47" t="s">
         <v>532</v>
       </c>
       <c r="F27" s="47" t="s">
         <v>661</v>
       </c>
       <c r="G27" s="47" t="s">
         <v>671</v>
       </c>
       <c r="H27" s="47" t="s">
         <v>643</v>
       </c>
       <c r="I27" s="47" t="s">
@@ -11249,52 +11382,58 @@
       </c>
       <c r="AK27" s="48">
         <v>116.9</v>
       </c>
       <c r="AL27" s="47">
         <v>106.1</v>
       </c>
       <c r="AM27" s="47">
         <v>105.3</v>
       </c>
       <c r="AN27" s="47">
         <v>119.1</v>
       </c>
       <c r="AO27" s="48">
         <v>110.5</v>
       </c>
       <c r="AP27" s="52">
         <v>122.3</v>
       </c>
       <c r="AQ27" s="75">
         <v>113.1</v>
       </c>
       <c r="AR27" s="52">
         <v>103.2</v>
       </c>
+      <c r="AS27" s="52">
+        <v>115.6</v>
+      </c>
+      <c r="AT27" s="52">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A28" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="47">
         <v>110.9</v>
       </c>
       <c r="C28" s="47" t="s">
         <v>548</v>
       </c>
       <c r="D28" s="47" t="s">
         <v>568</v>
       </c>
       <c r="E28" s="47" t="s">
         <v>584</v>
       </c>
       <c r="F28" s="47" t="s">
         <v>702</v>
       </c>
       <c r="G28" s="47" t="s">
         <v>828</v>
       </c>
       <c r="H28" s="47" t="s">
         <v>840</v>
       </c>
       <c r="I28" s="47" t="s">
@@ -11383,52 +11522,58 @@
       </c>
       <c r="AK28" s="47">
         <v>120.4</v>
       </c>
       <c r="AL28" s="47">
         <v>114.8</v>
       </c>
       <c r="AM28" s="47">
         <v>115.3</v>
       </c>
       <c r="AN28" s="47">
         <v>106.1</v>
       </c>
       <c r="AO28" s="48">
         <v>108.2</v>
       </c>
       <c r="AP28" s="52">
         <v>105.8</v>
       </c>
       <c r="AQ28" s="75">
         <v>107.9</v>
       </c>
       <c r="AR28" s="52">
         <v>103.2</v>
       </c>
+      <c r="AS28" s="52">
+        <v>109</v>
+      </c>
+      <c r="AT28" s="52">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="29" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A29" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="47">
         <v>109.8</v>
       </c>
       <c r="C29" s="47" t="s">
         <v>535</v>
       </c>
       <c r="D29" s="47" t="s">
         <v>546</v>
       </c>
       <c r="E29" s="47" t="s">
         <v>552</v>
       </c>
       <c r="F29" s="47" t="s">
         <v>848</v>
       </c>
       <c r="G29" s="47" t="s">
         <v>796</v>
       </c>
       <c r="H29" s="47" t="s">
         <v>849</v>
       </c>
       <c r="I29" s="47" t="s">
@@ -11517,52 +11662,58 @@
       </c>
       <c r="AK29" s="47">
         <v>116.2</v>
       </c>
       <c r="AL29" s="47">
         <v>107.9</v>
       </c>
       <c r="AM29" s="47">
         <v>105.7</v>
       </c>
       <c r="AN29" s="47">
         <v>106.7</v>
       </c>
       <c r="AO29" s="48">
         <v>109.4</v>
       </c>
       <c r="AP29" s="52">
         <v>105.5</v>
       </c>
       <c r="AQ29" s="75">
         <v>108.7</v>
       </c>
       <c r="AR29" s="52">
         <v>108.1</v>
       </c>
+      <c r="AS29" s="52">
+        <v>112.5</v>
+      </c>
+      <c r="AT29" s="52">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="30" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A30" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="47">
         <v>99.8</v>
       </c>
       <c r="C30" s="47" t="s">
         <v>509</v>
       </c>
       <c r="D30" s="47" t="s">
         <v>857</v>
       </c>
       <c r="E30" s="47" t="s">
         <v>557</v>
       </c>
       <c r="F30" s="47" t="s">
         <v>858</v>
       </c>
       <c r="G30" s="47" t="s">
         <v>713</v>
       </c>
       <c r="H30" s="47" t="s">
         <v>859</v>
       </c>
       <c r="I30" s="47" t="s">
@@ -11651,52 +11802,58 @@
       </c>
       <c r="AK30" s="48">
         <v>120.8</v>
       </c>
       <c r="AL30" s="47">
         <v>113.2</v>
       </c>
       <c r="AM30" s="47">
         <v>106.1</v>
       </c>
       <c r="AN30" s="47">
         <v>108.9</v>
       </c>
       <c r="AO30" s="48">
         <v>115</v>
       </c>
       <c r="AP30" s="52">
         <v>115.7</v>
       </c>
       <c r="AQ30" s="75">
         <v>112.9</v>
       </c>
       <c r="AR30" s="52">
         <v>112.3</v>
       </c>
+      <c r="AS30" s="52">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="AT30" s="52">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="31" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A31" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="47">
         <v>105.2</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>503</v>
       </c>
       <c r="D31" s="47" t="s">
         <v>616</v>
       </c>
       <c r="E31" s="47" t="s">
         <v>628</v>
       </c>
       <c r="F31" s="47" t="s">
         <v>727</v>
       </c>
       <c r="G31" s="47" t="s">
         <v>864</v>
       </c>
       <c r="H31" s="47" t="s">
         <v>793</v>
       </c>
       <c r="I31" s="47" t="s">
@@ -11785,52 +11942,58 @@
       </c>
       <c r="AK31" s="47">
         <v>113.6</v>
       </c>
       <c r="AL31" s="47">
         <v>106.5</v>
       </c>
       <c r="AM31" s="47">
         <v>104.1</v>
       </c>
       <c r="AN31" s="47">
         <v>106.5</v>
       </c>
       <c r="AO31" s="48">
         <v>112</v>
       </c>
       <c r="AP31" s="52">
         <v>111.8</v>
       </c>
       <c r="AQ31" s="75">
         <v>111.1</v>
       </c>
       <c r="AR31" s="52">
         <v>114</v>
       </c>
+      <c r="AS31" s="52">
+        <v>115.1</v>
+      </c>
+      <c r="AT31" s="52">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="32" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A32" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="47">
         <v>114.4</v>
       </c>
       <c r="C32" s="47" t="s">
         <v>675</v>
       </c>
       <c r="D32" s="47" t="s">
         <v>605</v>
       </c>
       <c r="E32" s="47" t="s">
         <v>567</v>
       </c>
       <c r="F32" s="47" t="s">
         <v>781</v>
       </c>
       <c r="G32" s="47" t="s">
         <v>545</v>
       </c>
       <c r="H32" s="47" t="s">
         <v>694</v>
       </c>
       <c r="I32" s="47" t="s">
@@ -11919,52 +12082,58 @@
       </c>
       <c r="AK32" s="47">
         <v>124.4</v>
       </c>
       <c r="AL32" s="47">
         <v>111.2</v>
       </c>
       <c r="AM32" s="47">
         <v>95.9</v>
       </c>
       <c r="AN32" s="47">
         <v>113.3</v>
       </c>
       <c r="AO32" s="48">
         <v>113.3</v>
       </c>
       <c r="AP32" s="52">
         <v>108</v>
       </c>
       <c r="AQ32" s="75">
         <v>113.8</v>
       </c>
       <c r="AR32" s="52">
         <v>105.8</v>
       </c>
+      <c r="AS32" s="52">
+        <v>106.6</v>
+      </c>
+      <c r="AT32" s="52">
+        <v>110.5</v>
+      </c>
     </row>
-    <row r="33" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A33" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="47">
         <v>99.2</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>849</v>
       </c>
       <c r="D33" s="47" t="s">
         <v>621</v>
       </c>
       <c r="E33" s="47" t="s">
         <v>806</v>
       </c>
       <c r="F33" s="47" t="s">
         <v>876</v>
       </c>
       <c r="G33" s="47" t="s">
         <v>727</v>
       </c>
       <c r="H33" s="47" t="s">
         <v>558</v>
       </c>
       <c r="I33" s="47" t="s">
@@ -12053,52 +12222,58 @@
       </c>
       <c r="AK33" s="47">
         <v>120.1</v>
       </c>
       <c r="AL33" s="47">
         <v>104.8</v>
       </c>
       <c r="AM33" s="47">
         <v>106.7</v>
       </c>
       <c r="AN33" s="47">
         <v>125.6</v>
       </c>
       <c r="AO33" s="48">
         <v>108.8</v>
       </c>
       <c r="AP33" s="52">
         <v>109.9</v>
       </c>
       <c r="AQ33" s="75">
         <v>115.5</v>
       </c>
       <c r="AR33" s="52">
         <v>95.8</v>
       </c>
+      <c r="AS33" s="52">
+        <v>107.8</v>
+      </c>
+      <c r="AT33" s="52">
+        <v>110.2</v>
+      </c>
     </row>
-    <row r="34" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A34" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="47">
         <v>96.9</v>
       </c>
       <c r="C34" s="47" t="s">
         <v>601</v>
       </c>
       <c r="D34" s="47" t="s">
         <v>631</v>
       </c>
       <c r="E34" s="47" t="s">
         <v>583</v>
       </c>
       <c r="F34" s="47" t="s">
         <v>882</v>
       </c>
       <c r="G34" s="47" t="s">
         <v>706</v>
       </c>
       <c r="H34" s="47" t="s">
         <v>755</v>
       </c>
       <c r="I34" s="47" t="s">
@@ -12187,52 +12362,58 @@
       </c>
       <c r="AK34" s="47">
         <v>116.3</v>
       </c>
       <c r="AL34" s="47">
         <v>118.2</v>
       </c>
       <c r="AM34" s="47">
         <v>103.1</v>
       </c>
       <c r="AN34" s="47">
         <v>122.4</v>
       </c>
       <c r="AO34" s="48">
         <v>109</v>
       </c>
       <c r="AP34" s="52">
         <v>116.7</v>
       </c>
       <c r="AQ34" s="75">
         <v>116.2</v>
       </c>
       <c r="AR34" s="52">
         <v>115.7</v>
       </c>
+      <c r="AS34" s="52">
+        <v>115.7</v>
+      </c>
+      <c r="AT34" s="52">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="35" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A35" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="47">
         <v>110.6</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>518</v>
       </c>
       <c r="D35" s="47" t="s">
         <v>523</v>
       </c>
       <c r="E35" s="47" t="s">
         <v>589</v>
       </c>
       <c r="F35" s="47" t="s">
         <v>656</v>
       </c>
       <c r="G35" s="47" t="s">
         <v>665</v>
       </c>
       <c r="H35" s="47" t="s">
         <v>879</v>
       </c>
       <c r="I35" s="47" t="s">
@@ -12321,135 +12502,141 @@
       </c>
       <c r="AK35" s="47">
         <v>116.8</v>
       </c>
       <c r="AL35" s="48">
         <v>113</v>
       </c>
       <c r="AM35" s="48">
         <v>110</v>
       </c>
       <c r="AN35" s="48">
         <v>116.4</v>
       </c>
       <c r="AO35" s="48">
         <v>118.3</v>
       </c>
       <c r="AP35" s="52">
         <v>110.7</v>
       </c>
       <c r="AQ35" s="75">
         <v>115.1</v>
       </c>
       <c r="AR35" s="52">
         <v>114.5</v>
       </c>
+      <c r="AS35" s="52">
+        <v>124.6</v>
+      </c>
+      <c r="AT35" s="52">
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="36" spans="1:61" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61" ht="11.25">
       <c r="A36" s="44"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="50"/>
       <c r="K36" s="50"/>
       <c r="L36" s="50"/>
       <c r="M36" s="50"/>
       <c r="N36" s="50"/>
       <c r="O36" s="50"/>
       <c r="P36" s="50"/>
       <c r="Q36" s="50"/>
       <c r="R36" s="50"/>
       <c r="S36" s="50"/>
       <c r="T36" s="50"/>
       <c r="U36" s="50"/>
       <c r="V36" s="50"/>
       <c r="W36" s="50"/>
       <c r="X36" s="50"/>
       <c r="Y36" s="50"/>
       <c r="Z36" s="50"/>
       <c r="AA36" s="50"/>
       <c r="AB36" s="50"/>
       <c r="AC36" s="50"/>
       <c r="AD36" s="50"/>
       <c r="AE36" s="50"/>
       <c r="AF36" s="50"/>
       <c r="AG36" s="50"/>
       <c r="AH36" s="50"/>
       <c r="AV36" s="46"/>
       <c r="AW36" s="46"/>
       <c r="AX36" s="46"/>
       <c r="AY36" s="46"/>
       <c r="AZ36" s="46"/>
       <c r="BA36" s="46"/>
       <c r="BG36" s="32"/>
       <c r="BH36" s="33"/>
       <c r="BI36" s="33"/>
     </row>
-    <row r="37" spans="1:61" s="62" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61" s="62" customFormat="1" ht="36">
       <c r="A37" s="61" t="s">
         <v>775</v>
       </c>
       <c r="B37" s="67"/>
       <c r="C37" s="67"/>
       <c r="D37" s="67"/>
       <c r="E37" s="67"/>
       <c r="F37" s="67"/>
       <c r="G37" s="67"/>
       <c r="H37" s="67"/>
       <c r="I37" s="67"/>
       <c r="J37" s="67"/>
       <c r="K37" s="67"/>
       <c r="L37" s="68"/>
       <c r="M37" s="68"/>
       <c r="N37" s="68"/>
       <c r="O37" s="68"/>
       <c r="P37" s="68"/>
       <c r="Q37" s="68"/>
       <c r="R37" s="68"/>
       <c r="S37" s="68"/>
       <c r="T37" s="68"/>
       <c r="U37" s="68"/>
       <c r="V37" s="68"/>
       <c r="W37" s="68"/>
       <c r="X37" s="68"/>
       <c r="Y37" s="68"/>
       <c r="Z37" s="68"/>
       <c r="AA37" s="68"/>
       <c r="AB37" s="68"/>
       <c r="AC37" s="68"/>
       <c r="AD37" s="68"/>
       <c r="AE37" s="68"/>
       <c r="AF37" s="68"/>
       <c r="AG37" s="68"/>
       <c r="AH37" s="68"/>
     </row>
-    <row r="38" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A38" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>622</v>
       </c>
       <c r="C38" s="51" t="s">
         <v>556</v>
       </c>
       <c r="D38" s="51" t="s">
         <v>589</v>
       </c>
       <c r="E38" s="51" t="s">
         <v>772</v>
       </c>
       <c r="F38" s="51" t="s">
         <v>519</v>
       </c>
       <c r="G38" s="51" t="s">
         <v>528</v>
       </c>
       <c r="H38" s="51" t="s">
         <v>555</v>
       </c>
       <c r="I38" s="51" t="s">
@@ -12538,52 +12725,58 @@
       </c>
       <c r="AK38" s="52">
         <v>104.2</v>
       </c>
       <c r="AL38" s="48">
         <v>102.4</v>
       </c>
       <c r="AM38" s="48">
         <v>99.5</v>
       </c>
       <c r="AN38" s="48">
         <v>102</v>
       </c>
       <c r="AO38" s="48">
         <v>103.4</v>
       </c>
       <c r="AP38" s="52">
         <v>101</v>
       </c>
       <c r="AQ38" s="75">
         <v>100.5</v>
       </c>
       <c r="AR38" s="52">
         <v>98.1</v>
       </c>
+      <c r="AS38" s="52">
+        <v>99.5</v>
+      </c>
+      <c r="AT38" s="52">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="39" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A39" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="51">
         <v>97.7</v>
       </c>
       <c r="C39" s="51" t="s">
         <v>573</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>591</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>746</v>
       </c>
       <c r="F39" s="51" t="s">
         <v>522</v>
       </c>
       <c r="G39" s="51" t="s">
         <v>504</v>
       </c>
       <c r="H39" s="51" t="s">
         <v>512</v>
       </c>
       <c r="I39" s="51" t="s">
@@ -12672,52 +12865,58 @@
       </c>
       <c r="AK39" s="52">
         <v>100.4</v>
       </c>
       <c r="AL39" s="48">
         <v>101.6</v>
       </c>
       <c r="AM39" s="48">
         <v>101.6</v>
       </c>
       <c r="AN39" s="48">
         <v>101.3</v>
       </c>
       <c r="AO39" s="48">
         <v>104.6</v>
       </c>
       <c r="AP39" s="52">
         <v>102.5</v>
       </c>
       <c r="AQ39" s="75">
         <v>99.6</v>
       </c>
       <c r="AR39" s="52">
         <v>99.2</v>
       </c>
+      <c r="AS39" s="52">
+        <v>95.7</v>
+      </c>
+      <c r="AT39" s="52">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="40" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A40" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="51">
         <v>107.5</v>
       </c>
       <c r="C40" s="51" t="s">
         <v>545</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>522</v>
       </c>
       <c r="E40" s="51" t="s">
         <v>894</v>
       </c>
       <c r="F40" s="51" t="s">
         <v>512</v>
       </c>
       <c r="G40" s="51" t="s">
         <v>591</v>
       </c>
       <c r="H40" s="51" t="s">
         <v>535</v>
       </c>
       <c r="I40" s="51" t="s">
@@ -12806,52 +13005,58 @@
       </c>
       <c r="AK40" s="52">
         <v>113.3</v>
       </c>
       <c r="AL40" s="48">
         <v>105</v>
       </c>
       <c r="AM40" s="48">
         <v>95.1</v>
       </c>
       <c r="AN40" s="48">
         <v>100.1</v>
       </c>
       <c r="AO40" s="48">
         <v>100.7</v>
       </c>
       <c r="AP40" s="52">
         <v>97.6</v>
       </c>
       <c r="AQ40" s="75">
         <v>100.9</v>
       </c>
       <c r="AR40" s="52">
         <v>98.8</v>
       </c>
+      <c r="AS40" s="52">
+        <v>100.8</v>
+      </c>
+      <c r="AT40" s="52">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="41" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A41" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="51">
         <v>106.6</v>
       </c>
       <c r="C41" s="51" t="s">
         <v>639</v>
       </c>
       <c r="D41" s="51" t="s">
         <v>529</v>
       </c>
       <c r="E41" s="51" t="s">
         <v>717</v>
       </c>
       <c r="F41" s="51" t="s">
         <v>543</v>
       </c>
       <c r="G41" s="51" t="s">
         <v>609</v>
       </c>
       <c r="H41" s="51" t="s">
         <v>899</v>
       </c>
       <c r="I41" s="51" t="s">
@@ -12940,52 +13145,58 @@
       </c>
       <c r="AK41" s="52">
         <v>109.7</v>
       </c>
       <c r="AL41" s="48">
         <v>103.6</v>
       </c>
       <c r="AM41" s="48">
         <v>94.6</v>
       </c>
       <c r="AN41" s="48">
         <v>103.8</v>
       </c>
       <c r="AO41" s="48">
         <v>98.1</v>
       </c>
       <c r="AP41" s="52">
         <v>93.8</v>
       </c>
       <c r="AQ41" s="75">
         <v>113.7</v>
       </c>
       <c r="AR41" s="52">
         <v>96.5</v>
       </c>
+      <c r="AS41" s="52">
+        <v>96.7</v>
+      </c>
+      <c r="AT41" s="52">
+        <v>89.2</v>
+      </c>
     </row>
-    <row r="42" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A42" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="51">
         <v>105.1</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>887</v>
       </c>
       <c r="D42" s="51" t="s">
         <v>702</v>
       </c>
       <c r="E42" s="51" t="s">
         <v>716</v>
       </c>
       <c r="F42" s="51" t="s">
         <v>542</v>
       </c>
       <c r="G42" s="51" t="s">
         <v>691</v>
       </c>
       <c r="H42" s="51" t="s">
         <v>615</v>
       </c>
       <c r="I42" s="51" t="s">
@@ -13074,52 +13285,58 @@
       </c>
       <c r="AK42" s="52">
         <v>118.3</v>
       </c>
       <c r="AL42" s="48">
         <v>113.6</v>
       </c>
       <c r="AM42" s="48">
         <v>105.2</v>
       </c>
       <c r="AN42" s="48">
         <v>102.9</v>
       </c>
       <c r="AO42" s="48">
         <v>103</v>
       </c>
       <c r="AP42" s="52">
         <v>93.3</v>
       </c>
       <c r="AQ42" s="75">
         <v>93.4</v>
       </c>
       <c r="AR42" s="52">
         <v>93.2</v>
       </c>
+      <c r="AS42" s="52">
+        <v>114</v>
+      </c>
+      <c r="AT42" s="52">
+        <v>92.1</v>
+      </c>
     </row>
-    <row r="43" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A43" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="51">
         <v>109.8</v>
       </c>
       <c r="C43" s="51" t="s">
         <v>639</v>
       </c>
       <c r="D43" s="51" t="s">
         <v>703</v>
       </c>
       <c r="E43" s="51" t="s">
         <v>531</v>
       </c>
       <c r="F43" s="51" t="s">
         <v>710</v>
       </c>
       <c r="G43" s="51" t="s">
         <v>716</v>
       </c>
       <c r="H43" s="51" t="s">
         <v>902</v>
       </c>
       <c r="I43" s="51" t="s">
@@ -13208,52 +13425,58 @@
       </c>
       <c r="AK43" s="52">
         <v>105.7</v>
       </c>
       <c r="AL43" s="48">
         <v>100.5</v>
       </c>
       <c r="AM43" s="48">
         <v>97</v>
       </c>
       <c r="AN43" s="48">
         <v>92.3</v>
       </c>
       <c r="AO43" s="48">
         <v>93.8</v>
       </c>
       <c r="AP43" s="52">
         <v>98.9</v>
       </c>
       <c r="AQ43" s="75">
         <v>99.4</v>
       </c>
       <c r="AR43" s="52">
         <v>108</v>
       </c>
+      <c r="AS43" s="52">
+        <v>120.5</v>
+      </c>
+      <c r="AT43" s="52">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="44" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A44" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="51">
         <v>105.1</v>
       </c>
       <c r="C44" s="51" t="s">
         <v>849</v>
       </c>
       <c r="D44" s="51" t="s">
         <v>598</v>
       </c>
       <c r="E44" s="51" t="s">
         <v>732</v>
       </c>
       <c r="F44" s="51" t="s">
         <v>654</v>
       </c>
       <c r="G44" s="51" t="s">
         <v>511</v>
       </c>
       <c r="H44" s="51" t="s">
         <v>528</v>
       </c>
       <c r="I44" s="51" t="s">
@@ -13342,52 +13565,58 @@
       </c>
       <c r="AK44" s="52">
         <v>105.1</v>
       </c>
       <c r="AL44" s="48">
         <v>96.9</v>
       </c>
       <c r="AM44" s="48">
         <v>96.4</v>
       </c>
       <c r="AN44" s="48">
         <v>109.3</v>
       </c>
       <c r="AO44" s="48">
         <v>101.2</v>
       </c>
       <c r="AP44" s="52">
         <v>111.3</v>
       </c>
       <c r="AQ44" s="75">
         <v>101.8</v>
       </c>
       <c r="AR44" s="52">
         <v>91.6</v>
       </c>
+      <c r="AS44" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="AT44" s="52">
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="45" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A45" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="51">
         <v>105</v>
       </c>
       <c r="C45" s="51" t="s">
         <v>544</v>
       </c>
       <c r="D45" s="51" t="s">
         <v>506</v>
       </c>
       <c r="E45" s="51" t="s">
         <v>774</v>
       </c>
       <c r="F45" s="51" t="s">
         <v>507</v>
       </c>
       <c r="G45" s="51" t="s">
         <v>514</v>
       </c>
       <c r="H45" s="51" t="s">
         <v>563</v>
       </c>
       <c r="I45" s="51" t="s">
@@ -13476,52 +13705,58 @@
       </c>
       <c r="AK45" s="52">
         <v>108.3</v>
       </c>
       <c r="AL45" s="48">
         <v>104.8</v>
       </c>
       <c r="AM45" s="48">
         <v>105.6</v>
       </c>
       <c r="AN45" s="48">
         <v>97.3</v>
       </c>
       <c r="AO45" s="48">
         <v>99.1</v>
       </c>
       <c r="AP45" s="52">
         <v>96.3</v>
       </c>
       <c r="AQ45" s="75">
         <v>97.1</v>
       </c>
       <c r="AR45" s="52">
         <v>91.6</v>
       </c>
+      <c r="AS45" s="52">
+        <v>95.9</v>
+      </c>
+      <c r="AT45" s="52">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="46" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A46" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="51">
         <v>103.9</v>
       </c>
       <c r="C46" s="51" t="s">
         <v>525</v>
       </c>
       <c r="D46" s="51" t="s">
         <v>596</v>
       </c>
       <c r="E46" s="51" t="s">
         <v>903</v>
       </c>
       <c r="F46" s="51" t="s">
         <v>508</v>
       </c>
       <c r="G46" s="51" t="s">
         <v>506</v>
       </c>
       <c r="H46" s="51" t="s">
         <v>523</v>
       </c>
       <c r="I46" s="51" t="s">
@@ -13610,52 +13845,58 @@
       </c>
       <c r="AK46" s="52">
         <v>104.5</v>
       </c>
       <c r="AL46" s="48">
         <v>98.5</v>
       </c>
       <c r="AM46" s="48">
         <v>96.8</v>
       </c>
       <c r="AN46" s="48">
         <v>97.9</v>
       </c>
       <c r="AO46" s="48">
         <v>100.2</v>
       </c>
       <c r="AP46" s="52">
         <v>96</v>
       </c>
       <c r="AQ46" s="75">
         <v>97.8</v>
       </c>
       <c r="AR46" s="52">
         <v>95.9</v>
       </c>
+      <c r="AS46" s="52">
+        <v>98.9</v>
+      </c>
+      <c r="AT46" s="52">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="47" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A47" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="51">
         <v>94.4</v>
       </c>
       <c r="C47" s="51" t="s">
         <v>641</v>
       </c>
       <c r="D47" s="51" t="s">
         <v>525</v>
       </c>
       <c r="E47" s="51" t="s">
         <v>896</v>
       </c>
       <c r="F47" s="51" t="s">
         <v>623</v>
       </c>
       <c r="G47" s="51" t="s">
         <v>548</v>
       </c>
       <c r="H47" s="51" t="s">
         <v>683</v>
       </c>
       <c r="I47" s="51" t="s">
@@ -13744,52 +13985,58 @@
       </c>
       <c r="AK47" s="52">
         <v>108.6</v>
       </c>
       <c r="AL47" s="48">
         <v>103.4</v>
       </c>
       <c r="AM47" s="48">
         <v>97.2</v>
       </c>
       <c r="AN47" s="48">
         <v>99.9</v>
       </c>
       <c r="AO47" s="48">
         <v>105.3</v>
       </c>
       <c r="AP47" s="52">
         <v>105.3</v>
       </c>
       <c r="AQ47" s="75">
         <v>101.6</v>
       </c>
       <c r="AR47" s="52">
         <v>99.6</v>
       </c>
+      <c r="AS47" s="52">
+        <v>113.2</v>
+      </c>
+      <c r="AT47" s="52">
+        <v>91</v>
+      </c>
     </row>
-    <row r="48" spans="1:61" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A48" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="51">
         <v>99.5</v>
       </c>
       <c r="C48" s="51" t="s">
         <v>650</v>
       </c>
       <c r="D48" s="51" t="s">
         <v>692</v>
       </c>
       <c r="E48" s="51" t="s">
         <v>626</v>
       </c>
       <c r="F48" s="51" t="s">
         <v>521</v>
       </c>
       <c r="G48" s="51" t="s">
         <v>657</v>
       </c>
       <c r="H48" s="51" t="s">
         <v>515</v>
       </c>
       <c r="I48" s="51" t="s">
@@ -13878,52 +14125,58 @@
       </c>
       <c r="AK48" s="52">
         <v>102.2</v>
       </c>
       <c r="AL48" s="48">
         <v>97.3</v>
       </c>
       <c r="AM48" s="48">
         <v>95.3</v>
       </c>
       <c r="AN48" s="48">
         <v>97.7</v>
       </c>
       <c r="AO48" s="48">
         <v>102.6</v>
       </c>
       <c r="AP48" s="52">
         <v>101.7</v>
       </c>
       <c r="AQ48" s="75">
         <v>100</v>
       </c>
       <c r="AR48" s="52">
         <v>101.2</v>
       </c>
+      <c r="AS48" s="52">
+        <v>101.2</v>
+      </c>
+      <c r="AT48" s="52">
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="49" spans="1:44" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:46" s="36" customFormat="1" ht="11.25">
       <c r="A49" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="51">
         <v>108.2</v>
       </c>
       <c r="C49" s="51" t="s">
         <v>587</v>
       </c>
       <c r="D49" s="51" t="s">
         <v>857</v>
       </c>
       <c r="E49" s="51" t="s">
         <v>909</v>
       </c>
       <c r="F49" s="51" t="s">
         <v>622</v>
       </c>
       <c r="G49" s="51" t="s">
         <v>768</v>
       </c>
       <c r="H49" s="51" t="s">
         <v>518</v>
       </c>
       <c r="I49" s="51" t="s">
@@ -14012,52 +14265,58 @@
       </c>
       <c r="AK49" s="52">
         <v>111.9</v>
       </c>
       <c r="AL49" s="48">
         <v>101.6</v>
       </c>
       <c r="AM49" s="48">
         <v>87.8</v>
       </c>
       <c r="AN49" s="48">
         <v>103.9</v>
       </c>
       <c r="AO49" s="48">
         <v>103.8</v>
       </c>
       <c r="AP49" s="52">
         <v>98.3</v>
       </c>
       <c r="AQ49" s="75">
         <v>102.4</v>
       </c>
       <c r="AR49" s="52">
         <v>93.9</v>
       </c>
+      <c r="AS49" s="52">
+        <v>93.8</v>
+      </c>
+      <c r="AT49" s="52">
+        <v>97</v>
+      </c>
     </row>
-    <row r="50" spans="1:44" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:46" s="36" customFormat="1" ht="11.25">
       <c r="A50" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="51">
         <v>93.8</v>
       </c>
       <c r="C50" s="51" t="s">
         <v>652</v>
       </c>
       <c r="D50" s="51" t="s">
         <v>514</v>
       </c>
       <c r="E50" s="51" t="s">
         <v>633</v>
       </c>
       <c r="F50" s="51" t="s">
         <v>638</v>
       </c>
       <c r="G50" s="51" t="s">
         <v>508</v>
       </c>
       <c r="H50" s="51" t="s">
         <v>596</v>
       </c>
       <c r="I50" s="51" t="s">
@@ -14146,52 +14405,58 @@
       </c>
       <c r="AK50" s="52">
         <v>108</v>
       </c>
       <c r="AL50" s="48">
         <v>95.7</v>
       </c>
       <c r="AM50" s="48">
         <v>97.7</v>
       </c>
       <c r="AN50" s="48">
         <v>115.2</v>
       </c>
       <c r="AO50" s="48">
         <v>99.6</v>
       </c>
       <c r="AP50" s="52">
         <v>100</v>
       </c>
       <c r="AQ50" s="75">
         <v>104</v>
       </c>
       <c r="AR50" s="52">
         <v>85</v>
       </c>
+      <c r="AS50" s="52">
+        <v>94.8</v>
+      </c>
+      <c r="AT50" s="52">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="51" spans="1:44" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:46" s="36" customFormat="1" ht="11.25">
       <c r="A51" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="51">
         <v>91.6</v>
       </c>
       <c r="C51" s="51" t="s">
         <v>556</v>
       </c>
       <c r="D51" s="51" t="s">
         <v>731</v>
       </c>
       <c r="E51" s="51" t="s">
         <v>912</v>
       </c>
       <c r="F51" s="51" t="s">
         <v>758</v>
       </c>
       <c r="G51" s="51" t="s">
         <v>527</v>
       </c>
       <c r="H51" s="51" t="s">
         <v>527</v>
       </c>
       <c r="I51" s="51" t="s">
@@ -14280,52 +14545,58 @@
       </c>
       <c r="AK51" s="52">
         <v>104.6</v>
       </c>
       <c r="AL51" s="48">
         <v>107.9</v>
       </c>
       <c r="AM51" s="48">
         <v>94.4</v>
       </c>
       <c r="AN51" s="48">
         <v>112.3</v>
       </c>
       <c r="AO51" s="48">
         <v>99.8</v>
       </c>
       <c r="AP51" s="52">
         <v>106.2</v>
       </c>
       <c r="AQ51" s="75">
         <v>104.6</v>
       </c>
       <c r="AR51" s="52">
         <v>102.7</v>
       </c>
+      <c r="AS51" s="52">
+        <v>101.8</v>
+      </c>
+      <c r="AT51" s="52">
+        <v>84.4</v>
+      </c>
     </row>
-    <row r="52" spans="1:44" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:46" s="36" customFormat="1" ht="11.25">
       <c r="A52" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="51">
         <v>104.7</v>
       </c>
       <c r="C52" s="51" t="s">
         <v>596</v>
       </c>
       <c r="D52" s="51" t="s">
         <v>877</v>
       </c>
       <c r="E52" s="51" t="s">
         <v>914</v>
       </c>
       <c r="F52" s="51" t="s">
         <v>762</v>
       </c>
       <c r="G52" s="51" t="s">
         <v>683</v>
       </c>
       <c r="H52" s="51" t="s">
         <v>730</v>
       </c>
       <c r="I52" s="51" t="s">
@@ -14414,260 +14685,274 @@
       </c>
       <c r="AK52" s="52">
         <v>105</v>
       </c>
       <c r="AL52" s="48">
         <v>103.2</v>
       </c>
       <c r="AM52" s="48">
         <v>100.7</v>
       </c>
       <c r="AN52" s="48">
         <v>106.8</v>
       </c>
       <c r="AO52" s="48">
         <v>108.3</v>
       </c>
       <c r="AP52" s="52">
         <v>100.7</v>
       </c>
       <c r="AQ52" s="75">
         <v>103.6</v>
       </c>
       <c r="AR52" s="52">
         <v>101.6</v>
       </c>
+      <c r="AS52" s="52">
+        <v>109.6</v>
+      </c>
+      <c r="AT52" s="52">
+        <v>103.4</v>
+      </c>
     </row>
-    <row r="54" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q54" s="33"/>
       <c r="S54" s="53"/>
     </row>
-    <row r="55" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q55" s="33"/>
       <c r="S55" s="53"/>
     </row>
-    <row r="56" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q56" s="33"/>
       <c r="S56" s="53"/>
     </row>
-    <row r="57" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q57" s="33"/>
       <c r="S57" s="53"/>
     </row>
-    <row r="58" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q58" s="33"/>
       <c r="S58" s="53"/>
     </row>
-    <row r="59" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q59" s="33"/>
       <c r="S59" s="53"/>
     </row>
-    <row r="60" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q60" s="33"/>
       <c r="S60" s="53"/>
     </row>
-    <row r="61" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q61" s="33"/>
       <c r="S61" s="53"/>
     </row>
-    <row r="62" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q62" s="33"/>
       <c r="S62" s="53"/>
     </row>
-    <row r="63" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q63" s="33"/>
       <c r="S63" s="53"/>
     </row>
-    <row r="64" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:46" ht="12.75" customHeight="1">
       <c r="Q64" s="33"/>
       <c r="S64" s="53"/>
     </row>
-    <row r="65" spans="17:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="17:19" ht="12.75" customHeight="1">
       <c r="Q65" s="33"/>
       <c r="S65" s="53"/>
     </row>
-    <row r="66" spans="17:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="17:19" ht="12.75" customHeight="1">
       <c r="Q66" s="33"/>
       <c r="S66" s="53"/>
     </row>
-    <row r="67" spans="17:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="17:19" ht="12.75" customHeight="1">
       <c r="Q67" s="33"/>
       <c r="S67" s="53"/>
     </row>
-    <row r="68" spans="17:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="17:19" ht="12.75" customHeight="1">
       <c r="Q68" s="33"/>
       <c r="S68" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...4 lines deleted...]
-    <mergeCell ref="N2:Q2"/>
+  <mergeCells count="13">
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AP2:AS2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="R2:U2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="Z2:AC2"/>
     <mergeCell ref="AD2:AG2"/>
     <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="F2:I2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="N2:Q2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:IV52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="AI3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AR21" sqref="AR21"/>
+      <selection pane="bottomRight" activeCell="AV54" sqref="AV54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="31" style="56" customWidth="1"/>
     <col min="2" max="34" width="17" style="56" customWidth="1"/>
     <col min="35" max="35" width="16.85546875" style="56" customWidth="1"/>
     <col min="36" max="36" width="16.7109375" style="56" customWidth="1"/>
     <col min="37" max="37" width="18.28515625" style="56" customWidth="1"/>
     <col min="38" max="41" width="14.5703125" style="56" customWidth="1"/>
     <col min="42" max="42" width="12.28515625" style="56" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="56" customWidth="1"/>
     <col min="44" max="45" width="14.42578125" style="56" customWidth="1"/>
-    <col min="46" max="16384" width="9.140625" style="56"/>
+    <col min="46" max="46" width="16.7109375" style="56" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="60" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:49" s="60" customFormat="1" ht="12">
+      <c r="A1" s="77" t="s">
         <v>502</v>
       </c>
-      <c r="B1" s="78"/>
-[...6 lines deleted...]
-      <c r="I1" s="78"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
       <c r="X1" s="59"/>
       <c r="Y1" s="59"/>
       <c r="Z1" s="59"/>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
     </row>
-    <row r="2" spans="1:45" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B2" s="77">
+    <row r="2" spans="1:49" s="54" customFormat="1" ht="11.25">
+      <c r="A2" s="78"/>
+      <c r="B2" s="78">
         <v>2015</v>
       </c>
-      <c r="C2" s="77"/>
-[...2 lines deleted...]
-      <c r="F2" s="77">
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78">
         <v>2016</v>
       </c>
-      <c r="G2" s="77"/>
-[...2 lines deleted...]
-      <c r="J2" s="77">
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78">
         <v>2017</v>
       </c>
-      <c r="K2" s="77"/>
-[...2 lines deleted...]
-      <c r="N2" s="77">
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78">
         <v>2018</v>
       </c>
-      <c r="O2" s="77"/>
-[...2 lines deleted...]
-      <c r="R2" s="77">
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78">
         <v>2019</v>
       </c>
-      <c r="S2" s="77"/>
-[...2 lines deleted...]
-      <c r="V2" s="77">
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78">
         <v>2020</v>
       </c>
-      <c r="W2" s="77"/>
-[...1 lines deleted...]
-      <c r="Y2" s="77"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
       <c r="Z2" s="79">
         <v>2021</v>
       </c>
       <c r="AA2" s="80"/>
       <c r="AB2" s="80"/>
       <c r="AC2" s="81"/>
-      <c r="AD2" s="77">
+      <c r="AD2" s="78">
         <v>2022</v>
       </c>
-      <c r="AE2" s="77"/>
-[...2 lines deleted...]
-      <c r="AH2" s="77">
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78">
         <v>2023</v>
       </c>
-      <c r="AI2" s="77"/>
-[...2 lines deleted...]
-      <c r="AL2" s="77">
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78">
         <v>2024</v>
       </c>
-      <c r="AM2" s="77"/>
-[...2 lines deleted...]
-      <c r="AP2" s="77">
+      <c r="AM2" s="78"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="78">
         <v>2025</v>
       </c>
-      <c r="AQ2" s="77"/>
-[...1 lines deleted...]
-      <c r="AS2" s="77"/>
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
+      <c r="AT2" s="78">
+        <v>2026</v>
+      </c>
+      <c r="AU2" s="78"/>
+      <c r="AV2" s="78"/>
+      <c r="AW2" s="78"/>
     </row>
-    <row r="3" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A3" s="77"/>
+    <row r="3" spans="1:49" s="29" customFormat="1" ht="11.25">
+      <c r="A3" s="78"/>
       <c r="B3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="37" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="37" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="37" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="55" t="s">
@@ -14756,52 +15041,55 @@
       </c>
       <c r="AL3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="AM3" s="37" t="s">
         <v>19</v>
       </c>
       <c r="AN3" s="37" t="s">
         <v>20</v>
       </c>
       <c r="AO3" s="37" t="s">
         <v>21</v>
       </c>
       <c r="AP3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="AQ3" s="37" t="s">
         <v>19</v>
       </c>
       <c r="AR3" s="37" t="s">
         <v>20</v>
       </c>
       <c r="AS3" s="37" t="s">
         <v>21</v>
       </c>
+      <c r="AT3" s="37" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="4" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A4" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="51" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="51" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="51" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="51" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="51" t="s">
@@ -14890,52 +15178,58 @@
       </c>
       <c r="AK4" s="42">
         <v>261980</v>
       </c>
       <c r="AL4" s="41">
         <v>270252</v>
       </c>
       <c r="AM4" s="41">
         <v>283673</v>
       </c>
       <c r="AN4" s="41">
         <v>284911</v>
       </c>
       <c r="AO4" s="41">
         <v>291932</v>
       </c>
       <c r="AP4" s="42">
         <v>300051</v>
       </c>
       <c r="AQ4" s="74">
         <v>315576</v>
       </c>
       <c r="AR4" s="42">
         <v>316380</v>
       </c>
+      <c r="AS4" s="42">
+        <v>326325</v>
+      </c>
+      <c r="AT4" s="42">
+        <v>326664</v>
+      </c>
     </row>
-    <row r="5" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A5" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="51" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="51" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="51" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="51" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="51" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="51" t="s">
@@ -15024,52 +15318,58 @@
       </c>
       <c r="AK5" s="42">
         <v>280918</v>
       </c>
       <c r="AL5" s="41">
         <v>289792</v>
       </c>
       <c r="AM5" s="41">
         <v>303686</v>
       </c>
       <c r="AN5" s="41">
         <v>304181</v>
       </c>
       <c r="AO5" s="41">
         <v>314578</v>
       </c>
       <c r="AP5" s="42">
         <v>326339</v>
       </c>
       <c r="AQ5" s="74">
         <v>338761</v>
       </c>
       <c r="AR5" s="42">
         <v>340700</v>
       </c>
+      <c r="AS5" s="42">
+        <v>350863</v>
+      </c>
+      <c r="AT5" s="42">
+        <v>359827</v>
+      </c>
     </row>
-    <row r="6" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="51" t="s">
         <v>88</v>
       </c>
       <c r="C6" s="51" t="s">
         <v>89</v>
       </c>
       <c r="D6" s="51" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="51" t="s">
         <v>91</v>
       </c>
       <c r="F6" s="51" t="s">
         <v>92</v>
       </c>
       <c r="G6" s="51" t="s">
         <v>93</v>
       </c>
       <c r="H6" s="51" t="s">
         <v>94</v>
       </c>
       <c r="I6" s="51" t="s">
@@ -15158,52 +15458,58 @@
       </c>
       <c r="AK6" s="42">
         <v>249216</v>
       </c>
       <c r="AL6" s="41">
         <v>252247</v>
       </c>
       <c r="AM6" s="41">
         <v>269738</v>
       </c>
       <c r="AN6" s="41">
         <v>271375</v>
       </c>
       <c r="AO6" s="41">
         <v>271985</v>
       </c>
       <c r="AP6" s="42">
         <v>270607</v>
       </c>
       <c r="AQ6" s="74">
         <v>299036</v>
       </c>
       <c r="AR6" s="42">
         <v>301372</v>
       </c>
+      <c r="AS6" s="42">
+        <v>305186</v>
+      </c>
+      <c r="AT6" s="42">
+        <v>285847</v>
+      </c>
     </row>
-    <row r="7" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>120</v>
       </c>
       <c r="C7" s="51" t="s">
         <v>121</v>
       </c>
       <c r="D7" s="51" t="s">
         <v>122</v>
       </c>
       <c r="E7" s="51" t="s">
         <v>123</v>
       </c>
       <c r="F7" s="51" t="s">
         <v>124</v>
       </c>
       <c r="G7" s="51" t="s">
         <v>125</v>
       </c>
       <c r="H7" s="51" t="s">
         <v>126</v>
       </c>
       <c r="I7" s="51" t="s">
@@ -15292,52 +15598,58 @@
       </c>
       <c r="AK7" s="42">
         <v>248476</v>
       </c>
       <c r="AL7" s="41">
         <v>266058</v>
       </c>
       <c r="AM7" s="41">
         <v>270735</v>
       </c>
       <c r="AN7" s="41">
         <v>270674</v>
       </c>
       <c r="AO7" s="41">
         <v>271678</v>
       </c>
       <c r="AP7" s="42">
         <v>274202</v>
       </c>
       <c r="AQ7" s="74">
         <v>312012</v>
       </c>
       <c r="AR7" s="42">
         <v>290566</v>
       </c>
+      <c r="AS7" s="42">
+        <v>293449</v>
+      </c>
+      <c r="AT7" s="42">
+        <v>278556</v>
+      </c>
     </row>
-    <row r="8" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="51" t="s">
         <v>152</v>
       </c>
       <c r="C8" s="51" t="s">
         <v>153</v>
       </c>
       <c r="D8" s="51" t="s">
         <v>154</v>
       </c>
       <c r="E8" s="51" t="s">
         <v>155</v>
       </c>
       <c r="F8" s="51" t="s">
         <v>156</v>
       </c>
       <c r="G8" s="51" t="s">
         <v>157</v>
       </c>
       <c r="H8" s="51" t="s">
         <v>158</v>
       </c>
       <c r="I8" s="51" t="s">
@@ -15426,52 +15738,58 @@
       </c>
       <c r="AK8" s="42">
         <v>251389</v>
       </c>
       <c r="AL8" s="41">
         <v>289755</v>
       </c>
       <c r="AM8" s="41">
         <v>292394</v>
       </c>
       <c r="AN8" s="41">
         <v>289725</v>
       </c>
       <c r="AO8" s="41">
         <v>291426</v>
       </c>
       <c r="AP8" s="42">
         <v>297075</v>
       </c>
       <c r="AQ8" s="74">
         <v>300432</v>
       </c>
       <c r="AR8" s="42">
         <v>299154</v>
       </c>
+      <c r="AS8" s="42">
+        <v>321080</v>
+      </c>
+      <c r="AT8" s="42">
+        <v>311691</v>
+      </c>
     </row>
-    <row r="9" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>184</v>
       </c>
       <c r="C9" s="51" t="s">
         <v>185</v>
       </c>
       <c r="D9" s="51" t="s">
         <v>186</v>
       </c>
       <c r="E9" s="51" t="s">
         <v>187</v>
       </c>
       <c r="F9" s="51" t="s">
         <v>188</v>
       </c>
       <c r="G9" s="51" t="s">
         <v>189</v>
       </c>
       <c r="H9" s="51" t="s">
         <v>190</v>
       </c>
       <c r="I9" s="51" t="s">
@@ -15560,52 +15878,58 @@
       </c>
       <c r="AK9" s="42">
         <v>242574</v>
       </c>
       <c r="AL9" s="41">
         <v>246470</v>
       </c>
       <c r="AM9" s="41">
         <v>258333</v>
       </c>
       <c r="AN9" s="41">
         <v>251768</v>
       </c>
       <c r="AO9" s="41">
         <v>254999</v>
       </c>
       <c r="AP9" s="42">
         <v>267834</v>
       </c>
       <c r="AQ9" s="74">
         <v>284578</v>
       </c>
       <c r="AR9" s="42">
         <v>286007</v>
       </c>
+      <c r="AS9" s="42">
+        <v>303678</v>
+      </c>
+      <c r="AT9" s="42">
+        <v>293484</v>
+      </c>
     </row>
-    <row r="10" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>216</v>
       </c>
       <c r="C10" s="51" t="s">
         <v>217</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>218</v>
       </c>
       <c r="E10" s="51" t="s">
         <v>219</v>
       </c>
       <c r="F10" s="51" t="s">
         <v>220</v>
       </c>
       <c r="G10" s="51" t="s">
         <v>221</v>
       </c>
       <c r="H10" s="51" t="s">
         <v>222</v>
       </c>
       <c r="I10" s="51" t="s">
@@ -15694,52 +16018,58 @@
       </c>
       <c r="AK10" s="42">
         <v>245573</v>
       </c>
       <c r="AL10" s="41">
         <v>234138</v>
       </c>
       <c r="AM10" s="41">
         <v>264570</v>
       </c>
       <c r="AN10" s="41">
         <v>265866</v>
       </c>
       <c r="AO10" s="41">
         <v>271949</v>
       </c>
       <c r="AP10" s="42">
         <v>286405</v>
       </c>
       <c r="AQ10" s="74">
         <v>310227</v>
       </c>
       <c r="AR10" s="42">
         <v>302206</v>
       </c>
+      <c r="AS10" s="42">
+        <v>307263</v>
+      </c>
+      <c r="AT10" s="42">
+        <v>294608</v>
+      </c>
     </row>
-    <row r="11" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>248</v>
       </c>
       <c r="C11" s="51" t="s">
         <v>249</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>250</v>
       </c>
       <c r="E11" s="51" t="s">
         <v>251</v>
       </c>
       <c r="F11" s="51" t="s">
         <v>252</v>
       </c>
       <c r="G11" s="51" t="s">
         <v>253</v>
       </c>
       <c r="H11" s="51" t="s">
         <v>254</v>
       </c>
       <c r="I11" s="51" t="s">
@@ -15828,52 +16158,58 @@
       </c>
       <c r="AK11" s="42">
         <v>271711</v>
       </c>
       <c r="AL11" s="41">
         <v>282149</v>
       </c>
       <c r="AM11" s="41">
         <v>303540</v>
       </c>
       <c r="AN11" s="41">
         <v>295484</v>
       </c>
       <c r="AO11" s="41">
         <v>300585</v>
       </c>
       <c r="AP11" s="42">
         <v>298591</v>
       </c>
       <c r="AQ11" s="74">
         <v>324635</v>
       </c>
       <c r="AR11" s="42">
         <v>312050</v>
       </c>
+      <c r="AS11" s="42">
+        <v>319815</v>
+      </c>
+      <c r="AT11" s="42">
+        <v>319220</v>
+      </c>
     </row>
-    <row r="12" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>280</v>
       </c>
       <c r="C12" s="51" t="s">
         <v>281</v>
       </c>
       <c r="D12" s="51" t="s">
         <v>282</v>
       </c>
       <c r="E12" s="51" t="s">
         <v>283</v>
       </c>
       <c r="F12" s="51" t="s">
         <v>284</v>
       </c>
       <c r="G12" s="51" t="s">
         <v>285</v>
       </c>
       <c r="H12" s="51" t="s">
         <v>286</v>
       </c>
       <c r="I12" s="51" t="s">
@@ -15962,52 +16298,58 @@
       </c>
       <c r="AK12" s="42">
         <v>242332</v>
       </c>
       <c r="AL12" s="41">
         <v>249072</v>
       </c>
       <c r="AM12" s="41">
         <v>258304</v>
       </c>
       <c r="AN12" s="41">
         <v>263388</v>
       </c>
       <c r="AO12" s="41">
         <v>263341</v>
       </c>
       <c r="AP12" s="42">
         <v>262869</v>
       </c>
       <c r="AQ12" s="74">
         <v>275494</v>
       </c>
       <c r="AR12" s="42">
         <v>281177</v>
       </c>
+      <c r="AS12" s="42">
+        <v>287074</v>
+      </c>
+      <c r="AT12" s="42">
+        <v>285926</v>
+      </c>
     </row>
-    <row r="13" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>312</v>
       </c>
       <c r="C13" s="51" t="s">
         <v>313</v>
       </c>
       <c r="D13" s="51" t="s">
         <v>314</v>
       </c>
       <c r="E13" s="51" t="s">
         <v>315</v>
       </c>
       <c r="F13" s="51" t="s">
         <v>316</v>
       </c>
       <c r="G13" s="51" t="s">
         <v>317</v>
       </c>
       <c r="H13" s="51" t="s">
         <v>318</v>
       </c>
       <c r="I13" s="51" t="s">
@@ -16096,52 +16438,58 @@
       </c>
       <c r="AK13" s="42">
         <v>235296</v>
       </c>
       <c r="AL13" s="41">
         <v>248721</v>
       </c>
       <c r="AM13" s="41">
         <v>258250</v>
       </c>
       <c r="AN13" s="41">
         <v>257403</v>
       </c>
       <c r="AO13" s="41">
         <v>265097</v>
       </c>
       <c r="AP13" s="42">
         <v>287891</v>
       </c>
       <c r="AQ13" s="74">
         <v>295756</v>
       </c>
       <c r="AR13" s="42">
         <v>291534</v>
       </c>
+      <c r="AS13" s="42">
+        <v>311379</v>
+      </c>
+      <c r="AT13" s="42">
+        <v>298287</v>
+      </c>
     </row>
-    <row r="14" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>344</v>
       </c>
       <c r="C14" s="51" t="s">
         <v>345</v>
       </c>
       <c r="D14" s="51" t="s">
         <v>346</v>
       </c>
       <c r="E14" s="51" t="s">
         <v>347</v>
       </c>
       <c r="F14" s="51" t="s">
         <v>348</v>
       </c>
       <c r="G14" s="51" t="s">
         <v>349</v>
       </c>
       <c r="H14" s="51" t="s">
         <v>350</v>
       </c>
       <c r="I14" s="51" t="s">
@@ -16230,52 +16578,58 @@
       </c>
       <c r="AK14" s="42">
         <v>248909</v>
       </c>
       <c r="AL14" s="41">
         <v>247402</v>
       </c>
       <c r="AM14" s="41">
         <v>255330</v>
       </c>
       <c r="AN14" s="41">
         <v>259445</v>
       </c>
       <c r="AO14" s="41">
         <v>268200</v>
       </c>
       <c r="AP14" s="42">
         <v>276503</v>
       </c>
       <c r="AQ14" s="74">
         <v>284589</v>
       </c>
       <c r="AR14" s="42">
         <v>290534</v>
       </c>
+      <c r="AS14" s="42">
+        <v>301476</v>
+      </c>
+      <c r="AT14" s="42">
+        <v>284467</v>
+      </c>
     </row>
-    <row r="15" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A15" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>376</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>377</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>378</v>
       </c>
       <c r="E15" s="51" t="s">
         <v>379</v>
       </c>
       <c r="F15" s="51" t="s">
         <v>380</v>
       </c>
       <c r="G15" s="51" t="s">
         <v>381</v>
       </c>
       <c r="H15" s="51" t="s">
         <v>382</v>
       </c>
       <c r="I15" s="51" t="s">
@@ -16364,52 +16718,58 @@
       </c>
       <c r="AK15" s="42">
         <v>246049</v>
       </c>
       <c r="AL15" s="41">
         <v>244335</v>
       </c>
       <c r="AM15" s="41">
         <v>254212</v>
       </c>
       <c r="AN15" s="41">
         <v>260724</v>
       </c>
       <c r="AO15" s="41">
         <v>267107</v>
       </c>
       <c r="AP15" s="42">
         <v>263939</v>
       </c>
       <c r="AQ15" s="74">
         <v>280635</v>
       </c>
       <c r="AR15" s="42">
         <v>284107</v>
       </c>
+      <c r="AS15" s="42">
+        <v>289583</v>
+      </c>
+      <c r="AT15" s="42">
+        <v>291541</v>
+      </c>
     </row>
-    <row r="16" spans="1:45" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A16" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="51" t="s">
         <v>408</v>
       </c>
       <c r="C16" s="51" t="s">
         <v>409</v>
       </c>
       <c r="D16" s="51" t="s">
         <v>410</v>
       </c>
       <c r="E16" s="51" t="s">
         <v>411</v>
       </c>
       <c r="F16" s="51" t="s">
         <v>412</v>
       </c>
       <c r="G16" s="51" t="s">
         <v>413</v>
       </c>
       <c r="H16" s="51" t="s">
         <v>414</v>
       </c>
       <c r="I16" s="51" t="s">
@@ -16498,52 +16858,58 @@
       </c>
       <c r="AK16" s="42">
         <v>229488</v>
       </c>
       <c r="AL16" s="41">
         <v>227854</v>
       </c>
       <c r="AM16" s="41">
         <v>246739</v>
       </c>
       <c r="AN16" s="41">
         <v>257076</v>
       </c>
       <c r="AO16" s="41">
         <v>254908</v>
       </c>
       <c r="AP16" s="42">
         <v>250488</v>
       </c>
       <c r="AQ16" s="74">
         <v>277924</v>
       </c>
       <c r="AR16" s="42">
         <v>273578</v>
       </c>
+      <c r="AS16" s="42">
+        <v>272113</v>
+      </c>
+      <c r="AT16" s="42">
+        <v>276036</v>
+      </c>
     </row>
-    <row r="17" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A17" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>438</v>
       </c>
       <c r="C17" s="51" t="s">
         <v>439</v>
       </c>
       <c r="D17" s="51" t="s">
         <v>440</v>
       </c>
       <c r="E17" s="51" t="s">
         <v>441</v>
       </c>
       <c r="F17" s="51" t="s">
         <v>442</v>
       </c>
       <c r="G17" s="51" t="s">
         <v>443</v>
       </c>
       <c r="H17" s="51" t="s">
         <v>444</v>
       </c>
       <c r="I17" s="51" t="s">
@@ -16632,52 +16998,58 @@
       </c>
       <c r="AK17" s="42">
         <v>227334</v>
       </c>
       <c r="AL17" s="41">
         <v>265641</v>
       </c>
       <c r="AM17" s="41">
         <v>259604</v>
       </c>
       <c r="AN17" s="41">
         <v>253435</v>
       </c>
       <c r="AO17" s="41">
         <v>255637</v>
       </c>
       <c r="AP17" s="42">
         <v>309908</v>
       </c>
       <c r="AQ17" s="74">
         <v>297290</v>
       </c>
       <c r="AR17" s="42">
         <v>290500</v>
       </c>
+      <c r="AS17" s="42">
+        <v>293650</v>
+      </c>
+      <c r="AT17" s="42">
+        <v>297865</v>
+      </c>
     </row>
-    <row r="18" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A18" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>470</v>
       </c>
       <c r="C18" s="51" t="s">
         <v>471</v>
       </c>
       <c r="D18" s="51" t="s">
         <v>472</v>
       </c>
       <c r="E18" s="51" t="s">
         <v>473</v>
       </c>
       <c r="F18" s="51" t="s">
         <v>474</v>
       </c>
       <c r="G18" s="51" t="s">
         <v>475</v>
       </c>
       <c r="H18" s="51" t="s">
         <v>476</v>
       </c>
       <c r="I18" s="51" t="s">
@@ -16766,84 +17138,90 @@
       </c>
       <c r="AK18" s="42">
         <v>240981</v>
       </c>
       <c r="AL18" s="41">
         <v>241239</v>
       </c>
       <c r="AM18" s="41">
         <v>256724</v>
       </c>
       <c r="AN18" s="41">
         <v>269070</v>
       </c>
       <c r="AO18" s="41">
         <v>275513</v>
       </c>
       <c r="AP18" s="42">
         <v>267036</v>
       </c>
       <c r="AQ18" s="74">
         <v>290553</v>
       </c>
       <c r="AR18" s="42">
         <v>305803</v>
       </c>
+      <c r="AS18" s="42">
+        <v>322377</v>
+      </c>
+      <c r="AT18" s="42">
+        <v>314508</v>
+      </c>
     </row>
-    <row r="19" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:256" ht="12.75" customHeight="1">
       <c r="A19" s="43"/>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
       <c r="N19" s="34"/>
       <c r="O19" s="34"/>
       <c r="P19" s="34"/>
       <c r="Q19" s="34"/>
       <c r="R19" s="34"/>
       <c r="S19" s="34"/>
       <c r="T19" s="34"/>
       <c r="U19" s="34"/>
       <c r="V19" s="34"/>
       <c r="W19" s="34"/>
       <c r="X19" s="34"/>
       <c r="Y19" s="34"/>
       <c r="Z19" s="34"/>
       <c r="AA19" s="34"/>
       <c r="AB19" s="34"/>
       <c r="AC19" s="34"/>
       <c r="AL19" s="35"/>
     </row>
-    <row r="20" spans="1:256" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:256" ht="38.25" customHeight="1">
       <c r="A20" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="45"/>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
       <c r="J20" s="35"/>
       <c r="K20" s="58"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
       <c r="N20" s="35"/>
       <c r="O20" s="35"/>
       <c r="P20" s="35"/>
       <c r="Q20" s="35"/>
       <c r="R20" s="35"/>
       <c r="S20" s="35"/>
       <c r="T20" s="35"/>
       <c r="U20" s="35"/>
       <c r="V20" s="35"/>
       <c r="W20" s="35"/>
@@ -17059,51 +17437,51 @@
       <c r="HY20" s="35"/>
       <c r="HZ20" s="35"/>
       <c r="IA20" s="35"/>
       <c r="IB20" s="35"/>
       <c r="IC20" s="35"/>
       <c r="ID20" s="35"/>
       <c r="IE20" s="35"/>
       <c r="IF20" s="35"/>
       <c r="IG20" s="35"/>
       <c r="IH20" s="35"/>
       <c r="II20" s="35"/>
       <c r="IJ20" s="35"/>
       <c r="IK20" s="35"/>
       <c r="IL20" s="35"/>
       <c r="IM20" s="35"/>
       <c r="IN20" s="35"/>
       <c r="IO20" s="35"/>
       <c r="IP20" s="35"/>
       <c r="IQ20" s="35"/>
       <c r="IR20" s="35"/>
       <c r="IS20" s="35"/>
       <c r="IT20" s="35"/>
       <c r="IU20" s="35"/>
       <c r="IV20" s="35"/>
     </row>
-    <row r="21" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A21" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="47" t="s">
         <v>585</v>
       </c>
       <c r="C21" s="47" t="s">
         <v>580</v>
       </c>
       <c r="D21" s="47" t="s">
         <v>549</v>
       </c>
       <c r="E21" s="47" t="s">
         <v>548</v>
       </c>
       <c r="F21" s="47" t="s">
         <v>679</v>
       </c>
       <c r="G21" s="47" t="s">
         <v>752</v>
       </c>
       <c r="H21" s="47" t="s">
         <v>658</v>
       </c>
       <c r="I21" s="47" t="s">
@@ -17192,52 +17570,58 @@
       </c>
       <c r="AK21" s="52">
         <v>115.5</v>
       </c>
       <c r="AL21" s="47">
         <v>112.1</v>
       </c>
       <c r="AM21" s="48">
         <v>110.2</v>
       </c>
       <c r="AN21" s="48">
         <v>111</v>
       </c>
       <c r="AO21" s="48">
         <v>111.4</v>
       </c>
       <c r="AP21" s="52">
         <v>111</v>
       </c>
       <c r="AQ21" s="75">
         <v>111.2</v>
       </c>
       <c r="AR21" s="52">
         <v>111</v>
       </c>
+      <c r="AS21" s="52">
+        <v>111.8</v>
+      </c>
+      <c r="AT21" s="52">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>508</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>506</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>583</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>511</v>
       </c>
       <c r="F22" s="47" t="s">
         <v>558</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>709</v>
       </c>
       <c r="H22" s="47" t="s">
         <v>677</v>
       </c>
       <c r="I22" s="47" t="s">
@@ -17326,52 +17710,58 @@
       </c>
       <c r="AK22" s="52">
         <v>113.3</v>
       </c>
       <c r="AL22" s="47">
         <v>111.3</v>
       </c>
       <c r="AM22" s="48">
         <v>110.9</v>
       </c>
       <c r="AN22" s="48">
         <v>111.4</v>
       </c>
       <c r="AO22" s="48">
         <v>112</v>
       </c>
       <c r="AP22" s="52">
         <v>112.6</v>
       </c>
       <c r="AQ22" s="75">
         <v>111.5</v>
       </c>
       <c r="AR22" s="52">
         <v>112</v>
       </c>
+      <c r="AS22" s="52">
+        <v>111.5</v>
+      </c>
+      <c r="AT22" s="52">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A23" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>917</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>524</v>
       </c>
       <c r="D23" s="47" t="s">
         <v>604</v>
       </c>
       <c r="E23" s="47" t="s">
         <v>888</v>
       </c>
       <c r="F23" s="47" t="s">
         <v>752</v>
       </c>
       <c r="G23" s="47" t="s">
         <v>700</v>
       </c>
       <c r="H23" s="47" t="s">
         <v>841</v>
       </c>
       <c r="I23" s="47" t="s">
@@ -17460,52 +17850,58 @@
       </c>
       <c r="AK23" s="52">
         <v>124.4</v>
       </c>
       <c r="AL23" s="48">
         <v>115</v>
       </c>
       <c r="AM23" s="48">
         <v>107.4</v>
       </c>
       <c r="AN23" s="48">
         <v>108.7</v>
       </c>
       <c r="AO23" s="48">
         <v>109.1</v>
       </c>
       <c r="AP23" s="52">
         <v>107.3</v>
       </c>
       <c r="AQ23" s="75">
         <v>110.9</v>
       </c>
       <c r="AR23" s="52">
         <v>111.1</v>
       </c>
+      <c r="AS23" s="52">
+        <v>112.2</v>
+      </c>
+      <c r="AT23" s="52">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A24" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>690</v>
       </c>
       <c r="C24" s="47" t="s">
         <v>863</v>
       </c>
       <c r="D24" s="47" t="s">
         <v>612</v>
       </c>
       <c r="E24" s="47" t="s">
         <v>568</v>
       </c>
       <c r="F24" s="47" t="s">
         <v>638</v>
       </c>
       <c r="G24" s="47" t="s">
         <v>632</v>
       </c>
       <c r="H24" s="47" t="s">
         <v>610</v>
       </c>
       <c r="I24" s="47" t="s">
@@ -17594,52 +17990,58 @@
       </c>
       <c r="AK24" s="52">
         <v>118.2</v>
       </c>
       <c r="AL24" s="47">
         <v>113.4</v>
       </c>
       <c r="AM24" s="48">
         <v>108.1</v>
       </c>
       <c r="AN24" s="48">
         <v>109.6</v>
       </c>
       <c r="AO24" s="48">
         <v>109.3</v>
       </c>
       <c r="AP24" s="52">
         <v>103.1</v>
       </c>
       <c r="AQ24" s="75">
         <v>115.2</v>
       </c>
       <c r="AR24" s="52">
         <v>107.3</v>
       </c>
+      <c r="AS24" s="52">
+        <v>108</v>
+      </c>
+      <c r="AT24" s="52">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A25" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="47" t="s">
         <v>597</v>
       </c>
       <c r="C25" s="47" t="s">
         <v>694</v>
       </c>
       <c r="D25" s="47" t="s">
         <v>642</v>
       </c>
       <c r="E25" s="47" t="s">
         <v>603</v>
       </c>
       <c r="F25" s="47" t="s">
         <v>794</v>
       </c>
       <c r="G25" s="47" t="s">
         <v>804</v>
       </c>
       <c r="H25" s="47" t="s">
         <v>848</v>
       </c>
       <c r="I25" s="47" t="s">
@@ -17728,52 +18130,58 @@
       </c>
       <c r="AK25" s="52">
         <v>122.9</v>
       </c>
       <c r="AL25" s="47">
         <v>124.4</v>
       </c>
       <c r="AM25" s="48">
         <v>119.4</v>
       </c>
       <c r="AN25" s="48">
         <v>117</v>
       </c>
       <c r="AO25" s="48">
         <v>115.9</v>
       </c>
       <c r="AP25" s="52">
         <v>102.5</v>
       </c>
       <c r="AQ25" s="75">
         <v>102.7</v>
       </c>
       <c r="AR25" s="52">
         <v>103.3</v>
       </c>
+      <c r="AS25" s="52">
+        <v>110.2</v>
+      </c>
+      <c r="AT25" s="52">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A26" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="47" t="s">
         <v>657</v>
       </c>
       <c r="C26" s="47" t="s">
         <v>700</v>
       </c>
       <c r="D26" s="47" t="s">
         <v>765</v>
       </c>
       <c r="E26" s="47" t="s">
         <v>765</v>
       </c>
       <c r="F26" s="47" t="s">
         <v>823</v>
       </c>
       <c r="G26" s="47" t="s">
         <v>526</v>
       </c>
       <c r="H26" s="47" t="s">
         <v>601</v>
       </c>
       <c r="I26" s="47" t="s">
@@ -17862,52 +18270,58 @@
       </c>
       <c r="AK26" s="52">
         <v>114.2</v>
       </c>
       <c r="AL26" s="47">
         <v>110.1</v>
       </c>
       <c r="AM26" s="48">
         <v>107.7</v>
       </c>
       <c r="AN26" s="48">
         <v>105.6</v>
       </c>
       <c r="AO26" s="48">
         <v>105.1</v>
       </c>
       <c r="AP26" s="52">
         <v>108.7</v>
       </c>
       <c r="AQ26" s="75">
         <v>110.2</v>
       </c>
       <c r="AR26" s="52">
         <v>113.6</v>
       </c>
+      <c r="AS26" s="52">
+        <v>119.1</v>
+      </c>
+      <c r="AT26" s="52">
+        <v>109.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A27" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="47" t="s">
         <v>893</v>
       </c>
       <c r="C27" s="47" t="s">
         <v>782</v>
       </c>
       <c r="D27" s="47" t="s">
         <v>771</v>
       </c>
       <c r="E27" s="47" t="s">
         <v>523</v>
       </c>
       <c r="F27" s="47" t="s">
         <v>661</v>
       </c>
       <c r="G27" s="47" t="s">
         <v>917</v>
       </c>
       <c r="H27" s="47" t="s">
         <v>577</v>
       </c>
       <c r="I27" s="47" t="s">
@@ -17996,52 +18410,58 @@
       </c>
       <c r="AK27" s="52">
         <v>116</v>
       </c>
       <c r="AL27" s="47">
         <v>106.1</v>
       </c>
       <c r="AM27" s="48">
         <v>105.5</v>
       </c>
       <c r="AN27" s="48">
         <v>108.4</v>
       </c>
       <c r="AO27" s="48">
         <v>110.7</v>
       </c>
       <c r="AP27" s="52">
         <v>122.3</v>
       </c>
       <c r="AQ27" s="75">
         <v>117.3</v>
       </c>
       <c r="AR27" s="52">
         <v>113.7</v>
       </c>
+      <c r="AS27" s="52">
+        <v>113</v>
+      </c>
+      <c r="AT27" s="52">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="28" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A28" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="47" t="s">
         <v>603</v>
       </c>
       <c r="C28" s="47" t="s">
         <v>523</v>
       </c>
       <c r="D28" s="47" t="s">
         <v>537</v>
       </c>
       <c r="E28" s="47" t="s">
         <v>581</v>
       </c>
       <c r="F28" s="47" t="s">
         <v>702</v>
       </c>
       <c r="G28" s="47" t="s">
         <v>729</v>
       </c>
       <c r="H28" s="47" t="s">
         <v>856</v>
       </c>
       <c r="I28" s="47" t="s">
@@ -18130,52 +18550,58 @@
       </c>
       <c r="AK28" s="52">
         <v>116.6</v>
       </c>
       <c r="AL28" s="47">
         <v>114.8</v>
       </c>
       <c r="AM28" s="48">
         <v>115</v>
       </c>
       <c r="AN28" s="48">
         <v>112.6</v>
       </c>
       <c r="AO28" s="48">
         <v>110.6</v>
       </c>
       <c r="AP28" s="52">
         <v>105.8</v>
       </c>
       <c r="AQ28" s="75">
         <v>106.9</v>
       </c>
       <c r="AR28" s="52">
         <v>105.6</v>
       </c>
+      <c r="AS28" s="52">
+        <v>106.4</v>
+      </c>
+      <c r="AT28" s="52">
+        <v>106.9</v>
+      </c>
     </row>
-    <row r="29" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A29" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="47" t="s">
         <v>681</v>
       </c>
       <c r="C29" s="47" t="s">
         <v>523</v>
       </c>
       <c r="D29" s="47" t="s">
         <v>572</v>
       </c>
       <c r="E29" s="47" t="s">
         <v>857</v>
       </c>
       <c r="F29" s="47" t="s">
         <v>848</v>
       </c>
       <c r="G29" s="47" t="s">
         <v>892</v>
       </c>
       <c r="H29" s="47" t="s">
         <v>745</v>
       </c>
       <c r="I29" s="47" t="s">
@@ -18264,52 +18690,58 @@
       </c>
       <c r="AK29" s="52">
         <v>116.9</v>
       </c>
       <c r="AL29" s="47">
         <v>107.9</v>
       </c>
       <c r="AM29" s="48">
         <v>107.7</v>
       </c>
       <c r="AN29" s="48">
         <v>109</v>
       </c>
       <c r="AO29" s="48">
         <v>108.7</v>
       </c>
       <c r="AP29" s="52">
         <v>105.5</v>
       </c>
       <c r="AQ29" s="75">
         <v>106.7</v>
       </c>
       <c r="AR29" s="52">
         <v>106.8</v>
       </c>
+      <c r="AS29" s="52">
+        <v>109</v>
+      </c>
+      <c r="AT29" s="52">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="30" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A30" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>570</v>
       </c>
       <c r="C30" s="47" t="s">
         <v>559</v>
       </c>
       <c r="D30" s="47" t="s">
         <v>622</v>
       </c>
       <c r="E30" s="47" t="s">
         <v>898</v>
       </c>
       <c r="F30" s="47" t="s">
         <v>858</v>
       </c>
       <c r="G30" s="47" t="s">
         <v>789</v>
       </c>
       <c r="H30" s="47" t="s">
         <v>727</v>
       </c>
       <c r="I30" s="47" t="s">
@@ -18398,52 +18830,58 @@
       </c>
       <c r="AK30" s="52">
         <v>118.7</v>
       </c>
       <c r="AL30" s="47">
         <v>113.2</v>
       </c>
       <c r="AM30" s="48">
         <v>110.4</v>
       </c>
       <c r="AN30" s="48">
         <v>110.7</v>
       </c>
       <c r="AO30" s="48">
         <v>112.7</v>
       </c>
       <c r="AP30" s="52">
         <v>115.7</v>
       </c>
       <c r="AQ30" s="75">
         <v>114.5</v>
       </c>
       <c r="AR30" s="52">
         <v>113.3</v>
       </c>
+      <c r="AS30" s="52">
+        <v>117.5</v>
+      </c>
+      <c r="AT30" s="52">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="31" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A31" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="47" t="s">
         <v>514</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>877</v>
       </c>
       <c r="D31" s="47" t="s">
         <v>570</v>
       </c>
       <c r="E31" s="47" t="s">
         <v>505</v>
       </c>
       <c r="F31" s="47" t="s">
         <v>727</v>
       </c>
       <c r="G31" s="47" t="s">
         <v>743</v>
       </c>
       <c r="H31" s="47" t="s">
         <v>792</v>
       </c>
       <c r="I31" s="47" t="s">
@@ -18532,52 +18970,58 @@
       </c>
       <c r="AK31" s="52">
         <v>112.6</v>
       </c>
       <c r="AL31" s="47">
         <v>106.5</v>
       </c>
       <c r="AM31" s="48">
         <v>105.6</v>
       </c>
       <c r="AN31" s="48">
         <v>106.1</v>
       </c>
       <c r="AO31" s="48">
         <v>107.8</v>
       </c>
       <c r="AP31" s="52">
         <v>111.8</v>
       </c>
       <c r="AQ31" s="75">
         <v>111.5</v>
       </c>
       <c r="AR31" s="52">
         <v>112</v>
       </c>
+      <c r="AS31" s="52">
+        <v>112.4</v>
+      </c>
+      <c r="AT31" s="52">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="32" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A32" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="47" t="s">
         <v>781</v>
       </c>
       <c r="C32" s="47" t="s">
         <v>551</v>
       </c>
       <c r="D32" s="47" t="s">
         <v>517</v>
       </c>
       <c r="E32" s="47" t="s">
         <v>814</v>
       </c>
       <c r="F32" s="47" t="s">
         <v>781</v>
       </c>
       <c r="G32" s="47" t="s">
         <v>607</v>
       </c>
       <c r="H32" s="47" t="s">
         <v>796</v>
       </c>
       <c r="I32" s="47" t="s">
@@ -18666,52 +19110,58 @@
       </c>
       <c r="AK32" s="52">
         <v>118.2</v>
       </c>
       <c r="AL32" s="47">
         <v>111.2</v>
       </c>
       <c r="AM32" s="48">
         <v>104.1</v>
       </c>
       <c r="AN32" s="48">
         <v>107</v>
       </c>
       <c r="AO32" s="48">
         <v>108.6</v>
       </c>
       <c r="AP32" s="52">
         <v>108</v>
       </c>
       <c r="AQ32" s="75">
         <v>110.4</v>
       </c>
       <c r="AR32" s="52">
         <v>109</v>
       </c>
+      <c r="AS32" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="AT32" s="52">
+        <v>110.5</v>
+      </c>
     </row>
-    <row r="33" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A33" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="47" t="s">
         <v>589</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>747</v>
       </c>
       <c r="D33" s="47" t="s">
         <v>604</v>
       </c>
       <c r="E33" s="47" t="s">
         <v>592</v>
       </c>
       <c r="F33" s="47" t="s">
         <v>876</v>
       </c>
       <c r="G33" s="47" t="s">
         <v>769</v>
       </c>
       <c r="H33" s="47" t="s">
         <v>657</v>
       </c>
       <c r="I33" s="47" t="s">
@@ -18800,52 +19250,58 @@
       </c>
       <c r="AK33" s="52">
         <v>114.2</v>
       </c>
       <c r="AL33" s="47">
         <v>104.8</v>
       </c>
       <c r="AM33" s="48">
         <v>106</v>
       </c>
       <c r="AN33" s="48">
         <v>112.2</v>
       </c>
       <c r="AO33" s="48">
         <v>111.1</v>
       </c>
       <c r="AP33" s="52">
         <v>109.9</v>
       </c>
       <c r="AQ33" s="75">
         <v>112.6</v>
       </c>
       <c r="AR33" s="52">
         <v>106.4</v>
       </c>
+      <c r="AS33" s="52">
+        <v>106.7</v>
+      </c>
+      <c r="AT33" s="52">
+        <v>110.2</v>
+      </c>
     </row>
-    <row r="34" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A34" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="47" t="s">
         <v>593</v>
       </c>
       <c r="C34" s="47" t="s">
         <v>571</v>
       </c>
       <c r="D34" s="47" t="s">
         <v>570</v>
       </c>
       <c r="E34" s="47" t="s">
         <v>712</v>
       </c>
       <c r="F34" s="47" t="s">
         <v>882</v>
       </c>
       <c r="G34" s="47" t="s">
         <v>749</v>
       </c>
       <c r="H34" s="47" t="s">
         <v>791</v>
       </c>
       <c r="I34" s="47" t="s">
@@ -18934,52 +19390,58 @@
       </c>
       <c r="AK34" s="52">
         <v>119.4</v>
       </c>
       <c r="AL34" s="47">
         <v>118.2</v>
       </c>
       <c r="AM34" s="48">
         <v>110.3</v>
       </c>
       <c r="AN34" s="48">
         <v>113.7</v>
       </c>
       <c r="AO34" s="48">
         <v>112.4</v>
       </c>
       <c r="AP34" s="52">
         <v>116.7</v>
       </c>
       <c r="AQ34" s="75">
         <v>114.5</v>
       </c>
       <c r="AR34" s="52">
         <v>114.6</v>
       </c>
+      <c r="AS34" s="52">
+        <v>114.9</v>
+      </c>
+      <c r="AT34" s="52">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="35" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A35" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="47" t="s">
         <v>524</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>937</v>
       </c>
       <c r="D35" s="47" t="s">
         <v>614</v>
       </c>
       <c r="E35" s="47" t="s">
         <v>538</v>
       </c>
       <c r="F35" s="47" t="s">
         <v>656</v>
       </c>
       <c r="G35" s="47" t="s">
         <v>678</v>
       </c>
       <c r="H35" s="47" t="s">
         <v>640</v>
       </c>
       <c r="I35" s="47" t="s">
@@ -19068,52 +19530,58 @@
       </c>
       <c r="AK35" s="52">
         <v>115.9</v>
       </c>
       <c r="AL35" s="48">
         <v>113</v>
       </c>
       <c r="AM35" s="48">
         <v>111.2</v>
       </c>
       <c r="AN35" s="48">
         <v>113</v>
       </c>
       <c r="AO35" s="48">
         <v>114.3</v>
       </c>
       <c r="AP35" s="52">
         <v>110.7</v>
       </c>
       <c r="AQ35" s="75">
         <v>113.2</v>
       </c>
       <c r="AR35" s="52">
         <v>113.7</v>
       </c>
+      <c r="AS35" s="52">
+        <v>117</v>
+      </c>
+      <c r="AT35" s="52">
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="36" spans="1:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:256" ht="12.75" customHeight="1">
       <c r="A36" s="44"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="50"/>
       <c r="K36" s="50"/>
       <c r="L36" s="50"/>
       <c r="M36" s="50"/>
       <c r="N36" s="50"/>
       <c r="O36" s="50"/>
       <c r="P36" s="50"/>
       <c r="Q36" s="50"/>
       <c r="R36" s="50"/>
       <c r="S36" s="50"/>
       <c r="T36" s="50"/>
       <c r="U36" s="50"/>
       <c r="V36" s="50"/>
       <c r="W36" s="50"/>
       <c r="X36" s="50"/>
       <c r="Y36" s="50"/>
@@ -19327,51 +19795,51 @@
       <c r="HY36" s="35"/>
       <c r="HZ36" s="35"/>
       <c r="IA36" s="35"/>
       <c r="IB36" s="35"/>
       <c r="IC36" s="35"/>
       <c r="ID36" s="35"/>
       <c r="IE36" s="35"/>
       <c r="IF36" s="35"/>
       <c r="IG36" s="35"/>
       <c r="IH36" s="35"/>
       <c r="II36" s="35"/>
       <c r="IJ36" s="35"/>
       <c r="IK36" s="35"/>
       <c r="IL36" s="35"/>
       <c r="IM36" s="35"/>
       <c r="IN36" s="35"/>
       <c r="IO36" s="35"/>
       <c r="IP36" s="35"/>
       <c r="IQ36" s="35"/>
       <c r="IR36" s="35"/>
       <c r="IS36" s="35"/>
       <c r="IT36" s="35"/>
       <c r="IU36" s="35"/>
       <c r="IV36" s="35"/>
     </row>
-    <row r="37" spans="1:256" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:256" ht="37.5" customHeight="1">
       <c r="A37" s="61" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="49"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="49"/>
       <c r="H37" s="49"/>
       <c r="I37" s="49"/>
       <c r="J37" s="49"/>
       <c r="K37" s="49"/>
       <c r="L37" s="50"/>
       <c r="M37" s="50"/>
       <c r="N37" s="50"/>
       <c r="O37" s="50"/>
       <c r="P37" s="50"/>
       <c r="Q37" s="50"/>
       <c r="R37" s="50"/>
       <c r="S37" s="50"/>
       <c r="T37" s="50"/>
       <c r="U37" s="50"/>
       <c r="V37" s="50"/>
       <c r="W37" s="50"/>
@@ -19587,51 +20055,51 @@
       <c r="HY37" s="35"/>
       <c r="HZ37" s="35"/>
       <c r="IA37" s="35"/>
       <c r="IB37" s="35"/>
       <c r="IC37" s="35"/>
       <c r="ID37" s="35"/>
       <c r="IE37" s="35"/>
       <c r="IF37" s="35"/>
       <c r="IG37" s="35"/>
       <c r="IH37" s="35"/>
       <c r="II37" s="35"/>
       <c r="IJ37" s="35"/>
       <c r="IK37" s="35"/>
       <c r="IL37" s="35"/>
       <c r="IM37" s="35"/>
       <c r="IN37" s="35"/>
       <c r="IO37" s="35"/>
       <c r="IP37" s="35"/>
       <c r="IQ37" s="35"/>
       <c r="IR37" s="35"/>
       <c r="IS37" s="35"/>
       <c r="IT37" s="35"/>
       <c r="IU37" s="35"/>
       <c r="IV37" s="35"/>
     </row>
-    <row r="38" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A38" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>622</v>
       </c>
       <c r="C38" s="51" t="s">
         <v>622</v>
       </c>
       <c r="D38" s="51" t="s">
         <v>544</v>
       </c>
       <c r="E38" s="51" t="s">
         <v>609</v>
       </c>
       <c r="F38" s="51" t="s">
         <v>519</v>
       </c>
       <c r="G38" s="51" t="s">
         <v>509</v>
       </c>
       <c r="H38" s="51" t="s">
         <v>522</v>
       </c>
       <c r="I38" s="51" t="s">
@@ -19720,52 +20188,58 @@
       </c>
       <c r="AK38" s="52">
         <v>99.9</v>
       </c>
       <c r="AL38" s="48">
         <v>102.4</v>
       </c>
       <c r="AM38" s="48">
         <v>100.7</v>
       </c>
       <c r="AN38" s="48">
         <v>101.6</v>
       </c>
       <c r="AO38" s="48">
         <v>102</v>
       </c>
       <c r="AP38" s="52">
         <v>101</v>
       </c>
       <c r="AQ38" s="75">
         <v>100.6</v>
       </c>
       <c r="AR38" s="52">
         <v>99.7</v>
       </c>
+      <c r="AS38" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="AT38" s="52">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="39" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A39" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="51" t="s">
         <v>646</v>
       </c>
       <c r="C39" s="51" t="s">
         <v>609</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>646</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>593</v>
       </c>
       <c r="F39" s="51" t="s">
         <v>522</v>
       </c>
       <c r="G39" s="51" t="s">
         <v>515</v>
       </c>
       <c r="H39" s="51" t="s">
         <v>564</v>
       </c>
       <c r="I39" s="51" t="s">
@@ -19854,52 +20328,58 @@
       </c>
       <c r="AK39" s="52">
         <v>98</v>
       </c>
       <c r="AL39" s="48">
         <v>101.6</v>
       </c>
       <c r="AM39" s="48">
         <v>101.4</v>
       </c>
       <c r="AN39" s="48">
         <v>102</v>
       </c>
       <c r="AO39" s="48">
         <v>102.6</v>
       </c>
       <c r="AP39" s="52">
         <v>102.5</v>
       </c>
       <c r="AQ39" s="75">
         <v>100.9</v>
       </c>
       <c r="AR39" s="52">
         <v>100.6</v>
       </c>
+      <c r="AS39" s="52">
+        <v>99.6</v>
+      </c>
+      <c r="AT39" s="52">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="40" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A40" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="51" t="s">
         <v>547</v>
       </c>
       <c r="C40" s="51" t="s">
         <v>628</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>628</v>
       </c>
       <c r="E40" s="51" t="s">
         <v>505</v>
       </c>
       <c r="F40" s="51" t="s">
         <v>512</v>
       </c>
       <c r="G40" s="51" t="s">
         <v>579</v>
       </c>
       <c r="H40" s="51" t="s">
         <v>553</v>
       </c>
       <c r="I40" s="51" t="s">
@@ -19988,52 +20468,58 @@
       </c>
       <c r="AK40" s="52">
         <v>107.6</v>
       </c>
       <c r="AL40" s="48">
         <v>105</v>
       </c>
       <c r="AM40" s="48">
         <v>98.2</v>
       </c>
       <c r="AN40" s="48">
         <v>99.5</v>
       </c>
       <c r="AO40" s="48">
         <v>99.9</v>
       </c>
       <c r="AP40" s="52">
         <v>97.6</v>
       </c>
       <c r="AQ40" s="75">
         <v>100.4</v>
       </c>
       <c r="AR40" s="52">
         <v>99.8</v>
       </c>
+      <c r="AS40" s="52">
+        <v>100.3</v>
+      </c>
+      <c r="AT40" s="52">
+        <v>92.7</v>
+      </c>
     </row>
-    <row r="41" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A41" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="51" t="s">
         <v>568</v>
       </c>
       <c r="C41" s="51" t="s">
         <v>614</v>
       </c>
       <c r="D41" s="51" t="s">
         <v>534</v>
       </c>
       <c r="E41" s="51" t="s">
         <v>522</v>
       </c>
       <c r="F41" s="51" t="s">
         <v>543</v>
       </c>
       <c r="G41" s="51" t="s">
         <v>525</v>
       </c>
       <c r="H41" s="51" t="s">
         <v>598</v>
       </c>
       <c r="I41" s="51" t="s">
@@ -20122,52 +20608,58 @@
       </c>
       <c r="AK41" s="52">
         <v>102.2</v>
       </c>
       <c r="AL41" s="48">
         <v>103.6</v>
       </c>
       <c r="AM41" s="48">
         <v>98.8</v>
       </c>
       <c r="AN41" s="48">
         <v>100.4</v>
       </c>
       <c r="AO41" s="48">
         <v>100.1</v>
       </c>
       <c r="AP41" s="52">
         <v>93.8</v>
       </c>
       <c r="AQ41" s="75">
         <v>104.3</v>
       </c>
       <c r="AR41" s="52">
         <v>96.4</v>
       </c>
+      <c r="AS41" s="52">
+        <v>96.5</v>
+      </c>
+      <c r="AT41" s="52">
+        <v>89.2</v>
+      </c>
     </row>
-    <row r="42" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A42" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="51" t="s">
         <v>578</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>666</v>
       </c>
       <c r="D42" s="51" t="s">
         <v>569</v>
       </c>
       <c r="E42" s="51" t="s">
         <v>549</v>
       </c>
       <c r="F42" s="51" t="s">
         <v>542</v>
       </c>
       <c r="G42" s="51" t="s">
         <v>606</v>
       </c>
       <c r="H42" s="51" t="s">
         <v>532</v>
       </c>
       <c r="I42" s="51" t="s">
@@ -20256,52 +20748,58 @@
       </c>
       <c r="AK42" s="52">
         <v>106.3</v>
       </c>
       <c r="AL42" s="48">
         <v>113.6</v>
       </c>
       <c r="AM42" s="48">
         <v>109.1</v>
       </c>
       <c r="AN42" s="48">
         <v>107.1</v>
       </c>
       <c r="AO42" s="48">
         <v>106.1</v>
       </c>
       <c r="AP42" s="52">
         <v>93.3</v>
       </c>
       <c r="AQ42" s="75">
         <v>92.9</v>
       </c>
       <c r="AR42" s="52">
         <v>92.8</v>
       </c>
+      <c r="AS42" s="52">
+        <v>98.5</v>
+      </c>
+      <c r="AT42" s="52">
+        <v>92.1</v>
+      </c>
     </row>
-    <row r="43" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A43" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="51" t="s">
         <v>681</v>
       </c>
       <c r="C43" s="51" t="s">
         <v>639</v>
       </c>
       <c r="D43" s="51" t="s">
         <v>636</v>
       </c>
       <c r="E43" s="51" t="s">
         <v>661</v>
       </c>
       <c r="F43" s="51" t="s">
         <v>710</v>
       </c>
       <c r="G43" s="51" t="s">
         <v>617</v>
       </c>
       <c r="H43" s="51" t="s">
         <v>711</v>
       </c>
       <c r="I43" s="51" t="s">
@@ -20390,52 +20888,58 @@
       </c>
       <c r="AK43" s="52">
         <v>98.8</v>
       </c>
       <c r="AL43" s="48">
         <v>100.5</v>
       </c>
       <c r="AM43" s="48">
         <v>98.4</v>
       </c>
       <c r="AN43" s="48">
         <v>96.7</v>
       </c>
       <c r="AO43" s="48">
         <v>96.2</v>
       </c>
       <c r="AP43" s="52">
         <v>98.9</v>
       </c>
       <c r="AQ43" s="75">
         <v>99.7</v>
       </c>
       <c r="AR43" s="52">
         <v>102.1</v>
       </c>
+      <c r="AS43" s="52">
+        <v>106.4</v>
+      </c>
+      <c r="AT43" s="52">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="44" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A44" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="51" t="s">
         <v>578</v>
       </c>
       <c r="C44" s="51" t="s">
         <v>629</v>
       </c>
       <c r="D44" s="51" t="s">
         <v>538</v>
       </c>
       <c r="E44" s="51" t="s">
         <v>606</v>
       </c>
       <c r="F44" s="51" t="s">
         <v>654</v>
       </c>
       <c r="G44" s="51" t="s">
         <v>519</v>
       </c>
       <c r="H44" s="51" t="s">
         <v>581</v>
       </c>
       <c r="I44" s="51" t="s">
@@ -20524,52 +21028,58 @@
       </c>
       <c r="AK44" s="52">
         <v>100.3</v>
       </c>
       <c r="AL44" s="48">
         <v>96.9</v>
       </c>
       <c r="AM44" s="48">
         <v>96.4</v>
       </c>
       <c r="AN44" s="48">
         <v>99.3</v>
       </c>
       <c r="AO44" s="48">
         <v>101.4</v>
       </c>
       <c r="AP44" s="52">
         <v>111.3</v>
       </c>
       <c r="AQ44" s="75">
         <v>106.2</v>
       </c>
       <c r="AR44" s="52">
         <v>102.2</v>
       </c>
+      <c r="AS44" s="52">
+        <v>101</v>
+      </c>
+      <c r="AT44" s="52">
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="45" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A45" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="51" t="s">
         <v>614</v>
       </c>
       <c r="C45" s="51" t="s">
         <v>519</v>
       </c>
       <c r="D45" s="51" t="s">
         <v>567</v>
       </c>
       <c r="E45" s="51" t="s">
         <v>573</v>
       </c>
       <c r="F45" s="51" t="s">
         <v>507</v>
       </c>
       <c r="G45" s="51" t="s">
         <v>516</v>
       </c>
       <c r="H45" s="51" t="s">
         <v>505</v>
       </c>
       <c r="I45" s="51" t="s">
@@ -20658,52 +21168,58 @@
       </c>
       <c r="AK45" s="52">
         <v>100.9</v>
       </c>
       <c r="AL45" s="48">
         <v>104.8</v>
       </c>
       <c r="AM45" s="48">
         <v>105.1</v>
       </c>
       <c r="AN45" s="48">
         <v>103.1</v>
       </c>
       <c r="AO45" s="48">
         <v>101.3</v>
       </c>
       <c r="AP45" s="52">
         <v>96.3</v>
       </c>
       <c r="AQ45" s="75">
         <v>96.7</v>
       </c>
       <c r="AR45" s="52">
         <v>94.9</v>
       </c>
+      <c r="AS45" s="52">
+        <v>95.1</v>
+      </c>
+      <c r="AT45" s="52">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="46" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A46" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="51" t="s">
         <v>504</v>
       </c>
       <c r="C46" s="51" t="s">
         <v>519</v>
       </c>
       <c r="D46" s="51" t="s">
         <v>506</v>
       </c>
       <c r="E46" s="51" t="s">
         <v>598</v>
       </c>
       <c r="F46" s="51" t="s">
         <v>508</v>
       </c>
       <c r="G46" s="51" t="s">
         <v>518</v>
       </c>
       <c r="H46" s="51" t="s">
         <v>567</v>
       </c>
       <c r="I46" s="51" t="s">
@@ -20792,52 +21308,58 @@
       </c>
       <c r="AK46" s="52">
         <v>101.1</v>
       </c>
       <c r="AL46" s="48">
         <v>98.5</v>
       </c>
       <c r="AM46" s="48">
         <v>98.4</v>
       </c>
       <c r="AN46" s="48">
         <v>99.8</v>
       </c>
       <c r="AO46" s="48">
         <v>99.5</v>
       </c>
       <c r="AP46" s="52">
         <v>96</v>
       </c>
       <c r="AQ46" s="75">
         <v>96.6</v>
       </c>
       <c r="AR46" s="52">
         <v>96</v>
       </c>
+      <c r="AS46" s="52">
+        <v>97.4</v>
+      </c>
+      <c r="AT46" s="52">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="47" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A47" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="51" t="s">
         <v>733</v>
       </c>
       <c r="C47" s="51" t="s">
         <v>541</v>
       </c>
       <c r="D47" s="51" t="s">
         <v>631</v>
       </c>
       <c r="E47" s="51" t="s">
         <v>740</v>
       </c>
       <c r="F47" s="51" t="s">
         <v>623</v>
       </c>
       <c r="G47" s="51" t="s">
         <v>571</v>
       </c>
       <c r="H47" s="51" t="s">
         <v>508</v>
       </c>
       <c r="I47" s="51" t="s">
@@ -20926,52 +21448,58 @@
       </c>
       <c r="AK47" s="52">
         <v>102.7</v>
       </c>
       <c r="AL47" s="48">
         <v>103.4</v>
       </c>
       <c r="AM47" s="48">
         <v>100.9</v>
       </c>
       <c r="AN47" s="48">
         <v>101.4</v>
       </c>
       <c r="AO47" s="48">
         <v>103.2</v>
       </c>
       <c r="AP47" s="52">
         <v>105.3</v>
       </c>
       <c r="AQ47" s="75">
         <v>103.6</v>
       </c>
       <c r="AR47" s="52">
         <v>101.8</v>
       </c>
+      <c r="AS47" s="52">
+        <v>105</v>
+      </c>
+      <c r="AT47" s="52">
+        <v>91</v>
+      </c>
     </row>
-    <row r="48" spans="1:256" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A48" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="51" t="s">
         <v>553</v>
       </c>
       <c r="C48" s="51" t="s">
         <v>712</v>
       </c>
       <c r="D48" s="51" t="s">
         <v>710</v>
       </c>
       <c r="E48" s="51" t="s">
         <v>746</v>
       </c>
       <c r="F48" s="51" t="s">
         <v>521</v>
       </c>
       <c r="G48" s="51" t="s">
         <v>747</v>
       </c>
       <c r="H48" s="51" t="s">
         <v>588</v>
       </c>
       <c r="I48" s="51" t="s">
@@ -21060,52 +21588,58 @@
       </c>
       <c r="AK48" s="52">
         <v>97.4</v>
       </c>
       <c r="AL48" s="48">
         <v>97.3</v>
       </c>
       <c r="AM48" s="48">
         <v>96.5</v>
       </c>
       <c r="AN48" s="48">
         <v>97.2</v>
       </c>
       <c r="AO48" s="48">
         <v>98.7</v>
       </c>
       <c r="AP48" s="52">
         <v>101.7</v>
       </c>
       <c r="AQ48" s="75">
         <v>100.9</v>
       </c>
       <c r="AR48" s="52">
         <v>100.6</v>
       </c>
+      <c r="AS48" s="52">
+        <v>100.4</v>
+      </c>
+      <c r="AT48" s="52">
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="49" spans="1:44" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:46" s="29" customFormat="1" ht="11.25">
       <c r="A49" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="51" t="s">
         <v>625</v>
       </c>
       <c r="C49" s="51" t="s">
         <v>638</v>
       </c>
       <c r="D49" s="51" t="s">
         <v>520</v>
       </c>
       <c r="E49" s="51" t="s">
         <v>563</v>
       </c>
       <c r="F49" s="51" t="s">
         <v>622</v>
       </c>
       <c r="G49" s="51" t="s">
         <v>659</v>
       </c>
       <c r="H49" s="51" t="s">
         <v>515</v>
       </c>
       <c r="I49" s="51" t="s">
@@ -21194,52 +21728,58 @@
       </c>
       <c r="AK49" s="52">
         <v>102.2</v>
       </c>
       <c r="AL49" s="48">
         <v>101.6</v>
       </c>
       <c r="AM49" s="48">
         <v>95.2</v>
       </c>
       <c r="AN49" s="48">
         <v>98</v>
       </c>
       <c r="AO49" s="48">
         <v>99.5</v>
       </c>
       <c r="AP49" s="52">
         <v>98.3</v>
       </c>
       <c r="AQ49" s="75">
         <v>99.9</v>
       </c>
       <c r="AR49" s="52">
         <v>97.9</v>
       </c>
+      <c r="AS49" s="52">
+        <v>96.9</v>
+      </c>
+      <c r="AT49" s="52">
+        <v>97</v>
+      </c>
     </row>
-    <row r="50" spans="1:44" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:46" s="29" customFormat="1" ht="11.25">
       <c r="A50" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="51" t="s">
         <v>672</v>
       </c>
       <c r="C50" s="51" t="s">
         <v>580</v>
       </c>
       <c r="D50" s="51" t="s">
         <v>628</v>
       </c>
       <c r="E50" s="51" t="s">
         <v>513</v>
       </c>
       <c r="F50" s="51" t="s">
         <v>638</v>
       </c>
       <c r="G50" s="51" t="s">
         <v>639</v>
       </c>
       <c r="H50" s="51" t="s">
         <v>554</v>
       </c>
       <c r="I50" s="51" t="s">
@@ -21328,52 +21868,58 @@
       </c>
       <c r="AK50" s="52">
         <v>98.8</v>
       </c>
       <c r="AL50" s="48">
         <v>95.7</v>
       </c>
       <c r="AM50" s="48">
         <v>96.9</v>
       </c>
       <c r="AN50" s="48">
         <v>102.7</v>
       </c>
       <c r="AO50" s="48">
         <v>101.7</v>
       </c>
       <c r="AP50" s="52">
         <v>100</v>
       </c>
       <c r="AQ50" s="75">
         <v>101.9</v>
       </c>
       <c r="AR50" s="52">
         <v>95.6</v>
       </c>
+      <c r="AS50" s="52">
+        <v>95.4</v>
+      </c>
+      <c r="AT50" s="52">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="51" spans="1:44" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:46" s="29" customFormat="1" ht="11.25">
       <c r="A51" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="51" t="s">
         <v>647</v>
       </c>
       <c r="C51" s="51" t="s">
         <v>559</v>
       </c>
       <c r="D51" s="51" t="s">
         <v>710</v>
       </c>
       <c r="E51" s="51" t="s">
         <v>757</v>
       </c>
       <c r="F51" s="51" t="s">
         <v>758</v>
       </c>
       <c r="G51" s="51" t="s">
         <v>533</v>
       </c>
       <c r="H51" s="51" t="s">
         <v>568</v>
       </c>
       <c r="I51" s="51" t="s">
@@ -21462,52 +22008,58 @@
       </c>
       <c r="AK51" s="52">
         <v>103.3</v>
       </c>
       <c r="AL51" s="48">
         <v>107.9</v>
       </c>
       <c r="AM51" s="48">
         <v>100.8</v>
       </c>
       <c r="AN51" s="48">
         <v>104.1</v>
       </c>
       <c r="AO51" s="48">
         <v>102.9</v>
       </c>
       <c r="AP51" s="52">
         <v>106.2</v>
       </c>
       <c r="AQ51" s="75">
         <v>103.6</v>
       </c>
       <c r="AR51" s="52">
         <v>103</v>
       </c>
+      <c r="AS51" s="52">
+        <v>102.7</v>
+      </c>
+      <c r="AT51" s="52">
+        <v>84.4</v>
+      </c>
     </row>
-    <row r="52" spans="1:44" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:46" s="29" customFormat="1" ht="11.25">
       <c r="A52" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="51" t="s">
         <v>542</v>
       </c>
       <c r="C52" s="51" t="s">
         <v>544</v>
       </c>
       <c r="D52" s="51" t="s">
         <v>565</v>
       </c>
       <c r="E52" s="51" t="s">
         <v>616</v>
       </c>
       <c r="F52" s="51" t="s">
         <v>762</v>
       </c>
       <c r="G52" s="51" t="s">
         <v>503</v>
       </c>
       <c r="H52" s="51" t="s">
         <v>712</v>
       </c>
       <c r="I52" s="51" t="s">
@@ -21596,53 +22148,60 @@
       </c>
       <c r="AK52" s="52">
         <v>100.3</v>
       </c>
       <c r="AL52" s="48">
         <v>103.2</v>
       </c>
       <c r="AM52" s="48">
         <v>101.6</v>
       </c>
       <c r="AN52" s="48">
         <v>103.5</v>
       </c>
       <c r="AO52" s="48">
         <v>104.7</v>
       </c>
       <c r="AP52" s="52">
         <v>100.7</v>
       </c>
       <c r="AQ52" s="75">
         <v>102.4</v>
       </c>
       <c r="AR52" s="52">
         <v>102.2</v>
       </c>
+      <c r="AS52" s="52">
+        <v>104.6</v>
+      </c>
+      <c r="AT52" s="52">
+        <v>103.4</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="14">
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AP2:AS2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="R2:U2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="Z2:AC2"/>
     <mergeCell ref="AD2:AG2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N2:Q2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>