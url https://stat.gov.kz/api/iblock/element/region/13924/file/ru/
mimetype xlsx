--- v1 (2026-06-03)
+++ v2 (2026-09-21)
@@ -3,81 +3,81 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-30" yWindow="0" windowWidth="14160" windowHeight="12360" activeTab="1"/>
+    <workbookView xWindow="-60" yWindow="0" windowWidth="14565" windowHeight="12360"/>
   </bookViews>
   <sheets>
     <sheet name="год" sheetId="1" r:id="rId1"/>
     <sheet name="квартал" sheetId="3" r:id="rId2"/>
     <sheet name="период" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">год!$23:$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">год!$A$2:$BC$54</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2667" uniqueCount="943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2669" uniqueCount="943">
   <si>
     <t>Индекс номинальной заработной платы в % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>Индекс реальной заработной платы в % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>г. Петропавловск</t>
   </si>
   <si>
     <t>Айыртауский</t>
   </si>
   <si>
     <t>Акжарский</t>
   </si>
   <si>
     <t>М.Жумабаева</t>
   </si>
   <si>
     <t>Есильский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
@@ -3017,50 +3017,51 @@
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -3118,51 +3119,51 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
@@ -3271,58 +3272,61 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -3609,52 +3613,53 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:IV56"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AG37" sqref="AG37"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="N1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="Q48" sqref="Q48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="24" width="10.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="31" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9" style="1" customWidth="1"/>
     <col min="38" max="38" width="7.28515625" style="1" customWidth="1"/>
     <col min="39" max="40" width="7.85546875" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="9" style="1" customWidth="1"/>
     <col min="43" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="47" width="7.85546875" style="1"/>
     <col min="48" max="48" width="8.7109375" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.42578125" style="1" customWidth="1"/>
     <col min="50" max="54" width="8.42578125" style="1" customWidth="1"/>
@@ -3683,65 +3688,65 @@
     <col min="82" max="83" width="10.7109375" style="1" customWidth="1"/>
     <col min="84" max="84" width="9.140625" style="1" customWidth="1"/>
     <col min="85" max="85" width="10.7109375" style="1" customWidth="1"/>
     <col min="86" max="86" width="9.5703125" style="1" customWidth="1"/>
     <col min="87" max="87" width="10.42578125" style="1" customWidth="1"/>
     <col min="88" max="89" width="10.7109375" style="1" customWidth="1"/>
     <col min="90" max="90" width="10.5703125" style="1" customWidth="1"/>
     <col min="91" max="92" width="9.7109375" style="1" customWidth="1"/>
     <col min="93" max="93" width="8.85546875" style="1" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="1" customWidth="1"/>
     <col min="95" max="96" width="9.42578125" style="1" customWidth="1"/>
     <col min="97" max="97" width="9" style="1" customWidth="1"/>
     <col min="98" max="98" width="9.42578125" style="1" customWidth="1"/>
     <col min="99" max="99" width="10" style="1" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="1" customWidth="1"/>
     <col min="102" max="102" width="9.42578125" style="1" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="1" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="1" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="1" customWidth="1"/>
     <col min="106" max="106" width="9.7109375" style="1" customWidth="1"/>
     <col min="107" max="16384" width="7.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" s="29" customFormat="1" ht="11.25"/>
     <row r="2" spans="1:76" s="70" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="76"/>
-[...10 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
       <c r="N2" s="69"/>
     </row>
     <row r="3" spans="1:76" ht="15" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="2"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
@@ -3858,50 +3863,53 @@
       </c>
       <c r="T4" s="14">
         <v>2017</v>
       </c>
       <c r="U4" s="14">
         <v>2018</v>
       </c>
       <c r="V4" s="14">
         <v>2019</v>
       </c>
       <c r="W4" s="14">
         <v>2020</v>
       </c>
       <c r="X4" s="14">
         <v>2021</v>
       </c>
       <c r="Y4" s="14">
         <v>2022</v>
       </c>
       <c r="Z4" s="14">
         <v>2023</v>
       </c>
       <c r="AA4" s="73">
         <v>2024</v>
       </c>
+      <c r="AB4" s="73">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:76" customFormat="1" ht="12.75">
       <c r="A5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="10">
         <v>8492</v>
       </c>
       <c r="C5" s="10">
         <v>9920</v>
       </c>
       <c r="D5" s="10">
         <v>11823</v>
       </c>
       <c r="E5" s="10">
         <v>13708</v>
       </c>
       <c r="F5" s="10">
         <v>15245</v>
       </c>
       <c r="G5" s="10">
         <v>19166</v>
       </c>
       <c r="H5" s="10">
         <v>23011</v>
@@ -3941,50 +3949,53 @@
       </c>
       <c r="T5" s="12">
         <v>104139</v>
       </c>
       <c r="U5" s="12">
         <v>110686</v>
       </c>
       <c r="V5" s="12">
         <v>130233</v>
       </c>
       <c r="W5" s="12">
         <v>157497</v>
       </c>
       <c r="X5" s="12">
         <v>187501</v>
       </c>
       <c r="Y5" s="27">
         <v>227021</v>
       </c>
       <c r="Z5" s="27">
         <v>262248</v>
       </c>
       <c r="AA5" s="27">
         <v>293421</v>
       </c>
+      <c r="AB5" s="42">
+        <v>326679</v>
+      </c>
     </row>
     <row r="6" spans="1:76" customFormat="1" ht="12.75">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="10">
         <v>10625</v>
       </c>
       <c r="C6" s="10">
         <v>12996</v>
       </c>
       <c r="D6" s="10">
         <v>14897</v>
       </c>
       <c r="E6" s="10">
         <v>17287</v>
       </c>
       <c r="F6" s="10">
         <v>18953</v>
       </c>
       <c r="G6" s="10">
         <v>23935</v>
       </c>
       <c r="H6" s="10">
         <v>28498</v>
@@ -4024,50 +4035,53 @@
       </c>
       <c r="T6" s="12">
         <v>125185</v>
       </c>
       <c r="U6" s="12">
         <v>132471</v>
       </c>
       <c r="V6" s="12">
         <v>151098</v>
       </c>
       <c r="W6" s="12">
         <v>175921</v>
       </c>
       <c r="X6" s="12">
         <v>206991</v>
       </c>
       <c r="Y6" s="27">
         <v>247784</v>
       </c>
       <c r="Z6" s="27">
         <v>280566</v>
       </c>
       <c r="AA6" s="27">
         <v>316187</v>
       </c>
+      <c r="AB6" s="42">
+        <v>351746</v>
+      </c>
     </row>
     <row r="7" spans="1:76" customFormat="1" ht="12.75">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
         <v>5752</v>
       </c>
       <c r="C7" s="10">
         <v>7022</v>
       </c>
       <c r="D7" s="10">
         <v>8102</v>
       </c>
       <c r="E7" s="10">
         <v>10054</v>
       </c>
       <c r="F7" s="10">
         <v>11318</v>
       </c>
       <c r="G7" s="10">
         <v>14533</v>
       </c>
       <c r="H7" s="10">
         <v>17989</v>
@@ -4107,50 +4121,53 @@
       </c>
       <c r="T7" s="12">
         <v>83733</v>
       </c>
       <c r="U7" s="12">
         <v>85992</v>
       </c>
       <c r="V7" s="12">
         <v>108286</v>
       </c>
       <c r="W7" s="12">
         <v>140630</v>
       </c>
       <c r="X7" s="12">
         <v>160903</v>
       </c>
       <c r="Y7" s="27">
         <v>200515</v>
       </c>
       <c r="Z7" s="27">
         <v>248975</v>
       </c>
       <c r="AA7" s="27">
         <v>273126</v>
       </c>
+      <c r="AB7" s="42">
+        <v>305678</v>
+      </c>
     </row>
     <row r="8" spans="1:76" customFormat="1" ht="12.75">
       <c r="A8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
         <v>6181</v>
       </c>
       <c r="C8" s="10">
         <v>7711</v>
       </c>
       <c r="D8" s="10">
         <v>8769</v>
       </c>
       <c r="E8" s="10">
         <v>11146</v>
       </c>
       <c r="F8" s="10">
         <v>12502</v>
       </c>
       <c r="G8" s="10">
         <v>16212</v>
       </c>
       <c r="H8" s="10">
         <v>18743</v>
@@ -4190,50 +4207,53 @@
       </c>
       <c r="T8" s="12">
         <v>82250</v>
       </c>
       <c r="U8" s="12">
         <v>87194</v>
       </c>
       <c r="V8" s="12">
         <v>111220</v>
       </c>
       <c r="W8" s="12">
         <v>142385</v>
       </c>
       <c r="X8" s="12">
         <v>172095</v>
       </c>
       <c r="Y8" s="27">
         <v>210653</v>
       </c>
       <c r="Z8" s="27">
         <v>248961</v>
       </c>
       <c r="AA8" s="27">
         <v>272619</v>
       </c>
+      <c r="AB8" s="42">
+        <v>291792</v>
+      </c>
     </row>
     <row r="9" spans="1:76" customFormat="1" ht="12.75">
       <c r="A9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="10">
         <v>6322</v>
       </c>
       <c r="C9" s="10">
         <v>7216</v>
       </c>
       <c r="D9" s="10">
         <v>9379</v>
       </c>
       <c r="E9" s="10">
         <v>10814</v>
       </c>
       <c r="F9" s="10">
         <v>11772</v>
       </c>
       <c r="G9" s="10">
         <v>15189</v>
       </c>
       <c r="H9" s="10">
         <v>18956</v>
@@ -4273,50 +4293,53 @@
       </c>
       <c r="T9" s="12">
         <v>89461</v>
       </c>
       <c r="U9" s="12">
         <v>94327</v>
       </c>
       <c r="V9" s="12">
         <v>114941</v>
       </c>
       <c r="W9" s="12">
         <v>147073</v>
       </c>
       <c r="X9" s="12">
         <v>175218</v>
       </c>
       <c r="Y9" s="27">
         <v>204394</v>
       </c>
       <c r="Z9" s="27">
         <v>251807</v>
       </c>
       <c r="AA9" s="27">
         <v>290601</v>
       </c>
+      <c r="AB9" s="42">
+        <v>321927</v>
+      </c>
     </row>
     <row r="10" spans="1:76" customFormat="1" ht="12.75">
       <c r="A10" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="10">
         <v>6250</v>
       </c>
       <c r="C10" s="10">
         <v>7618</v>
       </c>
       <c r="D10" s="10">
         <v>8641</v>
       </c>
       <c r="E10" s="10">
         <v>11120</v>
       </c>
       <c r="F10" s="10">
         <v>12154</v>
       </c>
       <c r="G10" s="10">
         <v>15316</v>
       </c>
       <c r="H10" s="10">
         <v>18583</v>
@@ -4356,50 +4379,53 @@
       </c>
       <c r="T10" s="12">
         <v>88548</v>
       </c>
       <c r="U10" s="12">
         <v>94685</v>
       </c>
       <c r="V10" s="12">
         <v>118527</v>
       </c>
       <c r="W10" s="12">
         <v>147643</v>
       </c>
       <c r="X10" s="12">
         <v>167584</v>
       </c>
       <c r="Y10" s="27">
         <v>212406</v>
       </c>
       <c r="Z10" s="27">
         <v>242536</v>
       </c>
       <c r="AA10" s="27">
         <v>270495</v>
       </c>
+      <c r="AB10" s="42">
+        <v>304606</v>
+      </c>
     </row>
     <row r="11" spans="1:76" customFormat="1" ht="12.75">
       <c r="A11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="10">
         <v>6463</v>
       </c>
       <c r="C11" s="10">
         <v>8696</v>
       </c>
       <c r="D11" s="10">
         <v>9424</v>
       </c>
       <c r="E11" s="10">
         <v>11666</v>
       </c>
       <c r="F11" s="10">
         <v>12971</v>
       </c>
       <c r="G11" s="10">
         <v>15550</v>
       </c>
       <c r="H11" s="10">
         <v>19301</v>
@@ -4439,50 +4465,53 @@
       </c>
       <c r="T11" s="12">
         <v>90043</v>
       </c>
       <c r="U11" s="12">
         <v>95456</v>
       </c>
       <c r="V11" s="12">
         <v>106669</v>
       </c>
       <c r="W11" s="12">
         <v>142375</v>
       </c>
       <c r="X11" s="12">
         <v>166271</v>
       </c>
       <c r="Y11" s="27">
         <v>212286</v>
       </c>
       <c r="Z11" s="27">
         <v>243756</v>
       </c>
       <c r="AA11" s="27">
         <v>270077</v>
       </c>
+      <c r="AB11" s="42">
+        <v>304878</v>
+      </c>
     </row>
     <row r="12" spans="1:76" customFormat="1" ht="12.75">
       <c r="A12" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="10">
         <v>6730</v>
       </c>
       <c r="C12" s="10">
         <v>7765</v>
       </c>
       <c r="D12" s="10">
         <v>11116</v>
       </c>
       <c r="E12" s="10">
         <v>12505</v>
       </c>
       <c r="F12" s="10">
         <v>14447</v>
       </c>
       <c r="G12" s="10">
         <v>17005</v>
       </c>
       <c r="H12" s="10">
         <v>21489</v>
@@ -4522,50 +4551,53 @@
       </c>
       <c r="T12" s="12">
         <v>97409</v>
       </c>
       <c r="U12" s="12">
         <v>104583</v>
       </c>
       <c r="V12" s="12">
         <v>123190</v>
       </c>
       <c r="W12" s="12">
         <v>153249</v>
       </c>
       <c r="X12" s="12">
         <v>190266</v>
       </c>
       <c r="Y12" s="27">
         <v>233377</v>
       </c>
       <c r="Z12" s="27">
         <v>272238</v>
       </c>
       <c r="AA12" s="27">
         <v>301995</v>
       </c>
+      <c r="AB12" s="42">
+        <v>320679</v>
+      </c>
     </row>
     <row r="13" spans="1:76" customFormat="1" ht="12.75">
       <c r="A13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="10">
         <v>7863</v>
       </c>
       <c r="C13" s="10">
         <v>9515</v>
       </c>
       <c r="D13" s="10">
         <v>10361</v>
       </c>
       <c r="E13" s="10">
         <v>12146</v>
       </c>
       <c r="F13" s="10">
         <v>12414</v>
       </c>
       <c r="G13" s="10">
         <v>16382</v>
       </c>
       <c r="H13" s="10">
         <v>19366</v>
@@ -4605,50 +4637,53 @@
       </c>
       <c r="T13" s="11">
         <v>83285</v>
       </c>
       <c r="U13" s="12">
         <v>87199</v>
       </c>
       <c r="V13" s="12">
         <v>115322</v>
       </c>
       <c r="W13" s="12">
         <v>143613</v>
       </c>
       <c r="X13" s="12">
         <v>173161</v>
       </c>
       <c r="Y13" s="27">
         <v>207221</v>
       </c>
       <c r="Z13" s="27">
         <v>244202</v>
       </c>
       <c r="AA13" s="27">
         <v>264001</v>
       </c>
+      <c r="AB13" s="42">
+        <v>288210</v>
+      </c>
     </row>
     <row r="14" spans="1:76" customFormat="1" ht="12.75">
       <c r="A14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="10">
         <v>6806</v>
       </c>
       <c r="C14" s="10">
         <v>7129</v>
       </c>
       <c r="D14" s="10">
         <v>8111</v>
       </c>
       <c r="E14" s="10">
         <v>10548</v>
       </c>
       <c r="F14" s="10">
         <v>12237</v>
       </c>
       <c r="G14" s="10">
         <v>16344</v>
       </c>
       <c r="H14" s="10">
         <v>19752</v>
@@ -4688,50 +4723,53 @@
       </c>
       <c r="T14" s="11">
         <v>81292</v>
       </c>
       <c r="U14" s="12">
         <v>86310</v>
       </c>
       <c r="V14" s="12">
         <v>106780</v>
       </c>
       <c r="W14" s="12">
         <v>134835</v>
       </c>
       <c r="X14" s="12">
         <v>159552</v>
       </c>
       <c r="Y14" s="27">
         <v>198756</v>
       </c>
       <c r="Z14" s="27">
         <v>237005</v>
       </c>
       <c r="AA14" s="27">
         <v>264850</v>
       </c>
+      <c r="AB14" s="42">
+        <v>313282</v>
+      </c>
     </row>
     <row r="15" spans="1:76" customFormat="1" ht="12.75">
       <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10">
         <v>6044</v>
       </c>
       <c r="C15" s="10">
         <v>7297</v>
       </c>
       <c r="D15" s="10">
         <v>8825</v>
       </c>
       <c r="E15" s="10">
         <v>10670</v>
       </c>
       <c r="F15" s="10">
         <v>11490</v>
       </c>
       <c r="G15" s="10">
         <v>14872</v>
       </c>
       <c r="H15" s="10">
         <v>17809</v>
@@ -4771,50 +4809,53 @@
       </c>
       <c r="T15" s="11">
         <v>87068</v>
       </c>
       <c r="U15" s="12">
         <v>93388</v>
       </c>
       <c r="V15" s="12">
         <v>112366</v>
       </c>
       <c r="W15" s="12">
         <v>144716</v>
       </c>
       <c r="X15" s="12">
         <v>172936</v>
       </c>
       <c r="Y15" s="27">
         <v>222664</v>
       </c>
       <c r="Z15" s="27">
         <v>250942</v>
       </c>
       <c r="AA15" s="27">
         <v>268504</v>
       </c>
+      <c r="AB15" s="42">
+        <v>300853</v>
+      </c>
     </row>
     <row r="16" spans="1:76" customFormat="1" ht="12.75">
       <c r="A16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="10">
         <v>5582</v>
       </c>
       <c r="C16" s="10">
         <v>6483</v>
       </c>
       <c r="D16" s="10">
         <v>7981</v>
       </c>
       <c r="E16" s="10">
         <v>9875</v>
       </c>
       <c r="F16" s="10">
         <v>11452</v>
       </c>
       <c r="G16" s="10">
         <v>13878</v>
       </c>
       <c r="H16" s="10">
         <v>17108</v>
@@ -4854,52 +4895,55 @@
       </c>
       <c r="T16" s="12">
         <v>81889</v>
       </c>
       <c r="U16" s="12">
         <v>91154</v>
       </c>
       <c r="V16" s="12">
         <v>111859</v>
       </c>
       <c r="W16" s="12">
         <v>134860</v>
       </c>
       <c r="X16" s="12">
         <v>168845</v>
       </c>
       <c r="Y16" s="27">
         <v>209496</v>
       </c>
       <c r="Z16" s="27">
         <v>247680</v>
       </c>
       <c r="AA16" s="27">
         <v>267470</v>
       </c>
+      <c r="AB16" s="42">
+        <v>289887</v>
+      </c>
     </row>
-    <row r="17" spans="1:27" customFormat="1" ht="12.75">
+    <row r="17" spans="1:29" customFormat="1" ht="12.75">
       <c r="A17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10">
         <v>7558</v>
       </c>
       <c r="C17" s="10">
         <v>8965</v>
       </c>
       <c r="D17" s="10">
         <v>10630</v>
       </c>
       <c r="E17" s="10">
         <v>11591</v>
       </c>
       <c r="F17" s="10">
         <v>12462</v>
       </c>
       <c r="G17" s="10">
         <v>16761</v>
       </c>
       <c r="H17" s="10">
         <v>19316</v>
       </c>
       <c r="I17" s="10">
@@ -4937,52 +4981,55 @@
       </c>
       <c r="T17" s="12">
         <v>90754</v>
       </c>
       <c r="U17" s="12">
         <v>95766</v>
       </c>
       <c r="V17" s="12">
         <v>109520</v>
       </c>
       <c r="W17" s="12">
         <v>132053</v>
       </c>
       <c r="X17" s="12">
         <v>162906</v>
       </c>
       <c r="Y17" s="27">
         <v>200738</v>
       </c>
       <c r="Z17" s="27">
         <v>230194</v>
       </c>
       <c r="AA17" s="27">
         <v>254438</v>
       </c>
+      <c r="AB17" s="42">
+        <v>272436</v>
+      </c>
     </row>
-    <row r="18" spans="1:27" customFormat="1" ht="12.75">
+    <row r="18" spans="1:29" customFormat="1" ht="12.75">
       <c r="A18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="10">
         <v>7368</v>
       </c>
       <c r="C18" s="10">
         <v>8310</v>
       </c>
       <c r="D18" s="10">
         <v>9695</v>
       </c>
       <c r="E18" s="10">
         <v>12058</v>
       </c>
       <c r="F18" s="10">
         <v>12619</v>
       </c>
       <c r="G18" s="10">
         <v>15739</v>
       </c>
       <c r="H18" s="10">
         <v>17838</v>
       </c>
       <c r="I18" s="10">
@@ -5020,52 +5067,55 @@
       </c>
       <c r="T18" s="12">
         <v>83142</v>
       </c>
       <c r="U18" s="12">
         <v>88334</v>
       </c>
       <c r="V18" s="12">
         <v>106782</v>
       </c>
       <c r="W18" s="12">
         <v>137666</v>
       </c>
       <c r="X18" s="12">
         <v>162002</v>
       </c>
       <c r="Y18" s="27">
         <v>191579</v>
       </c>
       <c r="Z18" s="27">
         <v>228604</v>
       </c>
       <c r="AA18" s="27">
         <v>255831</v>
       </c>
+      <c r="AB18" s="42">
+        <v>292046</v>
+      </c>
     </row>
-    <row r="19" spans="1:27" customFormat="1" ht="12.75">
+    <row r="19" spans="1:29" customFormat="1" ht="12.75">
       <c r="A19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="10">
         <v>7428</v>
       </c>
       <c r="C19" s="10">
         <v>8459</v>
       </c>
       <c r="D19" s="10">
         <v>10677</v>
       </c>
       <c r="E19" s="10">
         <v>12641</v>
       </c>
       <c r="F19" s="10">
         <v>14145</v>
       </c>
       <c r="G19" s="10">
         <v>17345</v>
       </c>
       <c r="H19" s="10">
         <v>20894</v>
       </c>
       <c r="I19" s="10">
@@ -5103,106 +5153,109 @@
       </c>
       <c r="T19" s="12">
         <v>93864</v>
       </c>
       <c r="U19" s="12">
         <v>98487</v>
       </c>
       <c r="V19" s="12">
         <v>116250</v>
       </c>
       <c r="W19" s="12">
         <v>141519</v>
       </c>
       <c r="X19" s="12">
         <v>178219</v>
       </c>
       <c r="Y19" s="27">
         <v>208340</v>
       </c>
       <c r="Z19" s="27">
         <v>241146</v>
       </c>
       <c r="AA19" s="27">
         <v>275879</v>
       </c>
+      <c r="AB19" s="42">
+        <v>321695</v>
+      </c>
     </row>
-    <row r="20" spans="1:27" customFormat="1" ht="12.75">
+    <row r="20" spans="1:29" customFormat="1" ht="12.75">
       <c r="A20" s="5"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="17"/>
       <c r="U20" s="17"/>
       <c r="V20" s="17"/>
       <c r="W20" s="17"/>
       <c r="X20" s="17"/>
     </row>
-    <row r="21" spans="1:27" customFormat="1" ht="45.75" customHeight="1">
+    <row r="21" spans="1:29" customFormat="1" ht="45.75" customHeight="1">
       <c r="A21" s="71" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="16"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
     </row>
-    <row r="22" spans="1:27" customFormat="1" ht="12.75">
+    <row r="22" spans="1:29" customFormat="1" ht="12.75">
       <c r="A22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="18">
         <v>114.8</v>
       </c>
       <c r="C22" s="18">
         <v>116.8</v>
       </c>
       <c r="D22" s="18">
         <v>119.2</v>
       </c>
       <c r="E22" s="18">
         <v>115.9</v>
       </c>
       <c r="F22" s="18">
         <v>111.2</v>
       </c>
       <c r="G22" s="18">
         <v>125.7</v>
       </c>
       <c r="H22" s="18">
         <v>120.1</v>
       </c>
       <c r="I22" s="18">
@@ -5240,52 +5293,56 @@
       </c>
       <c r="T22" s="19">
         <v>107</v>
       </c>
       <c r="U22" s="19">
         <v>106.3</v>
       </c>
       <c r="V22" s="19">
         <v>117.7</v>
       </c>
       <c r="W22" s="19">
         <v>120.9</v>
       </c>
       <c r="X22" s="19">
         <v>119.1</v>
       </c>
       <c r="Y22" s="28">
         <v>121.1</v>
       </c>
       <c r="Z22" s="28">
         <v>115.5</v>
       </c>
       <c r="AA22" s="28">
         <v>111.9</v>
       </c>
+      <c r="AB22" s="52">
+        <v>111.3</v>
+      </c>
+      <c r="AC22" s="77"/>
     </row>
-    <row r="23" spans="1:27" customFormat="1" ht="12.75">
+    <row r="23" spans="1:29" customFormat="1" ht="12.75">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="18">
         <v>112.2</v>
       </c>
       <c r="C23" s="18">
         <v>122.3</v>
       </c>
       <c r="D23" s="18">
         <v>114.6</v>
       </c>
       <c r="E23" s="18">
         <v>116</v>
       </c>
       <c r="F23" s="18">
         <v>109.6</v>
       </c>
       <c r="G23" s="18">
         <v>126.3</v>
       </c>
       <c r="H23" s="18">
         <v>119.1</v>
       </c>
       <c r="I23" s="18">
@@ -5323,52 +5380,56 @@
       </c>
       <c r="T23" s="19">
         <v>107.6</v>
       </c>
       <c r="U23" s="19">
         <v>105.8</v>
       </c>
       <c r="V23" s="19">
         <v>114.1</v>
       </c>
       <c r="W23" s="19">
         <v>116.4</v>
       </c>
       <c r="X23" s="19">
         <v>117.7</v>
       </c>
       <c r="Y23" s="28">
         <v>119.7</v>
       </c>
       <c r="Z23" s="28">
         <v>113.2</v>
       </c>
       <c r="AA23" s="28">
         <v>112.7</v>
       </c>
+      <c r="AB23" s="52">
+        <v>111.2</v>
+      </c>
+      <c r="AC23" s="77"/>
     </row>
-    <row r="24" spans="1:27" customFormat="1" ht="12.75">
+    <row r="24" spans="1:29" customFormat="1" ht="12.75">
       <c r="A24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="18">
         <v>101.5</v>
       </c>
       <c r="C24" s="18">
         <v>122.1</v>
       </c>
       <c r="D24" s="18">
         <v>115.4</v>
       </c>
       <c r="E24" s="18">
         <v>124.1</v>
       </c>
       <c r="F24" s="18">
         <v>112.6</v>
       </c>
       <c r="G24" s="18">
         <v>128.4</v>
       </c>
       <c r="H24" s="18">
         <v>123.8</v>
       </c>
       <c r="I24" s="18">
@@ -5406,52 +5467,56 @@
       </c>
       <c r="T24" s="19">
         <v>108.3</v>
       </c>
       <c r="U24" s="19">
         <v>102.7</v>
       </c>
       <c r="V24" s="19">
         <v>125.9</v>
       </c>
       <c r="W24" s="19">
         <v>129.9</v>
       </c>
       <c r="X24" s="19">
         <v>114.4</v>
       </c>
       <c r="Y24" s="28">
         <v>124.6</v>
       </c>
       <c r="Z24" s="28">
         <v>124.2</v>
       </c>
       <c r="AA24" s="28">
         <v>109.7</v>
       </c>
+      <c r="AB24" s="52">
+        <v>111.9</v>
+      </c>
+      <c r="AC24" s="77"/>
     </row>
-    <row r="25" spans="1:27" customFormat="1" ht="12.75">
+    <row r="25" spans="1:29" customFormat="1" ht="12.75">
       <c r="A25" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="18">
         <v>104.5</v>
       </c>
       <c r="C25" s="18">
         <v>124.8</v>
       </c>
       <c r="D25" s="18">
         <v>113.7</v>
       </c>
       <c r="E25" s="18">
         <v>127.1</v>
       </c>
       <c r="F25" s="18">
         <v>112.2</v>
       </c>
       <c r="G25" s="18">
         <v>129.69999999999999</v>
       </c>
       <c r="H25" s="18">
         <v>115.6</v>
       </c>
       <c r="I25" s="18">
@@ -5489,52 +5554,56 @@
       </c>
       <c r="T25" s="19">
         <v>107</v>
       </c>
       <c r="U25" s="19">
         <v>106</v>
       </c>
       <c r="V25" s="19">
         <v>127.6</v>
       </c>
       <c r="W25" s="19">
         <v>128</v>
       </c>
       <c r="X25" s="19">
         <v>120.9</v>
       </c>
       <c r="Y25" s="28">
         <v>122.4</v>
       </c>
       <c r="Z25" s="28">
         <v>118.2</v>
       </c>
       <c r="AA25" s="28">
         <v>109.5</v>
       </c>
+      <c r="AB25" s="52">
+        <v>107</v>
+      </c>
+      <c r="AC25" s="77"/>
     </row>
-    <row r="26" spans="1:27" customFormat="1" ht="12.75">
+    <row r="26" spans="1:29" customFormat="1" ht="12.75">
       <c r="A26" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="18">
         <v>106.1</v>
       </c>
       <c r="C26" s="18">
         <v>114.1</v>
       </c>
       <c r="D26" s="18">
         <v>130</v>
       </c>
       <c r="E26" s="18">
         <v>115.3</v>
       </c>
       <c r="F26" s="18">
         <v>108.9</v>
       </c>
       <c r="G26" s="18">
         <v>129</v>
       </c>
       <c r="H26" s="18">
         <v>124.8</v>
       </c>
       <c r="I26" s="18">
@@ -5572,52 +5641,56 @@
       </c>
       <c r="T26" s="19">
         <v>104.6</v>
       </c>
       <c r="U26" s="19">
         <v>105.4</v>
       </c>
       <c r="V26" s="19">
         <v>121.9</v>
       </c>
       <c r="W26" s="19">
         <v>128</v>
       </c>
       <c r="X26" s="19">
         <v>119.1</v>
       </c>
       <c r="Y26" s="28">
         <v>116.7</v>
       </c>
       <c r="Z26" s="28">
         <v>123.2</v>
       </c>
       <c r="AA26" s="28">
         <v>115.4</v>
       </c>
+      <c r="AB26" s="52">
+        <v>110.8</v>
+      </c>
+      <c r="AC26" s="77"/>
     </row>
-    <row r="27" spans="1:27" customFormat="1" ht="12.75">
+    <row r="27" spans="1:29" customFormat="1" ht="12.75">
       <c r="A27" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="18">
         <v>106.8</v>
       </c>
       <c r="C27" s="18">
         <v>121.9</v>
       </c>
       <c r="D27" s="18">
         <v>113.4</v>
       </c>
       <c r="E27" s="18">
         <v>128.69999999999999</v>
       </c>
       <c r="F27" s="18">
         <v>109.3</v>
       </c>
       <c r="G27" s="18">
         <v>126</v>
       </c>
       <c r="H27" s="18">
         <v>121.3</v>
       </c>
       <c r="I27" s="18">
@@ -5655,52 +5728,56 @@
       </c>
       <c r="T27" s="19">
         <v>109.7</v>
       </c>
       <c r="U27" s="19">
         <v>106.9</v>
       </c>
       <c r="V27" s="19">
         <v>125.2</v>
       </c>
       <c r="W27" s="19">
         <v>124.6</v>
       </c>
       <c r="X27" s="19">
         <v>113.5</v>
       </c>
       <c r="Y27" s="28">
         <v>126.7</v>
       </c>
       <c r="Z27" s="28">
         <v>114.2</v>
       </c>
       <c r="AA27" s="28">
         <v>111.5</v>
       </c>
+      <c r="AB27" s="52">
+        <v>112.6</v>
+      </c>
+      <c r="AC27" s="77"/>
     </row>
-    <row r="28" spans="1:27" customFormat="1" ht="12.75">
+    <row r="28" spans="1:29" customFormat="1" ht="12.75">
       <c r="A28" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="18">
         <v>115.8</v>
       </c>
       <c r="C28" s="18">
         <v>134.6</v>
       </c>
       <c r="D28" s="18">
         <v>108.4</v>
       </c>
       <c r="E28" s="18">
         <v>123.8</v>
       </c>
       <c r="F28" s="18">
         <v>111.2</v>
       </c>
       <c r="G28" s="18">
         <v>119.9</v>
       </c>
       <c r="H28" s="18">
         <v>124.1</v>
       </c>
       <c r="I28" s="18">
@@ -5738,52 +5815,56 @@
       </c>
       <c r="T28" s="19">
         <v>106.7</v>
       </c>
       <c r="U28" s="19">
         <v>106</v>
       </c>
       <c r="V28" s="19">
         <v>111.7</v>
       </c>
       <c r="W28" s="19">
         <v>133.5</v>
       </c>
       <c r="X28" s="19">
         <v>116.8</v>
       </c>
       <c r="Y28" s="28">
         <v>127.7</v>
       </c>
       <c r="Z28" s="28">
         <v>114.8</v>
       </c>
       <c r="AA28" s="28">
         <v>110.8</v>
       </c>
+      <c r="AB28" s="52">
+        <v>112.9</v>
+      </c>
+      <c r="AC28" s="77"/>
     </row>
-    <row r="29" spans="1:27" customFormat="1" ht="12.75">
+    <row r="29" spans="1:29" customFormat="1" ht="12.75">
       <c r="A29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="18">
         <v>119.3</v>
       </c>
       <c r="C29" s="18">
         <v>115.4</v>
       </c>
       <c r="D29" s="18">
         <v>143.19999999999999</v>
       </c>
       <c r="E29" s="18">
         <v>112.5</v>
       </c>
       <c r="F29" s="18">
         <v>115.5</v>
       </c>
       <c r="G29" s="18">
         <v>117.7</v>
       </c>
       <c r="H29" s="18">
         <v>126.4</v>
       </c>
       <c r="I29" s="18">
@@ -5821,52 +5902,56 @@
       </c>
       <c r="T29" s="19">
         <v>103.2</v>
       </c>
       <c r="U29" s="19">
         <v>107.4</v>
       </c>
       <c r="V29" s="19">
         <v>117.8</v>
       </c>
       <c r="W29" s="19">
         <v>124.4</v>
       </c>
       <c r="X29" s="19">
         <v>124.2</v>
       </c>
       <c r="Y29" s="28">
         <v>122.7</v>
       </c>
       <c r="Z29" s="28">
         <v>116.7</v>
       </c>
       <c r="AA29" s="28">
         <v>110.9</v>
       </c>
+      <c r="AB29" s="52">
+        <v>106.2</v>
+      </c>
+      <c r="AC29" s="77"/>
     </row>
-    <row r="30" spans="1:27" customFormat="1" ht="12.75">
+    <row r="30" spans="1:29" customFormat="1" ht="12.75">
       <c r="A30" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="18">
         <v>109.9</v>
       </c>
       <c r="C30" s="18">
         <v>121</v>
       </c>
       <c r="D30" s="18">
         <v>108.9</v>
       </c>
       <c r="E30" s="18">
         <v>117.2</v>
       </c>
       <c r="F30" s="18">
         <v>102.2</v>
       </c>
       <c r="G30" s="18">
         <v>132</v>
       </c>
       <c r="H30" s="18">
         <v>118.2</v>
       </c>
       <c r="I30" s="18">
@@ -5904,52 +5989,56 @@
       </c>
       <c r="T30" s="19">
         <v>103.2</v>
       </c>
       <c r="U30" s="19">
         <v>104.7</v>
       </c>
       <c r="V30" s="19">
         <v>132.30000000000001</v>
       </c>
       <c r="W30" s="19">
         <v>124.5</v>
       </c>
       <c r="X30" s="19">
         <v>120.6</v>
       </c>
       <c r="Y30" s="28">
         <v>119.7</v>
       </c>
       <c r="Z30" s="28">
         <v>117.8</v>
       </c>
       <c r="AA30" s="28">
         <v>108.1</v>
       </c>
+      <c r="AB30" s="52">
+        <v>109.2</v>
+      </c>
+      <c r="AC30" s="77"/>
     </row>
-    <row r="31" spans="1:27" customFormat="1" ht="12.75">
+    <row r="31" spans="1:29" customFormat="1" ht="12.75">
       <c r="A31" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="18">
         <v>112.5</v>
       </c>
       <c r="C31" s="18">
         <v>104.7</v>
       </c>
       <c r="D31" s="18">
         <v>113.8</v>
       </c>
       <c r="E31" s="18">
         <v>130</v>
       </c>
       <c r="F31" s="18">
         <v>116</v>
       </c>
       <c r="G31" s="18">
         <v>133.6</v>
       </c>
       <c r="H31" s="18">
         <v>120.9</v>
       </c>
       <c r="I31" s="18">
@@ -5987,52 +6076,56 @@
       </c>
       <c r="T31" s="19">
         <v>103.7</v>
       </c>
       <c r="U31" s="19">
         <v>106.2</v>
       </c>
       <c r="V31" s="19">
         <v>123.7</v>
       </c>
       <c r="W31" s="19">
         <v>126.3</v>
       </c>
       <c r="X31" s="19">
         <v>118.3</v>
       </c>
       <c r="Y31" s="28">
         <v>124.6</v>
       </c>
       <c r="Z31" s="28">
         <v>119.2</v>
       </c>
       <c r="AA31" s="28">
         <v>111.7</v>
       </c>
+      <c r="AB31" s="52">
+        <v>118.3</v>
+      </c>
+      <c r="AC31" s="77"/>
     </row>
-    <row r="32" spans="1:27" customFormat="1" ht="12.75">
+    <row r="32" spans="1:29" customFormat="1" ht="12.75">
       <c r="A32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="18">
         <v>105.8</v>
       </c>
       <c r="C32" s="18">
         <v>120.7</v>
       </c>
       <c r="D32" s="18">
         <v>120.9</v>
       </c>
       <c r="E32" s="18">
         <v>120.9</v>
       </c>
       <c r="F32" s="18">
         <v>107.7</v>
       </c>
       <c r="G32" s="18">
         <v>129.4</v>
       </c>
       <c r="H32" s="18">
         <v>119.7</v>
       </c>
       <c r="I32" s="18">
@@ -6070,52 +6163,56 @@
       </c>
       <c r="T32" s="19">
         <v>105.8</v>
       </c>
       <c r="U32" s="19">
         <v>107.3</v>
       </c>
       <c r="V32" s="19">
         <v>120.3</v>
       </c>
       <c r="W32" s="19">
         <v>128.80000000000001</v>
       </c>
       <c r="X32" s="19">
         <v>119.5</v>
       </c>
       <c r="Y32" s="28">
         <v>128.80000000000001</v>
       </c>
       <c r="Z32" s="28">
         <v>112.7</v>
       </c>
       <c r="AA32" s="28">
         <v>107</v>
       </c>
+      <c r="AB32" s="52">
+        <v>112</v>
+      </c>
+      <c r="AC32" s="77"/>
     </row>
-    <row r="33" spans="1:27" customFormat="1" ht="12.75">
+    <row r="33" spans="1:29" customFormat="1" ht="12.75">
       <c r="A33" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="18">
         <v>102.6</v>
       </c>
       <c r="C33" s="18">
         <v>116.1</v>
       </c>
       <c r="D33" s="18">
         <v>123.1</v>
       </c>
       <c r="E33" s="18">
         <v>123.7</v>
       </c>
       <c r="F33" s="18">
         <v>116</v>
       </c>
       <c r="G33" s="18">
         <v>121.2</v>
       </c>
       <c r="H33" s="18">
         <v>123.3</v>
       </c>
       <c r="I33" s="18">
@@ -6153,52 +6250,56 @@
       </c>
       <c r="T33" s="19">
         <v>103.1</v>
       </c>
       <c r="U33" s="19">
         <v>111.3</v>
       </c>
       <c r="V33" s="19">
         <v>122.7</v>
       </c>
       <c r="W33" s="19">
         <v>120.6</v>
       </c>
       <c r="X33" s="19">
         <v>125.2</v>
       </c>
       <c r="Y33" s="28">
         <v>124.1</v>
       </c>
       <c r="Z33" s="28">
         <v>118.2</v>
       </c>
       <c r="AA33" s="28">
         <v>108</v>
       </c>
+      <c r="AB33" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="AC33" s="77"/>
     </row>
-    <row r="34" spans="1:27" customFormat="1" ht="12.75">
+    <row r="34" spans="1:29" customFormat="1" ht="12.75">
       <c r="A34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="18">
         <v>118</v>
       </c>
       <c r="C34" s="18">
         <v>118.6</v>
       </c>
       <c r="D34" s="18">
         <v>118.6</v>
       </c>
       <c r="E34" s="18">
         <v>109</v>
       </c>
       <c r="F34" s="18">
         <v>107.5</v>
       </c>
       <c r="G34" s="18">
         <v>134.5</v>
       </c>
       <c r="H34" s="18">
         <v>115.2</v>
       </c>
       <c r="I34" s="18">
@@ -6236,52 +6337,56 @@
       </c>
       <c r="T34" s="19">
         <v>108.8</v>
       </c>
       <c r="U34" s="19">
         <v>105.5</v>
       </c>
       <c r="V34" s="19">
         <v>114.4</v>
       </c>
       <c r="W34" s="19">
         <v>120.6</v>
       </c>
       <c r="X34" s="19">
         <v>123.4</v>
       </c>
       <c r="Y34" s="28">
         <v>123.2</v>
       </c>
       <c r="Z34" s="28">
         <v>114.7</v>
       </c>
       <c r="AA34" s="28">
         <v>110.5</v>
       </c>
+      <c r="AB34" s="52">
+        <v>107.1</v>
+      </c>
+      <c r="AC34" s="77"/>
     </row>
-    <row r="35" spans="1:27" customFormat="1" ht="12.75">
+    <row r="35" spans="1:29" customFormat="1" ht="12.75">
       <c r="A35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="18">
         <v>108.7</v>
       </c>
       <c r="C35" s="18">
         <v>112.8</v>
       </c>
       <c r="D35" s="18">
         <v>116.7</v>
       </c>
       <c r="E35" s="18">
         <v>124.4</v>
       </c>
       <c r="F35" s="18">
         <v>104.7</v>
       </c>
       <c r="G35" s="18">
         <v>124.7</v>
       </c>
       <c r="H35" s="18">
         <v>113.3</v>
       </c>
       <c r="I35" s="18">
@@ -6319,52 +6424,56 @@
       </c>
       <c r="T35" s="19">
         <v>109.1</v>
       </c>
       <c r="U35" s="19">
         <v>106.2</v>
       </c>
       <c r="V35" s="19">
         <v>120.9</v>
       </c>
       <c r="W35" s="19">
         <v>128.9</v>
       </c>
       <c r="X35" s="19">
         <v>117.7</v>
       </c>
       <c r="Y35" s="28">
         <v>118.3</v>
       </c>
       <c r="Z35" s="28">
         <v>119.3</v>
       </c>
       <c r="AA35" s="28">
         <v>111.9</v>
       </c>
+      <c r="AB35" s="52">
+        <v>114.2</v>
+      </c>
+      <c r="AC35" s="77"/>
     </row>
-    <row r="36" spans="1:27" customFormat="1" ht="12.75">
+    <row r="36" spans="1:29" customFormat="1" ht="12.75">
       <c r="A36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="18">
         <v>108.9</v>
       </c>
       <c r="C36" s="18">
         <v>113.9</v>
       </c>
       <c r="D36" s="18">
         <v>126.2</v>
       </c>
       <c r="E36" s="18">
         <v>118.4</v>
       </c>
       <c r="F36" s="18">
         <v>111.9</v>
       </c>
       <c r="G36" s="18">
         <v>122.6</v>
       </c>
       <c r="H36" s="18">
         <v>120.5</v>
       </c>
       <c r="I36" s="18">
@@ -6402,106 +6511,110 @@
       </c>
       <c r="T36" s="19">
         <v>105.2</v>
       </c>
       <c r="U36" s="19">
         <v>104.9</v>
       </c>
       <c r="V36" s="19">
         <v>118</v>
       </c>
       <c r="W36" s="19">
         <v>121.7</v>
       </c>
       <c r="X36" s="19">
         <v>125.9</v>
       </c>
       <c r="Y36" s="28">
         <v>116.9</v>
       </c>
       <c r="Z36" s="28">
         <v>115.7</v>
       </c>
       <c r="AA36" s="28">
         <v>114.4</v>
       </c>
+      <c r="AB36" s="52">
+        <v>116.6</v>
+      </c>
+      <c r="AC36" s="77"/>
     </row>
-    <row r="37" spans="1:27" customFormat="1" ht="12.75">
+    <row r="37" spans="1:29" customFormat="1" ht="12.75">
       <c r="A37" s="5"/>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="26"/>
       <c r="R37" s="25"/>
       <c r="S37" s="24"/>
       <c r="T37" s="24"/>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
     </row>
-    <row r="38" spans="1:27" customFormat="1" ht="36">
+    <row r="38" spans="1:29" customFormat="1" ht="36">
       <c r="A38" s="71" t="s">
         <v>1</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="24"/>
       <c r="O38" s="24"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="26"/>
       <c r="R38" s="25"/>
       <c r="S38" s="24"/>
       <c r="T38" s="24"/>
       <c r="U38" s="24"/>
       <c r="V38" s="24"/>
       <c r="W38" s="24"/>
       <c r="X38" s="24"/>
     </row>
-    <row r="39" spans="1:27" customFormat="1" ht="14.45" customHeight="1">
+    <row r="39" spans="1:29" customFormat="1" ht="14.45" customHeight="1">
       <c r="A39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="18">
         <v>106.9</v>
       </c>
       <c r="C39" s="18">
         <v>100.3</v>
       </c>
       <c r="D39" s="18">
         <v>108.1</v>
       </c>
       <c r="E39" s="18">
         <v>108.7</v>
       </c>
       <c r="F39" s="18">
         <v>104.3</v>
       </c>
       <c r="G39" s="18">
         <v>117.3</v>
       </c>
       <c r="H39" s="18">
         <v>111.7</v>
       </c>
       <c r="I39" s="18">
@@ -6539,52 +6652,55 @@
       </c>
       <c r="T39" s="22">
         <v>98.7</v>
       </c>
       <c r="U39" s="22">
         <v>100.5</v>
       </c>
       <c r="V39" s="22">
         <v>111.7</v>
       </c>
       <c r="W39" s="22">
         <v>113.4</v>
       </c>
       <c r="X39" s="22">
         <v>110.3</v>
       </c>
       <c r="Y39" s="28">
         <v>105.5</v>
       </c>
       <c r="Z39" s="28">
         <v>99.9</v>
       </c>
       <c r="AA39" s="28">
         <v>102.5</v>
       </c>
+      <c r="AB39" s="52">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="40" spans="1:27" customFormat="1" ht="12.75">
+    <row r="40" spans="1:29" customFormat="1" ht="12.75">
       <c r="A40" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="18">
         <v>104.5</v>
       </c>
       <c r="C40" s="18">
         <v>105.1</v>
       </c>
       <c r="D40" s="18">
         <v>103.9</v>
       </c>
       <c r="E40" s="18">
         <v>108.8</v>
       </c>
       <c r="F40" s="18">
         <v>102.8</v>
       </c>
       <c r="G40" s="18">
         <v>117.8</v>
       </c>
       <c r="H40" s="18">
         <v>110.8</v>
       </c>
       <c r="I40" s="18">
@@ -6622,52 +6738,55 @@
       </c>
       <c r="T40" s="22">
         <v>99.3</v>
       </c>
       <c r="U40" s="22">
         <v>100</v>
       </c>
       <c r="V40" s="22">
         <v>108.3</v>
       </c>
       <c r="W40" s="22">
         <v>109.2</v>
       </c>
       <c r="X40" s="22">
         <v>109</v>
       </c>
       <c r="Y40" s="28">
         <v>104.3</v>
       </c>
       <c r="Z40" s="28">
         <v>97.9</v>
       </c>
       <c r="AA40" s="28">
         <v>103.2</v>
       </c>
+      <c r="AB40" s="52">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="41" spans="1:27" customFormat="1" ht="12.75">
+    <row r="41" spans="1:29" customFormat="1" ht="12.75">
       <c r="A41" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="18">
         <v>94.5</v>
       </c>
       <c r="C41" s="18">
         <v>104.9</v>
       </c>
       <c r="D41" s="18">
         <v>104.6</v>
       </c>
       <c r="E41" s="18">
         <v>116.4</v>
       </c>
       <c r="F41" s="18">
         <v>105.6</v>
       </c>
       <c r="G41" s="18">
         <v>119.8</v>
       </c>
       <c r="H41" s="18">
         <v>115.2</v>
       </c>
       <c r="I41" s="18">
@@ -6705,52 +6824,55 @@
       </c>
       <c r="T41" s="22">
         <v>99.9</v>
       </c>
       <c r="U41" s="22">
         <v>97.1</v>
       </c>
       <c r="V41" s="22">
         <v>119.6</v>
       </c>
       <c r="W41" s="22">
         <v>121.8</v>
       </c>
       <c r="X41" s="22">
         <v>106</v>
       </c>
       <c r="Y41" s="28">
         <v>108.6</v>
       </c>
       <c r="Z41" s="28">
         <v>107.4</v>
       </c>
       <c r="AA41" s="28">
         <v>100.5</v>
       </c>
+      <c r="AB41" s="52">
+        <v>100</v>
+      </c>
     </row>
-    <row r="42" spans="1:27" customFormat="1" ht="12.75">
+    <row r="42" spans="1:29" customFormat="1" ht="12.75">
       <c r="A42" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="18">
         <v>97.3</v>
       </c>
       <c r="C42" s="18">
         <v>107.2</v>
       </c>
       <c r="D42" s="18">
         <v>103.1</v>
       </c>
       <c r="E42" s="18">
         <v>119.2</v>
       </c>
       <c r="F42" s="18">
         <v>105.3</v>
       </c>
       <c r="G42" s="18">
         <v>121</v>
       </c>
       <c r="H42" s="18">
         <v>107.5</v>
       </c>
       <c r="I42" s="18">
@@ -6788,52 +6910,55 @@
       </c>
       <c r="T42" s="22">
         <v>98.7</v>
       </c>
       <c r="U42" s="22">
         <v>100.2</v>
       </c>
       <c r="V42" s="22">
         <v>121.1</v>
       </c>
       <c r="W42" s="22">
         <v>120.1</v>
       </c>
       <c r="X42" s="22">
         <v>112</v>
       </c>
       <c r="Y42" s="28">
         <v>106.6</v>
       </c>
       <c r="Z42" s="28">
         <v>102.2</v>
       </c>
       <c r="AA42" s="28">
         <v>100.3</v>
       </c>
+      <c r="AB42" s="52">
+        <v>95.7</v>
+      </c>
     </row>
-    <row r="43" spans="1:27" customFormat="1" ht="12.75">
+    <row r="43" spans="1:29" customFormat="1" ht="12.75">
       <c r="A43" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="18">
         <v>98.8</v>
       </c>
       <c r="C43" s="18">
         <v>98</v>
       </c>
       <c r="D43" s="18">
         <v>117.9</v>
       </c>
       <c r="E43" s="18">
         <v>108.2</v>
       </c>
       <c r="F43" s="18">
         <v>102.2</v>
       </c>
       <c r="G43" s="18">
         <v>120.3</v>
       </c>
       <c r="H43" s="18">
         <v>116.1</v>
       </c>
       <c r="I43" s="18">
@@ -6871,52 +6996,55 @@
       </c>
       <c r="T43" s="22">
         <v>96.5</v>
       </c>
       <c r="U43" s="22">
         <v>99.7</v>
       </c>
       <c r="V43" s="22">
         <v>115.7</v>
       </c>
       <c r="W43" s="22">
         <v>120</v>
       </c>
       <c r="X43" s="22">
         <v>110.4</v>
       </c>
       <c r="Y43" s="28">
         <v>101.6</v>
       </c>
       <c r="Z43" s="28">
         <v>106.6</v>
       </c>
       <c r="AA43" s="28">
         <v>105.7</v>
       </c>
+      <c r="AB43" s="52">
+        <v>99</v>
+      </c>
     </row>
-    <row r="44" spans="1:27" customFormat="1" ht="12.75">
+    <row r="44" spans="1:29" customFormat="1" ht="12.75">
       <c r="A44" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="18">
         <v>99.4</v>
       </c>
       <c r="C44" s="18">
         <v>104.7</v>
       </c>
       <c r="D44" s="18">
         <v>102.8</v>
       </c>
       <c r="E44" s="18">
         <v>120.7</v>
       </c>
       <c r="F44" s="18">
         <v>102.5</v>
       </c>
       <c r="G44" s="18">
         <v>117.5</v>
       </c>
       <c r="H44" s="18">
         <v>112.8</v>
       </c>
       <c r="I44" s="18">
@@ -6954,52 +7082,55 @@
       </c>
       <c r="T44" s="22">
         <v>101.2</v>
       </c>
       <c r="U44" s="22">
         <v>101.1</v>
       </c>
       <c r="V44" s="22">
         <v>118.9</v>
       </c>
       <c r="W44" s="22">
         <v>116.9</v>
       </c>
       <c r="X44" s="22">
         <v>105.2</v>
       </c>
       <c r="Y44" s="28">
         <v>110.4</v>
       </c>
       <c r="Z44" s="28">
         <v>98.8</v>
       </c>
       <c r="AA44" s="28">
         <v>102.1</v>
       </c>
+      <c r="AB44" s="52">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="45" spans="1:27" customFormat="1" ht="12.75">
+    <row r="45" spans="1:29" customFormat="1" ht="12.75">
       <c r="A45" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="18">
         <v>107.8</v>
       </c>
       <c r="C45" s="18">
         <v>115.6</v>
       </c>
       <c r="D45" s="18">
         <v>98.3</v>
       </c>
       <c r="E45" s="18">
         <v>116.1</v>
       </c>
       <c r="F45" s="18">
         <v>104.3</v>
       </c>
       <c r="G45" s="18">
         <v>111.8</v>
       </c>
       <c r="H45" s="18">
         <v>115.4</v>
       </c>
       <c r="I45" s="18">
@@ -7037,52 +7168,55 @@
       </c>
       <c r="T45" s="22">
         <v>98.4</v>
       </c>
       <c r="U45" s="22">
         <v>100.2</v>
       </c>
       <c r="V45" s="22">
         <v>106.1</v>
       </c>
       <c r="W45" s="22">
         <v>125.2</v>
       </c>
       <c r="X45" s="22">
         <v>108.2</v>
       </c>
       <c r="Y45" s="28">
         <v>111.2</v>
       </c>
       <c r="Z45" s="28">
         <v>99.3</v>
       </c>
       <c r="AA45" s="28">
         <v>101.5</v>
       </c>
+      <c r="AB45" s="52">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="46" spans="1:27" customFormat="1" ht="12.75">
+    <row r="46" spans="1:29" customFormat="1" ht="12.75">
       <c r="A46" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="18">
         <v>111.1</v>
       </c>
       <c r="C46" s="18">
         <v>99.1</v>
       </c>
       <c r="D46" s="18">
         <v>129.80000000000001</v>
       </c>
       <c r="E46" s="18">
         <v>105.5</v>
       </c>
       <c r="F46" s="18">
         <v>108.3</v>
       </c>
       <c r="G46" s="18">
         <v>109.8</v>
       </c>
       <c r="H46" s="18">
         <v>117.6</v>
       </c>
       <c r="I46" s="18">
@@ -7120,52 +7254,55 @@
       </c>
       <c r="T46" s="22">
         <v>95.2</v>
       </c>
       <c r="U46" s="22">
         <v>101.5</v>
       </c>
       <c r="V46" s="22">
         <v>111.9</v>
       </c>
       <c r="W46" s="22">
         <v>116.7</v>
       </c>
       <c r="X46" s="22">
         <v>115.1</v>
       </c>
       <c r="Y46" s="28">
         <v>106.8</v>
       </c>
       <c r="Z46" s="28">
         <v>100.9</v>
       </c>
       <c r="AA46" s="28">
         <v>101.6</v>
       </c>
+      <c r="AB46" s="52">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="47" spans="1:27" customFormat="1" ht="12.75">
+    <row r="47" spans="1:29" customFormat="1" ht="12.75">
       <c r="A47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="18">
         <v>102.3</v>
       </c>
       <c r="C47" s="18">
         <v>104</v>
       </c>
       <c r="D47" s="18">
         <v>98.7</v>
       </c>
       <c r="E47" s="18">
         <v>109.9</v>
       </c>
       <c r="F47" s="18">
         <v>95.9</v>
       </c>
       <c r="G47" s="18">
         <v>123.1</v>
       </c>
       <c r="H47" s="18">
         <v>109.9</v>
       </c>
       <c r="I47" s="18">
@@ -7203,52 +7340,55 @@
       </c>
       <c r="T47" s="22">
         <v>95.2</v>
       </c>
       <c r="U47" s="22">
         <v>99</v>
       </c>
       <c r="V47" s="22">
         <v>125.6</v>
       </c>
       <c r="W47" s="22">
         <v>116.8</v>
       </c>
       <c r="X47" s="22">
         <v>111.7</v>
       </c>
       <c r="Y47" s="28">
         <v>104.2</v>
       </c>
       <c r="Z47" s="28">
         <v>101.9</v>
       </c>
       <c r="AA47" s="28">
         <v>99</v>
       </c>
+      <c r="AB47" s="52">
+        <v>97.6</v>
+      </c>
     </row>
-    <row r="48" spans="1:27" customFormat="1" ht="12.75">
+    <row r="48" spans="1:29" customFormat="1" ht="12.75">
       <c r="A48" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="18">
         <v>104.7</v>
       </c>
       <c r="C48" s="18">
         <v>89.9</v>
       </c>
       <c r="D48" s="18">
         <v>103.2</v>
       </c>
       <c r="E48" s="18">
         <v>122</v>
       </c>
       <c r="F48" s="18">
         <v>108.8</v>
       </c>
       <c r="G48" s="18">
         <v>124.6</v>
       </c>
       <c r="H48" s="18">
         <v>112.5</v>
       </c>
       <c r="I48" s="18">
@@ -7285,50 +7425,53 @@
         <v>98.6</v>
       </c>
       <c r="T48" s="22">
         <v>95.7</v>
       </c>
       <c r="U48" s="22">
         <v>100.4</v>
       </c>
       <c r="V48" s="22">
         <v>117.5</v>
       </c>
       <c r="W48" s="22">
         <v>118.5</v>
       </c>
       <c r="X48" s="22">
         <v>109.7</v>
       </c>
       <c r="Y48" s="28">
         <v>108.5</v>
       </c>
       <c r="Z48" s="28">
         <v>103.2</v>
       </c>
       <c r="AA48" s="28">
         <v>102.3</v>
+      </c>
+      <c r="AB48" s="52">
+        <v>105.7</v>
       </c>
     </row>
     <row r="49" spans="1:256" customFormat="1" ht="12.75">
       <c r="A49" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="18">
         <v>98.5</v>
       </c>
       <c r="C49" s="18">
         <v>103.7</v>
       </c>
       <c r="D49" s="18">
         <v>109.6</v>
       </c>
       <c r="E49" s="18">
         <v>113.4</v>
       </c>
       <c r="F49" s="18">
         <v>101</v>
       </c>
       <c r="G49" s="18">
         <v>120.7</v>
       </c>
       <c r="H49" s="18">
@@ -7369,50 +7512,53 @@
       </c>
       <c r="T49" s="22">
         <v>97.6</v>
       </c>
       <c r="U49" s="22">
         <v>101.4</v>
       </c>
       <c r="V49" s="22">
         <v>114.3</v>
       </c>
       <c r="W49" s="22">
         <v>120.8</v>
       </c>
       <c r="X49" s="22">
         <v>110.8</v>
       </c>
       <c r="Y49" s="28">
         <v>112.2</v>
       </c>
       <c r="Z49" s="28">
         <v>97.5</v>
       </c>
       <c r="AA49" s="28">
         <v>98</v>
       </c>
+      <c r="AB49" s="52">
+        <v>100.1</v>
+      </c>
     </row>
     <row r="50" spans="1:256" customFormat="1" ht="12.75">
       <c r="A50" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="18">
         <v>95.5</v>
       </c>
       <c r="C50" s="18">
         <v>99.7</v>
       </c>
       <c r="D50" s="18">
         <v>111.6</v>
       </c>
       <c r="E50" s="18">
         <v>116</v>
       </c>
       <c r="F50" s="18">
         <v>108.8</v>
       </c>
       <c r="G50" s="18">
         <v>113.1</v>
       </c>
       <c r="H50" s="18">
         <v>114.7</v>
@@ -7452,50 +7598,53 @@
       </c>
       <c r="T50" s="22">
         <v>95.1</v>
       </c>
       <c r="U50" s="22">
         <v>105.2</v>
       </c>
       <c r="V50" s="22">
         <v>116.5</v>
       </c>
       <c r="W50" s="22">
         <v>113.1</v>
       </c>
       <c r="X50" s="22">
         <v>116</v>
       </c>
       <c r="Y50" s="28">
         <v>108.1</v>
       </c>
       <c r="Z50" s="28">
         <v>102.3</v>
       </c>
       <c r="AA50" s="28">
         <v>98.9</v>
       </c>
+      <c r="AB50" s="52">
+        <v>96.9</v>
+      </c>
     </row>
     <row r="51" spans="1:256" customFormat="1" ht="12.75">
       <c r="A51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="18">
         <v>109.9</v>
       </c>
       <c r="C51" s="18">
         <v>101.9</v>
       </c>
       <c r="D51" s="18">
         <v>107.5</v>
       </c>
       <c r="E51" s="18">
         <v>102.3</v>
       </c>
       <c r="F51" s="18">
         <v>100.8</v>
       </c>
       <c r="G51" s="18">
         <v>125.5</v>
       </c>
       <c r="H51" s="18">
         <v>107.2</v>
@@ -7535,50 +7684,53 @@
       </c>
       <c r="T51" s="22">
         <v>100.3</v>
       </c>
       <c r="U51" s="22">
         <v>99.7</v>
       </c>
       <c r="V51" s="22">
         <v>108.6</v>
       </c>
       <c r="W51" s="22">
         <v>113.1</v>
       </c>
       <c r="X51" s="22">
         <v>114.3</v>
       </c>
       <c r="Y51" s="28">
         <v>107.3</v>
       </c>
       <c r="Z51" s="28">
         <v>99.2</v>
       </c>
       <c r="AA51" s="28">
         <v>101.2</v>
       </c>
+      <c r="AB51" s="52">
+        <v>95.7</v>
+      </c>
     </row>
     <row r="52" spans="1:256" customFormat="1" ht="12.75">
       <c r="A52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="18">
         <v>101.2</v>
       </c>
       <c r="C52" s="18">
         <v>96.9</v>
       </c>
       <c r="D52" s="18">
         <v>105.8</v>
       </c>
       <c r="E52" s="18">
         <v>116.7</v>
       </c>
       <c r="F52" s="18">
         <v>98.2</v>
       </c>
       <c r="G52" s="18">
         <v>116.3</v>
       </c>
       <c r="H52" s="18">
         <v>105.4</v>
@@ -7618,50 +7770,53 @@
       </c>
       <c r="T52" s="22">
         <v>100.6</v>
       </c>
       <c r="U52" s="22">
         <v>100.4</v>
       </c>
       <c r="V52" s="22">
         <v>114.8</v>
       </c>
       <c r="W52" s="22">
         <v>120.9</v>
       </c>
       <c r="X52" s="22">
         <v>109.1</v>
       </c>
       <c r="Y52" s="28">
         <v>103</v>
       </c>
       <c r="Z52" s="28">
         <v>103.2</v>
       </c>
       <c r="AA52" s="28">
         <v>102.5</v>
       </c>
+      <c r="AB52" s="52">
+        <v>102</v>
+      </c>
     </row>
     <row r="53" spans="1:256" customFormat="1" ht="12.75">
       <c r="A53" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="18">
         <v>101.4</v>
       </c>
       <c r="C53" s="18">
         <v>97.9</v>
       </c>
       <c r="D53" s="18">
         <v>114.4</v>
       </c>
       <c r="E53" s="18">
         <v>111.1</v>
       </c>
       <c r="F53" s="18">
         <v>105</v>
       </c>
       <c r="G53" s="18">
         <v>114.4</v>
       </c>
       <c r="H53" s="18">
         <v>112.1</v>
@@ -7700,50 +7855,53 @@
         <v>98.3</v>
       </c>
       <c r="T53" s="22">
         <v>97</v>
       </c>
       <c r="U53" s="22">
         <v>99.2</v>
       </c>
       <c r="V53" s="22">
         <v>112.1</v>
       </c>
       <c r="W53" s="22">
         <v>114.2</v>
       </c>
       <c r="X53" s="22">
         <v>116.7</v>
       </c>
       <c r="Y53" s="28">
         <v>101.8</v>
       </c>
       <c r="Z53" s="28">
         <v>100.1</v>
       </c>
       <c r="AA53" s="28">
         <v>104.8</v>
+      </c>
+      <c r="AB53" s="52">
+        <v>104.2</v>
       </c>
     </row>
     <row r="54" spans="1:256" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A54" s="5"/>
       <c r="B54" s="15"/>
       <c r="C54" s="15"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="15"/>
       <c r="L54" s="15"/>
       <c r="M54" s="15"/>
       <c r="N54" s="16"/>
       <c r="O54" s="16"/>
       <c r="P54" s="16"/>
       <c r="Q54" s="17"/>
       <c r="R54" s="17"/>
       <c r="S54" s="17"/>
       <c r="T54" s="17"/>
       <c r="U54" s="17"/>
       <c r="V54" s="17"/>
@@ -7995,173 +8153,173 @@
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="CZ55" s="6"/>
     </row>
     <row r="56" spans="1:256">
       <c r="CZ56" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BI68"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="K3" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="AK3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="BL43" sqref="BL43"/>
+      <selection pane="bottomRight" activeCell="BD40" sqref="BD40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="31" style="35" customWidth="1"/>
     <col min="2" max="16" width="10" style="35" customWidth="1"/>
     <col min="17" max="36" width="10" style="35" hidden="1" customWidth="1"/>
     <col min="37" max="41" width="10" style="35" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" s="62" customFormat="1" ht="12">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="81" t="s">
         <v>502</v>
       </c>
-      <c r="B1" s="77"/>
-[...6 lines deleted...]
-      <c r="I1" s="77"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
       <c r="X1" s="59"/>
       <c r="Y1" s="59"/>
       <c r="Z1" s="59"/>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
     </row>
     <row r="2" spans="1:49" s="31" customFormat="1" ht="11.25">
       <c r="A2" s="30"/>
-      <c r="B2" s="78">
+      <c r="B2" s="80">
         <v>2015</v>
       </c>
-      <c r="C2" s="78"/>
-[...2 lines deleted...]
-      <c r="F2" s="78">
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80">
         <v>2016</v>
       </c>
-      <c r="G2" s="78"/>
-[...2 lines deleted...]
-      <c r="J2" s="78">
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80">
         <v>2017</v>
       </c>
-      <c r="K2" s="78"/>
-[...2 lines deleted...]
-      <c r="N2" s="78">
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80">
         <v>2018</v>
       </c>
-      <c r="O2" s="78"/>
-[...2 lines deleted...]
-      <c r="R2" s="78">
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80">
         <v>2019</v>
       </c>
-      <c r="S2" s="78"/>
-[...2 lines deleted...]
-      <c r="V2" s="78">
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80">
         <v>2020</v>
       </c>
-      <c r="W2" s="78"/>
-[...2 lines deleted...]
-      <c r="Z2" s="78">
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80">
         <v>2021</v>
       </c>
-      <c r="AA2" s="78"/>
-[...2 lines deleted...]
-      <c r="AD2" s="78">
+      <c r="AA2" s="80"/>
+      <c r="AB2" s="80"/>
+      <c r="AC2" s="80"/>
+      <c r="AD2" s="80">
         <v>2022</v>
       </c>
-      <c r="AE2" s="78"/>
-[...2 lines deleted...]
-      <c r="AH2" s="78">
+      <c r="AE2" s="80"/>
+      <c r="AF2" s="80"/>
+      <c r="AG2" s="80"/>
+      <c r="AH2" s="80">
         <v>2023</v>
       </c>
-      <c r="AI2" s="78"/>
-[...2 lines deleted...]
-      <c r="AL2" s="78">
+      <c r="AI2" s="80"/>
+      <c r="AJ2" s="80"/>
+      <c r="AK2" s="80"/>
+      <c r="AL2" s="80">
         <v>2024</v>
       </c>
-      <c r="AM2" s="78"/>
-[...2 lines deleted...]
-      <c r="AP2" s="78">
+      <c r="AM2" s="80"/>
+      <c r="AN2" s="80"/>
+      <c r="AO2" s="80"/>
+      <c r="AP2" s="80">
         <v>2025</v>
       </c>
-      <c r="AQ2" s="78"/>
-[...2 lines deleted...]
-      <c r="AT2" s="78">
+      <c r="AQ2" s="80"/>
+      <c r="AR2" s="80"/>
+      <c r="AS2" s="80"/>
+      <c r="AT2" s="80">
         <v>2026</v>
       </c>
-      <c r="AU2" s="78"/>
-[...1 lines deleted...]
-      <c r="AW2" s="78"/>
+      <c r="AU2" s="80"/>
+      <c r="AV2" s="80"/>
+      <c r="AW2" s="80"/>
     </row>
     <row r="3" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="B3" s="37" t="s">
         <v>777</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>778</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>779</v>
       </c>
       <c r="E3" s="37" t="s">
         <v>780</v>
       </c>
       <c r="F3" s="37" t="s">
         <v>777</v>
       </c>
       <c r="G3" s="37" t="s">
         <v>778</v>
       </c>
       <c r="H3" s="37" t="s">
         <v>779</v>
       </c>
       <c r="I3" s="37" t="s">
         <v>780</v>
@@ -8255,50 +8413,53 @@
       </c>
       <c r="AM3" s="38" t="s">
         <v>778</v>
       </c>
       <c r="AN3" s="38" t="s">
         <v>779</v>
       </c>
       <c r="AO3" s="39" t="s">
         <v>780</v>
       </c>
       <c r="AP3" s="38" t="s">
         <v>777</v>
       </c>
       <c r="AQ3" s="38" t="s">
         <v>778</v>
       </c>
       <c r="AR3" s="38" t="s">
         <v>779</v>
       </c>
       <c r="AS3" s="72" t="s">
         <v>780</v>
       </c>
       <c r="AT3" s="38" t="s">
         <v>777</v>
       </c>
+      <c r="AU3" s="38" t="s">
+        <v>778</v>
+      </c>
     </row>
     <row r="4" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A4" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="41">
         <v>77618</v>
       </c>
       <c r="C4" s="41">
         <v>85360</v>
       </c>
       <c r="D4" s="41">
         <v>83905</v>
       </c>
       <c r="E4" s="41">
         <v>87341</v>
       </c>
       <c r="F4" s="41">
         <v>88802</v>
       </c>
       <c r="G4" s="41">
         <v>99948</v>
       </c>
       <c r="H4" s="41">
         <v>96653</v>
@@ -8395,50 +8556,53 @@
       </c>
       <c r="AM4" s="41">
         <v>297303</v>
       </c>
       <c r="AN4" s="41">
         <v>286956</v>
       </c>
       <c r="AO4" s="41">
         <v>315540</v>
       </c>
       <c r="AP4" s="42">
         <v>300051</v>
       </c>
       <c r="AQ4" s="74">
         <v>331648</v>
       </c>
       <c r="AR4" s="42">
         <v>317302</v>
       </c>
       <c r="AS4" s="42">
         <v>356848</v>
       </c>
       <c r="AT4" s="42">
         <v>326664</v>
       </c>
+      <c r="AU4" s="42">
+        <v>363123</v>
+      </c>
     </row>
     <row r="5" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A5" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="41">
         <v>89541</v>
       </c>
       <c r="C5" s="41">
         <v>96409</v>
       </c>
       <c r="D5" s="41">
         <v>95769</v>
       </c>
       <c r="E5" s="41">
         <v>103251</v>
       </c>
       <c r="F5" s="41">
         <v>103948</v>
       </c>
       <c r="G5" s="41">
         <v>116572</v>
       </c>
       <c r="H5" s="41">
         <v>113162</v>
@@ -8535,50 +8699,53 @@
       </c>
       <c r="AM5" s="41">
         <v>317653</v>
       </c>
       <c r="AN5" s="41">
         <v>305227</v>
       </c>
       <c r="AO5" s="41">
         <v>350309</v>
       </c>
       <c r="AP5" s="42">
         <v>326339</v>
       </c>
       <c r="AQ5" s="74">
         <v>351489</v>
       </c>
       <c r="AR5" s="42">
         <v>341163</v>
       </c>
       <c r="AS5" s="42">
         <v>381306</v>
       </c>
       <c r="AT5" s="42">
         <v>359827</v>
       </c>
+      <c r="AU5" s="42">
+        <v>393826</v>
+      </c>
     </row>
     <row r="6" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="41">
         <v>63576</v>
       </c>
       <c r="C6" s="41">
         <v>73004</v>
       </c>
       <c r="D6" s="41">
         <v>69672</v>
       </c>
       <c r="E6" s="41">
         <v>70321</v>
       </c>
       <c r="F6" s="41">
         <v>71529</v>
       </c>
       <c r="G6" s="41">
         <v>79682</v>
       </c>
       <c r="H6" s="41">
         <v>81770</v>
@@ -8675,50 +8842,53 @@
       </c>
       <c r="AM6" s="41">
         <v>291173</v>
       </c>
       <c r="AN6" s="41">
         <v>273753</v>
       </c>
       <c r="AO6" s="41">
         <v>273691</v>
       </c>
       <c r="AP6" s="42">
         <v>270607</v>
       </c>
       <c r="AQ6" s="74">
         <v>326399</v>
       </c>
       <c r="AR6" s="42">
         <v>304921</v>
       </c>
       <c r="AS6" s="42">
         <v>313674</v>
       </c>
       <c r="AT6" s="42">
         <v>285847</v>
       </c>
+      <c r="AU6" s="42">
+        <v>341788</v>
+      </c>
     </row>
     <row r="7" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="41">
         <v>66069</v>
       </c>
       <c r="C7" s="41">
         <v>71527</v>
       </c>
       <c r="D7" s="41">
         <v>69684</v>
       </c>
       <c r="E7" s="41">
         <v>64659</v>
       </c>
       <c r="F7" s="41">
         <v>75863</v>
       </c>
       <c r="G7" s="41">
         <v>81680</v>
       </c>
       <c r="H7" s="41">
         <v>70459</v>
@@ -8815,50 +8985,53 @@
       </c>
       <c r="AM7" s="41">
         <v>276793</v>
       </c>
       <c r="AN7" s="41">
         <v>270352</v>
       </c>
       <c r="AO7" s="41">
         <v>273895</v>
       </c>
       <c r="AP7" s="42">
         <v>274202</v>
       </c>
       <c r="AQ7" s="74">
         <v>349693</v>
       </c>
       <c r="AR7" s="42">
         <v>294015</v>
       </c>
       <c r="AS7" s="42">
         <v>301376</v>
       </c>
       <c r="AT7" s="42">
         <v>278556</v>
       </c>
+      <c r="AU7" s="42">
+        <v>313463</v>
+      </c>
     </row>
     <row r="8" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="41">
         <v>65862</v>
       </c>
       <c r="C8" s="41">
         <v>81428</v>
       </c>
       <c r="D8" s="41">
         <v>75849</v>
       </c>
       <c r="E8" s="41">
         <v>70092</v>
       </c>
       <c r="F8" s="41">
         <v>78800</v>
       </c>
       <c r="G8" s="41">
         <v>88148</v>
       </c>
       <c r="H8" s="41">
         <v>86743</v>
@@ -8955,50 +9128,53 @@
       </c>
       <c r="AM8" s="41">
         <v>294866</v>
       </c>
       <c r="AN8" s="41">
         <v>284918</v>
       </c>
       <c r="AO8" s="41">
         <v>296989</v>
       </c>
       <c r="AP8" s="42">
         <v>297075</v>
       </c>
       <c r="AQ8" s="74">
         <v>306098</v>
       </c>
       <c r="AR8" s="42">
         <v>299303</v>
       </c>
       <c r="AS8" s="42">
         <v>384934</v>
       </c>
       <c r="AT8" s="42">
         <v>311691</v>
       </c>
+      <c r="AU8" s="42">
+        <v>352896</v>
+      </c>
     </row>
     <row r="9" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="41">
         <v>69361</v>
       </c>
       <c r="C9" s="41">
         <v>75891</v>
       </c>
       <c r="D9" s="41">
         <v>81007</v>
       </c>
       <c r="E9" s="41">
         <v>75734</v>
       </c>
       <c r="F9" s="41">
         <v>73853</v>
       </c>
       <c r="G9" s="41">
         <v>80593</v>
       </c>
       <c r="H9" s="41">
         <v>81490</v>
@@ -9095,50 +9271,53 @@
       </c>
       <c r="AM9" s="41">
         <v>271152</v>
       </c>
       <c r="AN9" s="41">
         <v>237142</v>
       </c>
       <c r="AO9" s="41">
         <v>266371</v>
       </c>
       <c r="AP9" s="42">
         <v>267834</v>
       </c>
       <c r="AQ9" s="74">
         <v>299342</v>
       </c>
       <c r="AR9" s="42">
         <v>288529</v>
       </c>
       <c r="AS9" s="42">
         <v>364892</v>
       </c>
       <c r="AT9" s="42">
         <v>293484</v>
       </c>
+      <c r="AU9" s="42">
+        <v>343472</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="41">
         <v>66030</v>
       </c>
       <c r="C10" s="41">
         <v>81669</v>
       </c>
       <c r="D10" s="41">
         <v>69377</v>
       </c>
       <c r="E10" s="41">
         <v>69332</v>
       </c>
       <c r="F10" s="41">
         <v>72416</v>
       </c>
       <c r="G10" s="41">
         <v>99061</v>
       </c>
       <c r="H10" s="41">
         <v>82336</v>
@@ -9235,50 +9414,53 @@
       </c>
       <c r="AM10" s="41">
         <v>294694</v>
       </c>
       <c r="AN10" s="41">
         <v>267389</v>
       </c>
       <c r="AO10" s="41">
         <v>277844</v>
       </c>
       <c r="AP10" s="42">
         <v>286405</v>
       </c>
       <c r="AQ10" s="74">
         <v>333350</v>
       </c>
       <c r="AR10" s="42">
         <v>276005</v>
       </c>
       <c r="AS10" s="42">
         <v>321264</v>
       </c>
       <c r="AT10" s="42">
         <v>294608</v>
       </c>
+      <c r="AU10" s="42">
+        <v>355064</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="41">
         <v>76565</v>
       </c>
       <c r="C11" s="41">
         <v>81091</v>
       </c>
       <c r="D11" s="41">
         <v>80814</v>
       </c>
       <c r="E11" s="41">
         <v>80273</v>
       </c>
       <c r="F11" s="41">
         <v>87901</v>
       </c>
       <c r="G11" s="41">
         <v>99588</v>
       </c>
       <c r="H11" s="41">
         <v>94631</v>
@@ -9375,50 +9557,53 @@
       </c>
       <c r="AM11" s="41">
         <v>325962</v>
       </c>
       <c r="AN11" s="41">
         <v>277740</v>
       </c>
       <c r="AO11" s="41">
         <v>317745</v>
       </c>
       <c r="AP11" s="42">
         <v>298591</v>
       </c>
       <c r="AQ11" s="74">
         <v>351828</v>
       </c>
       <c r="AR11" s="42">
         <v>286751</v>
       </c>
       <c r="AS11" s="42">
         <v>346184</v>
       </c>
       <c r="AT11" s="42">
         <v>319220</v>
       </c>
+      <c r="AU11" s="42">
+        <v>361935</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="41">
         <v>66834</v>
       </c>
       <c r="C12" s="41">
         <v>71800</v>
       </c>
       <c r="D12" s="41">
         <v>67760</v>
       </c>
       <c r="E12" s="41">
         <v>68986</v>
       </c>
       <c r="F12" s="41">
         <v>78392</v>
       </c>
       <c r="G12" s="41">
         <v>84397</v>
       </c>
       <c r="H12" s="41">
         <v>81860</v>
@@ -9515,50 +9700,53 @@
       </c>
       <c r="AM12" s="41">
         <v>266577</v>
       </c>
       <c r="AN12" s="41">
         <v>269862</v>
       </c>
       <c r="AO12" s="41">
         <v>272120</v>
       </c>
       <c r="AP12" s="42">
         <v>262869</v>
       </c>
       <c r="AQ12" s="74">
         <v>289844</v>
       </c>
       <c r="AR12" s="42">
         <v>291743</v>
       </c>
       <c r="AS12" s="42">
         <v>306142</v>
       </c>
       <c r="AT12" s="42">
         <v>285926</v>
       </c>
+      <c r="AU12" s="42">
+        <v>317176</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>62352</v>
       </c>
       <c r="C13" s="41">
         <v>68363</v>
       </c>
       <c r="D13" s="41">
         <v>68601</v>
       </c>
       <c r="E13" s="41">
         <v>71018</v>
       </c>
       <c r="F13" s="41">
         <v>74800</v>
       </c>
       <c r="G13" s="41">
         <v>80851</v>
       </c>
       <c r="H13" s="41">
         <v>77387</v>
@@ -9655,50 +9843,53 @@
       </c>
       <c r="AM13" s="41">
         <v>269262</v>
       </c>
       <c r="AN13" s="41">
         <v>254800</v>
       </c>
       <c r="AO13" s="41">
         <v>288017</v>
       </c>
       <c r="AP13" s="42">
         <v>287891</v>
       </c>
       <c r="AQ13" s="74">
         <v>304077</v>
       </c>
       <c r="AR13" s="42">
         <v>286039</v>
       </c>
       <c r="AS13" s="42">
         <v>370544</v>
       </c>
       <c r="AT13" s="42">
         <v>298287</v>
       </c>
+      <c r="AU13" s="42">
+        <v>330596</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="41">
         <v>59861</v>
       </c>
       <c r="C14" s="41">
         <v>68302</v>
       </c>
       <c r="D14" s="41">
         <v>66828</v>
       </c>
       <c r="E14" s="41">
         <v>72717</v>
       </c>
       <c r="F14" s="41">
         <v>72149</v>
       </c>
       <c r="G14" s="41">
         <v>92560</v>
       </c>
       <c r="H14" s="41">
         <v>80263</v>
@@ -9795,50 +9986,53 @@
       </c>
       <c r="AM14" s="41">
         <v>263623</v>
       </c>
       <c r="AN14" s="41">
         <v>264914</v>
       </c>
       <c r="AO14" s="41">
         <v>292409</v>
       </c>
       <c r="AP14" s="42">
         <v>276503</v>
       </c>
       <c r="AQ14" s="74">
         <v>292916</v>
       </c>
       <c r="AR14" s="42">
         <v>302020</v>
       </c>
       <c r="AS14" s="42">
         <v>336675</v>
       </c>
       <c r="AT14" s="42">
         <v>284467</v>
       </c>
+      <c r="AU14" s="42">
+        <v>320512</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="41">
         <v>62630</v>
       </c>
       <c r="C15" s="41">
         <v>75454</v>
       </c>
       <c r="D15" s="41">
         <v>69280</v>
       </c>
       <c r="E15" s="41">
         <v>68070</v>
       </c>
       <c r="F15" s="41">
         <v>73035</v>
       </c>
       <c r="G15" s="41">
         <v>81529</v>
       </c>
       <c r="H15" s="41">
         <v>83397</v>
@@ -9935,50 +10129,53 @@
       </c>
       <c r="AM15" s="41">
         <v>261357</v>
       </c>
       <c r="AN15" s="41">
         <v>274748</v>
       </c>
       <c r="AO15" s="41">
         <v>288285</v>
       </c>
       <c r="AP15" s="42">
         <v>263939</v>
       </c>
       <c r="AQ15" s="74">
         <v>297379</v>
       </c>
       <c r="AR15" s="42">
         <v>290652</v>
       </c>
       <c r="AS15" s="42">
         <v>307438</v>
       </c>
       <c r="AT15" s="42">
         <v>291541</v>
       </c>
+      <c r="AU15" s="42">
+        <v>334437</v>
+      </c>
     </row>
     <row r="16" spans="1:49" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="41">
         <v>59720</v>
       </c>
       <c r="C16" s="41">
         <v>75878</v>
       </c>
       <c r="D16" s="41">
         <v>77697</v>
       </c>
       <c r="E16" s="41">
         <v>77187</v>
       </c>
       <c r="F16" s="41">
         <v>76347</v>
       </c>
       <c r="G16" s="41">
         <v>90268</v>
       </c>
       <c r="H16" s="41">
         <v>88808</v>
@@ -10075,50 +10272,53 @@
       </c>
       <c r="AM16" s="41">
         <v>265439</v>
       </c>
       <c r="AN16" s="41">
         <v>277591</v>
       </c>
       <c r="AO16" s="41">
         <v>254235</v>
       </c>
       <c r="AP16" s="42">
         <v>250488</v>
       </c>
       <c r="AQ16" s="74">
         <v>306555</v>
       </c>
       <c r="AR16" s="42">
         <v>265811</v>
       </c>
       <c r="AS16" s="42">
         <v>274165</v>
       </c>
       <c r="AT16" s="42">
         <v>276036</v>
       </c>
+      <c r="AU16" s="42">
+        <v>311749</v>
+      </c>
     </row>
     <row r="17" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A17" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="41">
         <v>56561</v>
       </c>
       <c r="C17" s="41">
         <v>69908</v>
       </c>
       <c r="D17" s="41">
         <v>64314</v>
       </c>
       <c r="E17" s="41">
         <v>63793</v>
       </c>
       <c r="F17" s="41">
         <v>75344</v>
       </c>
       <c r="G17" s="41">
         <v>84430</v>
       </c>
       <c r="H17" s="41">
         <v>77006</v>
@@ -10215,50 +10415,53 @@
       </c>
       <c r="AM17" s="41">
         <v>253942</v>
       </c>
       <c r="AN17" s="41">
         <v>241281</v>
       </c>
       <c r="AO17" s="41">
         <v>264412</v>
       </c>
       <c r="AP17" s="42">
         <v>309908</v>
       </c>
       <c r="AQ17" s="74">
         <v>295060</v>
       </c>
       <c r="AR17" s="42">
         <v>279081</v>
       </c>
       <c r="AS17" s="42">
         <v>305864</v>
       </c>
       <c r="AT17" s="42">
         <v>297865</v>
       </c>
+      <c r="AU17" s="42">
+        <v>298877</v>
+      </c>
     </row>
     <row r="18" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="41">
         <v>75412</v>
       </c>
       <c r="C18" s="41">
         <v>79404</v>
       </c>
       <c r="D18" s="41">
         <v>82473</v>
       </c>
       <c r="E18" s="41">
         <v>81988</v>
       </c>
       <c r="F18" s="41">
         <v>82210</v>
       </c>
       <c r="G18" s="41">
         <v>90172</v>
       </c>
       <c r="H18" s="41">
         <v>91022</v>
@@ -10354,50 +10557,53 @@
         <v>241239</v>
       </c>
       <c r="AM18" s="41">
         <v>273272</v>
       </c>
       <c r="AN18" s="41">
         <v>292981</v>
       </c>
       <c r="AO18" s="41">
         <v>297535</v>
       </c>
       <c r="AP18" s="42">
         <v>267036</v>
       </c>
       <c r="AQ18" s="74">
         <v>314549</v>
       </c>
       <c r="AR18" s="42">
         <v>335318</v>
       </c>
       <c r="AS18" s="42">
         <v>370850</v>
       </c>
       <c r="AT18" s="42">
         <v>314508</v>
+      </c>
+      <c r="AU18" s="42">
+        <v>339548</v>
       </c>
     </row>
     <row r="19" spans="1:61" ht="11.25">
       <c r="A19" s="43"/>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
       <c r="N19" s="34"/>
       <c r="O19" s="34"/>
       <c r="P19" s="34"/>
       <c r="Q19" s="34"/>
       <c r="R19" s="34"/>
       <c r="S19" s="34"/>
       <c r="T19" s="34"/>
       <c r="U19" s="34"/>
       <c r="V19" s="34"/>
@@ -10548,50 +10754,55 @@
       </c>
       <c r="AM21" s="47">
         <v>108.6</v>
       </c>
       <c r="AN21" s="47">
         <v>111.2</v>
       </c>
       <c r="AO21" s="47">
         <v>112.9</v>
       </c>
       <c r="AP21" s="52">
         <v>111</v>
       </c>
       <c r="AQ21" s="75">
         <v>111.6</v>
       </c>
       <c r="AR21" s="52">
         <v>110.6</v>
       </c>
       <c r="AS21" s="52">
         <v>113.1</v>
       </c>
       <c r="AT21" s="52">
         <v>108.9</v>
       </c>
+      <c r="AU21" s="52">
+        <v>109.5</v>
+      </c>
+      <c r="AV21" s="76"/>
+      <c r="AW21" s="76"/>
     </row>
     <row r="22" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="47">
         <v>103.3</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>557</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>522</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>514</v>
       </c>
       <c r="F22" s="47" t="s">
         <v>558</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>794</v>
       </c>
       <c r="H22" s="47" t="s">
         <v>677</v>
@@ -10688,50 +10899,55 @@
       </c>
       <c r="AM22" s="47">
         <v>110.9</v>
       </c>
       <c r="AN22" s="47">
         <v>110.4</v>
       </c>
       <c r="AO22" s="47">
         <v>114.2</v>
       </c>
       <c r="AP22" s="52">
         <v>112.6</v>
       </c>
       <c r="AQ22" s="75">
         <v>110.7</v>
       </c>
       <c r="AR22" s="52">
         <v>111.8</v>
       </c>
       <c r="AS22" s="52">
         <v>108.8</v>
       </c>
       <c r="AT22" s="52">
         <v>110.3</v>
       </c>
+      <c r="AU22" s="52">
+        <v>112</v>
+      </c>
+      <c r="AV22" s="76"/>
+      <c r="AW22" s="76"/>
     </row>
     <row r="23" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="47">
         <v>113.7</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>680</v>
       </c>
       <c r="D23" s="47" t="s">
         <v>548</v>
       </c>
       <c r="E23" s="47" t="s">
         <v>512</v>
       </c>
       <c r="F23" s="47" t="s">
         <v>752</v>
       </c>
       <c r="G23" s="47" t="s">
         <v>524</v>
       </c>
       <c r="H23" s="47" t="s">
         <v>787</v>
@@ -10828,50 +11044,55 @@
       </c>
       <c r="AM23" s="47">
         <v>103.8</v>
       </c>
       <c r="AN23" s="47">
         <v>109.1</v>
       </c>
       <c r="AO23" s="48">
         <v>110</v>
       </c>
       <c r="AP23" s="52">
         <v>107.3</v>
       </c>
       <c r="AQ23" s="75">
         <v>112.1</v>
       </c>
       <c r="AR23" s="52">
         <v>111.4</v>
       </c>
       <c r="AS23" s="52">
         <v>114.6</v>
       </c>
       <c r="AT23" s="52">
         <v>105.6</v>
       </c>
+      <c r="AU23" s="52">
+        <v>104.7</v>
+      </c>
+      <c r="AV23" s="76"/>
+      <c r="AW23" s="76"/>
     </row>
     <row r="24" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="47">
         <v>112.7</v>
       </c>
       <c r="C24" s="47" t="s">
         <v>539</v>
       </c>
       <c r="D24" s="47" t="s">
         <v>806</v>
       </c>
       <c r="E24" s="47" t="s">
         <v>553</v>
       </c>
       <c r="F24" s="47" t="s">
         <v>638</v>
       </c>
       <c r="G24" s="47" t="s">
         <v>807</v>
       </c>
       <c r="H24" s="47" t="s">
         <v>570</v>
@@ -10968,50 +11189,55 @@
       </c>
       <c r="AM24" s="47">
         <v>103.3</v>
       </c>
       <c r="AN24" s="47">
         <v>113.1</v>
       </c>
       <c r="AO24" s="48">
         <v>107.1</v>
       </c>
       <c r="AP24" s="52">
         <v>103.1</v>
       </c>
       <c r="AQ24" s="75">
         <v>126.3</v>
       </c>
       <c r="AR24" s="52">
         <v>108.8</v>
       </c>
       <c r="AS24" s="52">
         <v>110</v>
       </c>
       <c r="AT24" s="52">
         <v>101.6</v>
       </c>
+      <c r="AU24" s="52">
+        <v>89.6</v>
+      </c>
+      <c r="AV24" s="76"/>
+      <c r="AW24" s="76"/>
     </row>
     <row r="25" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A25" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="47">
         <v>111.1</v>
       </c>
       <c r="C25" s="47" t="s">
         <v>813</v>
       </c>
       <c r="D25" s="47" t="s">
         <v>728</v>
       </c>
       <c r="E25" s="47" t="s">
         <v>814</v>
       </c>
       <c r="F25" s="47" t="s">
         <v>794</v>
       </c>
       <c r="G25" s="47" t="s">
         <v>605</v>
       </c>
       <c r="H25" s="47" t="s">
         <v>586</v>
@@ -11108,50 +11334,55 @@
       </c>
       <c r="AM25" s="47">
         <v>114.9</v>
       </c>
       <c r="AN25" s="47">
         <v>112.2</v>
       </c>
       <c r="AO25" s="48">
         <v>112.5</v>
       </c>
       <c r="AP25" s="52">
         <v>102.5</v>
       </c>
       <c r="AQ25" s="75">
         <v>103.8</v>
       </c>
       <c r="AR25" s="52">
         <v>105</v>
       </c>
       <c r="AS25" s="52">
         <v>129.6</v>
       </c>
       <c r="AT25" s="52">
         <v>104.9</v>
       </c>
+      <c r="AU25" s="52">
+        <v>115.3</v>
+      </c>
+      <c r="AV25" s="76"/>
+      <c r="AW25" s="76"/>
     </row>
     <row r="26" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A26" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="48">
         <v>116</v>
       </c>
       <c r="C26" s="47" t="s">
         <v>539</v>
       </c>
       <c r="D26" s="47" t="s">
         <v>766</v>
       </c>
       <c r="E26" s="47" t="s">
         <v>667</v>
       </c>
       <c r="F26" s="47" t="s">
         <v>823</v>
       </c>
       <c r="G26" s="47" t="s">
         <v>823</v>
       </c>
       <c r="H26" s="47" t="s">
         <v>515</v>
@@ -11248,50 +11479,55 @@
       </c>
       <c r="AM26" s="47">
         <v>105.9</v>
       </c>
       <c r="AN26" s="47">
         <v>100.6</v>
       </c>
       <c r="AO26" s="48">
         <v>102.4</v>
       </c>
       <c r="AP26" s="52">
         <v>108.7</v>
       </c>
       <c r="AQ26" s="75">
         <v>110.4</v>
       </c>
       <c r="AR26" s="52">
         <v>121.7</v>
       </c>
       <c r="AS26" s="52">
         <v>137</v>
       </c>
       <c r="AT26" s="52">
         <v>109.6</v>
       </c>
+      <c r="AU26" s="52">
+        <v>114.7</v>
+      </c>
+      <c r="AV26" s="76"/>
+      <c r="AW26" s="76"/>
     </row>
     <row r="27" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A27" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="48">
         <v>111</v>
       </c>
       <c r="C27" s="47" t="s">
         <v>832</v>
       </c>
       <c r="D27" s="47" t="s">
         <v>622</v>
       </c>
       <c r="E27" s="47" t="s">
         <v>532</v>
       </c>
       <c r="F27" s="47" t="s">
         <v>661</v>
       </c>
       <c r="G27" s="47" t="s">
         <v>671</v>
       </c>
       <c r="H27" s="47" t="s">
         <v>643</v>
@@ -11388,50 +11624,55 @@
       </c>
       <c r="AM27" s="47">
         <v>105.3</v>
       </c>
       <c r="AN27" s="47">
         <v>119.1</v>
       </c>
       <c r="AO27" s="48">
         <v>110.5</v>
       </c>
       <c r="AP27" s="52">
         <v>122.3</v>
       </c>
       <c r="AQ27" s="75">
         <v>113.1</v>
       </c>
       <c r="AR27" s="52">
         <v>103.2</v>
       </c>
       <c r="AS27" s="52">
         <v>115.6</v>
       </c>
       <c r="AT27" s="52">
         <v>102.9</v>
       </c>
+      <c r="AU27" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="AV27" s="76"/>
+      <c r="AW27" s="76"/>
     </row>
     <row r="28" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A28" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="47">
         <v>110.9</v>
       </c>
       <c r="C28" s="47" t="s">
         <v>548</v>
       </c>
       <c r="D28" s="47" t="s">
         <v>568</v>
       </c>
       <c r="E28" s="47" t="s">
         <v>584</v>
       </c>
       <c r="F28" s="47" t="s">
         <v>702</v>
       </c>
       <c r="G28" s="47" t="s">
         <v>828</v>
       </c>
       <c r="H28" s="47" t="s">
         <v>840</v>
@@ -11528,50 +11769,55 @@
       </c>
       <c r="AM28" s="47">
         <v>115.3</v>
       </c>
       <c r="AN28" s="47">
         <v>106.1</v>
       </c>
       <c r="AO28" s="48">
         <v>108.2</v>
       </c>
       <c r="AP28" s="52">
         <v>105.8</v>
       </c>
       <c r="AQ28" s="75">
         <v>107.9</v>
       </c>
       <c r="AR28" s="52">
         <v>103.2</v>
       </c>
       <c r="AS28" s="52">
         <v>109</v>
       </c>
       <c r="AT28" s="52">
         <v>106.9</v>
       </c>
+      <c r="AU28" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="AV28" s="76"/>
+      <c r="AW28" s="76"/>
     </row>
     <row r="29" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A29" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="47">
         <v>109.8</v>
       </c>
       <c r="C29" s="47" t="s">
         <v>535</v>
       </c>
       <c r="D29" s="47" t="s">
         <v>546</v>
       </c>
       <c r="E29" s="47" t="s">
         <v>552</v>
       </c>
       <c r="F29" s="47" t="s">
         <v>848</v>
       </c>
       <c r="G29" s="47" t="s">
         <v>796</v>
       </c>
       <c r="H29" s="47" t="s">
         <v>849</v>
@@ -11668,50 +11914,55 @@
       </c>
       <c r="AM29" s="47">
         <v>105.7</v>
       </c>
       <c r="AN29" s="47">
         <v>106.7</v>
       </c>
       <c r="AO29" s="48">
         <v>109.4</v>
       </c>
       <c r="AP29" s="52">
         <v>105.5</v>
       </c>
       <c r="AQ29" s="75">
         <v>108.7</v>
       </c>
       <c r="AR29" s="52">
         <v>108.1</v>
       </c>
       <c r="AS29" s="52">
         <v>112.5</v>
       </c>
       <c r="AT29" s="52">
         <v>108.8</v>
       </c>
+      <c r="AU29" s="52">
+        <v>109.4</v>
+      </c>
+      <c r="AV29" s="76"/>
+      <c r="AW29" s="76"/>
     </row>
     <row r="30" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A30" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="47">
         <v>99.8</v>
       </c>
       <c r="C30" s="47" t="s">
         <v>509</v>
       </c>
       <c r="D30" s="47" t="s">
         <v>857</v>
       </c>
       <c r="E30" s="47" t="s">
         <v>557</v>
       </c>
       <c r="F30" s="47" t="s">
         <v>858</v>
       </c>
       <c r="G30" s="47" t="s">
         <v>713</v>
       </c>
       <c r="H30" s="47" t="s">
         <v>859</v>
@@ -11808,50 +12059,55 @@
       </c>
       <c r="AM30" s="47">
         <v>106.1</v>
       </c>
       <c r="AN30" s="47">
         <v>108.9</v>
       </c>
       <c r="AO30" s="48">
         <v>115</v>
       </c>
       <c r="AP30" s="52">
         <v>115.7</v>
       </c>
       <c r="AQ30" s="75">
         <v>112.9</v>
       </c>
       <c r="AR30" s="52">
         <v>112.3</v>
       </c>
       <c r="AS30" s="52">
         <v>128.69999999999999</v>
       </c>
       <c r="AT30" s="52">
         <v>103.6</v>
       </c>
+      <c r="AU30" s="52">
+        <v>108.7</v>
+      </c>
+      <c r="AV30" s="76"/>
+      <c r="AW30" s="76"/>
     </row>
     <row r="31" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A31" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="47">
         <v>105.2</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>503</v>
       </c>
       <c r="D31" s="47" t="s">
         <v>616</v>
       </c>
       <c r="E31" s="47" t="s">
         <v>628</v>
       </c>
       <c r="F31" s="47" t="s">
         <v>727</v>
       </c>
       <c r="G31" s="47" t="s">
         <v>864</v>
       </c>
       <c r="H31" s="47" t="s">
         <v>793</v>
@@ -11948,50 +12204,55 @@
       </c>
       <c r="AM31" s="47">
         <v>104.1</v>
       </c>
       <c r="AN31" s="47">
         <v>106.5</v>
       </c>
       <c r="AO31" s="48">
         <v>112</v>
       </c>
       <c r="AP31" s="52">
         <v>111.8</v>
       </c>
       <c r="AQ31" s="75">
         <v>111.1</v>
       </c>
       <c r="AR31" s="52">
         <v>114</v>
       </c>
       <c r="AS31" s="52">
         <v>115.1</v>
       </c>
       <c r="AT31" s="52">
         <v>102.9</v>
       </c>
+      <c r="AU31" s="52">
+        <v>109.4</v>
+      </c>
+      <c r="AV31" s="76"/>
+      <c r="AW31" s="76"/>
     </row>
     <row r="32" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A32" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="47">
         <v>114.4</v>
       </c>
       <c r="C32" s="47" t="s">
         <v>675</v>
       </c>
       <c r="D32" s="47" t="s">
         <v>605</v>
       </c>
       <c r="E32" s="47" t="s">
         <v>567</v>
       </c>
       <c r="F32" s="47" t="s">
         <v>781</v>
       </c>
       <c r="G32" s="47" t="s">
         <v>545</v>
       </c>
       <c r="H32" s="47" t="s">
         <v>694</v>
@@ -12088,50 +12349,55 @@
       </c>
       <c r="AM32" s="47">
         <v>95.9</v>
       </c>
       <c r="AN32" s="47">
         <v>113.3</v>
       </c>
       <c r="AO32" s="48">
         <v>113.3</v>
       </c>
       <c r="AP32" s="52">
         <v>108</v>
       </c>
       <c r="AQ32" s="75">
         <v>113.8</v>
       </c>
       <c r="AR32" s="52">
         <v>105.8</v>
       </c>
       <c r="AS32" s="52">
         <v>106.6</v>
       </c>
       <c r="AT32" s="52">
         <v>110.5</v>
       </c>
+      <c r="AU32" s="52">
+        <v>112.5</v>
+      </c>
+      <c r="AV32" s="76"/>
+      <c r="AW32" s="76"/>
     </row>
     <row r="33" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A33" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="47">
         <v>99.2</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>849</v>
       </c>
       <c r="D33" s="47" t="s">
         <v>621</v>
       </c>
       <c r="E33" s="47" t="s">
         <v>806</v>
       </c>
       <c r="F33" s="47" t="s">
         <v>876</v>
       </c>
       <c r="G33" s="47" t="s">
         <v>727</v>
       </c>
       <c r="H33" s="47" t="s">
         <v>558</v>
@@ -12228,50 +12494,55 @@
       </c>
       <c r="AM33" s="47">
         <v>106.7</v>
       </c>
       <c r="AN33" s="47">
         <v>125.6</v>
       </c>
       <c r="AO33" s="48">
         <v>108.8</v>
       </c>
       <c r="AP33" s="52">
         <v>109.9</v>
       </c>
       <c r="AQ33" s="75">
         <v>115.5</v>
       </c>
       <c r="AR33" s="52">
         <v>95.8</v>
       </c>
       <c r="AS33" s="52">
         <v>107.8</v>
       </c>
       <c r="AT33" s="52">
         <v>110.2</v>
       </c>
+      <c r="AU33" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="AV33" s="76"/>
+      <c r="AW33" s="76"/>
     </row>
     <row r="34" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A34" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="47">
         <v>96.9</v>
       </c>
       <c r="C34" s="47" t="s">
         <v>601</v>
       </c>
       <c r="D34" s="47" t="s">
         <v>631</v>
       </c>
       <c r="E34" s="47" t="s">
         <v>583</v>
       </c>
       <c r="F34" s="47" t="s">
         <v>882</v>
       </c>
       <c r="G34" s="47" t="s">
         <v>706</v>
       </c>
       <c r="H34" s="47" t="s">
         <v>755</v>
@@ -12368,50 +12639,55 @@
       </c>
       <c r="AM34" s="47">
         <v>103.1</v>
       </c>
       <c r="AN34" s="47">
         <v>122.4</v>
       </c>
       <c r="AO34" s="48">
         <v>109</v>
       </c>
       <c r="AP34" s="52">
         <v>116.7</v>
       </c>
       <c r="AQ34" s="75">
         <v>116.2</v>
       </c>
       <c r="AR34" s="52">
         <v>115.7</v>
       </c>
       <c r="AS34" s="52">
         <v>115.7</v>
       </c>
       <c r="AT34" s="52">
         <v>96.1</v>
       </c>
+      <c r="AU34" s="52">
+        <v>101.3</v>
+      </c>
+      <c r="AV34" s="76"/>
+      <c r="AW34" s="76"/>
     </row>
     <row r="35" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A35" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="47">
         <v>110.6</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>518</v>
       </c>
       <c r="D35" s="47" t="s">
         <v>523</v>
       </c>
       <c r="E35" s="47" t="s">
         <v>589</v>
       </c>
       <c r="F35" s="47" t="s">
         <v>656</v>
       </c>
       <c r="G35" s="47" t="s">
         <v>665</v>
       </c>
       <c r="H35" s="47" t="s">
         <v>879</v>
@@ -12508,50 +12784,55 @@
       </c>
       <c r="AM35" s="48">
         <v>110</v>
       </c>
       <c r="AN35" s="48">
         <v>116.4</v>
       </c>
       <c r="AO35" s="48">
         <v>118.3</v>
       </c>
       <c r="AP35" s="52">
         <v>110.7</v>
       </c>
       <c r="AQ35" s="75">
         <v>115.1</v>
       </c>
       <c r="AR35" s="52">
         <v>114.5</v>
       </c>
       <c r="AS35" s="52">
         <v>124.6</v>
       </c>
       <c r="AT35" s="52">
         <v>117.8</v>
       </c>
+      <c r="AU35" s="52">
+        <v>107.9</v>
+      </c>
+      <c r="AV35" s="76"/>
+      <c r="AW35" s="76"/>
     </row>
     <row r="36" spans="1:61" ht="11.25">
       <c r="A36" s="44"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="50"/>
       <c r="K36" s="50"/>
       <c r="L36" s="50"/>
       <c r="M36" s="50"/>
       <c r="N36" s="50"/>
       <c r="O36" s="50"/>
       <c r="P36" s="50"/>
       <c r="Q36" s="50"/>
       <c r="R36" s="50"/>
       <c r="S36" s="50"/>
       <c r="T36" s="50"/>
       <c r="U36" s="50"/>
       <c r="V36" s="50"/>
       <c r="W36" s="50"/>
@@ -12731,50 +13012,53 @@
       </c>
       <c r="AM38" s="48">
         <v>99.5</v>
       </c>
       <c r="AN38" s="48">
         <v>102</v>
       </c>
       <c r="AO38" s="48">
         <v>103.4</v>
       </c>
       <c r="AP38" s="52">
         <v>101</v>
       </c>
       <c r="AQ38" s="75">
         <v>100.5</v>
       </c>
       <c r="AR38" s="52">
         <v>98.1</v>
       </c>
       <c r="AS38" s="52">
         <v>99.5</v>
       </c>
       <c r="AT38" s="52">
         <v>95.6</v>
       </c>
+      <c r="AU38" s="52">
+        <v>96.6</v>
+      </c>
     </row>
     <row r="39" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A39" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="51">
         <v>97.7</v>
       </c>
       <c r="C39" s="51" t="s">
         <v>573</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>591</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>746</v>
       </c>
       <c r="F39" s="51" t="s">
         <v>522</v>
       </c>
       <c r="G39" s="51" t="s">
         <v>504</v>
       </c>
       <c r="H39" s="51" t="s">
         <v>512</v>
@@ -12871,50 +13155,53 @@
       </c>
       <c r="AM39" s="48">
         <v>101.6</v>
       </c>
       <c r="AN39" s="48">
         <v>101.3</v>
       </c>
       <c r="AO39" s="48">
         <v>104.6</v>
       </c>
       <c r="AP39" s="52">
         <v>102.5</v>
       </c>
       <c r="AQ39" s="75">
         <v>99.6</v>
       </c>
       <c r="AR39" s="52">
         <v>99.2</v>
       </c>
       <c r="AS39" s="52">
         <v>95.7</v>
       </c>
       <c r="AT39" s="52">
         <v>96.8</v>
       </c>
+      <c r="AU39" s="52">
+        <v>98.9</v>
+      </c>
     </row>
     <row r="40" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A40" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="51">
         <v>107.5</v>
       </c>
       <c r="C40" s="51" t="s">
         <v>545</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>522</v>
       </c>
       <c r="E40" s="51" t="s">
         <v>894</v>
       </c>
       <c r="F40" s="51" t="s">
         <v>512</v>
       </c>
       <c r="G40" s="51" t="s">
         <v>591</v>
       </c>
       <c r="H40" s="51" t="s">
         <v>535</v>
@@ -13011,50 +13298,53 @@
       </c>
       <c r="AM40" s="48">
         <v>95.1</v>
       </c>
       <c r="AN40" s="48">
         <v>100.1</v>
       </c>
       <c r="AO40" s="48">
         <v>100.7</v>
       </c>
       <c r="AP40" s="52">
         <v>97.6</v>
       </c>
       <c r="AQ40" s="75">
         <v>100.9</v>
       </c>
       <c r="AR40" s="52">
         <v>98.8</v>
       </c>
       <c r="AS40" s="52">
         <v>100.8</v>
       </c>
       <c r="AT40" s="52">
         <v>92.7</v>
       </c>
+      <c r="AU40" s="52">
+        <v>92.4</v>
+      </c>
     </row>
     <row r="41" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A41" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="51">
         <v>106.6</v>
       </c>
       <c r="C41" s="51" t="s">
         <v>639</v>
       </c>
       <c r="D41" s="51" t="s">
         <v>529</v>
       </c>
       <c r="E41" s="51" t="s">
         <v>717</v>
       </c>
       <c r="F41" s="51" t="s">
         <v>543</v>
       </c>
       <c r="G41" s="51" t="s">
         <v>609</v>
       </c>
       <c r="H41" s="51" t="s">
         <v>899</v>
@@ -13151,50 +13441,53 @@
       </c>
       <c r="AM41" s="48">
         <v>94.6</v>
       </c>
       <c r="AN41" s="48">
         <v>103.8</v>
       </c>
       <c r="AO41" s="48">
         <v>98.1</v>
       </c>
       <c r="AP41" s="52">
         <v>93.8</v>
       </c>
       <c r="AQ41" s="75">
         <v>113.7</v>
       </c>
       <c r="AR41" s="52">
         <v>96.5</v>
       </c>
       <c r="AS41" s="52">
         <v>96.7</v>
       </c>
       <c r="AT41" s="52">
         <v>89.2</v>
       </c>
+      <c r="AU41" s="52">
+        <v>79.099999999999994</v>
+      </c>
     </row>
     <row r="42" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A42" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="51">
         <v>105.1</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>887</v>
       </c>
       <c r="D42" s="51" t="s">
         <v>702</v>
       </c>
       <c r="E42" s="51" t="s">
         <v>716</v>
       </c>
       <c r="F42" s="51" t="s">
         <v>542</v>
       </c>
       <c r="G42" s="51" t="s">
         <v>691</v>
       </c>
       <c r="H42" s="51" t="s">
         <v>615</v>
@@ -13291,50 +13584,53 @@
       </c>
       <c r="AM42" s="48">
         <v>105.2</v>
       </c>
       <c r="AN42" s="48">
         <v>102.9</v>
       </c>
       <c r="AO42" s="48">
         <v>103</v>
       </c>
       <c r="AP42" s="52">
         <v>93.3</v>
       </c>
       <c r="AQ42" s="75">
         <v>93.4</v>
       </c>
       <c r="AR42" s="52">
         <v>93.2</v>
       </c>
       <c r="AS42" s="52">
         <v>114</v>
       </c>
       <c r="AT42" s="52">
         <v>92.1</v>
       </c>
+      <c r="AU42" s="52">
+        <v>101.8</v>
+      </c>
     </row>
     <row r="43" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A43" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="51">
         <v>109.8</v>
       </c>
       <c r="C43" s="51" t="s">
         <v>639</v>
       </c>
       <c r="D43" s="51" t="s">
         <v>703</v>
       </c>
       <c r="E43" s="51" t="s">
         <v>531</v>
       </c>
       <c r="F43" s="51" t="s">
         <v>710</v>
       </c>
       <c r="G43" s="51" t="s">
         <v>716</v>
       </c>
       <c r="H43" s="51" t="s">
         <v>902</v>
@@ -13431,50 +13727,53 @@
       </c>
       <c r="AM43" s="48">
         <v>97</v>
       </c>
       <c r="AN43" s="48">
         <v>92.3</v>
       </c>
       <c r="AO43" s="48">
         <v>93.8</v>
       </c>
       <c r="AP43" s="52">
         <v>98.9</v>
       </c>
       <c r="AQ43" s="75">
         <v>99.4</v>
       </c>
       <c r="AR43" s="52">
         <v>108</v>
       </c>
       <c r="AS43" s="52">
         <v>120.5</v>
       </c>
       <c r="AT43" s="52">
         <v>96.2</v>
       </c>
+      <c r="AU43" s="52">
+        <v>101.2</v>
+      </c>
     </row>
     <row r="44" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A44" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="51">
         <v>105.1</v>
       </c>
       <c r="C44" s="51" t="s">
         <v>849</v>
       </c>
       <c r="D44" s="51" t="s">
         <v>598</v>
       </c>
       <c r="E44" s="51" t="s">
         <v>732</v>
       </c>
       <c r="F44" s="51" t="s">
         <v>654</v>
       </c>
       <c r="G44" s="51" t="s">
         <v>511</v>
       </c>
       <c r="H44" s="51" t="s">
         <v>528</v>
@@ -13571,50 +13870,53 @@
       </c>
       <c r="AM44" s="48">
         <v>96.4</v>
       </c>
       <c r="AN44" s="48">
         <v>109.3</v>
       </c>
       <c r="AO44" s="48">
         <v>101.2</v>
       </c>
       <c r="AP44" s="52">
         <v>111.3</v>
       </c>
       <c r="AQ44" s="75">
         <v>101.8</v>
       </c>
       <c r="AR44" s="52">
         <v>91.6</v>
       </c>
       <c r="AS44" s="52">
         <v>101.7</v>
       </c>
       <c r="AT44" s="52">
         <v>90.3</v>
       </c>
+      <c r="AU44" s="52">
+        <v>94</v>
+      </c>
     </row>
     <row r="45" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A45" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="51">
         <v>105</v>
       </c>
       <c r="C45" s="51" t="s">
         <v>544</v>
       </c>
       <c r="D45" s="51" t="s">
         <v>506</v>
       </c>
       <c r="E45" s="51" t="s">
         <v>774</v>
       </c>
       <c r="F45" s="51" t="s">
         <v>507</v>
       </c>
       <c r="G45" s="51" t="s">
         <v>514</v>
       </c>
       <c r="H45" s="51" t="s">
         <v>563</v>
@@ -13711,50 +14013,53 @@
       </c>
       <c r="AM45" s="48">
         <v>105.6</v>
       </c>
       <c r="AN45" s="48">
         <v>97.3</v>
       </c>
       <c r="AO45" s="48">
         <v>99.1</v>
       </c>
       <c r="AP45" s="52">
         <v>96.3</v>
       </c>
       <c r="AQ45" s="75">
         <v>97.1</v>
       </c>
       <c r="AR45" s="52">
         <v>91.6</v>
       </c>
       <c r="AS45" s="52">
         <v>95.9</v>
       </c>
       <c r="AT45" s="52">
         <v>93.9</v>
       </c>
+      <c r="AU45" s="52">
+        <v>90.8</v>
+      </c>
     </row>
     <row r="46" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A46" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="51">
         <v>103.9</v>
       </c>
       <c r="C46" s="51" t="s">
         <v>525</v>
       </c>
       <c r="D46" s="51" t="s">
         <v>596</v>
       </c>
       <c r="E46" s="51" t="s">
         <v>903</v>
       </c>
       <c r="F46" s="51" t="s">
         <v>508</v>
       </c>
       <c r="G46" s="51" t="s">
         <v>506</v>
       </c>
       <c r="H46" s="51" t="s">
         <v>523</v>
@@ -13851,50 +14156,53 @@
       </c>
       <c r="AM46" s="48">
         <v>96.8</v>
       </c>
       <c r="AN46" s="48">
         <v>97.9</v>
       </c>
       <c r="AO46" s="48">
         <v>100.2</v>
       </c>
       <c r="AP46" s="52">
         <v>96</v>
       </c>
       <c r="AQ46" s="75">
         <v>97.8</v>
       </c>
       <c r="AR46" s="52">
         <v>95.9</v>
       </c>
       <c r="AS46" s="52">
         <v>98.9</v>
       </c>
       <c r="AT46" s="52">
         <v>95.5</v>
       </c>
+      <c r="AU46" s="52">
+        <v>96.6</v>
+      </c>
     </row>
     <row r="47" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A47" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="51">
         <v>94.4</v>
       </c>
       <c r="C47" s="51" t="s">
         <v>641</v>
       </c>
       <c r="D47" s="51" t="s">
         <v>525</v>
       </c>
       <c r="E47" s="51" t="s">
         <v>896</v>
       </c>
       <c r="F47" s="51" t="s">
         <v>623</v>
       </c>
       <c r="G47" s="51" t="s">
         <v>548</v>
       </c>
       <c r="H47" s="51" t="s">
         <v>683</v>
@@ -13991,50 +14299,53 @@
       </c>
       <c r="AM47" s="48">
         <v>97.2</v>
       </c>
       <c r="AN47" s="48">
         <v>99.9</v>
       </c>
       <c r="AO47" s="48">
         <v>105.3</v>
       </c>
       <c r="AP47" s="52">
         <v>105.3</v>
       </c>
       <c r="AQ47" s="75">
         <v>101.6</v>
       </c>
       <c r="AR47" s="52">
         <v>99.6</v>
       </c>
       <c r="AS47" s="52">
         <v>113.2</v>
       </c>
       <c r="AT47" s="52">
         <v>91</v>
       </c>
+      <c r="AU47" s="52">
+        <v>95.9</v>
+      </c>
     </row>
     <row r="48" spans="1:61" s="36" customFormat="1" ht="11.25">
       <c r="A48" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="51">
         <v>99.5</v>
       </c>
       <c r="C48" s="51" t="s">
         <v>650</v>
       </c>
       <c r="D48" s="51" t="s">
         <v>692</v>
       </c>
       <c r="E48" s="51" t="s">
         <v>626</v>
       </c>
       <c r="F48" s="51" t="s">
         <v>521</v>
       </c>
       <c r="G48" s="51" t="s">
         <v>657</v>
       </c>
       <c r="H48" s="51" t="s">
         <v>515</v>
@@ -14131,52 +14442,55 @@
       </c>
       <c r="AM48" s="48">
         <v>95.3</v>
       </c>
       <c r="AN48" s="48">
         <v>97.7</v>
       </c>
       <c r="AO48" s="48">
         <v>102.6</v>
       </c>
       <c r="AP48" s="52">
         <v>101.7</v>
       </c>
       <c r="AQ48" s="75">
         <v>100</v>
       </c>
       <c r="AR48" s="52">
         <v>101.2</v>
       </c>
       <c r="AS48" s="52">
         <v>101.2</v>
       </c>
       <c r="AT48" s="52">
         <v>90.3</v>
       </c>
+      <c r="AU48" s="52">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="49" spans="1:46" s="36" customFormat="1" ht="11.25">
+    <row r="49" spans="1:47" s="36" customFormat="1" ht="11.25">
       <c r="A49" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="51">
         <v>108.2</v>
       </c>
       <c r="C49" s="51" t="s">
         <v>587</v>
       </c>
       <c r="D49" s="51" t="s">
         <v>857</v>
       </c>
       <c r="E49" s="51" t="s">
         <v>909</v>
       </c>
       <c r="F49" s="51" t="s">
         <v>622</v>
       </c>
       <c r="G49" s="51" t="s">
         <v>768</v>
       </c>
       <c r="H49" s="51" t="s">
         <v>518</v>
       </c>
       <c r="I49" s="51" t="s">
@@ -14271,52 +14585,55 @@
       </c>
       <c r="AM49" s="48">
         <v>87.8</v>
       </c>
       <c r="AN49" s="48">
         <v>103.9</v>
       </c>
       <c r="AO49" s="48">
         <v>103.8</v>
       </c>
       <c r="AP49" s="52">
         <v>98.3</v>
       </c>
       <c r="AQ49" s="75">
         <v>102.4</v>
       </c>
       <c r="AR49" s="52">
         <v>93.9</v>
       </c>
       <c r="AS49" s="52">
         <v>93.8</v>
       </c>
       <c r="AT49" s="52">
         <v>97</v>
       </c>
+      <c r="AU49" s="52">
+        <v>99.3</v>
+      </c>
     </row>
-    <row r="50" spans="1:46" s="36" customFormat="1" ht="11.25">
+    <row r="50" spans="1:47" s="36" customFormat="1" ht="11.25">
       <c r="A50" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="51">
         <v>93.8</v>
       </c>
       <c r="C50" s="51" t="s">
         <v>652</v>
       </c>
       <c r="D50" s="51" t="s">
         <v>514</v>
       </c>
       <c r="E50" s="51" t="s">
         <v>633</v>
       </c>
       <c r="F50" s="51" t="s">
         <v>638</v>
       </c>
       <c r="G50" s="51" t="s">
         <v>508</v>
       </c>
       <c r="H50" s="51" t="s">
         <v>596</v>
       </c>
       <c r="I50" s="51" t="s">
@@ -14411,52 +14728,55 @@
       </c>
       <c r="AM50" s="48">
         <v>97.7</v>
       </c>
       <c r="AN50" s="48">
         <v>115.2</v>
       </c>
       <c r="AO50" s="48">
         <v>99.6</v>
       </c>
       <c r="AP50" s="52">
         <v>100</v>
       </c>
       <c r="AQ50" s="75">
         <v>104</v>
       </c>
       <c r="AR50" s="52">
         <v>85</v>
       </c>
       <c r="AS50" s="52">
         <v>94.8</v>
       </c>
       <c r="AT50" s="52">
         <v>96.8</v>
       </c>
+      <c r="AU50" s="52">
+        <v>89.8</v>
+      </c>
     </row>
-    <row r="51" spans="1:46" s="36" customFormat="1" ht="11.25">
+    <row r="51" spans="1:47" s="36" customFormat="1" ht="11.25">
       <c r="A51" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="51">
         <v>91.6</v>
       </c>
       <c r="C51" s="51" t="s">
         <v>556</v>
       </c>
       <c r="D51" s="51" t="s">
         <v>731</v>
       </c>
       <c r="E51" s="51" t="s">
         <v>912</v>
       </c>
       <c r="F51" s="51" t="s">
         <v>758</v>
       </c>
       <c r="G51" s="51" t="s">
         <v>527</v>
       </c>
       <c r="H51" s="51" t="s">
         <v>527</v>
       </c>
       <c r="I51" s="51" t="s">
@@ -14551,52 +14871,55 @@
       </c>
       <c r="AM51" s="48">
         <v>94.4</v>
       </c>
       <c r="AN51" s="48">
         <v>112.3</v>
       </c>
       <c r="AO51" s="48">
         <v>99.8</v>
       </c>
       <c r="AP51" s="52">
         <v>106.2</v>
       </c>
       <c r="AQ51" s="75">
         <v>104.6</v>
       </c>
       <c r="AR51" s="52">
         <v>102.7</v>
       </c>
       <c r="AS51" s="52">
         <v>101.8</v>
       </c>
       <c r="AT51" s="52">
         <v>84.4</v>
       </c>
+      <c r="AU51" s="52">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="52" spans="1:46" s="36" customFormat="1" ht="11.25">
+    <row r="52" spans="1:47" s="36" customFormat="1" ht="11.25">
       <c r="A52" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="51">
         <v>104.7</v>
       </c>
       <c r="C52" s="51" t="s">
         <v>596</v>
       </c>
       <c r="D52" s="51" t="s">
         <v>877</v>
       </c>
       <c r="E52" s="51" t="s">
         <v>914</v>
       </c>
       <c r="F52" s="51" t="s">
         <v>762</v>
       </c>
       <c r="G52" s="51" t="s">
         <v>683</v>
       </c>
       <c r="H52" s="51" t="s">
         <v>730</v>
       </c>
       <c r="I52" s="51" t="s">
@@ -14691,268 +15014,272 @@
       </c>
       <c r="AM52" s="48">
         <v>100.7</v>
       </c>
       <c r="AN52" s="48">
         <v>106.8</v>
       </c>
       <c r="AO52" s="48">
         <v>108.3</v>
       </c>
       <c r="AP52" s="52">
         <v>100.7</v>
       </c>
       <c r="AQ52" s="75">
         <v>103.6</v>
       </c>
       <c r="AR52" s="52">
         <v>101.6</v>
       </c>
       <c r="AS52" s="52">
         <v>109.6</v>
       </c>
       <c r="AT52" s="52">
         <v>103.4</v>
       </c>
+      <c r="AU52" s="52">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="54" spans="1:46" ht="12.75" customHeight="1">
+    <row r="54" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q54" s="33"/>
       <c r="S54" s="53"/>
     </row>
-    <row r="55" spans="1:46" ht="12.75" customHeight="1">
+    <row r="55" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q55" s="33"/>
       <c r="S55" s="53"/>
     </row>
-    <row r="56" spans="1:46" ht="12.75" customHeight="1">
+    <row r="56" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q56" s="33"/>
       <c r="S56" s="53"/>
     </row>
-    <row r="57" spans="1:46" ht="12.75" customHeight="1">
+    <row r="57" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q57" s="33"/>
       <c r="S57" s="53"/>
     </row>
-    <row r="58" spans="1:46" ht="12.75" customHeight="1">
+    <row r="58" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q58" s="33"/>
       <c r="S58" s="53"/>
     </row>
-    <row r="59" spans="1:46" ht="12.75" customHeight="1">
+    <row r="59" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q59" s="33"/>
       <c r="S59" s="53"/>
     </row>
-    <row r="60" spans="1:46" ht="12.75" customHeight="1">
+    <row r="60" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q60" s="33"/>
       <c r="S60" s="53"/>
     </row>
-    <row r="61" spans="1:46" ht="12.75" customHeight="1">
+    <row r="61" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q61" s="33"/>
       <c r="S61" s="53"/>
     </row>
-    <row r="62" spans="1:46" ht="12.75" customHeight="1">
+    <row r="62" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q62" s="33"/>
       <c r="S62" s="53"/>
     </row>
-    <row r="63" spans="1:46" ht="12.75" customHeight="1">
+    <row r="63" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q63" s="33"/>
       <c r="S63" s="53"/>
     </row>
-    <row r="64" spans="1:46" ht="12.75" customHeight="1">
+    <row r="64" spans="1:47" ht="12.75" customHeight="1">
       <c r="Q64" s="33"/>
       <c r="S64" s="53"/>
     </row>
     <row r="65" spans="17:19" ht="12.75" customHeight="1">
       <c r="Q65" s="33"/>
       <c r="S65" s="53"/>
     </row>
     <row r="66" spans="17:19" ht="12.75" customHeight="1">
       <c r="Q66" s="33"/>
       <c r="S66" s="53"/>
     </row>
     <row r="67" spans="17:19" ht="12.75" customHeight="1">
       <c r="Q67" s="33"/>
       <c r="S67" s="53"/>
     </row>
     <row r="68" spans="17:19" ht="12.75" customHeight="1">
       <c r="Q68" s="33"/>
       <c r="S68" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="F2:I2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="N2:Q2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AP2:AS2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="R2:U2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="Z2:AC2"/>
     <mergeCell ref="AD2:AG2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="A1:I1"/>
-[...3 lines deleted...]
-    <mergeCell ref="N2:Q2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:IV52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="AI3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="AK3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AV54" sqref="AV54"/>
+      <selection pane="bottomRight" activeCell="AX33" sqref="AX33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="31" style="56" customWidth="1"/>
     <col min="2" max="34" width="17" style="56" customWidth="1"/>
     <col min="35" max="35" width="16.85546875" style="56" customWidth="1"/>
     <col min="36" max="36" width="16.7109375" style="56" customWidth="1"/>
     <col min="37" max="37" width="18.28515625" style="56" customWidth="1"/>
     <col min="38" max="41" width="14.5703125" style="56" customWidth="1"/>
     <col min="42" max="42" width="12.28515625" style="56" customWidth="1"/>
     <col min="43" max="43" width="12.140625" style="56" customWidth="1"/>
     <col min="44" max="45" width="14.42578125" style="56" customWidth="1"/>
     <col min="46" max="46" width="16.7109375" style="56" customWidth="1"/>
-    <col min="47" max="16384" width="9.140625" style="56"/>
+    <col min="47" max="47" width="13.5703125" style="56" customWidth="1"/>
+    <col min="48" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" s="60" customFormat="1" ht="12">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="81" t="s">
         <v>502</v>
       </c>
-      <c r="B1" s="77"/>
-[...6 lines deleted...]
-      <c r="I1" s="77"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
       <c r="X1" s="59"/>
       <c r="Y1" s="59"/>
       <c r="Z1" s="59"/>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
     </row>
     <row r="2" spans="1:49" s="54" customFormat="1" ht="11.25">
-      <c r="A2" s="78"/>
-      <c r="B2" s="78">
+      <c r="A2" s="80"/>
+      <c r="B2" s="80">
         <v>2015</v>
       </c>
-      <c r="C2" s="78"/>
-[...2 lines deleted...]
-      <c r="F2" s="78">
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80">
         <v>2016</v>
       </c>
-      <c r="G2" s="78"/>
-[...2 lines deleted...]
-      <c r="J2" s="78">
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80">
         <v>2017</v>
       </c>
-      <c r="K2" s="78"/>
-[...2 lines deleted...]
-      <c r="N2" s="78">
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80">
         <v>2018</v>
       </c>
-      <c r="O2" s="78"/>
-[...2 lines deleted...]
-      <c r="R2" s="78">
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80">
         <v>2019</v>
       </c>
-      <c r="S2" s="78"/>
-[...2 lines deleted...]
-      <c r="V2" s="78">
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80">
         <v>2020</v>
       </c>
-      <c r="W2" s="78"/>
-[...2 lines deleted...]
-      <c r="Z2" s="79">
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="82">
         <v>2021</v>
       </c>
-      <c r="AA2" s="80"/>
-[...2 lines deleted...]
-      <c r="AD2" s="78">
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="84"/>
+      <c r="AD2" s="80">
         <v>2022</v>
       </c>
-      <c r="AE2" s="78"/>
-[...2 lines deleted...]
-      <c r="AH2" s="78">
+      <c r="AE2" s="80"/>
+      <c r="AF2" s="80"/>
+      <c r="AG2" s="80"/>
+      <c r="AH2" s="80">
         <v>2023</v>
       </c>
-      <c r="AI2" s="78"/>
-[...2 lines deleted...]
-      <c r="AL2" s="78">
+      <c r="AI2" s="80"/>
+      <c r="AJ2" s="80"/>
+      <c r="AK2" s="80"/>
+      <c r="AL2" s="80">
         <v>2024</v>
       </c>
-      <c r="AM2" s="78"/>
-[...2 lines deleted...]
-      <c r="AP2" s="78">
+      <c r="AM2" s="80"/>
+      <c r="AN2" s="80"/>
+      <c r="AO2" s="80"/>
+      <c r="AP2" s="80">
         <v>2025</v>
       </c>
-      <c r="AQ2" s="78"/>
-[...2 lines deleted...]
-      <c r="AT2" s="78">
+      <c r="AQ2" s="80"/>
+      <c r="AR2" s="80"/>
+      <c r="AS2" s="80"/>
+      <c r="AT2" s="80">
         <v>2026</v>
       </c>
-      <c r="AU2" s="78"/>
-[...1 lines deleted...]
-      <c r="AW2" s="78"/>
+      <c r="AU2" s="80"/>
+      <c r="AV2" s="80"/>
+      <c r="AW2" s="80"/>
     </row>
     <row r="3" spans="1:49" s="29" customFormat="1" ht="11.25">
-      <c r="A3" s="78"/>
+      <c r="A3" s="80"/>
       <c r="B3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="37" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="37" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="37" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="55" t="s">
@@ -15043,50 +15370,53 @@
         <v>18</v>
       </c>
       <c r="AM3" s="37" t="s">
         <v>19</v>
       </c>
       <c r="AN3" s="37" t="s">
         <v>20</v>
       </c>
       <c r="AO3" s="37" t="s">
         <v>21</v>
       </c>
       <c r="AP3" s="37" t="s">
         <v>18</v>
       </c>
       <c r="AQ3" s="37" t="s">
         <v>19</v>
       </c>
       <c r="AR3" s="37" t="s">
         <v>20</v>
       </c>
       <c r="AS3" s="37" t="s">
         <v>21</v>
       </c>
       <c r="AT3" s="37" t="s">
         <v>18</v>
+      </c>
+      <c r="AU3" s="37" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A4" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="51" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="51" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="51" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="51" t="s">
@@ -15172,61 +15502,64 @@
       </c>
       <c r="AI4" s="42">
         <v>257354</v>
       </c>
       <c r="AJ4" s="42">
         <v>256772</v>
       </c>
       <c r="AK4" s="42">
         <v>261980</v>
       </c>
       <c r="AL4" s="41">
         <v>270252</v>
       </c>
       <c r="AM4" s="41">
         <v>283673</v>
       </c>
       <c r="AN4" s="41">
         <v>284911</v>
       </c>
       <c r="AO4" s="41">
         <v>291932</v>
       </c>
       <c r="AP4" s="42">
         <v>300051</v>
       </c>
-      <c r="AQ4" s="74">
-        <v>315576</v>
+      <c r="AQ4" s="42">
+        <v>316477</v>
       </c>
       <c r="AR4" s="42">
         <v>316380</v>
       </c>
       <c r="AS4" s="42">
         <v>326325</v>
       </c>
       <c r="AT4" s="42">
         <v>326664</v>
+      </c>
+      <c r="AU4" s="42">
+        <v>345129</v>
       </c>
     </row>
     <row r="5" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A5" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="51" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="51" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="51" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="51" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="51" t="s">
@@ -15312,61 +15645,64 @@
       </c>
       <c r="AI5" s="42">
         <v>273902</v>
       </c>
       <c r="AJ5" s="42">
         <v>273085</v>
       </c>
       <c r="AK5" s="42">
         <v>280918</v>
       </c>
       <c r="AL5" s="41">
         <v>289792</v>
       </c>
       <c r="AM5" s="41">
         <v>303686</v>
       </c>
       <c r="AN5" s="41">
         <v>304181</v>
       </c>
       <c r="AO5" s="41">
         <v>314578</v>
       </c>
       <c r="AP5" s="42">
         <v>326339</v>
       </c>
-      <c r="AQ5" s="74">
-        <v>338761</v>
+      <c r="AQ5" s="42">
+        <v>340415</v>
       </c>
       <c r="AR5" s="42">
         <v>340700</v>
       </c>
       <c r="AS5" s="42">
         <v>350863</v>
       </c>
       <c r="AT5" s="42">
         <v>359827</v>
+      </c>
+      <c r="AU5" s="42">
+        <v>377419</v>
       </c>
     </row>
     <row r="6" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="51" t="s">
         <v>88</v>
       </c>
       <c r="C6" s="51" t="s">
         <v>89</v>
       </c>
       <c r="D6" s="51" t="s">
         <v>90</v>
       </c>
       <c r="E6" s="51" t="s">
         <v>91</v>
       </c>
       <c r="F6" s="51" t="s">
         <v>92</v>
       </c>
       <c r="G6" s="51" t="s">
         <v>93</v>
       </c>
       <c r="H6" s="51" t="s">
@@ -15452,61 +15788,64 @@
       </c>
       <c r="AI6" s="42">
         <v>251122</v>
       </c>
       <c r="AJ6" s="42">
         <v>249566</v>
       </c>
       <c r="AK6" s="42">
         <v>249216</v>
       </c>
       <c r="AL6" s="41">
         <v>252247</v>
       </c>
       <c r="AM6" s="41">
         <v>269738</v>
       </c>
       <c r="AN6" s="41">
         <v>271375</v>
       </c>
       <c r="AO6" s="41">
         <v>271985</v>
       </c>
       <c r="AP6" s="42">
         <v>270607</v>
       </c>
-      <c r="AQ6" s="74">
-        <v>299036</v>
+      <c r="AQ6" s="42">
+        <v>299463</v>
       </c>
       <c r="AR6" s="42">
         <v>301372</v>
       </c>
       <c r="AS6" s="42">
         <v>305186</v>
       </c>
       <c r="AT6" s="42">
         <v>285847</v>
+      </c>
+      <c r="AU6" s="42">
+        <v>313031</v>
       </c>
     </row>
     <row r="7" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>120</v>
       </c>
       <c r="C7" s="51" t="s">
         <v>121</v>
       </c>
       <c r="D7" s="51" t="s">
         <v>122</v>
       </c>
       <c r="E7" s="51" t="s">
         <v>123</v>
       </c>
       <c r="F7" s="51" t="s">
         <v>124</v>
       </c>
       <c r="G7" s="51" t="s">
         <v>125</v>
       </c>
       <c r="H7" s="51" t="s">
@@ -15592,61 +15931,64 @@
       </c>
       <c r="AI7" s="42">
         <v>250348</v>
       </c>
       <c r="AJ7" s="42">
         <v>246911</v>
       </c>
       <c r="AK7" s="42">
         <v>248476</v>
       </c>
       <c r="AL7" s="41">
         <v>266058</v>
       </c>
       <c r="AM7" s="41">
         <v>270735</v>
       </c>
       <c r="AN7" s="41">
         <v>270674</v>
       </c>
       <c r="AO7" s="41">
         <v>271678</v>
       </c>
       <c r="AP7" s="42">
         <v>274202</v>
       </c>
-      <c r="AQ7" s="74">
-        <v>312012</v>
+      <c r="AQ7" s="42">
+        <v>313083</v>
       </c>
       <c r="AR7" s="42">
         <v>290566</v>
       </c>
       <c r="AS7" s="42">
         <v>293449</v>
       </c>
       <c r="AT7" s="42">
         <v>278556</v>
+      </c>
+      <c r="AU7" s="42">
+        <v>295615</v>
       </c>
     </row>
     <row r="8" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="51" t="s">
         <v>152</v>
       </c>
       <c r="C8" s="51" t="s">
         <v>153</v>
       </c>
       <c r="D8" s="51" t="s">
         <v>154</v>
       </c>
       <c r="E8" s="51" t="s">
         <v>155</v>
       </c>
       <c r="F8" s="51" t="s">
         <v>156</v>
       </c>
       <c r="G8" s="51" t="s">
         <v>157</v>
       </c>
       <c r="H8" s="51" t="s">
@@ -15732,61 +16074,64 @@
       </c>
       <c r="AI8" s="42">
         <v>244962</v>
       </c>
       <c r="AJ8" s="42">
         <v>247714</v>
       </c>
       <c r="AK8" s="42">
         <v>251389</v>
       </c>
       <c r="AL8" s="41">
         <v>289755</v>
       </c>
       <c r="AM8" s="41">
         <v>292394</v>
       </c>
       <c r="AN8" s="41">
         <v>289725</v>
       </c>
       <c r="AO8" s="41">
         <v>291426</v>
       </c>
       <c r="AP8" s="42">
         <v>297075</v>
       </c>
-      <c r="AQ8" s="74">
-        <v>300432</v>
+      <c r="AQ8" s="42">
+        <v>300237</v>
       </c>
       <c r="AR8" s="42">
         <v>299154</v>
       </c>
       <c r="AS8" s="42">
         <v>321080</v>
       </c>
       <c r="AT8" s="42">
         <v>311691</v>
+      </c>
+      <c r="AU8" s="42">
+        <v>332811</v>
       </c>
     </row>
     <row r="9" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>184</v>
       </c>
       <c r="C9" s="51" t="s">
         <v>185</v>
       </c>
       <c r="D9" s="51" t="s">
         <v>186</v>
       </c>
       <c r="E9" s="51" t="s">
         <v>187</v>
       </c>
       <c r="F9" s="51" t="s">
         <v>188</v>
       </c>
       <c r="G9" s="51" t="s">
         <v>189</v>
       </c>
       <c r="H9" s="51" t="s">
@@ -15872,61 +16217,64 @@
       </c>
       <c r="AI9" s="42">
         <v>239905</v>
       </c>
       <c r="AJ9" s="42">
         <v>238473</v>
       </c>
       <c r="AK9" s="42">
         <v>242574</v>
       </c>
       <c r="AL9" s="41">
         <v>246470</v>
       </c>
       <c r="AM9" s="41">
         <v>258333</v>
       </c>
       <c r="AN9" s="41">
         <v>251768</v>
       </c>
       <c r="AO9" s="41">
         <v>254999</v>
       </c>
       <c r="AP9" s="42">
         <v>267834</v>
       </c>
-      <c r="AQ9" s="74">
-        <v>284578</v>
+      <c r="AQ9" s="42">
+        <v>285317</v>
       </c>
       <c r="AR9" s="42">
         <v>286007</v>
       </c>
       <c r="AS9" s="42">
         <v>303678</v>
       </c>
       <c r="AT9" s="42">
         <v>293484</v>
+      </c>
+      <c r="AU9" s="42">
+        <v>317927</v>
       </c>
     </row>
     <row r="10" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>216</v>
       </c>
       <c r="C10" s="51" t="s">
         <v>217</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>218</v>
       </c>
       <c r="E10" s="51" t="s">
         <v>219</v>
       </c>
       <c r="F10" s="51" t="s">
         <v>220</v>
       </c>
       <c r="G10" s="51" t="s">
         <v>221</v>
       </c>
       <c r="H10" s="51" t="s">
@@ -16012,61 +16360,64 @@
       </c>
       <c r="AI10" s="42">
         <v>250677</v>
       </c>
       <c r="AJ10" s="42">
         <v>245181</v>
       </c>
       <c r="AK10" s="42">
         <v>245573</v>
       </c>
       <c r="AL10" s="41">
         <v>234138</v>
       </c>
       <c r="AM10" s="41">
         <v>264570</v>
       </c>
       <c r="AN10" s="41">
         <v>265866</v>
       </c>
       <c r="AO10" s="41">
         <v>271949</v>
       </c>
       <c r="AP10" s="42">
         <v>286405</v>
       </c>
-      <c r="AQ10" s="74">
-        <v>310227</v>
+      <c r="AQ10" s="42">
+        <v>310221</v>
       </c>
       <c r="AR10" s="42">
         <v>302206</v>
       </c>
       <c r="AS10" s="42">
         <v>307263</v>
       </c>
       <c r="AT10" s="42">
         <v>294608</v>
+      </c>
+      <c r="AU10" s="42">
+        <v>325319</v>
       </c>
     </row>
     <row r="11" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>248</v>
       </c>
       <c r="C11" s="51" t="s">
         <v>249</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>250</v>
       </c>
       <c r="E11" s="51" t="s">
         <v>251</v>
       </c>
       <c r="F11" s="51" t="s">
         <v>252</v>
       </c>
       <c r="G11" s="51" t="s">
         <v>253</v>
       </c>
       <c r="H11" s="51" t="s">
@@ -16152,61 +16503,64 @@
       </c>
       <c r="AI11" s="42">
         <v>263838</v>
       </c>
       <c r="AJ11" s="42">
         <v>262335</v>
       </c>
       <c r="AK11" s="42">
         <v>271711</v>
       </c>
       <c r="AL11" s="41">
         <v>282149</v>
       </c>
       <c r="AM11" s="41">
         <v>303540</v>
       </c>
       <c r="AN11" s="41">
         <v>295484</v>
       </c>
       <c r="AO11" s="41">
         <v>300585</v>
       </c>
       <c r="AP11" s="42">
         <v>298591</v>
       </c>
-      <c r="AQ11" s="74">
-        <v>324635</v>
+      <c r="AQ11" s="42">
+        <v>325048</v>
       </c>
       <c r="AR11" s="42">
         <v>312050</v>
       </c>
       <c r="AS11" s="42">
         <v>319815</v>
       </c>
       <c r="AT11" s="42">
         <v>319220</v>
+      </c>
+      <c r="AU11" s="42">
+        <v>340614</v>
       </c>
     </row>
     <row r="12" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>280</v>
       </c>
       <c r="C12" s="51" t="s">
         <v>281</v>
       </c>
       <c r="D12" s="51" t="s">
         <v>282</v>
       </c>
       <c r="E12" s="51" t="s">
         <v>283</v>
       </c>
       <c r="F12" s="51" t="s">
         <v>284</v>
       </c>
       <c r="G12" s="51" t="s">
         <v>285</v>
       </c>
       <c r="H12" s="51" t="s">
@@ -16292,61 +16646,64 @@
       </c>
       <c r="AI12" s="42">
         <v>239889</v>
       </c>
       <c r="AJ12" s="42">
         <v>241674</v>
       </c>
       <c r="AK12" s="42">
         <v>242332</v>
       </c>
       <c r="AL12" s="41">
         <v>249072</v>
       </c>
       <c r="AM12" s="41">
         <v>258304</v>
       </c>
       <c r="AN12" s="41">
         <v>263388</v>
       </c>
       <c r="AO12" s="41">
         <v>263341</v>
       </c>
       <c r="AP12" s="42">
         <v>262869</v>
       </c>
-      <c r="AQ12" s="74">
-        <v>275494</v>
+      <c r="AQ12" s="42">
+        <v>275963</v>
       </c>
       <c r="AR12" s="42">
         <v>281177</v>
       </c>
       <c r="AS12" s="42">
         <v>287074</v>
       </c>
       <c r="AT12" s="42">
         <v>285926</v>
+      </c>
+      <c r="AU12" s="42">
+        <v>300679</v>
       </c>
     </row>
     <row r="13" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>312</v>
       </c>
       <c r="C13" s="51" t="s">
         <v>313</v>
       </c>
       <c r="D13" s="51" t="s">
         <v>314</v>
       </c>
       <c r="E13" s="51" t="s">
         <v>315</v>
       </c>
       <c r="F13" s="51" t="s">
         <v>316</v>
       </c>
       <c r="G13" s="51" t="s">
         <v>317</v>
       </c>
       <c r="H13" s="51" t="s">
@@ -16432,61 +16789,64 @@
       </c>
       <c r="AI13" s="42">
         <v>234024</v>
       </c>
       <c r="AJ13" s="42">
         <v>232532</v>
       </c>
       <c r="AK13" s="42">
         <v>235296</v>
       </c>
       <c r="AL13" s="41">
         <v>248721</v>
       </c>
       <c r="AM13" s="41">
         <v>258250</v>
       </c>
       <c r="AN13" s="41">
         <v>257403</v>
       </c>
       <c r="AO13" s="41">
         <v>265097</v>
       </c>
       <c r="AP13" s="42">
         <v>287891</v>
       </c>
-      <c r="AQ13" s="74">
-        <v>295756</v>
+      <c r="AQ13" s="42">
+        <v>296008</v>
       </c>
       <c r="AR13" s="42">
         <v>291534</v>
       </c>
       <c r="AS13" s="42">
         <v>311379</v>
       </c>
       <c r="AT13" s="42">
         <v>298287</v>
+      </c>
+      <c r="AU13" s="42">
+        <v>315084</v>
       </c>
     </row>
     <row r="14" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>344</v>
       </c>
       <c r="C14" s="51" t="s">
         <v>345</v>
       </c>
       <c r="D14" s="51" t="s">
         <v>346</v>
       </c>
       <c r="E14" s="51" t="s">
         <v>347</v>
       </c>
       <c r="F14" s="51" t="s">
         <v>348</v>
       </c>
       <c r="G14" s="51" t="s">
         <v>349</v>
       </c>
       <c r="H14" s="51" t="s">
@@ -16572,61 +16932,64 @@
       </c>
       <c r="AI14" s="42">
         <v>241705</v>
       </c>
       <c r="AJ14" s="42">
         <v>244576</v>
       </c>
       <c r="AK14" s="42">
         <v>248909</v>
       </c>
       <c r="AL14" s="41">
         <v>247402</v>
       </c>
       <c r="AM14" s="41">
         <v>255330</v>
       </c>
       <c r="AN14" s="41">
         <v>259445</v>
       </c>
       <c r="AO14" s="41">
         <v>268200</v>
       </c>
       <c r="AP14" s="42">
         <v>276503</v>
       </c>
-      <c r="AQ14" s="74">
-        <v>284589</v>
+      <c r="AQ14" s="42">
+        <v>284450</v>
       </c>
       <c r="AR14" s="42">
         <v>290534</v>
       </c>
       <c r="AS14" s="42">
         <v>301476</v>
       </c>
       <c r="AT14" s="42">
         <v>284467</v>
+      </c>
+      <c r="AU14" s="42">
+        <v>302766</v>
       </c>
     </row>
     <row r="15" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A15" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>376</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>377</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>378</v>
       </c>
       <c r="E15" s="51" t="s">
         <v>379</v>
       </c>
       <c r="F15" s="51" t="s">
         <v>380</v>
       </c>
       <c r="G15" s="51" t="s">
         <v>381</v>
       </c>
       <c r="H15" s="51" t="s">
@@ -16712,61 +17075,64 @@
       </c>
       <c r="AI15" s="42">
         <v>244183</v>
       </c>
       <c r="AJ15" s="42">
         <v>243674</v>
       </c>
       <c r="AK15" s="42">
         <v>246049</v>
       </c>
       <c r="AL15" s="41">
         <v>244335</v>
       </c>
       <c r="AM15" s="41">
         <v>254212</v>
       </c>
       <c r="AN15" s="41">
         <v>260724</v>
       </c>
       <c r="AO15" s="41">
         <v>267107</v>
       </c>
       <c r="AP15" s="42">
         <v>263939</v>
       </c>
-      <c r="AQ15" s="74">
-        <v>280635</v>
+      <c r="AQ15" s="42">
+        <v>280929</v>
       </c>
       <c r="AR15" s="42">
         <v>284107</v>
       </c>
       <c r="AS15" s="42">
         <v>289583</v>
       </c>
       <c r="AT15" s="42">
         <v>291541</v>
+      </c>
+      <c r="AU15" s="42">
+        <v>312398</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="29" customFormat="1" ht="11.25">
       <c r="A16" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="51" t="s">
         <v>408</v>
       </c>
       <c r="C16" s="51" t="s">
         <v>409</v>
       </c>
       <c r="D16" s="51" t="s">
         <v>410</v>
       </c>
       <c r="E16" s="51" t="s">
         <v>411</v>
       </c>
       <c r="F16" s="51" t="s">
         <v>412</v>
       </c>
       <c r="G16" s="51" t="s">
         <v>413</v>
       </c>
       <c r="H16" s="51" t="s">
@@ -16852,61 +17218,64 @@
       </c>
       <c r="AI16" s="42">
         <v>232708</v>
       </c>
       <c r="AJ16" s="42">
         <v>229115</v>
       </c>
       <c r="AK16" s="42">
         <v>229488</v>
       </c>
       <c r="AL16" s="41">
         <v>227854</v>
       </c>
       <c r="AM16" s="41">
         <v>246739</v>
       </c>
       <c r="AN16" s="41">
         <v>257076</v>
       </c>
       <c r="AO16" s="41">
         <v>254908</v>
       </c>
       <c r="AP16" s="42">
         <v>250488</v>
       </c>
-      <c r="AQ16" s="74">
-        <v>277924</v>
+      <c r="AQ16" s="42">
+        <v>276749</v>
       </c>
       <c r="AR16" s="42">
         <v>273578</v>
       </c>
       <c r="AS16" s="42">
         <v>272113</v>
       </c>
       <c r="AT16" s="42">
         <v>276036</v>
+      </c>
+      <c r="AU16" s="42">
+        <v>294317</v>
       </c>
     </row>
     <row r="17" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A17" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>438</v>
       </c>
       <c r="C17" s="51" t="s">
         <v>439</v>
       </c>
       <c r="D17" s="51" t="s">
         <v>440</v>
       </c>
       <c r="E17" s="51" t="s">
         <v>441</v>
       </c>
       <c r="F17" s="51" t="s">
         <v>442</v>
       </c>
       <c r="G17" s="51" t="s">
         <v>443</v>
       </c>
       <c r="H17" s="51" t="s">
@@ -16992,61 +17361,64 @@
       </c>
       <c r="AI17" s="42">
         <v>235402</v>
       </c>
       <c r="AJ17" s="42">
         <v>222841</v>
       </c>
       <c r="AK17" s="42">
         <v>227334</v>
       </c>
       <c r="AL17" s="41">
         <v>265641</v>
       </c>
       <c r="AM17" s="41">
         <v>259604</v>
       </c>
       <c r="AN17" s="41">
         <v>253435</v>
       </c>
       <c r="AO17" s="41">
         <v>255637</v>
       </c>
       <c r="AP17" s="42">
         <v>309908</v>
       </c>
-      <c r="AQ17" s="74">
-        <v>297290</v>
+      <c r="AQ17" s="42">
+        <v>297777</v>
       </c>
       <c r="AR17" s="42">
         <v>290500</v>
       </c>
       <c r="AS17" s="42">
         <v>293650</v>
       </c>
       <c r="AT17" s="42">
         <v>297865</v>
+      </c>
+      <c r="AU17" s="42">
+        <v>297957</v>
       </c>
     </row>
     <row r="18" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A18" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>470</v>
       </c>
       <c r="C18" s="51" t="s">
         <v>471</v>
       </c>
       <c r="D18" s="51" t="s">
         <v>472</v>
       </c>
       <c r="E18" s="51" t="s">
         <v>473</v>
       </c>
       <c r="F18" s="51" t="s">
         <v>474</v>
       </c>
       <c r="G18" s="51" t="s">
         <v>475</v>
       </c>
       <c r="H18" s="51" t="s">
@@ -17132,61 +17504,64 @@
       </c>
       <c r="AI18" s="42">
         <v>230781</v>
       </c>
       <c r="AJ18" s="42">
         <v>238048</v>
       </c>
       <c r="AK18" s="42">
         <v>240981</v>
       </c>
       <c r="AL18" s="41">
         <v>241239</v>
       </c>
       <c r="AM18" s="41">
         <v>256724</v>
       </c>
       <c r="AN18" s="41">
         <v>269070</v>
       </c>
       <c r="AO18" s="41">
         <v>275513</v>
       </c>
       <c r="AP18" s="42">
         <v>267036</v>
       </c>
-      <c r="AQ18" s="74">
-        <v>290553</v>
+      <c r="AQ18" s="42">
+        <v>290953</v>
       </c>
       <c r="AR18" s="42">
         <v>305803</v>
       </c>
       <c r="AS18" s="42">
         <v>322377</v>
       </c>
       <c r="AT18" s="42">
         <v>314508</v>
+      </c>
+      <c r="AU18" s="42">
+        <v>327392</v>
       </c>
     </row>
     <row r="19" spans="1:256" ht="12.75" customHeight="1">
       <c r="A19" s="43"/>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
       <c r="N19" s="34"/>
       <c r="O19" s="34"/>
       <c r="P19" s="34"/>
       <c r="Q19" s="34"/>
       <c r="R19" s="34"/>
       <c r="S19" s="34"/>
       <c r="T19" s="34"/>
       <c r="U19" s="34"/>
       <c r="V19" s="34"/>
@@ -17576,50 +17951,54 @@
       </c>
       <c r="AM21" s="48">
         <v>110.2</v>
       </c>
       <c r="AN21" s="48">
         <v>111</v>
       </c>
       <c r="AO21" s="48">
         <v>111.4</v>
       </c>
       <c r="AP21" s="52">
         <v>111</v>
       </c>
       <c r="AQ21" s="75">
         <v>111.2</v>
       </c>
       <c r="AR21" s="52">
         <v>111</v>
       </c>
       <c r="AS21" s="52">
         <v>111.8</v>
       </c>
       <c r="AT21" s="52">
         <v>108.9</v>
       </c>
+      <c r="AU21" s="52">
+        <v>109.1</v>
+      </c>
+      <c r="AV21" s="78"/>
     </row>
     <row r="22" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>508</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>506</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>583</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>511</v>
       </c>
       <c r="F22" s="47" t="s">
         <v>558</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>709</v>
       </c>
       <c r="H22" s="47" t="s">
         <v>677</v>
@@ -17716,50 +18095,54 @@
       </c>
       <c r="AM22" s="48">
         <v>110.9</v>
       </c>
       <c r="AN22" s="48">
         <v>111.4</v>
       </c>
       <c r="AO22" s="48">
         <v>112</v>
       </c>
       <c r="AP22" s="52">
         <v>112.6</v>
       </c>
       <c r="AQ22" s="75">
         <v>111.5</v>
       </c>
       <c r="AR22" s="52">
         <v>112</v>
       </c>
       <c r="AS22" s="52">
         <v>111.5</v>
       </c>
       <c r="AT22" s="52">
         <v>110.3</v>
       </c>
+      <c r="AU22" s="52">
+        <v>110.9</v>
+      </c>
+      <c r="AV22" s="78"/>
     </row>
     <row r="23" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A23" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>917</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>524</v>
       </c>
       <c r="D23" s="47" t="s">
         <v>604</v>
       </c>
       <c r="E23" s="47" t="s">
         <v>888</v>
       </c>
       <c r="F23" s="47" t="s">
         <v>752</v>
       </c>
       <c r="G23" s="47" t="s">
         <v>700</v>
       </c>
       <c r="H23" s="47" t="s">
         <v>841</v>
@@ -17856,50 +18239,54 @@
       </c>
       <c r="AM23" s="48">
         <v>107.4</v>
       </c>
       <c r="AN23" s="48">
         <v>108.7</v>
       </c>
       <c r="AO23" s="48">
         <v>109.1</v>
       </c>
       <c r="AP23" s="52">
         <v>107.3</v>
       </c>
       <c r="AQ23" s="75">
         <v>110.9</v>
       </c>
       <c r="AR23" s="52">
         <v>111.1</v>
       </c>
       <c r="AS23" s="52">
         <v>112.2</v>
       </c>
       <c r="AT23" s="52">
         <v>105.6</v>
       </c>
+      <c r="AU23" s="52">
+        <v>104.5</v>
+      </c>
+      <c r="AV23" s="78"/>
     </row>
     <row r="24" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A24" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>690</v>
       </c>
       <c r="C24" s="47" t="s">
         <v>863</v>
       </c>
       <c r="D24" s="47" t="s">
         <v>612</v>
       </c>
       <c r="E24" s="47" t="s">
         <v>568</v>
       </c>
       <c r="F24" s="47" t="s">
         <v>638</v>
       </c>
       <c r="G24" s="47" t="s">
         <v>632</v>
       </c>
       <c r="H24" s="47" t="s">
         <v>610</v>
@@ -17996,50 +18383,54 @@
       </c>
       <c r="AM24" s="48">
         <v>108.1</v>
       </c>
       <c r="AN24" s="48">
         <v>109.6</v>
       </c>
       <c r="AO24" s="48">
         <v>109.3</v>
       </c>
       <c r="AP24" s="52">
         <v>103.1</v>
       </c>
       <c r="AQ24" s="75">
         <v>115.2</v>
       </c>
       <c r="AR24" s="52">
         <v>107.3</v>
       </c>
       <c r="AS24" s="52">
         <v>108</v>
       </c>
       <c r="AT24" s="52">
         <v>101.6</v>
       </c>
+      <c r="AU24" s="52">
+        <v>94.4</v>
+      </c>
+      <c r="AV24" s="78"/>
     </row>
     <row r="25" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A25" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="47" t="s">
         <v>597</v>
       </c>
       <c r="C25" s="47" t="s">
         <v>694</v>
       </c>
       <c r="D25" s="47" t="s">
         <v>642</v>
       </c>
       <c r="E25" s="47" t="s">
         <v>603</v>
       </c>
       <c r="F25" s="47" t="s">
         <v>794</v>
       </c>
       <c r="G25" s="47" t="s">
         <v>804</v>
       </c>
       <c r="H25" s="47" t="s">
         <v>848</v>
@@ -18136,50 +18527,54 @@
       </c>
       <c r="AM25" s="48">
         <v>119.4</v>
       </c>
       <c r="AN25" s="48">
         <v>117</v>
       </c>
       <c r="AO25" s="48">
         <v>115.9</v>
       </c>
       <c r="AP25" s="52">
         <v>102.5</v>
       </c>
       <c r="AQ25" s="75">
         <v>102.7</v>
       </c>
       <c r="AR25" s="52">
         <v>103.3</v>
       </c>
       <c r="AS25" s="52">
         <v>110.2</v>
       </c>
       <c r="AT25" s="52">
         <v>104.9</v>
       </c>
+      <c r="AU25" s="52">
+        <v>110.8</v>
+      </c>
+      <c r="AV25" s="78"/>
     </row>
     <row r="26" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A26" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="47" t="s">
         <v>657</v>
       </c>
       <c r="C26" s="47" t="s">
         <v>700</v>
       </c>
       <c r="D26" s="47" t="s">
         <v>765</v>
       </c>
       <c r="E26" s="47" t="s">
         <v>765</v>
       </c>
       <c r="F26" s="47" t="s">
         <v>823</v>
       </c>
       <c r="G26" s="47" t="s">
         <v>526</v>
       </c>
       <c r="H26" s="47" t="s">
         <v>601</v>
@@ -18276,50 +18671,54 @@
       </c>
       <c r="AM26" s="48">
         <v>107.7</v>
       </c>
       <c r="AN26" s="48">
         <v>105.6</v>
       </c>
       <c r="AO26" s="48">
         <v>105.1</v>
       </c>
       <c r="AP26" s="52">
         <v>108.7</v>
       </c>
       <c r="AQ26" s="75">
         <v>110.2</v>
       </c>
       <c r="AR26" s="52">
         <v>113.6</v>
       </c>
       <c r="AS26" s="52">
         <v>119.1</v>
       </c>
       <c r="AT26" s="52">
         <v>109.6</v>
       </c>
+      <c r="AU26" s="52">
+        <v>111.4</v>
+      </c>
+      <c r="AV26" s="78"/>
     </row>
     <row r="27" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A27" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="47" t="s">
         <v>893</v>
       </c>
       <c r="C27" s="47" t="s">
         <v>782</v>
       </c>
       <c r="D27" s="47" t="s">
         <v>771</v>
       </c>
       <c r="E27" s="47" t="s">
         <v>523</v>
       </c>
       <c r="F27" s="47" t="s">
         <v>661</v>
       </c>
       <c r="G27" s="47" t="s">
         <v>917</v>
       </c>
       <c r="H27" s="47" t="s">
         <v>577</v>
@@ -18416,50 +18815,54 @@
       </c>
       <c r="AM27" s="48">
         <v>105.5</v>
       </c>
       <c r="AN27" s="48">
         <v>108.4</v>
       </c>
       <c r="AO27" s="48">
         <v>110.7</v>
       </c>
       <c r="AP27" s="52">
         <v>122.3</v>
       </c>
       <c r="AQ27" s="75">
         <v>117.3</v>
       </c>
       <c r="AR27" s="52">
         <v>113.7</v>
       </c>
       <c r="AS27" s="52">
         <v>113</v>
       </c>
       <c r="AT27" s="52">
         <v>102.9</v>
       </c>
+      <c r="AU27" s="52">
+        <v>104.9</v>
+      </c>
+      <c r="AV27" s="78"/>
     </row>
     <row r="28" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A28" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="47" t="s">
         <v>603</v>
       </c>
       <c r="C28" s="47" t="s">
         <v>523</v>
       </c>
       <c r="D28" s="47" t="s">
         <v>537</v>
       </c>
       <c r="E28" s="47" t="s">
         <v>581</v>
       </c>
       <c r="F28" s="47" t="s">
         <v>702</v>
       </c>
       <c r="G28" s="47" t="s">
         <v>729</v>
       </c>
       <c r="H28" s="47" t="s">
         <v>856</v>
@@ -18556,50 +18959,54 @@
       </c>
       <c r="AM28" s="48">
         <v>115</v>
       </c>
       <c r="AN28" s="48">
         <v>112.6</v>
       </c>
       <c r="AO28" s="48">
         <v>110.6</v>
       </c>
       <c r="AP28" s="52">
         <v>105.8</v>
       </c>
       <c r="AQ28" s="75">
         <v>106.9</v>
       </c>
       <c r="AR28" s="52">
         <v>105.6</v>
       </c>
       <c r="AS28" s="52">
         <v>106.4</v>
       </c>
       <c r="AT28" s="52">
         <v>106.9</v>
       </c>
+      <c r="AU28" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="AV28" s="78"/>
     </row>
     <row r="29" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A29" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="47" t="s">
         <v>681</v>
       </c>
       <c r="C29" s="47" t="s">
         <v>523</v>
       </c>
       <c r="D29" s="47" t="s">
         <v>572</v>
       </c>
       <c r="E29" s="47" t="s">
         <v>857</v>
       </c>
       <c r="F29" s="47" t="s">
         <v>848</v>
       </c>
       <c r="G29" s="47" t="s">
         <v>892</v>
       </c>
       <c r="H29" s="47" t="s">
         <v>745</v>
@@ -18696,50 +19103,54 @@
       </c>
       <c r="AM29" s="48">
         <v>107.7</v>
       </c>
       <c r="AN29" s="48">
         <v>109</v>
       </c>
       <c r="AO29" s="48">
         <v>108.7</v>
       </c>
       <c r="AP29" s="52">
         <v>105.5</v>
       </c>
       <c r="AQ29" s="75">
         <v>106.7</v>
       </c>
       <c r="AR29" s="52">
         <v>106.8</v>
       </c>
       <c r="AS29" s="52">
         <v>109</v>
       </c>
       <c r="AT29" s="52">
         <v>108.8</v>
       </c>
+      <c r="AU29" s="52">
+        <v>109</v>
+      </c>
+      <c r="AV29" s="78"/>
     </row>
     <row r="30" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A30" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>570</v>
       </c>
       <c r="C30" s="47" t="s">
         <v>559</v>
       </c>
       <c r="D30" s="47" t="s">
         <v>622</v>
       </c>
       <c r="E30" s="47" t="s">
         <v>898</v>
       </c>
       <c r="F30" s="47" t="s">
         <v>858</v>
       </c>
       <c r="G30" s="47" t="s">
         <v>789</v>
       </c>
       <c r="H30" s="47" t="s">
         <v>727</v>
@@ -18836,50 +19247,54 @@
       </c>
       <c r="AM30" s="48">
         <v>110.4</v>
       </c>
       <c r="AN30" s="48">
         <v>110.7</v>
       </c>
       <c r="AO30" s="48">
         <v>112.7</v>
       </c>
       <c r="AP30" s="52">
         <v>115.7</v>
       </c>
       <c r="AQ30" s="75">
         <v>114.5</v>
       </c>
       <c r="AR30" s="52">
         <v>113.3</v>
       </c>
       <c r="AS30" s="52">
         <v>117.5</v>
       </c>
       <c r="AT30" s="52">
         <v>103.6</v>
       </c>
+      <c r="AU30" s="52">
+        <v>106.4</v>
+      </c>
+      <c r="AV30" s="78"/>
     </row>
     <row r="31" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A31" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="47" t="s">
         <v>514</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>877</v>
       </c>
       <c r="D31" s="47" t="s">
         <v>570</v>
       </c>
       <c r="E31" s="47" t="s">
         <v>505</v>
       </c>
       <c r="F31" s="47" t="s">
         <v>727</v>
       </c>
       <c r="G31" s="47" t="s">
         <v>743</v>
       </c>
       <c r="H31" s="47" t="s">
         <v>792</v>
@@ -18976,50 +19391,54 @@
       </c>
       <c r="AM31" s="48">
         <v>105.6</v>
       </c>
       <c r="AN31" s="48">
         <v>106.1</v>
       </c>
       <c r="AO31" s="48">
         <v>107.8</v>
       </c>
       <c r="AP31" s="52">
         <v>111.8</v>
       </c>
       <c r="AQ31" s="75">
         <v>111.5</v>
       </c>
       <c r="AR31" s="52">
         <v>112</v>
       </c>
       <c r="AS31" s="52">
         <v>112.4</v>
       </c>
       <c r="AT31" s="52">
         <v>102.9</v>
       </c>
+      <c r="AU31" s="52">
+        <v>106.4</v>
+      </c>
+      <c r="AV31" s="78"/>
     </row>
     <row r="32" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A32" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="47" t="s">
         <v>781</v>
       </c>
       <c r="C32" s="47" t="s">
         <v>551</v>
       </c>
       <c r="D32" s="47" t="s">
         <v>517</v>
       </c>
       <c r="E32" s="47" t="s">
         <v>814</v>
       </c>
       <c r="F32" s="47" t="s">
         <v>781</v>
       </c>
       <c r="G32" s="47" t="s">
         <v>607</v>
       </c>
       <c r="H32" s="47" t="s">
         <v>796</v>
@@ -19116,50 +19535,54 @@
       </c>
       <c r="AM32" s="48">
         <v>104.1</v>
       </c>
       <c r="AN32" s="48">
         <v>107</v>
       </c>
       <c r="AO32" s="48">
         <v>108.6</v>
       </c>
       <c r="AP32" s="52">
         <v>108</v>
       </c>
       <c r="AQ32" s="75">
         <v>110.4</v>
       </c>
       <c r="AR32" s="52">
         <v>109</v>
       </c>
       <c r="AS32" s="52">
         <v>108.4</v>
       </c>
       <c r="AT32" s="52">
         <v>110.5</v>
       </c>
+      <c r="AU32" s="52">
+        <v>111.2</v>
+      </c>
+      <c r="AV32" s="78"/>
     </row>
     <row r="33" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A33" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="47" t="s">
         <v>589</v>
       </c>
       <c r="C33" s="47" t="s">
         <v>747</v>
       </c>
       <c r="D33" s="47" t="s">
         <v>604</v>
       </c>
       <c r="E33" s="47" t="s">
         <v>592</v>
       </c>
       <c r="F33" s="47" t="s">
         <v>876</v>
       </c>
       <c r="G33" s="47" t="s">
         <v>769</v>
       </c>
       <c r="H33" s="47" t="s">
         <v>657</v>
@@ -19256,50 +19679,54 @@
       </c>
       <c r="AM33" s="48">
         <v>106</v>
       </c>
       <c r="AN33" s="48">
         <v>112.2</v>
       </c>
       <c r="AO33" s="48">
         <v>111.1</v>
       </c>
       <c r="AP33" s="52">
         <v>109.9</v>
       </c>
       <c r="AQ33" s="75">
         <v>112.6</v>
       </c>
       <c r="AR33" s="52">
         <v>106.4</v>
       </c>
       <c r="AS33" s="52">
         <v>106.7</v>
       </c>
       <c r="AT33" s="52">
         <v>110.2</v>
       </c>
+      <c r="AU33" s="52">
+        <v>106.3</v>
+      </c>
+      <c r="AV33" s="78"/>
     </row>
     <row r="34" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A34" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="47" t="s">
         <v>593</v>
       </c>
       <c r="C34" s="47" t="s">
         <v>571</v>
       </c>
       <c r="D34" s="47" t="s">
         <v>570</v>
       </c>
       <c r="E34" s="47" t="s">
         <v>712</v>
       </c>
       <c r="F34" s="47" t="s">
         <v>882</v>
       </c>
       <c r="G34" s="47" t="s">
         <v>749</v>
       </c>
       <c r="H34" s="47" t="s">
         <v>791</v>
@@ -19396,50 +19823,54 @@
       </c>
       <c r="AM34" s="48">
         <v>110.3</v>
       </c>
       <c r="AN34" s="48">
         <v>113.7</v>
       </c>
       <c r="AO34" s="48">
         <v>112.4</v>
       </c>
       <c r="AP34" s="52">
         <v>116.7</v>
       </c>
       <c r="AQ34" s="75">
         <v>114.5</v>
       </c>
       <c r="AR34" s="52">
         <v>114.6</v>
       </c>
       <c r="AS34" s="52">
         <v>114.9</v>
       </c>
       <c r="AT34" s="52">
         <v>96.1</v>
       </c>
+      <c r="AU34" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="AV34" s="78"/>
     </row>
     <row r="35" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A35" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="47" t="s">
         <v>524</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>937</v>
       </c>
       <c r="D35" s="47" t="s">
         <v>614</v>
       </c>
       <c r="E35" s="47" t="s">
         <v>538</v>
       </c>
       <c r="F35" s="47" t="s">
         <v>656</v>
       </c>
       <c r="G35" s="47" t="s">
         <v>678</v>
       </c>
       <c r="H35" s="47" t="s">
         <v>640</v>
@@ -19536,50 +19967,54 @@
       </c>
       <c r="AM35" s="48">
         <v>111.2</v>
       </c>
       <c r="AN35" s="48">
         <v>113</v>
       </c>
       <c r="AO35" s="48">
         <v>114.3</v>
       </c>
       <c r="AP35" s="52">
         <v>110.7</v>
       </c>
       <c r="AQ35" s="75">
         <v>113.2</v>
       </c>
       <c r="AR35" s="52">
         <v>113.7</v>
       </c>
       <c r="AS35" s="52">
         <v>117</v>
       </c>
       <c r="AT35" s="52">
         <v>117.8</v>
       </c>
+      <c r="AU35" s="52">
+        <v>112.5</v>
+      </c>
+      <c r="AV35" s="78"/>
     </row>
     <row r="36" spans="1:256" ht="12.75" customHeight="1">
       <c r="A36" s="44"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="50"/>
       <c r="K36" s="50"/>
       <c r="L36" s="50"/>
       <c r="M36" s="50"/>
       <c r="N36" s="50"/>
       <c r="O36" s="50"/>
       <c r="P36" s="50"/>
       <c r="Q36" s="50"/>
       <c r="R36" s="50"/>
       <c r="S36" s="50"/>
       <c r="T36" s="50"/>
       <c r="U36" s="50"/>
       <c r="V36" s="50"/>
       <c r="W36" s="50"/>
@@ -20194,50 +20629,53 @@
       </c>
       <c r="AM38" s="48">
         <v>100.7</v>
       </c>
       <c r="AN38" s="48">
         <v>101.6</v>
       </c>
       <c r="AO38" s="48">
         <v>102</v>
       </c>
       <c r="AP38" s="52">
         <v>101</v>
       </c>
       <c r="AQ38" s="75">
         <v>100.6</v>
       </c>
       <c r="AR38" s="52">
         <v>99.7</v>
       </c>
       <c r="AS38" s="52">
         <v>99.9</v>
       </c>
       <c r="AT38" s="52">
         <v>95.6</v>
       </c>
+      <c r="AU38" s="52">
+        <v>96</v>
+      </c>
     </row>
     <row r="39" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A39" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="51" t="s">
         <v>646</v>
       </c>
       <c r="C39" s="51" t="s">
         <v>609</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>646</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>593</v>
       </c>
       <c r="F39" s="51" t="s">
         <v>522</v>
       </c>
       <c r="G39" s="51" t="s">
         <v>515</v>
       </c>
       <c r="H39" s="51" t="s">
         <v>564</v>
@@ -20334,50 +20772,53 @@
       </c>
       <c r="AM39" s="48">
         <v>101.4</v>
       </c>
       <c r="AN39" s="48">
         <v>102</v>
       </c>
       <c r="AO39" s="48">
         <v>102.6</v>
       </c>
       <c r="AP39" s="52">
         <v>102.5</v>
       </c>
       <c r="AQ39" s="75">
         <v>100.9</v>
       </c>
       <c r="AR39" s="52">
         <v>100.6</v>
       </c>
       <c r="AS39" s="52">
         <v>99.6</v>
       </c>
       <c r="AT39" s="52">
         <v>96.8</v>
       </c>
+      <c r="AU39" s="52">
+        <v>97.6</v>
+      </c>
     </row>
     <row r="40" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A40" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="51" t="s">
         <v>547</v>
       </c>
       <c r="C40" s="51" t="s">
         <v>628</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>628</v>
       </c>
       <c r="E40" s="51" t="s">
         <v>505</v>
       </c>
       <c r="F40" s="51" t="s">
         <v>512</v>
       </c>
       <c r="G40" s="51" t="s">
         <v>579</v>
       </c>
       <c r="H40" s="51" t="s">
         <v>553</v>
@@ -20474,50 +20915,53 @@
       </c>
       <c r="AM40" s="48">
         <v>98.2</v>
       </c>
       <c r="AN40" s="48">
         <v>99.5</v>
       </c>
       <c r="AO40" s="48">
         <v>99.9</v>
       </c>
       <c r="AP40" s="52">
         <v>97.6</v>
       </c>
       <c r="AQ40" s="75">
         <v>100.4</v>
       </c>
       <c r="AR40" s="52">
         <v>99.8</v>
       </c>
       <c r="AS40" s="52">
         <v>100.3</v>
       </c>
       <c r="AT40" s="52">
         <v>92.7</v>
       </c>
+      <c r="AU40" s="52">
+        <v>92</v>
+      </c>
     </row>
     <row r="41" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A41" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="51" t="s">
         <v>568</v>
       </c>
       <c r="C41" s="51" t="s">
         <v>614</v>
       </c>
       <c r="D41" s="51" t="s">
         <v>534</v>
       </c>
       <c r="E41" s="51" t="s">
         <v>522</v>
       </c>
       <c r="F41" s="51" t="s">
         <v>543</v>
       </c>
       <c r="G41" s="51" t="s">
         <v>525</v>
       </c>
       <c r="H41" s="51" t="s">
         <v>598</v>
@@ -20614,50 +21058,53 @@
       </c>
       <c r="AM41" s="48">
         <v>98.8</v>
       </c>
       <c r="AN41" s="48">
         <v>100.4</v>
       </c>
       <c r="AO41" s="48">
         <v>100.1</v>
       </c>
       <c r="AP41" s="52">
         <v>93.8</v>
       </c>
       <c r="AQ41" s="75">
         <v>104.3</v>
       </c>
       <c r="AR41" s="52">
         <v>96.4</v>
       </c>
       <c r="AS41" s="52">
         <v>96.5</v>
       </c>
       <c r="AT41" s="52">
         <v>89.2</v>
       </c>
+      <c r="AU41" s="52">
+        <v>83.1</v>
+      </c>
     </row>
     <row r="42" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A42" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="51" t="s">
         <v>578</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>666</v>
       </c>
       <c r="D42" s="51" t="s">
         <v>569</v>
       </c>
       <c r="E42" s="51" t="s">
         <v>549</v>
       </c>
       <c r="F42" s="51" t="s">
         <v>542</v>
       </c>
       <c r="G42" s="51" t="s">
         <v>606</v>
       </c>
       <c r="H42" s="51" t="s">
         <v>532</v>
@@ -20754,50 +21201,53 @@
       </c>
       <c r="AM42" s="48">
         <v>109.1</v>
       </c>
       <c r="AN42" s="48">
         <v>107.1</v>
       </c>
       <c r="AO42" s="48">
         <v>106.1</v>
       </c>
       <c r="AP42" s="52">
         <v>93.3</v>
       </c>
       <c r="AQ42" s="75">
         <v>92.9</v>
       </c>
       <c r="AR42" s="52">
         <v>92.8</v>
       </c>
       <c r="AS42" s="52">
         <v>98.5</v>
       </c>
       <c r="AT42" s="52">
         <v>92.1</v>
       </c>
+      <c r="AU42" s="52">
+        <v>97.5</v>
+      </c>
     </row>
     <row r="43" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A43" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="51" t="s">
         <v>681</v>
       </c>
       <c r="C43" s="51" t="s">
         <v>639</v>
       </c>
       <c r="D43" s="51" t="s">
         <v>636</v>
       </c>
       <c r="E43" s="51" t="s">
         <v>661</v>
       </c>
       <c r="F43" s="51" t="s">
         <v>710</v>
       </c>
       <c r="G43" s="51" t="s">
         <v>617</v>
       </c>
       <c r="H43" s="51" t="s">
         <v>711</v>
@@ -20894,50 +21344,53 @@
       </c>
       <c r="AM43" s="48">
         <v>98.4</v>
       </c>
       <c r="AN43" s="48">
         <v>96.7</v>
       </c>
       <c r="AO43" s="48">
         <v>96.2</v>
       </c>
       <c r="AP43" s="52">
         <v>98.9</v>
       </c>
       <c r="AQ43" s="75">
         <v>99.7</v>
       </c>
       <c r="AR43" s="52">
         <v>102.1</v>
       </c>
       <c r="AS43" s="52">
         <v>106.4</v>
       </c>
       <c r="AT43" s="52">
         <v>96.2</v>
       </c>
+      <c r="AU43" s="52">
+        <v>98.1</v>
+      </c>
     </row>
     <row r="44" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A44" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="51" t="s">
         <v>578</v>
       </c>
       <c r="C44" s="51" t="s">
         <v>629</v>
       </c>
       <c r="D44" s="51" t="s">
         <v>538</v>
       </c>
       <c r="E44" s="51" t="s">
         <v>606</v>
       </c>
       <c r="F44" s="51" t="s">
         <v>654</v>
       </c>
       <c r="G44" s="51" t="s">
         <v>519</v>
       </c>
       <c r="H44" s="51" t="s">
         <v>581</v>
@@ -21034,50 +21487,53 @@
       </c>
       <c r="AM44" s="48">
         <v>96.4</v>
       </c>
       <c r="AN44" s="48">
         <v>99.3</v>
       </c>
       <c r="AO44" s="48">
         <v>101.4</v>
       </c>
       <c r="AP44" s="52">
         <v>111.3</v>
       </c>
       <c r="AQ44" s="75">
         <v>106.2</v>
       </c>
       <c r="AR44" s="52">
         <v>102.2</v>
       </c>
       <c r="AS44" s="52">
         <v>101</v>
       </c>
       <c r="AT44" s="52">
         <v>90.3</v>
       </c>
+      <c r="AU44" s="52">
+        <v>92.3</v>
+      </c>
     </row>
     <row r="45" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A45" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="51" t="s">
         <v>614</v>
       </c>
       <c r="C45" s="51" t="s">
         <v>519</v>
       </c>
       <c r="D45" s="51" t="s">
         <v>567</v>
       </c>
       <c r="E45" s="51" t="s">
         <v>573</v>
       </c>
       <c r="F45" s="51" t="s">
         <v>507</v>
       </c>
       <c r="G45" s="51" t="s">
         <v>516</v>
       </c>
       <c r="H45" s="51" t="s">
         <v>505</v>
@@ -21174,50 +21630,53 @@
       </c>
       <c r="AM45" s="48">
         <v>105.1</v>
       </c>
       <c r="AN45" s="48">
         <v>103.1</v>
       </c>
       <c r="AO45" s="48">
         <v>101.3</v>
       </c>
       <c r="AP45" s="52">
         <v>96.3</v>
       </c>
       <c r="AQ45" s="75">
         <v>96.7</v>
       </c>
       <c r="AR45" s="52">
         <v>94.9</v>
       </c>
       <c r="AS45" s="52">
         <v>95.1</v>
       </c>
       <c r="AT45" s="52">
         <v>93.9</v>
       </c>
+      <c r="AU45" s="52">
+        <v>92.3</v>
+      </c>
     </row>
     <row r="46" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A46" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="51" t="s">
         <v>504</v>
       </c>
       <c r="C46" s="51" t="s">
         <v>519</v>
       </c>
       <c r="D46" s="51" t="s">
         <v>506</v>
       </c>
       <c r="E46" s="51" t="s">
         <v>598</v>
       </c>
       <c r="F46" s="51" t="s">
         <v>508</v>
       </c>
       <c r="G46" s="51" t="s">
         <v>518</v>
       </c>
       <c r="H46" s="51" t="s">
         <v>567</v>
@@ -21314,50 +21773,53 @@
       </c>
       <c r="AM46" s="48">
         <v>98.4</v>
       </c>
       <c r="AN46" s="48">
         <v>99.8</v>
       </c>
       <c r="AO46" s="48">
         <v>99.5</v>
       </c>
       <c r="AP46" s="52">
         <v>96</v>
       </c>
       <c r="AQ46" s="75">
         <v>96.6</v>
       </c>
       <c r="AR46" s="52">
         <v>96</v>
       </c>
       <c r="AS46" s="52">
         <v>97.4</v>
       </c>
       <c r="AT46" s="52">
         <v>95.5</v>
       </c>
+      <c r="AU46" s="52">
+        <v>96</v>
+      </c>
     </row>
     <row r="47" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A47" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="51" t="s">
         <v>733</v>
       </c>
       <c r="C47" s="51" t="s">
         <v>541</v>
       </c>
       <c r="D47" s="51" t="s">
         <v>631</v>
       </c>
       <c r="E47" s="51" t="s">
         <v>740</v>
       </c>
       <c r="F47" s="51" t="s">
         <v>623</v>
       </c>
       <c r="G47" s="51" t="s">
         <v>571</v>
       </c>
       <c r="H47" s="51" t="s">
         <v>508</v>
@@ -21454,50 +21916,53 @@
       </c>
       <c r="AM47" s="48">
         <v>100.9</v>
       </c>
       <c r="AN47" s="48">
         <v>101.4</v>
       </c>
       <c r="AO47" s="48">
         <v>103.2</v>
       </c>
       <c r="AP47" s="52">
         <v>105.3</v>
       </c>
       <c r="AQ47" s="75">
         <v>103.6</v>
       </c>
       <c r="AR47" s="52">
         <v>101.8</v>
       </c>
       <c r="AS47" s="52">
         <v>105</v>
       </c>
       <c r="AT47" s="52">
         <v>91</v>
       </c>
+      <c r="AU47" s="52">
+        <v>93.7</v>
+      </c>
     </row>
     <row r="48" spans="1:256" s="29" customFormat="1" ht="11.25">
       <c r="A48" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="51" t="s">
         <v>553</v>
       </c>
       <c r="C48" s="51" t="s">
         <v>712</v>
       </c>
       <c r="D48" s="51" t="s">
         <v>710</v>
       </c>
       <c r="E48" s="51" t="s">
         <v>746</v>
       </c>
       <c r="F48" s="51" t="s">
         <v>521</v>
       </c>
       <c r="G48" s="51" t="s">
         <v>747</v>
       </c>
       <c r="H48" s="51" t="s">
         <v>588</v>
@@ -21594,52 +22059,55 @@
       </c>
       <c r="AM48" s="48">
         <v>96.5</v>
       </c>
       <c r="AN48" s="48">
         <v>97.2</v>
       </c>
       <c r="AO48" s="48">
         <v>98.7</v>
       </c>
       <c r="AP48" s="52">
         <v>101.7</v>
       </c>
       <c r="AQ48" s="75">
         <v>100.9</v>
       </c>
       <c r="AR48" s="52">
         <v>100.6</v>
       </c>
       <c r="AS48" s="52">
         <v>100.4</v>
       </c>
       <c r="AT48" s="52">
         <v>90.3</v>
       </c>
+      <c r="AU48" s="52">
+        <v>93.7</v>
+      </c>
     </row>
-    <row r="49" spans="1:46" s="29" customFormat="1" ht="11.25">
+    <row r="49" spans="1:47" s="29" customFormat="1" ht="11.25">
       <c r="A49" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="51" t="s">
         <v>625</v>
       </c>
       <c r="C49" s="51" t="s">
         <v>638</v>
       </c>
       <c r="D49" s="51" t="s">
         <v>520</v>
       </c>
       <c r="E49" s="51" t="s">
         <v>563</v>
       </c>
       <c r="F49" s="51" t="s">
         <v>622</v>
       </c>
       <c r="G49" s="51" t="s">
         <v>659</v>
       </c>
       <c r="H49" s="51" t="s">
         <v>515</v>
       </c>
       <c r="I49" s="51" t="s">
@@ -21734,52 +22202,55 @@
       </c>
       <c r="AM49" s="48">
         <v>95.2</v>
       </c>
       <c r="AN49" s="48">
         <v>98</v>
       </c>
       <c r="AO49" s="48">
         <v>99.5</v>
       </c>
       <c r="AP49" s="52">
         <v>98.3</v>
       </c>
       <c r="AQ49" s="75">
         <v>99.9</v>
       </c>
       <c r="AR49" s="52">
         <v>97.9</v>
       </c>
       <c r="AS49" s="52">
         <v>96.9</v>
       </c>
       <c r="AT49" s="52">
         <v>97</v>
       </c>
+      <c r="AU49" s="52">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="50" spans="1:46" s="29" customFormat="1" ht="11.25">
+    <row r="50" spans="1:47" s="29" customFormat="1" ht="11.25">
       <c r="A50" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="51" t="s">
         <v>672</v>
       </c>
       <c r="C50" s="51" t="s">
         <v>580</v>
       </c>
       <c r="D50" s="51" t="s">
         <v>628</v>
       </c>
       <c r="E50" s="51" t="s">
         <v>513</v>
       </c>
       <c r="F50" s="51" t="s">
         <v>638</v>
       </c>
       <c r="G50" s="51" t="s">
         <v>639</v>
       </c>
       <c r="H50" s="51" t="s">
         <v>554</v>
       </c>
       <c r="I50" s="51" t="s">
@@ -21874,52 +22345,55 @@
       </c>
       <c r="AM50" s="48">
         <v>96.9</v>
       </c>
       <c r="AN50" s="48">
         <v>102.7</v>
       </c>
       <c r="AO50" s="48">
         <v>101.7</v>
       </c>
       <c r="AP50" s="52">
         <v>100</v>
       </c>
       <c r="AQ50" s="75">
         <v>101.9</v>
       </c>
       <c r="AR50" s="52">
         <v>95.6</v>
       </c>
       <c r="AS50" s="52">
         <v>95.4</v>
       </c>
       <c r="AT50" s="52">
         <v>96.8</v>
       </c>
+      <c r="AU50" s="52">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="51" spans="1:46" s="29" customFormat="1" ht="11.25">
+    <row r="51" spans="1:47" s="29" customFormat="1" ht="11.25">
       <c r="A51" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="51" t="s">
         <v>647</v>
       </c>
       <c r="C51" s="51" t="s">
         <v>559</v>
       </c>
       <c r="D51" s="51" t="s">
         <v>710</v>
       </c>
       <c r="E51" s="51" t="s">
         <v>757</v>
       </c>
       <c r="F51" s="51" t="s">
         <v>758</v>
       </c>
       <c r="G51" s="51" t="s">
         <v>533</v>
       </c>
       <c r="H51" s="51" t="s">
         <v>568</v>
       </c>
       <c r="I51" s="51" t="s">
@@ -22014,52 +22488,55 @@
       </c>
       <c r="AM51" s="48">
         <v>100.8</v>
       </c>
       <c r="AN51" s="48">
         <v>104.1</v>
       </c>
       <c r="AO51" s="48">
         <v>102.9</v>
       </c>
       <c r="AP51" s="52">
         <v>106.2</v>
       </c>
       <c r="AQ51" s="75">
         <v>103.6</v>
       </c>
       <c r="AR51" s="52">
         <v>103</v>
       </c>
       <c r="AS51" s="52">
         <v>102.7</v>
       </c>
       <c r="AT51" s="52">
         <v>84.4</v>
       </c>
+      <c r="AU51" s="52">
+        <v>88.1</v>
+      </c>
     </row>
-    <row r="52" spans="1:46" s="29" customFormat="1" ht="11.25">
+    <row r="52" spans="1:47" s="29" customFormat="1" ht="11.25">
       <c r="A52" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="51" t="s">
         <v>542</v>
       </c>
       <c r="C52" s="51" t="s">
         <v>544</v>
       </c>
       <c r="D52" s="51" t="s">
         <v>565</v>
       </c>
       <c r="E52" s="51" t="s">
         <v>616</v>
       </c>
       <c r="F52" s="51" t="s">
         <v>762</v>
       </c>
       <c r="G52" s="51" t="s">
         <v>503</v>
       </c>
       <c r="H52" s="51" t="s">
         <v>712</v>
       </c>
       <c r="I52" s="51" t="s">
@@ -22153,50 +22630,53 @@
         <v>103.2</v>
       </c>
       <c r="AM52" s="48">
         <v>101.6</v>
       </c>
       <c r="AN52" s="48">
         <v>103.5</v>
       </c>
       <c r="AO52" s="48">
         <v>104.7</v>
       </c>
       <c r="AP52" s="52">
         <v>100.7</v>
       </c>
       <c r="AQ52" s="75">
         <v>102.4</v>
       </c>
       <c r="AR52" s="52">
         <v>102.2</v>
       </c>
       <c r="AS52" s="52">
         <v>104.6</v>
       </c>
       <c r="AT52" s="52">
         <v>103.4</v>
+      </c>
+      <c r="AU52" s="52">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AP2:AS2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="R2:U2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="Z2:AC2"/>
     <mergeCell ref="AD2:AG2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N2:Q2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>