--- v2 (2026-09-21)
+++ v3 (2026-10-13)
@@ -1,83 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="0" windowWidth="14565" windowHeight="12360"/>
+    <workbookView xWindow="-2850" yWindow="180" windowWidth="28695" windowHeight="12360"/>
   </bookViews>
   <sheets>
-    <sheet name="год" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="период" sheetId="2" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="квартал" sheetId="3" r:id="rId3"/>
+    <sheet name="период" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">год!$23:$24</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">год!$A$2:$BC$54</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="P21" i="2"/>
+  <c r="O21"/>
+  <c r="N21"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2669" uniqueCount="943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6445" uniqueCount="1528">
   <si>
     <t>Индекс номинальной заработной платы в % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>Индекс реальной заработной платы в % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>г. Петропавловск</t>
   </si>
   <si>
     <t>Айыртауский</t>
   </si>
   <si>
     <t>Акжарский</t>
   </si>
   <si>
     <t>М.Жумабаева</t>
   </si>
   <si>
     <t>Есильский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
@@ -86,53 +95,50 @@
   <si>
     <t>Мамлютский</t>
   </si>
   <si>
     <t>Шал акына</t>
   </si>
   <si>
     <t>Аккайынский</t>
   </si>
   <si>
     <t>Тайыншинский</t>
   </si>
   <si>
     <t>Тимирязевский</t>
   </si>
   <si>
     <t>Уалихановский</t>
   </si>
   <si>
     <t>Г.Мусрепова</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
-    <t>Среднемесячная заработная плата по районам Северо-Казахстанской области, в тенге</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Январь - Март </t>
   </si>
   <si>
     <t xml:space="preserve">Январь - Июнь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь - Сентябрь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь - Декабрь </t>
   </si>
   <si>
     <t>Январь - Декабрь</t>
   </si>
   <si>
     <t>77 618</t>
   </si>
   <si>
     <t>81 325</t>
   </si>
   <si>
     <t>81 882</t>
   </si>
   <si>
     <t>82 971</t>
@@ -1541,53 +1547,50 @@
   <si>
     <t>161 668</t>
   </si>
   <si>
     <t>172 491</t>
   </si>
   <si>
     <t>177 899</t>
   </si>
   <si>
     <t>180 038</t>
   </si>
   <si>
     <t>194 512</t>
   </si>
   <si>
     <t>205 827</t>
   </si>
   <si>
     <t>207 978</t>
   </si>
   <si>
     <t>213 452</t>
   </si>
   <si>
-    <t>Среднемесячная номинальная заработная плата по районам</t>
-[...1 lines deleted...]
-  <si>
     <t>97,6</t>
   </si>
   <si>
     <t>103,9</t>
   </si>
   <si>
     <t>100,5</t>
   </si>
   <si>
     <t>102,7</t>
   </si>
   <si>
     <t>98,5</t>
   </si>
   <si>
     <t>103,3</t>
   </si>
   <si>
     <t>100,6</t>
   </si>
   <si>
     <t>101,9</t>
   </si>
   <si>
     <t>103,0</t>
@@ -2862,217 +2865,2025 @@
     <t>128,4</t>
   </si>
   <si>
     <t>134,1</t>
   </si>
   <si>
     <t>131,3</t>
   </si>
   <si>
     <t>104,8</t>
   </si>
   <si>
     <t>134,5</t>
   </si>
   <si>
     <t>127,4</t>
   </si>
   <si>
     <t>138,7</t>
   </si>
   <si>
     <t>129,8</t>
   </si>
   <si>
     <t>126,0</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>252101, 25210102, 25210103</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Среднемесячная номинальная заработная плата, индекс номинальной заработной платы, индекс реальной заработной платы</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>теңге, в процентах</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Среднемесячная номинальная заработная плата – это заработная плата, исчисленная в среднем на одного работника или единицу отработанного времени, выраженная в денежных единицах.
+Индекс номинальной заработной платы – относительный показатель, характеризующий изменение среднемесячной заработной платы в отчетном периоде к среднемесячной заработной плате базисного периода.
+Индекс реальной заработной платы определяется делением индекса номинальной заработной платы на индекс потребительских цен на товары и услуги.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика расчета среднемесячной заработной платы работников </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>1-Т "Отчет по труду" (периодичность - квартальная, годовая)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1513&amp;year=2026&amp;name=12875&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1513&amp;year=2025&amp;name=12875&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702972?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>за год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">за год </t>
+  </si>
+  <si>
+    <t>Среднемесячная номинальная заработная плата по районам Северо-Казахстанской области</t>
+  </si>
+  <si>
+    <t>С 2015</t>
+  </si>
+  <si>
+    <t>Сулейменова Н.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> n.suleimenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 715 2 46 23 65</t>
+  </si>
+  <si>
+    <t>январь</t>
+  </si>
+  <si>
+    <t>февраль</t>
+  </si>
+  <si>
+    <t>март</t>
+  </si>
+  <si>
+    <t>апрель</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>сентябрь</t>
+  </si>
+  <si>
+    <t>октябрь</t>
+  </si>
+  <si>
+    <t>ноябрь</t>
+  </si>
+  <si>
+    <t>декабрь</t>
+  </si>
+  <si>
+    <t>81 523</t>
+  </si>
+  <si>
+    <t>80 978</t>
+  </si>
+  <si>
+    <t>88 942</t>
+  </si>
+  <si>
+    <t>84 021</t>
+  </si>
+  <si>
+    <t>86 462</t>
+  </si>
+  <si>
+    <t>90 699</t>
+  </si>
+  <si>
+    <t>95 508</t>
+  </si>
+  <si>
+    <t>87 536</t>
+  </si>
+  <si>
+    <t>87 373</t>
+  </si>
+  <si>
+    <t>88 645</t>
+  </si>
+  <si>
+    <t>86 915</t>
+  </si>
+  <si>
+    <t>104 709</t>
+  </si>
+  <si>
+    <t>54 648</t>
+  </si>
+  <si>
+    <t>51 298</t>
+  </si>
+  <si>
+    <t>53 098</t>
+  </si>
+  <si>
+    <t>52 734</t>
+  </si>
+  <si>
+    <t>59 556</t>
+  </si>
+  <si>
+    <t>64 669</t>
+  </si>
+  <si>
+    <t>59 643</t>
+  </si>
+  <si>
+    <t>54 626</t>
+  </si>
+  <si>
+    <t>64 696</t>
+  </si>
+  <si>
+    <t>65 198</t>
+  </si>
+  <si>
+    <t>61 379</t>
+  </si>
+  <si>
+    <t>60 675</t>
+  </si>
+  <si>
+    <t>56 447</t>
+  </si>
+  <si>
+    <t>55 443</t>
+  </si>
+  <si>
+    <t>57 869</t>
+  </si>
+  <si>
+    <t>57 312</t>
+  </si>
+  <si>
+    <t>57 687</t>
+  </si>
+  <si>
+    <t>64 031</t>
+  </si>
+  <si>
+    <t>58 850</t>
+  </si>
+  <si>
+    <t>55 898</t>
+  </si>
+  <si>
+    <t>59 721</t>
+  </si>
+  <si>
+    <t>58 361</t>
+  </si>
+  <si>
+    <t>58 679</t>
+  </si>
+  <si>
+    <t>61 247</t>
+  </si>
+  <si>
+    <t>59 526</t>
+  </si>
+  <si>
+    <t>57 835</t>
+  </si>
+  <si>
+    <t>58 317</t>
+  </si>
+  <si>
+    <t>59 223</t>
+  </si>
+  <si>
+    <t>63 678</t>
+  </si>
+  <si>
+    <t>68 209</t>
+  </si>
+  <si>
+    <t>65 061</t>
+  </si>
+  <si>
+    <t>63 734</t>
+  </si>
+  <si>
+    <t>66 364</t>
+  </si>
+  <si>
+    <t>65 645</t>
+  </si>
+  <si>
+    <t>61 549</t>
+  </si>
+  <si>
+    <t>64 159</t>
+  </si>
+  <si>
+    <t>59 048</t>
+  </si>
+  <si>
+    <t>55 758</t>
+  </si>
+  <si>
+    <t>59 399</t>
+  </si>
+  <si>
+    <t>59 102</t>
+  </si>
+  <si>
+    <t>62 044</t>
+  </si>
+  <si>
+    <t>62 346</t>
+  </si>
+  <si>
+    <t>60 779</t>
+  </si>
+  <si>
+    <t>61 453</t>
+  </si>
+  <si>
+    <t>69 052</t>
+  </si>
+  <si>
+    <t>64 932</t>
+  </si>
+  <si>
+    <t>61 849</t>
+  </si>
+  <si>
+    <t>57 973</t>
+  </si>
+  <si>
+    <t>56 348</t>
+  </si>
+  <si>
+    <t>57 767</t>
+  </si>
+  <si>
+    <t>55 586</t>
+  </si>
+  <si>
+    <t>60 430</t>
+  </si>
+  <si>
+    <t>62 148</t>
+  </si>
+  <si>
+    <t>60 275</t>
+  </si>
+  <si>
+    <t>57 960</t>
+  </si>
+  <si>
+    <t>63 392</t>
+  </si>
+  <si>
+    <t>61 006</t>
+  </si>
+  <si>
+    <t>60 523</t>
+  </si>
+  <si>
+    <t>62 865</t>
+  </si>
+  <si>
+    <t>66 649</t>
+  </si>
+  <si>
+    <t>59 744</t>
+  </si>
+  <si>
+    <t>62 997</t>
+  </si>
+  <si>
+    <t>63 022</t>
+  </si>
+  <si>
+    <t>65 456</t>
+  </si>
+  <si>
+    <t>71 496</t>
+  </si>
+  <si>
+    <t>72 731</t>
+  </si>
+  <si>
+    <t>66 996</t>
+  </si>
+  <si>
+    <t>67 003</t>
+  </si>
+  <si>
+    <t>65 828</t>
+  </si>
+  <si>
+    <t>63 522</t>
+  </si>
+  <si>
+    <t>75 128</t>
+  </si>
+  <si>
+    <t>60 618</t>
+  </si>
+  <si>
+    <t>58 488</t>
+  </si>
+  <si>
+    <t>57 090</t>
+  </si>
+  <si>
+    <t>56 715</t>
+  </si>
+  <si>
+    <t>60 651</t>
+  </si>
+  <si>
+    <t>71 332</t>
+  </si>
+  <si>
+    <t>67 501</t>
+  </si>
+  <si>
+    <t>62 166</t>
+  </si>
+  <si>
+    <t>73 821</t>
+  </si>
+  <si>
+    <t>61 567</t>
+  </si>
+  <si>
+    <t>60 163</t>
+  </si>
+  <si>
+    <t>59 780</t>
+  </si>
+  <si>
+    <t>62 669</t>
+  </si>
+  <si>
+    <t>60 664</t>
+  </si>
+  <si>
+    <t>61 769</t>
+  </si>
+  <si>
+    <t>58 217</t>
+  </si>
+  <si>
+    <t>62 955</t>
+  </si>
+  <si>
+    <t>63 385</t>
+  </si>
+  <si>
+    <t>61 935</t>
+  </si>
+  <si>
+    <t>61 300</t>
+  </si>
+  <si>
+    <t>62 013</t>
+  </si>
+  <si>
+    <t>60 992</t>
+  </si>
+  <si>
+    <t>58 539</t>
+  </si>
+  <si>
+    <t>63 005</t>
+  </si>
+  <si>
+    <t>50 731</t>
+  </si>
+  <si>
+    <t>50 403</t>
+  </si>
+  <si>
+    <t>51 879</t>
+  </si>
+  <si>
+    <t>54 132</t>
+  </si>
+  <si>
+    <t>56 726</t>
+  </si>
+  <si>
+    <t>62 727</t>
+  </si>
+  <si>
+    <t>61 603</t>
+  </si>
+  <si>
+    <t>51 792</t>
+  </si>
+  <si>
+    <t>67 322</t>
+  </si>
+  <si>
+    <t>63 016</t>
+  </si>
+  <si>
+    <t>59 046</t>
+  </si>
+  <si>
+    <t>57 888</t>
+  </si>
+  <si>
+    <t>55 415</t>
+  </si>
+  <si>
+    <t>54 548</t>
+  </si>
+  <si>
+    <t>54 977</t>
+  </si>
+  <si>
+    <t>56 752</t>
+  </si>
+  <si>
+    <t>59 709</t>
+  </si>
+  <si>
+    <t>64 086</t>
+  </si>
+  <si>
+    <t>63 216</t>
+  </si>
+  <si>
+    <t>57 706</t>
+  </si>
+  <si>
+    <t>65 638</t>
+  </si>
+  <si>
+    <t>65 527</t>
+  </si>
+  <si>
+    <t>60 483</t>
+  </si>
+  <si>
+    <t>61 900</t>
+  </si>
+  <si>
+    <t>55 245</t>
+  </si>
+  <si>
+    <t>55 103</t>
+  </si>
+  <si>
+    <t>56 594</t>
+  </si>
+  <si>
+    <t>54 290</t>
+  </si>
+  <si>
+    <t>62 850</t>
+  </si>
+  <si>
+    <t>64 470</t>
+  </si>
+  <si>
+    <t>66 604</t>
+  </si>
+  <si>
+    <t>56 007</t>
+  </si>
+  <si>
+    <t>70 791</t>
+  </si>
+  <si>
+    <t>65 575</t>
+  </si>
+  <si>
+    <t>64 037</t>
+  </si>
+  <si>
+    <t>61 924</t>
+  </si>
+  <si>
+    <t>57 841</t>
+  </si>
+  <si>
+    <t>56 673</t>
+  </si>
+  <si>
+    <t>57 954</t>
+  </si>
+  <si>
+    <t>55 937</t>
+  </si>
+  <si>
+    <t>61 219</t>
+  </si>
+  <si>
+    <t>64 420</t>
+  </si>
+  <si>
+    <t>70 067</t>
+  </si>
+  <si>
+    <t>67 595</t>
+  </si>
+  <si>
+    <t>58 898</t>
+  </si>
+  <si>
+    <t>59 543</t>
+  </si>
+  <si>
+    <t>57 553</t>
+  </si>
+  <si>
+    <t>57 886</t>
+  </si>
+  <si>
+    <t>62 450</t>
+  </si>
+  <si>
+    <t>60 764</t>
+  </si>
+  <si>
+    <t>62 888</t>
+  </si>
+  <si>
+    <t>64 052</t>
+  </si>
+  <si>
+    <t>68 613</t>
+  </si>
+  <si>
+    <t>68 961</t>
+  </si>
+  <si>
+    <t>75 879</t>
+  </si>
+  <si>
+    <t>68 405</t>
+  </si>
+  <si>
+    <t>76 188</t>
+  </si>
+  <si>
+    <t>72 111</t>
+  </si>
+  <si>
+    <t>69 134</t>
+  </si>
+  <si>
+    <t>78 324</t>
+  </si>
+  <si>
+    <t>84 511</t>
+  </si>
+  <si>
+    <t>84 230</t>
+  </si>
+  <si>
+    <t>91 041</t>
+  </si>
+  <si>
+    <t>89 613</t>
+  </si>
+  <si>
+    <t>94 940</t>
+  </si>
+  <si>
+    <t>98 648</t>
+  </si>
+  <si>
+    <t>97 872</t>
+  </si>
+  <si>
+    <t>94 307</t>
+  </si>
+  <si>
+    <t>94 411</t>
+  </si>
+  <si>
+    <t>92 041</t>
+  </si>
+  <si>
+    <t>91 244</t>
+  </si>
+  <si>
+    <t>111 261</t>
+  </si>
+  <si>
+    <t>57 390</t>
+  </si>
+  <si>
+    <t>54 261</t>
+  </si>
+  <si>
+    <t>56 173</t>
+  </si>
+  <si>
+    <t>55 736</t>
+  </si>
+  <si>
+    <t>67 761</t>
+  </si>
+  <si>
+    <t>73 185</t>
+  </si>
+  <si>
+    <t>64 389</t>
+  </si>
+  <si>
+    <t>65 968</t>
+  </si>
+  <si>
+    <t>70 284</t>
+  </si>
+  <si>
+    <t>69 900</t>
+  </si>
+  <si>
+    <t>66 987</t>
+  </si>
+  <si>
+    <t>72 052</t>
+  </si>
+  <si>
+    <t>59 057</t>
+  </si>
+  <si>
+    <t>57 766</t>
+  </si>
+  <si>
+    <t>59 165</t>
+  </si>
+  <si>
+    <t>58 563</t>
+  </si>
+  <si>
+    <t>59 679</t>
+  </si>
+  <si>
+    <t>70 855</t>
+  </si>
+  <si>
+    <t>66 369</t>
+  </si>
+  <si>
+    <t>61 816</t>
+  </si>
+  <si>
+    <t>63 086</t>
+  </si>
+  <si>
+    <t>64 652</t>
+  </si>
+  <si>
+    <t>65 159</t>
+  </si>
+  <si>
+    <t>65 092</t>
+  </si>
+  <si>
+    <t>61 189</t>
+  </si>
+  <si>
+    <t>58 203</t>
+  </si>
+  <si>
+    <t>58 461</t>
+  </si>
+  <si>
+    <t>58 498</t>
+  </si>
+  <si>
+    <t>66 556</t>
+  </si>
+  <si>
+    <t>67 824</t>
+  </si>
+  <si>
+    <t>64 734</t>
+  </si>
+  <si>
+    <t>64 520</t>
+  </si>
+  <si>
+    <t>66 585</t>
+  </si>
+  <si>
+    <t>69 737</t>
+  </si>
+  <si>
+    <t>65 632</t>
+  </si>
+  <si>
+    <t>63 696</t>
+  </si>
+  <si>
+    <t>60 280</t>
+  </si>
+  <si>
+    <t>58 967</t>
+  </si>
+  <si>
+    <t>60 230</t>
+  </si>
+  <si>
+    <t>58 316</t>
+  </si>
+  <si>
+    <t>70 485</t>
+  </si>
+  <si>
+    <t>73 555</t>
+  </si>
+  <si>
+    <t>66 437</t>
+  </si>
+  <si>
+    <t>64 414</t>
+  </si>
+  <si>
+    <t>71 806</t>
+  </si>
+  <si>
+    <t>69 312</t>
+  </si>
+  <si>
+    <t>65 388</t>
+  </si>
+  <si>
+    <t>69 188</t>
+  </si>
+  <si>
+    <t>59 585</t>
+  </si>
+  <si>
+    <t>59 758</t>
+  </si>
+  <si>
+    <t>59 110</t>
+  </si>
+  <si>
+    <t>58 479</t>
+  </si>
+  <si>
+    <t>67 537</t>
+  </si>
+  <si>
+    <t>67 875</t>
+  </si>
+  <si>
+    <t>70 858</t>
+  </si>
+  <si>
+    <t>65 644</t>
+  </si>
+  <si>
+    <t>70 120</t>
+  </si>
+  <si>
+    <t>65 901</t>
+  </si>
+  <si>
+    <t>66 705</t>
+  </si>
+  <si>
+    <t>70 424</t>
+  </si>
+  <si>
+    <t>67 017</t>
+  </si>
+  <si>
+    <t>70 979</t>
+  </si>
+  <si>
+    <t>69 110</t>
+  </si>
+  <si>
+    <t>68 425</t>
+  </si>
+  <si>
+    <t>73 328</t>
+  </si>
+  <si>
+    <t>87 301</t>
+  </si>
+  <si>
+    <t>78 342</t>
+  </si>
+  <si>
+    <t>75 499</t>
+  </si>
+  <si>
+    <t>73 591</t>
+  </si>
+  <si>
+    <t>74 720</t>
+  </si>
+  <si>
+    <t>70 729</t>
+  </si>
+  <si>
+    <t>93 150</t>
+  </si>
+  <si>
+    <t>62 771</t>
+  </si>
+  <si>
+    <t>62 060</t>
+  </si>
+  <si>
+    <t>57 804</t>
+  </si>
+  <si>
+    <t>60 026</t>
+  </si>
+  <si>
+    <t>68 751</t>
+  </si>
+  <si>
+    <t>77 892</t>
+  </si>
+  <si>
+    <t>68 036</t>
+  </si>
+  <si>
+    <t>61 408</t>
+  </si>
+  <si>
+    <t>68 946</t>
+  </si>
+  <si>
+    <t>72 594</t>
+  </si>
+  <si>
+    <t>68 987</t>
+  </si>
+  <si>
+    <t>65 252</t>
+  </si>
+  <si>
+    <t>62 537</t>
+  </si>
+  <si>
+    <t>62 539</t>
+  </si>
+  <si>
+    <t>62 423</t>
+  </si>
+  <si>
+    <t>62 848</t>
+  </si>
+  <si>
+    <t>68 974</t>
+  </si>
+  <si>
+    <t>69 896</t>
+  </si>
+  <si>
+    <t>66 920</t>
+  </si>
+  <si>
+    <t>65 745</t>
+  </si>
+  <si>
+    <t>66 756</t>
+  </si>
+  <si>
+    <t>68 504</t>
+  </si>
+  <si>
+    <t>66 059</t>
+  </si>
+  <si>
+    <t>73 972</t>
+  </si>
+  <si>
+    <t>55 306</t>
+  </si>
+  <si>
+    <t>55 226</t>
+  </si>
+  <si>
+    <t>60 059</t>
+  </si>
+  <si>
+    <t>67 087</t>
+  </si>
+  <si>
+    <t>68 462</t>
+  </si>
+  <si>
+    <t>74 333</t>
+  </si>
+  <si>
+    <t>70 314</t>
+  </si>
+  <si>
+    <t>67 521</t>
+  </si>
+  <si>
+    <t>69 572</t>
+  </si>
+  <si>
+    <t>72 325</t>
+  </si>
+  <si>
+    <t>68 907</t>
+  </si>
+  <si>
+    <t>65 525</t>
+  </si>
+  <si>
+    <t>53 001</t>
+  </si>
+  <si>
+    <t>55 567</t>
+  </si>
+  <si>
+    <t>55 790</t>
+  </si>
+  <si>
+    <t>56 061</t>
+  </si>
+  <si>
+    <t>63 728</t>
+  </si>
+  <si>
+    <t>71 059</t>
+  </si>
+  <si>
+    <t>60 240</t>
+  </si>
+  <si>
+    <t>59 306</t>
+  </si>
+  <si>
+    <t>73 692</t>
+  </si>
+  <si>
+    <t>69 135</t>
+  </si>
+  <si>
+    <t>65 078</t>
+  </si>
+  <si>
+    <t>67 772</t>
+  </si>
+  <si>
+    <t>59 002</t>
+  </si>
+  <si>
+    <t>59 485</t>
+  </si>
+  <si>
+    <t>59 561</t>
+  </si>
+  <si>
+    <t>67 166</t>
+  </si>
+  <si>
+    <t>65 548</t>
+  </si>
+  <si>
+    <t>77 488</t>
+  </si>
+  <si>
+    <t>59 595</t>
+  </si>
+  <si>
+    <t>76 217</t>
+  </si>
+  <si>
+    <t>70 073</t>
+  </si>
+  <si>
+    <t>72 780</t>
+  </si>
+  <si>
+    <t>68 914</t>
+  </si>
+  <si>
+    <t>60 725</t>
+  </si>
+  <si>
+    <t>57 021</t>
+  </si>
+  <si>
+    <t>57 296</t>
+  </si>
+  <si>
+    <t>63 438</t>
+  </si>
+  <si>
+    <t>74 024</t>
+  </si>
+  <si>
+    <t>74 020</t>
+  </si>
+  <si>
+    <t>59 551</t>
+  </si>
+  <si>
+    <t>66 558</t>
+  </si>
+  <si>
+    <t>62 615</t>
+  </si>
+  <si>
+    <t>62 560</t>
+  </si>
+  <si>
+    <t>62 388</t>
+  </si>
+  <si>
+    <t>67 848</t>
+  </si>
+  <si>
+    <t>67 058</t>
+  </si>
+  <si>
+    <t>69 455</t>
+  </si>
+  <si>
+    <t>69 099</t>
+  </si>
+  <si>
+    <t>79 460</t>
+  </si>
+  <si>
+    <t>83 087</t>
+  </si>
+  <si>
+    <t>77 456</t>
+  </si>
+  <si>
+    <t>73 534</t>
+  </si>
+  <si>
+    <t>85 099</t>
+  </si>
+  <si>
+    <t>82 794</t>
+  </si>
+  <si>
+    <t>79 873</t>
+  </si>
+  <si>
+    <t>85 265</t>
+  </si>
+  <si>
+    <t>88,1</t>
+  </si>
+  <si>
+    <t>82,1</t>
+  </si>
+  <si>
+    <t>89,6</t>
+  </si>
+  <si>
+    <t>90,1</t>
+  </si>
+  <si>
+    <t>83,5</t>
+  </si>
+  <si>
+    <t>124,0</t>
+  </si>
+  <si>
+    <t>103,1</t>
+  </si>
+  <si>
+    <t>92,0</t>
+  </si>
+  <si>
+    <t>91,3</t>
+  </si>
+  <si>
+    <t>89,0</t>
+  </si>
+  <si>
+    <t>83,3</t>
+  </si>
+  <si>
+    <t>77,8</t>
+  </si>
+  <si>
+    <t>92,6</t>
+  </si>
+  <si>
+    <t>91,5</t>
+  </si>
+  <si>
+    <t>85,0</t>
+  </si>
+  <si>
+    <t>93,3</t>
+  </si>
+  <si>
+    <t>92,8</t>
+  </si>
+  <si>
+    <t>85,4</t>
+  </si>
+  <si>
+    <t>79,0</t>
+  </si>
+  <si>
+    <t>94,6</t>
+  </si>
+  <si>
+    <t>91,8</t>
+  </si>
+  <si>
+    <t>91,2</t>
+  </si>
+  <si>
+    <t>88,0</t>
+  </si>
+  <si>
+    <t>81,3</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>68 921</t>
+  </si>
+  <si>
+    <t>81 905</t>
+  </si>
+  <si>
+    <t>55 090</t>
+  </si>
+  <si>
+    <t>54 735</t>
+  </si>
+  <si>
+    <t>58 279</t>
+  </si>
+  <si>
+    <t>58 921</t>
+  </si>
+  <si>
+    <t>58 067</t>
+  </si>
+  <si>
+    <t>63 495</t>
+  </si>
+  <si>
+    <t>59 087</t>
+  </si>
+  <si>
+    <t>58 509</t>
+  </si>
+  <si>
+    <t>52 944</t>
+  </si>
+  <si>
+    <t>53 919</t>
+  </si>
+  <si>
+    <t>58 051</t>
+  </si>
+  <si>
+    <t>56 629</t>
+  </si>
+  <si>
+    <t>63 963</t>
+  </si>
+  <si>
+    <t>74 853</t>
+  </si>
+  <si>
+    <t>88 829</t>
+  </si>
+  <si>
+    <t>59 089</t>
+  </si>
+  <si>
+    <t>58 830</t>
+  </si>
+  <si>
+    <t>63 000</t>
+  </si>
+  <si>
+    <t>62 721</t>
+  </si>
+  <si>
+    <t>59 649</t>
+  </si>
+  <si>
+    <t>69 162</t>
+  </si>
+  <si>
+    <t>63 171</t>
+  </si>
+  <si>
+    <t>62 794</t>
+  </si>
+  <si>
+    <t>58 014</t>
+  </si>
+  <si>
+    <t>60 722</t>
+  </si>
+  <si>
+    <t>59 786</t>
+  </si>
+  <si>
+    <t>61 069</t>
+  </si>
+  <si>
+    <t>69 035</t>
+  </si>
+  <si>
+    <t>81 062</t>
+  </si>
+  <si>
+    <t>94 594</t>
+  </si>
+  <si>
+    <t>64 771</t>
+  </si>
+  <si>
+    <t>63 823</t>
+  </si>
+  <si>
+    <t>68 298</t>
+  </si>
+  <si>
+    <t>66 619</t>
+  </si>
+  <si>
+    <t>65 258</t>
+  </si>
+  <si>
+    <t>81 535</t>
+  </si>
+  <si>
+    <t>67 152</t>
+  </si>
+  <si>
+    <t>67 018</t>
+  </si>
+  <si>
+    <t>64 158</t>
+  </si>
+  <si>
+    <t>67 342</t>
+  </si>
+  <si>
+    <t>63 027</t>
+  </si>
+  <si>
+    <t>78 338</t>
+  </si>
+  <si>
+    <t>52 705</t>
+  </si>
+  <si>
+    <t>54 634</t>
+  </si>
+  <si>
+    <t>58 862</t>
+  </si>
+  <si>
+    <t>61 589</t>
+  </si>
+  <si>
+    <t>63 831</t>
+  </si>
+  <si>
+    <t>66 488</t>
+  </si>
+  <si>
+    <t>67 603</t>
+  </si>
+  <si>
+    <t>68 757</t>
+  </si>
+  <si>
+    <t>68 919</t>
+  </si>
+  <si>
+    <t>71 216</t>
+  </si>
+  <si>
+    <t>72 992</t>
+  </si>
+  <si>
+    <t>74 172</t>
+  </si>
+  <si>
+    <t>72 900</t>
+  </si>
+  <si>
+    <t>76 992</t>
+  </si>
+  <si>
+    <t>78 404</t>
+  </si>
+  <si>
+    <t>79 732</t>
+  </si>
+  <si>
+    <t>82 179</t>
+  </si>
+  <si>
+    <t>84 611</t>
+  </si>
+  <si>
+    <t>86 594</t>
+  </si>
+  <si>
+    <t>88 303</t>
+  </si>
+  <si>
+    <t>86 669</t>
+  </si>
+  <si>
+    <t>90 334</t>
+  </si>
+  <si>
+    <t>91 957</t>
+  </si>
+  <si>
+    <t>93 387</t>
+  </si>
+  <si>
+    <t>52 262</t>
+  </si>
+  <si>
+    <t>55 553</t>
+  </si>
+  <si>
+    <t>56 955</t>
+  </si>
+  <si>
+    <t>58 259</t>
+  </si>
+  <si>
+    <t>55 930</t>
+  </si>
+  <si>
+    <t>61 642</t>
+  </si>
+  <si>
+    <t>63 003</t>
+  </si>
+  <si>
+    <t>64 657</t>
+  </si>
+  <si>
+    <t>56 304</t>
+  </si>
+  <si>
+    <t>57 691</t>
+  </si>
+  <si>
+    <t>57 818</t>
+  </si>
+  <si>
+    <t>58 147</t>
+  </si>
+  <si>
+    <t>58 640</t>
+  </si>
+  <si>
+    <t>61 789</t>
+  </si>
+  <si>
+    <t>62 325</t>
+  </si>
+  <si>
+    <t>63 092</t>
+  </si>
+  <si>
+    <t>57 209</t>
+  </si>
+  <si>
+    <t>60 510</t>
+  </si>
+  <si>
+    <t>62 085</t>
+  </si>
+  <si>
+    <t>62 568</t>
+  </si>
+  <si>
+    <t>59 286</t>
+  </si>
+  <si>
+    <t>62 216</t>
+  </si>
+  <si>
+    <t>63 465</t>
+  </si>
+  <si>
+    <t>64 610</t>
+  </si>
+  <si>
+    <t>57 811</t>
+  </si>
+  <si>
+    <t>59 475</t>
+  </si>
+  <si>
+    <t>60 898</t>
+  </si>
+  <si>
+    <t>61 995</t>
+  </si>
+  <si>
+    <t>59 788</t>
+  </si>
+  <si>
+    <t>64 005</t>
+  </si>
+  <si>
+    <t>65 065</t>
+  </si>
+  <si>
+    <t>65 313</t>
+  </si>
+  <si>
+    <t>58 760</t>
+  </si>
+  <si>
+    <t>57 535</t>
+  </si>
+  <si>
+    <t>59 218</t>
+  </si>
+  <si>
+    <t>59 461</t>
+  </si>
+  <si>
+    <t>62 306</t>
+  </si>
+  <si>
+    <t>64 290</t>
+  </si>
+  <si>
+    <t>65 063</t>
+  </si>
+  <si>
+    <t>61 151</t>
+  </si>
+  <si>
+    <t>65 177</t>
+  </si>
+  <si>
+    <t>66 238</t>
+  </si>
+  <si>
+    <t>66 703</t>
+  </si>
+  <si>
+    <t>69 016</t>
+  </si>
+  <si>
+    <t>75 001</t>
+  </si>
+  <si>
+    <t>75 072</t>
+  </si>
+  <si>
+    <t>76 274</t>
+  </si>
+  <si>
+    <t>58 243</t>
+  </si>
+  <si>
+    <t>60 602</t>
+  </si>
+  <si>
+    <t>63 066</t>
+  </si>
+  <si>
+    <t>62 483</t>
+  </si>
+  <si>
+    <t>60 856</t>
+  </si>
+  <si>
+    <t>66 237</t>
+  </si>
+  <si>
+    <t>65 702</t>
+  </si>
+  <si>
+    <t>66 379</t>
+  </si>
+  <si>
+    <t>60 229</t>
+  </si>
+  <si>
+    <t>61 254</t>
+  </si>
+  <si>
+    <t>61 416</t>
+  </si>
+  <si>
+    <t>61 285</t>
+  </si>
+  <si>
+    <t>62 499</t>
+  </si>
+  <si>
+    <t>65 838</t>
+  </si>
+  <si>
+    <t>66 129</t>
+  </si>
+  <si>
+    <t>67 339</t>
+  </si>
+  <si>
+    <t>50 339</t>
+  </si>
+  <si>
+    <t>54 730</t>
+  </si>
+  <si>
+    <t>56 963</t>
+  </si>
+  <si>
+    <t>58 020</t>
+  </si>
+  <si>
+    <t>56 910</t>
+  </si>
+  <si>
+    <t>63 865</t>
+  </si>
+  <si>
+    <t>65 984</t>
+  </si>
+  <si>
+    <t>66 997</t>
+  </si>
+  <si>
+    <t>54 012</t>
+  </si>
+  <si>
+    <t>57 108</t>
+  </si>
+  <si>
+    <t>59 070</t>
+  </si>
+  <si>
+    <t>60 005</t>
+  </si>
+  <si>
+    <t>54 754</t>
+  </si>
+  <si>
+    <t>58 819</t>
+  </si>
+  <si>
+    <t>61 493</t>
+  </si>
+  <si>
+    <t>63 195</t>
+  </si>
+  <si>
+    <t>56 009</t>
+  </si>
+  <si>
+    <t>58 507</t>
+  </si>
+  <si>
+    <t>60 592</t>
+  </si>
+  <si>
+    <t>61 710</t>
+  </si>
+  <si>
+    <t>60 202</t>
+  </si>
+  <si>
+    <t>60 452</t>
+  </si>
+  <si>
+    <t>64 111</t>
+  </si>
+  <si>
+    <t>65 769</t>
+  </si>
+  <si>
+    <t>56 709</t>
+  </si>
+  <si>
+    <t>58 666</t>
+  </si>
+  <si>
+    <t>61 436</t>
+  </si>
+  <si>
+    <t>60 708</t>
+  </si>
+  <si>
+    <t>58 395</t>
+  </si>
+  <si>
+    <t>62 538</t>
+  </si>
+  <si>
+    <t>64 061</t>
+  </si>
+  <si>
+    <t>63 685</t>
+  </si>
+  <si>
+    <t>62 012</t>
+  </si>
+  <si>
+    <t>64 614</t>
+  </si>
+  <si>
+    <t>69 043</t>
+  </si>
+  <si>
+    <t>68 160</t>
+  </si>
+  <si>
+    <t>73 089</t>
+  </si>
+  <si>
+    <t>74 952</t>
+  </si>
+  <si>
+    <t>77 525</t>
+  </si>
+  <si>
+    <t>Управление статистики труда</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0"/>
+    <numFmt numFmtId="170" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="30">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
-      <charset val="204"/>
-[...17 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...12 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...21 lines deleted...]
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3112,250 +4923,394 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...34 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="5"/>
+    <cellStyle name="Гиперссылка 4" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 10 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3598,19131 +5553,29042 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702972?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1513&amp;year=2025&amp;name=12875&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1513&amp;year=2026&amp;name=12875&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:IV56"/>
+  <dimension ref="B1:N24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="Q48" sqref="Q48"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
-[...62 lines deleted...]
-    <col min="107" max="16384" width="7.85546875" style="1"/>
+    <col min="1" max="1" width="7" style="42" customWidth="1"/>
+    <col min="2" max="2" width="45.5703125" style="67" customWidth="1"/>
+    <col min="3" max="3" width="97.7109375" style="67" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" s="29" customFormat="1" ht="11.25"/>
-[...16 lines deleted...]
-      <c r="N2" s="69"/>
+    <row r="1" spans="2:14">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
     </row>
-    <row r="3" spans="1:76" ht="15" customHeight="1">
-[...75 lines deleted...]
-      <c r="BX3" s="3"/>
+    <row r="2" spans="2:14" s="45" customFormat="1">
+      <c r="B2" s="43" t="s">
+        <v>941</v>
+      </c>
+      <c r="C2" s="44" t="s">
+        <v>942</v>
+      </c>
     </row>
-    <row r="4" spans="1:76" customFormat="1" ht="12.75">
-[...80 lines deleted...]
-        <v>2025</v>
+    <row r="3" spans="2:14" s="45" customFormat="1" ht="25.5">
+      <c r="B3" s="46" t="s">
+        <v>943</v>
+      </c>
+      <c r="C3" s="47" t="s">
+        <v>944</v>
       </c>
     </row>
-    <row r="5" spans="1:76" customFormat="1" ht="12.75">
-[...82 lines deleted...]
-        <v>326679</v>
+    <row r="4" spans="2:14" s="45" customFormat="1">
+      <c r="B4" s="43" t="s">
+        <v>945</v>
+      </c>
+      <c r="C4" s="48" t="s">
+        <v>946</v>
       </c>
     </row>
-    <row r="6" spans="1:76" customFormat="1" ht="12.75">
-[...82 lines deleted...]
-        <v>351746</v>
+    <row r="5" spans="2:14" s="45" customFormat="1" ht="25.5">
+      <c r="B5" s="49" t="s">
+        <v>947</v>
+      </c>
+      <c r="C5" s="47" t="s">
+        <v>944</v>
       </c>
     </row>
-    <row r="7" spans="1:76" customFormat="1" ht="12.75">
-[...82 lines deleted...]
-        <v>305678</v>
+    <row r="6" spans="2:14" s="45" customFormat="1">
+      <c r="B6" s="49" t="s">
+        <v>948</v>
+      </c>
+      <c r="C6" s="50" t="s">
+        <v>983</v>
       </c>
     </row>
-    <row r="8" spans="1:76" customFormat="1" ht="12.75">
-[...82 lines deleted...]
-        <v>291792</v>
+    <row r="7" spans="2:14" s="45" customFormat="1" ht="90.75" customHeight="1">
+      <c r="B7" s="43" t="s">
+        <v>949</v>
+      </c>
+      <c r="C7" s="51" t="s">
+        <v>950</v>
       </c>
     </row>
-    <row r="9" spans="1:76" customFormat="1" ht="12.75">
-[...82 lines deleted...]
-        <v>321927</v>
+    <row r="8" spans="2:14" s="45" customFormat="1">
+      <c r="B8" s="43" t="s">
+        <v>951</v>
+      </c>
+      <c r="C8" s="48" t="s">
+        <v>952</v>
       </c>
     </row>
-    <row r="10" spans="1:76" customFormat="1" ht="12.75">
-[...82 lines deleted...]
-        <v>304606</v>
+    <row r="9" spans="2:14" s="45" customFormat="1">
+      <c r="B9" s="43" t="s">
+        <v>953</v>
+      </c>
+      <c r="C9" s="51" t="s">
+        <v>954</v>
       </c>
     </row>
-    <row r="11" spans="1:76" customFormat="1" ht="12.75">
-[...82 lines deleted...]
-        <v>304878</v>
+    <row r="10" spans="2:14" s="45" customFormat="1">
+      <c r="B10" s="43" t="s">
+        <v>955</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>956</v>
       </c>
     </row>
-    <row r="12" spans="1:76" customFormat="1" ht="12.75">
-[...83 lines deleted...]
-      </c>
+    <row r="11" spans="2:14" s="45" customFormat="1">
+      <c r="B11" s="43" t="s">
+        <v>957</v>
+      </c>
+      <c r="C11" s="47"/>
+      <c r="N11" s="53"/>
     </row>
-    <row r="13" spans="1:76" customFormat="1" ht="12.75">
-[...83 lines deleted...]
-      </c>
+    <row r="12" spans="2:14" s="45" customFormat="1">
+      <c r="B12" s="43" t="s">
+        <v>958</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>959</v>
+      </c>
+      <c r="N12" s="53"/>
     </row>
-    <row r="14" spans="1:76" customFormat="1" ht="12.75">
-[...83 lines deleted...]
-      </c>
+    <row r="13" spans="2:14" s="45" customFormat="1" ht="25.5">
+      <c r="B13" s="55" t="s">
+        <v>960</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>961</v>
+      </c>
+      <c r="N13" s="53"/>
     </row>
-    <row r="15" spans="1:76" customFormat="1" ht="12.75">
-[...83 lines deleted...]
-      </c>
+    <row r="14" spans="2:14" s="45" customFormat="1" ht="25.5">
+      <c r="B14" s="114" t="s">
+        <v>962</v>
+      </c>
+      <c r="C14" s="57" t="s">
+        <v>963</v>
+      </c>
+      <c r="N14" s="53"/>
     </row>
-    <row r="16" spans="1:76" customFormat="1" ht="12.75">
-[...83 lines deleted...]
-      </c>
+    <row r="15" spans="2:14" s="45" customFormat="1" ht="24">
+      <c r="B15" s="115"/>
+      <c r="C15" s="58" t="s">
+        <v>964</v>
+      </c>
+      <c r="N15" s="53"/>
     </row>
-    <row r="17" spans="1:29" customFormat="1" ht="12.75">
-[...83 lines deleted...]
-      </c>
+    <row r="16" spans="2:14" s="45" customFormat="1">
+      <c r="B16" s="55" t="s">
+        <v>965</v>
+      </c>
+      <c r="C16" s="59" t="s">
+        <v>966</v>
+      </c>
+      <c r="N16" s="53"/>
     </row>
-    <row r="18" spans="1:29" customFormat="1" ht="12.75">
-[...83 lines deleted...]
-      </c>
+    <row r="17" spans="2:14">
+      <c r="B17" s="43" t="s">
+        <v>967</v>
+      </c>
+      <c r="C17" s="60">
+        <v>46267</v>
+      </c>
+      <c r="N17" s="61"/>
     </row>
-    <row r="19" spans="1:29" customFormat="1" ht="12.75">
-[...83 lines deleted...]
-      </c>
+    <row r="18" spans="2:14">
+      <c r="B18" s="43" t="s">
+        <v>968</v>
+      </c>
+      <c r="C18" s="60">
+        <v>46336</v>
+      </c>
+      <c r="N18" s="62"/>
     </row>
-    <row r="20" spans="1:29" customFormat="1" ht="12.75">
-[...23 lines deleted...]
-      <c r="X20" s="17"/>
+    <row r="19" spans="2:14">
+      <c r="B19" s="43" t="s">
+        <v>969</v>
+      </c>
+      <c r="C19" s="51" t="s">
+        <v>1527</v>
+      </c>
+      <c r="N19" s="61"/>
     </row>
-    <row r="21" spans="1:29" customFormat="1" ht="45.75" customHeight="1">
-[...25 lines deleted...]
-      <c r="X21" s="17"/>
+    <row r="20" spans="2:14">
+      <c r="B20" s="43" t="s">
+        <v>970</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>984</v>
+      </c>
+      <c r="N20" s="62"/>
     </row>
-    <row r="22" spans="1:29" customFormat="1" ht="12.75">
-[...84 lines deleted...]
-      <c r="AC22" s="77"/>
+    <row r="21" spans="2:14">
+      <c r="B21" s="43" t="s">
+        <v>971</v>
+      </c>
+      <c r="C21" s="63" t="s">
+        <v>986</v>
+      </c>
+      <c r="N21" s="61"/>
     </row>
-    <row r="23" spans="1:29" customFormat="1" ht="12.75">
-[...84 lines deleted...]
-      <c r="AC23" s="77"/>
+    <row r="22" spans="2:14">
+      <c r="B22" s="43" t="s">
+        <v>972</v>
+      </c>
+      <c r="C22" s="64" t="s">
+        <v>985</v>
+      </c>
+      <c r="N22" s="62"/>
     </row>
-    <row r="24" spans="1:29" customFormat="1" ht="12.75">
-[...84 lines deleted...]
-      <c r="AC24" s="77"/>
+    <row r="23" spans="2:14">
+      <c r="B23" s="65"/>
+      <c r="C23" s="66"/>
     </row>
-    <row r="25" spans="1:29" customFormat="1" ht="12.75">
-[...2662 lines deleted...]
-      <c r="CZ56" s="6"/>
+    <row r="24" spans="2:14">
+      <c r="N24" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="B14:B15"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...3 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <hyperlinks>
+    <hyperlink ref="C13" r:id="rId1"/>
+    <hyperlink ref="C16" r:id="rId2"/>
+    <hyperlink ref="C12" r:id="rId3"/>
+    <hyperlink ref="C14" r:id="rId4"/>
+    <hyperlink ref="C15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BI68"/>
+  <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="AK3" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5" style="42" customWidth="1"/>
+    <col min="2" max="2" width="108.140625" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="68"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="69" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="69" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="69" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="69" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="69" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="69"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="70" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="69"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="69"/>
+    </row>
+    <row r="18" spans="2:2" s="72" customFormat="1">
+      <c r="B18" s="71" t="s">
+        <v>979</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:EG64"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="CY15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="BD40" sqref="BD40"/>
+      <selection pane="bottomRight" activeCell="BO40" sqref="BO40:DS54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="31" style="35" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="42" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="31" style="9" customWidth="1"/>
+    <col min="2" max="31" width="8.7109375" style="76" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" style="76" customWidth="1"/>
+    <col min="33" max="33" width="9.7109375" style="76" customWidth="1"/>
+    <col min="34" max="34" width="9.28515625" style="76" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" style="76" customWidth="1"/>
+    <col min="36" max="37" width="9" style="76" customWidth="1"/>
+    <col min="38" max="38" width="7.28515625" style="76" customWidth="1"/>
+    <col min="39" max="40" width="7.85546875" style="76" customWidth="1"/>
+    <col min="41" max="41" width="8.85546875" style="76" customWidth="1"/>
+    <col min="42" max="42" width="9" style="76" customWidth="1"/>
+    <col min="43" max="44" width="8.85546875" style="76" customWidth="1"/>
+    <col min="45" max="47" width="7.85546875" style="76" customWidth="1"/>
+    <col min="48" max="48" width="8.7109375" style="76" customWidth="1"/>
+    <col min="49" max="49" width="7.85546875" style="76" customWidth="1"/>
+    <col min="50" max="54" width="8.42578125" style="76" customWidth="1"/>
+    <col min="55" max="55" width="7.85546875" style="76" customWidth="1"/>
+    <col min="56" max="57" width="8.5703125" style="76" customWidth="1"/>
+    <col min="58" max="58" width="9" style="76" customWidth="1"/>
+    <col min="59" max="59" width="8.7109375" style="76" customWidth="1"/>
+    <col min="60" max="60" width="8.5703125" style="76" customWidth="1"/>
+    <col min="61" max="61" width="9.28515625" style="76" customWidth="1"/>
+    <col min="62" max="62" width="8.7109375" style="76" customWidth="1"/>
+    <col min="63" max="63" width="9.7109375" style="76" customWidth="1"/>
+    <col min="64" max="64" width="9.28515625" style="76" customWidth="1"/>
+    <col min="65" max="65" width="9" style="76" customWidth="1"/>
+    <col min="66" max="66" width="7.85546875" style="76" customWidth="1"/>
+    <col min="67" max="116" width="10" style="9" customWidth="1"/>
+    <col min="117" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="62" customFormat="1" ht="12">
-[...30 lines deleted...]
-      <c r="AC1" s="59"/>
+    <row r="1" spans="1:125" s="36" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A1" s="120" t="s">
+        <v>982</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="120"/>
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="120"/>
+      <c r="AH1" s="120"/>
+      <c r="AI1" s="120"/>
+      <c r="AJ1" s="120"/>
+      <c r="AK1" s="120"/>
+      <c r="AL1" s="120"/>
+      <c r="AM1" s="120"/>
+      <c r="AN1" s="120"/>
+      <c r="AO1" s="120"/>
+      <c r="AP1" s="120"/>
+      <c r="AQ1" s="120"/>
+      <c r="AR1" s="120"/>
+      <c r="AS1" s="120"/>
+      <c r="AT1" s="120"/>
+      <c r="AU1" s="120"/>
+      <c r="AV1" s="120"/>
+      <c r="AW1" s="120"/>
+      <c r="AX1" s="120"/>
+      <c r="AY1" s="120"/>
+      <c r="AZ1" s="120"/>
+      <c r="BA1" s="120"/>
+      <c r="BB1" s="120"/>
+      <c r="BC1" s="120"/>
+      <c r="BD1" s="120"/>
+      <c r="BE1" s="120"/>
+      <c r="BF1" s="120"/>
+      <c r="BG1" s="120"/>
+      <c r="BH1" s="120"/>
+      <c r="BI1" s="120"/>
+      <c r="BJ1" s="120"/>
+      <c r="BK1" s="120"/>
+      <c r="BL1" s="120"/>
+      <c r="BM1" s="120"/>
+      <c r="BN1" s="120"/>
+      <c r="BO1" s="120"/>
+      <c r="BP1" s="120"/>
+      <c r="BQ1" s="120"/>
+      <c r="BR1" s="120"/>
+      <c r="BS1" s="120"/>
+      <c r="BT1" s="120"/>
+      <c r="BU1" s="120"/>
+      <c r="BV1" s="120"/>
+      <c r="BW1" s="35"/>
+      <c r="BX1" s="40"/>
+      <c r="BY1" s="33"/>
+      <c r="BZ1" s="33"/>
+      <c r="CA1" s="33"/>
+      <c r="CB1" s="33"/>
+      <c r="CC1" s="33"/>
+      <c r="CD1" s="33"/>
+      <c r="CE1" s="33"/>
+      <c r="CF1" s="33"/>
+      <c r="CG1" s="33"/>
+      <c r="CH1" s="33"/>
+      <c r="CI1" s="33"/>
+      <c r="CJ1" s="33"/>
+      <c r="CK1" s="33"/>
+      <c r="CL1" s="33"/>
+      <c r="CM1" s="33"/>
+      <c r="CN1" s="33"/>
+      <c r="CO1" s="33"/>
+      <c r="CP1" s="33"/>
+      <c r="CQ1" s="33"/>
+      <c r="CR1" s="33"/>
+      <c r="CS1" s="33"/>
+      <c r="CT1" s="33"/>
+      <c r="CU1" s="33"/>
+      <c r="CV1" s="33"/>
+      <c r="CW1" s="33"/>
     </row>
-    <row r="2" spans="1:49" s="31" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B2" s="80">
+    <row r="2" spans="1:125" s="5" customFormat="1" ht="11.25">
+      <c r="A2" s="4"/>
+      <c r="B2" s="121">
+        <v>2010</v>
+      </c>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
+      <c r="N2" s="122"/>
+      <c r="O2" s="121">
+        <v>2011</v>
+      </c>
+      <c r="P2" s="121"/>
+      <c r="Q2" s="121"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="122"/>
+      <c r="AB2" s="121">
+        <v>2012</v>
+      </c>
+      <c r="AC2" s="121"/>
+      <c r="AD2" s="121"/>
+      <c r="AE2" s="121"/>
+      <c r="AF2" s="121"/>
+      <c r="AG2" s="121"/>
+      <c r="AH2" s="121"/>
+      <c r="AI2" s="121"/>
+      <c r="AJ2" s="121"/>
+      <c r="AK2" s="121"/>
+      <c r="AL2" s="121"/>
+      <c r="AM2" s="121"/>
+      <c r="AN2" s="122"/>
+      <c r="AO2" s="121">
+        <v>2013</v>
+      </c>
+      <c r="AP2" s="122"/>
+      <c r="AQ2" s="122"/>
+      <c r="AR2" s="122"/>
+      <c r="AS2" s="122"/>
+      <c r="AT2" s="122"/>
+      <c r="AU2" s="122"/>
+      <c r="AV2" s="122"/>
+      <c r="AW2" s="122"/>
+      <c r="AX2" s="122"/>
+      <c r="AY2" s="122"/>
+      <c r="AZ2" s="122"/>
+      <c r="BA2" s="122"/>
+      <c r="BB2" s="121">
+        <v>2014</v>
+      </c>
+      <c r="BC2" s="121"/>
+      <c r="BD2" s="121"/>
+      <c r="BE2" s="121"/>
+      <c r="BF2" s="122"/>
+      <c r="BG2" s="122"/>
+      <c r="BH2" s="122"/>
+      <c r="BI2" s="122"/>
+      <c r="BJ2" s="122"/>
+      <c r="BK2" s="122"/>
+      <c r="BL2" s="122"/>
+      <c r="BM2" s="122"/>
+      <c r="BN2" s="122"/>
+      <c r="BO2" s="116">
         <v>2015</v>
       </c>
-      <c r="C2" s="80"/>
-[...2 lines deleted...]
-      <c r="F2" s="80">
+      <c r="BP2" s="117"/>
+      <c r="BQ2" s="117"/>
+      <c r="BR2" s="117"/>
+      <c r="BS2" s="118"/>
+      <c r="BT2" s="116">
         <v>2016</v>
       </c>
-      <c r="G2" s="80"/>
-[...2 lines deleted...]
-      <c r="J2" s="80">
+      <c r="BU2" s="117"/>
+      <c r="BV2" s="117"/>
+      <c r="BW2" s="117"/>
+      <c r="BX2" s="118"/>
+      <c r="BY2" s="116">
         <v>2017</v>
       </c>
-      <c r="K2" s="80"/>
-[...2 lines deleted...]
-      <c r="N2" s="80">
+      <c r="BZ2" s="117"/>
+      <c r="CA2" s="117"/>
+      <c r="CB2" s="117"/>
+      <c r="CC2" s="118"/>
+      <c r="CD2" s="116">
         <v>2018</v>
       </c>
-      <c r="O2" s="80"/>
-[...2 lines deleted...]
-      <c r="R2" s="80">
+      <c r="CE2" s="117"/>
+      <c r="CF2" s="117"/>
+      <c r="CG2" s="117"/>
+      <c r="CH2" s="118"/>
+      <c r="CI2" s="116">
         <v>2019</v>
       </c>
-      <c r="S2" s="80"/>
-[...2 lines deleted...]
-      <c r="V2" s="80">
+      <c r="CJ2" s="117"/>
+      <c r="CK2" s="117"/>
+      <c r="CL2" s="117"/>
+      <c r="CM2" s="118"/>
+      <c r="CN2" s="116">
         <v>2020</v>
       </c>
-      <c r="W2" s="80"/>
-[...2 lines deleted...]
-      <c r="Z2" s="80">
+      <c r="CO2" s="117"/>
+      <c r="CP2" s="117"/>
+      <c r="CQ2" s="117"/>
+      <c r="CR2" s="118"/>
+      <c r="CS2" s="116">
         <v>2021</v>
       </c>
-      <c r="AA2" s="80"/>
-[...2 lines deleted...]
-      <c r="AD2" s="80">
+      <c r="CT2" s="117"/>
+      <c r="CU2" s="117"/>
+      <c r="CV2" s="117"/>
+      <c r="CW2" s="118"/>
+      <c r="CX2" s="116">
         <v>2022</v>
       </c>
-      <c r="AE2" s="80"/>
-[...2 lines deleted...]
-      <c r="AH2" s="80">
+      <c r="CY2" s="117"/>
+      <c r="CZ2" s="117"/>
+      <c r="DA2" s="117"/>
+      <c r="DB2" s="118"/>
+      <c r="DC2" s="116">
         <v>2023</v>
       </c>
-      <c r="AI2" s="80"/>
-[...2 lines deleted...]
-      <c r="AL2" s="80">
+      <c r="DD2" s="117"/>
+      <c r="DE2" s="117"/>
+      <c r="DF2" s="117"/>
+      <c r="DG2" s="118"/>
+      <c r="DH2" s="116">
         <v>2024</v>
       </c>
-      <c r="AM2" s="80"/>
-[...2 lines deleted...]
-      <c r="AP2" s="80">
+      <c r="DI2" s="117"/>
+      <c r="DJ2" s="117"/>
+      <c r="DK2" s="117"/>
+      <c r="DL2" s="118"/>
+      <c r="DM2" s="116">
         <v>2025</v>
       </c>
-      <c r="AQ2" s="80"/>
-[...2 lines deleted...]
-      <c r="AT2" s="80">
+      <c r="DN2" s="117"/>
+      <c r="DO2" s="117"/>
+      <c r="DP2" s="117"/>
+      <c r="DQ2" s="118"/>
+      <c r="DR2" s="119">
         <v>2026</v>
       </c>
-      <c r="AU2" s="80"/>
-[...1 lines deleted...]
-      <c r="AW2" s="80"/>
+      <c r="DS2" s="119"/>
+      <c r="DT2" s="119"/>
+      <c r="DU2" s="119"/>
     </row>
-    <row r="3" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="B3" s="37" t="s">
+    <row r="3" spans="1:125" s="10" customFormat="1" ht="11.25">
+      <c r="B3" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="C3" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="D3" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="E3" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="F3" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="G3" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="H3" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="I3" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="J3" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="K3" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="L3" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="M3" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="N3" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="O3" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="P3" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="Q3" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="R3" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="S3" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="T3" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="U3" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="V3" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="W3" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="X3" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="Y3" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="Z3" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="AA3" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="AB3" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="AC3" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="AD3" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="AE3" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="AF3" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="AG3" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="AH3" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="AI3" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="AJ3" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="AK3" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="AL3" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="AM3" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="AN3" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="AO3" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="AP3" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="AQ3" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="AR3" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="AS3" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="AT3" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="AU3" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="AV3" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="AW3" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="AX3" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="AY3" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="AZ3" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="BA3" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="BB3" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="BC3" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="BD3" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="BE3" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="BF3" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="BG3" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="BH3" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="BI3" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="BJ3" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="BK3" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="BL3" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="BM3" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="BN3" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="BO3" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BP3" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="BQ3" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="C3" s="37" t="s">
+      <c r="BR3" s="11" t="s">
         <v>778</v>
       </c>
-      <c r="D3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="37" t="s">
+      <c r="BS3" s="11" t="s">
+        <v>981</v>
+      </c>
+      <c r="BT3" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BU3" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="BV3" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="G3" s="37" t="s">
+      <c r="BW3" s="11" t="s">
         <v>778</v>
       </c>
-      <c r="H3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="J3" s="37" t="s">
+      <c r="BX3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="BY3" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BZ3" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CA3" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="K3" s="37" t="s">
+      <c r="CB3" s="11" t="s">
         <v>778</v>
       </c>
-      <c r="L3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="N3" s="37" t="s">
+      <c r="CC3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CD3" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CE3" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CF3" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="O3" s="37" t="s">
+      <c r="CG3" s="11" t="s">
         <v>778</v>
       </c>
-      <c r="P3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="R3" s="37" t="s">
+      <c r="CH3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CI3" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CJ3" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CK3" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="S3" s="37" t="s">
+      <c r="CL3" s="11" t="s">
         <v>778</v>
       </c>
-      <c r="T3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="V3" s="37" t="s">
+      <c r="CM3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CN3" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CO3" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CP3" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="W3" s="37" t="s">
+      <c r="CQ3" s="11" t="s">
         <v>778</v>
       </c>
-      <c r="X3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="Z3" s="37" t="s">
+      <c r="CR3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CS3" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CT3" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CU3" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="AA3" s="37" t="s">
+      <c r="CV3" s="11" t="s">
         <v>778</v>
       </c>
-      <c r="AB3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="AD3" s="37" t="s">
+      <c r="CW3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CX3" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CY3" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CZ3" s="11" t="s">
         <v>777</v>
       </c>
-      <c r="AE3" s="37" t="s">
+      <c r="DA3" s="11" t="s">
         <v>778</v>
       </c>
-      <c r="AF3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="AH3" s="38" t="s">
+      <c r="DB3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DC3" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DD3" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DE3" s="12" t="s">
         <v>777</v>
       </c>
-      <c r="AI3" s="38" t="s">
+      <c r="DF3" s="13" t="s">
         <v>778</v>
       </c>
-      <c r="AJ3" s="38" t="s">
-[...5 lines deleted...]
-      <c r="AL3" s="38" t="s">
+      <c r="DG3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DH3" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DI3" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DJ3" s="12" t="s">
         <v>777</v>
       </c>
-      <c r="AM3" s="38" t="s">
+      <c r="DK3" s="13" t="s">
         <v>778</v>
       </c>
-      <c r="AN3" s="38" t="s">
-[...5 lines deleted...]
-      <c r="AP3" s="38" t="s">
+      <c r="DL3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DM3" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DN3" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DO3" s="12" t="s">
         <v>777</v>
       </c>
-      <c r="AQ3" s="38" t="s">
+      <c r="DP3" s="37" t="s">
         <v>778</v>
       </c>
-      <c r="AR3" s="38" t="s">
-[...9 lines deleted...]
-        <v>778</v>
+      <c r="DQ3" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DR3" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DS3" s="12" t="s">
+        <v>776</v>
       </c>
     </row>
-    <row r="4" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A4" s="40" t="s">
+    <row r="4" spans="1:125" ht="11.25">
+      <c r="A4" s="79" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="41">
+      <c r="B4" s="80">
+        <v>44830</v>
+      </c>
+      <c r="C4" s="80">
+        <v>44526</v>
+      </c>
+      <c r="D4" s="80">
+        <v>45937</v>
+      </c>
+      <c r="E4" s="80">
+        <v>48585</v>
+      </c>
+      <c r="F4" s="80">
+        <v>50621</v>
+      </c>
+      <c r="G4" s="80">
+        <v>56089</v>
+      </c>
+      <c r="H4" s="80">
+        <v>54697</v>
+      </c>
+      <c r="I4" s="80">
+        <v>54022</v>
+      </c>
+      <c r="J4" s="80">
+        <v>54866</v>
+      </c>
+      <c r="K4" s="80">
+        <v>52270</v>
+      </c>
+      <c r="L4" s="80">
+        <v>52219</v>
+      </c>
+      <c r="M4" s="80">
+        <v>59735</v>
+      </c>
+      <c r="N4" s="81">
+        <v>51689</v>
+      </c>
+      <c r="O4" s="80">
+        <v>52090</v>
+      </c>
+      <c r="P4" s="80">
+        <v>52025</v>
+      </c>
+      <c r="Q4" s="80">
+        <v>55727</v>
+      </c>
+      <c r="R4" s="80">
+        <v>53695</v>
+      </c>
+      <c r="S4" s="80">
+        <v>55652</v>
+      </c>
+      <c r="T4" s="80">
+        <v>60364</v>
+      </c>
+      <c r="U4" s="80">
+        <v>65200</v>
+      </c>
+      <c r="V4" s="80">
+        <v>63375</v>
+      </c>
+      <c r="W4" s="80">
+        <v>67896</v>
+      </c>
+      <c r="X4" s="80">
+        <v>68089</v>
+      </c>
+      <c r="Y4" s="80">
+        <v>66020</v>
+      </c>
+      <c r="Z4" s="80">
+        <v>77459</v>
+      </c>
+      <c r="AA4" s="82">
+        <v>61712.1</v>
+      </c>
+      <c r="AB4" s="80">
+        <v>64024</v>
+      </c>
+      <c r="AC4" s="80">
+        <v>64102</v>
+      </c>
+      <c r="AD4" s="80">
+        <v>65993</v>
+      </c>
+      <c r="AE4" s="80">
+        <v>64598</v>
+      </c>
+      <c r="AF4" s="80">
+        <v>67733</v>
+      </c>
+      <c r="AG4" s="80">
+        <v>74267</v>
+      </c>
+      <c r="AH4" s="80">
+        <v>71645</v>
+      </c>
+      <c r="AI4" s="80">
+        <v>71022</v>
+      </c>
+      <c r="AJ4" s="80">
+        <v>70810</v>
+      </c>
+      <c r="AK4" s="80">
+        <v>67972</v>
+      </c>
+      <c r="AL4" s="79">
+        <v>69041</v>
+      </c>
+      <c r="AM4" s="79">
+        <v>80032</v>
+      </c>
+      <c r="AN4" s="80" t="s">
+        <v>1357</v>
+      </c>
+      <c r="AO4" s="80">
+        <v>69446</v>
+      </c>
+      <c r="AP4" s="80">
+        <v>67959</v>
+      </c>
+      <c r="AQ4" s="80">
+        <v>72611</v>
+      </c>
+      <c r="AR4" s="80">
+        <v>70101</v>
+      </c>
+      <c r="AS4" s="81">
+        <v>73191</v>
+      </c>
+      <c r="AT4" s="81">
+        <v>77137</v>
+      </c>
+      <c r="AU4" s="79">
+        <v>79338</v>
+      </c>
+      <c r="AV4" s="80">
+        <v>73059</v>
+      </c>
+      <c r="AW4" s="80">
+        <v>76355</v>
+      </c>
+      <c r="AX4" s="80">
+        <v>75653</v>
+      </c>
+      <c r="AY4" s="80">
+        <v>73453</v>
+      </c>
+      <c r="AZ4" s="81">
+        <v>83859</v>
+      </c>
+      <c r="BA4" s="80" t="s">
+        <v>1372</v>
+      </c>
+      <c r="BB4" s="81">
+        <v>71830</v>
+      </c>
+      <c r="BC4" s="81">
+        <v>71605</v>
+      </c>
+      <c r="BD4" s="80">
+        <v>75147</v>
+      </c>
+      <c r="BE4" s="80">
+        <v>74425</v>
+      </c>
+      <c r="BF4" s="80">
+        <v>80942</v>
+      </c>
+      <c r="BG4" s="80">
+        <v>85817</v>
+      </c>
+      <c r="BH4" s="80">
+        <v>82792</v>
+      </c>
+      <c r="BI4" s="80">
+        <v>79124</v>
+      </c>
+      <c r="BJ4" s="80">
+        <v>82588</v>
+      </c>
+      <c r="BK4" s="80">
+        <v>80870</v>
+      </c>
+      <c r="BL4" s="80">
+        <v>79210</v>
+      </c>
+      <c r="BM4" s="84">
+        <v>90905</v>
+      </c>
+      <c r="BN4" s="80" t="s">
+        <v>1387</v>
+      </c>
+      <c r="BO4" s="85">
         <v>77618</v>
       </c>
-      <c r="C4" s="41">
+      <c r="BP4" s="85">
         <v>85360</v>
       </c>
-      <c r="D4" s="41">
+      <c r="BQ4" s="85">
         <v>83905</v>
       </c>
-      <c r="E4" s="41">
+      <c r="BR4" s="85">
         <v>87341</v>
       </c>
-      <c r="F4" s="41">
+      <c r="BS4" s="85">
+        <v>84324.1</v>
+      </c>
+      <c r="BT4" s="85">
         <v>88802</v>
       </c>
-      <c r="G4" s="41">
+      <c r="BU4" s="85">
         <v>99948</v>
       </c>
-      <c r="H4" s="41">
+      <c r="BV4" s="85">
         <v>96653</v>
       </c>
-      <c r="I4" s="41">
+      <c r="BW4" s="85">
         <v>104385</v>
       </c>
-      <c r="J4" s="41">
+      <c r="BX4" s="85">
+        <v>97344</v>
+      </c>
+      <c r="BY4" s="85">
         <v>93909</v>
       </c>
-      <c r="K4" s="41">
+      <c r="BZ4" s="85">
         <v>105657</v>
       </c>
-      <c r="L4" s="41">
+      <c r="CA4" s="85">
         <v>107151</v>
       </c>
-      <c r="M4" s="41">
+      <c r="CB4" s="85">
         <v>110611</v>
       </c>
-      <c r="N4" s="41">
+      <c r="CC4" s="85">
+        <v>104139</v>
+      </c>
+      <c r="CD4" s="85">
         <v>102254</v>
       </c>
-      <c r="O4" s="41">
+      <c r="CE4" s="85">
         <v>113336</v>
       </c>
-      <c r="P4" s="41">
+      <c r="CF4" s="85">
         <v>110853</v>
       </c>
-      <c r="Q4" s="41">
+      <c r="CG4" s="85">
         <v>116359</v>
       </c>
-      <c r="R4" s="41">
+      <c r="CH4" s="85">
+        <v>110686</v>
+      </c>
+      <c r="CI4" s="85">
         <v>113282</v>
       </c>
-      <c r="S4" s="41">
+      <c r="CJ4" s="85">
         <v>130291</v>
       </c>
-      <c r="T4" s="41">
+      <c r="CK4" s="85">
         <v>137585</v>
       </c>
-      <c r="U4" s="41">
+      <c r="CL4" s="85">
         <v>141049</v>
       </c>
-      <c r="V4" s="41">
+      <c r="CM4" s="85">
+        <v>130233</v>
+      </c>
+      <c r="CN4" s="85">
         <v>141720</v>
       </c>
-      <c r="W4" s="41">
+      <c r="CO4" s="85">
         <v>159256</v>
       </c>
-      <c r="X4" s="41">
+      <c r="CP4" s="85">
         <v>156341</v>
       </c>
-      <c r="Y4" s="41">
+      <c r="CQ4" s="85">
         <v>168899</v>
       </c>
-      <c r="Z4" s="41">
+      <c r="CR4" s="85">
+        <v>157497</v>
+      </c>
+      <c r="CS4" s="85">
         <v>166698</v>
       </c>
-      <c r="AA4" s="41">
+      <c r="CT4" s="85">
         <v>189807</v>
       </c>
-      <c r="AB4" s="41">
+      <c r="CU4" s="85">
         <v>189392</v>
       </c>
-      <c r="AC4" s="41">
+      <c r="CV4" s="85">
         <v>202983</v>
       </c>
-      <c r="AD4" s="41">
+      <c r="CW4" s="85">
+        <v>187501</v>
+      </c>
+      <c r="CX4" s="85">
         <v>203385</v>
       </c>
-      <c r="AE4" s="41">
+      <c r="CY4" s="85">
         <v>232778</v>
       </c>
-      <c r="AF4" s="41">
+      <c r="CZ4" s="85">
         <v>231918</v>
       </c>
-      <c r="AG4" s="41">
+      <c r="DA4" s="85">
         <v>241151</v>
       </c>
-      <c r="AH4" s="41">
+      <c r="DB4" s="85">
+        <v>227021</v>
+      </c>
+      <c r="DC4" s="85">
         <v>241102</v>
       </c>
-      <c r="AI4" s="42">
+      <c r="DD4" s="86">
         <v>273814</v>
       </c>
-      <c r="AJ4" s="42">
+      <c r="DE4" s="86">
         <v>258089</v>
       </c>
-      <c r="AK4" s="42">
+      <c r="DF4" s="86">
         <v>279596</v>
       </c>
-      <c r="AL4" s="41">
+      <c r="DG4" s="85">
+        <v>262248</v>
+      </c>
+      <c r="DH4" s="85">
         <v>270252</v>
       </c>
-      <c r="AM4" s="41">
+      <c r="DI4" s="85">
         <v>297303</v>
       </c>
-      <c r="AN4" s="41">
+      <c r="DJ4" s="85">
         <v>286956</v>
       </c>
-      <c r="AO4" s="41">
+      <c r="DK4" s="85">
         <v>315540</v>
       </c>
-      <c r="AP4" s="42">
+      <c r="DL4" s="85">
+        <v>293421</v>
+      </c>
+      <c r="DM4" s="86">
         <v>300051</v>
       </c>
-      <c r="AQ4" s="74">
+      <c r="DN4" s="87">
         <v>331648</v>
       </c>
-      <c r="AR4" s="42">
+      <c r="DO4" s="86">
         <v>317302</v>
       </c>
-      <c r="AS4" s="42">
+      <c r="DP4" s="86">
         <v>356848</v>
       </c>
-      <c r="AT4" s="42">
+      <c r="DQ4" s="85">
+        <v>326679</v>
+      </c>
+      <c r="DR4" s="86">
         <v>326664</v>
       </c>
-      <c r="AU4" s="42">
+      <c r="DS4" s="86">
         <v>363123</v>
       </c>
     </row>
-    <row r="5" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A5" s="40" t="s">
+    <row r="5" spans="1:125" ht="11.25">
+      <c r="A5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="41">
+      <c r="B5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN5" s="80" t="s">
+        <v>1358</v>
+      </c>
+      <c r="AO5" s="25" t="s">
+        <v>999</v>
+      </c>
+      <c r="AP5" s="25" t="s">
+        <v>1000</v>
+      </c>
+      <c r="AQ5" s="25" t="s">
+        <v>1001</v>
+      </c>
+      <c r="AR5" s="25" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AS5" s="25" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AT5" s="25" t="s">
+        <v>1004</v>
+      </c>
+      <c r="AU5" s="25" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AV5" s="25" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AW5" s="25" t="s">
+        <v>1007</v>
+      </c>
+      <c r="AX5" s="25" t="s">
+        <v>1008</v>
+      </c>
+      <c r="AY5" s="25" t="s">
+        <v>1009</v>
+      </c>
+      <c r="AZ5" s="25" t="s">
+        <v>1010</v>
+      </c>
+      <c r="BA5" s="80" t="s">
+        <v>1373</v>
+      </c>
+      <c r="BB5" s="25" t="s">
+        <v>1166</v>
+      </c>
+      <c r="BC5" s="25" t="s">
+        <v>1167</v>
+      </c>
+      <c r="BD5" s="25" t="s">
+        <v>1168</v>
+      </c>
+      <c r="BE5" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="BF5" s="25" t="s">
+        <v>1170</v>
+      </c>
+      <c r="BG5" s="25" t="s">
+        <v>1171</v>
+      </c>
+      <c r="BH5" s="25" t="s">
+        <v>1172</v>
+      </c>
+      <c r="BI5" s="25" t="s">
+        <v>1173</v>
+      </c>
+      <c r="BJ5" s="25" t="s">
+        <v>1174</v>
+      </c>
+      <c r="BK5" s="25" t="s">
+        <v>1175</v>
+      </c>
+      <c r="BL5" s="25" t="s">
+        <v>1176</v>
+      </c>
+      <c r="BM5" s="25" t="s">
+        <v>1177</v>
+      </c>
+      <c r="BN5" s="80" t="s">
+        <v>1388</v>
+      </c>
+      <c r="BO5" s="85">
         <v>89541</v>
       </c>
-      <c r="C5" s="41">
+      <c r="BP5" s="85">
         <v>96409</v>
       </c>
-      <c r="D5" s="41">
+      <c r="BQ5" s="85">
         <v>95769</v>
       </c>
-      <c r="E5" s="41">
+      <c r="BR5" s="85">
         <v>103251</v>
       </c>
-      <c r="F5" s="41">
+      <c r="BS5" s="85">
+        <v>98950.7</v>
+      </c>
+      <c r="BT5" s="85">
         <v>103948</v>
       </c>
-      <c r="G5" s="41">
+      <c r="BU5" s="85">
         <v>116572</v>
       </c>
-      <c r="H5" s="41">
+      <c r="BV5" s="85">
         <v>113162</v>
       </c>
-      <c r="I5" s="41">
+      <c r="BW5" s="85">
         <v>128863</v>
       </c>
-      <c r="J5" s="41">
+      <c r="BX5" s="85">
+        <v>116298</v>
+      </c>
+      <c r="BY5" s="85">
         <v>111996</v>
       </c>
-      <c r="K5" s="41">
+      <c r="BZ5" s="85">
         <v>124118</v>
       </c>
-      <c r="L5" s="41">
+      <c r="CA5" s="85">
         <v>125823</v>
       </c>
-      <c r="M5" s="41">
+      <c r="CB5" s="85">
         <v>137394</v>
       </c>
-      <c r="N5" s="41">
+      <c r="CC5" s="85">
+        <v>125185</v>
+      </c>
+      <c r="CD5" s="85">
         <v>123799</v>
       </c>
-      <c r="O5" s="41">
+      <c r="CE5" s="85">
         <v>133787</v>
       </c>
-      <c r="P5" s="41">
+      <c r="CF5" s="85">
         <v>130754</v>
       </c>
-      <c r="Q5" s="41">
+      <c r="CG5" s="85">
         <v>136543</v>
       </c>
-      <c r="R5" s="41">
+      <c r="CH5" s="85">
+        <v>132471</v>
+      </c>
+      <c r="CI5" s="85">
         <v>133149</v>
       </c>
-      <c r="S5" s="41">
+      <c r="CJ5" s="85">
         <v>148299</v>
       </c>
-      <c r="T5" s="41">
+      <c r="CK5" s="85">
         <v>156293</v>
       </c>
-      <c r="U5" s="41">
+      <c r="CL5" s="85">
         <v>161269</v>
       </c>
-      <c r="V5" s="41">
+      <c r="CM5" s="85">
+        <v>151098</v>
+      </c>
+      <c r="CN5" s="85">
         <v>159382</v>
       </c>
-      <c r="W5" s="41">
+      <c r="CO5" s="85">
         <v>171963</v>
       </c>
-      <c r="X5" s="41">
+      <c r="CP5" s="85">
         <v>173260</v>
       </c>
-      <c r="Y5" s="41">
+      <c r="CQ5" s="85">
         <v>193910</v>
       </c>
-      <c r="Z5" s="41">
+      <c r="CR5" s="85">
+        <v>175921</v>
+      </c>
+      <c r="CS5" s="85">
         <v>187211</v>
       </c>
-      <c r="AA5" s="41">
+      <c r="CT5" s="85">
         <v>205897</v>
       </c>
-      <c r="AB5" s="41">
+      <c r="CU5" s="85">
         <v>204610</v>
       </c>
-      <c r="AC5" s="41">
+      <c r="CV5" s="85">
         <v>226961</v>
       </c>
-      <c r="AD5" s="41">
+      <c r="CW5" s="85">
+        <v>206991</v>
+      </c>
+      <c r="CX5" s="85">
         <v>220541</v>
       </c>
-      <c r="AE5" s="41">
+      <c r="CY5" s="85">
         <v>245616</v>
       </c>
-      <c r="AF5" s="41">
+      <c r="CZ5" s="85">
         <v>252308</v>
       </c>
-      <c r="AG5" s="41">
+      <c r="DA5" s="85">
         <v>274689</v>
       </c>
-      <c r="AH5" s="41">
+      <c r="DB5" s="85">
+        <v>247784</v>
+      </c>
+      <c r="DC5" s="85">
         <v>260389</v>
       </c>
-      <c r="AI5" s="42">
+      <c r="DD5" s="86">
         <v>286500</v>
       </c>
-      <c r="AJ5" s="42">
+      <c r="DE5" s="86">
         <v>276453</v>
       </c>
-      <c r="AK5" s="42">
+      <c r="DF5" s="86">
         <v>306784</v>
       </c>
-      <c r="AL5" s="41">
+      <c r="DG5" s="85">
+        <v>280566</v>
+      </c>
+      <c r="DH5" s="85">
         <v>289792</v>
       </c>
-      <c r="AM5" s="41">
+      <c r="DI5" s="85">
         <v>317653</v>
       </c>
-      <c r="AN5" s="41">
+      <c r="DJ5" s="85">
         <v>305227</v>
       </c>
-      <c r="AO5" s="41">
+      <c r="DK5" s="85">
         <v>350309</v>
       </c>
-      <c r="AP5" s="42">
+      <c r="DL5" s="85">
+        <v>316187</v>
+      </c>
+      <c r="DM5" s="86">
         <v>326339</v>
       </c>
-      <c r="AQ5" s="74">
+      <c r="DN5" s="87">
         <v>351489</v>
       </c>
-      <c r="AR5" s="42">
+      <c r="DO5" s="86">
         <v>341163</v>
       </c>
-      <c r="AS5" s="42">
+      <c r="DP5" s="86">
         <v>381306</v>
       </c>
-      <c r="AT5" s="42">
+      <c r="DQ5" s="85">
+        <v>351746</v>
+      </c>
+      <c r="DR5" s="86">
         <v>359827</v>
       </c>
-      <c r="AU5" s="42">
+      <c r="DS5" s="86">
         <v>393826</v>
       </c>
     </row>
-    <row r="6" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A6" s="40" t="s">
+    <row r="6" spans="1:125" ht="11.25">
+      <c r="A6" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="41">
+      <c r="B6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN6" s="80" t="s">
+        <v>1359</v>
+      </c>
+      <c r="AO6" s="25" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AP6" s="25" t="s">
+        <v>1012</v>
+      </c>
+      <c r="AQ6" s="25" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AR6" s="25" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AS6" s="25" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AT6" s="25" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AU6" s="25" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AV6" s="25" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AW6" s="25" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AX6" s="25" t="s">
+        <v>1020</v>
+      </c>
+      <c r="AY6" s="25" t="s">
+        <v>1021</v>
+      </c>
+      <c r="AZ6" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="BA6" s="80" t="s">
+        <v>1374</v>
+      </c>
+      <c r="BB6" s="25" t="s">
+        <v>1178</v>
+      </c>
+      <c r="BC6" s="25" t="s">
+        <v>1179</v>
+      </c>
+      <c r="BD6" s="25" t="s">
+        <v>1180</v>
+      </c>
+      <c r="BE6" s="25" t="s">
+        <v>1181</v>
+      </c>
+      <c r="BF6" s="25" t="s">
+        <v>1182</v>
+      </c>
+      <c r="BG6" s="25" t="s">
+        <v>1183</v>
+      </c>
+      <c r="BH6" s="25" t="s">
+        <v>1184</v>
+      </c>
+      <c r="BI6" s="25" t="s">
+        <v>1185</v>
+      </c>
+      <c r="BJ6" s="25" t="s">
+        <v>1186</v>
+      </c>
+      <c r="BK6" s="25" t="s">
+        <v>1187</v>
+      </c>
+      <c r="BL6" s="25" t="s">
+        <v>1188</v>
+      </c>
+      <c r="BM6" s="25" t="s">
+        <v>1189</v>
+      </c>
+      <c r="BN6" s="80" t="s">
+        <v>1389</v>
+      </c>
+      <c r="BO6" s="85">
         <v>63576</v>
       </c>
-      <c r="C6" s="41">
+      <c r="BP6" s="85">
         <v>73004</v>
       </c>
-      <c r="D6" s="41">
+      <c r="BQ6" s="85">
         <v>69672</v>
       </c>
-      <c r="E6" s="41">
+      <c r="BR6" s="85">
         <v>70321</v>
       </c>
-      <c r="F6" s="41">
+      <c r="BS6" s="85">
+        <v>68209.100000000006</v>
+      </c>
+      <c r="BT6" s="85">
         <v>71529</v>
       </c>
-      <c r="G6" s="41">
+      <c r="BU6" s="85">
         <v>79682</v>
       </c>
-      <c r="H6" s="41">
+      <c r="BV6" s="85">
         <v>81770</v>
       </c>
-      <c r="I6" s="41">
+      <c r="BW6" s="85">
         <v>80449</v>
       </c>
-      <c r="J6" s="41">
+      <c r="BX6" s="85">
+        <v>77301</v>
+      </c>
+      <c r="BY6" s="85">
         <v>75056</v>
       </c>
-      <c r="K6" s="41">
+      <c r="BZ6" s="85">
         <v>87688</v>
       </c>
-      <c r="L6" s="41">
+      <c r="CA6" s="85">
         <v>90673</v>
       </c>
-      <c r="M6" s="41">
+      <c r="CB6" s="85">
         <v>83540</v>
       </c>
-      <c r="N6" s="41">
+      <c r="CC6" s="85">
+        <v>83733</v>
+      </c>
+      <c r="CD6" s="85">
         <v>79330</v>
       </c>
-      <c r="O6" s="41">
+      <c r="CE6" s="85">
         <v>90322</v>
       </c>
-      <c r="P6" s="41">
+      <c r="CF6" s="85">
         <v>87780</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="CG6" s="85">
         <v>78780</v>
       </c>
-      <c r="R6" s="41">
+      <c r="CH6" s="85">
+        <v>85992</v>
+      </c>
+      <c r="CI6" s="85">
         <v>87476</v>
       </c>
-      <c r="S6" s="41">
+      <c r="CJ6" s="85">
         <v>113956</v>
       </c>
-      <c r="T6" s="41">
+      <c r="CK6" s="85">
         <v>117946</v>
       </c>
-      <c r="U6" s="41">
+      <c r="CL6" s="85">
         <v>120799</v>
       </c>
-      <c r="V6" s="41">
+      <c r="CM6" s="85">
+        <v>108286</v>
+      </c>
+      <c r="CN6" s="85">
         <v>118201</v>
       </c>
-      <c r="W6" s="41">
+      <c r="CO6" s="85">
         <v>150614</v>
       </c>
-      <c r="X6" s="41">
+      <c r="CP6" s="85">
         <v>148132</v>
       </c>
-      <c r="Y6" s="41">
+      <c r="CQ6" s="85">
         <v>147778</v>
       </c>
-      <c r="Z6" s="41">
+      <c r="CR6" s="85">
+        <v>140630</v>
+      </c>
+      <c r="CS6" s="85">
         <v>143201</v>
       </c>
-      <c r="AA6" s="41">
+      <c r="CT6" s="85">
         <v>170865</v>
       </c>
-      <c r="AB6" s="41">
+      <c r="CU6" s="85">
         <v>166346</v>
       </c>
-      <c r="AC6" s="41">
+      <c r="CV6" s="85">
         <v>164942</v>
       </c>
-      <c r="AD6" s="41">
+      <c r="CW6" s="85">
+        <v>160903</v>
+      </c>
+      <c r="CX6" s="85">
         <v>179023</v>
       </c>
-      <c r="AE6" s="41">
+      <c r="CY6" s="85">
         <v>215638</v>
       </c>
-      <c r="AF6" s="41">
+      <c r="CZ6" s="85">
         <v>216417</v>
       </c>
-      <c r="AG6" s="41">
+      <c r="DA6" s="85">
         <v>197496</v>
       </c>
-      <c r="AH6" s="41">
+      <c r="DB6" s="85">
+        <v>200515</v>
+      </c>
+      <c r="DC6" s="85">
         <v>219314</v>
       </c>
-      <c r="AI6" s="42">
+      <c r="DD6" s="86">
         <v>280622</v>
       </c>
-      <c r="AJ6" s="42">
+      <c r="DE6" s="86">
         <v>250825</v>
       </c>
-      <c r="AK6" s="42">
+      <c r="DF6" s="86">
         <v>248887</v>
       </c>
-      <c r="AL6" s="41">
+      <c r="DG6" s="85">
+        <v>248975</v>
+      </c>
+      <c r="DH6" s="85">
         <v>252247</v>
       </c>
-      <c r="AM6" s="41">
+      <c r="DI6" s="85">
         <v>291173</v>
       </c>
-      <c r="AN6" s="41">
+      <c r="DJ6" s="85">
         <v>273753</v>
       </c>
-      <c r="AO6" s="41">
+      <c r="DK6" s="85">
         <v>273691</v>
       </c>
-      <c r="AP6" s="42">
+      <c r="DL6" s="85">
+        <v>273126</v>
+      </c>
+      <c r="DM6" s="86">
         <v>270607</v>
       </c>
-      <c r="AQ6" s="74">
+      <c r="DN6" s="87">
         <v>326399</v>
       </c>
-      <c r="AR6" s="42">
+      <c r="DO6" s="86">
         <v>304921</v>
       </c>
-      <c r="AS6" s="42">
+      <c r="DP6" s="86">
         <v>313674</v>
       </c>
-      <c r="AT6" s="42">
+      <c r="DQ6" s="85">
+        <v>305678</v>
+      </c>
+      <c r="DR6" s="86">
         <v>285847</v>
       </c>
-      <c r="AU6" s="42">
+      <c r="DS6" s="86">
         <v>341788</v>
       </c>
     </row>
-    <row r="7" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A7" s="40" t="s">
+    <row r="7" spans="1:125" ht="11.25">
+      <c r="A7" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN7" s="80" t="s">
+        <v>1360</v>
+      </c>
+      <c r="AO7" s="25" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AP7" s="25" t="s">
+        <v>1024</v>
+      </c>
+      <c r="AQ7" s="25" t="s">
+        <v>1025</v>
+      </c>
+      <c r="AR7" s="25" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AS7" s="25" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AT7" s="25" t="s">
+        <v>1028</v>
+      </c>
+      <c r="AU7" s="25" t="s">
+        <v>1029</v>
+      </c>
+      <c r="AV7" s="25" t="s">
+        <v>1030</v>
+      </c>
+      <c r="AW7" s="25" t="s">
+        <v>1031</v>
+      </c>
+      <c r="AX7" s="25" t="s">
+        <v>1032</v>
+      </c>
+      <c r="AY7" s="25" t="s">
+        <v>1033</v>
+      </c>
+      <c r="AZ7" s="25" t="s">
+        <v>1034</v>
+      </c>
+      <c r="BA7" s="80" t="s">
+        <v>1375</v>
+      </c>
+      <c r="BB7" s="25" t="s">
+        <v>1190</v>
+      </c>
+      <c r="BC7" s="25" t="s">
+        <v>1191</v>
+      </c>
+      <c r="BD7" s="25" t="s">
+        <v>1192</v>
+      </c>
+      <c r="BE7" s="25" t="s">
+        <v>1193</v>
+      </c>
+      <c r="BF7" s="25" t="s">
+        <v>1194</v>
+      </c>
+      <c r="BG7" s="25" t="s">
+        <v>1195</v>
+      </c>
+      <c r="BH7" s="25" t="s">
+        <v>1196</v>
+      </c>
+      <c r="BI7" s="25" t="s">
+        <v>1197</v>
+      </c>
+      <c r="BJ7" s="25" t="s">
+        <v>1198</v>
+      </c>
+      <c r="BK7" s="25" t="s">
+        <v>1199</v>
+      </c>
+      <c r="BL7" s="25" t="s">
+        <v>1200</v>
+      </c>
+      <c r="BM7" s="25" t="s">
+        <v>1201</v>
+      </c>
+      <c r="BN7" s="80" t="s">
+        <v>1390</v>
+      </c>
+      <c r="BO7" s="85">
         <v>66069</v>
       </c>
-      <c r="C7" s="41">
+      <c r="BP7" s="85">
         <v>71527</v>
       </c>
-      <c r="D7" s="41">
+      <c r="BQ7" s="85">
         <v>69684</v>
       </c>
-      <c r="E7" s="41">
+      <c r="BR7" s="85">
         <v>64659</v>
       </c>
-      <c r="F7" s="41">
+      <c r="BS7" s="85">
+        <v>68213.8</v>
+      </c>
+      <c r="BT7" s="85">
         <v>75863</v>
       </c>
-      <c r="G7" s="41">
+      <c r="BU7" s="85">
         <v>81680</v>
       </c>
-      <c r="H7" s="41">
+      <c r="BV7" s="85">
         <v>70459</v>
       </c>
-      <c r="I7" s="41">
+      <c r="BW7" s="85">
         <v>81136</v>
       </c>
-      <c r="J7" s="41">
+      <c r="BX7" s="85">
+        <v>76881</v>
+      </c>
+      <c r="BY7" s="85">
         <v>76907</v>
       </c>
-      <c r="K7" s="41">
+      <c r="BZ7" s="85">
         <v>82174</v>
       </c>
-      <c r="L7" s="41">
+      <c r="CA7" s="85">
         <v>84462</v>
       </c>
-      <c r="M7" s="41">
+      <c r="CB7" s="85">
         <v>86230</v>
       </c>
-      <c r="N7" s="41">
+      <c r="CC7" s="85">
+        <v>82250</v>
+      </c>
+      <c r="CD7" s="85">
         <v>81419</v>
       </c>
-      <c r="O7" s="41">
+      <c r="CE7" s="85">
         <v>85384</v>
       </c>
-      <c r="P7" s="41">
+      <c r="CF7" s="85">
         <v>88070</v>
       </c>
-      <c r="Q7" s="41">
+      <c r="CG7" s="85">
         <v>79545</v>
       </c>
-      <c r="R7" s="41">
+      <c r="CH7" s="85">
+        <v>87194</v>
+      </c>
+      <c r="CI7" s="85">
         <v>98855</v>
       </c>
-      <c r="S7" s="41">
+      <c r="CJ7" s="85">
         <v>117106</v>
       </c>
-      <c r="T7" s="41">
+      <c r="CK7" s="85">
         <v>114199</v>
       </c>
-      <c r="U7" s="41">
+      <c r="CL7" s="85">
         <v>126883</v>
       </c>
-      <c r="V7" s="41">
+      <c r="CM7" s="85">
+        <v>111220</v>
+      </c>
+      <c r="CN7" s="85">
         <v>129147</v>
       </c>
-      <c r="W7" s="41">
+      <c r="CO7" s="85">
         <v>152238</v>
       </c>
-      <c r="X7" s="41">
+      <c r="CP7" s="85">
         <v>140734</v>
       </c>
-      <c r="Y7" s="41">
+      <c r="CQ7" s="85">
         <v>145679</v>
       </c>
-      <c r="Z7" s="41">
+      <c r="CR7" s="85">
+        <v>142385</v>
+      </c>
+      <c r="CS7" s="85">
         <v>156314</v>
       </c>
-      <c r="AA7" s="41">
+      <c r="CT7" s="85">
         <v>181992</v>
       </c>
-      <c r="AB7" s="41">
+      <c r="CU7" s="85">
         <v>167343</v>
       </c>
-      <c r="AC7" s="41">
+      <c r="CV7" s="85">
         <v>183848</v>
       </c>
-      <c r="AD7" s="41">
+      <c r="CW7" s="85">
+        <v>172095</v>
+      </c>
+      <c r="CX7" s="85">
         <v>199653</v>
       </c>
-      <c r="AE7" s="41">
+      <c r="CY7" s="85">
         <v>241056</v>
       </c>
-      <c r="AF7" s="41">
+      <c r="CZ7" s="85">
         <v>194849</v>
       </c>
-      <c r="AG7" s="41">
+      <c r="DA7" s="85">
         <v>209693</v>
       </c>
-      <c r="AH7" s="41">
+      <c r="DB7" s="85">
+        <v>210653</v>
+      </c>
+      <c r="DC7" s="85">
         <v>234660</v>
       </c>
-      <c r="AI7" s="42">
+      <c r="DD7" s="86">
         <v>267898</v>
       </c>
-      <c r="AJ7" s="42">
+      <c r="DE7" s="86">
         <v>239001</v>
       </c>
-      <c r="AK7" s="42">
+      <c r="DF7" s="86">
         <v>255757</v>
       </c>
-      <c r="AL7" s="41">
+      <c r="DG7" s="85">
+        <v>248961</v>
+      </c>
+      <c r="DH7" s="85">
         <v>266058</v>
       </c>
-      <c r="AM7" s="41">
+      <c r="DI7" s="85">
         <v>276793</v>
       </c>
-      <c r="AN7" s="41">
+      <c r="DJ7" s="85">
         <v>270352</v>
       </c>
-      <c r="AO7" s="41">
+      <c r="DK7" s="85">
         <v>273895</v>
       </c>
-      <c r="AP7" s="42">
+      <c r="DL7" s="85">
+        <v>272619</v>
+      </c>
+      <c r="DM7" s="86">
         <v>274202</v>
       </c>
-      <c r="AQ7" s="74">
+      <c r="DN7" s="87">
         <v>349693</v>
       </c>
-      <c r="AR7" s="42">
+      <c r="DO7" s="86">
         <v>294015</v>
       </c>
-      <c r="AS7" s="42">
+      <c r="DP7" s="86">
         <v>301376</v>
       </c>
-      <c r="AT7" s="42">
+      <c r="DQ7" s="85">
+        <v>291792</v>
+      </c>
+      <c r="DR7" s="86">
         <v>278556</v>
       </c>
-      <c r="AU7" s="42">
+      <c r="DS7" s="86">
         <v>313463</v>
       </c>
     </row>
-    <row r="8" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A8" s="40" t="s">
+    <row r="8" spans="1:125" ht="11.25">
+      <c r="A8" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN8" s="80" t="s">
+        <v>1361</v>
+      </c>
+      <c r="AO8" s="25" t="s">
+        <v>1035</v>
+      </c>
+      <c r="AP8" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="AQ8" s="25" t="s">
+        <v>1037</v>
+      </c>
+      <c r="AR8" s="25" t="s">
+        <v>1038</v>
+      </c>
+      <c r="AS8" s="25" t="s">
+        <v>1039</v>
+      </c>
+      <c r="AT8" s="25" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AU8" s="25" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AV8" s="25" t="s">
+        <v>1042</v>
+      </c>
+      <c r="AW8" s="25" t="s">
+        <v>1043</v>
+      </c>
+      <c r="AX8" s="25" t="s">
+        <v>1044</v>
+      </c>
+      <c r="AY8" s="25" t="s">
+        <v>1045</v>
+      </c>
+      <c r="AZ8" s="25" t="s">
+        <v>1046</v>
+      </c>
+      <c r="BA8" s="80" t="s">
+        <v>1376</v>
+      </c>
+      <c r="BB8" s="25" t="s">
+        <v>1202</v>
+      </c>
+      <c r="BC8" s="25" t="s">
+        <v>1203</v>
+      </c>
+      <c r="BD8" s="25" t="s">
+        <v>1204</v>
+      </c>
+      <c r="BE8" s="25" t="s">
+        <v>1205</v>
+      </c>
+      <c r="BF8" s="25" t="s">
+        <v>1206</v>
+      </c>
+      <c r="BG8" s="25" t="s">
+        <v>1207</v>
+      </c>
+      <c r="BH8" s="25" t="s">
+        <v>1208</v>
+      </c>
+      <c r="BI8" s="25" t="s">
+        <v>1209</v>
+      </c>
+      <c r="BJ8" s="25" t="s">
+        <v>1210</v>
+      </c>
+      <c r="BK8" s="25" t="s">
+        <v>1211</v>
+      </c>
+      <c r="BL8" s="25" t="s">
+        <v>1212</v>
+      </c>
+      <c r="BM8" s="25" t="s">
+        <v>1213</v>
+      </c>
+      <c r="BN8" s="80" t="s">
+        <v>1391</v>
+      </c>
+      <c r="BO8" s="85">
         <v>65862</v>
       </c>
-      <c r="C8" s="41">
+      <c r="BP8" s="85">
         <v>81428</v>
       </c>
-      <c r="D8" s="41">
+      <c r="BQ8" s="85">
         <v>75849</v>
       </c>
-      <c r="E8" s="41">
+      <c r="BR8" s="85">
         <v>70092</v>
       </c>
-      <c r="F8" s="41">
+      <c r="BS8" s="85">
+        <v>72630.100000000006</v>
+      </c>
+      <c r="BT8" s="85">
         <v>78800</v>
       </c>
-      <c r="G8" s="41">
+      <c r="BU8" s="85">
         <v>88148</v>
       </c>
-      <c r="H8" s="41">
+      <c r="BV8" s="85">
         <v>86743</v>
       </c>
-      <c r="I8" s="41">
+      <c r="BW8" s="85">
         <v>87239</v>
       </c>
-      <c r="J8" s="41">
+      <c r="BX8" s="85">
+        <v>85518</v>
+      </c>
+      <c r="BY8" s="85">
         <v>84256</v>
       </c>
-      <c r="K8" s="41">
+      <c r="BZ8" s="85">
         <v>96396</v>
       </c>
-      <c r="L8" s="41">
+      <c r="CA8" s="85">
         <v>87640</v>
       </c>
-      <c r="M8" s="41">
+      <c r="CB8" s="85">
         <v>93223</v>
       </c>
-      <c r="N8" s="41">
+      <c r="CC8" s="85">
+        <v>89461</v>
+      </c>
+      <c r="CD8" s="85">
         <v>89277</v>
       </c>
-      <c r="O8" s="41">
+      <c r="CE8" s="85">
         <v>99017</v>
       </c>
-      <c r="P8" s="41">
+      <c r="CF8" s="85">
         <v>96057</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="CG8" s="85">
         <v>95425</v>
       </c>
-      <c r="R8" s="41">
+      <c r="CH8" s="85">
+        <v>94327</v>
+      </c>
+      <c r="CI8" s="85">
         <v>98220</v>
       </c>
-      <c r="S8" s="41">
+      <c r="CJ8" s="85">
         <v>112218</v>
       </c>
-      <c r="T8" s="41">
+      <c r="CK8" s="85">
         <v>125281</v>
       </c>
-      <c r="U8" s="41">
+      <c r="CL8" s="85">
         <v>126527</v>
       </c>
-      <c r="V8" s="41">
+      <c r="CM8" s="85">
+        <v>114941</v>
+      </c>
+      <c r="CN8" s="85">
         <v>130322</v>
       </c>
-      <c r="W8" s="41">
+      <c r="CO8" s="85">
         <v>140654</v>
       </c>
-      <c r="X8" s="41">
+      <c r="CP8" s="85">
         <v>161292</v>
       </c>
-      <c r="Y8" s="41">
+      <c r="CQ8" s="85">
         <v>157378</v>
       </c>
-      <c r="Z8" s="41">
+      <c r="CR8" s="85">
+        <v>147073</v>
+      </c>
+      <c r="CS8" s="85">
         <v>153898</v>
       </c>
-      <c r="AA8" s="41">
+      <c r="CT8" s="85">
         <v>173484</v>
       </c>
-      <c r="AB8" s="41">
+      <c r="CU8" s="85">
         <v>186622</v>
       </c>
-      <c r="AC8" s="41">
+      <c r="CV8" s="85">
         <v>193513</v>
       </c>
-      <c r="AD8" s="41">
+      <c r="CW8" s="85">
+        <v>175218</v>
+      </c>
+      <c r="CX8" s="85">
         <v>194261</v>
       </c>
-      <c r="AE8" s="41">
+      <c r="CY8" s="85">
         <v>234182</v>
       </c>
-      <c r="AF8" s="41">
+      <c r="CZ8" s="85">
         <v>190166</v>
       </c>
-      <c r="AG8" s="41">
+      <c r="DA8" s="85">
         <v>200784</v>
       </c>
-      <c r="AH8" s="41">
+      <c r="DB8" s="85">
+        <v>204394</v>
+      </c>
+      <c r="DC8" s="85">
         <v>232884</v>
       </c>
-      <c r="AI8" s="42">
+      <c r="DD8" s="86">
         <v>256596</v>
       </c>
-      <c r="AJ8" s="42">
+      <c r="DE8" s="86">
         <v>253881</v>
       </c>
-      <c r="AK8" s="42">
+      <c r="DF8" s="86">
         <v>264024</v>
       </c>
-      <c r="AL8" s="41">
+      <c r="DG8" s="85">
+        <v>251807</v>
+      </c>
+      <c r="DH8" s="85">
         <v>289755</v>
       </c>
-      <c r="AM8" s="41">
+      <c r="DI8" s="85">
         <v>294866</v>
       </c>
-      <c r="AN8" s="41">
+      <c r="DJ8" s="85">
         <v>284918</v>
       </c>
-      <c r="AO8" s="41">
+      <c r="DK8" s="85">
         <v>296989</v>
       </c>
-      <c r="AP8" s="42">
+      <c r="DL8" s="85">
+        <v>290601</v>
+      </c>
+      <c r="DM8" s="86">
         <v>297075</v>
       </c>
-      <c r="AQ8" s="74">
+      <c r="DN8" s="87">
         <v>306098</v>
       </c>
-      <c r="AR8" s="42">
+      <c r="DO8" s="86">
         <v>299303</v>
       </c>
-      <c r="AS8" s="42">
+      <c r="DP8" s="86">
         <v>384934</v>
       </c>
-      <c r="AT8" s="42">
+      <c r="DQ8" s="85">
+        <v>321927</v>
+      </c>
+      <c r="DR8" s="86">
         <v>311691</v>
       </c>
-      <c r="AU8" s="42">
+      <c r="DS8" s="86">
         <v>352896</v>
       </c>
     </row>
-    <row r="9" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A9" s="40" t="s">
+    <row r="9" spans="1:125" ht="11.25">
+      <c r="A9" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN9" s="80" t="s">
+        <v>1362</v>
+      </c>
+      <c r="AO9" s="25" t="s">
+        <v>1047</v>
+      </c>
+      <c r="AP9" s="25" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AQ9" s="25" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AR9" s="25" t="s">
+        <v>1050</v>
+      </c>
+      <c r="AS9" s="25" t="s">
+        <v>1051</v>
+      </c>
+      <c r="AT9" s="25" t="s">
+        <v>1052</v>
+      </c>
+      <c r="AU9" s="25" t="s">
+        <v>1053</v>
+      </c>
+      <c r="AV9" s="25" t="s">
+        <v>1054</v>
+      </c>
+      <c r="AW9" s="25" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AX9" s="25" t="s">
+        <v>1056</v>
+      </c>
+      <c r="AY9" s="25" t="s">
+        <v>1057</v>
+      </c>
+      <c r="AZ9" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="BA9" s="80" t="s">
+        <v>1377</v>
+      </c>
+      <c r="BB9" s="25" t="s">
+        <v>1214</v>
+      </c>
+      <c r="BC9" s="25" t="s">
+        <v>1215</v>
+      </c>
+      <c r="BD9" s="25" t="s">
+        <v>1216</v>
+      </c>
+      <c r="BE9" s="25" t="s">
+        <v>1217</v>
+      </c>
+      <c r="BF9" s="25" t="s">
+        <v>1218</v>
+      </c>
+      <c r="BG9" s="25" t="s">
+        <v>1219</v>
+      </c>
+      <c r="BH9" s="25" t="s">
+        <v>1220</v>
+      </c>
+      <c r="BI9" s="25" t="s">
+        <v>1221</v>
+      </c>
+      <c r="BJ9" s="25" t="s">
+        <v>1222</v>
+      </c>
+      <c r="BK9" s="25" t="s">
+        <v>1223</v>
+      </c>
+      <c r="BL9" s="25" t="s">
+        <v>1224</v>
+      </c>
+      <c r="BM9" s="25" t="s">
+        <v>1225</v>
+      </c>
+      <c r="BN9" s="80" t="s">
+        <v>1392</v>
+      </c>
+      <c r="BO9" s="85">
         <v>69361</v>
       </c>
-      <c r="C9" s="41">
+      <c r="BP9" s="85">
         <v>75891</v>
       </c>
-      <c r="D9" s="41">
+      <c r="BQ9" s="85">
         <v>81007</v>
       </c>
-      <c r="E9" s="41">
+      <c r="BR9" s="85">
         <v>75734</v>
       </c>
-      <c r="F9" s="41">
+      <c r="BS9" s="85">
+        <v>74985.600000000006</v>
+      </c>
+      <c r="BT9" s="85">
         <v>73853</v>
       </c>
-      <c r="G9" s="41">
+      <c r="BU9" s="85">
         <v>80593</v>
       </c>
-      <c r="H9" s="41">
+      <c r="BV9" s="85">
         <v>81490</v>
       </c>
-      <c r="I9" s="41">
+      <c r="BW9" s="85">
         <v>87599</v>
       </c>
-      <c r="J9" s="41">
+      <c r="BX9" s="85">
+        <v>80721</v>
+      </c>
+      <c r="BY9" s="85">
         <v>82770</v>
       </c>
-      <c r="K9" s="41">
+      <c r="BZ9" s="85">
         <v>94702</v>
       </c>
-      <c r="L9" s="41">
+      <c r="CA9" s="85">
         <v>97374</v>
       </c>
-      <c r="M9" s="41">
+      <c r="CB9" s="85">
         <v>93127</v>
       </c>
-      <c r="N9" s="41">
+      <c r="CC9" s="85">
+        <v>88548</v>
+      </c>
+      <c r="CD9" s="85">
         <v>86135</v>
       </c>
-      <c r="O9" s="41">
+      <c r="CE9" s="85">
         <v>93695</v>
       </c>
-      <c r="P9" s="41">
+      <c r="CF9" s="85">
         <v>96835</v>
       </c>
-      <c r="Q9" s="41">
+      <c r="CG9" s="85">
         <v>141773</v>
       </c>
-      <c r="R9" s="41">
+      <c r="CH9" s="85">
+        <v>94685</v>
+      </c>
+      <c r="CI9" s="85">
         <v>96761</v>
       </c>
-      <c r="S9" s="41">
+      <c r="CJ9" s="85">
         <v>121425</v>
       </c>
-      <c r="T9" s="41">
+      <c r="CK9" s="85">
         <v>129796</v>
       </c>
-      <c r="U9" s="41">
+      <c r="CL9" s="85">
         <v>127895</v>
       </c>
-      <c r="V9" s="41">
+      <c r="CM9" s="85">
+        <v>118527</v>
+      </c>
+      <c r="CN9" s="85">
         <v>128376</v>
       </c>
-      <c r="W9" s="41">
+      <c r="CO9" s="85">
         <v>166270</v>
       </c>
-      <c r="X9" s="41">
+      <c r="CP9" s="85">
         <v>144362</v>
       </c>
-      <c r="Y9" s="41">
+      <c r="CQ9" s="85">
         <v>153923</v>
       </c>
-      <c r="Z9" s="41">
+      <c r="CR9" s="85">
+        <v>147643</v>
+      </c>
+      <c r="CS9" s="85">
         <v>151598</v>
       </c>
-      <c r="AA9" s="41">
+      <c r="CT9" s="85">
         <v>160343</v>
       </c>
-      <c r="AB9" s="41">
+      <c r="CU9" s="85">
         <v>182630</v>
       </c>
-      <c r="AC9" s="41">
+      <c r="CV9" s="85">
         <v>178060</v>
       </c>
-      <c r="AD9" s="41">
+      <c r="CW9" s="85">
+        <v>167584</v>
+      </c>
+      <c r="CX9" s="85">
         <v>195555</v>
       </c>
-      <c r="AE9" s="41">
+      <c r="CY9" s="85">
         <v>233300</v>
       </c>
-      <c r="AF9" s="41">
+      <c r="CZ9" s="85">
         <v>197601</v>
       </c>
-      <c r="AG9" s="41">
+      <c r="DA9" s="85">
         <v>221445</v>
       </c>
-      <c r="AH9" s="41">
+      <c r="DB9" s="85">
+        <v>212406</v>
+      </c>
+      <c r="DC9" s="85">
         <v>223923</v>
       </c>
-      <c r="AI9" s="42">
+      <c r="DD9" s="86">
         <v>256019</v>
       </c>
-      <c r="AJ9" s="42">
+      <c r="DE9" s="86">
         <v>235729</v>
       </c>
-      <c r="AK9" s="42">
+      <c r="DF9" s="86">
         <v>260234</v>
       </c>
-      <c r="AL9" s="41">
+      <c r="DG9" s="85">
+        <v>242536</v>
+      </c>
+      <c r="DH9" s="85">
         <v>246470</v>
       </c>
-      <c r="AM9" s="41">
+      <c r="DI9" s="85">
         <v>271152</v>
       </c>
-      <c r="AN9" s="41">
+      <c r="DJ9" s="85">
         <v>237142</v>
       </c>
-      <c r="AO9" s="41">
+      <c r="DK9" s="85">
         <v>266371</v>
       </c>
-      <c r="AP9" s="42">
+      <c r="DL9" s="85">
+        <v>270495</v>
+      </c>
+      <c r="DM9" s="86">
         <v>267834</v>
       </c>
-      <c r="AQ9" s="74">
+      <c r="DN9" s="87">
         <v>299342</v>
       </c>
-      <c r="AR9" s="42">
+      <c r="DO9" s="86">
         <v>288529</v>
       </c>
-      <c r="AS9" s="42">
+      <c r="DP9" s="86">
         <v>364892</v>
       </c>
-      <c r="AT9" s="42">
+      <c r="DQ9" s="85">
+        <v>304606</v>
+      </c>
+      <c r="DR9" s="86">
         <v>293484</v>
       </c>
-      <c r="AU9" s="42">
+      <c r="DS9" s="86">
         <v>343472</v>
       </c>
     </row>
-    <row r="10" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A10" s="40" t="s">
+    <row r="10" spans="1:125" ht="11.25">
+      <c r="A10" s="79" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN10" s="80" t="s">
+        <v>1363</v>
+      </c>
+      <c r="AO10" s="25" t="s">
+        <v>1058</v>
+      </c>
+      <c r="AP10" s="25" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AQ10" s="25" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AR10" s="25" t="s">
+        <v>1061</v>
+      </c>
+      <c r="AS10" s="25" t="s">
+        <v>1062</v>
+      </c>
+      <c r="AT10" s="25" t="s">
+        <v>1063</v>
+      </c>
+      <c r="AU10" s="25" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AV10" s="25" t="s">
+        <v>1065</v>
+      </c>
+      <c r="AW10" s="25" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AX10" s="25" t="s">
+        <v>1067</v>
+      </c>
+      <c r="AY10" s="25" t="s">
+        <v>1068</v>
+      </c>
+      <c r="AZ10" s="25" t="s">
+        <v>1069</v>
+      </c>
+      <c r="BA10" s="80" t="s">
+        <v>1378</v>
+      </c>
+      <c r="BB10" s="25" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BC10" s="25" t="s">
+        <v>1227</v>
+      </c>
+      <c r="BD10" s="25" t="s">
+        <v>1228</v>
+      </c>
+      <c r="BE10" s="25" t="s">
+        <v>1229</v>
+      </c>
+      <c r="BF10" s="25" t="s">
+        <v>1230</v>
+      </c>
+      <c r="BG10" s="25" t="s">
+        <v>1231</v>
+      </c>
+      <c r="BH10" s="25" t="s">
+        <v>1232</v>
+      </c>
+      <c r="BI10" s="25" t="s">
+        <v>1233</v>
+      </c>
+      <c r="BJ10" s="25" t="s">
+        <v>1234</v>
+      </c>
+      <c r="BK10" s="25" t="s">
+        <v>1235</v>
+      </c>
+      <c r="BL10" s="25" t="s">
+        <v>1236</v>
+      </c>
+      <c r="BM10" s="25" t="s">
+        <v>1237</v>
+      </c>
+      <c r="BN10" s="80" t="s">
+        <v>1393</v>
+      </c>
+      <c r="BO10" s="85">
         <v>66030</v>
       </c>
-      <c r="C10" s="41">
+      <c r="BP10" s="85">
         <v>81669</v>
       </c>
-      <c r="D10" s="41">
+      <c r="BQ10" s="85">
         <v>69377</v>
       </c>
-      <c r="E10" s="41">
+      <c r="BR10" s="85">
         <v>69332</v>
       </c>
-      <c r="F10" s="41">
+      <c r="BS10" s="85">
+        <v>71851.7</v>
+      </c>
+      <c r="BT10" s="85">
         <v>72416</v>
       </c>
-      <c r="G10" s="41">
+      <c r="BU10" s="85">
         <v>99061</v>
       </c>
-      <c r="H10" s="41">
+      <c r="BV10" s="85">
         <v>82336</v>
       </c>
-      <c r="I10" s="41">
+      <c r="BW10" s="85">
         <v>84924</v>
       </c>
-      <c r="J10" s="41">
+      <c r="BX10" s="85">
+        <v>84381</v>
+      </c>
+      <c r="BY10" s="85">
         <v>77937</v>
       </c>
-      <c r="K10" s="41">
+      <c r="BZ10" s="85">
         <v>91348</v>
       </c>
-      <c r="L10" s="41">
+      <c r="CA10" s="85">
         <v>98924</v>
       </c>
-      <c r="M10" s="41">
+      <c r="CB10" s="85">
         <v>93864</v>
       </c>
-      <c r="N10" s="41">
+      <c r="CC10" s="85">
+        <v>90043</v>
+      </c>
+      <c r="CD10" s="85">
         <v>84206</v>
       </c>
-      <c r="O10" s="41">
+      <c r="CE10" s="85">
         <v>96076</v>
       </c>
-      <c r="P10" s="41">
+      <c r="CF10" s="85">
         <v>101274</v>
       </c>
-      <c r="Q10" s="41">
+      <c r="CG10" s="85">
         <v>97033</v>
       </c>
-      <c r="R10" s="41">
+      <c r="CH10" s="85">
+        <v>95456</v>
+      </c>
+      <c r="CI10" s="85">
         <v>94576</v>
       </c>
-      <c r="S10" s="41">
+      <c r="CJ10" s="85">
         <v>125535</v>
       </c>
-      <c r="T10" s="41">
+      <c r="CK10" s="85">
         <v>110794</v>
       </c>
-      <c r="U10" s="41">
+      <c r="CL10" s="85">
         <v>114446</v>
       </c>
-      <c r="V10" s="41">
+      <c r="CM10" s="85">
+        <v>106669</v>
+      </c>
+      <c r="CN10" s="85">
         <v>118768</v>
       </c>
-      <c r="W10" s="41">
+      <c r="CO10" s="85">
         <v>151035</v>
       </c>
-      <c r="X10" s="41">
+      <c r="CP10" s="85">
         <v>130157</v>
       </c>
-      <c r="Y10" s="41">
+      <c r="CQ10" s="85">
         <v>141071</v>
       </c>
-      <c r="Z10" s="41">
+      <c r="CR10" s="85">
+        <v>142375</v>
+      </c>
+      <c r="CS10" s="85">
         <v>131187</v>
       </c>
-      <c r="AA10" s="41">
+      <c r="CT10" s="85">
         <v>199100</v>
       </c>
-      <c r="AB10" s="41">
+      <c r="CU10" s="85">
         <v>164818</v>
       </c>
-      <c r="AC10" s="41">
+      <c r="CV10" s="85">
         <v>173019</v>
       </c>
-      <c r="AD10" s="41">
+      <c r="CW10" s="85">
+        <v>166271</v>
+      </c>
+      <c r="CX10" s="85">
         <v>186349</v>
       </c>
-      <c r="AE10" s="41">
+      <c r="CY10" s="85">
         <v>238689</v>
       </c>
-      <c r="AF10" s="41">
+      <c r="CZ10" s="85">
         <v>207980</v>
       </c>
-      <c r="AG10" s="41">
+      <c r="DA10" s="85">
         <v>215135</v>
       </c>
-      <c r="AH10" s="41">
+      <c r="DB10" s="85">
+        <v>212286</v>
+      </c>
+      <c r="DC10" s="85">
         <v>220588</v>
       </c>
-      <c r="AI10" s="42">
+      <c r="DD10" s="86">
         <v>279794</v>
       </c>
-      <c r="AJ10" s="42">
+      <c r="DE10" s="86">
         <v>224536</v>
       </c>
-      <c r="AK10" s="42">
+      <c r="DF10" s="86">
         <v>251444</v>
       </c>
-      <c r="AL10" s="41">
+      <c r="DG10" s="85">
+        <v>243756</v>
+      </c>
+      <c r="DH10" s="85">
         <v>234138</v>
       </c>
-      <c r="AM10" s="41">
+      <c r="DI10" s="85">
         <v>294694</v>
       </c>
-      <c r="AN10" s="41">
+      <c r="DJ10" s="85">
         <v>267389</v>
       </c>
-      <c r="AO10" s="41">
+      <c r="DK10" s="85">
         <v>277844</v>
       </c>
-      <c r="AP10" s="42">
+      <c r="DL10" s="85">
+        <v>270077</v>
+      </c>
+      <c r="DM10" s="86">
         <v>286405</v>
       </c>
-      <c r="AQ10" s="74">
+      <c r="DN10" s="87">
         <v>333350</v>
       </c>
-      <c r="AR10" s="42">
+      <c r="DO10" s="86">
         <v>276005</v>
       </c>
-      <c r="AS10" s="42">
+      <c r="DP10" s="86">
         <v>321264</v>
       </c>
-      <c r="AT10" s="42">
+      <c r="DQ10" s="85">
+        <v>304878</v>
+      </c>
+      <c r="DR10" s="86">
         <v>294608</v>
       </c>
-      <c r="AU10" s="42">
+      <c r="DS10" s="86">
         <v>355064</v>
       </c>
     </row>
-    <row r="11" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A11" s="40" t="s">
+    <row r="11" spans="1:125" ht="11.25">
+      <c r="A11" s="79" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN11" s="80" t="s">
+        <v>1364</v>
+      </c>
+      <c r="AO11" s="25" t="s">
+        <v>1070</v>
+      </c>
+      <c r="AP11" s="25" t="s">
+        <v>1071</v>
+      </c>
+      <c r="AQ11" s="25" t="s">
+        <v>1072</v>
+      </c>
+      <c r="AR11" s="25" t="s">
+        <v>1073</v>
+      </c>
+      <c r="AS11" s="25" t="s">
+        <v>1074</v>
+      </c>
+      <c r="AT11" s="25" t="s">
+        <v>1075</v>
+      </c>
+      <c r="AU11" s="25" t="s">
+        <v>1076</v>
+      </c>
+      <c r="AV11" s="25" t="s">
+        <v>1077</v>
+      </c>
+      <c r="AW11" s="25" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AX11" s="25" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AY11" s="25" t="s">
+        <v>1080</v>
+      </c>
+      <c r="AZ11" s="25" t="s">
+        <v>1081</v>
+      </c>
+      <c r="BA11" s="80" t="s">
+        <v>1379</v>
+      </c>
+      <c r="BB11" s="25" t="s">
+        <v>1238</v>
+      </c>
+      <c r="BC11" s="25" t="s">
+        <v>1239</v>
+      </c>
+      <c r="BD11" s="25" t="s">
+        <v>1240</v>
+      </c>
+      <c r="BE11" s="25" t="s">
+        <v>1241</v>
+      </c>
+      <c r="BF11" s="25" t="s">
+        <v>1242</v>
+      </c>
+      <c r="BG11" s="25" t="s">
+        <v>1243</v>
+      </c>
+      <c r="BH11" s="25" t="s">
+        <v>1244</v>
+      </c>
+      <c r="BI11" s="25" t="s">
+        <v>1245</v>
+      </c>
+      <c r="BJ11" s="25" t="s">
+        <v>1246</v>
+      </c>
+      <c r="BK11" s="25" t="s">
+        <v>1247</v>
+      </c>
+      <c r="BL11" s="25" t="s">
+        <v>1248</v>
+      </c>
+      <c r="BM11" s="25" t="s">
+        <v>1249</v>
+      </c>
+      <c r="BN11" s="80" t="s">
+        <v>1394</v>
+      </c>
+      <c r="BO11" s="85">
         <v>76565</v>
       </c>
-      <c r="C11" s="41">
+      <c r="BP11" s="85">
         <v>81091</v>
       </c>
-      <c r="D11" s="41">
+      <c r="BQ11" s="85">
         <v>80814</v>
       </c>
-      <c r="E11" s="41">
+      <c r="BR11" s="85">
         <v>80273</v>
       </c>
-      <c r="F11" s="41">
+      <c r="BS11" s="85">
+        <v>81270.899999999994</v>
+      </c>
+      <c r="BT11" s="85">
         <v>87901</v>
       </c>
-      <c r="G11" s="41">
+      <c r="BU11" s="85">
         <v>99588</v>
       </c>
-      <c r="H11" s="41">
+      <c r="BV11" s="85">
         <v>94631</v>
       </c>
-      <c r="I11" s="41">
+      <c r="BW11" s="85">
         <v>94398</v>
       </c>
-      <c r="J11" s="41">
+      <c r="BX11" s="85">
+        <v>94407</v>
+      </c>
+      <c r="BY11" s="85">
         <v>91239</v>
       </c>
-      <c r="K11" s="41">
+      <c r="BZ11" s="85">
         <v>102018</v>
       </c>
-      <c r="L11" s="41">
+      <c r="CA11" s="85">
         <v>95552</v>
       </c>
-      <c r="M11" s="41">
+      <c r="CB11" s="85">
         <v>101412</v>
       </c>
-      <c r="N11" s="41">
+      <c r="CC11" s="85">
+        <v>97409</v>
+      </c>
+      <c r="CD11" s="85">
         <v>96378</v>
       </c>
-      <c r="O11" s="41">
+      <c r="CE11" s="85">
         <v>108858</v>
       </c>
-      <c r="P11" s="41">
+      <c r="CF11" s="85">
         <v>101280</v>
       </c>
-      <c r="Q11" s="41">
+      <c r="CG11" s="85">
         <v>140296</v>
       </c>
-      <c r="R11" s="41">
+      <c r="CH11" s="85">
+        <v>104583</v>
+      </c>
+      <c r="CI11" s="85">
         <v>109917</v>
       </c>
-      <c r="S11" s="41">
+      <c r="CJ11" s="85">
         <v>123951</v>
       </c>
-      <c r="T11" s="41">
+      <c r="CK11" s="85">
         <v>121078</v>
       </c>
-      <c r="U11" s="41">
+      <c r="CL11" s="85">
         <v>137077</v>
       </c>
-      <c r="V11" s="41">
+      <c r="CM11" s="85">
+        <v>123190</v>
+      </c>
+      <c r="CN11" s="85">
         <v>141544</v>
       </c>
-      <c r="W11" s="41">
+      <c r="CO11" s="85">
         <v>152979</v>
       </c>
-      <c r="X11" s="41">
+      <c r="CP11" s="85">
         <v>156446</v>
       </c>
-      <c r="Y11" s="41">
+      <c r="CQ11" s="85">
         <v>154757</v>
       </c>
-      <c r="Z11" s="41">
+      <c r="CR11" s="85">
+        <v>153249</v>
+      </c>
+      <c r="CS11" s="85">
         <v>172254</v>
       </c>
-      <c r="AA11" s="41">
+      <c r="CT11" s="85">
         <v>185391</v>
       </c>
-      <c r="AB11" s="41">
+      <c r="CU11" s="85">
         <v>199039</v>
       </c>
-      <c r="AC11" s="41">
+      <c r="CV11" s="85">
         <v>207355</v>
       </c>
-      <c r="AD11" s="41">
+      <c r="CW11" s="85">
+        <v>190266</v>
+      </c>
+      <c r="CX11" s="85">
         <v>213780</v>
       </c>
-      <c r="AE11" s="41">
+      <c r="CY11" s="85">
         <v>248745</v>
       </c>
-      <c r="AF11" s="41">
+      <c r="CZ11" s="85">
         <v>227403</v>
       </c>
-      <c r="AG11" s="41">
+      <c r="DA11" s="85">
         <v>243876</v>
       </c>
-      <c r="AH11" s="41">
+      <c r="DB11" s="85">
+        <v>233377</v>
+      </c>
+      <c r="DC11" s="85">
         <v>245721</v>
       </c>
-      <c r="AI11" s="42">
+      <c r="DD11" s="86">
         <v>282672</v>
       </c>
-      <c r="AJ11" s="42">
+      <c r="DE11" s="86">
         <v>261681</v>
       </c>
-      <c r="AK11" s="42">
+      <c r="DF11" s="86">
         <v>293564</v>
       </c>
-      <c r="AL11" s="41">
+      <c r="DG11" s="85">
+        <v>272238</v>
+      </c>
+      <c r="DH11" s="85">
         <v>282149</v>
       </c>
-      <c r="AM11" s="41">
+      <c r="DI11" s="85">
         <v>325962</v>
       </c>
-      <c r="AN11" s="41">
+      <c r="DJ11" s="85">
         <v>277740</v>
       </c>
-      <c r="AO11" s="41">
+      <c r="DK11" s="85">
         <v>317745</v>
       </c>
-      <c r="AP11" s="42">
+      <c r="DL11" s="85">
+        <v>301995</v>
+      </c>
+      <c r="DM11" s="86">
         <v>298591</v>
       </c>
-      <c r="AQ11" s="74">
+      <c r="DN11" s="87">
         <v>351828</v>
       </c>
-      <c r="AR11" s="42">
+      <c r="DO11" s="86">
         <v>286751</v>
       </c>
-      <c r="AS11" s="42">
+      <c r="DP11" s="86">
         <v>346184</v>
       </c>
-      <c r="AT11" s="42">
+      <c r="DQ11" s="85">
+        <v>320679</v>
+      </c>
+      <c r="DR11" s="86">
         <v>319220</v>
       </c>
-      <c r="AU11" s="42">
+      <c r="DS11" s="86">
         <v>361935</v>
       </c>
     </row>
-    <row r="12" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A12" s="40" t="s">
+    <row r="12" spans="1:125" ht="11.25">
+      <c r="A12" s="79" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN12" s="80" t="s">
+        <v>1365</v>
+      </c>
+      <c r="AO12" s="25" t="s">
+        <v>1082</v>
+      </c>
+      <c r="AP12" s="25" t="s">
+        <v>1083</v>
+      </c>
+      <c r="AQ12" s="25" t="s">
+        <v>1084</v>
+      </c>
+      <c r="AR12" s="25" t="s">
+        <v>1085</v>
+      </c>
+      <c r="AS12" s="25" t="s">
+        <v>1086</v>
+      </c>
+      <c r="AT12" s="25" t="s">
+        <v>1087</v>
+      </c>
+      <c r="AU12" s="25" t="s">
+        <v>1088</v>
+      </c>
+      <c r="AV12" s="25" t="s">
+        <v>1089</v>
+      </c>
+      <c r="AW12" s="25" t="s">
+        <v>1090</v>
+      </c>
+      <c r="AX12" s="25" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AY12" s="25" t="s">
+        <v>1092</v>
+      </c>
+      <c r="AZ12" s="25" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BA12" s="80" t="s">
+        <v>1380</v>
+      </c>
+      <c r="BB12" s="25" t="s">
+        <v>1250</v>
+      </c>
+      <c r="BC12" s="25" t="s">
+        <v>1251</v>
+      </c>
+      <c r="BD12" s="25" t="s">
+        <v>1252</v>
+      </c>
+      <c r="BE12" s="25" t="s">
+        <v>1253</v>
+      </c>
+      <c r="BF12" s="25" t="s">
+        <v>1254</v>
+      </c>
+      <c r="BG12" s="25" t="s">
+        <v>1255</v>
+      </c>
+      <c r="BH12" s="25" t="s">
+        <v>1256</v>
+      </c>
+      <c r="BI12" s="25" t="s">
+        <v>1257</v>
+      </c>
+      <c r="BJ12" s="25" t="s">
+        <v>1258</v>
+      </c>
+      <c r="BK12" s="25" t="s">
+        <v>1259</v>
+      </c>
+      <c r="BL12" s="25" t="s">
+        <v>1260</v>
+      </c>
+      <c r="BM12" s="25" t="s">
+        <v>1261</v>
+      </c>
+      <c r="BN12" s="80" t="s">
+        <v>1395</v>
+      </c>
+      <c r="BO12" s="85">
         <v>66834</v>
       </c>
-      <c r="C12" s="41">
+      <c r="BP12" s="85">
         <v>71800</v>
       </c>
-      <c r="D12" s="41">
+      <c r="BQ12" s="85">
         <v>67760</v>
       </c>
-      <c r="E12" s="41">
+      <c r="BR12" s="85">
         <v>68986</v>
       </c>
-      <c r="F12" s="41">
+      <c r="BS12" s="85">
+        <v>70170.2</v>
+      </c>
+      <c r="BT12" s="85">
         <v>78392</v>
       </c>
-      <c r="G12" s="41">
+      <c r="BU12" s="85">
         <v>84397</v>
       </c>
-      <c r="H12" s="41">
+      <c r="BV12" s="85">
         <v>81860</v>
       </c>
-      <c r="I12" s="41">
+      <c r="BW12" s="85">
         <v>80140</v>
       </c>
-      <c r="J12" s="41">
+      <c r="BX12" s="85">
+        <v>80709</v>
+      </c>
+      <c r="BY12" s="85">
         <v>78912</v>
       </c>
-      <c r="K12" s="41">
+      <c r="BZ12" s="85">
         <v>84928</v>
       </c>
-      <c r="L12" s="41">
+      <c r="CA12" s="85">
         <v>88900</v>
       </c>
-      <c r="M12" s="41">
+      <c r="CB12" s="85">
         <v>80910</v>
       </c>
-      <c r="N12" s="41">
+      <c r="CC12" s="85">
+        <v>83285</v>
+      </c>
+      <c r="CD12" s="85">
         <v>78931</v>
       </c>
-      <c r="O12" s="41">
+      <c r="CE12" s="85">
         <v>90392</v>
       </c>
-      <c r="P12" s="41">
+      <c r="CF12" s="85">
         <v>90152</v>
       </c>
-      <c r="Q12" s="41">
+      <c r="CG12" s="85">
         <v>98131</v>
       </c>
-      <c r="R12" s="41">
+      <c r="CH12" s="85">
+        <v>87199</v>
+      </c>
+      <c r="CI12" s="85">
         <v>98285</v>
       </c>
-      <c r="S12" s="41">
+      <c r="CJ12" s="85">
         <v>118282</v>
       </c>
-      <c r="T12" s="41">
+      <c r="CK12" s="85">
         <v>118015</v>
       </c>
-      <c r="U12" s="41">
+      <c r="CL12" s="85">
         <v>125402</v>
       </c>
-      <c r="V12" s="41">
+      <c r="CM12" s="85">
+        <v>115322</v>
+      </c>
+      <c r="CN12" s="85">
         <v>132907</v>
       </c>
-      <c r="W12" s="41">
+      <c r="CO12" s="85">
         <v>152513</v>
       </c>
-      <c r="X12" s="41">
+      <c r="CP12" s="85">
         <v>144017</v>
       </c>
-      <c r="Y12" s="41">
+      <c r="CQ12" s="85">
         <v>147655</v>
       </c>
-      <c r="Z12" s="41">
+      <c r="CR12" s="85">
+        <v>143613</v>
+      </c>
+      <c r="CS12" s="85">
         <v>156476</v>
       </c>
-      <c r="AA12" s="41">
+      <c r="CT12" s="85">
         <v>174623</v>
       </c>
-      <c r="AB12" s="41">
+      <c r="CU12" s="85">
         <v>173493</v>
       </c>
-      <c r="AC12" s="41">
+      <c r="CV12" s="85">
         <v>185896</v>
       </c>
-      <c r="AD12" s="41">
+      <c r="CW12" s="85">
+        <v>173161</v>
+      </c>
+      <c r="CX12" s="85">
         <v>191307</v>
       </c>
-      <c r="AE12" s="41">
+      <c r="CY12" s="85">
         <v>214233</v>
       </c>
-      <c r="AF12" s="41">
+      <c r="CZ12" s="85">
         <v>214665</v>
       </c>
-      <c r="AG12" s="41">
+      <c r="DA12" s="85">
         <v>213995</v>
       </c>
-      <c r="AH12" s="41">
+      <c r="DB12" s="85">
+        <v>207221</v>
+      </c>
+      <c r="DC12" s="85">
         <v>230741</v>
       </c>
-      <c r="AI12" s="42">
+      <c r="DD12" s="86">
         <v>252199</v>
       </c>
-      <c r="AJ12" s="42">
+      <c r="DE12" s="86">
         <v>252909</v>
       </c>
-      <c r="AK12" s="42">
+      <c r="DF12" s="86">
         <v>248758</v>
       </c>
-      <c r="AL12" s="41">
+      <c r="DG12" s="85">
+        <v>244202</v>
+      </c>
+      <c r="DH12" s="85">
         <v>249072</v>
       </c>
-      <c r="AM12" s="41">
+      <c r="DI12" s="85">
         <v>266577</v>
       </c>
-      <c r="AN12" s="41">
+      <c r="DJ12" s="85">
         <v>269862</v>
       </c>
-      <c r="AO12" s="41">
+      <c r="DK12" s="85">
         <v>272120</v>
       </c>
-      <c r="AP12" s="42">
+      <c r="DL12" s="85">
+        <v>264001</v>
+      </c>
+      <c r="DM12" s="86">
         <v>262869</v>
       </c>
-      <c r="AQ12" s="74">
+      <c r="DN12" s="87">
         <v>289844</v>
       </c>
-      <c r="AR12" s="42">
+      <c r="DO12" s="86">
         <v>291743</v>
       </c>
-      <c r="AS12" s="42">
+      <c r="DP12" s="86">
         <v>306142</v>
       </c>
-      <c r="AT12" s="42">
+      <c r="DQ12" s="85">
+        <v>288210</v>
+      </c>
+      <c r="DR12" s="86">
         <v>285926</v>
       </c>
-      <c r="AU12" s="42">
+      <c r="DS12" s="86">
         <v>317176</v>
       </c>
     </row>
-    <row r="13" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A13" s="40" t="s">
+    <row r="13" spans="1:125" ht="11.25">
+      <c r="A13" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="41">
+      <c r="B13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN13" s="80" t="s">
+        <v>1366</v>
+      </c>
+      <c r="AO13" s="25" t="s">
+        <v>1094</v>
+      </c>
+      <c r="AP13" s="25" t="s">
+        <v>1095</v>
+      </c>
+      <c r="AQ13" s="25" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AR13" s="25" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AS13" s="25" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AT13" s="25" t="s">
+        <v>1099</v>
+      </c>
+      <c r="AU13" s="25" t="s">
+        <v>1100</v>
+      </c>
+      <c r="AV13" s="25" t="s">
+        <v>1101</v>
+      </c>
+      <c r="AW13" s="25" t="s">
+        <v>1102</v>
+      </c>
+      <c r="AX13" s="25" t="s">
+        <v>1103</v>
+      </c>
+      <c r="AY13" s="25" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AZ13" s="25" t="s">
+        <v>1105</v>
+      </c>
+      <c r="BA13" s="80" t="s">
+        <v>1381</v>
+      </c>
+      <c r="BB13" s="25" t="s">
+        <v>1262</v>
+      </c>
+      <c r="BC13" s="25" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BD13" s="25" t="s">
+        <v>1264</v>
+      </c>
+      <c r="BE13" s="25" t="s">
+        <v>1265</v>
+      </c>
+      <c r="BF13" s="25" t="s">
+        <v>1266</v>
+      </c>
+      <c r="BG13" s="25" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BH13" s="25" t="s">
+        <v>1268</v>
+      </c>
+      <c r="BI13" s="25" t="s">
+        <v>1269</v>
+      </c>
+      <c r="BJ13" s="25" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BK13" s="25" t="s">
+        <v>1271</v>
+      </c>
+      <c r="BL13" s="25" t="s">
+        <v>1272</v>
+      </c>
+      <c r="BM13" s="25" t="s">
+        <v>1273</v>
+      </c>
+      <c r="BN13" s="80" t="s">
+        <v>121</v>
+      </c>
+      <c r="BO13" s="85">
         <v>62352</v>
       </c>
-      <c r="C13" s="41">
+      <c r="BP13" s="85">
         <v>68363</v>
       </c>
-      <c r="D13" s="41">
+      <c r="BQ13" s="85">
         <v>68601</v>
       </c>
-      <c r="E13" s="41">
+      <c r="BR13" s="85">
         <v>71018</v>
       </c>
-      <c r="F13" s="41">
+      <c r="BS13" s="85">
+        <v>70369</v>
+      </c>
+      <c r="BT13" s="85">
         <v>74800</v>
       </c>
-      <c r="G13" s="41">
+      <c r="BU13" s="85">
         <v>80851</v>
       </c>
-      <c r="H13" s="41">
+      <c r="BV13" s="85">
         <v>77387</v>
       </c>
-      <c r="I13" s="41">
+      <c r="BW13" s="85">
         <v>80902</v>
       </c>
-      <c r="J13" s="41">
+      <c r="BX13" s="85">
+        <v>78369</v>
+      </c>
+      <c r="BY13" s="85">
         <v>76768</v>
       </c>
-      <c r="K13" s="41">
+      <c r="BZ13" s="85">
         <v>87626</v>
       </c>
-      <c r="L13" s="41">
+      <c r="CA13" s="85">
         <v>90410</v>
       </c>
-      <c r="M13" s="41">
+      <c r="CB13" s="85">
         <v>82490</v>
       </c>
-      <c r="N13" s="41">
+      <c r="CC13" s="85">
+        <v>81292</v>
+      </c>
+      <c r="CD13" s="85">
         <v>82376</v>
       </c>
-      <c r="O13" s="41">
+      <c r="CE13" s="85">
         <v>92387</v>
       </c>
-      <c r="P13" s="41">
+      <c r="CF13" s="85">
         <v>86030</v>
       </c>
-      <c r="Q13" s="41">
+      <c r="CG13" s="85">
         <v>134995</v>
       </c>
-      <c r="R13" s="41">
+      <c r="CH13" s="85">
+        <v>86310</v>
+      </c>
+      <c r="CI13" s="85">
         <v>93253</v>
       </c>
-      <c r="S13" s="41">
+      <c r="CJ13" s="85">
         <v>105145</v>
       </c>
-      <c r="T13" s="41">
+      <c r="CK13" s="85">
         <v>116312</v>
       </c>
-      <c r="U13" s="41">
+      <c r="CL13" s="85">
         <v>116388</v>
       </c>
-      <c r="V13" s="41">
+      <c r="CM13" s="85">
+        <v>106780</v>
+      </c>
+      <c r="CN13" s="85">
         <v>121964</v>
       </c>
-      <c r="W13" s="41">
+      <c r="CO13" s="85">
         <v>142097</v>
       </c>
-      <c r="X13" s="41">
+      <c r="CP13" s="85">
         <v>129531</v>
       </c>
-      <c r="Y13" s="41">
+      <c r="CQ13" s="85">
         <v>141903</v>
       </c>
-      <c r="Z13" s="41">
+      <c r="CR13" s="85">
+        <v>134835</v>
+      </c>
+      <c r="CS13" s="85">
         <v>145860</v>
       </c>
-      <c r="AA13" s="41">
+      <c r="CT13" s="85">
         <v>160521</v>
       </c>
-      <c r="AB13" s="41">
+      <c r="CU13" s="85">
         <v>144784</v>
       </c>
-      <c r="AC13" s="41">
+      <c r="CV13" s="85">
         <v>188057</v>
       </c>
-      <c r="AD13" s="41">
+      <c r="CW13" s="85">
+        <v>159552</v>
+      </c>
+      <c r="CX13" s="85">
         <v>184884</v>
       </c>
-      <c r="AE13" s="41">
+      <c r="CY13" s="85">
         <v>202627</v>
       </c>
-      <c r="AF13" s="41">
+      <c r="CZ13" s="85">
         <v>199858</v>
       </c>
-      <c r="AG13" s="41">
+      <c r="DA13" s="85">
         <v>207293</v>
       </c>
-      <c r="AH13" s="41">
+      <c r="DB13" s="85">
+        <v>198756</v>
+      </c>
+      <c r="DC13" s="85">
         <v>219649</v>
       </c>
-      <c r="AI13" s="42">
+      <c r="DD13" s="86">
         <v>253872</v>
       </c>
-      <c r="AJ13" s="42">
+      <c r="DE13" s="86">
         <v>233875</v>
       </c>
-      <c r="AK13" s="42">
+      <c r="DF13" s="86">
         <v>250367</v>
       </c>
-      <c r="AL13" s="41">
+      <c r="DG13" s="85">
+        <v>237005</v>
+      </c>
+      <c r="DH13" s="85">
         <v>248721</v>
       </c>
-      <c r="AM13" s="41">
+      <c r="DI13" s="85">
         <v>269262</v>
       </c>
-      <c r="AN13" s="41">
+      <c r="DJ13" s="85">
         <v>254800</v>
       </c>
-      <c r="AO13" s="41">
+      <c r="DK13" s="85">
         <v>288017</v>
       </c>
-      <c r="AP13" s="42">
+      <c r="DL13" s="85">
+        <v>264850</v>
+      </c>
+      <c r="DM13" s="86">
         <v>287891</v>
       </c>
-      <c r="AQ13" s="74">
+      <c r="DN13" s="87">
         <v>304077</v>
       </c>
-      <c r="AR13" s="42">
+      <c r="DO13" s="86">
         <v>286039</v>
       </c>
-      <c r="AS13" s="42">
+      <c r="DP13" s="86">
         <v>370544</v>
       </c>
-      <c r="AT13" s="42">
+      <c r="DQ13" s="85">
+        <v>313282</v>
+      </c>
+      <c r="DR13" s="86">
         <v>298287</v>
       </c>
-      <c r="AU13" s="42">
+      <c r="DS13" s="86">
         <v>330596</v>
       </c>
     </row>
-    <row r="14" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A14" s="40" t="s">
+    <row r="14" spans="1:125" ht="11.25">
+      <c r="A14" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="41">
+      <c r="B14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN14" s="80" t="s">
+        <v>1367</v>
+      </c>
+      <c r="AO14" s="25" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AP14" s="25" t="s">
+        <v>1107</v>
+      </c>
+      <c r="AQ14" s="25" t="s">
+        <v>1108</v>
+      </c>
+      <c r="AR14" s="25" t="s">
+        <v>1109</v>
+      </c>
+      <c r="AS14" s="25" t="s">
+        <v>1110</v>
+      </c>
+      <c r="AT14" s="25" t="s">
+        <v>1111</v>
+      </c>
+      <c r="AU14" s="25" t="s">
+        <v>1112</v>
+      </c>
+      <c r="AV14" s="25" t="s">
+        <v>1113</v>
+      </c>
+      <c r="AW14" s="25" t="s">
+        <v>1114</v>
+      </c>
+      <c r="AX14" s="25" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AY14" s="25" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AZ14" s="25" t="s">
+        <v>1117</v>
+      </c>
+      <c r="BA14" s="80" t="s">
+        <v>1382</v>
+      </c>
+      <c r="BB14" s="25" t="s">
+        <v>1274</v>
+      </c>
+      <c r="BC14" s="25" t="s">
+        <v>1275</v>
+      </c>
+      <c r="BD14" s="25" t="s">
+        <v>1276</v>
+      </c>
+      <c r="BE14" s="25" t="s">
+        <v>1277</v>
+      </c>
+      <c r="BF14" s="25" t="s">
+        <v>1278</v>
+      </c>
+      <c r="BG14" s="25" t="s">
+        <v>1279</v>
+      </c>
+      <c r="BH14" s="25" t="s">
+        <v>1280</v>
+      </c>
+      <c r="BI14" s="25" t="s">
+        <v>1281</v>
+      </c>
+      <c r="BJ14" s="25" t="s">
+        <v>1282</v>
+      </c>
+      <c r="BK14" s="25" t="s">
+        <v>1283</v>
+      </c>
+      <c r="BL14" s="25" t="s">
+        <v>1284</v>
+      </c>
+      <c r="BM14" s="25" t="s">
+        <v>1285</v>
+      </c>
+      <c r="BN14" s="80" t="s">
+        <v>1396</v>
+      </c>
+      <c r="BO14" s="85">
         <v>59861</v>
       </c>
-      <c r="C14" s="41">
+      <c r="BP14" s="85">
         <v>68302</v>
       </c>
-      <c r="D14" s="41">
+      <c r="BQ14" s="85">
         <v>66828</v>
       </c>
-      <c r="E14" s="41">
+      <c r="BR14" s="85">
         <v>72717</v>
       </c>
-      <c r="F14" s="41">
+      <c r="BS14" s="85">
+        <v>69861.100000000006</v>
+      </c>
+      <c r="BT14" s="85">
         <v>72149</v>
       </c>
-      <c r="G14" s="41">
+      <c r="BU14" s="85">
         <v>92560</v>
       </c>
-      <c r="H14" s="41">
+      <c r="BV14" s="85">
         <v>80263</v>
       </c>
-      <c r="I14" s="41">
+      <c r="BW14" s="85">
         <v>82122</v>
       </c>
-      <c r="J14" s="41">
+      <c r="BX14" s="85">
+        <v>82266</v>
+      </c>
+      <c r="BY14" s="85">
         <v>78275</v>
       </c>
-      <c r="K14" s="41">
+      <c r="BZ14" s="85">
         <v>91216</v>
       </c>
-      <c r="L14" s="41">
+      <c r="CA14" s="85">
         <v>91490</v>
       </c>
-      <c r="M14" s="41">
+      <c r="CB14" s="85">
         <v>89758</v>
       </c>
-      <c r="N14" s="41">
+      <c r="CC14" s="85">
+        <v>87068</v>
+      </c>
+      <c r="CD14" s="85">
         <v>83235</v>
       </c>
-      <c r="O14" s="41">
+      <c r="CE14" s="85">
         <v>106188</v>
       </c>
-      <c r="P14" s="41">
+      <c r="CF14" s="85">
         <v>95400</v>
       </c>
-      <c r="Q14" s="41">
+      <c r="CG14" s="85">
         <v>96961</v>
       </c>
-      <c r="R14" s="41">
+      <c r="CH14" s="85">
+        <v>93388</v>
+      </c>
+      <c r="CI14" s="85">
         <v>97666</v>
       </c>
-      <c r="S14" s="41">
+      <c r="CJ14" s="85">
         <v>114411</v>
       </c>
-      <c r="T14" s="41">
+      <c r="CK14" s="85">
         <v>114329</v>
       </c>
-      <c r="U14" s="41">
+      <c r="CL14" s="85">
         <v>121349</v>
       </c>
-      <c r="V14" s="41">
+      <c r="CM14" s="85">
+        <v>112366</v>
+      </c>
+      <c r="CN14" s="85">
         <v>128501</v>
       </c>
-      <c r="W14" s="41">
+      <c r="CO14" s="85">
         <v>149593</v>
       </c>
-      <c r="X14" s="41">
+      <c r="CP14" s="85">
         <v>143353</v>
       </c>
-      <c r="Y14" s="41">
+      <c r="CQ14" s="85">
         <v>153915</v>
       </c>
-      <c r="Z14" s="41">
+      <c r="CR14" s="85">
+        <v>144716</v>
+      </c>
+      <c r="CS14" s="85">
         <v>155144</v>
       </c>
-      <c r="AA14" s="41">
+      <c r="CT14" s="85">
         <v>181144</v>
       </c>
-      <c r="AB14" s="41">
+      <c r="CU14" s="85">
         <v>168600</v>
       </c>
-      <c r="AC14" s="41">
+      <c r="CV14" s="85">
         <v>184079</v>
       </c>
-      <c r="AD14" s="41">
+      <c r="CW14" s="85">
+        <v>172936</v>
+      </c>
+      <c r="CX14" s="85">
         <v>190424</v>
       </c>
-      <c r="AE14" s="41">
+      <c r="CY14" s="85">
         <v>220539</v>
       </c>
-      <c r="AF14" s="41">
+      <c r="CZ14" s="85">
         <v>240820</v>
       </c>
-      <c r="AG14" s="41">
+      <c r="DA14" s="85">
         <v>229970</v>
       </c>
-      <c r="AH14" s="41">
+      <c r="DB14" s="85">
+        <v>222664</v>
+      </c>
+      <c r="DC14" s="85">
         <v>232328</v>
       </c>
-      <c r="AI14" s="42">
+      <c r="DD14" s="86">
         <v>253221</v>
       </c>
-      <c r="AJ14" s="42">
+      <c r="DE14" s="86">
         <v>248746</v>
       </c>
-      <c r="AK14" s="42">
+      <c r="DF14" s="86">
         <v>261182</v>
       </c>
-      <c r="AL14" s="41">
+      <c r="DG14" s="85">
+        <v>250942</v>
+      </c>
+      <c r="DH14" s="85">
         <v>247402</v>
       </c>
-      <c r="AM14" s="41">
+      <c r="DI14" s="85">
         <v>263623</v>
       </c>
-      <c r="AN14" s="41">
+      <c r="DJ14" s="85">
         <v>264914</v>
       </c>
-      <c r="AO14" s="41">
+      <c r="DK14" s="85">
         <v>292409</v>
       </c>
-      <c r="AP14" s="42">
+      <c r="DL14" s="85">
+        <v>268504</v>
+      </c>
+      <c r="DM14" s="86">
         <v>276503</v>
       </c>
-      <c r="AQ14" s="74">
+      <c r="DN14" s="87">
         <v>292916</v>
       </c>
-      <c r="AR14" s="42">
+      <c r="DO14" s="86">
         <v>302020</v>
       </c>
-      <c r="AS14" s="42">
+      <c r="DP14" s="86">
         <v>336675</v>
       </c>
-      <c r="AT14" s="42">
+      <c r="DQ14" s="85">
+        <v>300853</v>
+      </c>
+      <c r="DR14" s="86">
         <v>284467</v>
       </c>
-      <c r="AU14" s="42">
+      <c r="DS14" s="86">
         <v>320512</v>
       </c>
     </row>
-    <row r="15" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A15" s="40" t="s">
+    <row r="15" spans="1:125" ht="11.25">
+      <c r="A15" s="79" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="41">
+      <c r="B15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN15" s="80" t="s">
+        <v>1368</v>
+      </c>
+      <c r="AO15" s="25" t="s">
+        <v>1118</v>
+      </c>
+      <c r="AP15" s="25" t="s">
+        <v>1119</v>
+      </c>
+      <c r="AQ15" s="25" t="s">
+        <v>1120</v>
+      </c>
+      <c r="AR15" s="25" t="s">
+        <v>1121</v>
+      </c>
+      <c r="AS15" s="25" t="s">
+        <v>1122</v>
+      </c>
+      <c r="AT15" s="25" t="s">
+        <v>1123</v>
+      </c>
+      <c r="AU15" s="25" t="s">
+        <v>1124</v>
+      </c>
+      <c r="AV15" s="25" t="s">
+        <v>1125</v>
+      </c>
+      <c r="AW15" s="25" t="s">
+        <v>1126</v>
+      </c>
+      <c r="AX15" s="25" t="s">
+        <v>1127</v>
+      </c>
+      <c r="AY15" s="25" t="s">
+        <v>1128</v>
+      </c>
+      <c r="AZ15" s="25" t="s">
+        <v>1129</v>
+      </c>
+      <c r="BA15" s="80" t="s">
+        <v>1383</v>
+      </c>
+      <c r="BB15" s="25" t="s">
+        <v>1286</v>
+      </c>
+      <c r="BC15" s="25" t="s">
+        <v>1287</v>
+      </c>
+      <c r="BD15" s="25" t="s">
+        <v>1288</v>
+      </c>
+      <c r="BE15" s="25" t="s">
+        <v>1289</v>
+      </c>
+      <c r="BF15" s="25" t="s">
+        <v>1290</v>
+      </c>
+      <c r="BG15" s="25" t="s">
+        <v>1291</v>
+      </c>
+      <c r="BH15" s="25" t="s">
+        <v>1292</v>
+      </c>
+      <c r="BI15" s="25" t="s">
+        <v>1293</v>
+      </c>
+      <c r="BJ15" s="25" t="s">
+        <v>1294</v>
+      </c>
+      <c r="BK15" s="25" t="s">
+        <v>1295</v>
+      </c>
+      <c r="BL15" s="25" t="s">
+        <v>1296</v>
+      </c>
+      <c r="BM15" s="25" t="s">
+        <v>1297</v>
+      </c>
+      <c r="BN15" s="80" t="s">
+        <v>1397</v>
+      </c>
+      <c r="BO15" s="85">
         <v>62630</v>
       </c>
-      <c r="C15" s="41">
+      <c r="BP15" s="85">
         <v>75454</v>
       </c>
-      <c r="D15" s="41">
+      <c r="BQ15" s="85">
         <v>69280</v>
       </c>
-      <c r="E15" s="41">
+      <c r="BR15" s="85">
         <v>68070</v>
       </c>
-      <c r="F15" s="41">
+      <c r="BS15" s="85">
+        <v>69053</v>
+      </c>
+      <c r="BT15" s="85">
         <v>73035</v>
       </c>
-      <c r="G15" s="41">
+      <c r="BU15" s="85">
         <v>81529</v>
       </c>
-      <c r="H15" s="41">
+      <c r="BV15" s="85">
         <v>83397</v>
       </c>
-      <c r="I15" s="41">
+      <c r="BW15" s="85">
         <v>79709</v>
       </c>
-      <c r="J15" s="41">
+      <c r="BX15" s="85">
+        <v>79398</v>
+      </c>
+      <c r="BY15" s="85">
         <v>74013</v>
       </c>
-      <c r="K15" s="41">
+      <c r="BZ15" s="85">
         <v>82598</v>
       </c>
-      <c r="L15" s="41">
+      <c r="CA15" s="85">
         <v>87282</v>
       </c>
-      <c r="M15" s="41">
+      <c r="CB15" s="85">
         <v>82390</v>
       </c>
-      <c r="N15" s="41">
+      <c r="CC15" s="85">
+        <v>81889</v>
+      </c>
+      <c r="CD15" s="85">
         <v>79451</v>
       </c>
-      <c r="O15" s="41">
+      <c r="CE15" s="85">
         <v>93183</v>
       </c>
-      <c r="P15" s="41">
+      <c r="CF15" s="85">
         <v>91866</v>
       </c>
-      <c r="Q15" s="41">
+      <c r="CG15" s="85">
         <v>86154</v>
       </c>
-      <c r="R15" s="41">
+      <c r="CH15" s="85">
+        <v>91154</v>
+      </c>
+      <c r="CI15" s="85">
         <v>97158</v>
       </c>
-      <c r="S15" s="41">
+      <c r="CJ15" s="85">
         <v>100350</v>
       </c>
-      <c r="T15" s="41">
+      <c r="CK15" s="85">
         <v>121146</v>
       </c>
-      <c r="U15" s="41">
+      <c r="CL15" s="85">
         <v>130155</v>
       </c>
-      <c r="V15" s="41">
+      <c r="CM15" s="85">
+        <v>111859</v>
+      </c>
+      <c r="CN15" s="85">
         <v>126547</v>
       </c>
-      <c r="W15" s="41">
+      <c r="CO15" s="85">
         <v>138176</v>
       </c>
-      <c r="X15" s="41">
+      <c r="CP15" s="85">
         <v>132822</v>
       </c>
-      <c r="Y15" s="41">
+      <c r="CQ15" s="85">
         <v>143927</v>
       </c>
-      <c r="Z15" s="41">
+      <c r="CR15" s="85">
+        <v>134860</v>
+      </c>
+      <c r="CS15" s="85">
         <v>155876</v>
       </c>
-      <c r="AA15" s="41">
+      <c r="CT15" s="85">
         <v>175211</v>
       </c>
-      <c r="AB15" s="41">
+      <c r="CU15" s="85">
         <v>169679</v>
       </c>
-      <c r="AC15" s="41">
+      <c r="CV15" s="85">
         <v>171925</v>
       </c>
-      <c r="AD15" s="41">
+      <c r="CW15" s="85">
+        <v>168845</v>
+      </c>
+      <c r="CX15" s="85">
         <v>180908</v>
       </c>
-      <c r="AE15" s="41">
+      <c r="CY15" s="85">
         <v>212785</v>
       </c>
-      <c r="AF15" s="41">
+      <c r="CZ15" s="85">
         <v>238991</v>
       </c>
-      <c r="AG15" s="41">
+      <c r="DA15" s="85">
         <v>204632</v>
       </c>
-      <c r="AH15" s="41">
+      <c r="DB15" s="85">
+        <v>209496</v>
+      </c>
+      <c r="DC15" s="85">
         <v>219652</v>
       </c>
-      <c r="AI15" s="42">
+      <c r="DD15" s="86">
         <v>272532</v>
       </c>
-      <c r="AJ15" s="42">
+      <c r="DE15" s="86">
         <v>242398</v>
       </c>
-      <c r="AK15" s="42">
+      <c r="DF15" s="86">
         <v>254552</v>
       </c>
-      <c r="AL15" s="41">
+      <c r="DG15" s="85">
+        <v>247680</v>
+      </c>
+      <c r="DH15" s="85">
         <v>244335</v>
       </c>
-      <c r="AM15" s="41">
+      <c r="DI15" s="85">
         <v>261357</v>
       </c>
-      <c r="AN15" s="41">
+      <c r="DJ15" s="85">
         <v>274748</v>
       </c>
-      <c r="AO15" s="41">
+      <c r="DK15" s="85">
         <v>288285</v>
       </c>
-      <c r="AP15" s="42">
+      <c r="DL15" s="85">
+        <v>267470</v>
+      </c>
+      <c r="DM15" s="86">
         <v>263939</v>
       </c>
-      <c r="AQ15" s="74">
+      <c r="DN15" s="87">
         <v>297379</v>
       </c>
-      <c r="AR15" s="42">
+      <c r="DO15" s="86">
         <v>290652</v>
       </c>
-      <c r="AS15" s="42">
+      <c r="DP15" s="86">
         <v>307438</v>
       </c>
-      <c r="AT15" s="42">
+      <c r="DQ15" s="85">
+        <v>289887</v>
+      </c>
+      <c r="DR15" s="86">
         <v>291541</v>
       </c>
-      <c r="AU15" s="42">
+      <c r="DS15" s="86">
         <v>334437</v>
       </c>
     </row>
-    <row r="16" spans="1:49" s="36" customFormat="1" ht="11.25">
-      <c r="A16" s="40" t="s">
+    <row r="16" spans="1:125" ht="11.25">
+      <c r="A16" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="41">
+      <c r="B16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN16" s="80" t="s">
+        <v>1369</v>
+      </c>
+      <c r="AO16" s="25" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AP16" s="25" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AQ16" s="25" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AR16" s="25" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AS16" s="25" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AT16" s="25" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AU16" s="25" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AV16" s="25" t="s">
+        <v>1137</v>
+      </c>
+      <c r="AW16" s="25" t="s">
+        <v>1138</v>
+      </c>
+      <c r="AX16" s="25" t="s">
+        <v>1139</v>
+      </c>
+      <c r="AY16" s="25" t="s">
+        <v>1140</v>
+      </c>
+      <c r="AZ16" s="25" t="s">
+        <v>1141</v>
+      </c>
+      <c r="BA16" s="80" t="s">
+        <v>1384</v>
+      </c>
+      <c r="BB16" s="25" t="s">
+        <v>1298</v>
+      </c>
+      <c r="BC16" s="25" t="s">
+        <v>1299</v>
+      </c>
+      <c r="BD16" s="25" t="s">
+        <v>1057</v>
+      </c>
+      <c r="BE16" s="25" t="s">
+        <v>1300</v>
+      </c>
+      <c r="BF16" s="25" t="s">
+        <v>1301</v>
+      </c>
+      <c r="BG16" s="25" t="s">
+        <v>1302</v>
+      </c>
+      <c r="BH16" s="25" t="s">
+        <v>1303</v>
+      </c>
+      <c r="BI16" s="25" t="s">
+        <v>1304</v>
+      </c>
+      <c r="BJ16" s="25" t="s">
+        <v>1305</v>
+      </c>
+      <c r="BK16" s="25" t="s">
+        <v>1306</v>
+      </c>
+      <c r="BL16" s="25" t="s">
+        <v>1307</v>
+      </c>
+      <c r="BM16" s="25" t="s">
+        <v>1308</v>
+      </c>
+      <c r="BN16" s="80" t="s">
+        <v>1398</v>
+      </c>
+      <c r="BO16" s="85">
         <v>59720</v>
       </c>
-      <c r="C16" s="41">
+      <c r="BP16" s="85">
         <v>75878</v>
       </c>
-      <c r="D16" s="41">
+      <c r="BQ16" s="85">
         <v>77697</v>
       </c>
-      <c r="E16" s="41">
+      <c r="BR16" s="85">
         <v>77187</v>
       </c>
-      <c r="F16" s="41">
+      <c r="BS16" s="85">
+        <v>72384.600000000006</v>
+      </c>
+      <c r="BT16" s="85">
         <v>76347</v>
       </c>
-      <c r="G16" s="41">
+      <c r="BU16" s="85">
         <v>90268</v>
       </c>
-      <c r="H16" s="41">
+      <c r="BV16" s="85">
         <v>88808</v>
       </c>
-      <c r="I16" s="41">
+      <c r="BW16" s="85">
         <v>82735</v>
       </c>
-      <c r="J16" s="41">
+      <c r="BX16" s="85">
+        <v>83439</v>
+      </c>
+      <c r="BY16" s="85">
         <v>76938</v>
       </c>
-      <c r="K16" s="41">
+      <c r="BZ16" s="85">
         <v>98662</v>
       </c>
-      <c r="L16" s="41">
+      <c r="CA16" s="85">
         <v>100098</v>
       </c>
-      <c r="M16" s="41">
+      <c r="CB16" s="85">
         <v>92661</v>
       </c>
-      <c r="N16" s="41">
+      <c r="CC16" s="85">
+        <v>90754</v>
+      </c>
+      <c r="CD16" s="85">
         <v>81685</v>
       </c>
-      <c r="O16" s="41">
+      <c r="CE16" s="85">
         <v>106751</v>
       </c>
-      <c r="P16" s="41">
+      <c r="CF16" s="85">
         <v>97275</v>
       </c>
-      <c r="Q16" s="41">
+      <c r="CG16" s="85">
         <v>97134</v>
       </c>
-      <c r="R16" s="41">
+      <c r="CH16" s="85">
+        <v>95766</v>
+      </c>
+      <c r="CI16" s="85">
         <v>91430</v>
       </c>
-      <c r="S16" s="41">
+      <c r="CJ16" s="85">
         <v>115018</v>
       </c>
-      <c r="T16" s="41">
+      <c r="CK16" s="85">
         <v>123550</v>
       </c>
-      <c r="U16" s="41">
+      <c r="CL16" s="85">
         <v>111220</v>
       </c>
-      <c r="V16" s="41">
+      <c r="CM16" s="85">
+        <v>109520</v>
+      </c>
+      <c r="CN16" s="85">
         <v>118209</v>
       </c>
-      <c r="W16" s="41">
+      <c r="CO16" s="85">
         <v>150322</v>
       </c>
-      <c r="X16" s="41">
+      <c r="CP16" s="85">
         <v>135771</v>
       </c>
-      <c r="Y16" s="41">
+      <c r="CQ16" s="85">
         <v>124980</v>
       </c>
-      <c r="Z16" s="41">
+      <c r="CR16" s="85">
+        <v>132053</v>
+      </c>
+      <c r="CS16" s="85">
         <v>137244</v>
       </c>
-      <c r="AA16" s="41">
+      <c r="CT16" s="85">
         <v>168928</v>
       </c>
-      <c r="AB16" s="41">
+      <c r="CU16" s="85">
         <v>181688</v>
       </c>
-      <c r="AC16" s="41">
+      <c r="CV16" s="85">
         <v>164249</v>
       </c>
-      <c r="AD16" s="41">
+      <c r="CW16" s="85">
+        <v>162906</v>
+      </c>
+      <c r="CX16" s="85">
         <v>177359</v>
       </c>
-      <c r="AE16" s="41">
+      <c r="CY16" s="85">
         <v>225959</v>
       </c>
-      <c r="AF16" s="41">
+      <c r="CZ16" s="85">
         <v>206183</v>
       </c>
-      <c r="AG16" s="41">
+      <c r="DA16" s="85">
         <v>194457</v>
       </c>
-      <c r="AH16" s="41">
+      <c r="DB16" s="85">
+        <v>200738</v>
+      </c>
+      <c r="DC16" s="85">
         <v>217335</v>
       </c>
-      <c r="AI16" s="42">
+      <c r="DD16" s="86">
         <v>248684</v>
       </c>
-      <c r="AJ16" s="42">
+      <c r="DE16" s="86">
         <v>221035</v>
       </c>
-      <c r="AK16" s="42">
+      <c r="DF16" s="86">
         <v>233628</v>
       </c>
-      <c r="AL16" s="41">
+      <c r="DG16" s="85">
+        <v>230194</v>
+      </c>
+      <c r="DH16" s="85">
         <v>227854</v>
       </c>
-      <c r="AM16" s="41">
+      <c r="DI16" s="85">
         <v>265439</v>
       </c>
-      <c r="AN16" s="41">
+      <c r="DJ16" s="85">
         <v>277591</v>
       </c>
-      <c r="AO16" s="41">
+      <c r="DK16" s="85">
         <v>254235</v>
       </c>
-      <c r="AP16" s="42">
+      <c r="DL16" s="85">
+        <v>254438</v>
+      </c>
+      <c r="DM16" s="86">
         <v>250488</v>
       </c>
-      <c r="AQ16" s="74">
+      <c r="DN16" s="87">
         <v>306555</v>
       </c>
-      <c r="AR16" s="42">
+      <c r="DO16" s="86">
         <v>265811</v>
       </c>
-      <c r="AS16" s="42">
+      <c r="DP16" s="86">
         <v>274165</v>
       </c>
-      <c r="AT16" s="42">
+      <c r="DQ16" s="85">
+        <v>272436</v>
+      </c>
+      <c r="DR16" s="86">
         <v>276036</v>
       </c>
-      <c r="AU16" s="42">
+      <c r="DS16" s="86">
         <v>311749</v>
       </c>
     </row>
-    <row r="17" spans="1:61" s="36" customFormat="1" ht="11.25">
-      <c r="A17" s="40" t="s">
+    <row r="17" spans="1:125" ht="11.25">
+      <c r="A17" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="41">
+      <c r="B17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN17" s="80" t="s">
+        <v>1370</v>
+      </c>
+      <c r="AO17" s="25" t="s">
+        <v>1142</v>
+      </c>
+      <c r="AP17" s="25" t="s">
+        <v>1143</v>
+      </c>
+      <c r="AQ17" s="25" t="s">
+        <v>1144</v>
+      </c>
+      <c r="AR17" s="25" t="s">
+        <v>1145</v>
+      </c>
+      <c r="AS17" s="25" t="s">
+        <v>1146</v>
+      </c>
+      <c r="AT17" s="25" t="s">
+        <v>1147</v>
+      </c>
+      <c r="AU17" s="25" t="s">
+        <v>1148</v>
+      </c>
+      <c r="AV17" s="25" t="s">
+        <v>1149</v>
+      </c>
+      <c r="AW17" s="25" t="s">
+        <v>1150</v>
+      </c>
+      <c r="AX17" s="25" t="s">
+        <v>1151</v>
+      </c>
+      <c r="AY17" s="25" t="s">
+        <v>1152</v>
+      </c>
+      <c r="AZ17" s="25" t="s">
+        <v>1153</v>
+      </c>
+      <c r="BA17" s="80" t="s">
+        <v>1385</v>
+      </c>
+      <c r="BB17" s="25" t="s">
+        <v>1309</v>
+      </c>
+      <c r="BC17" s="25" t="s">
+        <v>1310</v>
+      </c>
+      <c r="BD17" s="25" t="s">
+        <v>1311</v>
+      </c>
+      <c r="BE17" s="25" t="s">
+        <v>1299</v>
+      </c>
+      <c r="BF17" s="25" t="s">
+        <v>1312</v>
+      </c>
+      <c r="BG17" s="25" t="s">
+        <v>1313</v>
+      </c>
+      <c r="BH17" s="25" t="s">
+        <v>1314</v>
+      </c>
+      <c r="BI17" s="25" t="s">
+        <v>1315</v>
+      </c>
+      <c r="BJ17" s="25" t="s">
+        <v>1316</v>
+      </c>
+      <c r="BK17" s="25" t="s">
+        <v>1317</v>
+      </c>
+      <c r="BL17" s="25" t="s">
+        <v>1318</v>
+      </c>
+      <c r="BM17" s="25" t="s">
+        <v>1319</v>
+      </c>
+      <c r="BN17" s="80" t="s">
+        <v>1399</v>
+      </c>
+      <c r="BO17" s="85">
         <v>56561</v>
       </c>
-      <c r="C17" s="41">
+      <c r="BP17" s="85">
         <v>69908</v>
       </c>
-      <c r="D17" s="41">
+      <c r="BQ17" s="85">
         <v>64314</v>
       </c>
-      <c r="E17" s="41">
+      <c r="BR17" s="85">
         <v>63793</v>
       </c>
-      <c r="F17" s="41">
+      <c r="BS17" s="85">
+        <v>66903.100000000006</v>
+      </c>
+      <c r="BT17" s="85">
         <v>75344</v>
       </c>
-      <c r="G17" s="41">
+      <c r="BU17" s="85">
         <v>84430</v>
       </c>
-      <c r="H17" s="41">
+      <c r="BV17" s="85">
         <v>77006</v>
       </c>
-      <c r="I17" s="41">
+      <c r="BW17" s="85">
         <v>78048</v>
       </c>
-      <c r="J17" s="41">
+      <c r="BX17" s="85">
+        <v>76221</v>
+      </c>
+      <c r="BY17" s="85">
         <v>73860</v>
       </c>
-      <c r="K17" s="41">
+      <c r="BZ17" s="85">
         <v>90001</v>
       </c>
-      <c r="L17" s="41">
+      <c r="CA17" s="85">
         <v>85291</v>
       </c>
-      <c r="M17" s="41">
+      <c r="CB17" s="85">
         <v>81416</v>
       </c>
-      <c r="N17" s="41">
+      <c r="CC17" s="85">
+        <v>83142</v>
+      </c>
+      <c r="CD17" s="85">
         <v>79297</v>
       </c>
-      <c r="O17" s="41">
+      <c r="CE17" s="85">
         <v>95146</v>
       </c>
-      <c r="P17" s="41">
+      <c r="CF17" s="85">
         <v>86454</v>
       </c>
-      <c r="Q17" s="41">
+      <c r="CG17" s="85">
         <v>129595</v>
       </c>
-      <c r="R17" s="41">
+      <c r="CH17" s="85">
+        <v>88334</v>
+      </c>
+      <c r="CI17" s="85">
         <v>91228</v>
       </c>
-      <c r="S17" s="41">
+      <c r="CJ17" s="85">
         <v>100502</v>
       </c>
-      <c r="T17" s="41">
+      <c r="CK17" s="85">
         <v>122551</v>
       </c>
-      <c r="U17" s="41">
+      <c r="CL17" s="85">
         <v>115860</v>
       </c>
-      <c r="V17" s="41">
+      <c r="CM17" s="85">
+        <v>106782</v>
+      </c>
+      <c r="CN17" s="85">
         <v>132247</v>
       </c>
-      <c r="W17" s="41">
+      <c r="CO17" s="85">
         <v>138517</v>
       </c>
-      <c r="X17" s="41">
+      <c r="CP17" s="85">
         <v>130566</v>
       </c>
-      <c r="Y17" s="41">
+      <c r="CQ17" s="85">
         <v>142554</v>
       </c>
-      <c r="Z17" s="41">
+      <c r="CR17" s="85">
+        <v>137666</v>
+      </c>
+      <c r="CS17" s="85">
         <v>145445</v>
       </c>
-      <c r="AA17" s="41">
+      <c r="CT17" s="85">
         <v>156242</v>
       </c>
-      <c r="AB17" s="41">
+      <c r="CU17" s="85">
         <v>173774</v>
       </c>
-      <c r="AC17" s="41">
+      <c r="CV17" s="85">
         <v>172087</v>
       </c>
-      <c r="AD17" s="41">
+      <c r="CW17" s="85">
+        <v>162002</v>
+      </c>
+      <c r="CX17" s="85">
         <v>189266</v>
       </c>
-      <c r="AE17" s="41">
+      <c r="CY17" s="85">
         <v>203674</v>
       </c>
-      <c r="AF17" s="41">
+      <c r="CZ17" s="85">
         <v>164524</v>
       </c>
-      <c r="AG17" s="41">
+      <c r="DA17" s="85">
         <v>208534</v>
       </c>
-      <c r="AH17" s="41">
+      <c r="DB17" s="85">
+        <v>191579</v>
+      </c>
+      <c r="DC17" s="85">
         <v>224748</v>
       </c>
-      <c r="AI17" s="42">
+      <c r="DD17" s="86">
         <v>246228</v>
       </c>
-      <c r="AJ17" s="42">
+      <c r="DE17" s="86">
         <v>197048</v>
       </c>
-      <c r="AK17" s="42">
+      <c r="DF17" s="86">
         <v>242500</v>
       </c>
-      <c r="AL17" s="41">
+      <c r="DG17" s="85">
+        <v>228604</v>
+      </c>
+      <c r="DH17" s="85">
         <v>265641</v>
       </c>
-      <c r="AM17" s="41">
+      <c r="DI17" s="85">
         <v>253942</v>
       </c>
-      <c r="AN17" s="41">
+      <c r="DJ17" s="85">
         <v>241281</v>
       </c>
-      <c r="AO17" s="41">
+      <c r="DK17" s="85">
         <v>264412</v>
       </c>
-      <c r="AP17" s="42">
+      <c r="DL17" s="85">
+        <v>255831</v>
+      </c>
+      <c r="DM17" s="86">
         <v>309908</v>
       </c>
-      <c r="AQ17" s="74">
+      <c r="DN17" s="87">
         <v>295060</v>
       </c>
-      <c r="AR17" s="42">
+      <c r="DO17" s="86">
         <v>279081</v>
       </c>
-      <c r="AS17" s="42">
+      <c r="DP17" s="86">
         <v>305864</v>
       </c>
-      <c r="AT17" s="42">
+      <c r="DQ17" s="85">
+        <v>292046</v>
+      </c>
+      <c r="DR17" s="86">
         <v>297865</v>
       </c>
-      <c r="AU17" s="42">
+      <c r="DS17" s="86">
         <v>298877</v>
       </c>
     </row>
-    <row r="18" spans="1:61" s="36" customFormat="1" ht="11.25">
-      <c r="A18" s="40" t="s">
+    <row r="18" spans="1:125" ht="11.25">
+      <c r="A18" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="41">
+      <c r="B18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN18" s="80" t="s">
+        <v>1371</v>
+      </c>
+      <c r="AO18" s="25" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AP18" s="25" t="s">
+        <v>1155</v>
+      </c>
+      <c r="AQ18" s="25" t="s">
+        <v>1156</v>
+      </c>
+      <c r="AR18" s="25" t="s">
+        <v>1157</v>
+      </c>
+      <c r="AS18" s="25" t="s">
+        <v>1158</v>
+      </c>
+      <c r="AT18" s="25" t="s">
+        <v>1159</v>
+      </c>
+      <c r="AU18" s="25" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AV18" s="25" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AW18" s="25" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AX18" s="25" t="s">
+        <v>1163</v>
+      </c>
+      <c r="AY18" s="25" t="s">
+        <v>1164</v>
+      </c>
+      <c r="AZ18" s="25" t="s">
+        <v>1165</v>
+      </c>
+      <c r="BA18" s="80" t="s">
+        <v>1386</v>
+      </c>
+      <c r="BB18" s="25" t="s">
+        <v>1320</v>
+      </c>
+      <c r="BC18" s="25" t="s">
+        <v>1321</v>
+      </c>
+      <c r="BD18" s="25" t="s">
+        <v>1322</v>
+      </c>
+      <c r="BE18" s="25" t="s">
+        <v>1323</v>
+      </c>
+      <c r="BF18" s="25" t="s">
+        <v>1324</v>
+      </c>
+      <c r="BG18" s="25" t="s">
+        <v>1325</v>
+      </c>
+      <c r="BH18" s="25" t="s">
+        <v>1326</v>
+      </c>
+      <c r="BI18" s="25" t="s">
+        <v>1327</v>
+      </c>
+      <c r="BJ18" s="25" t="s">
+        <v>1328</v>
+      </c>
+      <c r="BK18" s="25" t="s">
+        <v>1329</v>
+      </c>
+      <c r="BL18" s="25" t="s">
+        <v>1330</v>
+      </c>
+      <c r="BM18" s="25" t="s">
+        <v>1331</v>
+      </c>
+      <c r="BN18" s="80" t="s">
+        <v>1400</v>
+      </c>
+      <c r="BO18" s="85">
         <v>75412</v>
       </c>
-      <c r="C18" s="41">
+      <c r="BP18" s="85">
         <v>79404</v>
       </c>
-      <c r="D18" s="41">
+      <c r="BQ18" s="85">
         <v>82473</v>
       </c>
-      <c r="E18" s="41">
+      <c r="BR18" s="85">
         <v>81988</v>
       </c>
-      <c r="F18" s="41">
+      <c r="BS18" s="85">
+        <v>80405.399999999994</v>
+      </c>
+      <c r="BT18" s="85">
         <v>82210</v>
       </c>
-      <c r="G18" s="41">
+      <c r="BU18" s="85">
         <v>90172</v>
       </c>
-      <c r="H18" s="41">
+      <c r="BV18" s="85">
         <v>91022</v>
       </c>
-      <c r="I18" s="41">
+      <c r="BW18" s="85">
         <v>96658</v>
       </c>
-      <c r="J18" s="41">
+      <c r="BX18" s="85">
+        <v>89235</v>
+      </c>
+      <c r="BY18" s="85">
         <v>82204</v>
       </c>
-      <c r="K18" s="41">
+      <c r="BZ18" s="85">
         <v>95304</v>
       </c>
-      <c r="L18" s="41">
+      <c r="CA18" s="85">
         <v>100680</v>
       </c>
-      <c r="M18" s="41">
+      <c r="CB18" s="85">
         <v>94807</v>
       </c>
-      <c r="N18" s="41">
+      <c r="CC18" s="85">
+        <v>93864</v>
+      </c>
+      <c r="CD18" s="85">
         <v>87812</v>
       </c>
-      <c r="O18" s="41">
+      <c r="CE18" s="85">
         <v>100096</v>
       </c>
-      <c r="P18" s="41">
+      <c r="CF18" s="85">
         <v>103994</v>
       </c>
-      <c r="Q18" s="41">
+      <c r="CG18" s="85">
         <v>94351</v>
       </c>
-      <c r="R18" s="41">
+      <c r="CH18" s="85">
+        <v>98487</v>
+      </c>
+      <c r="CI18" s="85">
         <v>99228</v>
       </c>
-      <c r="S18" s="41">
+      <c r="CJ18" s="85">
         <v>124793</v>
       </c>
-      <c r="T18" s="41">
+      <c r="CK18" s="85">
         <v>136043</v>
       </c>
-      <c r="U18" s="41">
+      <c r="CL18" s="85">
         <v>126006</v>
       </c>
-      <c r="V18" s="41">
+      <c r="CM18" s="85">
+        <v>116250</v>
+      </c>
+      <c r="CN18" s="85">
         <v>122797</v>
       </c>
-      <c r="W18" s="41">
+      <c r="CO18" s="85">
         <v>149749</v>
       </c>
-      <c r="X18" s="41">
+      <c r="CP18" s="85">
         <v>143018</v>
       </c>
-      <c r="Y18" s="41">
+      <c r="CQ18" s="85">
         <v>149867</v>
       </c>
-      <c r="Z18" s="41">
+      <c r="CR18" s="85">
+        <v>141519</v>
+      </c>
+      <c r="CS18" s="85">
         <v>137252</v>
       </c>
-      <c r="AA18" s="41">
+      <c r="CT18" s="85">
         <v>186274</v>
       </c>
-      <c r="AB18" s="41">
+      <c r="CU18" s="85">
         <v>193282</v>
       </c>
-      <c r="AC18" s="41">
+      <c r="CV18" s="85">
         <v>195470</v>
       </c>
-      <c r="AD18" s="41">
+      <c r="CW18" s="85">
+        <v>178219</v>
+      </c>
+      <c r="CX18" s="85">
         <v>180038</v>
       </c>
-      <c r="AE18" s="41">
+      <c r="CY18" s="85">
         <v>208797</v>
       </c>
-      <c r="AF18" s="41">
+      <c r="CZ18" s="85">
         <v>228329</v>
       </c>
-      <c r="AG18" s="41">
+      <c r="DA18" s="85">
         <v>215263</v>
       </c>
-      <c r="AH18" s="41">
+      <c r="DB18" s="85">
+        <v>208340</v>
+      </c>
+      <c r="DC18" s="85">
         <v>213452</v>
       </c>
-      <c r="AI18" s="42">
+      <c r="DD18" s="86">
         <v>248359</v>
       </c>
-      <c r="AJ18" s="42">
+      <c r="DE18" s="86">
         <v>251623</v>
       </c>
-      <c r="AK18" s="42">
+      <c r="DF18" s="86">
         <v>251486</v>
       </c>
-      <c r="AL18" s="41">
+      <c r="DG18" s="85">
+        <v>241146</v>
+      </c>
+      <c r="DH18" s="85">
         <v>241239</v>
       </c>
-      <c r="AM18" s="41">
+      <c r="DI18" s="85">
         <v>273272</v>
       </c>
-      <c r="AN18" s="41">
+      <c r="DJ18" s="85">
         <v>292981</v>
       </c>
-      <c r="AO18" s="41">
+      <c r="DK18" s="85">
         <v>297535</v>
       </c>
-      <c r="AP18" s="42">
+      <c r="DL18" s="85">
+        <v>275879</v>
+      </c>
+      <c r="DM18" s="86">
         <v>267036</v>
       </c>
-      <c r="AQ18" s="74">
+      <c r="DN18" s="87">
         <v>314549</v>
       </c>
-      <c r="AR18" s="42">
+      <c r="DO18" s="86">
         <v>335318</v>
       </c>
-      <c r="AS18" s="42">
+      <c r="DP18" s="86">
         <v>370850</v>
       </c>
-      <c r="AT18" s="42">
+      <c r="DQ18" s="85">
+        <v>321695</v>
+      </c>
+      <c r="DR18" s="86">
         <v>314508</v>
       </c>
-      <c r="AU18" s="42">
+      <c r="DS18" s="86">
         <v>339548</v>
       </c>
     </row>
-    <row r="19" spans="1:61" ht="11.25">
-[...8 lines deleted...]
-      <c r="I19" s="43"/>
+    <row r="19" spans="1:125" ht="42" customHeight="1">
+      <c r="A19" s="35" t="s">
+        <v>774</v>
+      </c>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
       <c r="N19" s="34"/>
       <c r="O19" s="34"/>
       <c r="P19" s="34"/>
       <c r="Q19" s="34"/>
       <c r="R19" s="34"/>
       <c r="S19" s="34"/>
       <c r="T19" s="34"/>
       <c r="U19" s="34"/>
       <c r="V19" s="34"/>
       <c r="W19" s="34"/>
       <c r="X19" s="34"/>
       <c r="Y19" s="34"/>
       <c r="Z19" s="34"/>
       <c r="AA19" s="34"/>
       <c r="AB19" s="34"/>
       <c r="AC19" s="34"/>
+      <c r="AD19" s="34"/>
+      <c r="AE19" s="34"/>
+      <c r="AF19" s="34"/>
+      <c r="AG19" s="34"/>
+      <c r="AH19" s="34"/>
+      <c r="AI19" s="34"/>
+      <c r="AJ19" s="34"/>
+      <c r="AK19" s="34"/>
+      <c r="AL19" s="34"/>
+      <c r="AM19" s="34"/>
+      <c r="AN19" s="34"/>
+      <c r="AO19" s="34"/>
+      <c r="AP19" s="34"/>
+      <c r="AQ19" s="34"/>
+      <c r="AR19" s="34"/>
+      <c r="AS19" s="34"/>
+      <c r="AT19" s="34"/>
+      <c r="AU19" s="34"/>
+      <c r="AV19" s="34"/>
+      <c r="AW19" s="34"/>
+      <c r="AX19" s="34"/>
+      <c r="AY19" s="34"/>
+      <c r="AZ19" s="34"/>
+      <c r="BA19" s="34"/>
+      <c r="BB19" s="34"/>
+      <c r="BC19" s="34"/>
+      <c r="BD19" s="34"/>
+      <c r="BE19" s="34"/>
+      <c r="BF19" s="34"/>
+      <c r="BG19" s="34"/>
+      <c r="BH19" s="34"/>
+      <c r="BI19" s="34"/>
+      <c r="BJ19" s="34"/>
+      <c r="BK19" s="34"/>
+      <c r="BL19" s="34"/>
+      <c r="BM19" s="34"/>
+      <c r="BN19" s="34"/>
+      <c r="BO19" s="17"/>
+      <c r="BP19" s="17"/>
+      <c r="BQ19" s="17"/>
+      <c r="BR19" s="17"/>
+      <c r="BS19" s="89"/>
+      <c r="BT19" s="17"/>
+      <c r="BU19" s="17"/>
+      <c r="BV19" s="17"/>
+      <c r="BW19" s="17"/>
+      <c r="BX19" s="90"/>
+      <c r="BY19" s="8"/>
+      <c r="BZ19" s="8"/>
+      <c r="CA19" s="8"/>
+      <c r="CB19" s="8"/>
+      <c r="CC19" s="90"/>
+      <c r="CD19" s="8"/>
+      <c r="CE19" s="8"/>
+      <c r="CF19" s="8"/>
+      <c r="CG19" s="8"/>
+      <c r="CH19" s="90"/>
+      <c r="CI19" s="8"/>
+      <c r="CJ19" s="8"/>
+      <c r="CK19" s="8"/>
+      <c r="CL19" s="8"/>
+      <c r="CM19" s="90"/>
+      <c r="CN19" s="8"/>
+      <c r="CO19" s="8"/>
+      <c r="CP19" s="8"/>
+      <c r="CQ19" s="8"/>
+      <c r="CR19" s="90"/>
+      <c r="CS19" s="8"/>
+      <c r="CT19" s="8"/>
+      <c r="CU19" s="8"/>
+      <c r="CV19" s="8"/>
+      <c r="CW19" s="90"/>
+      <c r="DB19" s="91"/>
+      <c r="DG19" s="91"/>
+      <c r="DL19" s="91"/>
+      <c r="DQ19" s="91"/>
     </row>
-    <row r="20" spans="1:61" s="62" customFormat="1" ht="36">
-      <c r="A20" s="61" t="s">
+    <row r="20" spans="1:125" s="5" customFormat="1" ht="11.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="121">
+        <v>2010</v>
+      </c>
+      <c r="C20" s="121"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="121"/>
+      <c r="G20" s="121"/>
+      <c r="H20" s="121"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="121"/>
+      <c r="K20" s="121"/>
+      <c r="L20" s="121"/>
+      <c r="M20" s="121"/>
+      <c r="N20" s="122"/>
+      <c r="O20" s="121">
+        <v>2011</v>
+      </c>
+      <c r="P20" s="121"/>
+      <c r="Q20" s="121"/>
+      <c r="R20" s="121"/>
+      <c r="S20" s="121"/>
+      <c r="T20" s="121"/>
+      <c r="U20" s="121"/>
+      <c r="V20" s="121"/>
+      <c r="W20" s="121"/>
+      <c r="X20" s="121"/>
+      <c r="Y20" s="121"/>
+      <c r="Z20" s="121"/>
+      <c r="AA20" s="122"/>
+      <c r="AB20" s="121">
+        <v>2012</v>
+      </c>
+      <c r="AC20" s="121"/>
+      <c r="AD20" s="121"/>
+      <c r="AE20" s="121"/>
+      <c r="AF20" s="121"/>
+      <c r="AG20" s="121"/>
+      <c r="AH20" s="121"/>
+      <c r="AI20" s="121"/>
+      <c r="AJ20" s="121"/>
+      <c r="AK20" s="121"/>
+      <c r="AL20" s="121"/>
+      <c r="AM20" s="121"/>
+      <c r="AN20" s="122"/>
+      <c r="AO20" s="121">
+        <v>2013</v>
+      </c>
+      <c r="AP20" s="122"/>
+      <c r="AQ20" s="122"/>
+      <c r="AR20" s="122"/>
+      <c r="AS20" s="122"/>
+      <c r="AT20" s="122"/>
+      <c r="AU20" s="122"/>
+      <c r="AV20" s="122"/>
+      <c r="AW20" s="122"/>
+      <c r="AX20" s="122"/>
+      <c r="AY20" s="122"/>
+      <c r="AZ20" s="122"/>
+      <c r="BA20" s="122"/>
+      <c r="BB20" s="121">
+        <v>2014</v>
+      </c>
+      <c r="BC20" s="121"/>
+      <c r="BD20" s="121"/>
+      <c r="BE20" s="121"/>
+      <c r="BF20" s="122"/>
+      <c r="BG20" s="122"/>
+      <c r="BH20" s="122"/>
+      <c r="BI20" s="122"/>
+      <c r="BJ20" s="122"/>
+      <c r="BK20" s="122"/>
+      <c r="BL20" s="122"/>
+      <c r="BM20" s="122"/>
+      <c r="BN20" s="122"/>
+      <c r="BO20" s="116">
+        <v>2015</v>
+      </c>
+      <c r="BP20" s="117"/>
+      <c r="BQ20" s="117"/>
+      <c r="BR20" s="117"/>
+      <c r="BS20" s="118"/>
+      <c r="BT20" s="116">
+        <v>2016</v>
+      </c>
+      <c r="BU20" s="117"/>
+      <c r="BV20" s="117"/>
+      <c r="BW20" s="117"/>
+      <c r="BX20" s="118"/>
+      <c r="BY20" s="116">
+        <v>2017</v>
+      </c>
+      <c r="BZ20" s="117"/>
+      <c r="CA20" s="117"/>
+      <c r="CB20" s="117"/>
+      <c r="CC20" s="118"/>
+      <c r="CD20" s="116">
+        <v>2018</v>
+      </c>
+      <c r="CE20" s="117"/>
+      <c r="CF20" s="117"/>
+      <c r="CG20" s="117"/>
+      <c r="CH20" s="118"/>
+      <c r="CI20" s="116">
+        <v>2019</v>
+      </c>
+      <c r="CJ20" s="117"/>
+      <c r="CK20" s="117"/>
+      <c r="CL20" s="117"/>
+      <c r="CM20" s="118"/>
+      <c r="CN20" s="116">
+        <v>2020</v>
+      </c>
+      <c r="CO20" s="117"/>
+      <c r="CP20" s="117"/>
+      <c r="CQ20" s="117"/>
+      <c r="CR20" s="118"/>
+      <c r="CS20" s="116">
+        <v>2021</v>
+      </c>
+      <c r="CT20" s="117"/>
+      <c r="CU20" s="117"/>
+      <c r="CV20" s="117"/>
+      <c r="CW20" s="118"/>
+      <c r="CX20" s="116">
+        <v>2022</v>
+      </c>
+      <c r="CY20" s="117"/>
+      <c r="CZ20" s="117"/>
+      <c r="DA20" s="117"/>
+      <c r="DB20" s="118"/>
+      <c r="DC20" s="116">
+        <v>2023</v>
+      </c>
+      <c r="DD20" s="117"/>
+      <c r="DE20" s="117"/>
+      <c r="DF20" s="117"/>
+      <c r="DG20" s="118"/>
+      <c r="DH20" s="116">
+        <v>2024</v>
+      </c>
+      <c r="DI20" s="117"/>
+      <c r="DJ20" s="117"/>
+      <c r="DK20" s="117"/>
+      <c r="DL20" s="118"/>
+      <c r="DM20" s="116">
+        <v>2025</v>
+      </c>
+      <c r="DN20" s="117"/>
+      <c r="DO20" s="117"/>
+      <c r="DP20" s="117"/>
+      <c r="DQ20" s="118"/>
+      <c r="DR20" s="119">
+        <v>2026</v>
+      </c>
+      <c r="DS20" s="119"/>
+      <c r="DT20" s="119"/>
+      <c r="DU20" s="119"/>
+    </row>
+    <row r="21" spans="1:125" s="10" customFormat="1" ht="11.25">
+      <c r="B21" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="C21" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="D21" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="E21" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="F21" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="G21" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="H21" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="I21" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="J21" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="K21" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="L21" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="M21" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="N21" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="O21" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="P21" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="Q21" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="R21" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="S21" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="T21" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="U21" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="V21" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="W21" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="X21" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="Y21" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="Z21" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="AA21" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="AB21" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="AC21" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="AD21" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="AE21" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="AF21" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="AG21" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="AH21" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="AI21" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="AJ21" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="AK21" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="AL21" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="AM21" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="AN21" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="AO21" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="AP21" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="AQ21" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="AR21" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="AS21" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="AT21" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="AU21" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="AV21" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="AW21" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="AX21" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="AY21" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="AZ21" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="BA21" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="BB21" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="BC21" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="BD21" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="BE21" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="BF21" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="BG21" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="BH21" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="BI21" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="BJ21" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="BK21" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="BL21" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="BM21" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="BN21" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="BO21" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BP21" s="11" t="s">
         <v>776</v>
       </c>
-      <c r="B20" s="63"/>
-[...15 lines deleted...]
-      <c r="BI20" s="66"/>
+      <c r="BQ21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="BR21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="BS21" s="11" t="s">
+        <v>981</v>
+      </c>
+      <c r="BT21" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BU21" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="BV21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="BW21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="BX21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="BY21" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BZ21" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CA21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CB21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CC21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CD21" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CE21" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CF21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CG21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CH21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CI21" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CJ21" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CK21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CL21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CM21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CN21" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CO21" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CP21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CQ21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CR21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CS21" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CT21" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CU21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CV21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CW21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CX21" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CY21" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CZ21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="DA21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="DB21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DC21" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DD21" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DE21" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="DF21" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="DG21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DH21" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DI21" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DJ21" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="DK21" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="DL21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DM21" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DN21" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DO21" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="DP21" s="37" t="s">
+        <v>778</v>
+      </c>
+      <c r="DQ21" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DR21" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DS21" s="12" t="s">
+        <v>776</v>
+      </c>
     </row>
-    <row r="21" spans="1:61" s="36" customFormat="1" ht="11.25">
-      <c r="A21" s="40" t="s">
+    <row r="22" spans="1:125" ht="12">
+      <c r="A22" s="79" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B22" s="92">
+        <v>110.8</v>
+      </c>
+      <c r="C22" s="92">
+        <v>108.8</v>
+      </c>
+      <c r="D22" s="92">
+        <v>106.6</v>
+      </c>
+      <c r="E22" s="92">
+        <v>115.4</v>
+      </c>
+      <c r="F22" s="92">
+        <v>115.9</v>
+      </c>
+      <c r="G22" s="92">
+        <v>117.3</v>
+      </c>
+      <c r="H22" s="92">
+        <v>113.4</v>
+      </c>
+      <c r="I22" s="92">
+        <v>116.2</v>
+      </c>
+      <c r="J22" s="92">
+        <v>113</v>
+      </c>
+      <c r="K22" s="92">
+        <v>109.5</v>
+      </c>
+      <c r="L22" s="92">
+        <v>113</v>
+      </c>
+      <c r="M22" s="92">
+        <v>115.4</v>
+      </c>
+      <c r="N22" s="93">
+        <v>113</v>
+      </c>
+      <c r="O22" s="94">
+        <v>116.2</v>
+      </c>
+      <c r="P22" s="94">
+        <v>116.8</v>
+      </c>
+      <c r="Q22" s="94">
+        <v>121.3</v>
+      </c>
+      <c r="R22" s="94">
+        <v>110.5</v>
+      </c>
+      <c r="S22" s="94">
+        <v>109.9</v>
+      </c>
+      <c r="T22" s="94">
+        <v>107.6</v>
+      </c>
+      <c r="U22" s="94">
+        <v>119.2</v>
+      </c>
+      <c r="V22" s="94">
+        <v>117.3</v>
+      </c>
+      <c r="W22" s="94">
+        <v>123.7</v>
+      </c>
+      <c r="X22" s="94">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="Y22" s="94">
+        <v>126.4</v>
+      </c>
+      <c r="Z22" s="94">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="AA22" s="94">
+        <v>119.4</v>
+      </c>
+      <c r="AB22" s="94">
+        <v>122.9</v>
+      </c>
+      <c r="AC22" s="94">
+        <v>123.2</v>
+      </c>
+      <c r="AD22" s="94">
+        <v>118.4</v>
+      </c>
+      <c r="AE22" s="94">
+        <v>120.3</v>
+      </c>
+      <c r="AF22" s="94">
+        <v>121.7</v>
+      </c>
+      <c r="AG22" s="93">
+        <v>123</v>
+      </c>
+      <c r="AH22" s="94">
+        <v>109.9</v>
+      </c>
+      <c r="AI22" s="94">
+        <v>112.1</v>
+      </c>
+      <c r="AJ22" s="94">
+        <v>104.3</v>
+      </c>
+      <c r="AK22" s="94">
+        <v>99.8</v>
+      </c>
+      <c r="AL22" s="94">
+        <v>104.6</v>
+      </c>
+      <c r="AM22" s="94">
+        <v>103.3</v>
+      </c>
+      <c r="AN22" s="94">
+        <v>111.7</v>
+      </c>
+      <c r="AO22" s="94">
+        <v>108.5</v>
+      </c>
+      <c r="AP22" s="83">
+        <v>106</v>
+      </c>
+      <c r="AQ22" s="83">
+        <v>110</v>
+      </c>
+      <c r="AR22" s="94">
+        <v>108.5</v>
+      </c>
+      <c r="AS22" s="94">
+        <v>108.1</v>
+      </c>
+      <c r="AT22" s="94">
+        <v>103.9</v>
+      </c>
+      <c r="AU22" s="94">
+        <v>110.7</v>
+      </c>
+      <c r="AV22" s="94">
+        <v>102.9</v>
+      </c>
+      <c r="AW22" s="94">
+        <v>107.8</v>
+      </c>
+      <c r="AX22" s="94">
+        <v>111.3</v>
+      </c>
+      <c r="AY22" s="94">
+        <v>106.4</v>
+      </c>
+      <c r="AZ22" s="94">
+        <v>104.8</v>
+      </c>
+      <c r="BA22" s="111" t="s">
+        <v>848</v>
+      </c>
+      <c r="BB22" s="94">
+        <v>108.3</v>
+      </c>
+      <c r="BC22" s="94">
+        <v>105.4</v>
+      </c>
+      <c r="BD22" s="92">
+        <v>103.5</v>
+      </c>
+      <c r="BE22" s="92">
+        <v>106.2</v>
+      </c>
+      <c r="BF22" s="92">
+        <v>110.6</v>
+      </c>
+      <c r="BG22" s="92">
+        <v>111.3</v>
+      </c>
+      <c r="BH22" s="92">
+        <v>104.4</v>
+      </c>
+      <c r="BI22" s="95">
+        <v>108.30150973870434</v>
+      </c>
+      <c r="BJ22" s="95">
+        <v>108.1631851221269</v>
+      </c>
+      <c r="BK22" s="94">
+        <v>106.9</v>
+      </c>
+      <c r="BL22" s="94">
+        <v>107.8</v>
+      </c>
+      <c r="BM22" s="94">
+        <v>108.4</v>
+      </c>
+      <c r="BN22" s="111" t="s">
+        <v>658</v>
+      </c>
+      <c r="BO22" s="96" t="s">
+        <v>583</v>
+      </c>
+      <c r="BP22" s="96" t="s">
+        <v>543</v>
+      </c>
+      <c r="BQ22" s="96" t="s">
+        <v>516</v>
+      </c>
+      <c r="BR22" s="96" t="s">
+        <v>569</v>
+      </c>
+      <c r="BS22" s="97">
+        <v>102.5</v>
+      </c>
+      <c r="BT22" s="96" t="s">
+        <v>677</v>
+      </c>
+      <c r="BU22" s="96" t="s">
+        <v>650</v>
+      </c>
+      <c r="BV22" s="96" t="s">
+        <v>779</v>
+      </c>
+      <c r="BW22" s="96" t="s">
+        <v>780</v>
+      </c>
+      <c r="BX22" s="75">
+        <v>115.4</v>
+      </c>
+      <c r="BY22" s="96" t="s">
+        <v>543</v>
+      </c>
+      <c r="BZ22" s="96" t="s">
+        <v>535</v>
+      </c>
+      <c r="CA22" s="96" t="s">
+        <v>601</v>
+      </c>
+      <c r="CB22" s="96" t="s">
+        <v>558</v>
+      </c>
+      <c r="CC22" s="75">
+        <v>107</v>
+      </c>
+      <c r="CD22" s="96" t="s">
+        <v>567</v>
+      </c>
+      <c r="CE22" s="96" t="s">
+        <v>570</v>
+      </c>
+      <c r="CF22" s="96" t="s">
+        <v>532</v>
+      </c>
+      <c r="CG22" s="96" t="s">
+        <v>512</v>
+      </c>
+      <c r="CH22" s="75">
+        <v>106.3</v>
+      </c>
+      <c r="CI22" s="96" t="s">
+        <v>559</v>
+      </c>
+      <c r="CJ22" s="96" t="s">
+        <v>781</v>
+      </c>
+      <c r="CK22" s="96" t="s">
+        <v>782</v>
+      </c>
+      <c r="CL22" s="96" t="s">
+        <v>732</v>
+      </c>
+      <c r="CM22" s="75">
+        <v>117.7</v>
+      </c>
+      <c r="CN22" s="96" t="s">
+        <v>783</v>
+      </c>
+      <c r="CO22" s="96" t="s">
+        <v>784</v>
+      </c>
+      <c r="CP22" s="96" t="s">
+        <v>651</v>
+      </c>
+      <c r="CQ22" s="96" t="s">
+        <v>785</v>
+      </c>
+      <c r="CR22" s="75">
+        <v>120.9</v>
+      </c>
+      <c r="CS22" s="96" t="s">
+        <v>786</v>
+      </c>
+      <c r="CT22" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="CU22" s="96" t="s">
+        <v>687</v>
+      </c>
+      <c r="CV22" s="96" t="s">
+        <v>788</v>
+      </c>
+      <c r="CW22" s="75">
+        <v>119.1</v>
+      </c>
+      <c r="CX22" s="96" t="s">
+        <v>789</v>
+      </c>
+      <c r="CY22" s="96" t="s">
+        <v>790</v>
+      </c>
+      <c r="CZ22" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="DA22" s="96" t="s">
+        <v>717</v>
+      </c>
+      <c r="DB22" s="98">
+        <v>121.1</v>
+      </c>
+      <c r="DC22" s="96" t="s">
+        <v>791</v>
+      </c>
+      <c r="DD22" s="96" t="s">
+        <v>786</v>
+      </c>
+      <c r="DE22" s="96">
+        <v>111.3</v>
+      </c>
+      <c r="DF22" s="96">
+        <v>115.9</v>
+      </c>
+      <c r="DG22" s="98">
+        <v>115.5</v>
+      </c>
+      <c r="DH22" s="96">
+        <v>112.1</v>
+      </c>
+      <c r="DI22" s="96">
+        <v>108.6</v>
+      </c>
+      <c r="DJ22" s="96">
+        <v>111.2</v>
+      </c>
+      <c r="DK22" s="96">
+        <v>112.9</v>
+      </c>
+      <c r="DL22" s="98">
+        <v>111.9</v>
+      </c>
+      <c r="DM22" s="99">
+        <v>111</v>
+      </c>
+      <c r="DN22" s="100">
+        <v>111.6</v>
+      </c>
+      <c r="DO22" s="99">
+        <v>110.6</v>
+      </c>
+      <c r="DP22" s="99">
+        <v>113.1</v>
+      </c>
+      <c r="DQ22" s="99">
+        <v>111.3</v>
+      </c>
+      <c r="DR22" s="99">
+        <v>108.9</v>
+      </c>
+      <c r="DS22" s="99">
+        <v>109.5</v>
+      </c>
+      <c r="DT22" s="27"/>
+      <c r="DU22" s="27"/>
+    </row>
+    <row r="23" spans="1:125" ht="12">
+      <c r="A23" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO23" s="111" t="s">
+        <v>660</v>
+      </c>
+      <c r="AP23" s="111" t="s">
+        <v>583</v>
+      </c>
+      <c r="AQ23" s="111" t="s">
+        <v>556</v>
+      </c>
+      <c r="AR23" s="111" t="s">
+        <v>619</v>
+      </c>
+      <c r="AS23" s="111" t="s">
+        <v>610</v>
+      </c>
+      <c r="AT23" s="111" t="s">
+        <v>546</v>
+      </c>
+      <c r="AU23" s="111" t="s">
+        <v>625</v>
+      </c>
+      <c r="AV23" s="111" t="s">
+        <v>617</v>
+      </c>
+      <c r="AW23" s="111" t="s">
+        <v>567</v>
+      </c>
+      <c r="AX23" s="111" t="s">
+        <v>628</v>
+      </c>
+      <c r="AY23" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="AZ23" s="111" t="s">
+        <v>516</v>
+      </c>
+      <c r="BA23" s="111" t="s">
+        <v>821</v>
+      </c>
+      <c r="BB23" s="111" t="s">
+        <v>600</v>
+      </c>
+      <c r="BC23" s="111" t="s">
+        <v>548</v>
+      </c>
+      <c r="BD23" s="111" t="s">
+        <v>544</v>
+      </c>
+      <c r="BE23" s="111" t="s">
+        <v>560</v>
+      </c>
+      <c r="BF23" s="111" t="s">
+        <v>679</v>
+      </c>
+      <c r="BG23" s="111" t="s">
+        <v>590</v>
+      </c>
+      <c r="BH23" s="111" t="s">
+        <v>530</v>
+      </c>
+      <c r="BI23" s="111" t="s">
+        <v>622</v>
+      </c>
+      <c r="BJ23" s="111" t="s">
+        <v>610</v>
+      </c>
+      <c r="BK23" s="111" t="s">
+        <v>797</v>
+      </c>
+      <c r="BL23" s="111" t="s">
+        <v>612</v>
+      </c>
+      <c r="BM23" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="BN23" s="111" t="s">
+        <v>583</v>
+      </c>
+      <c r="BO23" s="96">
+        <v>103.3</v>
+      </c>
+      <c r="BP23" s="96" t="s">
+        <v>555</v>
+      </c>
+      <c r="BQ23" s="96" t="s">
+        <v>520</v>
+      </c>
+      <c r="BR23" s="96" t="s">
+        <v>512</v>
+      </c>
+      <c r="BS23" s="2">
+        <v>101.8</v>
+      </c>
+      <c r="BT23" s="96" t="s">
+        <v>556</v>
+      </c>
+      <c r="BU23" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="BV23" s="96" t="s">
+        <v>675</v>
+      </c>
+      <c r="BW23" s="96" t="s">
+        <v>793</v>
+      </c>
+      <c r="BX23" s="75">
+        <v>117.5</v>
+      </c>
+      <c r="BY23" s="96" t="s">
+        <v>622</v>
+      </c>
+      <c r="BZ23" s="96" t="s">
+        <v>583</v>
+      </c>
+      <c r="CA23" s="96" t="s">
+        <v>608</v>
+      </c>
+      <c r="CB23" s="96" t="s">
+        <v>566</v>
+      </c>
+      <c r="CC23" s="75">
+        <v>107.6</v>
+      </c>
+      <c r="CD23" s="96" t="s">
+        <v>633</v>
+      </c>
+      <c r="CE23" s="96" t="s">
+        <v>751</v>
+      </c>
+      <c r="CF23" s="96" t="s">
+        <v>502</v>
+      </c>
+      <c r="CG23" s="96" t="s">
+        <v>530</v>
+      </c>
+      <c r="CH23" s="75">
+        <v>105.8</v>
+      </c>
+      <c r="CI23" s="96" t="s">
+        <v>637</v>
+      </c>
+      <c r="CJ23" s="96" t="s">
+        <v>559</v>
+      </c>
+      <c r="CK23" s="96" t="s">
+        <v>575</v>
+      </c>
+      <c r="CL23" s="96" t="s">
+        <v>625</v>
+      </c>
+      <c r="CM23" s="75">
+        <v>114.1</v>
+      </c>
+      <c r="CN23" s="96" t="s">
+        <v>785</v>
+      </c>
+      <c r="CO23" s="96" t="s">
+        <v>655</v>
+      </c>
+      <c r="CP23" s="96" t="s">
+        <v>601</v>
+      </c>
+      <c r="CQ23" s="96" t="s">
+        <v>788</v>
+      </c>
+      <c r="CR23" s="75">
+        <v>116.4</v>
+      </c>
+      <c r="CS23" s="96" t="s">
+        <v>794</v>
+      </c>
+      <c r="CT23" s="96" t="s">
+        <v>785</v>
+      </c>
+      <c r="CU23" s="96" t="s">
+        <v>666</v>
+      </c>
+      <c r="CV23" s="96" t="s">
+        <v>707</v>
+      </c>
+      <c r="CW23" s="75">
+        <v>117.7</v>
+      </c>
+      <c r="CX23" s="96" t="s">
+        <v>673</v>
+      </c>
+      <c r="CY23" s="96" t="s">
+        <v>795</v>
+      </c>
+      <c r="CZ23" s="96" t="s">
+        <v>742</v>
+      </c>
+      <c r="DA23" s="96" t="s">
+        <v>796</v>
+      </c>
+      <c r="DB23" s="98">
+        <v>119.7</v>
+      </c>
+      <c r="DC23" s="96" t="s">
+        <v>666</v>
+      </c>
+      <c r="DD23" s="96" t="s">
+        <v>675</v>
+      </c>
+      <c r="DE23" s="96">
+        <v>109.6</v>
+      </c>
+      <c r="DF23" s="96">
+        <v>111.7</v>
+      </c>
+      <c r="DG23" s="98">
+        <v>113.2</v>
+      </c>
+      <c r="DH23" s="96">
+        <v>111.3</v>
+      </c>
+      <c r="DI23" s="96">
+        <v>110.9</v>
+      </c>
+      <c r="DJ23" s="96">
+        <v>110.4</v>
+      </c>
+      <c r="DK23" s="96">
+        <v>114.2</v>
+      </c>
+      <c r="DL23" s="98">
+        <v>112.7</v>
+      </c>
+      <c r="DM23" s="99">
+        <v>112.6</v>
+      </c>
+      <c r="DN23" s="100">
+        <v>110.7</v>
+      </c>
+      <c r="DO23" s="99">
+        <v>111.8</v>
+      </c>
+      <c r="DP23" s="99">
+        <v>108.8</v>
+      </c>
+      <c r="DQ23" s="99">
+        <v>111.2</v>
+      </c>
+      <c r="DR23" s="99">
+        <v>110.3</v>
+      </c>
+      <c r="DS23" s="99">
+        <v>112</v>
+      </c>
+      <c r="DT23" s="27"/>
+      <c r="DU23" s="27"/>
+    </row>
+    <row r="24" spans="1:125" ht="12">
+      <c r="A24" s="79" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO24" s="111" t="s">
+        <v>540</v>
+      </c>
+      <c r="AP24" s="111" t="s">
+        <v>577</v>
+      </c>
+      <c r="AQ24" s="111" t="s">
+        <v>875</v>
+      </c>
+      <c r="AR24" s="111" t="s">
+        <v>600</v>
+      </c>
+      <c r="AS24" s="111" t="s">
+        <v>751</v>
+      </c>
+      <c r="AT24" s="111" t="s">
+        <v>563</v>
+      </c>
+      <c r="AU24" s="111" t="s">
+        <v>533</v>
+      </c>
+      <c r="AV24" s="111" t="s">
+        <v>629</v>
+      </c>
+      <c r="AW24" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="AX24" s="111" t="s">
+        <v>584</v>
+      </c>
+      <c r="AY24" s="111" t="s">
+        <v>853</v>
+      </c>
+      <c r="AZ24" s="111" t="s">
+        <v>745</v>
+      </c>
+      <c r="BA24" s="111" t="s">
+        <v>570</v>
+      </c>
+      <c r="BB24" s="111" t="s">
+        <v>612</v>
+      </c>
+      <c r="BC24" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="BD24" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="BE24" s="111" t="s">
+        <v>535</v>
+      </c>
+      <c r="BF24" s="111" t="s">
+        <v>640</v>
+      </c>
+      <c r="BG24" s="111" t="s">
+        <v>677</v>
+      </c>
+      <c r="BH24" s="111" t="s">
+        <v>515</v>
+      </c>
+      <c r="BI24" s="111" t="s">
+        <v>847</v>
+      </c>
+      <c r="BJ24" s="111" t="s">
+        <v>848</v>
+      </c>
+      <c r="BK24" s="111" t="s">
+        <v>617</v>
+      </c>
+      <c r="BL24" s="111" t="s">
+        <v>660</v>
+      </c>
+      <c r="BM24" s="111" t="s">
+        <v>717</v>
+      </c>
+      <c r="BN24" s="111" t="s">
+        <v>642</v>
+      </c>
+      <c r="BO24" s="96">
+        <v>113.7</v>
+      </c>
+      <c r="BP24" s="96" t="s">
+        <v>678</v>
+      </c>
+      <c r="BQ24" s="96" t="s">
+        <v>546</v>
+      </c>
+      <c r="BR24" s="96" t="s">
+        <v>510</v>
+      </c>
+      <c r="BS24" s="97">
+        <v>104.5</v>
+      </c>
+      <c r="BT24" s="96" t="s">
+        <v>750</v>
+      </c>
+      <c r="BU24" s="96" t="s">
+        <v>522</v>
+      </c>
+      <c r="BV24" s="96" t="s">
+        <v>785</v>
+      </c>
+      <c r="BW24" s="96" t="s">
+        <v>655</v>
+      </c>
+      <c r="BX24" s="75">
+        <v>113.3</v>
+      </c>
+      <c r="BY24" s="96" t="s">
+        <v>538</v>
+      </c>
+      <c r="BZ24" s="96" t="s">
+        <v>638</v>
+      </c>
+      <c r="CA24" s="96" t="s">
+        <v>601</v>
+      </c>
+      <c r="CB24" s="96" t="s">
+        <v>797</v>
+      </c>
+      <c r="CC24" s="75">
+        <v>108.3</v>
+      </c>
+      <c r="CD24" s="96" t="s">
+        <v>535</v>
+      </c>
+      <c r="CE24" s="96" t="s">
+        <v>509</v>
+      </c>
+      <c r="CF24" s="96" t="s">
+        <v>699</v>
+      </c>
+      <c r="CG24" s="96" t="s">
+        <v>540</v>
+      </c>
+      <c r="CH24" s="75">
+        <v>102.7</v>
+      </c>
+      <c r="CI24" s="96" t="s">
+        <v>678</v>
+      </c>
+      <c r="CJ24" s="96" t="s">
+        <v>667</v>
+      </c>
+      <c r="CK24" s="96" t="s">
+        <v>798</v>
+      </c>
+      <c r="CL24" s="96" t="s">
+        <v>799</v>
+      </c>
+      <c r="CM24" s="75">
+        <v>125.9</v>
+      </c>
+      <c r="CN24" s="96" t="s">
+        <v>800</v>
+      </c>
+      <c r="CO24" s="96" t="s">
+        <v>801</v>
+      </c>
+      <c r="CP24" s="96" t="s">
+        <v>685</v>
+      </c>
+      <c r="CQ24" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="CR24" s="75">
+        <v>129.9</v>
+      </c>
+      <c r="CS24" s="96" t="s">
+        <v>732</v>
+      </c>
+      <c r="CT24" s="96" t="s">
+        <v>630</v>
+      </c>
+      <c r="CU24" s="96" t="s">
+        <v>802</v>
+      </c>
+      <c r="CV24" s="96" t="s">
+        <v>635</v>
+      </c>
+      <c r="CW24" s="75">
+        <v>114.4</v>
+      </c>
+      <c r="CX24" s="96" t="s">
+        <v>718</v>
+      </c>
+      <c r="CY24" s="96" t="s">
+        <v>667</v>
+      </c>
+      <c r="CZ24" s="96" t="s">
+        <v>803</v>
+      </c>
+      <c r="DA24" s="96" t="s">
+        <v>785</v>
+      </c>
+      <c r="DB24" s="98">
+        <v>124.6</v>
+      </c>
+      <c r="DC24" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="DD24" s="96" t="s">
+        <v>803</v>
+      </c>
+      <c r="DE24" s="96">
+        <v>115.9</v>
+      </c>
+      <c r="DF24" s="101">
+        <v>126</v>
+      </c>
+      <c r="DG24" s="98">
+        <v>124.2</v>
+      </c>
+      <c r="DH24" s="101">
+        <v>115</v>
+      </c>
+      <c r="DI24" s="96">
+        <v>103.8</v>
+      </c>
+      <c r="DJ24" s="96">
+        <v>109.1</v>
+      </c>
+      <c r="DK24" s="101">
+        <v>110</v>
+      </c>
+      <c r="DL24" s="98">
+        <v>109.7</v>
+      </c>
+      <c r="DM24" s="99">
+        <v>107.3</v>
+      </c>
+      <c r="DN24" s="100">
+        <v>112.1</v>
+      </c>
+      <c r="DO24" s="99">
+        <v>111.4</v>
+      </c>
+      <c r="DP24" s="99">
+        <v>114.6</v>
+      </c>
+      <c r="DQ24" s="99">
+        <v>111.9</v>
+      </c>
+      <c r="DR24" s="99">
+        <v>105.6</v>
+      </c>
+      <c r="DS24" s="99">
+        <v>104.7</v>
+      </c>
+      <c r="DT24" s="27"/>
+      <c r="DU24" s="27"/>
+    </row>
+    <row r="25" spans="1:125" ht="12">
+      <c r="A25" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO25" s="111" t="s">
+        <v>533</v>
+      </c>
+      <c r="AP25" s="111" t="s">
+        <v>600</v>
+      </c>
+      <c r="AQ25" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="AR25" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="AS25" s="111" t="s">
+        <v>566</v>
+      </c>
+      <c r="AT25" s="111" t="s">
+        <v>903</v>
+      </c>
+      <c r="AU25" s="111" t="s">
+        <v>1332</v>
+      </c>
+      <c r="AV25" s="111" t="s">
+        <v>1333</v>
+      </c>
+      <c r="AW25" s="111" t="s">
+        <v>545</v>
+      </c>
+      <c r="AX25" s="111" t="s">
+        <v>821</v>
+      </c>
+      <c r="AY25" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="AZ25" s="111" t="s">
+        <v>590</v>
+      </c>
+      <c r="BA25" s="111" t="s">
+        <v>545</v>
+      </c>
+      <c r="BB25" s="111" t="s">
+        <v>521</v>
+      </c>
+      <c r="BC25" s="111" t="s">
+        <v>519</v>
+      </c>
+      <c r="BD25" s="111" t="s">
+        <v>555</v>
+      </c>
+      <c r="BE25" s="111" t="s">
+        <v>555</v>
+      </c>
+      <c r="BF25" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="BG25" s="111" t="s">
+        <v>745</v>
+      </c>
+      <c r="BH25" s="111" t="s">
+        <v>698</v>
+      </c>
+      <c r="BI25" s="111" t="s">
+        <v>522</v>
+      </c>
+      <c r="BJ25" s="111" t="s">
+        <v>578</v>
+      </c>
+      <c r="BK25" s="111" t="s">
+        <v>559</v>
+      </c>
+      <c r="BL25" s="111" t="s">
+        <v>891</v>
+      </c>
+      <c r="BM25" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="BN25" s="111" t="s">
+        <v>821</v>
+      </c>
+      <c r="BO25" s="96">
+        <v>112.7</v>
+      </c>
+      <c r="BP25" s="96" t="s">
+        <v>537</v>
+      </c>
+      <c r="BQ25" s="96" t="s">
+        <v>804</v>
+      </c>
+      <c r="BR25" s="96" t="s">
+        <v>551</v>
+      </c>
+      <c r="BS25" s="97">
+        <v>107.9</v>
+      </c>
+      <c r="BT25" s="96" t="s">
+        <v>636</v>
+      </c>
+      <c r="BU25" s="96" t="s">
+        <v>805</v>
+      </c>
+      <c r="BV25" s="96" t="s">
+        <v>568</v>
+      </c>
+      <c r="BW25" s="96" t="s">
+        <v>806</v>
+      </c>
+      <c r="BX25" s="75">
+        <v>112.7</v>
+      </c>
+      <c r="BY25" s="96" t="s">
+        <v>528</v>
+      </c>
+      <c r="BZ25" s="96" t="s">
+        <v>507</v>
+      </c>
+      <c r="CA25" s="96" t="s">
+        <v>697</v>
+      </c>
+      <c r="CB25" s="96" t="s">
+        <v>531</v>
+      </c>
+      <c r="CC25" s="75">
+        <v>107</v>
+      </c>
+      <c r="CD25" s="96" t="s">
+        <v>599</v>
+      </c>
+      <c r="CE25" s="96" t="s">
+        <v>502</v>
+      </c>
+      <c r="CF25" s="96" t="s">
+        <v>579</v>
+      </c>
+      <c r="CG25" s="96" t="s">
+        <v>676</v>
+      </c>
+      <c r="CH25" s="75">
+        <v>106</v>
+      </c>
+      <c r="CI25" s="96" t="s">
+        <v>703</v>
+      </c>
+      <c r="CJ25" s="96" t="s">
+        <v>757</v>
+      </c>
+      <c r="CK25" s="96" t="s">
+        <v>720</v>
+      </c>
+      <c r="CL25" s="96" t="s">
+        <v>807</v>
+      </c>
+      <c r="CM25" s="75">
+        <v>127.6</v>
+      </c>
+      <c r="CN25" s="96" t="s">
+        <v>758</v>
+      </c>
+      <c r="CO25" s="96" t="s">
+        <v>808</v>
+      </c>
+      <c r="CP25" s="96" t="s">
+        <v>748</v>
+      </c>
+      <c r="CQ25" s="96" t="s">
+        <v>750</v>
+      </c>
+      <c r="CR25" s="75">
+        <v>128</v>
+      </c>
+      <c r="CS25" s="96" t="s">
+        <v>796</v>
+      </c>
+      <c r="CT25" s="96" t="s">
+        <v>575</v>
+      </c>
+      <c r="CU25" s="96" t="s">
+        <v>692</v>
+      </c>
+      <c r="CV25" s="96" t="s">
+        <v>667</v>
+      </c>
+      <c r="CW25" s="75">
+        <v>120.9</v>
+      </c>
+      <c r="CX25" s="96" t="s">
+        <v>809</v>
+      </c>
+      <c r="CY25" s="96" t="s">
+        <v>810</v>
+      </c>
+      <c r="CZ25" s="96" t="s">
+        <v>727</v>
+      </c>
+      <c r="DA25" s="96" t="s">
+        <v>588</v>
+      </c>
+      <c r="DB25" s="98">
+        <v>122.4</v>
+      </c>
+      <c r="DC25" s="96" t="s">
+        <v>794</v>
+      </c>
+      <c r="DD25" s="96" t="s">
+        <v>595</v>
+      </c>
+      <c r="DE25" s="96">
+        <v>122.7</v>
+      </c>
+      <c r="DF25" s="101">
+        <v>122</v>
+      </c>
+      <c r="DG25" s="98">
+        <v>118.2</v>
+      </c>
+      <c r="DH25" s="96">
+        <v>113.4</v>
+      </c>
+      <c r="DI25" s="96">
+        <v>103.3</v>
+      </c>
+      <c r="DJ25" s="96">
+        <v>113.1</v>
+      </c>
+      <c r="DK25" s="101">
+        <v>107.1</v>
+      </c>
+      <c r="DL25" s="98">
+        <v>109.5</v>
+      </c>
+      <c r="DM25" s="99">
+        <v>103.1</v>
+      </c>
+      <c r="DN25" s="100">
+        <v>126.3</v>
+      </c>
+      <c r="DO25" s="99">
+        <v>108.8</v>
+      </c>
+      <c r="DP25" s="99">
+        <v>110</v>
+      </c>
+      <c r="DQ25" s="99">
+        <v>107</v>
+      </c>
+      <c r="DR25" s="99">
+        <v>101.6</v>
+      </c>
+      <c r="DS25" s="99">
+        <v>89.6</v>
+      </c>
+      <c r="DT25" s="27"/>
+      <c r="DU25" s="27"/>
+    </row>
+    <row r="26" spans="1:125" ht="12">
+      <c r="A26" s="79" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO26" s="111" t="s">
+        <v>769</v>
+      </c>
+      <c r="AP26" s="111" t="s">
+        <v>622</v>
+      </c>
+      <c r="AQ26" s="111" t="s">
+        <v>527</v>
+      </c>
+      <c r="AR26" s="111" t="s">
+        <v>578</v>
+      </c>
+      <c r="AS26" s="111" t="s">
+        <v>877</v>
+      </c>
+      <c r="AT26" s="111" t="s">
+        <v>688</v>
+      </c>
+      <c r="AU26" s="111" t="s">
+        <v>616</v>
+      </c>
+      <c r="AV26" s="111" t="s">
+        <v>629</v>
+      </c>
+      <c r="AW26" s="111" t="s">
+        <v>554</v>
+      </c>
+      <c r="AX26" s="111" t="s">
+        <v>586</v>
+      </c>
+      <c r="AY26" s="111" t="s">
+        <v>527</v>
+      </c>
+      <c r="AZ26" s="111" t="s">
+        <v>544</v>
+      </c>
+      <c r="BA26" s="111" t="s">
+        <v>610</v>
+      </c>
+      <c r="BB26" s="111" t="s">
+        <v>536</v>
+      </c>
+      <c r="BC26" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="BD26" s="111" t="s">
+        <v>529</v>
+      </c>
+      <c r="BE26" s="111" t="s">
+        <v>613</v>
+      </c>
+      <c r="BF26" s="111" t="s">
+        <v>569</v>
+      </c>
+      <c r="BG26" s="111" t="s">
+        <v>523</v>
+      </c>
+      <c r="BH26" s="111" t="s">
+        <v>551</v>
+      </c>
+      <c r="BI26" s="111" t="s">
+        <v>526</v>
+      </c>
+      <c r="BJ26" s="111" t="s">
+        <v>520</v>
+      </c>
+      <c r="BK26" s="111" t="s">
+        <v>621</v>
+      </c>
+      <c r="BL26" s="111" t="s">
+        <v>566</v>
+      </c>
+      <c r="BM26" s="111" t="s">
+        <v>561</v>
+      </c>
+      <c r="BN26" s="111" t="s">
+        <v>654</v>
+      </c>
+      <c r="BO26" s="96">
+        <v>111.1</v>
+      </c>
+      <c r="BP26" s="96" t="s">
+        <v>811</v>
+      </c>
+      <c r="BQ26" s="96" t="s">
+        <v>726</v>
+      </c>
+      <c r="BR26" s="96" t="s">
+        <v>812</v>
+      </c>
+      <c r="BS26" s="97">
+        <v>106.4</v>
+      </c>
+      <c r="BT26" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="BU26" s="96" t="s">
+        <v>603</v>
+      </c>
+      <c r="BV26" s="96" t="s">
+        <v>584</v>
+      </c>
+      <c r="BW26" s="96" t="s">
+        <v>813</v>
+      </c>
+      <c r="BX26" s="75">
+        <v>117.7</v>
+      </c>
+      <c r="BY26" s="96" t="s">
+        <v>606</v>
+      </c>
+      <c r="BZ26" s="96" t="s">
+        <v>616</v>
+      </c>
+      <c r="CA26" s="96" t="s">
+        <v>510</v>
+      </c>
+      <c r="CB26" s="96" t="s">
+        <v>606</v>
+      </c>
+      <c r="CC26" s="75">
+        <v>104.6</v>
+      </c>
+      <c r="CD26" s="96" t="s">
+        <v>558</v>
+      </c>
+      <c r="CE26" s="96" t="s">
+        <v>504</v>
+      </c>
+      <c r="CF26" s="96" t="s">
+        <v>642</v>
+      </c>
+      <c r="CG26" s="96" t="s">
+        <v>502</v>
+      </c>
+      <c r="CH26" s="75">
+        <v>105.4</v>
+      </c>
+      <c r="CI26" s="96" t="s">
+        <v>638</v>
+      </c>
+      <c r="CJ26" s="96" t="s">
+        <v>664</v>
+      </c>
+      <c r="CK26" s="96" t="s">
+        <v>814</v>
+      </c>
+      <c r="CL26" s="96" t="s">
+        <v>758</v>
+      </c>
+      <c r="CM26" s="75">
+        <v>121.9</v>
+      </c>
+      <c r="CN26" s="96" t="s">
+        <v>815</v>
+      </c>
+      <c r="CO26" s="96" t="s">
+        <v>816</v>
+      </c>
+      <c r="CP26" s="96" t="s">
+        <v>817</v>
+      </c>
+      <c r="CQ26" s="96" t="s">
+        <v>818</v>
+      </c>
+      <c r="CR26" s="75">
+        <v>128</v>
+      </c>
+      <c r="CS26" s="96" t="s">
+        <v>666</v>
+      </c>
+      <c r="CT26" s="96" t="s">
+        <v>742</v>
+      </c>
+      <c r="CU26" s="96" t="s">
+        <v>646</v>
+      </c>
+      <c r="CV26" s="96" t="s">
+        <v>819</v>
+      </c>
+      <c r="CW26" s="75">
+        <v>119.1</v>
+      </c>
+      <c r="CX26" s="96" t="s">
+        <v>667</v>
+      </c>
+      <c r="CY26" s="96" t="s">
+        <v>820</v>
+      </c>
+      <c r="CZ26" s="96" t="s">
+        <v>508</v>
+      </c>
+      <c r="DA26" s="96" t="s">
+        <v>797</v>
+      </c>
+      <c r="DB26" s="98">
+        <v>116.7</v>
+      </c>
+      <c r="DC26" s="96" t="s">
+        <v>697</v>
+      </c>
+      <c r="DD26" s="96" t="s">
+        <v>642</v>
+      </c>
+      <c r="DE26" s="96">
+        <v>133.5</v>
+      </c>
+      <c r="DF26" s="96">
+        <v>131.5</v>
+      </c>
+      <c r="DG26" s="98">
+        <v>123.2</v>
+      </c>
+      <c r="DH26" s="96">
+        <v>124.4</v>
+      </c>
+      <c r="DI26" s="96">
+        <v>114.9</v>
+      </c>
+      <c r="DJ26" s="96">
+        <v>112.2</v>
+      </c>
+      <c r="DK26" s="101">
+        <v>112.5</v>
+      </c>
+      <c r="DL26" s="98">
+        <v>115.4</v>
+      </c>
+      <c r="DM26" s="99">
+        <v>102.5</v>
+      </c>
+      <c r="DN26" s="100">
+        <v>103.8</v>
+      </c>
+      <c r="DO26" s="99">
+        <v>105</v>
+      </c>
+      <c r="DP26" s="99">
+        <v>129.6</v>
+      </c>
+      <c r="DQ26" s="99">
+        <v>110.8</v>
+      </c>
+      <c r="DR26" s="99">
+        <v>104.9</v>
+      </c>
+      <c r="DS26" s="99">
+        <v>115.3</v>
+      </c>
+      <c r="DT26" s="27"/>
+      <c r="DU26" s="27"/>
+    </row>
+    <row r="27" spans="1:125" ht="12">
+      <c r="A27" s="79" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO27" s="111" t="s">
+        <v>509</v>
+      </c>
+      <c r="AP27" s="111" t="s">
+        <v>574</v>
+      </c>
+      <c r="AQ27" s="111" t="s">
+        <v>560</v>
+      </c>
+      <c r="AR27" s="111" t="s">
+        <v>545</v>
+      </c>
+      <c r="AS27" s="111" t="s">
+        <v>538</v>
+      </c>
+      <c r="AT27" s="111" t="s">
+        <v>516</v>
+      </c>
+      <c r="AU27" s="111" t="s">
+        <v>536</v>
+      </c>
+      <c r="AV27" s="111" t="s">
+        <v>644</v>
+      </c>
+      <c r="AW27" s="111" t="s">
+        <v>533</v>
+      </c>
+      <c r="AX27" s="111" t="s">
+        <v>779</v>
+      </c>
+      <c r="AY27" s="111" t="s">
+        <v>540</v>
+      </c>
+      <c r="AZ27" s="111" t="s">
+        <v>662</v>
+      </c>
+      <c r="BA27" s="111" t="s">
+        <v>593</v>
+      </c>
+      <c r="BB27" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BC27" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="BD27" s="111" t="s">
+        <v>528</v>
+      </c>
+      <c r="BE27" s="111" t="s">
+        <v>594</v>
+      </c>
+      <c r="BF27" s="111" t="s">
+        <v>651</v>
+      </c>
+      <c r="BG27" s="111" t="s">
+        <v>669</v>
+      </c>
+      <c r="BH27" s="111" t="s">
+        <v>804</v>
+      </c>
+      <c r="BI27" s="111" t="s">
+        <v>935</v>
+      </c>
+      <c r="BJ27" s="111" t="s">
+        <v>548</v>
+      </c>
+      <c r="BK27" s="111" t="s">
+        <v>560</v>
+      </c>
+      <c r="BL27" s="111" t="s">
+        <v>535</v>
+      </c>
+      <c r="BM27" s="111" t="s">
+        <v>529</v>
+      </c>
+      <c r="BN27" s="111" t="s">
+        <v>621</v>
+      </c>
+      <c r="BO27" s="101">
+        <v>116</v>
+      </c>
+      <c r="BP27" s="96" t="s">
+        <v>537</v>
+      </c>
+      <c r="BQ27" s="96" t="s">
+        <v>764</v>
+      </c>
+      <c r="BR27" s="96" t="s">
+        <v>665</v>
+      </c>
+      <c r="BS27" s="97">
+        <v>111.1</v>
+      </c>
+      <c r="BT27" s="96" t="s">
+        <v>821</v>
+      </c>
+      <c r="BU27" s="96" t="s">
+        <v>821</v>
+      </c>
+      <c r="BV27" s="96" t="s">
+        <v>513</v>
+      </c>
+      <c r="BW27" s="96" t="s">
+        <v>727</v>
+      </c>
+      <c r="BX27" s="75">
+        <v>107.6</v>
+      </c>
+      <c r="BY27" s="96" t="s">
+        <v>537</v>
+      </c>
+      <c r="BZ27" s="96" t="s">
+        <v>794</v>
+      </c>
+      <c r="CA27" s="96" t="s">
+        <v>575</v>
+      </c>
+      <c r="CB27" s="96" t="s">
+        <v>531</v>
+      </c>
+      <c r="CC27" s="75">
+        <v>109.7</v>
+      </c>
+      <c r="CD27" s="96" t="s">
+        <v>546</v>
+      </c>
+      <c r="CE27" s="96" t="s">
+        <v>577</v>
+      </c>
+      <c r="CF27" s="96" t="s">
+        <v>523</v>
+      </c>
+      <c r="CG27" s="96" t="s">
+        <v>622</v>
+      </c>
+      <c r="CH27" s="75">
+        <v>106.9</v>
+      </c>
+      <c r="CI27" s="96" t="s">
+        <v>802</v>
+      </c>
+      <c r="CJ27" s="96" t="s">
+        <v>822</v>
+      </c>
+      <c r="CK27" s="96" t="s">
+        <v>823</v>
+      </c>
+      <c r="CL27" s="96" t="s">
+        <v>824</v>
+      </c>
+      <c r="CM27" s="75">
+        <v>125.2</v>
+      </c>
+      <c r="CN27" s="96" t="s">
+        <v>815</v>
+      </c>
+      <c r="CO27" s="96" t="s">
+        <v>825</v>
+      </c>
+      <c r="CP27" s="96" t="s">
+        <v>608</v>
+      </c>
+      <c r="CQ27" s="96" t="s">
+        <v>826</v>
+      </c>
+      <c r="CR27" s="75">
+        <v>124.6</v>
+      </c>
+      <c r="CS27" s="96" t="s">
+        <v>666</v>
+      </c>
+      <c r="CT27" s="96" t="s">
+        <v>629</v>
+      </c>
+      <c r="CU27" s="96" t="s">
+        <v>827</v>
+      </c>
+      <c r="CV27" s="96" t="s">
+        <v>646</v>
+      </c>
+      <c r="CW27" s="75">
+        <v>113.5</v>
+      </c>
+      <c r="CX27" s="96" t="s">
+        <v>828</v>
+      </c>
+      <c r="CY27" s="96" t="s">
+        <v>829</v>
+      </c>
+      <c r="CZ27" s="96" t="s">
+        <v>623</v>
+      </c>
+      <c r="DA27" s="96" t="s">
+        <v>818</v>
+      </c>
+      <c r="DB27" s="98">
+        <v>126.7</v>
+      </c>
+      <c r="DC27" s="96" t="s">
+        <v>625</v>
+      </c>
+      <c r="DD27" s="96" t="s">
+        <v>634</v>
+      </c>
+      <c r="DE27" s="96">
+        <v>119.3</v>
+      </c>
+      <c r="DF27" s="96">
+        <v>117.5</v>
+      </c>
+      <c r="DG27" s="98">
+        <v>114.2</v>
+      </c>
+      <c r="DH27" s="96">
+        <v>110.1</v>
+      </c>
+      <c r="DI27" s="96">
+        <v>105.9</v>
+      </c>
+      <c r="DJ27" s="96">
+        <v>100.6</v>
+      </c>
+      <c r="DK27" s="101">
+        <v>102.4</v>
+      </c>
+      <c r="DL27" s="98">
+        <v>111.5</v>
+      </c>
+      <c r="DM27" s="99">
+        <v>108.7</v>
+      </c>
+      <c r="DN27" s="100">
+        <v>110.4</v>
+      </c>
+      <c r="DO27" s="99">
+        <v>121.7</v>
+      </c>
+      <c r="DP27" s="99">
+        <v>137</v>
+      </c>
+      <c r="DQ27" s="99">
+        <v>112.6</v>
+      </c>
+      <c r="DR27" s="99">
+        <v>109.6</v>
+      </c>
+      <c r="DS27" s="99">
+        <v>114.7</v>
+      </c>
+      <c r="DT27" s="27"/>
+      <c r="DU27" s="27"/>
+    </row>
+    <row r="28" spans="1:125" ht="12">
+      <c r="A28" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO28" s="111" t="s">
+        <v>548</v>
+      </c>
+      <c r="AP28" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="AQ28" s="111" t="s">
+        <v>530</v>
+      </c>
+      <c r="AR28" s="111" t="s">
+        <v>568</v>
+      </c>
+      <c r="AS28" s="111" t="s">
+        <v>574</v>
+      </c>
+      <c r="AT28" s="111" t="s">
+        <v>723</v>
+      </c>
+      <c r="AU28" s="111" t="s">
+        <v>614</v>
+      </c>
+      <c r="AV28" s="111" t="s">
+        <v>714</v>
+      </c>
+      <c r="AW28" s="111" t="s">
+        <v>540</v>
+      </c>
+      <c r="AX28" s="111" t="s">
+        <v>623</v>
+      </c>
+      <c r="AY28" s="111" t="s">
+        <v>610</v>
+      </c>
+      <c r="AZ28" s="111" t="s">
+        <v>538</v>
+      </c>
+      <c r="BA28" s="111" t="s">
+        <v>504</v>
+      </c>
+      <c r="BB28" s="111" t="s">
+        <v>536</v>
+      </c>
+      <c r="BC28" s="111" t="s">
+        <v>525</v>
+      </c>
+      <c r="BD28" s="111" t="s">
+        <v>511</v>
+      </c>
+      <c r="BE28" s="111" t="s">
+        <v>512</v>
+      </c>
+      <c r="BF28" s="111" t="s">
+        <v>611</v>
+      </c>
+      <c r="BG28" s="111" t="s">
+        <v>619</v>
+      </c>
+      <c r="BH28" s="111" t="s">
+        <v>786</v>
+      </c>
+      <c r="BI28" s="111" t="s">
+        <v>664</v>
+      </c>
+      <c r="BJ28" s="111" t="s">
+        <v>522</v>
+      </c>
+      <c r="BK28" s="111" t="s">
+        <v>515</v>
+      </c>
+      <c r="BL28" s="111" t="s">
+        <v>861</v>
+      </c>
+      <c r="BM28" s="111" t="s">
+        <v>580</v>
+      </c>
+      <c r="BN28" s="111" t="s">
+        <v>616</v>
+      </c>
+      <c r="BO28" s="101">
+        <v>111</v>
+      </c>
+      <c r="BP28" s="96" t="s">
+        <v>830</v>
+      </c>
+      <c r="BQ28" s="96" t="s">
+        <v>620</v>
+      </c>
+      <c r="BR28" s="96" t="s">
+        <v>530</v>
+      </c>
+      <c r="BS28" s="97">
+        <v>108.8</v>
+      </c>
+      <c r="BT28" s="96" t="s">
+        <v>659</v>
+      </c>
+      <c r="BU28" s="96" t="s">
+        <v>669</v>
+      </c>
+      <c r="BV28" s="96" t="s">
+        <v>641</v>
+      </c>
+      <c r="BW28" s="96" t="s">
+        <v>733</v>
+      </c>
+      <c r="BX28" s="75">
+        <v>117.4</v>
+      </c>
+      <c r="BY28" s="96" t="s">
+        <v>637</v>
+      </c>
+      <c r="BZ28" s="96" t="s">
+        <v>831</v>
+      </c>
+      <c r="CA28" s="96" t="s">
+        <v>683</v>
+      </c>
+      <c r="CB28" s="96" t="s">
+        <v>633</v>
+      </c>
+      <c r="CC28" s="75">
+        <v>106.7</v>
+      </c>
+      <c r="CD28" s="96" t="s">
+        <v>515</v>
+      </c>
+      <c r="CE28" s="96" t="s">
+        <v>512</v>
+      </c>
+      <c r="CF28" s="96" t="s">
+        <v>544</v>
+      </c>
+      <c r="CG28" s="96" t="s">
+        <v>562</v>
+      </c>
+      <c r="CH28" s="75">
+        <v>106</v>
+      </c>
+      <c r="CI28" s="96" t="s">
+        <v>802</v>
+      </c>
+      <c r="CJ28" s="96" t="s">
+        <v>832</v>
+      </c>
+      <c r="CK28" s="96" t="s">
+        <v>616</v>
+      </c>
+      <c r="CL28" s="96" t="s">
+        <v>785</v>
+      </c>
+      <c r="CM28" s="75">
+        <v>111.7</v>
+      </c>
+      <c r="CN28" s="96" t="s">
+        <v>685</v>
+      </c>
+      <c r="CO28" s="96" t="s">
+        <v>833</v>
+      </c>
+      <c r="CP28" s="96" t="s">
+        <v>794</v>
+      </c>
+      <c r="CQ28" s="96" t="s">
+        <v>742</v>
+      </c>
+      <c r="CR28" s="75">
+        <v>133.5</v>
+      </c>
+      <c r="CS28" s="96" t="s">
+        <v>633</v>
+      </c>
+      <c r="CT28" s="96" t="s">
+        <v>834</v>
+      </c>
+      <c r="CU28" s="96" t="s">
+        <v>749</v>
+      </c>
+      <c r="CV28" s="96" t="s">
+        <v>790</v>
+      </c>
+      <c r="CW28" s="75">
+        <v>116.8</v>
+      </c>
+      <c r="CX28" s="96" t="s">
+        <v>835</v>
+      </c>
+      <c r="CY28" s="96" t="s">
+        <v>697</v>
+      </c>
+      <c r="CZ28" s="96" t="s">
+        <v>667</v>
+      </c>
+      <c r="DA28" s="96" t="s">
+        <v>836</v>
+      </c>
+      <c r="DB28" s="98">
+        <v>127.7</v>
+      </c>
+      <c r="DC28" s="96" t="s">
+        <v>674</v>
+      </c>
+      <c r="DD28" s="96" t="s">
+        <v>837</v>
+      </c>
+      <c r="DE28" s="101">
+        <v>108</v>
+      </c>
+      <c r="DF28" s="101">
+        <v>116.9</v>
+      </c>
+      <c r="DG28" s="98">
+        <v>114.8</v>
+      </c>
+      <c r="DH28" s="96">
+        <v>106.1</v>
+      </c>
+      <c r="DI28" s="96">
+        <v>105.3</v>
+      </c>
+      <c r="DJ28" s="96">
+        <v>119.1</v>
+      </c>
+      <c r="DK28" s="101">
+        <v>110.5</v>
+      </c>
+      <c r="DL28" s="98">
+        <v>110.8</v>
+      </c>
+      <c r="DM28" s="99">
+        <v>122.3</v>
+      </c>
+      <c r="DN28" s="100">
+        <v>113.1</v>
+      </c>
+      <c r="DO28" s="99">
+        <v>103.2</v>
+      </c>
+      <c r="DP28" s="99">
+        <v>115.6</v>
+      </c>
+      <c r="DQ28" s="99">
+        <v>112.9</v>
+      </c>
+      <c r="DR28" s="99">
+        <v>102.9</v>
+      </c>
+      <c r="DS28" s="99">
+        <v>106.5</v>
+      </c>
+      <c r="DT28" s="27"/>
+      <c r="DU28" s="27"/>
+    </row>
+    <row r="29" spans="1:125" ht="12">
+      <c r="A29" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO29" s="111" t="s">
+        <v>619</v>
+      </c>
+      <c r="AP29" s="111" t="s">
+        <v>533</v>
+      </c>
+      <c r="AQ29" s="111" t="s">
+        <v>527</v>
+      </c>
+      <c r="AR29" s="111" t="s">
+        <v>751</v>
+      </c>
+      <c r="AS29" s="111" t="s">
+        <v>593</v>
+      </c>
+      <c r="AT29" s="111" t="s">
+        <v>561</v>
+      </c>
+      <c r="AU29" s="111" t="s">
+        <v>536</v>
+      </c>
+      <c r="AV29" s="111" t="s">
+        <v>1334</v>
+      </c>
+      <c r="AW29" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="AX29" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="AY29" s="111" t="s">
+        <v>501</v>
+      </c>
+      <c r="AZ29" s="111" t="s">
+        <v>750</v>
+      </c>
+      <c r="BA29" s="111" t="s">
+        <v>567</v>
+      </c>
+      <c r="BB29" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="BC29" s="111" t="s">
+        <v>717</v>
+      </c>
+      <c r="BD29" s="111" t="s">
+        <v>634</v>
+      </c>
+      <c r="BE29" s="111" t="s">
+        <v>848</v>
+      </c>
+      <c r="BF29" s="111" t="s">
+        <v>580</v>
+      </c>
+      <c r="BG29" s="111" t="s">
+        <v>733</v>
+      </c>
+      <c r="BH29" s="111" t="s">
+        <v>622</v>
+      </c>
+      <c r="BI29" s="111" t="s">
+        <v>688</v>
+      </c>
+      <c r="BJ29" s="111" t="s">
+        <v>679</v>
+      </c>
+      <c r="BK29" s="111" t="s">
+        <v>857</v>
+      </c>
+      <c r="BL29" s="111" t="s">
+        <v>628</v>
+      </c>
+      <c r="BM29" s="111" t="s">
+        <v>1337</v>
+      </c>
+      <c r="BN29" s="111" t="s">
+        <v>549</v>
+      </c>
+      <c r="BO29" s="96">
+        <v>110.9</v>
+      </c>
+      <c r="BP29" s="96" t="s">
+        <v>546</v>
+      </c>
+      <c r="BQ29" s="96" t="s">
+        <v>566</v>
+      </c>
+      <c r="BR29" s="96" t="s">
+        <v>582</v>
+      </c>
+      <c r="BS29" s="97">
+        <v>98.1</v>
+      </c>
+      <c r="BT29" s="96" t="s">
+        <v>700</v>
+      </c>
+      <c r="BU29" s="96" t="s">
+        <v>826</v>
+      </c>
+      <c r="BV29" s="96" t="s">
+        <v>838</v>
+      </c>
+      <c r="BW29" s="96" t="s">
+        <v>573</v>
+      </c>
+      <c r="BX29" s="75">
+        <v>116.2</v>
+      </c>
+      <c r="BY29" s="96" t="s">
+        <v>797</v>
+      </c>
+      <c r="BZ29" s="96" t="s">
+        <v>544</v>
+      </c>
+      <c r="CA29" s="96" t="s">
+        <v>510</v>
+      </c>
+      <c r="CB29" s="96" t="s">
+        <v>769</v>
+      </c>
+      <c r="CC29" s="75">
+        <v>103.2</v>
+      </c>
+      <c r="CD29" s="96" t="s">
+        <v>578</v>
+      </c>
+      <c r="CE29" s="96" t="s">
+        <v>560</v>
+      </c>
+      <c r="CF29" s="96" t="s">
+        <v>558</v>
+      </c>
+      <c r="CG29" s="96" t="s">
+        <v>660</v>
+      </c>
+      <c r="CH29" s="75">
+        <v>107.4</v>
+      </c>
+      <c r="CI29" s="96" t="s">
+        <v>556</v>
+      </c>
+      <c r="CJ29" s="96" t="s">
+        <v>839</v>
+      </c>
+      <c r="CK29" s="96" t="s">
+        <v>575</v>
+      </c>
+      <c r="CL29" s="96" t="s">
+        <v>840</v>
+      </c>
+      <c r="CM29" s="75">
+        <v>117.8</v>
+      </c>
+      <c r="CN29" s="96" t="s">
+        <v>841</v>
+      </c>
+      <c r="CO29" s="96" t="s">
+        <v>686</v>
+      </c>
+      <c r="CP29" s="96" t="s">
+        <v>842</v>
+      </c>
+      <c r="CQ29" s="96" t="s">
+        <v>762</v>
+      </c>
+      <c r="CR29" s="75">
+        <v>124.4</v>
+      </c>
+      <c r="CS29" s="96" t="s">
+        <v>843</v>
+      </c>
+      <c r="CT29" s="96" t="s">
+        <v>732</v>
+      </c>
+      <c r="CU29" s="96" t="s">
+        <v>844</v>
+      </c>
+      <c r="CV29" s="96" t="s">
+        <v>823</v>
+      </c>
+      <c r="CW29" s="75">
+        <v>124.2</v>
+      </c>
+      <c r="CX29" s="96" t="s">
+        <v>782</v>
+      </c>
+      <c r="CY29" s="96" t="s">
+        <v>845</v>
+      </c>
+      <c r="CZ29" s="96" t="s">
+        <v>618</v>
+      </c>
+      <c r="DA29" s="96" t="s">
+        <v>786</v>
+      </c>
+      <c r="DB29" s="98">
+        <v>122.7</v>
+      </c>
+      <c r="DC29" s="96" t="s">
+        <v>656</v>
+      </c>
+      <c r="DD29" s="96" t="s">
+        <v>651</v>
+      </c>
+      <c r="DE29" s="96">
+        <v>115.1</v>
+      </c>
+      <c r="DF29" s="96">
+        <v>120.4</v>
+      </c>
+      <c r="DG29" s="98">
+        <v>116.7</v>
+      </c>
+      <c r="DH29" s="96">
+        <v>114.8</v>
+      </c>
+      <c r="DI29" s="96">
+        <v>115.3</v>
+      </c>
+      <c r="DJ29" s="96">
+        <v>106.1</v>
+      </c>
+      <c r="DK29" s="101">
+        <v>108.2</v>
+      </c>
+      <c r="DL29" s="98">
+        <v>110.9</v>
+      </c>
+      <c r="DM29" s="99">
+        <v>105.8</v>
+      </c>
+      <c r="DN29" s="100">
+        <v>107.9</v>
+      </c>
+      <c r="DO29" s="99">
+        <v>103.2</v>
+      </c>
+      <c r="DP29" s="99">
+        <v>109</v>
+      </c>
+      <c r="DQ29" s="99">
+        <v>106.2</v>
+      </c>
+      <c r="DR29" s="99">
+        <v>106.9</v>
+      </c>
+      <c r="DS29" s="99">
+        <v>102.9</v>
+      </c>
+      <c r="DT29" s="27"/>
+      <c r="DU29" s="27"/>
+    </row>
+    <row r="30" spans="1:125" ht="12">
+      <c r="A30" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO30" s="111" t="s">
+        <v>679</v>
+      </c>
+      <c r="AP30" s="111" t="s">
+        <v>548</v>
+      </c>
+      <c r="AQ30" s="111" t="s">
+        <v>598</v>
+      </c>
+      <c r="AR30" s="111" t="s">
+        <v>546</v>
+      </c>
+      <c r="AS30" s="111" t="s">
+        <v>538</v>
+      </c>
+      <c r="AT30" s="111" t="s">
+        <v>791</v>
+      </c>
+      <c r="AU30" s="111" t="s">
+        <v>763</v>
+      </c>
+      <c r="AV30" s="111" t="s">
+        <v>889</v>
+      </c>
+      <c r="AW30" s="111" t="s">
+        <v>534</v>
+      </c>
+      <c r="AX30" s="111" t="s">
+        <v>658</v>
+      </c>
+      <c r="AY30" s="111" t="s">
+        <v>533</v>
+      </c>
+      <c r="AZ30" s="111" t="s">
+        <v>555</v>
+      </c>
+      <c r="BA30" s="111" t="s">
+        <v>606</v>
+      </c>
+      <c r="BB30" s="111" t="s">
+        <v>533</v>
+      </c>
+      <c r="BC30" s="111" t="s">
+        <v>525</v>
+      </c>
+      <c r="BD30" s="111" t="s">
+        <v>552</v>
+      </c>
+      <c r="BE30" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="BF30" s="111" t="s">
+        <v>630</v>
+      </c>
+      <c r="BG30" s="111" t="s">
+        <v>619</v>
+      </c>
+      <c r="BH30" s="111" t="s">
+        <v>875</v>
+      </c>
+      <c r="BI30" s="111" t="s">
+        <v>613</v>
+      </c>
+      <c r="BJ30" s="111" t="s">
+        <v>661</v>
+      </c>
+      <c r="BK30" s="111" t="s">
+        <v>549</v>
+      </c>
+      <c r="BL30" s="111" t="s">
+        <v>838</v>
+      </c>
+      <c r="BM30" s="111" t="s">
+        <v>619</v>
+      </c>
+      <c r="BN30" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="BO30" s="96">
+        <v>109.8</v>
+      </c>
+      <c r="BP30" s="96" t="s">
+        <v>533</v>
+      </c>
+      <c r="BQ30" s="96" t="s">
+        <v>544</v>
+      </c>
+      <c r="BR30" s="96" t="s">
+        <v>550</v>
+      </c>
+      <c r="BS30" s="97">
+        <v>104.4</v>
+      </c>
+      <c r="BT30" s="96" t="s">
+        <v>846</v>
+      </c>
+      <c r="BU30" s="96" t="s">
+        <v>794</v>
+      </c>
+      <c r="BV30" s="96" t="s">
+        <v>847</v>
+      </c>
+      <c r="BW30" s="96" t="s">
+        <v>726</v>
+      </c>
+      <c r="BX30" s="75">
+        <v>115</v>
+      </c>
+      <c r="BY30" s="96" t="s">
+        <v>620</v>
+      </c>
+      <c r="BZ30" s="96" t="s">
+        <v>507</v>
+      </c>
+      <c r="CA30" s="96" t="s">
+        <v>848</v>
+      </c>
+      <c r="CB30" s="96" t="s">
+        <v>510</v>
+      </c>
+      <c r="CC30" s="75">
+        <v>103.2</v>
+      </c>
+      <c r="CD30" s="96" t="s">
+        <v>550</v>
+      </c>
+      <c r="CE30" s="96" t="s">
+        <v>593</v>
+      </c>
+      <c r="CF30" s="96" t="s">
+        <v>528</v>
+      </c>
+      <c r="CG30" s="96" t="s">
+        <v>700</v>
+      </c>
+      <c r="CH30" s="75">
+        <v>104.7</v>
+      </c>
+      <c r="CI30" s="96" t="s">
+        <v>735</v>
+      </c>
+      <c r="CJ30" s="96" t="s">
+        <v>849</v>
+      </c>
+      <c r="CK30" s="96" t="s">
+        <v>849</v>
+      </c>
+      <c r="CL30" s="96" t="s">
+        <v>850</v>
+      </c>
+      <c r="CM30" s="75">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="CN30" s="96" t="s">
+        <v>851</v>
+      </c>
+      <c r="CO30" s="96" t="s">
+        <v>852</v>
+      </c>
+      <c r="CP30" s="96" t="s">
+        <v>789</v>
+      </c>
+      <c r="CQ30" s="96" t="s">
+        <v>853</v>
+      </c>
+      <c r="CR30" s="75">
+        <v>124.5</v>
+      </c>
+      <c r="CS30" s="96" t="s">
+        <v>853</v>
+      </c>
+      <c r="CT30" s="96" t="s">
+        <v>625</v>
+      </c>
+      <c r="CU30" s="96" t="s">
+        <v>693</v>
+      </c>
+      <c r="CV30" s="96" t="s">
+        <v>811</v>
+      </c>
+      <c r="CW30" s="75">
+        <v>120.6</v>
+      </c>
+      <c r="CX30" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="CY30" s="96" t="s">
+        <v>695</v>
+      </c>
+      <c r="CZ30" s="96" t="s">
+        <v>740</v>
+      </c>
+      <c r="DA30" s="96" t="s">
+        <v>854</v>
+      </c>
+      <c r="DB30" s="98">
+        <v>119.7</v>
+      </c>
+      <c r="DC30" s="96" t="s">
+        <v>736</v>
+      </c>
+      <c r="DD30" s="96" t="s">
+        <v>853</v>
+      </c>
+      <c r="DE30" s="96">
+        <v>117.8</v>
+      </c>
+      <c r="DF30" s="96">
+        <v>116.2</v>
+      </c>
+      <c r="DG30" s="98">
+        <v>117.8</v>
+      </c>
+      <c r="DH30" s="96">
+        <v>107.9</v>
+      </c>
+      <c r="DI30" s="96">
+        <v>105.7</v>
+      </c>
+      <c r="DJ30" s="96">
+        <v>106.7</v>
+      </c>
+      <c r="DK30" s="101">
+        <v>109.4</v>
+      </c>
+      <c r="DL30" s="98">
+        <v>108.1</v>
+      </c>
+      <c r="DM30" s="99">
+        <v>105.5</v>
+      </c>
+      <c r="DN30" s="100">
+        <v>108.7</v>
+      </c>
+      <c r="DO30" s="99">
+        <v>108.1</v>
+      </c>
+      <c r="DP30" s="99">
+        <v>112.5</v>
+      </c>
+      <c r="DQ30" s="99">
+        <v>109.2</v>
+      </c>
+      <c r="DR30" s="99">
+        <v>108.8</v>
+      </c>
+      <c r="DS30" s="99">
+        <v>109.4</v>
+      </c>
+      <c r="DT30" s="27"/>
+      <c r="DU30" s="27"/>
+    </row>
+    <row r="31" spans="1:125" ht="12">
+      <c r="A31" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO31" s="111" t="s">
+        <v>797</v>
+      </c>
+      <c r="AP31" s="111" t="s">
+        <v>513</v>
+      </c>
+      <c r="AQ31" s="111" t="s">
+        <v>550</v>
+      </c>
+      <c r="AR31" s="111" t="s">
+        <v>519</v>
+      </c>
+      <c r="AS31" s="111" t="s">
+        <v>623</v>
+      </c>
+      <c r="AT31" s="111" t="s">
+        <v>622</v>
+      </c>
+      <c r="AU31" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="AV31" s="111" t="s">
+        <v>513</v>
+      </c>
+      <c r="AW31" s="111" t="s">
+        <v>611</v>
+      </c>
+      <c r="AX31" s="111" t="s">
+        <v>547</v>
+      </c>
+      <c r="AY31" s="111" t="s">
+        <v>542</v>
+      </c>
+      <c r="AZ31" s="111" t="s">
+        <v>680</v>
+      </c>
+      <c r="BA31" s="111" t="s">
+        <v>570</v>
+      </c>
+      <c r="BB31" s="111" t="s">
+        <v>568</v>
+      </c>
+      <c r="BC31" s="111" t="s">
+        <v>1338</v>
+      </c>
+      <c r="BD31" s="111" t="s">
+        <v>565</v>
+      </c>
+      <c r="BE31" s="111" t="s">
+        <v>515</v>
+      </c>
+      <c r="BF31" s="111" t="s">
+        <v>642</v>
+      </c>
+      <c r="BG31" s="111" t="s">
+        <v>678</v>
+      </c>
+      <c r="BH31" s="111" t="s">
+        <v>515</v>
+      </c>
+      <c r="BI31" s="111" t="s">
+        <v>570</v>
+      </c>
+      <c r="BJ31" s="111" t="s">
+        <v>637</v>
+      </c>
+      <c r="BK31" s="111" t="s">
+        <v>802</v>
+      </c>
+      <c r="BL31" s="111" t="s">
+        <v>698</v>
+      </c>
+      <c r="BM31" s="111" t="s">
+        <v>890</v>
+      </c>
+      <c r="BN31" s="111" t="s">
+        <v>570</v>
+      </c>
+      <c r="BO31" s="96">
+        <v>99.8</v>
+      </c>
+      <c r="BP31" s="96" t="s">
+        <v>507</v>
+      </c>
+      <c r="BQ31" s="96" t="s">
+        <v>855</v>
+      </c>
+      <c r="BR31" s="96" t="s">
+        <v>555</v>
+      </c>
+      <c r="BS31" s="97">
+        <v>106.2</v>
+      </c>
+      <c r="BT31" s="96" t="s">
+        <v>856</v>
+      </c>
+      <c r="BU31" s="96" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV31" s="96" t="s">
+        <v>857</v>
+      </c>
+      <c r="BW31" s="96" t="s">
+        <v>781</v>
+      </c>
+      <c r="BX31" s="75">
+        <v>111.4</v>
+      </c>
+      <c r="BY31" s="96" t="s">
+        <v>513</v>
+      </c>
+      <c r="BZ31" s="96" t="s">
+        <v>654</v>
+      </c>
+      <c r="CA31" s="96" t="s">
+        <v>668</v>
+      </c>
+      <c r="CB31" s="96" t="s">
+        <v>514</v>
+      </c>
+      <c r="CC31" s="75">
+        <v>103.7</v>
+      </c>
+      <c r="CD31" s="96" t="s">
+        <v>570</v>
+      </c>
+      <c r="CE31" s="96" t="s">
+        <v>626</v>
+      </c>
+      <c r="CF31" s="96" t="s">
+        <v>722</v>
+      </c>
+      <c r="CG31" s="96" t="s">
+        <v>534</v>
+      </c>
+      <c r="CH31" s="75">
+        <v>106.2</v>
+      </c>
+      <c r="CI31" s="96" t="s">
+        <v>677</v>
+      </c>
+      <c r="CJ31" s="96" t="s">
+        <v>640</v>
+      </c>
+      <c r="CK31" s="96" t="s">
+        <v>851</v>
+      </c>
+      <c r="CL31" s="96" t="s">
+        <v>852</v>
+      </c>
+      <c r="CM31" s="75">
+        <v>123.7</v>
+      </c>
+      <c r="CN31" s="96" t="s">
+        <v>858</v>
+      </c>
+      <c r="CO31" s="96" t="s">
+        <v>800</v>
+      </c>
+      <c r="CP31" s="96" t="s">
+        <v>676</v>
+      </c>
+      <c r="CQ31" s="96" t="s">
+        <v>724</v>
+      </c>
+      <c r="CR31" s="75">
+        <v>126.3</v>
+      </c>
+      <c r="CS31" s="96" t="s">
+        <v>771</v>
+      </c>
+      <c r="CT31" s="96" t="s">
+        <v>627</v>
+      </c>
+      <c r="CU31" s="96" t="s">
+        <v>611</v>
+      </c>
+      <c r="CV31" s="96" t="s">
+        <v>810</v>
+      </c>
+      <c r="CW31" s="75">
+        <v>118.3</v>
+      </c>
+      <c r="CX31" s="96" t="s">
+        <v>859</v>
+      </c>
+      <c r="CY31" s="96" t="s">
+        <v>667</v>
+      </c>
+      <c r="CZ31" s="96" t="s">
+        <v>860</v>
+      </c>
+      <c r="DA31" s="96" t="s">
+        <v>861</v>
+      </c>
+      <c r="DB31" s="98">
+        <v>124.6</v>
+      </c>
+      <c r="DC31" s="96" t="s">
+        <v>717</v>
+      </c>
+      <c r="DD31" s="96" t="s">
+        <v>816</v>
+      </c>
+      <c r="DE31" s="101">
+        <v>117</v>
+      </c>
+      <c r="DF31" s="101">
+        <v>120.8</v>
+      </c>
+      <c r="DG31" s="98">
+        <v>119.2</v>
+      </c>
+      <c r="DH31" s="96">
+        <v>113.2</v>
+      </c>
+      <c r="DI31" s="96">
+        <v>106.1</v>
+      </c>
+      <c r="DJ31" s="96">
+        <v>108.9</v>
+      </c>
+      <c r="DK31" s="101">
+        <v>115</v>
+      </c>
+      <c r="DL31" s="98">
+        <v>111.7</v>
+      </c>
+      <c r="DM31" s="99">
+        <v>115.7</v>
+      </c>
+      <c r="DN31" s="100">
+        <v>112.9</v>
+      </c>
+      <c r="DO31" s="99">
+        <v>112.3</v>
+      </c>
+      <c r="DP31" s="99">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="DQ31" s="99">
+        <v>118.3</v>
+      </c>
+      <c r="DR31" s="99">
+        <v>103.6</v>
+      </c>
+      <c r="DS31" s="99">
+        <v>108.7</v>
+      </c>
+      <c r="DT31" s="27"/>
+      <c r="DU31" s="27"/>
+    </row>
+    <row r="32" spans="1:125" ht="12">
+      <c r="A32" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO32" s="111" t="s">
+        <v>578</v>
+      </c>
+      <c r="AP32" s="111" t="s">
+        <v>855</v>
+      </c>
+      <c r="AQ32" s="111" t="s">
+        <v>606</v>
+      </c>
+      <c r="AR32" s="111" t="s">
+        <v>763</v>
+      </c>
+      <c r="AS32" s="111" t="s">
+        <v>522</v>
+      </c>
+      <c r="AT32" s="111" t="s">
+        <v>754</v>
+      </c>
+      <c r="AU32" s="111" t="s">
+        <v>763</v>
+      </c>
+      <c r="AV32" s="111" t="s">
+        <v>744</v>
+      </c>
+      <c r="AW32" s="111" t="s">
+        <v>630</v>
+      </c>
+      <c r="AX32" s="111" t="s">
+        <v>940</v>
+      </c>
+      <c r="AY32" s="111" t="s">
+        <v>618</v>
+      </c>
+      <c r="AZ32" s="111" t="s">
+        <v>848</v>
+      </c>
+      <c r="BA32" s="111" t="s">
+        <v>642</v>
+      </c>
+      <c r="BB32" s="111" t="s">
+        <v>605</v>
+      </c>
+      <c r="BC32" s="111" t="s">
+        <v>642</v>
+      </c>
+      <c r="BD32" s="111" t="s">
+        <v>743</v>
+      </c>
+      <c r="BE32" s="111" t="s">
+        <v>895</v>
+      </c>
+      <c r="BF32" s="111" t="s">
+        <v>856</v>
+      </c>
+      <c r="BG32" s="111" t="s">
+        <v>791</v>
+      </c>
+      <c r="BH32" s="111" t="s">
+        <v>588</v>
+      </c>
+      <c r="BI32" s="111" t="s">
+        <v>814</v>
+      </c>
+      <c r="BJ32" s="111" t="s">
+        <v>506</v>
+      </c>
+      <c r="BK32" s="111" t="s">
+        <v>750</v>
+      </c>
+      <c r="BL32" s="111" t="s">
+        <v>632</v>
+      </c>
+      <c r="BM32" s="111" t="s">
+        <v>677</v>
+      </c>
+      <c r="BN32" s="111" t="s">
+        <v>701</v>
+      </c>
+      <c r="BO32" s="96">
+        <v>105.2</v>
+      </c>
+      <c r="BP32" s="96" t="s">
+        <v>501</v>
+      </c>
+      <c r="BQ32" s="96" t="s">
+        <v>614</v>
+      </c>
+      <c r="BR32" s="96" t="s">
+        <v>626</v>
+      </c>
+      <c r="BS32" s="97">
+        <v>103.5</v>
+      </c>
+      <c r="BT32" s="96" t="s">
+        <v>725</v>
+      </c>
+      <c r="BU32" s="96" t="s">
+        <v>862</v>
+      </c>
+      <c r="BV32" s="96" t="s">
+        <v>791</v>
+      </c>
+      <c r="BW32" s="96" t="s">
+        <v>676</v>
+      </c>
+      <c r="BX32" s="75">
+        <v>117.8</v>
+      </c>
+      <c r="BY32" s="96" t="s">
+        <v>821</v>
+      </c>
+      <c r="BZ32" s="96" t="s">
+        <v>505</v>
+      </c>
+      <c r="CA32" s="96" t="s">
+        <v>556</v>
+      </c>
+      <c r="CB32" s="96" t="s">
+        <v>804</v>
+      </c>
+      <c r="CC32" s="75">
+        <v>105.8</v>
+      </c>
+      <c r="CD32" s="96" t="s">
+        <v>531</v>
+      </c>
+      <c r="CE32" s="96" t="s">
+        <v>727</v>
+      </c>
+      <c r="CF32" s="96" t="s">
+        <v>579</v>
+      </c>
+      <c r="CG32" s="96" t="s">
+        <v>812</v>
+      </c>
+      <c r="CH32" s="75">
+        <v>107.3</v>
+      </c>
+      <c r="CI32" s="96" t="s">
+        <v>846</v>
+      </c>
+      <c r="CJ32" s="96" t="s">
+        <v>622</v>
+      </c>
+      <c r="CK32" s="96" t="s">
+        <v>764</v>
+      </c>
+      <c r="CL32" s="96" t="s">
+        <v>863</v>
+      </c>
+      <c r="CM32" s="75">
+        <v>120.3</v>
+      </c>
+      <c r="CN32" s="96" t="s">
+        <v>864</v>
+      </c>
+      <c r="CO32" s="96" t="s">
+        <v>858</v>
+      </c>
+      <c r="CP32" s="96" t="s">
+        <v>865</v>
+      </c>
+      <c r="CQ32" s="96" t="s">
+        <v>859</v>
+      </c>
+      <c r="CR32" s="75">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="CS32" s="96" t="s">
+        <v>856</v>
+      </c>
+      <c r="CT32" s="96" t="s">
+        <v>687</v>
+      </c>
+      <c r="CU32" s="96" t="s">
+        <v>786</v>
+      </c>
+      <c r="CV32" s="96" t="s">
+        <v>771</v>
+      </c>
+      <c r="CW32" s="75">
+        <v>119.5</v>
+      </c>
+      <c r="CX32" s="96" t="s">
+        <v>695</v>
+      </c>
+      <c r="CY32" s="96" t="s">
+        <v>843</v>
+      </c>
+      <c r="CZ32" s="96" t="s">
+        <v>866</v>
+      </c>
+      <c r="DA32" s="96" t="s">
+        <v>867</v>
+      </c>
+      <c r="DB32" s="98">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="DC32" s="96" t="s">
+        <v>789</v>
+      </c>
+      <c r="DD32" s="96" t="s">
+        <v>750</v>
+      </c>
+      <c r="DE32" s="96">
+        <v>103.3</v>
+      </c>
+      <c r="DF32" s="96">
+        <v>113.6</v>
+      </c>
+      <c r="DG32" s="98">
+        <v>112.7</v>
+      </c>
+      <c r="DH32" s="96">
+        <v>106.5</v>
+      </c>
+      <c r="DI32" s="96">
+        <v>104.1</v>
+      </c>
+      <c r="DJ32" s="96">
+        <v>106.5</v>
+      </c>
+      <c r="DK32" s="101">
+        <v>112</v>
+      </c>
+      <c r="DL32" s="98">
+        <v>107</v>
+      </c>
+      <c r="DM32" s="99">
+        <v>111.8</v>
+      </c>
+      <c r="DN32" s="100">
+        <v>111.1</v>
+      </c>
+      <c r="DO32" s="99">
+        <v>114</v>
+      </c>
+      <c r="DP32" s="99">
+        <v>115.1</v>
+      </c>
+      <c r="DQ32" s="99">
+        <v>112</v>
+      </c>
+      <c r="DR32" s="99">
+        <v>102.9</v>
+      </c>
+      <c r="DS32" s="99">
+        <v>109.4</v>
+      </c>
+      <c r="DT32" s="27"/>
+      <c r="DU32" s="27"/>
+    </row>
+    <row r="33" spans="1:137" ht="12">
+      <c r="A33" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO33" s="111" t="s">
+        <v>677</v>
+      </c>
+      <c r="AP33" s="111" t="s">
+        <v>633</v>
+      </c>
+      <c r="AQ33" s="111" t="s">
+        <v>635</v>
+      </c>
+      <c r="AR33" s="111" t="s">
+        <v>786</v>
+      </c>
+      <c r="AS33" s="111" t="s">
+        <v>588</v>
+      </c>
+      <c r="AT33" s="111" t="s">
+        <v>630</v>
+      </c>
+      <c r="AU33" s="111" t="s">
+        <v>725</v>
+      </c>
+      <c r="AV33" s="111" t="s">
+        <v>513</v>
+      </c>
+      <c r="AW33" s="111" t="s">
+        <v>602</v>
+      </c>
+      <c r="AX33" s="111" t="s">
+        <v>756</v>
+      </c>
+      <c r="AY33" s="111" t="s">
+        <v>634</v>
+      </c>
+      <c r="AZ33" s="111" t="s">
+        <v>548</v>
+      </c>
+      <c r="BA33" s="111" t="s">
+        <v>663</v>
+      </c>
+      <c r="BB33" s="111" t="s">
+        <v>657</v>
+      </c>
+      <c r="BC33" s="111" t="s">
+        <v>508</v>
+      </c>
+      <c r="BD33" s="111" t="s">
+        <v>574</v>
+      </c>
+      <c r="BE33" s="111" t="s">
+        <v>613</v>
+      </c>
+      <c r="BF33" s="111" t="s">
+        <v>560</v>
+      </c>
+      <c r="BG33" s="111" t="s">
+        <v>601</v>
+      </c>
+      <c r="BH33" s="111" t="s">
+        <v>615</v>
+      </c>
+      <c r="BI33" s="111" t="s">
+        <v>536</v>
+      </c>
+      <c r="BJ33" s="111" t="s">
+        <v>802</v>
+      </c>
+      <c r="BK33" s="111" t="s">
+        <v>812</v>
+      </c>
+      <c r="BL33" s="111" t="s">
+        <v>637</v>
+      </c>
+      <c r="BM33" s="111" t="s">
+        <v>534</v>
+      </c>
+      <c r="BN33" s="111" t="s">
+        <v>535</v>
+      </c>
+      <c r="BO33" s="96">
+        <v>114.4</v>
+      </c>
+      <c r="BP33" s="96" t="s">
+        <v>673</v>
+      </c>
+      <c r="BQ33" s="96" t="s">
+        <v>603</v>
+      </c>
+      <c r="BR33" s="96" t="s">
+        <v>565</v>
+      </c>
+      <c r="BS33" s="97">
+        <v>106.4</v>
+      </c>
+      <c r="BT33" s="96" t="s">
+        <v>779</v>
+      </c>
+      <c r="BU33" s="96" t="s">
+        <v>543</v>
+      </c>
+      <c r="BV33" s="96" t="s">
+        <v>692</v>
+      </c>
+      <c r="BW33" s="96" t="s">
+        <v>701</v>
+      </c>
+      <c r="BX33" s="75">
+        <v>115</v>
+      </c>
+      <c r="BY33" s="96" t="s">
+        <v>552</v>
+      </c>
+      <c r="BZ33" s="96" t="s">
+        <v>552</v>
+      </c>
+      <c r="CA33" s="96" t="s">
+        <v>540</v>
+      </c>
+      <c r="CB33" s="96" t="s">
+        <v>518</v>
+      </c>
+      <c r="CC33" s="75">
+        <v>103.1</v>
+      </c>
+      <c r="CD33" s="96" t="s">
+        <v>570</v>
+      </c>
+      <c r="CE33" s="96" t="s">
+        <v>698</v>
+      </c>
+      <c r="CF33" s="96" t="s">
+        <v>527</v>
+      </c>
+      <c r="CG33" s="96" t="s">
+        <v>868</v>
+      </c>
+      <c r="CH33" s="75">
+        <v>111.3</v>
+      </c>
+      <c r="CI33" s="96" t="s">
+        <v>647</v>
+      </c>
+      <c r="CJ33" s="96" t="s">
+        <v>622</v>
+      </c>
+      <c r="CK33" s="96" t="s">
+        <v>869</v>
+      </c>
+      <c r="CL33" s="96" t="s">
+        <v>870</v>
+      </c>
+      <c r="CM33" s="75">
+        <v>122.7</v>
+      </c>
+      <c r="CN33" s="96" t="s">
+        <v>871</v>
+      </c>
+      <c r="CO33" s="96" t="s">
+        <v>872</v>
+      </c>
+      <c r="CP33" s="96" t="s">
+        <v>642</v>
+      </c>
+      <c r="CQ33" s="96" t="s">
+        <v>522</v>
+      </c>
+      <c r="CR33" s="75">
+        <v>120.6</v>
+      </c>
+      <c r="CS33" s="96" t="s">
+        <v>748</v>
+      </c>
+      <c r="CT33" s="96" t="s">
+        <v>859</v>
+      </c>
+      <c r="CU33" s="96" t="s">
+        <v>809</v>
+      </c>
+      <c r="CV33" s="96" t="s">
+        <v>575</v>
+      </c>
+      <c r="CW33" s="75">
+        <v>125.2</v>
+      </c>
+      <c r="CX33" s="96" t="s">
+        <v>573</v>
+      </c>
+      <c r="CY33" s="96" t="s">
+        <v>703</v>
+      </c>
+      <c r="CZ33" s="96" t="s">
+        <v>873</v>
+      </c>
+      <c r="DA33" s="96" t="s">
+        <v>792</v>
+      </c>
+      <c r="DB33" s="98">
+        <v>124.1</v>
+      </c>
+      <c r="DC33" s="96" t="s">
+        <v>703</v>
+      </c>
+      <c r="DD33" s="96" t="s">
+        <v>863</v>
+      </c>
+      <c r="DE33" s="96">
+        <v>101.4</v>
+      </c>
+      <c r="DF33" s="96">
+        <v>124.4</v>
+      </c>
+      <c r="DG33" s="98">
+        <v>118.2</v>
+      </c>
+      <c r="DH33" s="96">
+        <v>111.2</v>
+      </c>
+      <c r="DI33" s="96">
+        <v>95.9</v>
+      </c>
+      <c r="DJ33" s="96">
+        <v>113.3</v>
+      </c>
+      <c r="DK33" s="101">
+        <v>113.3</v>
+      </c>
+      <c r="DL33" s="98">
+        <v>108</v>
+      </c>
+      <c r="DM33" s="99">
+        <v>108</v>
+      </c>
+      <c r="DN33" s="100">
+        <v>113.8</v>
+      </c>
+      <c r="DO33" s="99">
+        <v>105.8</v>
+      </c>
+      <c r="DP33" s="99">
+        <v>106.6</v>
+      </c>
+      <c r="DQ33" s="99">
+        <v>108.4</v>
+      </c>
+      <c r="DR33" s="99">
+        <v>110.5</v>
+      </c>
+      <c r="DS33" s="99">
+        <v>112.5</v>
+      </c>
+      <c r="DT33" s="27"/>
+      <c r="DU33" s="27"/>
+    </row>
+    <row r="34" spans="1:137" ht="12">
+      <c r="A34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO34" s="111" t="s">
+        <v>542</v>
+      </c>
+      <c r="AP34" s="111" t="s">
+        <v>516</v>
+      </c>
+      <c r="AQ34" s="111" t="s">
+        <v>514</v>
+      </c>
+      <c r="AR34" s="111" t="s">
+        <v>582</v>
+      </c>
+      <c r="AS34" s="111" t="s">
+        <v>518</v>
+      </c>
+      <c r="AT34" s="111" t="s">
+        <v>670</v>
+      </c>
+      <c r="AU34" s="111" t="s">
+        <v>566</v>
+      </c>
+      <c r="AV34" s="111" t="s">
+        <v>1335</v>
+      </c>
+      <c r="AW34" s="111" t="s">
+        <v>700</v>
+      </c>
+      <c r="AX34" s="111" t="s">
+        <v>698</v>
+      </c>
+      <c r="AY34" s="111" t="s">
+        <v>545</v>
+      </c>
+      <c r="AZ34" s="111" t="s">
+        <v>642</v>
+      </c>
+      <c r="BA34" s="111" t="s">
+        <v>509</v>
+      </c>
+      <c r="BB34" s="111" t="s">
+        <v>886</v>
+      </c>
+      <c r="BC34" s="111" t="s">
+        <v>515</v>
+      </c>
+      <c r="BD34" s="111" t="s">
+        <v>804</v>
+      </c>
+      <c r="BE34" s="111" t="s">
+        <v>634</v>
+      </c>
+      <c r="BF34" s="111" t="s">
+        <v>606</v>
+      </c>
+      <c r="BG34" s="111" t="s">
+        <v>592</v>
+      </c>
+      <c r="BH34" s="111" t="s">
+        <v>868</v>
+      </c>
+      <c r="BI34" s="111" t="s">
+        <v>593</v>
+      </c>
+      <c r="BJ34" s="111" t="s">
+        <v>622</v>
+      </c>
+      <c r="BK34" s="111" t="s">
+        <v>606</v>
+      </c>
+      <c r="BL34" s="111" t="s">
+        <v>915</v>
+      </c>
+      <c r="BM34" s="111" t="s">
+        <v>628</v>
+      </c>
+      <c r="BN34" s="111" t="s">
+        <v>663</v>
+      </c>
+      <c r="BO34" s="96">
+        <v>99.2</v>
+      </c>
+      <c r="BP34" s="96" t="s">
+        <v>847</v>
+      </c>
+      <c r="BQ34" s="96" t="s">
+        <v>619</v>
+      </c>
+      <c r="BR34" s="96" t="s">
+        <v>804</v>
+      </c>
+      <c r="BS34" s="97">
+        <v>107.4</v>
+      </c>
+      <c r="BT34" s="96" t="s">
+        <v>874</v>
+      </c>
+      <c r="BU34" s="96" t="s">
+        <v>725</v>
+      </c>
+      <c r="BV34" s="96" t="s">
+        <v>556</v>
+      </c>
+      <c r="BW34" s="96" t="s">
+        <v>586</v>
+      </c>
+      <c r="BX34" s="75">
+        <v>115.3</v>
+      </c>
+      <c r="BY34" s="96" t="s">
+        <v>875</v>
+      </c>
+      <c r="BZ34" s="96" t="s">
+        <v>804</v>
+      </c>
+      <c r="CA34" s="96" t="s">
+        <v>688</v>
+      </c>
+      <c r="CB34" s="96" t="s">
+        <v>580</v>
+      </c>
+      <c r="CC34" s="75">
+        <v>108.8</v>
+      </c>
+      <c r="CD34" s="96" t="s">
+        <v>621</v>
+      </c>
+      <c r="CE34" s="96" t="s">
+        <v>623</v>
+      </c>
+      <c r="CF34" s="96" t="s">
+        <v>672</v>
+      </c>
+      <c r="CG34" s="96" t="s">
+        <v>569</v>
+      </c>
+      <c r="CH34" s="75">
+        <v>105.5</v>
+      </c>
+      <c r="CI34" s="96" t="s">
+        <v>700</v>
+      </c>
+      <c r="CJ34" s="96" t="s">
+        <v>622</v>
+      </c>
+      <c r="CK34" s="96" t="s">
+        <v>806</v>
+      </c>
+      <c r="CL34" s="96" t="s">
+        <v>750</v>
+      </c>
+      <c r="CM34" s="75">
+        <v>114.4</v>
+      </c>
+      <c r="CN34" s="96" t="s">
+        <v>876</v>
+      </c>
+      <c r="CO34" s="96" t="s">
+        <v>832</v>
+      </c>
+      <c r="CP34" s="96" t="s">
+        <v>877</v>
+      </c>
+      <c r="CQ34" s="96" t="s">
+        <v>636</v>
+      </c>
+      <c r="CR34" s="75">
+        <v>120.6</v>
+      </c>
+      <c r="CS34" s="96" t="s">
+        <v>573</v>
+      </c>
+      <c r="CT34" s="96" t="s">
+        <v>636</v>
+      </c>
+      <c r="CU34" s="96" t="s">
+        <v>878</v>
+      </c>
+      <c r="CV34" s="96" t="s">
+        <v>879</v>
+      </c>
+      <c r="CW34" s="75">
+        <v>123.4</v>
+      </c>
+      <c r="CX34" s="96" t="s">
+        <v>842</v>
+      </c>
+      <c r="CY34" s="96" t="s">
+        <v>878</v>
+      </c>
+      <c r="CZ34" s="96" t="s">
+        <v>857</v>
+      </c>
+      <c r="DA34" s="96" t="s">
+        <v>674</v>
+      </c>
+      <c r="DB34" s="98">
+        <v>123.2</v>
+      </c>
+      <c r="DC34" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="DD34" s="96" t="s">
+        <v>602</v>
+      </c>
+      <c r="DE34" s="96">
+        <v>107.2</v>
+      </c>
+      <c r="DF34" s="96">
+        <v>120.1</v>
+      </c>
+      <c r="DG34" s="98">
+        <v>114.7</v>
+      </c>
+      <c r="DH34" s="96">
+        <v>104.8</v>
+      </c>
+      <c r="DI34" s="96">
+        <v>106.7</v>
+      </c>
+      <c r="DJ34" s="96">
+        <v>125.6</v>
+      </c>
+      <c r="DK34" s="101">
+        <v>108.8</v>
+      </c>
+      <c r="DL34" s="98">
+        <v>110.5</v>
+      </c>
+      <c r="DM34" s="99">
+        <v>109.9</v>
+      </c>
+      <c r="DN34" s="100">
+        <v>115.5</v>
+      </c>
+      <c r="DO34" s="99">
+        <v>95.8</v>
+      </c>
+      <c r="DP34" s="99">
+        <v>107.8</v>
+      </c>
+      <c r="DQ34" s="99">
+        <v>107.1</v>
+      </c>
+      <c r="DR34" s="99">
+        <v>110.2</v>
+      </c>
+      <c r="DS34" s="99">
+        <v>101.7</v>
+      </c>
+      <c r="DT34" s="27"/>
+      <c r="DU34" s="27"/>
+    </row>
+    <row r="35" spans="1:137" ht="12">
+      <c r="A35" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO35" s="111" t="s">
+        <v>566</v>
+      </c>
+      <c r="AP35" s="111" t="s">
+        <v>560</v>
+      </c>
+      <c r="AQ35" s="111" t="s">
+        <v>663</v>
+      </c>
+      <c r="AR35" s="111" t="s">
+        <v>535</v>
+      </c>
+      <c r="AS35" s="111" t="s">
+        <v>523</v>
+      </c>
+      <c r="AT35" s="111" t="s">
+        <v>1336</v>
+      </c>
+      <c r="AU35" s="111" t="s">
+        <v>726</v>
+      </c>
+      <c r="AV35" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="AW35" s="111" t="s">
+        <v>679</v>
+      </c>
+      <c r="AX35" s="111" t="s">
+        <v>763</v>
+      </c>
+      <c r="AY35" s="111" t="s">
+        <v>556</v>
+      </c>
+      <c r="AZ35" s="111" t="s">
+        <v>603</v>
+      </c>
+      <c r="BA35" s="111" t="s">
+        <v>751</v>
+      </c>
+      <c r="BB35" s="111" t="s">
+        <v>612</v>
+      </c>
+      <c r="BC35" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="BD35" s="111" t="s">
+        <v>577</v>
+      </c>
+      <c r="BE35" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="BF35" s="111" t="s">
+        <v>533</v>
+      </c>
+      <c r="BG35" s="111" t="s">
+        <v>656</v>
+      </c>
+      <c r="BH35" s="111" t="s">
+        <v>578</v>
+      </c>
+      <c r="BI35" s="111" t="s">
+        <v>1332</v>
+      </c>
+      <c r="BJ35" s="111" t="s">
+        <v>627</v>
+      </c>
+      <c r="BK35" s="111" t="s">
+        <v>512</v>
+      </c>
+      <c r="BL35" s="111" t="s">
+        <v>524</v>
+      </c>
+      <c r="BM35" s="111" t="s">
+        <v>751</v>
+      </c>
+      <c r="BN35" s="111" t="s">
+        <v>855</v>
+      </c>
+      <c r="BO35" s="96">
+        <v>96.9</v>
+      </c>
+      <c r="BP35" s="96" t="s">
+        <v>599</v>
+      </c>
+      <c r="BQ35" s="96" t="s">
+        <v>629</v>
+      </c>
+      <c r="BR35" s="96" t="s">
+        <v>581</v>
+      </c>
+      <c r="BS35" s="97">
+        <v>105.4</v>
+      </c>
+      <c r="BT35" s="96" t="s">
+        <v>880</v>
+      </c>
+      <c r="BU35" s="96" t="s">
+        <v>704</v>
+      </c>
+      <c r="BV35" s="96" t="s">
+        <v>753</v>
+      </c>
+      <c r="BW35" s="96" t="s">
+        <v>742</v>
+      </c>
+      <c r="BX35" s="75">
+        <v>113.9</v>
+      </c>
+      <c r="BY35" s="96" t="s">
+        <v>721</v>
+      </c>
+      <c r="BZ35" s="96" t="s">
+        <v>566</v>
+      </c>
+      <c r="CA35" s="96" t="s">
+        <v>559</v>
+      </c>
+      <c r="CB35" s="96" t="s">
+        <v>579</v>
+      </c>
+      <c r="CC35" s="75">
+        <v>109.1</v>
+      </c>
+      <c r="CD35" s="96" t="s">
+        <v>769</v>
+      </c>
+      <c r="CE35" s="96" t="s">
+        <v>535</v>
+      </c>
+      <c r="CF35" s="96" t="s">
+        <v>528</v>
+      </c>
+      <c r="CG35" s="96" t="s">
+        <v>601</v>
+      </c>
+      <c r="CH35" s="75">
+        <v>106.2</v>
+      </c>
+      <c r="CI35" s="96" t="s">
+        <v>781</v>
+      </c>
+      <c r="CJ35" s="96" t="s">
+        <v>578</v>
+      </c>
+      <c r="CK35" s="96" t="s">
+        <v>881</v>
+      </c>
+      <c r="CL35" s="96" t="s">
+        <v>882</v>
+      </c>
+      <c r="CM35" s="75">
+        <v>120.9</v>
+      </c>
+      <c r="CN35" s="96" t="s">
+        <v>883</v>
+      </c>
+      <c r="CO35" s="96" t="s">
+        <v>884</v>
+      </c>
+      <c r="CP35" s="96" t="s">
+        <v>583</v>
+      </c>
+      <c r="CQ35" s="96" t="s">
+        <v>819</v>
+      </c>
+      <c r="CR35" s="75">
+        <v>128.9</v>
+      </c>
+      <c r="CS35" s="96" t="s">
+        <v>638</v>
+      </c>
+      <c r="CT35" s="96" t="s">
+        <v>698</v>
+      </c>
+      <c r="CU35" s="96" t="s">
+        <v>880</v>
+      </c>
+      <c r="CV35" s="96" t="s">
+        <v>856</v>
+      </c>
+      <c r="CW35" s="75">
+        <v>117.7</v>
+      </c>
+      <c r="CX35" s="96" t="s">
+        <v>803</v>
+      </c>
+      <c r="CY35" s="96" t="s">
+        <v>814</v>
+      </c>
+      <c r="CZ35" s="96" t="s">
+        <v>624</v>
+      </c>
+      <c r="DA35" s="96" t="s">
+        <v>732</v>
+      </c>
+      <c r="DB35" s="98">
+        <v>118.3</v>
+      </c>
+      <c r="DC35" s="96" t="s">
+        <v>643</v>
+      </c>
+      <c r="DD35" s="96" t="s">
+        <v>885</v>
+      </c>
+      <c r="DE35" s="96">
+        <v>119.8</v>
+      </c>
+      <c r="DF35" s="96">
+        <v>116.3</v>
+      </c>
+      <c r="DG35" s="98">
+        <v>119.3</v>
+      </c>
+      <c r="DH35" s="96">
+        <v>118.2</v>
+      </c>
+      <c r="DI35" s="96">
+        <v>103.1</v>
+      </c>
+      <c r="DJ35" s="96">
+        <v>122.4</v>
+      </c>
+      <c r="DK35" s="101">
+        <v>109</v>
+      </c>
+      <c r="DL35" s="98">
+        <v>111.9</v>
+      </c>
+      <c r="DM35" s="99">
+        <v>116.7</v>
+      </c>
+      <c r="DN35" s="100">
+        <v>116.2</v>
+      </c>
+      <c r="DO35" s="99">
+        <v>115.7</v>
+      </c>
+      <c r="DP35" s="99">
+        <v>115.7</v>
+      </c>
+      <c r="DQ35" s="99">
+        <v>114.2</v>
+      </c>
+      <c r="DR35" s="99">
+        <v>96.1</v>
+      </c>
+      <c r="DS35" s="99">
+        <v>101.3</v>
+      </c>
+      <c r="DT35" s="27"/>
+      <c r="DU35" s="27"/>
+    </row>
+    <row r="36" spans="1:137" ht="12">
+      <c r="A36" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN36" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO36" s="111" t="s">
+        <v>751</v>
+      </c>
+      <c r="AP36" s="111" t="s">
+        <v>751</v>
+      </c>
+      <c r="AQ36" s="111" t="s">
+        <v>855</v>
+      </c>
+      <c r="AR36" s="111" t="s">
+        <v>566</v>
+      </c>
+      <c r="AS36" s="111" t="s">
+        <v>602</v>
+      </c>
+      <c r="AT36" s="111" t="s">
+        <v>546</v>
+      </c>
+      <c r="AU36" s="111" t="s">
+        <v>540</v>
+      </c>
+      <c r="AV36" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="AW36" s="111" t="s">
+        <v>545</v>
+      </c>
+      <c r="AX36" s="111" t="s">
+        <v>608</v>
+      </c>
+      <c r="AY36" s="111" t="s">
+        <v>601</v>
+      </c>
+      <c r="AZ36" s="111" t="s">
+        <v>618</v>
+      </c>
+      <c r="BA36" s="111" t="s">
+        <v>659</v>
+      </c>
+      <c r="BB36" s="111" t="s">
+        <v>848</v>
+      </c>
+      <c r="BC36" s="111" t="s">
+        <v>572</v>
+      </c>
+      <c r="BD36" s="111" t="s">
+        <v>572</v>
+      </c>
+      <c r="BE36" s="111" t="s">
+        <v>659</v>
+      </c>
+      <c r="BF36" s="111" t="s">
+        <v>743</v>
+      </c>
+      <c r="BG36" s="111" t="s">
+        <v>693</v>
+      </c>
+      <c r="BH36" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BI36" s="111" t="s">
+        <v>545</v>
+      </c>
+      <c r="BJ36" s="111" t="s">
+        <v>737</v>
+      </c>
+      <c r="BK36" s="111" t="s">
+        <v>750</v>
+      </c>
+      <c r="BL36" s="111" t="s">
+        <v>701</v>
+      </c>
+      <c r="BM36" s="111" t="s">
+        <v>567</v>
+      </c>
+      <c r="BN36" s="111" t="s">
+        <v>857</v>
+      </c>
+      <c r="BO36" s="96">
+        <v>110.6</v>
+      </c>
+      <c r="BP36" s="96" t="s">
+        <v>516</v>
+      </c>
+      <c r="BQ36" s="96" t="s">
+        <v>521</v>
+      </c>
+      <c r="BR36" s="96" t="s">
+        <v>587</v>
+      </c>
+      <c r="BS36" s="97">
+        <v>101.6</v>
+      </c>
+      <c r="BT36" s="96" t="s">
+        <v>654</v>
+      </c>
+      <c r="BU36" s="96" t="s">
+        <v>663</v>
+      </c>
+      <c r="BV36" s="96" t="s">
+        <v>877</v>
+      </c>
+      <c r="BW36" s="96" t="s">
+        <v>707</v>
+      </c>
+      <c r="BX36" s="75">
+        <v>111</v>
+      </c>
+      <c r="BY36" s="96" t="s">
+        <v>550</v>
+      </c>
+      <c r="BZ36" s="96" t="s">
+        <v>535</v>
+      </c>
+      <c r="CA36" s="96" t="s">
+        <v>522</v>
+      </c>
+      <c r="CB36" s="96" t="s">
+        <v>571</v>
+      </c>
+      <c r="CC36" s="75">
+        <v>105.2</v>
+      </c>
+      <c r="CD36" s="96" t="s">
+        <v>886</v>
+      </c>
+      <c r="CE36" s="96" t="s">
+        <v>612</v>
+      </c>
+      <c r="CF36" s="96" t="s">
+        <v>506</v>
+      </c>
+      <c r="CG36" s="96" t="s">
+        <v>751</v>
+      </c>
+      <c r="CH36" s="75">
+        <v>104.9</v>
+      </c>
+      <c r="CI36" s="96" t="s">
+        <v>627</v>
+      </c>
+      <c r="CJ36" s="96" t="s">
+        <v>887</v>
+      </c>
+      <c r="CK36" s="96" t="s">
+        <v>858</v>
+      </c>
+      <c r="CL36" s="96" t="s">
+        <v>742</v>
+      </c>
+      <c r="CM36" s="75">
+        <v>118</v>
+      </c>
+      <c r="CN36" s="96" t="s">
+        <v>840</v>
+      </c>
+      <c r="CO36" s="96" t="s">
+        <v>705</v>
+      </c>
+      <c r="CP36" s="96" t="s">
+        <v>576</v>
+      </c>
+      <c r="CQ36" s="96" t="s">
+        <v>692</v>
+      </c>
+      <c r="CR36" s="75">
+        <v>121.7</v>
+      </c>
+      <c r="CS36" s="96" t="s">
+        <v>611</v>
+      </c>
+      <c r="CT36" s="96" t="s">
+        <v>818</v>
+      </c>
+      <c r="CU36" s="96" t="s">
+        <v>800</v>
+      </c>
+      <c r="CV36" s="96" t="s">
+        <v>814</v>
+      </c>
+      <c r="CW36" s="75">
+        <v>125.9</v>
+      </c>
+      <c r="CX36" s="96" t="s">
+        <v>888</v>
+      </c>
+      <c r="CY36" s="96" t="s">
+        <v>537</v>
+      </c>
+      <c r="CZ36" s="96" t="s">
+        <v>666</v>
+      </c>
+      <c r="DA36" s="96" t="s">
+        <v>602</v>
+      </c>
+      <c r="DB36" s="98">
+        <v>116.9</v>
+      </c>
+      <c r="DC36" s="96" t="s">
+        <v>780</v>
+      </c>
+      <c r="DD36" s="96" t="s">
+        <v>692</v>
+      </c>
+      <c r="DE36" s="96">
+        <v>110.2</v>
+      </c>
+      <c r="DF36" s="96">
+        <v>116.8</v>
+      </c>
+      <c r="DG36" s="98">
+        <v>115.7</v>
+      </c>
+      <c r="DH36" s="101">
+        <v>113</v>
+      </c>
+      <c r="DI36" s="101">
+        <v>110</v>
+      </c>
+      <c r="DJ36" s="101">
+        <v>116.4</v>
+      </c>
+      <c r="DK36" s="101">
+        <v>118.3</v>
+      </c>
+      <c r="DL36" s="98">
+        <v>114.4</v>
+      </c>
+      <c r="DM36" s="99">
+        <v>110.7</v>
+      </c>
+      <c r="DN36" s="100">
+        <v>115.1</v>
+      </c>
+      <c r="DO36" s="99">
+        <v>114.5</v>
+      </c>
+      <c r="DP36" s="99">
+        <v>124.6</v>
+      </c>
+      <c r="DQ36" s="99">
+        <v>116.6</v>
+      </c>
+      <c r="DR36" s="99">
+        <v>117.8</v>
+      </c>
+      <c r="DS36" s="99">
+        <v>107.9</v>
+      </c>
+      <c r="DT36" s="27"/>
+      <c r="DU36" s="27"/>
+    </row>
+    <row r="37" spans="1:137" ht="43.5" customHeight="1">
+      <c r="A37" s="35" t="s">
+        <v>773</v>
+      </c>
+      <c r="B37" s="102"/>
+      <c r="C37" s="102"/>
+      <c r="D37" s="102"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="102"/>
+      <c r="G37" s="103"/>
+      <c r="H37" s="103"/>
+      <c r="I37" s="103"/>
+      <c r="J37" s="103"/>
+      <c r="K37" s="103"/>
+      <c r="L37" s="104"/>
+      <c r="M37" s="104"/>
+      <c r="N37" s="104"/>
+      <c r="O37" s="102"/>
+      <c r="P37" s="102"/>
+      <c r="Q37" s="102"/>
+      <c r="R37" s="102"/>
+      <c r="S37" s="102"/>
+      <c r="T37" s="103"/>
+      <c r="U37" s="103"/>
+      <c r="V37" s="103"/>
+      <c r="W37" s="103"/>
+      <c r="X37" s="103"/>
+      <c r="Y37" s="104"/>
+      <c r="Z37" s="104"/>
+      <c r="AA37" s="104"/>
+      <c r="AB37" s="104"/>
+      <c r="AC37" s="104"/>
+      <c r="AD37" s="104"/>
+      <c r="AE37" s="72"/>
+      <c r="AF37" s="72"/>
+      <c r="AG37" s="72"/>
+      <c r="AH37" s="72"/>
+      <c r="AI37" s="72"/>
+      <c r="AJ37" s="72"/>
+      <c r="AK37" s="72"/>
+      <c r="AL37" s="72"/>
+      <c r="AM37" s="72"/>
+      <c r="AN37" s="72"/>
+      <c r="AO37" s="72"/>
+      <c r="AP37" s="72"/>
+      <c r="AQ37" s="72"/>
+      <c r="AR37" s="72"/>
+      <c r="AS37" s="72"/>
+      <c r="AT37" s="72"/>
+      <c r="AU37" s="72"/>
+      <c r="AV37" s="72"/>
+      <c r="AW37" s="72"/>
+      <c r="AX37" s="72"/>
+      <c r="AY37" s="72"/>
+      <c r="AZ37" s="72"/>
+      <c r="BA37" s="72"/>
+      <c r="BB37" s="72"/>
+      <c r="BC37" s="72"/>
+      <c r="BD37" s="72"/>
+      <c r="BE37" s="72"/>
+      <c r="BF37" s="72"/>
+      <c r="BG37" s="34"/>
+      <c r="BH37" s="34"/>
+      <c r="BI37" s="34"/>
+      <c r="BJ37" s="72"/>
+      <c r="BK37" s="72"/>
+      <c r="BL37" s="72"/>
+      <c r="BM37" s="72"/>
+      <c r="BN37" s="72"/>
+      <c r="BO37" s="24"/>
+      <c r="BP37" s="24"/>
+      <c r="BQ37" s="24"/>
+      <c r="BR37" s="24"/>
+      <c r="BS37" s="105"/>
+      <c r="BT37" s="24"/>
+      <c r="BU37" s="24"/>
+      <c r="BV37" s="24"/>
+      <c r="BW37" s="24"/>
+      <c r="BX37" s="106"/>
+      <c r="BY37" s="24"/>
+      <c r="BZ37" s="24"/>
+      <c r="CA37" s="24"/>
+      <c r="CB37" s="24"/>
+      <c r="CC37" s="106"/>
+      <c r="CD37" s="24"/>
+      <c r="CE37" s="24"/>
+      <c r="CF37" s="24"/>
+      <c r="CG37" s="24"/>
+      <c r="CH37" s="106"/>
+      <c r="CI37" s="24"/>
+      <c r="CJ37" s="24"/>
+      <c r="CK37" s="24"/>
+      <c r="CL37" s="24"/>
+      <c r="CM37" s="106"/>
+      <c r="CN37" s="24"/>
+      <c r="CO37" s="24"/>
+      <c r="CP37" s="24"/>
+      <c r="CQ37" s="24"/>
+      <c r="CR37" s="106"/>
+      <c r="CS37" s="24"/>
+      <c r="CT37" s="24"/>
+      <c r="CU37" s="24"/>
+      <c r="CV37" s="24"/>
+      <c r="CW37" s="106"/>
+      <c r="CX37" s="24"/>
+      <c r="CY37" s="24"/>
+      <c r="CZ37" s="24"/>
+      <c r="DA37" s="24"/>
+      <c r="DB37" s="91"/>
+      <c r="DC37" s="24"/>
+      <c r="DG37" s="91"/>
+      <c r="DL37" s="91"/>
+      <c r="DQ37" s="91"/>
+      <c r="DT37" s="20"/>
+      <c r="DU37" s="20"/>
+      <c r="DV37" s="20"/>
+      <c r="DW37" s="20"/>
+      <c r="DX37" s="20"/>
+      <c r="DY37" s="20"/>
+      <c r="EE37" s="107"/>
+      <c r="EF37" s="108"/>
+      <c r="EG37" s="108"/>
+    </row>
+    <row r="38" spans="1:137" s="5" customFormat="1" ht="11.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="121">
+        <v>2010</v>
+      </c>
+      <c r="C38" s="121"/>
+      <c r="D38" s="121"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="121"/>
+      <c r="G38" s="121"/>
+      <c r="H38" s="121"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="121"/>
+      <c r="K38" s="121"/>
+      <c r="L38" s="121"/>
+      <c r="M38" s="121"/>
+      <c r="N38" s="122"/>
+      <c r="O38" s="121">
+        <v>2011</v>
+      </c>
+      <c r="P38" s="121"/>
+      <c r="Q38" s="121"/>
+      <c r="R38" s="121"/>
+      <c r="S38" s="121"/>
+      <c r="T38" s="121"/>
+      <c r="U38" s="121"/>
+      <c r="V38" s="121"/>
+      <c r="W38" s="121"/>
+      <c r="X38" s="121"/>
+      <c r="Y38" s="121"/>
+      <c r="Z38" s="121"/>
+      <c r="AA38" s="122"/>
+      <c r="AB38" s="121">
+        <v>2012</v>
+      </c>
+      <c r="AC38" s="121"/>
+      <c r="AD38" s="121"/>
+      <c r="AE38" s="121"/>
+      <c r="AF38" s="121"/>
+      <c r="AG38" s="121"/>
+      <c r="AH38" s="121"/>
+      <c r="AI38" s="121"/>
+      <c r="AJ38" s="121"/>
+      <c r="AK38" s="121"/>
+      <c r="AL38" s="121"/>
+      <c r="AM38" s="121"/>
+      <c r="AN38" s="122"/>
+      <c r="AO38" s="121">
+        <v>2013</v>
+      </c>
+      <c r="AP38" s="122"/>
+      <c r="AQ38" s="122"/>
+      <c r="AR38" s="122"/>
+      <c r="AS38" s="122"/>
+      <c r="AT38" s="122"/>
+      <c r="AU38" s="122"/>
+      <c r="AV38" s="122"/>
+      <c r="AW38" s="122"/>
+      <c r="AX38" s="122"/>
+      <c r="AY38" s="122"/>
+      <c r="AZ38" s="122"/>
+      <c r="BA38" s="122"/>
+      <c r="BB38" s="121">
+        <v>2014</v>
+      </c>
+      <c r="BC38" s="121"/>
+      <c r="BD38" s="121"/>
+      <c r="BE38" s="121"/>
+      <c r="BF38" s="122"/>
+      <c r="BG38" s="122"/>
+      <c r="BH38" s="122"/>
+      <c r="BI38" s="122"/>
+      <c r="BJ38" s="122"/>
+      <c r="BK38" s="122"/>
+      <c r="BL38" s="122"/>
+      <c r="BM38" s="122"/>
+      <c r="BN38" s="122"/>
+      <c r="BO38" s="116">
+        <v>2015</v>
+      </c>
+      <c r="BP38" s="117"/>
+      <c r="BQ38" s="117"/>
+      <c r="BR38" s="117"/>
+      <c r="BS38" s="118"/>
+      <c r="BT38" s="116">
+        <v>2016</v>
+      </c>
+      <c r="BU38" s="117"/>
+      <c r="BV38" s="117"/>
+      <c r="BW38" s="117"/>
+      <c r="BX38" s="118"/>
+      <c r="BY38" s="116">
+        <v>2017</v>
+      </c>
+      <c r="BZ38" s="117"/>
+      <c r="CA38" s="117"/>
+      <c r="CB38" s="117"/>
+      <c r="CC38" s="118"/>
+      <c r="CD38" s="116">
+        <v>2018</v>
+      </c>
+      <c r="CE38" s="117"/>
+      <c r="CF38" s="117"/>
+      <c r="CG38" s="117"/>
+      <c r="CH38" s="118"/>
+      <c r="CI38" s="116">
+        <v>2019</v>
+      </c>
+      <c r="CJ38" s="117"/>
+      <c r="CK38" s="117"/>
+      <c r="CL38" s="117"/>
+      <c r="CM38" s="118"/>
+      <c r="CN38" s="116">
+        <v>2020</v>
+      </c>
+      <c r="CO38" s="117"/>
+      <c r="CP38" s="117"/>
+      <c r="CQ38" s="117"/>
+      <c r="CR38" s="118"/>
+      <c r="CS38" s="116">
+        <v>2021</v>
+      </c>
+      <c r="CT38" s="117"/>
+      <c r="CU38" s="117"/>
+      <c r="CV38" s="117"/>
+      <c r="CW38" s="118"/>
+      <c r="CX38" s="116">
+        <v>2022</v>
+      </c>
+      <c r="CY38" s="117"/>
+      <c r="CZ38" s="117"/>
+      <c r="DA38" s="117"/>
+      <c r="DB38" s="118"/>
+      <c r="DC38" s="116">
+        <v>2023</v>
+      </c>
+      <c r="DD38" s="117"/>
+      <c r="DE38" s="117"/>
+      <c r="DF38" s="117"/>
+      <c r="DG38" s="118"/>
+      <c r="DH38" s="116">
+        <v>2024</v>
+      </c>
+      <c r="DI38" s="117"/>
+      <c r="DJ38" s="117"/>
+      <c r="DK38" s="117"/>
+      <c r="DL38" s="118"/>
+      <c r="DM38" s="116">
+        <v>2025</v>
+      </c>
+      <c r="DN38" s="117"/>
+      <c r="DO38" s="117"/>
+      <c r="DP38" s="117"/>
+      <c r="DQ38" s="118"/>
+      <c r="DR38" s="119">
+        <v>2026</v>
+      </c>
+      <c r="DS38" s="119"/>
+      <c r="DT38" s="119"/>
+      <c r="DU38" s="119"/>
+    </row>
+    <row r="39" spans="1:137" s="10" customFormat="1" ht="11.25">
+      <c r="B39" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="C39" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="D39" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="E39" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="F39" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="G39" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="H39" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="I39" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="J39" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="K39" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="L39" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="M39" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="N39" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="O39" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="P39" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="Q39" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="R39" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="S39" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="T39" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="U39" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="V39" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="W39" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="X39" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="Y39" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="Z39" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="AA39" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="AB39" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="AC39" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="AD39" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="AE39" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="AF39" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="AG39" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="AH39" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="AI39" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="AJ39" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="AK39" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="AL39" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="AM39" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="AN39" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="AO39" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="AP39" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="AQ39" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="AR39" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="AS39" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="AT39" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="AU39" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="AV39" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="AW39" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="AX39" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="AY39" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="AZ39" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="BA39" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="BB39" s="77" t="s">
+        <v>987</v>
+      </c>
+      <c r="BC39" s="77" t="s">
+        <v>988</v>
+      </c>
+      <c r="BD39" s="77" t="s">
+        <v>989</v>
+      </c>
+      <c r="BE39" s="77" t="s">
+        <v>990</v>
+      </c>
+      <c r="BF39" s="77" t="s">
+        <v>991</v>
+      </c>
+      <c r="BG39" s="77" t="s">
+        <v>992</v>
+      </c>
+      <c r="BH39" s="77" t="s">
+        <v>993</v>
+      </c>
+      <c r="BI39" s="77" t="s">
+        <v>994</v>
+      </c>
+      <c r="BJ39" s="77" t="s">
+        <v>995</v>
+      </c>
+      <c r="BK39" s="77" t="s">
+        <v>996</v>
+      </c>
+      <c r="BL39" s="77" t="s">
+        <v>997</v>
+      </c>
+      <c r="BM39" s="77" t="s">
+        <v>998</v>
+      </c>
+      <c r="BN39" s="77" t="s">
+        <v>980</v>
+      </c>
+      <c r="BO39" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BP39" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="BQ39" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="BR39" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="BS39" s="11" t="s">
+        <v>981</v>
+      </c>
+      <c r="BT39" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BU39" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="BV39" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="BW39" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="BX39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="BY39" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="BZ39" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CA39" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CB39" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CC39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CD39" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CE39" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CF39" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CG39" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CH39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CI39" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CJ39" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CK39" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CL39" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CM39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CN39" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CO39" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CP39" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CQ39" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CR39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CS39" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CT39" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CU39" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="CV39" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="CW39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="CX39" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="CY39" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="CZ39" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="DA39" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="DB39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DC39" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DD39" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DE39" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="DF39" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="DG39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DH39" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DI39" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DJ39" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="DK39" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="DL39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DM39" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DN39" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="DO39" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="DP39" s="37" t="s">
+        <v>778</v>
+      </c>
+      <c r="DQ39" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="DR39" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="DS39" s="12" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="40" spans="1:137" ht="12">
+      <c r="A40" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="92">
+        <v>103.4</v>
+      </c>
+      <c r="C40" s="92">
+        <v>101.3</v>
+      </c>
+      <c r="D40" s="92">
+        <v>99.2</v>
+      </c>
+      <c r="E40" s="92">
+        <v>107.7</v>
+      </c>
+      <c r="F40" s="92">
+        <v>108.1</v>
+      </c>
+      <c r="G40" s="92">
+        <v>109.6</v>
+      </c>
+      <c r="H40" s="92">
+        <v>106.7</v>
+      </c>
+      <c r="I40" s="92">
+        <v>109.3</v>
+      </c>
+      <c r="J40" s="92">
+        <v>105.9</v>
+      </c>
+      <c r="K40" s="92">
+        <v>102.9</v>
+      </c>
+      <c r="L40" s="92">
+        <v>105.8</v>
+      </c>
+      <c r="M40" s="92">
+        <v>107.3</v>
+      </c>
+      <c r="N40" s="94">
+        <v>105.7</v>
+      </c>
+      <c r="O40" s="94">
+        <v>107.8</v>
+      </c>
+      <c r="P40" s="94">
+        <v>107.7</v>
+      </c>
+      <c r="Q40" s="94">
+        <v>111.8</v>
+      </c>
+      <c r="R40" s="94">
+        <v>102.4</v>
+      </c>
+      <c r="S40" s="94">
+        <v>101.7</v>
+      </c>
+      <c r="T40" s="94">
+        <v>99.7</v>
+      </c>
+      <c r="U40" s="94">
+        <v>108.5</v>
+      </c>
+      <c r="V40" s="94">
+        <v>106.6</v>
+      </c>
+      <c r="W40" s="94">
+        <v>112.5</v>
+      </c>
+      <c r="X40" s="83">
+        <v>119</v>
+      </c>
+      <c r="Y40" s="94">
+        <v>115.9</v>
+      </c>
+      <c r="Z40" s="94">
+        <v>120.1</v>
+      </c>
+      <c r="AA40" s="94">
+        <v>109.7</v>
+      </c>
+      <c r="AB40" s="94">
+        <v>116.1</v>
+      </c>
+      <c r="AC40" s="94">
+        <v>117.6</v>
+      </c>
+      <c r="AD40" s="94">
+        <v>113.4</v>
+      </c>
+      <c r="AE40" s="94">
+        <v>114.5</v>
+      </c>
+      <c r="AF40" s="94">
+        <v>115.6</v>
+      </c>
+      <c r="AG40" s="94">
+        <v>117.1</v>
+      </c>
+      <c r="AH40" s="94">
+        <v>106.3</v>
+      </c>
+      <c r="AI40" s="94">
+        <v>108.4</v>
+      </c>
+      <c r="AJ40" s="94">
+        <v>100.5</v>
+      </c>
+      <c r="AK40" s="94">
+        <v>95.3</v>
+      </c>
+      <c r="AL40" s="94">
+        <v>99.7</v>
+      </c>
+      <c r="AM40" s="94">
+        <v>97.5</v>
+      </c>
+      <c r="AN40" s="94">
+        <v>106.7</v>
+      </c>
+      <c r="AO40" s="94">
+        <v>101.3</v>
+      </c>
+      <c r="AP40" s="94">
+        <v>98.6</v>
+      </c>
+      <c r="AQ40" s="94">
+        <v>102.6</v>
+      </c>
+      <c r="AR40" s="109">
+        <v>102</v>
+      </c>
+      <c r="AS40" s="109">
+        <v>102</v>
+      </c>
+      <c r="AT40" s="94">
+        <v>98.4</v>
+      </c>
+      <c r="AU40" s="94">
+        <v>104.8</v>
+      </c>
+      <c r="AV40" s="94">
+        <v>97.5</v>
+      </c>
+      <c r="AW40" s="94">
+        <v>102.4</v>
+      </c>
+      <c r="AX40" s="94">
+        <v>106.7</v>
+      </c>
+      <c r="AY40" s="94">
+        <v>101.5</v>
+      </c>
+      <c r="AZ40" s="94">
+        <v>99.5</v>
+      </c>
+      <c r="BA40" s="111" t="s">
+        <v>513</v>
+      </c>
+      <c r="BB40" s="94">
+        <v>98.1</v>
+      </c>
+      <c r="BC40" s="94">
+        <v>99.1</v>
+      </c>
+      <c r="BD40" s="94">
+        <v>96.4</v>
+      </c>
+      <c r="BE40" s="94">
+        <v>98.8</v>
+      </c>
+      <c r="BF40" s="94">
+        <v>102.4</v>
+      </c>
+      <c r="BG40" s="94">
+        <v>102.9</v>
+      </c>
+      <c r="BH40" s="94">
+        <v>96.4</v>
+      </c>
+      <c r="BI40" s="93">
+        <v>100</v>
+      </c>
+      <c r="BJ40" s="94">
+        <v>100.1</v>
+      </c>
+      <c r="BK40" s="94">
+        <v>98.5</v>
+      </c>
+      <c r="BL40" s="94">
+        <v>99.9</v>
+      </c>
+      <c r="BM40" s="94">
+        <v>101.1</v>
+      </c>
+      <c r="BN40" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="BO40" s="31" t="s">
+        <v>620</v>
+      </c>
+      <c r="BP40" s="31" t="s">
+        <v>554</v>
+      </c>
+      <c r="BQ40" s="31" t="s">
+        <v>587</v>
+      </c>
+      <c r="BR40" s="31" t="s">
+        <v>770</v>
+      </c>
+      <c r="BS40" s="97">
+        <v>96.4</v>
+      </c>
+      <c r="BT40" s="31" t="s">
+        <v>517</v>
+      </c>
+      <c r="BU40" s="31" t="s">
+        <v>526</v>
+      </c>
+      <c r="BV40" s="31" t="s">
+        <v>553</v>
+      </c>
+      <c r="BW40" s="31" t="s">
+        <v>804</v>
+      </c>
+      <c r="BX40" s="110">
+        <v>102.3</v>
+      </c>
+      <c r="BY40" s="31" t="s">
+        <v>501</v>
+      </c>
+      <c r="BZ40" s="31" t="s">
+        <v>889</v>
+      </c>
+      <c r="CA40" s="31" t="s">
+        <v>555</v>
+      </c>
+      <c r="CB40" s="31" t="s">
+        <v>631</v>
+      </c>
+      <c r="CC40" s="75">
+        <v>98.7</v>
+      </c>
+      <c r="CD40" s="31" t="s">
+        <v>514</v>
+      </c>
+      <c r="CE40" s="31" t="s">
+        <v>528</v>
+      </c>
+      <c r="CF40" s="31" t="s">
+        <v>631</v>
+      </c>
+      <c r="CG40" s="31" t="s">
+        <v>542</v>
+      </c>
+      <c r="CH40" s="75">
+        <v>100.5</v>
+      </c>
+      <c r="CI40" s="31" t="s">
+        <v>578</v>
+      </c>
+      <c r="CJ40" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="CK40" s="31" t="s">
+        <v>890</v>
+      </c>
+      <c r="CL40" s="31" t="s">
+        <v>838</v>
+      </c>
+      <c r="CM40" s="75">
+        <v>111.7</v>
+      </c>
+      <c r="CN40" s="31" t="s">
+        <v>674</v>
+      </c>
+      <c r="CO40" s="31" t="s">
+        <v>625</v>
+      </c>
+      <c r="CP40" s="31" t="s">
+        <v>621</v>
+      </c>
+      <c r="CQ40" s="31" t="s">
+        <v>611</v>
+      </c>
+      <c r="CR40" s="75">
+        <v>113.4</v>
+      </c>
+      <c r="CS40" s="31" t="s">
+        <v>642</v>
+      </c>
+      <c r="CT40" s="31" t="s">
+        <v>891</v>
+      </c>
+      <c r="CU40" s="31" t="s">
+        <v>700</v>
+      </c>
+      <c r="CV40" s="31" t="s">
+        <v>745</v>
+      </c>
+      <c r="CW40" s="75">
+        <v>110.3</v>
+      </c>
+      <c r="CX40" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="CY40" s="31" t="s">
+        <v>610</v>
+      </c>
+      <c r="CZ40" s="31" t="s">
+        <v>512</v>
+      </c>
+      <c r="DA40" s="31" t="s">
+        <v>561</v>
+      </c>
+      <c r="DB40" s="98">
+        <v>105.5</v>
+      </c>
+      <c r="DC40" s="99">
+        <v>98.1</v>
+      </c>
+      <c r="DD40" s="99">
+        <v>100.5</v>
+      </c>
+      <c r="DE40" s="99">
+        <v>97.6</v>
+      </c>
+      <c r="DF40" s="99">
+        <v>104.2</v>
+      </c>
+      <c r="DG40" s="98">
+        <v>99.9</v>
+      </c>
+      <c r="DH40" s="101">
+        <v>102.4</v>
+      </c>
+      <c r="DI40" s="101">
+        <v>99.5</v>
+      </c>
+      <c r="DJ40" s="101">
+        <v>102</v>
+      </c>
+      <c r="DK40" s="101">
+        <v>103.4</v>
+      </c>
+      <c r="DL40" s="98">
+        <v>102.5</v>
+      </c>
+      <c r="DM40" s="99">
+        <v>101</v>
+      </c>
+      <c r="DN40" s="100">
+        <v>100.5</v>
+      </c>
+      <c r="DO40" s="99">
+        <v>98.1</v>
+      </c>
+      <c r="DP40" s="99">
+        <v>99.5</v>
+      </c>
+      <c r="DQ40" s="99">
+        <v>99.5</v>
+      </c>
+      <c r="DR40" s="99">
+        <v>95.6</v>
+      </c>
+      <c r="DS40" s="99">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:137" ht="12">
+      <c r="A41" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO41" s="111" t="s">
+        <v>508</v>
+      </c>
+      <c r="AP41" s="111" t="s">
+        <v>553</v>
+      </c>
+      <c r="AQ41" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="AR41" s="111" t="s">
+        <v>513</v>
+      </c>
+      <c r="AS41" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="AT41" s="111" t="s">
+        <v>598</v>
+      </c>
+      <c r="AU41" s="111" t="s">
+        <v>658</v>
+      </c>
+      <c r="AV41" s="111" t="s">
+        <v>554</v>
+      </c>
+      <c r="AW41" s="111" t="s">
+        <v>518</v>
+      </c>
+      <c r="AX41" s="111" t="s">
+        <v>886</v>
+      </c>
+      <c r="AY41" s="111" t="s">
+        <v>510</v>
+      </c>
+      <c r="AZ41" s="111" t="s">
+        <v>644</v>
+      </c>
+      <c r="BA41" s="111" t="s">
+        <v>544</v>
+      </c>
+      <c r="BB41" s="111" t="s">
+        <v>604</v>
+      </c>
+      <c r="BC41" s="111" t="s">
+        <v>607</v>
+      </c>
+      <c r="BD41" s="111" t="s">
+        <v>615</v>
+      </c>
+      <c r="BE41" s="111" t="s">
+        <v>587</v>
+      </c>
+      <c r="BF41" s="111" t="s">
+        <v>592</v>
+      </c>
+      <c r="BG41" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="BH41" s="111" t="s">
+        <v>1351</v>
+      </c>
+      <c r="BI41" s="111" t="s">
+        <v>551</v>
+      </c>
+      <c r="BJ41" s="111" t="s">
+        <v>550</v>
+      </c>
+      <c r="BK41" s="111" t="s">
+        <v>716</v>
+      </c>
+      <c r="BL41" s="111" t="s">
+        <v>672</v>
+      </c>
+      <c r="BM41" s="111" t="s">
+        <v>553</v>
+      </c>
+      <c r="BN41" s="111" t="s">
+        <v>541</v>
+      </c>
+      <c r="BO41" s="31">
+        <v>97.7</v>
+      </c>
+      <c r="BP41" s="31" t="s">
+        <v>571</v>
+      </c>
+      <c r="BQ41" s="31" t="s">
+        <v>589</v>
+      </c>
+      <c r="BR41" s="31" t="s">
+        <v>744</v>
+      </c>
+      <c r="BS41" s="2">
+        <v>95.8</v>
+      </c>
+      <c r="BT41" s="31" t="s">
+        <v>520</v>
+      </c>
+      <c r="BU41" s="31" t="s">
+        <v>502</v>
+      </c>
+      <c r="BV41" s="31" t="s">
+        <v>510</v>
+      </c>
+      <c r="BW41" s="31" t="s">
+        <v>664</v>
+      </c>
+      <c r="BX41" s="75">
+        <v>104.1</v>
+      </c>
+      <c r="BY41" s="31" t="s">
+        <v>551</v>
+      </c>
+      <c r="BZ41" s="31" t="s">
+        <v>644</v>
+      </c>
+      <c r="CA41" s="31" t="s">
+        <v>530</v>
+      </c>
+      <c r="CB41" s="31" t="s">
+        <v>613</v>
+      </c>
+      <c r="CC41" s="75">
+        <v>99.3</v>
+      </c>
+      <c r="CD41" s="31" t="s">
+        <v>532</v>
+      </c>
+      <c r="CE41" s="31" t="s">
+        <v>508</v>
+      </c>
+      <c r="CF41" s="31" t="s">
+        <v>594</v>
+      </c>
+      <c r="CG41" s="31" t="s">
+        <v>653</v>
+      </c>
+      <c r="CH41" s="75">
+        <v>100</v>
+      </c>
+      <c r="CI41" s="31" t="s">
+        <v>513</v>
+      </c>
+      <c r="CJ41" s="31" t="s">
+        <v>812</v>
+      </c>
+      <c r="CK41" s="31" t="s">
         <v>585</v>
       </c>
-      <c r="C21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="47" t="s">
+      <c r="CL41" s="31" t="s">
+        <v>658</v>
+      </c>
+      <c r="CM41" s="75">
+        <v>108.3</v>
+      </c>
+      <c r="CN41" s="31" t="s">
+        <v>677</v>
+      </c>
+      <c r="CO41" s="31" t="s">
+        <v>524</v>
+      </c>
+      <c r="CP41" s="31" t="s">
+        <v>533</v>
+      </c>
+      <c r="CQ41" s="31" t="s">
+        <v>805</v>
+      </c>
+      <c r="CR41" s="75">
+        <v>109.2</v>
+      </c>
+      <c r="CS41" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="CT41" s="31" t="s">
+        <v>665</v>
+      </c>
+      <c r="CU41" s="31" t="s">
+        <v>660</v>
+      </c>
+      <c r="CV41" s="31" t="s">
+        <v>622</v>
+      </c>
+      <c r="CW41" s="75">
+        <v>109</v>
+      </c>
+      <c r="CX41" s="31" t="s">
+        <v>637</v>
+      </c>
+      <c r="CY41" s="31" t="s">
+        <v>512</v>
+      </c>
+      <c r="CZ41" s="31" t="s">
+        <v>599</v>
+      </c>
+      <c r="DA41" s="31" t="s">
+        <v>526</v>
+      </c>
+      <c r="DB41" s="98">
+        <v>104.3</v>
+      </c>
+      <c r="DC41" s="99">
+        <v>97.8</v>
+      </c>
+      <c r="DD41" s="99">
+        <v>99.7</v>
+      </c>
+      <c r="DE41" s="99">
+        <v>96.1</v>
+      </c>
+      <c r="DF41" s="99">
+        <v>100.4</v>
+      </c>
+      <c r="DG41" s="98">
+        <v>97.9</v>
+      </c>
+      <c r="DH41" s="101">
+        <v>101.6</v>
+      </c>
+      <c r="DI41" s="101">
+        <v>101.6</v>
+      </c>
+      <c r="DJ41" s="101">
+        <v>101.3</v>
+      </c>
+      <c r="DK41" s="101">
+        <v>104.6</v>
+      </c>
+      <c r="DL41" s="98">
+        <v>103.2</v>
+      </c>
+      <c r="DM41" s="99">
+        <v>102.5</v>
+      </c>
+      <c r="DN41" s="100">
+        <v>99.6</v>
+      </c>
+      <c r="DO41" s="99">
+        <v>99.2</v>
+      </c>
+      <c r="DP41" s="99">
+        <v>95.7</v>
+      </c>
+      <c r="DQ41" s="99">
+        <v>99.4</v>
+      </c>
+      <c r="DR41" s="99">
+        <v>96.8</v>
+      </c>
+      <c r="DS41" s="99">
+        <v>98.9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:137" s="10" customFormat="1" ht="12">
+      <c r="A42" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO42" s="111" t="s">
+        <v>680</v>
+      </c>
+      <c r="AP42" s="111" t="s">
+        <v>1339</v>
+      </c>
+      <c r="AQ42" s="111" t="s">
+        <v>903</v>
+      </c>
+      <c r="AR42" s="111" t="s">
+        <v>609</v>
+      </c>
+      <c r="AS42" s="111" t="s">
+        <v>562</v>
+      </c>
+      <c r="AT42" s="111" t="s">
+        <v>652</v>
+      </c>
+      <c r="AU42" s="111" t="s">
+        <v>721</v>
+      </c>
+      <c r="AV42" s="111" t="s">
+        <v>1340</v>
+      </c>
+      <c r="AW42" s="111" t="s">
+        <v>681</v>
+      </c>
+      <c r="AX42" s="111" t="s">
+        <v>534</v>
+      </c>
+      <c r="AY42" s="111" t="s">
+        <v>802</v>
+      </c>
+      <c r="AZ42" s="111" t="s">
+        <v>576</v>
+      </c>
+      <c r="BA42" s="111" t="s">
+        <v>552</v>
+      </c>
+      <c r="BB42" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="BC42" s="111" t="s">
+        <v>551</v>
+      </c>
+      <c r="BD42" s="111" t="s">
+        <v>505</v>
+      </c>
+      <c r="BE42" s="111" t="s">
+        <v>681</v>
+      </c>
+      <c r="BF42" s="111" t="s">
+        <v>527</v>
+      </c>
+      <c r="BG42" s="111" t="s">
+        <v>540</v>
+      </c>
+      <c r="BH42" s="111" t="s">
+        <v>517</v>
+      </c>
+      <c r="BI42" s="111" t="s">
+        <v>665</v>
+      </c>
+      <c r="BJ42" s="111" t="s">
+        <v>503</v>
+      </c>
+      <c r="BK42" s="111" t="s">
+        <v>613</v>
+      </c>
+      <c r="BL42" s="111" t="s">
+        <v>565</v>
+      </c>
+      <c r="BM42" s="111" t="s">
+        <v>559</v>
+      </c>
+      <c r="BN42" s="111" t="s">
+        <v>508</v>
+      </c>
+      <c r="BO42" s="25">
+        <v>107.5</v>
+      </c>
+      <c r="BP42" s="25" t="s">
+        <v>543</v>
+      </c>
+      <c r="BQ42" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="BR42" s="25" t="s">
+        <v>892</v>
+      </c>
+      <c r="BS42" s="1">
+        <v>98.3</v>
+      </c>
+      <c r="BT42" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="BU42" s="25" t="s">
+        <v>589</v>
+      </c>
+      <c r="BV42" s="25" t="s">
+        <v>533</v>
+      </c>
+      <c r="BW42" s="25" t="s">
+        <v>606</v>
+      </c>
+      <c r="BX42" s="73">
+        <v>100.4</v>
+      </c>
+      <c r="BY42" s="25" t="s">
+        <v>591</v>
+      </c>
+      <c r="BZ42" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="CA42" s="25" t="s">
+        <v>555</v>
+      </c>
+      <c r="CB42" s="25" t="s">
+        <v>893</v>
+      </c>
+      <c r="CC42" s="75">
+        <v>99.9</v>
+      </c>
+      <c r="CD42" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="CE42" s="25" t="s">
+        <v>653</v>
+      </c>
+      <c r="CF42" s="25" t="s">
+        <v>894</v>
+      </c>
+      <c r="CG42" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="CH42" s="75">
+        <v>97.1</v>
+      </c>
+      <c r="CI42" s="25" t="s">
+        <v>576</v>
+      </c>
+      <c r="CJ42" s="25" t="s">
+        <v>788</v>
+      </c>
+      <c r="CK42" s="25" t="s">
+        <v>844</v>
+      </c>
+      <c r="CL42" s="25" t="s">
+        <v>832</v>
+      </c>
+      <c r="CM42" s="75">
+        <v>119.6</v>
+      </c>
+      <c r="CN42" s="25" t="s">
+        <v>684</v>
+      </c>
+      <c r="CO42" s="25" t="s">
+        <v>895</v>
+      </c>
+      <c r="CP42" s="25" t="s">
+        <v>890</v>
+      </c>
+      <c r="CQ42" s="25" t="s">
+        <v>584</v>
+      </c>
+      <c r="CR42" s="75">
+        <v>121.8</v>
+      </c>
+      <c r="CS42" s="25" t="s">
+        <v>627</v>
+      </c>
+      <c r="CT42" s="25" t="s">
+        <v>578</v>
+      </c>
+      <c r="CU42" s="25" t="s">
+        <v>797</v>
+      </c>
+      <c r="CV42" s="25" t="s">
+        <v>536</v>
+      </c>
+      <c r="CW42" s="75">
+        <v>106</v>
+      </c>
+      <c r="CX42" s="25" t="s">
+        <v>584</v>
+      </c>
+      <c r="CY42" s="25" t="s">
+        <v>628</v>
+      </c>
+      <c r="CZ42" s="25" t="s">
+        <v>611</v>
+      </c>
+      <c r="DA42" s="25" t="s">
+        <v>896</v>
+      </c>
+      <c r="DB42" s="74">
+        <v>108.6</v>
+      </c>
+      <c r="DC42" s="26">
+        <v>101.4</v>
+      </c>
+      <c r="DD42" s="26">
+        <v>111.2</v>
+      </c>
+      <c r="DE42" s="26">
+        <v>101.7</v>
+      </c>
+      <c r="DF42" s="26">
+        <v>113.3</v>
+      </c>
+      <c r="DG42" s="74">
+        <v>107.4</v>
+      </c>
+      <c r="DH42" s="22">
+        <v>105</v>
+      </c>
+      <c r="DI42" s="22">
+        <v>95.1</v>
+      </c>
+      <c r="DJ42" s="22">
+        <v>100.1</v>
+      </c>
+      <c r="DK42" s="22">
+        <v>100.7</v>
+      </c>
+      <c r="DL42" s="74">
+        <v>100.5</v>
+      </c>
+      <c r="DM42" s="26">
+        <v>97.6</v>
+      </c>
+      <c r="DN42" s="38">
+        <v>100.9</v>
+      </c>
+      <c r="DO42" s="26">
+        <v>98.8</v>
+      </c>
+      <c r="DP42" s="26">
+        <v>100.8</v>
+      </c>
+      <c r="DQ42" s="26">
+        <v>100</v>
+      </c>
+      <c r="DR42" s="26">
+        <v>92.7</v>
+      </c>
+      <c r="DS42" s="26">
+        <v>92.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:137" s="10" customFormat="1" ht="12">
+      <c r="A43" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO43" s="111" t="s">
+        <v>699</v>
+      </c>
+      <c r="AP43" s="111" t="s">
+        <v>639</v>
+      </c>
+      <c r="AQ43" s="111" t="s">
+        <v>589</v>
+      </c>
+      <c r="AR43" s="111" t="s">
+        <v>523</v>
+      </c>
+      <c r="AS43" s="111" t="s">
+        <v>620</v>
+      </c>
+      <c r="AT43" s="111" t="s">
+        <v>1341</v>
+      </c>
+      <c r="AU43" s="111" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AV43" s="111" t="s">
+        <v>1343</v>
+      </c>
+      <c r="AW43" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="AX43" s="111" t="s">
+        <v>546</v>
+      </c>
+      <c r="AY43" s="111" t="s">
+        <v>582</v>
+      </c>
+      <c r="AZ43" s="111" t="s">
         <v>518</v>
       </c>
-      <c r="E21" s="47" t="s">
+      <c r="BA43" s="111" t="s">
+        <v>574</v>
+      </c>
+      <c r="BB43" s="111" t="s">
+        <v>561</v>
+      </c>
+      <c r="BC43" s="111" t="s">
+        <v>721</v>
+      </c>
+      <c r="BD43" s="111" t="s">
+        <v>722</v>
+      </c>
+      <c r="BE43" s="111" t="s">
+        <v>728</v>
+      </c>
+      <c r="BF43" s="111" t="s">
+        <v>564</v>
+      </c>
+      <c r="BG43" s="111" t="s">
+        <v>544</v>
+      </c>
+      <c r="BH43" s="111" t="s">
+        <v>546</v>
+      </c>
+      <c r="BI43" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BJ43" s="111" t="s">
+        <v>644</v>
+      </c>
+      <c r="BK43" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BL43" s="111" t="s">
+        <v>536</v>
+      </c>
+      <c r="BM43" s="111" t="s">
+        <v>553</v>
+      </c>
+      <c r="BN43" s="111" t="s">
+        <v>875</v>
+      </c>
+      <c r="BO43" s="25">
+        <v>106.6</v>
+      </c>
+      <c r="BP43" s="25" t="s">
+        <v>637</v>
+      </c>
+      <c r="BQ43" s="25" t="s">
+        <v>527</v>
+      </c>
+      <c r="BR43" s="25" t="s">
+        <v>715</v>
+      </c>
+      <c r="BS43" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="BT43" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="BU43" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="BV43" s="25" t="s">
+        <v>897</v>
+      </c>
+      <c r="BW43" s="25" t="s">
+        <v>707</v>
+      </c>
+      <c r="BX43" s="73">
+        <v>99.8</v>
+      </c>
+      <c r="BY43" s="25" t="s">
+        <v>689</v>
+      </c>
+      <c r="BZ43" s="25" t="s">
+        <v>761</v>
+      </c>
+      <c r="CA43" s="25" t="s">
+        <v>633</v>
+      </c>
+      <c r="CB43" s="25" t="s">
+        <v>505</v>
+      </c>
+      <c r="CC43" s="75">
+        <v>98.7</v>
+      </c>
+      <c r="CD43" s="25" t="s">
+        <v>553</v>
+      </c>
+      <c r="CE43" s="25" t="s">
+        <v>631</v>
+      </c>
+      <c r="CF43" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="CG43" s="25" t="s">
+        <v>543</v>
+      </c>
+      <c r="CH43" s="75">
+        <v>100.2</v>
+      </c>
+      <c r="CI43" s="25" t="s">
+        <v>646</v>
+      </c>
+      <c r="CJ43" s="25" t="s">
+        <v>832</v>
+      </c>
+      <c r="CK43" s="25" t="s">
+        <v>695</v>
+      </c>
+      <c r="CL43" s="25" t="s">
+        <v>718</v>
+      </c>
+      <c r="CM43" s="75">
+        <v>121.1</v>
+      </c>
+      <c r="CN43" s="25" t="s">
+        <v>694</v>
+      </c>
+      <c r="CO43" s="25" t="s">
+        <v>759</v>
+      </c>
+      <c r="CP43" s="25" t="s">
+        <v>854</v>
+      </c>
+      <c r="CQ43" s="25" t="s">
+        <v>617</v>
+      </c>
+      <c r="CR43" s="75">
+        <v>120.1</v>
+      </c>
+      <c r="CS43" s="25" t="s">
+        <v>698</v>
+      </c>
+      <c r="CT43" s="25" t="s">
+        <v>628</v>
+      </c>
+      <c r="CU43" s="25" t="s">
+        <v>877</v>
+      </c>
+      <c r="CV43" s="25" t="s">
+        <v>726</v>
+      </c>
+      <c r="CW43" s="75">
+        <v>112</v>
+      </c>
+      <c r="CX43" s="25" t="s">
+        <v>675</v>
+      </c>
+      <c r="CY43" s="25" t="s">
+        <v>668</v>
+      </c>
+      <c r="CZ43" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="DA43" s="25" t="s">
+        <v>760</v>
+      </c>
+      <c r="DB43" s="74">
+        <v>106.6</v>
+      </c>
+      <c r="DC43" s="26">
+        <v>97.3</v>
+      </c>
+      <c r="DD43" s="26">
+        <v>95</v>
+      </c>
+      <c r="DE43" s="26">
+        <v>107.6</v>
+      </c>
+      <c r="DF43" s="26">
+        <v>109.7</v>
+      </c>
+      <c r="DG43" s="74">
+        <v>102.2</v>
+      </c>
+      <c r="DH43" s="22">
+        <v>103.6</v>
+      </c>
+      <c r="DI43" s="22">
+        <v>94.6</v>
+      </c>
+      <c r="DJ43" s="22">
+        <v>103.8</v>
+      </c>
+      <c r="DK43" s="22">
+        <v>98.1</v>
+      </c>
+      <c r="DL43" s="74">
+        <v>100.3</v>
+      </c>
+      <c r="DM43" s="26">
+        <v>93.8</v>
+      </c>
+      <c r="DN43" s="38">
+        <v>113.7</v>
+      </c>
+      <c r="DO43" s="26">
+        <v>96.5</v>
+      </c>
+      <c r="DP43" s="26">
+        <v>96.7</v>
+      </c>
+      <c r="DQ43" s="26">
+        <v>95.7</v>
+      </c>
+      <c r="DR43" s="26">
+        <v>89.2</v>
+      </c>
+      <c r="DS43" s="26">
+        <v>79.099999999999994</v>
+      </c>
+    </row>
+    <row r="44" spans="1:137" s="10" customFormat="1" ht="12">
+      <c r="A44" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO44" s="111" t="s">
+        <v>520</v>
+      </c>
+      <c r="AP44" s="111" t="s">
+        <v>529</v>
+      </c>
+      <c r="AQ44" s="111" t="s">
+        <v>681</v>
+      </c>
+      <c r="AR44" s="111" t="s">
+        <v>561</v>
+      </c>
+      <c r="AS44" s="111" t="s">
+        <v>797</v>
+      </c>
+      <c r="AT44" s="111" t="s">
+        <v>886</v>
+      </c>
+      <c r="AU44" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="AV44" s="111" t="s">
+        <v>1340</v>
+      </c>
+      <c r="AW44" s="111" t="s">
+        <v>639</v>
+      </c>
+      <c r="AX44" s="111" t="s">
+        <v>530</v>
+      </c>
+      <c r="AY44" s="111" t="s">
+        <v>503</v>
+      </c>
+      <c r="AZ44" s="111" t="s">
+        <v>597</v>
+      </c>
+      <c r="BA44" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BB44" s="111" t="s">
+        <v>609</v>
+      </c>
+      <c r="BC44" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="BD44" s="111" t="s">
+        <v>1347</v>
+      </c>
+      <c r="BE44" s="111" t="s">
+        <v>894</v>
+      </c>
+      <c r="BF44" s="111" t="s">
+        <v>699</v>
+      </c>
+      <c r="BG44" s="111" t="s">
+        <v>1339</v>
+      </c>
+      <c r="BH44" s="111" t="s">
+        <v>894</v>
+      </c>
+      <c r="BI44" s="111" t="s">
+        <v>768</v>
+      </c>
+      <c r="BJ44" s="111" t="s">
+        <v>1348</v>
+      </c>
+      <c r="BK44" s="111" t="s">
+        <v>607</v>
+      </c>
+      <c r="BL44" s="111" t="s">
+        <v>594</v>
+      </c>
+      <c r="BM44" s="111" t="s">
+        <v>1344</v>
+      </c>
+      <c r="BN44" s="111" t="s">
+        <v>875</v>
+      </c>
+      <c r="BO44" s="25">
+        <v>105.1</v>
+      </c>
+      <c r="BP44" s="25" t="s">
+        <v>885</v>
+      </c>
+      <c r="BQ44" s="25" t="s">
+        <v>700</v>
+      </c>
+      <c r="BR44" s="25" t="s">
+        <v>714</v>
+      </c>
+      <c r="BS44" s="1">
+        <v>100.1</v>
+      </c>
+      <c r="BT44" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="BU44" s="25" t="s">
+        <v>689</v>
+      </c>
+      <c r="BV44" s="25" t="s">
+        <v>613</v>
+      </c>
+      <c r="BW44" s="25" t="s">
+        <v>750</v>
+      </c>
+      <c r="BX44" s="73">
+        <v>104.3</v>
+      </c>
+      <c r="BY44" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="BZ44" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="CA44" s="25" t="s">
+        <v>752</v>
+      </c>
+      <c r="CB44" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="CC44" s="75">
+        <v>96.5</v>
+      </c>
+      <c r="CD44" s="25" t="s">
+        <v>587</v>
+      </c>
+      <c r="CE44" s="25" t="s">
+        <v>596</v>
+      </c>
+      <c r="CF44" s="25" t="s">
+        <v>546</v>
+      </c>
+      <c r="CG44" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="CH44" s="75">
+        <v>99.7</v>
+      </c>
+      <c r="CI44" s="25" t="s">
+        <v>538</v>
+      </c>
+      <c r="CJ44" s="25" t="s">
+        <v>659</v>
+      </c>
+      <c r="CK44" s="25" t="s">
+        <v>686</v>
+      </c>
+      <c r="CL44" s="25" t="s">
+        <v>694</v>
+      </c>
+      <c r="CM44" s="75">
+        <v>115.7</v>
+      </c>
+      <c r="CN44" s="25" t="s">
+        <v>702</v>
+      </c>
+      <c r="CO44" s="25" t="s">
+        <v>890</v>
+      </c>
+      <c r="CP44" s="25" t="s">
+        <v>833</v>
+      </c>
+      <c r="CQ44" s="25" t="s">
+        <v>726</v>
+      </c>
+      <c r="CR44" s="75">
+        <v>120</v>
+      </c>
+      <c r="CS44" s="25" t="s">
+        <v>602</v>
+      </c>
+      <c r="CT44" s="25" t="s">
+        <v>750</v>
+      </c>
+      <c r="CU44" s="25" t="s">
+        <v>606</v>
+      </c>
+      <c r="CV44" s="25" t="s">
+        <v>664</v>
+      </c>
+      <c r="CW44" s="75">
+        <v>110.4</v>
+      </c>
+      <c r="CX44" s="25" t="s">
+        <v>706</v>
+      </c>
+      <c r="CY44" s="25" t="s">
+        <v>792</v>
+      </c>
+      <c r="CZ44" s="25" t="s">
+        <v>898</v>
+      </c>
+      <c r="DA44" s="25" t="s">
+        <v>899</v>
+      </c>
+      <c r="DB44" s="74">
+        <v>101.6</v>
+      </c>
+      <c r="DC44" s="26">
+        <v>99.3</v>
+      </c>
+      <c r="DD44" s="26">
+        <v>93.7</v>
+      </c>
+      <c r="DE44" s="26">
+        <v>117.1</v>
+      </c>
+      <c r="DF44" s="26">
+        <v>118.3</v>
+      </c>
+      <c r="DG44" s="74">
+        <v>106.6</v>
+      </c>
+      <c r="DH44" s="22">
+        <v>113.6</v>
+      </c>
+      <c r="DI44" s="22">
+        <v>105.2</v>
+      </c>
+      <c r="DJ44" s="22">
+        <v>102.9</v>
+      </c>
+      <c r="DK44" s="22">
+        <v>103</v>
+      </c>
+      <c r="DL44" s="74">
+        <v>105.7</v>
+      </c>
+      <c r="DM44" s="26">
+        <v>93.3</v>
+      </c>
+      <c r="DN44" s="38">
+        <v>93.4</v>
+      </c>
+      <c r="DO44" s="26">
+        <v>93.2</v>
+      </c>
+      <c r="DP44" s="26">
+        <v>114</v>
+      </c>
+      <c r="DQ44" s="26">
+        <v>99</v>
+      </c>
+      <c r="DR44" s="26">
+        <v>92.1</v>
+      </c>
+      <c r="DS44" s="26">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:137" s="10" customFormat="1" ht="12">
+      <c r="A45" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO45" s="111" t="s">
+        <v>893</v>
+      </c>
+      <c r="AP45" s="111" t="s">
+        <v>744</v>
+      </c>
+      <c r="AQ45" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="AR45" s="111" t="s">
+        <v>510</v>
+      </c>
+      <c r="AS45" s="111" t="s">
+        <v>541</v>
+      </c>
+      <c r="AT45" s="111" t="s">
+        <v>653</v>
+      </c>
+      <c r="AU45" s="111" t="s">
+        <v>597</v>
+      </c>
+      <c r="AV45" s="111" t="s">
+        <v>1344</v>
+      </c>
+      <c r="AW45" s="111" t="s">
+        <v>681</v>
+      </c>
+      <c r="AX45" s="111" t="s">
+        <v>634</v>
+      </c>
+      <c r="AY45" s="111" t="s">
+        <v>542</v>
+      </c>
+      <c r="AZ45" s="111" t="s">
+        <v>679</v>
+      </c>
+      <c r="BA45" s="111" t="s">
+        <v>503</v>
+      </c>
+      <c r="BB45" s="111" t="s">
+        <v>591</v>
+      </c>
+      <c r="BC45" s="111" t="s">
+        <v>551</v>
+      </c>
+      <c r="BD45" s="111" t="s">
+        <v>731</v>
+      </c>
+      <c r="BE45" s="111" t="s">
+        <v>1352</v>
+      </c>
+      <c r="BF45" s="111" t="s">
+        <v>512</v>
+      </c>
+      <c r="BG45" s="111" t="s">
+        <v>660</v>
+      </c>
+      <c r="BH45" s="111" t="s">
+        <v>582</v>
+      </c>
+      <c r="BI45" s="111" t="s">
+        <v>699</v>
+      </c>
+      <c r="BJ45" s="111" t="s">
+        <v>893</v>
+      </c>
+      <c r="BK45" s="111" t="s">
+        <v>604</v>
+      </c>
+      <c r="BL45" s="111" t="s">
+        <v>607</v>
+      </c>
+      <c r="BM45" s="111" t="s">
+        <v>661</v>
+      </c>
+      <c r="BN45" s="111" t="s">
+        <v>594</v>
+      </c>
+      <c r="BO45" s="25">
+        <v>109.8</v>
+      </c>
+      <c r="BP45" s="25" t="s">
+        <v>637</v>
+      </c>
+      <c r="BQ45" s="25" t="s">
+        <v>701</v>
+      </c>
+      <c r="BR45" s="25" t="s">
+        <v>529</v>
+      </c>
+      <c r="BS45" s="1">
+        <v>104.5</v>
+      </c>
+      <c r="BT45" s="25" t="s">
+        <v>708</v>
+      </c>
+      <c r="BU45" s="25" t="s">
+        <v>714</v>
+      </c>
+      <c r="BV45" s="25" t="s">
+        <v>900</v>
+      </c>
+      <c r="BW45" s="25" t="s">
+        <v>570</v>
+      </c>
+      <c r="BX45" s="73">
+        <v>95.3</v>
+      </c>
+      <c r="BY45" s="25" t="s">
+        <v>532</v>
+      </c>
+      <c r="BZ45" s="25" t="s">
+        <v>751</v>
+      </c>
+      <c r="CA45" s="25" t="s">
+        <v>602</v>
+      </c>
+      <c r="CB45" s="25" t="s">
+        <v>505</v>
+      </c>
+      <c r="CC45" s="75">
+        <v>101.2</v>
+      </c>
+      <c r="CD45" s="25" t="s">
+        <v>653</v>
+      </c>
+      <c r="CE45" s="25" t="s">
+        <v>768</v>
+      </c>
+      <c r="CF45" s="25" t="s">
+        <v>731</v>
+      </c>
+      <c r="CG45" s="25" t="s">
+        <v>511</v>
+      </c>
+      <c r="CH45" s="75">
+        <v>101.1</v>
+      </c>
+      <c r="CI45" s="25" t="s">
+        <v>603</v>
+      </c>
+      <c r="CJ45" s="25" t="s">
+        <v>686</v>
+      </c>
+      <c r="CK45" s="25" t="s">
+        <v>859</v>
+      </c>
+      <c r="CL45" s="25" t="s">
+        <v>736</v>
+      </c>
+      <c r="CM45" s="75">
+        <v>118.9</v>
+      </c>
+      <c r="CN45" s="25" t="s">
+        <v>702</v>
+      </c>
+      <c r="CO45" s="25" t="s">
+        <v>882</v>
+      </c>
+      <c r="CP45" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="CQ45" s="25" t="s">
+        <v>636</v>
+      </c>
+      <c r="CR45" s="75">
+        <v>116.9</v>
+      </c>
+      <c r="CS45" s="25" t="s">
+        <v>602</v>
+      </c>
+      <c r="CT45" s="25" t="s">
+        <v>901</v>
+      </c>
+      <c r="CU45" s="25" t="s">
+        <v>641</v>
+      </c>
+      <c r="CV45" s="25" t="s">
+        <v>583</v>
+      </c>
+      <c r="CW45" s="75">
+        <v>105.2</v>
+      </c>
+      <c r="CX45" s="25" t="s">
+        <v>673</v>
+      </c>
+      <c r="CY45" s="25" t="s">
+        <v>882</v>
+      </c>
+      <c r="CZ45" s="25" t="s">
+        <v>765</v>
+      </c>
+      <c r="DA45" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="DB45" s="74">
+        <v>110.4</v>
+      </c>
+      <c r="DC45" s="26">
+        <v>94.8</v>
+      </c>
+      <c r="DD45" s="26">
+        <v>93.8</v>
+      </c>
+      <c r="DE45" s="26">
+        <v>104.6</v>
+      </c>
+      <c r="DF45" s="26">
+        <v>105.7</v>
+      </c>
+      <c r="DG45" s="74">
+        <v>98.8</v>
+      </c>
+      <c r="DH45" s="22">
+        <v>100.5</v>
+      </c>
+      <c r="DI45" s="22">
+        <v>97</v>
+      </c>
+      <c r="DJ45" s="22">
+        <v>92.3</v>
+      </c>
+      <c r="DK45" s="22">
+        <v>93.8</v>
+      </c>
+      <c r="DL45" s="74">
+        <v>102.1</v>
+      </c>
+      <c r="DM45" s="26">
+        <v>98.9</v>
+      </c>
+      <c r="DN45" s="38">
+        <v>99.4</v>
+      </c>
+      <c r="DO45" s="26">
+        <v>108</v>
+      </c>
+      <c r="DP45" s="26">
+        <v>120.5</v>
+      </c>
+      <c r="DQ45" s="26">
+        <v>100.6</v>
+      </c>
+      <c r="DR45" s="26">
+        <v>96.2</v>
+      </c>
+      <c r="DS45" s="26">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:137" s="10" customFormat="1" ht="12">
+      <c r="A46" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO46" s="111" t="s">
+        <v>596</v>
+      </c>
+      <c r="AP46" s="111" t="s">
+        <v>689</v>
+      </c>
+      <c r="AQ46" s="111" t="s">
+        <v>657</v>
+      </c>
+      <c r="AR46" s="111" t="s">
+        <v>670</v>
+      </c>
+      <c r="AS46" s="111" t="s">
+        <v>564</v>
+      </c>
+      <c r="AT46" s="111" t="s">
+        <v>912</v>
+      </c>
+      <c r="AU46" s="111" t="s">
+        <v>1345</v>
+      </c>
+      <c r="AV46" s="111" t="s">
+        <v>901</v>
+      </c>
+      <c r="AW46" s="111" t="s">
+        <v>523</v>
+      </c>
+      <c r="AX46" s="111" t="s">
+        <v>797</v>
+      </c>
+      <c r="AY46" s="111" t="s">
+        <v>855</v>
+      </c>
+      <c r="AZ46" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="BA46" s="111" t="s">
+        <v>889</v>
+      </c>
+      <c r="BB46" s="111" t="s">
+        <v>609</v>
+      </c>
+      <c r="BC46" s="111" t="s">
+        <v>568</v>
+      </c>
+      <c r="BD46" s="111" t="s">
+        <v>615</v>
+      </c>
+      <c r="BE46" s="111" t="s">
+        <v>607</v>
+      </c>
+      <c r="BF46" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="BG46" s="111" t="s">
+        <v>510</v>
+      </c>
+      <c r="BH46" s="111" t="s">
+        <v>821</v>
+      </c>
+      <c r="BI46" s="111" t="s">
+        <v>521</v>
+      </c>
+      <c r="BJ46" s="111" t="s">
+        <v>511</v>
+      </c>
+      <c r="BK46" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="BL46" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BM46" s="111" t="s">
+        <v>569</v>
+      </c>
+      <c r="BN46" s="111" t="s">
+        <v>592</v>
+      </c>
+      <c r="BO46" s="25">
+        <v>105.1</v>
+      </c>
+      <c r="BP46" s="25" t="s">
+        <v>847</v>
+      </c>
+      <c r="BQ46" s="25" t="s">
+        <v>596</v>
+      </c>
+      <c r="BR46" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="BS46" s="1">
+        <v>102.4</v>
+      </c>
+      <c r="BT46" s="25" t="s">
+        <v>652</v>
+      </c>
+      <c r="BU46" s="25" t="s">
+        <v>509</v>
+      </c>
+      <c r="BV46" s="25" t="s">
+        <v>526</v>
+      </c>
+      <c r="BW46" s="25" t="s">
+        <v>671</v>
+      </c>
+      <c r="BX46" s="73">
+        <v>104</v>
+      </c>
+      <c r="BY46" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="BZ46" s="25" t="s">
+        <v>902</v>
+      </c>
+      <c r="CA46" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="CB46" s="25" t="s">
+        <v>544</v>
+      </c>
+      <c r="CC46" s="75">
+        <v>98.4</v>
+      </c>
+      <c r="CD46" s="25" t="s">
+        <v>526</v>
+      </c>
+      <c r="CE46" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="CF46" s="25" t="s">
+        <v>672</v>
+      </c>
+      <c r="CG46" s="25" t="s">
+        <v>614</v>
+      </c>
+      <c r="CH46" s="75">
+        <v>100.2</v>
+      </c>
+      <c r="CI46" s="25" t="s">
+        <v>603</v>
+      </c>
+      <c r="CJ46" s="25" t="s">
+        <v>735</v>
+      </c>
+      <c r="CK46" s="25" t="s">
+        <v>532</v>
+      </c>
+      <c r="CL46" s="25" t="s">
+        <v>677</v>
+      </c>
+      <c r="CM46" s="75">
+        <v>106.1</v>
+      </c>
+      <c r="CN46" s="25" t="s">
+        <v>717</v>
+      </c>
+      <c r="CO46" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="CP46" s="25" t="s">
+        <v>679</v>
+      </c>
+      <c r="CQ46" s="25" t="s">
+        <v>854</v>
+      </c>
+      <c r="CR46" s="75">
+        <v>125.2</v>
+      </c>
+      <c r="CS46" s="25" t="s">
+        <v>509</v>
+      </c>
+      <c r="CT46" s="25" t="s">
+        <v>695</v>
+      </c>
+      <c r="CU46" s="25" t="s">
+        <v>707</v>
+      </c>
+      <c r="CV46" s="25" t="s">
+        <v>762</v>
+      </c>
+      <c r="CW46" s="75">
+        <v>108.2</v>
+      </c>
+      <c r="CX46" s="25" t="s">
+        <v>720</v>
+      </c>
+      <c r="CY46" s="25" t="s">
+        <v>535</v>
+      </c>
+      <c r="CZ46" s="25" t="s">
+        <v>654</v>
+      </c>
+      <c r="DA46" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="DB46" s="74">
+        <v>111.2</v>
+      </c>
+      <c r="DC46" s="26">
+        <v>98</v>
+      </c>
+      <c r="DD46" s="26">
+        <v>100.2</v>
+      </c>
+      <c r="DE46" s="26">
+        <v>94.7</v>
+      </c>
+      <c r="DF46" s="26">
+        <v>105.1</v>
+      </c>
+      <c r="DG46" s="74">
+        <v>99.3</v>
+      </c>
+      <c r="DH46" s="22">
+        <v>96.9</v>
+      </c>
+      <c r="DI46" s="22">
+        <v>96.4</v>
+      </c>
+      <c r="DJ46" s="22">
+        <v>109.3</v>
+      </c>
+      <c r="DK46" s="22">
+        <v>101.2</v>
+      </c>
+      <c r="DL46" s="74">
+        <v>101.5</v>
+      </c>
+      <c r="DM46" s="26">
+        <v>111.3</v>
+      </c>
+      <c r="DN46" s="38">
+        <v>101.8</v>
+      </c>
+      <c r="DO46" s="26">
+        <v>91.6</v>
+      </c>
+      <c r="DP46" s="26">
+        <v>101.7</v>
+      </c>
+      <c r="DQ46" s="26">
+        <v>100.9</v>
+      </c>
+      <c r="DR46" s="26">
+        <v>90.3</v>
+      </c>
+      <c r="DS46" s="26">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="47" spans="1:137" s="10" customFormat="1" ht="12">
+      <c r="A47" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO47" s="111" t="s">
+        <v>514</v>
+      </c>
+      <c r="AP47" s="111" t="s">
+        <v>904</v>
+      </c>
+      <c r="AQ47" s="111" t="s">
+        <v>681</v>
+      </c>
+      <c r="AR47" s="111" t="s">
+        <v>552</v>
+      </c>
+      <c r="AS47" s="111" t="s">
+        <v>503</v>
+      </c>
+      <c r="AT47" s="111" t="s">
+        <v>723</v>
+      </c>
+      <c r="AU47" s="111" t="s">
+        <v>672</v>
+      </c>
+      <c r="AV47" s="111" t="s">
+        <v>1346</v>
+      </c>
+      <c r="AW47" s="111" t="s">
+        <v>631</v>
+      </c>
+      <c r="AX47" s="111" t="s">
+        <v>574</v>
+      </c>
+      <c r="AY47" s="111" t="s">
+        <v>752</v>
+      </c>
+      <c r="AZ47" s="111" t="s">
+        <v>605</v>
+      </c>
+      <c r="BA47" s="111" t="s">
+        <v>516</v>
+      </c>
+      <c r="BB47" s="111" t="s">
+        <v>760</v>
+      </c>
+      <c r="BC47" s="111" t="s">
+        <v>611</v>
+      </c>
+      <c r="BD47" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BE47" s="111" t="s">
+        <v>510</v>
+      </c>
+      <c r="BF47" s="111" t="s">
+        <v>600</v>
+      </c>
+      <c r="BG47" s="111" t="s">
+        <v>627</v>
+      </c>
+      <c r="BH47" s="111" t="s">
+        <v>551</v>
+      </c>
+      <c r="BI47" s="111" t="s">
+        <v>546</v>
+      </c>
+      <c r="BJ47" s="111" t="s">
+        <v>554</v>
+      </c>
+      <c r="BK47" s="111" t="s">
+        <v>521</v>
+      </c>
+      <c r="BL47" s="111" t="s">
+        <v>1338</v>
+      </c>
+      <c r="BM47" s="111" t="s">
+        <v>646</v>
+      </c>
+      <c r="BN47" s="111" t="s">
+        <v>642</v>
+      </c>
+      <c r="BO47" s="25">
+        <v>105</v>
+      </c>
+      <c r="BP47" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="BQ47" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="BR47" s="25" t="s">
+        <v>772</v>
+      </c>
+      <c r="BS47" s="1">
+        <v>92.3</v>
+      </c>
+      <c r="BT47" s="25" t="s">
+        <v>505</v>
+      </c>
+      <c r="BU47" s="25" t="s">
+        <v>512</v>
+      </c>
+      <c r="BV47" s="25" t="s">
+        <v>561</v>
+      </c>
+      <c r="BW47" s="25" t="s">
+        <v>586</v>
+      </c>
+      <c r="BX47" s="73">
+        <v>102.9</v>
+      </c>
+      <c r="BY47" s="25" t="s">
+        <v>564</v>
+      </c>
+      <c r="BZ47" s="25" t="s">
+        <v>903</v>
+      </c>
+      <c r="CA47" s="25" t="s">
+        <v>752</v>
+      </c>
+      <c r="CB47" s="25" t="s">
+        <v>557</v>
+      </c>
+      <c r="CC47" s="75">
+        <v>95.2</v>
+      </c>
+      <c r="CD47" s="25" t="s">
+        <v>577</v>
+      </c>
+      <c r="CE47" s="25" t="s">
+        <v>582</v>
+      </c>
+      <c r="CF47" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="CG47" s="25" t="s">
+        <v>600</v>
+      </c>
+      <c r="CH47" s="75">
+        <v>101.5</v>
+      </c>
+      <c r="CI47" s="25" t="s">
+        <v>524</v>
+      </c>
+      <c r="CJ47" s="25" t="s">
+        <v>821</v>
+      </c>
+      <c r="CK47" s="25" t="s">
+        <v>585</v>
+      </c>
+      <c r="CL47" s="25" t="s">
+        <v>756</v>
+      </c>
+      <c r="CM47" s="75">
+        <v>111.9</v>
+      </c>
+      <c r="CN47" s="25" t="s">
+        <v>724</v>
+      </c>
+      <c r="CO47" s="25" t="s">
+        <v>646</v>
+      </c>
+      <c r="CP47" s="25" t="s">
+        <v>856</v>
+      </c>
+      <c r="CQ47" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="CR47" s="75">
+        <v>116.7</v>
+      </c>
+      <c r="CS47" s="25" t="s">
+        <v>630</v>
+      </c>
+      <c r="CT47" s="25" t="s">
+        <v>698</v>
+      </c>
+      <c r="CU47" s="25" t="s">
+        <v>786</v>
+      </c>
+      <c r="CV47" s="25" t="s">
+        <v>686</v>
+      </c>
+      <c r="CW47" s="75">
+        <v>115.1</v>
+      </c>
+      <c r="CX47" s="25" t="s">
+        <v>664</v>
+      </c>
+      <c r="CY47" s="25" t="s">
+        <v>725</v>
+      </c>
+      <c r="CZ47" s="25" t="s">
+        <v>631</v>
+      </c>
+      <c r="DA47" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="DB47" s="74">
+        <v>106.8</v>
+      </c>
+      <c r="DC47" s="26">
+        <v>95.1</v>
+      </c>
+      <c r="DD47" s="26">
+        <v>97.1</v>
+      </c>
+      <c r="DE47" s="26">
+        <v>101</v>
+      </c>
+      <c r="DF47" s="26">
+        <v>108.3</v>
+      </c>
+      <c r="DG47" s="74">
+        <v>100.9</v>
+      </c>
+      <c r="DH47" s="22">
+        <v>104.8</v>
+      </c>
+      <c r="DI47" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="DJ47" s="22">
+        <v>97.3</v>
+      </c>
+      <c r="DK47" s="22">
+        <v>99.1</v>
+      </c>
+      <c r="DL47" s="74">
+        <v>101.6</v>
+      </c>
+      <c r="DM47" s="26">
+        <v>96.3</v>
+      </c>
+      <c r="DN47" s="38">
+        <v>97.1</v>
+      </c>
+      <c r="DO47" s="26">
+        <v>91.6</v>
+      </c>
+      <c r="DP47" s="26">
+        <v>95.9</v>
+      </c>
+      <c r="DQ47" s="26">
+        <v>94.9</v>
+      </c>
+      <c r="DR47" s="26">
+        <v>93.9</v>
+      </c>
+      <c r="DS47" s="26">
+        <v>90.8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:137" s="10" customFormat="1" ht="12">
+      <c r="A48" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO48" s="111" t="s">
+        <v>530</v>
+      </c>
+      <c r="AP48" s="111" t="s">
+        <v>614</v>
+      </c>
+      <c r="AQ48" s="111" t="s">
+        <v>1339</v>
+      </c>
+      <c r="AR48" s="111" t="s">
+        <v>680</v>
+      </c>
+      <c r="AS48" s="111" t="s">
+        <v>553</v>
+      </c>
+      <c r="AT48" s="111" t="s">
+        <v>805</v>
+      </c>
+      <c r="AU48" s="111" t="s">
+        <v>654</v>
+      </c>
+      <c r="AV48" s="111" t="s">
+        <v>1339</v>
+      </c>
+      <c r="AW48" s="111" t="s">
+        <v>548</v>
+      </c>
+      <c r="AX48" s="111" t="s">
+        <v>502</v>
+      </c>
+      <c r="AY48" s="111" t="s">
+        <v>613</v>
+      </c>
+      <c r="AZ48" s="111" t="s">
+        <v>596</v>
+      </c>
+      <c r="BA48" s="111" t="s">
+        <v>510</v>
+      </c>
+      <c r="BB48" s="111" t="s">
+        <v>631</v>
+      </c>
+      <c r="BC48" s="111" t="s">
+        <v>568</v>
+      </c>
+      <c r="BD48" s="111" t="s">
+        <v>746</v>
+      </c>
+      <c r="BE48" s="111" t="s">
+        <v>505</v>
+      </c>
+      <c r="BF48" s="111" t="s">
+        <v>612</v>
+      </c>
+      <c r="BG48" s="111" t="s">
+        <v>510</v>
+      </c>
+      <c r="BH48" s="111" t="s">
+        <v>752</v>
+      </c>
+      <c r="BI48" s="111" t="s">
+        <v>1353</v>
+      </c>
+      <c r="BJ48" s="111" t="s">
+        <v>897</v>
+      </c>
+      <c r="BK48" s="111" t="s">
+        <v>524</v>
+      </c>
+      <c r="BL48" s="111" t="s">
+        <v>621</v>
+      </c>
+      <c r="BM48" s="111" t="s">
+        <v>562</v>
+      </c>
+      <c r="BN48" s="111" t="s">
+        <v>613</v>
+      </c>
+      <c r="BO48" s="25">
+        <v>103.9</v>
+      </c>
+      <c r="BP48" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="BQ48" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="BR48" s="25" t="s">
+        <v>901</v>
+      </c>
+      <c r="BS48" s="2">
+        <v>98.2</v>
+      </c>
+      <c r="BT48" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="BU48" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="BV48" s="25" t="s">
+        <v>521</v>
+      </c>
+      <c r="BW48" s="25" t="s">
+        <v>603</v>
+      </c>
+      <c r="BX48" s="75">
+        <v>101.9</v>
+      </c>
+      <c r="BY48" s="25" t="s">
+        <v>729</v>
+      </c>
+      <c r="BZ48" s="25" t="s">
+        <v>761</v>
+      </c>
+      <c r="CA48" s="25" t="s">
+        <v>896</v>
+      </c>
+      <c r="CB48" s="25" t="s">
+        <v>689</v>
+      </c>
+      <c r="CC48" s="75">
+        <v>95.2</v>
+      </c>
+      <c r="CD48" s="25" t="s">
+        <v>648</v>
+      </c>
+      <c r="CE48" s="25" t="s">
+        <v>507</v>
+      </c>
+      <c r="CF48" s="25" t="s">
+        <v>904</v>
+      </c>
+      <c r="CG48" s="25" t="s">
+        <v>531</v>
+      </c>
+      <c r="CH48" s="75">
+        <v>99</v>
+      </c>
+      <c r="CI48" s="25" t="s">
+        <v>643</v>
+      </c>
+      <c r="CJ48" s="25" t="s">
+        <v>887</v>
+      </c>
+      <c r="CK48" s="25" t="s">
+        <v>840</v>
+      </c>
+      <c r="CL48" s="25" t="s">
+        <v>905</v>
+      </c>
+      <c r="CM48" s="75">
+        <v>125.6</v>
+      </c>
+      <c r="CN48" s="25" t="s">
+        <v>734</v>
+      </c>
+      <c r="CO48" s="25" t="s">
+        <v>847</v>
+      </c>
+      <c r="CP48" s="25" t="s">
+        <v>556</v>
+      </c>
+      <c r="CQ48" s="25" t="s">
+        <v>877</v>
+      </c>
+      <c r="CR48" s="75">
+        <v>116.8</v>
+      </c>
+      <c r="CS48" s="25" t="s">
+        <v>634</v>
+      </c>
+      <c r="CT48" s="25" t="s">
+        <v>566</v>
+      </c>
+      <c r="CU48" s="25" t="s">
+        <v>676</v>
+      </c>
+      <c r="CV48" s="25" t="s">
+        <v>650</v>
+      </c>
+      <c r="CW48" s="75">
+        <v>111.7</v>
+      </c>
+      <c r="CX48" s="25" t="s">
+        <v>737</v>
+      </c>
+      <c r="CY48" s="25" t="s">
+        <v>623</v>
+      </c>
+      <c r="CZ48" s="25" t="s">
+        <v>531</v>
+      </c>
+      <c r="DA48" s="25" t="s">
+        <v>893</v>
+      </c>
+      <c r="DB48" s="74">
+        <v>104.2</v>
+      </c>
+      <c r="DC48" s="26">
+        <v>99.8</v>
+      </c>
+      <c r="DD48" s="26">
+        <v>100.6</v>
+      </c>
+      <c r="DE48" s="26">
+        <v>103.3</v>
+      </c>
+      <c r="DF48" s="26">
+        <v>104.5</v>
+      </c>
+      <c r="DG48" s="74">
+        <v>101.9</v>
+      </c>
+      <c r="DH48" s="22">
+        <v>98.5</v>
+      </c>
+      <c r="DI48" s="22">
+        <v>96.8</v>
+      </c>
+      <c r="DJ48" s="22">
+        <v>97.9</v>
+      </c>
+      <c r="DK48" s="22">
+        <v>100.2</v>
+      </c>
+      <c r="DL48" s="74">
+        <v>99</v>
+      </c>
+      <c r="DM48" s="26">
+        <v>96</v>
+      </c>
+      <c r="DN48" s="38">
+        <v>97.8</v>
+      </c>
+      <c r="DO48" s="26">
+        <v>95.9</v>
+      </c>
+      <c r="DP48" s="26">
+        <v>98.9</v>
+      </c>
+      <c r="DQ48" s="26">
+        <v>97.6</v>
+      </c>
+      <c r="DR48" s="26">
+        <v>95.5</v>
+      </c>
+      <c r="DS48" s="26">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:123" s="10" customFormat="1" ht="12">
+      <c r="A49" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO49" s="111" t="s">
+        <v>591</v>
+      </c>
+      <c r="AP49" s="111" t="s">
+        <v>760</v>
+      </c>
+      <c r="AQ49" s="111" t="s">
+        <v>1347</v>
+      </c>
+      <c r="AR49" s="111" t="s">
+        <v>607</v>
+      </c>
+      <c r="AS49" s="111" t="s">
+        <v>555</v>
+      </c>
+      <c r="AT49" s="111" t="s">
+        <v>514</v>
+      </c>
+      <c r="AU49" s="111" t="s">
+        <v>722</v>
+      </c>
+      <c r="AV49" s="111" t="s">
+        <v>672</v>
+      </c>
+      <c r="AW49" s="111" t="s">
+        <v>621</v>
+      </c>
+      <c r="AX49" s="111" t="s">
+        <v>896</v>
+      </c>
+      <c r="AY49" s="111" t="s">
+        <v>760</v>
+      </c>
+      <c r="AZ49" s="111" t="s">
+        <v>1348</v>
+      </c>
+      <c r="BA49" s="111" t="s">
+        <v>552</v>
+      </c>
+      <c r="BB49" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="BC49" s="111" t="s">
+        <v>889</v>
+      </c>
+      <c r="BD49" s="111" t="s">
+        <v>723</v>
+      </c>
+      <c r="BE49" s="111" t="s">
+        <v>563</v>
+      </c>
+      <c r="BF49" s="111" t="s">
+        <v>528</v>
+      </c>
+      <c r="BG49" s="111" t="s">
+        <v>514</v>
+      </c>
+      <c r="BH49" s="111" t="s">
+        <v>568</v>
+      </c>
+      <c r="BI49" s="111" t="s">
+        <v>541</v>
+      </c>
+      <c r="BJ49" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="BK49" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="BL49" s="111" t="s">
+        <v>569</v>
+      </c>
+      <c r="BM49" s="111" t="s">
+        <v>534</v>
+      </c>
+      <c r="BN49" s="111" t="s">
+        <v>517</v>
+      </c>
+      <c r="BO49" s="25">
+        <v>94.4</v>
+      </c>
+      <c r="BP49" s="25" t="s">
+        <v>639</v>
+      </c>
+      <c r="BQ49" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="BR49" s="25" t="s">
+        <v>894</v>
+      </c>
+      <c r="BS49" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="BT49" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="BU49" s="25" t="s">
+        <v>546</v>
+      </c>
+      <c r="BV49" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="BW49" s="25" t="s">
+        <v>558</v>
+      </c>
+      <c r="BX49" s="73">
+        <v>98.6</v>
+      </c>
+      <c r="BY49" s="25" t="s">
+        <v>714</v>
+      </c>
+      <c r="BZ49" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="CA49" s="25" t="s">
+        <v>622</v>
+      </c>
+      <c r="CB49" s="25" t="s">
+        <v>744</v>
+      </c>
+      <c r="CC49" s="75">
+        <v>95.7</v>
+      </c>
+      <c r="CD49" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="CE49" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="CF49" s="25" t="s">
+        <v>906</v>
+      </c>
+      <c r="CG49" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="CH49" s="75">
+        <v>100.4</v>
+      </c>
+      <c r="CI49" s="25" t="s">
+        <v>659</v>
+      </c>
+      <c r="CJ49" s="25" t="s">
+        <v>654</v>
+      </c>
+      <c r="CK49" s="25" t="s">
+        <v>734</v>
+      </c>
+      <c r="CL49" s="25" t="s">
+        <v>724</v>
+      </c>
+      <c r="CM49" s="75">
+        <v>117.5</v>
+      </c>
+      <c r="CN49" s="25" t="s">
+        <v>740</v>
+      </c>
+      <c r="CO49" s="25" t="s">
+        <v>749</v>
+      </c>
+      <c r="CP49" s="25" t="s">
+        <v>546</v>
+      </c>
+      <c r="CQ49" s="25" t="s">
+        <v>640</v>
+      </c>
+      <c r="CR49" s="75">
+        <v>118.5</v>
+      </c>
+      <c r="CS49" s="25" t="s">
+        <v>665</v>
+      </c>
+      <c r="CT49" s="25" t="s">
+        <v>512</v>
+      </c>
+      <c r="CU49" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="CV49" s="25" t="s">
+        <v>789</v>
+      </c>
+      <c r="CW49" s="75">
+        <v>109.7</v>
+      </c>
+      <c r="CX49" s="25" t="s">
+        <v>743</v>
+      </c>
+      <c r="CY49" s="25" t="s">
+        <v>628</v>
+      </c>
+      <c r="CZ49" s="25" t="s">
+        <v>780</v>
+      </c>
+      <c r="DA49" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="DB49" s="74">
+        <v>108.5</v>
+      </c>
+      <c r="DC49" s="26">
+        <v>98.3</v>
+      </c>
+      <c r="DD49" s="26">
+        <v>107.1</v>
+      </c>
+      <c r="DE49" s="26">
+        <v>102.6</v>
+      </c>
+      <c r="DF49" s="26">
+        <v>108.6</v>
+      </c>
+      <c r="DG49" s="74">
+        <v>103.2</v>
+      </c>
+      <c r="DH49" s="22">
+        <v>103.4</v>
+      </c>
+      <c r="DI49" s="22">
+        <v>97.2</v>
+      </c>
+      <c r="DJ49" s="22">
+        <v>99.9</v>
+      </c>
+      <c r="DK49" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="DL49" s="74">
+        <v>102.3</v>
+      </c>
+      <c r="DM49" s="26">
+        <v>105.3</v>
+      </c>
+      <c r="DN49" s="38">
+        <v>101.6</v>
+      </c>
+      <c r="DO49" s="26">
+        <v>99.6</v>
+      </c>
+      <c r="DP49" s="26">
+        <v>113.2</v>
+      </c>
+      <c r="DQ49" s="26">
+        <v>105.7</v>
+      </c>
+      <c r="DR49" s="26">
+        <v>91</v>
+      </c>
+      <c r="DS49" s="26">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:123" s="10" customFormat="1" ht="12">
+      <c r="A50" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO50" s="111" t="s">
+        <v>598</v>
+      </c>
+      <c r="AP50" s="111" t="s">
+        <v>682</v>
+      </c>
+      <c r="AQ50" s="111" t="s">
+        <v>568</v>
+      </c>
+      <c r="AR50" s="111" t="s">
+        <v>622</v>
+      </c>
+      <c r="AS50" s="111" t="s">
+        <v>547</v>
+      </c>
+      <c r="AT50" s="111" t="s">
+        <v>660</v>
+      </c>
+      <c r="AU50" s="111" t="s">
+        <v>654</v>
+      </c>
+      <c r="AV50" s="111" t="s">
+        <v>1334</v>
+      </c>
+      <c r="AW50" s="111" t="s">
+        <v>622</v>
+      </c>
+      <c r="AX50" s="111" t="s">
+        <v>847</v>
+      </c>
+      <c r="AY50" s="111" t="s">
+        <v>660</v>
+      </c>
+      <c r="AZ50" s="111" t="s">
+        <v>1338</v>
+      </c>
+      <c r="BA50" s="111" t="s">
+        <v>532</v>
+      </c>
+      <c r="BB50" s="111" t="s">
+        <v>518</v>
+      </c>
+      <c r="BC50" s="111" t="s">
+        <v>1338</v>
+      </c>
+      <c r="BD50" s="111" t="s">
+        <v>751</v>
+      </c>
+      <c r="BE50" s="111" t="s">
+        <v>706</v>
+      </c>
+      <c r="BF50" s="111" t="s">
+        <v>737</v>
+      </c>
+      <c r="BG50" s="111" t="s">
+        <v>642</v>
+      </c>
+      <c r="BH50" s="111" t="s">
+        <v>626</v>
+      </c>
+      <c r="BI50" s="111" t="s">
+        <v>826</v>
+      </c>
+      <c r="BJ50" s="111" t="s">
+        <v>657</v>
+      </c>
+      <c r="BK50" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="BL50" s="111" t="s">
+        <v>610</v>
+      </c>
+      <c r="BM50" s="111" t="s">
+        <v>578</v>
+      </c>
+      <c r="BN50" s="111" t="s">
+        <v>769</v>
+      </c>
+      <c r="BO50" s="25">
+        <v>99.5</v>
+      </c>
+      <c r="BP50" s="25" t="s">
+        <v>648</v>
+      </c>
+      <c r="BQ50" s="25" t="s">
+        <v>690</v>
+      </c>
+      <c r="BR50" s="25" t="s">
+        <v>624</v>
+      </c>
+      <c r="BS50" s="2">
+        <v>97.4</v>
+      </c>
+      <c r="BT50" s="25" t="s">
+        <v>519</v>
+      </c>
+      <c r="BU50" s="25" t="s">
+        <v>655</v>
+      </c>
+      <c r="BV50" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="BW50" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="BX50" s="75">
+        <v>104.3</v>
+      </c>
+      <c r="BY50" s="25" t="s">
+        <v>529</v>
+      </c>
+      <c r="BZ50" s="25" t="s">
+        <v>906</v>
+      </c>
+      <c r="CA50" s="25" t="s">
+        <v>576</v>
+      </c>
+      <c r="CB50" s="25" t="s">
+        <v>552</v>
+      </c>
+      <c r="CC50" s="75">
+        <v>97.6</v>
+      </c>
+      <c r="CD50" s="25" t="s">
+        <v>557</v>
+      </c>
+      <c r="CE50" s="25" t="s">
+        <v>638</v>
+      </c>
+      <c r="CF50" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="CG50" s="25" t="s">
+        <v>529</v>
+      </c>
+      <c r="CH50" s="75">
+        <v>101.4</v>
+      </c>
+      <c r="CI50" s="25" t="s">
+        <v>611</v>
+      </c>
+      <c r="CJ50" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="CK50" s="25" t="s">
+        <v>664</v>
+      </c>
+      <c r="CL50" s="25" t="s">
+        <v>732</v>
+      </c>
+      <c r="CM50" s="75">
+        <v>114.3</v>
+      </c>
+      <c r="CN50" s="25" t="s">
+        <v>735</v>
+      </c>
+      <c r="CO50" s="25" t="s">
+        <v>790</v>
+      </c>
+      <c r="CP50" s="25" t="s">
+        <v>837</v>
+      </c>
+      <c r="CQ50" s="25" t="s">
+        <v>674</v>
+      </c>
+      <c r="CR50" s="75">
+        <v>120.8</v>
+      </c>
+      <c r="CS50" s="25" t="s">
+        <v>671</v>
+      </c>
+      <c r="CT50" s="25" t="s">
+        <v>698</v>
+      </c>
+      <c r="CU50" s="25" t="s">
+        <v>524</v>
+      </c>
+      <c r="CV50" s="25" t="s">
+        <v>602</v>
+      </c>
+      <c r="CW50" s="75">
+        <v>110.8</v>
+      </c>
+      <c r="CX50" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="CY50" s="25" t="s">
+        <v>570</v>
+      </c>
+      <c r="CZ50" s="25" t="s">
+        <v>695</v>
+      </c>
+      <c r="DA50" s="25" t="s">
+        <v>547</v>
+      </c>
+      <c r="DB50" s="74">
+        <v>112.2</v>
+      </c>
+      <c r="DC50" s="26">
+        <v>101</v>
+      </c>
+      <c r="DD50" s="26">
+        <v>98.1</v>
+      </c>
+      <c r="DE50" s="26">
+        <v>90.6</v>
+      </c>
+      <c r="DF50" s="26">
+        <v>102.2</v>
+      </c>
+      <c r="DG50" s="74">
+        <v>97.5</v>
+      </c>
+      <c r="DH50" s="22">
+        <v>97.3</v>
+      </c>
+      <c r="DI50" s="22">
+        <v>95.3</v>
+      </c>
+      <c r="DJ50" s="22">
+        <v>97.7</v>
+      </c>
+      <c r="DK50" s="22">
+        <v>102.6</v>
+      </c>
+      <c r="DL50" s="74">
+        <v>98</v>
+      </c>
+      <c r="DM50" s="26">
+        <v>101.7</v>
+      </c>
+      <c r="DN50" s="38">
+        <v>100</v>
+      </c>
+      <c r="DO50" s="26">
+        <v>101.2</v>
+      </c>
+      <c r="DP50" s="26">
+        <v>101.2</v>
+      </c>
+      <c r="DQ50" s="26">
+        <v>100.1</v>
+      </c>
+      <c r="DR50" s="26">
+        <v>90.3</v>
+      </c>
+      <c r="DS50" s="26">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:123" s="10" customFormat="1" ht="12">
+      <c r="A51" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO51" s="111" t="s">
+        <v>535</v>
+      </c>
+      <c r="AP51" s="111" t="s">
+        <v>536</v>
+      </c>
+      <c r="AQ51" s="111" t="s">
+        <v>546</v>
+      </c>
+      <c r="AR51" s="111" t="s">
+        <v>633</v>
+      </c>
+      <c r="AS51" s="111" t="s">
+        <v>622</v>
+      </c>
+      <c r="AT51" s="111" t="s">
+        <v>769</v>
+      </c>
+      <c r="AU51" s="111" t="s">
+        <v>700</v>
+      </c>
+      <c r="AV51" s="111" t="s">
+        <v>597</v>
+      </c>
+      <c r="AW51" s="111" t="s">
+        <v>521</v>
+      </c>
+      <c r="AX51" s="111" t="s">
+        <v>802</v>
+      </c>
+      <c r="AY51" s="111" t="s">
+        <v>540</v>
+      </c>
+      <c r="AZ51" s="111" t="s">
+        <v>613</v>
+      </c>
+      <c r="BA51" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="BB51" s="111" t="s">
+        <v>892</v>
+      </c>
+      <c r="BC51" s="111" t="s">
+        <v>564</v>
+      </c>
+      <c r="BD51" s="111" t="s">
+        <v>744</v>
+      </c>
+      <c r="BE51" s="111" t="s">
+        <v>894</v>
+      </c>
+      <c r="BF51" s="111" t="s">
+        <v>613</v>
+      </c>
+      <c r="BG51" s="111" t="s">
+        <v>513</v>
+      </c>
+      <c r="BH51" s="111" t="s">
+        <v>1354</v>
+      </c>
+      <c r="BI51" s="111" t="s">
+        <v>539</v>
+      </c>
+      <c r="BJ51" s="111" t="s">
+        <v>502</v>
+      </c>
+      <c r="BK51" s="111" t="s">
+        <v>672</v>
+      </c>
+      <c r="BL51" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="BM51" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BN51" s="111" t="s">
+        <v>631</v>
+      </c>
+      <c r="BO51" s="25">
+        <v>108.2</v>
+      </c>
+      <c r="BP51" s="25" t="s">
+        <v>585</v>
+      </c>
+      <c r="BQ51" s="25" t="s">
+        <v>855</v>
+      </c>
+      <c r="BR51" s="25" t="s">
+        <v>907</v>
+      </c>
+      <c r="BS51" s="1">
+        <v>100.1</v>
+      </c>
+      <c r="BT51" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="BU51" s="25" t="s">
+        <v>766</v>
+      </c>
+      <c r="BV51" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="BW51" s="25" t="s">
+        <v>593</v>
+      </c>
+      <c r="BX51" s="73">
+        <v>101.8</v>
+      </c>
+      <c r="BY51" s="25" t="s">
+        <v>689</v>
+      </c>
+      <c r="BZ51" s="25" t="s">
+        <v>729</v>
+      </c>
+      <c r="CA51" s="25" t="s">
+        <v>639</v>
+      </c>
+      <c r="CB51" s="25" t="s">
+        <v>564</v>
+      </c>
+      <c r="CC51" s="75">
+        <v>95.1</v>
+      </c>
+      <c r="CD51" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="CE51" s="25" t="s">
+        <v>566</v>
+      </c>
+      <c r="CF51" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="CG51" s="25" t="s">
+        <v>572</v>
+      </c>
+      <c r="CH51" s="75">
+        <v>105.2</v>
+      </c>
+      <c r="CI51" s="25" t="s">
+        <v>675</v>
+      </c>
+      <c r="CJ51" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="CK51" s="25" t="s">
+        <v>696</v>
+      </c>
+      <c r="CL51" s="25" t="s">
+        <v>908</v>
+      </c>
+      <c r="CM51" s="75">
+        <v>116.5</v>
+      </c>
+      <c r="CN51" s="25" t="s">
+        <v>748</v>
+      </c>
+      <c r="CO51" s="25" t="s">
+        <v>909</v>
+      </c>
+      <c r="CP51" s="25" t="s">
+        <v>544</v>
+      </c>
+      <c r="CQ51" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="CR51" s="75">
+        <v>113.1</v>
+      </c>
+      <c r="CS51" s="25" t="s">
+        <v>750</v>
+      </c>
+      <c r="CT51" s="25" t="s">
+        <v>666</v>
+      </c>
+      <c r="CU51" s="25" t="s">
+        <v>669</v>
+      </c>
+      <c r="CV51" s="25" t="s">
+        <v>638</v>
+      </c>
+      <c r="CW51" s="75">
+        <v>116</v>
+      </c>
+      <c r="CX51" s="25" t="s">
+        <v>558</v>
+      </c>
+      <c r="CY51" s="25" t="s">
+        <v>603</v>
+      </c>
+      <c r="CZ51" s="25" t="s">
+        <v>796</v>
+      </c>
+      <c r="DA51" s="25" t="s">
+        <v>551</v>
+      </c>
+      <c r="DB51" s="74">
+        <v>108.1</v>
+      </c>
+      <c r="DC51" s="26">
+        <v>100.5</v>
+      </c>
+      <c r="DD51" s="26">
+        <v>109.5</v>
+      </c>
+      <c r="DE51" s="26">
+        <v>88.9</v>
+      </c>
+      <c r="DF51" s="26">
+        <v>111.9</v>
+      </c>
+      <c r="DG51" s="74">
+        <v>102.3</v>
+      </c>
+      <c r="DH51" s="22">
+        <v>101.6</v>
+      </c>
+      <c r="DI51" s="22">
+        <v>87.8</v>
+      </c>
+      <c r="DJ51" s="22">
+        <v>103.9</v>
+      </c>
+      <c r="DK51" s="22">
+        <v>103.8</v>
+      </c>
+      <c r="DL51" s="74">
+        <v>98.9</v>
+      </c>
+      <c r="DM51" s="26">
+        <v>98.3</v>
+      </c>
+      <c r="DN51" s="38">
+        <v>102.4</v>
+      </c>
+      <c r="DO51" s="26">
+        <v>93.9</v>
+      </c>
+      <c r="DP51" s="26">
+        <v>93.8</v>
+      </c>
+      <c r="DQ51" s="26">
+        <v>96.9</v>
+      </c>
+      <c r="DR51" s="26">
+        <v>97</v>
+      </c>
+      <c r="DS51" s="26">
+        <v>99.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:123" s="10" customFormat="1" ht="12">
+      <c r="A52" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO52" s="111" t="s">
+        <v>690</v>
+      </c>
+      <c r="AP52" s="111" t="s">
+        <v>716</v>
+      </c>
+      <c r="AQ52" s="111" t="s">
+        <v>728</v>
+      </c>
+      <c r="AR52" s="111" t="s">
+        <v>539</v>
+      </c>
+      <c r="AS52" s="111" t="s">
+        <v>644</v>
+      </c>
+      <c r="AT52" s="111" t="s">
+        <v>900</v>
+      </c>
+      <c r="AU52" s="111" t="s">
+        <v>875</v>
+      </c>
+      <c r="AV52" s="111" t="s">
+        <v>1349</v>
+      </c>
+      <c r="AW52" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="AX52" s="111" t="s">
+        <v>623</v>
+      </c>
+      <c r="AY52" s="111" t="s">
+        <v>513</v>
+      </c>
+      <c r="AZ52" s="111" t="s">
+        <v>546</v>
+      </c>
+      <c r="BA52" s="111" t="s">
+        <v>672</v>
+      </c>
+      <c r="BB52" s="111" t="s">
+        <v>552</v>
+      </c>
+      <c r="BC52" s="111" t="s">
+        <v>554</v>
+      </c>
+      <c r="BD52" s="111" t="s">
+        <v>562</v>
+      </c>
+      <c r="BE52" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="BF52" s="111" t="s">
+        <v>541</v>
+      </c>
+      <c r="BG52" s="111" t="s">
+        <v>723</v>
+      </c>
+      <c r="BH52" s="111" t="s">
+        <v>769</v>
+      </c>
+      <c r="BI52" s="111" t="s">
+        <v>681</v>
+      </c>
+      <c r="BJ52" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="BK52" s="111" t="s">
+        <v>505</v>
+      </c>
+      <c r="BL52" s="111" t="s">
+        <v>512</v>
+      </c>
+      <c r="BM52" s="111" t="s">
+        <v>797</v>
+      </c>
+      <c r="BN52" s="111" t="s">
+        <v>540</v>
+      </c>
+      <c r="BO52" s="25">
+        <v>93.8</v>
+      </c>
+      <c r="BP52" s="25" t="s">
+        <v>650</v>
+      </c>
+      <c r="BQ52" s="25" t="s">
+        <v>512</v>
+      </c>
+      <c r="BR52" s="25" t="s">
+        <v>631</v>
+      </c>
+      <c r="BS52" s="2">
+        <v>101</v>
+      </c>
+      <c r="BT52" s="25" t="s">
+        <v>636</v>
+      </c>
+      <c r="BU52" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="BV52" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="BW52" s="25" t="s">
+        <v>598</v>
+      </c>
+      <c r="BX52" s="75">
+        <v>102.1</v>
+      </c>
+      <c r="BY52" s="25" t="s">
+        <v>752</v>
+      </c>
+      <c r="BZ52" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="CA52" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="CB52" s="25" t="s">
+        <v>797</v>
+      </c>
+      <c r="CC52" s="75">
+        <v>100.3</v>
+      </c>
+      <c r="CD52" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="CE52" s="25" t="s">
+        <v>511</v>
+      </c>
+      <c r="CF52" s="25" t="s">
+        <v>761</v>
+      </c>
+      <c r="CG52" s="25" t="s">
+        <v>561</v>
+      </c>
+      <c r="CH52" s="75">
+        <v>99.7</v>
+      </c>
+      <c r="CI52" s="25" t="s">
+        <v>560</v>
+      </c>
+      <c r="CJ52" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="CK52" s="25" t="s">
+        <v>788</v>
+      </c>
+      <c r="CL52" s="25" t="s">
+        <v>848</v>
+      </c>
+      <c r="CM52" s="75">
+        <v>108.6</v>
+      </c>
+      <c r="CN52" s="25" t="s">
+        <v>647</v>
+      </c>
+      <c r="CO52" s="25" t="s">
+        <v>753</v>
+      </c>
+      <c r="CP52" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="CQ52" s="25" t="s">
+        <v>538</v>
+      </c>
+      <c r="CR52" s="75">
+        <v>113.1</v>
+      </c>
+      <c r="CS52" s="25" t="s">
+        <v>623</v>
+      </c>
+      <c r="CT52" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="CU52" s="25" t="s">
+        <v>740</v>
+      </c>
+      <c r="CV52" s="25" t="s">
+        <v>796</v>
+      </c>
+      <c r="CW52" s="75">
+        <v>114.3</v>
+      </c>
+      <c r="CX52" s="25" t="s">
+        <v>669</v>
+      </c>
+      <c r="CY52" s="25" t="s">
+        <v>669</v>
+      </c>
+      <c r="CZ52" s="25" t="s">
+        <v>609</v>
+      </c>
+      <c r="DA52" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="DB52" s="74">
+        <v>107.3</v>
+      </c>
+      <c r="DC52" s="26">
+        <v>101.4</v>
+      </c>
+      <c r="DD52" s="26">
+        <v>94.1</v>
+      </c>
+      <c r="DE52" s="26">
+        <v>94</v>
+      </c>
+      <c r="DF52" s="26">
+        <v>108</v>
+      </c>
+      <c r="DG52" s="74">
+        <v>99.2</v>
+      </c>
+      <c r="DH52" s="22">
+        <v>95.7</v>
+      </c>
+      <c r="DI52" s="22">
+        <v>97.7</v>
+      </c>
+      <c r="DJ52" s="22">
+        <v>115.2</v>
+      </c>
+      <c r="DK52" s="22">
+        <v>99.6</v>
+      </c>
+      <c r="DL52" s="74">
+        <v>101.2</v>
+      </c>
+      <c r="DM52" s="26">
+        <v>100</v>
+      </c>
+      <c r="DN52" s="38">
+        <v>104</v>
+      </c>
+      <c r="DO52" s="26">
+        <v>85</v>
+      </c>
+      <c r="DP52" s="26">
+        <v>94.8</v>
+      </c>
+      <c r="DQ52" s="26">
+        <v>95.7</v>
+      </c>
+      <c r="DR52" s="26">
+        <v>96.8</v>
+      </c>
+      <c r="DS52" s="26">
+        <v>89.8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:123" s="10" customFormat="1" ht="12">
+      <c r="A53" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN53" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO53" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="AP53" s="111" t="s">
+        <v>561</v>
+      </c>
+      <c r="AQ53" s="111" t="s">
+        <v>612</v>
+      </c>
+      <c r="AR53" s="111" t="s">
+        <v>561</v>
+      </c>
+      <c r="AS53" s="111" t="s">
+        <v>670</v>
+      </c>
+      <c r="AT53" s="111" t="s">
+        <v>1350</v>
+      </c>
+      <c r="AU53" s="111" t="s">
+        <v>877</v>
+      </c>
+      <c r="AV53" s="111" t="s">
+        <v>520</v>
+      </c>
+      <c r="AW53" s="111" t="s">
+        <v>579</v>
+      </c>
+      <c r="AX53" s="111" t="s">
+        <v>877</v>
+      </c>
+      <c r="AY53" s="111" t="s">
+        <v>590</v>
+      </c>
+      <c r="AZ53" s="111" t="s">
+        <v>592</v>
+      </c>
+      <c r="BA53" s="111" t="s">
+        <v>562</v>
+      </c>
+      <c r="BB53" s="111" t="s">
+        <v>557</v>
+      </c>
+      <c r="BC53" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="BD53" s="111" t="s">
+        <v>730</v>
+      </c>
+      <c r="BE53" s="111" t="s">
+        <v>577</v>
+      </c>
+      <c r="BF53" s="111" t="s">
+        <v>739</v>
+      </c>
+      <c r="BG53" s="111" t="s">
+        <v>531</v>
+      </c>
+      <c r="BH53" s="111" t="s">
+        <v>609</v>
+      </c>
+      <c r="BI53" s="111" t="s">
+        <v>1355</v>
+      </c>
+      <c r="BJ53" s="111" t="s">
+        <v>569</v>
+      </c>
+      <c r="BK53" s="111" t="s">
+        <v>591</v>
+      </c>
+      <c r="BL53" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="BM53" s="111" t="s">
+        <v>503</v>
+      </c>
+      <c r="BN53" s="111" t="s">
+        <v>739</v>
+      </c>
+      <c r="BO53" s="25">
+        <v>91.6</v>
+      </c>
+      <c r="BP53" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="BQ53" s="25" t="s">
+        <v>729</v>
+      </c>
+      <c r="BR53" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="BS53" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="BT53" s="25" t="s">
+        <v>756</v>
+      </c>
+      <c r="BU53" s="25" t="s">
+        <v>525</v>
+      </c>
+      <c r="BV53" s="25" t="s">
+        <v>525</v>
+      </c>
+      <c r="BW53" s="25" t="s">
+        <v>651</v>
+      </c>
+      <c r="BX53" s="73">
+        <v>100.9</v>
+      </c>
+      <c r="BY53" s="25" t="s">
+        <v>755</v>
+      </c>
+      <c r="BZ53" s="25" t="s">
+        <v>680</v>
+      </c>
+      <c r="CA53" s="25" t="s">
+        <v>581</v>
+      </c>
+      <c r="CB53" s="25" t="s">
+        <v>614</v>
+      </c>
+      <c r="CC53" s="75">
+        <v>100.6</v>
+      </c>
+      <c r="CD53" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="CE53" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="CF53" s="25" t="s">
+        <v>904</v>
+      </c>
+      <c r="CG53" s="25" t="s">
+        <v>527</v>
+      </c>
+      <c r="CH53" s="75">
+        <v>100.4</v>
+      </c>
+      <c r="CI53" s="25" t="s">
+        <v>642</v>
+      </c>
+      <c r="CJ53" s="25" t="s">
+        <v>507</v>
+      </c>
+      <c r="CK53" s="25" t="s">
+        <v>845</v>
+      </c>
+      <c r="CL53" s="25" t="s">
+        <v>703</v>
+      </c>
+      <c r="CM53" s="75">
+        <v>114.8</v>
+      </c>
+      <c r="CN53" s="25" t="s">
+        <v>757</v>
+      </c>
+      <c r="CO53" s="25" t="s">
+        <v>909</v>
+      </c>
+      <c r="CP53" s="25" t="s">
+        <v>551</v>
+      </c>
+      <c r="CQ53" s="25" t="s">
+        <v>750</v>
+      </c>
+      <c r="CR53" s="75">
+        <v>120.9</v>
+      </c>
+      <c r="CS53" s="25" t="s">
+        <v>530</v>
+      </c>
+      <c r="CT53" s="25" t="s">
+        <v>612</v>
+      </c>
+      <c r="CU53" s="25" t="s">
+        <v>819</v>
+      </c>
+      <c r="CV53" s="25" t="s">
+        <v>595</v>
+      </c>
+      <c r="CW53" s="75">
+        <v>109.1</v>
+      </c>
+      <c r="CX53" s="25" t="s">
+        <v>717</v>
+      </c>
+      <c r="CY53" s="25" t="s">
+        <v>781</v>
+      </c>
+      <c r="CZ53" s="25" t="s">
+        <v>911</v>
+      </c>
+      <c r="DA53" s="25" t="s">
+        <v>552</v>
+      </c>
+      <c r="DB53" s="74">
+        <v>103</v>
+      </c>
+      <c r="DC53" s="26">
+        <v>98.3</v>
+      </c>
+      <c r="DD53" s="26">
+        <v>103.3</v>
+      </c>
+      <c r="DE53" s="26">
+        <v>105.1</v>
+      </c>
+      <c r="DF53" s="26">
+        <v>104.6</v>
+      </c>
+      <c r="DG53" s="74">
+        <v>103.2</v>
+      </c>
+      <c r="DH53" s="22">
+        <v>107.9</v>
+      </c>
+      <c r="DI53" s="22">
+        <v>94.4</v>
+      </c>
+      <c r="DJ53" s="22">
+        <v>112.3</v>
+      </c>
+      <c r="DK53" s="22">
+        <v>99.8</v>
+      </c>
+      <c r="DL53" s="74">
+        <v>102.5</v>
+      </c>
+      <c r="DM53" s="26">
+        <v>106.2</v>
+      </c>
+      <c r="DN53" s="38">
+        <v>104.6</v>
+      </c>
+      <c r="DO53" s="26">
+        <v>102.7</v>
+      </c>
+      <c r="DP53" s="26">
+        <v>101.8</v>
+      </c>
+      <c r="DQ53" s="26">
+        <v>102</v>
+      </c>
+      <c r="DR53" s="26">
+        <v>84.4</v>
+      </c>
+      <c r="DS53" s="26">
+        <v>89.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:123" s="10" customFormat="1" ht="12">
+      <c r="A54" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="P54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="S54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="T54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="U54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="V54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="W54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="X54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Y54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Z54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AA54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AB54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AD54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AE54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AF54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AG54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AH54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AI54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AJ54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AK54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AL54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AM54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AN54" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AO54" s="111" t="s">
+        <v>507</v>
+      </c>
+      <c r="AP54" s="111" t="s">
+        <v>520</v>
+      </c>
+      <c r="AQ54" s="111" t="s">
+        <v>893</v>
+      </c>
+      <c r="AR54" s="111" t="s">
+        <v>896</v>
+      </c>
+      <c r="AS54" s="111" t="s">
+        <v>548</v>
+      </c>
+      <c r="AT54" s="111" t="s">
+        <v>598</v>
+      </c>
+      <c r="AU54" s="111" t="s">
+        <v>553</v>
+      </c>
+      <c r="AV54" s="111" t="s">
+        <v>875</v>
+      </c>
+      <c r="AW54" s="111" t="s">
+        <v>581</v>
+      </c>
+      <c r="AX54" s="111" t="s">
+        <v>560</v>
+      </c>
+      <c r="AY54" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="AZ54" s="111" t="s">
+        <v>848</v>
+      </c>
+      <c r="BA54" s="111" t="s">
+        <v>508</v>
+      </c>
+      <c r="BB54" s="111" t="s">
+        <v>1338</v>
+      </c>
+      <c r="BC54" s="111" t="s">
+        <v>797</v>
+      </c>
+      <c r="BD54" s="111" t="s">
+        <v>536</v>
+      </c>
+      <c r="BE54" s="111" t="s">
+        <v>563</v>
+      </c>
+      <c r="BF54" s="111" t="s">
+        <v>617</v>
+      </c>
+      <c r="BG54" s="111" t="s">
+        <v>665</v>
+      </c>
+      <c r="BH54" s="111" t="s">
+        <v>746</v>
+      </c>
+      <c r="BI54" s="111" t="s">
+        <v>561</v>
+      </c>
+      <c r="BJ54" s="111" t="s">
+        <v>506</v>
+      </c>
+      <c r="BK54" s="111" t="s">
+        <v>543</v>
+      </c>
+      <c r="BL54" s="111" t="s">
+        <v>586</v>
+      </c>
+      <c r="BM54" s="111" t="s">
+        <v>554</v>
+      </c>
+      <c r="BN54" s="111" t="s">
+        <v>812</v>
+      </c>
+      <c r="BO54" s="25">
+        <v>104.7</v>
+      </c>
+      <c r="BP54" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="BQ54" s="25" t="s">
+        <v>875</v>
+      </c>
+      <c r="BR54" s="25" t="s">
+        <v>912</v>
+      </c>
+      <c r="BS54" s="1">
+        <v>95.5</v>
+      </c>
+      <c r="BT54" s="25" t="s">
+        <v>760</v>
+      </c>
+      <c r="BU54" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="BV54" s="25" t="s">
+        <v>728</v>
+      </c>
+      <c r="BW54" s="25" t="s">
+        <v>751</v>
+      </c>
+      <c r="BX54" s="73">
+        <v>98.3</v>
+      </c>
+      <c r="BY54" s="25" t="s">
+        <v>761</v>
+      </c>
+      <c r="BZ54" s="25" t="s">
+        <v>889</v>
+      </c>
+      <c r="CA54" s="25" t="s">
+        <v>508</v>
+      </c>
+      <c r="CB54" s="25" t="s">
+        <v>913</v>
+      </c>
+      <c r="CC54" s="75">
+        <v>97</v>
+      </c>
+      <c r="CD54" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="CE54" s="25" t="s">
+        <v>561</v>
+      </c>
+      <c r="CF54" s="25" t="s">
         <v>571</v>
       </c>
-      <c r="F21" s="47" t="s">
-[...95 lines deleted...]
-      <c r="AL21" s="47">
+      <c r="CG54" s="25" t="s">
+        <v>544</v>
+      </c>
+      <c r="CH54" s="75">
+        <v>99.2</v>
+      </c>
+      <c r="CI54" s="25" t="s">
+        <v>622</v>
+      </c>
+      <c r="CJ54" s="25" t="s">
+        <v>717</v>
+      </c>
+      <c r="CK54" s="25" t="s">
+        <v>740</v>
+      </c>
+      <c r="CL54" s="25" t="s">
+        <v>632</v>
+      </c>
+      <c r="CM54" s="75">
         <v>112.1</v>
       </c>
-      <c r="AM21" s="47">
-[...27 lines deleted...]
-      <c r="AW21" s="76"/>
+      <c r="CN54" s="25" t="s">
+        <v>756</v>
+      </c>
+      <c r="CO54" s="25" t="s">
+        <v>671</v>
+      </c>
+      <c r="CP54" s="25" t="s">
+        <v>631</v>
+      </c>
+      <c r="CQ54" s="25" t="s">
+        <v>891</v>
+      </c>
+      <c r="CR54" s="75">
+        <v>114.2</v>
+      </c>
+      <c r="CS54" s="25" t="s">
+        <v>519</v>
+      </c>
+      <c r="CT54" s="25" t="s">
+        <v>743</v>
+      </c>
+      <c r="CU54" s="25" t="s">
+        <v>867</v>
+      </c>
+      <c r="CV54" s="25" t="s">
+        <v>683</v>
+      </c>
+      <c r="CW54" s="75">
+        <v>116.7</v>
+      </c>
+      <c r="CX54" s="25" t="s">
+        <v>764</v>
+      </c>
+      <c r="CY54" s="25" t="s">
+        <v>577</v>
+      </c>
+      <c r="CZ54" s="25" t="s">
+        <v>574</v>
+      </c>
+      <c r="DA54" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="DB54" s="74">
+        <v>101.8</v>
+      </c>
+      <c r="DC54" s="26">
+        <v>98.2</v>
+      </c>
+      <c r="DD54" s="26">
+        <v>101.6</v>
+      </c>
+      <c r="DE54" s="26">
+        <v>96.7</v>
+      </c>
+      <c r="DF54" s="26">
+        <v>105</v>
+      </c>
+      <c r="DG54" s="74">
+        <v>100.1</v>
+      </c>
+      <c r="DH54" s="22">
+        <v>103.2</v>
+      </c>
+      <c r="DI54" s="22">
+        <v>100.7</v>
+      </c>
+      <c r="DJ54" s="22">
+        <v>106.8</v>
+      </c>
+      <c r="DK54" s="22">
+        <v>108.3</v>
+      </c>
+      <c r="DL54" s="74">
+        <v>104.8</v>
+      </c>
+      <c r="DM54" s="26">
+        <v>100.7</v>
+      </c>
+      <c r="DN54" s="38">
+        <v>103.6</v>
+      </c>
+      <c r="DO54" s="26">
+        <v>101.6</v>
+      </c>
+      <c r="DP54" s="26">
+        <v>109.6</v>
+      </c>
+      <c r="DQ54" s="26">
+        <v>104.2</v>
+      </c>
+      <c r="DR54" s="26">
+        <v>103.4</v>
+      </c>
+      <c r="DS54" s="26">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW22" s="76"/>
+    <row r="55" spans="1:123" ht="12.75" customHeight="1">
+      <c r="AH55" s="78"/>
+      <c r="CG55" s="7"/>
+      <c r="CH55" s="7"/>
+      <c r="CJ55" s="27"/>
     </row>
-    <row r="23" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW23" s="76"/>
+    <row r="56" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG56" s="7"/>
+      <c r="CH56" s="7"/>
+      <c r="CJ56" s="27"/>
     </row>
-    <row r="24" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW24" s="76"/>
+    <row r="57" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG57" s="7"/>
+      <c r="CH57" s="7"/>
+      <c r="CJ57" s="27"/>
     </row>
-    <row r="25" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW25" s="76"/>
+    <row r="58" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG58" s="7"/>
+      <c r="CH58" s="7"/>
+      <c r="CJ58" s="27"/>
     </row>
-    <row r="26" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW26" s="76"/>
+    <row r="59" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG59" s="7"/>
+      <c r="CH59" s="7"/>
+      <c r="CJ59" s="27"/>
     </row>
-    <row r="27" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW27" s="76"/>
+    <row r="60" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG60" s="7"/>
+      <c r="CH60" s="7"/>
+      <c r="CJ60" s="27"/>
     </row>
-    <row r="28" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW28" s="76"/>
+    <row r="61" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG61" s="7"/>
+      <c r="CH61" s="7"/>
+      <c r="CJ61" s="27"/>
     </row>
-    <row r="29" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW29" s="76"/>
+    <row r="62" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG62" s="7"/>
+      <c r="CH62" s="7"/>
+      <c r="CJ62" s="27"/>
     </row>
-    <row r="30" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...142 lines deleted...]
-      <c r="AW30" s="76"/>
+    <row r="63" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG63" s="7"/>
+      <c r="CH63" s="7"/>
+      <c r="CJ63" s="27"/>
     </row>
-    <row r="31" spans="1:61" s="36" customFormat="1" ht="11.25">
-[...3010 lines deleted...]
-      <c r="S68" s="53"/>
+    <row r="64" spans="1:123" ht="12.75" customHeight="1">
+      <c r="CG64" s="7"/>
+      <c r="CH64" s="7"/>
+      <c r="CJ64" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...4 lines deleted...]
-    <mergeCell ref="N2:Q2"/>
+  <mergeCells count="52">
+    <mergeCell ref="AB38:AN38"/>
+    <mergeCell ref="BB38:BN38"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="AO2:BA2"/>
+    <mergeCell ref="BB2:BN2"/>
+    <mergeCell ref="B20:N20"/>
+    <mergeCell ref="AB20:AN20"/>
+    <mergeCell ref="AO20:BA20"/>
+    <mergeCell ref="BB20:BN20"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="B38:N38"/>
+    <mergeCell ref="O38:AA38"/>
+    <mergeCell ref="AO38:BA38"/>
+    <mergeCell ref="DR2:DU2"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="CI2:CM2"/>
+    <mergeCell ref="CN2:CR2"/>
+    <mergeCell ref="CS2:CW2"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="A1:BV1"/>
+    <mergeCell ref="BO20:BS20"/>
+    <mergeCell ref="BT20:BX20"/>
+    <mergeCell ref="BY20:CC20"/>
+    <mergeCell ref="CD20:CH20"/>
+    <mergeCell ref="CI20:CM20"/>
+    <mergeCell ref="DM20:DQ20"/>
+    <mergeCell ref="DR20:DU20"/>
+    <mergeCell ref="CN20:CR20"/>
+    <mergeCell ref="CS20:CW20"/>
+    <mergeCell ref="CX20:DB20"/>
+    <mergeCell ref="DC20:DG20"/>
+    <mergeCell ref="DH20:DL20"/>
+    <mergeCell ref="DM38:DQ38"/>
+    <mergeCell ref="DR38:DU38"/>
+    <mergeCell ref="CN38:CR38"/>
+    <mergeCell ref="CS38:CW38"/>
+    <mergeCell ref="CX38:DB38"/>
+    <mergeCell ref="DC38:DG38"/>
+    <mergeCell ref="DH38:DL38"/>
+    <mergeCell ref="BO38:BS38"/>
+    <mergeCell ref="BT38:BX38"/>
+    <mergeCell ref="BY38:CC38"/>
+    <mergeCell ref="CD38:CH38"/>
+    <mergeCell ref="CI38:CM38"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:JL52"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="B38" sqref="B38:I38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="31" style="30" customWidth="1"/>
+    <col min="2" max="50" width="17" style="30" customWidth="1"/>
+    <col min="51" max="51" width="16.85546875" style="30" customWidth="1"/>
+    <col min="52" max="52" width="16.7109375" style="30" customWidth="1"/>
+    <col min="53" max="53" width="18.28515625" style="30" customWidth="1"/>
+    <col min="54" max="57" width="14.5703125" style="30" customWidth="1"/>
+    <col min="58" max="58" width="12.28515625" style="30" customWidth="1"/>
+    <col min="59" max="59" width="12.140625" style="30" customWidth="1"/>
+    <col min="60" max="61" width="14.42578125" style="30" customWidth="1"/>
+    <col min="62" max="62" width="16.7109375" style="30" customWidth="1"/>
+    <col min="63" max="63" width="13.5703125" style="30" customWidth="1"/>
+    <col min="64" max="16384" width="9.140625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:65" s="34" customFormat="1" ht="12">
+      <c r="A1" s="120" t="s">
+        <v>982</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
+      <c r="AC1" s="33"/>
+      <c r="AD1" s="33"/>
+      <c r="AE1" s="33"/>
+      <c r="AF1" s="33"/>
+      <c r="AG1" s="33"/>
+      <c r="AH1" s="33"/>
+      <c r="AI1" s="33"/>
+      <c r="AJ1" s="33"/>
+      <c r="AK1" s="33"/>
+      <c r="AL1" s="33"/>
+      <c r="AM1" s="33"/>
+      <c r="AN1" s="33"/>
+      <c r="AO1" s="33"/>
+      <c r="AP1" s="33"/>
+      <c r="AQ1" s="33"/>
+      <c r="AR1" s="33"/>
+      <c r="AS1" s="33"/>
+    </row>
+    <row r="2" spans="1:65" s="28" customFormat="1" ht="11.25">
+      <c r="A2" s="119"/>
+      <c r="B2" s="119">
+        <v>2011</v>
+      </c>
+      <c r="C2" s="119"/>
+      <c r="D2" s="119"/>
+      <c r="E2" s="119"/>
+      <c r="F2" s="119">
+        <v>2012</v>
+      </c>
+      <c r="G2" s="119"/>
+      <c r="H2" s="119"/>
+      <c r="I2" s="119"/>
+      <c r="J2" s="119">
+        <v>2013</v>
+      </c>
+      <c r="K2" s="119"/>
+      <c r="L2" s="119"/>
+      <c r="M2" s="119"/>
+      <c r="N2" s="119">
+        <v>2014</v>
+      </c>
+      <c r="O2" s="119"/>
+      <c r="P2" s="119"/>
+      <c r="Q2" s="119"/>
+      <c r="R2" s="119">
+        <v>2015</v>
+      </c>
+      <c r="S2" s="119"/>
+      <c r="T2" s="119"/>
+      <c r="U2" s="119"/>
+      <c r="V2" s="119">
+        <v>2016</v>
+      </c>
+      <c r="W2" s="119"/>
+      <c r="X2" s="119"/>
+      <c r="Y2" s="119"/>
+      <c r="Z2" s="119">
+        <v>2017</v>
+      </c>
+      <c r="AA2" s="119"/>
+      <c r="AB2" s="119"/>
+      <c r="AC2" s="119"/>
+      <c r="AD2" s="119">
+        <v>2018</v>
+      </c>
+      <c r="AE2" s="119"/>
+      <c r="AF2" s="119"/>
+      <c r="AG2" s="119"/>
+      <c r="AH2" s="119">
+        <v>2019</v>
+      </c>
+      <c r="AI2" s="119"/>
+      <c r="AJ2" s="119"/>
+      <c r="AK2" s="119"/>
+      <c r="AL2" s="119">
+        <v>2020</v>
+      </c>
+      <c r="AM2" s="119"/>
+      <c r="AN2" s="119"/>
+      <c r="AO2" s="119"/>
+      <c r="AP2" s="116">
+        <v>2021</v>
+      </c>
+      <c r="AQ2" s="117"/>
+      <c r="AR2" s="117"/>
+      <c r="AS2" s="118"/>
+      <c r="AT2" s="119">
+        <v>2022</v>
+      </c>
+      <c r="AU2" s="119"/>
+      <c r="AV2" s="119"/>
+      <c r="AW2" s="119"/>
+      <c r="AX2" s="119">
+        <v>2023</v>
+      </c>
+      <c r="AY2" s="119"/>
+      <c r="AZ2" s="119"/>
+      <c r="BA2" s="119"/>
+      <c r="BB2" s="119">
+        <v>2024</v>
+      </c>
+      <c r="BC2" s="119"/>
+      <c r="BD2" s="119"/>
+      <c r="BE2" s="119"/>
+      <c r="BF2" s="119">
+        <v>2025</v>
+      </c>
+      <c r="BG2" s="119"/>
+      <c r="BH2" s="119"/>
+      <c r="BI2" s="119"/>
+      <c r="BJ2" s="119">
+        <v>2026</v>
+      </c>
+      <c r="BK2" s="119"/>
+      <c r="BL2" s="119"/>
+      <c r="BM2" s="119"/>
+    </row>
+    <row r="3" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A3" s="119"/>
+      <c r="B3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="M3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="N3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="O3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="P3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="R3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="S3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="T3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="U3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="V3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="W3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="X3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z3" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA3" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB3" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC3" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD3" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE3" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF3" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG3" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH3" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI3" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ3" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK3" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="AP3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="AR3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="AU3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="AV3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW3" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="AX3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="AZ3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="BB3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="BC3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="BD3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="BF3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="BG3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="BH3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="BJ3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="BK3" s="11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A4" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C4" s="25" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D4" s="25" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>1407</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>1409</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>1411</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>1412</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>1413</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>1414</v>
+      </c>
+      <c r="P4" s="25" t="s">
+        <v>1415</v>
+      </c>
+      <c r="Q4" s="25" t="s">
+        <v>1416</v>
+      </c>
+      <c r="R4" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="S4" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="T4" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="U4" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="V4" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="W4" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="X4" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y4" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z4" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA4" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB4" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC4" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD4" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE4" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF4" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="AG4" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH4" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI4" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="AJ4" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="AK4" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="AL4" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM4" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="AN4" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="AO4" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="AP4" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="AQ4" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="AR4" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AS4" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AT4" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="AU4" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV4" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="AW4" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="AX4" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="AY4" s="16">
+        <v>257354</v>
+      </c>
+      <c r="AZ4" s="16">
+        <v>256772</v>
+      </c>
+      <c r="BA4" s="16">
+        <v>261980</v>
+      </c>
+      <c r="BB4" s="15">
+        <v>270252</v>
+      </c>
+      <c r="BC4" s="15">
+        <v>283673</v>
+      </c>
+      <c r="BD4" s="15">
+        <v>284911</v>
+      </c>
+      <c r="BE4" s="15">
+        <v>291932</v>
+      </c>
+      <c r="BF4" s="16">
+        <v>300051</v>
+      </c>
+      <c r="BG4" s="16">
+        <v>316477</v>
+      </c>
+      <c r="BH4" s="16">
+        <v>316380</v>
+      </c>
+      <c r="BI4" s="16">
+        <v>326325</v>
+      </c>
+      <c r="BJ4" s="16">
+        <v>326664</v>
+      </c>
+      <c r="BK4" s="16">
+        <v>345129</v>
+      </c>
+    </row>
+    <row r="5" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A5" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I5" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J5" s="25" t="s">
+        <v>1417</v>
+      </c>
+      <c r="K5" s="25" t="s">
+        <v>1418</v>
+      </c>
+      <c r="L5" s="25" t="s">
+        <v>1419</v>
+      </c>
+      <c r="M5" s="25" t="s">
+        <v>1420</v>
+      </c>
+      <c r="N5" s="25" t="s">
+        <v>1421</v>
+      </c>
+      <c r="O5" s="25" t="s">
+        <v>1422</v>
+      </c>
+      <c r="P5" s="25" t="s">
+        <v>1423</v>
+      </c>
+      <c r="Q5" s="25" t="s">
+        <v>1424</v>
+      </c>
+      <c r="R5" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="S5" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="T5" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="U5" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="V5" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="W5" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="X5" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y5" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z5" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA5" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB5" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC5" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD5" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE5" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF5" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG5" s="31">
+        <v>123664</v>
+      </c>
+      <c r="AH5" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI5" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK5" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL5" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="AM5" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN5" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="AO5" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="AP5" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ5" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="AR5" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="AS5" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT5" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="AU5" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="AV5" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW5" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="AX5" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="AY5" s="16">
+        <v>273902</v>
+      </c>
+      <c r="AZ5" s="16">
+        <v>273085</v>
+      </c>
+      <c r="BA5" s="16">
+        <v>280918</v>
+      </c>
+      <c r="BB5" s="15">
+        <v>289792</v>
+      </c>
+      <c r="BC5" s="15">
+        <v>303686</v>
+      </c>
+      <c r="BD5" s="15">
+        <v>304181</v>
+      </c>
+      <c r="BE5" s="15">
+        <v>314578</v>
+      </c>
+      <c r="BF5" s="16">
+        <v>326339</v>
+      </c>
+      <c r="BG5" s="16">
+        <v>340415</v>
+      </c>
+      <c r="BH5" s="16">
+        <v>340700</v>
+      </c>
+      <c r="BI5" s="16">
+        <v>350863</v>
+      </c>
+      <c r="BJ5" s="16">
+        <v>359827</v>
+      </c>
+      <c r="BK5" s="16">
+        <v>377419</v>
+      </c>
+    </row>
+    <row r="6" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I6" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J6" s="25" t="s">
+        <v>1425</v>
+      </c>
+      <c r="K6" s="25" t="s">
+        <v>1426</v>
+      </c>
+      <c r="L6" s="25" t="s">
+        <v>1427</v>
+      </c>
+      <c r="M6" s="25" t="s">
+        <v>1428</v>
+      </c>
+      <c r="N6" s="25" t="s">
+        <v>1429</v>
+      </c>
+      <c r="O6" s="25" t="s">
+        <v>1430</v>
+      </c>
+      <c r="P6" s="25" t="s">
+        <v>1431</v>
+      </c>
+      <c r="Q6" s="25" t="s">
+        <v>1432</v>
+      </c>
+      <c r="R6" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="S6" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="T6" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="U6" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="V6" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="W6" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="X6" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y6" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z6" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA6" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB6" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC6" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD6" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE6" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF6" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG6" s="31">
+        <v>72606</v>
+      </c>
+      <c r="AH6" s="25" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI6" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ6" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK6" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL6" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM6" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN6" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO6" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP6" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ6" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR6" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS6" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT6" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU6" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV6" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW6" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX6" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY6" s="16">
+        <v>251122</v>
+      </c>
+      <c r="AZ6" s="16">
+        <v>249566</v>
+      </c>
+      <c r="BA6" s="16">
+        <v>249216</v>
+      </c>
+      <c r="BB6" s="15">
+        <v>252247</v>
+      </c>
+      <c r="BC6" s="15">
+        <v>269738</v>
+      </c>
+      <c r="BD6" s="15">
+        <v>271375</v>
+      </c>
+      <c r="BE6" s="15">
+        <v>271985</v>
+      </c>
+      <c r="BF6" s="16">
+        <v>270607</v>
+      </c>
+      <c r="BG6" s="16">
+        <v>299463</v>
+      </c>
+      <c r="BH6" s="16">
+        <v>301372</v>
+      </c>
+      <c r="BI6" s="16">
+        <v>305186</v>
+      </c>
+      <c r="BJ6" s="16">
+        <v>285847</v>
+      </c>
+      <c r="BK6" s="16">
+        <v>313031</v>
+      </c>
+    </row>
+    <row r="7" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A7" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I7" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J7" s="25" t="s">
+        <v>1433</v>
+      </c>
+      <c r="K7" s="25" t="s">
+        <v>1434</v>
+      </c>
+      <c r="L7" s="25" t="s">
+        <v>1435</v>
+      </c>
+      <c r="M7" s="25" t="s">
+        <v>1436</v>
+      </c>
+      <c r="N7" s="25" t="s">
+        <v>1437</v>
+      </c>
+      <c r="O7" s="25" t="s">
+        <v>1438</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>1439</v>
+      </c>
+      <c r="Q7" s="25" t="s">
+        <v>1440</v>
+      </c>
+      <c r="R7" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="S7" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="T7" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="U7" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="V7" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="W7" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="X7" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y7" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z7" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="AA7" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB7" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="AC7" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="AD7" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE7" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF7" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG7" s="31">
+        <v>65677</v>
+      </c>
+      <c r="AH7" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI7" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ7" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="AK7" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="AL7" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AM7" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN7" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="AO7" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="AP7" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="AQ7" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="AR7" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="AS7" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT7" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="AU7" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV7" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="AW7" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="AX7" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="AY7" s="16">
+        <v>250348</v>
+      </c>
+      <c r="AZ7" s="16">
+        <v>246911</v>
+      </c>
+      <c r="BA7" s="16">
+        <v>248476</v>
+      </c>
+      <c r="BB7" s="15">
+        <v>266058</v>
+      </c>
+      <c r="BC7" s="15">
+        <v>270735</v>
+      </c>
+      <c r="BD7" s="15">
+        <v>270674</v>
+      </c>
+      <c r="BE7" s="15">
+        <v>271678</v>
+      </c>
+      <c r="BF7" s="16">
+        <v>274202</v>
+      </c>
+      <c r="BG7" s="16">
+        <v>313083</v>
+      </c>
+      <c r="BH7" s="16">
+        <v>290566</v>
+      </c>
+      <c r="BI7" s="16">
+        <v>293449</v>
+      </c>
+      <c r="BJ7" s="16">
+        <v>278556</v>
+      </c>
+      <c r="BK7" s="16">
+        <v>295615</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A8" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I8" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J8" s="25" t="s">
+        <v>1441</v>
+      </c>
+      <c r="K8" s="25" t="s">
+        <v>1442</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>1443</v>
+      </c>
+      <c r="M8" s="25" t="s">
+        <v>1444</v>
+      </c>
+      <c r="N8" s="25" t="s">
+        <v>1445</v>
+      </c>
+      <c r="O8" s="25" t="s">
+        <v>1446</v>
+      </c>
+      <c r="P8" s="25" t="s">
+        <v>1447</v>
+      </c>
+      <c r="Q8" s="25" t="s">
+        <v>1448</v>
+      </c>
+      <c r="R8" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="S8" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="T8" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="U8" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="V8" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="W8" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="X8" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y8" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z8" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA8" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="AB8" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="AC8" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD8" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="AE8" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="AF8" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG8" s="31">
+        <v>94013</v>
+      </c>
+      <c r="AH8" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="AI8" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="AJ8" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK8" s="25" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL8" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="AM8" s="25" t="s">
+        <v>171</v>
+      </c>
+      <c r="AN8" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="AO8" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP8" s="25" t="s">
+        <v>174</v>
+      </c>
+      <c r="AQ8" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="AR8" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="AS8" s="25" t="s">
+        <v>177</v>
+      </c>
+      <c r="AT8" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="AU8" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV8" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="AW8" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="AX8" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="AY8" s="16">
+        <v>244962</v>
+      </c>
+      <c r="AZ8" s="16">
+        <v>247714</v>
+      </c>
+      <c r="BA8" s="16">
+        <v>251389</v>
+      </c>
+      <c r="BB8" s="15">
+        <v>289755</v>
+      </c>
+      <c r="BC8" s="15">
+        <v>292394</v>
+      </c>
+      <c r="BD8" s="15">
+        <v>289725</v>
+      </c>
+      <c r="BE8" s="15">
+        <v>291426</v>
+      </c>
+      <c r="BF8" s="16">
+        <v>297075</v>
+      </c>
+      <c r="BG8" s="16">
+        <v>300237</v>
+      </c>
+      <c r="BH8" s="16">
+        <v>299154</v>
+      </c>
+      <c r="BI8" s="16">
+        <v>321080</v>
+      </c>
+      <c r="BJ8" s="16">
+        <v>311691</v>
+      </c>
+      <c r="BK8" s="16">
+        <v>332811</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A9" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I9" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J9" s="25" t="s">
+        <v>1449</v>
+      </c>
+      <c r="K9" s="25" t="s">
+        <v>1450</v>
+      </c>
+      <c r="L9" s="25" t="s">
+        <v>1451</v>
+      </c>
+      <c r="M9" s="25" t="s">
+        <v>1452</v>
+      </c>
+      <c r="N9" s="25" t="s">
+        <v>1453</v>
+      </c>
+      <c r="O9" s="25" t="s">
+        <v>1454</v>
+      </c>
+      <c r="P9" s="25" t="s">
+        <v>1455</v>
+      </c>
+      <c r="Q9" s="25" t="s">
+        <v>1456</v>
+      </c>
+      <c r="R9" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="S9" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="T9" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="U9" s="25" t="s">
+        <v>186</v>
+      </c>
+      <c r="V9" s="25" t="s">
+        <v>187</v>
+      </c>
+      <c r="W9" s="25" t="s">
+        <v>188</v>
+      </c>
+      <c r="X9" s="25" t="s">
+        <v>189</v>
+      </c>
+      <c r="Y9" s="25" t="s">
+        <v>190</v>
+      </c>
+      <c r="Z9" s="25" t="s">
+        <v>191</v>
+      </c>
+      <c r="AA9" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="AB9" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="AC9" s="25" t="s">
+        <v>194</v>
+      </c>
+      <c r="AD9" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="AE9" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="AF9" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="AG9" s="31">
+        <v>113958</v>
+      </c>
+      <c r="AH9" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="AI9" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="AJ9" s="25" t="s">
+        <v>200</v>
+      </c>
+      <c r="AK9" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="AL9" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="AM9" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="AN9" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="AO9" s="25" t="s">
+        <v>205</v>
+      </c>
+      <c r="AP9" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="AQ9" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="AR9" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS9" s="25" t="s">
+        <v>209</v>
+      </c>
+      <c r="AT9" s="25" t="s">
+        <v>210</v>
+      </c>
+      <c r="AU9" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="AV9" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="AW9" s="25" t="s">
+        <v>213</v>
+      </c>
+      <c r="AX9" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="AY9" s="16">
+        <v>239905</v>
+      </c>
+      <c r="AZ9" s="16">
+        <v>238473</v>
+      </c>
+      <c r="BA9" s="16">
+        <v>242574</v>
+      </c>
+      <c r="BB9" s="15">
+        <v>246470</v>
+      </c>
+      <c r="BC9" s="15">
+        <v>258333</v>
+      </c>
+      <c r="BD9" s="15">
+        <v>251768</v>
+      </c>
+      <c r="BE9" s="15">
+        <v>254999</v>
+      </c>
+      <c r="BF9" s="16">
+        <v>267834</v>
+      </c>
+      <c r="BG9" s="16">
+        <v>285317</v>
+      </c>
+      <c r="BH9" s="16">
+        <v>286007</v>
+      </c>
+      <c r="BI9" s="16">
+        <v>303678</v>
+      </c>
+      <c r="BJ9" s="16">
+        <v>293484</v>
+      </c>
+      <c r="BK9" s="16">
+        <v>317927</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A10" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I10" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J10" s="25" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K10" s="25" t="s">
+        <v>1458</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>1366</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>1459</v>
+      </c>
+      <c r="N10" s="25" t="s">
+        <v>1460</v>
+      </c>
+      <c r="O10" s="25" t="s">
+        <v>1461</v>
+      </c>
+      <c r="P10" s="25" t="s">
+        <v>1462</v>
+      </c>
+      <c r="Q10" s="25" t="s">
+        <v>1463</v>
+      </c>
+      <c r="R10" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="S10" s="25" t="s">
+        <v>216</v>
+      </c>
+      <c r="T10" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="U10" s="25" t="s">
+        <v>218</v>
+      </c>
+      <c r="V10" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="W10" s="25" t="s">
+        <v>220</v>
+      </c>
+      <c r="X10" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="Y10" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="Z10" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="AA10" s="25" t="s">
+        <v>224</v>
+      </c>
+      <c r="AB10" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="AC10" s="25" t="s">
+        <v>226</v>
+      </c>
+      <c r="AD10" s="25" t="s">
+        <v>227</v>
+      </c>
+      <c r="AE10" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF10" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="AG10" s="31">
+        <v>93538</v>
+      </c>
+      <c r="AH10" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="AI10" s="25" t="s">
+        <v>231</v>
+      </c>
+      <c r="AJ10" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="AK10" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="AL10" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="AM10" s="25" t="s">
+        <v>235</v>
+      </c>
+      <c r="AN10" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="AO10" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="AP10" s="25" t="s">
+        <v>238</v>
+      </c>
+      <c r="AQ10" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="AR10" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="AS10" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="AT10" s="25" t="s">
+        <v>242</v>
+      </c>
+      <c r="AU10" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="AV10" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="AW10" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="AX10" s="25" t="s">
+        <v>246</v>
+      </c>
+      <c r="AY10" s="16">
+        <v>250677</v>
+      </c>
+      <c r="AZ10" s="16">
+        <v>245181</v>
+      </c>
+      <c r="BA10" s="16">
+        <v>245573</v>
+      </c>
+      <c r="BB10" s="15">
+        <v>234138</v>
+      </c>
+      <c r="BC10" s="15">
+        <v>264570</v>
+      </c>
+      <c r="BD10" s="15">
+        <v>265866</v>
+      </c>
+      <c r="BE10" s="15">
+        <v>271949</v>
+      </c>
+      <c r="BF10" s="16">
+        <v>286405</v>
+      </c>
+      <c r="BG10" s="16">
+        <v>310221</v>
+      </c>
+      <c r="BH10" s="16">
+        <v>302206</v>
+      </c>
+      <c r="BI10" s="16">
+        <v>307263</v>
+      </c>
+      <c r="BJ10" s="16">
+        <v>294608</v>
+      </c>
+      <c r="BK10" s="16">
+        <v>325319</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A11" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I11" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J11" s="25" t="s">
+        <v>1464</v>
+      </c>
+      <c r="K11" s="25" t="s">
+        <v>1465</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>1466</v>
+      </c>
+      <c r="M11" s="25" t="s">
+        <v>1467</v>
+      </c>
+      <c r="N11" s="25" t="s">
+        <v>1468</v>
+      </c>
+      <c r="O11" s="25" t="s">
+        <v>1469</v>
+      </c>
+      <c r="P11" s="25" t="s">
+        <v>1470</v>
+      </c>
+      <c r="Q11" s="25" t="s">
+        <v>1471</v>
+      </c>
+      <c r="R11" s="25" t="s">
+        <v>247</v>
+      </c>
+      <c r="S11" s="25" t="s">
+        <v>248</v>
+      </c>
+      <c r="T11" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="U11" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="V11" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="W11" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="X11" s="25" t="s">
+        <v>253</v>
+      </c>
+      <c r="Y11" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="Z11" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="AA11" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="AB11" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="AC11" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="AD11" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="AE11" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="AF11" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="AG11" s="31">
+        <v>114017</v>
+      </c>
+      <c r="AH11" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="AI11" s="25" t="s">
+        <v>263</v>
+      </c>
+      <c r="AJ11" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="AK11" s="25" t="s">
+        <v>265</v>
+      </c>
+      <c r="AL11" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="AM11" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="AN11" s="25" t="s">
+        <v>268</v>
+      </c>
+      <c r="AO11" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="AP11" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="AQ11" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="AR11" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="AS11" s="25" t="s">
+        <v>273</v>
+      </c>
+      <c r="AT11" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="AU11" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="AV11" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW11" s="25" t="s">
+        <v>277</v>
+      </c>
+      <c r="AX11" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="AY11" s="16">
+        <v>263838</v>
+      </c>
+      <c r="AZ11" s="16">
+        <v>262335</v>
+      </c>
+      <c r="BA11" s="16">
+        <v>271711</v>
+      </c>
+      <c r="BB11" s="15">
+        <v>282149</v>
+      </c>
+      <c r="BC11" s="15">
+        <v>303540</v>
+      </c>
+      <c r="BD11" s="15">
+        <v>295484</v>
+      </c>
+      <c r="BE11" s="15">
+        <v>300585</v>
+      </c>
+      <c r="BF11" s="16">
+        <v>298591</v>
+      </c>
+      <c r="BG11" s="16">
+        <v>325048</v>
+      </c>
+      <c r="BH11" s="16">
+        <v>312050</v>
+      </c>
+      <c r="BI11" s="16">
+        <v>319815</v>
+      </c>
+      <c r="BJ11" s="16">
+        <v>319220</v>
+      </c>
+      <c r="BK11" s="16">
+        <v>340614</v>
+      </c>
+    </row>
+    <row r="12" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A12" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I12" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J12" s="25" t="s">
+        <v>1472</v>
+      </c>
+      <c r="K12" s="25" t="s">
+        <v>1473</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>1474</v>
+      </c>
+      <c r="M12" s="25" t="s">
+        <v>1475</v>
+      </c>
+      <c r="N12" s="25" t="s">
+        <v>1476</v>
+      </c>
+      <c r="O12" s="25" t="s">
+        <v>1477</v>
+      </c>
+      <c r="P12" s="25" t="s">
+        <v>1478</v>
+      </c>
+      <c r="Q12" s="25" t="s">
+        <v>1479</v>
+      </c>
+      <c r="R12" s="25" t="s">
+        <v>279</v>
+      </c>
+      <c r="S12" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="T12" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="U12" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="V12" s="25" t="s">
+        <v>283</v>
+      </c>
+      <c r="W12" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="X12" s="25" t="s">
+        <v>285</v>
+      </c>
+      <c r="Y12" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="Z12" s="25" t="s">
+        <v>287</v>
+      </c>
+      <c r="AA12" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="AB12" s="25" t="s">
+        <v>289</v>
+      </c>
+      <c r="AC12" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="AD12" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="AE12" s="25" t="s">
+        <v>292</v>
+      </c>
+      <c r="AF12" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="AG12" s="31">
+        <v>100455</v>
+      </c>
+      <c r="AH12" s="25" t="s">
+        <v>294</v>
+      </c>
+      <c r="AI12" s="25" t="s">
+        <v>295</v>
+      </c>
+      <c r="AJ12" s="25" t="s">
+        <v>296</v>
+      </c>
+      <c r="AK12" s="25" t="s">
+        <v>297</v>
+      </c>
+      <c r="AL12" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="AM12" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="AN12" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="AO12" s="25" t="s">
+        <v>301</v>
+      </c>
+      <c r="AP12" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="AQ12" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="AR12" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="AS12" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="AT12" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="AU12" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="AV12" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="AW12" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="AX12" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="AY12" s="16">
+        <v>239889</v>
+      </c>
+      <c r="AZ12" s="16">
+        <v>241674</v>
+      </c>
+      <c r="BA12" s="16">
+        <v>242332</v>
+      </c>
+      <c r="BB12" s="15">
+        <v>249072</v>
+      </c>
+      <c r="BC12" s="15">
+        <v>258304</v>
+      </c>
+      <c r="BD12" s="15">
+        <v>263388</v>
+      </c>
+      <c r="BE12" s="15">
+        <v>263341</v>
+      </c>
+      <c r="BF12" s="16">
+        <v>262869</v>
+      </c>
+      <c r="BG12" s="16">
+        <v>275963</v>
+      </c>
+      <c r="BH12" s="16">
+        <v>281177</v>
+      </c>
+      <c r="BI12" s="16">
+        <v>287074</v>
+      </c>
+      <c r="BJ12" s="16">
+        <v>285926</v>
+      </c>
+      <c r="BK12" s="16">
+        <v>300679</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A13" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I13" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J13" s="25" t="s">
+        <v>1480</v>
+      </c>
+      <c r="K13" s="25" t="s">
+        <v>1481</v>
+      </c>
+      <c r="L13" s="25" t="s">
+        <v>1482</v>
+      </c>
+      <c r="M13" s="25" t="s">
+        <v>1483</v>
+      </c>
+      <c r="N13" s="25" t="s">
+        <v>1484</v>
+      </c>
+      <c r="O13" s="25" t="s">
+        <v>1485</v>
+      </c>
+      <c r="P13" s="25" t="s">
+        <v>1486</v>
+      </c>
+      <c r="Q13" s="25" t="s">
+        <v>1487</v>
+      </c>
+      <c r="R13" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="S13" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="T13" s="25" t="s">
+        <v>313</v>
+      </c>
+      <c r="U13" s="25" t="s">
+        <v>314</v>
+      </c>
+      <c r="V13" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="W13" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="X13" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="Y13" s="25" t="s">
+        <v>318</v>
+      </c>
+      <c r="Z13" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="AA13" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="AB13" s="25" t="s">
+        <v>321</v>
+      </c>
+      <c r="AC13" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="AD13" s="25" t="s">
+        <v>323</v>
+      </c>
+      <c r="AE13" s="25" t="s">
+        <v>324</v>
+      </c>
+      <c r="AF13" s="25" t="s">
+        <v>325</v>
+      </c>
+      <c r="AG13" s="31">
+        <v>115257</v>
+      </c>
+      <c r="AH13" s="25" t="s">
+        <v>326</v>
+      </c>
+      <c r="AI13" s="25" t="s">
+        <v>327</v>
+      </c>
+      <c r="AJ13" s="25" t="s">
+        <v>328</v>
+      </c>
+      <c r="AK13" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="AL13" s="25" t="s">
+        <v>330</v>
+      </c>
+      <c r="AM13" s="25" t="s">
+        <v>331</v>
+      </c>
+      <c r="AN13" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="AO13" s="25" t="s">
+        <v>333</v>
+      </c>
+      <c r="AP13" s="25" t="s">
+        <v>334</v>
+      </c>
+      <c r="AQ13" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="AR13" s="25" t="s">
+        <v>336</v>
+      </c>
+      <c r="AS13" s="25" t="s">
+        <v>337</v>
+      </c>
+      <c r="AT13" s="25" t="s">
+        <v>338</v>
+      </c>
+      <c r="AU13" s="25" t="s">
+        <v>339</v>
+      </c>
+      <c r="AV13" s="25" t="s">
+        <v>340</v>
+      </c>
+      <c r="AW13" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="AX13" s="25" t="s">
+        <v>342</v>
+      </c>
+      <c r="AY13" s="16">
+        <v>234024</v>
+      </c>
+      <c r="AZ13" s="16">
+        <v>232532</v>
+      </c>
+      <c r="BA13" s="16">
+        <v>235296</v>
+      </c>
+      <c r="BB13" s="15">
+        <v>248721</v>
+      </c>
+      <c r="BC13" s="15">
+        <v>258250</v>
+      </c>
+      <c r="BD13" s="15">
+        <v>257403</v>
+      </c>
+      <c r="BE13" s="15">
+        <v>265097</v>
+      </c>
+      <c r="BF13" s="16">
+        <v>287891</v>
+      </c>
+      <c r="BG13" s="16">
+        <v>296008</v>
+      </c>
+      <c r="BH13" s="16">
+        <v>291534</v>
+      </c>
+      <c r="BI13" s="16">
+        <v>311379</v>
+      </c>
+      <c r="BJ13" s="16">
+        <v>298287</v>
+      </c>
+      <c r="BK13" s="16">
+        <v>315084</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A14" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I14" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J14" s="25" t="s">
+        <v>1488</v>
+      </c>
+      <c r="K14" s="25" t="s">
+        <v>1489</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>1490</v>
+      </c>
+      <c r="M14" s="25" t="s">
+        <v>1491</v>
+      </c>
+      <c r="N14" s="25" t="s">
+        <v>1492</v>
+      </c>
+      <c r="O14" s="25" t="s">
+        <v>1493</v>
+      </c>
+      <c r="P14" s="25" t="s">
+        <v>1494</v>
+      </c>
+      <c r="Q14" s="25" t="s">
+        <v>1495</v>
+      </c>
+      <c r="R14" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="S14" s="25" t="s">
+        <v>344</v>
+      </c>
+      <c r="T14" s="25" t="s">
+        <v>345</v>
+      </c>
+      <c r="U14" s="25" t="s">
+        <v>346</v>
+      </c>
+      <c r="V14" s="25" t="s">
+        <v>347</v>
+      </c>
+      <c r="W14" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="X14" s="25" t="s">
+        <v>349</v>
+      </c>
+      <c r="Y14" s="25" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z14" s="25" t="s">
+        <v>351</v>
+      </c>
+      <c r="AA14" s="25" t="s">
+        <v>352</v>
+      </c>
+      <c r="AB14" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="AC14" s="25" t="s">
+        <v>354</v>
+      </c>
+      <c r="AD14" s="25" t="s">
+        <v>355</v>
+      </c>
+      <c r="AE14" s="25" t="s">
+        <v>356</v>
+      </c>
+      <c r="AF14" s="25" t="s">
+        <v>357</v>
+      </c>
+      <c r="AG14" s="31">
+        <v>95470</v>
+      </c>
+      <c r="AH14" s="25" t="s">
+        <v>358</v>
+      </c>
+      <c r="AI14" s="25" t="s">
+        <v>359</v>
+      </c>
+      <c r="AJ14" s="25" t="s">
+        <v>360</v>
+      </c>
+      <c r="AK14" s="25" t="s">
+        <v>361</v>
+      </c>
+      <c r="AL14" s="25" t="s">
+        <v>362</v>
+      </c>
+      <c r="AM14" s="25" t="s">
+        <v>363</v>
+      </c>
+      <c r="AN14" s="25" t="s">
+        <v>364</v>
+      </c>
+      <c r="AO14" s="25" t="s">
+        <v>365</v>
+      </c>
+      <c r="AP14" s="25" t="s">
+        <v>366</v>
+      </c>
+      <c r="AQ14" s="25" t="s">
+        <v>367</v>
+      </c>
+      <c r="AR14" s="25" t="s">
+        <v>368</v>
+      </c>
+      <c r="AS14" s="25" t="s">
+        <v>369</v>
+      </c>
+      <c r="AT14" s="25" t="s">
+        <v>370</v>
+      </c>
+      <c r="AU14" s="25" t="s">
+        <v>371</v>
+      </c>
+      <c r="AV14" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="AW14" s="25" t="s">
+        <v>373</v>
+      </c>
+      <c r="AX14" s="25" t="s">
+        <v>374</v>
+      </c>
+      <c r="AY14" s="16">
+        <v>241705</v>
+      </c>
+      <c r="AZ14" s="16">
+        <v>244576</v>
+      </c>
+      <c r="BA14" s="16">
+        <v>248909</v>
+      </c>
+      <c r="BB14" s="15">
+        <v>247402</v>
+      </c>
+      <c r="BC14" s="15">
+        <v>255330</v>
+      </c>
+      <c r="BD14" s="15">
+        <v>259445</v>
+      </c>
+      <c r="BE14" s="15">
+        <v>268200</v>
+      </c>
+      <c r="BF14" s="16">
+        <v>276503</v>
+      </c>
+      <c r="BG14" s="16">
+        <v>284450</v>
+      </c>
+      <c r="BH14" s="16">
+        <v>290534</v>
+      </c>
+      <c r="BI14" s="16">
+        <v>301476</v>
+      </c>
+      <c r="BJ14" s="16">
+        <v>284467</v>
+      </c>
+      <c r="BK14" s="16">
+        <v>302766</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I15" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J15" s="25" t="s">
+        <v>1496</v>
+      </c>
+      <c r="K15" s="25" t="s">
+        <v>1497</v>
+      </c>
+      <c r="L15" s="25" t="s">
+        <v>1498</v>
+      </c>
+      <c r="M15" s="25" t="s">
+        <v>1499</v>
+      </c>
+      <c r="N15" s="25" t="s">
+        <v>1500</v>
+      </c>
+      <c r="O15" s="25" t="s">
+        <v>1501</v>
+      </c>
+      <c r="P15" s="25" t="s">
+        <v>1502</v>
+      </c>
+      <c r="Q15" s="25" t="s">
+        <v>1503</v>
+      </c>
+      <c r="R15" s="25" t="s">
+        <v>375</v>
+      </c>
+      <c r="S15" s="25" t="s">
+        <v>376</v>
+      </c>
+      <c r="T15" s="25" t="s">
+        <v>377</v>
+      </c>
+      <c r="U15" s="25" t="s">
+        <v>378</v>
+      </c>
+      <c r="V15" s="25" t="s">
+        <v>379</v>
+      </c>
+      <c r="W15" s="25" t="s">
+        <v>380</v>
+      </c>
+      <c r="X15" s="25" t="s">
+        <v>381</v>
+      </c>
+      <c r="Y15" s="25" t="s">
+        <v>382</v>
+      </c>
+      <c r="Z15" s="25" t="s">
+        <v>383</v>
+      </c>
+      <c r="AA15" s="25" t="s">
+        <v>384</v>
+      </c>
+      <c r="AB15" s="25" t="s">
+        <v>385</v>
+      </c>
+      <c r="AC15" s="25" t="s">
+        <v>386</v>
+      </c>
+      <c r="AD15" s="25" t="s">
+        <v>387</v>
+      </c>
+      <c r="AE15" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="AF15" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="AG15" s="31">
+        <v>80871</v>
+      </c>
+      <c r="AH15" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="AI15" s="25" t="s">
+        <v>391</v>
+      </c>
+      <c r="AJ15" s="25" t="s">
+        <v>392</v>
+      </c>
+      <c r="AK15" s="25" t="s">
+        <v>393</v>
+      </c>
+      <c r="AL15" s="25" t="s">
+        <v>394</v>
+      </c>
+      <c r="AM15" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="AN15" s="25" t="s">
+        <v>396</v>
+      </c>
+      <c r="AO15" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="AP15" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="AQ15" s="25" t="s">
+        <v>399</v>
+      </c>
+      <c r="AR15" s="25" t="s">
+        <v>400</v>
+      </c>
+      <c r="AS15" s="25" t="s">
+        <v>401</v>
+      </c>
+      <c r="AT15" s="25" t="s">
+        <v>402</v>
+      </c>
+      <c r="AU15" s="25" t="s">
+        <v>403</v>
+      </c>
+      <c r="AV15" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="AW15" s="25" t="s">
+        <v>405</v>
+      </c>
+      <c r="AX15" s="25" t="s">
+        <v>406</v>
+      </c>
+      <c r="AY15" s="16">
+        <v>244183</v>
+      </c>
+      <c r="AZ15" s="16">
+        <v>243674</v>
+      </c>
+      <c r="BA15" s="16">
+        <v>246049</v>
+      </c>
+      <c r="BB15" s="15">
+        <v>244335</v>
+      </c>
+      <c r="BC15" s="15">
+        <v>254212</v>
+      </c>
+      <c r="BD15" s="15">
+        <v>260724</v>
+      </c>
+      <c r="BE15" s="15">
+        <v>267107</v>
+      </c>
+      <c r="BF15" s="16">
+        <v>263939</v>
+      </c>
+      <c r="BG15" s="16">
+        <v>280929</v>
+      </c>
+      <c r="BH15" s="16">
+        <v>284107</v>
+      </c>
+      <c r="BI15" s="16">
+        <v>289583</v>
+      </c>
+      <c r="BJ15" s="16">
+        <v>291541</v>
+      </c>
+      <c r="BK15" s="16">
+        <v>312398</v>
+      </c>
+    </row>
+    <row r="16" spans="1:65" s="3" customFormat="1" ht="11.25">
+      <c r="A16" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I16" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J16" s="25" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K16" s="25" t="s">
+        <v>1505</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>1506</v>
+      </c>
+      <c r="M16" s="25" t="s">
+        <v>1507</v>
+      </c>
+      <c r="N16" s="25" t="s">
+        <v>1508</v>
+      </c>
+      <c r="O16" s="25" t="s">
+        <v>1509</v>
+      </c>
+      <c r="P16" s="25" t="s">
+        <v>1510</v>
+      </c>
+      <c r="Q16" s="25" t="s">
+        <v>1511</v>
+      </c>
+      <c r="R16" s="25" t="s">
+        <v>407</v>
+      </c>
+      <c r="S16" s="25" t="s">
+        <v>408</v>
+      </c>
+      <c r="T16" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="U16" s="25" t="s">
+        <v>410</v>
+      </c>
+      <c r="V16" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="W16" s="25" t="s">
+        <v>412</v>
+      </c>
+      <c r="X16" s="25" t="s">
+        <v>413</v>
+      </c>
+      <c r="Y16" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="Z16" s="25" t="s">
+        <v>415</v>
+      </c>
+      <c r="AA16" s="25" t="s">
+        <v>416</v>
+      </c>
+      <c r="AB16" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="AC16" s="25" t="s">
+        <v>417</v>
+      </c>
+      <c r="AD16" s="25" t="s">
+        <v>418</v>
+      </c>
+      <c r="AE16" s="25" t="s">
+        <v>419</v>
+      </c>
+      <c r="AF16" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="AG16" s="31">
+        <v>97707</v>
+      </c>
+      <c r="AH16" s="25" t="s">
+        <v>420</v>
+      </c>
+      <c r="AI16" s="25" t="s">
+        <v>421</v>
+      </c>
+      <c r="AJ16" s="25" t="s">
+        <v>422</v>
+      </c>
+      <c r="AK16" s="25" t="s">
+        <v>423</v>
+      </c>
+      <c r="AL16" s="25" t="s">
+        <v>424</v>
+      </c>
+      <c r="AM16" s="25" t="s">
+        <v>425</v>
+      </c>
+      <c r="AN16" s="25" t="s">
+        <v>426</v>
+      </c>
+      <c r="AO16" s="25" t="s">
+        <v>427</v>
+      </c>
+      <c r="AP16" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="AQ16" s="25" t="s">
+        <v>429</v>
+      </c>
+      <c r="AR16" s="25" t="s">
+        <v>430</v>
+      </c>
+      <c r="AS16" s="25" t="s">
+        <v>431</v>
+      </c>
+      <c r="AT16" s="25" t="s">
+        <v>432</v>
+      </c>
+      <c r="AU16" s="25" t="s">
+        <v>433</v>
+      </c>
+      <c r="AV16" s="25" t="s">
+        <v>434</v>
+      </c>
+      <c r="AW16" s="25" t="s">
+        <v>435</v>
+      </c>
+      <c r="AX16" s="25" t="s">
+        <v>436</v>
+      </c>
+      <c r="AY16" s="16">
+        <v>232708</v>
+      </c>
+      <c r="AZ16" s="16">
+        <v>229115</v>
+      </c>
+      <c r="BA16" s="16">
+        <v>229488</v>
+      </c>
+      <c r="BB16" s="15">
+        <v>227854</v>
+      </c>
+      <c r="BC16" s="15">
+        <v>246739</v>
+      </c>
+      <c r="BD16" s="15">
+        <v>257076</v>
+      </c>
+      <c r="BE16" s="15">
+        <v>254908</v>
+      </c>
+      <c r="BF16" s="16">
+        <v>250488</v>
+      </c>
+      <c r="BG16" s="16">
+        <v>276749</v>
+      </c>
+      <c r="BH16" s="16">
+        <v>273578</v>
+      </c>
+      <c r="BI16" s="16">
+        <v>272113</v>
+      </c>
+      <c r="BJ16" s="16">
+        <v>276036</v>
+      </c>
+      <c r="BK16" s="16">
+        <v>294317</v>
+      </c>
+    </row>
+    <row r="17" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A17" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I17" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J17" s="25" t="s">
+        <v>1512</v>
+      </c>
+      <c r="K17" s="25" t="s">
+        <v>1513</v>
+      </c>
+      <c r="L17" s="25" t="s">
+        <v>1514</v>
+      </c>
+      <c r="M17" s="25" t="s">
+        <v>1515</v>
+      </c>
+      <c r="N17" s="25" t="s">
+        <v>1516</v>
+      </c>
+      <c r="O17" s="25" t="s">
+        <v>1517</v>
+      </c>
+      <c r="P17" s="25" t="s">
+        <v>1518</v>
+      </c>
+      <c r="Q17" s="25" t="s">
+        <v>1519</v>
+      </c>
+      <c r="R17" s="25" t="s">
+        <v>437</v>
+      </c>
+      <c r="S17" s="25" t="s">
+        <v>438</v>
+      </c>
+      <c r="T17" s="25" t="s">
+        <v>439</v>
+      </c>
+      <c r="U17" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="V17" s="25" t="s">
+        <v>441</v>
+      </c>
+      <c r="W17" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="X17" s="25" t="s">
+        <v>443</v>
+      </c>
+      <c r="Y17" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="Z17" s="25" t="s">
+        <v>445</v>
+      </c>
+      <c r="AA17" s="25" t="s">
+        <v>446</v>
+      </c>
+      <c r="AB17" s="25" t="s">
+        <v>447</v>
+      </c>
+      <c r="AC17" s="25" t="s">
+        <v>448</v>
+      </c>
+      <c r="AD17" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="AE17" s="25" t="s">
+        <v>450</v>
+      </c>
+      <c r="AF17" s="25" t="s">
+        <v>451</v>
+      </c>
+      <c r="AG17" s="31">
+        <v>112464</v>
+      </c>
+      <c r="AH17" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="AI17" s="25" t="s">
+        <v>453</v>
+      </c>
+      <c r="AJ17" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="AK17" s="25" t="s">
+        <v>455</v>
+      </c>
+      <c r="AL17" s="25" t="s">
+        <v>456</v>
+      </c>
+      <c r="AM17" s="25" t="s">
+        <v>457</v>
+      </c>
+      <c r="AN17" s="25" t="s">
+        <v>458</v>
+      </c>
+      <c r="AO17" s="25" t="s">
+        <v>459</v>
+      </c>
+      <c r="AP17" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="AQ17" s="25" t="s">
+        <v>461</v>
+      </c>
+      <c r="AR17" s="25" t="s">
+        <v>462</v>
+      </c>
+      <c r="AS17" s="25" t="s">
+        <v>463</v>
+      </c>
+      <c r="AT17" s="25" t="s">
+        <v>464</v>
+      </c>
+      <c r="AU17" s="25" t="s">
+        <v>465</v>
+      </c>
+      <c r="AV17" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="AW17" s="25" t="s">
+        <v>467</v>
+      </c>
+      <c r="AX17" s="25" t="s">
+        <v>468</v>
+      </c>
+      <c r="AY17" s="16">
+        <v>235402</v>
+      </c>
+      <c r="AZ17" s="16">
+        <v>222841</v>
+      </c>
+      <c r="BA17" s="16">
+        <v>227334</v>
+      </c>
+      <c r="BB17" s="15">
+        <v>265641</v>
+      </c>
+      <c r="BC17" s="15">
+        <v>259604</v>
+      </c>
+      <c r="BD17" s="15">
+        <v>253435</v>
+      </c>
+      <c r="BE17" s="15">
+        <v>255637</v>
+      </c>
+      <c r="BF17" s="16">
+        <v>309908</v>
+      </c>
+      <c r="BG17" s="16">
+        <v>297777</v>
+      </c>
+      <c r="BH17" s="16">
+        <v>290500</v>
+      </c>
+      <c r="BI17" s="16">
+        <v>293650</v>
+      </c>
+      <c r="BJ17" s="16">
+        <v>297865</v>
+      </c>
+      <c r="BK17" s="16">
+        <v>297957</v>
+      </c>
+    </row>
+    <row r="18" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A18" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I18" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J18" s="25" t="s">
+        <v>1520</v>
+      </c>
+      <c r="K18" s="25" t="s">
+        <v>1521</v>
+      </c>
+      <c r="L18" s="25" t="s">
+        <v>1407</v>
+      </c>
+      <c r="M18" s="25" t="s">
+        <v>1522</v>
+      </c>
+      <c r="N18" s="25" t="s">
+        <v>1523</v>
+      </c>
+      <c r="O18" s="25" t="s">
+        <v>1524</v>
+      </c>
+      <c r="P18" s="25" t="s">
+        <v>1525</v>
+      </c>
+      <c r="Q18" s="25" t="s">
+        <v>1526</v>
+      </c>
+      <c r="R18" s="25" t="s">
+        <v>469</v>
+      </c>
+      <c r="S18" s="25" t="s">
+        <v>470</v>
+      </c>
+      <c r="T18" s="25" t="s">
+        <v>471</v>
+      </c>
+      <c r="U18" s="25" t="s">
+        <v>472</v>
+      </c>
+      <c r="V18" s="25" t="s">
+        <v>473</v>
+      </c>
+      <c r="W18" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="X18" s="25" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y18" s="25" t="s">
+        <v>476</v>
+      </c>
+      <c r="Z18" s="25" t="s">
+        <v>477</v>
+      </c>
+      <c r="AA18" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="AB18" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="AC18" s="25" t="s">
+        <v>480</v>
+      </c>
+      <c r="AD18" s="25" t="s">
+        <v>481</v>
+      </c>
+      <c r="AE18" s="25" t="s">
+        <v>482</v>
+      </c>
+      <c r="AF18" s="25" t="s">
+        <v>483</v>
+      </c>
+      <c r="AG18" s="31">
+        <v>77594</v>
+      </c>
+      <c r="AH18" s="25" t="s">
+        <v>484</v>
+      </c>
+      <c r="AI18" s="25" t="s">
+        <v>485</v>
+      </c>
+      <c r="AJ18" s="25" t="s">
+        <v>486</v>
+      </c>
+      <c r="AK18" s="25" t="s">
+        <v>487</v>
+      </c>
+      <c r="AL18" s="25" t="s">
+        <v>488</v>
+      </c>
+      <c r="AM18" s="25" t="s">
+        <v>489</v>
+      </c>
+      <c r="AN18" s="25" t="s">
+        <v>490</v>
+      </c>
+      <c r="AO18" s="25" t="s">
+        <v>491</v>
+      </c>
+      <c r="AP18" s="25" t="s">
+        <v>492</v>
+      </c>
+      <c r="AQ18" s="25" t="s">
+        <v>493</v>
+      </c>
+      <c r="AR18" s="25" t="s">
+        <v>494</v>
+      </c>
+      <c r="AS18" s="25" t="s">
+        <v>495</v>
+      </c>
+      <c r="AT18" s="25" t="s">
+        <v>496</v>
+      </c>
+      <c r="AU18" s="25" t="s">
+        <v>497</v>
+      </c>
+      <c r="AV18" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="AW18" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="AX18" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="AY18" s="16">
+        <v>230781</v>
+      </c>
+      <c r="AZ18" s="16">
+        <v>238048</v>
+      </c>
+      <c r="BA18" s="16">
+        <v>240981</v>
+      </c>
+      <c r="BB18" s="15">
+        <v>241239</v>
+      </c>
+      <c r="BC18" s="15">
+        <v>256724</v>
+      </c>
+      <c r="BD18" s="15">
+        <v>269070</v>
+      </c>
+      <c r="BE18" s="15">
+        <v>275513</v>
+      </c>
+      <c r="BF18" s="16">
+        <v>267036</v>
+      </c>
+      <c r="BG18" s="16">
+        <v>290953</v>
+      </c>
+      <c r="BH18" s="16">
+        <v>305803</v>
+      </c>
+      <c r="BI18" s="16">
+        <v>322377</v>
+      </c>
+      <c r="BJ18" s="16">
+        <v>314508</v>
+      </c>
+      <c r="BK18" s="16">
+        <v>327392</v>
+      </c>
+    </row>
+    <row r="19" spans="1:272" ht="12.75" customHeight="1">
+      <c r="A19" s="17"/>
+      <c r="B19" s="17"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="17"/>
+      <c r="P19" s="17"/>
+      <c r="Q19" s="17"/>
+      <c r="R19" s="17"/>
+      <c r="S19" s="17"/>
+      <c r="T19" s="17"/>
+      <c r="U19" s="17"/>
+      <c r="V19" s="17"/>
+      <c r="W19" s="17"/>
+      <c r="X19" s="17"/>
+      <c r="Y19" s="17"/>
+      <c r="Z19" s="8"/>
+      <c r="AA19" s="8"/>
+      <c r="AB19" s="8"/>
+      <c r="AC19" s="8"/>
+      <c r="AD19" s="8"/>
+      <c r="AE19" s="8"/>
+      <c r="AF19" s="8"/>
+      <c r="AG19" s="8"/>
+      <c r="AH19" s="8"/>
+      <c r="AI19" s="8"/>
+      <c r="AJ19" s="8"/>
+      <c r="AK19" s="8"/>
+      <c r="AL19" s="8"/>
+      <c r="AM19" s="8"/>
+      <c r="AN19" s="8"/>
+      <c r="AO19" s="8"/>
+      <c r="AP19" s="8"/>
+      <c r="AQ19" s="8"/>
+      <c r="AR19" s="8"/>
+      <c r="AS19" s="8"/>
+      <c r="BB19" s="9"/>
+    </row>
+    <row r="20" spans="1:272" ht="38.25" customHeight="1">
+      <c r="A20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
+      <c r="N20" s="19"/>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="19"/>
+      <c r="S20" s="19"/>
+      <c r="T20" s="19"/>
+      <c r="U20" s="19"/>
+      <c r="V20" s="19"/>
+      <c r="W20" s="19"/>
+      <c r="X20" s="19"/>
+      <c r="Y20" s="19"/>
+      <c r="Z20" s="9"/>
+      <c r="AA20" s="32"/>
+      <c r="AB20" s="9"/>
+      <c r="AC20" s="9"/>
+      <c r="AD20" s="9"/>
+      <c r="AE20" s="9"/>
+      <c r="AF20" s="9"/>
+      <c r="AG20" s="9"/>
+      <c r="AH20" s="9"/>
+      <c r="AI20" s="9"/>
+      <c r="AJ20" s="9"/>
+      <c r="AK20" s="9"/>
+      <c r="AL20" s="9"/>
+      <c r="AM20" s="9"/>
+      <c r="AN20" s="9"/>
+      <c r="AO20" s="9"/>
+      <c r="AP20" s="9"/>
+      <c r="AQ20" s="9"/>
+      <c r="AR20" s="9"/>
+      <c r="AS20" s="9"/>
+      <c r="AT20" s="9"/>
+      <c r="AU20" s="9"/>
+      <c r="AV20" s="9"/>
+      <c r="AW20" s="9"/>
+      <c r="AX20" s="9"/>
+      <c r="AY20" s="9"/>
+      <c r="AZ20" s="9"/>
+      <c r="BA20" s="9"/>
+      <c r="BB20" s="9"/>
+      <c r="BC20" s="9"/>
+      <c r="BD20" s="9"/>
+      <c r="BE20" s="9"/>
+      <c r="BF20" s="9"/>
+      <c r="BG20" s="9"/>
+      <c r="BH20" s="9"/>
+      <c r="BI20" s="9"/>
+      <c r="BJ20" s="9"/>
+      <c r="BK20" s="9"/>
+      <c r="BL20" s="9"/>
+      <c r="BM20" s="9"/>
+      <c r="BN20" s="9"/>
+      <c r="BO20" s="20"/>
+      <c r="BP20" s="20"/>
+      <c r="BQ20" s="20"/>
+      <c r="BR20" s="20"/>
+      <c r="BS20" s="20"/>
+      <c r="BT20" s="20"/>
+      <c r="BU20" s="9"/>
+      <c r="BV20" s="9"/>
+      <c r="BW20" s="9"/>
+      <c r="BX20" s="9"/>
+      <c r="BY20" s="9"/>
+      <c r="BZ20" s="6"/>
+      <c r="CA20" s="7"/>
+      <c r="CB20" s="7"/>
+      <c r="CC20" s="9"/>
+      <c r="CD20" s="9"/>
+      <c r="CE20" s="9"/>
+      <c r="CF20" s="9"/>
+      <c r="CG20" s="9"/>
+      <c r="CH20" s="9"/>
+      <c r="CI20" s="9"/>
+      <c r="CJ20" s="9"/>
+      <c r="CK20" s="9"/>
+      <c r="CL20" s="9"/>
+      <c r="CM20" s="9"/>
+      <c r="CN20" s="9"/>
+      <c r="CO20" s="9"/>
+      <c r="CP20" s="9"/>
+      <c r="CQ20" s="9"/>
+      <c r="CR20" s="9"/>
+      <c r="CS20" s="9"/>
+      <c r="CT20" s="9"/>
+      <c r="CU20" s="9"/>
+      <c r="CV20" s="9"/>
+      <c r="CW20" s="9"/>
+      <c r="CX20" s="9"/>
+      <c r="CY20" s="9"/>
+      <c r="CZ20" s="9"/>
+      <c r="DA20" s="9"/>
+      <c r="DB20" s="9"/>
+      <c r="DC20" s="9"/>
+      <c r="DD20" s="9"/>
+      <c r="DE20" s="9"/>
+      <c r="DF20" s="9"/>
+      <c r="DG20" s="9"/>
+      <c r="DH20" s="9"/>
+      <c r="DI20" s="9"/>
+      <c r="DJ20" s="9"/>
+      <c r="DK20" s="9"/>
+      <c r="DL20" s="9"/>
+      <c r="DM20" s="9"/>
+      <c r="DN20" s="9"/>
+      <c r="DO20" s="9"/>
+      <c r="DP20" s="9"/>
+      <c r="DQ20" s="9"/>
+      <c r="DR20" s="9"/>
+      <c r="DS20" s="9"/>
+      <c r="DT20" s="9"/>
+      <c r="DU20" s="9"/>
+      <c r="DV20" s="9"/>
+      <c r="DW20" s="9"/>
+      <c r="DX20" s="9"/>
+      <c r="DY20" s="9"/>
+      <c r="DZ20" s="9"/>
+      <c r="EA20" s="9"/>
+      <c r="EB20" s="9"/>
+      <c r="EC20" s="9"/>
+      <c r="ED20" s="9"/>
+      <c r="EE20" s="9"/>
+      <c r="EF20" s="9"/>
+      <c r="EG20" s="9"/>
+      <c r="EH20" s="9"/>
+      <c r="EI20" s="9"/>
+      <c r="EJ20" s="9"/>
+      <c r="EK20" s="9"/>
+      <c r="EL20" s="9"/>
+      <c r="EM20" s="9"/>
+      <c r="EN20" s="9"/>
+      <c r="EO20" s="9"/>
+      <c r="EP20" s="9"/>
+      <c r="EQ20" s="9"/>
+      <c r="ER20" s="9"/>
+      <c r="ES20" s="9"/>
+      <c r="ET20" s="9"/>
+      <c r="EU20" s="9"/>
+      <c r="EV20" s="9"/>
+      <c r="EW20" s="9"/>
+      <c r="EX20" s="9"/>
+      <c r="EY20" s="9"/>
+      <c r="EZ20" s="9"/>
+      <c r="FA20" s="9"/>
+      <c r="FB20" s="9"/>
+      <c r="FC20" s="9"/>
+      <c r="FD20" s="9"/>
+      <c r="FE20" s="9"/>
+      <c r="FF20" s="9"/>
+      <c r="FG20" s="9"/>
+      <c r="FH20" s="9"/>
+      <c r="FI20" s="9"/>
+      <c r="FJ20" s="9"/>
+      <c r="FK20" s="9"/>
+      <c r="FL20" s="9"/>
+      <c r="FM20" s="9"/>
+      <c r="FN20" s="9"/>
+      <c r="FO20" s="9"/>
+      <c r="FP20" s="9"/>
+      <c r="FQ20" s="9"/>
+      <c r="FR20" s="9"/>
+      <c r="FS20" s="9"/>
+      <c r="FT20" s="9"/>
+      <c r="FU20" s="9"/>
+      <c r="FV20" s="9"/>
+      <c r="FW20" s="9"/>
+      <c r="FX20" s="9"/>
+      <c r="FY20" s="9"/>
+      <c r="FZ20" s="9"/>
+      <c r="GA20" s="9"/>
+      <c r="GB20" s="9"/>
+      <c r="GC20" s="9"/>
+      <c r="GD20" s="9"/>
+      <c r="GE20" s="9"/>
+      <c r="GF20" s="9"/>
+      <c r="GG20" s="9"/>
+      <c r="GH20" s="9"/>
+      <c r="GI20" s="9"/>
+      <c r="GJ20" s="9"/>
+      <c r="GK20" s="9"/>
+      <c r="GL20" s="9"/>
+      <c r="GM20" s="9"/>
+      <c r="GN20" s="9"/>
+      <c r="GO20" s="9"/>
+      <c r="GP20" s="9"/>
+      <c r="GQ20" s="9"/>
+      <c r="GR20" s="9"/>
+      <c r="GS20" s="9"/>
+      <c r="GT20" s="9"/>
+      <c r="GU20" s="9"/>
+      <c r="GV20" s="9"/>
+      <c r="GW20" s="9"/>
+      <c r="GX20" s="9"/>
+      <c r="GY20" s="9"/>
+      <c r="GZ20" s="9"/>
+      <c r="HA20" s="9"/>
+      <c r="HB20" s="9"/>
+      <c r="HC20" s="9"/>
+      <c r="HD20" s="9"/>
+      <c r="HE20" s="9"/>
+      <c r="HF20" s="9"/>
+      <c r="HG20" s="9"/>
+      <c r="HH20" s="9"/>
+      <c r="HI20" s="9"/>
+      <c r="HJ20" s="9"/>
+      <c r="HK20" s="9"/>
+      <c r="HL20" s="9"/>
+      <c r="HM20" s="9"/>
+      <c r="HN20" s="9"/>
+      <c r="HO20" s="9"/>
+      <c r="HP20" s="9"/>
+      <c r="HQ20" s="9"/>
+      <c r="HR20" s="9"/>
+      <c r="HS20" s="9"/>
+      <c r="HT20" s="9"/>
+      <c r="HU20" s="9"/>
+      <c r="HV20" s="9"/>
+      <c r="HW20" s="9"/>
+      <c r="HX20" s="9"/>
+      <c r="HY20" s="9"/>
+      <c r="HZ20" s="9"/>
+      <c r="IA20" s="9"/>
+      <c r="IB20" s="9"/>
+      <c r="IC20" s="9"/>
+      <c r="ID20" s="9"/>
+      <c r="IE20" s="9"/>
+      <c r="IF20" s="9"/>
+      <c r="IG20" s="9"/>
+      <c r="IH20" s="9"/>
+      <c r="II20" s="9"/>
+      <c r="IJ20" s="9"/>
+      <c r="IK20" s="9"/>
+      <c r="IL20" s="9"/>
+      <c r="IM20" s="9"/>
+      <c r="IN20" s="9"/>
+      <c r="IO20" s="9"/>
+      <c r="IP20" s="9"/>
+      <c r="IQ20" s="9"/>
+      <c r="IR20" s="9"/>
+      <c r="IS20" s="9"/>
+      <c r="IT20" s="9"/>
+      <c r="IU20" s="9"/>
+      <c r="IV20" s="9"/>
+      <c r="IW20" s="9"/>
+      <c r="IX20" s="9"/>
+      <c r="IY20" s="9"/>
+      <c r="IZ20" s="9"/>
+      <c r="JA20" s="9"/>
+      <c r="JB20" s="9"/>
+      <c r="JC20" s="9"/>
+      <c r="JD20" s="9"/>
+      <c r="JE20" s="9"/>
+      <c r="JF20" s="9"/>
+      <c r="JG20" s="9"/>
+      <c r="JH20" s="9"/>
+      <c r="JI20" s="9"/>
+      <c r="JJ20" s="9"/>
+      <c r="JK20" s="9"/>
+      <c r="JL20" s="9"/>
+    </row>
+    <row r="21" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A21" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>780</v>
+      </c>
+      <c r="C21" s="26" t="s">
+        <v>805</v>
+      </c>
+      <c r="D21" s="26" t="s">
+        <v>726</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>795</v>
+      </c>
+      <c r="F21" s="26" t="s">
+        <v>687</v>
+      </c>
+      <c r="G21" s="26" t="s">
+        <v>843</v>
+      </c>
+      <c r="H21" s="26" t="s">
+        <v>656</v>
+      </c>
+      <c r="I21" s="26" t="s">
+        <v>635</v>
+      </c>
+      <c r="J21" s="26" t="s">
+        <v>515</v>
+      </c>
+      <c r="K21" s="26" t="s">
+        <v>603</v>
+      </c>
+      <c r="L21" s="21" t="s">
+        <v>515</v>
+      </c>
+      <c r="M21" s="21" t="s">
+        <v>659</v>
+      </c>
+      <c r="N21" s="22">
+        <f>N4/J4*100</f>
+        <v>105.77634614547513</v>
+      </c>
+      <c r="O21" s="22">
+        <f>O4/K4*100</f>
+        <v>108.11053695798698</v>
+      </c>
+      <c r="P21" s="22">
+        <f>P4/L4*100</f>
+        <v>107.41451117930731</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="R21" s="21" t="s">
+        <v>583</v>
+      </c>
+      <c r="S21" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>547</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>546</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="W21" s="21" t="s">
+        <v>750</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>656</v>
+      </c>
+      <c r="Y21" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="Z21" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="AA21" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="AB21" s="21" t="s">
+        <v>570</v>
+      </c>
+      <c r="AC21" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="AD21" s="21" t="s">
+        <v>567</v>
+      </c>
+      <c r="AE21" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="AF21" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="AG21" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="AH21" s="21" t="s">
+        <v>559</v>
+      </c>
+      <c r="AI21" s="21" t="s">
+        <v>688</v>
+      </c>
+      <c r="AJ21" s="21" t="s">
+        <v>573</v>
+      </c>
+      <c r="AK21" s="21" t="s">
+        <v>853</v>
+      </c>
+      <c r="AL21" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="AM21" s="21" t="s">
+        <v>840</v>
+      </c>
+      <c r="AN21" s="21" t="s">
+        <v>856</v>
+      </c>
+      <c r="AO21" s="21" t="s">
+        <v>693</v>
+      </c>
+      <c r="AP21" s="21" t="s">
+        <v>786</v>
+      </c>
+      <c r="AQ21" s="21" t="s">
+        <v>780</v>
+      </c>
+      <c r="AR21" s="21" t="s">
+        <v>795</v>
+      </c>
+      <c r="AS21" s="21" t="s">
+        <v>771</v>
+      </c>
+      <c r="AT21" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="AU21" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="AV21" s="21" t="s">
+        <v>753</v>
+      </c>
+      <c r="AW21" s="21" t="s">
+        <v>747</v>
+      </c>
+      <c r="AX21" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="AY21" s="26">
+        <v>118.4</v>
+      </c>
+      <c r="AZ21" s="26">
+        <v>115.4</v>
+      </c>
+      <c r="BA21" s="26">
+        <v>115.5</v>
+      </c>
+      <c r="BB21" s="21">
+        <v>112.1</v>
+      </c>
+      <c r="BC21" s="22">
+        <v>110.2</v>
+      </c>
+      <c r="BD21" s="22">
+        <v>111</v>
+      </c>
+      <c r="BE21" s="22">
+        <v>111.4</v>
+      </c>
+      <c r="BF21" s="26">
+        <v>111</v>
+      </c>
+      <c r="BG21" s="38">
+        <v>111.2</v>
+      </c>
+      <c r="BH21" s="26">
+        <v>111</v>
+      </c>
+      <c r="BI21" s="26">
+        <v>111.8</v>
+      </c>
+      <c r="BJ21" s="26">
+        <v>108.9</v>
+      </c>
+      <c r="BK21" s="26">
+        <v>109.1</v>
+      </c>
+      <c r="BL21" s="39"/>
+    </row>
+    <row r="22" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A22" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C22" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D22" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E22" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F22" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G22" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H22" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I22" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J22" s="21" t="s">
+        <v>638</v>
+      </c>
+      <c r="K22" s="21" t="s">
+        <v>654</v>
+      </c>
+      <c r="L22" s="21" t="s">
+        <v>804</v>
+      </c>
+      <c r="M22" s="21" t="s">
+        <v>623</v>
+      </c>
+      <c r="N22" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="O22" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="P22" s="21" t="s">
+        <v>621</v>
+      </c>
+      <c r="Q22" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="R22" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="S22" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="T22" s="21" t="s">
+        <v>581</v>
+      </c>
+      <c r="U22" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="V22" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="W22" s="21" t="s">
+        <v>707</v>
+      </c>
+      <c r="X22" s="21" t="s">
+        <v>675</v>
+      </c>
+      <c r="Y22" s="21" t="s">
+        <v>914</v>
+      </c>
+      <c r="Z22" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="AA22" s="21" t="s">
+        <v>570</v>
+      </c>
+      <c r="AB22" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="AC22" s="21" t="s">
+        <v>659</v>
+      </c>
+      <c r="AD22" s="21" t="s">
+        <v>633</v>
+      </c>
+      <c r="AE22" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="AF22" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="AG22" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="AH22" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="AI22" s="21" t="s">
+        <v>804</v>
+      </c>
+      <c r="AJ22" s="21" t="s">
+        <v>663</v>
+      </c>
+      <c r="AK22" s="21" t="s">
+        <v>915</v>
+      </c>
+      <c r="AL22" s="21" t="s">
+        <v>785</v>
+      </c>
+      <c r="AM22" s="21" t="s">
+        <v>890</v>
+      </c>
+      <c r="AN22" s="21" t="s">
+        <v>754</v>
+      </c>
+      <c r="AO22" s="21" t="s">
+        <v>726</v>
+      </c>
+      <c r="AP22" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="AQ22" s="21" t="s">
+        <v>795</v>
+      </c>
+      <c r="AR22" s="21" t="s">
+        <v>643</v>
+      </c>
+      <c r="AS22" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="AT22" s="21" t="s">
+        <v>673</v>
+      </c>
+      <c r="AU22" s="21" t="s">
+        <v>666</v>
+      </c>
+      <c r="AV22" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="AW22" s="21" t="s">
+        <v>826</v>
+      </c>
+      <c r="AX22" s="21" t="s">
+        <v>666</v>
+      </c>
+      <c r="AY22" s="26">
+        <v>118</v>
+      </c>
+      <c r="AZ22" s="26">
+        <v>114.1</v>
+      </c>
+      <c r="BA22" s="26">
+        <v>113.3</v>
+      </c>
+      <c r="BB22" s="21">
+        <v>111.3</v>
+      </c>
+      <c r="BC22" s="22">
+        <v>110.9</v>
+      </c>
+      <c r="BD22" s="22">
+        <v>111.4</v>
+      </c>
+      <c r="BE22" s="22">
+        <v>112</v>
+      </c>
+      <c r="BF22" s="26">
+        <v>112.6</v>
+      </c>
+      <c r="BG22" s="38">
+        <v>111.5</v>
+      </c>
+      <c r="BH22" s="26">
+        <v>112</v>
+      </c>
+      <c r="BI22" s="26">
+        <v>111.5</v>
+      </c>
+      <c r="BJ22" s="26">
+        <v>110.3</v>
+      </c>
+      <c r="BK22" s="26">
+        <v>110.9</v>
+      </c>
+      <c r="BL22" s="39"/>
+    </row>
+    <row r="23" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A23" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I23" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J23" s="21" t="s">
+        <v>517</v>
+      </c>
+      <c r="K23" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="L23" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="M23" s="21" t="s">
+        <v>593</v>
+      </c>
+      <c r="N23" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="O23" s="21" t="s">
+        <v>891</v>
+      </c>
+      <c r="P23" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="Q23" s="21" t="s">
+        <v>891</v>
+      </c>
+      <c r="R23" s="21" t="s">
+        <v>915</v>
+      </c>
+      <c r="S23" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="T23" s="21" t="s">
+        <v>602</v>
+      </c>
+      <c r="U23" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="V23" s="21" t="s">
+        <v>750</v>
+      </c>
+      <c r="W23" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="X23" s="21" t="s">
+        <v>839</v>
+      </c>
+      <c r="Y23" s="21" t="s">
+        <v>706</v>
+      </c>
+      <c r="Z23" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="AA23" s="21" t="s">
+        <v>570</v>
+      </c>
+      <c r="AB23" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="AC23" s="21" t="s">
+        <v>606</v>
+      </c>
+      <c r="AD23" s="21" t="s">
+        <v>535</v>
+      </c>
+      <c r="AE23" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="AF23" s="21" t="s">
+        <v>562</v>
+      </c>
+      <c r="AG23" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="AH23" s="21" t="s">
+        <v>678</v>
+      </c>
+      <c r="AI23" s="21" t="s">
+        <v>669</v>
+      </c>
+      <c r="AJ23" s="21" t="s">
+        <v>819</v>
+      </c>
+      <c r="AK23" s="21" t="s">
+        <v>827</v>
+      </c>
+      <c r="AL23" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="AM23" s="21" t="s">
+        <v>916</v>
+      </c>
+      <c r="AN23" s="21" t="s">
+        <v>879</v>
+      </c>
+      <c r="AO23" s="21" t="s">
+        <v>909</v>
+      </c>
+      <c r="AP23" s="21" t="s">
+        <v>732</v>
+      </c>
+      <c r="AQ23" s="21" t="s">
+        <v>837</v>
+      </c>
+      <c r="AR23" s="21" t="s">
+        <v>706</v>
+      </c>
+      <c r="AS23" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="AT23" s="21" t="s">
+        <v>718</v>
+      </c>
+      <c r="AU23" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="AV23" s="21" t="s">
+        <v>917</v>
+      </c>
+      <c r="AW23" s="21" t="s">
+        <v>735</v>
+      </c>
+      <c r="AX23" s="21" t="s">
+        <v>753</v>
+      </c>
+      <c r="AY23" s="26">
+        <v>127.6</v>
+      </c>
+      <c r="AZ23" s="26">
+        <v>122.6</v>
+      </c>
+      <c r="BA23" s="26">
+        <v>124.4</v>
+      </c>
+      <c r="BB23" s="22">
+        <v>115</v>
+      </c>
+      <c r="BC23" s="22">
+        <v>107.4</v>
+      </c>
+      <c r="BD23" s="22">
+        <v>108.7</v>
+      </c>
+      <c r="BE23" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="BF23" s="26">
+        <v>107.3</v>
+      </c>
+      <c r="BG23" s="38">
+        <v>110.9</v>
+      </c>
+      <c r="BH23" s="26">
+        <v>111.1</v>
+      </c>
+      <c r="BI23" s="26">
+        <v>112.2</v>
+      </c>
+      <c r="BJ23" s="26">
+        <v>105.6</v>
+      </c>
+      <c r="BK23" s="26">
+        <v>104.5</v>
+      </c>
+      <c r="BL23" s="39"/>
+    </row>
+    <row r="24" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A24" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I24" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J24" s="21" t="s">
+        <v>508</v>
+      </c>
+      <c r="K24" s="21" t="s">
+        <v>555</v>
+      </c>
+      <c r="L24" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="M24" s="21" t="s">
+        <v>617</v>
+      </c>
+      <c r="N24" s="21" t="s">
+        <v>546</v>
+      </c>
+      <c r="O24" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="P24" s="21" t="s">
+        <v>751</v>
+      </c>
+      <c r="Q24" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="R24" s="21" t="s">
+        <v>688</v>
+      </c>
+      <c r="S24" s="21" t="s">
+        <v>861</v>
+      </c>
+      <c r="T24" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="U24" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="V24" s="21" t="s">
+        <v>636</v>
+      </c>
+      <c r="W24" s="21" t="s">
+        <v>630</v>
+      </c>
+      <c r="X24" s="21" t="s">
+        <v>608</v>
+      </c>
+      <c r="Y24" s="21" t="s">
+        <v>664</v>
+      </c>
+      <c r="Z24" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="AA24" s="21" t="s">
+        <v>552</v>
+      </c>
+      <c r="AB24" s="21" t="s">
+        <v>606</v>
+      </c>
+      <c r="AC24" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="AD24" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="AE24" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="AF24" s="21" t="s">
+        <v>547</v>
+      </c>
+      <c r="AG24" s="21" t="s">
+        <v>593</v>
+      </c>
+      <c r="AH24" s="21" t="s">
+        <v>703</v>
+      </c>
+      <c r="AI24" s="21" t="s">
+        <v>876</v>
+      </c>
+      <c r="AJ24" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="AK24" s="21" t="s">
+        <v>918</v>
+      </c>
+      <c r="AL24" s="21" t="s">
+        <v>758</v>
+      </c>
+      <c r="AM24" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="AN24" s="21" t="s">
+        <v>920</v>
+      </c>
+      <c r="AO24" s="21" t="s">
+        <v>684</v>
+      </c>
+      <c r="AP24" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="AQ24" s="21" t="s">
+        <v>697</v>
+      </c>
+      <c r="AR24" s="21" t="s">
+        <v>705</v>
+      </c>
+      <c r="AS24" s="21" t="s">
+        <v>704</v>
+      </c>
+      <c r="AT24" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="AU24" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="AV24" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="AW24" s="21" t="s">
+        <v>647</v>
+      </c>
+      <c r="AX24" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="AY24" s="26">
+        <v>114.3</v>
+      </c>
+      <c r="AZ24" s="26">
+        <v>117</v>
+      </c>
+      <c r="BA24" s="26">
+        <v>118.2</v>
+      </c>
+      <c r="BB24" s="21">
+        <v>113.4</v>
+      </c>
+      <c r="BC24" s="22">
+        <v>108.1</v>
+      </c>
+      <c r="BD24" s="22">
+        <v>109.6</v>
+      </c>
+      <c r="BE24" s="22">
+        <v>109.3</v>
+      </c>
+      <c r="BF24" s="26">
+        <v>103.1</v>
+      </c>
+      <c r="BG24" s="38">
+        <v>115.2</v>
+      </c>
+      <c r="BH24" s="26">
+        <v>107.3</v>
+      </c>
+      <c r="BI24" s="26">
+        <v>108</v>
+      </c>
+      <c r="BJ24" s="26">
+        <v>101.6</v>
+      </c>
+      <c r="BK24" s="26">
+        <v>94.4</v>
+      </c>
+      <c r="BL24" s="39"/>
+    </row>
+    <row r="25" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A25" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I25" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J25" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="K25" s="21" t="s">
+        <v>535</v>
+      </c>
+      <c r="L25" s="21" t="s">
+        <v>617</v>
+      </c>
+      <c r="M25" s="21" t="s">
+        <v>515</v>
+      </c>
+      <c r="N25" s="21" t="s">
+        <v>533</v>
+      </c>
+      <c r="O25" s="21" t="s">
+        <v>536</v>
+      </c>
+      <c r="P25" s="21" t="s">
+        <v>555</v>
+      </c>
+      <c r="Q25" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="R25" s="21" t="s">
+        <v>595</v>
+      </c>
+      <c r="S25" s="21" t="s">
+        <v>692</v>
+      </c>
+      <c r="T25" s="21" t="s">
+        <v>640</v>
+      </c>
+      <c r="U25" s="21" t="s">
+        <v>601</v>
+      </c>
+      <c r="V25" s="21" t="s">
+        <v>792</v>
+      </c>
+      <c r="W25" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="X25" s="21" t="s">
+        <v>846</v>
+      </c>
+      <c r="Y25" s="21" t="s">
+        <v>921</v>
+      </c>
+      <c r="Z25" s="21" t="s">
+        <v>606</v>
+      </c>
+      <c r="AA25" s="21" t="s">
+        <v>654</v>
+      </c>
+      <c r="AB25" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="AC25" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="AD25" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="AE25" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="AF25" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="AG25" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="AH25" s="21" t="s">
+        <v>638</v>
+      </c>
+      <c r="AI25" s="21" t="s">
+        <v>611</v>
+      </c>
+      <c r="AJ25" s="21" t="s">
+        <v>853</v>
+      </c>
+      <c r="AK25" s="21" t="s">
+        <v>922</v>
+      </c>
+      <c r="AL25" s="21" t="s">
+        <v>815</v>
+      </c>
+      <c r="AM25" s="21" t="s">
+        <v>852</v>
+      </c>
+      <c r="AN25" s="21" t="s">
+        <v>923</v>
+      </c>
+      <c r="AO25" s="21" t="s">
+        <v>734</v>
+      </c>
+      <c r="AP25" s="21" t="s">
+        <v>666</v>
+      </c>
+      <c r="AQ25" s="21" t="s">
+        <v>885</v>
+      </c>
+      <c r="AR25" s="21" t="s">
+        <v>692</v>
+      </c>
+      <c r="AS25" s="21" t="s">
+        <v>683</v>
+      </c>
+      <c r="AT25" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="AU25" s="21" t="s">
+        <v>924</v>
+      </c>
+      <c r="AV25" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="AW25" s="21" t="s">
+        <v>743</v>
+      </c>
+      <c r="AX25" s="21" t="s">
+        <v>697</v>
+      </c>
+      <c r="AY25" s="26">
+        <v>114.8</v>
+      </c>
+      <c r="AZ25" s="26">
+        <v>120.3</v>
+      </c>
+      <c r="BA25" s="26">
+        <v>122.9</v>
+      </c>
+      <c r="BB25" s="21">
+        <v>124.4</v>
+      </c>
+      <c r="BC25" s="22">
+        <v>119.4</v>
+      </c>
+      <c r="BD25" s="22">
+        <v>117</v>
+      </c>
+      <c r="BE25" s="22">
+        <v>115.9</v>
+      </c>
+      <c r="BF25" s="26">
+        <v>102.5</v>
+      </c>
+      <c r="BG25" s="38">
+        <v>102.7</v>
+      </c>
+      <c r="BH25" s="26">
+        <v>103.3</v>
+      </c>
+      <c r="BI25" s="26">
+        <v>110.2</v>
+      </c>
+      <c r="BJ25" s="26">
+        <v>104.9</v>
+      </c>
+      <c r="BK25" s="26">
+        <v>110.8</v>
+      </c>
+      <c r="BL25" s="39"/>
+    </row>
+    <row r="26" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A26" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I26" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J26" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="K26" s="21" t="s">
+        <v>519</v>
+      </c>
+      <c r="L26" s="21" t="s">
+        <v>536</v>
+      </c>
+      <c r="M26" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="N26" s="21" t="s">
+        <v>518</v>
+      </c>
+      <c r="O26" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="P26" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="Q26" s="21" t="s">
+        <v>626</v>
+      </c>
+      <c r="R26" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="S26" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="T26" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="U26" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="V26" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="W26" s="21" t="s">
+        <v>524</v>
+      </c>
+      <c r="X26" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="Y26" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="Z26" s="21" t="s">
+        <v>537</v>
+      </c>
+      <c r="AA26" s="21" t="s">
+        <v>625</v>
+      </c>
+      <c r="AB26" s="21" t="s">
+        <v>743</v>
+      </c>
+      <c r="AC26" s="21" t="s">
+        <v>537</v>
+      </c>
+      <c r="AD26" s="21" t="s">
+        <v>546</v>
+      </c>
+      <c r="AE26" s="21" t="s">
+        <v>574</v>
+      </c>
+      <c r="AF26" s="21" t="s">
+        <v>530</v>
+      </c>
+      <c r="AG26" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="AH26" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="AI26" s="21" t="s">
+        <v>704</v>
+      </c>
+      <c r="AJ26" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="AK26" s="21" t="s">
+        <v>827</v>
+      </c>
+      <c r="AL26" s="21" t="s">
+        <v>815</v>
+      </c>
+      <c r="AM26" s="21" t="s">
+        <v>925</v>
+      </c>
+      <c r="AN26" s="21" t="s">
+        <v>830</v>
+      </c>
+      <c r="AO26" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="AP26" s="21" t="s">
+        <v>666</v>
+      </c>
+      <c r="AQ26" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="AR26" s="21" t="s">
+        <v>651</v>
+      </c>
+      <c r="AS26" s="21" t="s">
+        <v>839</v>
+      </c>
+      <c r="AT26" s="21" t="s">
+        <v>828</v>
+      </c>
+      <c r="AU26" s="21" t="s">
+        <v>927</v>
+      </c>
+      <c r="AV26" s="21" t="s">
+        <v>734</v>
+      </c>
+      <c r="AW26" s="21" t="s">
+        <v>806</v>
+      </c>
+      <c r="AX26" s="21" t="s">
+        <v>625</v>
+      </c>
+      <c r="AY26" s="26">
+        <v>111.9</v>
+      </c>
+      <c r="AZ26" s="26">
+        <v>113.6</v>
+      </c>
+      <c r="BA26" s="26">
+        <v>114.2</v>
+      </c>
+      <c r="BB26" s="21">
+        <v>110.1</v>
+      </c>
+      <c r="BC26" s="22">
+        <v>107.7</v>
+      </c>
+      <c r="BD26" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="BE26" s="22">
+        <v>105.1</v>
+      </c>
+      <c r="BF26" s="26">
+        <v>108.7</v>
+      </c>
+      <c r="BG26" s="38">
+        <v>110.2</v>
+      </c>
+      <c r="BH26" s="26">
+        <v>113.6</v>
+      </c>
+      <c r="BI26" s="26">
+        <v>119.1</v>
+      </c>
+      <c r="BJ26" s="26">
+        <v>109.6</v>
+      </c>
+      <c r="BK26" s="26">
+        <v>111.4</v>
+      </c>
+      <c r="BL26" s="39"/>
+    </row>
+    <row r="27" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A27" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I27" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J27" s="21" t="s">
+        <v>535</v>
+      </c>
+      <c r="K27" s="21" t="s">
+        <v>681</v>
+      </c>
+      <c r="L27" s="21" t="s">
+        <v>517</v>
+      </c>
+      <c r="M27" s="21" t="s">
+        <v>555</v>
+      </c>
+      <c r="N27" s="21" t="s">
+        <v>526</v>
+      </c>
+      <c r="O27" s="21" t="s">
+        <v>658</v>
+      </c>
+      <c r="P27" s="21" t="s">
+        <v>877</v>
+      </c>
+      <c r="Q27" s="21" t="s">
+        <v>877</v>
+      </c>
+      <c r="R27" s="21" t="s">
+        <v>891</v>
+      </c>
+      <c r="S27" s="21" t="s">
+        <v>780</v>
+      </c>
+      <c r="T27" s="21" t="s">
+        <v>769</v>
+      </c>
+      <c r="U27" s="21" t="s">
+        <v>521</v>
+      </c>
+      <c r="V27" s="21" t="s">
+        <v>659</v>
+      </c>
+      <c r="W27" s="21" t="s">
+        <v>915</v>
+      </c>
+      <c r="X27" s="21" t="s">
+        <v>575</v>
+      </c>
+      <c r="Y27" s="21" t="s">
+        <v>742</v>
+      </c>
+      <c r="Z27" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="AA27" s="21" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB27" s="21" t="s">
+        <v>502</v>
+      </c>
+      <c r="AC27" s="21" t="s">
+        <v>540</v>
+      </c>
+      <c r="AD27" s="21" t="s">
+        <v>515</v>
+      </c>
+      <c r="AE27" s="21" t="s">
+        <v>515</v>
+      </c>
+      <c r="AF27" s="21" t="s">
+        <v>660</v>
+      </c>
+      <c r="AG27" s="21" t="s">
+        <v>621</v>
+      </c>
+      <c r="AH27" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="AI27" s="21" t="s">
+        <v>747</v>
+      </c>
+      <c r="AJ27" s="21" t="s">
+        <v>635</v>
+      </c>
+      <c r="AK27" s="21" t="s">
+        <v>625</v>
+      </c>
+      <c r="AL27" s="21" t="s">
+        <v>685</v>
+      </c>
+      <c r="AM27" s="21" t="s">
+        <v>815</v>
+      </c>
+      <c r="AN27" s="21" t="s">
+        <v>928</v>
+      </c>
+      <c r="AO27" s="21" t="s">
+        <v>923</v>
+      </c>
+      <c r="AP27" s="21" t="s">
+        <v>633</v>
+      </c>
+      <c r="AQ27" s="21" t="s">
+        <v>857</v>
+      </c>
+      <c r="AR27" s="21" t="s">
+        <v>837</v>
+      </c>
+      <c r="AS27" s="21" t="s">
+        <v>711</v>
+      </c>
+      <c r="AT27" s="21" t="s">
+        <v>835</v>
+      </c>
+      <c r="AU27" s="21" t="s">
+        <v>908</v>
+      </c>
+      <c r="AV27" s="21" t="s">
+        <v>828</v>
+      </c>
+      <c r="AW27" s="21" t="s">
+        <v>806</v>
+      </c>
+      <c r="AX27" s="21" t="s">
+        <v>674</v>
+      </c>
+      <c r="AY27" s="26">
+        <v>118.2</v>
+      </c>
+      <c r="AZ27" s="26">
+        <v>116.1</v>
+      </c>
+      <c r="BA27" s="26">
+        <v>116</v>
+      </c>
+      <c r="BB27" s="21">
+        <v>106.1</v>
+      </c>
+      <c r="BC27" s="22">
+        <v>105.5</v>
+      </c>
+      <c r="BD27" s="22">
+        <v>108.4</v>
+      </c>
+      <c r="BE27" s="22">
+        <v>110.7</v>
+      </c>
+      <c r="BF27" s="26">
+        <v>122.3</v>
+      </c>
+      <c r="BG27" s="38">
+        <v>117.3</v>
+      </c>
+      <c r="BH27" s="26">
+        <v>113.7</v>
+      </c>
+      <c r="BI27" s="26">
+        <v>113</v>
+      </c>
+      <c r="BJ27" s="26">
+        <v>102.9</v>
+      </c>
+      <c r="BK27" s="26">
+        <v>104.9</v>
+      </c>
+      <c r="BL27" s="39"/>
+    </row>
+    <row r="28" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A28" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I28" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J28" s="21" t="s">
+        <v>546</v>
+      </c>
+      <c r="K28" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="L28" s="21" t="s">
+        <v>935</v>
+      </c>
+      <c r="M28" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="N28" s="21" t="s">
+        <v>762</v>
+      </c>
+      <c r="O28" s="21" t="s">
+        <v>854</v>
+      </c>
+      <c r="P28" s="21" t="s">
+        <v>664</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>618</v>
+      </c>
+      <c r="R28" s="21" t="s">
+        <v>601</v>
+      </c>
+      <c r="S28" s="21" t="s">
+        <v>521</v>
+      </c>
+      <c r="T28" s="21" t="s">
+        <v>535</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>579</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>700</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>727</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>854</v>
+      </c>
+      <c r="Y28" s="21" t="s">
+        <v>929</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>797</v>
+      </c>
+      <c r="AA28" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>555</v>
+      </c>
+      <c r="AC28" s="21" t="s">
+        <v>797</v>
+      </c>
+      <c r="AD28" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="AE28" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="AF28" s="21" t="s">
+        <v>769</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="AH28" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="AI28" s="21" t="s">
+        <v>915</v>
+      </c>
+      <c r="AJ28" s="21" t="s">
+        <v>750</v>
+      </c>
+      <c r="AK28" s="21" t="s">
+        <v>707</v>
+      </c>
+      <c r="AL28" s="21" t="s">
+        <v>841</v>
+      </c>
+      <c r="AM28" s="21" t="s">
+        <v>685</v>
+      </c>
+      <c r="AN28" s="21" t="s">
+        <v>917</v>
+      </c>
+      <c r="AO28" s="21" t="s">
+        <v>895</v>
+      </c>
+      <c r="AP28" s="21" t="s">
+        <v>843</v>
+      </c>
+      <c r="AQ28" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="AR28" s="21" t="s">
+        <v>694</v>
+      </c>
+      <c r="AS28" s="21" t="s">
+        <v>685</v>
+      </c>
+      <c r="AT28" s="21" t="s">
+        <v>782</v>
+      </c>
+      <c r="AU28" s="21" t="s">
+        <v>923</v>
+      </c>
+      <c r="AV28" s="21" t="s">
+        <v>836</v>
+      </c>
+      <c r="AW28" s="21" t="s">
+        <v>753</v>
+      </c>
+      <c r="AX28" s="21" t="s">
+        <v>656</v>
+      </c>
+      <c r="AY28" s="26">
+        <v>114.3</v>
+      </c>
+      <c r="AZ28" s="26">
+        <v>114.1</v>
+      </c>
+      <c r="BA28" s="26">
+        <v>116.6</v>
+      </c>
+      <c r="BB28" s="21">
+        <v>114.8</v>
+      </c>
+      <c r="BC28" s="22">
+        <v>115</v>
+      </c>
+      <c r="BD28" s="22">
+        <v>112.6</v>
+      </c>
+      <c r="BE28" s="22">
+        <v>110.6</v>
+      </c>
+      <c r="BF28" s="26">
+        <v>105.8</v>
+      </c>
+      <c r="BG28" s="38">
+        <v>106.9</v>
+      </c>
+      <c r="BH28" s="26">
+        <v>105.6</v>
+      </c>
+      <c r="BI28" s="26">
+        <v>106.4</v>
+      </c>
+      <c r="BJ28" s="26">
+        <v>106.9</v>
+      </c>
+      <c r="BK28" s="26">
+        <v>104.8</v>
+      </c>
+      <c r="BL28" s="39"/>
+    </row>
+    <row r="29" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A29" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I29" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J29" s="21" t="s">
+        <v>518</v>
+      </c>
+      <c r="K29" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="L29" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="M29" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="N29" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="O29" s="21" t="s">
+        <v>804</v>
+      </c>
+      <c r="P29" s="21" t="s">
+        <v>519</v>
+      </c>
+      <c r="Q29" s="21" t="s">
+        <v>621</v>
+      </c>
+      <c r="R29" s="21" t="s">
+        <v>679</v>
+      </c>
+      <c r="S29" s="21" t="s">
+        <v>521</v>
+      </c>
+      <c r="T29" s="21" t="s">
+        <v>570</v>
+      </c>
+      <c r="U29" s="21" t="s">
+        <v>855</v>
+      </c>
+      <c r="V29" s="21" t="s">
+        <v>846</v>
+      </c>
+      <c r="W29" s="21" t="s">
+        <v>890</v>
+      </c>
+      <c r="X29" s="21" t="s">
+        <v>743</v>
+      </c>
+      <c r="Y29" s="21" t="s">
+        <v>669</v>
+      </c>
+      <c r="Z29" s="21" t="s">
+        <v>620</v>
+      </c>
+      <c r="AA29" s="21" t="s">
+        <v>896</v>
+      </c>
+      <c r="AB29" s="21" t="s">
+        <v>530</v>
+      </c>
+      <c r="AC29" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="AD29" s="21" t="s">
+        <v>550</v>
+      </c>
+      <c r="AE29" s="21" t="s">
+        <v>502</v>
+      </c>
+      <c r="AF29" s="21" t="s">
+        <v>855</v>
+      </c>
+      <c r="AG29" s="21" t="s">
+        <v>579</v>
+      </c>
+      <c r="AH29" s="21" t="s">
+        <v>735</v>
+      </c>
+      <c r="AI29" s="21" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ29" s="21" t="s">
+        <v>930</v>
+      </c>
+      <c r="AK29" s="21" t="s">
+        <v>931</v>
+      </c>
+      <c r="AL29" s="21" t="s">
+        <v>851</v>
+      </c>
+      <c r="AM29" s="21" t="s">
+        <v>801</v>
+      </c>
+      <c r="AN29" s="21" t="s">
+        <v>932</v>
+      </c>
+      <c r="AO29" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="AP29" s="21" t="s">
+        <v>853</v>
+      </c>
+      <c r="AQ29" s="21" t="s">
+        <v>573</v>
+      </c>
+      <c r="AR29" s="21" t="s">
+        <v>853</v>
+      </c>
+      <c r="AS29" s="21" t="s">
+        <v>674</v>
+      </c>
+      <c r="AT29" s="21" t="s">
+        <v>647</v>
+      </c>
+      <c r="AU29" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="AV29" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="AW29" s="21" t="s">
+        <v>704</v>
+      </c>
+      <c r="AX29" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="AY29" s="26">
+        <v>119</v>
+      </c>
+      <c r="AZ29" s="26">
+        <v>117.9</v>
+      </c>
+      <c r="BA29" s="26">
+        <v>116.9</v>
+      </c>
+      <c r="BB29" s="21">
+        <v>107.9</v>
+      </c>
+      <c r="BC29" s="22">
+        <v>107.7</v>
+      </c>
+      <c r="BD29" s="22">
+        <v>109</v>
+      </c>
+      <c r="BE29" s="22">
+        <v>108.7</v>
+      </c>
+      <c r="BF29" s="26">
+        <v>105.5</v>
+      </c>
+      <c r="BG29" s="38">
+        <v>106.7</v>
+      </c>
+      <c r="BH29" s="26">
+        <v>106.8</v>
+      </c>
+      <c r="BI29" s="26">
+        <v>109</v>
+      </c>
+      <c r="BJ29" s="26">
+        <v>108.8</v>
+      </c>
+      <c r="BK29" s="26">
+        <v>109</v>
+      </c>
+      <c r="BL29" s="39"/>
+    </row>
+    <row r="30" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A30" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I30" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J30" s="21" t="s">
+        <v>562</v>
+      </c>
+      <c r="K30" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="L30" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="M30" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="N30" s="21" t="s">
+        <v>797</v>
+      </c>
+      <c r="O30" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="P30" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="Q30" s="21" t="s">
+        <v>877</v>
+      </c>
+      <c r="R30" s="21" t="s">
+        <v>568</v>
+      </c>
+      <c r="S30" s="21" t="s">
+        <v>557</v>
+      </c>
+      <c r="T30" s="21" t="s">
+        <v>620</v>
+      </c>
+      <c r="U30" s="21" t="s">
+        <v>896</v>
+      </c>
+      <c r="V30" s="21" t="s">
+        <v>856</v>
+      </c>
+      <c r="W30" s="21" t="s">
+        <v>787</v>
+      </c>
+      <c r="X30" s="21" t="s">
+        <v>725</v>
+      </c>
+      <c r="Y30" s="21" t="s">
+        <v>549</v>
+      </c>
+      <c r="Z30" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="AA30" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="AB30" s="21" t="s">
+        <v>519</v>
+      </c>
+      <c r="AC30" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="AD30" s="21" t="s">
+        <v>570</v>
+      </c>
+      <c r="AE30" s="21" t="s">
+        <v>600</v>
+      </c>
+      <c r="AF30" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="AG30" s="21" t="s">
+        <v>751</v>
+      </c>
+      <c r="AH30" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="AI30" s="21" t="s">
+        <v>706</v>
+      </c>
+      <c r="AJ30" s="21" t="s">
+        <v>837</v>
+      </c>
+      <c r="AK30" s="21" t="s">
+        <v>843</v>
+      </c>
+      <c r="AL30" s="21" t="s">
+        <v>858</v>
+      </c>
+      <c r="AM30" s="21" t="s">
+        <v>933</v>
+      </c>
+      <c r="AN30" s="21" t="s">
+        <v>934</v>
+      </c>
+      <c r="AO30" s="21" t="s">
+        <v>749</v>
+      </c>
+      <c r="AP30" s="21" t="s">
+        <v>771</v>
+      </c>
+      <c r="AQ30" s="21" t="s">
+        <v>650</v>
+      </c>
+      <c r="AR30" s="21" t="s">
+        <v>608</v>
+      </c>
+      <c r="AS30" s="21" t="s">
+        <v>674</v>
+      </c>
+      <c r="AT30" s="21" t="s">
+        <v>859</v>
+      </c>
+      <c r="AU30" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="AV30" s="21" t="s">
+        <v>803</v>
+      </c>
+      <c r="AW30" s="21" t="s">
+        <v>818</v>
+      </c>
+      <c r="AX30" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="AY30" s="26">
+        <v>122.3</v>
+      </c>
+      <c r="AZ30" s="26">
+        <v>118.8</v>
+      </c>
+      <c r="BA30" s="26">
+        <v>118.7</v>
+      </c>
+      <c r="BB30" s="21">
+        <v>113.2</v>
+      </c>
+      <c r="BC30" s="22">
+        <v>110.4</v>
+      </c>
+      <c r="BD30" s="22">
+        <v>110.7</v>
+      </c>
+      <c r="BE30" s="22">
+        <v>112.7</v>
+      </c>
+      <c r="BF30" s="26">
+        <v>115.7</v>
+      </c>
+      <c r="BG30" s="38">
+        <v>114.5</v>
+      </c>
+      <c r="BH30" s="26">
+        <v>113.3</v>
+      </c>
+      <c r="BI30" s="26">
+        <v>117.5</v>
+      </c>
+      <c r="BJ30" s="26">
+        <v>103.6</v>
+      </c>
+      <c r="BK30" s="26">
+        <v>106.4</v>
+      </c>
+      <c r="BL30" s="39"/>
+    </row>
+    <row r="31" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A31" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I31" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J31" s="21" t="s">
+        <v>935</v>
+      </c>
+      <c r="K31" s="21" t="s">
+        <v>804</v>
+      </c>
+      <c r="L31" s="21" t="s">
+        <v>804</v>
+      </c>
+      <c r="M31" s="21" t="s">
+        <v>745</v>
+      </c>
+      <c r="N31" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="O31" s="21" t="s">
+        <v>632</v>
+      </c>
+      <c r="P31" s="21" t="s">
+        <v>743</v>
+      </c>
+      <c r="Q31" s="21" t="s">
+        <v>701</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="S31" s="21" t="s">
+        <v>875</v>
+      </c>
+      <c r="T31" s="21" t="s">
+        <v>568</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>503</v>
+      </c>
+      <c r="V31" s="21" t="s">
+        <v>725</v>
+      </c>
+      <c r="W31" s="21" t="s">
+        <v>741</v>
+      </c>
+      <c r="X31" s="21" t="s">
+        <v>790</v>
+      </c>
+      <c r="Y31" s="21" t="s">
+        <v>693</v>
+      </c>
+      <c r="Z31" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="AA31" s="21" t="s">
+        <v>530</v>
+      </c>
+      <c r="AB31" s="21" t="s">
+        <v>935</v>
+      </c>
+      <c r="AC31" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="AD31" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="AE31" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="AF31" s="21" t="s">
+        <v>751</v>
+      </c>
+      <c r="AG31" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="AH31" s="21" t="s">
+        <v>846</v>
+      </c>
+      <c r="AI31" s="21" t="s">
+        <v>676</v>
+      </c>
+      <c r="AJ31" s="21" t="s">
+        <v>673</v>
+      </c>
+      <c r="AK31" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="AL31" s="21" t="s">
+        <v>864</v>
+      </c>
+      <c r="AM31" s="21" t="s">
+        <v>888</v>
+      </c>
+      <c r="AN31" s="21" t="s">
+        <v>909</v>
+      </c>
+      <c r="AO31" s="21" t="s">
+        <v>908</v>
+      </c>
+      <c r="AP31" s="21" t="s">
+        <v>856</v>
+      </c>
+      <c r="AQ31" s="21" t="s">
+        <v>687</v>
+      </c>
+      <c r="AR31" s="21" t="s">
+        <v>764</v>
+      </c>
+      <c r="AS31" s="21" t="s">
+        <v>575</v>
+      </c>
+      <c r="AT31" s="21" t="s">
+        <v>695</v>
+      </c>
+      <c r="AU31" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="AV31" s="21" t="s">
+        <v>828</v>
+      </c>
+      <c r="AW31" s="21" t="s">
+        <v>734</v>
+      </c>
+      <c r="AX31" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="AY31" s="26">
+        <v>117.6</v>
+      </c>
+      <c r="AZ31" s="26">
+        <v>112.3</v>
+      </c>
+      <c r="BA31" s="26">
+        <v>112.6</v>
+      </c>
+      <c r="BB31" s="21">
+        <v>106.5</v>
+      </c>
+      <c r="BC31" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="BD31" s="22">
+        <v>106.1</v>
+      </c>
+      <c r="BE31" s="22">
+        <v>107.8</v>
+      </c>
+      <c r="BF31" s="26">
+        <v>111.8</v>
+      </c>
+      <c r="BG31" s="38">
+        <v>111.5</v>
+      </c>
+      <c r="BH31" s="26">
+        <v>112</v>
+      </c>
+      <c r="BI31" s="26">
+        <v>112.4</v>
+      </c>
+      <c r="BJ31" s="26">
+        <v>102.9</v>
+      </c>
+      <c r="BK31" s="26">
+        <v>106.4</v>
+      </c>
+      <c r="BL31" s="39"/>
+    </row>
+    <row r="32" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I32" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J32" s="21" t="s">
+        <v>737</v>
+      </c>
+      <c r="K32" s="21" t="s">
+        <v>839</v>
+      </c>
+      <c r="L32" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="M32" s="21" t="s">
+        <v>671</v>
+      </c>
+      <c r="N32" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="O32" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="P32" s="21" t="s">
+        <v>546</v>
+      </c>
+      <c r="Q32" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="R32" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="S32" s="21" t="s">
+        <v>549</v>
+      </c>
+      <c r="T32" s="21" t="s">
+        <v>515</v>
+      </c>
+      <c r="U32" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="V32" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="W32" s="21" t="s">
+        <v>605</v>
+      </c>
+      <c r="X32" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="Y32" s="21" t="s">
+        <v>707</v>
+      </c>
+      <c r="Z32" s="21" t="s">
+        <v>552</v>
+      </c>
+      <c r="AA32" s="21" t="s">
+        <v>574</v>
+      </c>
+      <c r="AB32" s="21" t="s">
+        <v>530</v>
+      </c>
+      <c r="AC32" s="21" t="s">
+        <v>516</v>
+      </c>
+      <c r="AD32" s="21" t="s">
+        <v>570</v>
+      </c>
+      <c r="AE32" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="AF32" s="21" t="s">
+        <v>605</v>
+      </c>
+      <c r="AG32" s="21" t="s">
+        <v>595</v>
+      </c>
+      <c r="AH32" s="21" t="s">
+        <v>647</v>
+      </c>
+      <c r="AI32" s="21" t="s">
+        <v>611</v>
+      </c>
+      <c r="AJ32" s="21" t="s">
+        <v>785</v>
+      </c>
+      <c r="AK32" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="AL32" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="AM32" s="21" t="s">
+        <v>936</v>
+      </c>
+      <c r="AN32" s="21" t="s">
+        <v>719</v>
+      </c>
+      <c r="AO32" s="21" t="s">
+        <v>573</v>
+      </c>
+      <c r="AP32" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="AQ32" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="AR32" s="21" t="s">
+        <v>937</v>
+      </c>
+      <c r="AS32" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="AT32" s="21" t="s">
+        <v>573</v>
+      </c>
+      <c r="AU32" s="21" t="s">
+        <v>780</v>
+      </c>
+      <c r="AV32" s="21" t="s">
+        <v>811</v>
+      </c>
+      <c r="AW32" s="21" t="s">
+        <v>840</v>
+      </c>
+      <c r="AX32" s="21" t="s">
+        <v>703</v>
+      </c>
+      <c r="AY32" s="26">
+        <v>124.2</v>
+      </c>
+      <c r="AZ32" s="26">
+        <v>115.9</v>
+      </c>
+      <c r="BA32" s="26">
+        <v>118.2</v>
+      </c>
+      <c r="BB32" s="21">
+        <v>111.2</v>
+      </c>
+      <c r="BC32" s="22">
+        <v>104.1</v>
+      </c>
+      <c r="BD32" s="22">
+        <v>107</v>
+      </c>
+      <c r="BE32" s="22">
+        <v>108.6</v>
+      </c>
+      <c r="BF32" s="26">
+        <v>108</v>
+      </c>
+      <c r="BG32" s="38">
+        <v>110.4</v>
+      </c>
+      <c r="BH32" s="26">
+        <v>109</v>
+      </c>
+      <c r="BI32" s="26">
+        <v>108.4</v>
+      </c>
+      <c r="BJ32" s="26">
+        <v>110.5</v>
+      </c>
+      <c r="BK32" s="26">
+        <v>111.2</v>
+      </c>
+      <c r="BL32" s="39"/>
+    </row>
+    <row r="33" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I33" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J33" s="21" t="s">
+        <v>576</v>
+      </c>
+      <c r="K33" s="21" t="s">
+        <v>592</v>
+      </c>
+      <c r="L33" s="21" t="s">
+        <v>540</v>
+      </c>
+      <c r="M33" s="21" t="s">
+        <v>606</v>
+      </c>
+      <c r="N33" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="O33" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="P33" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="Q33" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="R33" s="21" t="s">
+        <v>587</v>
+      </c>
+      <c r="S33" s="21" t="s">
+        <v>745</v>
+      </c>
+      <c r="T33" s="21" t="s">
+        <v>602</v>
+      </c>
+      <c r="U33" s="21" t="s">
+        <v>590</v>
+      </c>
+      <c r="V33" s="21" t="s">
+        <v>874</v>
+      </c>
+      <c r="W33" s="21" t="s">
+        <v>767</v>
+      </c>
+      <c r="X33" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="Y33" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="Z33" s="21" t="s">
+        <v>875</v>
+      </c>
+      <c r="AA33" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="AB33" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="AC33" s="21" t="s">
+        <v>679</v>
+      </c>
+      <c r="AD33" s="21" t="s">
+        <v>621</v>
+      </c>
+      <c r="AE33" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="AF33" s="21" t="s">
+        <v>623</v>
+      </c>
+      <c r="AG33" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="AH33" s="21" t="s">
+        <v>700</v>
+      </c>
+      <c r="AI33" s="21" t="s">
+        <v>567</v>
+      </c>
+      <c r="AJ33" s="21" t="s">
+        <v>857</v>
+      </c>
+      <c r="AK33" s="21" t="s">
+        <v>915</v>
+      </c>
+      <c r="AL33" s="21" t="s">
+        <v>876</v>
+      </c>
+      <c r="AM33" s="21" t="s">
+        <v>803</v>
+      </c>
+      <c r="AN33" s="21" t="s">
+        <v>695</v>
+      </c>
+      <c r="AO33" s="21" t="s">
+        <v>683</v>
+      </c>
+      <c r="AP33" s="21" t="s">
+        <v>573</v>
+      </c>
+      <c r="AQ33" s="21" t="s">
+        <v>618</v>
+      </c>
+      <c r="AR33" s="21" t="s">
+        <v>693</v>
+      </c>
+      <c r="AS33" s="21" t="s">
+        <v>742</v>
+      </c>
+      <c r="AT33" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="AU33" s="21" t="s">
+        <v>864</v>
+      </c>
+      <c r="AV33" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="AW33" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="AX33" s="21" t="s">
+        <v>753</v>
+      </c>
+      <c r="AY33" s="26">
+        <v>115.6</v>
+      </c>
+      <c r="AZ33" s="26">
+        <v>112.7</v>
+      </c>
+      <c r="BA33" s="26">
+        <v>114.2</v>
+      </c>
+      <c r="BB33" s="21">
+        <v>104.8</v>
+      </c>
+      <c r="BC33" s="22">
+        <v>106</v>
+      </c>
+      <c r="BD33" s="22">
+        <v>112.2</v>
+      </c>
+      <c r="BE33" s="22">
+        <v>111.1</v>
+      </c>
+      <c r="BF33" s="26">
+        <v>109.9</v>
+      </c>
+      <c r="BG33" s="38">
+        <v>112.6</v>
+      </c>
+      <c r="BH33" s="26">
+        <v>106.4</v>
+      </c>
+      <c r="BI33" s="26">
+        <v>106.7</v>
+      </c>
+      <c r="BJ33" s="26">
+        <v>110.2</v>
+      </c>
+      <c r="BK33" s="26">
+        <v>106.3</v>
+      </c>
+      <c r="BL33" s="39"/>
+    </row>
+    <row r="34" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A34" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I34" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J34" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="K34" s="21" t="s">
+        <v>631</v>
+      </c>
+      <c r="L34" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="M34" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="N34" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="O34" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="P34" s="21" t="s">
+        <v>579</v>
+      </c>
+      <c r="Q34" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="R34" s="21" t="s">
+        <v>591</v>
+      </c>
+      <c r="S34" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="T34" s="21" t="s">
+        <v>568</v>
+      </c>
+      <c r="U34" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="V34" s="21" t="s">
+        <v>880</v>
+      </c>
+      <c r="W34" s="21" t="s">
+        <v>747</v>
+      </c>
+      <c r="X34" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="Y34" s="21" t="s">
+        <v>718</v>
+      </c>
+      <c r="Z34" s="21" t="s">
+        <v>721</v>
+      </c>
+      <c r="AA34" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="AB34" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="AC34" s="21" t="s">
+        <v>660</v>
+      </c>
+      <c r="AD34" s="21" t="s">
+        <v>769</v>
+      </c>
+      <c r="AE34" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="AF34" s="21" t="s">
+        <v>935</v>
+      </c>
+      <c r="AG34" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="AH34" s="21" t="s">
+        <v>781</v>
+      </c>
+      <c r="AI34" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="AJ34" s="21" t="s">
+        <v>792</v>
+      </c>
+      <c r="AK34" s="21" t="s">
+        <v>711</v>
+      </c>
+      <c r="AL34" s="21" t="s">
+        <v>883</v>
+      </c>
+      <c r="AM34" s="21" t="s">
+        <v>938</v>
+      </c>
+      <c r="AN34" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="AO34" s="21" t="s">
+        <v>939</v>
+      </c>
+      <c r="AP34" s="21" t="s">
+        <v>638</v>
+      </c>
+      <c r="AQ34" s="21" t="s">
+        <v>839</v>
+      </c>
+      <c r="AR34" s="21" t="s">
+        <v>674</v>
+      </c>
+      <c r="AS34" s="21" t="s">
+        <v>711</v>
+      </c>
+      <c r="AT34" s="21" t="s">
+        <v>803</v>
+      </c>
+      <c r="AU34" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="AV34" s="21" t="s">
+        <v>641</v>
+      </c>
+      <c r="AW34" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="AX34" s="21" t="s">
+        <v>643</v>
+      </c>
+      <c r="AY34" s="26">
+        <v>120.1</v>
+      </c>
+      <c r="AZ34" s="26">
+        <v>120.2</v>
+      </c>
+      <c r="BA34" s="26">
+        <v>119.4</v>
+      </c>
+      <c r="BB34" s="21">
+        <v>118.2</v>
+      </c>
+      <c r="BC34" s="22">
+        <v>110.3</v>
+      </c>
+      <c r="BD34" s="22">
+        <v>113.7</v>
+      </c>
+      <c r="BE34" s="22">
+        <v>112.4</v>
+      </c>
+      <c r="BF34" s="26">
+        <v>116.7</v>
+      </c>
+      <c r="BG34" s="38">
+        <v>114.5</v>
+      </c>
+      <c r="BH34" s="26">
+        <v>114.6</v>
+      </c>
+      <c r="BI34" s="26">
+        <v>114.9</v>
+      </c>
+      <c r="BJ34" s="26">
+        <v>96.1</v>
+      </c>
+      <c r="BK34" s="26">
+        <v>100.1</v>
+      </c>
+      <c r="BL34" s="39"/>
+    </row>
+    <row r="35" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A35" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I35" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J35" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="K35" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="L35" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="M35" s="21" t="s">
+        <v>658</v>
+      </c>
+      <c r="N35" s="21" t="s">
+        <v>877</v>
+      </c>
+      <c r="O35" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="P35" s="21" t="s">
+        <v>601</v>
+      </c>
+      <c r="Q35" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="R35" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="S35" s="21" t="s">
+        <v>935</v>
+      </c>
+      <c r="T35" s="21" t="s">
+        <v>612</v>
+      </c>
+      <c r="U35" s="21" t="s">
+        <v>536</v>
+      </c>
+      <c r="V35" s="21" t="s">
+        <v>654</v>
+      </c>
+      <c r="W35" s="21" t="s">
+        <v>676</v>
+      </c>
+      <c r="X35" s="21" t="s">
+        <v>638</v>
+      </c>
+      <c r="Y35" s="21" t="s">
+        <v>628</v>
+      </c>
+      <c r="Z35" s="21" t="s">
+        <v>550</v>
+      </c>
+      <c r="AA35" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="AB35" s="21" t="s">
+        <v>606</v>
+      </c>
+      <c r="AC35" s="21" t="s">
+        <v>935</v>
+      </c>
+      <c r="AD35" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="AE35" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="AF35" s="21" t="s">
+        <v>519</v>
+      </c>
+      <c r="AG35" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="AH35" s="21" t="s">
+        <v>627</v>
+      </c>
+      <c r="AI35" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="AJ35" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="AK35" s="21" t="s">
+        <v>692</v>
+      </c>
+      <c r="AL35" s="21" t="s">
+        <v>840</v>
+      </c>
+      <c r="AM35" s="21" t="s">
+        <v>843</v>
+      </c>
+      <c r="AN35" s="21" t="s">
+        <v>713</v>
+      </c>
+      <c r="AO35" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="AP35" s="21" t="s">
+        <v>611</v>
+      </c>
+      <c r="AQ35" s="21" t="s">
+        <v>792</v>
+      </c>
+      <c r="AR35" s="21" t="s">
+        <v>696</v>
+      </c>
+      <c r="AS35" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="AT35" s="21" t="s">
+        <v>888</v>
+      </c>
+      <c r="AU35" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="AV35" s="21" t="s">
+        <v>795</v>
+      </c>
+      <c r="AW35" s="21" t="s">
+        <v>641</v>
+      </c>
+      <c r="AX35" s="21" t="s">
+        <v>780</v>
+      </c>
+      <c r="AY35" s="26">
+        <v>118.6</v>
+      </c>
+      <c r="AZ35" s="26">
+        <v>115.7</v>
+      </c>
+      <c r="BA35" s="26">
+        <v>115.9</v>
+      </c>
+      <c r="BB35" s="22">
+        <v>113</v>
+      </c>
+      <c r="BC35" s="22">
+        <v>111.2</v>
+      </c>
+      <c r="BD35" s="22">
+        <v>113</v>
+      </c>
+      <c r="BE35" s="22">
+        <v>114.3</v>
+      </c>
+      <c r="BF35" s="26">
+        <v>110.7</v>
+      </c>
+      <c r="BG35" s="38">
+        <v>113.2</v>
+      </c>
+      <c r="BH35" s="26">
+        <v>113.7</v>
+      </c>
+      <c r="BI35" s="26">
+        <v>117</v>
+      </c>
+      <c r="BJ35" s="26">
+        <v>117.8</v>
+      </c>
+      <c r="BK35" s="26">
+        <v>112.5</v>
+      </c>
+      <c r="BL35" s="39"/>
+    </row>
+    <row r="36" spans="1:272" ht="12.75" customHeight="1">
+      <c r="A36" s="18"/>
+      <c r="B36" s="23"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="23"/>
+      <c r="L36" s="23"/>
+      <c r="M36" s="23"/>
+      <c r="N36" s="23"/>
+      <c r="O36" s="23"/>
+      <c r="P36" s="23"/>
+      <c r="Q36" s="23"/>
+      <c r="R36" s="23"/>
+      <c r="S36" s="23"/>
+      <c r="T36" s="23"/>
+      <c r="U36" s="23"/>
+      <c r="V36" s="23"/>
+      <c r="W36" s="23"/>
+      <c r="X36" s="23"/>
+      <c r="Y36" s="23"/>
+      <c r="Z36" s="24"/>
+      <c r="AA36" s="24"/>
+      <c r="AB36" s="24"/>
+      <c r="AC36" s="24"/>
+      <c r="AD36" s="24"/>
+      <c r="AE36" s="24"/>
+      <c r="AF36" s="24"/>
+      <c r="AG36" s="24"/>
+      <c r="AH36" s="24"/>
+      <c r="AI36" s="24"/>
+      <c r="AJ36" s="24"/>
+      <c r="AK36" s="24"/>
+      <c r="AL36" s="24"/>
+      <c r="AM36" s="24"/>
+      <c r="AN36" s="24"/>
+      <c r="AO36" s="24"/>
+      <c r="AP36" s="24"/>
+      <c r="AQ36" s="24"/>
+      <c r="AR36" s="24"/>
+      <c r="AS36" s="24"/>
+      <c r="AT36" s="24"/>
+      <c r="AU36" s="24"/>
+      <c r="AV36" s="24"/>
+      <c r="AW36" s="24"/>
+      <c r="AX36" s="24"/>
+      <c r="AY36" s="9"/>
+      <c r="AZ36" s="9"/>
+      <c r="BA36" s="9"/>
+      <c r="BB36" s="9"/>
+      <c r="BC36" s="9"/>
+      <c r="BD36" s="9"/>
+      <c r="BE36" s="9"/>
+      <c r="BF36" s="9"/>
+      <c r="BG36" s="9"/>
+      <c r="BH36" s="9"/>
+      <c r="BI36" s="9"/>
+      <c r="BJ36" s="9"/>
+      <c r="BK36" s="9"/>
+      <c r="BL36" s="9"/>
+      <c r="BM36" s="9"/>
+      <c r="BN36" s="9"/>
+      <c r="BO36" s="20"/>
+      <c r="BP36" s="20"/>
+      <c r="BQ36" s="20"/>
+      <c r="BR36" s="20"/>
+      <c r="BS36" s="20"/>
+      <c r="BT36" s="20"/>
+      <c r="BU36" s="9"/>
+      <c r="BV36" s="9"/>
+      <c r="BW36" s="9"/>
+      <c r="BX36" s="9"/>
+      <c r="BY36" s="9"/>
+      <c r="BZ36" s="6"/>
+      <c r="CA36" s="7"/>
+      <c r="CB36" s="7"/>
+      <c r="CC36" s="9"/>
+      <c r="CD36" s="9"/>
+      <c r="CE36" s="9"/>
+      <c r="CF36" s="9"/>
+      <c r="CG36" s="9"/>
+      <c r="CH36" s="9"/>
+      <c r="CI36" s="9"/>
+      <c r="CJ36" s="9"/>
+      <c r="CK36" s="9"/>
+      <c r="CL36" s="9"/>
+      <c r="CM36" s="9"/>
+      <c r="CN36" s="9"/>
+      <c r="CO36" s="9"/>
+      <c r="CP36" s="9"/>
+      <c r="CQ36" s="9"/>
+      <c r="CR36" s="9"/>
+      <c r="CS36" s="9"/>
+      <c r="CT36" s="9"/>
+      <c r="CU36" s="9"/>
+      <c r="CV36" s="9"/>
+      <c r="CW36" s="9"/>
+      <c r="CX36" s="9"/>
+      <c r="CY36" s="9"/>
+      <c r="CZ36" s="9"/>
+      <c r="DA36" s="9"/>
+      <c r="DB36" s="9"/>
+      <c r="DC36" s="9"/>
+      <c r="DD36" s="9"/>
+      <c r="DE36" s="9"/>
+      <c r="DF36" s="9"/>
+      <c r="DG36" s="9"/>
+      <c r="DH36" s="9"/>
+      <c r="DI36" s="9"/>
+      <c r="DJ36" s="9"/>
+      <c r="DK36" s="9"/>
+      <c r="DL36" s="9"/>
+      <c r="DM36" s="9"/>
+      <c r="DN36" s="9"/>
+      <c r="DO36" s="9"/>
+      <c r="DP36" s="9"/>
+      <c r="DQ36" s="9"/>
+      <c r="DR36" s="9"/>
+      <c r="DS36" s="9"/>
+      <c r="DT36" s="9"/>
+      <c r="DU36" s="9"/>
+      <c r="DV36" s="9"/>
+      <c r="DW36" s="9"/>
+      <c r="DX36" s="9"/>
+      <c r="DY36" s="9"/>
+      <c r="DZ36" s="9"/>
+      <c r="EA36" s="9"/>
+      <c r="EB36" s="9"/>
+      <c r="EC36" s="9"/>
+      <c r="ED36" s="9"/>
+      <c r="EE36" s="9"/>
+      <c r="EF36" s="9"/>
+      <c r="EG36" s="9"/>
+      <c r="EH36" s="9"/>
+      <c r="EI36" s="9"/>
+      <c r="EJ36" s="9"/>
+      <c r="EK36" s="9"/>
+      <c r="EL36" s="9"/>
+      <c r="EM36" s="9"/>
+      <c r="EN36" s="9"/>
+      <c r="EO36" s="9"/>
+      <c r="EP36" s="9"/>
+      <c r="EQ36" s="9"/>
+      <c r="ER36" s="9"/>
+      <c r="ES36" s="9"/>
+      <c r="ET36" s="9"/>
+      <c r="EU36" s="9"/>
+      <c r="EV36" s="9"/>
+      <c r="EW36" s="9"/>
+      <c r="EX36" s="9"/>
+      <c r="EY36" s="9"/>
+      <c r="EZ36" s="9"/>
+      <c r="FA36" s="9"/>
+      <c r="FB36" s="9"/>
+      <c r="FC36" s="9"/>
+      <c r="FD36" s="9"/>
+      <c r="FE36" s="9"/>
+      <c r="FF36" s="9"/>
+      <c r="FG36" s="9"/>
+      <c r="FH36" s="9"/>
+      <c r="FI36" s="9"/>
+      <c r="FJ36" s="9"/>
+      <c r="FK36" s="9"/>
+      <c r="FL36" s="9"/>
+      <c r="FM36" s="9"/>
+      <c r="FN36" s="9"/>
+      <c r="FO36" s="9"/>
+      <c r="FP36" s="9"/>
+      <c r="FQ36" s="9"/>
+      <c r="FR36" s="9"/>
+      <c r="FS36" s="9"/>
+      <c r="FT36" s="9"/>
+      <c r="FU36" s="9"/>
+      <c r="FV36" s="9"/>
+      <c r="FW36" s="9"/>
+      <c r="FX36" s="9"/>
+      <c r="FY36" s="9"/>
+      <c r="FZ36" s="9"/>
+      <c r="GA36" s="9"/>
+      <c r="GB36" s="9"/>
+      <c r="GC36" s="9"/>
+      <c r="GD36" s="9"/>
+      <c r="GE36" s="9"/>
+      <c r="GF36" s="9"/>
+      <c r="GG36" s="9"/>
+      <c r="GH36" s="9"/>
+      <c r="GI36" s="9"/>
+      <c r="GJ36" s="9"/>
+      <c r="GK36" s="9"/>
+      <c r="GL36" s="9"/>
+      <c r="GM36" s="9"/>
+      <c r="GN36" s="9"/>
+      <c r="GO36" s="9"/>
+      <c r="GP36" s="9"/>
+      <c r="GQ36" s="9"/>
+      <c r="GR36" s="9"/>
+      <c r="GS36" s="9"/>
+      <c r="GT36" s="9"/>
+      <c r="GU36" s="9"/>
+      <c r="GV36" s="9"/>
+      <c r="GW36" s="9"/>
+      <c r="GX36" s="9"/>
+      <c r="GY36" s="9"/>
+      <c r="GZ36" s="9"/>
+      <c r="HA36" s="9"/>
+      <c r="HB36" s="9"/>
+      <c r="HC36" s="9"/>
+      <c r="HD36" s="9"/>
+      <c r="HE36" s="9"/>
+      <c r="HF36" s="9"/>
+      <c r="HG36" s="9"/>
+      <c r="HH36" s="9"/>
+      <c r="HI36" s="9"/>
+      <c r="HJ36" s="9"/>
+      <c r="HK36" s="9"/>
+      <c r="HL36" s="9"/>
+      <c r="HM36" s="9"/>
+      <c r="HN36" s="9"/>
+      <c r="HO36" s="9"/>
+      <c r="HP36" s="9"/>
+      <c r="HQ36" s="9"/>
+      <c r="HR36" s="9"/>
+      <c r="HS36" s="9"/>
+      <c r="HT36" s="9"/>
+      <c r="HU36" s="9"/>
+      <c r="HV36" s="9"/>
+      <c r="HW36" s="9"/>
+      <c r="HX36" s="9"/>
+      <c r="HY36" s="9"/>
+      <c r="HZ36" s="9"/>
+      <c r="IA36" s="9"/>
+      <c r="IB36" s="9"/>
+      <c r="IC36" s="9"/>
+      <c r="ID36" s="9"/>
+      <c r="IE36" s="9"/>
+      <c r="IF36" s="9"/>
+      <c r="IG36" s="9"/>
+      <c r="IH36" s="9"/>
+      <c r="II36" s="9"/>
+      <c r="IJ36" s="9"/>
+      <c r="IK36" s="9"/>
+      <c r="IL36" s="9"/>
+      <c r="IM36" s="9"/>
+      <c r="IN36" s="9"/>
+      <c r="IO36" s="9"/>
+      <c r="IP36" s="9"/>
+      <c r="IQ36" s="9"/>
+      <c r="IR36" s="9"/>
+      <c r="IS36" s="9"/>
+      <c r="IT36" s="9"/>
+      <c r="IU36" s="9"/>
+      <c r="IV36" s="9"/>
+      <c r="IW36" s="9"/>
+      <c r="IX36" s="9"/>
+      <c r="IY36" s="9"/>
+      <c r="IZ36" s="9"/>
+      <c r="JA36" s="9"/>
+      <c r="JB36" s="9"/>
+      <c r="JC36" s="9"/>
+      <c r="JD36" s="9"/>
+      <c r="JE36" s="9"/>
+      <c r="JF36" s="9"/>
+      <c r="JG36" s="9"/>
+      <c r="JH36" s="9"/>
+      <c r="JI36" s="9"/>
+      <c r="JJ36" s="9"/>
+      <c r="JK36" s="9"/>
+      <c r="JL36" s="9"/>
+    </row>
+    <row r="37" spans="1:272" ht="37.5" customHeight="1">
+      <c r="A37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="23"/>
+      <c r="L37" s="23"/>
+      <c r="M37" s="23"/>
+      <c r="N37" s="23"/>
+      <c r="O37" s="23"/>
+      <c r="P37" s="23"/>
+      <c r="Q37" s="23"/>
+      <c r="R37" s="23"/>
+      <c r="S37" s="23"/>
+      <c r="T37" s="23"/>
+      <c r="U37" s="23"/>
+      <c r="V37" s="23"/>
+      <c r="W37" s="23"/>
+      <c r="X37" s="23"/>
+      <c r="Y37" s="23"/>
+      <c r="Z37" s="23"/>
+      <c r="AA37" s="23"/>
+      <c r="AB37" s="24"/>
+      <c r="AC37" s="24"/>
+      <c r="AD37" s="24"/>
+      <c r="AE37" s="24"/>
+      <c r="AF37" s="24"/>
+      <c r="AG37" s="24"/>
+      <c r="AH37" s="24"/>
+      <c r="AI37" s="24"/>
+      <c r="AJ37" s="24"/>
+      <c r="AK37" s="24"/>
+      <c r="AL37" s="24"/>
+      <c r="AM37" s="24"/>
+      <c r="AN37" s="24"/>
+      <c r="AO37" s="24"/>
+      <c r="AP37" s="24"/>
+      <c r="AQ37" s="24"/>
+      <c r="AR37" s="24"/>
+      <c r="AS37" s="24"/>
+      <c r="AT37" s="24"/>
+      <c r="AU37" s="24"/>
+      <c r="AV37" s="24"/>
+      <c r="AW37" s="24"/>
+      <c r="AX37" s="24"/>
+      <c r="AY37" s="9"/>
+      <c r="AZ37" s="9"/>
+      <c r="BA37" s="9"/>
+      <c r="BB37" s="9"/>
+      <c r="BC37" s="9"/>
+      <c r="BD37" s="9"/>
+      <c r="BE37" s="9"/>
+      <c r="BF37" s="9"/>
+      <c r="BG37" s="9"/>
+      <c r="BH37" s="9"/>
+      <c r="BI37" s="9"/>
+      <c r="BJ37" s="9"/>
+      <c r="BK37" s="9"/>
+      <c r="BL37" s="9"/>
+      <c r="BM37" s="9"/>
+      <c r="BN37" s="9"/>
+      <c r="BO37" s="9"/>
+      <c r="BP37" s="9"/>
+      <c r="BQ37" s="9"/>
+      <c r="BR37" s="9"/>
+      <c r="BS37" s="9"/>
+      <c r="BT37" s="9"/>
+      <c r="BU37" s="9"/>
+      <c r="BV37" s="9"/>
+      <c r="BW37" s="9"/>
+      <c r="BX37" s="9"/>
+      <c r="BY37" s="9"/>
+      <c r="BZ37" s="9"/>
+      <c r="CA37" s="9"/>
+      <c r="CB37" s="9"/>
+      <c r="CC37" s="9"/>
+      <c r="CD37" s="9"/>
+      <c r="CE37" s="9"/>
+      <c r="CF37" s="9"/>
+      <c r="CG37" s="9"/>
+      <c r="CH37" s="9"/>
+      <c r="CI37" s="9"/>
+      <c r="CJ37" s="9"/>
+      <c r="CK37" s="9"/>
+      <c r="CL37" s="9"/>
+      <c r="CM37" s="9"/>
+      <c r="CN37" s="9"/>
+      <c r="CO37" s="9"/>
+      <c r="CP37" s="9"/>
+      <c r="CQ37" s="9"/>
+      <c r="CR37" s="9"/>
+      <c r="CS37" s="9"/>
+      <c r="CT37" s="9"/>
+      <c r="CU37" s="9"/>
+      <c r="CV37" s="9"/>
+      <c r="CW37" s="9"/>
+      <c r="CX37" s="9"/>
+      <c r="CY37" s="9"/>
+      <c r="CZ37" s="9"/>
+      <c r="DA37" s="9"/>
+      <c r="DB37" s="9"/>
+      <c r="DC37" s="9"/>
+      <c r="DD37" s="9"/>
+      <c r="DE37" s="9"/>
+      <c r="DF37" s="9"/>
+      <c r="DG37" s="9"/>
+      <c r="DH37" s="9"/>
+      <c r="DI37" s="9"/>
+      <c r="DJ37" s="9"/>
+      <c r="DK37" s="9"/>
+      <c r="DL37" s="9"/>
+      <c r="DM37" s="9"/>
+      <c r="DN37" s="9"/>
+      <c r="DO37" s="9"/>
+      <c r="DP37" s="9"/>
+      <c r="DQ37" s="9"/>
+      <c r="DR37" s="9"/>
+      <c r="DS37" s="9"/>
+      <c r="DT37" s="9"/>
+      <c r="DU37" s="9"/>
+      <c r="DV37" s="9"/>
+      <c r="DW37" s="9"/>
+      <c r="DX37" s="9"/>
+      <c r="DY37" s="9"/>
+      <c r="DZ37" s="9"/>
+      <c r="EA37" s="9"/>
+      <c r="EB37" s="9"/>
+      <c r="EC37" s="9"/>
+      <c r="ED37" s="9"/>
+      <c r="EE37" s="9"/>
+      <c r="EF37" s="9"/>
+      <c r="EG37" s="9"/>
+      <c r="EH37" s="9"/>
+      <c r="EI37" s="9"/>
+      <c r="EJ37" s="9"/>
+      <c r="EK37" s="9"/>
+      <c r="EL37" s="9"/>
+      <c r="EM37" s="9"/>
+      <c r="EN37" s="9"/>
+      <c r="EO37" s="9"/>
+      <c r="EP37" s="9"/>
+      <c r="EQ37" s="9"/>
+      <c r="ER37" s="9"/>
+      <c r="ES37" s="9"/>
+      <c r="ET37" s="9"/>
+      <c r="EU37" s="9"/>
+      <c r="EV37" s="9"/>
+      <c r="EW37" s="9"/>
+      <c r="EX37" s="9"/>
+      <c r="EY37" s="9"/>
+      <c r="EZ37" s="9"/>
+      <c r="FA37" s="9"/>
+      <c r="FB37" s="9"/>
+      <c r="FC37" s="9"/>
+      <c r="FD37" s="9"/>
+      <c r="FE37" s="9"/>
+      <c r="FF37" s="9"/>
+      <c r="FG37" s="9"/>
+      <c r="FH37" s="9"/>
+      <c r="FI37" s="9"/>
+      <c r="FJ37" s="9"/>
+      <c r="FK37" s="9"/>
+      <c r="FL37" s="9"/>
+      <c r="FM37" s="9"/>
+      <c r="FN37" s="9"/>
+      <c r="FO37" s="9"/>
+      <c r="FP37" s="9"/>
+      <c r="FQ37" s="9"/>
+      <c r="FR37" s="9"/>
+      <c r="FS37" s="9"/>
+      <c r="FT37" s="9"/>
+      <c r="FU37" s="9"/>
+      <c r="FV37" s="9"/>
+      <c r="FW37" s="9"/>
+      <c r="FX37" s="9"/>
+      <c r="FY37" s="9"/>
+      <c r="FZ37" s="9"/>
+      <c r="GA37" s="9"/>
+      <c r="GB37" s="9"/>
+      <c r="GC37" s="9"/>
+      <c r="GD37" s="9"/>
+      <c r="GE37" s="9"/>
+      <c r="GF37" s="9"/>
+      <c r="GG37" s="9"/>
+      <c r="GH37" s="9"/>
+      <c r="GI37" s="9"/>
+      <c r="GJ37" s="9"/>
+      <c r="GK37" s="9"/>
+      <c r="GL37" s="9"/>
+      <c r="GM37" s="9"/>
+      <c r="GN37" s="9"/>
+      <c r="GO37" s="9"/>
+      <c r="GP37" s="9"/>
+      <c r="GQ37" s="9"/>
+      <c r="GR37" s="9"/>
+      <c r="GS37" s="9"/>
+      <c r="GT37" s="9"/>
+      <c r="GU37" s="9"/>
+      <c r="GV37" s="9"/>
+      <c r="GW37" s="9"/>
+      <c r="GX37" s="9"/>
+      <c r="GY37" s="9"/>
+      <c r="GZ37" s="9"/>
+      <c r="HA37" s="9"/>
+      <c r="HB37" s="9"/>
+      <c r="HC37" s="9"/>
+      <c r="HD37" s="9"/>
+      <c r="HE37" s="9"/>
+      <c r="HF37" s="9"/>
+      <c r="HG37" s="9"/>
+      <c r="HH37" s="9"/>
+      <c r="HI37" s="9"/>
+      <c r="HJ37" s="9"/>
+      <c r="HK37" s="9"/>
+      <c r="HL37" s="9"/>
+      <c r="HM37" s="9"/>
+      <c r="HN37" s="9"/>
+      <c r="HO37" s="9"/>
+      <c r="HP37" s="9"/>
+      <c r="HQ37" s="9"/>
+      <c r="HR37" s="9"/>
+      <c r="HS37" s="9"/>
+      <c r="HT37" s="9"/>
+      <c r="HU37" s="9"/>
+      <c r="HV37" s="9"/>
+      <c r="HW37" s="9"/>
+      <c r="HX37" s="9"/>
+      <c r="HY37" s="9"/>
+      <c r="HZ37" s="9"/>
+      <c r="IA37" s="9"/>
+      <c r="IB37" s="9"/>
+      <c r="IC37" s="9"/>
+      <c r="ID37" s="9"/>
+      <c r="IE37" s="9"/>
+      <c r="IF37" s="9"/>
+      <c r="IG37" s="9"/>
+      <c r="IH37" s="9"/>
+      <c r="II37" s="9"/>
+      <c r="IJ37" s="9"/>
+      <c r="IK37" s="9"/>
+      <c r="IL37" s="9"/>
+      <c r="IM37" s="9"/>
+      <c r="IN37" s="9"/>
+      <c r="IO37" s="9"/>
+      <c r="IP37" s="9"/>
+      <c r="IQ37" s="9"/>
+      <c r="IR37" s="9"/>
+      <c r="IS37" s="9"/>
+      <c r="IT37" s="9"/>
+      <c r="IU37" s="9"/>
+      <c r="IV37" s="9"/>
+      <c r="IW37" s="9"/>
+      <c r="IX37" s="9"/>
+      <c r="IY37" s="9"/>
+      <c r="IZ37" s="9"/>
+      <c r="JA37" s="9"/>
+      <c r="JB37" s="9"/>
+      <c r="JC37" s="9"/>
+      <c r="JD37" s="9"/>
+      <c r="JE37" s="9"/>
+      <c r="JF37" s="9"/>
+      <c r="JG37" s="9"/>
+      <c r="JH37" s="9"/>
+      <c r="JI37" s="9"/>
+      <c r="JJ37" s="9"/>
+      <c r="JK37" s="9"/>
+      <c r="JL37" s="9"/>
+    </row>
+    <row r="38" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A38" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="112">
+        <v>109.5</v>
+      </c>
+      <c r="C38" s="112">
+        <v>103.8</v>
+      </c>
+      <c r="D38" s="113">
+        <v>106.8</v>
+      </c>
+      <c r="E38" s="113">
+        <v>109.7</v>
+      </c>
+      <c r="F38" s="79">
+        <v>115.3</v>
+      </c>
+      <c r="G38" s="113">
+        <v>115.8</v>
+      </c>
+      <c r="H38" s="113">
+        <v>109.8</v>
+      </c>
+      <c r="I38" s="113">
+        <v>106.6</v>
+      </c>
+      <c r="J38" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="K38" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="L38" s="25" t="s">
+        <v>592</v>
+      </c>
+      <c r="M38" s="25" t="s">
+        <v>508</v>
+      </c>
+      <c r="N38" s="25">
+        <v>99.4</v>
+      </c>
+      <c r="O38" s="25">
+        <v>100.9</v>
+      </c>
+      <c r="P38" s="25">
+        <v>99.9</v>
+      </c>
+      <c r="Q38" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="R38" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="S38" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="T38" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="U38" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="V38" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="W38" s="25" t="s">
+        <v>507</v>
+      </c>
+      <c r="X38" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="Y38" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="Z38" s="25" t="s">
+        <v>501</v>
+      </c>
+      <c r="AA38" s="25" t="s">
+        <v>653</v>
+      </c>
+      <c r="AB38" s="25" t="s">
+        <v>613</v>
+      </c>
+      <c r="AC38" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="AD38" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="AE38" s="25" t="s">
+        <v>528</v>
+      </c>
+      <c r="AF38" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="AG38" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="AH38" s="25" t="s">
+        <v>578</v>
+      </c>
+      <c r="AI38" s="25" t="s">
+        <v>570</v>
+      </c>
+      <c r="AJ38" s="25" t="s">
+        <v>572</v>
+      </c>
+      <c r="AK38" s="25" t="s">
+        <v>611</v>
+      </c>
+      <c r="AL38" s="25" t="s">
+        <v>674</v>
+      </c>
+      <c r="AM38" s="25" t="s">
+        <v>675</v>
+      </c>
+      <c r="AN38" s="25" t="s">
+        <v>664</v>
+      </c>
+      <c r="AO38" s="25" t="s">
+        <v>627</v>
+      </c>
+      <c r="AP38" s="25" t="s">
+        <v>642</v>
+      </c>
+      <c r="AQ38" s="25" t="s">
+        <v>572</v>
+      </c>
+      <c r="AR38" s="25" t="s">
+        <v>601</v>
+      </c>
+      <c r="AS38" s="25" t="s">
+        <v>559</v>
+      </c>
+      <c r="AT38" s="25" t="s">
+        <v>676</v>
+      </c>
+      <c r="AU38" s="25" t="s">
+        <v>616</v>
+      </c>
+      <c r="AV38" s="25" t="s">
+        <v>623</v>
+      </c>
+      <c r="AW38" s="25" t="s">
+        <v>535</v>
+      </c>
+      <c r="AX38" s="25" t="s">
+        <v>571</v>
+      </c>
+      <c r="AY38" s="26">
+        <v>99.6</v>
+      </c>
+      <c r="AZ38" s="26">
+        <v>98.5</v>
+      </c>
+      <c r="BA38" s="26">
+        <v>99.9</v>
+      </c>
+      <c r="BB38" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="BC38" s="22">
+        <v>100.7</v>
+      </c>
+      <c r="BD38" s="22">
+        <v>101.6</v>
+      </c>
+      <c r="BE38" s="22">
+        <v>102</v>
+      </c>
+      <c r="BF38" s="26">
+        <v>101</v>
+      </c>
+      <c r="BG38" s="38">
+        <v>100.6</v>
+      </c>
+      <c r="BH38" s="26">
+        <v>99.7</v>
+      </c>
+      <c r="BI38" s="26">
+        <v>99.9</v>
+      </c>
+      <c r="BJ38" s="26">
+        <v>95.6</v>
+      </c>
+      <c r="BK38" s="26">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A39" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C39" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D39" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E39" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F39" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G39" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H39" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I39" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J39" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="K39" s="25" t="s">
+        <v>592</v>
+      </c>
+      <c r="L39" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="M39" s="25" t="s">
+        <v>555</v>
+      </c>
+      <c r="N39" s="25" t="s">
+        <v>587</v>
+      </c>
+      <c r="O39" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="P39" s="25" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q39" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="R39" s="25" t="s">
+        <v>644</v>
+      </c>
+      <c r="S39" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="T39" s="25" t="s">
+        <v>644</v>
+      </c>
+      <c r="U39" s="25" t="s">
+        <v>591</v>
+      </c>
+      <c r="V39" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="W39" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="X39" s="25" t="s">
+        <v>562</v>
+      </c>
+      <c r="Y39" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="Z39" s="25" t="s">
+        <v>551</v>
+      </c>
+      <c r="AA39" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="AB39" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="AC39" s="25" t="s">
+        <v>551</v>
+      </c>
+      <c r="AD39" s="25" t="s">
+        <v>532</v>
+      </c>
+      <c r="AE39" s="25" t="s">
+        <v>581</v>
+      </c>
+      <c r="AF39" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="AG39" s="25" t="s">
+        <v>568</v>
+      </c>
+      <c r="AH39" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="AI39" s="25" t="s">
+        <v>546</v>
+      </c>
+      <c r="AJ39" s="25" t="s">
+        <v>586</v>
+      </c>
+      <c r="AK39" s="25" t="s">
+        <v>515</v>
+      </c>
+      <c r="AL39" s="25" t="s">
+        <v>677</v>
+      </c>
+      <c r="AM39" s="25" t="s">
+        <v>633</v>
+      </c>
+      <c r="AN39" s="25" t="s">
+        <v>623</v>
+      </c>
+      <c r="AO39" s="25" t="s">
+        <v>605</v>
+      </c>
+      <c r="AP39" s="25" t="s">
+        <v>534</v>
+      </c>
+      <c r="AQ39" s="25" t="s">
+        <v>595</v>
+      </c>
+      <c r="AR39" s="25" t="s">
+        <v>678</v>
+      </c>
+      <c r="AS39" s="25" t="s">
+        <v>679</v>
+      </c>
+      <c r="AT39" s="25" t="s">
+        <v>637</v>
+      </c>
+      <c r="AU39" s="25" t="s">
+        <v>599</v>
+      </c>
+      <c r="AV39" s="25" t="s">
+        <v>531</v>
+      </c>
+      <c r="AW39" s="25" t="s">
+        <v>538</v>
+      </c>
+      <c r="AX39" s="25" t="s">
+        <v>680</v>
+      </c>
+      <c r="AY39" s="26">
+        <v>99.2</v>
+      </c>
+      <c r="AZ39" s="26">
+        <v>97.4</v>
+      </c>
+      <c r="BA39" s="26">
+        <v>98</v>
+      </c>
+      <c r="BB39" s="22">
+        <v>101.6</v>
+      </c>
+      <c r="BC39" s="22">
+        <v>101.4</v>
+      </c>
+      <c r="BD39" s="22">
+        <v>102</v>
+      </c>
+      <c r="BE39" s="22">
+        <v>102.6</v>
+      </c>
+      <c r="BF39" s="26">
+        <v>102.5</v>
+      </c>
+      <c r="BG39" s="38">
+        <v>100.9</v>
+      </c>
+      <c r="BH39" s="26">
+        <v>100.6</v>
+      </c>
+      <c r="BI39" s="26">
+        <v>99.6</v>
+      </c>
+      <c r="BJ39" s="26">
+        <v>96.8</v>
+      </c>
+      <c r="BK39" s="26">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A40" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C40" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D40" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E40" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F40" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G40" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H40" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I40" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J40" s="25" t="s">
+        <v>765</v>
+      </c>
+      <c r="K40" s="25" t="s">
+        <v>728</v>
+      </c>
+      <c r="L40" s="25" t="s">
+        <v>609</v>
+      </c>
+      <c r="M40" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="N40" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="O40" s="25" t="s">
+        <v>533</v>
+      </c>
+      <c r="P40" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="Q40" s="25" t="s">
+        <v>1338</v>
+      </c>
+      <c r="R40" s="25" t="s">
+        <v>545</v>
+      </c>
+      <c r="S40" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="T40" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="U40" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="V40" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="W40" s="25" t="s">
+        <v>577</v>
+      </c>
+      <c r="X40" s="25" t="s">
+        <v>551</v>
+      </c>
+      <c r="Y40" s="25" t="s">
+        <v>555</v>
+      </c>
+      <c r="Z40" s="25" t="s">
+        <v>591</v>
+      </c>
+      <c r="AA40" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="AB40" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="AC40" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="AD40" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="AE40" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="AF40" s="25" t="s">
+        <v>682</v>
+      </c>
+      <c r="AG40" s="25" t="s">
+        <v>596</v>
+      </c>
+      <c r="AH40" s="25" t="s">
+        <v>576</v>
+      </c>
+      <c r="AI40" s="25" t="s">
+        <v>636</v>
+      </c>
+      <c r="AJ40" s="25" t="s">
+        <v>641</v>
+      </c>
+      <c r="AK40" s="25" t="s">
+        <v>683</v>
+      </c>
+      <c r="AL40" s="25" t="s">
+        <v>684</v>
+      </c>
+      <c r="AM40" s="25" t="s">
+        <v>685</v>
+      </c>
+      <c r="AN40" s="25" t="s">
+        <v>686</v>
+      </c>
+      <c r="AO40" s="25" t="s">
+        <v>687</v>
+      </c>
+      <c r="AP40" s="25" t="s">
+        <v>627</v>
+      </c>
+      <c r="AQ40" s="25" t="s">
+        <v>660</v>
+      </c>
+      <c r="AR40" s="25" t="s">
+        <v>617</v>
+      </c>
+      <c r="AS40" s="25" t="s">
+        <v>558</v>
+      </c>
+      <c r="AT40" s="25" t="s">
+        <v>584</v>
+      </c>
+      <c r="AU40" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="AV40" s="25" t="s">
+        <v>671</v>
+      </c>
+      <c r="AW40" s="25" t="s">
+        <v>654</v>
+      </c>
+      <c r="AX40" s="25" t="s">
+        <v>528</v>
+      </c>
+      <c r="AY40" s="26">
+        <v>107.3</v>
+      </c>
+      <c r="AZ40" s="26">
+        <v>104.6</v>
+      </c>
+      <c r="BA40" s="26">
+        <v>107.6</v>
+      </c>
+      <c r="BB40" s="22">
+        <v>105</v>
+      </c>
+      <c r="BC40" s="22">
+        <v>98.2</v>
+      </c>
+      <c r="BD40" s="22">
+        <v>99.5</v>
+      </c>
+      <c r="BE40" s="22">
+        <v>99.9</v>
+      </c>
+      <c r="BF40" s="26">
+        <v>97.6</v>
+      </c>
+      <c r="BG40" s="38">
+        <v>100.4</v>
+      </c>
+      <c r="BH40" s="26">
+        <v>99.8</v>
+      </c>
+      <c r="BI40" s="26">
+        <v>100.3</v>
+      </c>
+      <c r="BJ40" s="26">
+        <v>92.7</v>
+      </c>
+      <c r="BK40" s="26">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="41" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A41" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I41" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J41" s="25" t="s">
+        <v>728</v>
+      </c>
+      <c r="K41" s="25" t="s">
+        <v>564</v>
+      </c>
+      <c r="L41" s="25" t="s">
+        <v>553</v>
+      </c>
+      <c r="M41" s="25" t="s">
+        <v>526</v>
+      </c>
+      <c r="N41" s="25" t="s">
+        <v>721</v>
+      </c>
+      <c r="O41" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="P41" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="Q41" s="25" t="s">
+        <v>875</v>
+      </c>
+      <c r="R41" s="25" t="s">
+        <v>566</v>
+      </c>
+      <c r="S41" s="25" t="s">
+        <v>612</v>
+      </c>
+      <c r="T41" s="25" t="s">
+        <v>532</v>
+      </c>
+      <c r="U41" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="V41" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="W41" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="X41" s="25" t="s">
+        <v>596</v>
+      </c>
+      <c r="Y41" s="25" t="s">
+        <v>563</v>
+      </c>
+      <c r="Z41" s="25" t="s">
+        <v>689</v>
+      </c>
+      <c r="AA41" s="25" t="s">
+        <v>690</v>
+      </c>
+      <c r="AB41" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="AC41" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD41" s="25" t="s">
+        <v>553</v>
+      </c>
+      <c r="AE41" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="AF41" s="25" t="s">
+        <v>505</v>
+      </c>
+      <c r="AG41" s="25" t="s">
+        <v>507</v>
+      </c>
+      <c r="AH41" s="25" t="s">
+        <v>646</v>
+      </c>
+      <c r="AI41" s="25" t="s">
+        <v>691</v>
+      </c>
+      <c r="AJ41" s="25" t="s">
+        <v>692</v>
+      </c>
+      <c r="AK41" s="25" t="s">
+        <v>693</v>
+      </c>
+      <c r="AL41" s="25" t="s">
+        <v>694</v>
+      </c>
+      <c r="AM41" s="25" t="s">
+        <v>695</v>
+      </c>
+      <c r="AN41" s="25" t="s">
+        <v>696</v>
+      </c>
+      <c r="AO41" s="25" t="s">
+        <v>697</v>
+      </c>
+      <c r="AP41" s="25" t="s">
+        <v>698</v>
+      </c>
+      <c r="AQ41" s="25" t="s">
+        <v>635</v>
+      </c>
+      <c r="AR41" s="25" t="s">
+        <v>665</v>
+      </c>
+      <c r="AS41" s="25" t="s">
+        <v>663</v>
+      </c>
+      <c r="AT41" s="25" t="s">
+        <v>675</v>
+      </c>
+      <c r="AU41" s="25" t="s">
+        <v>641</v>
+      </c>
+      <c r="AV41" s="25" t="s">
+        <v>633</v>
+      </c>
+      <c r="AW41" s="25" t="s">
+        <v>583</v>
+      </c>
+      <c r="AX41" s="25" t="s">
+        <v>597</v>
+      </c>
+      <c r="AY41" s="26">
+        <v>96.1</v>
+      </c>
+      <c r="AZ41" s="26">
+        <v>99.8</v>
+      </c>
+      <c r="BA41" s="26">
+        <v>102.2</v>
+      </c>
+      <c r="BB41" s="22">
+        <v>103.6</v>
+      </c>
+      <c r="BC41" s="22">
+        <v>98.8</v>
+      </c>
+      <c r="BD41" s="22">
+        <v>100.4</v>
+      </c>
+      <c r="BE41" s="22">
+        <v>100.1</v>
+      </c>
+      <c r="BF41" s="26">
+        <v>93.8</v>
+      </c>
+      <c r="BG41" s="38">
+        <v>104.3</v>
+      </c>
+      <c r="BH41" s="26">
+        <v>96.4</v>
+      </c>
+      <c r="BI41" s="26">
+        <v>96.5</v>
+      </c>
+      <c r="BJ41" s="26">
+        <v>89.2</v>
+      </c>
+      <c r="BK41" s="26">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A42" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I42" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J42" s="25" t="s">
+        <v>589</v>
+      </c>
+      <c r="K42" s="25" t="s">
+        <v>587</v>
+      </c>
+      <c r="L42" s="25" t="s">
+        <v>582</v>
+      </c>
+      <c r="M42" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="N42" s="25" t="s">
+        <v>609</v>
+      </c>
+      <c r="O42" s="25" t="s">
+        <v>682</v>
+      </c>
+      <c r="P42" s="25" t="s">
+        <v>728</v>
+      </c>
+      <c r="Q42" s="25" t="s">
+        <v>682</v>
+      </c>
+      <c r="R42" s="25" t="s">
+        <v>576</v>
+      </c>
+      <c r="S42" s="25" t="s">
+        <v>664</v>
+      </c>
+      <c r="T42" s="25" t="s">
+        <v>567</v>
+      </c>
+      <c r="U42" s="25" t="s">
+        <v>547</v>
+      </c>
+      <c r="V42" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="W42" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="X42" s="25" t="s">
+        <v>530</v>
+      </c>
+      <c r="Y42" s="25" t="s">
+        <v>535</v>
+      </c>
+      <c r="Z42" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="AA42" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="AB42" s="25" t="s">
+        <v>699</v>
+      </c>
+      <c r="AC42" s="25" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD42" s="25" t="s">
+        <v>587</v>
+      </c>
+      <c r="AE42" s="25" t="s">
+        <v>653</v>
+      </c>
+      <c r="AF42" s="25" t="s">
+        <v>557</v>
+      </c>
+      <c r="AG42" s="25" t="s">
+        <v>613</v>
+      </c>
+      <c r="AH42" s="25" t="s">
+        <v>538</v>
+      </c>
+      <c r="AI42" s="25" t="s">
+        <v>583</v>
+      </c>
+      <c r="AJ42" s="25" t="s">
+        <v>700</v>
+      </c>
+      <c r="AK42" s="25" t="s">
+        <v>701</v>
+      </c>
+      <c r="AL42" s="25" t="s">
+        <v>702</v>
+      </c>
+      <c r="AM42" s="25" t="s">
+        <v>703</v>
+      </c>
+      <c r="AN42" s="25" t="s">
+        <v>704</v>
+      </c>
+      <c r="AO42" s="25" t="s">
+        <v>705</v>
+      </c>
+      <c r="AP42" s="25" t="s">
+        <v>602</v>
+      </c>
+      <c r="AQ42" s="25" t="s">
+        <v>663</v>
+      </c>
+      <c r="AR42" s="25" t="s">
+        <v>633</v>
+      </c>
+      <c r="AS42" s="25" t="s">
+        <v>628</v>
+      </c>
+      <c r="AT42" s="25" t="s">
+        <v>706</v>
+      </c>
+      <c r="AU42" s="25" t="s">
+        <v>707</v>
+      </c>
+      <c r="AV42" s="25" t="s">
+        <v>531</v>
+      </c>
+      <c r="AW42" s="25" t="s">
+        <v>582</v>
+      </c>
+      <c r="AX42" s="25" t="s">
+        <v>561</v>
+      </c>
+      <c r="AY42" s="26">
+        <v>96.6</v>
+      </c>
+      <c r="AZ42" s="26">
+        <v>102.6</v>
+      </c>
+      <c r="BA42" s="26">
+        <v>106.3</v>
+      </c>
+      <c r="BB42" s="22">
+        <v>113.6</v>
+      </c>
+      <c r="BC42" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="BD42" s="22">
+        <v>107.1</v>
+      </c>
+      <c r="BE42" s="22">
+        <v>106.1</v>
+      </c>
+      <c r="BF42" s="26">
+        <v>93.3</v>
+      </c>
+      <c r="BG42" s="38">
+        <v>92.9</v>
+      </c>
+      <c r="BH42" s="26">
+        <v>92.8</v>
+      </c>
+      <c r="BI42" s="26">
+        <v>98.5</v>
+      </c>
+      <c r="BJ42" s="26">
+        <v>92.1</v>
+      </c>
+      <c r="BK42" s="26">
+        <v>97.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A43" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I43" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J43" s="25" t="s">
+        <v>639</v>
+      </c>
+      <c r="K43" s="25" t="s">
+        <v>644</v>
+      </c>
+      <c r="L43" s="25" t="s">
+        <v>699</v>
+      </c>
+      <c r="M43" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="N43" s="25" t="s">
+        <v>597</v>
+      </c>
+      <c r="O43" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="P43" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="Q43" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="R43" s="25" t="s">
+        <v>679</v>
+      </c>
+      <c r="S43" s="25" t="s">
+        <v>637</v>
+      </c>
+      <c r="T43" s="25" t="s">
+        <v>634</v>
+      </c>
+      <c r="U43" s="25" t="s">
+        <v>659</v>
+      </c>
+      <c r="V43" s="25" t="s">
+        <v>708</v>
+      </c>
+      <c r="W43" s="25" t="s">
+        <v>615</v>
+      </c>
+      <c r="X43" s="25" t="s">
+        <v>709</v>
+      </c>
+      <c r="Y43" s="25" t="s">
+        <v>710</v>
+      </c>
+      <c r="Z43" s="25" t="s">
+        <v>532</v>
+      </c>
+      <c r="AA43" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="AB43" s="25" t="s">
+        <v>566</v>
+      </c>
+      <c r="AC43" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="AD43" s="25" t="s">
+        <v>653</v>
+      </c>
+      <c r="AE43" s="25" t="s">
+        <v>708</v>
+      </c>
+      <c r="AF43" s="25" t="s">
+        <v>614</v>
+      </c>
+      <c r="AG43" s="25" t="s">
+        <v>613</v>
+      </c>
+      <c r="AH43" s="25" t="s">
+        <v>603</v>
+      </c>
+      <c r="AI43" s="25" t="s">
+        <v>646</v>
+      </c>
+      <c r="AJ43" s="25" t="s">
+        <v>711</v>
+      </c>
+      <c r="AK43" s="25" t="s">
+        <v>683</v>
+      </c>
+      <c r="AL43" s="25" t="s">
+        <v>702</v>
+      </c>
+      <c r="AM43" s="25" t="s">
+        <v>712</v>
+      </c>
+      <c r="AN43" s="25" t="s">
+        <v>666</v>
+      </c>
+      <c r="AO43" s="25" t="s">
+        <v>713</v>
+      </c>
+      <c r="AP43" s="25" t="s">
+        <v>602</v>
+      </c>
+      <c r="AQ43" s="25" t="s">
+        <v>561</v>
+      </c>
+      <c r="AR43" s="25" t="s">
+        <v>578</v>
+      </c>
+      <c r="AS43" s="25" t="s">
+        <v>578</v>
+      </c>
+      <c r="AT43" s="25" t="s">
+        <v>673</v>
+      </c>
+      <c r="AU43" s="25" t="s">
+        <v>686</v>
+      </c>
+      <c r="AV43" s="25" t="s">
+        <v>627</v>
+      </c>
+      <c r="AW43" s="25" t="s">
+        <v>522</v>
+      </c>
+      <c r="AX43" s="25" t="s">
+        <v>714</v>
+      </c>
+      <c r="AY43" s="26">
+        <v>94.1</v>
+      </c>
+      <c r="AZ43" s="26">
+        <v>96.9</v>
+      </c>
+      <c r="BA43" s="26">
+        <v>98.8</v>
+      </c>
+      <c r="BB43" s="22">
+        <v>100.5</v>
+      </c>
+      <c r="BC43" s="22">
+        <v>98.4</v>
+      </c>
+      <c r="BD43" s="22">
+        <v>96.7</v>
+      </c>
+      <c r="BE43" s="22">
+        <v>96.2</v>
+      </c>
+      <c r="BF43" s="26">
+        <v>98.9</v>
+      </c>
+      <c r="BG43" s="38">
+        <v>99.7</v>
+      </c>
+      <c r="BH43" s="26">
+        <v>102.1</v>
+      </c>
+      <c r="BI43" s="26">
+        <v>106.4</v>
+      </c>
+      <c r="BJ43" s="26">
+        <v>96.2</v>
+      </c>
+      <c r="BK43" s="26">
+        <v>98.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A44" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I44" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J44" s="25" t="s">
+        <v>598</v>
+      </c>
+      <c r="K44" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="L44" s="25" t="s">
+        <v>770</v>
+      </c>
+      <c r="M44" s="25" t="s">
+        <v>639</v>
+      </c>
+      <c r="N44" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="O44" s="25" t="s">
+        <v>565</v>
+      </c>
+      <c r="P44" s="25" t="s">
+        <v>555</v>
+      </c>
+      <c r="Q44" s="25" t="s">
+        <v>581</v>
+      </c>
+      <c r="R44" s="25" t="s">
+        <v>576</v>
+      </c>
+      <c r="S44" s="25" t="s">
+        <v>627</v>
+      </c>
+      <c r="T44" s="25" t="s">
+        <v>536</v>
+      </c>
+      <c r="U44" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="V44" s="25" t="s">
+        <v>652</v>
+      </c>
+      <c r="W44" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="X44" s="25" t="s">
+        <v>579</v>
+      </c>
+      <c r="Y44" s="25" t="s">
+        <v>619</v>
+      </c>
+      <c r="Z44" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="AA44" s="25" t="s">
+        <v>715</v>
+      </c>
+      <c r="AB44" s="25" t="s">
+        <v>716</v>
+      </c>
+      <c r="AC44" s="25" t="s">
+        <v>589</v>
+      </c>
+      <c r="AD44" s="25" t="s">
+        <v>526</v>
+      </c>
+      <c r="AE44" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="AF44" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="AG44" s="25" t="s">
+        <v>563</v>
+      </c>
+      <c r="AH44" s="25" t="s">
+        <v>603</v>
+      </c>
+      <c r="AI44" s="25" t="s">
+        <v>701</v>
+      </c>
+      <c r="AJ44" s="25" t="s">
+        <v>525</v>
+      </c>
+      <c r="AK44" s="25" t="s">
+        <v>524</v>
+      </c>
+      <c r="AL44" s="25" t="s">
+        <v>717</v>
+      </c>
+      <c r="AM44" s="25" t="s">
+        <v>718</v>
+      </c>
+      <c r="AN44" s="25" t="s">
+        <v>719</v>
+      </c>
+      <c r="AO44" s="25" t="s">
+        <v>703</v>
+      </c>
+      <c r="AP44" s="25" t="s">
+        <v>509</v>
+      </c>
+      <c r="AQ44" s="25" t="s">
+        <v>535</v>
+      </c>
+      <c r="AR44" s="25" t="s">
+        <v>567</v>
+      </c>
+      <c r="AS44" s="25" t="s">
+        <v>572</v>
+      </c>
+      <c r="AT44" s="25" t="s">
+        <v>720</v>
+      </c>
+      <c r="AU44" s="25" t="s">
+        <v>706</v>
+      </c>
+      <c r="AV44" s="25" t="s">
+        <v>556</v>
+      </c>
+      <c r="AW44" s="25" t="s">
+        <v>522</v>
+      </c>
+      <c r="AX44" s="25" t="s">
+        <v>721</v>
+      </c>
+      <c r="AY44" s="26">
+        <v>99.4</v>
+      </c>
+      <c r="AZ44" s="26">
+        <v>99.1</v>
+      </c>
+      <c r="BA44" s="26">
+        <v>100.3</v>
+      </c>
+      <c r="BB44" s="22">
+        <v>96.9</v>
+      </c>
+      <c r="BC44" s="22">
+        <v>96.4</v>
+      </c>
+      <c r="BD44" s="22">
+        <v>99.3</v>
+      </c>
+      <c r="BE44" s="22">
+        <v>101.4</v>
+      </c>
+      <c r="BF44" s="26">
+        <v>111.3</v>
+      </c>
+      <c r="BG44" s="38">
+        <v>106.2</v>
+      </c>
+      <c r="BH44" s="26">
+        <v>102.2</v>
+      </c>
+      <c r="BI44" s="26">
+        <v>101</v>
+      </c>
+      <c r="BJ44" s="26">
+        <v>90.3</v>
+      </c>
+      <c r="BK44" s="26">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A45" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I45" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J45" s="25" t="s">
+        <v>596</v>
+      </c>
+      <c r="K45" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="L45" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="M45" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="N45" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="O45" s="25" t="s">
+        <v>769</v>
+      </c>
+      <c r="P45" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="Q45" s="25" t="s">
+        <v>531</v>
+      </c>
+      <c r="R45" s="25" t="s">
+        <v>612</v>
+      </c>
+      <c r="S45" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="T45" s="25" t="s">
+        <v>565</v>
+      </c>
+      <c r="U45" s="25" t="s">
+        <v>571</v>
+      </c>
+      <c r="V45" s="25" t="s">
+        <v>505</v>
+      </c>
+      <c r="W45" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="X45" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="Y45" s="25" t="s">
+        <v>555</v>
+      </c>
+      <c r="Z45" s="25" t="s">
+        <v>564</v>
+      </c>
+      <c r="AA45" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="AB45" s="25" t="s">
+        <v>723</v>
+      </c>
+      <c r="AC45" s="25" t="s">
+        <v>716</v>
+      </c>
+      <c r="AD45" s="25" t="s">
+        <v>577</v>
+      </c>
+      <c r="AE45" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="AF45" s="25" t="s">
+        <v>528</v>
+      </c>
+      <c r="AG45" s="25" t="s">
+        <v>592</v>
+      </c>
+      <c r="AH45" s="25" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI45" s="25" t="s">
+        <v>658</v>
+      </c>
+      <c r="AJ45" s="25" t="s">
+        <v>660</v>
+      </c>
+      <c r="AK45" s="25" t="s">
+        <v>595</v>
+      </c>
+      <c r="AL45" s="25" t="s">
+        <v>724</v>
+      </c>
+      <c r="AM45" s="25" t="s">
+        <v>725</v>
+      </c>
+      <c r="AN45" s="25" t="s">
+        <v>575</v>
+      </c>
+      <c r="AO45" s="25" t="s">
+        <v>726</v>
+      </c>
+      <c r="AP45" s="25" t="s">
+        <v>630</v>
+      </c>
+      <c r="AQ45" s="25" t="s">
+        <v>651</v>
+      </c>
+      <c r="AR45" s="25" t="s">
+        <v>656</v>
+      </c>
+      <c r="AS45" s="25" t="s">
+        <v>727</v>
+      </c>
+      <c r="AT45" s="25" t="s">
+        <v>664</v>
+      </c>
+      <c r="AU45" s="25" t="s">
+        <v>573</v>
+      </c>
+      <c r="AV45" s="25" t="s">
+        <v>679</v>
+      </c>
+      <c r="AW45" s="25" t="s">
+        <v>560</v>
+      </c>
+      <c r="AX45" s="25" t="s">
+        <v>728</v>
+      </c>
+      <c r="AY45" s="26">
+        <v>96.1</v>
+      </c>
+      <c r="AZ45" s="26">
+        <v>97.4</v>
+      </c>
+      <c r="BA45" s="26">
+        <v>100.9</v>
+      </c>
+      <c r="BB45" s="22">
+        <v>104.8</v>
+      </c>
+      <c r="BC45" s="22">
+        <v>105.1</v>
+      </c>
+      <c r="BD45" s="22">
+        <v>103.1</v>
+      </c>
+      <c r="BE45" s="22">
+        <v>101.3</v>
+      </c>
+      <c r="BF45" s="26">
+        <v>96.3</v>
+      </c>
+      <c r="BG45" s="38">
+        <v>96.7</v>
+      </c>
+      <c r="BH45" s="26">
+        <v>94.9</v>
+      </c>
+      <c r="BI45" s="26">
+        <v>95.1</v>
+      </c>
+      <c r="BJ45" s="26">
+        <v>93.9</v>
+      </c>
+      <c r="BK45" s="26">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A46" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I46" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J46" s="25" t="s">
+        <v>639</v>
+      </c>
+      <c r="K46" s="25" t="s">
+        <v>896</v>
+      </c>
+      <c r="L46" s="25" t="s">
+        <v>563</v>
+      </c>
+      <c r="M46" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="N46" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="O46" s="25" t="s">
+        <v>581</v>
+      </c>
+      <c r="P46" s="25" t="s">
+        <v>591</v>
+      </c>
+      <c r="Q46" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="R46" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="S46" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="T46" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="U46" s="25" t="s">
+        <v>596</v>
+      </c>
+      <c r="V46" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="W46" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="X46" s="25" t="s">
+        <v>565</v>
+      </c>
+      <c r="Y46" s="25" t="s">
+        <v>521</v>
+      </c>
+      <c r="Z46" s="25" t="s">
+        <v>729</v>
+      </c>
+      <c r="AA46" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="AB46" s="25" t="s">
+        <v>731</v>
+      </c>
+      <c r="AC46" s="25" t="s">
+        <v>624</v>
+      </c>
+      <c r="AD46" s="25" t="s">
+        <v>648</v>
+      </c>
+      <c r="AE46" s="25" t="s">
+        <v>644</v>
+      </c>
+      <c r="AF46" s="25" t="s">
+        <v>653</v>
+      </c>
+      <c r="AG46" s="25" t="s">
+        <v>598</v>
+      </c>
+      <c r="AH46" s="25" t="s">
+        <v>643</v>
+      </c>
+      <c r="AI46" s="25" t="s">
+        <v>732</v>
+      </c>
+      <c r="AJ46" s="25" t="s">
+        <v>733</v>
+      </c>
+      <c r="AK46" s="25" t="s">
+        <v>649</v>
+      </c>
+      <c r="AL46" s="25" t="s">
+        <v>734</v>
+      </c>
+      <c r="AM46" s="25" t="s">
+        <v>735</v>
+      </c>
+      <c r="AN46" s="25" t="s">
+        <v>736</v>
+      </c>
+      <c r="AO46" s="25" t="s">
+        <v>549</v>
+      </c>
+      <c r="AP46" s="25" t="s">
+        <v>634</v>
+      </c>
+      <c r="AQ46" s="25" t="s">
+        <v>610</v>
+      </c>
+      <c r="AR46" s="25" t="s">
+        <v>616</v>
+      </c>
+      <c r="AS46" s="25" t="s">
+        <v>634</v>
+      </c>
+      <c r="AT46" s="25" t="s">
+        <v>737</v>
+      </c>
+      <c r="AU46" s="25" t="s">
+        <v>534</v>
+      </c>
+      <c r="AV46" s="25" t="s">
+        <v>659</v>
+      </c>
+      <c r="AW46" s="25" t="s">
+        <v>543</v>
+      </c>
+      <c r="AX46" s="25" t="s">
+        <v>568</v>
+      </c>
+      <c r="AY46" s="26">
+        <v>100.1</v>
+      </c>
+      <c r="AZ46" s="26">
+        <v>100.6</v>
+      </c>
+      <c r="BA46" s="26">
+        <v>101.1</v>
+      </c>
+      <c r="BB46" s="22">
+        <v>98.5</v>
+      </c>
+      <c r="BC46" s="22">
+        <v>98.4</v>
+      </c>
+      <c r="BD46" s="22">
+        <v>99.8</v>
+      </c>
+      <c r="BE46" s="22">
+        <v>99.5</v>
+      </c>
+      <c r="BF46" s="26">
+        <v>96</v>
+      </c>
+      <c r="BG46" s="38">
+        <v>96.6</v>
+      </c>
+      <c r="BH46" s="26">
+        <v>96</v>
+      </c>
+      <c r="BI46" s="26">
+        <v>97.4</v>
+      </c>
+      <c r="BJ46" s="26">
+        <v>95.5</v>
+      </c>
+      <c r="BK46" s="26">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A47" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I47" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J47" s="25" t="s">
+        <v>539</v>
+      </c>
+      <c r="K47" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="L47" s="25" t="s">
+        <v>563</v>
+      </c>
+      <c r="M47" s="25" t="s">
+        <v>553</v>
+      </c>
+      <c r="N47" s="25" t="s">
+        <v>501</v>
+      </c>
+      <c r="O47" s="25" t="s">
+        <v>563</v>
+      </c>
+      <c r="P47" s="25" t="s">
+        <v>529</v>
+      </c>
+      <c r="Q47" s="25" t="s">
+        <v>581</v>
+      </c>
+      <c r="R47" s="25" t="s">
+        <v>731</v>
+      </c>
+      <c r="S47" s="25" t="s">
+        <v>539</v>
+      </c>
+      <c r="T47" s="25" t="s">
+        <v>629</v>
+      </c>
+      <c r="U47" s="25" t="s">
+        <v>738</v>
+      </c>
+      <c r="V47" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="W47" s="25" t="s">
+        <v>569</v>
+      </c>
+      <c r="X47" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="Y47" s="25" t="s">
+        <v>547</v>
+      </c>
+      <c r="Z47" s="25" t="s">
+        <v>714</v>
+      </c>
+      <c r="AA47" s="25" t="s">
+        <v>609</v>
+      </c>
+      <c r="AB47" s="25" t="s">
+        <v>739</v>
+      </c>
+      <c r="AC47" s="25" t="s">
+        <v>714</v>
+      </c>
+      <c r="AD47" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="AE47" s="25" t="s">
+        <v>609</v>
+      </c>
+      <c r="AF47" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="AG47" s="25" t="s">
+        <v>508</v>
+      </c>
+      <c r="AH47" s="25" t="s">
+        <v>659</v>
+      </c>
+      <c r="AI47" s="25" t="s">
+        <v>679</v>
+      </c>
+      <c r="AJ47" s="25" t="s">
+        <v>676</v>
+      </c>
+      <c r="AK47" s="25" t="s">
+        <v>662</v>
+      </c>
+      <c r="AL47" s="25" t="s">
+        <v>740</v>
+      </c>
+      <c r="AM47" s="25" t="s">
+        <v>741</v>
+      </c>
+      <c r="AN47" s="25" t="s">
+        <v>742</v>
+      </c>
+      <c r="AO47" s="25" t="s">
+        <v>717</v>
+      </c>
+      <c r="AP47" s="25" t="s">
+        <v>665</v>
+      </c>
+      <c r="AQ47" s="25" t="s">
+        <v>659</v>
+      </c>
+      <c r="AR47" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AS47" s="25" t="s">
+        <v>634</v>
+      </c>
+      <c r="AT47" s="25" t="s">
+        <v>743</v>
+      </c>
+      <c r="AU47" s="25" t="s">
+        <v>636</v>
+      </c>
+      <c r="AV47" s="25" t="s">
+        <v>656</v>
+      </c>
+      <c r="AW47" s="25" t="s">
+        <v>654</v>
+      </c>
+      <c r="AX47" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="AY47" s="26">
+        <v>102.9</v>
+      </c>
+      <c r="AZ47" s="26">
+        <v>101.4</v>
+      </c>
+      <c r="BA47" s="26">
+        <v>102.7</v>
+      </c>
+      <c r="BB47" s="22">
+        <v>103.4</v>
+      </c>
+      <c r="BC47" s="22">
+        <v>100.9</v>
+      </c>
+      <c r="BD47" s="22">
+        <v>101.4</v>
+      </c>
+      <c r="BE47" s="22">
+        <v>103.2</v>
+      </c>
+      <c r="BF47" s="26">
+        <v>105.3</v>
+      </c>
+      <c r="BG47" s="38">
+        <v>103.6</v>
+      </c>
+      <c r="BH47" s="26">
+        <v>101.8</v>
+      </c>
+      <c r="BI47" s="26">
+        <v>105</v>
+      </c>
+      <c r="BJ47" s="26">
+        <v>91</v>
+      </c>
+      <c r="BK47" s="26">
+        <v>93.7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:272" s="3" customFormat="1" ht="11.25">
+      <c r="A48" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I48" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J48" s="25" t="s">
+        <v>680</v>
+      </c>
+      <c r="K48" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="L48" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="M48" s="25" t="s">
+        <v>521</v>
+      </c>
+      <c r="N48" s="25" t="s">
+        <v>593</v>
+      </c>
+      <c r="O48" s="25" t="s">
+        <v>605</v>
+      </c>
+      <c r="P48" s="25" t="s">
+        <v>751</v>
+      </c>
+      <c r="Q48" s="25" t="s">
+        <v>570</v>
+      </c>
+      <c r="R48" s="25" t="s">
+        <v>551</v>
+      </c>
+      <c r="S48" s="25" t="s">
+        <v>710</v>
+      </c>
+      <c r="T48" s="25" t="s">
+        <v>708</v>
+      </c>
+      <c r="U48" s="25" t="s">
+        <v>744</v>
+      </c>
+      <c r="V48" s="25" t="s">
+        <v>519</v>
+      </c>
+      <c r="W48" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="X48" s="25" t="s">
+        <v>586</v>
+      </c>
+      <c r="Y48" s="25" t="s">
+        <v>560</v>
+      </c>
+      <c r="Z48" s="25" t="s">
+        <v>529</v>
+      </c>
+      <c r="AA48" s="25" t="s">
+        <v>746</v>
+      </c>
+      <c r="AB48" s="25" t="s">
+        <v>639</v>
+      </c>
+      <c r="AC48" s="25" t="s">
+        <v>653</v>
+      </c>
+      <c r="AD48" s="25" t="s">
+        <v>557</v>
+      </c>
+      <c r="AE48" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="AF48" s="25" t="s">
+        <v>592</v>
+      </c>
+      <c r="AG48" s="25" t="s">
+        <v>526</v>
+      </c>
+      <c r="AH48" s="25" t="s">
+        <v>611</v>
+      </c>
+      <c r="AI48" s="25" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ48" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="AK48" s="25" t="s">
+        <v>625</v>
+      </c>
+      <c r="AL48" s="25" t="s">
+        <v>735</v>
+      </c>
+      <c r="AM48" s="25" t="s">
+        <v>719</v>
+      </c>
+      <c r="AN48" s="25" t="s">
+        <v>732</v>
+      </c>
+      <c r="AO48" s="25" t="s">
+        <v>736</v>
+      </c>
+      <c r="AP48" s="25" t="s">
+        <v>671</v>
+      </c>
+      <c r="AQ48" s="25" t="s">
+        <v>698</v>
+      </c>
+      <c r="AR48" s="25" t="s">
+        <v>628</v>
+      </c>
+      <c r="AS48" s="25" t="s">
+        <v>559</v>
+      </c>
+      <c r="AT48" s="25" t="s">
+        <v>537</v>
+      </c>
+      <c r="AU48" s="25" t="s">
+        <v>616</v>
+      </c>
+      <c r="AV48" s="25" t="s">
+        <v>556</v>
+      </c>
+      <c r="AW48" s="25" t="s">
+        <v>676</v>
+      </c>
+      <c r="AX48" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="AY48" s="26">
+        <v>98.9</v>
+      </c>
+      <c r="AZ48" s="26">
+        <v>95.8</v>
+      </c>
+      <c r="BA48" s="26">
+        <v>97.4</v>
+      </c>
+      <c r="BB48" s="22">
+        <v>97.3</v>
+      </c>
+      <c r="BC48" s="22">
+        <v>96.5</v>
+      </c>
+      <c r="BD48" s="22">
+        <v>97.2</v>
+      </c>
+      <c r="BE48" s="22">
+        <v>98.7</v>
+      </c>
+      <c r="BF48" s="26">
+        <v>101.7</v>
+      </c>
+      <c r="BG48" s="38">
+        <v>100.9</v>
+      </c>
+      <c r="BH48" s="26">
+        <v>100.6</v>
+      </c>
+      <c r="BI48" s="26">
+        <v>100.4</v>
+      </c>
+      <c r="BJ48" s="26">
+        <v>90.3</v>
+      </c>
+      <c r="BK48" s="26">
+        <v>93.7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:63" s="3" customFormat="1" ht="11.25">
+      <c r="A49" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I49" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J49" s="25" t="s">
+        <v>519</v>
+      </c>
+      <c r="K49" s="25" t="s">
+        <v>606</v>
+      </c>
+      <c r="L49" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="M49" s="25" t="s">
+        <v>621</v>
+      </c>
+      <c r="N49" s="25" t="s">
+        <v>760</v>
+      </c>
+      <c r="O49" s="25" t="s">
+        <v>893</v>
+      </c>
+      <c r="P49" s="25" t="s">
+        <v>699</v>
+      </c>
+      <c r="Q49" s="25" t="s">
+        <v>607</v>
+      </c>
+      <c r="R49" s="25" t="s">
+        <v>623</v>
+      </c>
+      <c r="S49" s="25" t="s">
+        <v>636</v>
+      </c>
+      <c r="T49" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="U49" s="25" t="s">
+        <v>561</v>
+      </c>
+      <c r="V49" s="25" t="s">
+        <v>620</v>
+      </c>
+      <c r="W49" s="25" t="s">
+        <v>657</v>
+      </c>
+      <c r="X49" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="Y49" s="25" t="s">
+        <v>533</v>
+      </c>
+      <c r="Z49" s="25" t="s">
+        <v>689</v>
+      </c>
+      <c r="AA49" s="25" t="s">
+        <v>661</v>
+      </c>
+      <c r="AB49" s="25" t="s">
+        <v>731</v>
+      </c>
+      <c r="AC49" s="25" t="s">
+        <v>539</v>
+      </c>
+      <c r="AD49" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="AE49" s="25" t="s">
+        <v>535</v>
+      </c>
+      <c r="AF49" s="25" t="s">
+        <v>536</v>
+      </c>
+      <c r="AG49" s="25" t="s">
+        <v>612</v>
+      </c>
+      <c r="AH49" s="25" t="s">
+        <v>675</v>
+      </c>
+      <c r="AI49" s="25" t="s">
+        <v>583</v>
+      </c>
+      <c r="AJ49" s="25" t="s">
+        <v>640</v>
+      </c>
+      <c r="AK49" s="25" t="s">
+        <v>747</v>
+      </c>
+      <c r="AL49" s="25" t="s">
+        <v>748</v>
+      </c>
+      <c r="AM49" s="25" t="s">
+        <v>749</v>
+      </c>
+      <c r="AN49" s="25" t="s">
+        <v>655</v>
+      </c>
+      <c r="AO49" s="25" t="s">
+        <v>567</v>
+      </c>
+      <c r="AP49" s="25" t="s">
+        <v>750</v>
+      </c>
+      <c r="AQ49" s="25" t="s">
+        <v>632</v>
+      </c>
+      <c r="AR49" s="25" t="s">
+        <v>674</v>
+      </c>
+      <c r="AS49" s="25" t="s">
+        <v>650</v>
+      </c>
+      <c r="AT49" s="25" t="s">
+        <v>558</v>
+      </c>
+      <c r="AU49" s="25" t="s">
+        <v>593</v>
+      </c>
+      <c r="AV49" s="25" t="s">
+        <v>608</v>
+      </c>
+      <c r="AW49" s="25" t="s">
+        <v>751</v>
+      </c>
+      <c r="AX49" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="AY49" s="26">
+        <v>104.5</v>
+      </c>
+      <c r="AZ49" s="26">
+        <v>98.9</v>
+      </c>
+      <c r="BA49" s="26">
+        <v>102.2</v>
+      </c>
+      <c r="BB49" s="22">
+        <v>101.6</v>
+      </c>
+      <c r="BC49" s="22">
+        <v>95.2</v>
+      </c>
+      <c r="BD49" s="22">
+        <v>98</v>
+      </c>
+      <c r="BE49" s="22">
+        <v>99.5</v>
+      </c>
+      <c r="BF49" s="26">
+        <v>98.3</v>
+      </c>
+      <c r="BG49" s="38">
+        <v>99.9</v>
+      </c>
+      <c r="BH49" s="26">
+        <v>97.9</v>
+      </c>
+      <c r="BI49" s="26">
+        <v>96.9</v>
+      </c>
+      <c r="BJ49" s="26">
+        <v>97</v>
+      </c>
+      <c r="BK49" s="26">
+        <v>97.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:63" s="3" customFormat="1" ht="11.25">
+      <c r="A50" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I50" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J50" s="25" t="s">
+        <v>571</v>
+      </c>
+      <c r="K50" s="25" t="s">
+        <v>760</v>
+      </c>
+      <c r="L50" s="25" t="s">
+        <v>598</v>
+      </c>
+      <c r="M50" s="25" t="s">
+        <v>582</v>
+      </c>
+      <c r="N50" s="25" t="s">
+        <v>565</v>
+      </c>
+      <c r="O50" s="25" t="s">
+        <v>639</v>
+      </c>
+      <c r="P50" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="Q50" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="R50" s="25" t="s">
+        <v>670</v>
+      </c>
+      <c r="S50" s="25" t="s">
+        <v>578</v>
+      </c>
+      <c r="T50" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="U50" s="25" t="s">
+        <v>511</v>
+      </c>
+      <c r="V50" s="25" t="s">
+        <v>636</v>
+      </c>
+      <c r="W50" s="25" t="s">
+        <v>637</v>
+      </c>
+      <c r="X50" s="25" t="s">
+        <v>552</v>
+      </c>
+      <c r="Y50" s="25" t="s">
+        <v>574</v>
+      </c>
+      <c r="Z50" s="25" t="s">
+        <v>752</v>
+      </c>
+      <c r="AA50" s="25" t="s">
+        <v>680</v>
+      </c>
+      <c r="AB50" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="AC50" s="25" t="s">
+        <v>552</v>
+      </c>
+      <c r="AD50" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="AE50" s="25" t="s">
+        <v>526</v>
+      </c>
+      <c r="AF50" s="25" t="s">
+        <v>581</v>
+      </c>
+      <c r="AG50" s="25" t="s">
+        <v>582</v>
+      </c>
+      <c r="AH50" s="25" t="s">
+        <v>560</v>
+      </c>
+      <c r="AI50" s="25" t="s">
+        <v>600</v>
+      </c>
+      <c r="AJ50" s="25" t="s">
+        <v>659</v>
+      </c>
+      <c r="AK50" s="25" t="s">
+        <v>515</v>
+      </c>
+      <c r="AL50" s="25" t="s">
+        <v>647</v>
+      </c>
+      <c r="AM50" s="25" t="s">
+        <v>753</v>
+      </c>
+      <c r="AN50" s="25" t="s">
+        <v>754</v>
+      </c>
+      <c r="AO50" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="AP50" s="25" t="s">
+        <v>623</v>
+      </c>
+      <c r="AQ50" s="25" t="s">
+        <v>593</v>
+      </c>
+      <c r="AR50" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="AS50" s="25" t="s">
+        <v>618</v>
+      </c>
+      <c r="AT50" s="25" t="s">
+        <v>669</v>
+      </c>
+      <c r="AU50" s="25" t="s">
+        <v>669</v>
+      </c>
+      <c r="AV50" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="AW50" s="25" t="s">
+        <v>751</v>
+      </c>
+      <c r="AX50" s="25" t="s">
+        <v>528</v>
+      </c>
+      <c r="AY50" s="26">
+        <v>97.2</v>
+      </c>
+      <c r="AZ50" s="26">
+        <v>96.2</v>
+      </c>
+      <c r="BA50" s="26">
+        <v>98.8</v>
+      </c>
+      <c r="BB50" s="22">
+        <v>95.7</v>
+      </c>
+      <c r="BC50" s="22">
+        <v>96.9</v>
+      </c>
+      <c r="BD50" s="22">
+        <v>102.7</v>
+      </c>
+      <c r="BE50" s="22">
+        <v>101.7</v>
+      </c>
+      <c r="BF50" s="26">
+        <v>100</v>
+      </c>
+      <c r="BG50" s="38">
+        <v>101.9</v>
+      </c>
+      <c r="BH50" s="26">
+        <v>95.6</v>
+      </c>
+      <c r="BI50" s="26">
+        <v>95.4</v>
+      </c>
+      <c r="BJ50" s="26">
+        <v>96.8</v>
+      </c>
+      <c r="BK50" s="26">
+        <v>93.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:63" s="3" customFormat="1" ht="11.25">
+      <c r="A51" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I51" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J51" s="25" t="s">
+        <v>875</v>
+      </c>
+      <c r="K51" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="L51" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="M51" s="25" t="s">
+        <v>592</v>
+      </c>
+      <c r="N51" s="25" t="s">
+        <v>591</v>
+      </c>
+      <c r="O51" s="25" t="s">
+        <v>551</v>
+      </c>
+      <c r="P51" s="25" t="s">
+        <v>889</v>
+      </c>
+      <c r="Q51" s="25" t="s">
+        <v>609</v>
+      </c>
+      <c r="R51" s="25" t="s">
+        <v>645</v>
+      </c>
+      <c r="S51" s="25" t="s">
+        <v>557</v>
+      </c>
+      <c r="T51" s="25" t="s">
+        <v>708</v>
+      </c>
+      <c r="U51" s="25" t="s">
+        <v>755</v>
+      </c>
+      <c r="V51" s="25" t="s">
+        <v>756</v>
+      </c>
+      <c r="W51" s="25" t="s">
+        <v>531</v>
+      </c>
+      <c r="X51" s="25" t="s">
+        <v>566</v>
+      </c>
+      <c r="Y51" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="Z51" s="25" t="s">
+        <v>755</v>
+      </c>
+      <c r="AA51" s="25" t="s">
+        <v>716</v>
+      </c>
+      <c r="AB51" s="25" t="s">
+        <v>553</v>
+      </c>
+      <c r="AC51" s="25" t="s">
+        <v>507</v>
+      </c>
+      <c r="AD51" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="AE51" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="AF51" s="25" t="s">
+        <v>577</v>
+      </c>
+      <c r="AG51" s="25" t="s">
+        <v>563</v>
+      </c>
+      <c r="AH51" s="25" t="s">
+        <v>642</v>
+      </c>
+      <c r="AI51" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="AJ51" s="25" t="s">
+        <v>585</v>
+      </c>
+      <c r="AK51" s="25" t="s">
+        <v>585</v>
+      </c>
+      <c r="AL51" s="25" t="s">
+        <v>757</v>
+      </c>
+      <c r="AM51" s="25" t="s">
+        <v>758</v>
+      </c>
+      <c r="AN51" s="25" t="s">
+        <v>747</v>
+      </c>
+      <c r="AO51" s="25" t="s">
+        <v>759</v>
+      </c>
+      <c r="AP51" s="25" t="s">
+        <v>530</v>
+      </c>
+      <c r="AQ51" s="25" t="s">
+        <v>525</v>
+      </c>
+      <c r="AR51" s="25" t="s">
+        <v>638</v>
+      </c>
+      <c r="AS51" s="25" t="s">
+        <v>572</v>
+      </c>
+      <c r="AT51" s="25" t="s">
+        <v>717</v>
+      </c>
+      <c r="AU51" s="25" t="s">
+        <v>668</v>
+      </c>
+      <c r="AV51" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AW51" s="25" t="s">
+        <v>544</v>
+      </c>
+      <c r="AX51" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="AY51" s="26">
+        <v>101</v>
+      </c>
+      <c r="AZ51" s="26">
+        <v>102.6</v>
+      </c>
+      <c r="BA51" s="26">
+        <v>103.3</v>
+      </c>
+      <c r="BB51" s="22">
+        <v>107.9</v>
+      </c>
+      <c r="BC51" s="22">
+        <v>100.8</v>
+      </c>
+      <c r="BD51" s="22">
+        <v>104.1</v>
+      </c>
+      <c r="BE51" s="22">
+        <v>102.9</v>
+      </c>
+      <c r="BF51" s="26">
+        <v>106.2</v>
+      </c>
+      <c r="BG51" s="38">
+        <v>103.6</v>
+      </c>
+      <c r="BH51" s="26">
+        <v>103</v>
+      </c>
+      <c r="BI51" s="26">
+        <v>102.7</v>
+      </c>
+      <c r="BJ51" s="26">
+        <v>84.4</v>
+      </c>
+      <c r="BK51" s="26">
+        <v>88.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:63" s="3" customFormat="1" ht="11.25">
+      <c r="A52" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I52" s="88" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J52" s="25" t="s">
+        <v>568</v>
+      </c>
+      <c r="K52" s="25" t="s">
+        <v>529</v>
+      </c>
+      <c r="L52" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="M52" s="25" t="s">
+        <v>555</v>
+      </c>
+      <c r="N52" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="O52" s="25" t="s">
+        <v>578</v>
+      </c>
+      <c r="P52" s="25" t="s">
+        <v>1338</v>
+      </c>
+      <c r="Q52" s="25" t="s">
+        <v>547</v>
+      </c>
+      <c r="R52" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="S52" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="T52" s="25" t="s">
+        <v>563</v>
+      </c>
+      <c r="U52" s="25" t="s">
+        <v>614</v>
+      </c>
+      <c r="V52" s="25" t="s">
+        <v>760</v>
+      </c>
+      <c r="W52" s="25" t="s">
+        <v>501</v>
+      </c>
+      <c r="X52" s="25" t="s">
+        <v>710</v>
+      </c>
+      <c r="Y52" s="25" t="s">
+        <v>598</v>
+      </c>
+      <c r="Z52" s="25" t="s">
+        <v>761</v>
+      </c>
+      <c r="AA52" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="AB52" s="25" t="s">
+        <v>604</v>
+      </c>
+      <c r="AC52" s="25" t="s">
+        <v>614</v>
+      </c>
+      <c r="AD52" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="AE52" s="25" t="s">
+        <v>557</v>
+      </c>
+      <c r="AF52" s="25" t="s">
+        <v>681</v>
+      </c>
+      <c r="AG52" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="AH52" s="25" t="s">
+        <v>622</v>
+      </c>
+      <c r="AI52" s="25" t="s">
+        <v>762</v>
+      </c>
+      <c r="AJ52" s="25" t="s">
+        <v>573</v>
+      </c>
+      <c r="AK52" s="25" t="s">
+        <v>762</v>
+      </c>
+      <c r="AL52" s="25" t="s">
+        <v>756</v>
+      </c>
+      <c r="AM52" s="25" t="s">
+        <v>763</v>
+      </c>
+      <c r="AN52" s="25" t="s">
+        <v>616</v>
+      </c>
+      <c r="AO52" s="25" t="s">
+        <v>585</v>
+      </c>
+      <c r="AP52" s="25" t="s">
+        <v>519</v>
+      </c>
+      <c r="AQ52" s="25" t="s">
+        <v>559</v>
+      </c>
+      <c r="AR52" s="25" t="s">
+        <v>655</v>
+      </c>
+      <c r="AS52" s="25" t="s">
+        <v>668</v>
+      </c>
+      <c r="AT52" s="25" t="s">
+        <v>764</v>
+      </c>
+      <c r="AU52" s="25" t="s">
+        <v>659</v>
+      </c>
+      <c r="AV52" s="25" t="s">
+        <v>626</v>
+      </c>
+      <c r="AW52" s="25" t="s">
+        <v>562</v>
+      </c>
+      <c r="AX52" s="25" t="s">
+        <v>631</v>
+      </c>
+      <c r="AY52" s="26">
+        <v>99.7</v>
+      </c>
+      <c r="AZ52" s="26">
+        <v>98.7</v>
+      </c>
+      <c r="BA52" s="26">
+        <v>100.3</v>
+      </c>
+      <c r="BB52" s="22">
+        <v>103.2</v>
+      </c>
+      <c r="BC52" s="22">
+        <v>101.6</v>
+      </c>
+      <c r="BD52" s="22">
+        <v>103.5</v>
+      </c>
+      <c r="BE52" s="22">
+        <v>104.7</v>
+      </c>
+      <c r="BF52" s="26">
+        <v>100.7</v>
+      </c>
+      <c r="BG52" s="38">
+        <v>102.4</v>
+      </c>
+      <c r="BH52" s="26">
+        <v>102.2</v>
+      </c>
+      <c r="BI52" s="26">
+        <v>104.6</v>
+      </c>
+      <c r="BJ52" s="26">
+        <v>103.4</v>
+      </c>
+      <c r="BK52" s="26">
+        <v>99</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="BJ2:BM2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX2:BA2"/>
+    <mergeCell ref="BB2:BE2"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AL2:AO2"/>
+    <mergeCell ref="AP2:AS2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="AP2:AS2"/>
-    <mergeCell ref="AL2:AO2"/>
+    <mergeCell ref="A2:A3"/>
     <mergeCell ref="R2:U2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="Z2:AC2"/>
     <mergeCell ref="AD2:AG2"/>
-    <mergeCell ref="AH2:AK2"/>
-[...7553 lines deleted...]
-    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="N2:Q2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="F2:I2"/>
     <mergeCell ref="B2:E2"/>
-    <mergeCell ref="F2:I2"/>
-[...1 lines deleted...]
-    <mergeCell ref="N2:Q2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>год</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>квартал</vt:lpstr>
       <vt:lpstr>период</vt:lpstr>
-      <vt:lpstr>год!Заголовки_для_печати</vt:lpstr>
-      <vt:lpstr>год!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>