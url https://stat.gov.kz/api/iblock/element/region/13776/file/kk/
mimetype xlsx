--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -10,58 +10,58 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт инвестиции\готовые каз\серпінділік кестелер\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="240" yWindow="12" windowWidth="15480" windowHeight="10488"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="15480" windowHeight="10485" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="61">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
   </si>
   <si>
     <t>алдыңғы жылға пайызбен</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
@@ -165,105 +165,105 @@
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/93/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>20.07.2026ж.</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">2003 жылдан бастап </t>
   </si>
   <si>
     <t>"Негізгі капиталға салынған инвестициялар туралы есеп" 1-инвест (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (жылдық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
   </si>
   <si>
     <t>13.07.2027ж.</t>
   </si>
+  <si>
+    <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="000000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -338,56 +338,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1829,885 +1823,885 @@
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...383 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -2715,85 +2709,85 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -2801,1060 +2795,1060 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...85 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...99 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-[...58 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...118 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-[...113 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-[...293 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="3158" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3158" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3158" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3158" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3881,152 +3875,149 @@
     <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="3159" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="2730" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1950" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1950" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1950" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1189" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="1189" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1189" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="1189" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="1190" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="1190" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="1208" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1950" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3158" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3158" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3160">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 17" xfId="8"/>
     <cellStyle name="20% - Акцент1 18" xfId="9"/>
     <cellStyle name="20% - Акцент1 19" xfId="10"/>
     <cellStyle name="20% - Акцент1 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="22"/>
@@ -7465,438 +7456,438 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="42" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="42" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="52">
         <v>161201</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="31" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="30" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" s="30" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="30" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="30" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="53" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="30" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="30" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="30" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="30" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="30" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="30" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="30" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="30" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="63" t="s">
-        <v>59</v>
+      <c r="B9" s="59" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="30" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="30" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="34"/>
       <c r="M10" s="35"/>
     </row>
-    <row r="11" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="54" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="35"/>
     </row>
-    <row r="12" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="55" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M12" s="35"/>
     </row>
-    <row r="13" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="55" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M13" s="35"/>
     </row>
-    <row r="14" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="55" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M14" s="35"/>
     </row>
-    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="64" t="s">
-        <v>53</v>
+      <c r="B15" s="60" t="s">
+        <v>52</v>
       </c>
       <c r="M15" s="37"/>
     </row>
-    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="64" t="s">
-        <v>60</v>
+      <c r="B16" s="60" t="s">
+        <v>59</v>
       </c>
       <c r="M16" s="38"/>
     </row>
-    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="56" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M17" s="37"/>
     </row>
-    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="31" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M18" s="38"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M19" s="37"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="57" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M20" s="38"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="40"/>
       <c r="B21" s="41"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M22" s="38"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="37"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="38"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="37"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="3"/>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="3" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B2" s="43"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="44"/>
       <c r="B6" s="45" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="46"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="44"/>
       <c r="B7" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="46"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="44"/>
       <c r="B8" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="46"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="44"/>
       <c r="B9" s="50"/>
       <c r="C9" s="46"/>
     </row>
-    <row r="10" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="44"/>
       <c r="B10" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="46"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="44"/>
       <c r="B11" s="44"/>
       <c r="C11" s="46"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="44"/>
       <c r="B12" s="47"/>
       <c r="C12" s="46"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="44"/>
       <c r="B13" s="44"/>
       <c r="C13" s="46"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="44"/>
       <c r="B14" s="44"/>
       <c r="C14" s="46"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="44"/>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
     </row>
-    <row r="16" spans="1:3" ht="14.4" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C16" s="60"/>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="63"/>
+      <c r="C16" s="63"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="V29" sqref="V29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8" customWidth="1"/>
-    <col min="3" max="3" width="6.109375" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" customWidth="1"/>
     <col min="4" max="5" width="6" customWidth="1"/>
-    <col min="6" max="6" width="6.109375" customWidth="1"/>
+    <col min="6" max="6" width="6.140625" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
-    <col min="8" max="9" width="5.88671875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="18" width="6.33203125" customWidth="1"/>
+    <col min="8" max="9" width="5.85546875" customWidth="1"/>
+    <col min="10" max="10" width="5.42578125" customWidth="1"/>
+    <col min="11" max="11" width="5.85546875" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" customWidth="1"/>
+    <col min="13" max="13" width="5.85546875" customWidth="1"/>
+    <col min="14" max="14" width="5.5703125" customWidth="1"/>
+    <col min="15" max="18" width="6.28515625" customWidth="1"/>
     <col min="19" max="19" width="6" customWidth="1"/>
-    <col min="20" max="20" width="5.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="23" width="6.33203125" customWidth="1"/>
+    <col min="20" max="20" width="5.85546875" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="2" customWidth="1"/>
+    <col min="22" max="22" width="5.7109375" customWidth="1"/>
+    <col min="23" max="23" width="6.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="62" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
       <c r="H1" s="62"/>
       <c r="I1" s="62"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
       <c r="L1" s="62"/>
       <c r="M1" s="62"/>
       <c r="N1" s="62"/>
       <c r="O1" s="62"/>
       <c r="P1" s="62"/>
       <c r="Q1" s="62"/>
       <c r="R1" s="62"/>
       <c r="S1" s="62"/>
       <c r="T1" s="62"/>
       <c r="U1" s="62"/>
       <c r="V1" s="62"/>
       <c r="W1" s="62"/>
       <c r="X1" s="62"/>
     </row>
-    <row r="2" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
       <c r="I2" s="61"/>
       <c r="J2" s="61"/>
       <c r="K2" s="61"/>
       <c r="L2" s="61"/>
       <c r="M2" s="61"/>
       <c r="N2" s="61"/>
       <c r="O2" s="61"/>
       <c r="P2" s="61"/>
       <c r="Q2" s="61"/>
       <c r="R2" s="61"/>
       <c r="S2" s="61"/>
       <c r="T2" s="61"/>
       <c r="U2" s="61"/>
       <c r="V2" s="61"/>
       <c r="W2" s="61"/>
       <c r="X2" s="61"/>
     </row>
-    <row r="3" spans="1:24" s="3" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" s="3" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="6">
         <v>2003</v>
       </c>
       <c r="C3" s="6">
         <v>2004</v>
       </c>
       <c r="D3" s="6">
         <v>2005</v>
       </c>
       <c r="E3" s="6">
         <v>2006</v>
       </c>
       <c r="F3" s="6">
         <v>2007</v>
       </c>
       <c r="G3" s="7">
         <v>2008</v>
       </c>
       <c r="H3" s="7">
         <v>2009</v>
       </c>
       <c r="I3" s="8">
         <v>2010</v>
       </c>
@@ -7924,51 +7915,51 @@
       <c r="Q3" s="9">
         <v>2018</v>
       </c>
       <c r="R3" s="9">
         <v>2019</v>
       </c>
       <c r="S3" s="9">
         <v>2020</v>
       </c>
       <c r="T3" s="24">
         <v>2021</v>
       </c>
       <c r="U3" s="4">
         <v>2022</v>
       </c>
       <c r="V3" s="4">
         <v>2023</v>
       </c>
       <c r="W3" s="4">
         <v>2024</v>
       </c>
       <c r="X3" s="4">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:24" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="10">
         <v>159.80000000000001</v>
       </c>
       <c r="C4" s="10">
         <v>117.9</v>
       </c>
       <c r="D4" s="10">
         <v>143.30000000000001</v>
       </c>
       <c r="E4" s="10">
         <v>177.6</v>
       </c>
       <c r="F4" s="10">
         <v>102.7</v>
       </c>
       <c r="G4" s="11">
         <v>106.3</v>
       </c>
       <c r="H4" s="11">
         <v>106.2</v>
       </c>
       <c r="I4" s="11">
@@ -7998,51 +7989,51 @@
       <c r="Q4" s="12">
         <v>78.599999999999994</v>
       </c>
       <c r="R4" s="25">
         <v>116.1</v>
       </c>
       <c r="S4" s="25">
         <v>98.3</v>
       </c>
       <c r="T4" s="20">
         <v>111.7</v>
       </c>
       <c r="U4" s="13">
         <v>119.7</v>
       </c>
       <c r="V4" s="14">
         <v>103.7</v>
       </c>
       <c r="W4" s="14">
         <v>103.7</v>
       </c>
       <c r="X4" s="58">
         <v>152.5</v>
       </c>
     </row>
-    <row r="5" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="16">
         <v>246.4</v>
       </c>
       <c r="C5" s="16">
         <v>107.3</v>
       </c>
       <c r="D5" s="16">
         <v>158</v>
       </c>
       <c r="E5" s="16">
         <v>239.3</v>
       </c>
       <c r="F5" s="16">
         <v>98.5</v>
       </c>
       <c r="G5" s="16">
         <v>91.4</v>
       </c>
       <c r="H5" s="16">
         <v>74.599999999999994</v>
       </c>
       <c r="I5" s="16">
@@ -8072,51 +8063,51 @@
       <c r="Q5" s="17">
         <v>56.7</v>
       </c>
       <c r="R5" s="25">
         <v>114.3</v>
       </c>
       <c r="S5" s="25">
         <v>84.8</v>
       </c>
       <c r="T5" s="20">
         <v>133.30000000000001</v>
       </c>
       <c r="U5" s="18">
         <v>116.6</v>
       </c>
       <c r="V5" s="14">
         <v>88.3</v>
       </c>
       <c r="W5" s="14">
         <v>119.5</v>
       </c>
       <c r="X5" s="58">
         <v>161</v>
       </c>
     </row>
-    <row r="6" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="16">
         <v>72.599999999999994</v>
       </c>
       <c r="C6" s="16">
         <v>133.69999999999999</v>
       </c>
       <c r="D6" s="16">
         <v>153.80000000000001</v>
       </c>
       <c r="E6" s="16">
         <v>101.3</v>
       </c>
       <c r="F6" s="16">
         <v>115.7</v>
       </c>
       <c r="G6" s="16">
         <v>143.80000000000001</v>
       </c>
       <c r="H6" s="16">
         <v>209.5</v>
       </c>
       <c r="I6" s="16">
@@ -8146,51 +8137,51 @@
       <c r="Q6" s="17">
         <v>148.19999999999999</v>
       </c>
       <c r="R6" s="25">
         <v>126.2</v>
       </c>
       <c r="S6" s="25">
         <v>102.8</v>
       </c>
       <c r="T6" s="20">
         <v>55.2</v>
       </c>
       <c r="U6" s="18">
         <v>115.5</v>
       </c>
       <c r="V6" s="14">
         <v>153.5</v>
       </c>
       <c r="W6" s="14">
         <v>64.400000000000006</v>
       </c>
       <c r="X6" s="58">
         <v>210.4</v>
       </c>
     </row>
-    <row r="7" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="16">
         <v>200.9</v>
       </c>
       <c r="C7" s="16">
         <v>124.4</v>
       </c>
       <c r="D7" s="16">
         <v>113.1</v>
       </c>
       <c r="E7" s="16">
         <v>92.1</v>
       </c>
       <c r="F7" s="16">
         <v>118.3</v>
       </c>
       <c r="G7" s="16">
         <v>121.3</v>
       </c>
       <c r="H7" s="16">
         <v>114.4</v>
       </c>
       <c r="I7" s="16">
@@ -8220,79 +8211,79 @@
       <c r="Q7" s="17">
         <v>64.7</v>
       </c>
       <c r="R7" s="25">
         <v>129.9</v>
       </c>
       <c r="S7" s="25">
         <v>99.5</v>
       </c>
       <c r="T7" s="20">
         <v>134.69999999999999</v>
       </c>
       <c r="U7" s="18">
         <v>121.8</v>
       </c>
       <c r="V7" s="14">
         <v>101</v>
       </c>
       <c r="W7" s="14">
         <v>114.2</v>
       </c>
       <c r="X7" s="58">
         <v>137.5</v>
       </c>
     </row>
-    <row r="8" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="20"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="25"/>
       <c r="S8" s="25"/>
       <c r="T8" s="20"/>
       <c r="U8" s="21"/>
       <c r="V8" s="22"/>
       <c r="W8" s="14"/>
       <c r="X8" s="58"/>
     </row>
-    <row r="9" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="16">
         <v>415.8</v>
       </c>
       <c r="C9" s="16">
         <v>58.3</v>
       </c>
       <c r="D9" s="16">
         <v>234.9</v>
       </c>
       <c r="E9" s="16">
         <v>96.7</v>
       </c>
       <c r="F9" s="16">
         <v>318.89999999999998</v>
       </c>
       <c r="G9" s="16">
         <v>45</v>
       </c>
       <c r="H9" s="16">
         <v>184.2</v>
       </c>
       <c r="I9" s="16">
@@ -8322,51 +8313,51 @@
       <c r="Q9" s="17">
         <v>127.2</v>
       </c>
       <c r="R9" s="25">
         <v>106.9</v>
       </c>
       <c r="S9" s="25">
         <v>130.30000000000001</v>
       </c>
       <c r="T9" s="20">
         <v>122.7</v>
       </c>
       <c r="U9" s="18">
         <v>108.7</v>
       </c>
       <c r="V9" s="14">
         <v>126.1</v>
       </c>
       <c r="W9" s="14">
         <v>83.6</v>
       </c>
       <c r="X9" s="58">
         <v>132.80000000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="16">
         <v>78.900000000000006</v>
       </c>
       <c r="C10" s="16">
         <v>88.5</v>
       </c>
       <c r="D10" s="16">
         <v>255.6</v>
       </c>
       <c r="E10" s="16">
         <v>244.4</v>
       </c>
       <c r="F10" s="16">
         <v>146.19999999999999</v>
       </c>
       <c r="G10" s="16">
         <v>69.3</v>
       </c>
       <c r="H10" s="16">
         <v>198.2</v>
       </c>
       <c r="I10" s="16">
@@ -8396,51 +8387,51 @@
       <c r="Q10" s="17">
         <v>118.4</v>
       </c>
       <c r="R10" s="25">
         <v>116.2</v>
       </c>
       <c r="S10" s="25">
         <v>127</v>
       </c>
       <c r="T10" s="20">
         <v>93.2</v>
       </c>
       <c r="U10" s="18">
         <v>100.9</v>
       </c>
       <c r="V10" s="14">
         <v>163.69999999999999</v>
       </c>
       <c r="W10" s="14">
         <v>101</v>
       </c>
       <c r="X10" s="58">
         <v>119</v>
       </c>
     </row>
-    <row r="11" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="16">
         <v>48.6</v>
       </c>
       <c r="D11" s="16">
         <v>567.79999999999995</v>
       </c>
       <c r="E11" s="16">
         <v>213.9</v>
       </c>
       <c r="F11" s="16">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="16">
         <v>418.9</v>
       </c>
       <c r="H11" s="16">
         <v>917.3</v>
       </c>
       <c r="I11" s="16">
@@ -8470,51 +8461,51 @@
       <c r="Q11" s="17">
         <v>107.5</v>
       </c>
       <c r="R11" s="25">
         <v>117.3</v>
       </c>
       <c r="S11" s="25">
         <v>117.3</v>
       </c>
       <c r="T11" s="26">
         <v>117</v>
       </c>
       <c r="U11" s="18">
         <v>124.8</v>
       </c>
       <c r="V11" s="14">
         <v>122.2</v>
       </c>
       <c r="W11" s="14">
         <v>108.2</v>
       </c>
       <c r="X11" s="58">
         <v>114.1</v>
       </c>
     </row>
-    <row r="12" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="16">
         <v>198.8</v>
       </c>
       <c r="D12" s="16">
         <v>75</v>
       </c>
       <c r="E12" s="16">
         <v>75.099999999999994</v>
       </c>
       <c r="F12" s="16">
         <v>81.400000000000006</v>
       </c>
       <c r="G12" s="16">
         <v>463.4</v>
       </c>
       <c r="H12" s="16">
         <v>81.3</v>
       </c>
       <c r="I12" s="16">
@@ -8544,51 +8535,51 @@
       <c r="Q12" s="17">
         <v>108.2</v>
       </c>
       <c r="R12" s="25">
         <v>157.19999999999999</v>
       </c>
       <c r="S12" s="25">
         <v>133.30000000000001</v>
       </c>
       <c r="T12" s="20">
         <v>112.7</v>
       </c>
       <c r="U12" s="18">
         <v>137.19999999999999</v>
       </c>
       <c r="V12" s="14">
         <v>102.8</v>
       </c>
       <c r="W12" s="14">
         <v>66.3</v>
       </c>
       <c r="X12" s="58">
         <v>210.2</v>
       </c>
     </row>
-    <row r="13" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="16">
         <v>107.6</v>
       </c>
       <c r="C13" s="16">
         <v>460.6</v>
       </c>
       <c r="D13" s="16">
         <v>137.1</v>
       </c>
       <c r="E13" s="16">
         <v>104.1</v>
       </c>
       <c r="F13" s="16">
         <v>154</v>
       </c>
       <c r="G13" s="16">
         <v>642.70000000000005</v>
       </c>
       <c r="H13" s="16">
         <v>45.7</v>
       </c>
       <c r="I13" s="16">
@@ -8618,51 +8609,51 @@
       <c r="Q13" s="17">
         <v>157.4</v>
       </c>
       <c r="R13" s="25">
         <v>110</v>
       </c>
       <c r="S13" s="25">
         <v>124.9</v>
       </c>
       <c r="T13" s="20">
         <v>103.6</v>
       </c>
       <c r="U13" s="18">
         <v>100.9</v>
       </c>
       <c r="V13" s="14">
         <v>78.900000000000006</v>
       </c>
       <c r="W13" s="14">
         <v>215.4</v>
       </c>
       <c r="X13" s="58">
         <v>113.4</v>
       </c>
     </row>
-    <row r="14" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="16">
         <v>100.1</v>
       </c>
       <c r="C14" s="16">
         <v>590.79999999999995</v>
       </c>
       <c r="D14" s="16">
         <v>20.7</v>
       </c>
       <c r="E14" s="16">
         <v>78.599999999999994</v>
       </c>
       <c r="F14" s="16">
         <v>301.3</v>
       </c>
       <c r="G14" s="16">
         <v>100.3</v>
       </c>
       <c r="H14" s="16">
         <v>344.4</v>
       </c>
       <c r="I14" s="16">
@@ -8692,51 +8683,51 @@
       <c r="Q14" s="17">
         <v>163.69999999999999</v>
       </c>
       <c r="R14" s="25">
         <v>27.4</v>
       </c>
       <c r="S14" s="25">
         <v>99</v>
       </c>
       <c r="T14" s="20">
         <v>106.9</v>
       </c>
       <c r="U14" s="18">
         <v>213.4</v>
       </c>
       <c r="V14" s="14">
         <v>113.9</v>
       </c>
       <c r="W14" s="14">
         <v>80.900000000000006</v>
       </c>
       <c r="X14" s="58">
         <v>98</v>
       </c>
     </row>
-    <row r="15" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="16">
         <v>4.3</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="16">
         <v>117.2</v>
       </c>
       <c r="F15" s="16">
         <v>7174.6</v>
       </c>
       <c r="G15" s="16">
         <v>107.8</v>
       </c>
       <c r="H15" s="16">
         <v>140.9</v>
       </c>
       <c r="I15" s="16">
@@ -8766,51 +8757,51 @@
       <c r="Q15" s="17">
         <v>192.4</v>
       </c>
       <c r="R15" s="25">
         <v>97.4</v>
       </c>
       <c r="S15" s="25">
         <v>101.1</v>
       </c>
       <c r="T15" s="20">
         <v>127.7</v>
       </c>
       <c r="U15" s="18">
         <v>106.3</v>
       </c>
       <c r="V15" s="14">
         <v>78.8</v>
       </c>
       <c r="W15" s="14">
         <v>66</v>
       </c>
       <c r="X15" s="58">
         <v>163</v>
       </c>
     </row>
-    <row r="16" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="16">
         <v>166</v>
       </c>
       <c r="C16" s="16">
         <v>138.30000000000001</v>
       </c>
       <c r="D16" s="16">
         <v>22.6</v>
       </c>
       <c r="E16" s="16">
         <v>173.7</v>
       </c>
       <c r="F16" s="16">
         <v>61.3</v>
       </c>
       <c r="G16" s="16">
         <v>234</v>
       </c>
       <c r="H16" s="16">
         <v>228.7</v>
       </c>
       <c r="I16" s="16">
@@ -8840,51 +8831,51 @@
       <c r="Q16" s="17">
         <v>81.3</v>
       </c>
       <c r="R16" s="25">
         <v>100.4</v>
       </c>
       <c r="S16" s="25">
         <v>140.1</v>
       </c>
       <c r="T16" s="20">
         <v>144.9</v>
       </c>
       <c r="U16" s="18">
         <v>117.6</v>
       </c>
       <c r="V16" s="14">
         <v>93.5</v>
       </c>
       <c r="W16" s="14">
         <v>71.8</v>
       </c>
       <c r="X16" s="58">
         <v>254.2</v>
       </c>
     </row>
-    <row r="17" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="16">
         <v>103.8</v>
       </c>
       <c r="C17" s="16">
         <v>144.5</v>
       </c>
       <c r="D17" s="16">
         <v>137.6</v>
       </c>
       <c r="E17" s="16">
         <v>83.2</v>
       </c>
       <c r="F17" s="16">
         <v>107</v>
       </c>
       <c r="G17" s="16">
         <v>183.1</v>
       </c>
       <c r="H17" s="16">
         <v>78.599999999999994</v>
       </c>
       <c r="I17" s="16">
@@ -8914,51 +8905,51 @@
       <c r="Q17" s="17">
         <v>107.8</v>
       </c>
       <c r="R17" s="25">
         <v>129.6</v>
       </c>
       <c r="S17" s="25">
         <v>98</v>
       </c>
       <c r="T17" s="20">
         <v>109.5</v>
       </c>
       <c r="U17" s="18">
         <v>138.19999999999999</v>
       </c>
       <c r="V17" s="14">
         <v>80.400000000000006</v>
       </c>
       <c r="W17" s="14">
         <v>129.19999999999999</v>
       </c>
       <c r="X17" s="58">
         <v>142.80000000000001</v>
       </c>
     </row>
-    <row r="18" spans="1:24" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:24" s="3" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="16">
         <v>287.7</v>
       </c>
       <c r="C18" s="16">
         <v>240.1</v>
       </c>
       <c r="D18" s="16">
         <v>130.4</v>
       </c>
       <c r="E18" s="16">
         <v>65.900000000000006</v>
       </c>
       <c r="F18" s="16">
         <v>93.7</v>
       </c>
       <c r="G18" s="16">
         <v>324.3</v>
       </c>
       <c r="H18" s="16">
         <v>58.1</v>
       </c>
       <c r="I18" s="16">
@@ -8988,155 +8979,155 @@
       <c r="Q18" s="17">
         <v>226.9</v>
       </c>
       <c r="R18" s="25">
         <v>92.3</v>
       </c>
       <c r="S18" s="25">
         <v>124.8</v>
       </c>
       <c r="T18" s="20">
         <v>107.5</v>
       </c>
       <c r="U18" s="18">
         <v>154.1</v>
       </c>
       <c r="V18" s="14">
         <v>119.2</v>
       </c>
       <c r="W18" s="14">
         <v>104</v>
       </c>
       <c r="X18" s="58">
         <v>64.7</v>
       </c>
     </row>
-    <row r="19" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="U19" s="23"/>
     </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928241F1-17BB-4531-A2E0-4CD9A089BC6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF5A9590-55C1-493C-BCF0-67DE7D0AC5A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>