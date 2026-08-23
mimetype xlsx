--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -17,51 +17,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="330" yWindow="-30" windowWidth="14340" windowHeight="11760" tabRatio="596"/>
   </bookViews>
   <sheets>
     <sheet name="Барлығы" sheetId="3" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="21">
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
   <si>
     <t>аудандар:</t>
   </si>
   <si>
     <t xml:space="preserve">Ақтоғай </t>
   </si>
   <si>
     <t xml:space="preserve">Баянауыл </t>
   </si>
   <si>
     <t xml:space="preserve">Железин </t>
   </si>
   <si>
@@ -217,51 +217,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -298,54 +298,57 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -612,118 +615,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:X43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:U2"/>
+      <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="1" customWidth="1"/>
     <col min="5" max="18" width="9.140625" style="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="34" t="s">
+    <row r="1" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="34"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+    </row>
+    <row r="3" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
       <c r="I3" s="32"/>
       <c r="J3" s="32"/>
       <c r="K3" s="32"/>
       <c r="L3" s="32"/>
       <c r="M3" s="32"/>
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
       <c r="R3" s="32"/>
       <c r="S3" s="32"/>
       <c r="T3" s="32"/>
-      <c r="W3" s="11" t="s">
+      <c r="X3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="28">
         <v>2003</v>
       </c>
       <c r="C4" s="28">
         <v>2004</v>
       </c>
       <c r="D4" s="28">
         <v>2005</v>
       </c>
       <c r="E4" s="28">
         <v>2006</v>
       </c>
       <c r="F4" s="28">
         <v>2007</v>
       </c>
       <c r="G4" s="28">
         <v>2008</v>
       </c>
       <c r="H4" s="29">
         <v>2009</v>
       </c>
       <c r="I4" s="29">
         <v>2010</v>
       </c>
@@ -747,52 +750,55 @@
       </c>
       <c r="P4" s="28">
         <v>2017</v>
       </c>
       <c r="Q4" s="30">
         <v>2018</v>
       </c>
       <c r="R4" s="30">
         <v>2019</v>
       </c>
       <c r="S4" s="30">
         <v>2020</v>
       </c>
       <c r="T4" s="30">
         <v>2021</v>
       </c>
       <c r="U4" s="30">
         <v>2022</v>
       </c>
       <c r="V4" s="30">
         <v>2023</v>
       </c>
       <c r="W4" s="30">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="8">
         <v>16</v>
       </c>
       <c r="C5" s="8">
         <v>17</v>
       </c>
       <c r="D5" s="9">
         <v>18</v>
       </c>
       <c r="E5" s="8">
         <v>41</v>
       </c>
       <c r="F5" s="8">
         <v>22</v>
       </c>
       <c r="G5" s="10">
         <v>18</v>
       </c>
       <c r="H5" s="10">
         <v>23</v>
       </c>
       <c r="I5" s="10">
@@ -818,52 +824,55 @@
       </c>
       <c r="P5" s="10">
         <v>7</v>
       </c>
       <c r="Q5" s="10">
         <v>8</v>
       </c>
       <c r="R5" s="10">
         <v>10</v>
       </c>
       <c r="S5" s="11">
         <v>5</v>
       </c>
       <c r="T5" s="11">
         <v>5</v>
       </c>
       <c r="U5" s="11">
         <v>6</v>
       </c>
       <c r="V5" s="11">
         <v>4</v>
       </c>
       <c r="W5" s="25">
         <v>12</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X5" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="8">
         <v>8</v>
       </c>
       <c r="C6" s="8">
         <v>10</v>
       </c>
       <c r="D6" s="9">
         <v>13</v>
       </c>
       <c r="E6" s="8">
         <v>23</v>
       </c>
       <c r="F6" s="8">
         <v>14</v>
       </c>
       <c r="G6" s="10">
         <v>9</v>
       </c>
       <c r="H6" s="10">
         <v>10</v>
       </c>
       <c r="I6" s="10">
@@ -889,52 +898,55 @@
       </c>
       <c r="P6" s="10">
         <v>5</v>
       </c>
       <c r="Q6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R6" s="10">
         <v>3</v>
       </c>
       <c r="S6" s="11">
         <v>3</v>
       </c>
       <c r="T6" s="11">
         <v>5</v>
       </c>
       <c r="U6" s="11">
         <v>1</v>
       </c>
       <c r="V6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W6" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2</v>
       </c>
       <c r="C7" s="8">
         <v>2</v>
       </c>
       <c r="D7" s="9">
         <v>2</v>
       </c>
       <c r="E7" s="8">
         <v>2</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="10">
         <v>4</v>
       </c>
       <c r="H7" s="10">
         <v>2</v>
       </c>
       <c r="I7" s="10">
@@ -960,52 +972,55 @@
       </c>
       <c r="P7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q7" s="10">
         <v>1</v>
       </c>
       <c r="R7" s="10">
         <v>1</v>
       </c>
       <c r="S7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W7" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X7" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>6</v>
       </c>
       <c r="C8" s="8">
         <v>3</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="8">
         <v>8</v>
       </c>
       <c r="F8" s="8">
         <v>4</v>
       </c>
       <c r="G8" s="10">
         <v>4</v>
       </c>
       <c r="H8" s="10">
         <v>8</v>
       </c>
       <c r="I8" s="10">
@@ -1031,78 +1046,82 @@
       </c>
       <c r="P8" s="10">
         <v>1</v>
       </c>
       <c r="Q8" s="10">
         <v>6</v>
       </c>
       <c r="R8" s="10">
         <v>4</v>
       </c>
       <c r="S8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U8" s="11">
         <v>4</v>
       </c>
       <c r="V8" s="11">
         <v>3</v>
       </c>
       <c r="W8" s="25">
         <v>4</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X8" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="13"/>
       <c r="J9" s="10"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="14"/>
       <c r="S9" s="11"/>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
       <c r="W9" s="25"/>
-    </row>
-    <row r="10" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X9" s="11"/>
+    </row>
+    <row r="10" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="8">
         <v>2</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -1128,52 +1147,55 @@
       </c>
       <c r="P10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W10" s="26" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X10" s="35" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
         <v>1</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="8">
         <v>2</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="10">
         <v>1</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
@@ -1199,52 +1221,55 @@
       </c>
       <c r="P11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q11" s="10">
         <v>1</v>
       </c>
       <c r="R11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S11" s="11">
         <v>1</v>
       </c>
       <c r="T11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V11" s="11">
         <v>1</v>
       </c>
       <c r="W11" s="25">
         <v>4</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X11" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="10" t="s">
@@ -1270,52 +1295,55 @@
       </c>
       <c r="P12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R12" s="10">
         <v>1</v>
       </c>
       <c r="S12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U12" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V12" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W12" s="11" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X12" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="8">
         <v>1</v>
       </c>
       <c r="D13" s="9">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="15">
         <v>2</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -1341,52 +1369,55 @@
       </c>
       <c r="P13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U13" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V13" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W13" s="11" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X13" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -1412,52 +1443,55 @@
       </c>
       <c r="P14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R14" s="10">
         <v>1</v>
       </c>
       <c r="S14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W14" s="11" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -1483,52 +1517,55 @@
       </c>
       <c r="P15" s="10">
         <v>1</v>
       </c>
       <c r="Q15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W15" s="11" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X15" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="10">
         <v>1</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -1554,52 +1591,55 @@
       </c>
       <c r="P16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W16" s="11" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X16" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="10">
         <v>1</v>
       </c>
       <c r="I17" s="10" t="s">
@@ -1625,52 +1665,55 @@
       </c>
       <c r="P17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S17" s="11">
         <v>1</v>
       </c>
       <c r="T17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U17" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V17" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W17" s="11" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X17" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="10" t="s">
@@ -1696,52 +1739,55 @@
       </c>
       <c r="P18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U18" s="11" t="s">
         <v>15</v>
       </c>
       <c r="V18" s="11" t="s">
         <v>15</v>
       </c>
       <c r="W18" s="11" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X18" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="18">
         <v>1</v>
       </c>
       <c r="E19" s="19">
         <v>4</v>
       </c>
       <c r="F19" s="20">
         <v>2</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="17">
@@ -1767,94 +1813,97 @@
       </c>
       <c r="P19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="Q19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="R19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="S19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="T19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="U19" s="21">
         <v>1</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>15</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X19" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="K23" s="5"/>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="H25" s="2"/>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="3"/>
       <c r="J26" s="5"/>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="3"/>
       <c r="J27" s="5"/>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="3"/>
       <c r="J28" s="5"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="3"/>
       <c r="J29" s="5"/>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="3"/>
       <c r="J30" s="5"/>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="3"/>
       <c r="J31" s="5"/>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="3"/>
       <c r="J32" s="5"/>
     </row>
     <row r="33" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="3"/>
       <c r="J33" s="5"/>
     </row>
     <row r="34" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="3"/>
       <c r="J34" s="5"/>
     </row>
     <row r="35" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="3"/>
       <c r="J35" s="5"/>
     </row>
     <row r="36" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G36" s="2"/>
@@ -1896,115 +1945,116 @@
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3"/>
       <c r="J42" s="5"/>
     </row>
     <row r="43" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="3"/>
       <c r="J43" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A2:U2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.6" bottom="0.76" header="0.28000000000000003" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:X43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:XFD4"/>
+      <selection activeCell="O28" sqref="O28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.42578125" style="1" customWidth="1"/>
     <col min="2" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="23" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="33" t="s">
+    <row r="1" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="33"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+    </row>
+    <row r="3" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
       <c r="I3" s="32"/>
       <c r="J3" s="32"/>
       <c r="K3" s="32"/>
       <c r="L3" s="32"/>
       <c r="M3" s="32"/>
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
       <c r="R3" s="32"/>
       <c r="S3" s="32"/>
       <c r="T3" s="32"/>
-      <c r="W3" s="10" t="s">
+      <c r="W3" s="10"/>
+      <c r="X3" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="28">
         <v>2003</v>
       </c>
       <c r="C4" s="28">
         <v>2004</v>
       </c>
       <c r="D4" s="28">
         <v>2005</v>
       </c>
       <c r="E4" s="28">
         <v>2006</v>
       </c>
       <c r="F4" s="28">
         <v>2007</v>
       </c>
       <c r="G4" s="28">
         <v>2008</v>
       </c>
       <c r="H4" s="29">
         <v>2009</v>
       </c>
       <c r="I4" s="29">
         <v>2010</v>
       </c>
@@ -2028,52 +2078,55 @@
       </c>
       <c r="P4" s="28">
         <v>2017</v>
       </c>
       <c r="Q4" s="30">
         <v>2018</v>
       </c>
       <c r="R4" s="30">
         <v>2019</v>
       </c>
       <c r="S4" s="30">
         <v>2020</v>
       </c>
       <c r="T4" s="30">
         <v>2021</v>
       </c>
       <c r="U4" s="30">
         <v>2022</v>
       </c>
       <c r="V4" s="30">
         <v>2023</v>
       </c>
       <c r="W4" s="30">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="22">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="22">
         <v>3</v>
       </c>
       <c r="F5" s="22">
         <v>2</v>
       </c>
       <c r="G5" s="22">
         <v>3</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -2099,52 +2152,55 @@
       </c>
       <c r="P5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X5" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="15">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="15">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>1</v>
       </c>
       <c r="G6" s="15">
         <v>1</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="10" t="s">
@@ -2170,52 +2226,55 @@
       </c>
       <c r="P6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W6" s="26" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="15">
         <v>1</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="15">
         <v>2</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="10" t="s">
@@ -2241,52 +2300,55 @@
       </c>
       <c r="P7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W7" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X7" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="15">
         <v>1</v>
       </c>
       <c r="F8" s="15">
         <v>1</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="10" t="s">
@@ -2312,66 +2374,69 @@
       </c>
       <c r="P8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W8" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X8" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="K9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
     </row>
-    <row r="10" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -2397,52 +2462,55 @@
       </c>
       <c r="P10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W10" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X10" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="10" t="s">
@@ -2468,52 +2536,55 @@
       </c>
       <c r="P11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W11" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X11" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="10" t="s">
@@ -2539,52 +2610,55 @@
       </c>
       <c r="P12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W12" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X12" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -2610,52 +2684,55 @@
       </c>
       <c r="P13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W13" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X13" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -2681,52 +2758,55 @@
       </c>
       <c r="P14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W14" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -2752,52 +2832,55 @@
       </c>
       <c r="P15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W15" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X15" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -2823,52 +2906,55 @@
       </c>
       <c r="P16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W16" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X16" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="10" t="s">
@@ -2894,52 +2980,55 @@
       </c>
       <c r="P17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W17" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X17" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="10" t="s">
@@ -2965,52 +3054,55 @@
       </c>
       <c r="P18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="Q18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="R18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="T18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="U18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="V18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="W18" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X18" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="17" t="s">
@@ -3036,94 +3128,97 @@
       </c>
       <c r="P19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="Q19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="R19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="S19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="T19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="U19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="V19" s="17" t="s">
         <v>15</v>
       </c>
       <c r="W19" s="17" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X19" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="K23" s="5"/>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="H25" s="2"/>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="3"/>
       <c r="J26" s="5"/>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="3"/>
       <c r="J27" s="5"/>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="3"/>
       <c r="J28" s="5"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="3"/>
       <c r="J29" s="5"/>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="3"/>
       <c r="J30" s="5"/>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="3"/>
       <c r="J31" s="5"/>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="3"/>
       <c r="J32" s="5"/>
     </row>
     <row r="33" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="3"/>
       <c r="J33" s="5"/>
     </row>
     <row r="34" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="3"/>
       <c r="J34" s="5"/>
     </row>
     <row r="35" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="3"/>
       <c r="J35" s="5"/>
     </row>
     <row r="36" spans="7:10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G36" s="2"/>
@@ -3173,140 +3268,140 @@
       <c r="I43" s="3"/>
       <c r="J43" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:U2"/>
     <mergeCell ref="A3:T3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100CE46DD788C0F5E4BB36513869D325909" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="12cd0a87215251ebf10fcc92ccac0205">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E22DA0D5-F59B-447D-87FF-7F259B2D2A0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42682B08-07BE-446A-BCB2-E4D8A75E8B8F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEAC6F38-503C-41BF-B0FC-CCAC01BB94AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42682B08-07BE-446A-BCB2-E4D8A75E8B8F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E22DA0D5-F59B-447D-87FF-7F259B2D2A0F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлығы</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>