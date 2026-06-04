--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -225,51 +225,51 @@
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -320,50 +320,56 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -428,51 +434,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -597,50 +603,53 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -920,52 +929,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="T7" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AE28" sqref="AE28"/>
+    <sheetView topLeftCell="T22" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AG11" sqref="AG11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="1" bestFit="1" customWidth="1"/>
@@ -1063,51 +1072,51 @@
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
       <c r="Z4" s="52">
         <v>2026</v>
       </c>
       <c r="AA4" s="53"/>
       <c r="AB4" s="53"/>
       <c r="AC4" s="53"/>
       <c r="AD4" s="53"/>
       <c r="AE4" s="53"/>
       <c r="AF4" s="53"/>
       <c r="AG4" s="53"/>
       <c r="AH4" s="53"/>
       <c r="AI4" s="53"/>
       <c r="AJ4" s="53"/>
       <c r="AK4" s="53"/>
     </row>
-    <row r="5" spans="1:37" ht="24">
+    <row r="5" spans="1:37" ht="22.5">
       <c r="A5" s="58"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
@@ -1288,50 +1297,53 @@
       </c>
       <c r="U7" s="38">
         <v>517281</v>
       </c>
       <c r="V7" s="38">
         <v>516650</v>
       </c>
       <c r="W7" s="46">
         <v>515967</v>
       </c>
       <c r="X7" s="38">
         <v>515422</v>
       </c>
       <c r="Y7" s="38">
         <v>514732</v>
       </c>
       <c r="Z7" s="38">
         <v>514156</v>
       </c>
       <c r="AA7" s="48">
         <v>513624</v>
       </c>
       <c r="AB7" s="48">
         <v>513386</v>
       </c>
+      <c r="AC7" s="48">
+        <v>512991</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>222703</v>
       </c>
       <c r="C8" s="19">
         <v>222677</v>
       </c>
       <c r="D8" s="19">
         <v>222002</v>
       </c>
       <c r="E8" s="19">
         <v>221995</v>
       </c>
       <c r="F8" s="19">
         <v>221760</v>
       </c>
       <c r="G8" s="18">
         <v>221627</v>
       </c>
       <c r="H8" s="18">
         <v>221562</v>
@@ -1374,50 +1386,53 @@
       </c>
       <c r="U8" s="43">
         <v>221934</v>
       </c>
       <c r="V8" s="38">
         <v>222028</v>
       </c>
       <c r="W8" s="46">
         <v>222072</v>
       </c>
       <c r="X8" s="38">
         <v>222093</v>
       </c>
       <c r="Y8" s="38">
         <v>222115</v>
       </c>
       <c r="Z8" s="38">
         <v>222115</v>
       </c>
       <c r="AA8" s="48">
         <v>222039</v>
       </c>
       <c r="AB8" s="48">
         <v>222116</v>
       </c>
+      <c r="AC8" s="48">
+        <v>222218</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="19">
         <v>31970</v>
       </c>
       <c r="C9" s="19">
         <v>31867</v>
       </c>
       <c r="D9" s="19">
         <v>31776</v>
       </c>
       <c r="E9" s="19">
         <v>31714</v>
       </c>
       <c r="F9" s="19">
         <v>31580</v>
       </c>
       <c r="G9" s="18">
         <v>31537</v>
       </c>
       <c r="H9" s="18">
         <v>31467</v>
@@ -1460,50 +1475,53 @@
       </c>
       <c r="U9" s="43">
         <v>30211</v>
       </c>
       <c r="V9" s="38">
         <v>30136</v>
       </c>
       <c r="W9" s="46">
         <v>30038</v>
       </c>
       <c r="X9" s="38">
         <v>29948</v>
       </c>
       <c r="Y9" s="38">
         <v>29858</v>
       </c>
       <c r="Z9" s="38">
         <v>29758</v>
       </c>
       <c r="AA9" s="48">
         <v>29680</v>
       </c>
       <c r="AB9" s="48">
         <v>29570</v>
       </c>
+      <c r="AC9" s="48">
+        <v>29515</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="19">
         <v>13189</v>
       </c>
       <c r="C10" s="19">
         <v>13144</v>
       </c>
       <c r="D10" s="19">
         <v>13116</v>
       </c>
       <c r="E10" s="19">
         <v>13099</v>
       </c>
       <c r="F10" s="19">
         <v>13070</v>
       </c>
       <c r="G10" s="18">
         <v>13065</v>
       </c>
       <c r="H10" s="18">
         <v>13026</v>
@@ -1546,50 +1564,53 @@
       </c>
       <c r="U10" s="43">
         <v>12396</v>
       </c>
       <c r="V10" s="38">
         <v>12322</v>
       </c>
       <c r="W10" s="46">
         <v>12315</v>
       </c>
       <c r="X10" s="38">
         <v>12243</v>
       </c>
       <c r="Y10" s="38">
         <v>12230</v>
       </c>
       <c r="Z10" s="38">
         <v>12201</v>
       </c>
       <c r="AA10" s="48">
         <v>12175</v>
       </c>
       <c r="AB10" s="48">
         <v>12127</v>
       </c>
+      <c r="AC10" s="48">
+        <v>12074</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>26828</v>
       </c>
       <c r="C11" s="19">
         <v>26778</v>
       </c>
       <c r="D11" s="19">
         <v>26720</v>
       </c>
       <c r="E11" s="19">
         <v>26659</v>
       </c>
       <c r="F11" s="19">
         <v>26614</v>
       </c>
       <c r="G11" s="18">
         <v>26626</v>
       </c>
       <c r="H11" s="18">
         <v>26586</v>
@@ -1632,50 +1653,53 @@
       </c>
       <c r="U11" s="43">
         <v>25996</v>
       </c>
       <c r="V11" s="38">
         <v>25957</v>
       </c>
       <c r="W11" s="46">
         <v>25912</v>
       </c>
       <c r="X11" s="38">
         <v>25875</v>
       </c>
       <c r="Y11" s="38">
         <v>25820</v>
       </c>
       <c r="Z11" s="38">
         <v>25771</v>
       </c>
       <c r="AA11" s="48">
         <v>25742</v>
       </c>
       <c r="AB11" s="48">
         <v>25722</v>
       </c>
+      <c r="AC11" s="48">
+        <v>25687</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>20969</v>
       </c>
       <c r="C12" s="19">
         <v>20918</v>
       </c>
       <c r="D12" s="19">
         <v>20878</v>
       </c>
       <c r="E12" s="19">
         <v>20831</v>
       </c>
       <c r="F12" s="19">
         <v>20777</v>
       </c>
       <c r="G12" s="18">
         <v>20753</v>
       </c>
       <c r="H12" s="18">
         <v>20733</v>
@@ -1718,50 +1742,53 @@
       </c>
       <c r="U12" s="43">
         <v>20193</v>
       </c>
       <c r="V12" s="38">
         <v>20150</v>
       </c>
       <c r="W12" s="46">
         <v>20120</v>
       </c>
       <c r="X12" s="38">
         <v>20083</v>
       </c>
       <c r="Y12" s="38">
         <v>20037</v>
       </c>
       <c r="Z12" s="38">
         <v>20024</v>
       </c>
       <c r="AA12" s="48">
         <v>19950</v>
       </c>
       <c r="AB12" s="48">
         <v>19925</v>
       </c>
+      <c r="AC12" s="48">
+        <v>19896</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="19">
         <v>17787</v>
       </c>
       <c r="C13" s="19">
         <v>17737</v>
       </c>
       <c r="D13" s="19">
         <v>17683</v>
       </c>
       <c r="E13" s="19">
         <v>17662</v>
       </c>
       <c r="F13" s="19">
         <v>17633</v>
       </c>
       <c r="G13" s="18">
         <v>17597</v>
       </c>
       <c r="H13" s="18">
         <v>17577</v>
@@ -1804,50 +1831,53 @@
       </c>
       <c r="U13" s="43">
         <v>16821</v>
       </c>
       <c r="V13" s="38">
         <v>16797</v>
       </c>
       <c r="W13" s="46">
         <v>16710</v>
       </c>
       <c r="X13" s="38">
         <v>16639</v>
       </c>
       <c r="Y13" s="38">
         <v>16575</v>
       </c>
       <c r="Z13" s="38">
         <v>16544</v>
       </c>
       <c r="AA13" s="48">
         <v>16487</v>
       </c>
       <c r="AB13" s="48">
         <v>16474</v>
       </c>
+      <c r="AC13" s="48">
+        <v>16439</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="19">
         <v>46556</v>
       </c>
       <c r="C14" s="19">
         <v>46509</v>
       </c>
       <c r="D14" s="19">
         <v>46479</v>
       </c>
       <c r="E14" s="19">
         <v>46471</v>
       </c>
       <c r="F14" s="19">
         <v>46779</v>
       </c>
       <c r="G14" s="18">
         <v>46829</v>
       </c>
       <c r="H14" s="18">
         <v>46813</v>
@@ -1890,50 +1920,53 @@
       </c>
       <c r="U14" s="43">
         <v>45987</v>
       </c>
       <c r="V14" s="38">
         <v>45914</v>
       </c>
       <c r="W14" s="46">
         <v>45921</v>
       </c>
       <c r="X14" s="38">
         <v>45934</v>
       </c>
       <c r="Y14" s="38">
         <v>45895</v>
       </c>
       <c r="Z14" s="38">
         <v>45862</v>
       </c>
       <c r="AA14" s="48">
         <v>45837</v>
       </c>
       <c r="AB14" s="48">
         <v>45848</v>
       </c>
+      <c r="AC14" s="48">
+        <v>45792</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19">
         <v>17233</v>
       </c>
       <c r="C15" s="19">
         <v>17205</v>
       </c>
       <c r="D15" s="19">
         <v>17181</v>
       </c>
       <c r="E15" s="19">
         <v>17174</v>
       </c>
       <c r="F15" s="19">
         <v>17163</v>
       </c>
       <c r="G15" s="18">
         <v>17139</v>
       </c>
       <c r="H15" s="18">
         <v>17122</v>
@@ -1976,50 +2009,53 @@
       </c>
       <c r="U15" s="43">
         <v>16585</v>
       </c>
       <c r="V15" s="38">
         <v>16561</v>
       </c>
       <c r="W15" s="46">
         <v>16489</v>
       </c>
       <c r="X15" s="38">
         <v>16472</v>
       </c>
       <c r="Y15" s="38">
         <v>16433</v>
       </c>
       <c r="Z15" s="38">
         <v>16400</v>
       </c>
       <c r="AA15" s="48">
         <v>16376</v>
       </c>
       <c r="AB15" s="48">
         <v>16385</v>
       </c>
+      <c r="AC15" s="48">
+        <v>16376</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="19">
         <v>17702</v>
       </c>
       <c r="C16" s="19">
         <v>17688</v>
       </c>
       <c r="D16" s="19">
         <v>17588</v>
       </c>
       <c r="E16" s="19">
         <v>17574</v>
       </c>
       <c r="F16" s="19">
         <v>17527</v>
       </c>
       <c r="G16" s="18">
         <v>17508</v>
       </c>
       <c r="H16" s="18">
         <v>17471</v>
@@ -2062,52 +2098,55 @@
       </c>
       <c r="U16" s="43">
         <v>16987</v>
       </c>
       <c r="V16" s="38">
         <v>17002</v>
       </c>
       <c r="W16" s="46">
         <v>16970</v>
       </c>
       <c r="X16" s="38">
         <v>16916</v>
       </c>
       <c r="Y16" s="38">
         <v>16892</v>
       </c>
       <c r="Z16" s="38">
         <v>16831</v>
       </c>
       <c r="AA16" s="48">
         <v>16809</v>
       </c>
       <c r="AB16" s="48">
         <v>16793</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="48">
+        <v>16783</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="19">
         <v>17823</v>
       </c>
       <c r="C17" s="19">
         <v>17770</v>
       </c>
       <c r="D17" s="19">
         <v>17688</v>
       </c>
       <c r="E17" s="19">
         <v>17664</v>
       </c>
       <c r="F17" s="19">
         <v>17689</v>
       </c>
       <c r="G17" s="18">
         <v>17663</v>
       </c>
       <c r="H17" s="18">
         <v>17647</v>
       </c>
       <c r="I17" s="18">
@@ -2148,52 +2187,55 @@
       </c>
       <c r="U17" s="43">
         <v>17207</v>
       </c>
       <c r="V17" s="38">
         <v>17159</v>
       </c>
       <c r="W17" s="46">
         <v>17092</v>
       </c>
       <c r="X17" s="38">
         <v>17099</v>
       </c>
       <c r="Y17" s="38">
         <v>17068</v>
       </c>
       <c r="Z17" s="38">
         <v>17042</v>
       </c>
       <c r="AA17" s="48">
         <v>17088</v>
       </c>
       <c r="AB17" s="48">
         <v>17136</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="48">
+        <v>17101</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="19">
         <v>39628</v>
       </c>
       <c r="C18" s="19">
         <v>39559</v>
       </c>
       <c r="D18" s="19">
         <v>39281</v>
       </c>
       <c r="E18" s="19">
         <v>39212</v>
       </c>
       <c r="F18" s="19">
         <v>39142</v>
       </c>
       <c r="G18" s="18">
         <v>39073</v>
       </c>
       <c r="H18" s="18">
         <v>38995</v>
       </c>
       <c r="I18" s="18">
@@ -2234,52 +2276,55 @@
       </c>
       <c r="U18" s="43">
         <v>37836</v>
       </c>
       <c r="V18" s="38">
         <v>37713</v>
       </c>
       <c r="W18" s="46">
         <v>37629</v>
       </c>
       <c r="X18" s="38">
         <v>37552</v>
       </c>
       <c r="Y18" s="38">
         <v>37447</v>
       </c>
       <c r="Z18" s="38">
         <v>37365</v>
       </c>
       <c r="AA18" s="48">
         <v>37282</v>
       </c>
       <c r="AB18" s="48">
         <v>37256</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="48">
+        <v>37204</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="19">
         <v>9677</v>
       </c>
       <c r="C19" s="19">
         <v>9633</v>
       </c>
       <c r="D19" s="19">
         <v>9607</v>
       </c>
       <c r="E19" s="19">
         <v>9608</v>
       </c>
       <c r="F19" s="19">
         <v>9592</v>
       </c>
       <c r="G19" s="18">
         <v>9593</v>
       </c>
       <c r="H19" s="18">
         <v>9582</v>
       </c>
       <c r="I19" s="18">
@@ -2320,52 +2365,55 @@
       </c>
       <c r="U19" s="43">
         <v>9217</v>
       </c>
       <c r="V19" s="38">
         <v>9190</v>
       </c>
       <c r="W19" s="46">
         <v>9160</v>
       </c>
       <c r="X19" s="38">
         <v>9126</v>
       </c>
       <c r="Y19" s="38">
         <v>9076</v>
       </c>
       <c r="Z19" s="38">
         <v>9049</v>
       </c>
       <c r="AA19" s="48">
         <v>9029</v>
       </c>
       <c r="AB19" s="48">
         <v>9012</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="48">
+        <v>8975</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>12932</v>
       </c>
       <c r="C20" s="19">
         <v>12863</v>
       </c>
       <c r="D20" s="19">
         <v>12803</v>
       </c>
       <c r="E20" s="19">
         <v>12773</v>
       </c>
       <c r="F20" s="19">
         <v>12744</v>
       </c>
       <c r="G20" s="18">
         <v>12727</v>
       </c>
       <c r="H20" s="18">
         <v>12693</v>
       </c>
       <c r="I20" s="18">
@@ -2406,52 +2454,55 @@
       </c>
       <c r="U20" s="44">
         <v>11909</v>
       </c>
       <c r="V20" s="38">
         <v>11792</v>
       </c>
       <c r="W20" s="46">
         <v>11699</v>
       </c>
       <c r="X20" s="38">
         <v>11653</v>
       </c>
       <c r="Y20" s="38">
         <v>11566</v>
       </c>
       <c r="Z20" s="38">
         <v>11523</v>
       </c>
       <c r="AA20" s="48">
         <v>11504</v>
       </c>
       <c r="AB20" s="48">
         <v>11472</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="48">
+        <v>11430</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="19">
         <v>35127</v>
       </c>
       <c r="C21" s="19">
         <v>35087</v>
       </c>
       <c r="D21" s="19">
         <v>35052</v>
       </c>
       <c r="E21" s="19">
         <v>35044</v>
       </c>
       <c r="F21" s="19">
         <v>35037</v>
       </c>
       <c r="G21" s="18">
         <v>34981</v>
       </c>
       <c r="H21" s="18">
         <v>34911</v>
       </c>
       <c r="I21" s="18">
@@ -2492,82 +2543,85 @@
       </c>
       <c r="U21" s="44">
         <v>34002</v>
       </c>
       <c r="V21" s="38">
         <v>33929</v>
       </c>
       <c r="W21" s="46">
         <v>33840</v>
       </c>
       <c r="X21" s="38">
         <v>33789</v>
       </c>
       <c r="Y21" s="38">
         <v>33720</v>
       </c>
       <c r="Z21" s="38">
         <v>33671</v>
       </c>
       <c r="AA21" s="48">
         <v>33626</v>
       </c>
       <c r="AB21" s="48">
         <v>33550</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="48">
+        <v>33501</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="55"/>
       <c r="C22" s="55"/>
       <c r="D22" s="55"/>
       <c r="E22" s="55"/>
       <c r="F22" s="55"/>
       <c r="G22" s="55"/>
       <c r="H22" s="55"/>
       <c r="I22" s="55"/>
       <c r="J22" s="55"/>
       <c r="K22" s="55"/>
       <c r="L22" s="55"/>
       <c r="M22" s="55"/>
       <c r="N22" s="55"/>
       <c r="O22" s="55"/>
       <c r="P22" s="55"/>
       <c r="Q22" s="55"/>
       <c r="R22" s="55"/>
       <c r="S22" s="55"/>
       <c r="T22" s="55"/>
       <c r="U22" s="55"/>
       <c r="V22" s="55"/>
       <c r="W22" s="55"/>
       <c r="X22" s="55"/>
       <c r="Y22" s="55"/>
       <c r="AA22" s="9"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>259346</v>
       </c>
       <c r="C23" s="21">
         <v>259288</v>
       </c>
       <c r="D23" s="21">
         <v>258508</v>
       </c>
       <c r="E23" s="21">
         <v>258505</v>
       </c>
       <c r="F23" s="21">
         <v>258241</v>
       </c>
       <c r="G23" s="20">
         <v>258148</v>
       </c>
       <c r="H23" s="20">
         <v>258110</v>
       </c>
       <c r="I23" s="20">
@@ -2608,52 +2662,55 @@
       </c>
       <c r="U23" s="43">
         <v>258026</v>
       </c>
       <c r="V23" s="38">
         <v>258128</v>
       </c>
       <c r="W23" s="46">
         <v>258170</v>
       </c>
       <c r="X23" s="38">
         <v>258153</v>
       </c>
       <c r="Y23" s="38">
         <v>258157</v>
       </c>
       <c r="Z23" s="38">
         <v>258104</v>
       </c>
       <c r="AA23" s="48">
         <v>258029</v>
       </c>
       <c r="AB23" s="48">
         <v>258110</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="50">
+        <v>258186</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>222703</v>
       </c>
       <c r="C24" s="21">
         <v>222677</v>
       </c>
       <c r="D24" s="21">
         <v>222002</v>
       </c>
       <c r="E24" s="21">
         <v>221995</v>
       </c>
       <c r="F24" s="21">
         <v>221760</v>
       </c>
       <c r="G24" s="20">
         <v>221627</v>
       </c>
       <c r="H24" s="20">
         <v>221562</v>
       </c>
       <c r="I24" s="20">
@@ -2694,52 +2751,55 @@
       </c>
       <c r="U24" s="43">
         <v>221934</v>
       </c>
       <c r="V24" s="38">
         <v>222028</v>
       </c>
       <c r="W24" s="46">
         <v>222072</v>
       </c>
       <c r="X24" s="38">
         <v>222093</v>
       </c>
       <c r="Y24" s="38">
         <v>222115</v>
       </c>
       <c r="Z24" s="38">
         <v>222115</v>
       </c>
       <c r="AA24" s="48">
         <v>222039</v>
       </c>
       <c r="AB24" s="50">
         <v>222116</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="50">
+        <v>222218</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="21">
         <v>8550</v>
       </c>
       <c r="C25" s="21">
         <v>8539</v>
       </c>
       <c r="D25" s="21">
         <v>8520</v>
       </c>
       <c r="E25" s="21">
         <v>8522</v>
       </c>
       <c r="F25" s="21">
         <v>8517</v>
       </c>
       <c r="G25" s="20">
         <v>8552</v>
       </c>
       <c r="H25" s="20">
         <v>8557</v>
       </c>
       <c r="I25" s="20">
@@ -2780,52 +2840,55 @@
       </c>
       <c r="U25" s="43">
         <v>8518</v>
       </c>
       <c r="V25" s="38">
         <v>8508</v>
       </c>
       <c r="W25" s="46">
         <v>8525</v>
       </c>
       <c r="X25" s="38">
         <v>8518</v>
       </c>
       <c r="Y25" s="38">
         <v>8497</v>
       </c>
       <c r="Z25" s="38">
         <v>8499</v>
       </c>
       <c r="AA25" s="48">
         <v>8503</v>
       </c>
       <c r="AB25" s="50">
         <v>8509</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="50">
+        <v>8496</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="21">
         <v>6944</v>
       </c>
       <c r="C26" s="21">
         <v>6916</v>
       </c>
       <c r="D26" s="21">
         <v>6895</v>
       </c>
       <c r="E26" s="21">
         <v>6890</v>
       </c>
       <c r="F26" s="21">
         <v>6891</v>
       </c>
       <c r="G26" s="20">
         <v>6888</v>
       </c>
       <c r="H26" s="20">
         <v>6897</v>
       </c>
       <c r="I26" s="20">
@@ -2866,52 +2929,55 @@
       </c>
       <c r="U26" s="43">
         <v>6676</v>
       </c>
       <c r="V26" s="38">
         <v>6663</v>
       </c>
       <c r="W26" s="46">
         <v>6646</v>
       </c>
       <c r="X26" s="38">
         <v>6641</v>
       </c>
       <c r="Y26" s="38">
         <v>6639</v>
       </c>
       <c r="Z26" s="38">
         <v>6637</v>
       </c>
       <c r="AA26" s="48">
         <v>6628</v>
       </c>
       <c r="AB26" s="50">
         <v>6603</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="50">
+        <v>6603</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="21">
         <v>8112</v>
       </c>
       <c r="C27" s="21">
         <v>8116</v>
       </c>
       <c r="D27" s="21">
         <v>8092</v>
       </c>
       <c r="E27" s="21">
         <v>8102</v>
       </c>
       <c r="F27" s="21">
         <v>8082</v>
       </c>
       <c r="G27" s="20">
         <v>8098</v>
       </c>
       <c r="H27" s="20">
         <v>8119</v>
       </c>
       <c r="I27" s="20">
@@ -2952,52 +3018,55 @@
       </c>
       <c r="U27" s="43">
         <v>8039</v>
       </c>
       <c r="V27" s="38">
         <v>8062</v>
       </c>
       <c r="W27" s="46">
         <v>8082</v>
       </c>
       <c r="X27" s="38">
         <v>8048</v>
       </c>
       <c r="Y27" s="38">
         <v>8046</v>
       </c>
       <c r="Z27" s="38">
         <v>8028</v>
       </c>
       <c r="AA27" s="48">
         <v>8042</v>
       </c>
       <c r="AB27" s="50">
         <v>8055</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="50">
+        <v>8062</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="21">
         <v>13037</v>
       </c>
       <c r="C28" s="21">
         <v>13040</v>
       </c>
       <c r="D28" s="21">
         <v>12999</v>
       </c>
       <c r="E28" s="21">
         <v>12996</v>
       </c>
       <c r="F28" s="21">
         <v>12991</v>
       </c>
       <c r="G28" s="20">
         <v>12983</v>
       </c>
       <c r="H28" s="20">
         <v>12975</v>
       </c>
       <c r="I28" s="20">
@@ -3038,82 +3107,85 @@
       </c>
       <c r="U28" s="43">
         <v>12859</v>
       </c>
       <c r="V28" s="38">
         <v>12867</v>
       </c>
       <c r="W28" s="46">
         <v>12845</v>
       </c>
       <c r="X28" s="38">
         <v>12853</v>
       </c>
       <c r="Y28" s="38">
         <v>12860</v>
       </c>
       <c r="Z28" s="38">
         <v>12825</v>
       </c>
       <c r="AA28" s="48">
         <v>12817</v>
       </c>
       <c r="AB28" s="50">
         <v>12827</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="50">
+        <v>12807</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="55"/>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="55"/>
       <c r="K29" s="55"/>
       <c r="L29" s="55"/>
       <c r="M29" s="55"/>
       <c r="N29" s="55"/>
       <c r="O29" s="55"/>
       <c r="P29" s="55"/>
       <c r="Q29" s="55"/>
       <c r="R29" s="55"/>
       <c r="S29" s="55"/>
       <c r="T29" s="55"/>
       <c r="U29" s="55"/>
       <c r="V29" s="55"/>
       <c r="W29" s="55"/>
       <c r="X29" s="55"/>
       <c r="Y29" s="55"/>
       <c r="AA29" s="9"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="24">
         <v>270778</v>
       </c>
       <c r="C30" s="24">
         <v>270147</v>
       </c>
       <c r="D30" s="24">
         <v>269346</v>
       </c>
       <c r="E30" s="24">
         <v>268975</v>
       </c>
       <c r="F30" s="24">
         <v>268866</v>
       </c>
       <c r="G30" s="22">
         <v>268570</v>
       </c>
       <c r="H30" s="22">
         <v>268075</v>
       </c>
       <c r="I30" s="22">
@@ -3154,52 +3226,55 @@
       </c>
       <c r="U30" s="43">
         <v>259255</v>
       </c>
       <c r="V30" s="38">
         <v>258522</v>
       </c>
       <c r="W30" s="46">
         <v>257797</v>
       </c>
       <c r="X30" s="38">
         <v>257269</v>
       </c>
       <c r="Y30" s="38">
         <v>256575</v>
       </c>
       <c r="Z30" s="38">
         <v>256052</v>
       </c>
       <c r="AA30" s="48">
         <v>255595</v>
       </c>
       <c r="AB30" s="48">
         <v>255276</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="50">
+        <v>254805</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>31970</v>
       </c>
       <c r="C31" s="24">
         <v>31867</v>
       </c>
       <c r="D31" s="24">
         <v>31776</v>
       </c>
       <c r="E31" s="24">
         <v>31714</v>
       </c>
       <c r="F31" s="24">
         <v>31580</v>
       </c>
       <c r="G31" s="22">
         <v>31537</v>
       </c>
       <c r="H31" s="22">
         <v>31467</v>
       </c>
       <c r="I31" s="22">
@@ -3240,52 +3315,55 @@
       </c>
       <c r="U31" s="43">
         <v>30211</v>
       </c>
       <c r="V31" s="38">
         <v>30136</v>
       </c>
       <c r="W31" s="46">
         <v>30038</v>
       </c>
       <c r="X31" s="38">
         <v>29948</v>
       </c>
       <c r="Y31" s="38">
         <v>29858</v>
       </c>
       <c r="Z31" s="38">
         <v>29758</v>
       </c>
       <c r="AA31" s="48">
         <v>29680</v>
       </c>
       <c r="AB31" s="48">
         <v>29570</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="50">
+        <v>29515</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>13189</v>
       </c>
       <c r="C32" s="24">
         <v>13144</v>
       </c>
       <c r="D32" s="24">
         <v>13116</v>
       </c>
       <c r="E32" s="24">
         <v>13099</v>
       </c>
       <c r="F32" s="24">
         <v>13070</v>
       </c>
       <c r="G32" s="22">
         <v>13065</v>
       </c>
       <c r="H32" s="22">
         <v>13026</v>
       </c>
       <c r="I32" s="22">
@@ -3325,50 +3403,53 @@
         <v>12435</v>
       </c>
       <c r="U32" s="43">
         <v>12396</v>
       </c>
       <c r="V32" s="38">
         <v>12322</v>
       </c>
       <c r="W32" s="46">
         <v>12315</v>
       </c>
       <c r="X32" s="38">
         <v>12243</v>
       </c>
       <c r="Y32" s="38">
         <v>12230</v>
       </c>
       <c r="Z32" s="38">
         <v>12201</v>
       </c>
       <c r="AA32" s="48">
         <v>12175</v>
       </c>
       <c r="AB32" s="48">
         <v>12127</v>
+      </c>
+      <c r="AC32" s="50">
+        <v>12074</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="24">
         <v>18278</v>
       </c>
       <c r="C33" s="24">
         <v>18239</v>
       </c>
       <c r="D33" s="24">
         <v>18200</v>
       </c>
       <c r="E33" s="24">
         <v>18137</v>
       </c>
       <c r="F33" s="24">
         <v>18097</v>
       </c>
       <c r="G33" s="22">
         <v>18074</v>
       </c>
       <c r="H33" s="22">
@@ -3412,50 +3493,53 @@
       </c>
       <c r="U33" s="43">
         <v>17478</v>
       </c>
       <c r="V33" s="38">
         <v>17449</v>
       </c>
       <c r="W33" s="46">
         <v>17387</v>
       </c>
       <c r="X33" s="38">
         <v>17357</v>
       </c>
       <c r="Y33" s="38">
         <v>17323</v>
       </c>
       <c r="Z33" s="38">
         <v>17272</v>
       </c>
       <c r="AA33" s="48">
         <v>17239</v>
       </c>
       <c r="AB33" s="48">
         <v>17213</v>
       </c>
+      <c r="AC33" s="50">
+        <v>17191</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="24">
         <v>20969</v>
       </c>
       <c r="C34" s="24">
         <v>20918</v>
       </c>
       <c r="D34" s="24">
         <v>20878</v>
       </c>
       <c r="E34" s="24">
         <v>20831</v>
       </c>
       <c r="F34" s="24">
         <v>20777</v>
       </c>
       <c r="G34" s="22">
         <v>20753</v>
       </c>
       <c r="H34" s="22">
         <v>20733</v>
@@ -3498,50 +3582,53 @@
       </c>
       <c r="U34" s="43">
         <v>20193</v>
       </c>
       <c r="V34" s="38">
         <v>20150</v>
       </c>
       <c r="W34" s="46">
         <v>20120</v>
       </c>
       <c r="X34" s="38">
         <v>20083</v>
       </c>
       <c r="Y34" s="38">
         <v>20037</v>
       </c>
       <c r="Z34" s="38">
         <v>20024</v>
       </c>
       <c r="AA34" s="48">
         <v>19950</v>
       </c>
       <c r="AB34" s="48">
         <v>19925</v>
       </c>
+      <c r="AC34" s="50">
+        <v>19896</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="24">
         <v>17787</v>
       </c>
       <c r="C35" s="24">
         <v>17737</v>
       </c>
       <c r="D35" s="24">
         <v>17683</v>
       </c>
       <c r="E35" s="24">
         <v>17662</v>
       </c>
       <c r="F35" s="24">
         <v>17633</v>
       </c>
       <c r="G35" s="22">
         <v>17597</v>
       </c>
       <c r="H35" s="22">
         <v>17577</v>
@@ -3584,50 +3671,53 @@
       </c>
       <c r="U35" s="43">
         <v>16821</v>
       </c>
       <c r="V35" s="38">
         <v>16797</v>
       </c>
       <c r="W35" s="46">
         <v>16710</v>
       </c>
       <c r="X35" s="38">
         <v>16639</v>
       </c>
       <c r="Y35" s="38">
         <v>16575</v>
       </c>
       <c r="Z35" s="38">
         <v>16544</v>
       </c>
       <c r="AA35" s="48">
         <v>16487</v>
       </c>
       <c r="AB35" s="48">
         <v>16474</v>
       </c>
+      <c r="AC35" s="50">
+        <v>16439</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="24">
         <v>46556</v>
       </c>
       <c r="C36" s="24">
         <v>46509</v>
       </c>
       <c r="D36" s="24">
         <v>46479</v>
       </c>
       <c r="E36" s="24">
         <v>46471</v>
       </c>
       <c r="F36" s="24">
         <v>46779</v>
       </c>
       <c r="G36" s="22">
         <v>46829</v>
       </c>
       <c r="H36" s="22">
         <v>46813</v>
@@ -3670,50 +3760,53 @@
       </c>
       <c r="U36" s="43">
         <v>45987</v>
       </c>
       <c r="V36" s="38">
         <v>45914</v>
       </c>
       <c r="W36" s="46">
         <v>45921</v>
       </c>
       <c r="X36" s="38">
         <v>45934</v>
       </c>
       <c r="Y36" s="38">
         <v>45895</v>
       </c>
       <c r="Z36" s="38">
         <v>45862</v>
       </c>
       <c r="AA36" s="48">
         <v>45837</v>
       </c>
       <c r="AB36" s="48">
         <v>45848</v>
       </c>
+      <c r="AC36" s="50">
+        <v>45792</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="24">
         <v>10289</v>
       </c>
       <c r="C37" s="24">
         <v>10289</v>
       </c>
       <c r="D37" s="24">
         <v>10286</v>
       </c>
       <c r="E37" s="24">
         <v>10284</v>
       </c>
       <c r="F37" s="24">
         <v>10272</v>
       </c>
       <c r="G37" s="22">
         <v>10251</v>
       </c>
       <c r="H37" s="22">
         <v>10225</v>
@@ -3756,50 +3849,53 @@
       </c>
       <c r="U37" s="43">
         <v>9909</v>
       </c>
       <c r="V37" s="38">
         <v>9898</v>
       </c>
       <c r="W37" s="46">
         <v>9843</v>
       </c>
       <c r="X37" s="38">
         <v>9831</v>
       </c>
       <c r="Y37" s="38">
         <v>9794</v>
       </c>
       <c r="Z37" s="38">
         <v>9763</v>
       </c>
       <c r="AA37" s="48">
         <v>9748</v>
       </c>
       <c r="AB37" s="48">
         <v>9782</v>
       </c>
+      <c r="AC37" s="50">
+        <v>9773</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="24">
         <v>9590</v>
       </c>
       <c r="C38" s="24">
         <v>9572</v>
       </c>
       <c r="D38" s="24">
         <v>9496</v>
       </c>
       <c r="E38" s="24">
         <v>9472</v>
       </c>
       <c r="F38" s="24">
         <v>9445</v>
       </c>
       <c r="G38" s="22">
         <v>9410</v>
       </c>
       <c r="H38" s="22">
         <v>9352</v>
@@ -3842,50 +3938,53 @@
       </c>
       <c r="U38" s="43">
         <v>8948</v>
       </c>
       <c r="V38" s="38">
         <v>8940</v>
       </c>
       <c r="W38" s="46">
         <v>8888</v>
       </c>
       <c r="X38" s="38">
         <v>8868</v>
       </c>
       <c r="Y38" s="38">
         <v>8846</v>
       </c>
       <c r="Z38" s="38">
         <v>8803</v>
       </c>
       <c r="AA38" s="48">
         <v>8767</v>
       </c>
       <c r="AB38" s="48">
         <v>8738</v>
       </c>
+      <c r="AC38" s="50">
+        <v>8721</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="24">
         <v>17823</v>
       </c>
       <c r="C39" s="24">
         <v>17770</v>
       </c>
       <c r="D39" s="24">
         <v>17688</v>
       </c>
       <c r="E39" s="24">
         <v>17664</v>
       </c>
       <c r="F39" s="24">
         <v>17689</v>
       </c>
       <c r="G39" s="22">
         <v>17663</v>
       </c>
       <c r="H39" s="22">
         <v>17647</v>
@@ -3928,50 +4027,53 @@
       </c>
       <c r="U39" s="43">
         <v>17207</v>
       </c>
       <c r="V39" s="38">
         <v>17159</v>
       </c>
       <c r="W39" s="46">
         <v>17092</v>
       </c>
       <c r="X39" s="38">
         <v>17099</v>
       </c>
       <c r="Y39" s="38">
         <v>17068</v>
       </c>
       <c r="Z39" s="38">
         <v>17042</v>
       </c>
       <c r="AA39" s="48">
         <v>17088</v>
       </c>
       <c r="AB39" s="48">
         <v>17136</v>
       </c>
+      <c r="AC39" s="50">
+        <v>17101</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="24">
         <v>26591</v>
       </c>
       <c r="C40" s="24">
         <v>26519</v>
       </c>
       <c r="D40" s="24">
         <v>26282</v>
       </c>
       <c r="E40" s="24">
         <v>26216</v>
       </c>
       <c r="F40" s="24">
         <v>26151</v>
       </c>
       <c r="G40" s="22">
         <v>26090</v>
       </c>
       <c r="H40" s="22">
         <v>26020</v>
@@ -4014,50 +4116,53 @@
       </c>
       <c r="U40" s="43">
         <v>24977</v>
       </c>
       <c r="V40" s="38">
         <v>24846</v>
       </c>
       <c r="W40" s="46">
         <v>24784</v>
       </c>
       <c r="X40" s="38">
         <v>24699</v>
       </c>
       <c r="Y40" s="38">
         <v>24587</v>
       </c>
       <c r="Z40" s="38">
         <v>24540</v>
       </c>
       <c r="AA40" s="48">
         <v>24465</v>
       </c>
       <c r="AB40" s="48">
         <v>24429</v>
       </c>
+      <c r="AC40" s="50">
+        <v>24397</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="24">
         <v>9677</v>
       </c>
       <c r="C41" s="24">
         <v>9633</v>
       </c>
       <c r="D41" s="24">
         <v>9607</v>
       </c>
       <c r="E41" s="24">
         <v>9608</v>
       </c>
       <c r="F41" s="24">
         <v>9592</v>
       </c>
       <c r="G41" s="22">
         <v>9593</v>
       </c>
       <c r="H41" s="22">
         <v>9582</v>
@@ -4100,50 +4205,53 @@
       </c>
       <c r="U41" s="43">
         <v>9217</v>
       </c>
       <c r="V41" s="38">
         <v>9190</v>
       </c>
       <c r="W41" s="46">
         <v>9160</v>
       </c>
       <c r="X41" s="38">
         <v>9126</v>
       </c>
       <c r="Y41" s="38">
         <v>9076</v>
       </c>
       <c r="Z41" s="38">
         <v>9049</v>
       </c>
       <c r="AA41" s="48">
         <v>9029</v>
       </c>
       <c r="AB41" s="48">
         <v>9012</v>
       </c>
+      <c r="AC41" s="50">
+        <v>8975</v>
+      </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="24">
         <v>12932</v>
       </c>
       <c r="C42" s="24">
         <v>12863</v>
       </c>
       <c r="D42" s="24">
         <v>12803</v>
       </c>
       <c r="E42" s="24">
         <v>12773</v>
       </c>
       <c r="F42" s="24">
         <v>12744</v>
       </c>
       <c r="G42" s="22">
         <v>12727</v>
       </c>
       <c r="H42" s="22">
         <v>12693</v>
@@ -4186,51 +4294,53 @@
       </c>
       <c r="U42" s="43">
         <v>11909</v>
       </c>
       <c r="V42" s="38">
         <v>11792</v>
       </c>
       <c r="W42" s="46">
         <v>11699</v>
       </c>
       <c r="X42" s="38">
         <v>11653</v>
       </c>
       <c r="Y42" s="38">
         <v>11566</v>
       </c>
       <c r="Z42" s="38">
         <v>11523</v>
       </c>
       <c r="AA42" s="48">
         <v>11504</v>
       </c>
       <c r="AB42" s="48">
         <v>11472</v>
       </c>
-      <c r="AC42" s="9"/>
+      <c r="AC42" s="50">
+        <v>11430</v>
+      </c>
       <c r="AD42" s="9"/>
       <c r="AE42" s="9"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
@@ -4300,51 +4410,53 @@
       </c>
       <c r="U43" s="45">
         <v>34002</v>
       </c>
       <c r="V43" s="39">
         <v>33929</v>
       </c>
       <c r="W43" s="47">
         <v>33840</v>
       </c>
       <c r="X43" s="39">
         <v>33789</v>
       </c>
       <c r="Y43" s="39">
         <v>33720</v>
       </c>
       <c r="Z43" s="39">
         <v>33671</v>
       </c>
       <c r="AA43" s="39">
         <v>33626</v>
       </c>
       <c r="AB43" s="39">
         <v>33550</v>
       </c>
-      <c r="AC43" s="9"/>
+      <c r="AC43" s="51">
+        <v>33501</v>
+      </c>
       <c r="AD43" s="9"/>
       <c r="AE43" s="9"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
@@ -4415,51 +4527,51 @@
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
     <sheetView topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AE34" sqref="AE34"/>
+      <selection activeCell="AG12" sqref="AG12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="1" bestFit="1" customWidth="1"/>
@@ -4783,50 +4895,53 @@
       </c>
       <c r="U7" s="38">
         <v>250112</v>
       </c>
       <c r="V7" s="38">
         <v>249839</v>
       </c>
       <c r="W7" s="38">
         <v>249547</v>
       </c>
       <c r="X7" s="38">
         <v>249300</v>
       </c>
       <c r="Y7" s="38">
         <v>248927</v>
       </c>
       <c r="Z7" s="38">
         <v>248668</v>
       </c>
       <c r="AA7" s="50">
         <v>248445</v>
       </c>
       <c r="AB7" s="50">
         <v>248380</v>
       </c>
+      <c r="AC7" s="50">
+        <v>248180</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>102943</v>
       </c>
       <c r="C8" s="27">
         <v>102961</v>
       </c>
       <c r="D8" s="27">
         <v>102581</v>
       </c>
       <c r="E8" s="27">
         <v>102603</v>
       </c>
       <c r="F8" s="27">
         <v>102494</v>
       </c>
       <c r="G8" s="26">
         <v>102416</v>
       </c>
       <c r="H8" s="26">
         <v>102405</v>
@@ -4869,50 +4984,53 @@
       </c>
       <c r="U8" s="38">
         <v>102654</v>
       </c>
       <c r="V8" s="38">
         <v>102699</v>
       </c>
       <c r="W8" s="38">
         <v>102727</v>
       </c>
       <c r="X8" s="38">
         <v>102770</v>
       </c>
       <c r="Y8" s="38">
         <v>102781</v>
       </c>
       <c r="Z8" s="38">
         <v>102802</v>
       </c>
       <c r="AA8" s="50">
         <v>102802</v>
       </c>
       <c r="AB8" s="50">
         <v>102863</v>
       </c>
+      <c r="AC8" s="50">
+        <v>102902</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="27">
         <v>15968</v>
       </c>
       <c r="C9" s="27">
         <v>15919</v>
       </c>
       <c r="D9" s="27">
         <v>15873</v>
       </c>
       <c r="E9" s="27">
         <v>15838</v>
       </c>
       <c r="F9" s="27">
         <v>15759</v>
       </c>
       <c r="G9" s="26">
         <v>15726</v>
       </c>
       <c r="H9" s="26">
         <v>15688</v>
@@ -4955,50 +5073,53 @@
       </c>
       <c r="U9" s="38">
         <v>15091</v>
       </c>
       <c r="V9" s="38">
         <v>15043</v>
       </c>
       <c r="W9" s="38">
         <v>15005</v>
       </c>
       <c r="X9" s="38">
         <v>14958</v>
       </c>
       <c r="Y9" s="38">
         <v>14909</v>
       </c>
       <c r="Z9" s="38">
         <v>14869</v>
       </c>
       <c r="AA9" s="50">
         <v>14816</v>
       </c>
       <c r="AB9" s="50">
         <v>14760</v>
       </c>
+      <c r="AC9" s="50">
+        <v>14717</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="27">
         <v>6743</v>
       </c>
       <c r="C10" s="27">
         <v>6717</v>
       </c>
       <c r="D10" s="27">
         <v>6707</v>
       </c>
       <c r="E10" s="27">
         <v>6699</v>
       </c>
       <c r="F10" s="27">
         <v>6678</v>
       </c>
       <c r="G10" s="26">
         <v>6679</v>
       </c>
       <c r="H10" s="26">
         <v>6668</v>
@@ -5041,50 +5162,53 @@
       </c>
       <c r="U10" s="38">
         <v>6365</v>
       </c>
       <c r="V10" s="38">
         <v>6337</v>
       </c>
       <c r="W10" s="38">
         <v>6341</v>
       </c>
       <c r="X10" s="38">
         <v>6314</v>
       </c>
       <c r="Y10" s="38">
         <v>6300</v>
       </c>
       <c r="Z10" s="38">
         <v>6289</v>
       </c>
       <c r="AA10" s="50">
         <v>6277</v>
       </c>
       <c r="AB10" s="50">
         <v>6251</v>
       </c>
+      <c r="AC10" s="50">
+        <v>6225</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="27">
         <v>13282</v>
       </c>
       <c r="C11" s="27">
         <v>13256</v>
       </c>
       <c r="D11" s="27">
         <v>13226</v>
       </c>
       <c r="E11" s="27">
         <v>13190</v>
       </c>
       <c r="F11" s="27">
         <v>13161</v>
       </c>
       <c r="G11" s="26">
         <v>13168</v>
       </c>
       <c r="H11" s="26">
         <v>13147</v>
@@ -5127,50 +5251,53 @@
       </c>
       <c r="U11" s="38">
         <v>12876</v>
       </c>
       <c r="V11" s="38">
         <v>12848</v>
       </c>
       <c r="W11" s="38">
         <v>12825</v>
       </c>
       <c r="X11" s="38">
         <v>12816</v>
       </c>
       <c r="Y11" s="38">
         <v>12793</v>
       </c>
       <c r="Z11" s="38">
         <v>12770</v>
       </c>
       <c r="AA11" s="50">
         <v>12761</v>
       </c>
       <c r="AB11" s="50">
         <v>12754</v>
       </c>
+      <c r="AC11" s="50">
+        <v>12744</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="27">
         <v>10514</v>
       </c>
       <c r="C12" s="27">
         <v>10483</v>
       </c>
       <c r="D12" s="27">
         <v>10457</v>
       </c>
       <c r="E12" s="27">
         <v>10428</v>
       </c>
       <c r="F12" s="27">
         <v>10392</v>
       </c>
       <c r="G12" s="26">
         <v>10387</v>
       </c>
       <c r="H12" s="26">
         <v>10383</v>
@@ -5213,50 +5340,53 @@
       </c>
       <c r="U12" s="38">
         <v>10124</v>
       </c>
       <c r="V12" s="38">
         <v>10090</v>
       </c>
       <c r="W12" s="38">
         <v>10076</v>
       </c>
       <c r="X12" s="38">
         <v>10057</v>
       </c>
       <c r="Y12" s="38">
         <v>10037</v>
       </c>
       <c r="Z12" s="38">
         <v>10024</v>
       </c>
       <c r="AA12" s="50">
         <v>9993</v>
       </c>
       <c r="AB12" s="50">
         <v>9980</v>
       </c>
+      <c r="AC12" s="50">
+        <v>9976</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="27">
         <v>8888</v>
       </c>
       <c r="C13" s="27">
         <v>8870</v>
       </c>
       <c r="D13" s="27">
         <v>8840</v>
       </c>
       <c r="E13" s="27">
         <v>8823</v>
       </c>
       <c r="F13" s="27">
         <v>8799</v>
       </c>
       <c r="G13" s="26">
         <v>8788</v>
       </c>
       <c r="H13" s="26">
         <v>8781</v>
@@ -5299,50 +5429,53 @@
       </c>
       <c r="U13" s="38">
         <v>8448</v>
       </c>
       <c r="V13" s="38">
         <v>8444</v>
       </c>
       <c r="W13" s="38">
         <v>8404</v>
       </c>
       <c r="X13" s="38">
         <v>8367</v>
       </c>
       <c r="Y13" s="38">
         <v>8328</v>
       </c>
       <c r="Z13" s="38">
         <v>8309</v>
       </c>
       <c r="AA13" s="50">
         <v>8267</v>
       </c>
       <c r="AB13" s="50">
         <v>8260</v>
       </c>
+      <c r="AC13" s="50">
+        <v>8244</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>23178</v>
       </c>
       <c r="C14" s="27">
         <v>23129</v>
       </c>
       <c r="D14" s="27">
         <v>23120</v>
       </c>
       <c r="E14" s="27">
         <v>23125</v>
       </c>
       <c r="F14" s="27">
         <v>23271</v>
       </c>
       <c r="G14" s="26">
         <v>23292</v>
       </c>
       <c r="H14" s="26">
         <v>23288</v>
@@ -5385,50 +5518,53 @@
       </c>
       <c r="U14" s="38">
         <v>22906</v>
       </c>
       <c r="V14" s="38">
         <v>22885</v>
       </c>
       <c r="W14" s="38">
         <v>22889</v>
       </c>
       <c r="X14" s="38">
         <v>22868</v>
       </c>
       <c r="Y14" s="38">
         <v>22854</v>
       </c>
       <c r="Z14" s="38">
         <v>22833</v>
       </c>
       <c r="AA14" s="50">
         <v>22807</v>
       </c>
       <c r="AB14" s="50">
         <v>22809</v>
       </c>
+      <c r="AC14" s="50">
+        <v>22787</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="27">
         <v>8568</v>
       </c>
       <c r="C15" s="27">
         <v>8556</v>
       </c>
       <c r="D15" s="27">
         <v>8546</v>
       </c>
       <c r="E15" s="27">
         <v>8543</v>
       </c>
       <c r="F15" s="27">
         <v>8547</v>
       </c>
       <c r="G15" s="26">
         <v>8541</v>
       </c>
       <c r="H15" s="26">
         <v>8532</v>
@@ -5471,50 +5607,53 @@
       </c>
       <c r="U15" s="38">
         <v>8267</v>
       </c>
       <c r="V15" s="38">
         <v>8257</v>
       </c>
       <c r="W15" s="38">
         <v>8217</v>
       </c>
       <c r="X15" s="38">
         <v>8210</v>
       </c>
       <c r="Y15" s="38">
         <v>8186</v>
       </c>
       <c r="Z15" s="38">
         <v>8170</v>
       </c>
       <c r="AA15" s="50">
         <v>8168</v>
       </c>
       <c r="AB15" s="50">
         <v>8170</v>
       </c>
+      <c r="AC15" s="50">
+        <v>8157</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="27">
         <v>8800</v>
       </c>
       <c r="C16" s="27">
         <v>8780</v>
       </c>
       <c r="D16" s="27">
         <v>8734</v>
       </c>
       <c r="E16" s="27">
         <v>8726</v>
       </c>
       <c r="F16" s="27">
         <v>8696</v>
       </c>
       <c r="G16" s="26">
         <v>8680</v>
       </c>
       <c r="H16" s="26">
         <v>8662</v>
@@ -5557,52 +5696,55 @@
       </c>
       <c r="U16" s="38">
         <v>8437</v>
       </c>
       <c r="V16" s="38">
         <v>8448</v>
       </c>
       <c r="W16" s="38">
         <v>8436</v>
       </c>
       <c r="X16" s="38">
         <v>8414</v>
       </c>
       <c r="Y16" s="38">
         <v>8393</v>
       </c>
       <c r="Z16" s="38">
         <v>8365</v>
       </c>
       <c r="AA16" s="50">
         <v>8353</v>
       </c>
       <c r="AB16" s="50">
         <v>8346</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="50">
+        <v>8338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="27">
         <v>8877</v>
       </c>
       <c r="C17" s="27">
         <v>8848</v>
       </c>
       <c r="D17" s="27">
         <v>8805</v>
       </c>
       <c r="E17" s="27">
         <v>8786</v>
       </c>
       <c r="F17" s="27">
         <v>8805</v>
       </c>
       <c r="G17" s="26">
         <v>8790</v>
       </c>
       <c r="H17" s="26">
         <v>8770</v>
       </c>
       <c r="I17" s="26">
@@ -5643,52 +5785,55 @@
       </c>
       <c r="U17" s="38">
         <v>8598</v>
       </c>
       <c r="V17" s="38">
         <v>8585</v>
       </c>
       <c r="W17" s="38">
         <v>8550</v>
       </c>
       <c r="X17" s="38">
         <v>8554</v>
       </c>
       <c r="Y17" s="38">
         <v>8546</v>
       </c>
       <c r="Z17" s="38">
         <v>8536</v>
       </c>
       <c r="AA17" s="50">
         <v>8569</v>
       </c>
       <c r="AB17" s="50">
         <v>8607</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="50">
+        <v>8595</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="27">
         <v>19570</v>
       </c>
       <c r="C18" s="27">
         <v>19531</v>
       </c>
       <c r="D18" s="27">
         <v>19410</v>
       </c>
       <c r="E18" s="27">
         <v>19348</v>
       </c>
       <c r="F18" s="27">
         <v>19324</v>
       </c>
       <c r="G18" s="26">
         <v>19298</v>
       </c>
       <c r="H18" s="26">
         <v>19257</v>
       </c>
       <c r="I18" s="26">
@@ -5729,52 +5874,55 @@
       </c>
       <c r="U18" s="38">
         <v>18750</v>
       </c>
       <c r="V18" s="38">
         <v>18688</v>
       </c>
       <c r="W18" s="38">
         <v>18647</v>
       </c>
       <c r="X18" s="38">
         <v>18612</v>
       </c>
       <c r="Y18" s="38">
         <v>18552</v>
       </c>
       <c r="Z18" s="38">
         <v>18506</v>
       </c>
       <c r="AA18" s="50">
         <v>18468</v>
       </c>
       <c r="AB18" s="50">
         <v>18465</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="50">
+        <v>18436</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="27">
         <v>4900</v>
       </c>
       <c r="C19" s="27">
         <v>4869</v>
       </c>
       <c r="D19" s="27">
         <v>4856</v>
       </c>
       <c r="E19" s="27">
         <v>4859</v>
       </c>
       <c r="F19" s="27">
         <v>4850</v>
       </c>
       <c r="G19" s="26">
         <v>4842</v>
       </c>
       <c r="H19" s="26">
         <v>4840</v>
       </c>
       <c r="I19" s="26">
@@ -5815,52 +5963,55 @@
       </c>
       <c r="U19" s="38">
         <v>4699</v>
       </c>
       <c r="V19" s="38">
         <v>4695</v>
       </c>
       <c r="W19" s="38">
         <v>4687</v>
       </c>
       <c r="X19" s="38">
         <v>4671</v>
       </c>
       <c r="Y19" s="38">
         <v>4640</v>
       </c>
       <c r="Z19" s="38">
         <v>4620</v>
       </c>
       <c r="AA19" s="50">
         <v>4606</v>
       </c>
       <c r="AB19" s="50">
         <v>4602</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="50">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="27">
         <v>6570</v>
       </c>
       <c r="C20" s="27">
         <v>6530</v>
       </c>
       <c r="D20" s="27">
         <v>6505</v>
       </c>
       <c r="E20" s="27">
         <v>6483</v>
       </c>
       <c r="F20" s="27">
         <v>6463</v>
       </c>
       <c r="G20" s="26">
         <v>6458</v>
       </c>
       <c r="H20" s="26">
         <v>6440</v>
       </c>
       <c r="I20" s="26">
@@ -5901,52 +6052,55 @@
       </c>
       <c r="U20" s="38">
         <v>6091</v>
       </c>
       <c r="V20" s="38">
         <v>6041</v>
       </c>
       <c r="W20" s="38">
         <v>6002</v>
       </c>
       <c r="X20" s="38">
         <v>5976</v>
       </c>
       <c r="Y20" s="38">
         <v>5929</v>
       </c>
       <c r="Z20" s="38">
         <v>5907</v>
       </c>
       <c r="AA20" s="50">
         <v>5903</v>
       </c>
       <c r="AB20" s="50">
         <v>5893</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="50">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="27">
         <v>17353</v>
       </c>
       <c r="C21" s="27">
         <v>17337</v>
       </c>
       <c r="D21" s="27">
         <v>17318</v>
       </c>
       <c r="E21" s="27">
         <v>17308</v>
       </c>
       <c r="F21" s="27">
         <v>17305</v>
       </c>
       <c r="G21" s="26">
         <v>17274</v>
       </c>
       <c r="H21" s="26">
         <v>17237</v>
       </c>
       <c r="I21" s="26">
@@ -5987,81 +6141,85 @@
       </c>
       <c r="U21" s="38">
         <v>16806</v>
       </c>
       <c r="V21" s="38">
         <v>16779</v>
       </c>
       <c r="W21" s="38">
         <v>16741</v>
       </c>
       <c r="X21" s="38">
         <v>16713</v>
       </c>
       <c r="Y21" s="38">
         <v>16679</v>
       </c>
       <c r="Z21" s="38">
         <v>16668</v>
       </c>
       <c r="AA21" s="50">
         <v>16655</v>
       </c>
       <c r="AB21" s="50">
         <v>16620</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="50">
+        <v>16615</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="55"/>
       <c r="C22" s="55"/>
       <c r="D22" s="55"/>
       <c r="E22" s="55"/>
       <c r="F22" s="55"/>
       <c r="G22" s="55"/>
       <c r="H22" s="55"/>
       <c r="I22" s="55"/>
       <c r="J22" s="55"/>
       <c r="K22" s="55"/>
       <c r="L22" s="55"/>
       <c r="M22" s="55"/>
       <c r="N22" s="55"/>
       <c r="O22" s="55"/>
       <c r="P22" s="55"/>
       <c r="Q22" s="55"/>
       <c r="R22" s="55"/>
       <c r="S22" s="55"/>
       <c r="T22" s="55"/>
       <c r="U22" s="55"/>
       <c r="V22" s="55"/>
       <c r="W22" s="55"/>
       <c r="X22" s="55"/>
       <c r="Y22" s="55"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="59"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29">
         <v>120615</v>
       </c>
       <c r="C23" s="29">
         <v>120629</v>
       </c>
       <c r="D23" s="29">
         <v>120218</v>
       </c>
       <c r="E23" s="29">
         <v>120226</v>
       </c>
       <c r="F23" s="29">
         <v>120108</v>
       </c>
       <c r="G23" s="28">
         <v>120055</v>
       </c>
       <c r="H23" s="28">
         <v>120060</v>
       </c>
       <c r="I23" s="28">
@@ -6102,52 +6260,55 @@
       </c>
       <c r="U23" s="38">
         <v>120184</v>
       </c>
       <c r="V23" s="38">
         <v>120237</v>
       </c>
       <c r="W23" s="38">
         <v>120273</v>
       </c>
       <c r="X23" s="38">
         <v>120315</v>
       </c>
       <c r="Y23" s="38">
         <v>120308</v>
       </c>
       <c r="Z23" s="38">
         <v>120297</v>
       </c>
       <c r="AA23" s="50">
         <v>120291</v>
       </c>
       <c r="AB23" s="50">
         <v>120360</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="50">
+        <v>120370</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29">
         <v>102943</v>
       </c>
       <c r="C24" s="29">
         <v>102961</v>
       </c>
       <c r="D24" s="29">
         <v>102581</v>
       </c>
       <c r="E24" s="29">
         <v>102603</v>
       </c>
       <c r="F24" s="29">
         <v>102494</v>
       </c>
       <c r="G24" s="28">
         <v>102416</v>
       </c>
       <c r="H24" s="28">
         <v>102405</v>
       </c>
       <c r="I24" s="28">
@@ -6188,52 +6349,55 @@
       </c>
       <c r="U24" s="38">
         <v>102654</v>
       </c>
       <c r="V24" s="38">
         <v>102699</v>
       </c>
       <c r="W24" s="38">
         <v>102727</v>
       </c>
       <c r="X24" s="38">
         <v>102770</v>
       </c>
       <c r="Y24" s="38">
         <v>102781</v>
       </c>
       <c r="Z24" s="38">
         <v>102802</v>
       </c>
       <c r="AA24" s="50">
         <v>102802</v>
       </c>
       <c r="AB24" s="50">
         <v>102863</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="50">
+        <v>102902</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="29">
         <v>4076</v>
       </c>
       <c r="C25" s="29">
         <v>4071</v>
       </c>
       <c r="D25" s="29">
         <v>4061</v>
       </c>
       <c r="E25" s="29">
         <v>4060</v>
       </c>
       <c r="F25" s="29">
         <v>4058</v>
       </c>
       <c r="G25" s="28">
         <v>4074</v>
       </c>
       <c r="H25" s="28">
         <v>4074</v>
       </c>
       <c r="I25" s="28">
@@ -6274,52 +6438,55 @@
       </c>
       <c r="U25" s="38">
         <v>4063</v>
       </c>
       <c r="V25" s="38">
         <v>4048</v>
       </c>
       <c r="W25" s="38">
         <v>4057</v>
       </c>
       <c r="X25" s="38">
         <v>4060</v>
       </c>
       <c r="Y25" s="38">
         <v>4047</v>
       </c>
       <c r="Z25" s="38">
         <v>4045</v>
       </c>
       <c r="AA25" s="50">
         <v>4044</v>
       </c>
       <c r="AB25" s="50">
         <v>4054</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="50">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="29">
         <v>3350</v>
       </c>
       <c r="C26" s="29">
         <v>3340</v>
       </c>
       <c r="D26" s="29">
         <v>3333</v>
       </c>
       <c r="E26" s="29">
         <v>3329</v>
       </c>
       <c r="F26" s="29">
         <v>3332</v>
       </c>
       <c r="G26" s="28">
         <v>3335</v>
       </c>
       <c r="H26" s="28">
         <v>3336</v>
       </c>
       <c r="I26" s="28">
@@ -6360,52 +6527,55 @@
       </c>
       <c r="U26" s="38">
         <v>3256</v>
       </c>
       <c r="V26" s="38">
         <v>3250</v>
       </c>
       <c r="W26" s="38">
         <v>3243</v>
       </c>
       <c r="X26" s="38">
         <v>3246</v>
       </c>
       <c r="Y26" s="38">
         <v>3244</v>
       </c>
       <c r="Z26" s="38">
         <v>3242</v>
       </c>
       <c r="AA26" s="50">
         <v>3240</v>
       </c>
       <c r="AB26" s="50">
         <v>3222</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="50">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="29">
         <v>3934</v>
       </c>
       <c r="C27" s="29">
         <v>3934</v>
       </c>
       <c r="D27" s="29">
         <v>3929</v>
       </c>
       <c r="E27" s="29">
         <v>3934</v>
       </c>
       <c r="F27" s="29">
         <v>3924</v>
       </c>
       <c r="G27" s="28">
         <v>3931</v>
       </c>
       <c r="H27" s="28">
         <v>3942</v>
       </c>
       <c r="I27" s="28">
@@ -6446,52 +6616,55 @@
       </c>
       <c r="U27" s="38">
         <v>3915</v>
       </c>
       <c r="V27" s="38">
         <v>3925</v>
       </c>
       <c r="W27" s="38">
         <v>3938</v>
       </c>
       <c r="X27" s="38">
         <v>3926</v>
       </c>
       <c r="Y27" s="38">
         <v>3920</v>
       </c>
       <c r="Z27" s="38">
         <v>3907</v>
       </c>
       <c r="AA27" s="50">
         <v>3914</v>
       </c>
       <c r="AB27" s="50">
         <v>3917</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="50">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="29">
         <v>6312</v>
       </c>
       <c r="C28" s="29">
         <v>6323</v>
       </c>
       <c r="D28" s="29">
         <v>6314</v>
       </c>
       <c r="E28" s="29">
         <v>6300</v>
       </c>
       <c r="F28" s="29">
         <v>6300</v>
       </c>
       <c r="G28" s="28">
         <v>6299</v>
       </c>
       <c r="H28" s="28">
         <v>6303</v>
       </c>
       <c r="I28" s="28">
@@ -6532,81 +6705,85 @@
       </c>
       <c r="U28" s="38">
         <v>6296</v>
       </c>
       <c r="V28" s="38">
         <v>6315</v>
       </c>
       <c r="W28" s="38">
         <v>6308</v>
       </c>
       <c r="X28" s="38">
         <v>6313</v>
       </c>
       <c r="Y28" s="38">
         <v>6316</v>
       </c>
       <c r="Z28" s="38">
         <v>6301</v>
       </c>
       <c r="AA28" s="50">
         <v>6291</v>
       </c>
       <c r="AB28" s="50">
         <v>6304</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="50">
+        <v>6288</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="55"/>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="55"/>
       <c r="K29" s="55"/>
       <c r="L29" s="55"/>
       <c r="M29" s="55"/>
       <c r="N29" s="55"/>
       <c r="O29" s="55"/>
       <c r="P29" s="55"/>
       <c r="Q29" s="55"/>
       <c r="R29" s="55"/>
       <c r="S29" s="55"/>
       <c r="T29" s="55"/>
       <c r="U29" s="55"/>
       <c r="V29" s="55"/>
       <c r="W29" s="55"/>
       <c r="X29" s="55"/>
       <c r="Y29" s="55"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="59"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="32">
         <v>135539</v>
       </c>
       <c r="C30" s="32">
         <v>135157</v>
       </c>
       <c r="D30" s="32">
         <v>134760</v>
       </c>
       <c r="E30" s="32">
         <v>134533</v>
       </c>
       <c r="F30" s="32">
         <v>134436</v>
       </c>
       <c r="G30" s="30">
         <v>134284</v>
       </c>
       <c r="H30" s="30">
         <v>134038</v>
       </c>
       <c r="I30" s="30">
@@ -6647,52 +6824,55 @@
       </c>
       <c r="U30" s="38">
         <v>129928</v>
       </c>
       <c r="V30" s="38">
         <v>129602</v>
       </c>
       <c r="W30" s="38">
         <v>129274</v>
       </c>
       <c r="X30" s="38">
         <v>128985</v>
       </c>
       <c r="Y30" s="38">
         <v>128619</v>
       </c>
       <c r="Z30" s="38">
         <v>128371</v>
       </c>
       <c r="AA30" s="50">
         <v>128154</v>
       </c>
       <c r="AB30" s="50">
         <v>128020</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="50">
+        <v>127810</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="32">
         <v>15968</v>
       </c>
       <c r="C31" s="32">
         <v>15919</v>
       </c>
       <c r="D31" s="32">
         <v>15873</v>
       </c>
       <c r="E31" s="32">
         <v>15838</v>
       </c>
       <c r="F31" s="32">
         <v>15759</v>
       </c>
       <c r="G31" s="30">
         <v>15726</v>
       </c>
       <c r="H31" s="30">
         <v>15688</v>
       </c>
       <c r="I31" s="30">
@@ -6733,52 +6913,55 @@
       </c>
       <c r="U31" s="38">
         <v>15091</v>
       </c>
       <c r="V31" s="38">
         <v>15043</v>
       </c>
       <c r="W31" s="38">
         <v>15005</v>
       </c>
       <c r="X31" s="38">
         <v>14958</v>
       </c>
       <c r="Y31" s="38">
         <v>14909</v>
       </c>
       <c r="Z31" s="38">
         <v>14869</v>
       </c>
       <c r="AA31" s="50">
         <v>14816</v>
       </c>
       <c r="AB31" s="50">
         <v>14760</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="50">
+        <v>14717</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="32">
         <v>6743</v>
       </c>
       <c r="C32" s="32">
         <v>6717</v>
       </c>
       <c r="D32" s="32">
         <v>6707</v>
       </c>
       <c r="E32" s="32">
         <v>6699</v>
       </c>
       <c r="F32" s="32">
         <v>6678</v>
       </c>
       <c r="G32" s="30">
         <v>6679</v>
       </c>
       <c r="H32" s="30">
         <v>6668</v>
       </c>
       <c r="I32" s="30">
@@ -6818,50 +7001,53 @@
         <v>6371</v>
       </c>
       <c r="U32" s="38">
         <v>6365</v>
       </c>
       <c r="V32" s="38">
         <v>6337</v>
       </c>
       <c r="W32" s="38">
         <v>6341</v>
       </c>
       <c r="X32" s="38">
         <v>6314</v>
       </c>
       <c r="Y32" s="38">
         <v>6300</v>
       </c>
       <c r="Z32" s="38">
         <v>6289</v>
       </c>
       <c r="AA32" s="50">
         <v>6277</v>
       </c>
       <c r="AB32" s="50">
         <v>6251</v>
+      </c>
+      <c r="AC32" s="50">
+        <v>6225</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="32">
         <v>9206</v>
       </c>
       <c r="C33" s="32">
         <v>9185</v>
       </c>
       <c r="D33" s="32">
         <v>9165</v>
       </c>
       <c r="E33" s="32">
         <v>9130</v>
       </c>
       <c r="F33" s="32">
         <v>9103</v>
       </c>
       <c r="G33" s="30">
         <v>9094</v>
       </c>
       <c r="H33" s="30">
@@ -6905,50 +7091,53 @@
       </c>
       <c r="U33" s="38">
         <v>8813</v>
       </c>
       <c r="V33" s="38">
         <v>8800</v>
       </c>
       <c r="W33" s="38">
         <v>8768</v>
       </c>
       <c r="X33" s="38">
         <v>8756</v>
       </c>
       <c r="Y33" s="38">
         <v>8746</v>
       </c>
       <c r="Z33" s="38">
         <v>8725</v>
       </c>
       <c r="AA33" s="50">
         <v>8717</v>
       </c>
       <c r="AB33" s="50">
         <v>8700</v>
       </c>
+      <c r="AC33" s="50">
+        <v>8696</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="32">
         <v>10514</v>
       </c>
       <c r="C34" s="32">
         <v>10483</v>
       </c>
       <c r="D34" s="32">
         <v>10457</v>
       </c>
       <c r="E34" s="32">
         <v>10428</v>
       </c>
       <c r="F34" s="32">
         <v>10392</v>
       </c>
       <c r="G34" s="30">
         <v>10387</v>
       </c>
       <c r="H34" s="30">
         <v>10383</v>
@@ -6991,50 +7180,53 @@
       </c>
       <c r="U34" s="38">
         <v>10124</v>
       </c>
       <c r="V34" s="38">
         <v>10090</v>
       </c>
       <c r="W34" s="38">
         <v>10076</v>
       </c>
       <c r="X34" s="38">
         <v>10057</v>
       </c>
       <c r="Y34" s="38">
         <v>10037</v>
       </c>
       <c r="Z34" s="38">
         <v>10024</v>
       </c>
       <c r="AA34" s="50">
         <v>9993</v>
       </c>
       <c r="AB34" s="50">
         <v>9980</v>
       </c>
+      <c r="AC34" s="50">
+        <v>9976</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="32">
         <v>8888</v>
       </c>
       <c r="C35" s="32">
         <v>8870</v>
       </c>
       <c r="D35" s="32">
         <v>8840</v>
       </c>
       <c r="E35" s="32">
         <v>8823</v>
       </c>
       <c r="F35" s="32">
         <v>8799</v>
       </c>
       <c r="G35" s="30">
         <v>8788</v>
       </c>
       <c r="H35" s="30">
         <v>8781</v>
@@ -7077,50 +7269,53 @@
       </c>
       <c r="U35" s="38">
         <v>8448</v>
       </c>
       <c r="V35" s="38">
         <v>8444</v>
       </c>
       <c r="W35" s="38">
         <v>8404</v>
       </c>
       <c r="X35" s="38">
         <v>8367</v>
       </c>
       <c r="Y35" s="38">
         <v>8328</v>
       </c>
       <c r="Z35" s="38">
         <v>8309</v>
       </c>
       <c r="AA35" s="50">
         <v>8267</v>
       </c>
       <c r="AB35" s="50">
         <v>8260</v>
       </c>
+      <c r="AC35" s="50">
+        <v>8244</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="32">
         <v>23178</v>
       </c>
       <c r="C36" s="32">
         <v>23129</v>
       </c>
       <c r="D36" s="32">
         <v>23120</v>
       </c>
       <c r="E36" s="32">
         <v>23125</v>
       </c>
       <c r="F36" s="32">
         <v>23271</v>
       </c>
       <c r="G36" s="30">
         <v>23292</v>
       </c>
       <c r="H36" s="30">
         <v>23288</v>
@@ -7163,50 +7358,53 @@
       </c>
       <c r="U36" s="38">
         <v>22906</v>
       </c>
       <c r="V36" s="38">
         <v>22885</v>
       </c>
       <c r="W36" s="38">
         <v>22889</v>
       </c>
       <c r="X36" s="38">
         <v>22868</v>
       </c>
       <c r="Y36" s="38">
         <v>22854</v>
       </c>
       <c r="Z36" s="38">
         <v>22833</v>
       </c>
       <c r="AA36" s="50">
         <v>22807</v>
       </c>
       <c r="AB36" s="50">
         <v>22809</v>
       </c>
+      <c r="AC36" s="50">
+        <v>22787</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="32">
         <v>5218</v>
       </c>
       <c r="C37" s="32">
         <v>5216</v>
       </c>
       <c r="D37" s="32">
         <v>5213</v>
       </c>
       <c r="E37" s="32">
         <v>5214</v>
       </c>
       <c r="F37" s="32">
         <v>5215</v>
       </c>
       <c r="G37" s="30">
         <v>5206</v>
       </c>
       <c r="H37" s="30">
         <v>5196</v>
@@ -7249,50 +7447,53 @@
       </c>
       <c r="U37" s="38">
         <v>5011</v>
       </c>
       <c r="V37" s="38">
         <v>5007</v>
       </c>
       <c r="W37" s="38">
         <v>4974</v>
       </c>
       <c r="X37" s="38">
         <v>4964</v>
       </c>
       <c r="Y37" s="38">
         <v>4942</v>
       </c>
       <c r="Z37" s="38">
         <v>4928</v>
       </c>
       <c r="AA37" s="50">
         <v>4928</v>
       </c>
       <c r="AB37" s="50">
         <v>4948</v>
       </c>
+      <c r="AC37" s="50">
+        <v>4941</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="32">
         <v>4866</v>
       </c>
       <c r="C38" s="32">
         <v>4846</v>
       </c>
       <c r="D38" s="32">
         <v>4805</v>
       </c>
       <c r="E38" s="32">
         <v>4792</v>
       </c>
       <c r="F38" s="32">
         <v>4772</v>
       </c>
       <c r="G38" s="30">
         <v>4749</v>
       </c>
       <c r="H38" s="30">
         <v>4720</v>
@@ -7335,50 +7536,53 @@
       </c>
       <c r="U38" s="38">
         <v>4522</v>
       </c>
       <c r="V38" s="38">
         <v>4523</v>
       </c>
       <c r="W38" s="38">
         <v>4498</v>
       </c>
       <c r="X38" s="38">
         <v>4488</v>
       </c>
       <c r="Y38" s="38">
         <v>4473</v>
       </c>
       <c r="Z38" s="38">
         <v>4458</v>
       </c>
       <c r="AA38" s="50">
         <v>4439</v>
       </c>
       <c r="AB38" s="50">
         <v>4429</v>
       </c>
+      <c r="AC38" s="50">
+        <v>4422</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="32">
         <v>8877</v>
       </c>
       <c r="C39" s="32">
         <v>8848</v>
       </c>
       <c r="D39" s="32">
         <v>8805</v>
       </c>
       <c r="E39" s="32">
         <v>8786</v>
       </c>
       <c r="F39" s="32">
         <v>8805</v>
       </c>
       <c r="G39" s="30">
         <v>8790</v>
       </c>
       <c r="H39" s="30">
         <v>8770</v>
@@ -7421,50 +7625,53 @@
       </c>
       <c r="U39" s="38">
         <v>8598</v>
       </c>
       <c r="V39" s="38">
         <v>8585</v>
       </c>
       <c r="W39" s="38">
         <v>8550</v>
       </c>
       <c r="X39" s="38">
         <v>8554</v>
       </c>
       <c r="Y39" s="38">
         <v>8546</v>
       </c>
       <c r="Z39" s="38">
         <v>8536</v>
       </c>
       <c r="AA39" s="50">
         <v>8569</v>
       </c>
       <c r="AB39" s="50">
         <v>8607</v>
       </c>
+      <c r="AC39" s="50">
+        <v>8595</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="32">
         <v>13258</v>
       </c>
       <c r="C40" s="32">
         <v>13208</v>
       </c>
       <c r="D40" s="32">
         <v>13096</v>
       </c>
       <c r="E40" s="32">
         <v>13048</v>
       </c>
       <c r="F40" s="32">
         <v>13024</v>
       </c>
       <c r="G40" s="30">
         <v>12999</v>
       </c>
       <c r="H40" s="30">
         <v>12954</v>
@@ -7507,50 +7714,53 @@
       </c>
       <c r="U40" s="38">
         <v>12454</v>
       </c>
       <c r="V40" s="38">
         <v>12373</v>
       </c>
       <c r="W40" s="38">
         <v>12339</v>
       </c>
       <c r="X40" s="38">
         <v>12299</v>
       </c>
       <c r="Y40" s="38">
         <v>12236</v>
       </c>
       <c r="Z40" s="38">
         <v>12205</v>
       </c>
       <c r="AA40" s="50">
         <v>12177</v>
       </c>
       <c r="AB40" s="50">
         <v>12161</v>
       </c>
+      <c r="AC40" s="50">
+        <v>12148</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="32">
         <v>4900</v>
       </c>
       <c r="C41" s="32">
         <v>4869</v>
       </c>
       <c r="D41" s="32">
         <v>4856</v>
       </c>
       <c r="E41" s="32">
         <v>4859</v>
       </c>
       <c r="F41" s="32">
         <v>4850</v>
       </c>
       <c r="G41" s="30">
         <v>4842</v>
       </c>
       <c r="H41" s="30">
         <v>4840</v>
@@ -7593,50 +7803,53 @@
       </c>
       <c r="U41" s="38">
         <v>4699</v>
       </c>
       <c r="V41" s="38">
         <v>4695</v>
       </c>
       <c r="W41" s="38">
         <v>4687</v>
       </c>
       <c r="X41" s="38">
         <v>4671</v>
       </c>
       <c r="Y41" s="38">
         <v>4640</v>
       </c>
       <c r="Z41" s="38">
         <v>4620</v>
       </c>
       <c r="AA41" s="50">
         <v>4606</v>
       </c>
       <c r="AB41" s="50">
         <v>4602</v>
       </c>
+      <c r="AC41" s="50">
+        <v>4577</v>
+      </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="32">
         <v>6570</v>
       </c>
       <c r="C42" s="32">
         <v>6530</v>
       </c>
       <c r="D42" s="32">
         <v>6505</v>
       </c>
       <c r="E42" s="32">
         <v>6483</v>
       </c>
       <c r="F42" s="32">
         <v>6463</v>
       </c>
       <c r="G42" s="30">
         <v>6458</v>
       </c>
       <c r="H42" s="30">
         <v>6440</v>
@@ -7679,51 +7892,53 @@
       </c>
       <c r="U42" s="38">
         <v>6091</v>
       </c>
       <c r="V42" s="38">
         <v>6041</v>
       </c>
       <c r="W42" s="38">
         <v>6002</v>
       </c>
       <c r="X42" s="38">
         <v>5976</v>
       </c>
       <c r="Y42" s="38">
         <v>5929</v>
       </c>
       <c r="Z42" s="38">
         <v>5907</v>
       </c>
       <c r="AA42" s="50">
         <v>5903</v>
       </c>
       <c r="AB42" s="50">
         <v>5893</v>
       </c>
-      <c r="AC42" s="9"/>
+      <c r="AC42" s="50">
+        <v>5867</v>
+      </c>
       <c r="AD42" s="9"/>
       <c r="AE42" s="9"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
@@ -7793,51 +8008,53 @@
       </c>
       <c r="U43" s="39">
         <v>16806</v>
       </c>
       <c r="V43" s="39">
         <v>16779</v>
       </c>
       <c r="W43" s="39">
         <v>16741</v>
       </c>
       <c r="X43" s="39">
         <v>16713</v>
       </c>
       <c r="Y43" s="39">
         <v>16679</v>
       </c>
       <c r="Z43" s="39">
         <v>16668</v>
       </c>
       <c r="AA43" s="51">
         <v>16655</v>
       </c>
       <c r="AB43" s="51">
         <v>16620</v>
       </c>
-      <c r="AC43" s="9"/>
+      <c r="AC43" s="51">
+        <v>16615</v>
+      </c>
       <c r="AD43" s="9"/>
       <c r="AE43" s="9"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
@@ -7908,51 +8125,51 @@
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AE27" sqref="AE27"/>
+      <selection activeCell="H58" sqref="H58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="1" bestFit="1" customWidth="1"/>
@@ -8275,50 +8492,53 @@
       </c>
       <c r="U7" s="38">
         <v>267169</v>
       </c>
       <c r="V7" s="38">
         <v>266811</v>
       </c>
       <c r="W7" s="38">
         <v>266420</v>
       </c>
       <c r="X7" s="38">
         <v>266122</v>
       </c>
       <c r="Y7" s="38">
         <v>265805</v>
       </c>
       <c r="Z7" s="38">
         <v>265488</v>
       </c>
       <c r="AA7" s="38">
         <v>265179</v>
       </c>
       <c r="AB7" s="38">
         <v>265006</v>
       </c>
+      <c r="AC7" s="38">
+        <v>264811</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="35">
         <v>119760</v>
       </c>
       <c r="C8" s="35">
         <v>119716</v>
       </c>
       <c r="D8" s="35">
         <v>119421</v>
       </c>
       <c r="E8" s="35">
         <v>119392</v>
       </c>
       <c r="F8" s="35">
         <v>119266</v>
       </c>
       <c r="G8" s="34">
         <v>119211</v>
       </c>
       <c r="H8" s="34">
         <v>119157</v>
@@ -8361,50 +8581,53 @@
       </c>
       <c r="U8" s="38">
         <v>119280</v>
       </c>
       <c r="V8" s="38">
         <v>119329</v>
       </c>
       <c r="W8" s="38">
         <v>119345</v>
       </c>
       <c r="X8" s="38">
         <v>119323</v>
       </c>
       <c r="Y8" s="38">
         <v>119334</v>
       </c>
       <c r="Z8" s="38">
         <v>119313</v>
       </c>
       <c r="AA8" s="38">
         <v>119237</v>
       </c>
       <c r="AB8" s="38">
         <v>119253</v>
       </c>
+      <c r="AC8" s="38">
+        <v>119316</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="35">
         <v>16002</v>
       </c>
       <c r="C9" s="35">
         <v>15948</v>
       </c>
       <c r="D9" s="35">
         <v>15903</v>
       </c>
       <c r="E9" s="35">
         <v>15876</v>
       </c>
       <c r="F9" s="35">
         <v>15821</v>
       </c>
       <c r="G9" s="34">
         <v>15811</v>
       </c>
       <c r="H9" s="34">
         <v>15779</v>
@@ -8447,50 +8670,53 @@
       </c>
       <c r="U9" s="38">
         <v>15120</v>
       </c>
       <c r="V9" s="38">
         <v>15093</v>
       </c>
       <c r="W9" s="38">
         <v>15033</v>
       </c>
       <c r="X9" s="38">
         <v>14990</v>
       </c>
       <c r="Y9" s="38">
         <v>14949</v>
       </c>
       <c r="Z9" s="38">
         <v>14889</v>
       </c>
       <c r="AA9" s="38">
         <v>14864</v>
       </c>
       <c r="AB9" s="38">
         <v>14810</v>
       </c>
+      <c r="AC9" s="38">
+        <v>14798</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="35">
         <v>6446</v>
       </c>
       <c r="C10" s="35">
         <v>6427</v>
       </c>
       <c r="D10" s="35">
         <v>6409</v>
       </c>
       <c r="E10" s="35">
         <v>6400</v>
       </c>
       <c r="F10" s="35">
         <v>6392</v>
       </c>
       <c r="G10" s="34">
         <v>6386</v>
       </c>
       <c r="H10" s="34">
         <v>6358</v>
@@ -8533,50 +8759,53 @@
       </c>
       <c r="U10" s="38">
         <v>6031</v>
       </c>
       <c r="V10" s="38">
         <v>5985</v>
       </c>
       <c r="W10" s="38">
         <v>5974</v>
       </c>
       <c r="X10" s="38">
         <v>5929</v>
       </c>
       <c r="Y10" s="38">
         <v>5930</v>
       </c>
       <c r="Z10" s="38">
         <v>5912</v>
       </c>
       <c r="AA10" s="38">
         <v>5898</v>
       </c>
       <c r="AB10" s="38">
         <v>5876</v>
       </c>
+      <c r="AC10" s="38">
+        <v>5849</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="35">
         <v>13546</v>
       </c>
       <c r="C11" s="35">
         <v>13522</v>
       </c>
       <c r="D11" s="35">
         <v>13494</v>
       </c>
       <c r="E11" s="35">
         <v>13469</v>
       </c>
       <c r="F11" s="35">
         <v>13453</v>
       </c>
       <c r="G11" s="34">
         <v>13458</v>
       </c>
       <c r="H11" s="34">
         <v>13439</v>
@@ -8619,50 +8848,53 @@
       </c>
       <c r="U11" s="38">
         <v>13120</v>
       </c>
       <c r="V11" s="38">
         <v>13109</v>
       </c>
       <c r="W11" s="38">
         <v>13087</v>
       </c>
       <c r="X11" s="38">
         <v>13059</v>
       </c>
       <c r="Y11" s="38">
         <v>13027</v>
       </c>
       <c r="Z11" s="38">
         <v>13001</v>
       </c>
       <c r="AA11" s="38">
         <v>12981</v>
       </c>
       <c r="AB11" s="38">
         <v>12968</v>
       </c>
+      <c r="AC11" s="38">
+        <v>12943</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="35">
         <v>10455</v>
       </c>
       <c r="C12" s="35">
         <v>10435</v>
       </c>
       <c r="D12" s="35">
         <v>10421</v>
       </c>
       <c r="E12" s="35">
         <v>10403</v>
       </c>
       <c r="F12" s="35">
         <v>10385</v>
       </c>
       <c r="G12" s="34">
         <v>10366</v>
       </c>
       <c r="H12" s="34">
         <v>10350</v>
@@ -8705,50 +8937,53 @@
       </c>
       <c r="U12" s="38">
         <v>10069</v>
       </c>
       <c r="V12" s="38">
         <v>10060</v>
       </c>
       <c r="W12" s="38">
         <v>10044</v>
       </c>
       <c r="X12" s="38">
         <v>10026</v>
       </c>
       <c r="Y12" s="38">
         <v>10000</v>
       </c>
       <c r="Z12" s="38">
         <v>10000</v>
       </c>
       <c r="AA12" s="38">
         <v>9957</v>
       </c>
       <c r="AB12" s="38">
         <v>9945</v>
       </c>
+      <c r="AC12" s="38">
+        <v>9920</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="35">
         <v>8899</v>
       </c>
       <c r="C13" s="35">
         <v>8867</v>
       </c>
       <c r="D13" s="35">
         <v>8843</v>
       </c>
       <c r="E13" s="35">
         <v>8839</v>
       </c>
       <c r="F13" s="35">
         <v>8834</v>
       </c>
       <c r="G13" s="34">
         <v>8809</v>
       </c>
       <c r="H13" s="34">
         <v>8796</v>
@@ -8791,50 +9026,53 @@
       </c>
       <c r="U13" s="38">
         <v>8373</v>
       </c>
       <c r="V13" s="38">
         <v>8353</v>
       </c>
       <c r="W13" s="38">
         <v>8306</v>
       </c>
       <c r="X13" s="38">
         <v>8272</v>
       </c>
       <c r="Y13" s="38">
         <v>8247</v>
       </c>
       <c r="Z13" s="38">
         <v>8235</v>
       </c>
       <c r="AA13" s="38">
         <v>8220</v>
       </c>
       <c r="AB13" s="38">
         <v>8214</v>
       </c>
+      <c r="AC13" s="38">
+        <v>8195</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="35">
         <v>23378</v>
       </c>
       <c r="C14" s="35">
         <v>23380</v>
       </c>
       <c r="D14" s="35">
         <v>23359</v>
       </c>
       <c r="E14" s="35">
         <v>23346</v>
       </c>
       <c r="F14" s="35">
         <v>23508</v>
       </c>
       <c r="G14" s="34">
         <v>23537</v>
       </c>
       <c r="H14" s="34">
         <v>23525</v>
@@ -8877,50 +9115,53 @@
       </c>
       <c r="U14" s="38">
         <v>23081</v>
       </c>
       <c r="V14" s="38">
         <v>23029</v>
       </c>
       <c r="W14" s="38">
         <v>23032</v>
       </c>
       <c r="X14" s="38">
         <v>23066</v>
       </c>
       <c r="Y14" s="38">
         <v>23041</v>
       </c>
       <c r="Z14" s="38">
         <v>23029</v>
       </c>
       <c r="AA14" s="38">
         <v>23030</v>
       </c>
       <c r="AB14" s="38">
         <v>23039</v>
       </c>
+      <c r="AC14" s="38">
+        <v>23005</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="35">
         <v>8665</v>
       </c>
       <c r="C15" s="35">
         <v>8649</v>
       </c>
       <c r="D15" s="35">
         <v>8635</v>
       </c>
       <c r="E15" s="35">
         <v>8631</v>
       </c>
       <c r="F15" s="35">
         <v>8616</v>
       </c>
       <c r="G15" s="34">
         <v>8598</v>
       </c>
       <c r="H15" s="34">
         <v>8590</v>
@@ -8963,50 +9204,53 @@
       </c>
       <c r="U15" s="38">
         <v>8318</v>
       </c>
       <c r="V15" s="38">
         <v>8304</v>
       </c>
       <c r="W15" s="38">
         <v>8272</v>
       </c>
       <c r="X15" s="38">
         <v>8262</v>
       </c>
       <c r="Y15" s="38">
         <v>8247</v>
       </c>
       <c r="Z15" s="38">
         <v>8230</v>
       </c>
       <c r="AA15" s="38">
         <v>8208</v>
       </c>
       <c r="AB15" s="38">
         <v>8215</v>
       </c>
+      <c r="AC15" s="38">
+        <v>8219</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="35">
         <v>8902</v>
       </c>
       <c r="C16" s="35">
         <v>8908</v>
       </c>
       <c r="D16" s="35">
         <v>8854</v>
       </c>
       <c r="E16" s="35">
         <v>8848</v>
       </c>
       <c r="F16" s="35">
         <v>8831</v>
       </c>
       <c r="G16" s="34">
         <v>8828</v>
       </c>
       <c r="H16" s="34">
         <v>8809</v>
@@ -9049,52 +9293,55 @@
       </c>
       <c r="U16" s="38">
         <v>8550</v>
       </c>
       <c r="V16" s="38">
         <v>8554</v>
       </c>
       <c r="W16" s="38">
         <v>8534</v>
       </c>
       <c r="X16" s="38">
         <v>8502</v>
       </c>
       <c r="Y16" s="38">
         <v>8499</v>
       </c>
       <c r="Z16" s="38">
         <v>8466</v>
       </c>
       <c r="AA16" s="38">
         <v>8456</v>
       </c>
       <c r="AB16" s="38">
         <v>8447</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="38">
+        <v>8445</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="35">
         <v>8946</v>
       </c>
       <c r="C17" s="35">
         <v>8922</v>
       </c>
       <c r="D17" s="35">
         <v>8883</v>
       </c>
       <c r="E17" s="35">
         <v>8878</v>
       </c>
       <c r="F17" s="35">
         <v>8884</v>
       </c>
       <c r="G17" s="34">
         <v>8873</v>
       </c>
       <c r="H17" s="34">
         <v>8877</v>
       </c>
       <c r="I17" s="34">
@@ -9135,52 +9382,55 @@
       </c>
       <c r="U17" s="38">
         <v>8609</v>
       </c>
       <c r="V17" s="38">
         <v>8574</v>
       </c>
       <c r="W17" s="38">
         <v>8542</v>
       </c>
       <c r="X17" s="38">
         <v>8545</v>
       </c>
       <c r="Y17" s="38">
         <v>8522</v>
       </c>
       <c r="Z17" s="38">
         <v>8506</v>
       </c>
       <c r="AA17" s="38">
         <v>8519</v>
       </c>
       <c r="AB17" s="38">
         <v>8529</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="38">
+        <v>8506</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="35">
         <v>20058</v>
       </c>
       <c r="C18" s="35">
         <v>20028</v>
       </c>
       <c r="D18" s="35">
         <v>19871</v>
       </c>
       <c r="E18" s="35">
         <v>19864</v>
       </c>
       <c r="F18" s="35">
         <v>19818</v>
       </c>
       <c r="G18" s="34">
         <v>19775</v>
       </c>
       <c r="H18" s="34">
         <v>19738</v>
       </c>
       <c r="I18" s="34">
@@ -9221,52 +9471,55 @@
       </c>
       <c r="U18" s="38">
         <v>19086</v>
       </c>
       <c r="V18" s="38">
         <v>19025</v>
       </c>
       <c r="W18" s="38">
         <v>18982</v>
       </c>
       <c r="X18" s="38">
         <v>18940</v>
       </c>
       <c r="Y18" s="38">
         <v>18895</v>
       </c>
       <c r="Z18" s="38">
         <v>18859</v>
       </c>
       <c r="AA18" s="38">
         <v>18814</v>
       </c>
       <c r="AB18" s="38">
         <v>18791</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="38">
+        <v>18768</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="35">
         <v>4777</v>
       </c>
       <c r="C19" s="35">
         <v>4764</v>
       </c>
       <c r="D19" s="35">
         <v>4751</v>
       </c>
       <c r="E19" s="35">
         <v>4749</v>
       </c>
       <c r="F19" s="35">
         <v>4742</v>
       </c>
       <c r="G19" s="34">
         <v>4751</v>
       </c>
       <c r="H19" s="34">
         <v>4742</v>
       </c>
       <c r="I19" s="34">
@@ -9307,52 +9560,55 @@
       </c>
       <c r="U19" s="38">
         <v>4518</v>
       </c>
       <c r="V19" s="38">
         <v>4495</v>
       </c>
       <c r="W19" s="38">
         <v>4473</v>
       </c>
       <c r="X19" s="38">
         <v>4455</v>
       </c>
       <c r="Y19" s="38">
         <v>4436</v>
       </c>
       <c r="Z19" s="38">
         <v>4429</v>
       </c>
       <c r="AA19" s="38">
         <v>4423</v>
       </c>
       <c r="AB19" s="38">
         <v>4410</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="38">
+        <v>4398</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="35">
         <v>6362</v>
       </c>
       <c r="C20" s="35">
         <v>6333</v>
       </c>
       <c r="D20" s="35">
         <v>6298</v>
       </c>
       <c r="E20" s="35">
         <v>6290</v>
       </c>
       <c r="F20" s="35">
         <v>6281</v>
       </c>
       <c r="G20" s="34">
         <v>6269</v>
       </c>
       <c r="H20" s="34">
         <v>6253</v>
       </c>
       <c r="I20" s="34">
@@ -9393,52 +9649,55 @@
       </c>
       <c r="U20" s="38">
         <v>5818</v>
       </c>
       <c r="V20" s="38">
         <v>5751</v>
       </c>
       <c r="W20" s="38">
         <v>5697</v>
       </c>
       <c r="X20" s="38">
         <v>5677</v>
       </c>
       <c r="Y20" s="38">
         <v>5637</v>
       </c>
       <c r="Z20" s="38">
         <v>5616</v>
       </c>
       <c r="AA20" s="38">
         <v>5601</v>
       </c>
       <c r="AB20" s="38">
         <v>5579</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="38">
+        <v>5563</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35">
         <v>17774</v>
       </c>
       <c r="C21" s="35">
         <v>17750</v>
       </c>
       <c r="D21" s="35">
         <v>17734</v>
       </c>
       <c r="E21" s="35">
         <v>17736</v>
       </c>
       <c r="F21" s="35">
         <v>17732</v>
       </c>
       <c r="G21" s="34">
         <v>17707</v>
       </c>
       <c r="H21" s="34">
         <v>17674</v>
       </c>
       <c r="I21" s="34">
@@ -9479,81 +9738,84 @@
       </c>
       <c r="U21" s="38">
         <v>17196</v>
       </c>
       <c r="V21" s="38">
         <v>17150</v>
       </c>
       <c r="W21" s="38">
         <v>17099</v>
       </c>
       <c r="X21" s="38">
         <v>17076</v>
       </c>
       <c r="Y21" s="38">
         <v>17041</v>
       </c>
       <c r="Z21" s="38">
         <v>17003</v>
       </c>
       <c r="AA21" s="38">
         <v>16971</v>
       </c>
       <c r="AB21" s="38">
         <v>16930</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="38">
+        <v>16886</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="55" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="55"/>
       <c r="C22" s="55"/>
       <c r="D22" s="55"/>
       <c r="E22" s="55"/>
       <c r="F22" s="55"/>
       <c r="G22" s="55"/>
       <c r="H22" s="55"/>
       <c r="I22" s="55"/>
       <c r="J22" s="55"/>
       <c r="K22" s="55"/>
       <c r="L22" s="55"/>
       <c r="M22" s="55"/>
       <c r="N22" s="55"/>
       <c r="O22" s="55"/>
       <c r="P22" s="55"/>
       <c r="Q22" s="55"/>
       <c r="R22" s="55"/>
       <c r="S22" s="55"/>
       <c r="T22" s="55"/>
       <c r="U22" s="55"/>
       <c r="V22" s="55"/>
       <c r="W22" s="55"/>
       <c r="X22" s="55"/>
       <c r="Y22" s="55"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="37">
         <v>138731</v>
       </c>
       <c r="C23" s="37">
         <v>138659</v>
       </c>
       <c r="D23" s="37">
         <v>138290</v>
       </c>
       <c r="E23" s="37">
         <v>138279</v>
       </c>
       <c r="F23" s="37">
         <v>138133</v>
       </c>
       <c r="G23" s="36">
         <v>138093</v>
       </c>
       <c r="H23" s="36">
         <v>138050</v>
       </c>
       <c r="I23" s="36">
@@ -9594,52 +9856,55 @@
       </c>
       <c r="U23" s="38">
         <v>137842</v>
       </c>
       <c r="V23" s="38">
         <v>137891</v>
       </c>
       <c r="W23" s="38">
         <v>137897</v>
       </c>
       <c r="X23" s="38">
         <v>137838</v>
       </c>
       <c r="Y23" s="38">
         <v>137849</v>
       </c>
       <c r="Z23" s="38">
         <v>137807</v>
       </c>
       <c r="AA23" s="50">
         <v>137738</v>
       </c>
       <c r="AB23" s="50">
         <v>137750</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="50">
+        <v>137816</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="37">
         <v>119760</v>
       </c>
       <c r="C24" s="37">
         <v>119716</v>
       </c>
       <c r="D24" s="37">
         <v>119421</v>
       </c>
       <c r="E24" s="37">
         <v>119392</v>
       </c>
       <c r="F24" s="37">
         <v>119266</v>
       </c>
       <c r="G24" s="36">
         <v>119211</v>
       </c>
       <c r="H24" s="36">
         <v>119157</v>
       </c>
       <c r="I24" s="36">
@@ -9680,52 +9945,55 @@
       </c>
       <c r="U24" s="38">
         <v>119280</v>
       </c>
       <c r="V24" s="38">
         <v>119329</v>
       </c>
       <c r="W24" s="38">
         <v>119345</v>
       </c>
       <c r="X24" s="38">
         <v>119323</v>
       </c>
       <c r="Y24" s="38">
         <v>119334</v>
       </c>
       <c r="Z24" s="38">
         <v>119313</v>
       </c>
       <c r="AA24" s="50">
         <v>119237</v>
       </c>
       <c r="AB24" s="50">
         <v>119253</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="50">
+        <v>119316</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="37">
         <v>4474</v>
       </c>
       <c r="C25" s="37">
         <v>4468</v>
       </c>
       <c r="D25" s="37">
         <v>4459</v>
       </c>
       <c r="E25" s="37">
         <v>4462</v>
       </c>
       <c r="F25" s="37">
         <v>4459</v>
       </c>
       <c r="G25" s="36">
         <v>4478</v>
       </c>
       <c r="H25" s="36">
         <v>4483</v>
       </c>
       <c r="I25" s="36">
@@ -9766,52 +10034,55 @@
       </c>
       <c r="U25" s="38">
         <v>4455</v>
       </c>
       <c r="V25" s="38">
         <v>4460</v>
       </c>
       <c r="W25" s="38">
         <v>4468</v>
       </c>
       <c r="X25" s="38">
         <v>4458</v>
       </c>
       <c r="Y25" s="38">
         <v>4450</v>
       </c>
       <c r="Z25" s="38">
         <v>4454</v>
       </c>
       <c r="AA25" s="50">
         <v>4459</v>
       </c>
       <c r="AB25" s="50">
         <v>4455</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="50">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="37">
         <v>3594</v>
       </c>
       <c r="C26" s="37">
         <v>3576</v>
       </c>
       <c r="D26" s="37">
         <v>3562</v>
       </c>
       <c r="E26" s="37">
         <v>3561</v>
       </c>
       <c r="F26" s="37">
         <v>3559</v>
       </c>
       <c r="G26" s="36">
         <v>3553</v>
       </c>
       <c r="H26" s="36">
         <v>3561</v>
       </c>
       <c r="I26" s="36">
@@ -9852,52 +10123,55 @@
       </c>
       <c r="U26" s="38">
         <v>3420</v>
       </c>
       <c r="V26" s="38">
         <v>3413</v>
       </c>
       <c r="W26" s="38">
         <v>3403</v>
       </c>
       <c r="X26" s="38">
         <v>3395</v>
       </c>
       <c r="Y26" s="38">
         <v>3395</v>
       </c>
       <c r="Z26" s="38">
         <v>3395</v>
       </c>
       <c r="AA26" s="50">
         <v>3388</v>
       </c>
       <c r="AB26" s="50">
         <v>3381</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="50">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="37">
         <v>4178</v>
       </c>
       <c r="C27" s="37">
         <v>4182</v>
       </c>
       <c r="D27" s="37">
         <v>4163</v>
       </c>
       <c r="E27" s="37">
         <v>4168</v>
       </c>
       <c r="F27" s="37">
         <v>4158</v>
       </c>
       <c r="G27" s="36">
         <v>4167</v>
       </c>
       <c r="H27" s="36">
         <v>4177</v>
       </c>
       <c r="I27" s="36">
@@ -9938,52 +10212,55 @@
       </c>
       <c r="U27" s="38">
         <v>4124</v>
       </c>
       <c r="V27" s="38">
         <v>4137</v>
       </c>
       <c r="W27" s="38">
         <v>4144</v>
       </c>
       <c r="X27" s="38">
         <v>4122</v>
       </c>
       <c r="Y27" s="38">
         <v>4126</v>
       </c>
       <c r="Z27" s="38">
         <v>4121</v>
       </c>
       <c r="AA27" s="50">
         <v>4128</v>
       </c>
       <c r="AB27" s="50">
         <v>4138</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="50">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="37">
         <v>6725</v>
       </c>
       <c r="C28" s="37">
         <v>6717</v>
       </c>
       <c r="D28" s="37">
         <v>6685</v>
       </c>
       <c r="E28" s="37">
         <v>6696</v>
       </c>
       <c r="F28" s="37">
         <v>6691</v>
       </c>
       <c r="G28" s="36">
         <v>6684</v>
       </c>
       <c r="H28" s="36">
         <v>6672</v>
       </c>
       <c r="I28" s="36">
@@ -10024,81 +10301,84 @@
       </c>
       <c r="U28" s="38">
         <v>6563</v>
       </c>
       <c r="V28" s="38">
         <v>6552</v>
       </c>
       <c r="W28" s="38">
         <v>6537</v>
       </c>
       <c r="X28" s="38">
         <v>6540</v>
       </c>
       <c r="Y28" s="38">
         <v>6544</v>
       </c>
       <c r="Z28" s="38">
         <v>6524</v>
       </c>
       <c r="AA28" s="50">
         <v>6526</v>
       </c>
       <c r="AB28" s="50">
         <v>6523</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="50">
+        <v>6519</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="55"/>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="55"/>
       <c r="K29" s="55"/>
       <c r="L29" s="55"/>
       <c r="M29" s="55"/>
       <c r="N29" s="55"/>
       <c r="O29" s="55"/>
       <c r="P29" s="55"/>
       <c r="Q29" s="55"/>
       <c r="R29" s="55"/>
       <c r="S29" s="55"/>
       <c r="T29" s="55"/>
       <c r="U29" s="55"/>
       <c r="V29" s="55"/>
       <c r="W29" s="55"/>
       <c r="X29" s="55"/>
       <c r="Y29" s="55"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="40">
         <v>135239</v>
       </c>
       <c r="C30" s="40">
         <v>134990</v>
       </c>
       <c r="D30" s="40">
         <v>134586</v>
       </c>
       <c r="E30" s="40">
         <v>134442</v>
       </c>
       <c r="F30" s="40">
         <v>134430</v>
       </c>
       <c r="G30" s="38">
         <v>134286</v>
       </c>
       <c r="H30" s="38">
         <v>134037</v>
       </c>
       <c r="I30" s="38">
@@ -10139,52 +10419,55 @@
       </c>
       <c r="U30" s="38">
         <v>129327</v>
       </c>
       <c r="V30" s="38">
         <v>128920</v>
       </c>
       <c r="W30" s="38">
         <v>128523</v>
       </c>
       <c r="X30" s="38">
         <v>128284</v>
       </c>
       <c r="Y30" s="38">
         <v>127956</v>
       </c>
       <c r="Z30" s="38">
         <v>127681</v>
       </c>
       <c r="AA30" s="50">
         <v>127441</v>
       </c>
       <c r="AB30" s="50">
         <v>127256</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="50">
+        <v>126995</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="40">
         <v>16002</v>
       </c>
       <c r="C31" s="40">
         <v>15948</v>
       </c>
       <c r="D31" s="40">
         <v>15903</v>
       </c>
       <c r="E31" s="40">
         <v>15876</v>
       </c>
       <c r="F31" s="40">
         <v>15821</v>
       </c>
       <c r="G31" s="38">
         <v>15811</v>
       </c>
       <c r="H31" s="38">
         <v>15779</v>
       </c>
       <c r="I31" s="38">
@@ -10225,52 +10508,55 @@
       </c>
       <c r="U31" s="38">
         <v>15120</v>
       </c>
       <c r="V31" s="38">
         <v>15093</v>
       </c>
       <c r="W31" s="38">
         <v>15033</v>
       </c>
       <c r="X31" s="38">
         <v>14990</v>
       </c>
       <c r="Y31" s="38">
         <v>14949</v>
       </c>
       <c r="Z31" s="38">
         <v>14889</v>
       </c>
       <c r="AA31" s="50">
         <v>14864</v>
       </c>
       <c r="AB31" s="50">
         <v>14810</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="50">
+        <v>14798</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="40">
         <v>6446</v>
       </c>
       <c r="C32" s="40">
         <v>6427</v>
       </c>
       <c r="D32" s="40">
         <v>6409</v>
       </c>
       <c r="E32" s="40">
         <v>6400</v>
       </c>
       <c r="F32" s="40">
         <v>6392</v>
       </c>
       <c r="G32" s="38">
         <v>6386</v>
       </c>
       <c r="H32" s="38">
         <v>6358</v>
       </c>
       <c r="I32" s="38">
@@ -10310,50 +10596,53 @@
         <v>6064</v>
       </c>
       <c r="U32" s="38">
         <v>6031</v>
       </c>
       <c r="V32" s="38">
         <v>5985</v>
       </c>
       <c r="W32" s="38">
         <v>5974</v>
       </c>
       <c r="X32" s="38">
         <v>5929</v>
       </c>
       <c r="Y32" s="38">
         <v>5930</v>
       </c>
       <c r="Z32" s="38">
         <v>5912</v>
       </c>
       <c r="AA32" s="50">
         <v>5898</v>
       </c>
       <c r="AB32" s="50">
         <v>5876</v>
+      </c>
+      <c r="AC32" s="50">
+        <v>5849</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="40">
         <v>9072</v>
       </c>
       <c r="C33" s="40">
         <v>9054</v>
       </c>
       <c r="D33" s="40">
         <v>9035</v>
       </c>
       <c r="E33" s="40">
         <v>9007</v>
       </c>
       <c r="F33" s="40">
         <v>8994</v>
       </c>
       <c r="G33" s="38">
         <v>8980</v>
       </c>
       <c r="H33" s="38">
@@ -10397,50 +10686,53 @@
       </c>
       <c r="U33" s="38">
         <v>8665</v>
       </c>
       <c r="V33" s="38">
         <v>8649</v>
       </c>
       <c r="W33" s="38">
         <v>8619</v>
       </c>
       <c r="X33" s="38">
         <v>8601</v>
       </c>
       <c r="Y33" s="38">
         <v>8577</v>
       </c>
       <c r="Z33" s="38">
         <v>8547</v>
       </c>
       <c r="AA33" s="50">
         <v>8522</v>
       </c>
       <c r="AB33" s="50">
         <v>8513</v>
       </c>
+      <c r="AC33" s="50">
+        <v>8495</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="40">
         <v>10455</v>
       </c>
       <c r="C34" s="40">
         <v>10435</v>
       </c>
       <c r="D34" s="40">
         <v>10421</v>
       </c>
       <c r="E34" s="40">
         <v>10403</v>
       </c>
       <c r="F34" s="40">
         <v>10385</v>
       </c>
       <c r="G34" s="38">
         <v>10366</v>
       </c>
       <c r="H34" s="38">
         <v>10350</v>
@@ -10483,50 +10775,53 @@
       </c>
       <c r="U34" s="38">
         <v>10069</v>
       </c>
       <c r="V34" s="38">
         <v>10060</v>
       </c>
       <c r="W34" s="38">
         <v>10044</v>
       </c>
       <c r="X34" s="38">
         <v>10026</v>
       </c>
       <c r="Y34" s="38">
         <v>10000</v>
       </c>
       <c r="Z34" s="38">
         <v>10000</v>
       </c>
       <c r="AA34" s="50">
         <v>9957</v>
       </c>
       <c r="AB34" s="50">
         <v>9945</v>
       </c>
+      <c r="AC34" s="50">
+        <v>9920</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="40">
         <v>8899</v>
       </c>
       <c r="C35" s="40">
         <v>8867</v>
       </c>
       <c r="D35" s="40">
         <v>8843</v>
       </c>
       <c r="E35" s="40">
         <v>8839</v>
       </c>
       <c r="F35" s="40">
         <v>8834</v>
       </c>
       <c r="G35" s="38">
         <v>8809</v>
       </c>
       <c r="H35" s="38">
         <v>8796</v>
@@ -10569,50 +10864,53 @@
       </c>
       <c r="U35" s="38">
         <v>8373</v>
       </c>
       <c r="V35" s="38">
         <v>8353</v>
       </c>
       <c r="W35" s="38">
         <v>8306</v>
       </c>
       <c r="X35" s="38">
         <v>8272</v>
       </c>
       <c r="Y35" s="38">
         <v>8247</v>
       </c>
       <c r="Z35" s="38">
         <v>8235</v>
       </c>
       <c r="AA35" s="50">
         <v>8220</v>
       </c>
       <c r="AB35" s="50">
         <v>8214</v>
       </c>
+      <c r="AC35" s="50">
+        <v>8195</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="40">
         <v>23378</v>
       </c>
       <c r="C36" s="40">
         <v>23380</v>
       </c>
       <c r="D36" s="40">
         <v>23359</v>
       </c>
       <c r="E36" s="40">
         <v>23346</v>
       </c>
       <c r="F36" s="40">
         <v>23508</v>
       </c>
       <c r="G36" s="38">
         <v>23537</v>
       </c>
       <c r="H36" s="38">
         <v>23525</v>
@@ -10655,50 +10953,53 @@
       </c>
       <c r="U36" s="38">
         <v>23081</v>
       </c>
       <c r="V36" s="38">
         <v>23029</v>
       </c>
       <c r="W36" s="38">
         <v>23032</v>
       </c>
       <c r="X36" s="38">
         <v>23066</v>
       </c>
       <c r="Y36" s="38">
         <v>23041</v>
       </c>
       <c r="Z36" s="38">
         <v>23029</v>
       </c>
       <c r="AA36" s="50">
         <v>23030</v>
       </c>
       <c r="AB36" s="50">
         <v>23039</v>
       </c>
+      <c r="AC36" s="50">
+        <v>23005</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="40">
         <v>5071</v>
       </c>
       <c r="C37" s="40">
         <v>5073</v>
       </c>
       <c r="D37" s="40">
         <v>5073</v>
       </c>
       <c r="E37" s="40">
         <v>5070</v>
       </c>
       <c r="F37" s="40">
         <v>5057</v>
       </c>
       <c r="G37" s="38">
         <v>5045</v>
       </c>
       <c r="H37" s="38">
         <v>5029</v>
@@ -10741,50 +11042,53 @@
       </c>
       <c r="U37" s="38">
         <v>4898</v>
       </c>
       <c r="V37" s="38">
         <v>4891</v>
       </c>
       <c r="W37" s="38">
         <v>4869</v>
       </c>
       <c r="X37" s="38">
         <v>4867</v>
       </c>
       <c r="Y37" s="38">
         <v>4852</v>
       </c>
       <c r="Z37" s="38">
         <v>4835</v>
       </c>
       <c r="AA37" s="50">
         <v>4820</v>
       </c>
       <c r="AB37" s="50">
         <v>4834</v>
       </c>
+      <c r="AC37" s="50">
+        <v>4832</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="40">
         <v>4724</v>
       </c>
       <c r="C38" s="40">
         <v>4726</v>
       </c>
       <c r="D38" s="40">
         <v>4691</v>
       </c>
       <c r="E38" s="40">
         <v>4680</v>
       </c>
       <c r="F38" s="40">
         <v>4673</v>
       </c>
       <c r="G38" s="38">
         <v>4661</v>
       </c>
       <c r="H38" s="38">
         <v>4632</v>
@@ -10827,50 +11131,53 @@
       </c>
       <c r="U38" s="38">
         <v>4426</v>
       </c>
       <c r="V38" s="38">
         <v>4417</v>
       </c>
       <c r="W38" s="38">
         <v>4390</v>
       </c>
       <c r="X38" s="38">
         <v>4380</v>
       </c>
       <c r="Y38" s="38">
         <v>4373</v>
       </c>
       <c r="Z38" s="38">
         <v>4345</v>
       </c>
       <c r="AA38" s="50">
         <v>4328</v>
       </c>
       <c r="AB38" s="50">
         <v>4309</v>
       </c>
+      <c r="AC38" s="50">
+        <v>4299</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="40">
         <v>8946</v>
       </c>
       <c r="C39" s="40">
         <v>8922</v>
       </c>
       <c r="D39" s="40">
         <v>8883</v>
       </c>
       <c r="E39" s="40">
         <v>8878</v>
       </c>
       <c r="F39" s="40">
         <v>8884</v>
       </c>
       <c r="G39" s="38">
         <v>8873</v>
       </c>
       <c r="H39" s="38">
         <v>8877</v>
@@ -10913,50 +11220,53 @@
       </c>
       <c r="U39" s="38">
         <v>8609</v>
       </c>
       <c r="V39" s="38">
         <v>8574</v>
       </c>
       <c r="W39" s="38">
         <v>8542</v>
       </c>
       <c r="X39" s="38">
         <v>8545</v>
       </c>
       <c r="Y39" s="38">
         <v>8522</v>
       </c>
       <c r="Z39" s="38">
         <v>8506</v>
       </c>
       <c r="AA39" s="50">
         <v>8519</v>
       </c>
       <c r="AB39" s="50">
         <v>8529</v>
       </c>
+      <c r="AC39" s="50">
+        <v>8506</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="40">
         <v>13333</v>
       </c>
       <c r="C40" s="40">
         <v>13311</v>
       </c>
       <c r="D40" s="40">
         <v>13186</v>
       </c>
       <c r="E40" s="40">
         <v>13168</v>
       </c>
       <c r="F40" s="40">
         <v>13127</v>
       </c>
       <c r="G40" s="38">
         <v>13091</v>
       </c>
       <c r="H40" s="38">
         <v>13066</v>
@@ -10999,50 +11309,53 @@
       </c>
       <c r="U40" s="38">
         <v>12523</v>
       </c>
       <c r="V40" s="38">
         <v>12473</v>
       </c>
       <c r="W40" s="38">
         <v>12445</v>
       </c>
       <c r="X40" s="38">
         <v>12400</v>
       </c>
       <c r="Y40" s="38">
         <v>12351</v>
       </c>
       <c r="Z40" s="38">
         <v>12335</v>
       </c>
       <c r="AA40" s="50">
         <v>12288</v>
       </c>
       <c r="AB40" s="50">
         <v>12268</v>
       </c>
+      <c r="AC40" s="50">
+        <v>12249</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="40">
         <v>4777</v>
       </c>
       <c r="C41" s="40">
         <v>4764</v>
       </c>
       <c r="D41" s="40">
         <v>4751</v>
       </c>
       <c r="E41" s="40">
         <v>4749</v>
       </c>
       <c r="F41" s="40">
         <v>4742</v>
       </c>
       <c r="G41" s="38">
         <v>4751</v>
       </c>
       <c r="H41" s="38">
         <v>4742</v>
@@ -11085,50 +11398,53 @@
       </c>
       <c r="U41" s="38">
         <v>4518</v>
       </c>
       <c r="V41" s="38">
         <v>4495</v>
       </c>
       <c r="W41" s="48">
         <v>4473</v>
       </c>
       <c r="X41" s="38">
         <v>4455</v>
       </c>
       <c r="Y41" s="38">
         <v>4436</v>
       </c>
       <c r="Z41" s="38">
         <v>4429</v>
       </c>
       <c r="AA41" s="50">
         <v>4423</v>
       </c>
       <c r="AB41" s="50">
         <v>4410</v>
       </c>
+      <c r="AC41" s="50">
+        <v>4398</v>
+      </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="40">
         <v>6362</v>
       </c>
       <c r="C42" s="40">
         <v>6333</v>
       </c>
       <c r="D42" s="40">
         <v>6298</v>
       </c>
       <c r="E42" s="40">
         <v>6290</v>
       </c>
       <c r="F42" s="40">
         <v>6281</v>
       </c>
       <c r="G42" s="38">
         <v>6269</v>
       </c>
       <c r="H42" s="38">
         <v>6253</v>
@@ -11171,51 +11487,53 @@
       </c>
       <c r="U42" s="38">
         <v>5818</v>
       </c>
       <c r="V42" s="38">
         <v>5751</v>
       </c>
       <c r="W42" s="48">
         <v>5697</v>
       </c>
       <c r="X42" s="38">
         <v>5677</v>
       </c>
       <c r="Y42" s="38">
         <v>5637</v>
       </c>
       <c r="Z42" s="38">
         <v>5616</v>
       </c>
       <c r="AA42" s="50">
         <v>5601</v>
       </c>
       <c r="AB42" s="50">
         <v>5579</v>
       </c>
-      <c r="AC42" s="9"/>
+      <c r="AC42" s="50">
+        <v>5563</v>
+      </c>
       <c r="AD42" s="9"/>
       <c r="AE42" s="9"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
@@ -11285,51 +11603,53 @@
       </c>
       <c r="U43" s="39">
         <v>17196</v>
       </c>
       <c r="V43" s="39">
         <v>17150</v>
       </c>
       <c r="W43" s="39">
         <v>17099</v>
       </c>
       <c r="X43" s="39">
         <v>17076</v>
       </c>
       <c r="Y43" s="39">
         <v>17041</v>
       </c>
       <c r="Z43" s="39">
         <v>17003</v>
       </c>
       <c r="AA43" s="51">
         <v>16971</v>
       </c>
       <c r="AB43" s="51">
         <v>16930</v>
       </c>
-      <c r="AC43" s="9"/>
+      <c r="AC43" s="51">
+        <v>16886</v>
+      </c>
       <c r="AD43" s="9"/>
       <c r="AE43" s="9"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>