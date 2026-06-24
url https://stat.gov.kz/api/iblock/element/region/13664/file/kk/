--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14280" windowHeight="12615" activeTab="2"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14280" windowHeight="12612" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="3" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="39">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
@@ -434,51 +434,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -583,74 +583,81 @@
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -929,195 +936,195 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="T22" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AG11" sqref="AG11"/>
+    <sheetView topLeftCell="T28" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AD43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
-    <col min="4" max="4" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
-    <col min="12" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.88671875" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.88671875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.6640625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.109375" style="1"/>
+    <col min="37" max="37" width="10.88671875" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.75">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:37" ht="15">
+      <c r="A1" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="52">
+      <c r="A4" s="58"/>
+      <c r="B4" s="53">
         <v>2024</v>
       </c>
-      <c r="C4" s="53"/>
-[...10 lines deleted...]
-      <c r="N4" s="52">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="53">
         <v>2025</v>
       </c>
-      <c r="O4" s="53"/>
-[...10 lines deleted...]
-      <c r="Z4" s="52">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="53">
         <v>2026</v>
       </c>
-      <c r="AA4" s="53"/>
-[...12 lines deleted...]
-      <c r="A5" s="58"/>
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54"/>
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="59"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1184,77 +1191,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="54"/>
-[...22 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="19">
         <v>530124</v>
       </c>
       <c r="C7" s="19">
         <v>529435</v>
       </c>
       <c r="D7" s="19">
         <v>527854</v>
       </c>
       <c r="E7" s="19">
         <v>527480</v>
       </c>
       <c r="F7" s="19">
         <v>527107</v>
       </c>
       <c r="G7" s="18">
         <v>526718</v>
       </c>
       <c r="H7" s="18">
         <v>526185</v>
@@ -1300,50 +1307,53 @@
       </c>
       <c r="V7" s="38">
         <v>516650</v>
       </c>
       <c r="W7" s="46">
         <v>515967</v>
       </c>
       <c r="X7" s="38">
         <v>515422</v>
       </c>
       <c r="Y7" s="38">
         <v>514732</v>
       </c>
       <c r="Z7" s="38">
         <v>514156</v>
       </c>
       <c r="AA7" s="48">
         <v>513624</v>
       </c>
       <c r="AB7" s="48">
         <v>513386</v>
       </c>
       <c r="AC7" s="48">
         <v>512991</v>
       </c>
+      <c r="AD7" s="48">
+        <v>512702</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>222703</v>
       </c>
       <c r="C8" s="19">
         <v>222677</v>
       </c>
       <c r="D8" s="19">
         <v>222002</v>
       </c>
       <c r="E8" s="19">
         <v>221995</v>
       </c>
       <c r="F8" s="19">
         <v>221760</v>
       </c>
       <c r="G8" s="18">
         <v>221627</v>
       </c>
       <c r="H8" s="18">
         <v>221562</v>
@@ -1389,50 +1399,53 @@
       </c>
       <c r="V8" s="38">
         <v>222028</v>
       </c>
       <c r="W8" s="46">
         <v>222072</v>
       </c>
       <c r="X8" s="38">
         <v>222093</v>
       </c>
       <c r="Y8" s="38">
         <v>222115</v>
       </c>
       <c r="Z8" s="38">
         <v>222115</v>
       </c>
       <c r="AA8" s="48">
         <v>222039</v>
       </c>
       <c r="AB8" s="48">
         <v>222116</v>
       </c>
       <c r="AC8" s="48">
         <v>222218</v>
       </c>
+      <c r="AD8" s="48">
+        <v>222125</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="19">
         <v>31970</v>
       </c>
       <c r="C9" s="19">
         <v>31867</v>
       </c>
       <c r="D9" s="19">
         <v>31776</v>
       </c>
       <c r="E9" s="19">
         <v>31714</v>
       </c>
       <c r="F9" s="19">
         <v>31580</v>
       </c>
       <c r="G9" s="18">
         <v>31537</v>
       </c>
       <c r="H9" s="18">
         <v>31467</v>
@@ -1478,50 +1491,53 @@
       </c>
       <c r="V9" s="38">
         <v>30136</v>
       </c>
       <c r="W9" s="46">
         <v>30038</v>
       </c>
       <c r="X9" s="38">
         <v>29948</v>
       </c>
       <c r="Y9" s="38">
         <v>29858</v>
       </c>
       <c r="Z9" s="38">
         <v>29758</v>
       </c>
       <c r="AA9" s="48">
         <v>29680</v>
       </c>
       <c r="AB9" s="48">
         <v>29570</v>
       </c>
       <c r="AC9" s="48">
         <v>29515</v>
       </c>
+      <c r="AD9" s="48">
+        <v>29521</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="19">
         <v>13189</v>
       </c>
       <c r="C10" s="19">
         <v>13144</v>
       </c>
       <c r="D10" s="19">
         <v>13116</v>
       </c>
       <c r="E10" s="19">
         <v>13099</v>
       </c>
       <c r="F10" s="19">
         <v>13070</v>
       </c>
       <c r="G10" s="18">
         <v>13065</v>
       </c>
       <c r="H10" s="18">
         <v>13026</v>
@@ -1567,50 +1583,53 @@
       </c>
       <c r="V10" s="38">
         <v>12322</v>
       </c>
       <c r="W10" s="46">
         <v>12315</v>
       </c>
       <c r="X10" s="38">
         <v>12243</v>
       </c>
       <c r="Y10" s="38">
         <v>12230</v>
       </c>
       <c r="Z10" s="38">
         <v>12201</v>
       </c>
       <c r="AA10" s="48">
         <v>12175</v>
       </c>
       <c r="AB10" s="48">
         <v>12127</v>
       </c>
       <c r="AC10" s="48">
         <v>12074</v>
       </c>
+      <c r="AD10" s="48">
+        <v>12062</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>26828</v>
       </c>
       <c r="C11" s="19">
         <v>26778</v>
       </c>
       <c r="D11" s="19">
         <v>26720</v>
       </c>
       <c r="E11" s="19">
         <v>26659</v>
       </c>
       <c r="F11" s="19">
         <v>26614</v>
       </c>
       <c r="G11" s="18">
         <v>26626</v>
       </c>
       <c r="H11" s="18">
         <v>26586</v>
@@ -1656,50 +1675,53 @@
       </c>
       <c r="V11" s="38">
         <v>25957</v>
       </c>
       <c r="W11" s="46">
         <v>25912</v>
       </c>
       <c r="X11" s="38">
         <v>25875</v>
       </c>
       <c r="Y11" s="38">
         <v>25820</v>
       </c>
       <c r="Z11" s="38">
         <v>25771</v>
       </c>
       <c r="AA11" s="48">
         <v>25742</v>
       </c>
       <c r="AB11" s="48">
         <v>25722</v>
       </c>
       <c r="AC11" s="48">
         <v>25687</v>
       </c>
+      <c r="AD11" s="48">
+        <v>25634</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>20969</v>
       </c>
       <c r="C12" s="19">
         <v>20918</v>
       </c>
       <c r="D12" s="19">
         <v>20878</v>
       </c>
       <c r="E12" s="19">
         <v>20831</v>
       </c>
       <c r="F12" s="19">
         <v>20777</v>
       </c>
       <c r="G12" s="18">
         <v>20753</v>
       </c>
       <c r="H12" s="18">
         <v>20733</v>
@@ -1745,50 +1767,53 @@
       </c>
       <c r="V12" s="38">
         <v>20150</v>
       </c>
       <c r="W12" s="46">
         <v>20120</v>
       </c>
       <c r="X12" s="38">
         <v>20083</v>
       </c>
       <c r="Y12" s="38">
         <v>20037</v>
       </c>
       <c r="Z12" s="38">
         <v>20024</v>
       </c>
       <c r="AA12" s="48">
         <v>19950</v>
       </c>
       <c r="AB12" s="48">
         <v>19925</v>
       </c>
       <c r="AC12" s="48">
         <v>19896</v>
       </c>
+      <c r="AD12" s="48">
+        <v>19865</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="19">
         <v>17787</v>
       </c>
       <c r="C13" s="19">
         <v>17737</v>
       </c>
       <c r="D13" s="19">
         <v>17683</v>
       </c>
       <c r="E13" s="19">
         <v>17662</v>
       </c>
       <c r="F13" s="19">
         <v>17633</v>
       </c>
       <c r="G13" s="18">
         <v>17597</v>
       </c>
       <c r="H13" s="18">
         <v>17577</v>
@@ -1834,50 +1859,53 @@
       </c>
       <c r="V13" s="38">
         <v>16797</v>
       </c>
       <c r="W13" s="46">
         <v>16710</v>
       </c>
       <c r="X13" s="38">
         <v>16639</v>
       </c>
       <c r="Y13" s="38">
         <v>16575</v>
       </c>
       <c r="Z13" s="38">
         <v>16544</v>
       </c>
       <c r="AA13" s="48">
         <v>16487</v>
       </c>
       <c r="AB13" s="48">
         <v>16474</v>
       </c>
       <c r="AC13" s="48">
         <v>16439</v>
       </c>
+      <c r="AD13" s="48">
+        <v>16404</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="19">
         <v>46556</v>
       </c>
       <c r="C14" s="19">
         <v>46509</v>
       </c>
       <c r="D14" s="19">
         <v>46479</v>
       </c>
       <c r="E14" s="19">
         <v>46471</v>
       </c>
       <c r="F14" s="19">
         <v>46779</v>
       </c>
       <c r="G14" s="18">
         <v>46829</v>
       </c>
       <c r="H14" s="18">
         <v>46813</v>
@@ -1923,50 +1951,53 @@
       </c>
       <c r="V14" s="38">
         <v>45914</v>
       </c>
       <c r="W14" s="46">
         <v>45921</v>
       </c>
       <c r="X14" s="38">
         <v>45934</v>
       </c>
       <c r="Y14" s="38">
         <v>45895</v>
       </c>
       <c r="Z14" s="38">
         <v>45862</v>
       </c>
       <c r="AA14" s="48">
         <v>45837</v>
       </c>
       <c r="AB14" s="48">
         <v>45848</v>
       </c>
       <c r="AC14" s="48">
         <v>45792</v>
       </c>
+      <c r="AD14" s="48">
+        <v>45809</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19">
         <v>17233</v>
       </c>
       <c r="C15" s="19">
         <v>17205</v>
       </c>
       <c r="D15" s="19">
         <v>17181</v>
       </c>
       <c r="E15" s="19">
         <v>17174</v>
       </c>
       <c r="F15" s="19">
         <v>17163</v>
       </c>
       <c r="G15" s="18">
         <v>17139</v>
       </c>
       <c r="H15" s="18">
         <v>17122</v>
@@ -2012,50 +2043,53 @@
       </c>
       <c r="V15" s="38">
         <v>16561</v>
       </c>
       <c r="W15" s="46">
         <v>16489</v>
       </c>
       <c r="X15" s="38">
         <v>16472</v>
       </c>
       <c r="Y15" s="38">
         <v>16433</v>
       </c>
       <c r="Z15" s="38">
         <v>16400</v>
       </c>
       <c r="AA15" s="48">
         <v>16376</v>
       </c>
       <c r="AB15" s="48">
         <v>16385</v>
       </c>
       <c r="AC15" s="48">
         <v>16376</v>
       </c>
+      <c r="AD15" s="48">
+        <v>16348</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="19">
         <v>17702</v>
       </c>
       <c r="C16" s="19">
         <v>17688</v>
       </c>
       <c r="D16" s="19">
         <v>17588</v>
       </c>
       <c r="E16" s="19">
         <v>17574</v>
       </c>
       <c r="F16" s="19">
         <v>17527</v>
       </c>
       <c r="G16" s="18">
         <v>17508</v>
       </c>
       <c r="H16" s="18">
         <v>17471</v>
@@ -2101,52 +2135,55 @@
       </c>
       <c r="V16" s="38">
         <v>17002</v>
       </c>
       <c r="W16" s="46">
         <v>16970</v>
       </c>
       <c r="X16" s="38">
         <v>16916</v>
       </c>
       <c r="Y16" s="38">
         <v>16892</v>
       </c>
       <c r="Z16" s="38">
         <v>16831</v>
       </c>
       <c r="AA16" s="48">
         <v>16809</v>
       </c>
       <c r="AB16" s="48">
         <v>16793</v>
       </c>
       <c r="AC16" s="48">
         <v>16783</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="48">
+        <v>16791</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="19">
         <v>17823</v>
       </c>
       <c r="C17" s="19">
         <v>17770</v>
       </c>
       <c r="D17" s="19">
         <v>17688</v>
       </c>
       <c r="E17" s="19">
         <v>17664</v>
       </c>
       <c r="F17" s="19">
         <v>17689</v>
       </c>
       <c r="G17" s="18">
         <v>17663</v>
       </c>
       <c r="H17" s="18">
         <v>17647</v>
       </c>
       <c r="I17" s="18">
@@ -2190,52 +2227,55 @@
       </c>
       <c r="V17" s="38">
         <v>17159</v>
       </c>
       <c r="W17" s="46">
         <v>17092</v>
       </c>
       <c r="X17" s="38">
         <v>17099</v>
       </c>
       <c r="Y17" s="38">
         <v>17068</v>
       </c>
       <c r="Z17" s="38">
         <v>17042</v>
       </c>
       <c r="AA17" s="48">
         <v>17088</v>
       </c>
       <c r="AB17" s="48">
         <v>17136</v>
       </c>
       <c r="AC17" s="48">
         <v>17101</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="48">
+        <v>17102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="19">
         <v>39628</v>
       </c>
       <c r="C18" s="19">
         <v>39559</v>
       </c>
       <c r="D18" s="19">
         <v>39281</v>
       </c>
       <c r="E18" s="19">
         <v>39212</v>
       </c>
       <c r="F18" s="19">
         <v>39142</v>
       </c>
       <c r="G18" s="18">
         <v>39073</v>
       </c>
       <c r="H18" s="18">
         <v>38995</v>
       </c>
       <c r="I18" s="18">
@@ -2279,52 +2319,55 @@
       </c>
       <c r="V18" s="38">
         <v>37713</v>
       </c>
       <c r="W18" s="46">
         <v>37629</v>
       </c>
       <c r="X18" s="38">
         <v>37552</v>
       </c>
       <c r="Y18" s="38">
         <v>37447</v>
       </c>
       <c r="Z18" s="38">
         <v>37365</v>
       </c>
       <c r="AA18" s="48">
         <v>37282</v>
       </c>
       <c r="AB18" s="48">
         <v>37256</v>
       </c>
       <c r="AC18" s="48">
         <v>37204</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="48">
+        <v>37162</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="19">
         <v>9677</v>
       </c>
       <c r="C19" s="19">
         <v>9633</v>
       </c>
       <c r="D19" s="19">
         <v>9607</v>
       </c>
       <c r="E19" s="19">
         <v>9608</v>
       </c>
       <c r="F19" s="19">
         <v>9592</v>
       </c>
       <c r="G19" s="18">
         <v>9593</v>
       </c>
       <c r="H19" s="18">
         <v>9582</v>
       </c>
       <c r="I19" s="18">
@@ -2368,52 +2411,55 @@
       </c>
       <c r="V19" s="38">
         <v>9190</v>
       </c>
       <c r="W19" s="46">
         <v>9160</v>
       </c>
       <c r="X19" s="38">
         <v>9126</v>
       </c>
       <c r="Y19" s="38">
         <v>9076</v>
       </c>
       <c r="Z19" s="38">
         <v>9049</v>
       </c>
       <c r="AA19" s="48">
         <v>9029</v>
       </c>
       <c r="AB19" s="48">
         <v>9012</v>
       </c>
       <c r="AC19" s="48">
         <v>8975</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="48">
+        <v>9008</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>12932</v>
       </c>
       <c r="C20" s="19">
         <v>12863</v>
       </c>
       <c r="D20" s="19">
         <v>12803</v>
       </c>
       <c r="E20" s="19">
         <v>12773</v>
       </c>
       <c r="F20" s="19">
         <v>12744</v>
       </c>
       <c r="G20" s="18">
         <v>12727</v>
       </c>
       <c r="H20" s="18">
         <v>12693</v>
       </c>
       <c r="I20" s="18">
@@ -2457,52 +2503,55 @@
       </c>
       <c r="V20" s="38">
         <v>11792</v>
       </c>
       <c r="W20" s="46">
         <v>11699</v>
       </c>
       <c r="X20" s="38">
         <v>11653</v>
       </c>
       <c r="Y20" s="38">
         <v>11566</v>
       </c>
       <c r="Z20" s="38">
         <v>11523</v>
       </c>
       <c r="AA20" s="48">
         <v>11504</v>
       </c>
       <c r="AB20" s="48">
         <v>11472</v>
       </c>
       <c r="AC20" s="48">
         <v>11430</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="48">
+        <v>11405</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="19">
         <v>35127</v>
       </c>
       <c r="C21" s="19">
         <v>35087</v>
       </c>
       <c r="D21" s="19">
         <v>35052</v>
       </c>
       <c r="E21" s="19">
         <v>35044</v>
       </c>
       <c r="F21" s="19">
         <v>35037</v>
       </c>
       <c r="G21" s="18">
         <v>34981</v>
       </c>
       <c r="H21" s="18">
         <v>34911</v>
       </c>
       <c r="I21" s="18">
@@ -2546,82 +2595,85 @@
       </c>
       <c r="V21" s="38">
         <v>33929</v>
       </c>
       <c r="W21" s="46">
         <v>33840</v>
       </c>
       <c r="X21" s="38">
         <v>33789</v>
       </c>
       <c r="Y21" s="38">
         <v>33720</v>
       </c>
       <c r="Z21" s="38">
         <v>33671</v>
       </c>
       <c r="AA21" s="48">
         <v>33626</v>
       </c>
       <c r="AB21" s="48">
         <v>33550</v>
       </c>
       <c r="AC21" s="48">
         <v>33501</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AD21" s="48">
+        <v>33466</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="55"/>
-[...22 lines deleted...]
-      <c r="Y22" s="55"/>
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
       <c r="AA22" s="9"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>259346</v>
       </c>
       <c r="C23" s="21">
         <v>259288</v>
       </c>
       <c r="D23" s="21">
         <v>258508</v>
       </c>
       <c r="E23" s="21">
         <v>258505</v>
       </c>
       <c r="F23" s="21">
         <v>258241</v>
       </c>
       <c r="G23" s="20">
         <v>258148</v>
       </c>
       <c r="H23" s="20">
         <v>258110</v>
       </c>
       <c r="I23" s="20">
@@ -2659,58 +2711,61 @@
       </c>
       <c r="T23" s="38">
         <v>258051</v>
       </c>
       <c r="U23" s="43">
         <v>258026</v>
       </c>
       <c r="V23" s="38">
         <v>258128</v>
       </c>
       <c r="W23" s="46">
         <v>258170</v>
       </c>
       <c r="X23" s="38">
         <v>258153</v>
       </c>
       <c r="Y23" s="38">
         <v>258157</v>
       </c>
       <c r="Z23" s="38">
         <v>258104</v>
       </c>
       <c r="AA23" s="48">
         <v>258029</v>
       </c>
-      <c r="AB23" s="48">
+      <c r="AB23" s="50">
         <v>258110</v>
       </c>
       <c r="AC23" s="50">
         <v>258186</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="50">
+        <v>258117</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>222703</v>
       </c>
       <c r="C24" s="21">
         <v>222677</v>
       </c>
       <c r="D24" s="21">
         <v>222002</v>
       </c>
       <c r="E24" s="21">
         <v>221995</v>
       </c>
       <c r="F24" s="21">
         <v>221760</v>
       </c>
       <c r="G24" s="20">
         <v>221627</v>
       </c>
       <c r="H24" s="20">
         <v>221562</v>
       </c>
       <c r="I24" s="20">
@@ -2754,52 +2809,55 @@
       </c>
       <c r="V24" s="38">
         <v>222028</v>
       </c>
       <c r="W24" s="46">
         <v>222072</v>
       </c>
       <c r="X24" s="38">
         <v>222093</v>
       </c>
       <c r="Y24" s="38">
         <v>222115</v>
       </c>
       <c r="Z24" s="38">
         <v>222115</v>
       </c>
       <c r="AA24" s="48">
         <v>222039</v>
       </c>
       <c r="AB24" s="50">
         <v>222116</v>
       </c>
       <c r="AC24" s="50">
         <v>222218</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="50">
+        <v>222125</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="21">
         <v>8550</v>
       </c>
       <c r="C25" s="21">
         <v>8539</v>
       </c>
       <c r="D25" s="21">
         <v>8520</v>
       </c>
       <c r="E25" s="21">
         <v>8522</v>
       </c>
       <c r="F25" s="21">
         <v>8517</v>
       </c>
       <c r="G25" s="20">
         <v>8552</v>
       </c>
       <c r="H25" s="20">
         <v>8557</v>
       </c>
       <c r="I25" s="20">
@@ -2843,52 +2901,55 @@
       </c>
       <c r="V25" s="38">
         <v>8508</v>
       </c>
       <c r="W25" s="46">
         <v>8525</v>
       </c>
       <c r="X25" s="38">
         <v>8518</v>
       </c>
       <c r="Y25" s="38">
         <v>8497</v>
       </c>
       <c r="Z25" s="38">
         <v>8499</v>
       </c>
       <c r="AA25" s="48">
         <v>8503</v>
       </c>
       <c r="AB25" s="50">
         <v>8509</v>
       </c>
       <c r="AC25" s="50">
         <v>8496</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="50">
+        <v>8489</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="21">
         <v>6944</v>
       </c>
       <c r="C26" s="21">
         <v>6916</v>
       </c>
       <c r="D26" s="21">
         <v>6895</v>
       </c>
       <c r="E26" s="21">
         <v>6890</v>
       </c>
       <c r="F26" s="21">
         <v>6891</v>
       </c>
       <c r="G26" s="20">
         <v>6888</v>
       </c>
       <c r="H26" s="20">
         <v>6897</v>
       </c>
       <c r="I26" s="20">
@@ -2932,52 +2993,55 @@
       </c>
       <c r="V26" s="38">
         <v>6663</v>
       </c>
       <c r="W26" s="46">
         <v>6646</v>
       </c>
       <c r="X26" s="38">
         <v>6641</v>
       </c>
       <c r="Y26" s="38">
         <v>6639</v>
       </c>
       <c r="Z26" s="38">
         <v>6637</v>
       </c>
       <c r="AA26" s="48">
         <v>6628</v>
       </c>
       <c r="AB26" s="50">
         <v>6603</v>
       </c>
       <c r="AC26" s="50">
         <v>6603</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="50">
+        <v>6592</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="21">
         <v>8112</v>
       </c>
       <c r="C27" s="21">
         <v>8116</v>
       </c>
       <c r="D27" s="21">
         <v>8092</v>
       </c>
       <c r="E27" s="21">
         <v>8102</v>
       </c>
       <c r="F27" s="21">
         <v>8082</v>
       </c>
       <c r="G27" s="20">
         <v>8098</v>
       </c>
       <c r="H27" s="20">
         <v>8119</v>
       </c>
       <c r="I27" s="20">
@@ -3021,52 +3085,55 @@
       </c>
       <c r="V27" s="38">
         <v>8062</v>
       </c>
       <c r="W27" s="46">
         <v>8082</v>
       </c>
       <c r="X27" s="38">
         <v>8048</v>
       </c>
       <c r="Y27" s="38">
         <v>8046</v>
       </c>
       <c r="Z27" s="38">
         <v>8028</v>
       </c>
       <c r="AA27" s="48">
         <v>8042</v>
       </c>
       <c r="AB27" s="50">
         <v>8055</v>
       </c>
       <c r="AC27" s="50">
         <v>8062</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="50">
+        <v>8087</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="21">
         <v>13037</v>
       </c>
       <c r="C28" s="21">
         <v>13040</v>
       </c>
       <c r="D28" s="21">
         <v>12999</v>
       </c>
       <c r="E28" s="21">
         <v>12996</v>
       </c>
       <c r="F28" s="21">
         <v>12991</v>
       </c>
       <c r="G28" s="20">
         <v>12983</v>
       </c>
       <c r="H28" s="20">
         <v>12975</v>
       </c>
       <c r="I28" s="20">
@@ -3110,82 +3177,85 @@
       </c>
       <c r="V28" s="38">
         <v>12867</v>
       </c>
       <c r="W28" s="46">
         <v>12845</v>
       </c>
       <c r="X28" s="38">
         <v>12853</v>
       </c>
       <c r="Y28" s="38">
         <v>12860</v>
       </c>
       <c r="Z28" s="38">
         <v>12825</v>
       </c>
       <c r="AA28" s="48">
         <v>12817</v>
       </c>
       <c r="AB28" s="50">
         <v>12827</v>
       </c>
       <c r="AC28" s="50">
         <v>12807</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="55" t="s">
+      <c r="AD28" s="50">
+        <v>12824</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="55"/>
-[...22 lines deleted...]
-      <c r="Y29" s="55"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
       <c r="AA29" s="9"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="24">
         <v>270778</v>
       </c>
       <c r="C30" s="24">
         <v>270147</v>
       </c>
       <c r="D30" s="24">
         <v>269346</v>
       </c>
       <c r="E30" s="24">
         <v>268975</v>
       </c>
       <c r="F30" s="24">
         <v>268866</v>
       </c>
       <c r="G30" s="22">
         <v>268570</v>
       </c>
       <c r="H30" s="22">
         <v>268075</v>
       </c>
       <c r="I30" s="22">
@@ -3229,52 +3299,55 @@
       </c>
       <c r="V30" s="38">
         <v>258522</v>
       </c>
       <c r="W30" s="46">
         <v>257797</v>
       </c>
       <c r="X30" s="38">
         <v>257269</v>
       </c>
       <c r="Y30" s="38">
         <v>256575</v>
       </c>
       <c r="Z30" s="38">
         <v>256052</v>
       </c>
       <c r="AA30" s="48">
         <v>255595</v>
       </c>
       <c r="AB30" s="48">
         <v>255276</v>
       </c>
       <c r="AC30" s="50">
         <v>254805</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="50">
+        <v>254585</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>31970</v>
       </c>
       <c r="C31" s="24">
         <v>31867</v>
       </c>
       <c r="D31" s="24">
         <v>31776</v>
       </c>
       <c r="E31" s="24">
         <v>31714</v>
       </c>
       <c r="F31" s="24">
         <v>31580</v>
       </c>
       <c r="G31" s="22">
         <v>31537</v>
       </c>
       <c r="H31" s="22">
         <v>31467</v>
       </c>
       <c r="I31" s="22">
@@ -3318,52 +3391,55 @@
       </c>
       <c r="V31" s="38">
         <v>30136</v>
       </c>
       <c r="W31" s="46">
         <v>30038</v>
       </c>
       <c r="X31" s="38">
         <v>29948</v>
       </c>
       <c r="Y31" s="38">
         <v>29858</v>
       </c>
       <c r="Z31" s="38">
         <v>29758</v>
       </c>
       <c r="AA31" s="48">
         <v>29680</v>
       </c>
       <c r="AB31" s="48">
         <v>29570</v>
       </c>
       <c r="AC31" s="50">
         <v>29515</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="50">
+        <v>29521</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>13189</v>
       </c>
       <c r="C32" s="24">
         <v>13144</v>
       </c>
       <c r="D32" s="24">
         <v>13116</v>
       </c>
       <c r="E32" s="24">
         <v>13099</v>
       </c>
       <c r="F32" s="24">
         <v>13070</v>
       </c>
       <c r="G32" s="22">
         <v>13065</v>
       </c>
       <c r="H32" s="22">
         <v>13026</v>
       </c>
       <c r="I32" s="22">
@@ -3406,50 +3482,53 @@
         <v>12396</v>
       </c>
       <c r="V32" s="38">
         <v>12322</v>
       </c>
       <c r="W32" s="46">
         <v>12315</v>
       </c>
       <c r="X32" s="38">
         <v>12243</v>
       </c>
       <c r="Y32" s="38">
         <v>12230</v>
       </c>
       <c r="Z32" s="38">
         <v>12201</v>
       </c>
       <c r="AA32" s="48">
         <v>12175</v>
       </c>
       <c r="AB32" s="48">
         <v>12127</v>
       </c>
       <c r="AC32" s="50">
         <v>12074</v>
+      </c>
+      <c r="AD32" s="50">
+        <v>12062</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="24">
         <v>18278</v>
       </c>
       <c r="C33" s="24">
         <v>18239</v>
       </c>
       <c r="D33" s="24">
         <v>18200</v>
       </c>
       <c r="E33" s="24">
         <v>18137</v>
       </c>
       <c r="F33" s="24">
         <v>18097</v>
       </c>
       <c r="G33" s="22">
         <v>18074</v>
       </c>
       <c r="H33" s="22">
@@ -3496,50 +3575,53 @@
       </c>
       <c r="V33" s="38">
         <v>17449</v>
       </c>
       <c r="W33" s="46">
         <v>17387</v>
       </c>
       <c r="X33" s="38">
         <v>17357</v>
       </c>
       <c r="Y33" s="38">
         <v>17323</v>
       </c>
       <c r="Z33" s="38">
         <v>17272</v>
       </c>
       <c r="AA33" s="48">
         <v>17239</v>
       </c>
       <c r="AB33" s="48">
         <v>17213</v>
       </c>
       <c r="AC33" s="50">
         <v>17191</v>
       </c>
+      <c r="AD33" s="50">
+        <v>17145</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="24">
         <v>20969</v>
       </c>
       <c r="C34" s="24">
         <v>20918</v>
       </c>
       <c r="D34" s="24">
         <v>20878</v>
       </c>
       <c r="E34" s="24">
         <v>20831</v>
       </c>
       <c r="F34" s="24">
         <v>20777</v>
       </c>
       <c r="G34" s="22">
         <v>20753</v>
       </c>
       <c r="H34" s="22">
         <v>20733</v>
@@ -3585,50 +3667,53 @@
       </c>
       <c r="V34" s="38">
         <v>20150</v>
       </c>
       <c r="W34" s="46">
         <v>20120</v>
       </c>
       <c r="X34" s="38">
         <v>20083</v>
       </c>
       <c r="Y34" s="38">
         <v>20037</v>
       </c>
       <c r="Z34" s="38">
         <v>20024</v>
       </c>
       <c r="AA34" s="48">
         <v>19950</v>
       </c>
       <c r="AB34" s="48">
         <v>19925</v>
       </c>
       <c r="AC34" s="50">
         <v>19896</v>
       </c>
+      <c r="AD34" s="50">
+        <v>19865</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="24">
         <v>17787</v>
       </c>
       <c r="C35" s="24">
         <v>17737</v>
       </c>
       <c r="D35" s="24">
         <v>17683</v>
       </c>
       <c r="E35" s="24">
         <v>17662</v>
       </c>
       <c r="F35" s="24">
         <v>17633</v>
       </c>
       <c r="G35" s="22">
         <v>17597</v>
       </c>
       <c r="H35" s="22">
         <v>17577</v>
@@ -3674,50 +3759,53 @@
       </c>
       <c r="V35" s="38">
         <v>16797</v>
       </c>
       <c r="W35" s="46">
         <v>16710</v>
       </c>
       <c r="X35" s="38">
         <v>16639</v>
       </c>
       <c r="Y35" s="38">
         <v>16575</v>
       </c>
       <c r="Z35" s="38">
         <v>16544</v>
       </c>
       <c r="AA35" s="48">
         <v>16487</v>
       </c>
       <c r="AB35" s="48">
         <v>16474</v>
       </c>
       <c r="AC35" s="50">
         <v>16439</v>
       </c>
+      <c r="AD35" s="50">
+        <v>16404</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="24">
         <v>46556</v>
       </c>
       <c r="C36" s="24">
         <v>46509</v>
       </c>
       <c r="D36" s="24">
         <v>46479</v>
       </c>
       <c r="E36" s="24">
         <v>46471</v>
       </c>
       <c r="F36" s="24">
         <v>46779</v>
       </c>
       <c r="G36" s="22">
         <v>46829</v>
       </c>
       <c r="H36" s="22">
         <v>46813</v>
@@ -3763,50 +3851,53 @@
       </c>
       <c r="V36" s="38">
         <v>45914</v>
       </c>
       <c r="W36" s="46">
         <v>45921</v>
       </c>
       <c r="X36" s="38">
         <v>45934</v>
       </c>
       <c r="Y36" s="38">
         <v>45895</v>
       </c>
       <c r="Z36" s="38">
         <v>45862</v>
       </c>
       <c r="AA36" s="48">
         <v>45837</v>
       </c>
       <c r="AB36" s="48">
         <v>45848</v>
       </c>
       <c r="AC36" s="50">
         <v>45792</v>
       </c>
+      <c r="AD36" s="50">
+        <v>45809</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="24">
         <v>10289</v>
       </c>
       <c r="C37" s="24">
         <v>10289</v>
       </c>
       <c r="D37" s="24">
         <v>10286</v>
       </c>
       <c r="E37" s="24">
         <v>10284</v>
       </c>
       <c r="F37" s="24">
         <v>10272</v>
       </c>
       <c r="G37" s="22">
         <v>10251</v>
       </c>
       <c r="H37" s="22">
         <v>10225</v>
@@ -3852,50 +3943,53 @@
       </c>
       <c r="V37" s="38">
         <v>9898</v>
       </c>
       <c r="W37" s="46">
         <v>9843</v>
       </c>
       <c r="X37" s="38">
         <v>9831</v>
       </c>
       <c r="Y37" s="38">
         <v>9794</v>
       </c>
       <c r="Z37" s="38">
         <v>9763</v>
       </c>
       <c r="AA37" s="48">
         <v>9748</v>
       </c>
       <c r="AB37" s="48">
         <v>9782</v>
       </c>
       <c r="AC37" s="50">
         <v>9773</v>
       </c>
+      <c r="AD37" s="50">
+        <v>9756</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="24">
         <v>9590</v>
       </c>
       <c r="C38" s="24">
         <v>9572</v>
       </c>
       <c r="D38" s="24">
         <v>9496</v>
       </c>
       <c r="E38" s="24">
         <v>9472</v>
       </c>
       <c r="F38" s="24">
         <v>9445</v>
       </c>
       <c r="G38" s="22">
         <v>9410</v>
       </c>
       <c r="H38" s="22">
         <v>9352</v>
@@ -3941,50 +4035,53 @@
       </c>
       <c r="V38" s="38">
         <v>8940</v>
       </c>
       <c r="W38" s="46">
         <v>8888</v>
       </c>
       <c r="X38" s="38">
         <v>8868</v>
       </c>
       <c r="Y38" s="38">
         <v>8846</v>
       </c>
       <c r="Z38" s="38">
         <v>8803</v>
       </c>
       <c r="AA38" s="48">
         <v>8767</v>
       </c>
       <c r="AB38" s="48">
         <v>8738</v>
       </c>
       <c r="AC38" s="50">
         <v>8721</v>
       </c>
+      <c r="AD38" s="50">
+        <v>8704</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="24">
         <v>17823</v>
       </c>
       <c r="C39" s="24">
         <v>17770</v>
       </c>
       <c r="D39" s="24">
         <v>17688</v>
       </c>
       <c r="E39" s="24">
         <v>17664</v>
       </c>
       <c r="F39" s="24">
         <v>17689</v>
       </c>
       <c r="G39" s="22">
         <v>17663</v>
       </c>
       <c r="H39" s="22">
         <v>17647</v>
@@ -4030,50 +4127,53 @@
       </c>
       <c r="V39" s="38">
         <v>17159</v>
       </c>
       <c r="W39" s="46">
         <v>17092</v>
       </c>
       <c r="X39" s="38">
         <v>17099</v>
       </c>
       <c r="Y39" s="38">
         <v>17068</v>
       </c>
       <c r="Z39" s="38">
         <v>17042</v>
       </c>
       <c r="AA39" s="48">
         <v>17088</v>
       </c>
       <c r="AB39" s="48">
         <v>17136</v>
       </c>
       <c r="AC39" s="50">
         <v>17101</v>
       </c>
+      <c r="AD39" s="50">
+        <v>17102</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="24">
         <v>26591</v>
       </c>
       <c r="C40" s="24">
         <v>26519</v>
       </c>
       <c r="D40" s="24">
         <v>26282</v>
       </c>
       <c r="E40" s="24">
         <v>26216</v>
       </c>
       <c r="F40" s="24">
         <v>26151</v>
       </c>
       <c r="G40" s="22">
         <v>26090</v>
       </c>
       <c r="H40" s="22">
         <v>26020</v>
@@ -4119,50 +4219,53 @@
       </c>
       <c r="V40" s="38">
         <v>24846</v>
       </c>
       <c r="W40" s="46">
         <v>24784</v>
       </c>
       <c r="X40" s="38">
         <v>24699</v>
       </c>
       <c r="Y40" s="38">
         <v>24587</v>
       </c>
       <c r="Z40" s="38">
         <v>24540</v>
       </c>
       <c r="AA40" s="48">
         <v>24465</v>
       </c>
       <c r="AB40" s="48">
         <v>24429</v>
       </c>
       <c r="AC40" s="50">
         <v>24397</v>
       </c>
+      <c r="AD40" s="50">
+        <v>24338</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="24">
         <v>9677</v>
       </c>
       <c r="C41" s="24">
         <v>9633</v>
       </c>
       <c r="D41" s="24">
         <v>9607</v>
       </c>
       <c r="E41" s="24">
         <v>9608</v>
       </c>
       <c r="F41" s="24">
         <v>9592</v>
       </c>
       <c r="G41" s="22">
         <v>9593</v>
       </c>
       <c r="H41" s="22">
         <v>9582</v>
@@ -4208,50 +4311,53 @@
       </c>
       <c r="V41" s="38">
         <v>9190</v>
       </c>
       <c r="W41" s="46">
         <v>9160</v>
       </c>
       <c r="X41" s="38">
         <v>9126</v>
       </c>
       <c r="Y41" s="38">
         <v>9076</v>
       </c>
       <c r="Z41" s="38">
         <v>9049</v>
       </c>
       <c r="AA41" s="48">
         <v>9029</v>
       </c>
       <c r="AB41" s="48">
         <v>9012</v>
       </c>
       <c r="AC41" s="50">
         <v>8975</v>
       </c>
+      <c r="AD41" s="50">
+        <v>9008</v>
+      </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="24">
         <v>12932</v>
       </c>
       <c r="C42" s="24">
         <v>12863</v>
       </c>
       <c r="D42" s="24">
         <v>12803</v>
       </c>
       <c r="E42" s="24">
         <v>12773</v>
       </c>
       <c r="F42" s="24">
         <v>12744</v>
       </c>
       <c r="G42" s="22">
         <v>12727</v>
       </c>
       <c r="H42" s="22">
         <v>12693</v>
@@ -4297,51 +4403,53 @@
       </c>
       <c r="V42" s="38">
         <v>11792</v>
       </c>
       <c r="W42" s="46">
         <v>11699</v>
       </c>
       <c r="X42" s="38">
         <v>11653</v>
       </c>
       <c r="Y42" s="38">
         <v>11566</v>
       </c>
       <c r="Z42" s="38">
         <v>11523</v>
       </c>
       <c r="AA42" s="48">
         <v>11504</v>
       </c>
       <c r="AB42" s="48">
         <v>11472</v>
       </c>
       <c r="AC42" s="50">
         <v>11430</v>
       </c>
-      <c r="AD42" s="9"/>
+      <c r="AD42" s="50">
+        <v>11405</v>
+      </c>
       <c r="AE42" s="9"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
@@ -4413,51 +4521,53 @@
       </c>
       <c r="V43" s="39">
         <v>33929</v>
       </c>
       <c r="W43" s="47">
         <v>33840</v>
       </c>
       <c r="X43" s="39">
         <v>33789</v>
       </c>
       <c r="Y43" s="39">
         <v>33720</v>
       </c>
       <c r="Z43" s="39">
         <v>33671</v>
       </c>
       <c r="AA43" s="39">
         <v>33626</v>
       </c>
       <c r="AB43" s="39">
         <v>33550</v>
       </c>
       <c r="AC43" s="51">
         <v>33501</v>
       </c>
-      <c r="AD43" s="9"/>
+      <c r="AD43" s="51">
+        <v>33466</v>
+      </c>
       <c r="AE43" s="9"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
@@ -4526,196 +4636,196 @@
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AG12" sqref="AG12"/>
+    <sheetView tabSelected="1" topLeftCell="T25" workbookViewId="0">
+      <selection activeCell="AE16" sqref="AE16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.109375" style="1"/>
+    <col min="37" max="37" width="11.88671875" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.75">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:37" ht="15">
+      <c r="A1" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="52">
+      <c r="A4" s="58"/>
+      <c r="B4" s="53">
         <v>2024</v>
       </c>
-      <c r="C4" s="53"/>
-[...10 lines deleted...]
-      <c r="N4" s="52">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="53">
         <v>2025</v>
       </c>
-      <c r="O4" s="53"/>
-[...10 lines deleted...]
-      <c r="Z4" s="52">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="53">
         <v>2026</v>
       </c>
-      <c r="AA4" s="53"/>
-[...12 lines deleted...]
-      <c r="A5" s="58"/>
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54"/>
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="59"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -4782,77 +4892,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="54"/>
-[...22 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>256154</v>
       </c>
       <c r="C7" s="27">
         <v>255786</v>
       </c>
       <c r="D7" s="27">
         <v>254978</v>
       </c>
       <c r="E7" s="27">
         <v>254759</v>
       </c>
       <c r="F7" s="27">
         <v>254544</v>
       </c>
       <c r="G7" s="26">
         <v>254339</v>
       </c>
       <c r="H7" s="26">
         <v>254098</v>
@@ -4898,50 +5008,53 @@
       </c>
       <c r="V7" s="38">
         <v>249839</v>
       </c>
       <c r="W7" s="38">
         <v>249547</v>
       </c>
       <c r="X7" s="38">
         <v>249300</v>
       </c>
       <c r="Y7" s="38">
         <v>248927</v>
       </c>
       <c r="Z7" s="38">
         <v>248668</v>
       </c>
       <c r="AA7" s="50">
         <v>248445</v>
       </c>
       <c r="AB7" s="50">
         <v>248380</v>
       </c>
       <c r="AC7" s="50">
         <v>248180</v>
       </c>
+      <c r="AD7" s="52">
+        <v>248022</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>102943</v>
       </c>
       <c r="C8" s="27">
         <v>102961</v>
       </c>
       <c r="D8" s="27">
         <v>102581</v>
       </c>
       <c r="E8" s="27">
         <v>102603</v>
       </c>
       <c r="F8" s="27">
         <v>102494</v>
       </c>
       <c r="G8" s="26">
         <v>102416</v>
       </c>
       <c r="H8" s="26">
         <v>102405</v>
@@ -4987,50 +5100,53 @@
       </c>
       <c r="V8" s="38">
         <v>102699</v>
       </c>
       <c r="W8" s="38">
         <v>102727</v>
       </c>
       <c r="X8" s="38">
         <v>102770</v>
       </c>
       <c r="Y8" s="38">
         <v>102781</v>
       </c>
       <c r="Z8" s="38">
         <v>102802</v>
       </c>
       <c r="AA8" s="50">
         <v>102802</v>
       </c>
       <c r="AB8" s="50">
         <v>102863</v>
       </c>
       <c r="AC8" s="50">
         <v>102902</v>
       </c>
+      <c r="AD8" s="52">
+        <v>102823</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="27">
         <v>15968</v>
       </c>
       <c r="C9" s="27">
         <v>15919</v>
       </c>
       <c r="D9" s="27">
         <v>15873</v>
       </c>
       <c r="E9" s="27">
         <v>15838</v>
       </c>
       <c r="F9" s="27">
         <v>15759</v>
       </c>
       <c r="G9" s="26">
         <v>15726</v>
       </c>
       <c r="H9" s="26">
         <v>15688</v>
@@ -5076,50 +5192,53 @@
       </c>
       <c r="V9" s="38">
         <v>15043</v>
       </c>
       <c r="W9" s="38">
         <v>15005</v>
       </c>
       <c r="X9" s="38">
         <v>14958</v>
       </c>
       <c r="Y9" s="38">
         <v>14909</v>
       </c>
       <c r="Z9" s="38">
         <v>14869</v>
       </c>
       <c r="AA9" s="50">
         <v>14816</v>
       </c>
       <c r="AB9" s="50">
         <v>14760</v>
       </c>
       <c r="AC9" s="50">
         <v>14717</v>
       </c>
+      <c r="AD9" s="52">
+        <v>14715</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="27">
         <v>6743</v>
       </c>
       <c r="C10" s="27">
         <v>6717</v>
       </c>
       <c r="D10" s="27">
         <v>6707</v>
       </c>
       <c r="E10" s="27">
         <v>6699</v>
       </c>
       <c r="F10" s="27">
         <v>6678</v>
       </c>
       <c r="G10" s="26">
         <v>6679</v>
       </c>
       <c r="H10" s="26">
         <v>6668</v>
@@ -5165,50 +5284,53 @@
       </c>
       <c r="V10" s="38">
         <v>6337</v>
       </c>
       <c r="W10" s="38">
         <v>6341</v>
       </c>
       <c r="X10" s="38">
         <v>6314</v>
       </c>
       <c r="Y10" s="38">
         <v>6300</v>
       </c>
       <c r="Z10" s="38">
         <v>6289</v>
       </c>
       <c r="AA10" s="50">
         <v>6277</v>
       </c>
       <c r="AB10" s="50">
         <v>6251</v>
       </c>
       <c r="AC10" s="50">
         <v>6225</v>
       </c>
+      <c r="AD10" s="52">
+        <v>6221</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="27">
         <v>13282</v>
       </c>
       <c r="C11" s="27">
         <v>13256</v>
       </c>
       <c r="D11" s="27">
         <v>13226</v>
       </c>
       <c r="E11" s="27">
         <v>13190</v>
       </c>
       <c r="F11" s="27">
         <v>13161</v>
       </c>
       <c r="G11" s="26">
         <v>13168</v>
       </c>
       <c r="H11" s="26">
         <v>13147</v>
@@ -5254,50 +5376,53 @@
       </c>
       <c r="V11" s="38">
         <v>12848</v>
       </c>
       <c r="W11" s="38">
         <v>12825</v>
       </c>
       <c r="X11" s="38">
         <v>12816</v>
       </c>
       <c r="Y11" s="38">
         <v>12793</v>
       </c>
       <c r="Z11" s="38">
         <v>12770</v>
       </c>
       <c r="AA11" s="50">
         <v>12761</v>
       </c>
       <c r="AB11" s="50">
         <v>12754</v>
       </c>
       <c r="AC11" s="50">
         <v>12744</v>
       </c>
+      <c r="AD11" s="52">
+        <v>12715</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="27">
         <v>10514</v>
       </c>
       <c r="C12" s="27">
         <v>10483</v>
       </c>
       <c r="D12" s="27">
         <v>10457</v>
       </c>
       <c r="E12" s="27">
         <v>10428</v>
       </c>
       <c r="F12" s="27">
         <v>10392</v>
       </c>
       <c r="G12" s="26">
         <v>10387</v>
       </c>
       <c r="H12" s="26">
         <v>10383</v>
@@ -5343,50 +5468,53 @@
       </c>
       <c r="V12" s="38">
         <v>10090</v>
       </c>
       <c r="W12" s="38">
         <v>10076</v>
       </c>
       <c r="X12" s="38">
         <v>10057</v>
       </c>
       <c r="Y12" s="38">
         <v>10037</v>
       </c>
       <c r="Z12" s="38">
         <v>10024</v>
       </c>
       <c r="AA12" s="50">
         <v>9993</v>
       </c>
       <c r="AB12" s="50">
         <v>9980</v>
       </c>
       <c r="AC12" s="50">
         <v>9976</v>
       </c>
+      <c r="AD12" s="52">
+        <v>9957</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="27">
         <v>8888</v>
       </c>
       <c r="C13" s="27">
         <v>8870</v>
       </c>
       <c r="D13" s="27">
         <v>8840</v>
       </c>
       <c r="E13" s="27">
         <v>8823</v>
       </c>
       <c r="F13" s="27">
         <v>8799</v>
       </c>
       <c r="G13" s="26">
         <v>8788</v>
       </c>
       <c r="H13" s="26">
         <v>8781</v>
@@ -5432,50 +5560,53 @@
       </c>
       <c r="V13" s="38">
         <v>8444</v>
       </c>
       <c r="W13" s="38">
         <v>8404</v>
       </c>
       <c r="X13" s="38">
         <v>8367</v>
       </c>
       <c r="Y13" s="38">
         <v>8328</v>
       </c>
       <c r="Z13" s="38">
         <v>8309</v>
       </c>
       <c r="AA13" s="50">
         <v>8267</v>
       </c>
       <c r="AB13" s="50">
         <v>8260</v>
       </c>
       <c r="AC13" s="50">
         <v>8244</v>
       </c>
+      <c r="AD13" s="52">
+        <v>8231</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>23178</v>
       </c>
       <c r="C14" s="27">
         <v>23129</v>
       </c>
       <c r="D14" s="27">
         <v>23120</v>
       </c>
       <c r="E14" s="27">
         <v>23125</v>
       </c>
       <c r="F14" s="27">
         <v>23271</v>
       </c>
       <c r="G14" s="26">
         <v>23292</v>
       </c>
       <c r="H14" s="26">
         <v>23288</v>
@@ -5521,50 +5652,53 @@
       </c>
       <c r="V14" s="38">
         <v>22885</v>
       </c>
       <c r="W14" s="38">
         <v>22889</v>
       </c>
       <c r="X14" s="38">
         <v>22868</v>
       </c>
       <c r="Y14" s="38">
         <v>22854</v>
       </c>
       <c r="Z14" s="38">
         <v>22833</v>
       </c>
       <c r="AA14" s="50">
         <v>22807</v>
       </c>
       <c r="AB14" s="50">
         <v>22809</v>
       </c>
       <c r="AC14" s="50">
         <v>22787</v>
       </c>
+      <c r="AD14" s="52">
+        <v>22800</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="27">
         <v>8568</v>
       </c>
       <c r="C15" s="27">
         <v>8556</v>
       </c>
       <c r="D15" s="27">
         <v>8546</v>
       </c>
       <c r="E15" s="27">
         <v>8543</v>
       </c>
       <c r="F15" s="27">
         <v>8547</v>
       </c>
       <c r="G15" s="26">
         <v>8541</v>
       </c>
       <c r="H15" s="26">
         <v>8532</v>
@@ -5610,50 +5744,53 @@
       </c>
       <c r="V15" s="38">
         <v>8257</v>
       </c>
       <c r="W15" s="38">
         <v>8217</v>
       </c>
       <c r="X15" s="38">
         <v>8210</v>
       </c>
       <c r="Y15" s="38">
         <v>8186</v>
       </c>
       <c r="Z15" s="38">
         <v>8170</v>
       </c>
       <c r="AA15" s="50">
         <v>8168</v>
       </c>
       <c r="AB15" s="50">
         <v>8170</v>
       </c>
       <c r="AC15" s="50">
         <v>8157</v>
       </c>
+      <c r="AD15" s="52">
+        <v>8142</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="27">
         <v>8800</v>
       </c>
       <c r="C16" s="27">
         <v>8780</v>
       </c>
       <c r="D16" s="27">
         <v>8734</v>
       </c>
       <c r="E16" s="27">
         <v>8726</v>
       </c>
       <c r="F16" s="27">
         <v>8696</v>
       </c>
       <c r="G16" s="26">
         <v>8680</v>
       </c>
       <c r="H16" s="26">
         <v>8662</v>
@@ -5699,52 +5836,55 @@
       </c>
       <c r="V16" s="38">
         <v>8448</v>
       </c>
       <c r="W16" s="38">
         <v>8436</v>
       </c>
       <c r="X16" s="38">
         <v>8414</v>
       </c>
       <c r="Y16" s="38">
         <v>8393</v>
       </c>
       <c r="Z16" s="38">
         <v>8365</v>
       </c>
       <c r="AA16" s="50">
         <v>8353</v>
       </c>
       <c r="AB16" s="50">
         <v>8346</v>
       </c>
       <c r="AC16" s="50">
         <v>8338</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="52">
+        <v>8356</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="27">
         <v>8877</v>
       </c>
       <c r="C17" s="27">
         <v>8848</v>
       </c>
       <c r="D17" s="27">
         <v>8805</v>
       </c>
       <c r="E17" s="27">
         <v>8786</v>
       </c>
       <c r="F17" s="27">
         <v>8805</v>
       </c>
       <c r="G17" s="26">
         <v>8790</v>
       </c>
       <c r="H17" s="26">
         <v>8770</v>
       </c>
       <c r="I17" s="26">
@@ -5788,52 +5928,55 @@
       </c>
       <c r="V17" s="38">
         <v>8585</v>
       </c>
       <c r="W17" s="38">
         <v>8550</v>
       </c>
       <c r="X17" s="38">
         <v>8554</v>
       </c>
       <c r="Y17" s="38">
         <v>8546</v>
       </c>
       <c r="Z17" s="38">
         <v>8536</v>
       </c>
       <c r="AA17" s="50">
         <v>8569</v>
       </c>
       <c r="AB17" s="50">
         <v>8607</v>
       </c>
       <c r="AC17" s="50">
         <v>8595</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="52">
+        <v>8602</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="27">
         <v>19570</v>
       </c>
       <c r="C18" s="27">
         <v>19531</v>
       </c>
       <c r="D18" s="27">
         <v>19410</v>
       </c>
       <c r="E18" s="27">
         <v>19348</v>
       </c>
       <c r="F18" s="27">
         <v>19324</v>
       </c>
       <c r="G18" s="26">
         <v>19298</v>
       </c>
       <c r="H18" s="26">
         <v>19257</v>
       </c>
       <c r="I18" s="26">
@@ -5877,52 +6020,55 @@
       </c>
       <c r="V18" s="38">
         <v>18688</v>
       </c>
       <c r="W18" s="38">
         <v>18647</v>
       </c>
       <c r="X18" s="38">
         <v>18612</v>
       </c>
       <c r="Y18" s="38">
         <v>18552</v>
       </c>
       <c r="Z18" s="38">
         <v>18506</v>
       </c>
       <c r="AA18" s="50">
         <v>18468</v>
       </c>
       <c r="AB18" s="50">
         <v>18465</v>
       </c>
       <c r="AC18" s="50">
         <v>18436</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="52">
+        <v>18420</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="27">
         <v>4900</v>
       </c>
       <c r="C19" s="27">
         <v>4869</v>
       </c>
       <c r="D19" s="27">
         <v>4856</v>
       </c>
       <c r="E19" s="27">
         <v>4859</v>
       </c>
       <c r="F19" s="27">
         <v>4850</v>
       </c>
       <c r="G19" s="26">
         <v>4842</v>
       </c>
       <c r="H19" s="26">
         <v>4840</v>
       </c>
       <c r="I19" s="26">
@@ -5966,52 +6112,55 @@
       </c>
       <c r="V19" s="38">
         <v>4695</v>
       </c>
       <c r="W19" s="38">
         <v>4687</v>
       </c>
       <c r="X19" s="38">
         <v>4671</v>
       </c>
       <c r="Y19" s="38">
         <v>4640</v>
       </c>
       <c r="Z19" s="38">
         <v>4620</v>
       </c>
       <c r="AA19" s="50">
         <v>4606</v>
       </c>
       <c r="AB19" s="50">
         <v>4602</v>
       </c>
       <c r="AC19" s="50">
         <v>4577</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="52">
+        <v>4589</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="27">
         <v>6570</v>
       </c>
       <c r="C20" s="27">
         <v>6530</v>
       </c>
       <c r="D20" s="27">
         <v>6505</v>
       </c>
       <c r="E20" s="27">
         <v>6483</v>
       </c>
       <c r="F20" s="27">
         <v>6463</v>
       </c>
       <c r="G20" s="26">
         <v>6458</v>
       </c>
       <c r="H20" s="26">
         <v>6440</v>
       </c>
       <c r="I20" s="26">
@@ -6055,52 +6204,55 @@
       </c>
       <c r="V20" s="38">
         <v>6041</v>
       </c>
       <c r="W20" s="38">
         <v>6002</v>
       </c>
       <c r="X20" s="38">
         <v>5976</v>
       </c>
       <c r="Y20" s="38">
         <v>5929</v>
       </c>
       <c r="Z20" s="38">
         <v>5907</v>
       </c>
       <c r="AA20" s="50">
         <v>5903</v>
       </c>
       <c r="AB20" s="50">
         <v>5893</v>
       </c>
       <c r="AC20" s="50">
         <v>5867</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="52">
+        <v>5859</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="27">
         <v>17353</v>
       </c>
       <c r="C21" s="27">
         <v>17337</v>
       </c>
       <c r="D21" s="27">
         <v>17318</v>
       </c>
       <c r="E21" s="27">
         <v>17308</v>
       </c>
       <c r="F21" s="27">
         <v>17305</v>
       </c>
       <c r="G21" s="26">
         <v>17274</v>
       </c>
       <c r="H21" s="26">
         <v>17237</v>
       </c>
       <c r="I21" s="26">
@@ -6144,82 +6296,89 @@
       </c>
       <c r="V21" s="38">
         <v>16779</v>
       </c>
       <c r="W21" s="38">
         <v>16741</v>
       </c>
       <c r="X21" s="38">
         <v>16713</v>
       </c>
       <c r="Y21" s="38">
         <v>16679</v>
       </c>
       <c r="Z21" s="38">
         <v>16668</v>
       </c>
       <c r="AA21" s="50">
         <v>16655</v>
       </c>
       <c r="AB21" s="50">
         <v>16620</v>
       </c>
       <c r="AC21" s="50">
         <v>16615</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AD21" s="52">
+        <v>16592</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="55"/>
-[...25 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+      <c r="Z22" s="62"/>
+      <c r="AA22" s="62"/>
+      <c r="AB22" s="62"/>
+      <c r="AC22" s="52"/>
+      <c r="AD22" s="62"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29">
         <v>120615</v>
       </c>
       <c r="C23" s="29">
         <v>120629</v>
       </c>
       <c r="D23" s="29">
         <v>120218</v>
       </c>
       <c r="E23" s="29">
         <v>120226</v>
       </c>
       <c r="F23" s="29">
         <v>120108</v>
       </c>
       <c r="G23" s="28">
         <v>120055</v>
       </c>
       <c r="H23" s="28">
         <v>120060</v>
       </c>
       <c r="I23" s="28">
@@ -6263,52 +6422,55 @@
       </c>
       <c r="V23" s="38">
         <v>120237</v>
       </c>
       <c r="W23" s="38">
         <v>120273</v>
       </c>
       <c r="X23" s="38">
         <v>120315</v>
       </c>
       <c r="Y23" s="38">
         <v>120308</v>
       </c>
       <c r="Z23" s="38">
         <v>120297</v>
       </c>
       <c r="AA23" s="50">
         <v>120291</v>
       </c>
       <c r="AB23" s="50">
         <v>120360</v>
       </c>
       <c r="AC23" s="50">
         <v>120370</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="52">
+        <v>120321</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29">
         <v>102943</v>
       </c>
       <c r="C24" s="29">
         <v>102961</v>
       </c>
       <c r="D24" s="29">
         <v>102581</v>
       </c>
       <c r="E24" s="29">
         <v>102603</v>
       </c>
       <c r="F24" s="29">
         <v>102494</v>
       </c>
       <c r="G24" s="28">
         <v>102416</v>
       </c>
       <c r="H24" s="28">
         <v>102405</v>
       </c>
       <c r="I24" s="28">
@@ -6352,52 +6514,55 @@
       </c>
       <c r="V24" s="38">
         <v>102699</v>
       </c>
       <c r="W24" s="38">
         <v>102727</v>
       </c>
       <c r="X24" s="38">
         <v>102770</v>
       </c>
       <c r="Y24" s="38">
         <v>102781</v>
       </c>
       <c r="Z24" s="38">
         <v>102802</v>
       </c>
       <c r="AA24" s="50">
         <v>102802</v>
       </c>
       <c r="AB24" s="50">
         <v>102863</v>
       </c>
       <c r="AC24" s="50">
         <v>102902</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="52">
+        <v>102823</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="29">
         <v>4076</v>
       </c>
       <c r="C25" s="29">
         <v>4071</v>
       </c>
       <c r="D25" s="29">
         <v>4061</v>
       </c>
       <c r="E25" s="29">
         <v>4060</v>
       </c>
       <c r="F25" s="29">
         <v>4058</v>
       </c>
       <c r="G25" s="28">
         <v>4074</v>
       </c>
       <c r="H25" s="28">
         <v>4074</v>
       </c>
       <c r="I25" s="28">
@@ -6441,52 +6606,55 @@
       </c>
       <c r="V25" s="38">
         <v>4048</v>
       </c>
       <c r="W25" s="38">
         <v>4057</v>
       </c>
       <c r="X25" s="38">
         <v>4060</v>
       </c>
       <c r="Y25" s="38">
         <v>4047</v>
       </c>
       <c r="Z25" s="38">
         <v>4045</v>
       </c>
       <c r="AA25" s="50">
         <v>4044</v>
       </c>
       <c r="AB25" s="50">
         <v>4054</v>
       </c>
       <c r="AC25" s="50">
         <v>4048</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="52">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="29">
         <v>3350</v>
       </c>
       <c r="C26" s="29">
         <v>3340</v>
       </c>
       <c r="D26" s="29">
         <v>3333</v>
       </c>
       <c r="E26" s="29">
         <v>3329</v>
       </c>
       <c r="F26" s="29">
         <v>3332</v>
       </c>
       <c r="G26" s="28">
         <v>3335</v>
       </c>
       <c r="H26" s="28">
         <v>3336</v>
       </c>
       <c r="I26" s="28">
@@ -6530,52 +6698,55 @@
       </c>
       <c r="V26" s="38">
         <v>3250</v>
       </c>
       <c r="W26" s="38">
         <v>3243</v>
       </c>
       <c r="X26" s="38">
         <v>3246</v>
       </c>
       <c r="Y26" s="38">
         <v>3244</v>
       </c>
       <c r="Z26" s="38">
         <v>3242</v>
       </c>
       <c r="AA26" s="50">
         <v>3240</v>
       </c>
       <c r="AB26" s="50">
         <v>3222</v>
       </c>
       <c r="AC26" s="50">
         <v>3216</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="52">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="29">
         <v>3934</v>
       </c>
       <c r="C27" s="29">
         <v>3934</v>
       </c>
       <c r="D27" s="29">
         <v>3929</v>
       </c>
       <c r="E27" s="29">
         <v>3934</v>
       </c>
       <c r="F27" s="29">
         <v>3924</v>
       </c>
       <c r="G27" s="28">
         <v>3931</v>
       </c>
       <c r="H27" s="28">
         <v>3942</v>
       </c>
       <c r="I27" s="28">
@@ -6619,52 +6790,55 @@
       </c>
       <c r="V27" s="38">
         <v>3925</v>
       </c>
       <c r="W27" s="38">
         <v>3938</v>
       </c>
       <c r="X27" s="38">
         <v>3926</v>
       </c>
       <c r="Y27" s="38">
         <v>3920</v>
       </c>
       <c r="Z27" s="38">
         <v>3907</v>
       </c>
       <c r="AA27" s="50">
         <v>3914</v>
       </c>
       <c r="AB27" s="50">
         <v>3917</v>
       </c>
       <c r="AC27" s="50">
         <v>3916</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="52">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="29">
         <v>6312</v>
       </c>
       <c r="C28" s="29">
         <v>6323</v>
       </c>
       <c r="D28" s="29">
         <v>6314</v>
       </c>
       <c r="E28" s="29">
         <v>6300</v>
       </c>
       <c r="F28" s="29">
         <v>6300</v>
       </c>
       <c r="G28" s="28">
         <v>6299</v>
       </c>
       <c r="H28" s="28">
         <v>6303</v>
       </c>
       <c r="I28" s="28">
@@ -6708,82 +6882,89 @@
       </c>
       <c r="V28" s="38">
         <v>6315</v>
       </c>
       <c r="W28" s="38">
         <v>6308</v>
       </c>
       <c r="X28" s="38">
         <v>6313</v>
       </c>
       <c r="Y28" s="38">
         <v>6316</v>
       </c>
       <c r="Z28" s="38">
         <v>6301</v>
       </c>
       <c r="AA28" s="50">
         <v>6291</v>
       </c>
       <c r="AB28" s="50">
         <v>6304</v>
       </c>
       <c r="AC28" s="50">
         <v>6288</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="55" t="s">
+      <c r="AD28" s="52">
+        <v>6297</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="55"/>
-[...25 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+      <c r="Z29" s="62"/>
+      <c r="AA29" s="62"/>
+      <c r="AB29" s="62"/>
+      <c r="AC29" s="52"/>
+      <c r="AD29" s="62"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="32">
         <v>135539</v>
       </c>
       <c r="C30" s="32">
         <v>135157</v>
       </c>
       <c r="D30" s="32">
         <v>134760</v>
       </c>
       <c r="E30" s="32">
         <v>134533</v>
       </c>
       <c r="F30" s="32">
         <v>134436</v>
       </c>
       <c r="G30" s="30">
         <v>134284</v>
       </c>
       <c r="H30" s="30">
         <v>134038</v>
       </c>
       <c r="I30" s="30">
@@ -6827,52 +7008,55 @@
       </c>
       <c r="V30" s="38">
         <v>129602</v>
       </c>
       <c r="W30" s="38">
         <v>129274</v>
       </c>
       <c r="X30" s="38">
         <v>128985</v>
       </c>
       <c r="Y30" s="38">
         <v>128619</v>
       </c>
       <c r="Z30" s="38">
         <v>128371</v>
       </c>
       <c r="AA30" s="50">
         <v>128154</v>
       </c>
       <c r="AB30" s="50">
         <v>128020</v>
       </c>
       <c r="AC30" s="50">
         <v>127810</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="52">
+        <v>127701</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="32">
         <v>15968</v>
       </c>
       <c r="C31" s="32">
         <v>15919</v>
       </c>
       <c r="D31" s="32">
         <v>15873</v>
       </c>
       <c r="E31" s="32">
         <v>15838</v>
       </c>
       <c r="F31" s="32">
         <v>15759</v>
       </c>
       <c r="G31" s="30">
         <v>15726</v>
       </c>
       <c r="H31" s="30">
         <v>15688</v>
       </c>
       <c r="I31" s="30">
@@ -6916,52 +7100,55 @@
       </c>
       <c r="V31" s="38">
         <v>15043</v>
       </c>
       <c r="W31" s="38">
         <v>15005</v>
       </c>
       <c r="X31" s="38">
         <v>14958</v>
       </c>
       <c r="Y31" s="38">
         <v>14909</v>
       </c>
       <c r="Z31" s="38">
         <v>14869</v>
       </c>
       <c r="AA31" s="50">
         <v>14816</v>
       </c>
       <c r="AB31" s="50">
         <v>14760</v>
       </c>
       <c r="AC31" s="50">
         <v>14717</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="52">
+        <v>14715</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="32">
         <v>6743</v>
       </c>
       <c r="C32" s="32">
         <v>6717</v>
       </c>
       <c r="D32" s="32">
         <v>6707</v>
       </c>
       <c r="E32" s="32">
         <v>6699</v>
       </c>
       <c r="F32" s="32">
         <v>6678</v>
       </c>
       <c r="G32" s="30">
         <v>6679</v>
       </c>
       <c r="H32" s="30">
         <v>6668</v>
       </c>
       <c r="I32" s="30">
@@ -7004,50 +7191,53 @@
         <v>6365</v>
       </c>
       <c r="V32" s="38">
         <v>6337</v>
       </c>
       <c r="W32" s="38">
         <v>6341</v>
       </c>
       <c r="X32" s="38">
         <v>6314</v>
       </c>
       <c r="Y32" s="38">
         <v>6300</v>
       </c>
       <c r="Z32" s="38">
         <v>6289</v>
       </c>
       <c r="AA32" s="50">
         <v>6277</v>
       </c>
       <c r="AB32" s="50">
         <v>6251</v>
       </c>
       <c r="AC32" s="50">
         <v>6225</v>
+      </c>
+      <c r="AD32" s="52">
+        <v>6221</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="32">
         <v>9206</v>
       </c>
       <c r="C33" s="32">
         <v>9185</v>
       </c>
       <c r="D33" s="32">
         <v>9165</v>
       </c>
       <c r="E33" s="32">
         <v>9130</v>
       </c>
       <c r="F33" s="32">
         <v>9103</v>
       </c>
       <c r="G33" s="30">
         <v>9094</v>
       </c>
       <c r="H33" s="30">
@@ -7094,50 +7284,53 @@
       </c>
       <c r="V33" s="38">
         <v>8800</v>
       </c>
       <c r="W33" s="38">
         <v>8768</v>
       </c>
       <c r="X33" s="38">
         <v>8756</v>
       </c>
       <c r="Y33" s="38">
         <v>8746</v>
       </c>
       <c r="Z33" s="38">
         <v>8725</v>
       </c>
       <c r="AA33" s="50">
         <v>8717</v>
       </c>
       <c r="AB33" s="50">
         <v>8700</v>
       </c>
       <c r="AC33" s="50">
         <v>8696</v>
       </c>
+      <c r="AD33" s="52">
+        <v>8668</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="32">
         <v>10514</v>
       </c>
       <c r="C34" s="32">
         <v>10483</v>
       </c>
       <c r="D34" s="32">
         <v>10457</v>
       </c>
       <c r="E34" s="32">
         <v>10428</v>
       </c>
       <c r="F34" s="32">
         <v>10392</v>
       </c>
       <c r="G34" s="30">
         <v>10387</v>
       </c>
       <c r="H34" s="30">
         <v>10383</v>
@@ -7183,50 +7376,53 @@
       </c>
       <c r="V34" s="38">
         <v>10090</v>
       </c>
       <c r="W34" s="38">
         <v>10076</v>
       </c>
       <c r="X34" s="38">
         <v>10057</v>
       </c>
       <c r="Y34" s="38">
         <v>10037</v>
       </c>
       <c r="Z34" s="38">
         <v>10024</v>
       </c>
       <c r="AA34" s="50">
         <v>9993</v>
       </c>
       <c r="AB34" s="50">
         <v>9980</v>
       </c>
       <c r="AC34" s="50">
         <v>9976</v>
       </c>
+      <c r="AD34" s="52">
+        <v>9957</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="32">
         <v>8888</v>
       </c>
       <c r="C35" s="32">
         <v>8870</v>
       </c>
       <c r="D35" s="32">
         <v>8840</v>
       </c>
       <c r="E35" s="32">
         <v>8823</v>
       </c>
       <c r="F35" s="32">
         <v>8799</v>
       </c>
       <c r="G35" s="30">
         <v>8788</v>
       </c>
       <c r="H35" s="30">
         <v>8781</v>
@@ -7272,50 +7468,53 @@
       </c>
       <c r="V35" s="38">
         <v>8444</v>
       </c>
       <c r="W35" s="38">
         <v>8404</v>
       </c>
       <c r="X35" s="38">
         <v>8367</v>
       </c>
       <c r="Y35" s="38">
         <v>8328</v>
       </c>
       <c r="Z35" s="38">
         <v>8309</v>
       </c>
       <c r="AA35" s="50">
         <v>8267</v>
       </c>
       <c r="AB35" s="50">
         <v>8260</v>
       </c>
       <c r="AC35" s="50">
         <v>8244</v>
       </c>
+      <c r="AD35" s="52">
+        <v>8231</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="32">
         <v>23178</v>
       </c>
       <c r="C36" s="32">
         <v>23129</v>
       </c>
       <c r="D36" s="32">
         <v>23120</v>
       </c>
       <c r="E36" s="32">
         <v>23125</v>
       </c>
       <c r="F36" s="32">
         <v>23271</v>
       </c>
       <c r="G36" s="30">
         <v>23292</v>
       </c>
       <c r="H36" s="30">
         <v>23288</v>
@@ -7361,50 +7560,53 @@
       </c>
       <c r="V36" s="38">
         <v>22885</v>
       </c>
       <c r="W36" s="38">
         <v>22889</v>
       </c>
       <c r="X36" s="38">
         <v>22868</v>
       </c>
       <c r="Y36" s="38">
         <v>22854</v>
       </c>
       <c r="Z36" s="38">
         <v>22833</v>
       </c>
       <c r="AA36" s="50">
         <v>22807</v>
       </c>
       <c r="AB36" s="50">
         <v>22809</v>
       </c>
       <c r="AC36" s="50">
         <v>22787</v>
       </c>
+      <c r="AD36" s="52">
+        <v>22800</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="32">
         <v>5218</v>
       </c>
       <c r="C37" s="32">
         <v>5216</v>
       </c>
       <c r="D37" s="32">
         <v>5213</v>
       </c>
       <c r="E37" s="32">
         <v>5214</v>
       </c>
       <c r="F37" s="32">
         <v>5215</v>
       </c>
       <c r="G37" s="30">
         <v>5206</v>
       </c>
       <c r="H37" s="30">
         <v>5196</v>
@@ -7450,50 +7652,53 @@
       </c>
       <c r="V37" s="38">
         <v>5007</v>
       </c>
       <c r="W37" s="38">
         <v>4974</v>
       </c>
       <c r="X37" s="38">
         <v>4964</v>
       </c>
       <c r="Y37" s="38">
         <v>4942</v>
       </c>
       <c r="Z37" s="38">
         <v>4928</v>
       </c>
       <c r="AA37" s="50">
         <v>4928</v>
       </c>
       <c r="AB37" s="50">
         <v>4948</v>
       </c>
       <c r="AC37" s="50">
         <v>4941</v>
       </c>
+      <c r="AD37" s="52">
+        <v>4931</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="32">
         <v>4866</v>
       </c>
       <c r="C38" s="32">
         <v>4846</v>
       </c>
       <c r="D38" s="32">
         <v>4805</v>
       </c>
       <c r="E38" s="32">
         <v>4792</v>
       </c>
       <c r="F38" s="32">
         <v>4772</v>
       </c>
       <c r="G38" s="30">
         <v>4749</v>
       </c>
       <c r="H38" s="30">
         <v>4720</v>
@@ -7539,50 +7744,53 @@
       </c>
       <c r="V38" s="38">
         <v>4523</v>
       </c>
       <c r="W38" s="38">
         <v>4498</v>
       </c>
       <c r="X38" s="38">
         <v>4488</v>
       </c>
       <c r="Y38" s="38">
         <v>4473</v>
       </c>
       <c r="Z38" s="38">
         <v>4458</v>
       </c>
       <c r="AA38" s="50">
         <v>4439</v>
       </c>
       <c r="AB38" s="50">
         <v>4429</v>
       </c>
       <c r="AC38" s="50">
         <v>4422</v>
       </c>
+      <c r="AD38" s="52">
+        <v>4413</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="32">
         <v>8877</v>
       </c>
       <c r="C39" s="32">
         <v>8848</v>
       </c>
       <c r="D39" s="32">
         <v>8805</v>
       </c>
       <c r="E39" s="32">
         <v>8786</v>
       </c>
       <c r="F39" s="32">
         <v>8805</v>
       </c>
       <c r="G39" s="30">
         <v>8790</v>
       </c>
       <c r="H39" s="30">
         <v>8770</v>
@@ -7628,50 +7836,53 @@
       </c>
       <c r="V39" s="38">
         <v>8585</v>
       </c>
       <c r="W39" s="38">
         <v>8550</v>
       </c>
       <c r="X39" s="38">
         <v>8554</v>
       </c>
       <c r="Y39" s="38">
         <v>8546</v>
       </c>
       <c r="Z39" s="38">
         <v>8536</v>
       </c>
       <c r="AA39" s="50">
         <v>8569</v>
       </c>
       <c r="AB39" s="50">
         <v>8607</v>
       </c>
       <c r="AC39" s="50">
         <v>8595</v>
       </c>
+      <c r="AD39" s="52">
+        <v>8602</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="32">
         <v>13258</v>
       </c>
       <c r="C40" s="32">
         <v>13208</v>
       </c>
       <c r="D40" s="32">
         <v>13096</v>
       </c>
       <c r="E40" s="32">
         <v>13048</v>
       </c>
       <c r="F40" s="32">
         <v>13024</v>
       </c>
       <c r="G40" s="30">
         <v>12999</v>
       </c>
       <c r="H40" s="30">
         <v>12954</v>
@@ -7717,50 +7928,53 @@
       </c>
       <c r="V40" s="38">
         <v>12373</v>
       </c>
       <c r="W40" s="38">
         <v>12339</v>
       </c>
       <c r="X40" s="38">
         <v>12299</v>
       </c>
       <c r="Y40" s="38">
         <v>12236</v>
       </c>
       <c r="Z40" s="38">
         <v>12205</v>
       </c>
       <c r="AA40" s="50">
         <v>12177</v>
       </c>
       <c r="AB40" s="50">
         <v>12161</v>
       </c>
       <c r="AC40" s="50">
         <v>12148</v>
       </c>
+      <c r="AD40" s="52">
+        <v>12123</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="32">
         <v>4900</v>
       </c>
       <c r="C41" s="32">
         <v>4869</v>
       </c>
       <c r="D41" s="32">
         <v>4856</v>
       </c>
       <c r="E41" s="32">
         <v>4859</v>
       </c>
       <c r="F41" s="32">
         <v>4850</v>
       </c>
       <c r="G41" s="30">
         <v>4842</v>
       </c>
       <c r="H41" s="30">
         <v>4840</v>
@@ -7806,50 +8020,53 @@
       </c>
       <c r="V41" s="38">
         <v>4695</v>
       </c>
       <c r="W41" s="38">
         <v>4687</v>
       </c>
       <c r="X41" s="38">
         <v>4671</v>
       </c>
       <c r="Y41" s="38">
         <v>4640</v>
       </c>
       <c r="Z41" s="38">
         <v>4620</v>
       </c>
       <c r="AA41" s="50">
         <v>4606</v>
       </c>
       <c r="AB41" s="50">
         <v>4602</v>
       </c>
       <c r="AC41" s="50">
         <v>4577</v>
       </c>
+      <c r="AD41" s="52">
+        <v>4589</v>
+      </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="32">
         <v>6570</v>
       </c>
       <c r="C42" s="32">
         <v>6530</v>
       </c>
       <c r="D42" s="32">
         <v>6505</v>
       </c>
       <c r="E42" s="32">
         <v>6483</v>
       </c>
       <c r="F42" s="32">
         <v>6463</v>
       </c>
       <c r="G42" s="30">
         <v>6458</v>
       </c>
       <c r="H42" s="30">
         <v>6440</v>
@@ -7895,51 +8112,53 @@
       </c>
       <c r="V42" s="38">
         <v>6041</v>
       </c>
       <c r="W42" s="38">
         <v>6002</v>
       </c>
       <c r="X42" s="38">
         <v>5976</v>
       </c>
       <c r="Y42" s="38">
         <v>5929</v>
       </c>
       <c r="Z42" s="38">
         <v>5907</v>
       </c>
       <c r="AA42" s="50">
         <v>5903</v>
       </c>
       <c r="AB42" s="50">
         <v>5893</v>
       </c>
       <c r="AC42" s="50">
         <v>5867</v>
       </c>
-      <c r="AD42" s="9"/>
+      <c r="AD42" s="52">
+        <v>5859</v>
+      </c>
       <c r="AE42" s="9"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
@@ -8011,51 +8230,53 @@
       </c>
       <c r="V43" s="39">
         <v>16779</v>
       </c>
       <c r="W43" s="39">
         <v>16741</v>
       </c>
       <c r="X43" s="39">
         <v>16713</v>
       </c>
       <c r="Y43" s="39">
         <v>16679</v>
       </c>
       <c r="Z43" s="39">
         <v>16668</v>
       </c>
       <c r="AA43" s="51">
         <v>16655</v>
       </c>
       <c r="AB43" s="51">
         <v>16620</v>
       </c>
       <c r="AC43" s="51">
         <v>16615</v>
       </c>
-      <c r="AD43" s="9"/>
+      <c r="AD43" s="60">
+        <v>16592</v>
+      </c>
       <c r="AE43" s="9"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
@@ -8124,195 +8345,195 @@
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="H58" sqref="H58"/>
+    <sheetView topLeftCell="H1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AD43" sqref="AD43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.5546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.88671875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.5546875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.109375" style="1"/>
+    <col min="37" max="37" width="11.6640625" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.75">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:37" ht="15">
+      <c r="A1" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="52">
+      <c r="A4" s="58"/>
+      <c r="B4" s="53">
         <v>2024</v>
       </c>
-      <c r="C4" s="53"/>
-[...10 lines deleted...]
-      <c r="N4" s="52">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="53">
         <v>2025</v>
       </c>
-      <c r="O4" s="53"/>
-[...10 lines deleted...]
-      <c r="Z4" s="52">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="53">
         <v>2026</v>
       </c>
-      <c r="AA4" s="53"/>
-[...12 lines deleted...]
-      <c r="A5" s="58"/>
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54"/>
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="59"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -8379,77 +8600,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="54"/>
-[...22 lines deleted...]
-      <c r="Y6" s="54"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="35">
         <v>273970</v>
       </c>
       <c r="C7" s="35">
         <v>273649</v>
       </c>
       <c r="D7" s="35">
         <v>272876</v>
       </c>
       <c r="E7" s="35">
         <v>272721</v>
       </c>
       <c r="F7" s="35">
         <v>272563</v>
       </c>
       <c r="G7" s="34">
         <v>272379</v>
       </c>
       <c r="H7" s="34">
         <v>272087</v>
@@ -8495,50 +8716,54 @@
       </c>
       <c r="V7" s="38">
         <v>266811</v>
       </c>
       <c r="W7" s="38">
         <v>266420</v>
       </c>
       <c r="X7" s="38">
         <v>266122</v>
       </c>
       <c r="Y7" s="38">
         <v>265805</v>
       </c>
       <c r="Z7" s="38">
         <v>265488</v>
       </c>
       <c r="AA7" s="38">
         <v>265179</v>
       </c>
       <c r="AB7" s="38">
         <v>265006</v>
       </c>
       <c r="AC7" s="38">
         <v>264811</v>
       </c>
+      <c r="AD7" s="52">
+        <v>264680</v>
+      </c>
+      <c r="AE7" s="48"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="35">
         <v>119760</v>
       </c>
       <c r="C8" s="35">
         <v>119716</v>
       </c>
       <c r="D8" s="35">
         <v>119421</v>
       </c>
       <c r="E8" s="35">
         <v>119392</v>
       </c>
       <c r="F8" s="35">
         <v>119266</v>
       </c>
       <c r="G8" s="34">
         <v>119211</v>
       </c>
       <c r="H8" s="34">
         <v>119157</v>
@@ -8584,50 +8809,54 @@
       </c>
       <c r="V8" s="38">
         <v>119329</v>
       </c>
       <c r="W8" s="38">
         <v>119345</v>
       </c>
       <c r="X8" s="38">
         <v>119323</v>
       </c>
       <c r="Y8" s="38">
         <v>119334</v>
       </c>
       <c r="Z8" s="38">
         <v>119313</v>
       </c>
       <c r="AA8" s="38">
         <v>119237</v>
       </c>
       <c r="AB8" s="38">
         <v>119253</v>
       </c>
       <c r="AC8" s="38">
         <v>119316</v>
       </c>
+      <c r="AD8" s="52">
+        <v>119302</v>
+      </c>
+      <c r="AE8" s="48"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="35">
         <v>16002</v>
       </c>
       <c r="C9" s="35">
         <v>15948</v>
       </c>
       <c r="D9" s="35">
         <v>15903</v>
       </c>
       <c r="E9" s="35">
         <v>15876</v>
       </c>
       <c r="F9" s="35">
         <v>15821</v>
       </c>
       <c r="G9" s="34">
         <v>15811</v>
       </c>
       <c r="H9" s="34">
         <v>15779</v>
@@ -8673,50 +8902,54 @@
       </c>
       <c r="V9" s="38">
         <v>15093</v>
       </c>
       <c r="W9" s="38">
         <v>15033</v>
       </c>
       <c r="X9" s="38">
         <v>14990</v>
       </c>
       <c r="Y9" s="38">
         <v>14949</v>
       </c>
       <c r="Z9" s="38">
         <v>14889</v>
       </c>
       <c r="AA9" s="38">
         <v>14864</v>
       </c>
       <c r="AB9" s="38">
         <v>14810</v>
       </c>
       <c r="AC9" s="38">
         <v>14798</v>
       </c>
+      <c r="AD9" s="52">
+        <v>14806</v>
+      </c>
+      <c r="AE9" s="48"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="35">
         <v>6446</v>
       </c>
       <c r="C10" s="35">
         <v>6427</v>
       </c>
       <c r="D10" s="35">
         <v>6409</v>
       </c>
       <c r="E10" s="35">
         <v>6400</v>
       </c>
       <c r="F10" s="35">
         <v>6392</v>
       </c>
       <c r="G10" s="34">
         <v>6386</v>
       </c>
       <c r="H10" s="34">
         <v>6358</v>
@@ -8762,50 +8995,54 @@
       </c>
       <c r="V10" s="38">
         <v>5985</v>
       </c>
       <c r="W10" s="38">
         <v>5974</v>
       </c>
       <c r="X10" s="38">
         <v>5929</v>
       </c>
       <c r="Y10" s="38">
         <v>5930</v>
       </c>
       <c r="Z10" s="38">
         <v>5912</v>
       </c>
       <c r="AA10" s="38">
         <v>5898</v>
       </c>
       <c r="AB10" s="38">
         <v>5876</v>
       </c>
       <c r="AC10" s="38">
         <v>5849</v>
       </c>
+      <c r="AD10" s="52">
+        <v>5841</v>
+      </c>
+      <c r="AE10" s="48"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="35">
         <v>13546</v>
       </c>
       <c r="C11" s="35">
         <v>13522</v>
       </c>
       <c r="D11" s="35">
         <v>13494</v>
       </c>
       <c r="E11" s="35">
         <v>13469</v>
       </c>
       <c r="F11" s="35">
         <v>13453</v>
       </c>
       <c r="G11" s="34">
         <v>13458</v>
       </c>
       <c r="H11" s="34">
         <v>13439</v>
@@ -8851,50 +9088,54 @@
       </c>
       <c r="V11" s="38">
         <v>13109</v>
       </c>
       <c r="W11" s="38">
         <v>13087</v>
       </c>
       <c r="X11" s="38">
         <v>13059</v>
       </c>
       <c r="Y11" s="38">
         <v>13027</v>
       </c>
       <c r="Z11" s="38">
         <v>13001</v>
       </c>
       <c r="AA11" s="38">
         <v>12981</v>
       </c>
       <c r="AB11" s="38">
         <v>12968</v>
       </c>
       <c r="AC11" s="38">
         <v>12943</v>
       </c>
+      <c r="AD11" s="52">
+        <v>12919</v>
+      </c>
+      <c r="AE11" s="48"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="35">
         <v>10455</v>
       </c>
       <c r="C12" s="35">
         <v>10435</v>
       </c>
       <c r="D12" s="35">
         <v>10421</v>
       </c>
       <c r="E12" s="35">
         <v>10403</v>
       </c>
       <c r="F12" s="35">
         <v>10385</v>
       </c>
       <c r="G12" s="34">
         <v>10366</v>
       </c>
       <c r="H12" s="34">
         <v>10350</v>
@@ -8940,50 +9181,54 @@
       </c>
       <c r="V12" s="38">
         <v>10060</v>
       </c>
       <c r="W12" s="38">
         <v>10044</v>
       </c>
       <c r="X12" s="38">
         <v>10026</v>
       </c>
       <c r="Y12" s="38">
         <v>10000</v>
       </c>
       <c r="Z12" s="38">
         <v>10000</v>
       </c>
       <c r="AA12" s="38">
         <v>9957</v>
       </c>
       <c r="AB12" s="38">
         <v>9945</v>
       </c>
       <c r="AC12" s="38">
         <v>9920</v>
       </c>
+      <c r="AD12" s="52">
+        <v>9908</v>
+      </c>
+      <c r="AE12" s="48"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="35">
         <v>8899</v>
       </c>
       <c r="C13" s="35">
         <v>8867</v>
       </c>
       <c r="D13" s="35">
         <v>8843</v>
       </c>
       <c r="E13" s="35">
         <v>8839</v>
       </c>
       <c r="F13" s="35">
         <v>8834</v>
       </c>
       <c r="G13" s="34">
         <v>8809</v>
       </c>
       <c r="H13" s="34">
         <v>8796</v>
@@ -9029,50 +9274,54 @@
       </c>
       <c r="V13" s="38">
         <v>8353</v>
       </c>
       <c r="W13" s="38">
         <v>8306</v>
       </c>
       <c r="X13" s="38">
         <v>8272</v>
       </c>
       <c r="Y13" s="38">
         <v>8247</v>
       </c>
       <c r="Z13" s="38">
         <v>8235</v>
       </c>
       <c r="AA13" s="38">
         <v>8220</v>
       </c>
       <c r="AB13" s="38">
         <v>8214</v>
       </c>
       <c r="AC13" s="38">
         <v>8195</v>
       </c>
+      <c r="AD13" s="52">
+        <v>8173</v>
+      </c>
+      <c r="AE13" s="48"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="35">
         <v>23378</v>
       </c>
       <c r="C14" s="35">
         <v>23380</v>
       </c>
       <c r="D14" s="35">
         <v>23359</v>
       </c>
       <c r="E14" s="35">
         <v>23346</v>
       </c>
       <c r="F14" s="35">
         <v>23508</v>
       </c>
       <c r="G14" s="34">
         <v>23537</v>
       </c>
       <c r="H14" s="34">
         <v>23525</v>
@@ -9118,50 +9367,54 @@
       </c>
       <c r="V14" s="38">
         <v>23029</v>
       </c>
       <c r="W14" s="38">
         <v>23032</v>
       </c>
       <c r="X14" s="38">
         <v>23066</v>
       </c>
       <c r="Y14" s="38">
         <v>23041</v>
       </c>
       <c r="Z14" s="38">
         <v>23029</v>
       </c>
       <c r="AA14" s="38">
         <v>23030</v>
       </c>
       <c r="AB14" s="38">
         <v>23039</v>
       </c>
       <c r="AC14" s="38">
         <v>23005</v>
       </c>
+      <c r="AD14" s="52">
+        <v>23009</v>
+      </c>
+      <c r="AE14" s="48"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="35">
         <v>8665</v>
       </c>
       <c r="C15" s="35">
         <v>8649</v>
       </c>
       <c r="D15" s="35">
         <v>8635</v>
       </c>
       <c r="E15" s="35">
         <v>8631</v>
       </c>
       <c r="F15" s="35">
         <v>8616</v>
       </c>
       <c r="G15" s="34">
         <v>8598</v>
       </c>
       <c r="H15" s="34">
         <v>8590</v>
@@ -9207,50 +9460,54 @@
       </c>
       <c r="V15" s="38">
         <v>8304</v>
       </c>
       <c r="W15" s="38">
         <v>8272</v>
       </c>
       <c r="X15" s="38">
         <v>8262</v>
       </c>
       <c r="Y15" s="38">
         <v>8247</v>
       </c>
       <c r="Z15" s="38">
         <v>8230</v>
       </c>
       <c r="AA15" s="38">
         <v>8208</v>
       </c>
       <c r="AB15" s="38">
         <v>8215</v>
       </c>
       <c r="AC15" s="38">
         <v>8219</v>
       </c>
+      <c r="AD15" s="52">
+        <v>8206</v>
+      </c>
+      <c r="AE15" s="48"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="35">
         <v>8902</v>
       </c>
       <c r="C16" s="35">
         <v>8908</v>
       </c>
       <c r="D16" s="35">
         <v>8854</v>
       </c>
       <c r="E16" s="35">
         <v>8848</v>
       </c>
       <c r="F16" s="35">
         <v>8831</v>
       </c>
       <c r="G16" s="34">
         <v>8828</v>
       </c>
       <c r="H16" s="34">
         <v>8809</v>
@@ -9296,52 +9553,56 @@
       </c>
       <c r="V16" s="38">
         <v>8554</v>
       </c>
       <c r="W16" s="38">
         <v>8534</v>
       </c>
       <c r="X16" s="38">
         <v>8502</v>
       </c>
       <c r="Y16" s="38">
         <v>8499</v>
       </c>
       <c r="Z16" s="38">
         <v>8466</v>
       </c>
       <c r="AA16" s="38">
         <v>8456</v>
       </c>
       <c r="AB16" s="38">
         <v>8447</v>
       </c>
       <c r="AC16" s="38">
         <v>8445</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="52">
+        <v>8435</v>
+      </c>
+      <c r="AE16" s="48"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="35">
         <v>8946</v>
       </c>
       <c r="C17" s="35">
         <v>8922</v>
       </c>
       <c r="D17" s="35">
         <v>8883</v>
       </c>
       <c r="E17" s="35">
         <v>8878</v>
       </c>
       <c r="F17" s="35">
         <v>8884</v>
       </c>
       <c r="G17" s="34">
         <v>8873</v>
       </c>
       <c r="H17" s="34">
         <v>8877</v>
       </c>
       <c r="I17" s="34">
@@ -9385,52 +9646,56 @@
       </c>
       <c r="V17" s="38">
         <v>8574</v>
       </c>
       <c r="W17" s="38">
         <v>8542</v>
       </c>
       <c r="X17" s="38">
         <v>8545</v>
       </c>
       <c r="Y17" s="38">
         <v>8522</v>
       </c>
       <c r="Z17" s="38">
         <v>8506</v>
       </c>
       <c r="AA17" s="38">
         <v>8519</v>
       </c>
       <c r="AB17" s="38">
         <v>8529</v>
       </c>
       <c r="AC17" s="38">
         <v>8506</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="52">
+        <v>8500</v>
+      </c>
+      <c r="AE17" s="48"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="35">
         <v>20058</v>
       </c>
       <c r="C18" s="35">
         <v>20028</v>
       </c>
       <c r="D18" s="35">
         <v>19871</v>
       </c>
       <c r="E18" s="35">
         <v>19864</v>
       </c>
       <c r="F18" s="35">
         <v>19818</v>
       </c>
       <c r="G18" s="34">
         <v>19775</v>
       </c>
       <c r="H18" s="34">
         <v>19738</v>
       </c>
       <c r="I18" s="34">
@@ -9474,52 +9739,56 @@
       </c>
       <c r="V18" s="38">
         <v>19025</v>
       </c>
       <c r="W18" s="38">
         <v>18982</v>
       </c>
       <c r="X18" s="38">
         <v>18940</v>
       </c>
       <c r="Y18" s="38">
         <v>18895</v>
       </c>
       <c r="Z18" s="38">
         <v>18859</v>
       </c>
       <c r="AA18" s="38">
         <v>18814</v>
       </c>
       <c r="AB18" s="38">
         <v>18791</v>
       </c>
       <c r="AC18" s="38">
         <v>18768</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="52">
+        <v>18742</v>
+      </c>
+      <c r="AE18" s="48"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="35">
         <v>4777</v>
       </c>
       <c r="C19" s="35">
         <v>4764</v>
       </c>
       <c r="D19" s="35">
         <v>4751</v>
       </c>
       <c r="E19" s="35">
         <v>4749</v>
       </c>
       <c r="F19" s="35">
         <v>4742</v>
       </c>
       <c r="G19" s="34">
         <v>4751</v>
       </c>
       <c r="H19" s="34">
         <v>4742</v>
       </c>
       <c r="I19" s="34">
@@ -9563,52 +9832,56 @@
       </c>
       <c r="V19" s="38">
         <v>4495</v>
       </c>
       <c r="W19" s="38">
         <v>4473</v>
       </c>
       <c r="X19" s="38">
         <v>4455</v>
       </c>
       <c r="Y19" s="38">
         <v>4436</v>
       </c>
       <c r="Z19" s="38">
         <v>4429</v>
       </c>
       <c r="AA19" s="38">
         <v>4423</v>
       </c>
       <c r="AB19" s="38">
         <v>4410</v>
       </c>
       <c r="AC19" s="38">
         <v>4398</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="52">
+        <v>4419</v>
+      </c>
+      <c r="AE19" s="48"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="35">
         <v>6362</v>
       </c>
       <c r="C20" s="35">
         <v>6333</v>
       </c>
       <c r="D20" s="35">
         <v>6298</v>
       </c>
       <c r="E20" s="35">
         <v>6290</v>
       </c>
       <c r="F20" s="35">
         <v>6281</v>
       </c>
       <c r="G20" s="34">
         <v>6269</v>
       </c>
       <c r="H20" s="34">
         <v>6253</v>
       </c>
       <c r="I20" s="34">
@@ -9652,52 +9925,56 @@
       </c>
       <c r="V20" s="38">
         <v>5751</v>
       </c>
       <c r="W20" s="38">
         <v>5697</v>
       </c>
       <c r="X20" s="38">
         <v>5677</v>
       </c>
       <c r="Y20" s="38">
         <v>5637</v>
       </c>
       <c r="Z20" s="38">
         <v>5616</v>
       </c>
       <c r="AA20" s="38">
         <v>5601</v>
       </c>
       <c r="AB20" s="38">
         <v>5579</v>
       </c>
       <c r="AC20" s="38">
         <v>5563</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="52">
+        <v>5546</v>
+      </c>
+      <c r="AE20" s="48"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35">
         <v>17774</v>
       </c>
       <c r="C21" s="35">
         <v>17750</v>
       </c>
       <c r="D21" s="35">
         <v>17734</v>
       </c>
       <c r="E21" s="35">
         <v>17736</v>
       </c>
       <c r="F21" s="35">
         <v>17732</v>
       </c>
       <c r="G21" s="34">
         <v>17707</v>
       </c>
       <c r="H21" s="34">
         <v>17674</v>
       </c>
       <c r="I21" s="34">
@@ -9741,81 +10018,85 @@
       </c>
       <c r="V21" s="38">
         <v>17150</v>
       </c>
       <c r="W21" s="38">
         <v>17099</v>
       </c>
       <c r="X21" s="38">
         <v>17076</v>
       </c>
       <c r="Y21" s="38">
         <v>17041</v>
       </c>
       <c r="Z21" s="38">
         <v>17003</v>
       </c>
       <c r="AA21" s="38">
         <v>16971</v>
       </c>
       <c r="AB21" s="38">
         <v>16930</v>
       </c>
       <c r="AC21" s="38">
         <v>16886</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AD21" s="52">
+        <v>16874</v>
+      </c>
+      <c r="AE21" s="48"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="55"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="37">
         <v>138731</v>
       </c>
       <c r="C23" s="37">
         <v>138659</v>
       </c>
       <c r="D23" s="37">
         <v>138290</v>
       </c>
       <c r="E23" s="37">
         <v>138279</v>
       </c>
       <c r="F23" s="37">
         <v>138133</v>
       </c>
       <c r="G23" s="36">
         <v>138093</v>
       </c>
       <c r="H23" s="36">
         <v>138050</v>
       </c>
       <c r="I23" s="36">
@@ -9859,52 +10140,56 @@
       </c>
       <c r="V23" s="38">
         <v>137891</v>
       </c>
       <c r="W23" s="38">
         <v>137897</v>
       </c>
       <c r="X23" s="38">
         <v>137838</v>
       </c>
       <c r="Y23" s="38">
         <v>137849</v>
       </c>
       <c r="Z23" s="38">
         <v>137807</v>
       </c>
       <c r="AA23" s="50">
         <v>137738</v>
       </c>
       <c r="AB23" s="50">
         <v>137750</v>
       </c>
       <c r="AC23" s="50">
         <v>137816</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="52">
+        <v>137796</v>
+      </c>
+      <c r="AE23" s="50"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="37">
         <v>119760</v>
       </c>
       <c r="C24" s="37">
         <v>119716</v>
       </c>
       <c r="D24" s="37">
         <v>119421</v>
       </c>
       <c r="E24" s="37">
         <v>119392</v>
       </c>
       <c r="F24" s="37">
         <v>119266</v>
       </c>
       <c r="G24" s="36">
         <v>119211</v>
       </c>
       <c r="H24" s="36">
         <v>119157</v>
       </c>
       <c r="I24" s="36">
@@ -9948,52 +10233,56 @@
       </c>
       <c r="V24" s="38">
         <v>119329</v>
       </c>
       <c r="W24" s="38">
         <v>119345</v>
       </c>
       <c r="X24" s="38">
         <v>119323</v>
       </c>
       <c r="Y24" s="38">
         <v>119334</v>
       </c>
       <c r="Z24" s="38">
         <v>119313</v>
       </c>
       <c r="AA24" s="50">
         <v>119237</v>
       </c>
       <c r="AB24" s="50">
         <v>119253</v>
       </c>
       <c r="AC24" s="50">
         <v>119316</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="52">
+        <v>119302</v>
+      </c>
+      <c r="AE24" s="50"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="37">
         <v>4474</v>
       </c>
       <c r="C25" s="37">
         <v>4468</v>
       </c>
       <c r="D25" s="37">
         <v>4459</v>
       </c>
       <c r="E25" s="37">
         <v>4462</v>
       </c>
       <c r="F25" s="37">
         <v>4459</v>
       </c>
       <c r="G25" s="36">
         <v>4478</v>
       </c>
       <c r="H25" s="36">
         <v>4483</v>
       </c>
       <c r="I25" s="36">
@@ -10037,52 +10326,56 @@
       </c>
       <c r="V25" s="38">
         <v>4460</v>
       </c>
       <c r="W25" s="38">
         <v>4468</v>
       </c>
       <c r="X25" s="38">
         <v>4458</v>
       </c>
       <c r="Y25" s="38">
         <v>4450</v>
       </c>
       <c r="Z25" s="38">
         <v>4454</v>
       </c>
       <c r="AA25" s="50">
         <v>4459</v>
       </c>
       <c r="AB25" s="50">
         <v>4455</v>
       </c>
       <c r="AC25" s="50">
         <v>4448</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="52">
+        <v>4442</v>
+      </c>
+      <c r="AE25" s="50"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="37">
         <v>3594</v>
       </c>
       <c r="C26" s="37">
         <v>3576</v>
       </c>
       <c r="D26" s="37">
         <v>3562</v>
       </c>
       <c r="E26" s="37">
         <v>3561</v>
       </c>
       <c r="F26" s="37">
         <v>3559</v>
       </c>
       <c r="G26" s="36">
         <v>3553</v>
       </c>
       <c r="H26" s="36">
         <v>3561</v>
       </c>
       <c r="I26" s="36">
@@ -10126,52 +10419,56 @@
       </c>
       <c r="V26" s="38">
         <v>3413</v>
       </c>
       <c r="W26" s="38">
         <v>3403</v>
       </c>
       <c r="X26" s="38">
         <v>3395</v>
       </c>
       <c r="Y26" s="38">
         <v>3395</v>
       </c>
       <c r="Z26" s="38">
         <v>3395</v>
       </c>
       <c r="AA26" s="50">
         <v>3388</v>
       </c>
       <c r="AB26" s="50">
         <v>3381</v>
       </c>
       <c r="AC26" s="50">
         <v>3387</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="52">
+        <v>3381</v>
+      </c>
+      <c r="AE26" s="50"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="37">
         <v>4178</v>
       </c>
       <c r="C27" s="37">
         <v>4182</v>
       </c>
       <c r="D27" s="37">
         <v>4163</v>
       </c>
       <c r="E27" s="37">
         <v>4168</v>
       </c>
       <c r="F27" s="37">
         <v>4158</v>
       </c>
       <c r="G27" s="36">
         <v>4167</v>
       </c>
       <c r="H27" s="36">
         <v>4177</v>
       </c>
       <c r="I27" s="36">
@@ -10215,52 +10512,56 @@
       </c>
       <c r="V27" s="38">
         <v>4137</v>
       </c>
       <c r="W27" s="38">
         <v>4144</v>
       </c>
       <c r="X27" s="38">
         <v>4122</v>
       </c>
       <c r="Y27" s="38">
         <v>4126</v>
       </c>
       <c r="Z27" s="38">
         <v>4121</v>
       </c>
       <c r="AA27" s="50">
         <v>4128</v>
       </c>
       <c r="AB27" s="50">
         <v>4138</v>
       </c>
       <c r="AC27" s="50">
         <v>4146</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="52">
+        <v>4144</v>
+      </c>
+      <c r="AE27" s="50"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="37">
         <v>6725</v>
       </c>
       <c r="C28" s="37">
         <v>6717</v>
       </c>
       <c r="D28" s="37">
         <v>6685</v>
       </c>
       <c r="E28" s="37">
         <v>6696</v>
       </c>
       <c r="F28" s="37">
         <v>6691</v>
       </c>
       <c r="G28" s="36">
         <v>6684</v>
       </c>
       <c r="H28" s="36">
         <v>6672</v>
       </c>
       <c r="I28" s="36">
@@ -10304,81 +10605,85 @@
       </c>
       <c r="V28" s="38">
         <v>6552</v>
       </c>
       <c r="W28" s="38">
         <v>6537</v>
       </c>
       <c r="X28" s="38">
         <v>6540</v>
       </c>
       <c r="Y28" s="38">
         <v>6544</v>
       </c>
       <c r="Z28" s="38">
         <v>6524</v>
       </c>
       <c r="AA28" s="50">
         <v>6526</v>
       </c>
       <c r="AB28" s="50">
         <v>6523</v>
       </c>
       <c r="AC28" s="50">
         <v>6519</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="55" t="s">
+      <c r="AD28" s="52">
+        <v>6527</v>
+      </c>
+      <c r="AE28" s="50"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="55"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="40">
         <v>135239</v>
       </c>
       <c r="C30" s="40">
         <v>134990</v>
       </c>
       <c r="D30" s="40">
         <v>134586</v>
       </c>
       <c r="E30" s="40">
         <v>134442</v>
       </c>
       <c r="F30" s="40">
         <v>134430</v>
       </c>
       <c r="G30" s="38">
         <v>134286</v>
       </c>
       <c r="H30" s="38">
         <v>134037</v>
       </c>
       <c r="I30" s="38">
@@ -10422,52 +10727,56 @@
       </c>
       <c r="V30" s="38">
         <v>128920</v>
       </c>
       <c r="W30" s="38">
         <v>128523</v>
       </c>
       <c r="X30" s="38">
         <v>128284</v>
       </c>
       <c r="Y30" s="38">
         <v>127956</v>
       </c>
       <c r="Z30" s="38">
         <v>127681</v>
       </c>
       <c r="AA30" s="50">
         <v>127441</v>
       </c>
       <c r="AB30" s="50">
         <v>127256</v>
       </c>
       <c r="AC30" s="50">
         <v>126995</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="52">
+        <v>126884</v>
+      </c>
+      <c r="AE30" s="50"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="40">
         <v>16002</v>
       </c>
       <c r="C31" s="40">
         <v>15948</v>
       </c>
       <c r="D31" s="40">
         <v>15903</v>
       </c>
       <c r="E31" s="40">
         <v>15876</v>
       </c>
       <c r="F31" s="40">
         <v>15821</v>
       </c>
       <c r="G31" s="38">
         <v>15811</v>
       </c>
       <c r="H31" s="38">
         <v>15779</v>
       </c>
       <c r="I31" s="38">
@@ -10511,52 +10820,56 @@
       </c>
       <c r="V31" s="38">
         <v>15093</v>
       </c>
       <c r="W31" s="38">
         <v>15033</v>
       </c>
       <c r="X31" s="38">
         <v>14990</v>
       </c>
       <c r="Y31" s="38">
         <v>14949</v>
       </c>
       <c r="Z31" s="38">
         <v>14889</v>
       </c>
       <c r="AA31" s="50">
         <v>14864</v>
       </c>
       <c r="AB31" s="50">
         <v>14810</v>
       </c>
       <c r="AC31" s="50">
         <v>14798</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="61">
+        <v>14806</v>
+      </c>
+      <c r="AE31" s="50"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="40">
         <v>6446</v>
       </c>
       <c r="C32" s="40">
         <v>6427</v>
       </c>
       <c r="D32" s="40">
         <v>6409</v>
       </c>
       <c r="E32" s="40">
         <v>6400</v>
       </c>
       <c r="F32" s="40">
         <v>6392</v>
       </c>
       <c r="G32" s="38">
         <v>6386</v>
       </c>
       <c r="H32" s="38">
         <v>6358</v>
       </c>
       <c r="I32" s="38">
@@ -10600,50 +10913,54 @@
       </c>
       <c r="V32" s="38">
         <v>5985</v>
       </c>
       <c r="W32" s="38">
         <v>5974</v>
       </c>
       <c r="X32" s="38">
         <v>5929</v>
       </c>
       <c r="Y32" s="38">
         <v>5930</v>
       </c>
       <c r="Z32" s="38">
         <v>5912</v>
       </c>
       <c r="AA32" s="50">
         <v>5898</v>
       </c>
       <c r="AB32" s="50">
         <v>5876</v>
       </c>
       <c r="AC32" s="50">
         <v>5849</v>
       </c>
+      <c r="AD32" s="61">
+        <v>5841</v>
+      </c>
+      <c r="AE32" s="50"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="40">
         <v>9072</v>
       </c>
       <c r="C33" s="40">
         <v>9054</v>
       </c>
       <c r="D33" s="40">
         <v>9035</v>
       </c>
       <c r="E33" s="40">
         <v>9007</v>
       </c>
       <c r="F33" s="40">
         <v>8994</v>
       </c>
       <c r="G33" s="38">
         <v>8980</v>
       </c>
       <c r="H33" s="38">
         <v>8956</v>
@@ -10689,50 +11006,54 @@
       </c>
       <c r="V33" s="38">
         <v>8649</v>
       </c>
       <c r="W33" s="38">
         <v>8619</v>
       </c>
       <c r="X33" s="38">
         <v>8601</v>
       </c>
       <c r="Y33" s="38">
         <v>8577</v>
       </c>
       <c r="Z33" s="38">
         <v>8547</v>
       </c>
       <c r="AA33" s="50">
         <v>8522</v>
       </c>
       <c r="AB33" s="50">
         <v>8513</v>
       </c>
       <c r="AC33" s="50">
         <v>8495</v>
       </c>
+      <c r="AD33" s="61">
+        <v>8477</v>
+      </c>
+      <c r="AE33" s="50"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="40">
         <v>10455</v>
       </c>
       <c r="C34" s="40">
         <v>10435</v>
       </c>
       <c r="D34" s="40">
         <v>10421</v>
       </c>
       <c r="E34" s="40">
         <v>10403</v>
       </c>
       <c r="F34" s="40">
         <v>10385</v>
       </c>
       <c r="G34" s="38">
         <v>10366</v>
       </c>
       <c r="H34" s="38">
         <v>10350</v>
@@ -10778,50 +11099,54 @@
       </c>
       <c r="V34" s="38">
         <v>10060</v>
       </c>
       <c r="W34" s="38">
         <v>10044</v>
       </c>
       <c r="X34" s="38">
         <v>10026</v>
       </c>
       <c r="Y34" s="38">
         <v>10000</v>
       </c>
       <c r="Z34" s="38">
         <v>10000</v>
       </c>
       <c r="AA34" s="50">
         <v>9957</v>
       </c>
       <c r="AB34" s="50">
         <v>9945</v>
       </c>
       <c r="AC34" s="50">
         <v>9920</v>
       </c>
+      <c r="AD34" s="61">
+        <v>9908</v>
+      </c>
+      <c r="AE34" s="50"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="40">
         <v>8899</v>
       </c>
       <c r="C35" s="40">
         <v>8867</v>
       </c>
       <c r="D35" s="40">
         <v>8843</v>
       </c>
       <c r="E35" s="40">
         <v>8839</v>
       </c>
       <c r="F35" s="40">
         <v>8834</v>
       </c>
       <c r="G35" s="38">
         <v>8809</v>
       </c>
       <c r="H35" s="38">
         <v>8796</v>
@@ -10867,50 +11192,54 @@
       </c>
       <c r="V35" s="38">
         <v>8353</v>
       </c>
       <c r="W35" s="38">
         <v>8306</v>
       </c>
       <c r="X35" s="38">
         <v>8272</v>
       </c>
       <c r="Y35" s="38">
         <v>8247</v>
       </c>
       <c r="Z35" s="38">
         <v>8235</v>
       </c>
       <c r="AA35" s="50">
         <v>8220</v>
       </c>
       <c r="AB35" s="50">
         <v>8214</v>
       </c>
       <c r="AC35" s="50">
         <v>8195</v>
       </c>
+      <c r="AD35" s="61">
+        <v>8173</v>
+      </c>
+      <c r="AE35" s="50"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="40">
         <v>23378</v>
       </c>
       <c r="C36" s="40">
         <v>23380</v>
       </c>
       <c r="D36" s="40">
         <v>23359</v>
       </c>
       <c r="E36" s="40">
         <v>23346</v>
       </c>
       <c r="F36" s="40">
         <v>23508</v>
       </c>
       <c r="G36" s="38">
         <v>23537</v>
       </c>
       <c r="H36" s="38">
         <v>23525</v>
@@ -10956,50 +11285,54 @@
       </c>
       <c r="V36" s="38">
         <v>23029</v>
       </c>
       <c r="W36" s="38">
         <v>23032</v>
       </c>
       <c r="X36" s="38">
         <v>23066</v>
       </c>
       <c r="Y36" s="38">
         <v>23041</v>
       </c>
       <c r="Z36" s="38">
         <v>23029</v>
       </c>
       <c r="AA36" s="50">
         <v>23030</v>
       </c>
       <c r="AB36" s="50">
         <v>23039</v>
       </c>
       <c r="AC36" s="50">
         <v>23005</v>
       </c>
+      <c r="AD36" s="61">
+        <v>23009</v>
+      </c>
+      <c r="AE36" s="50"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="40">
         <v>5071</v>
       </c>
       <c r="C37" s="40">
         <v>5073</v>
       </c>
       <c r="D37" s="40">
         <v>5073</v>
       </c>
       <c r="E37" s="40">
         <v>5070</v>
       </c>
       <c r="F37" s="40">
         <v>5057</v>
       </c>
       <c r="G37" s="38">
         <v>5045</v>
       </c>
       <c r="H37" s="38">
         <v>5029</v>
@@ -11045,50 +11378,54 @@
       </c>
       <c r="V37" s="38">
         <v>4891</v>
       </c>
       <c r="W37" s="38">
         <v>4869</v>
       </c>
       <c r="X37" s="38">
         <v>4867</v>
       </c>
       <c r="Y37" s="38">
         <v>4852</v>
       </c>
       <c r="Z37" s="38">
         <v>4835</v>
       </c>
       <c r="AA37" s="50">
         <v>4820</v>
       </c>
       <c r="AB37" s="50">
         <v>4834</v>
       </c>
       <c r="AC37" s="50">
         <v>4832</v>
       </c>
+      <c r="AD37" s="61">
+        <v>4825</v>
+      </c>
+      <c r="AE37" s="50"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="40">
         <v>4724</v>
       </c>
       <c r="C38" s="40">
         <v>4726</v>
       </c>
       <c r="D38" s="40">
         <v>4691</v>
       </c>
       <c r="E38" s="40">
         <v>4680</v>
       </c>
       <c r="F38" s="40">
         <v>4673</v>
       </c>
       <c r="G38" s="38">
         <v>4661</v>
       </c>
       <c r="H38" s="38">
         <v>4632</v>
@@ -11134,50 +11471,54 @@
       </c>
       <c r="V38" s="38">
         <v>4417</v>
       </c>
       <c r="W38" s="38">
         <v>4390</v>
       </c>
       <c r="X38" s="38">
         <v>4380</v>
       </c>
       <c r="Y38" s="38">
         <v>4373</v>
       </c>
       <c r="Z38" s="38">
         <v>4345</v>
       </c>
       <c r="AA38" s="50">
         <v>4328</v>
       </c>
       <c r="AB38" s="50">
         <v>4309</v>
       </c>
       <c r="AC38" s="50">
         <v>4299</v>
       </c>
+      <c r="AD38" s="61">
+        <v>4291</v>
+      </c>
+      <c r="AE38" s="50"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="40">
         <v>8946</v>
       </c>
       <c r="C39" s="40">
         <v>8922</v>
       </c>
       <c r="D39" s="40">
         <v>8883</v>
       </c>
       <c r="E39" s="40">
         <v>8878</v>
       </c>
       <c r="F39" s="40">
         <v>8884</v>
       </c>
       <c r="G39" s="38">
         <v>8873</v>
       </c>
       <c r="H39" s="38">
         <v>8877</v>
@@ -11223,50 +11564,54 @@
       </c>
       <c r="V39" s="38">
         <v>8574</v>
       </c>
       <c r="W39" s="38">
         <v>8542</v>
       </c>
       <c r="X39" s="38">
         <v>8545</v>
       </c>
       <c r="Y39" s="38">
         <v>8522</v>
       </c>
       <c r="Z39" s="38">
         <v>8506</v>
       </c>
       <c r="AA39" s="50">
         <v>8519</v>
       </c>
       <c r="AB39" s="50">
         <v>8529</v>
       </c>
       <c r="AC39" s="50">
         <v>8506</v>
       </c>
+      <c r="AD39" s="61">
+        <v>8500</v>
+      </c>
+      <c r="AE39" s="50"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="40">
         <v>13333</v>
       </c>
       <c r="C40" s="40">
         <v>13311</v>
       </c>
       <c r="D40" s="40">
         <v>13186</v>
       </c>
       <c r="E40" s="40">
         <v>13168</v>
       </c>
       <c r="F40" s="40">
         <v>13127</v>
       </c>
       <c r="G40" s="38">
         <v>13091</v>
       </c>
       <c r="H40" s="38">
         <v>13066</v>
@@ -11312,50 +11657,54 @@
       </c>
       <c r="V40" s="38">
         <v>12473</v>
       </c>
       <c r="W40" s="38">
         <v>12445</v>
       </c>
       <c r="X40" s="38">
         <v>12400</v>
       </c>
       <c r="Y40" s="38">
         <v>12351</v>
       </c>
       <c r="Z40" s="38">
         <v>12335</v>
       </c>
       <c r="AA40" s="50">
         <v>12288</v>
       </c>
       <c r="AB40" s="50">
         <v>12268</v>
       </c>
       <c r="AC40" s="50">
         <v>12249</v>
       </c>
+      <c r="AD40" s="61">
+        <v>12215</v>
+      </c>
+      <c r="AE40" s="50"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="40">
         <v>4777</v>
       </c>
       <c r="C41" s="40">
         <v>4764</v>
       </c>
       <c r="D41" s="40">
         <v>4751</v>
       </c>
       <c r="E41" s="40">
         <v>4749</v>
       </c>
       <c r="F41" s="40">
         <v>4742</v>
       </c>
       <c r="G41" s="38">
         <v>4751</v>
       </c>
       <c r="H41" s="38">
         <v>4742</v>
@@ -11401,50 +11750,54 @@
       </c>
       <c r="V41" s="38">
         <v>4495</v>
       </c>
       <c r="W41" s="48">
         <v>4473</v>
       </c>
       <c r="X41" s="38">
         <v>4455</v>
       </c>
       <c r="Y41" s="38">
         <v>4436</v>
       </c>
       <c r="Z41" s="38">
         <v>4429</v>
       </c>
       <c r="AA41" s="50">
         <v>4423</v>
       </c>
       <c r="AB41" s="50">
         <v>4410</v>
       </c>
       <c r="AC41" s="50">
         <v>4398</v>
       </c>
+      <c r="AD41" s="61">
+        <v>4419</v>
+      </c>
+      <c r="AE41" s="50"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="40">
         <v>6362</v>
       </c>
       <c r="C42" s="40">
         <v>6333</v>
       </c>
       <c r="D42" s="40">
         <v>6298</v>
       </c>
       <c r="E42" s="40">
         <v>6290</v>
       </c>
       <c r="F42" s="40">
         <v>6281</v>
       </c>
       <c r="G42" s="38">
         <v>6269</v>
       </c>
       <c r="H42" s="38">
         <v>6253</v>
@@ -11490,52 +11843,54 @@
       </c>
       <c r="V42" s="38">
         <v>5751</v>
       </c>
       <c r="W42" s="48">
         <v>5697</v>
       </c>
       <c r="X42" s="38">
         <v>5677</v>
       </c>
       <c r="Y42" s="38">
         <v>5637</v>
       </c>
       <c r="Z42" s="38">
         <v>5616</v>
       </c>
       <c r="AA42" s="50">
         <v>5601</v>
       </c>
       <c r="AB42" s="50">
         <v>5579</v>
       </c>
       <c r="AC42" s="50">
         <v>5563</v>
       </c>
-      <c r="AD42" s="9"/>
-      <c r="AE42" s="9"/>
+      <c r="AD42" s="61">
+        <v>5546</v>
+      </c>
+      <c r="AE42" s="50"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
@@ -11606,52 +11961,54 @@
       </c>
       <c r="V43" s="39">
         <v>17150</v>
       </c>
       <c r="W43" s="39">
         <v>17099</v>
       </c>
       <c r="X43" s="39">
         <v>17076</v>
       </c>
       <c r="Y43" s="39">
         <v>17041</v>
       </c>
       <c r="Z43" s="39">
         <v>17003</v>
       </c>
       <c r="AA43" s="51">
         <v>16971</v>
       </c>
       <c r="AB43" s="51">
         <v>16930</v>
       </c>
       <c r="AC43" s="51">
         <v>16886</v>
       </c>
-      <c r="AD43" s="9"/>
-      <c r="AE43" s="9"/>
+      <c r="AD43" s="60">
+        <v>16874</v>
+      </c>
+      <c r="AE43" s="51"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>