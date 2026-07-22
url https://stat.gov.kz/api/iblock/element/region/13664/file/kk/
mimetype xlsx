--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,61 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14280" windowHeight="12612" activeTab="1"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14280" windowHeight="12612" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="3" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AE30" i="2"/>
+  <c r="AE30" i="3"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="39">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
@@ -434,51 +442,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -586,99 +594,105 @@
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -936,195 +950,195 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="T28" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD43"/>
+    <sheetView topLeftCell="T25" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AE7" sqref="AE7:AE43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.88671875" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.88671875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.6640625" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="10.88671875" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="57"/>
-[...22 lines deleted...]
-      <c r="Y1" s="57"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
     </row>
     <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="58"/>
-      <c r="B4" s="53">
+      <c r="A4" s="61"/>
+      <c r="B4" s="56">
         <v>2024</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="56">
         <v>2025</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56">
         <v>2026</v>
       </c>
-      <c r="AA4" s="54"/>
-[...9 lines deleted...]
-      <c r="AK4" s="54"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="59"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1191,77 +1205,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="19">
         <v>530124</v>
       </c>
       <c r="C7" s="19">
         <v>529435</v>
       </c>
       <c r="D7" s="19">
         <v>527854</v>
       </c>
       <c r="E7" s="19">
         <v>527480</v>
       </c>
       <c r="F7" s="19">
         <v>527107</v>
       </c>
       <c r="G7" s="18">
         <v>526718</v>
       </c>
       <c r="H7" s="18">
         <v>526185</v>
@@ -1310,50 +1324,53 @@
       </c>
       <c r="W7" s="46">
         <v>515967</v>
       </c>
       <c r="X7" s="38">
         <v>515422</v>
       </c>
       <c r="Y7" s="38">
         <v>514732</v>
       </c>
       <c r="Z7" s="38">
         <v>514156</v>
       </c>
       <c r="AA7" s="48">
         <v>513624</v>
       </c>
       <c r="AB7" s="48">
         <v>513386</v>
       </c>
       <c r="AC7" s="48">
         <v>512991</v>
       </c>
       <c r="AD7" s="48">
         <v>512702</v>
       </c>
+      <c r="AE7" s="63">
+        <v>512388</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>222703</v>
       </c>
       <c r="C8" s="19">
         <v>222677</v>
       </c>
       <c r="D8" s="19">
         <v>222002</v>
       </c>
       <c r="E8" s="19">
         <v>221995</v>
       </c>
       <c r="F8" s="19">
         <v>221760</v>
       </c>
       <c r="G8" s="18">
         <v>221627</v>
       </c>
       <c r="H8" s="18">
         <v>221562</v>
@@ -1402,50 +1419,53 @@
       </c>
       <c r="W8" s="46">
         <v>222072</v>
       </c>
       <c r="X8" s="38">
         <v>222093</v>
       </c>
       <c r="Y8" s="38">
         <v>222115</v>
       </c>
       <c r="Z8" s="38">
         <v>222115</v>
       </c>
       <c r="AA8" s="48">
         <v>222039</v>
       </c>
       <c r="AB8" s="48">
         <v>222116</v>
       </c>
       <c r="AC8" s="48">
         <v>222218</v>
       </c>
       <c r="AD8" s="48">
         <v>222125</v>
       </c>
+      <c r="AE8" s="63">
+        <v>222038</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="19">
         <v>31970</v>
       </c>
       <c r="C9" s="19">
         <v>31867</v>
       </c>
       <c r="D9" s="19">
         <v>31776</v>
       </c>
       <c r="E9" s="19">
         <v>31714</v>
       </c>
       <c r="F9" s="19">
         <v>31580</v>
       </c>
       <c r="G9" s="18">
         <v>31537</v>
       </c>
       <c r="H9" s="18">
         <v>31467</v>
@@ -1494,50 +1514,53 @@
       </c>
       <c r="W9" s="46">
         <v>30038</v>
       </c>
       <c r="X9" s="38">
         <v>29948</v>
       </c>
       <c r="Y9" s="38">
         <v>29858</v>
       </c>
       <c r="Z9" s="38">
         <v>29758</v>
       </c>
       <c r="AA9" s="48">
         <v>29680</v>
       </c>
       <c r="AB9" s="48">
         <v>29570</v>
       </c>
       <c r="AC9" s="48">
         <v>29515</v>
       </c>
       <c r="AD9" s="48">
         <v>29521</v>
       </c>
+      <c r="AE9" s="63">
+        <v>29489</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="19">
         <v>13189</v>
       </c>
       <c r="C10" s="19">
         <v>13144</v>
       </c>
       <c r="D10" s="19">
         <v>13116</v>
       </c>
       <c r="E10" s="19">
         <v>13099</v>
       </c>
       <c r="F10" s="19">
         <v>13070</v>
       </c>
       <c r="G10" s="18">
         <v>13065</v>
       </c>
       <c r="H10" s="18">
         <v>13026</v>
@@ -1586,50 +1609,53 @@
       </c>
       <c r="W10" s="46">
         <v>12315</v>
       </c>
       <c r="X10" s="38">
         <v>12243</v>
       </c>
       <c r="Y10" s="38">
         <v>12230</v>
       </c>
       <c r="Z10" s="38">
         <v>12201</v>
       </c>
       <c r="AA10" s="48">
         <v>12175</v>
       </c>
       <c r="AB10" s="48">
         <v>12127</v>
       </c>
       <c r="AC10" s="48">
         <v>12074</v>
       </c>
       <c r="AD10" s="48">
         <v>12062</v>
       </c>
+      <c r="AE10" s="63">
+        <v>12049</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>26828</v>
       </c>
       <c r="C11" s="19">
         <v>26778</v>
       </c>
       <c r="D11" s="19">
         <v>26720</v>
       </c>
       <c r="E11" s="19">
         <v>26659</v>
       </c>
       <c r="F11" s="19">
         <v>26614</v>
       </c>
       <c r="G11" s="18">
         <v>26626</v>
       </c>
       <c r="H11" s="18">
         <v>26586</v>
@@ -1678,50 +1704,53 @@
       </c>
       <c r="W11" s="46">
         <v>25912</v>
       </c>
       <c r="X11" s="38">
         <v>25875</v>
       </c>
       <c r="Y11" s="38">
         <v>25820</v>
       </c>
       <c r="Z11" s="38">
         <v>25771</v>
       </c>
       <c r="AA11" s="48">
         <v>25742</v>
       </c>
       <c r="AB11" s="48">
         <v>25722</v>
       </c>
       <c r="AC11" s="48">
         <v>25687</v>
       </c>
       <c r="AD11" s="48">
         <v>25634</v>
       </c>
+      <c r="AE11" s="63">
+        <v>25620</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>20969</v>
       </c>
       <c r="C12" s="19">
         <v>20918</v>
       </c>
       <c r="D12" s="19">
         <v>20878</v>
       </c>
       <c r="E12" s="19">
         <v>20831</v>
       </c>
       <c r="F12" s="19">
         <v>20777</v>
       </c>
       <c r="G12" s="18">
         <v>20753</v>
       </c>
       <c r="H12" s="18">
         <v>20733</v>
@@ -1770,50 +1799,53 @@
       </c>
       <c r="W12" s="46">
         <v>20120</v>
       </c>
       <c r="X12" s="38">
         <v>20083</v>
       </c>
       <c r="Y12" s="38">
         <v>20037</v>
       </c>
       <c r="Z12" s="38">
         <v>20024</v>
       </c>
       <c r="AA12" s="48">
         <v>19950</v>
       </c>
       <c r="AB12" s="48">
         <v>19925</v>
       </c>
       <c r="AC12" s="48">
         <v>19896</v>
       </c>
       <c r="AD12" s="48">
         <v>19865</v>
       </c>
+      <c r="AE12" s="63">
+        <v>19875</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="19">
         <v>17787</v>
       </c>
       <c r="C13" s="19">
         <v>17737</v>
       </c>
       <c r="D13" s="19">
         <v>17683</v>
       </c>
       <c r="E13" s="19">
         <v>17662</v>
       </c>
       <c r="F13" s="19">
         <v>17633</v>
       </c>
       <c r="G13" s="18">
         <v>17597</v>
       </c>
       <c r="H13" s="18">
         <v>17577</v>
@@ -1862,50 +1894,53 @@
       </c>
       <c r="W13" s="46">
         <v>16710</v>
       </c>
       <c r="X13" s="38">
         <v>16639</v>
       </c>
       <c r="Y13" s="38">
         <v>16575</v>
       </c>
       <c r="Z13" s="38">
         <v>16544</v>
       </c>
       <c r="AA13" s="48">
         <v>16487</v>
       </c>
       <c r="AB13" s="48">
         <v>16474</v>
       </c>
       <c r="AC13" s="48">
         <v>16439</v>
       </c>
       <c r="AD13" s="48">
         <v>16404</v>
       </c>
+      <c r="AE13" s="63">
+        <v>16383</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="19">
         <v>46556</v>
       </c>
       <c r="C14" s="19">
         <v>46509</v>
       </c>
       <c r="D14" s="19">
         <v>46479</v>
       </c>
       <c r="E14" s="19">
         <v>46471</v>
       </c>
       <c r="F14" s="19">
         <v>46779</v>
       </c>
       <c r="G14" s="18">
         <v>46829</v>
       </c>
       <c r="H14" s="18">
         <v>46813</v>
@@ -1954,50 +1989,53 @@
       </c>
       <c r="W14" s="46">
         <v>45921</v>
       </c>
       <c r="X14" s="38">
         <v>45934</v>
       </c>
       <c r="Y14" s="38">
         <v>45895</v>
       </c>
       <c r="Z14" s="38">
         <v>45862</v>
       </c>
       <c r="AA14" s="48">
         <v>45837</v>
       </c>
       <c r="AB14" s="48">
         <v>45848</v>
       </c>
       <c r="AC14" s="48">
         <v>45792</v>
       </c>
       <c r="AD14" s="48">
         <v>45809</v>
       </c>
+      <c r="AE14" s="63">
+        <v>45805</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19">
         <v>17233</v>
       </c>
       <c r="C15" s="19">
         <v>17205</v>
       </c>
       <c r="D15" s="19">
         <v>17181</v>
       </c>
       <c r="E15" s="19">
         <v>17174</v>
       </c>
       <c r="F15" s="19">
         <v>17163</v>
       </c>
       <c r="G15" s="18">
         <v>17139</v>
       </c>
       <c r="H15" s="18">
         <v>17122</v>
@@ -2046,50 +2084,53 @@
       </c>
       <c r="W15" s="46">
         <v>16489</v>
       </c>
       <c r="X15" s="38">
         <v>16472</v>
       </c>
       <c r="Y15" s="38">
         <v>16433</v>
       </c>
       <c r="Z15" s="38">
         <v>16400</v>
       </c>
       <c r="AA15" s="48">
         <v>16376</v>
       </c>
       <c r="AB15" s="48">
         <v>16385</v>
       </c>
       <c r="AC15" s="48">
         <v>16376</v>
       </c>
       <c r="AD15" s="48">
         <v>16348</v>
       </c>
+      <c r="AE15" s="63">
+        <v>16313</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="19">
         <v>17702</v>
       </c>
       <c r="C16" s="19">
         <v>17688</v>
       </c>
       <c r="D16" s="19">
         <v>17588</v>
       </c>
       <c r="E16" s="19">
         <v>17574</v>
       </c>
       <c r="F16" s="19">
         <v>17527</v>
       </c>
       <c r="G16" s="18">
         <v>17508</v>
       </c>
       <c r="H16" s="18">
         <v>17471</v>
@@ -2138,52 +2179,55 @@
       </c>
       <c r="W16" s="46">
         <v>16970</v>
       </c>
       <c r="X16" s="38">
         <v>16916</v>
       </c>
       <c r="Y16" s="38">
         <v>16892</v>
       </c>
       <c r="Z16" s="38">
         <v>16831</v>
       </c>
       <c r="AA16" s="48">
         <v>16809</v>
       </c>
       <c r="AB16" s="48">
         <v>16793</v>
       </c>
       <c r="AC16" s="48">
         <v>16783</v>
       </c>
       <c r="AD16" s="48">
         <v>16791</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="63">
+        <v>16758</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="19">
         <v>17823</v>
       </c>
       <c r="C17" s="19">
         <v>17770</v>
       </c>
       <c r="D17" s="19">
         <v>17688</v>
       </c>
       <c r="E17" s="19">
         <v>17664</v>
       </c>
       <c r="F17" s="19">
         <v>17689</v>
       </c>
       <c r="G17" s="18">
         <v>17663</v>
       </c>
       <c r="H17" s="18">
         <v>17647</v>
       </c>
       <c r="I17" s="18">
@@ -2230,52 +2274,55 @@
       </c>
       <c r="W17" s="46">
         <v>17092</v>
       </c>
       <c r="X17" s="38">
         <v>17099</v>
       </c>
       <c r="Y17" s="38">
         <v>17068</v>
       </c>
       <c r="Z17" s="38">
         <v>17042</v>
       </c>
       <c r="AA17" s="48">
         <v>17088</v>
       </c>
       <c r="AB17" s="48">
         <v>17136</v>
       </c>
       <c r="AC17" s="48">
         <v>17101</v>
       </c>
       <c r="AD17" s="48">
         <v>17102</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="63">
+        <v>17138</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="19">
         <v>39628</v>
       </c>
       <c r="C18" s="19">
         <v>39559</v>
       </c>
       <c r="D18" s="19">
         <v>39281</v>
       </c>
       <c r="E18" s="19">
         <v>39212</v>
       </c>
       <c r="F18" s="19">
         <v>39142</v>
       </c>
       <c r="G18" s="18">
         <v>39073</v>
       </c>
       <c r="H18" s="18">
         <v>38995</v>
       </c>
       <c r="I18" s="18">
@@ -2322,52 +2369,55 @@
       </c>
       <c r="W18" s="46">
         <v>37629</v>
       </c>
       <c r="X18" s="38">
         <v>37552</v>
       </c>
       <c r="Y18" s="38">
         <v>37447</v>
       </c>
       <c r="Z18" s="38">
         <v>37365</v>
       </c>
       <c r="AA18" s="48">
         <v>37282</v>
       </c>
       <c r="AB18" s="48">
         <v>37256</v>
       </c>
       <c r="AC18" s="48">
         <v>37204</v>
       </c>
       <c r="AD18" s="48">
         <v>37162</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="63">
+        <v>37146</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="19">
         <v>9677</v>
       </c>
       <c r="C19" s="19">
         <v>9633</v>
       </c>
       <c r="D19" s="19">
         <v>9607</v>
       </c>
       <c r="E19" s="19">
         <v>9608</v>
       </c>
       <c r="F19" s="19">
         <v>9592</v>
       </c>
       <c r="G19" s="18">
         <v>9593</v>
       </c>
       <c r="H19" s="18">
         <v>9582</v>
       </c>
       <c r="I19" s="18">
@@ -2414,52 +2464,55 @@
       </c>
       <c r="W19" s="46">
         <v>9160</v>
       </c>
       <c r="X19" s="38">
         <v>9126</v>
       </c>
       <c r="Y19" s="38">
         <v>9076</v>
       </c>
       <c r="Z19" s="38">
         <v>9049</v>
       </c>
       <c r="AA19" s="48">
         <v>9029</v>
       </c>
       <c r="AB19" s="48">
         <v>9012</v>
       </c>
       <c r="AC19" s="48">
         <v>8975</v>
       </c>
       <c r="AD19" s="48">
         <v>9008</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="63">
+        <v>8986</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>12932</v>
       </c>
       <c r="C20" s="19">
         <v>12863</v>
       </c>
       <c r="D20" s="19">
         <v>12803</v>
       </c>
       <c r="E20" s="19">
         <v>12773</v>
       </c>
       <c r="F20" s="19">
         <v>12744</v>
       </c>
       <c r="G20" s="18">
         <v>12727</v>
       </c>
       <c r="H20" s="18">
         <v>12693</v>
       </c>
       <c r="I20" s="18">
@@ -2506,52 +2559,55 @@
       </c>
       <c r="W20" s="46">
         <v>11699</v>
       </c>
       <c r="X20" s="38">
         <v>11653</v>
       </c>
       <c r="Y20" s="38">
         <v>11566</v>
       </c>
       <c r="Z20" s="38">
         <v>11523</v>
       </c>
       <c r="AA20" s="48">
         <v>11504</v>
       </c>
       <c r="AB20" s="48">
         <v>11472</v>
       </c>
       <c r="AC20" s="48">
         <v>11430</v>
       </c>
       <c r="AD20" s="48">
         <v>11405</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="63">
+        <v>11341</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="19">
         <v>35127</v>
       </c>
       <c r="C21" s="19">
         <v>35087</v>
       </c>
       <c r="D21" s="19">
         <v>35052</v>
       </c>
       <c r="E21" s="19">
         <v>35044</v>
       </c>
       <c r="F21" s="19">
         <v>35037</v>
       </c>
       <c r="G21" s="18">
         <v>34981</v>
       </c>
       <c r="H21" s="18">
         <v>34911</v>
       </c>
       <c r="I21" s="18">
@@ -2598,82 +2654,85 @@
       </c>
       <c r="W21" s="46">
         <v>33840</v>
       </c>
       <c r="X21" s="38">
         <v>33789</v>
       </c>
       <c r="Y21" s="38">
         <v>33720</v>
       </c>
       <c r="Z21" s="38">
         <v>33671</v>
       </c>
       <c r="AA21" s="48">
         <v>33626</v>
       </c>
       <c r="AB21" s="48">
         <v>33550</v>
       </c>
       <c r="AC21" s="48">
         <v>33501</v>
       </c>
       <c r="AD21" s="48">
         <v>33466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AE21" s="63">
+        <v>33447</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="56"/>
-[...22 lines deleted...]
-      <c r="Y22" s="56"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
       <c r="AA22" s="9"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>259346</v>
       </c>
       <c r="C23" s="21">
         <v>259288</v>
       </c>
       <c r="D23" s="21">
         <v>258508</v>
       </c>
       <c r="E23" s="21">
         <v>258505</v>
       </c>
       <c r="F23" s="21">
         <v>258241</v>
       </c>
       <c r="G23" s="20">
         <v>258148</v>
       </c>
       <c r="H23" s="20">
         <v>258110</v>
       </c>
       <c r="I23" s="20">
@@ -2720,52 +2779,55 @@
       </c>
       <c r="W23" s="46">
         <v>258170</v>
       </c>
       <c r="X23" s="38">
         <v>258153</v>
       </c>
       <c r="Y23" s="38">
         <v>258157</v>
       </c>
       <c r="Z23" s="38">
         <v>258104</v>
       </c>
       <c r="AA23" s="48">
         <v>258029</v>
       </c>
       <c r="AB23" s="50">
         <v>258110</v>
       </c>
       <c r="AC23" s="50">
         <v>258186</v>
       </c>
       <c r="AD23" s="50">
         <v>258117</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="63">
+        <v>257997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>222703</v>
       </c>
       <c r="C24" s="21">
         <v>222677</v>
       </c>
       <c r="D24" s="21">
         <v>222002</v>
       </c>
       <c r="E24" s="21">
         <v>221995</v>
       </c>
       <c r="F24" s="21">
         <v>221760</v>
       </c>
       <c r="G24" s="20">
         <v>221627</v>
       </c>
       <c r="H24" s="20">
         <v>221562</v>
       </c>
       <c r="I24" s="20">
@@ -2812,52 +2874,55 @@
       </c>
       <c r="W24" s="46">
         <v>222072</v>
       </c>
       <c r="X24" s="38">
         <v>222093</v>
       </c>
       <c r="Y24" s="38">
         <v>222115</v>
       </c>
       <c r="Z24" s="38">
         <v>222115</v>
       </c>
       <c r="AA24" s="48">
         <v>222039</v>
       </c>
       <c r="AB24" s="50">
         <v>222116</v>
       </c>
       <c r="AC24" s="50">
         <v>222218</v>
       </c>
       <c r="AD24" s="50">
         <v>222125</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="63">
+        <v>222038</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="21">
         <v>8550</v>
       </c>
       <c r="C25" s="21">
         <v>8539</v>
       </c>
       <c r="D25" s="21">
         <v>8520</v>
       </c>
       <c r="E25" s="21">
         <v>8522</v>
       </c>
       <c r="F25" s="21">
         <v>8517</v>
       </c>
       <c r="G25" s="20">
         <v>8552</v>
       </c>
       <c r="H25" s="20">
         <v>8557</v>
       </c>
       <c r="I25" s="20">
@@ -2904,52 +2969,55 @@
       </c>
       <c r="W25" s="46">
         <v>8525</v>
       </c>
       <c r="X25" s="38">
         <v>8518</v>
       </c>
       <c r="Y25" s="38">
         <v>8497</v>
       </c>
       <c r="Z25" s="38">
         <v>8499</v>
       </c>
       <c r="AA25" s="48">
         <v>8503</v>
       </c>
       <c r="AB25" s="50">
         <v>8509</v>
       </c>
       <c r="AC25" s="50">
         <v>8496</v>
       </c>
       <c r="AD25" s="50">
         <v>8489</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="63">
+        <v>8489</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="21">
         <v>6944</v>
       </c>
       <c r="C26" s="21">
         <v>6916</v>
       </c>
       <c r="D26" s="21">
         <v>6895</v>
       </c>
       <c r="E26" s="21">
         <v>6890</v>
       </c>
       <c r="F26" s="21">
         <v>6891</v>
       </c>
       <c r="G26" s="20">
         <v>6888</v>
       </c>
       <c r="H26" s="20">
         <v>6897</v>
       </c>
       <c r="I26" s="20">
@@ -2996,52 +3064,55 @@
       </c>
       <c r="W26" s="46">
         <v>6646</v>
       </c>
       <c r="X26" s="38">
         <v>6641</v>
       </c>
       <c r="Y26" s="38">
         <v>6639</v>
       </c>
       <c r="Z26" s="38">
         <v>6637</v>
       </c>
       <c r="AA26" s="48">
         <v>6628</v>
       </c>
       <c r="AB26" s="50">
         <v>6603</v>
       </c>
       <c r="AC26" s="50">
         <v>6603</v>
       </c>
       <c r="AD26" s="50">
         <v>6592</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="63">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="21">
         <v>8112</v>
       </c>
       <c r="C27" s="21">
         <v>8116</v>
       </c>
       <c r="D27" s="21">
         <v>8092</v>
       </c>
       <c r="E27" s="21">
         <v>8102</v>
       </c>
       <c r="F27" s="21">
         <v>8082</v>
       </c>
       <c r="G27" s="20">
         <v>8098</v>
       </c>
       <c r="H27" s="20">
         <v>8119</v>
       </c>
       <c r="I27" s="20">
@@ -3088,52 +3159,55 @@
       </c>
       <c r="W27" s="46">
         <v>8082</v>
       </c>
       <c r="X27" s="38">
         <v>8048</v>
       </c>
       <c r="Y27" s="38">
         <v>8046</v>
       </c>
       <c r="Z27" s="38">
         <v>8028</v>
       </c>
       <c r="AA27" s="48">
         <v>8042</v>
       </c>
       <c r="AB27" s="50">
         <v>8055</v>
       </c>
       <c r="AC27" s="50">
         <v>8062</v>
       </c>
       <c r="AD27" s="50">
         <v>8087</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="63">
+        <v>8079</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="21">
         <v>13037</v>
       </c>
       <c r="C28" s="21">
         <v>13040</v>
       </c>
       <c r="D28" s="21">
         <v>12999</v>
       </c>
       <c r="E28" s="21">
         <v>12996</v>
       </c>
       <c r="F28" s="21">
         <v>12991</v>
       </c>
       <c r="G28" s="20">
         <v>12983</v>
       </c>
       <c r="H28" s="20">
         <v>12975</v>
       </c>
       <c r="I28" s="20">
@@ -3180,82 +3254,85 @@
       </c>
       <c r="W28" s="46">
         <v>12845</v>
       </c>
       <c r="X28" s="38">
         <v>12853</v>
       </c>
       <c r="Y28" s="38">
         <v>12860</v>
       </c>
       <c r="Z28" s="38">
         <v>12825</v>
       </c>
       <c r="AA28" s="48">
         <v>12817</v>
       </c>
       <c r="AB28" s="50">
         <v>12827</v>
       </c>
       <c r="AC28" s="50">
         <v>12807</v>
       </c>
       <c r="AD28" s="50">
         <v>12824</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AE28" s="63">
+        <v>12820</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
       <c r="AA29" s="9"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="24">
         <v>270778</v>
       </c>
       <c r="C30" s="24">
         <v>270147</v>
       </c>
       <c r="D30" s="24">
         <v>269346</v>
       </c>
       <c r="E30" s="24">
         <v>268975</v>
       </c>
       <c r="F30" s="24">
         <v>268866</v>
       </c>
       <c r="G30" s="22">
         <v>268570</v>
       </c>
       <c r="H30" s="22">
         <v>268075</v>
       </c>
       <c r="I30" s="22">
@@ -3302,52 +3379,55 @@
       </c>
       <c r="W30" s="46">
         <v>257797</v>
       </c>
       <c r="X30" s="38">
         <v>257269</v>
       </c>
       <c r="Y30" s="38">
         <v>256575</v>
       </c>
       <c r="Z30" s="38">
         <v>256052</v>
       </c>
       <c r="AA30" s="48">
         <v>255595</v>
       </c>
       <c r="AB30" s="48">
         <v>255276</v>
       </c>
       <c r="AC30" s="50">
         <v>254805</v>
       </c>
       <c r="AD30" s="50">
         <v>254585</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="50">
+        <v>254391</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>31970</v>
       </c>
       <c r="C31" s="24">
         <v>31867</v>
       </c>
       <c r="D31" s="24">
         <v>31776</v>
       </c>
       <c r="E31" s="24">
         <v>31714</v>
       </c>
       <c r="F31" s="24">
         <v>31580</v>
       </c>
       <c r="G31" s="22">
         <v>31537</v>
       </c>
       <c r="H31" s="22">
         <v>31467</v>
       </c>
       <c r="I31" s="22">
@@ -3394,52 +3474,55 @@
       </c>
       <c r="W31" s="46">
         <v>30038</v>
       </c>
       <c r="X31" s="38">
         <v>29948</v>
       </c>
       <c r="Y31" s="38">
         <v>29858</v>
       </c>
       <c r="Z31" s="38">
         <v>29758</v>
       </c>
       <c r="AA31" s="48">
         <v>29680</v>
       </c>
       <c r="AB31" s="48">
         <v>29570</v>
       </c>
       <c r="AC31" s="50">
         <v>29515</v>
       </c>
       <c r="AD31" s="50">
         <v>29521</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="50">
+        <v>29489</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>13189</v>
       </c>
       <c r="C32" s="24">
         <v>13144</v>
       </c>
       <c r="D32" s="24">
         <v>13116</v>
       </c>
       <c r="E32" s="24">
         <v>13099</v>
       </c>
       <c r="F32" s="24">
         <v>13070</v>
       </c>
       <c r="G32" s="22">
         <v>13065</v>
       </c>
       <c r="H32" s="22">
         <v>13026</v>
       </c>
       <c r="I32" s="22">
@@ -3485,50 +3568,53 @@
         <v>12322</v>
       </c>
       <c r="W32" s="46">
         <v>12315</v>
       </c>
       <c r="X32" s="38">
         <v>12243</v>
       </c>
       <c r="Y32" s="38">
         <v>12230</v>
       </c>
       <c r="Z32" s="38">
         <v>12201</v>
       </c>
       <c r="AA32" s="48">
         <v>12175</v>
       </c>
       <c r="AB32" s="48">
         <v>12127</v>
       </c>
       <c r="AC32" s="50">
         <v>12074</v>
       </c>
       <c r="AD32" s="50">
         <v>12062</v>
+      </c>
+      <c r="AE32" s="50">
+        <v>12049</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="24">
         <v>18278</v>
       </c>
       <c r="C33" s="24">
         <v>18239</v>
       </c>
       <c r="D33" s="24">
         <v>18200</v>
       </c>
       <c r="E33" s="24">
         <v>18137</v>
       </c>
       <c r="F33" s="24">
         <v>18097</v>
       </c>
       <c r="G33" s="22">
         <v>18074</v>
       </c>
       <c r="H33" s="22">
@@ -3578,50 +3664,53 @@
       </c>
       <c r="W33" s="46">
         <v>17387</v>
       </c>
       <c r="X33" s="38">
         <v>17357</v>
       </c>
       <c r="Y33" s="38">
         <v>17323</v>
       </c>
       <c r="Z33" s="38">
         <v>17272</v>
       </c>
       <c r="AA33" s="48">
         <v>17239</v>
       </c>
       <c r="AB33" s="48">
         <v>17213</v>
       </c>
       <c r="AC33" s="50">
         <v>17191</v>
       </c>
       <c r="AD33" s="50">
         <v>17145</v>
       </c>
+      <c r="AE33" s="50">
+        <v>17131</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="24">
         <v>20969</v>
       </c>
       <c r="C34" s="24">
         <v>20918</v>
       </c>
       <c r="D34" s="24">
         <v>20878</v>
       </c>
       <c r="E34" s="24">
         <v>20831</v>
       </c>
       <c r="F34" s="24">
         <v>20777</v>
       </c>
       <c r="G34" s="22">
         <v>20753</v>
       </c>
       <c r="H34" s="22">
         <v>20733</v>
@@ -3670,50 +3759,53 @@
       </c>
       <c r="W34" s="46">
         <v>20120</v>
       </c>
       <c r="X34" s="38">
         <v>20083</v>
       </c>
       <c r="Y34" s="38">
         <v>20037</v>
       </c>
       <c r="Z34" s="38">
         <v>20024</v>
       </c>
       <c r="AA34" s="48">
         <v>19950</v>
       </c>
       <c r="AB34" s="48">
         <v>19925</v>
       </c>
       <c r="AC34" s="50">
         <v>19896</v>
       </c>
       <c r="AD34" s="50">
         <v>19865</v>
       </c>
+      <c r="AE34" s="50">
+        <v>19875</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="24">
         <v>17787</v>
       </c>
       <c r="C35" s="24">
         <v>17737</v>
       </c>
       <c r="D35" s="24">
         <v>17683</v>
       </c>
       <c r="E35" s="24">
         <v>17662</v>
       </c>
       <c r="F35" s="24">
         <v>17633</v>
       </c>
       <c r="G35" s="22">
         <v>17597</v>
       </c>
       <c r="H35" s="22">
         <v>17577</v>
@@ -3762,50 +3854,53 @@
       </c>
       <c r="W35" s="46">
         <v>16710</v>
       </c>
       <c r="X35" s="38">
         <v>16639</v>
       </c>
       <c r="Y35" s="38">
         <v>16575</v>
       </c>
       <c r="Z35" s="38">
         <v>16544</v>
       </c>
       <c r="AA35" s="48">
         <v>16487</v>
       </c>
       <c r="AB35" s="48">
         <v>16474</v>
       </c>
       <c r="AC35" s="50">
         <v>16439</v>
       </c>
       <c r="AD35" s="50">
         <v>16404</v>
       </c>
+      <c r="AE35" s="50">
+        <v>16383</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="24">
         <v>46556</v>
       </c>
       <c r="C36" s="24">
         <v>46509</v>
       </c>
       <c r="D36" s="24">
         <v>46479</v>
       </c>
       <c r="E36" s="24">
         <v>46471</v>
       </c>
       <c r="F36" s="24">
         <v>46779</v>
       </c>
       <c r="G36" s="22">
         <v>46829</v>
       </c>
       <c r="H36" s="22">
         <v>46813</v>
@@ -3854,50 +3949,53 @@
       </c>
       <c r="W36" s="46">
         <v>45921</v>
       </c>
       <c r="X36" s="38">
         <v>45934</v>
       </c>
       <c r="Y36" s="38">
         <v>45895</v>
       </c>
       <c r="Z36" s="38">
         <v>45862</v>
       </c>
       <c r="AA36" s="48">
         <v>45837</v>
       </c>
       <c r="AB36" s="48">
         <v>45848</v>
       </c>
       <c r="AC36" s="50">
         <v>45792</v>
       </c>
       <c r="AD36" s="50">
         <v>45809</v>
       </c>
+      <c r="AE36" s="50">
+        <v>45805</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="24">
         <v>10289</v>
       </c>
       <c r="C37" s="24">
         <v>10289</v>
       </c>
       <c r="D37" s="24">
         <v>10286</v>
       </c>
       <c r="E37" s="24">
         <v>10284</v>
       </c>
       <c r="F37" s="24">
         <v>10272</v>
       </c>
       <c r="G37" s="22">
         <v>10251</v>
       </c>
       <c r="H37" s="22">
         <v>10225</v>
@@ -3946,50 +4044,53 @@
       </c>
       <c r="W37" s="46">
         <v>9843</v>
       </c>
       <c r="X37" s="38">
         <v>9831</v>
       </c>
       <c r="Y37" s="38">
         <v>9794</v>
       </c>
       <c r="Z37" s="38">
         <v>9763</v>
       </c>
       <c r="AA37" s="48">
         <v>9748</v>
       </c>
       <c r="AB37" s="48">
         <v>9782</v>
       </c>
       <c r="AC37" s="50">
         <v>9773</v>
       </c>
       <c r="AD37" s="50">
         <v>9756</v>
       </c>
+      <c r="AE37" s="50">
+        <v>9742</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="24">
         <v>9590</v>
       </c>
       <c r="C38" s="24">
         <v>9572</v>
       </c>
       <c r="D38" s="24">
         <v>9496</v>
       </c>
       <c r="E38" s="24">
         <v>9472</v>
       </c>
       <c r="F38" s="24">
         <v>9445</v>
       </c>
       <c r="G38" s="22">
         <v>9410</v>
       </c>
       <c r="H38" s="22">
         <v>9352</v>
@@ -4038,50 +4139,53 @@
       </c>
       <c r="W38" s="46">
         <v>8888</v>
       </c>
       <c r="X38" s="38">
         <v>8868</v>
       </c>
       <c r="Y38" s="38">
         <v>8846</v>
       </c>
       <c r="Z38" s="38">
         <v>8803</v>
       </c>
       <c r="AA38" s="48">
         <v>8767</v>
       </c>
       <c r="AB38" s="48">
         <v>8738</v>
       </c>
       <c r="AC38" s="50">
         <v>8721</v>
       </c>
       <c r="AD38" s="50">
         <v>8704</v>
       </c>
+      <c r="AE38" s="50">
+        <v>8679</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="24">
         <v>17823</v>
       </c>
       <c r="C39" s="24">
         <v>17770</v>
       </c>
       <c r="D39" s="24">
         <v>17688</v>
       </c>
       <c r="E39" s="24">
         <v>17664</v>
       </c>
       <c r="F39" s="24">
         <v>17689</v>
       </c>
       <c r="G39" s="22">
         <v>17663</v>
       </c>
       <c r="H39" s="22">
         <v>17647</v>
@@ -4130,50 +4234,53 @@
       </c>
       <c r="W39" s="46">
         <v>17092</v>
       </c>
       <c r="X39" s="38">
         <v>17099</v>
       </c>
       <c r="Y39" s="38">
         <v>17068</v>
       </c>
       <c r="Z39" s="38">
         <v>17042</v>
       </c>
       <c r="AA39" s="48">
         <v>17088</v>
       </c>
       <c r="AB39" s="48">
         <v>17136</v>
       </c>
       <c r="AC39" s="50">
         <v>17101</v>
       </c>
       <c r="AD39" s="50">
         <v>17102</v>
       </c>
+      <c r="AE39" s="50">
+        <v>17138</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="24">
         <v>26591</v>
       </c>
       <c r="C40" s="24">
         <v>26519</v>
       </c>
       <c r="D40" s="24">
         <v>26282</v>
       </c>
       <c r="E40" s="24">
         <v>26216</v>
       </c>
       <c r="F40" s="24">
         <v>26151</v>
       </c>
       <c r="G40" s="22">
         <v>26090</v>
       </c>
       <c r="H40" s="22">
         <v>26020</v>
@@ -4222,50 +4329,53 @@
       </c>
       <c r="W40" s="46">
         <v>24784</v>
       </c>
       <c r="X40" s="38">
         <v>24699</v>
       </c>
       <c r="Y40" s="38">
         <v>24587</v>
       </c>
       <c r="Z40" s="38">
         <v>24540</v>
       </c>
       <c r="AA40" s="48">
         <v>24465</v>
       </c>
       <c r="AB40" s="48">
         <v>24429</v>
       </c>
       <c r="AC40" s="50">
         <v>24397</v>
       </c>
       <c r="AD40" s="50">
         <v>24338</v>
       </c>
+      <c r="AE40" s="50">
+        <v>24326</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="24">
         <v>9677</v>
       </c>
       <c r="C41" s="24">
         <v>9633</v>
       </c>
       <c r="D41" s="24">
         <v>9607</v>
       </c>
       <c r="E41" s="24">
         <v>9608</v>
       </c>
       <c r="F41" s="24">
         <v>9592</v>
       </c>
       <c r="G41" s="22">
         <v>9593</v>
       </c>
       <c r="H41" s="22">
         <v>9582</v>
@@ -4314,50 +4424,53 @@
       </c>
       <c r="W41" s="46">
         <v>9160</v>
       </c>
       <c r="X41" s="38">
         <v>9126</v>
       </c>
       <c r="Y41" s="38">
         <v>9076</v>
       </c>
       <c r="Z41" s="38">
         <v>9049</v>
       </c>
       <c r="AA41" s="48">
         <v>9029</v>
       </c>
       <c r="AB41" s="48">
         <v>9012</v>
       </c>
       <c r="AC41" s="50">
         <v>8975</v>
       </c>
       <c r="AD41" s="50">
         <v>9008</v>
       </c>
+      <c r="AE41" s="50">
+        <v>8986</v>
+      </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="24">
         <v>12932</v>
       </c>
       <c r="C42" s="24">
         <v>12863</v>
       </c>
       <c r="D42" s="24">
         <v>12803</v>
       </c>
       <c r="E42" s="24">
         <v>12773</v>
       </c>
       <c r="F42" s="24">
         <v>12744</v>
       </c>
       <c r="G42" s="22">
         <v>12727</v>
       </c>
       <c r="H42" s="22">
         <v>12693</v>
@@ -4406,51 +4519,53 @@
       </c>
       <c r="W42" s="46">
         <v>11699</v>
       </c>
       <c r="X42" s="38">
         <v>11653</v>
       </c>
       <c r="Y42" s="38">
         <v>11566</v>
       </c>
       <c r="Z42" s="38">
         <v>11523</v>
       </c>
       <c r="AA42" s="48">
         <v>11504</v>
       </c>
       <c r="AB42" s="48">
         <v>11472</v>
       </c>
       <c r="AC42" s="50">
         <v>11430</v>
       </c>
       <c r="AD42" s="50">
         <v>11405</v>
       </c>
-      <c r="AE42" s="9"/>
+      <c r="AE42" s="50">
+        <v>11341</v>
+      </c>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
@@ -4524,51 +4639,53 @@
       </c>
       <c r="W43" s="47">
         <v>33840</v>
       </c>
       <c r="X43" s="39">
         <v>33789</v>
       </c>
       <c r="Y43" s="39">
         <v>33720</v>
       </c>
       <c r="Z43" s="39">
         <v>33671</v>
       </c>
       <c r="AA43" s="39">
         <v>33626</v>
       </c>
       <c r="AB43" s="39">
         <v>33550</v>
       </c>
       <c r="AC43" s="51">
         <v>33501</v>
       </c>
       <c r="AD43" s="51">
         <v>33466</v>
       </c>
-      <c r="AE43" s="9"/>
+      <c r="AE43" s="51">
+        <v>33447</v>
+      </c>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
@@ -4636,196 +4753,196 @@
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T25" workbookViewId="0">
-      <selection activeCell="AE16" sqref="AE16"/>
+    <sheetView topLeftCell="T22" workbookViewId="0">
+      <selection activeCell="AE7" sqref="AE7:AE43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.88671875" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="57"/>
-[...22 lines deleted...]
-      <c r="Y1" s="57"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
     <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="58"/>
-      <c r="B4" s="53">
+      <c r="A4" s="61"/>
+      <c r="B4" s="56">
         <v>2024</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="56">
         <v>2025</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56">
         <v>2026</v>
       </c>
-      <c r="AA4" s="54"/>
-[...9 lines deleted...]
-      <c r="AK4" s="54"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="59"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -4892,77 +5009,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>256154</v>
       </c>
       <c r="C7" s="27">
         <v>255786</v>
       </c>
       <c r="D7" s="27">
         <v>254978</v>
       </c>
       <c r="E7" s="27">
         <v>254759</v>
       </c>
       <c r="F7" s="27">
         <v>254544</v>
       </c>
       <c r="G7" s="26">
         <v>254339</v>
       </c>
       <c r="H7" s="26">
         <v>254098</v>
@@ -5011,50 +5128,53 @@
       </c>
       <c r="W7" s="38">
         <v>249547</v>
       </c>
       <c r="X7" s="38">
         <v>249300</v>
       </c>
       <c r="Y7" s="38">
         <v>248927</v>
       </c>
       <c r="Z7" s="38">
         <v>248668</v>
       </c>
       <c r="AA7" s="50">
         <v>248445</v>
       </c>
       <c r="AB7" s="50">
         <v>248380</v>
       </c>
       <c r="AC7" s="50">
         <v>248180</v>
       </c>
       <c r="AD7" s="52">
         <v>248022</v>
       </c>
+      <c r="AE7" s="50">
+        <v>247863</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>102943</v>
       </c>
       <c r="C8" s="27">
         <v>102961</v>
       </c>
       <c r="D8" s="27">
         <v>102581</v>
       </c>
       <c r="E8" s="27">
         <v>102603</v>
       </c>
       <c r="F8" s="27">
         <v>102494</v>
       </c>
       <c r="G8" s="26">
         <v>102416</v>
       </c>
       <c r="H8" s="26">
         <v>102405</v>
@@ -5103,50 +5223,53 @@
       </c>
       <c r="W8" s="38">
         <v>102727</v>
       </c>
       <c r="X8" s="38">
         <v>102770</v>
       </c>
       <c r="Y8" s="38">
         <v>102781</v>
       </c>
       <c r="Z8" s="38">
         <v>102802</v>
       </c>
       <c r="AA8" s="50">
         <v>102802</v>
       </c>
       <c r="AB8" s="50">
         <v>102863</v>
       </c>
       <c r="AC8" s="50">
         <v>102902</v>
       </c>
       <c r="AD8" s="52">
         <v>102823</v>
       </c>
+      <c r="AE8" s="50">
+        <v>102763</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="27">
         <v>15968</v>
       </c>
       <c r="C9" s="27">
         <v>15919</v>
       </c>
       <c r="D9" s="27">
         <v>15873</v>
       </c>
       <c r="E9" s="27">
         <v>15838</v>
       </c>
       <c r="F9" s="27">
         <v>15759</v>
       </c>
       <c r="G9" s="26">
         <v>15726</v>
       </c>
       <c r="H9" s="26">
         <v>15688</v>
@@ -5195,50 +5318,53 @@
       </c>
       <c r="W9" s="38">
         <v>15005</v>
       </c>
       <c r="X9" s="38">
         <v>14958</v>
       </c>
       <c r="Y9" s="38">
         <v>14909</v>
       </c>
       <c r="Z9" s="38">
         <v>14869</v>
       </c>
       <c r="AA9" s="50">
         <v>14816</v>
       </c>
       <c r="AB9" s="50">
         <v>14760</v>
       </c>
       <c r="AC9" s="50">
         <v>14717</v>
       </c>
       <c r="AD9" s="52">
         <v>14715</v>
       </c>
+      <c r="AE9" s="50">
+        <v>14700</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="27">
         <v>6743</v>
       </c>
       <c r="C10" s="27">
         <v>6717</v>
       </c>
       <c r="D10" s="27">
         <v>6707</v>
       </c>
       <c r="E10" s="27">
         <v>6699</v>
       </c>
       <c r="F10" s="27">
         <v>6678</v>
       </c>
       <c r="G10" s="26">
         <v>6679</v>
       </c>
       <c r="H10" s="26">
         <v>6668</v>
@@ -5287,50 +5413,53 @@
       </c>
       <c r="W10" s="38">
         <v>6341</v>
       </c>
       <c r="X10" s="38">
         <v>6314</v>
       </c>
       <c r="Y10" s="38">
         <v>6300</v>
       </c>
       <c r="Z10" s="38">
         <v>6289</v>
       </c>
       <c r="AA10" s="50">
         <v>6277</v>
       </c>
       <c r="AB10" s="50">
         <v>6251</v>
       </c>
       <c r="AC10" s="50">
         <v>6225</v>
       </c>
       <c r="AD10" s="52">
         <v>6221</v>
       </c>
+      <c r="AE10" s="50">
+        <v>6214</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="27">
         <v>13282</v>
       </c>
       <c r="C11" s="27">
         <v>13256</v>
       </c>
       <c r="D11" s="27">
         <v>13226</v>
       </c>
       <c r="E11" s="27">
         <v>13190</v>
       </c>
       <c r="F11" s="27">
         <v>13161</v>
       </c>
       <c r="G11" s="26">
         <v>13168</v>
       </c>
       <c r="H11" s="26">
         <v>13147</v>
@@ -5379,50 +5508,53 @@
       </c>
       <c r="W11" s="38">
         <v>12825</v>
       </c>
       <c r="X11" s="38">
         <v>12816</v>
       </c>
       <c r="Y11" s="38">
         <v>12793</v>
       </c>
       <c r="Z11" s="38">
         <v>12770</v>
       </c>
       <c r="AA11" s="50">
         <v>12761</v>
       </c>
       <c r="AB11" s="50">
         <v>12754</v>
       </c>
       <c r="AC11" s="50">
         <v>12744</v>
       </c>
       <c r="AD11" s="52">
         <v>12715</v>
       </c>
+      <c r="AE11" s="50">
+        <v>12718</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="27">
         <v>10514</v>
       </c>
       <c r="C12" s="27">
         <v>10483</v>
       </c>
       <c r="D12" s="27">
         <v>10457</v>
       </c>
       <c r="E12" s="27">
         <v>10428</v>
       </c>
       <c r="F12" s="27">
         <v>10392</v>
       </c>
       <c r="G12" s="26">
         <v>10387</v>
       </c>
       <c r="H12" s="26">
         <v>10383</v>
@@ -5471,50 +5603,53 @@
       </c>
       <c r="W12" s="38">
         <v>10076</v>
       </c>
       <c r="X12" s="38">
         <v>10057</v>
       </c>
       <c r="Y12" s="38">
         <v>10037</v>
       </c>
       <c r="Z12" s="38">
         <v>10024</v>
       </c>
       <c r="AA12" s="50">
         <v>9993</v>
       </c>
       <c r="AB12" s="50">
         <v>9980</v>
       </c>
       <c r="AC12" s="50">
         <v>9976</v>
       </c>
       <c r="AD12" s="52">
         <v>9957</v>
       </c>
+      <c r="AE12" s="50">
+        <v>9965</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="27">
         <v>8888</v>
       </c>
       <c r="C13" s="27">
         <v>8870</v>
       </c>
       <c r="D13" s="27">
         <v>8840</v>
       </c>
       <c r="E13" s="27">
         <v>8823</v>
       </c>
       <c r="F13" s="27">
         <v>8799</v>
       </c>
       <c r="G13" s="26">
         <v>8788</v>
       </c>
       <c r="H13" s="26">
         <v>8781</v>
@@ -5563,50 +5698,53 @@
       </c>
       <c r="W13" s="38">
         <v>8404</v>
       </c>
       <c r="X13" s="38">
         <v>8367</v>
       </c>
       <c r="Y13" s="38">
         <v>8328</v>
       </c>
       <c r="Z13" s="38">
         <v>8309</v>
       </c>
       <c r="AA13" s="50">
         <v>8267</v>
       </c>
       <c r="AB13" s="50">
         <v>8260</v>
       </c>
       <c r="AC13" s="50">
         <v>8244</v>
       </c>
       <c r="AD13" s="52">
         <v>8231</v>
       </c>
+      <c r="AE13" s="50">
+        <v>8217</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>23178</v>
       </c>
       <c r="C14" s="27">
         <v>23129</v>
       </c>
       <c r="D14" s="27">
         <v>23120</v>
       </c>
       <c r="E14" s="27">
         <v>23125</v>
       </c>
       <c r="F14" s="27">
         <v>23271</v>
       </c>
       <c r="G14" s="26">
         <v>23292</v>
       </c>
       <c r="H14" s="26">
         <v>23288</v>
@@ -5655,50 +5793,53 @@
       </c>
       <c r="W14" s="38">
         <v>22889</v>
       </c>
       <c r="X14" s="38">
         <v>22868</v>
       </c>
       <c r="Y14" s="38">
         <v>22854</v>
       </c>
       <c r="Z14" s="38">
         <v>22833</v>
       </c>
       <c r="AA14" s="50">
         <v>22807</v>
       </c>
       <c r="AB14" s="50">
         <v>22809</v>
       </c>
       <c r="AC14" s="50">
         <v>22787</v>
       </c>
       <c r="AD14" s="52">
         <v>22800</v>
       </c>
+      <c r="AE14" s="50">
+        <v>22794</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="27">
         <v>8568</v>
       </c>
       <c r="C15" s="27">
         <v>8556</v>
       </c>
       <c r="D15" s="27">
         <v>8546</v>
       </c>
       <c r="E15" s="27">
         <v>8543</v>
       </c>
       <c r="F15" s="27">
         <v>8547</v>
       </c>
       <c r="G15" s="26">
         <v>8541</v>
       </c>
       <c r="H15" s="26">
         <v>8532</v>
@@ -5747,50 +5888,53 @@
       </c>
       <c r="W15" s="38">
         <v>8217</v>
       </c>
       <c r="X15" s="38">
         <v>8210</v>
       </c>
       <c r="Y15" s="38">
         <v>8186</v>
       </c>
       <c r="Z15" s="38">
         <v>8170</v>
       </c>
       <c r="AA15" s="50">
         <v>8168</v>
       </c>
       <c r="AB15" s="50">
         <v>8170</v>
       </c>
       <c r="AC15" s="50">
         <v>8157</v>
       </c>
       <c r="AD15" s="52">
         <v>8142</v>
       </c>
+      <c r="AE15" s="50">
+        <v>8117</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="27">
         <v>8800</v>
       </c>
       <c r="C16" s="27">
         <v>8780</v>
       </c>
       <c r="D16" s="27">
         <v>8734</v>
       </c>
       <c r="E16" s="27">
         <v>8726</v>
       </c>
       <c r="F16" s="27">
         <v>8696</v>
       </c>
       <c r="G16" s="26">
         <v>8680</v>
       </c>
       <c r="H16" s="26">
         <v>8662</v>
@@ -5839,52 +5983,55 @@
       </c>
       <c r="W16" s="38">
         <v>8436</v>
       </c>
       <c r="X16" s="38">
         <v>8414</v>
       </c>
       <c r="Y16" s="38">
         <v>8393</v>
       </c>
       <c r="Z16" s="38">
         <v>8365</v>
       </c>
       <c r="AA16" s="50">
         <v>8353</v>
       </c>
       <c r="AB16" s="50">
         <v>8346</v>
       </c>
       <c r="AC16" s="50">
         <v>8338</v>
       </c>
       <c r="AD16" s="52">
         <v>8356</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="50">
+        <v>8342</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="27">
         <v>8877</v>
       </c>
       <c r="C17" s="27">
         <v>8848</v>
       </c>
       <c r="D17" s="27">
         <v>8805</v>
       </c>
       <c r="E17" s="27">
         <v>8786</v>
       </c>
       <c r="F17" s="27">
         <v>8805</v>
       </c>
       <c r="G17" s="26">
         <v>8790</v>
       </c>
       <c r="H17" s="26">
         <v>8770</v>
       </c>
       <c r="I17" s="26">
@@ -5931,52 +6078,55 @@
       </c>
       <c r="W17" s="38">
         <v>8550</v>
       </c>
       <c r="X17" s="38">
         <v>8554</v>
       </c>
       <c r="Y17" s="38">
         <v>8546</v>
       </c>
       <c r="Z17" s="38">
         <v>8536</v>
       </c>
       <c r="AA17" s="50">
         <v>8569</v>
       </c>
       <c r="AB17" s="50">
         <v>8607</v>
       </c>
       <c r="AC17" s="50">
         <v>8595</v>
       </c>
       <c r="AD17" s="52">
         <v>8602</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="50">
+        <v>8627</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="27">
         <v>19570</v>
       </c>
       <c r="C18" s="27">
         <v>19531</v>
       </c>
       <c r="D18" s="27">
         <v>19410</v>
       </c>
       <c r="E18" s="27">
         <v>19348</v>
       </c>
       <c r="F18" s="27">
         <v>19324</v>
       </c>
       <c r="G18" s="26">
         <v>19298</v>
       </c>
       <c r="H18" s="26">
         <v>19257</v>
       </c>
       <c r="I18" s="26">
@@ -6023,52 +6173,55 @@
       </c>
       <c r="W18" s="38">
         <v>18647</v>
       </c>
       <c r="X18" s="38">
         <v>18612</v>
       </c>
       <c r="Y18" s="38">
         <v>18552</v>
       </c>
       <c r="Z18" s="38">
         <v>18506</v>
       </c>
       <c r="AA18" s="50">
         <v>18468</v>
       </c>
       <c r="AB18" s="50">
         <v>18465</v>
       </c>
       <c r="AC18" s="50">
         <v>18436</v>
       </c>
       <c r="AD18" s="52">
         <v>18420</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="50">
+        <v>18416</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="27">
         <v>4900</v>
       </c>
       <c r="C19" s="27">
         <v>4869</v>
       </c>
       <c r="D19" s="27">
         <v>4856</v>
       </c>
       <c r="E19" s="27">
         <v>4859</v>
       </c>
       <c r="F19" s="27">
         <v>4850</v>
       </c>
       <c r="G19" s="26">
         <v>4842</v>
       </c>
       <c r="H19" s="26">
         <v>4840</v>
       </c>
       <c r="I19" s="26">
@@ -6115,52 +6268,55 @@
       </c>
       <c r="W19" s="38">
         <v>4687</v>
       </c>
       <c r="X19" s="38">
         <v>4671</v>
       </c>
       <c r="Y19" s="38">
         <v>4640</v>
       </c>
       <c r="Z19" s="38">
         <v>4620</v>
       </c>
       <c r="AA19" s="50">
         <v>4606</v>
       </c>
       <c r="AB19" s="50">
         <v>4602</v>
       </c>
       <c r="AC19" s="50">
         <v>4577</v>
       </c>
       <c r="AD19" s="52">
         <v>4589</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="50">
+        <v>4587</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="27">
         <v>6570</v>
       </c>
       <c r="C20" s="27">
         <v>6530</v>
       </c>
       <c r="D20" s="27">
         <v>6505</v>
       </c>
       <c r="E20" s="27">
         <v>6483</v>
       </c>
       <c r="F20" s="27">
         <v>6463</v>
       </c>
       <c r="G20" s="26">
         <v>6458</v>
       </c>
       <c r="H20" s="26">
         <v>6440</v>
       </c>
       <c r="I20" s="26">
@@ -6207,52 +6363,55 @@
       </c>
       <c r="W20" s="38">
         <v>6002</v>
       </c>
       <c r="X20" s="38">
         <v>5976</v>
       </c>
       <c r="Y20" s="38">
         <v>5929</v>
       </c>
       <c r="Z20" s="38">
         <v>5907</v>
       </c>
       <c r="AA20" s="50">
         <v>5903</v>
       </c>
       <c r="AB20" s="50">
         <v>5893</v>
       </c>
       <c r="AC20" s="50">
         <v>5867</v>
       </c>
       <c r="AD20" s="52">
         <v>5859</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="50">
+        <v>5825</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="27">
         <v>17353</v>
       </c>
       <c r="C21" s="27">
         <v>17337</v>
       </c>
       <c r="D21" s="27">
         <v>17318</v>
       </c>
       <c r="E21" s="27">
         <v>17308</v>
       </c>
       <c r="F21" s="27">
         <v>17305</v>
       </c>
       <c r="G21" s="26">
         <v>17274</v>
       </c>
       <c r="H21" s="26">
         <v>17237</v>
       </c>
       <c r="I21" s="26">
@@ -6299,86 +6458,90 @@
       </c>
       <c r="W21" s="38">
         <v>16741</v>
       </c>
       <c r="X21" s="38">
         <v>16713</v>
       </c>
       <c r="Y21" s="38">
         <v>16679</v>
       </c>
       <c r="Z21" s="38">
         <v>16668</v>
       </c>
       <c r="AA21" s="50">
         <v>16655</v>
       </c>
       <c r="AB21" s="50">
         <v>16620</v>
       </c>
       <c r="AC21" s="50">
         <v>16615</v>
       </c>
       <c r="AD21" s="52">
         <v>16592</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AE21" s="50">
+        <v>16578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="56"/>
-[...25 lines deleted...]
-      <c r="AB22" s="62"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
+      <c r="Z22" s="55"/>
+      <c r="AA22" s="55"/>
+      <c r="AB22" s="55"/>
       <c r="AC22" s="52"/>
-      <c r="AD22" s="62"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="AD22" s="55"/>
+      <c r="AE22" s="64"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29">
         <v>120615</v>
       </c>
       <c r="C23" s="29">
         <v>120629</v>
       </c>
       <c r="D23" s="29">
         <v>120218</v>
       </c>
       <c r="E23" s="29">
         <v>120226</v>
       </c>
       <c r="F23" s="29">
         <v>120108</v>
       </c>
       <c r="G23" s="28">
         <v>120055</v>
       </c>
       <c r="H23" s="28">
         <v>120060</v>
       </c>
       <c r="I23" s="28">
@@ -6425,52 +6588,55 @@
       </c>
       <c r="W23" s="38">
         <v>120273</v>
       </c>
       <c r="X23" s="38">
         <v>120315</v>
       </c>
       <c r="Y23" s="38">
         <v>120308</v>
       </c>
       <c r="Z23" s="38">
         <v>120297</v>
       </c>
       <c r="AA23" s="50">
         <v>120291</v>
       </c>
       <c r="AB23" s="50">
         <v>120360</v>
       </c>
       <c r="AC23" s="50">
         <v>120370</v>
       </c>
       <c r="AD23" s="52">
         <v>120321</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="50">
+        <v>120249</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29">
         <v>102943</v>
       </c>
       <c r="C24" s="29">
         <v>102961</v>
       </c>
       <c r="D24" s="29">
         <v>102581</v>
       </c>
       <c r="E24" s="29">
         <v>102603</v>
       </c>
       <c r="F24" s="29">
         <v>102494</v>
       </c>
       <c r="G24" s="28">
         <v>102416</v>
       </c>
       <c r="H24" s="28">
         <v>102405</v>
       </c>
       <c r="I24" s="28">
@@ -6517,52 +6683,55 @@
       </c>
       <c r="W24" s="38">
         <v>102727</v>
       </c>
       <c r="X24" s="38">
         <v>102770</v>
       </c>
       <c r="Y24" s="38">
         <v>102781</v>
       </c>
       <c r="Z24" s="38">
         <v>102802</v>
       </c>
       <c r="AA24" s="50">
         <v>102802</v>
       </c>
       <c r="AB24" s="50">
         <v>102863</v>
       </c>
       <c r="AC24" s="50">
         <v>102902</v>
       </c>
       <c r="AD24" s="52">
         <v>102823</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="50">
+        <v>102763</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="29">
         <v>4076</v>
       </c>
       <c r="C25" s="29">
         <v>4071</v>
       </c>
       <c r="D25" s="29">
         <v>4061</v>
       </c>
       <c r="E25" s="29">
         <v>4060</v>
       </c>
       <c r="F25" s="29">
         <v>4058</v>
       </c>
       <c r="G25" s="28">
         <v>4074</v>
       </c>
       <c r="H25" s="28">
         <v>4074</v>
       </c>
       <c r="I25" s="28">
@@ -6609,52 +6778,55 @@
       </c>
       <c r="W25" s="38">
         <v>4057</v>
       </c>
       <c r="X25" s="38">
         <v>4060</v>
       </c>
       <c r="Y25" s="38">
         <v>4047</v>
       </c>
       <c r="Z25" s="38">
         <v>4045</v>
       </c>
       <c r="AA25" s="50">
         <v>4044</v>
       </c>
       <c r="AB25" s="50">
         <v>4054</v>
       </c>
       <c r="AC25" s="50">
         <v>4048</v>
       </c>
       <c r="AD25" s="52">
         <v>4047</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="50">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="29">
         <v>3350</v>
       </c>
       <c r="C26" s="29">
         <v>3340</v>
       </c>
       <c r="D26" s="29">
         <v>3333</v>
       </c>
       <c r="E26" s="29">
         <v>3329</v>
       </c>
       <c r="F26" s="29">
         <v>3332</v>
       </c>
       <c r="G26" s="28">
         <v>3335</v>
       </c>
       <c r="H26" s="28">
         <v>3336</v>
       </c>
       <c r="I26" s="28">
@@ -6701,52 +6873,55 @@
       </c>
       <c r="W26" s="38">
         <v>3243</v>
       </c>
       <c r="X26" s="38">
         <v>3246</v>
       </c>
       <c r="Y26" s="38">
         <v>3244</v>
       </c>
       <c r="Z26" s="38">
         <v>3242</v>
       </c>
       <c r="AA26" s="50">
         <v>3240</v>
       </c>
       <c r="AB26" s="50">
         <v>3222</v>
       </c>
       <c r="AC26" s="50">
         <v>3216</v>
       </c>
       <c r="AD26" s="52">
         <v>3211</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="50">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="29">
         <v>3934</v>
       </c>
       <c r="C27" s="29">
         <v>3934</v>
       </c>
       <c r="D27" s="29">
         <v>3929</v>
       </c>
       <c r="E27" s="29">
         <v>3934</v>
       </c>
       <c r="F27" s="29">
         <v>3924</v>
       </c>
       <c r="G27" s="28">
         <v>3931</v>
       </c>
       <c r="H27" s="28">
         <v>3942</v>
       </c>
       <c r="I27" s="28">
@@ -6793,52 +6968,55 @@
       </c>
       <c r="W27" s="38">
         <v>3938</v>
       </c>
       <c r="X27" s="38">
         <v>3926</v>
       </c>
       <c r="Y27" s="38">
         <v>3920</v>
       </c>
       <c r="Z27" s="38">
         <v>3907</v>
       </c>
       <c r="AA27" s="50">
         <v>3914</v>
       </c>
       <c r="AB27" s="50">
         <v>3917</v>
       </c>
       <c r="AC27" s="50">
         <v>3916</v>
       </c>
       <c r="AD27" s="52">
         <v>3943</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="50">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="29">
         <v>6312</v>
       </c>
       <c r="C28" s="29">
         <v>6323</v>
       </c>
       <c r="D28" s="29">
         <v>6314</v>
       </c>
       <c r="E28" s="29">
         <v>6300</v>
       </c>
       <c r="F28" s="29">
         <v>6300</v>
       </c>
       <c r="G28" s="28">
         <v>6299</v>
       </c>
       <c r="H28" s="28">
         <v>6303</v>
       </c>
       <c r="I28" s="28">
@@ -6885,86 +7063,90 @@
       </c>
       <c r="W28" s="38">
         <v>6308</v>
       </c>
       <c r="X28" s="38">
         <v>6313</v>
       </c>
       <c r="Y28" s="38">
         <v>6316</v>
       </c>
       <c r="Z28" s="38">
         <v>6301</v>
       </c>
       <c r="AA28" s="50">
         <v>6291</v>
       </c>
       <c r="AB28" s="50">
         <v>6304</v>
       </c>
       <c r="AC28" s="50">
         <v>6288</v>
       </c>
       <c r="AD28" s="52">
         <v>6297</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AE28" s="50">
+        <v>6297</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="56"/>
-[...25 lines deleted...]
-      <c r="AB29" s="62"/>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="Z29" s="55"/>
+      <c r="AA29" s="55"/>
+      <c r="AB29" s="55"/>
       <c r="AC29" s="52"/>
-      <c r="AD29" s="62"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:30">
+      <c r="AD29" s="55"/>
+      <c r="AE29" s="64"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="32">
         <v>135539</v>
       </c>
       <c r="C30" s="32">
         <v>135157</v>
       </c>
       <c r="D30" s="32">
         <v>134760</v>
       </c>
       <c r="E30" s="32">
         <v>134533</v>
       </c>
       <c r="F30" s="32">
         <v>134436</v>
       </c>
       <c r="G30" s="30">
         <v>134284</v>
       </c>
       <c r="H30" s="30">
         <v>134038</v>
       </c>
       <c r="I30" s="30">
@@ -7011,52 +7193,56 @@
       </c>
       <c r="W30" s="38">
         <v>129274</v>
       </c>
       <c r="X30" s="38">
         <v>128985</v>
       </c>
       <c r="Y30" s="38">
         <v>128619</v>
       </c>
       <c r="Z30" s="38">
         <v>128371</v>
       </c>
       <c r="AA30" s="50">
         <v>128154</v>
       </c>
       <c r="AB30" s="50">
         <v>128020</v>
       </c>
       <c r="AC30" s="50">
         <v>127810</v>
       </c>
       <c r="AD30" s="52">
         <v>127701</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="38">
+        <f>SUM(AE31:AE43)</f>
+        <v>127614</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="32">
         <v>15968</v>
       </c>
       <c r="C31" s="32">
         <v>15919</v>
       </c>
       <c r="D31" s="32">
         <v>15873</v>
       </c>
       <c r="E31" s="32">
         <v>15838</v>
       </c>
       <c r="F31" s="32">
         <v>15759</v>
       </c>
       <c r="G31" s="30">
         <v>15726</v>
       </c>
       <c r="H31" s="30">
         <v>15688</v>
       </c>
       <c r="I31" s="30">
@@ -7103,52 +7289,55 @@
       </c>
       <c r="W31" s="38">
         <v>15005</v>
       </c>
       <c r="X31" s="38">
         <v>14958</v>
       </c>
       <c r="Y31" s="38">
         <v>14909</v>
       </c>
       <c r="Z31" s="38">
         <v>14869</v>
       </c>
       <c r="AA31" s="50">
         <v>14816</v>
       </c>
       <c r="AB31" s="50">
         <v>14760</v>
       </c>
       <c r="AC31" s="50">
         <v>14717</v>
       </c>
       <c r="AD31" s="52">
         <v>14715</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="38">
+        <v>14700</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="32">
         <v>6743</v>
       </c>
       <c r="C32" s="32">
         <v>6717</v>
       </c>
       <c r="D32" s="32">
         <v>6707</v>
       </c>
       <c r="E32" s="32">
         <v>6699</v>
       </c>
       <c r="F32" s="32">
         <v>6678</v>
       </c>
       <c r="G32" s="30">
         <v>6679</v>
       </c>
       <c r="H32" s="30">
         <v>6668</v>
       </c>
       <c r="I32" s="30">
@@ -7194,50 +7383,53 @@
         <v>6337</v>
       </c>
       <c r="W32" s="38">
         <v>6341</v>
       </c>
       <c r="X32" s="38">
         <v>6314</v>
       </c>
       <c r="Y32" s="38">
         <v>6300</v>
       </c>
       <c r="Z32" s="38">
         <v>6289</v>
       </c>
       <c r="AA32" s="50">
         <v>6277</v>
       </c>
       <c r="AB32" s="50">
         <v>6251</v>
       </c>
       <c r="AC32" s="50">
         <v>6225</v>
       </c>
       <c r="AD32" s="52">
         <v>6221</v>
+      </c>
+      <c r="AE32" s="38">
+        <v>6214</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="32">
         <v>9206</v>
       </c>
       <c r="C33" s="32">
         <v>9185</v>
       </c>
       <c r="D33" s="32">
         <v>9165</v>
       </c>
       <c r="E33" s="32">
         <v>9130</v>
       </c>
       <c r="F33" s="32">
         <v>9103</v>
       </c>
       <c r="G33" s="30">
         <v>9094</v>
       </c>
       <c r="H33" s="30">
@@ -7287,50 +7479,53 @@
       </c>
       <c r="W33" s="38">
         <v>8768</v>
       </c>
       <c r="X33" s="38">
         <v>8756</v>
       </c>
       <c r="Y33" s="38">
         <v>8746</v>
       </c>
       <c r="Z33" s="38">
         <v>8725</v>
       </c>
       <c r="AA33" s="50">
         <v>8717</v>
       </c>
       <c r="AB33" s="50">
         <v>8700</v>
       </c>
       <c r="AC33" s="50">
         <v>8696</v>
       </c>
       <c r="AD33" s="52">
         <v>8668</v>
       </c>
+      <c r="AE33" s="38">
+        <v>8668</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="32">
         <v>10514</v>
       </c>
       <c r="C34" s="32">
         <v>10483</v>
       </c>
       <c r="D34" s="32">
         <v>10457</v>
       </c>
       <c r="E34" s="32">
         <v>10428</v>
       </c>
       <c r="F34" s="32">
         <v>10392</v>
       </c>
       <c r="G34" s="30">
         <v>10387</v>
       </c>
       <c r="H34" s="30">
         <v>10383</v>
@@ -7379,50 +7574,53 @@
       </c>
       <c r="W34" s="38">
         <v>10076</v>
       </c>
       <c r="X34" s="38">
         <v>10057</v>
       </c>
       <c r="Y34" s="38">
         <v>10037</v>
       </c>
       <c r="Z34" s="38">
         <v>10024</v>
       </c>
       <c r="AA34" s="50">
         <v>9993</v>
       </c>
       <c r="AB34" s="50">
         <v>9980</v>
       </c>
       <c r="AC34" s="50">
         <v>9976</v>
       </c>
       <c r="AD34" s="52">
         <v>9957</v>
       </c>
+      <c r="AE34" s="38">
+        <v>9965</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="32">
         <v>8888</v>
       </c>
       <c r="C35" s="32">
         <v>8870</v>
       </c>
       <c r="D35" s="32">
         <v>8840</v>
       </c>
       <c r="E35" s="32">
         <v>8823</v>
       </c>
       <c r="F35" s="32">
         <v>8799</v>
       </c>
       <c r="G35" s="30">
         <v>8788</v>
       </c>
       <c r="H35" s="30">
         <v>8781</v>
@@ -7471,50 +7669,53 @@
       </c>
       <c r="W35" s="38">
         <v>8404</v>
       </c>
       <c r="X35" s="38">
         <v>8367</v>
       </c>
       <c r="Y35" s="38">
         <v>8328</v>
       </c>
       <c r="Z35" s="38">
         <v>8309</v>
       </c>
       <c r="AA35" s="50">
         <v>8267</v>
       </c>
       <c r="AB35" s="50">
         <v>8260</v>
       </c>
       <c r="AC35" s="50">
         <v>8244</v>
       </c>
       <c r="AD35" s="52">
         <v>8231</v>
       </c>
+      <c r="AE35" s="38">
+        <v>8217</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="32">
         <v>23178</v>
       </c>
       <c r="C36" s="32">
         <v>23129</v>
       </c>
       <c r="D36" s="32">
         <v>23120</v>
       </c>
       <c r="E36" s="32">
         <v>23125</v>
       </c>
       <c r="F36" s="32">
         <v>23271</v>
       </c>
       <c r="G36" s="30">
         <v>23292</v>
       </c>
       <c r="H36" s="30">
         <v>23288</v>
@@ -7563,50 +7764,53 @@
       </c>
       <c r="W36" s="38">
         <v>22889</v>
       </c>
       <c r="X36" s="38">
         <v>22868</v>
       </c>
       <c r="Y36" s="38">
         <v>22854</v>
       </c>
       <c r="Z36" s="38">
         <v>22833</v>
       </c>
       <c r="AA36" s="50">
         <v>22807</v>
       </c>
       <c r="AB36" s="50">
         <v>22809</v>
       </c>
       <c r="AC36" s="50">
         <v>22787</v>
       </c>
       <c r="AD36" s="52">
         <v>22800</v>
       </c>
+      <c r="AE36" s="38">
+        <v>22794</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="32">
         <v>5218</v>
       </c>
       <c r="C37" s="32">
         <v>5216</v>
       </c>
       <c r="D37" s="32">
         <v>5213</v>
       </c>
       <c r="E37" s="32">
         <v>5214</v>
       </c>
       <c r="F37" s="32">
         <v>5215</v>
       </c>
       <c r="G37" s="30">
         <v>5206</v>
       </c>
       <c r="H37" s="30">
         <v>5196</v>
@@ -7655,50 +7859,53 @@
       </c>
       <c r="W37" s="38">
         <v>4974</v>
       </c>
       <c r="X37" s="38">
         <v>4964</v>
       </c>
       <c r="Y37" s="38">
         <v>4942</v>
       </c>
       <c r="Z37" s="38">
         <v>4928</v>
       </c>
       <c r="AA37" s="50">
         <v>4928</v>
       </c>
       <c r="AB37" s="50">
         <v>4948</v>
       </c>
       <c r="AC37" s="50">
         <v>4941</v>
       </c>
       <c r="AD37" s="52">
         <v>4931</v>
       </c>
+      <c r="AE37" s="38">
+        <v>4915</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="32">
         <v>4866</v>
       </c>
       <c r="C38" s="32">
         <v>4846</v>
       </c>
       <c r="D38" s="32">
         <v>4805</v>
       </c>
       <c r="E38" s="32">
         <v>4792</v>
       </c>
       <c r="F38" s="32">
         <v>4772</v>
       </c>
       <c r="G38" s="30">
         <v>4749</v>
       </c>
       <c r="H38" s="30">
         <v>4720</v>
@@ -7747,50 +7954,53 @@
       </c>
       <c r="W38" s="38">
         <v>4498</v>
       </c>
       <c r="X38" s="38">
         <v>4488</v>
       </c>
       <c r="Y38" s="38">
         <v>4473</v>
       </c>
       <c r="Z38" s="38">
         <v>4458</v>
       </c>
       <c r="AA38" s="50">
         <v>4439</v>
       </c>
       <c r="AB38" s="50">
         <v>4429</v>
       </c>
       <c r="AC38" s="50">
         <v>4422</v>
       </c>
       <c r="AD38" s="52">
         <v>4413</v>
       </c>
+      <c r="AE38" s="38">
+        <v>4405</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="32">
         <v>8877</v>
       </c>
       <c r="C39" s="32">
         <v>8848</v>
       </c>
       <c r="D39" s="32">
         <v>8805</v>
       </c>
       <c r="E39" s="32">
         <v>8786</v>
       </c>
       <c r="F39" s="32">
         <v>8805</v>
       </c>
       <c r="G39" s="30">
         <v>8790</v>
       </c>
       <c r="H39" s="30">
         <v>8770</v>
@@ -7839,50 +8049,53 @@
       </c>
       <c r="W39" s="38">
         <v>8550</v>
       </c>
       <c r="X39" s="38">
         <v>8554</v>
       </c>
       <c r="Y39" s="38">
         <v>8546</v>
       </c>
       <c r="Z39" s="38">
         <v>8536</v>
       </c>
       <c r="AA39" s="50">
         <v>8569</v>
       </c>
       <c r="AB39" s="50">
         <v>8607</v>
       </c>
       <c r="AC39" s="50">
         <v>8595</v>
       </c>
       <c r="AD39" s="52">
         <v>8602</v>
       </c>
+      <c r="AE39" s="38">
+        <v>8627</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="32">
         <v>13258</v>
       </c>
       <c r="C40" s="32">
         <v>13208</v>
       </c>
       <c r="D40" s="32">
         <v>13096</v>
       </c>
       <c r="E40" s="32">
         <v>13048</v>
       </c>
       <c r="F40" s="32">
         <v>13024</v>
       </c>
       <c r="G40" s="30">
         <v>12999</v>
       </c>
       <c r="H40" s="30">
         <v>12954</v>
@@ -7931,50 +8144,53 @@
       </c>
       <c r="W40" s="38">
         <v>12339</v>
       </c>
       <c r="X40" s="38">
         <v>12299</v>
       </c>
       <c r="Y40" s="38">
         <v>12236</v>
       </c>
       <c r="Z40" s="38">
         <v>12205</v>
       </c>
       <c r="AA40" s="50">
         <v>12177</v>
       </c>
       <c r="AB40" s="50">
         <v>12161</v>
       </c>
       <c r="AC40" s="50">
         <v>12148</v>
       </c>
       <c r="AD40" s="52">
         <v>12123</v>
       </c>
+      <c r="AE40" s="38">
+        <v>12119</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="32">
         <v>4900</v>
       </c>
       <c r="C41" s="32">
         <v>4869</v>
       </c>
       <c r="D41" s="32">
         <v>4856</v>
       </c>
       <c r="E41" s="32">
         <v>4859</v>
       </c>
       <c r="F41" s="32">
         <v>4850</v>
       </c>
       <c r="G41" s="30">
         <v>4842</v>
       </c>
       <c r="H41" s="30">
         <v>4840</v>
@@ -8023,50 +8239,53 @@
       </c>
       <c r="W41" s="38">
         <v>4687</v>
       </c>
       <c r="X41" s="38">
         <v>4671</v>
       </c>
       <c r="Y41" s="38">
         <v>4640</v>
       </c>
       <c r="Z41" s="38">
         <v>4620</v>
       </c>
       <c r="AA41" s="50">
         <v>4606</v>
       </c>
       <c r="AB41" s="50">
         <v>4602</v>
       </c>
       <c r="AC41" s="50">
         <v>4577</v>
       </c>
       <c r="AD41" s="52">
         <v>4589</v>
       </c>
+      <c r="AE41" s="38">
+        <v>4587</v>
+      </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="32">
         <v>6570</v>
       </c>
       <c r="C42" s="32">
         <v>6530</v>
       </c>
       <c r="D42" s="32">
         <v>6505</v>
       </c>
       <c r="E42" s="32">
         <v>6483</v>
       </c>
       <c r="F42" s="32">
         <v>6463</v>
       </c>
       <c r="G42" s="30">
         <v>6458</v>
       </c>
       <c r="H42" s="30">
         <v>6440</v>
@@ -8115,51 +8334,53 @@
       </c>
       <c r="W42" s="38">
         <v>6002</v>
       </c>
       <c r="X42" s="38">
         <v>5976</v>
       </c>
       <c r="Y42" s="38">
         <v>5929</v>
       </c>
       <c r="Z42" s="38">
         <v>5907</v>
       </c>
       <c r="AA42" s="50">
         <v>5903</v>
       </c>
       <c r="AB42" s="50">
         <v>5893</v>
       </c>
       <c r="AC42" s="50">
         <v>5867</v>
       </c>
       <c r="AD42" s="52">
         <v>5859</v>
       </c>
-      <c r="AE42" s="9"/>
+      <c r="AE42" s="38">
+        <v>5825</v>
+      </c>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
@@ -8230,54 +8451,56 @@
       </c>
       <c r="V43" s="39">
         <v>16779</v>
       </c>
       <c r="W43" s="39">
         <v>16741</v>
       </c>
       <c r="X43" s="39">
         <v>16713</v>
       </c>
       <c r="Y43" s="39">
         <v>16679</v>
       </c>
       <c r="Z43" s="39">
         <v>16668</v>
       </c>
       <c r="AA43" s="51">
         <v>16655</v>
       </c>
       <c r="AB43" s="51">
         <v>16620</v>
       </c>
       <c r="AC43" s="51">
         <v>16615</v>
       </c>
-      <c r="AD43" s="60">
+      <c r="AD43" s="53">
         <v>16592</v>
       </c>
-      <c r="AE43" s="9"/>
+      <c r="AE43" s="39">
+        <v>16578</v>
+      </c>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
@@ -8345,195 +8568,195 @@
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AD43" sqref="AD43"/>
+    <sheetView tabSelected="1" topLeftCell="H31" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="U54" sqref="U54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.5546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.88671875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.5546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.6640625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="57"/>
-[...22 lines deleted...]
-      <c r="Y1" s="57"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
     <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="58"/>
-      <c r="B4" s="53">
+      <c r="A4" s="61"/>
+      <c r="B4" s="56">
         <v>2024</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="56">
         <v>2025</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="56">
         <v>2026</v>
       </c>
-      <c r="AA4" s="54"/>
-[...9 lines deleted...]
-      <c r="AK4" s="54"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="59"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -8600,77 +8823,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="35">
         <v>273970</v>
       </c>
       <c r="C7" s="35">
         <v>273649</v>
       </c>
       <c r="D7" s="35">
         <v>272876</v>
       </c>
       <c r="E7" s="35">
         <v>272721</v>
       </c>
       <c r="F7" s="35">
         <v>272563</v>
       </c>
       <c r="G7" s="34">
         <v>272379</v>
       </c>
       <c r="H7" s="34">
         <v>272087</v>
@@ -8719,51 +8942,53 @@
       </c>
       <c r="W7" s="38">
         <v>266420</v>
       </c>
       <c r="X7" s="38">
         <v>266122</v>
       </c>
       <c r="Y7" s="38">
         <v>265805</v>
       </c>
       <c r="Z7" s="38">
         <v>265488</v>
       </c>
       <c r="AA7" s="38">
         <v>265179</v>
       </c>
       <c r="AB7" s="38">
         <v>265006</v>
       </c>
       <c r="AC7" s="38">
         <v>264811</v>
       </c>
       <c r="AD7" s="52">
         <v>264680</v>
       </c>
-      <c r="AE7" s="48"/>
+      <c r="AE7" s="50">
+        <v>264525</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="35">
         <v>119760</v>
       </c>
       <c r="C8" s="35">
         <v>119716</v>
       </c>
       <c r="D8" s="35">
         <v>119421</v>
       </c>
       <c r="E8" s="35">
         <v>119392</v>
       </c>
       <c r="F8" s="35">
         <v>119266</v>
       </c>
       <c r="G8" s="34">
         <v>119211</v>
       </c>
       <c r="H8" s="34">
         <v>119157</v>
@@ -8812,51 +9037,53 @@
       </c>
       <c r="W8" s="38">
         <v>119345</v>
       </c>
       <c r="X8" s="38">
         <v>119323</v>
       </c>
       <c r="Y8" s="38">
         <v>119334</v>
       </c>
       <c r="Z8" s="38">
         <v>119313</v>
       </c>
       <c r="AA8" s="38">
         <v>119237</v>
       </c>
       <c r="AB8" s="38">
         <v>119253</v>
       </c>
       <c r="AC8" s="38">
         <v>119316</v>
       </c>
       <c r="AD8" s="52">
         <v>119302</v>
       </c>
-      <c r="AE8" s="48"/>
+      <c r="AE8" s="50">
+        <v>119275</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="35">
         <v>16002</v>
       </c>
       <c r="C9" s="35">
         <v>15948</v>
       </c>
       <c r="D9" s="35">
         <v>15903</v>
       </c>
       <c r="E9" s="35">
         <v>15876</v>
       </c>
       <c r="F9" s="35">
         <v>15821</v>
       </c>
       <c r="G9" s="34">
         <v>15811</v>
       </c>
       <c r="H9" s="34">
         <v>15779</v>
@@ -8905,51 +9132,53 @@
       </c>
       <c r="W9" s="38">
         <v>15033</v>
       </c>
       <c r="X9" s="38">
         <v>14990</v>
       </c>
       <c r="Y9" s="38">
         <v>14949</v>
       </c>
       <c r="Z9" s="38">
         <v>14889</v>
       </c>
       <c r="AA9" s="38">
         <v>14864</v>
       </c>
       <c r="AB9" s="38">
         <v>14810</v>
       </c>
       <c r="AC9" s="38">
         <v>14798</v>
       </c>
       <c r="AD9" s="52">
         <v>14806</v>
       </c>
-      <c r="AE9" s="48"/>
+      <c r="AE9" s="50">
+        <v>14789</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="35">
         <v>6446</v>
       </c>
       <c r="C10" s="35">
         <v>6427</v>
       </c>
       <c r="D10" s="35">
         <v>6409</v>
       </c>
       <c r="E10" s="35">
         <v>6400</v>
       </c>
       <c r="F10" s="35">
         <v>6392</v>
       </c>
       <c r="G10" s="34">
         <v>6386</v>
       </c>
       <c r="H10" s="34">
         <v>6358</v>
@@ -8998,51 +9227,53 @@
       </c>
       <c r="W10" s="38">
         <v>5974</v>
       </c>
       <c r="X10" s="38">
         <v>5929</v>
       </c>
       <c r="Y10" s="38">
         <v>5930</v>
       </c>
       <c r="Z10" s="38">
         <v>5912</v>
       </c>
       <c r="AA10" s="38">
         <v>5898</v>
       </c>
       <c r="AB10" s="38">
         <v>5876</v>
       </c>
       <c r="AC10" s="38">
         <v>5849</v>
       </c>
       <c r="AD10" s="52">
         <v>5841</v>
       </c>
-      <c r="AE10" s="48"/>
+      <c r="AE10" s="50">
+        <v>5835</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="35">
         <v>13546</v>
       </c>
       <c r="C11" s="35">
         <v>13522</v>
       </c>
       <c r="D11" s="35">
         <v>13494</v>
       </c>
       <c r="E11" s="35">
         <v>13469</v>
       </c>
       <c r="F11" s="35">
         <v>13453</v>
       </c>
       <c r="G11" s="34">
         <v>13458</v>
       </c>
       <c r="H11" s="34">
         <v>13439</v>
@@ -9091,51 +9322,53 @@
       </c>
       <c r="W11" s="38">
         <v>13087</v>
       </c>
       <c r="X11" s="38">
         <v>13059</v>
       </c>
       <c r="Y11" s="38">
         <v>13027</v>
       </c>
       <c r="Z11" s="38">
         <v>13001</v>
       </c>
       <c r="AA11" s="38">
         <v>12981</v>
       </c>
       <c r="AB11" s="38">
         <v>12968</v>
       </c>
       <c r="AC11" s="38">
         <v>12943</v>
       </c>
       <c r="AD11" s="52">
         <v>12919</v>
       </c>
-      <c r="AE11" s="48"/>
+      <c r="AE11" s="50">
+        <v>12902</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="35">
         <v>10455</v>
       </c>
       <c r="C12" s="35">
         <v>10435</v>
       </c>
       <c r="D12" s="35">
         <v>10421</v>
       </c>
       <c r="E12" s="35">
         <v>10403</v>
       </c>
       <c r="F12" s="35">
         <v>10385</v>
       </c>
       <c r="G12" s="34">
         <v>10366</v>
       </c>
       <c r="H12" s="34">
         <v>10350</v>
@@ -9184,51 +9417,53 @@
       </c>
       <c r="W12" s="38">
         <v>10044</v>
       </c>
       <c r="X12" s="38">
         <v>10026</v>
       </c>
       <c r="Y12" s="38">
         <v>10000</v>
       </c>
       <c r="Z12" s="38">
         <v>10000</v>
       </c>
       <c r="AA12" s="38">
         <v>9957</v>
       </c>
       <c r="AB12" s="38">
         <v>9945</v>
       </c>
       <c r="AC12" s="38">
         <v>9920</v>
       </c>
       <c r="AD12" s="52">
         <v>9908</v>
       </c>
-      <c r="AE12" s="48"/>
+      <c r="AE12" s="50">
+        <v>9910</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="35">
         <v>8899</v>
       </c>
       <c r="C13" s="35">
         <v>8867</v>
       </c>
       <c r="D13" s="35">
         <v>8843</v>
       </c>
       <c r="E13" s="35">
         <v>8839</v>
       </c>
       <c r="F13" s="35">
         <v>8834</v>
       </c>
       <c r="G13" s="34">
         <v>8809</v>
       </c>
       <c r="H13" s="34">
         <v>8796</v>
@@ -9277,51 +9512,53 @@
       </c>
       <c r="W13" s="38">
         <v>8306</v>
       </c>
       <c r="X13" s="38">
         <v>8272</v>
       </c>
       <c r="Y13" s="38">
         <v>8247</v>
       </c>
       <c r="Z13" s="38">
         <v>8235</v>
       </c>
       <c r="AA13" s="38">
         <v>8220</v>
       </c>
       <c r="AB13" s="38">
         <v>8214</v>
       </c>
       <c r="AC13" s="38">
         <v>8195</v>
       </c>
       <c r="AD13" s="52">
         <v>8173</v>
       </c>
-      <c r="AE13" s="48"/>
+      <c r="AE13" s="50">
+        <v>8166</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="35">
         <v>23378</v>
       </c>
       <c r="C14" s="35">
         <v>23380</v>
       </c>
       <c r="D14" s="35">
         <v>23359</v>
       </c>
       <c r="E14" s="35">
         <v>23346</v>
       </c>
       <c r="F14" s="35">
         <v>23508</v>
       </c>
       <c r="G14" s="34">
         <v>23537</v>
       </c>
       <c r="H14" s="34">
         <v>23525</v>
@@ -9370,51 +9607,53 @@
       </c>
       <c r="W14" s="38">
         <v>23032</v>
       </c>
       <c r="X14" s="38">
         <v>23066</v>
       </c>
       <c r="Y14" s="38">
         <v>23041</v>
       </c>
       <c r="Z14" s="38">
         <v>23029</v>
       </c>
       <c r="AA14" s="38">
         <v>23030</v>
       </c>
       <c r="AB14" s="38">
         <v>23039</v>
       </c>
       <c r="AC14" s="38">
         <v>23005</v>
       </c>
       <c r="AD14" s="52">
         <v>23009</v>
       </c>
-      <c r="AE14" s="48"/>
+      <c r="AE14" s="50">
+        <v>23011</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="35">
         <v>8665</v>
       </c>
       <c r="C15" s="35">
         <v>8649</v>
       </c>
       <c r="D15" s="35">
         <v>8635</v>
       </c>
       <c r="E15" s="35">
         <v>8631</v>
       </c>
       <c r="F15" s="35">
         <v>8616</v>
       </c>
       <c r="G15" s="34">
         <v>8598</v>
       </c>
       <c r="H15" s="34">
         <v>8590</v>
@@ -9463,51 +9702,53 @@
       </c>
       <c r="W15" s="38">
         <v>8272</v>
       </c>
       <c r="X15" s="38">
         <v>8262</v>
       </c>
       <c r="Y15" s="38">
         <v>8247</v>
       </c>
       <c r="Z15" s="38">
         <v>8230</v>
       </c>
       <c r="AA15" s="38">
         <v>8208</v>
       </c>
       <c r="AB15" s="38">
         <v>8215</v>
       </c>
       <c r="AC15" s="38">
         <v>8219</v>
       </c>
       <c r="AD15" s="52">
         <v>8206</v>
       </c>
-      <c r="AE15" s="48"/>
+      <c r="AE15" s="50">
+        <v>8196</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="35">
         <v>8902</v>
       </c>
       <c r="C16" s="35">
         <v>8908</v>
       </c>
       <c r="D16" s="35">
         <v>8854</v>
       </c>
       <c r="E16" s="35">
         <v>8848</v>
       </c>
       <c r="F16" s="35">
         <v>8831</v>
       </c>
       <c r="G16" s="34">
         <v>8828</v>
       </c>
       <c r="H16" s="34">
         <v>8809</v>
@@ -9556,51 +9797,53 @@
       </c>
       <c r="W16" s="38">
         <v>8534</v>
       </c>
       <c r="X16" s="38">
         <v>8502</v>
       </c>
       <c r="Y16" s="38">
         <v>8499</v>
       </c>
       <c r="Z16" s="38">
         <v>8466</v>
       </c>
       <c r="AA16" s="38">
         <v>8456</v>
       </c>
       <c r="AB16" s="38">
         <v>8447</v>
       </c>
       <c r="AC16" s="38">
         <v>8445</v>
       </c>
       <c r="AD16" s="52">
         <v>8435</v>
       </c>
-      <c r="AE16" s="48"/>
+      <c r="AE16" s="50">
+        <v>8416</v>
+      </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="35">
         <v>8946</v>
       </c>
       <c r="C17" s="35">
         <v>8922</v>
       </c>
       <c r="D17" s="35">
         <v>8883</v>
       </c>
       <c r="E17" s="35">
         <v>8878</v>
       </c>
       <c r="F17" s="35">
         <v>8884</v>
       </c>
       <c r="G17" s="34">
         <v>8873</v>
       </c>
       <c r="H17" s="34">
         <v>8877</v>
@@ -9649,51 +9892,53 @@
       </c>
       <c r="W17" s="38">
         <v>8542</v>
       </c>
       <c r="X17" s="38">
         <v>8545</v>
       </c>
       <c r="Y17" s="38">
         <v>8522</v>
       </c>
       <c r="Z17" s="38">
         <v>8506</v>
       </c>
       <c r="AA17" s="38">
         <v>8519</v>
       </c>
       <c r="AB17" s="38">
         <v>8529</v>
       </c>
       <c r="AC17" s="38">
         <v>8506</v>
       </c>
       <c r="AD17" s="52">
         <v>8500</v>
       </c>
-      <c r="AE17" s="48"/>
+      <c r="AE17" s="50">
+        <v>8511</v>
+      </c>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="35">
         <v>20058</v>
       </c>
       <c r="C18" s="35">
         <v>20028</v>
       </c>
       <c r="D18" s="35">
         <v>19871</v>
       </c>
       <c r="E18" s="35">
         <v>19864</v>
       </c>
       <c r="F18" s="35">
         <v>19818</v>
       </c>
       <c r="G18" s="34">
         <v>19775</v>
       </c>
       <c r="H18" s="34">
         <v>19738</v>
@@ -9742,51 +9987,53 @@
       </c>
       <c r="W18" s="38">
         <v>18982</v>
       </c>
       <c r="X18" s="38">
         <v>18940</v>
       </c>
       <c r="Y18" s="38">
         <v>18895</v>
       </c>
       <c r="Z18" s="38">
         <v>18859</v>
       </c>
       <c r="AA18" s="38">
         <v>18814</v>
       </c>
       <c r="AB18" s="38">
         <v>18791</v>
       </c>
       <c r="AC18" s="38">
         <v>18768</v>
       </c>
       <c r="AD18" s="52">
         <v>18742</v>
       </c>
-      <c r="AE18" s="48"/>
+      <c r="AE18" s="50">
+        <v>18730</v>
+      </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="35">
         <v>4777</v>
       </c>
       <c r="C19" s="35">
         <v>4764</v>
       </c>
       <c r="D19" s="35">
         <v>4751</v>
       </c>
       <c r="E19" s="35">
         <v>4749</v>
       </c>
       <c r="F19" s="35">
         <v>4742</v>
       </c>
       <c r="G19" s="34">
         <v>4751</v>
       </c>
       <c r="H19" s="34">
         <v>4742</v>
@@ -9835,51 +10082,53 @@
       </c>
       <c r="W19" s="38">
         <v>4473</v>
       </c>
       <c r="X19" s="38">
         <v>4455</v>
       </c>
       <c r="Y19" s="38">
         <v>4436</v>
       </c>
       <c r="Z19" s="38">
         <v>4429</v>
       </c>
       <c r="AA19" s="38">
         <v>4423</v>
       </c>
       <c r="AB19" s="38">
         <v>4410</v>
       </c>
       <c r="AC19" s="38">
         <v>4398</v>
       </c>
       <c r="AD19" s="52">
         <v>4419</v>
       </c>
-      <c r="AE19" s="48"/>
+      <c r="AE19" s="50">
+        <v>4399</v>
+      </c>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="35">
         <v>6362</v>
       </c>
       <c r="C20" s="35">
         <v>6333</v>
       </c>
       <c r="D20" s="35">
         <v>6298</v>
       </c>
       <c r="E20" s="35">
         <v>6290</v>
       </c>
       <c r="F20" s="35">
         <v>6281</v>
       </c>
       <c r="G20" s="34">
         <v>6269</v>
       </c>
       <c r="H20" s="34">
         <v>6253</v>
@@ -9928,51 +10177,53 @@
       </c>
       <c r="W20" s="38">
         <v>5697</v>
       </c>
       <c r="X20" s="38">
         <v>5677</v>
       </c>
       <c r="Y20" s="38">
         <v>5637</v>
       </c>
       <c r="Z20" s="38">
         <v>5616</v>
       </c>
       <c r="AA20" s="38">
         <v>5601</v>
       </c>
       <c r="AB20" s="38">
         <v>5579</v>
       </c>
       <c r="AC20" s="38">
         <v>5563</v>
       </c>
       <c r="AD20" s="52">
         <v>5546</v>
       </c>
-      <c r="AE20" s="48"/>
+      <c r="AE20" s="50">
+        <v>5516</v>
+      </c>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35">
         <v>17774</v>
       </c>
       <c r="C21" s="35">
         <v>17750</v>
       </c>
       <c r="D21" s="35">
         <v>17734</v>
       </c>
       <c r="E21" s="35">
         <v>17736</v>
       </c>
       <c r="F21" s="35">
         <v>17732</v>
       </c>
       <c r="G21" s="34">
         <v>17707</v>
       </c>
       <c r="H21" s="34">
         <v>17674</v>
@@ -10021,80 +10272,83 @@
       </c>
       <c r="W21" s="38">
         <v>17099</v>
       </c>
       <c r="X21" s="38">
         <v>17076</v>
       </c>
       <c r="Y21" s="38">
         <v>17041</v>
       </c>
       <c r="Z21" s="38">
         <v>17003</v>
       </c>
       <c r="AA21" s="38">
         <v>16971</v>
       </c>
       <c r="AB21" s="38">
         <v>16930</v>
       </c>
       <c r="AC21" s="38">
         <v>16886</v>
       </c>
       <c r="AD21" s="52">
         <v>16874</v>
       </c>
-      <c r="AE21" s="48"/>
+      <c r="AE21" s="50">
+        <v>16869</v>
+      </c>
     </row>
     <row r="22" spans="1:31">
-      <c r="A22" s="56" t="s">
+      <c r="A22" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="56"/>
-[...22 lines deleted...]
-      <c r="Y22" s="56"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
+      <c r="AE22" s="50"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="37">
         <v>138731</v>
       </c>
       <c r="C23" s="37">
         <v>138659</v>
       </c>
       <c r="D23" s="37">
         <v>138290</v>
       </c>
       <c r="E23" s="37">
         <v>138279</v>
       </c>
       <c r="F23" s="37">
         <v>138133</v>
       </c>
       <c r="G23" s="36">
         <v>138093</v>
       </c>
       <c r="H23" s="36">
         <v>138050</v>
@@ -10143,51 +10397,53 @@
       </c>
       <c r="W23" s="38">
         <v>137897</v>
       </c>
       <c r="X23" s="38">
         <v>137838</v>
       </c>
       <c r="Y23" s="38">
         <v>137849</v>
       </c>
       <c r="Z23" s="38">
         <v>137807</v>
       </c>
       <c r="AA23" s="50">
         <v>137738</v>
       </c>
       <c r="AB23" s="50">
         <v>137750</v>
       </c>
       <c r="AC23" s="50">
         <v>137816</v>
       </c>
       <c r="AD23" s="52">
         <v>137796</v>
       </c>
-      <c r="AE23" s="50"/>
+      <c r="AE23" s="50">
+        <v>137748</v>
+      </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="37">
         <v>119760</v>
       </c>
       <c r="C24" s="37">
         <v>119716</v>
       </c>
       <c r="D24" s="37">
         <v>119421</v>
       </c>
       <c r="E24" s="37">
         <v>119392</v>
       </c>
       <c r="F24" s="37">
         <v>119266</v>
       </c>
       <c r="G24" s="36">
         <v>119211</v>
       </c>
       <c r="H24" s="36">
         <v>119157</v>
@@ -10236,51 +10492,53 @@
       </c>
       <c r="W24" s="38">
         <v>119345</v>
       </c>
       <c r="X24" s="38">
         <v>119323</v>
       </c>
       <c r="Y24" s="38">
         <v>119334</v>
       </c>
       <c r="Z24" s="38">
         <v>119313</v>
       </c>
       <c r="AA24" s="50">
         <v>119237</v>
       </c>
       <c r="AB24" s="50">
         <v>119253</v>
       </c>
       <c r="AC24" s="50">
         <v>119316</v>
       </c>
       <c r="AD24" s="52">
         <v>119302</v>
       </c>
-      <c r="AE24" s="50"/>
+      <c r="AE24" s="50">
+        <v>119275</v>
+      </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="37">
         <v>4474</v>
       </c>
       <c r="C25" s="37">
         <v>4468</v>
       </c>
       <c r="D25" s="37">
         <v>4459</v>
       </c>
       <c r="E25" s="37">
         <v>4462</v>
       </c>
       <c r="F25" s="37">
         <v>4459</v>
       </c>
       <c r="G25" s="36">
         <v>4478</v>
       </c>
       <c r="H25" s="36">
         <v>4483</v>
@@ -10329,51 +10587,53 @@
       </c>
       <c r="W25" s="38">
         <v>4468</v>
       </c>
       <c r="X25" s="38">
         <v>4458</v>
       </c>
       <c r="Y25" s="38">
         <v>4450</v>
       </c>
       <c r="Z25" s="38">
         <v>4454</v>
       </c>
       <c r="AA25" s="50">
         <v>4459</v>
       </c>
       <c r="AB25" s="50">
         <v>4455</v>
       </c>
       <c r="AC25" s="50">
         <v>4448</v>
       </c>
       <c r="AD25" s="52">
         <v>4442</v>
       </c>
-      <c r="AE25" s="50"/>
+      <c r="AE25" s="50">
+        <v>4439</v>
+      </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="37">
         <v>3594</v>
       </c>
       <c r="C26" s="37">
         <v>3576</v>
       </c>
       <c r="D26" s="37">
         <v>3562</v>
       </c>
       <c r="E26" s="37">
         <v>3561</v>
       </c>
       <c r="F26" s="37">
         <v>3559</v>
       </c>
       <c r="G26" s="36">
         <v>3553</v>
       </c>
       <c r="H26" s="36">
         <v>3561</v>
@@ -10422,51 +10682,53 @@
       </c>
       <c r="W26" s="38">
         <v>3403</v>
       </c>
       <c r="X26" s="38">
         <v>3395</v>
       </c>
       <c r="Y26" s="38">
         <v>3395</v>
       </c>
       <c r="Z26" s="38">
         <v>3395</v>
       </c>
       <c r="AA26" s="50">
         <v>3388</v>
       </c>
       <c r="AB26" s="50">
         <v>3381</v>
       </c>
       <c r="AC26" s="50">
         <v>3387</v>
       </c>
       <c r="AD26" s="52">
         <v>3381</v>
       </c>
-      <c r="AE26" s="50"/>
+      <c r="AE26" s="50">
+        <v>3369</v>
+      </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="37">
         <v>4178</v>
       </c>
       <c r="C27" s="37">
         <v>4182</v>
       </c>
       <c r="D27" s="37">
         <v>4163</v>
       </c>
       <c r="E27" s="37">
         <v>4168</v>
       </c>
       <c r="F27" s="37">
         <v>4158</v>
       </c>
       <c r="G27" s="36">
         <v>4167</v>
       </c>
       <c r="H27" s="36">
         <v>4177</v>
@@ -10515,51 +10777,53 @@
       </c>
       <c r="W27" s="38">
         <v>4144</v>
       </c>
       <c r="X27" s="38">
         <v>4122</v>
       </c>
       <c r="Y27" s="38">
         <v>4126</v>
       </c>
       <c r="Z27" s="38">
         <v>4121</v>
       </c>
       <c r="AA27" s="50">
         <v>4128</v>
       </c>
       <c r="AB27" s="50">
         <v>4138</v>
       </c>
       <c r="AC27" s="50">
         <v>4146</v>
       </c>
       <c r="AD27" s="52">
         <v>4144</v>
       </c>
-      <c r="AE27" s="50"/>
+      <c r="AE27" s="50">
+        <v>4142</v>
+      </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="37">
         <v>6725</v>
       </c>
       <c r="C28" s="37">
         <v>6717</v>
       </c>
       <c r="D28" s="37">
         <v>6685</v>
       </c>
       <c r="E28" s="37">
         <v>6696</v>
       </c>
       <c r="F28" s="37">
         <v>6691</v>
       </c>
       <c r="G28" s="36">
         <v>6684</v>
       </c>
       <c r="H28" s="36">
         <v>6672</v>
@@ -10608,80 +10872,82 @@
       </c>
       <c r="W28" s="38">
         <v>6537</v>
       </c>
       <c r="X28" s="38">
         <v>6540</v>
       </c>
       <c r="Y28" s="38">
         <v>6544</v>
       </c>
       <c r="Z28" s="38">
         <v>6524</v>
       </c>
       <c r="AA28" s="50">
         <v>6526</v>
       </c>
       <c r="AB28" s="50">
         <v>6523</v>
       </c>
       <c r="AC28" s="50">
         <v>6519</v>
       </c>
       <c r="AD28" s="52">
         <v>6527</v>
       </c>
-      <c r="AE28" s="50"/>
+      <c r="AE28" s="50">
+        <v>6523</v>
+      </c>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" s="56" t="s">
+      <c r="A29" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="40">
         <v>135239</v>
       </c>
       <c r="C30" s="40">
         <v>134990</v>
       </c>
       <c r="D30" s="40">
         <v>134586</v>
       </c>
       <c r="E30" s="40">
         <v>134442</v>
       </c>
       <c r="F30" s="40">
         <v>134430</v>
       </c>
       <c r="G30" s="38">
         <v>134286</v>
       </c>
       <c r="H30" s="38">
         <v>134037</v>
@@ -10730,51 +10996,54 @@
       </c>
       <c r="W30" s="38">
         <v>128523</v>
       </c>
       <c r="X30" s="38">
         <v>128284</v>
       </c>
       <c r="Y30" s="38">
         <v>127956</v>
       </c>
       <c r="Z30" s="38">
         <v>127681</v>
       </c>
       <c r="AA30" s="50">
         <v>127441</v>
       </c>
       <c r="AB30" s="50">
         <v>127256</v>
       </c>
       <c r="AC30" s="50">
         <v>126995</v>
       </c>
       <c r="AD30" s="52">
         <v>126884</v>
       </c>
-      <c r="AE30" s="50"/>
+      <c r="AE30" s="50">
+        <f>SUM(AE31:AE43)</f>
+        <v>126777</v>
+      </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="40">
         <v>16002</v>
       </c>
       <c r="C31" s="40">
         <v>15948</v>
       </c>
       <c r="D31" s="40">
         <v>15903</v>
       </c>
       <c r="E31" s="40">
         <v>15876</v>
       </c>
       <c r="F31" s="40">
         <v>15821</v>
       </c>
       <c r="G31" s="38">
         <v>15811</v>
       </c>
       <c r="H31" s="38">
         <v>15779</v>
@@ -10820,54 +11089,56 @@
       </c>
       <c r="V31" s="38">
         <v>15093</v>
       </c>
       <c r="W31" s="38">
         <v>15033</v>
       </c>
       <c r="X31" s="38">
         <v>14990</v>
       </c>
       <c r="Y31" s="38">
         <v>14949</v>
       </c>
       <c r="Z31" s="38">
         <v>14889</v>
       </c>
       <c r="AA31" s="50">
         <v>14864</v>
       </c>
       <c r="AB31" s="50">
         <v>14810</v>
       </c>
       <c r="AC31" s="50">
         <v>14798</v>
       </c>
-      <c r="AD31" s="61">
+      <c r="AD31" s="54">
         <v>14806</v>
       </c>
-      <c r="AE31" s="50"/>
+      <c r="AE31" s="50">
+        <v>14789</v>
+      </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="40">
         <v>6446</v>
       </c>
       <c r="C32" s="40">
         <v>6427</v>
       </c>
       <c r="D32" s="40">
         <v>6409</v>
       </c>
       <c r="E32" s="40">
         <v>6400</v>
       </c>
       <c r="F32" s="40">
         <v>6392</v>
       </c>
       <c r="G32" s="38">
         <v>6386</v>
       </c>
       <c r="H32" s="38">
         <v>6358</v>
@@ -10913,54 +11184,56 @@
       </c>
       <c r="V32" s="38">
         <v>5985</v>
       </c>
       <c r="W32" s="38">
         <v>5974</v>
       </c>
       <c r="X32" s="38">
         <v>5929</v>
       </c>
       <c r="Y32" s="38">
         <v>5930</v>
       </c>
       <c r="Z32" s="38">
         <v>5912</v>
       </c>
       <c r="AA32" s="50">
         <v>5898</v>
       </c>
       <c r="AB32" s="50">
         <v>5876</v>
       </c>
       <c r="AC32" s="50">
         <v>5849</v>
       </c>
-      <c r="AD32" s="61">
+      <c r="AD32" s="54">
         <v>5841</v>
       </c>
-      <c r="AE32" s="50"/>
+      <c r="AE32" s="50">
+        <v>5835</v>
+      </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="40">
         <v>9072</v>
       </c>
       <c r="C33" s="40">
         <v>9054</v>
       </c>
       <c r="D33" s="40">
         <v>9035</v>
       </c>
       <c r="E33" s="40">
         <v>9007</v>
       </c>
       <c r="F33" s="40">
         <v>8994</v>
       </c>
       <c r="G33" s="38">
         <v>8980</v>
       </c>
       <c r="H33" s="38">
         <v>8956</v>
@@ -11006,54 +11279,56 @@
       </c>
       <c r="V33" s="38">
         <v>8649</v>
       </c>
       <c r="W33" s="38">
         <v>8619</v>
       </c>
       <c r="X33" s="38">
         <v>8601</v>
       </c>
       <c r="Y33" s="38">
         <v>8577</v>
       </c>
       <c r="Z33" s="38">
         <v>8547</v>
       </c>
       <c r="AA33" s="50">
         <v>8522</v>
       </c>
       <c r="AB33" s="50">
         <v>8513</v>
       </c>
       <c r="AC33" s="50">
         <v>8495</v>
       </c>
-      <c r="AD33" s="61">
+      <c r="AD33" s="54">
         <v>8477</v>
       </c>
-      <c r="AE33" s="50"/>
+      <c r="AE33" s="50">
+        <v>8463</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="40">
         <v>10455</v>
       </c>
       <c r="C34" s="40">
         <v>10435</v>
       </c>
       <c r="D34" s="40">
         <v>10421</v>
       </c>
       <c r="E34" s="40">
         <v>10403</v>
       </c>
       <c r="F34" s="40">
         <v>10385</v>
       </c>
       <c r="G34" s="38">
         <v>10366</v>
       </c>
       <c r="H34" s="38">
         <v>10350</v>
@@ -11099,54 +11374,56 @@
       </c>
       <c r="V34" s="38">
         <v>10060</v>
       </c>
       <c r="W34" s="38">
         <v>10044</v>
       </c>
       <c r="X34" s="38">
         <v>10026</v>
       </c>
       <c r="Y34" s="38">
         <v>10000</v>
       </c>
       <c r="Z34" s="38">
         <v>10000</v>
       </c>
       <c r="AA34" s="50">
         <v>9957</v>
       </c>
       <c r="AB34" s="50">
         <v>9945</v>
       </c>
       <c r="AC34" s="50">
         <v>9920</v>
       </c>
-      <c r="AD34" s="61">
+      <c r="AD34" s="54">
         <v>9908</v>
       </c>
-      <c r="AE34" s="50"/>
+      <c r="AE34" s="50">
+        <v>9910</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="40">
         <v>8899</v>
       </c>
       <c r="C35" s="40">
         <v>8867</v>
       </c>
       <c r="D35" s="40">
         <v>8843</v>
       </c>
       <c r="E35" s="40">
         <v>8839</v>
       </c>
       <c r="F35" s="40">
         <v>8834</v>
       </c>
       <c r="G35" s="38">
         <v>8809</v>
       </c>
       <c r="H35" s="38">
         <v>8796</v>
@@ -11192,54 +11469,56 @@
       </c>
       <c r="V35" s="38">
         <v>8353</v>
       </c>
       <c r="W35" s="38">
         <v>8306</v>
       </c>
       <c r="X35" s="38">
         <v>8272</v>
       </c>
       <c r="Y35" s="38">
         <v>8247</v>
       </c>
       <c r="Z35" s="38">
         <v>8235</v>
       </c>
       <c r="AA35" s="50">
         <v>8220</v>
       </c>
       <c r="AB35" s="50">
         <v>8214</v>
       </c>
       <c r="AC35" s="50">
         <v>8195</v>
       </c>
-      <c r="AD35" s="61">
+      <c r="AD35" s="54">
         <v>8173</v>
       </c>
-      <c r="AE35" s="50"/>
+      <c r="AE35" s="50">
+        <v>8166</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="40">
         <v>23378</v>
       </c>
       <c r="C36" s="40">
         <v>23380</v>
       </c>
       <c r="D36" s="40">
         <v>23359</v>
       </c>
       <c r="E36" s="40">
         <v>23346</v>
       </c>
       <c r="F36" s="40">
         <v>23508</v>
       </c>
       <c r="G36" s="38">
         <v>23537</v>
       </c>
       <c r="H36" s="38">
         <v>23525</v>
@@ -11285,54 +11564,56 @@
       </c>
       <c r="V36" s="38">
         <v>23029</v>
       </c>
       <c r="W36" s="38">
         <v>23032</v>
       </c>
       <c r="X36" s="38">
         <v>23066</v>
       </c>
       <c r="Y36" s="38">
         <v>23041</v>
       </c>
       <c r="Z36" s="38">
         <v>23029</v>
       </c>
       <c r="AA36" s="50">
         <v>23030</v>
       </c>
       <c r="AB36" s="50">
         <v>23039</v>
       </c>
       <c r="AC36" s="50">
         <v>23005</v>
       </c>
-      <c r="AD36" s="61">
+      <c r="AD36" s="54">
         <v>23009</v>
       </c>
-      <c r="AE36" s="50"/>
+      <c r="AE36" s="50">
+        <v>23011</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="40">
         <v>5071</v>
       </c>
       <c r="C37" s="40">
         <v>5073</v>
       </c>
       <c r="D37" s="40">
         <v>5073</v>
       </c>
       <c r="E37" s="40">
         <v>5070</v>
       </c>
       <c r="F37" s="40">
         <v>5057</v>
       </c>
       <c r="G37" s="38">
         <v>5045</v>
       </c>
       <c r="H37" s="38">
         <v>5029</v>
@@ -11378,54 +11659,56 @@
       </c>
       <c r="V37" s="38">
         <v>4891</v>
       </c>
       <c r="W37" s="38">
         <v>4869</v>
       </c>
       <c r="X37" s="38">
         <v>4867</v>
       </c>
       <c r="Y37" s="38">
         <v>4852</v>
       </c>
       <c r="Z37" s="38">
         <v>4835</v>
       </c>
       <c r="AA37" s="50">
         <v>4820</v>
       </c>
       <c r="AB37" s="50">
         <v>4834</v>
       </c>
       <c r="AC37" s="50">
         <v>4832</v>
       </c>
-      <c r="AD37" s="61">
+      <c r="AD37" s="54">
         <v>4825</v>
       </c>
-      <c r="AE37" s="50"/>
+      <c r="AE37" s="50">
+        <v>4827</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="40">
         <v>4724</v>
       </c>
       <c r="C38" s="40">
         <v>4726</v>
       </c>
       <c r="D38" s="40">
         <v>4691</v>
       </c>
       <c r="E38" s="40">
         <v>4680</v>
       </c>
       <c r="F38" s="40">
         <v>4673</v>
       </c>
       <c r="G38" s="38">
         <v>4661</v>
       </c>
       <c r="H38" s="38">
         <v>4632</v>
@@ -11471,54 +11754,56 @@
       </c>
       <c r="V38" s="38">
         <v>4417</v>
       </c>
       <c r="W38" s="38">
         <v>4390</v>
       </c>
       <c r="X38" s="38">
         <v>4380</v>
       </c>
       <c r="Y38" s="38">
         <v>4373</v>
       </c>
       <c r="Z38" s="38">
         <v>4345</v>
       </c>
       <c r="AA38" s="50">
         <v>4328</v>
       </c>
       <c r="AB38" s="50">
         <v>4309</v>
       </c>
       <c r="AC38" s="50">
         <v>4299</v>
       </c>
-      <c r="AD38" s="61">
+      <c r="AD38" s="54">
         <v>4291</v>
       </c>
-      <c r="AE38" s="50"/>
+      <c r="AE38" s="50">
+        <v>4274</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="40">
         <v>8946</v>
       </c>
       <c r="C39" s="40">
         <v>8922</v>
       </c>
       <c r="D39" s="40">
         <v>8883</v>
       </c>
       <c r="E39" s="40">
         <v>8878</v>
       </c>
       <c r="F39" s="40">
         <v>8884</v>
       </c>
       <c r="G39" s="38">
         <v>8873</v>
       </c>
       <c r="H39" s="38">
         <v>8877</v>
@@ -11564,54 +11849,56 @@
       </c>
       <c r="V39" s="38">
         <v>8574</v>
       </c>
       <c r="W39" s="38">
         <v>8542</v>
       </c>
       <c r="X39" s="38">
         <v>8545</v>
       </c>
       <c r="Y39" s="38">
         <v>8522</v>
       </c>
       <c r="Z39" s="38">
         <v>8506</v>
       </c>
       <c r="AA39" s="50">
         <v>8519</v>
       </c>
       <c r="AB39" s="50">
         <v>8529</v>
       </c>
       <c r="AC39" s="50">
         <v>8506</v>
       </c>
-      <c r="AD39" s="61">
+      <c r="AD39" s="54">
         <v>8500</v>
       </c>
-      <c r="AE39" s="50"/>
+      <c r="AE39" s="50">
+        <v>8511</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="40">
         <v>13333</v>
       </c>
       <c r="C40" s="40">
         <v>13311</v>
       </c>
       <c r="D40" s="40">
         <v>13186</v>
       </c>
       <c r="E40" s="40">
         <v>13168</v>
       </c>
       <c r="F40" s="40">
         <v>13127</v>
       </c>
       <c r="G40" s="38">
         <v>13091</v>
       </c>
       <c r="H40" s="38">
         <v>13066</v>
@@ -11657,54 +11944,56 @@
       </c>
       <c r="V40" s="38">
         <v>12473</v>
       </c>
       <c r="W40" s="38">
         <v>12445</v>
       </c>
       <c r="X40" s="38">
         <v>12400</v>
       </c>
       <c r="Y40" s="38">
         <v>12351</v>
       </c>
       <c r="Z40" s="38">
         <v>12335</v>
       </c>
       <c r="AA40" s="50">
         <v>12288</v>
       </c>
       <c r="AB40" s="50">
         <v>12268</v>
       </c>
       <c r="AC40" s="50">
         <v>12249</v>
       </c>
-      <c r="AD40" s="61">
+      <c r="AD40" s="54">
         <v>12215</v>
       </c>
-      <c r="AE40" s="50"/>
+      <c r="AE40" s="50">
+        <v>12207</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="40">
         <v>4777</v>
       </c>
       <c r="C41" s="40">
         <v>4764</v>
       </c>
       <c r="D41" s="40">
         <v>4751</v>
       </c>
       <c r="E41" s="40">
         <v>4749</v>
       </c>
       <c r="F41" s="40">
         <v>4742</v>
       </c>
       <c r="G41" s="38">
         <v>4751</v>
       </c>
       <c r="H41" s="38">
         <v>4742</v>
@@ -11750,54 +12039,56 @@
       </c>
       <c r="V41" s="38">
         <v>4495</v>
       </c>
       <c r="W41" s="48">
         <v>4473</v>
       </c>
       <c r="X41" s="38">
         <v>4455</v>
       </c>
       <c r="Y41" s="38">
         <v>4436</v>
       </c>
       <c r="Z41" s="38">
         <v>4429</v>
       </c>
       <c r="AA41" s="50">
         <v>4423</v>
       </c>
       <c r="AB41" s="50">
         <v>4410</v>
       </c>
       <c r="AC41" s="50">
         <v>4398</v>
       </c>
-      <c r="AD41" s="61">
+      <c r="AD41" s="54">
         <v>4419</v>
       </c>
-      <c r="AE41" s="50"/>
+      <c r="AE41" s="50">
+        <v>4399</v>
+      </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="40">
         <v>6362</v>
       </c>
       <c r="C42" s="40">
         <v>6333</v>
       </c>
       <c r="D42" s="40">
         <v>6298</v>
       </c>
       <c r="E42" s="40">
         <v>6290</v>
       </c>
       <c r="F42" s="40">
         <v>6281</v>
       </c>
       <c r="G42" s="38">
         <v>6269</v>
       </c>
       <c r="H42" s="38">
         <v>6253</v>
@@ -11843,54 +12134,56 @@
       </c>
       <c r="V42" s="38">
         <v>5751</v>
       </c>
       <c r="W42" s="48">
         <v>5697</v>
       </c>
       <c r="X42" s="38">
         <v>5677</v>
       </c>
       <c r="Y42" s="38">
         <v>5637</v>
       </c>
       <c r="Z42" s="38">
         <v>5616</v>
       </c>
       <c r="AA42" s="50">
         <v>5601</v>
       </c>
       <c r="AB42" s="50">
         <v>5579</v>
       </c>
       <c r="AC42" s="50">
         <v>5563</v>
       </c>
-      <c r="AD42" s="61">
+      <c r="AD42" s="54">
         <v>5546</v>
       </c>
-      <c r="AE42" s="50"/>
+      <c r="AE42" s="50">
+        <v>5516</v>
+      </c>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
@@ -11961,54 +12254,56 @@
       </c>
       <c r="V43" s="39">
         <v>17150</v>
       </c>
       <c r="W43" s="39">
         <v>17099</v>
       </c>
       <c r="X43" s="39">
         <v>17076</v>
       </c>
       <c r="Y43" s="39">
         <v>17041</v>
       </c>
       <c r="Z43" s="39">
         <v>17003</v>
       </c>
       <c r="AA43" s="51">
         <v>16971</v>
       </c>
       <c r="AB43" s="51">
         <v>16930</v>
       </c>
       <c r="AC43" s="51">
         <v>16886</v>
       </c>
-      <c r="AD43" s="60">
+      <c r="AD43" s="53">
         <v>16874</v>
       </c>
-      <c r="AE43" s="51"/>
+      <c r="AE43" s="51">
+        <v>16869</v>
+      </c>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>