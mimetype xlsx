--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14280" windowHeight="12612" activeTab="2"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14280" windowHeight="12615"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="3" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE30" i="2"/>
   <c r="AE30" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="39">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
@@ -233,51 +233,51 @@
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -330,50 +330,57 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -442,51 +449,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -601,76 +608,82 @@
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -950,195 +963,195 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="T25" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AE7" sqref="AE7:AE43"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
-    <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
-    <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="7.88671875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.109375" style="1"/>
+    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.140625" style="1"/>
+    <col min="37" max="37" width="10.85546875" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:37" ht="15.75">
+      <c r="A1" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
     </row>
-    <row r="3" spans="1:37" ht="15.6">
+    <row r="3" spans="1:37" ht="15.75">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="61"/>
-      <c r="B4" s="56">
+      <c r="A4" s="63"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="57"/>
-[...12 lines deleted...]
-      <c r="A5" s="62"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
+    </row>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="64"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1205,77 +1218,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="19">
         <v>530124</v>
       </c>
       <c r="C7" s="19">
         <v>529435</v>
       </c>
       <c r="D7" s="19">
         <v>527854</v>
       </c>
       <c r="E7" s="19">
         <v>527480</v>
       </c>
       <c r="F7" s="19">
         <v>527107</v>
       </c>
       <c r="G7" s="18">
         <v>526718</v>
       </c>
       <c r="H7" s="18">
         <v>526185</v>
@@ -1324,53 +1337,61 @@
       </c>
       <c r="W7" s="46">
         <v>515967</v>
       </c>
       <c r="X7" s="38">
         <v>515422</v>
       </c>
       <c r="Y7" s="38">
         <v>514732</v>
       </c>
       <c r="Z7" s="38">
         <v>514156</v>
       </c>
       <c r="AA7" s="48">
         <v>513624</v>
       </c>
       <c r="AB7" s="48">
         <v>513386</v>
       </c>
       <c r="AC7" s="48">
         <v>512991</v>
       </c>
       <c r="AD7" s="48">
         <v>512702</v>
       </c>
-      <c r="AE7" s="63">
+      <c r="AE7" s="56">
         <v>512388</v>
       </c>
+      <c r="AF7" s="50">
+        <v>511982</v>
+      </c>
+      <c r="AG7" s="9"/>
+      <c r="AH7" s="9"/>
+      <c r="AI7" s="9"/>
+      <c r="AJ7" s="9"/>
+      <c r="AK7" s="9"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>222703</v>
       </c>
       <c r="C8" s="19">
         <v>222677</v>
       </c>
       <c r="D8" s="19">
         <v>222002</v>
       </c>
       <c r="E8" s="19">
         <v>221995</v>
       </c>
       <c r="F8" s="19">
         <v>221760</v>
       </c>
       <c r="G8" s="18">
         <v>221627</v>
       </c>
       <c r="H8" s="18">
         <v>221562</v>
@@ -1419,53 +1440,61 @@
       </c>
       <c r="W8" s="46">
         <v>222072</v>
       </c>
       <c r="X8" s="38">
         <v>222093</v>
       </c>
       <c r="Y8" s="38">
         <v>222115</v>
       </c>
       <c r="Z8" s="38">
         <v>222115</v>
       </c>
       <c r="AA8" s="48">
         <v>222039</v>
       </c>
       <c r="AB8" s="48">
         <v>222116</v>
       </c>
       <c r="AC8" s="48">
         <v>222218</v>
       </c>
       <c r="AD8" s="48">
         <v>222125</v>
       </c>
-      <c r="AE8" s="63">
+      <c r="AE8" s="56">
         <v>222038</v>
       </c>
+      <c r="AF8" s="50">
+        <v>222107</v>
+      </c>
+      <c r="AG8" s="9"/>
+      <c r="AH8" s="9"/>
+      <c r="AI8" s="9"/>
+      <c r="AJ8" s="9"/>
+      <c r="AK8" s="9"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="19">
         <v>31970</v>
       </c>
       <c r="C9" s="19">
         <v>31867</v>
       </c>
       <c r="D9" s="19">
         <v>31776</v>
       </c>
       <c r="E9" s="19">
         <v>31714</v>
       </c>
       <c r="F9" s="19">
         <v>31580</v>
       </c>
       <c r="G9" s="18">
         <v>31537</v>
       </c>
       <c r="H9" s="18">
         <v>31467</v>
@@ -1514,53 +1543,61 @@
       </c>
       <c r="W9" s="46">
         <v>30038</v>
       </c>
       <c r="X9" s="38">
         <v>29948</v>
       </c>
       <c r="Y9" s="38">
         <v>29858</v>
       </c>
       <c r="Z9" s="38">
         <v>29758</v>
       </c>
       <c r="AA9" s="48">
         <v>29680</v>
       </c>
       <c r="AB9" s="48">
         <v>29570</v>
       </c>
       <c r="AC9" s="48">
         <v>29515</v>
       </c>
       <c r="AD9" s="48">
         <v>29521</v>
       </c>
-      <c r="AE9" s="63">
+      <c r="AE9" s="56">
         <v>29489</v>
       </c>
+      <c r="AF9" s="50">
+        <v>29385</v>
+      </c>
+      <c r="AG9" s="9"/>
+      <c r="AH9" s="9"/>
+      <c r="AI9" s="9"/>
+      <c r="AJ9" s="9"/>
+      <c r="AK9" s="9"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="19">
         <v>13189</v>
       </c>
       <c r="C10" s="19">
         <v>13144</v>
       </c>
       <c r="D10" s="19">
         <v>13116</v>
       </c>
       <c r="E10" s="19">
         <v>13099</v>
       </c>
       <c r="F10" s="19">
         <v>13070</v>
       </c>
       <c r="G10" s="18">
         <v>13065</v>
       </c>
       <c r="H10" s="18">
         <v>13026</v>
@@ -1609,53 +1646,61 @@
       </c>
       <c r="W10" s="46">
         <v>12315</v>
       </c>
       <c r="X10" s="38">
         <v>12243</v>
       </c>
       <c r="Y10" s="38">
         <v>12230</v>
       </c>
       <c r="Z10" s="38">
         <v>12201</v>
       </c>
       <c r="AA10" s="48">
         <v>12175</v>
       </c>
       <c r="AB10" s="48">
         <v>12127</v>
       </c>
       <c r="AC10" s="48">
         <v>12074</v>
       </c>
       <c r="AD10" s="48">
         <v>12062</v>
       </c>
-      <c r="AE10" s="63">
+      <c r="AE10" s="56">
         <v>12049</v>
       </c>
+      <c r="AF10" s="50">
+        <v>12007</v>
+      </c>
+      <c r="AG10" s="9"/>
+      <c r="AH10" s="9"/>
+      <c r="AI10" s="9"/>
+      <c r="AJ10" s="9"/>
+      <c r="AK10" s="9"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>26828</v>
       </c>
       <c r="C11" s="19">
         <v>26778</v>
       </c>
       <c r="D11" s="19">
         <v>26720</v>
       </c>
       <c r="E11" s="19">
         <v>26659</v>
       </c>
       <c r="F11" s="19">
         <v>26614</v>
       </c>
       <c r="G11" s="18">
         <v>26626</v>
       </c>
       <c r="H11" s="18">
         <v>26586</v>
@@ -1704,53 +1749,61 @@
       </c>
       <c r="W11" s="46">
         <v>25912</v>
       </c>
       <c r="X11" s="38">
         <v>25875</v>
       </c>
       <c r="Y11" s="38">
         <v>25820</v>
       </c>
       <c r="Z11" s="38">
         <v>25771</v>
       </c>
       <c r="AA11" s="48">
         <v>25742</v>
       </c>
       <c r="AB11" s="48">
         <v>25722</v>
       </c>
       <c r="AC11" s="48">
         <v>25687</v>
       </c>
       <c r="AD11" s="48">
         <v>25634</v>
       </c>
-      <c r="AE11" s="63">
+      <c r="AE11" s="56">
         <v>25620</v>
       </c>
+      <c r="AF11" s="50">
+        <v>25628</v>
+      </c>
+      <c r="AG11" s="9"/>
+      <c r="AH11" s="9"/>
+      <c r="AI11" s="9"/>
+      <c r="AJ11" s="9"/>
+      <c r="AK11" s="9"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>20969</v>
       </c>
       <c r="C12" s="19">
         <v>20918</v>
       </c>
       <c r="D12" s="19">
         <v>20878</v>
       </c>
       <c r="E12" s="19">
         <v>20831</v>
       </c>
       <c r="F12" s="19">
         <v>20777</v>
       </c>
       <c r="G12" s="18">
         <v>20753</v>
       </c>
       <c r="H12" s="18">
         <v>20733</v>
@@ -1799,53 +1852,61 @@
       </c>
       <c r="W12" s="46">
         <v>20120</v>
       </c>
       <c r="X12" s="38">
         <v>20083</v>
       </c>
       <c r="Y12" s="38">
         <v>20037</v>
       </c>
       <c r="Z12" s="38">
         <v>20024</v>
       </c>
       <c r="AA12" s="48">
         <v>19950</v>
       </c>
       <c r="AB12" s="48">
         <v>19925</v>
       </c>
       <c r="AC12" s="48">
         <v>19896</v>
       </c>
       <c r="AD12" s="48">
         <v>19865</v>
       </c>
-      <c r="AE12" s="63">
+      <c r="AE12" s="56">
         <v>19875</v>
       </c>
+      <c r="AF12" s="50">
+        <v>19845</v>
+      </c>
+      <c r="AG12" s="9"/>
+      <c r="AH12" s="9"/>
+      <c r="AI12" s="9"/>
+      <c r="AJ12" s="9"/>
+      <c r="AK12" s="9"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="19">
         <v>17787</v>
       </c>
       <c r="C13" s="19">
         <v>17737</v>
       </c>
       <c r="D13" s="19">
         <v>17683</v>
       </c>
       <c r="E13" s="19">
         <v>17662</v>
       </c>
       <c r="F13" s="19">
         <v>17633</v>
       </c>
       <c r="G13" s="18">
         <v>17597</v>
       </c>
       <c r="H13" s="18">
         <v>17577</v>
@@ -1894,53 +1955,61 @@
       </c>
       <c r="W13" s="46">
         <v>16710</v>
       </c>
       <c r="X13" s="38">
         <v>16639</v>
       </c>
       <c r="Y13" s="38">
         <v>16575</v>
       </c>
       <c r="Z13" s="38">
         <v>16544</v>
       </c>
       <c r="AA13" s="48">
         <v>16487</v>
       </c>
       <c r="AB13" s="48">
         <v>16474</v>
       </c>
       <c r="AC13" s="48">
         <v>16439</v>
       </c>
       <c r="AD13" s="48">
         <v>16404</v>
       </c>
-      <c r="AE13" s="63">
+      <c r="AE13" s="56">
         <v>16383</v>
       </c>
+      <c r="AF13" s="50">
+        <v>16356</v>
+      </c>
+      <c r="AG13" s="9"/>
+      <c r="AH13" s="9"/>
+      <c r="AI13" s="9"/>
+      <c r="AJ13" s="9"/>
+      <c r="AK13" s="9"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="19">
         <v>46556</v>
       </c>
       <c r="C14" s="19">
         <v>46509</v>
       </c>
       <c r="D14" s="19">
         <v>46479</v>
       </c>
       <c r="E14" s="19">
         <v>46471</v>
       </c>
       <c r="F14" s="19">
         <v>46779</v>
       </c>
       <c r="G14" s="18">
         <v>46829</v>
       </c>
       <c r="H14" s="18">
         <v>46813</v>
@@ -1989,53 +2058,61 @@
       </c>
       <c r="W14" s="46">
         <v>45921</v>
       </c>
       <c r="X14" s="38">
         <v>45934</v>
       </c>
       <c r="Y14" s="38">
         <v>45895</v>
       </c>
       <c r="Z14" s="38">
         <v>45862</v>
       </c>
       <c r="AA14" s="48">
         <v>45837</v>
       </c>
       <c r="AB14" s="48">
         <v>45848</v>
       </c>
       <c r="AC14" s="48">
         <v>45792</v>
       </c>
       <c r="AD14" s="48">
         <v>45809</v>
       </c>
-      <c r="AE14" s="63">
+      <c r="AE14" s="56">
         <v>45805</v>
       </c>
+      <c r="AF14" s="50">
+        <v>45823</v>
+      </c>
+      <c r="AG14" s="9"/>
+      <c r="AH14" s="9"/>
+      <c r="AI14" s="9"/>
+      <c r="AJ14" s="9"/>
+      <c r="AK14" s="9"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19">
         <v>17233</v>
       </c>
       <c r="C15" s="19">
         <v>17205</v>
       </c>
       <c r="D15" s="19">
         <v>17181</v>
       </c>
       <c r="E15" s="19">
         <v>17174</v>
       </c>
       <c r="F15" s="19">
         <v>17163</v>
       </c>
       <c r="G15" s="18">
         <v>17139</v>
       </c>
       <c r="H15" s="18">
         <v>17122</v>
@@ -2084,53 +2161,61 @@
       </c>
       <c r="W15" s="46">
         <v>16489</v>
       </c>
       <c r="X15" s="38">
         <v>16472</v>
       </c>
       <c r="Y15" s="38">
         <v>16433</v>
       </c>
       <c r="Z15" s="38">
         <v>16400</v>
       </c>
       <c r="AA15" s="48">
         <v>16376</v>
       </c>
       <c r="AB15" s="48">
         <v>16385</v>
       </c>
       <c r="AC15" s="48">
         <v>16376</v>
       </c>
       <c r="AD15" s="48">
         <v>16348</v>
       </c>
-      <c r="AE15" s="63">
+      <c r="AE15" s="56">
         <v>16313</v>
       </c>
+      <c r="AF15" s="50">
+        <v>16286</v>
+      </c>
+      <c r="AG15" s="9"/>
+      <c r="AH15" s="9"/>
+      <c r="AI15" s="9"/>
+      <c r="AJ15" s="9"/>
+      <c r="AK15" s="9"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="19">
         <v>17702</v>
       </c>
       <c r="C16" s="19">
         <v>17688</v>
       </c>
       <c r="D16" s="19">
         <v>17588</v>
       </c>
       <c r="E16" s="19">
         <v>17574</v>
       </c>
       <c r="F16" s="19">
         <v>17527</v>
       </c>
       <c r="G16" s="18">
         <v>17508</v>
       </c>
       <c r="H16" s="18">
         <v>17471</v>
@@ -2179,55 +2264,63 @@
       </c>
       <c r="W16" s="46">
         <v>16970</v>
       </c>
       <c r="X16" s="38">
         <v>16916</v>
       </c>
       <c r="Y16" s="38">
         <v>16892</v>
       </c>
       <c r="Z16" s="38">
         <v>16831</v>
       </c>
       <c r="AA16" s="48">
         <v>16809</v>
       </c>
       <c r="AB16" s="48">
         <v>16793</v>
       </c>
       <c r="AC16" s="48">
         <v>16783</v>
       </c>
       <c r="AD16" s="48">
         <v>16791</v>
       </c>
-      <c r="AE16" s="63">
+      <c r="AE16" s="56">
         <v>16758</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="50">
+        <v>16747</v>
+      </c>
+      <c r="AG16" s="9"/>
+      <c r="AH16" s="9"/>
+      <c r="AI16" s="9"/>
+      <c r="AJ16" s="9"/>
+      <c r="AK16" s="9"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="19">
         <v>17823</v>
       </c>
       <c r="C17" s="19">
         <v>17770</v>
       </c>
       <c r="D17" s="19">
         <v>17688</v>
       </c>
       <c r="E17" s="19">
         <v>17664</v>
       </c>
       <c r="F17" s="19">
         <v>17689</v>
       </c>
       <c r="G17" s="18">
         <v>17663</v>
       </c>
       <c r="H17" s="18">
         <v>17647</v>
       </c>
       <c r="I17" s="18">
@@ -2274,55 +2367,63 @@
       </c>
       <c r="W17" s="46">
         <v>17092</v>
       </c>
       <c r="X17" s="38">
         <v>17099</v>
       </c>
       <c r="Y17" s="38">
         <v>17068</v>
       </c>
       <c r="Z17" s="38">
         <v>17042</v>
       </c>
       <c r="AA17" s="48">
         <v>17088</v>
       </c>
       <c r="AB17" s="48">
         <v>17136</v>
       </c>
       <c r="AC17" s="48">
         <v>17101</v>
       </c>
       <c r="AD17" s="48">
         <v>17102</v>
       </c>
-      <c r="AE17" s="63">
+      <c r="AE17" s="56">
         <v>17138</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="50">
+        <v>17069</v>
+      </c>
+      <c r="AG17" s="9"/>
+      <c r="AH17" s="9"/>
+      <c r="AI17" s="9"/>
+      <c r="AJ17" s="9"/>
+      <c r="AK17" s="9"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="19">
         <v>39628</v>
       </c>
       <c r="C18" s="19">
         <v>39559</v>
       </c>
       <c r="D18" s="19">
         <v>39281</v>
       </c>
       <c r="E18" s="19">
         <v>39212</v>
       </c>
       <c r="F18" s="19">
         <v>39142</v>
       </c>
       <c r="G18" s="18">
         <v>39073</v>
       </c>
       <c r="H18" s="18">
         <v>38995</v>
       </c>
       <c r="I18" s="18">
@@ -2369,55 +2470,63 @@
       </c>
       <c r="W18" s="46">
         <v>37629</v>
       </c>
       <c r="X18" s="38">
         <v>37552</v>
       </c>
       <c r="Y18" s="38">
         <v>37447</v>
       </c>
       <c r="Z18" s="38">
         <v>37365</v>
       </c>
       <c r="AA18" s="48">
         <v>37282</v>
       </c>
       <c r="AB18" s="48">
         <v>37256</v>
       </c>
       <c r="AC18" s="48">
         <v>37204</v>
       </c>
       <c r="AD18" s="48">
         <v>37162</v>
       </c>
-      <c r="AE18" s="63">
+      <c r="AE18" s="56">
         <v>37146</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="50">
+        <v>37093</v>
+      </c>
+      <c r="AG18" s="9"/>
+      <c r="AH18" s="9"/>
+      <c r="AI18" s="9"/>
+      <c r="AJ18" s="9"/>
+      <c r="AK18" s="9"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="19">
         <v>9677</v>
       </c>
       <c r="C19" s="19">
         <v>9633</v>
       </c>
       <c r="D19" s="19">
         <v>9607</v>
       </c>
       <c r="E19" s="19">
         <v>9608</v>
       </c>
       <c r="F19" s="19">
         <v>9592</v>
       </c>
       <c r="G19" s="18">
         <v>9593</v>
       </c>
       <c r="H19" s="18">
         <v>9582</v>
       </c>
       <c r="I19" s="18">
@@ -2464,55 +2573,63 @@
       </c>
       <c r="W19" s="46">
         <v>9160</v>
       </c>
       <c r="X19" s="38">
         <v>9126</v>
       </c>
       <c r="Y19" s="38">
         <v>9076</v>
       </c>
       <c r="Z19" s="38">
         <v>9049</v>
       </c>
       <c r="AA19" s="48">
         <v>9029</v>
       </c>
       <c r="AB19" s="48">
         <v>9012</v>
       </c>
       <c r="AC19" s="48">
         <v>8975</v>
       </c>
       <c r="AD19" s="48">
         <v>9008</v>
       </c>
-      <c r="AE19" s="63">
+      <c r="AE19" s="56">
         <v>8986</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="50">
+        <v>8944</v>
+      </c>
+      <c r="AG19" s="9"/>
+      <c r="AH19" s="9"/>
+      <c r="AI19" s="9"/>
+      <c r="AJ19" s="9"/>
+      <c r="AK19" s="9"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>12932</v>
       </c>
       <c r="C20" s="19">
         <v>12863</v>
       </c>
       <c r="D20" s="19">
         <v>12803</v>
       </c>
       <c r="E20" s="19">
         <v>12773</v>
       </c>
       <c r="F20" s="19">
         <v>12744</v>
       </c>
       <c r="G20" s="18">
         <v>12727</v>
       </c>
       <c r="H20" s="18">
         <v>12693</v>
       </c>
       <c r="I20" s="18">
@@ -2559,55 +2676,63 @@
       </c>
       <c r="W20" s="46">
         <v>11699</v>
       </c>
       <c r="X20" s="38">
         <v>11653</v>
       </c>
       <c r="Y20" s="38">
         <v>11566</v>
       </c>
       <c r="Z20" s="38">
         <v>11523</v>
       </c>
       <c r="AA20" s="48">
         <v>11504</v>
       </c>
       <c r="AB20" s="48">
         <v>11472</v>
       </c>
       <c r="AC20" s="48">
         <v>11430</v>
       </c>
       <c r="AD20" s="48">
         <v>11405</v>
       </c>
-      <c r="AE20" s="63">
+      <c r="AE20" s="56">
         <v>11341</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="50">
+        <v>11326</v>
+      </c>
+      <c r="AG20" s="9"/>
+      <c r="AH20" s="9"/>
+      <c r="AI20" s="9"/>
+      <c r="AJ20" s="9"/>
+      <c r="AK20" s="9"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="19">
         <v>35127</v>
       </c>
       <c r="C21" s="19">
         <v>35087</v>
       </c>
       <c r="D21" s="19">
         <v>35052</v>
       </c>
       <c r="E21" s="19">
         <v>35044</v>
       </c>
       <c r="F21" s="19">
         <v>35037</v>
       </c>
       <c r="G21" s="18">
         <v>34981</v>
       </c>
       <c r="H21" s="18">
         <v>34911</v>
       </c>
       <c r="I21" s="18">
@@ -2654,85 +2779,98 @@
       </c>
       <c r="W21" s="46">
         <v>33840</v>
       </c>
       <c r="X21" s="38">
         <v>33789</v>
       </c>
       <c r="Y21" s="38">
         <v>33720</v>
       </c>
       <c r="Z21" s="38">
         <v>33671</v>
       </c>
       <c r="AA21" s="48">
         <v>33626</v>
       </c>
       <c r="AB21" s="48">
         <v>33550</v>
       </c>
       <c r="AC21" s="48">
         <v>33501</v>
       </c>
       <c r="AD21" s="48">
         <v>33466</v>
       </c>
-      <c r="AE21" s="63">
+      <c r="AE21" s="56">
         <v>33447</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="59" t="s">
+      <c r="AF21" s="50">
+        <v>33366</v>
+      </c>
+      <c r="AG21" s="9"/>
+      <c r="AH21" s="9"/>
+      <c r="AI21" s="9"/>
+      <c r="AJ21" s="9"/>
+      <c r="AK21" s="9"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="59"/>
-[...22 lines deleted...]
-      <c r="Y22" s="59"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61"/>
       <c r="AA22" s="9"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AG22" s="9"/>
+      <c r="AH22" s="9"/>
+      <c r="AI22" s="9"/>
+      <c r="AJ22" s="9"/>
+      <c r="AK22" s="9"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>259346</v>
       </c>
       <c r="C23" s="21">
         <v>259288</v>
       </c>
       <c r="D23" s="21">
         <v>258508</v>
       </c>
       <c r="E23" s="21">
         <v>258505</v>
       </c>
       <c r="F23" s="21">
         <v>258241</v>
       </c>
       <c r="G23" s="20">
         <v>258148</v>
       </c>
       <c r="H23" s="20">
         <v>258110</v>
       </c>
       <c r="I23" s="20">
@@ -2779,55 +2917,63 @@
       </c>
       <c r="W23" s="46">
         <v>258170</v>
       </c>
       <c r="X23" s="38">
         <v>258153</v>
       </c>
       <c r="Y23" s="38">
         <v>258157</v>
       </c>
       <c r="Z23" s="38">
         <v>258104</v>
       </c>
       <c r="AA23" s="48">
         <v>258029</v>
       </c>
       <c r="AB23" s="50">
         <v>258110</v>
       </c>
       <c r="AC23" s="50">
         <v>258186</v>
       </c>
       <c r="AD23" s="50">
         <v>258117</v>
       </c>
-      <c r="AE23" s="63">
+      <c r="AE23" s="56">
         <v>257997</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="50">
+        <v>258053</v>
+      </c>
+      <c r="AG23" s="9"/>
+      <c r="AH23" s="9"/>
+      <c r="AI23" s="9"/>
+      <c r="AJ23" s="9"/>
+      <c r="AK23" s="9"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>222703</v>
       </c>
       <c r="C24" s="21">
         <v>222677</v>
       </c>
       <c r="D24" s="21">
         <v>222002</v>
       </c>
       <c r="E24" s="21">
         <v>221995</v>
       </c>
       <c r="F24" s="21">
         <v>221760</v>
       </c>
       <c r="G24" s="20">
         <v>221627</v>
       </c>
       <c r="H24" s="20">
         <v>221562</v>
       </c>
       <c r="I24" s="20">
@@ -2874,55 +3020,63 @@
       </c>
       <c r="W24" s="46">
         <v>222072</v>
       </c>
       <c r="X24" s="38">
         <v>222093</v>
       </c>
       <c r="Y24" s="38">
         <v>222115</v>
       </c>
       <c r="Z24" s="38">
         <v>222115</v>
       </c>
       <c r="AA24" s="48">
         <v>222039</v>
       </c>
       <c r="AB24" s="50">
         <v>222116</v>
       </c>
       <c r="AC24" s="50">
         <v>222218</v>
       </c>
       <c r="AD24" s="50">
         <v>222125</v>
       </c>
-      <c r="AE24" s="63">
+      <c r="AE24" s="56">
         <v>222038</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="50">
+        <v>222107</v>
+      </c>
+      <c r="AG24" s="9"/>
+      <c r="AH24" s="9"/>
+      <c r="AI24" s="9"/>
+      <c r="AJ24" s="9"/>
+      <c r="AK24" s="9"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="21">
         <v>8550</v>
       </c>
       <c r="C25" s="21">
         <v>8539</v>
       </c>
       <c r="D25" s="21">
         <v>8520</v>
       </c>
       <c r="E25" s="21">
         <v>8522</v>
       </c>
       <c r="F25" s="21">
         <v>8517</v>
       </c>
       <c r="G25" s="20">
         <v>8552</v>
       </c>
       <c r="H25" s="20">
         <v>8557</v>
       </c>
       <c r="I25" s="20">
@@ -2969,55 +3123,63 @@
       </c>
       <c r="W25" s="46">
         <v>8525</v>
       </c>
       <c r="X25" s="38">
         <v>8518</v>
       </c>
       <c r="Y25" s="38">
         <v>8497</v>
       </c>
       <c r="Z25" s="38">
         <v>8499</v>
       </c>
       <c r="AA25" s="48">
         <v>8503</v>
       </c>
       <c r="AB25" s="50">
         <v>8509</v>
       </c>
       <c r="AC25" s="50">
         <v>8496</v>
       </c>
       <c r="AD25" s="50">
         <v>8489</v>
       </c>
-      <c r="AE25" s="63">
+      <c r="AE25" s="56">
         <v>8489</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="50">
+        <v>8524</v>
+      </c>
+      <c r="AG25" s="9"/>
+      <c r="AH25" s="9"/>
+      <c r="AI25" s="9"/>
+      <c r="AJ25" s="9"/>
+      <c r="AK25" s="9"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="21">
         <v>6944</v>
       </c>
       <c r="C26" s="21">
         <v>6916</v>
       </c>
       <c r="D26" s="21">
         <v>6895</v>
       </c>
       <c r="E26" s="21">
         <v>6890</v>
       </c>
       <c r="F26" s="21">
         <v>6891</v>
       </c>
       <c r="G26" s="20">
         <v>6888</v>
       </c>
       <c r="H26" s="20">
         <v>6897</v>
       </c>
       <c r="I26" s="20">
@@ -3064,55 +3226,63 @@
       </c>
       <c r="W26" s="46">
         <v>6646</v>
       </c>
       <c r="X26" s="38">
         <v>6641</v>
       </c>
       <c r="Y26" s="38">
         <v>6639</v>
       </c>
       <c r="Z26" s="38">
         <v>6637</v>
       </c>
       <c r="AA26" s="48">
         <v>6628</v>
       </c>
       <c r="AB26" s="50">
         <v>6603</v>
       </c>
       <c r="AC26" s="50">
         <v>6603</v>
       </c>
       <c r="AD26" s="50">
         <v>6592</v>
       </c>
-      <c r="AE26" s="63">
+      <c r="AE26" s="56">
         <v>6571</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="50">
+        <v>6564</v>
+      </c>
+      <c r="AG26" s="9"/>
+      <c r="AH26" s="9"/>
+      <c r="AI26" s="9"/>
+      <c r="AJ26" s="9"/>
+      <c r="AK26" s="9"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="21">
         <v>8112</v>
       </c>
       <c r="C27" s="21">
         <v>8116</v>
       </c>
       <c r="D27" s="21">
         <v>8092</v>
       </c>
       <c r="E27" s="21">
         <v>8102</v>
       </c>
       <c r="F27" s="21">
         <v>8082</v>
       </c>
       <c r="G27" s="20">
         <v>8098</v>
       </c>
       <c r="H27" s="20">
         <v>8119</v>
       </c>
       <c r="I27" s="20">
@@ -3159,55 +3329,63 @@
       </c>
       <c r="W27" s="46">
         <v>8082</v>
       </c>
       <c r="X27" s="38">
         <v>8048</v>
       </c>
       <c r="Y27" s="38">
         <v>8046</v>
       </c>
       <c r="Z27" s="38">
         <v>8028</v>
       </c>
       <c r="AA27" s="48">
         <v>8042</v>
       </c>
       <c r="AB27" s="50">
         <v>8055</v>
       </c>
       <c r="AC27" s="50">
         <v>8062</v>
       </c>
       <c r="AD27" s="50">
         <v>8087</v>
       </c>
-      <c r="AE27" s="63">
+      <c r="AE27" s="56">
         <v>8079</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="50">
+        <v>8062</v>
+      </c>
+      <c r="AG27" s="9"/>
+      <c r="AH27" s="9"/>
+      <c r="AI27" s="9"/>
+      <c r="AJ27" s="9"/>
+      <c r="AK27" s="9"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="21">
         <v>13037</v>
       </c>
       <c r="C28" s="21">
         <v>13040</v>
       </c>
       <c r="D28" s="21">
         <v>12999</v>
       </c>
       <c r="E28" s="21">
         <v>12996</v>
       </c>
       <c r="F28" s="21">
         <v>12991</v>
       </c>
       <c r="G28" s="20">
         <v>12983</v>
       </c>
       <c r="H28" s="20">
         <v>12975</v>
       </c>
       <c r="I28" s="20">
@@ -3254,85 +3432,98 @@
       </c>
       <c r="W28" s="46">
         <v>12845</v>
       </c>
       <c r="X28" s="38">
         <v>12853</v>
       </c>
       <c r="Y28" s="38">
         <v>12860</v>
       </c>
       <c r="Z28" s="38">
         <v>12825</v>
       </c>
       <c r="AA28" s="48">
         <v>12817</v>
       </c>
       <c r="AB28" s="50">
         <v>12827</v>
       </c>
       <c r="AC28" s="50">
         <v>12807</v>
       </c>
       <c r="AD28" s="50">
         <v>12824</v>
       </c>
-      <c r="AE28" s="63">
+      <c r="AE28" s="56">
         <v>12820</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="59" t="s">
+      <c r="AF28" s="50">
+        <v>12796</v>
+      </c>
+      <c r="AG28" s="9"/>
+      <c r="AH28" s="9"/>
+      <c r="AI28" s="9"/>
+      <c r="AJ28" s="9"/>
+      <c r="AK28" s="9"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="59"/>
-[...22 lines deleted...]
-      <c r="Y29" s="59"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="9"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AG29" s="9"/>
+      <c r="AH29" s="9"/>
+      <c r="AI29" s="9"/>
+      <c r="AJ29" s="9"/>
+      <c r="AK29" s="9"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="24">
         <v>270778</v>
       </c>
       <c r="C30" s="24">
         <v>270147</v>
       </c>
       <c r="D30" s="24">
         <v>269346</v>
       </c>
       <c r="E30" s="24">
         <v>268975</v>
       </c>
       <c r="F30" s="24">
         <v>268866</v>
       </c>
       <c r="G30" s="22">
         <v>268570</v>
       </c>
       <c r="H30" s="22">
         <v>268075</v>
       </c>
       <c r="I30" s="22">
@@ -3382,52 +3573,60 @@
       </c>
       <c r="X30" s="38">
         <v>257269</v>
       </c>
       <c r="Y30" s="38">
         <v>256575</v>
       </c>
       <c r="Z30" s="38">
         <v>256052</v>
       </c>
       <c r="AA30" s="48">
         <v>255595</v>
       </c>
       <c r="AB30" s="48">
         <v>255276</v>
       </c>
       <c r="AC30" s="50">
         <v>254805</v>
       </c>
       <c r="AD30" s="50">
         <v>254585</v>
       </c>
       <c r="AE30" s="50">
         <v>254391</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="65">
+        <v>253929</v>
+      </c>
+      <c r="AG30" s="9"/>
+      <c r="AH30" s="9"/>
+      <c r="AI30" s="9"/>
+      <c r="AJ30" s="9"/>
+      <c r="AK30" s="9"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>31970</v>
       </c>
       <c r="C31" s="24">
         <v>31867</v>
       </c>
       <c r="D31" s="24">
         <v>31776</v>
       </c>
       <c r="E31" s="24">
         <v>31714</v>
       </c>
       <c r="F31" s="24">
         <v>31580</v>
       </c>
       <c r="G31" s="22">
         <v>31537</v>
       </c>
       <c r="H31" s="22">
         <v>31467</v>
       </c>
       <c r="I31" s="22">
@@ -3477,52 +3676,60 @@
       </c>
       <c r="X31" s="38">
         <v>29948</v>
       </c>
       <c r="Y31" s="38">
         <v>29858</v>
       </c>
       <c r="Z31" s="38">
         <v>29758</v>
       </c>
       <c r="AA31" s="48">
         <v>29680</v>
       </c>
       <c r="AB31" s="48">
         <v>29570</v>
       </c>
       <c r="AC31" s="50">
         <v>29515</v>
       </c>
       <c r="AD31" s="50">
         <v>29521</v>
       </c>
       <c r="AE31" s="50">
         <v>29489</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="65">
+        <v>29385</v>
+      </c>
+      <c r="AG31" s="9"/>
+      <c r="AH31" s="9"/>
+      <c r="AI31" s="9"/>
+      <c r="AJ31" s="9"/>
+      <c r="AK31" s="9"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>13189</v>
       </c>
       <c r="C32" s="24">
         <v>13144</v>
       </c>
       <c r="D32" s="24">
         <v>13116</v>
       </c>
       <c r="E32" s="24">
         <v>13099</v>
       </c>
       <c r="F32" s="24">
         <v>13070</v>
       </c>
       <c r="G32" s="22">
         <v>13065</v>
       </c>
       <c r="H32" s="22">
         <v>13026</v>
       </c>
       <c r="I32" s="22">
@@ -3572,50 +3779,58 @@
       </c>
       <c r="X32" s="38">
         <v>12243</v>
       </c>
       <c r="Y32" s="38">
         <v>12230</v>
       </c>
       <c r="Z32" s="38">
         <v>12201</v>
       </c>
       <c r="AA32" s="48">
         <v>12175</v>
       </c>
       <c r="AB32" s="48">
         <v>12127</v>
       </c>
       <c r="AC32" s="50">
         <v>12074</v>
       </c>
       <c r="AD32" s="50">
         <v>12062</v>
       </c>
       <c r="AE32" s="50">
         <v>12049</v>
       </c>
+      <c r="AF32" s="65">
+        <v>12007</v>
+      </c>
+      <c r="AG32" s="9"/>
+      <c r="AH32" s="9"/>
+      <c r="AI32" s="9"/>
+      <c r="AJ32" s="9"/>
+      <c r="AK32" s="9"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="24">
         <v>18278</v>
       </c>
       <c r="C33" s="24">
         <v>18239</v>
       </c>
       <c r="D33" s="24">
         <v>18200</v>
       </c>
       <c r="E33" s="24">
         <v>18137</v>
       </c>
       <c r="F33" s="24">
         <v>18097</v>
       </c>
       <c r="G33" s="22">
         <v>18074</v>
       </c>
       <c r="H33" s="22">
         <v>18029</v>
@@ -3667,50 +3882,58 @@
       </c>
       <c r="X33" s="38">
         <v>17357</v>
       </c>
       <c r="Y33" s="38">
         <v>17323</v>
       </c>
       <c r="Z33" s="38">
         <v>17272</v>
       </c>
       <c r="AA33" s="48">
         <v>17239</v>
       </c>
       <c r="AB33" s="48">
         <v>17213</v>
       </c>
       <c r="AC33" s="50">
         <v>17191</v>
       </c>
       <c r="AD33" s="50">
         <v>17145</v>
       </c>
       <c r="AE33" s="50">
         <v>17131</v>
       </c>
+      <c r="AF33" s="65">
+        <v>17104</v>
+      </c>
+      <c r="AG33" s="9"/>
+      <c r="AH33" s="9"/>
+      <c r="AI33" s="9"/>
+      <c r="AJ33" s="9"/>
+      <c r="AK33" s="9"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="24">
         <v>20969</v>
       </c>
       <c r="C34" s="24">
         <v>20918</v>
       </c>
       <c r="D34" s="24">
         <v>20878</v>
       </c>
       <c r="E34" s="24">
         <v>20831</v>
       </c>
       <c r="F34" s="24">
         <v>20777</v>
       </c>
       <c r="G34" s="22">
         <v>20753</v>
       </c>
       <c r="H34" s="22">
         <v>20733</v>
@@ -3762,50 +3985,58 @@
       </c>
       <c r="X34" s="38">
         <v>20083</v>
       </c>
       <c r="Y34" s="38">
         <v>20037</v>
       </c>
       <c r="Z34" s="38">
         <v>20024</v>
       </c>
       <c r="AA34" s="48">
         <v>19950</v>
       </c>
       <c r="AB34" s="48">
         <v>19925</v>
       </c>
       <c r="AC34" s="50">
         <v>19896</v>
       </c>
       <c r="AD34" s="50">
         <v>19865</v>
       </c>
       <c r="AE34" s="50">
         <v>19875</v>
       </c>
+      <c r="AF34" s="65">
+        <v>19845</v>
+      </c>
+      <c r="AG34" s="9"/>
+      <c r="AH34" s="9"/>
+      <c r="AI34" s="9"/>
+      <c r="AJ34" s="9"/>
+      <c r="AK34" s="9"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="24">
         <v>17787</v>
       </c>
       <c r="C35" s="24">
         <v>17737</v>
       </c>
       <c r="D35" s="24">
         <v>17683</v>
       </c>
       <c r="E35" s="24">
         <v>17662</v>
       </c>
       <c r="F35" s="24">
         <v>17633</v>
       </c>
       <c r="G35" s="22">
         <v>17597</v>
       </c>
       <c r="H35" s="22">
         <v>17577</v>
@@ -3857,50 +4088,58 @@
       </c>
       <c r="X35" s="38">
         <v>16639</v>
       </c>
       <c r="Y35" s="38">
         <v>16575</v>
       </c>
       <c r="Z35" s="38">
         <v>16544</v>
       </c>
       <c r="AA35" s="48">
         <v>16487</v>
       </c>
       <c r="AB35" s="48">
         <v>16474</v>
       </c>
       <c r="AC35" s="50">
         <v>16439</v>
       </c>
       <c r="AD35" s="50">
         <v>16404</v>
       </c>
       <c r="AE35" s="50">
         <v>16383</v>
       </c>
+      <c r="AF35" s="65">
+        <v>16356</v>
+      </c>
+      <c r="AG35" s="9"/>
+      <c r="AH35" s="9"/>
+      <c r="AI35" s="9"/>
+      <c r="AJ35" s="9"/>
+      <c r="AK35" s="9"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="24">
         <v>46556</v>
       </c>
       <c r="C36" s="24">
         <v>46509</v>
       </c>
       <c r="D36" s="24">
         <v>46479</v>
       </c>
       <c r="E36" s="24">
         <v>46471</v>
       </c>
       <c r="F36" s="24">
         <v>46779</v>
       </c>
       <c r="G36" s="22">
         <v>46829</v>
       </c>
       <c r="H36" s="22">
         <v>46813</v>
@@ -3952,50 +4191,58 @@
       </c>
       <c r="X36" s="38">
         <v>45934</v>
       </c>
       <c r="Y36" s="38">
         <v>45895</v>
       </c>
       <c r="Z36" s="38">
         <v>45862</v>
       </c>
       <c r="AA36" s="48">
         <v>45837</v>
       </c>
       <c r="AB36" s="48">
         <v>45848</v>
       </c>
       <c r="AC36" s="50">
         <v>45792</v>
       </c>
       <c r="AD36" s="50">
         <v>45809</v>
       </c>
       <c r="AE36" s="50">
         <v>45805</v>
       </c>
+      <c r="AF36" s="65">
+        <v>45823</v>
+      </c>
+      <c r="AG36" s="9"/>
+      <c r="AH36" s="9"/>
+      <c r="AI36" s="9"/>
+      <c r="AJ36" s="9"/>
+      <c r="AK36" s="9"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="24">
         <v>10289</v>
       </c>
       <c r="C37" s="24">
         <v>10289</v>
       </c>
       <c r="D37" s="24">
         <v>10286</v>
       </c>
       <c r="E37" s="24">
         <v>10284</v>
       </c>
       <c r="F37" s="24">
         <v>10272</v>
       </c>
       <c r="G37" s="22">
         <v>10251</v>
       </c>
       <c r="H37" s="22">
         <v>10225</v>
@@ -4047,50 +4294,58 @@
       </c>
       <c r="X37" s="38">
         <v>9831</v>
       </c>
       <c r="Y37" s="38">
         <v>9794</v>
       </c>
       <c r="Z37" s="38">
         <v>9763</v>
       </c>
       <c r="AA37" s="48">
         <v>9748</v>
       </c>
       <c r="AB37" s="48">
         <v>9782</v>
       </c>
       <c r="AC37" s="50">
         <v>9773</v>
       </c>
       <c r="AD37" s="50">
         <v>9756</v>
       </c>
       <c r="AE37" s="50">
         <v>9742</v>
       </c>
+      <c r="AF37" s="65">
+        <v>9722</v>
+      </c>
+      <c r="AG37" s="9"/>
+      <c r="AH37" s="9"/>
+      <c r="AI37" s="9"/>
+      <c r="AJ37" s="9"/>
+      <c r="AK37" s="9"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="24">
         <v>9590</v>
       </c>
       <c r="C38" s="24">
         <v>9572</v>
       </c>
       <c r="D38" s="24">
         <v>9496</v>
       </c>
       <c r="E38" s="24">
         <v>9472</v>
       </c>
       <c r="F38" s="24">
         <v>9445</v>
       </c>
       <c r="G38" s="22">
         <v>9410</v>
       </c>
       <c r="H38" s="22">
         <v>9352</v>
@@ -4142,50 +4397,58 @@
       </c>
       <c r="X38" s="38">
         <v>8868</v>
       </c>
       <c r="Y38" s="38">
         <v>8846</v>
       </c>
       <c r="Z38" s="38">
         <v>8803</v>
       </c>
       <c r="AA38" s="48">
         <v>8767</v>
       </c>
       <c r="AB38" s="48">
         <v>8738</v>
       </c>
       <c r="AC38" s="50">
         <v>8721</v>
       </c>
       <c r="AD38" s="50">
         <v>8704</v>
       </c>
       <c r="AE38" s="50">
         <v>8679</v>
       </c>
+      <c r="AF38" s="65">
+        <v>8685</v>
+      </c>
+      <c r="AG38" s="9"/>
+      <c r="AH38" s="9"/>
+      <c r="AI38" s="9"/>
+      <c r="AJ38" s="9"/>
+      <c r="AK38" s="9"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="24">
         <v>17823</v>
       </c>
       <c r="C39" s="24">
         <v>17770</v>
       </c>
       <c r="D39" s="24">
         <v>17688</v>
       </c>
       <c r="E39" s="24">
         <v>17664</v>
       </c>
       <c r="F39" s="24">
         <v>17689</v>
       </c>
       <c r="G39" s="22">
         <v>17663</v>
       </c>
       <c r="H39" s="22">
         <v>17647</v>
@@ -4237,50 +4500,58 @@
       </c>
       <c r="X39" s="38">
         <v>17099</v>
       </c>
       <c r="Y39" s="38">
         <v>17068</v>
       </c>
       <c r="Z39" s="38">
         <v>17042</v>
       </c>
       <c r="AA39" s="48">
         <v>17088</v>
       </c>
       <c r="AB39" s="48">
         <v>17136</v>
       </c>
       <c r="AC39" s="50">
         <v>17101</v>
       </c>
       <c r="AD39" s="50">
         <v>17102</v>
       </c>
       <c r="AE39" s="50">
         <v>17138</v>
       </c>
+      <c r="AF39" s="65">
+        <v>17069</v>
+      </c>
+      <c r="AG39" s="9"/>
+      <c r="AH39" s="9"/>
+      <c r="AI39" s="9"/>
+      <c r="AJ39" s="9"/>
+      <c r="AK39" s="9"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="24">
         <v>26591</v>
       </c>
       <c r="C40" s="24">
         <v>26519</v>
       </c>
       <c r="D40" s="24">
         <v>26282</v>
       </c>
       <c r="E40" s="24">
         <v>26216</v>
       </c>
       <c r="F40" s="24">
         <v>26151</v>
       </c>
       <c r="G40" s="22">
         <v>26090</v>
       </c>
       <c r="H40" s="22">
         <v>26020</v>
@@ -4332,50 +4603,58 @@
       </c>
       <c r="X40" s="38">
         <v>24699</v>
       </c>
       <c r="Y40" s="38">
         <v>24587</v>
       </c>
       <c r="Z40" s="38">
         <v>24540</v>
       </c>
       <c r="AA40" s="48">
         <v>24465</v>
       </c>
       <c r="AB40" s="48">
         <v>24429</v>
       </c>
       <c r="AC40" s="50">
         <v>24397</v>
       </c>
       <c r="AD40" s="50">
         <v>24338</v>
       </c>
       <c r="AE40" s="50">
         <v>24326</v>
       </c>
+      <c r="AF40" s="65">
+        <v>24297</v>
+      </c>
+      <c r="AG40" s="9"/>
+      <c r="AH40" s="9"/>
+      <c r="AI40" s="9"/>
+      <c r="AJ40" s="9"/>
+      <c r="AK40" s="9"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="24">
         <v>9677</v>
       </c>
       <c r="C41" s="24">
         <v>9633</v>
       </c>
       <c r="D41" s="24">
         <v>9607</v>
       </c>
       <c r="E41" s="24">
         <v>9608</v>
       </c>
       <c r="F41" s="24">
         <v>9592</v>
       </c>
       <c r="G41" s="22">
         <v>9593</v>
       </c>
       <c r="H41" s="22">
         <v>9582</v>
@@ -4427,50 +4706,58 @@
       </c>
       <c r="X41" s="38">
         <v>9126</v>
       </c>
       <c r="Y41" s="38">
         <v>9076</v>
       </c>
       <c r="Z41" s="38">
         <v>9049</v>
       </c>
       <c r="AA41" s="48">
         <v>9029</v>
       </c>
       <c r="AB41" s="48">
         <v>9012</v>
       </c>
       <c r="AC41" s="50">
         <v>8975</v>
       </c>
       <c r="AD41" s="50">
         <v>9008</v>
       </c>
       <c r="AE41" s="50">
         <v>8986</v>
       </c>
+      <c r="AF41" s="65">
+        <v>8944</v>
+      </c>
+      <c r="AG41" s="9"/>
+      <c r="AH41" s="9"/>
+      <c r="AI41" s="9"/>
+      <c r="AJ41" s="9"/>
+      <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="24">
         <v>12932</v>
       </c>
       <c r="C42" s="24">
         <v>12863</v>
       </c>
       <c r="D42" s="24">
         <v>12803</v>
       </c>
       <c r="E42" s="24">
         <v>12773</v>
       </c>
       <c r="F42" s="24">
         <v>12744</v>
       </c>
       <c r="G42" s="22">
         <v>12727</v>
       </c>
       <c r="H42" s="22">
         <v>12693</v>
@@ -4522,51 +4809,53 @@
       </c>
       <c r="X42" s="38">
         <v>11653</v>
       </c>
       <c r="Y42" s="38">
         <v>11566</v>
       </c>
       <c r="Z42" s="38">
         <v>11523</v>
       </c>
       <c r="AA42" s="48">
         <v>11504</v>
       </c>
       <c r="AB42" s="48">
         <v>11472</v>
       </c>
       <c r="AC42" s="50">
         <v>11430</v>
       </c>
       <c r="AD42" s="50">
         <v>11405</v>
       </c>
       <c r="AE42" s="50">
         <v>11341</v>
       </c>
-      <c r="AF42" s="9"/>
+      <c r="AF42" s="65">
+        <v>11326</v>
+      </c>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
@@ -4642,56 +4931,53 @@
       </c>
       <c r="X43" s="39">
         <v>33789</v>
       </c>
       <c r="Y43" s="39">
         <v>33720</v>
       </c>
       <c r="Z43" s="39">
         <v>33671</v>
       </c>
       <c r="AA43" s="39">
         <v>33626</v>
       </c>
       <c r="AB43" s="39">
         <v>33550</v>
       </c>
       <c r="AC43" s="51">
         <v>33501</v>
       </c>
       <c r="AD43" s="51">
         <v>33466</v>
       </c>
       <c r="AE43" s="51">
         <v>33447</v>
       </c>
-      <c r="AF43" s="9"/>
-[...4 lines deleted...]
-      <c r="AK43" s="9"/>
+      <c r="AF43" s="51">
+        <v>33366</v>
+      </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="9"/>
@@ -4753,196 +5039,196 @@
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="T22" workbookViewId="0">
-      <selection activeCell="AE7" sqref="AE7:AE43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.109375" style="1"/>
+    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.140625" style="1"/>
+    <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:37" ht="15.75">
+      <c r="A1" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
-    <row r="3" spans="1:37" ht="15.6">
+    <row r="3" spans="1:37" ht="15.75">
       <c r="A3" s="16"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="61"/>
-      <c r="B4" s="56">
+      <c r="A4" s="63"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="57"/>
-[...12 lines deleted...]
-      <c r="A5" s="62"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
+    </row>
+    <row r="5" spans="1:37" ht="24">
+      <c r="A5" s="64"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5009,77 +5295,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>256154</v>
       </c>
       <c r="C7" s="27">
         <v>255786</v>
       </c>
       <c r="D7" s="27">
         <v>254978</v>
       </c>
       <c r="E7" s="27">
         <v>254759</v>
       </c>
       <c r="F7" s="27">
         <v>254544</v>
       </c>
       <c r="G7" s="26">
         <v>254339</v>
       </c>
       <c r="H7" s="26">
         <v>254098</v>
@@ -5131,50 +5417,58 @@
       </c>
       <c r="X7" s="38">
         <v>249300</v>
       </c>
       <c r="Y7" s="38">
         <v>248927</v>
       </c>
       <c r="Z7" s="38">
         <v>248668</v>
       </c>
       <c r="AA7" s="50">
         <v>248445</v>
       </c>
       <c r="AB7" s="50">
         <v>248380</v>
       </c>
       <c r="AC7" s="50">
         <v>248180</v>
       </c>
       <c r="AD7" s="52">
         <v>248022</v>
       </c>
       <c r="AE7" s="50">
         <v>247863</v>
       </c>
+      <c r="AF7" s="66">
+        <v>247710</v>
+      </c>
+      <c r="AG7" s="9"/>
+      <c r="AH7" s="9"/>
+      <c r="AI7" s="9"/>
+      <c r="AJ7" s="9"/>
+      <c r="AK7" s="9"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>102943</v>
       </c>
       <c r="C8" s="27">
         <v>102961</v>
       </c>
       <c r="D8" s="27">
         <v>102581</v>
       </c>
       <c r="E8" s="27">
         <v>102603</v>
       </c>
       <c r="F8" s="27">
         <v>102494</v>
       </c>
       <c r="G8" s="26">
         <v>102416</v>
       </c>
       <c r="H8" s="26">
         <v>102405</v>
@@ -5226,50 +5520,58 @@
       </c>
       <c r="X8" s="38">
         <v>102770</v>
       </c>
       <c r="Y8" s="38">
         <v>102781</v>
       </c>
       <c r="Z8" s="38">
         <v>102802</v>
       </c>
       <c r="AA8" s="50">
         <v>102802</v>
       </c>
       <c r="AB8" s="50">
         <v>102863</v>
       </c>
       <c r="AC8" s="50">
         <v>102902</v>
       </c>
       <c r="AD8" s="52">
         <v>102823</v>
       </c>
       <c r="AE8" s="50">
         <v>102763</v>
       </c>
+      <c r="AF8" s="52">
+        <v>102782</v>
+      </c>
+      <c r="AG8" s="9"/>
+      <c r="AH8" s="9"/>
+      <c r="AI8" s="9"/>
+      <c r="AJ8" s="9"/>
+      <c r="AK8" s="9"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="27">
         <v>15968</v>
       </c>
       <c r="C9" s="27">
         <v>15919</v>
       </c>
       <c r="D9" s="27">
         <v>15873</v>
       </c>
       <c r="E9" s="27">
         <v>15838</v>
       </c>
       <c r="F9" s="27">
         <v>15759</v>
       </c>
       <c r="G9" s="26">
         <v>15726</v>
       </c>
       <c r="H9" s="26">
         <v>15688</v>
@@ -5321,50 +5623,58 @@
       </c>
       <c r="X9" s="38">
         <v>14958</v>
       </c>
       <c r="Y9" s="38">
         <v>14909</v>
       </c>
       <c r="Z9" s="38">
         <v>14869</v>
       </c>
       <c r="AA9" s="50">
         <v>14816</v>
       </c>
       <c r="AB9" s="50">
         <v>14760</v>
       </c>
       <c r="AC9" s="50">
         <v>14717</v>
       </c>
       <c r="AD9" s="52">
         <v>14715</v>
       </c>
       <c r="AE9" s="50">
         <v>14700</v>
       </c>
+      <c r="AF9" s="52">
+        <v>14658</v>
+      </c>
+      <c r="AG9" s="9"/>
+      <c r="AH9" s="9"/>
+      <c r="AI9" s="9"/>
+      <c r="AJ9" s="9"/>
+      <c r="AK9" s="9"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="27">
         <v>6743</v>
       </c>
       <c r="C10" s="27">
         <v>6717</v>
       </c>
       <c r="D10" s="27">
         <v>6707</v>
       </c>
       <c r="E10" s="27">
         <v>6699</v>
       </c>
       <c r="F10" s="27">
         <v>6678</v>
       </c>
       <c r="G10" s="26">
         <v>6679</v>
       </c>
       <c r="H10" s="26">
         <v>6668</v>
@@ -5416,50 +5726,58 @@
       </c>
       <c r="X10" s="38">
         <v>6314</v>
       </c>
       <c r="Y10" s="38">
         <v>6300</v>
       </c>
       <c r="Z10" s="38">
         <v>6289</v>
       </c>
       <c r="AA10" s="50">
         <v>6277</v>
       </c>
       <c r="AB10" s="50">
         <v>6251</v>
       </c>
       <c r="AC10" s="50">
         <v>6225</v>
       </c>
       <c r="AD10" s="52">
         <v>6221</v>
       </c>
       <c r="AE10" s="50">
         <v>6214</v>
       </c>
+      <c r="AF10" s="52">
+        <v>6201</v>
+      </c>
+      <c r="AG10" s="9"/>
+      <c r="AH10" s="9"/>
+      <c r="AI10" s="9"/>
+      <c r="AJ10" s="9"/>
+      <c r="AK10" s="9"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="27">
         <v>13282</v>
       </c>
       <c r="C11" s="27">
         <v>13256</v>
       </c>
       <c r="D11" s="27">
         <v>13226</v>
       </c>
       <c r="E11" s="27">
         <v>13190</v>
       </c>
       <c r="F11" s="27">
         <v>13161</v>
       </c>
       <c r="G11" s="26">
         <v>13168</v>
       </c>
       <c r="H11" s="26">
         <v>13147</v>
@@ -5511,50 +5829,58 @@
       </c>
       <c r="X11" s="38">
         <v>12816</v>
       </c>
       <c r="Y11" s="38">
         <v>12793</v>
       </c>
       <c r="Z11" s="38">
         <v>12770</v>
       </c>
       <c r="AA11" s="50">
         <v>12761</v>
       </c>
       <c r="AB11" s="50">
         <v>12754</v>
       </c>
       <c r="AC11" s="50">
         <v>12744</v>
       </c>
       <c r="AD11" s="52">
         <v>12715</v>
       </c>
       <c r="AE11" s="50">
         <v>12718</v>
       </c>
+      <c r="AF11" s="52">
+        <v>12736</v>
+      </c>
+      <c r="AG11" s="9"/>
+      <c r="AH11" s="9"/>
+      <c r="AI11" s="9"/>
+      <c r="AJ11" s="9"/>
+      <c r="AK11" s="9"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="27">
         <v>10514</v>
       </c>
       <c r="C12" s="27">
         <v>10483</v>
       </c>
       <c r="D12" s="27">
         <v>10457</v>
       </c>
       <c r="E12" s="27">
         <v>10428</v>
       </c>
       <c r="F12" s="27">
         <v>10392</v>
       </c>
       <c r="G12" s="26">
         <v>10387</v>
       </c>
       <c r="H12" s="26">
         <v>10383</v>
@@ -5606,50 +5932,58 @@
       </c>
       <c r="X12" s="38">
         <v>10057</v>
       </c>
       <c r="Y12" s="38">
         <v>10037</v>
       </c>
       <c r="Z12" s="38">
         <v>10024</v>
       </c>
       <c r="AA12" s="50">
         <v>9993</v>
       </c>
       <c r="AB12" s="50">
         <v>9980</v>
       </c>
       <c r="AC12" s="50">
         <v>9976</v>
       </c>
       <c r="AD12" s="52">
         <v>9957</v>
       </c>
       <c r="AE12" s="50">
         <v>9965</v>
       </c>
+      <c r="AF12" s="52">
+        <v>9956</v>
+      </c>
+      <c r="AG12" s="9"/>
+      <c r="AH12" s="9"/>
+      <c r="AI12" s="9"/>
+      <c r="AJ12" s="9"/>
+      <c r="AK12" s="9"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="27">
         <v>8888</v>
       </c>
       <c r="C13" s="27">
         <v>8870</v>
       </c>
       <c r="D13" s="27">
         <v>8840</v>
       </c>
       <c r="E13" s="27">
         <v>8823</v>
       </c>
       <c r="F13" s="27">
         <v>8799</v>
       </c>
       <c r="G13" s="26">
         <v>8788</v>
       </c>
       <c r="H13" s="26">
         <v>8781</v>
@@ -5701,50 +6035,58 @@
       </c>
       <c r="X13" s="38">
         <v>8367</v>
       </c>
       <c r="Y13" s="38">
         <v>8328</v>
       </c>
       <c r="Z13" s="38">
         <v>8309</v>
       </c>
       <c r="AA13" s="50">
         <v>8267</v>
       </c>
       <c r="AB13" s="50">
         <v>8260</v>
       </c>
       <c r="AC13" s="50">
         <v>8244</v>
       </c>
       <c r="AD13" s="52">
         <v>8231</v>
       </c>
       <c r="AE13" s="50">
         <v>8217</v>
       </c>
+      <c r="AF13" s="52">
+        <v>8206</v>
+      </c>
+      <c r="AG13" s="9"/>
+      <c r="AH13" s="9"/>
+      <c r="AI13" s="9"/>
+      <c r="AJ13" s="9"/>
+      <c r="AK13" s="9"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>23178</v>
       </c>
       <c r="C14" s="27">
         <v>23129</v>
       </c>
       <c r="D14" s="27">
         <v>23120</v>
       </c>
       <c r="E14" s="27">
         <v>23125</v>
       </c>
       <c r="F14" s="27">
         <v>23271</v>
       </c>
       <c r="G14" s="26">
         <v>23292</v>
       </c>
       <c r="H14" s="26">
         <v>23288</v>
@@ -5796,50 +6138,58 @@
       </c>
       <c r="X14" s="38">
         <v>22868</v>
       </c>
       <c r="Y14" s="38">
         <v>22854</v>
       </c>
       <c r="Z14" s="38">
         <v>22833</v>
       </c>
       <c r="AA14" s="50">
         <v>22807</v>
       </c>
       <c r="AB14" s="50">
         <v>22809</v>
       </c>
       <c r="AC14" s="50">
         <v>22787</v>
       </c>
       <c r="AD14" s="52">
         <v>22800</v>
       </c>
       <c r="AE14" s="50">
         <v>22794</v>
       </c>
+      <c r="AF14" s="52">
+        <v>22816</v>
+      </c>
+      <c r="AG14" s="9"/>
+      <c r="AH14" s="9"/>
+      <c r="AI14" s="9"/>
+      <c r="AJ14" s="9"/>
+      <c r="AK14" s="9"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="27">
         <v>8568</v>
       </c>
       <c r="C15" s="27">
         <v>8556</v>
       </c>
       <c r="D15" s="27">
         <v>8546</v>
       </c>
       <c r="E15" s="27">
         <v>8543</v>
       </c>
       <c r="F15" s="27">
         <v>8547</v>
       </c>
       <c r="G15" s="26">
         <v>8541</v>
       </c>
       <c r="H15" s="26">
         <v>8532</v>
@@ -5891,50 +6241,58 @@
       </c>
       <c r="X15" s="38">
         <v>8210</v>
       </c>
       <c r="Y15" s="38">
         <v>8186</v>
       </c>
       <c r="Z15" s="38">
         <v>8170</v>
       </c>
       <c r="AA15" s="50">
         <v>8168</v>
       </c>
       <c r="AB15" s="50">
         <v>8170</v>
       </c>
       <c r="AC15" s="50">
         <v>8157</v>
       </c>
       <c r="AD15" s="52">
         <v>8142</v>
       </c>
       <c r="AE15" s="50">
         <v>8117</v>
       </c>
+      <c r="AF15" s="52">
+        <v>8103</v>
+      </c>
+      <c r="AG15" s="9"/>
+      <c r="AH15" s="9"/>
+      <c r="AI15" s="9"/>
+      <c r="AJ15" s="9"/>
+      <c r="AK15" s="9"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="27">
         <v>8800</v>
       </c>
       <c r="C16" s="27">
         <v>8780</v>
       </c>
       <c r="D16" s="27">
         <v>8734</v>
       </c>
       <c r="E16" s="27">
         <v>8726</v>
       </c>
       <c r="F16" s="27">
         <v>8696</v>
       </c>
       <c r="G16" s="26">
         <v>8680</v>
       </c>
       <c r="H16" s="26">
         <v>8662</v>
@@ -5986,52 +6344,60 @@
       </c>
       <c r="X16" s="38">
         <v>8414</v>
       </c>
       <c r="Y16" s="38">
         <v>8393</v>
       </c>
       <c r="Z16" s="38">
         <v>8365</v>
       </c>
       <c r="AA16" s="50">
         <v>8353</v>
       </c>
       <c r="AB16" s="50">
         <v>8346</v>
       </c>
       <c r="AC16" s="50">
         <v>8338</v>
       </c>
       <c r="AD16" s="52">
         <v>8356</v>
       </c>
       <c r="AE16" s="50">
         <v>8342</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="52">
+        <v>8328</v>
+      </c>
+      <c r="AG16" s="9"/>
+      <c r="AH16" s="9"/>
+      <c r="AI16" s="9"/>
+      <c r="AJ16" s="9"/>
+      <c r="AK16" s="9"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="27">
         <v>8877</v>
       </c>
       <c r="C17" s="27">
         <v>8848</v>
       </c>
       <c r="D17" s="27">
         <v>8805</v>
       </c>
       <c r="E17" s="27">
         <v>8786</v>
       </c>
       <c r="F17" s="27">
         <v>8805</v>
       </c>
       <c r="G17" s="26">
         <v>8790</v>
       </c>
       <c r="H17" s="26">
         <v>8770</v>
       </c>
       <c r="I17" s="26">
@@ -6081,52 +6447,60 @@
       </c>
       <c r="X17" s="38">
         <v>8554</v>
       </c>
       <c r="Y17" s="38">
         <v>8546</v>
       </c>
       <c r="Z17" s="38">
         <v>8536</v>
       </c>
       <c r="AA17" s="50">
         <v>8569</v>
       </c>
       <c r="AB17" s="50">
         <v>8607</v>
       </c>
       <c r="AC17" s="50">
         <v>8595</v>
       </c>
       <c r="AD17" s="52">
         <v>8602</v>
       </c>
       <c r="AE17" s="50">
         <v>8627</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="52">
+        <v>8600</v>
+      </c>
+      <c r="AG17" s="9"/>
+      <c r="AH17" s="9"/>
+      <c r="AI17" s="9"/>
+      <c r="AJ17" s="9"/>
+      <c r="AK17" s="9"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="27">
         <v>19570</v>
       </c>
       <c r="C18" s="27">
         <v>19531</v>
       </c>
       <c r="D18" s="27">
         <v>19410</v>
       </c>
       <c r="E18" s="27">
         <v>19348</v>
       </c>
       <c r="F18" s="27">
         <v>19324</v>
       </c>
       <c r="G18" s="26">
         <v>19298</v>
       </c>
       <c r="H18" s="26">
         <v>19257</v>
       </c>
       <c r="I18" s="26">
@@ -6176,52 +6550,60 @@
       </c>
       <c r="X18" s="38">
         <v>18612</v>
       </c>
       <c r="Y18" s="38">
         <v>18552</v>
       </c>
       <c r="Z18" s="38">
         <v>18506</v>
       </c>
       <c r="AA18" s="50">
         <v>18468</v>
       </c>
       <c r="AB18" s="50">
         <v>18465</v>
       </c>
       <c r="AC18" s="50">
         <v>18436</v>
       </c>
       <c r="AD18" s="52">
         <v>18420</v>
       </c>
       <c r="AE18" s="50">
         <v>18416</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="52">
+        <v>18385</v>
+      </c>
+      <c r="AG18" s="9"/>
+      <c r="AH18" s="9"/>
+      <c r="AI18" s="9"/>
+      <c r="AJ18" s="9"/>
+      <c r="AK18" s="9"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="27">
         <v>4900</v>
       </c>
       <c r="C19" s="27">
         <v>4869</v>
       </c>
       <c r="D19" s="27">
         <v>4856</v>
       </c>
       <c r="E19" s="27">
         <v>4859</v>
       </c>
       <c r="F19" s="27">
         <v>4850</v>
       </c>
       <c r="G19" s="26">
         <v>4842</v>
       </c>
       <c r="H19" s="26">
         <v>4840</v>
       </c>
       <c r="I19" s="26">
@@ -6271,52 +6653,60 @@
       </c>
       <c r="X19" s="38">
         <v>4671</v>
       </c>
       <c r="Y19" s="38">
         <v>4640</v>
       </c>
       <c r="Z19" s="38">
         <v>4620</v>
       </c>
       <c r="AA19" s="50">
         <v>4606</v>
       </c>
       <c r="AB19" s="50">
         <v>4602</v>
       </c>
       <c r="AC19" s="50">
         <v>4577</v>
       </c>
       <c r="AD19" s="52">
         <v>4589</v>
       </c>
       <c r="AE19" s="50">
         <v>4587</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="52">
+        <v>4569</v>
+      </c>
+      <c r="AG19" s="9"/>
+      <c r="AH19" s="9"/>
+      <c r="AI19" s="9"/>
+      <c r="AJ19" s="9"/>
+      <c r="AK19" s="9"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="27">
         <v>6570</v>
       </c>
       <c r="C20" s="27">
         <v>6530</v>
       </c>
       <c r="D20" s="27">
         <v>6505</v>
       </c>
       <c r="E20" s="27">
         <v>6483</v>
       </c>
       <c r="F20" s="27">
         <v>6463</v>
       </c>
       <c r="G20" s="26">
         <v>6458</v>
       </c>
       <c r="H20" s="26">
         <v>6440</v>
       </c>
       <c r="I20" s="26">
@@ -6366,52 +6756,60 @@
       </c>
       <c r="X20" s="38">
         <v>5976</v>
       </c>
       <c r="Y20" s="38">
         <v>5929</v>
       </c>
       <c r="Z20" s="38">
         <v>5907</v>
       </c>
       <c r="AA20" s="50">
         <v>5903</v>
       </c>
       <c r="AB20" s="50">
         <v>5893</v>
       </c>
       <c r="AC20" s="50">
         <v>5867</v>
       </c>
       <c r="AD20" s="52">
         <v>5859</v>
       </c>
       <c r="AE20" s="50">
         <v>5825</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="52">
+        <v>5831</v>
+      </c>
+      <c r="AG20" s="9"/>
+      <c r="AH20" s="9"/>
+      <c r="AI20" s="9"/>
+      <c r="AJ20" s="9"/>
+      <c r="AK20" s="9"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="27">
         <v>17353</v>
       </c>
       <c r="C21" s="27">
         <v>17337</v>
       </c>
       <c r="D21" s="27">
         <v>17318</v>
       </c>
       <c r="E21" s="27">
         <v>17308</v>
       </c>
       <c r="F21" s="27">
         <v>17305</v>
       </c>
       <c r="G21" s="26">
         <v>17274</v>
       </c>
       <c r="H21" s="26">
         <v>17237</v>
       </c>
       <c r="I21" s="26">
@@ -6461,87 +6859,100 @@
       </c>
       <c r="X21" s="38">
         <v>16713</v>
       </c>
       <c r="Y21" s="38">
         <v>16679</v>
       </c>
       <c r="Z21" s="38">
         <v>16668</v>
       </c>
       <c r="AA21" s="50">
         <v>16655</v>
       </c>
       <c r="AB21" s="50">
         <v>16620</v>
       </c>
       <c r="AC21" s="50">
         <v>16615</v>
       </c>
       <c r="AD21" s="52">
         <v>16592</v>
       </c>
       <c r="AE21" s="50">
         <v>16578</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="59" t="s">
+      <c r="AF21" s="52">
+        <v>16539</v>
+      </c>
+      <c r="AG21" s="9"/>
+      <c r="AH21" s="9"/>
+      <c r="AI21" s="9"/>
+      <c r="AJ21" s="9"/>
+      <c r="AK21" s="9"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="59"/>
-[...22 lines deleted...]
-      <c r="Y22" s="59"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61"/>
       <c r="Z22" s="55"/>
       <c r="AA22" s="55"/>
       <c r="AB22" s="55"/>
       <c r="AC22" s="52"/>
       <c r="AD22" s="55"/>
-      <c r="AE22" s="64"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:31">
+      <c r="AE22" s="57"/>
+      <c r="AG22" s="9"/>
+      <c r="AH22" s="9"/>
+      <c r="AI22" s="9"/>
+      <c r="AJ22" s="9"/>
+      <c r="AK22" s="9"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29">
         <v>120615</v>
       </c>
       <c r="C23" s="29">
         <v>120629</v>
       </c>
       <c r="D23" s="29">
         <v>120218</v>
       </c>
       <c r="E23" s="29">
         <v>120226</v>
       </c>
       <c r="F23" s="29">
         <v>120108</v>
       </c>
       <c r="G23" s="28">
         <v>120055</v>
       </c>
       <c r="H23" s="28">
         <v>120060</v>
       </c>
       <c r="I23" s="28">
@@ -6591,52 +7002,60 @@
       </c>
       <c r="X23" s="38">
         <v>120315</v>
       </c>
       <c r="Y23" s="38">
         <v>120308</v>
       </c>
       <c r="Z23" s="38">
         <v>120297</v>
       </c>
       <c r="AA23" s="50">
         <v>120291</v>
       </c>
       <c r="AB23" s="50">
         <v>120360</v>
       </c>
       <c r="AC23" s="50">
         <v>120370</v>
       </c>
       <c r="AD23" s="52">
         <v>120321</v>
       </c>
       <c r="AE23" s="50">
         <v>120249</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="66">
+        <v>120271</v>
+      </c>
+      <c r="AG23" s="9"/>
+      <c r="AH23" s="9"/>
+      <c r="AI23" s="9"/>
+      <c r="AJ23" s="9"/>
+      <c r="AK23" s="9"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29">
         <v>102943</v>
       </c>
       <c r="C24" s="29">
         <v>102961</v>
       </c>
       <c r="D24" s="29">
         <v>102581</v>
       </c>
       <c r="E24" s="29">
         <v>102603</v>
       </c>
       <c r="F24" s="29">
         <v>102494</v>
       </c>
       <c r="G24" s="28">
         <v>102416</v>
       </c>
       <c r="H24" s="28">
         <v>102405</v>
       </c>
       <c r="I24" s="28">
@@ -6686,52 +7105,60 @@
       </c>
       <c r="X24" s="38">
         <v>102770</v>
       </c>
       <c r="Y24" s="38">
         <v>102781</v>
       </c>
       <c r="Z24" s="38">
         <v>102802</v>
       </c>
       <c r="AA24" s="50">
         <v>102802</v>
       </c>
       <c r="AB24" s="50">
         <v>102863</v>
       </c>
       <c r="AC24" s="50">
         <v>102902</v>
       </c>
       <c r="AD24" s="52">
         <v>102823</v>
       </c>
       <c r="AE24" s="50">
         <v>102763</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="52">
+        <v>102782</v>
+      </c>
+      <c r="AG24" s="9"/>
+      <c r="AH24" s="9"/>
+      <c r="AI24" s="9"/>
+      <c r="AJ24" s="9"/>
+      <c r="AK24" s="9"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="29">
         <v>4076</v>
       </c>
       <c r="C25" s="29">
         <v>4071</v>
       </c>
       <c r="D25" s="29">
         <v>4061</v>
       </c>
       <c r="E25" s="29">
         <v>4060</v>
       </c>
       <c r="F25" s="29">
         <v>4058</v>
       </c>
       <c r="G25" s="28">
         <v>4074</v>
       </c>
       <c r="H25" s="28">
         <v>4074</v>
       </c>
       <c r="I25" s="28">
@@ -6781,52 +7208,60 @@
       </c>
       <c r="X25" s="38">
         <v>4060</v>
       </c>
       <c r="Y25" s="38">
         <v>4047</v>
       </c>
       <c r="Z25" s="38">
         <v>4045</v>
       </c>
       <c r="AA25" s="50">
         <v>4044</v>
       </c>
       <c r="AB25" s="50">
         <v>4054</v>
       </c>
       <c r="AC25" s="50">
         <v>4048</v>
       </c>
       <c r="AD25" s="52">
         <v>4047</v>
       </c>
       <c r="AE25" s="50">
         <v>4050</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="52">
+        <v>4071</v>
+      </c>
+      <c r="AG25" s="9"/>
+      <c r="AH25" s="9"/>
+      <c r="AI25" s="9"/>
+      <c r="AJ25" s="9"/>
+      <c r="AK25" s="9"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="29">
         <v>3350</v>
       </c>
       <c r="C26" s="29">
         <v>3340</v>
       </c>
       <c r="D26" s="29">
         <v>3333</v>
       </c>
       <c r="E26" s="29">
         <v>3329</v>
       </c>
       <c r="F26" s="29">
         <v>3332</v>
       </c>
       <c r="G26" s="28">
         <v>3335</v>
       </c>
       <c r="H26" s="28">
         <v>3336</v>
       </c>
       <c r="I26" s="28">
@@ -6876,52 +7311,60 @@
       </c>
       <c r="X26" s="38">
         <v>3246</v>
       </c>
       <c r="Y26" s="38">
         <v>3244</v>
       </c>
       <c r="Z26" s="38">
         <v>3242</v>
       </c>
       <c r="AA26" s="50">
         <v>3240</v>
       </c>
       <c r="AB26" s="50">
         <v>3222</v>
       </c>
       <c r="AC26" s="50">
         <v>3216</v>
       </c>
       <c r="AD26" s="52">
         <v>3211</v>
       </c>
       <c r="AE26" s="50">
         <v>3202</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="52">
+        <v>3206</v>
+      </c>
+      <c r="AG26" s="9"/>
+      <c r="AH26" s="9"/>
+      <c r="AI26" s="9"/>
+      <c r="AJ26" s="9"/>
+      <c r="AK26" s="9"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="29">
         <v>3934</v>
       </c>
       <c r="C27" s="29">
         <v>3934</v>
       </c>
       <c r="D27" s="29">
         <v>3929</v>
       </c>
       <c r="E27" s="29">
         <v>3934</v>
       </c>
       <c r="F27" s="29">
         <v>3924</v>
       </c>
       <c r="G27" s="28">
         <v>3931</v>
       </c>
       <c r="H27" s="28">
         <v>3942</v>
       </c>
       <c r="I27" s="28">
@@ -6971,52 +7414,60 @@
       </c>
       <c r="X27" s="38">
         <v>3926</v>
       </c>
       <c r="Y27" s="38">
         <v>3920</v>
       </c>
       <c r="Z27" s="38">
         <v>3907</v>
       </c>
       <c r="AA27" s="50">
         <v>3914</v>
       </c>
       <c r="AB27" s="50">
         <v>3917</v>
       </c>
       <c r="AC27" s="50">
         <v>3916</v>
       </c>
       <c r="AD27" s="52">
         <v>3943</v>
       </c>
       <c r="AE27" s="50">
         <v>3937</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="52">
+        <v>3924</v>
+      </c>
+      <c r="AG27" s="9"/>
+      <c r="AH27" s="9"/>
+      <c r="AI27" s="9"/>
+      <c r="AJ27" s="9"/>
+      <c r="AK27" s="9"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="29">
         <v>6312</v>
       </c>
       <c r="C28" s="29">
         <v>6323</v>
       </c>
       <c r="D28" s="29">
         <v>6314</v>
       </c>
       <c r="E28" s="29">
         <v>6300</v>
       </c>
       <c r="F28" s="29">
         <v>6300</v>
       </c>
       <c r="G28" s="28">
         <v>6299</v>
       </c>
       <c r="H28" s="28">
         <v>6303</v>
       </c>
       <c r="I28" s="28">
@@ -7066,87 +7517,100 @@
       </c>
       <c r="X28" s="38">
         <v>6313</v>
       </c>
       <c r="Y28" s="38">
         <v>6316</v>
       </c>
       <c r="Z28" s="38">
         <v>6301</v>
       </c>
       <c r="AA28" s="50">
         <v>6291</v>
       </c>
       <c r="AB28" s="50">
         <v>6304</v>
       </c>
       <c r="AC28" s="50">
         <v>6288</v>
       </c>
       <c r="AD28" s="52">
         <v>6297</v>
       </c>
       <c r="AE28" s="50">
         <v>6297</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="59" t="s">
+      <c r="AF28" s="52">
+        <v>6288</v>
+      </c>
+      <c r="AG28" s="9"/>
+      <c r="AH28" s="9"/>
+      <c r="AI28" s="9"/>
+      <c r="AJ28" s="9"/>
+      <c r="AK28" s="9"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="59"/>
-[...22 lines deleted...]
-      <c r="Y29" s="59"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="52"/>
       <c r="AD29" s="55"/>
-      <c r="AE29" s="64"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:31">
+      <c r="AE29" s="57"/>
+      <c r="AG29" s="9"/>
+      <c r="AH29" s="9"/>
+      <c r="AI29" s="9"/>
+      <c r="AJ29" s="9"/>
+      <c r="AK29" s="9"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="32">
         <v>135539</v>
       </c>
       <c r="C30" s="32">
         <v>135157</v>
       </c>
       <c r="D30" s="32">
         <v>134760</v>
       </c>
       <c r="E30" s="32">
         <v>134533</v>
       </c>
       <c r="F30" s="32">
         <v>134436</v>
       </c>
       <c r="G30" s="30">
         <v>134284</v>
       </c>
       <c r="H30" s="30">
         <v>134038</v>
       </c>
       <c r="I30" s="30">
@@ -7197,52 +7661,60 @@
       <c r="X30" s="38">
         <v>128985</v>
       </c>
       <c r="Y30" s="38">
         <v>128619</v>
       </c>
       <c r="Z30" s="38">
         <v>128371</v>
       </c>
       <c r="AA30" s="50">
         <v>128154</v>
       </c>
       <c r="AB30" s="50">
         <v>128020</v>
       </c>
       <c r="AC30" s="50">
         <v>127810</v>
       </c>
       <c r="AD30" s="52">
         <v>127701</v>
       </c>
       <c r="AE30" s="38">
         <f>SUM(AE31:AE43)</f>
         <v>127614</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="66">
+        <v>127439</v>
+      </c>
+      <c r="AG30" s="9"/>
+      <c r="AH30" s="9"/>
+      <c r="AI30" s="9"/>
+      <c r="AJ30" s="9"/>
+      <c r="AK30" s="9"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="32">
         <v>15968</v>
       </c>
       <c r="C31" s="32">
         <v>15919</v>
       </c>
       <c r="D31" s="32">
         <v>15873</v>
       </c>
       <c r="E31" s="32">
         <v>15838</v>
       </c>
       <c r="F31" s="32">
         <v>15759</v>
       </c>
       <c r="G31" s="30">
         <v>15726</v>
       </c>
       <c r="H31" s="30">
         <v>15688</v>
       </c>
       <c r="I31" s="30">
@@ -7292,52 +7764,60 @@
       </c>
       <c r="X31" s="38">
         <v>14958</v>
       </c>
       <c r="Y31" s="38">
         <v>14909</v>
       </c>
       <c r="Z31" s="38">
         <v>14869</v>
       </c>
       <c r="AA31" s="50">
         <v>14816</v>
       </c>
       <c r="AB31" s="50">
         <v>14760</v>
       </c>
       <c r="AC31" s="50">
         <v>14717</v>
       </c>
       <c r="AD31" s="52">
         <v>14715</v>
       </c>
       <c r="AE31" s="38">
         <v>14700</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="52">
+        <v>14658</v>
+      </c>
+      <c r="AG31" s="9"/>
+      <c r="AH31" s="9"/>
+      <c r="AI31" s="9"/>
+      <c r="AJ31" s="9"/>
+      <c r="AK31" s="9"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="32">
         <v>6743</v>
       </c>
       <c r="C32" s="32">
         <v>6717</v>
       </c>
       <c r="D32" s="32">
         <v>6707</v>
       </c>
       <c r="E32" s="32">
         <v>6699</v>
       </c>
       <c r="F32" s="32">
         <v>6678</v>
       </c>
       <c r="G32" s="30">
         <v>6679</v>
       </c>
       <c r="H32" s="30">
         <v>6668</v>
       </c>
       <c r="I32" s="30">
@@ -7387,50 +7867,58 @@
       </c>
       <c r="X32" s="38">
         <v>6314</v>
       </c>
       <c r="Y32" s="38">
         <v>6300</v>
       </c>
       <c r="Z32" s="38">
         <v>6289</v>
       </c>
       <c r="AA32" s="50">
         <v>6277</v>
       </c>
       <c r="AB32" s="50">
         <v>6251</v>
       </c>
       <c r="AC32" s="50">
         <v>6225</v>
       </c>
       <c r="AD32" s="52">
         <v>6221</v>
       </c>
       <c r="AE32" s="38">
         <v>6214</v>
       </c>
+      <c r="AF32" s="52">
+        <v>6201</v>
+      </c>
+      <c r="AG32" s="9"/>
+      <c r="AH32" s="9"/>
+      <c r="AI32" s="9"/>
+      <c r="AJ32" s="9"/>
+      <c r="AK32" s="9"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="32">
         <v>9206</v>
       </c>
       <c r="C33" s="32">
         <v>9185</v>
       </c>
       <c r="D33" s="32">
         <v>9165</v>
       </c>
       <c r="E33" s="32">
         <v>9130</v>
       </c>
       <c r="F33" s="32">
         <v>9103</v>
       </c>
       <c r="G33" s="30">
         <v>9094</v>
       </c>
       <c r="H33" s="30">
         <v>9073</v>
@@ -7482,50 +7970,58 @@
       </c>
       <c r="X33" s="38">
         <v>8756</v>
       </c>
       <c r="Y33" s="38">
         <v>8746</v>
       </c>
       <c r="Z33" s="38">
         <v>8725</v>
       </c>
       <c r="AA33" s="50">
         <v>8717</v>
       </c>
       <c r="AB33" s="50">
         <v>8700</v>
       </c>
       <c r="AC33" s="50">
         <v>8696</v>
       </c>
       <c r="AD33" s="52">
         <v>8668</v>
       </c>
       <c r="AE33" s="38">
         <v>8668</v>
       </c>
+      <c r="AF33" s="52">
+        <v>8665</v>
+      </c>
+      <c r="AG33" s="9"/>
+      <c r="AH33" s="9"/>
+      <c r="AI33" s="9"/>
+      <c r="AJ33" s="9"/>
+      <c r="AK33" s="9"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="32">
         <v>10514</v>
       </c>
       <c r="C34" s="32">
         <v>10483</v>
       </c>
       <c r="D34" s="32">
         <v>10457</v>
       </c>
       <c r="E34" s="32">
         <v>10428</v>
       </c>
       <c r="F34" s="32">
         <v>10392</v>
       </c>
       <c r="G34" s="30">
         <v>10387</v>
       </c>
       <c r="H34" s="30">
         <v>10383</v>
@@ -7577,50 +8073,58 @@
       </c>
       <c r="X34" s="38">
         <v>10057</v>
       </c>
       <c r="Y34" s="38">
         <v>10037</v>
       </c>
       <c r="Z34" s="38">
         <v>10024</v>
       </c>
       <c r="AA34" s="50">
         <v>9993</v>
       </c>
       <c r="AB34" s="50">
         <v>9980</v>
       </c>
       <c r="AC34" s="50">
         <v>9976</v>
       </c>
       <c r="AD34" s="52">
         <v>9957</v>
       </c>
       <c r="AE34" s="38">
         <v>9965</v>
       </c>
+      <c r="AF34" s="52">
+        <v>9956</v>
+      </c>
+      <c r="AG34" s="9"/>
+      <c r="AH34" s="9"/>
+      <c r="AI34" s="9"/>
+      <c r="AJ34" s="9"/>
+      <c r="AK34" s="9"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="32">
         <v>8888</v>
       </c>
       <c r="C35" s="32">
         <v>8870</v>
       </c>
       <c r="D35" s="32">
         <v>8840</v>
       </c>
       <c r="E35" s="32">
         <v>8823</v>
       </c>
       <c r="F35" s="32">
         <v>8799</v>
       </c>
       <c r="G35" s="30">
         <v>8788</v>
       </c>
       <c r="H35" s="30">
         <v>8781</v>
@@ -7672,50 +8176,58 @@
       </c>
       <c r="X35" s="38">
         <v>8367</v>
       </c>
       <c r="Y35" s="38">
         <v>8328</v>
       </c>
       <c r="Z35" s="38">
         <v>8309</v>
       </c>
       <c r="AA35" s="50">
         <v>8267</v>
       </c>
       <c r="AB35" s="50">
         <v>8260</v>
       </c>
       <c r="AC35" s="50">
         <v>8244</v>
       </c>
       <c r="AD35" s="52">
         <v>8231</v>
       </c>
       <c r="AE35" s="38">
         <v>8217</v>
       </c>
+      <c r="AF35" s="52">
+        <v>8206</v>
+      </c>
+      <c r="AG35" s="9"/>
+      <c r="AH35" s="9"/>
+      <c r="AI35" s="9"/>
+      <c r="AJ35" s="9"/>
+      <c r="AK35" s="9"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="32">
         <v>23178</v>
       </c>
       <c r="C36" s="32">
         <v>23129</v>
       </c>
       <c r="D36" s="32">
         <v>23120</v>
       </c>
       <c r="E36" s="32">
         <v>23125</v>
       </c>
       <c r="F36" s="32">
         <v>23271</v>
       </c>
       <c r="G36" s="30">
         <v>23292</v>
       </c>
       <c r="H36" s="30">
         <v>23288</v>
@@ -7767,50 +8279,58 @@
       </c>
       <c r="X36" s="38">
         <v>22868</v>
       </c>
       <c r="Y36" s="38">
         <v>22854</v>
       </c>
       <c r="Z36" s="38">
         <v>22833</v>
       </c>
       <c r="AA36" s="50">
         <v>22807</v>
       </c>
       <c r="AB36" s="50">
         <v>22809</v>
       </c>
       <c r="AC36" s="50">
         <v>22787</v>
       </c>
       <c r="AD36" s="52">
         <v>22800</v>
       </c>
       <c r="AE36" s="38">
         <v>22794</v>
       </c>
+      <c r="AF36" s="52">
+        <v>22816</v>
+      </c>
+      <c r="AG36" s="9"/>
+      <c r="AH36" s="9"/>
+      <c r="AI36" s="9"/>
+      <c r="AJ36" s="9"/>
+      <c r="AK36" s="9"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="32">
         <v>5218</v>
       </c>
       <c r="C37" s="32">
         <v>5216</v>
       </c>
       <c r="D37" s="32">
         <v>5213</v>
       </c>
       <c r="E37" s="32">
         <v>5214</v>
       </c>
       <c r="F37" s="32">
         <v>5215</v>
       </c>
       <c r="G37" s="30">
         <v>5206</v>
       </c>
       <c r="H37" s="30">
         <v>5196</v>
@@ -7862,50 +8382,58 @@
       </c>
       <c r="X37" s="38">
         <v>4964</v>
       </c>
       <c r="Y37" s="38">
         <v>4942</v>
       </c>
       <c r="Z37" s="38">
         <v>4928</v>
       </c>
       <c r="AA37" s="50">
         <v>4928</v>
       </c>
       <c r="AB37" s="50">
         <v>4948</v>
       </c>
       <c r="AC37" s="50">
         <v>4941</v>
       </c>
       <c r="AD37" s="52">
         <v>4931</v>
       </c>
       <c r="AE37" s="38">
         <v>4915</v>
       </c>
+      <c r="AF37" s="52">
+        <v>4897</v>
+      </c>
+      <c r="AG37" s="9"/>
+      <c r="AH37" s="9"/>
+      <c r="AI37" s="9"/>
+      <c r="AJ37" s="9"/>
+      <c r="AK37" s="9"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="32">
         <v>4866</v>
       </c>
       <c r="C38" s="32">
         <v>4846</v>
       </c>
       <c r="D38" s="32">
         <v>4805</v>
       </c>
       <c r="E38" s="32">
         <v>4792</v>
       </c>
       <c r="F38" s="32">
         <v>4772</v>
       </c>
       <c r="G38" s="30">
         <v>4749</v>
       </c>
       <c r="H38" s="30">
         <v>4720</v>
@@ -7957,50 +8485,58 @@
       </c>
       <c r="X38" s="38">
         <v>4488</v>
       </c>
       <c r="Y38" s="38">
         <v>4473</v>
       </c>
       <c r="Z38" s="38">
         <v>4458</v>
       </c>
       <c r="AA38" s="50">
         <v>4439</v>
       </c>
       <c r="AB38" s="50">
         <v>4429</v>
       </c>
       <c r="AC38" s="50">
         <v>4422</v>
       </c>
       <c r="AD38" s="52">
         <v>4413</v>
       </c>
       <c r="AE38" s="38">
         <v>4405</v>
       </c>
+      <c r="AF38" s="52">
+        <v>4404</v>
+      </c>
+      <c r="AG38" s="9"/>
+      <c r="AH38" s="9"/>
+      <c r="AI38" s="9"/>
+      <c r="AJ38" s="9"/>
+      <c r="AK38" s="9"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="32">
         <v>8877</v>
       </c>
       <c r="C39" s="32">
         <v>8848</v>
       </c>
       <c r="D39" s="32">
         <v>8805</v>
       </c>
       <c r="E39" s="32">
         <v>8786</v>
       </c>
       <c r="F39" s="32">
         <v>8805</v>
       </c>
       <c r="G39" s="30">
         <v>8790</v>
       </c>
       <c r="H39" s="30">
         <v>8770</v>
@@ -8052,50 +8588,58 @@
       </c>
       <c r="X39" s="38">
         <v>8554</v>
       </c>
       <c r="Y39" s="38">
         <v>8546</v>
       </c>
       <c r="Z39" s="38">
         <v>8536</v>
       </c>
       <c r="AA39" s="50">
         <v>8569</v>
       </c>
       <c r="AB39" s="50">
         <v>8607</v>
       </c>
       <c r="AC39" s="50">
         <v>8595</v>
       </c>
       <c r="AD39" s="52">
         <v>8602</v>
       </c>
       <c r="AE39" s="38">
         <v>8627</v>
       </c>
+      <c r="AF39" s="52">
+        <v>8600</v>
+      </c>
+      <c r="AG39" s="9"/>
+      <c r="AH39" s="9"/>
+      <c r="AI39" s="9"/>
+      <c r="AJ39" s="9"/>
+      <c r="AK39" s="9"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="32">
         <v>13258</v>
       </c>
       <c r="C40" s="32">
         <v>13208</v>
       </c>
       <c r="D40" s="32">
         <v>13096</v>
       </c>
       <c r="E40" s="32">
         <v>13048</v>
       </c>
       <c r="F40" s="32">
         <v>13024</v>
       </c>
       <c r="G40" s="30">
         <v>12999</v>
       </c>
       <c r="H40" s="30">
         <v>12954</v>
@@ -8147,50 +8691,58 @@
       </c>
       <c r="X40" s="38">
         <v>12299</v>
       </c>
       <c r="Y40" s="38">
         <v>12236</v>
       </c>
       <c r="Z40" s="38">
         <v>12205</v>
       </c>
       <c r="AA40" s="50">
         <v>12177</v>
       </c>
       <c r="AB40" s="50">
         <v>12161</v>
       </c>
       <c r="AC40" s="50">
         <v>12148</v>
       </c>
       <c r="AD40" s="52">
         <v>12123</v>
       </c>
       <c r="AE40" s="38">
         <v>12119</v>
       </c>
+      <c r="AF40" s="52">
+        <v>12097</v>
+      </c>
+      <c r="AG40" s="9"/>
+      <c r="AH40" s="9"/>
+      <c r="AI40" s="9"/>
+      <c r="AJ40" s="9"/>
+      <c r="AK40" s="9"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="32">
         <v>4900</v>
       </c>
       <c r="C41" s="32">
         <v>4869</v>
       </c>
       <c r="D41" s="32">
         <v>4856</v>
       </c>
       <c r="E41" s="32">
         <v>4859</v>
       </c>
       <c r="F41" s="32">
         <v>4850</v>
       </c>
       <c r="G41" s="30">
         <v>4842</v>
       </c>
       <c r="H41" s="30">
         <v>4840</v>
@@ -8242,50 +8794,58 @@
       </c>
       <c r="X41" s="38">
         <v>4671</v>
       </c>
       <c r="Y41" s="38">
         <v>4640</v>
       </c>
       <c r="Z41" s="38">
         <v>4620</v>
       </c>
       <c r="AA41" s="50">
         <v>4606</v>
       </c>
       <c r="AB41" s="50">
         <v>4602</v>
       </c>
       <c r="AC41" s="50">
         <v>4577</v>
       </c>
       <c r="AD41" s="52">
         <v>4589</v>
       </c>
       <c r="AE41" s="38">
         <v>4587</v>
       </c>
+      <c r="AF41" s="52">
+        <v>4569</v>
+      </c>
+      <c r="AG41" s="9"/>
+      <c r="AH41" s="9"/>
+      <c r="AI41" s="9"/>
+      <c r="AJ41" s="9"/>
+      <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="32">
         <v>6570</v>
       </c>
       <c r="C42" s="32">
         <v>6530</v>
       </c>
       <c r="D42" s="32">
         <v>6505</v>
       </c>
       <c r="E42" s="32">
         <v>6483</v>
       </c>
       <c r="F42" s="32">
         <v>6463</v>
       </c>
       <c r="G42" s="30">
         <v>6458</v>
       </c>
       <c r="H42" s="30">
         <v>6440</v>
@@ -8337,51 +8897,53 @@
       </c>
       <c r="X42" s="38">
         <v>5976</v>
       </c>
       <c r="Y42" s="38">
         <v>5929</v>
       </c>
       <c r="Z42" s="38">
         <v>5907</v>
       </c>
       <c r="AA42" s="50">
         <v>5903</v>
       </c>
       <c r="AB42" s="50">
         <v>5893</v>
       </c>
       <c r="AC42" s="50">
         <v>5867</v>
       </c>
       <c r="AD42" s="52">
         <v>5859</v>
       </c>
       <c r="AE42" s="38">
         <v>5825</v>
       </c>
-      <c r="AF42" s="9"/>
+      <c r="AF42" s="52">
+        <v>5831</v>
+      </c>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
@@ -8457,56 +9019,53 @@
       </c>
       <c r="X43" s="39">
         <v>16713</v>
       </c>
       <c r="Y43" s="39">
         <v>16679</v>
       </c>
       <c r="Z43" s="39">
         <v>16668</v>
       </c>
       <c r="AA43" s="51">
         <v>16655</v>
       </c>
       <c r="AB43" s="51">
         <v>16620</v>
       </c>
       <c r="AC43" s="51">
         <v>16615</v>
       </c>
       <c r="AD43" s="53">
         <v>16592</v>
       </c>
       <c r="AE43" s="39">
         <v>16578</v>
       </c>
-      <c r="AF43" s="9"/>
-[...4 lines deleted...]
-      <c r="AK43" s="9"/>
+      <c r="AF43" s="53">
+        <v>16539</v>
+      </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="9"/>
@@ -8568,195 +9127,195 @@
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H31" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="U54" sqref="U54"/>
+    <sheetView topLeftCell="H1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.109375" style="1"/>
+    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.140625" style="1"/>
+    <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:37" ht="15.75">
+      <c r="A1" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
-    <row r="3" spans="1:37" ht="15.6">
+    <row r="3" spans="1:37" ht="15.75">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="61"/>
-      <c r="B4" s="56">
+      <c r="A4" s="63"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="57"/>
-[...12 lines deleted...]
-      <c r="A5" s="62"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
+    </row>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="64"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -8823,77 +9382,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="35">
         <v>273970</v>
       </c>
       <c r="C7" s="35">
         <v>273649</v>
       </c>
       <c r="D7" s="35">
         <v>272876</v>
       </c>
       <c r="E7" s="35">
         <v>272721</v>
       </c>
       <c r="F7" s="35">
         <v>272563</v>
       </c>
       <c r="G7" s="34">
         <v>272379</v>
       </c>
       <c r="H7" s="34">
         <v>272087</v>
@@ -8945,50 +9504,53 @@
       </c>
       <c r="X7" s="38">
         <v>266122</v>
       </c>
       <c r="Y7" s="38">
         <v>265805</v>
       </c>
       <c r="Z7" s="38">
         <v>265488</v>
       </c>
       <c r="AA7" s="38">
         <v>265179</v>
       </c>
       <c r="AB7" s="38">
         <v>265006</v>
       </c>
       <c r="AC7" s="38">
         <v>264811</v>
       </c>
       <c r="AD7" s="52">
         <v>264680</v>
       </c>
       <c r="AE7" s="50">
         <v>264525</v>
       </c>
+      <c r="AF7" s="66">
+        <v>264272</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="35">
         <v>119760</v>
       </c>
       <c r="C8" s="35">
         <v>119716</v>
       </c>
       <c r="D8" s="35">
         <v>119421</v>
       </c>
       <c r="E8" s="35">
         <v>119392</v>
       </c>
       <c r="F8" s="35">
         <v>119266</v>
       </c>
       <c r="G8" s="34">
         <v>119211</v>
       </c>
       <c r="H8" s="34">
         <v>119157</v>
@@ -9040,50 +9602,53 @@
       </c>
       <c r="X8" s="38">
         <v>119323</v>
       </c>
       <c r="Y8" s="38">
         <v>119334</v>
       </c>
       <c r="Z8" s="38">
         <v>119313</v>
       </c>
       <c r="AA8" s="38">
         <v>119237</v>
       </c>
       <c r="AB8" s="38">
         <v>119253</v>
       </c>
       <c r="AC8" s="38">
         <v>119316</v>
       </c>
       <c r="AD8" s="52">
         <v>119302</v>
       </c>
       <c r="AE8" s="50">
         <v>119275</v>
       </c>
+      <c r="AF8" s="52">
+        <v>119325</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="35">
         <v>16002</v>
       </c>
       <c r="C9" s="35">
         <v>15948</v>
       </c>
       <c r="D9" s="35">
         <v>15903</v>
       </c>
       <c r="E9" s="35">
         <v>15876</v>
       </c>
       <c r="F9" s="35">
         <v>15821</v>
       </c>
       <c r="G9" s="34">
         <v>15811</v>
       </c>
       <c r="H9" s="34">
         <v>15779</v>
@@ -9135,50 +9700,53 @@
       </c>
       <c r="X9" s="38">
         <v>14990</v>
       </c>
       <c r="Y9" s="38">
         <v>14949</v>
       </c>
       <c r="Z9" s="38">
         <v>14889</v>
       </c>
       <c r="AA9" s="38">
         <v>14864</v>
       </c>
       <c r="AB9" s="38">
         <v>14810</v>
       </c>
       <c r="AC9" s="38">
         <v>14798</v>
       </c>
       <c r="AD9" s="52">
         <v>14806</v>
       </c>
       <c r="AE9" s="50">
         <v>14789</v>
       </c>
+      <c r="AF9" s="52">
+        <v>14727</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="35">
         <v>6446</v>
       </c>
       <c r="C10" s="35">
         <v>6427</v>
       </c>
       <c r="D10" s="35">
         <v>6409</v>
       </c>
       <c r="E10" s="35">
         <v>6400</v>
       </c>
       <c r="F10" s="35">
         <v>6392</v>
       </c>
       <c r="G10" s="34">
         <v>6386</v>
       </c>
       <c r="H10" s="34">
         <v>6358</v>
@@ -9230,50 +9798,53 @@
       </c>
       <c r="X10" s="38">
         <v>5929</v>
       </c>
       <c r="Y10" s="38">
         <v>5930</v>
       </c>
       <c r="Z10" s="38">
         <v>5912</v>
       </c>
       <c r="AA10" s="38">
         <v>5898</v>
       </c>
       <c r="AB10" s="38">
         <v>5876</v>
       </c>
       <c r="AC10" s="38">
         <v>5849</v>
       </c>
       <c r="AD10" s="52">
         <v>5841</v>
       </c>
       <c r="AE10" s="50">
         <v>5835</v>
       </c>
+      <c r="AF10" s="52">
+        <v>5806</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="35">
         <v>13546</v>
       </c>
       <c r="C11" s="35">
         <v>13522</v>
       </c>
       <c r="D11" s="35">
         <v>13494</v>
       </c>
       <c r="E11" s="35">
         <v>13469</v>
       </c>
       <c r="F11" s="35">
         <v>13453</v>
       </c>
       <c r="G11" s="34">
         <v>13458</v>
       </c>
       <c r="H11" s="34">
         <v>13439</v>
@@ -9325,50 +9896,53 @@
       </c>
       <c r="X11" s="38">
         <v>13059</v>
       </c>
       <c r="Y11" s="38">
         <v>13027</v>
       </c>
       <c r="Z11" s="38">
         <v>13001</v>
       </c>
       <c r="AA11" s="38">
         <v>12981</v>
       </c>
       <c r="AB11" s="38">
         <v>12968</v>
       </c>
       <c r="AC11" s="38">
         <v>12943</v>
       </c>
       <c r="AD11" s="52">
         <v>12919</v>
       </c>
       <c r="AE11" s="50">
         <v>12902</v>
       </c>
+      <c r="AF11" s="52">
+        <v>12892</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="35">
         <v>10455</v>
       </c>
       <c r="C12" s="35">
         <v>10435</v>
       </c>
       <c r="D12" s="35">
         <v>10421</v>
       </c>
       <c r="E12" s="35">
         <v>10403</v>
       </c>
       <c r="F12" s="35">
         <v>10385</v>
       </c>
       <c r="G12" s="34">
         <v>10366</v>
       </c>
       <c r="H12" s="34">
         <v>10350</v>
@@ -9420,50 +9994,53 @@
       </c>
       <c r="X12" s="38">
         <v>10026</v>
       </c>
       <c r="Y12" s="38">
         <v>10000</v>
       </c>
       <c r="Z12" s="38">
         <v>10000</v>
       </c>
       <c r="AA12" s="38">
         <v>9957</v>
       </c>
       <c r="AB12" s="38">
         <v>9945</v>
       </c>
       <c r="AC12" s="38">
         <v>9920</v>
       </c>
       <c r="AD12" s="52">
         <v>9908</v>
       </c>
       <c r="AE12" s="50">
         <v>9910</v>
       </c>
+      <c r="AF12" s="52">
+        <v>9889</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="35">
         <v>8899</v>
       </c>
       <c r="C13" s="35">
         <v>8867</v>
       </c>
       <c r="D13" s="35">
         <v>8843</v>
       </c>
       <c r="E13" s="35">
         <v>8839</v>
       </c>
       <c r="F13" s="35">
         <v>8834</v>
       </c>
       <c r="G13" s="34">
         <v>8809</v>
       </c>
       <c r="H13" s="34">
         <v>8796</v>
@@ -9515,50 +10092,53 @@
       </c>
       <c r="X13" s="38">
         <v>8272</v>
       </c>
       <c r="Y13" s="38">
         <v>8247</v>
       </c>
       <c r="Z13" s="38">
         <v>8235</v>
       </c>
       <c r="AA13" s="38">
         <v>8220</v>
       </c>
       <c r="AB13" s="38">
         <v>8214</v>
       </c>
       <c r="AC13" s="38">
         <v>8195</v>
       </c>
       <c r="AD13" s="52">
         <v>8173</v>
       </c>
       <c r="AE13" s="50">
         <v>8166</v>
       </c>
+      <c r="AF13" s="52">
+        <v>8150</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="35">
         <v>23378</v>
       </c>
       <c r="C14" s="35">
         <v>23380</v>
       </c>
       <c r="D14" s="35">
         <v>23359</v>
       </c>
       <c r="E14" s="35">
         <v>23346</v>
       </c>
       <c r="F14" s="35">
         <v>23508</v>
       </c>
       <c r="G14" s="34">
         <v>23537</v>
       </c>
       <c r="H14" s="34">
         <v>23525</v>
@@ -9610,50 +10190,53 @@
       </c>
       <c r="X14" s="38">
         <v>23066</v>
       </c>
       <c r="Y14" s="38">
         <v>23041</v>
       </c>
       <c r="Z14" s="38">
         <v>23029</v>
       </c>
       <c r="AA14" s="38">
         <v>23030</v>
       </c>
       <c r="AB14" s="38">
         <v>23039</v>
       </c>
       <c r="AC14" s="38">
         <v>23005</v>
       </c>
       <c r="AD14" s="52">
         <v>23009</v>
       </c>
       <c r="AE14" s="50">
         <v>23011</v>
       </c>
+      <c r="AF14" s="52">
+        <v>23007</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="35">
         <v>8665</v>
       </c>
       <c r="C15" s="35">
         <v>8649</v>
       </c>
       <c r="D15" s="35">
         <v>8635</v>
       </c>
       <c r="E15" s="35">
         <v>8631</v>
       </c>
       <c r="F15" s="35">
         <v>8616</v>
       </c>
       <c r="G15" s="34">
         <v>8598</v>
       </c>
       <c r="H15" s="34">
         <v>8590</v>
@@ -9705,50 +10288,53 @@
       </c>
       <c r="X15" s="38">
         <v>8262</v>
       </c>
       <c r="Y15" s="38">
         <v>8247</v>
       </c>
       <c r="Z15" s="38">
         <v>8230</v>
       </c>
       <c r="AA15" s="38">
         <v>8208</v>
       </c>
       <c r="AB15" s="38">
         <v>8215</v>
       </c>
       <c r="AC15" s="38">
         <v>8219</v>
       </c>
       <c r="AD15" s="52">
         <v>8206</v>
       </c>
       <c r="AE15" s="50">
         <v>8196</v>
       </c>
+      <c r="AF15" s="52">
+        <v>8183</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="35">
         <v>8902</v>
       </c>
       <c r="C16" s="35">
         <v>8908</v>
       </c>
       <c r="D16" s="35">
         <v>8854</v>
       </c>
       <c r="E16" s="35">
         <v>8848</v>
       </c>
       <c r="F16" s="35">
         <v>8831</v>
       </c>
       <c r="G16" s="34">
         <v>8828</v>
       </c>
       <c r="H16" s="34">
         <v>8809</v>
@@ -9800,52 +10386,55 @@
       </c>
       <c r="X16" s="38">
         <v>8502</v>
       </c>
       <c r="Y16" s="38">
         <v>8499</v>
       </c>
       <c r="Z16" s="38">
         <v>8466</v>
       </c>
       <c r="AA16" s="38">
         <v>8456</v>
       </c>
       <c r="AB16" s="38">
         <v>8447</v>
       </c>
       <c r="AC16" s="38">
         <v>8445</v>
       </c>
       <c r="AD16" s="52">
         <v>8435</v>
       </c>
       <c r="AE16" s="50">
         <v>8416</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="52">
+        <v>8419</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="35">
         <v>8946</v>
       </c>
       <c r="C17" s="35">
         <v>8922</v>
       </c>
       <c r="D17" s="35">
         <v>8883</v>
       </c>
       <c r="E17" s="35">
         <v>8878</v>
       </c>
       <c r="F17" s="35">
         <v>8884</v>
       </c>
       <c r="G17" s="34">
         <v>8873</v>
       </c>
       <c r="H17" s="34">
         <v>8877</v>
       </c>
       <c r="I17" s="34">
@@ -9895,52 +10484,55 @@
       </c>
       <c r="X17" s="38">
         <v>8545</v>
       </c>
       <c r="Y17" s="38">
         <v>8522</v>
       </c>
       <c r="Z17" s="38">
         <v>8506</v>
       </c>
       <c r="AA17" s="38">
         <v>8519</v>
       </c>
       <c r="AB17" s="38">
         <v>8529</v>
       </c>
       <c r="AC17" s="38">
         <v>8506</v>
       </c>
       <c r="AD17" s="52">
         <v>8500</v>
       </c>
       <c r="AE17" s="50">
         <v>8511</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="52">
+        <v>8469</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="35">
         <v>20058</v>
       </c>
       <c r="C18" s="35">
         <v>20028</v>
       </c>
       <c r="D18" s="35">
         <v>19871</v>
       </c>
       <c r="E18" s="35">
         <v>19864</v>
       </c>
       <c r="F18" s="35">
         <v>19818</v>
       </c>
       <c r="G18" s="34">
         <v>19775</v>
       </c>
       <c r="H18" s="34">
         <v>19738</v>
       </c>
       <c r="I18" s="34">
@@ -9990,52 +10582,55 @@
       </c>
       <c r="X18" s="38">
         <v>18940</v>
       </c>
       <c r="Y18" s="38">
         <v>18895</v>
       </c>
       <c r="Z18" s="38">
         <v>18859</v>
       </c>
       <c r="AA18" s="38">
         <v>18814</v>
       </c>
       <c r="AB18" s="38">
         <v>18791</v>
       </c>
       <c r="AC18" s="38">
         <v>18768</v>
       </c>
       <c r="AD18" s="52">
         <v>18742</v>
       </c>
       <c r="AE18" s="50">
         <v>18730</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="52">
+        <v>18708</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="35">
         <v>4777</v>
       </c>
       <c r="C19" s="35">
         <v>4764</v>
       </c>
       <c r="D19" s="35">
         <v>4751</v>
       </c>
       <c r="E19" s="35">
         <v>4749</v>
       </c>
       <c r="F19" s="35">
         <v>4742</v>
       </c>
       <c r="G19" s="34">
         <v>4751</v>
       </c>
       <c r="H19" s="34">
         <v>4742</v>
       </c>
       <c r="I19" s="34">
@@ -10085,52 +10680,55 @@
       </c>
       <c r="X19" s="38">
         <v>4455</v>
       </c>
       <c r="Y19" s="38">
         <v>4436</v>
       </c>
       <c r="Z19" s="38">
         <v>4429</v>
       </c>
       <c r="AA19" s="38">
         <v>4423</v>
       </c>
       <c r="AB19" s="38">
         <v>4410</v>
       </c>
       <c r="AC19" s="38">
         <v>4398</v>
       </c>
       <c r="AD19" s="52">
         <v>4419</v>
       </c>
       <c r="AE19" s="50">
         <v>4399</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="52">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="35">
         <v>6362</v>
       </c>
       <c r="C20" s="35">
         <v>6333</v>
       </c>
       <c r="D20" s="35">
         <v>6298</v>
       </c>
       <c r="E20" s="35">
         <v>6290</v>
       </c>
       <c r="F20" s="35">
         <v>6281</v>
       </c>
       <c r="G20" s="34">
         <v>6269</v>
       </c>
       <c r="H20" s="34">
         <v>6253</v>
       </c>
       <c r="I20" s="34">
@@ -10180,52 +10778,55 @@
       </c>
       <c r="X20" s="38">
         <v>5677</v>
       </c>
       <c r="Y20" s="38">
         <v>5637</v>
       </c>
       <c r="Z20" s="38">
         <v>5616</v>
       </c>
       <c r="AA20" s="38">
         <v>5601</v>
       </c>
       <c r="AB20" s="38">
         <v>5579</v>
       </c>
       <c r="AC20" s="38">
         <v>5563</v>
       </c>
       <c r="AD20" s="52">
         <v>5546</v>
       </c>
       <c r="AE20" s="50">
         <v>5516</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="52">
+        <v>5495</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35">
         <v>17774</v>
       </c>
       <c r="C21" s="35">
         <v>17750</v>
       </c>
       <c r="D21" s="35">
         <v>17734</v>
       </c>
       <c r="E21" s="35">
         <v>17736</v>
       </c>
       <c r="F21" s="35">
         <v>17732</v>
       </c>
       <c r="G21" s="34">
         <v>17707</v>
       </c>
       <c r="H21" s="34">
         <v>17674</v>
       </c>
       <c r="I21" s="34">
@@ -10275,82 +10876,85 @@
       </c>
       <c r="X21" s="38">
         <v>17076</v>
       </c>
       <c r="Y21" s="38">
         <v>17041</v>
       </c>
       <c r="Z21" s="38">
         <v>17003</v>
       </c>
       <c r="AA21" s="38">
         <v>16971</v>
       </c>
       <c r="AB21" s="38">
         <v>16930</v>
       </c>
       <c r="AC21" s="38">
         <v>16886</v>
       </c>
       <c r="AD21" s="52">
         <v>16874</v>
       </c>
       <c r="AE21" s="50">
         <v>16869</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="59" t="s">
+      <c r="AF21" s="52">
+        <v>16827</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="59"/>
-[...22 lines deleted...]
-      <c r="Y22" s="59"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61"/>
       <c r="AE22" s="50"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="37">
         <v>138731</v>
       </c>
       <c r="C23" s="37">
         <v>138659</v>
       </c>
       <c r="D23" s="37">
         <v>138290</v>
       </c>
       <c r="E23" s="37">
         <v>138279</v>
       </c>
       <c r="F23" s="37">
         <v>138133</v>
       </c>
       <c r="G23" s="36">
         <v>138093</v>
       </c>
       <c r="H23" s="36">
         <v>138050</v>
       </c>
       <c r="I23" s="36">
@@ -10400,52 +11004,55 @@
       </c>
       <c r="X23" s="38">
         <v>137838</v>
       </c>
       <c r="Y23" s="38">
         <v>137849</v>
       </c>
       <c r="Z23" s="38">
         <v>137807</v>
       </c>
       <c r="AA23" s="50">
         <v>137738</v>
       </c>
       <c r="AB23" s="50">
         <v>137750</v>
       </c>
       <c r="AC23" s="50">
         <v>137816</v>
       </c>
       <c r="AD23" s="52">
         <v>137796</v>
       </c>
       <c r="AE23" s="50">
         <v>137748</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="66">
+        <v>137782</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="37">
         <v>119760</v>
       </c>
       <c r="C24" s="37">
         <v>119716</v>
       </c>
       <c r="D24" s="37">
         <v>119421</v>
       </c>
       <c r="E24" s="37">
         <v>119392</v>
       </c>
       <c r="F24" s="37">
         <v>119266</v>
       </c>
       <c r="G24" s="36">
         <v>119211</v>
       </c>
       <c r="H24" s="36">
         <v>119157</v>
       </c>
       <c r="I24" s="36">
@@ -10495,52 +11102,55 @@
       </c>
       <c r="X24" s="38">
         <v>119323</v>
       </c>
       <c r="Y24" s="38">
         <v>119334</v>
       </c>
       <c r="Z24" s="38">
         <v>119313</v>
       </c>
       <c r="AA24" s="50">
         <v>119237</v>
       </c>
       <c r="AB24" s="50">
         <v>119253</v>
       </c>
       <c r="AC24" s="50">
         <v>119316</v>
       </c>
       <c r="AD24" s="52">
         <v>119302</v>
       </c>
       <c r="AE24" s="50">
         <v>119275</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="52">
+        <v>119325</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="37">
         <v>4474</v>
       </c>
       <c r="C25" s="37">
         <v>4468</v>
       </c>
       <c r="D25" s="37">
         <v>4459</v>
       </c>
       <c r="E25" s="37">
         <v>4462</v>
       </c>
       <c r="F25" s="37">
         <v>4459</v>
       </c>
       <c r="G25" s="36">
         <v>4478</v>
       </c>
       <c r="H25" s="36">
         <v>4483</v>
       </c>
       <c r="I25" s="36">
@@ -10590,52 +11200,55 @@
       </c>
       <c r="X25" s="38">
         <v>4458</v>
       </c>
       <c r="Y25" s="38">
         <v>4450</v>
       </c>
       <c r="Z25" s="38">
         <v>4454</v>
       </c>
       <c r="AA25" s="50">
         <v>4459</v>
       </c>
       <c r="AB25" s="50">
         <v>4455</v>
       </c>
       <c r="AC25" s="50">
         <v>4448</v>
       </c>
       <c r="AD25" s="52">
         <v>4442</v>
       </c>
       <c r="AE25" s="50">
         <v>4439</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="52">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="37">
         <v>3594</v>
       </c>
       <c r="C26" s="37">
         <v>3576</v>
       </c>
       <c r="D26" s="37">
         <v>3562</v>
       </c>
       <c r="E26" s="37">
         <v>3561</v>
       </c>
       <c r="F26" s="37">
         <v>3559</v>
       </c>
       <c r="G26" s="36">
         <v>3553</v>
       </c>
       <c r="H26" s="36">
         <v>3561</v>
       </c>
       <c r="I26" s="36">
@@ -10685,52 +11298,55 @@
       </c>
       <c r="X26" s="38">
         <v>3395</v>
       </c>
       <c r="Y26" s="38">
         <v>3395</v>
       </c>
       <c r="Z26" s="38">
         <v>3395</v>
       </c>
       <c r="AA26" s="50">
         <v>3388</v>
       </c>
       <c r="AB26" s="50">
         <v>3381</v>
       </c>
       <c r="AC26" s="50">
         <v>3387</v>
       </c>
       <c r="AD26" s="52">
         <v>3381</v>
       </c>
       <c r="AE26" s="50">
         <v>3369</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="52">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="37">
         <v>4178</v>
       </c>
       <c r="C27" s="37">
         <v>4182</v>
       </c>
       <c r="D27" s="37">
         <v>4163</v>
       </c>
       <c r="E27" s="37">
         <v>4168</v>
       </c>
       <c r="F27" s="37">
         <v>4158</v>
       </c>
       <c r="G27" s="36">
         <v>4167</v>
       </c>
       <c r="H27" s="36">
         <v>4177</v>
       </c>
       <c r="I27" s="36">
@@ -10780,52 +11396,55 @@
       </c>
       <c r="X27" s="38">
         <v>4122</v>
       </c>
       <c r="Y27" s="38">
         <v>4126</v>
       </c>
       <c r="Z27" s="38">
         <v>4121</v>
       </c>
       <c r="AA27" s="50">
         <v>4128</v>
       </c>
       <c r="AB27" s="50">
         <v>4138</v>
       </c>
       <c r="AC27" s="50">
         <v>4146</v>
       </c>
       <c r="AD27" s="52">
         <v>4144</v>
       </c>
       <c r="AE27" s="50">
         <v>4142</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="52">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="37">
         <v>6725</v>
       </c>
       <c r="C28" s="37">
         <v>6717</v>
       </c>
       <c r="D28" s="37">
         <v>6685</v>
       </c>
       <c r="E28" s="37">
         <v>6696</v>
       </c>
       <c r="F28" s="37">
         <v>6691</v>
       </c>
       <c r="G28" s="36">
         <v>6684</v>
       </c>
       <c r="H28" s="36">
         <v>6672</v>
       </c>
       <c r="I28" s="36">
@@ -10875,81 +11494,84 @@
       </c>
       <c r="X28" s="38">
         <v>6540</v>
       </c>
       <c r="Y28" s="38">
         <v>6544</v>
       </c>
       <c r="Z28" s="38">
         <v>6524</v>
       </c>
       <c r="AA28" s="50">
         <v>6526</v>
       </c>
       <c r="AB28" s="50">
         <v>6523</v>
       </c>
       <c r="AC28" s="50">
         <v>6519</v>
       </c>
       <c r="AD28" s="52">
         <v>6527</v>
       </c>
       <c r="AE28" s="50">
         <v>6523</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="59" t="s">
+      <c r="AF28" s="52">
+        <v>6508</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="59"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:31">
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="40">
         <v>135239</v>
       </c>
       <c r="C30" s="40">
         <v>134990</v>
       </c>
       <c r="D30" s="40">
         <v>134586</v>
       </c>
       <c r="E30" s="40">
         <v>134442</v>
       </c>
       <c r="F30" s="40">
         <v>134430</v>
       </c>
       <c r="G30" s="38">
         <v>134286</v>
       </c>
       <c r="H30" s="38">
         <v>134037</v>
       </c>
       <c r="I30" s="38">
@@ -11000,52 +11622,55 @@
       <c r="X30" s="38">
         <v>128284</v>
       </c>
       <c r="Y30" s="38">
         <v>127956</v>
       </c>
       <c r="Z30" s="38">
         <v>127681</v>
       </c>
       <c r="AA30" s="50">
         <v>127441</v>
       </c>
       <c r="AB30" s="50">
         <v>127256</v>
       </c>
       <c r="AC30" s="50">
         <v>126995</v>
       </c>
       <c r="AD30" s="52">
         <v>126884</v>
       </c>
       <c r="AE30" s="50">
         <f>SUM(AE31:AE43)</f>
         <v>126777</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="66">
+        <v>126490</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="40">
         <v>16002</v>
       </c>
       <c r="C31" s="40">
         <v>15948</v>
       </c>
       <c r="D31" s="40">
         <v>15903</v>
       </c>
       <c r="E31" s="40">
         <v>15876</v>
       </c>
       <c r="F31" s="40">
         <v>15821</v>
       </c>
       <c r="G31" s="38">
         <v>15811</v>
       </c>
       <c r="H31" s="38">
         <v>15779</v>
       </c>
       <c r="I31" s="38">
@@ -11095,52 +11720,55 @@
       </c>
       <c r="X31" s="38">
         <v>14990</v>
       </c>
       <c r="Y31" s="38">
         <v>14949</v>
       </c>
       <c r="Z31" s="38">
         <v>14889</v>
       </c>
       <c r="AA31" s="50">
         <v>14864</v>
       </c>
       <c r="AB31" s="50">
         <v>14810</v>
       </c>
       <c r="AC31" s="50">
         <v>14798</v>
       </c>
       <c r="AD31" s="54">
         <v>14806</v>
       </c>
       <c r="AE31" s="50">
         <v>14789</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="54">
+        <v>14727</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="40">
         <v>6446</v>
       </c>
       <c r="C32" s="40">
         <v>6427</v>
       </c>
       <c r="D32" s="40">
         <v>6409</v>
       </c>
       <c r="E32" s="40">
         <v>6400</v>
       </c>
       <c r="F32" s="40">
         <v>6392</v>
       </c>
       <c r="G32" s="38">
         <v>6386</v>
       </c>
       <c r="H32" s="38">
         <v>6358</v>
       </c>
       <c r="I32" s="38">
@@ -11189,50 +11817,53 @@
         <v>5974</v>
       </c>
       <c r="X32" s="38">
         <v>5929</v>
       </c>
       <c r="Y32" s="38">
         <v>5930</v>
       </c>
       <c r="Z32" s="38">
         <v>5912</v>
       </c>
       <c r="AA32" s="50">
         <v>5898</v>
       </c>
       <c r="AB32" s="50">
         <v>5876</v>
       </c>
       <c r="AC32" s="50">
         <v>5849</v>
       </c>
       <c r="AD32" s="54">
         <v>5841</v>
       </c>
       <c r="AE32" s="50">
         <v>5835</v>
+      </c>
+      <c r="AF32" s="54">
+        <v>5806</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="40">
         <v>9072</v>
       </c>
       <c r="C33" s="40">
         <v>9054</v>
       </c>
       <c r="D33" s="40">
         <v>9035</v>
       </c>
       <c r="E33" s="40">
         <v>9007</v>
       </c>
       <c r="F33" s="40">
         <v>8994</v>
       </c>
       <c r="G33" s="38">
         <v>8980</v>
       </c>
       <c r="H33" s="38">
@@ -11285,50 +11916,53 @@
       </c>
       <c r="X33" s="38">
         <v>8601</v>
       </c>
       <c r="Y33" s="38">
         <v>8577</v>
       </c>
       <c r="Z33" s="38">
         <v>8547</v>
       </c>
       <c r="AA33" s="50">
         <v>8522</v>
       </c>
       <c r="AB33" s="50">
         <v>8513</v>
       </c>
       <c r="AC33" s="50">
         <v>8495</v>
       </c>
       <c r="AD33" s="54">
         <v>8477</v>
       </c>
       <c r="AE33" s="50">
         <v>8463</v>
       </c>
+      <c r="AF33" s="54">
+        <v>8439</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="40">
         <v>10455</v>
       </c>
       <c r="C34" s="40">
         <v>10435</v>
       </c>
       <c r="D34" s="40">
         <v>10421</v>
       </c>
       <c r="E34" s="40">
         <v>10403</v>
       </c>
       <c r="F34" s="40">
         <v>10385</v>
       </c>
       <c r="G34" s="38">
         <v>10366</v>
       </c>
       <c r="H34" s="38">
         <v>10350</v>
@@ -11380,50 +12014,53 @@
       </c>
       <c r="X34" s="38">
         <v>10026</v>
       </c>
       <c r="Y34" s="38">
         <v>10000</v>
       </c>
       <c r="Z34" s="38">
         <v>10000</v>
       </c>
       <c r="AA34" s="50">
         <v>9957</v>
       </c>
       <c r="AB34" s="50">
         <v>9945</v>
       </c>
       <c r="AC34" s="50">
         <v>9920</v>
       </c>
       <c r="AD34" s="54">
         <v>9908</v>
       </c>
       <c r="AE34" s="50">
         <v>9910</v>
       </c>
+      <c r="AF34" s="54">
+        <v>9889</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="40">
         <v>8899</v>
       </c>
       <c r="C35" s="40">
         <v>8867</v>
       </c>
       <c r="D35" s="40">
         <v>8843</v>
       </c>
       <c r="E35" s="40">
         <v>8839</v>
       </c>
       <c r="F35" s="40">
         <v>8834</v>
       </c>
       <c r="G35" s="38">
         <v>8809</v>
       </c>
       <c r="H35" s="38">
         <v>8796</v>
@@ -11475,50 +12112,53 @@
       </c>
       <c r="X35" s="38">
         <v>8272</v>
       </c>
       <c r="Y35" s="38">
         <v>8247</v>
       </c>
       <c r="Z35" s="38">
         <v>8235</v>
       </c>
       <c r="AA35" s="50">
         <v>8220</v>
       </c>
       <c r="AB35" s="50">
         <v>8214</v>
       </c>
       <c r="AC35" s="50">
         <v>8195</v>
       </c>
       <c r="AD35" s="54">
         <v>8173</v>
       </c>
       <c r="AE35" s="50">
         <v>8166</v>
       </c>
+      <c r="AF35" s="54">
+        <v>8150</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="40">
         <v>23378</v>
       </c>
       <c r="C36" s="40">
         <v>23380</v>
       </c>
       <c r="D36" s="40">
         <v>23359</v>
       </c>
       <c r="E36" s="40">
         <v>23346</v>
       </c>
       <c r="F36" s="40">
         <v>23508</v>
       </c>
       <c r="G36" s="38">
         <v>23537</v>
       </c>
       <c r="H36" s="38">
         <v>23525</v>
@@ -11570,50 +12210,53 @@
       </c>
       <c r="X36" s="38">
         <v>23066</v>
       </c>
       <c r="Y36" s="38">
         <v>23041</v>
       </c>
       <c r="Z36" s="38">
         <v>23029</v>
       </c>
       <c r="AA36" s="50">
         <v>23030</v>
       </c>
       <c r="AB36" s="50">
         <v>23039</v>
       </c>
       <c r="AC36" s="50">
         <v>23005</v>
       </c>
       <c r="AD36" s="54">
         <v>23009</v>
       </c>
       <c r="AE36" s="50">
         <v>23011</v>
       </c>
+      <c r="AF36" s="54">
+        <v>23007</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="40">
         <v>5071</v>
       </c>
       <c r="C37" s="40">
         <v>5073</v>
       </c>
       <c r="D37" s="40">
         <v>5073</v>
       </c>
       <c r="E37" s="40">
         <v>5070</v>
       </c>
       <c r="F37" s="40">
         <v>5057</v>
       </c>
       <c r="G37" s="38">
         <v>5045</v>
       </c>
       <c r="H37" s="38">
         <v>5029</v>
@@ -11665,50 +12308,53 @@
       </c>
       <c r="X37" s="38">
         <v>4867</v>
       </c>
       <c r="Y37" s="38">
         <v>4852</v>
       </c>
       <c r="Z37" s="38">
         <v>4835</v>
       </c>
       <c r="AA37" s="50">
         <v>4820</v>
       </c>
       <c r="AB37" s="50">
         <v>4834</v>
       </c>
       <c r="AC37" s="50">
         <v>4832</v>
       </c>
       <c r="AD37" s="54">
         <v>4825</v>
       </c>
       <c r="AE37" s="50">
         <v>4827</v>
       </c>
+      <c r="AF37" s="54">
+        <v>4825</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="40">
         <v>4724</v>
       </c>
       <c r="C38" s="40">
         <v>4726</v>
       </c>
       <c r="D38" s="40">
         <v>4691</v>
       </c>
       <c r="E38" s="40">
         <v>4680</v>
       </c>
       <c r="F38" s="40">
         <v>4673</v>
       </c>
       <c r="G38" s="38">
         <v>4661</v>
       </c>
       <c r="H38" s="38">
         <v>4632</v>
@@ -11760,50 +12406,53 @@
       </c>
       <c r="X38" s="38">
         <v>4380</v>
       </c>
       <c r="Y38" s="38">
         <v>4373</v>
       </c>
       <c r="Z38" s="38">
         <v>4345</v>
       </c>
       <c r="AA38" s="50">
         <v>4328</v>
       </c>
       <c r="AB38" s="50">
         <v>4309</v>
       </c>
       <c r="AC38" s="50">
         <v>4299</v>
       </c>
       <c r="AD38" s="54">
         <v>4291</v>
       </c>
       <c r="AE38" s="50">
         <v>4274</v>
       </c>
+      <c r="AF38" s="54">
+        <v>4281</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="40">
         <v>8946</v>
       </c>
       <c r="C39" s="40">
         <v>8922</v>
       </c>
       <c r="D39" s="40">
         <v>8883</v>
       </c>
       <c r="E39" s="40">
         <v>8878</v>
       </c>
       <c r="F39" s="40">
         <v>8884</v>
       </c>
       <c r="G39" s="38">
         <v>8873</v>
       </c>
       <c r="H39" s="38">
         <v>8877</v>
@@ -11855,50 +12504,53 @@
       </c>
       <c r="X39" s="38">
         <v>8545</v>
       </c>
       <c r="Y39" s="38">
         <v>8522</v>
       </c>
       <c r="Z39" s="38">
         <v>8506</v>
       </c>
       <c r="AA39" s="50">
         <v>8519</v>
       </c>
       <c r="AB39" s="50">
         <v>8529</v>
       </c>
       <c r="AC39" s="50">
         <v>8506</v>
       </c>
       <c r="AD39" s="54">
         <v>8500</v>
       </c>
       <c r="AE39" s="50">
         <v>8511</v>
       </c>
+      <c r="AF39" s="54">
+        <v>8469</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="40">
         <v>13333</v>
       </c>
       <c r="C40" s="40">
         <v>13311</v>
       </c>
       <c r="D40" s="40">
         <v>13186</v>
       </c>
       <c r="E40" s="40">
         <v>13168</v>
       </c>
       <c r="F40" s="40">
         <v>13127</v>
       </c>
       <c r="G40" s="38">
         <v>13091</v>
       </c>
       <c r="H40" s="38">
         <v>13066</v>
@@ -11950,50 +12602,53 @@
       </c>
       <c r="X40" s="38">
         <v>12400</v>
       </c>
       <c r="Y40" s="38">
         <v>12351</v>
       </c>
       <c r="Z40" s="38">
         <v>12335</v>
       </c>
       <c r="AA40" s="50">
         <v>12288</v>
       </c>
       <c r="AB40" s="50">
         <v>12268</v>
       </c>
       <c r="AC40" s="50">
         <v>12249</v>
       </c>
       <c r="AD40" s="54">
         <v>12215</v>
       </c>
       <c r="AE40" s="50">
         <v>12207</v>
       </c>
+      <c r="AF40" s="54">
+        <v>12200</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="40">
         <v>4777</v>
       </c>
       <c r="C41" s="40">
         <v>4764</v>
       </c>
       <c r="D41" s="40">
         <v>4751</v>
       </c>
       <c r="E41" s="40">
         <v>4749</v>
       </c>
       <c r="F41" s="40">
         <v>4742</v>
       </c>
       <c r="G41" s="38">
         <v>4751</v>
       </c>
       <c r="H41" s="38">
         <v>4742</v>
@@ -12045,50 +12700,58 @@
       </c>
       <c r="X41" s="38">
         <v>4455</v>
       </c>
       <c r="Y41" s="38">
         <v>4436</v>
       </c>
       <c r="Z41" s="38">
         <v>4429</v>
       </c>
       <c r="AA41" s="50">
         <v>4423</v>
       </c>
       <c r="AB41" s="50">
         <v>4410</v>
       </c>
       <c r="AC41" s="50">
         <v>4398</v>
       </c>
       <c r="AD41" s="54">
         <v>4419</v>
       </c>
       <c r="AE41" s="50">
         <v>4399</v>
       </c>
+      <c r="AF41" s="54">
+        <v>4375</v>
+      </c>
+      <c r="AG41" s="9"/>
+      <c r="AH41" s="9"/>
+      <c r="AI41" s="9"/>
+      <c r="AJ41" s="9"/>
+      <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="40">
         <v>6362</v>
       </c>
       <c r="C42" s="40">
         <v>6333</v>
       </c>
       <c r="D42" s="40">
         <v>6298</v>
       </c>
       <c r="E42" s="40">
         <v>6290</v>
       </c>
       <c r="F42" s="40">
         <v>6281</v>
       </c>
       <c r="G42" s="38">
         <v>6269</v>
       </c>
       <c r="H42" s="38">
         <v>6253</v>
@@ -12140,51 +12803,53 @@
       </c>
       <c r="X42" s="38">
         <v>5677</v>
       </c>
       <c r="Y42" s="38">
         <v>5637</v>
       </c>
       <c r="Z42" s="38">
         <v>5616</v>
       </c>
       <c r="AA42" s="50">
         <v>5601</v>
       </c>
       <c r="AB42" s="50">
         <v>5579</v>
       </c>
       <c r="AC42" s="50">
         <v>5563</v>
       </c>
       <c r="AD42" s="54">
         <v>5546</v>
       </c>
       <c r="AE42" s="50">
         <v>5516</v>
       </c>
-      <c r="AF42" s="9"/>
+      <c r="AF42" s="54">
+        <v>5495</v>
+      </c>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
@@ -12260,56 +12925,53 @@
       </c>
       <c r="X43" s="39">
         <v>17076</v>
       </c>
       <c r="Y43" s="39">
         <v>17041</v>
       </c>
       <c r="Z43" s="39">
         <v>17003</v>
       </c>
       <c r="AA43" s="51">
         <v>16971</v>
       </c>
       <c r="AB43" s="51">
         <v>16930</v>
       </c>
       <c r="AC43" s="51">
         <v>16886</v>
       </c>
       <c r="AD43" s="53">
         <v>16874</v>
       </c>
       <c r="AE43" s="51">
         <v>16869</v>
       </c>
-      <c r="AF43" s="9"/>
-[...4 lines deleted...]
-      <c r="AK43" s="9"/>
+      <c r="AF43" s="53">
+        <v>16827</v>
+      </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="9"/>