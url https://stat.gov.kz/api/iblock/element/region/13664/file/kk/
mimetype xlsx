--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14280" windowHeight="12615"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14280" windowHeight="12612"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Ерлер" sheetId="3" r:id="rId2"/>
     <sheet name="Әйелдер" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE30" i="2"/>
   <c r="AE30" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="39">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
@@ -233,51 +233,51 @@
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -330,57 +330,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -614,77 +607,75 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -963,195 +954,195 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView tabSelected="1" topLeftCell="L4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AH23" sqref="AH23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
-    <col min="4" max="4" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
-    <col min="12" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.88671875" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.88671875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.6640625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.109375" style="1"/>
+    <col min="37" max="37" width="10.88671875" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="15">
+      <c r="A1" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="58">
+      <c r="A4" s="64"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...12 lines deleted...]
-      <c r="A5" s="64"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="65"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1218,77 +1209,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="19">
         <v>530124</v>
       </c>
       <c r="C7" s="19">
         <v>529435</v>
       </c>
       <c r="D7" s="19">
         <v>527854</v>
       </c>
       <c r="E7" s="19">
         <v>527480</v>
       </c>
       <c r="F7" s="19">
         <v>527107</v>
       </c>
       <c r="G7" s="18">
         <v>526718</v>
       </c>
       <c r="H7" s="18">
         <v>526185</v>
@@ -1343,51 +1334,53 @@
       </c>
       <c r="Y7" s="38">
         <v>514732</v>
       </c>
       <c r="Z7" s="38">
         <v>514156</v>
       </c>
       <c r="AA7" s="48">
         <v>513624</v>
       </c>
       <c r="AB7" s="48">
         <v>513386</v>
       </c>
       <c r="AC7" s="48">
         <v>512991</v>
       </c>
       <c r="AD7" s="48">
         <v>512702</v>
       </c>
       <c r="AE7" s="56">
         <v>512388</v>
       </c>
       <c r="AF7" s="50">
         <v>511982</v>
       </c>
-      <c r="AG7" s="9"/>
+      <c r="AG7" s="50">
+        <v>511455</v>
+      </c>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>222703</v>
       </c>
       <c r="C8" s="19">
         <v>222677</v>
       </c>
       <c r="D8" s="19">
         <v>222002</v>
       </c>
       <c r="E8" s="19">
         <v>221995</v>
       </c>
       <c r="F8" s="19">
         <v>221760</v>
       </c>
       <c r="G8" s="18">
@@ -1446,51 +1439,53 @@
       </c>
       <c r="Y8" s="38">
         <v>222115</v>
       </c>
       <c r="Z8" s="38">
         <v>222115</v>
       </c>
       <c r="AA8" s="48">
         <v>222039</v>
       </c>
       <c r="AB8" s="48">
         <v>222116</v>
       </c>
       <c r="AC8" s="48">
         <v>222218</v>
       </c>
       <c r="AD8" s="48">
         <v>222125</v>
       </c>
       <c r="AE8" s="56">
         <v>222038</v>
       </c>
       <c r="AF8" s="50">
         <v>222107</v>
       </c>
-      <c r="AG8" s="9"/>
+      <c r="AG8" s="50">
+        <v>222149</v>
+      </c>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="19">
         <v>31970</v>
       </c>
       <c r="C9" s="19">
         <v>31867</v>
       </c>
       <c r="D9" s="19">
         <v>31776</v>
       </c>
       <c r="E9" s="19">
         <v>31714</v>
       </c>
       <c r="F9" s="19">
         <v>31580</v>
       </c>
       <c r="G9" s="18">
@@ -1549,51 +1544,53 @@
       </c>
       <c r="Y9" s="38">
         <v>29858</v>
       </c>
       <c r="Z9" s="38">
         <v>29758</v>
       </c>
       <c r="AA9" s="48">
         <v>29680</v>
       </c>
       <c r="AB9" s="48">
         <v>29570</v>
       </c>
       <c r="AC9" s="48">
         <v>29515</v>
       </c>
       <c r="AD9" s="48">
         <v>29521</v>
       </c>
       <c r="AE9" s="56">
         <v>29489</v>
       </c>
       <c r="AF9" s="50">
         <v>29385</v>
       </c>
-      <c r="AG9" s="9"/>
+      <c r="AG9" s="50">
+        <v>29314</v>
+      </c>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="19">
         <v>13189</v>
       </c>
       <c r="C10" s="19">
         <v>13144</v>
       </c>
       <c r="D10" s="19">
         <v>13116</v>
       </c>
       <c r="E10" s="19">
         <v>13099</v>
       </c>
       <c r="F10" s="19">
         <v>13070</v>
       </c>
       <c r="G10" s="18">
@@ -1652,51 +1649,53 @@
       </c>
       <c r="Y10" s="38">
         <v>12230</v>
       </c>
       <c r="Z10" s="38">
         <v>12201</v>
       </c>
       <c r="AA10" s="48">
         <v>12175</v>
       </c>
       <c r="AB10" s="48">
         <v>12127</v>
       </c>
       <c r="AC10" s="48">
         <v>12074</v>
       </c>
       <c r="AD10" s="48">
         <v>12062</v>
       </c>
       <c r="AE10" s="56">
         <v>12049</v>
       </c>
       <c r="AF10" s="50">
         <v>12007</v>
       </c>
-      <c r="AG10" s="9"/>
+      <c r="AG10" s="50">
+        <v>11960</v>
+      </c>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>26828</v>
       </c>
       <c r="C11" s="19">
         <v>26778</v>
       </c>
       <c r="D11" s="19">
         <v>26720</v>
       </c>
       <c r="E11" s="19">
         <v>26659</v>
       </c>
       <c r="F11" s="19">
         <v>26614</v>
       </c>
       <c r="G11" s="18">
@@ -1755,51 +1754,53 @@
       </c>
       <c r="Y11" s="38">
         <v>25820</v>
       </c>
       <c r="Z11" s="38">
         <v>25771</v>
       </c>
       <c r="AA11" s="48">
         <v>25742</v>
       </c>
       <c r="AB11" s="48">
         <v>25722</v>
       </c>
       <c r="AC11" s="48">
         <v>25687</v>
       </c>
       <c r="AD11" s="48">
         <v>25634</v>
       </c>
       <c r="AE11" s="56">
         <v>25620</v>
       </c>
       <c r="AF11" s="50">
         <v>25628</v>
       </c>
-      <c r="AG11" s="9"/>
+      <c r="AG11" s="50">
+        <v>25581</v>
+      </c>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>20969</v>
       </c>
       <c r="C12" s="19">
         <v>20918</v>
       </c>
       <c r="D12" s="19">
         <v>20878</v>
       </c>
       <c r="E12" s="19">
         <v>20831</v>
       </c>
       <c r="F12" s="19">
         <v>20777</v>
       </c>
       <c r="G12" s="18">
@@ -1858,51 +1859,53 @@
       </c>
       <c r="Y12" s="38">
         <v>20037</v>
       </c>
       <c r="Z12" s="38">
         <v>20024</v>
       </c>
       <c r="AA12" s="48">
         <v>19950</v>
       </c>
       <c r="AB12" s="48">
         <v>19925</v>
       </c>
       <c r="AC12" s="48">
         <v>19896</v>
       </c>
       <c r="AD12" s="48">
         <v>19865</v>
       </c>
       <c r="AE12" s="56">
         <v>19875</v>
       </c>
       <c r="AF12" s="50">
         <v>19845</v>
       </c>
-      <c r="AG12" s="9"/>
+      <c r="AG12" s="50">
+        <v>19798</v>
+      </c>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="19">
         <v>17787</v>
       </c>
       <c r="C13" s="19">
         <v>17737</v>
       </c>
       <c r="D13" s="19">
         <v>17683</v>
       </c>
       <c r="E13" s="19">
         <v>17662</v>
       </c>
       <c r="F13" s="19">
         <v>17633</v>
       </c>
       <c r="G13" s="18">
@@ -1961,51 +1964,53 @@
       </c>
       <c r="Y13" s="38">
         <v>16575</v>
       </c>
       <c r="Z13" s="38">
         <v>16544</v>
       </c>
       <c r="AA13" s="48">
         <v>16487</v>
       </c>
       <c r="AB13" s="48">
         <v>16474</v>
       </c>
       <c r="AC13" s="48">
         <v>16439</v>
       </c>
       <c r="AD13" s="48">
         <v>16404</v>
       </c>
       <c r="AE13" s="56">
         <v>16383</v>
       </c>
       <c r="AF13" s="50">
         <v>16356</v>
       </c>
-      <c r="AG13" s="9"/>
+      <c r="AG13" s="50">
+        <v>16288</v>
+      </c>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="19">
         <v>46556</v>
       </c>
       <c r="C14" s="19">
         <v>46509</v>
       </c>
       <c r="D14" s="19">
         <v>46479</v>
       </c>
       <c r="E14" s="19">
         <v>46471</v>
       </c>
       <c r="F14" s="19">
         <v>46779</v>
       </c>
       <c r="G14" s="18">
@@ -2064,51 +2069,53 @@
       </c>
       <c r="Y14" s="38">
         <v>45895</v>
       </c>
       <c r="Z14" s="38">
         <v>45862</v>
       </c>
       <c r="AA14" s="48">
         <v>45837</v>
       </c>
       <c r="AB14" s="48">
         <v>45848</v>
       </c>
       <c r="AC14" s="48">
         <v>45792</v>
       </c>
       <c r="AD14" s="48">
         <v>45809</v>
       </c>
       <c r="AE14" s="56">
         <v>45805</v>
       </c>
       <c r="AF14" s="50">
         <v>45823</v>
       </c>
-      <c r="AG14" s="9"/>
+      <c r="AG14" s="50">
+        <v>45804</v>
+      </c>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19">
         <v>17233</v>
       </c>
       <c r="C15" s="19">
         <v>17205</v>
       </c>
       <c r="D15" s="19">
         <v>17181</v>
       </c>
       <c r="E15" s="19">
         <v>17174</v>
       </c>
       <c r="F15" s="19">
         <v>17163</v>
       </c>
       <c r="G15" s="18">
@@ -2167,51 +2174,53 @@
       </c>
       <c r="Y15" s="38">
         <v>16433</v>
       </c>
       <c r="Z15" s="38">
         <v>16400</v>
       </c>
       <c r="AA15" s="48">
         <v>16376</v>
       </c>
       <c r="AB15" s="48">
         <v>16385</v>
       </c>
       <c r="AC15" s="48">
         <v>16376</v>
       </c>
       <c r="AD15" s="48">
         <v>16348</v>
       </c>
       <c r="AE15" s="56">
         <v>16313</v>
       </c>
       <c r="AF15" s="50">
         <v>16286</v>
       </c>
-      <c r="AG15" s="9"/>
+      <c r="AG15" s="50">
+        <v>16237</v>
+      </c>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="19">
         <v>17702</v>
       </c>
       <c r="C16" s="19">
         <v>17688</v>
       </c>
       <c r="D16" s="19">
         <v>17588</v>
       </c>
       <c r="E16" s="19">
         <v>17574</v>
       </c>
       <c r="F16" s="19">
         <v>17527</v>
       </c>
       <c r="G16" s="18">
@@ -2270,51 +2279,53 @@
       </c>
       <c r="Y16" s="38">
         <v>16892</v>
       </c>
       <c r="Z16" s="38">
         <v>16831</v>
       </c>
       <c r="AA16" s="48">
         <v>16809</v>
       </c>
       <c r="AB16" s="48">
         <v>16793</v>
       </c>
       <c r="AC16" s="48">
         <v>16783</v>
       </c>
       <c r="AD16" s="48">
         <v>16791</v>
       </c>
       <c r="AE16" s="56">
         <v>16758</v>
       </c>
       <c r="AF16" s="50">
         <v>16747</v>
       </c>
-      <c r="AG16" s="9"/>
+      <c r="AG16" s="50">
+        <v>16728</v>
+      </c>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="19">
         <v>17823</v>
       </c>
       <c r="C17" s="19">
         <v>17770</v>
       </c>
       <c r="D17" s="19">
         <v>17688</v>
       </c>
       <c r="E17" s="19">
         <v>17664</v>
       </c>
       <c r="F17" s="19">
         <v>17689</v>
       </c>
       <c r="G17" s="18">
@@ -2373,51 +2384,53 @@
       </c>
       <c r="Y17" s="38">
         <v>17068</v>
       </c>
       <c r="Z17" s="38">
         <v>17042</v>
       </c>
       <c r="AA17" s="48">
         <v>17088</v>
       </c>
       <c r="AB17" s="48">
         <v>17136</v>
       </c>
       <c r="AC17" s="48">
         <v>17101</v>
       </c>
       <c r="AD17" s="48">
         <v>17102</v>
       </c>
       <c r="AE17" s="56">
         <v>17138</v>
       </c>
       <c r="AF17" s="50">
         <v>17069</v>
       </c>
-      <c r="AG17" s="9"/>
+      <c r="AG17" s="50">
+        <v>17068</v>
+      </c>
       <c r="AH17" s="9"/>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="19">
         <v>39628</v>
       </c>
       <c r="C18" s="19">
         <v>39559</v>
       </c>
       <c r="D18" s="19">
         <v>39281</v>
       </c>
       <c r="E18" s="19">
         <v>39212</v>
       </c>
       <c r="F18" s="19">
         <v>39142</v>
       </c>
       <c r="G18" s="18">
@@ -2476,51 +2489,53 @@
       </c>
       <c r="Y18" s="38">
         <v>37447</v>
       </c>
       <c r="Z18" s="38">
         <v>37365</v>
       </c>
       <c r="AA18" s="48">
         <v>37282</v>
       </c>
       <c r="AB18" s="48">
         <v>37256</v>
       </c>
       <c r="AC18" s="48">
         <v>37204</v>
       </c>
       <c r="AD18" s="48">
         <v>37162</v>
       </c>
       <c r="AE18" s="56">
         <v>37146</v>
       </c>
       <c r="AF18" s="50">
         <v>37093</v>
       </c>
-      <c r="AG18" s="9"/>
+      <c r="AG18" s="50">
+        <v>37020</v>
+      </c>
       <c r="AH18" s="9"/>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="19">
         <v>9677</v>
       </c>
       <c r="C19" s="19">
         <v>9633</v>
       </c>
       <c r="D19" s="19">
         <v>9607</v>
       </c>
       <c r="E19" s="19">
         <v>9608</v>
       </c>
       <c r="F19" s="19">
         <v>9592</v>
       </c>
       <c r="G19" s="18">
@@ -2579,51 +2594,53 @@
       </c>
       <c r="Y19" s="38">
         <v>9076</v>
       </c>
       <c r="Z19" s="38">
         <v>9049</v>
       </c>
       <c r="AA19" s="48">
         <v>9029</v>
       </c>
       <c r="AB19" s="48">
         <v>9012</v>
       </c>
       <c r="AC19" s="48">
         <v>8975</v>
       </c>
       <c r="AD19" s="48">
         <v>9008</v>
       </c>
       <c r="AE19" s="56">
         <v>8986</v>
       </c>
       <c r="AF19" s="50">
         <v>8944</v>
       </c>
-      <c r="AG19" s="9"/>
+      <c r="AG19" s="50">
+        <v>8905</v>
+      </c>
       <c r="AH19" s="9"/>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>12932</v>
       </c>
       <c r="C20" s="19">
         <v>12863</v>
       </c>
       <c r="D20" s="19">
         <v>12803</v>
       </c>
       <c r="E20" s="19">
         <v>12773</v>
       </c>
       <c r="F20" s="19">
         <v>12744</v>
       </c>
       <c r="G20" s="18">
@@ -2682,51 +2699,53 @@
       </c>
       <c r="Y20" s="38">
         <v>11566</v>
       </c>
       <c r="Z20" s="38">
         <v>11523</v>
       </c>
       <c r="AA20" s="48">
         <v>11504</v>
       </c>
       <c r="AB20" s="48">
         <v>11472</v>
       </c>
       <c r="AC20" s="48">
         <v>11430</v>
       </c>
       <c r="AD20" s="48">
         <v>11405</v>
       </c>
       <c r="AE20" s="56">
         <v>11341</v>
       </c>
       <c r="AF20" s="50">
         <v>11326</v>
       </c>
-      <c r="AG20" s="9"/>
+      <c r="AG20" s="50">
+        <v>11282</v>
+      </c>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="19">
         <v>35127</v>
       </c>
       <c r="C21" s="19">
         <v>35087</v>
       </c>
       <c r="D21" s="19">
         <v>35052</v>
       </c>
       <c r="E21" s="19">
         <v>35044</v>
       </c>
       <c r="F21" s="19">
         <v>35037</v>
       </c>
       <c r="G21" s="18">
@@ -2785,86 +2804,89 @@
       </c>
       <c r="Y21" s="38">
         <v>33720</v>
       </c>
       <c r="Z21" s="38">
         <v>33671</v>
       </c>
       <c r="AA21" s="48">
         <v>33626</v>
       </c>
       <c r="AB21" s="48">
         <v>33550</v>
       </c>
       <c r="AC21" s="48">
         <v>33501</v>
       </c>
       <c r="AD21" s="48">
         <v>33466</v>
       </c>
       <c r="AE21" s="56">
         <v>33447</v>
       </c>
       <c r="AF21" s="50">
         <v>33366</v>
       </c>
-      <c r="AG21" s="9"/>
+      <c r="AG21" s="50">
+        <v>33321</v>
+      </c>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...22 lines deleted...]
-      <c r="Y22" s="61"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
       <c r="AA22" s="9"/>
-      <c r="AG22" s="9"/>
+      <c r="AF22" s="50"/>
+      <c r="AG22" s="50"/>
       <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>259346</v>
       </c>
       <c r="C23" s="21">
         <v>259288</v>
       </c>
       <c r="D23" s="21">
         <v>258508</v>
       </c>
       <c r="E23" s="21">
         <v>258505</v>
       </c>
       <c r="F23" s="21">
         <v>258241</v>
       </c>
       <c r="G23" s="20">
@@ -2923,52 +2945,54 @@
       </c>
       <c r="Y23" s="38">
         <v>258157</v>
       </c>
       <c r="Z23" s="38">
         <v>258104</v>
       </c>
       <c r="AA23" s="48">
         <v>258029</v>
       </c>
       <c r="AB23" s="50">
         <v>258110</v>
       </c>
       <c r="AC23" s="50">
         <v>258186</v>
       </c>
       <c r="AD23" s="50">
         <v>258117</v>
       </c>
       <c r="AE23" s="56">
         <v>257997</v>
       </c>
       <c r="AF23" s="50">
         <v>258053</v>
       </c>
-      <c r="AG23" s="9"/>
-      <c r="AH23" s="9"/>
+      <c r="AG23" s="50">
+        <v>258051</v>
+      </c>
+      <c r="AH23" s="66"/>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>222703</v>
       </c>
       <c r="C24" s="21">
         <v>222677</v>
       </c>
       <c r="D24" s="21">
         <v>222002</v>
       </c>
       <c r="E24" s="21">
         <v>221995</v>
       </c>
       <c r="F24" s="21">
         <v>221760</v>
       </c>
       <c r="G24" s="20">
         <v>221627</v>
@@ -3026,51 +3050,53 @@
       </c>
       <c r="Y24" s="38">
         <v>222115</v>
       </c>
       <c r="Z24" s="38">
         <v>222115</v>
       </c>
       <c r="AA24" s="48">
         <v>222039</v>
       </c>
       <c r="AB24" s="50">
         <v>222116</v>
       </c>
       <c r="AC24" s="50">
         <v>222218</v>
       </c>
       <c r="AD24" s="50">
         <v>222125</v>
       </c>
       <c r="AE24" s="56">
         <v>222038</v>
       </c>
       <c r="AF24" s="50">
         <v>222107</v>
       </c>
-      <c r="AG24" s="9"/>
+      <c r="AG24" s="50">
+        <v>222149</v>
+      </c>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="21">
         <v>8550</v>
       </c>
       <c r="C25" s="21">
         <v>8539</v>
       </c>
       <c r="D25" s="21">
         <v>8520</v>
       </c>
       <c r="E25" s="21">
         <v>8522</v>
       </c>
       <c r="F25" s="21">
         <v>8517</v>
       </c>
       <c r="G25" s="20">
@@ -3129,51 +3155,53 @@
       </c>
       <c r="Y25" s="38">
         <v>8497</v>
       </c>
       <c r="Z25" s="38">
         <v>8499</v>
       </c>
       <c r="AA25" s="48">
         <v>8503</v>
       </c>
       <c r="AB25" s="50">
         <v>8509</v>
       </c>
       <c r="AC25" s="50">
         <v>8496</v>
       </c>
       <c r="AD25" s="50">
         <v>8489</v>
       </c>
       <c r="AE25" s="56">
         <v>8489</v>
       </c>
       <c r="AF25" s="50">
         <v>8524</v>
       </c>
-      <c r="AG25" s="9"/>
+      <c r="AG25" s="50">
+        <v>8528</v>
+      </c>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="21">
         <v>6944</v>
       </c>
       <c r="C26" s="21">
         <v>6916</v>
       </c>
       <c r="D26" s="21">
         <v>6895</v>
       </c>
       <c r="E26" s="21">
         <v>6890</v>
       </c>
       <c r="F26" s="21">
         <v>6891</v>
       </c>
       <c r="G26" s="20">
@@ -3232,51 +3260,53 @@
       </c>
       <c r="Y26" s="38">
         <v>6639</v>
       </c>
       <c r="Z26" s="38">
         <v>6637</v>
       </c>
       <c r="AA26" s="48">
         <v>6628</v>
       </c>
       <c r="AB26" s="50">
         <v>6603</v>
       </c>
       <c r="AC26" s="50">
         <v>6603</v>
       </c>
       <c r="AD26" s="50">
         <v>6592</v>
       </c>
       <c r="AE26" s="56">
         <v>6571</v>
       </c>
       <c r="AF26" s="50">
         <v>6564</v>
       </c>
-      <c r="AG26" s="9"/>
+      <c r="AG26" s="50">
+        <v>6538</v>
+      </c>
       <c r="AH26" s="9"/>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="21">
         <v>8112</v>
       </c>
       <c r="C27" s="21">
         <v>8116</v>
       </c>
       <c r="D27" s="21">
         <v>8092</v>
       </c>
       <c r="E27" s="21">
         <v>8102</v>
       </c>
       <c r="F27" s="21">
         <v>8082</v>
       </c>
       <c r="G27" s="20">
@@ -3335,51 +3365,53 @@
       </c>
       <c r="Y27" s="38">
         <v>8046</v>
       </c>
       <c r="Z27" s="38">
         <v>8028</v>
       </c>
       <c r="AA27" s="48">
         <v>8042</v>
       </c>
       <c r="AB27" s="50">
         <v>8055</v>
       </c>
       <c r="AC27" s="50">
         <v>8062</v>
       </c>
       <c r="AD27" s="50">
         <v>8087</v>
       </c>
       <c r="AE27" s="56">
         <v>8079</v>
       </c>
       <c r="AF27" s="50">
         <v>8062</v>
       </c>
-      <c r="AG27" s="9"/>
+      <c r="AG27" s="50">
+        <v>8044</v>
+      </c>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="21">
         <v>13037</v>
       </c>
       <c r="C28" s="21">
         <v>13040</v>
       </c>
       <c r="D28" s="21">
         <v>12999</v>
       </c>
       <c r="E28" s="21">
         <v>12996</v>
       </c>
       <c r="F28" s="21">
         <v>12991</v>
       </c>
       <c r="G28" s="20">
@@ -3438,86 +3470,88 @@
       </c>
       <c r="Y28" s="38">
         <v>12860</v>
       </c>
       <c r="Z28" s="38">
         <v>12825</v>
       </c>
       <c r="AA28" s="48">
         <v>12817</v>
       </c>
       <c r="AB28" s="50">
         <v>12827</v>
       </c>
       <c r="AC28" s="50">
         <v>12807</v>
       </c>
       <c r="AD28" s="50">
         <v>12824</v>
       </c>
       <c r="AE28" s="56">
         <v>12820</v>
       </c>
       <c r="AF28" s="50">
         <v>12796</v>
       </c>
-      <c r="AG28" s="9"/>
+      <c r="AG28" s="50">
+        <v>12792</v>
+      </c>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
       <c r="AA29" s="9"/>
-      <c r="AG29" s="9"/>
+      <c r="AF29" s="50"/>
       <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="24">
         <v>270778</v>
       </c>
       <c r="C30" s="24">
         <v>270147</v>
       </c>
       <c r="D30" s="24">
         <v>269346</v>
       </c>
       <c r="E30" s="24">
         <v>268975</v>
       </c>
       <c r="F30" s="24">
         <v>268866</v>
       </c>
       <c r="G30" s="22">
@@ -3573,54 +3607,56 @@
       </c>
       <c r="X30" s="38">
         <v>257269</v>
       </c>
       <c r="Y30" s="38">
         <v>256575</v>
       </c>
       <c r="Z30" s="38">
         <v>256052</v>
       </c>
       <c r="AA30" s="48">
         <v>255595</v>
       </c>
       <c r="AB30" s="48">
         <v>255276</v>
       </c>
       <c r="AC30" s="50">
         <v>254805</v>
       </c>
       <c r="AD30" s="50">
         <v>254585</v>
       </c>
       <c r="AE30" s="50">
         <v>254391</v>
       </c>
-      <c r="AF30" s="65">
+      <c r="AF30" s="50">
         <v>253929</v>
       </c>
-      <c r="AG30" s="9"/>
+      <c r="AG30" s="58">
+        <v>253404</v>
+      </c>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>31970</v>
       </c>
       <c r="C31" s="24">
         <v>31867</v>
       </c>
       <c r="D31" s="24">
         <v>31776</v>
       </c>
       <c r="E31" s="24">
         <v>31714</v>
       </c>
       <c r="F31" s="24">
         <v>31580</v>
       </c>
       <c r="G31" s="22">
@@ -3676,54 +3712,56 @@
       </c>
       <c r="X31" s="38">
         <v>29948</v>
       </c>
       <c r="Y31" s="38">
         <v>29858</v>
       </c>
       <c r="Z31" s="38">
         <v>29758</v>
       </c>
       <c r="AA31" s="48">
         <v>29680</v>
       </c>
       <c r="AB31" s="48">
         <v>29570</v>
       </c>
       <c r="AC31" s="50">
         <v>29515</v>
       </c>
       <c r="AD31" s="50">
         <v>29521</v>
       </c>
       <c r="AE31" s="50">
         <v>29489</v>
       </c>
-      <c r="AF31" s="65">
+      <c r="AF31" s="50">
         <v>29385</v>
       </c>
-      <c r="AG31" s="9"/>
+      <c r="AG31" s="58">
+        <v>29314</v>
+      </c>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>13189</v>
       </c>
       <c r="C32" s="24">
         <v>13144</v>
       </c>
       <c r="D32" s="24">
         <v>13116</v>
       </c>
       <c r="E32" s="24">
         <v>13099</v>
       </c>
       <c r="F32" s="24">
         <v>13070</v>
       </c>
       <c r="G32" s="22">
@@ -3779,54 +3817,56 @@
       </c>
       <c r="X32" s="38">
         <v>12243</v>
       </c>
       <c r="Y32" s="38">
         <v>12230</v>
       </c>
       <c r="Z32" s="38">
         <v>12201</v>
       </c>
       <c r="AA32" s="48">
         <v>12175</v>
       </c>
       <c r="AB32" s="48">
         <v>12127</v>
       </c>
       <c r="AC32" s="50">
         <v>12074</v>
       </c>
       <c r="AD32" s="50">
         <v>12062</v>
       </c>
       <c r="AE32" s="50">
         <v>12049</v>
       </c>
-      <c r="AF32" s="65">
+      <c r="AF32" s="50">
         <v>12007</v>
       </c>
-      <c r="AG32" s="9"/>
+      <c r="AG32" s="58">
+        <v>11960</v>
+      </c>
       <c r="AH32" s="9"/>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="24">
         <v>18278</v>
       </c>
       <c r="C33" s="24">
         <v>18239</v>
       </c>
       <c r="D33" s="24">
         <v>18200</v>
       </c>
       <c r="E33" s="24">
         <v>18137</v>
       </c>
       <c r="F33" s="24">
         <v>18097</v>
       </c>
       <c r="G33" s="22">
@@ -3882,54 +3922,56 @@
       </c>
       <c r="X33" s="38">
         <v>17357</v>
       </c>
       <c r="Y33" s="38">
         <v>17323</v>
       </c>
       <c r="Z33" s="38">
         <v>17272</v>
       </c>
       <c r="AA33" s="48">
         <v>17239</v>
       </c>
       <c r="AB33" s="48">
         <v>17213</v>
       </c>
       <c r="AC33" s="50">
         <v>17191</v>
       </c>
       <c r="AD33" s="50">
         <v>17145</v>
       </c>
       <c r="AE33" s="50">
         <v>17131</v>
       </c>
-      <c r="AF33" s="65">
+      <c r="AF33" s="50">
         <v>17104</v>
       </c>
-      <c r="AG33" s="9"/>
+      <c r="AG33" s="58">
+        <v>17053</v>
+      </c>
       <c r="AH33" s="9"/>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="24">
         <v>20969</v>
       </c>
       <c r="C34" s="24">
         <v>20918</v>
       </c>
       <c r="D34" s="24">
         <v>20878</v>
       </c>
       <c r="E34" s="24">
         <v>20831</v>
       </c>
       <c r="F34" s="24">
         <v>20777</v>
       </c>
       <c r="G34" s="22">
@@ -3985,54 +4027,56 @@
       </c>
       <c r="X34" s="38">
         <v>20083</v>
       </c>
       <c r="Y34" s="38">
         <v>20037</v>
       </c>
       <c r="Z34" s="38">
         <v>20024</v>
       </c>
       <c r="AA34" s="48">
         <v>19950</v>
       </c>
       <c r="AB34" s="48">
         <v>19925</v>
       </c>
       <c r="AC34" s="50">
         <v>19896</v>
       </c>
       <c r="AD34" s="50">
         <v>19865</v>
       </c>
       <c r="AE34" s="50">
         <v>19875</v>
       </c>
-      <c r="AF34" s="65">
+      <c r="AF34" s="50">
         <v>19845</v>
       </c>
-      <c r="AG34" s="9"/>
+      <c r="AG34" s="58">
+        <v>19798</v>
+      </c>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="24">
         <v>17787</v>
       </c>
       <c r="C35" s="24">
         <v>17737</v>
       </c>
       <c r="D35" s="24">
         <v>17683</v>
       </c>
       <c r="E35" s="24">
         <v>17662</v>
       </c>
       <c r="F35" s="24">
         <v>17633</v>
       </c>
       <c r="G35" s="22">
@@ -4088,54 +4132,56 @@
       </c>
       <c r="X35" s="38">
         <v>16639</v>
       </c>
       <c r="Y35" s="38">
         <v>16575</v>
       </c>
       <c r="Z35" s="38">
         <v>16544</v>
       </c>
       <c r="AA35" s="48">
         <v>16487</v>
       </c>
       <c r="AB35" s="48">
         <v>16474</v>
       </c>
       <c r="AC35" s="50">
         <v>16439</v>
       </c>
       <c r="AD35" s="50">
         <v>16404</v>
       </c>
       <c r="AE35" s="50">
         <v>16383</v>
       </c>
-      <c r="AF35" s="65">
+      <c r="AF35" s="50">
         <v>16356</v>
       </c>
-      <c r="AG35" s="9"/>
+      <c r="AG35" s="58">
+        <v>16288</v>
+      </c>
       <c r="AH35" s="9"/>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="24">
         <v>46556</v>
       </c>
       <c r="C36" s="24">
         <v>46509</v>
       </c>
       <c r="D36" s="24">
         <v>46479</v>
       </c>
       <c r="E36" s="24">
         <v>46471</v>
       </c>
       <c r="F36" s="24">
         <v>46779</v>
       </c>
       <c r="G36" s="22">
@@ -4191,54 +4237,56 @@
       </c>
       <c r="X36" s="38">
         <v>45934</v>
       </c>
       <c r="Y36" s="38">
         <v>45895</v>
       </c>
       <c r="Z36" s="38">
         <v>45862</v>
       </c>
       <c r="AA36" s="48">
         <v>45837</v>
       </c>
       <c r="AB36" s="48">
         <v>45848</v>
       </c>
       <c r="AC36" s="50">
         <v>45792</v>
       </c>
       <c r="AD36" s="50">
         <v>45809</v>
       </c>
       <c r="AE36" s="50">
         <v>45805</v>
       </c>
-      <c r="AF36" s="65">
+      <c r="AF36" s="50">
         <v>45823</v>
       </c>
-      <c r="AG36" s="9"/>
+      <c r="AG36" s="58">
+        <v>45804</v>
+      </c>
       <c r="AH36" s="9"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="24">
         <v>10289</v>
       </c>
       <c r="C37" s="24">
         <v>10289</v>
       </c>
       <c r="D37" s="24">
         <v>10286</v>
       </c>
       <c r="E37" s="24">
         <v>10284</v>
       </c>
       <c r="F37" s="24">
         <v>10272</v>
       </c>
       <c r="G37" s="22">
@@ -4294,54 +4342,56 @@
       </c>
       <c r="X37" s="38">
         <v>9831</v>
       </c>
       <c r="Y37" s="38">
         <v>9794</v>
       </c>
       <c r="Z37" s="38">
         <v>9763</v>
       </c>
       <c r="AA37" s="48">
         <v>9748</v>
       </c>
       <c r="AB37" s="48">
         <v>9782</v>
       </c>
       <c r="AC37" s="50">
         <v>9773</v>
       </c>
       <c r="AD37" s="50">
         <v>9756</v>
       </c>
       <c r="AE37" s="50">
         <v>9742</v>
       </c>
-      <c r="AF37" s="65">
+      <c r="AF37" s="50">
         <v>9722</v>
       </c>
-      <c r="AG37" s="9"/>
+      <c r="AG37" s="58">
+        <v>9699</v>
+      </c>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="24">
         <v>9590</v>
       </c>
       <c r="C38" s="24">
         <v>9572</v>
       </c>
       <c r="D38" s="24">
         <v>9496</v>
       </c>
       <c r="E38" s="24">
         <v>9472</v>
       </c>
       <c r="F38" s="24">
         <v>9445</v>
       </c>
       <c r="G38" s="22">
@@ -4397,54 +4447,56 @@
       </c>
       <c r="X38" s="38">
         <v>8868</v>
       </c>
       <c r="Y38" s="38">
         <v>8846</v>
       </c>
       <c r="Z38" s="38">
         <v>8803</v>
       </c>
       <c r="AA38" s="48">
         <v>8767</v>
       </c>
       <c r="AB38" s="48">
         <v>8738</v>
       </c>
       <c r="AC38" s="50">
         <v>8721</v>
       </c>
       <c r="AD38" s="50">
         <v>8704</v>
       </c>
       <c r="AE38" s="50">
         <v>8679</v>
       </c>
-      <c r="AF38" s="65">
+      <c r="AF38" s="50">
         <v>8685</v>
       </c>
-      <c r="AG38" s="9"/>
+      <c r="AG38" s="58">
+        <v>8684</v>
+      </c>
       <c r="AH38" s="9"/>
       <c r="AI38" s="9"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="9"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="24">
         <v>17823</v>
       </c>
       <c r="C39" s="24">
         <v>17770</v>
       </c>
       <c r="D39" s="24">
         <v>17688</v>
       </c>
       <c r="E39" s="24">
         <v>17664</v>
       </c>
       <c r="F39" s="24">
         <v>17689</v>
       </c>
       <c r="G39" s="22">
@@ -4500,54 +4552,56 @@
       </c>
       <c r="X39" s="38">
         <v>17099</v>
       </c>
       <c r="Y39" s="38">
         <v>17068</v>
       </c>
       <c r="Z39" s="38">
         <v>17042</v>
       </c>
       <c r="AA39" s="48">
         <v>17088</v>
       </c>
       <c r="AB39" s="48">
         <v>17136</v>
       </c>
       <c r="AC39" s="50">
         <v>17101</v>
       </c>
       <c r="AD39" s="50">
         <v>17102</v>
       </c>
       <c r="AE39" s="50">
         <v>17138</v>
       </c>
-      <c r="AF39" s="65">
+      <c r="AF39" s="50">
         <v>17069</v>
       </c>
-      <c r="AG39" s="9"/>
+      <c r="AG39" s="58">
+        <v>17068</v>
+      </c>
       <c r="AH39" s="9"/>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="24">
         <v>26591</v>
       </c>
       <c r="C40" s="24">
         <v>26519</v>
       </c>
       <c r="D40" s="24">
         <v>26282</v>
       </c>
       <c r="E40" s="24">
         <v>26216</v>
       </c>
       <c r="F40" s="24">
         <v>26151</v>
       </c>
       <c r="G40" s="22">
@@ -4603,54 +4657,56 @@
       </c>
       <c r="X40" s="38">
         <v>24699</v>
       </c>
       <c r="Y40" s="38">
         <v>24587</v>
       </c>
       <c r="Z40" s="38">
         <v>24540</v>
       </c>
       <c r="AA40" s="48">
         <v>24465</v>
       </c>
       <c r="AB40" s="48">
         <v>24429</v>
       </c>
       <c r="AC40" s="50">
         <v>24397</v>
       </c>
       <c r="AD40" s="50">
         <v>24338</v>
       </c>
       <c r="AE40" s="50">
         <v>24326</v>
       </c>
-      <c r="AF40" s="65">
+      <c r="AF40" s="50">
         <v>24297</v>
       </c>
-      <c r="AG40" s="9"/>
+      <c r="AG40" s="58">
+        <v>24228</v>
+      </c>
       <c r="AH40" s="9"/>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="24">
         <v>9677</v>
       </c>
       <c r="C41" s="24">
         <v>9633</v>
       </c>
       <c r="D41" s="24">
         <v>9607</v>
       </c>
       <c r="E41" s="24">
         <v>9608</v>
       </c>
       <c r="F41" s="24">
         <v>9592</v>
       </c>
       <c r="G41" s="22">
@@ -4706,54 +4762,56 @@
       </c>
       <c r="X41" s="38">
         <v>9126</v>
       </c>
       <c r="Y41" s="38">
         <v>9076</v>
       </c>
       <c r="Z41" s="38">
         <v>9049</v>
       </c>
       <c r="AA41" s="48">
         <v>9029</v>
       </c>
       <c r="AB41" s="48">
         <v>9012</v>
       </c>
       <c r="AC41" s="50">
         <v>8975</v>
       </c>
       <c r="AD41" s="50">
         <v>9008</v>
       </c>
       <c r="AE41" s="50">
         <v>8986</v>
       </c>
-      <c r="AF41" s="65">
+      <c r="AF41" s="50">
         <v>8944</v>
       </c>
-      <c r="AG41" s="9"/>
+      <c r="AG41" s="58">
+        <v>8905</v>
+      </c>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="24">
         <v>12932</v>
       </c>
       <c r="C42" s="24">
         <v>12863</v>
       </c>
       <c r="D42" s="24">
         <v>12803</v>
       </c>
       <c r="E42" s="24">
         <v>12773</v>
       </c>
       <c r="F42" s="24">
         <v>12744</v>
       </c>
       <c r="G42" s="22">
@@ -4809,54 +4867,56 @@
       </c>
       <c r="X42" s="38">
         <v>11653</v>
       </c>
       <c r="Y42" s="38">
         <v>11566</v>
       </c>
       <c r="Z42" s="38">
         <v>11523</v>
       </c>
       <c r="AA42" s="48">
         <v>11504</v>
       </c>
       <c r="AB42" s="48">
         <v>11472</v>
       </c>
       <c r="AC42" s="50">
         <v>11430</v>
       </c>
       <c r="AD42" s="50">
         <v>11405</v>
       </c>
       <c r="AE42" s="50">
         <v>11341</v>
       </c>
-      <c r="AF42" s="65">
+      <c r="AF42" s="50">
         <v>11326</v>
       </c>
-      <c r="AG42" s="9"/>
+      <c r="AG42" s="58">
+        <v>11282</v>
+      </c>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
     <row r="43" spans="1:56" s="11" customFormat="1">
@@ -4933,50 +4993,53 @@
         <v>33789</v>
       </c>
       <c r="Y43" s="39">
         <v>33720</v>
       </c>
       <c r="Z43" s="39">
         <v>33671</v>
       </c>
       <c r="AA43" s="39">
         <v>33626</v>
       </c>
       <c r="AB43" s="39">
         <v>33550</v>
       </c>
       <c r="AC43" s="51">
         <v>33501</v>
       </c>
       <c r="AD43" s="51">
         <v>33466</v>
       </c>
       <c r="AE43" s="51">
         <v>33447</v>
       </c>
       <c r="AF43" s="51">
         <v>33366</v>
+      </c>
+      <c r="AG43" s="51">
+        <v>33321</v>
       </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>
@@ -5039,196 +5102,196 @@
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="AB1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.109375" style="1"/>
+    <col min="37" max="37" width="11.88671875" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="15">
+      <c r="A1" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="58">
+      <c r="A4" s="64"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...12 lines deleted...]
-      <c r="A5" s="64"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="65"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5295,77 +5358,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>256154</v>
       </c>
       <c r="C7" s="27">
         <v>255786</v>
       </c>
       <c r="D7" s="27">
         <v>254978</v>
       </c>
       <c r="E7" s="27">
         <v>254759</v>
       </c>
       <c r="F7" s="27">
         <v>254544</v>
       </c>
       <c r="G7" s="26">
         <v>254339</v>
       </c>
       <c r="H7" s="26">
         <v>254098</v>
@@ -5417,54 +5480,56 @@
       </c>
       <c r="X7" s="38">
         <v>249300</v>
       </c>
       <c r="Y7" s="38">
         <v>248927</v>
       </c>
       <c r="Z7" s="38">
         <v>248668</v>
       </c>
       <c r="AA7" s="50">
         <v>248445</v>
       </c>
       <c r="AB7" s="50">
         <v>248380</v>
       </c>
       <c r="AC7" s="50">
         <v>248180</v>
       </c>
       <c r="AD7" s="52">
         <v>248022</v>
       </c>
       <c r="AE7" s="50">
         <v>247863</v>
       </c>
-      <c r="AF7" s="66">
+      <c r="AF7" s="58">
         <v>247710</v>
       </c>
-      <c r="AG7" s="9"/>
+      <c r="AG7" s="58">
+        <v>247505</v>
+      </c>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>102943</v>
       </c>
       <c r="C8" s="27">
         <v>102961</v>
       </c>
       <c r="D8" s="27">
         <v>102581</v>
       </c>
       <c r="E8" s="27">
         <v>102603</v>
       </c>
       <c r="F8" s="27">
         <v>102494</v>
       </c>
       <c r="G8" s="26">
@@ -5520,54 +5585,56 @@
       </c>
       <c r="X8" s="38">
         <v>102770</v>
       </c>
       <c r="Y8" s="38">
         <v>102781</v>
       </c>
       <c r="Z8" s="38">
         <v>102802</v>
       </c>
       <c r="AA8" s="50">
         <v>102802</v>
       </c>
       <c r="AB8" s="50">
         <v>102863</v>
       </c>
       <c r="AC8" s="50">
         <v>102902</v>
       </c>
       <c r="AD8" s="52">
         <v>102823</v>
       </c>
       <c r="AE8" s="50">
         <v>102763</v>
       </c>
-      <c r="AF8" s="52">
+      <c r="AF8" s="58">
         <v>102782</v>
       </c>
-      <c r="AG8" s="9"/>
+      <c r="AG8" s="58">
+        <v>102817</v>
+      </c>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="27">
         <v>15968</v>
       </c>
       <c r="C9" s="27">
         <v>15919</v>
       </c>
       <c r="D9" s="27">
         <v>15873</v>
       </c>
       <c r="E9" s="27">
         <v>15838</v>
       </c>
       <c r="F9" s="27">
         <v>15759</v>
       </c>
       <c r="G9" s="26">
@@ -5623,54 +5690,56 @@
       </c>
       <c r="X9" s="38">
         <v>14958</v>
       </c>
       <c r="Y9" s="38">
         <v>14909</v>
       </c>
       <c r="Z9" s="38">
         <v>14869</v>
       </c>
       <c r="AA9" s="50">
         <v>14816</v>
       </c>
       <c r="AB9" s="50">
         <v>14760</v>
       </c>
       <c r="AC9" s="50">
         <v>14717</v>
       </c>
       <c r="AD9" s="52">
         <v>14715</v>
       </c>
       <c r="AE9" s="50">
         <v>14700</v>
       </c>
-      <c r="AF9" s="52">
+      <c r="AF9" s="58">
         <v>14658</v>
       </c>
-      <c r="AG9" s="9"/>
+      <c r="AG9" s="58">
+        <v>14626</v>
+      </c>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="27">
         <v>6743</v>
       </c>
       <c r="C10" s="27">
         <v>6717</v>
       </c>
       <c r="D10" s="27">
         <v>6707</v>
       </c>
       <c r="E10" s="27">
         <v>6699</v>
       </c>
       <c r="F10" s="27">
         <v>6678</v>
       </c>
       <c r="G10" s="26">
@@ -5726,54 +5795,56 @@
       </c>
       <c r="X10" s="38">
         <v>6314</v>
       </c>
       <c r="Y10" s="38">
         <v>6300</v>
       </c>
       <c r="Z10" s="38">
         <v>6289</v>
       </c>
       <c r="AA10" s="50">
         <v>6277</v>
       </c>
       <c r="AB10" s="50">
         <v>6251</v>
       </c>
       <c r="AC10" s="50">
         <v>6225</v>
       </c>
       <c r="AD10" s="52">
         <v>6221</v>
       </c>
       <c r="AE10" s="50">
         <v>6214</v>
       </c>
-      <c r="AF10" s="52">
+      <c r="AF10" s="58">
         <v>6201</v>
       </c>
-      <c r="AG10" s="9"/>
+      <c r="AG10" s="58">
+        <v>6177</v>
+      </c>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="27">
         <v>13282</v>
       </c>
       <c r="C11" s="27">
         <v>13256</v>
       </c>
       <c r="D11" s="27">
         <v>13226</v>
       </c>
       <c r="E11" s="27">
         <v>13190</v>
       </c>
       <c r="F11" s="27">
         <v>13161</v>
       </c>
       <c r="G11" s="26">
@@ -5829,54 +5900,56 @@
       </c>
       <c r="X11" s="38">
         <v>12816</v>
       </c>
       <c r="Y11" s="38">
         <v>12793</v>
       </c>
       <c r="Z11" s="38">
         <v>12770</v>
       </c>
       <c r="AA11" s="50">
         <v>12761</v>
       </c>
       <c r="AB11" s="50">
         <v>12754</v>
       </c>
       <c r="AC11" s="50">
         <v>12744</v>
       </c>
       <c r="AD11" s="52">
         <v>12715</v>
       </c>
       <c r="AE11" s="50">
         <v>12718</v>
       </c>
-      <c r="AF11" s="52">
+      <c r="AF11" s="58">
         <v>12736</v>
       </c>
-      <c r="AG11" s="9"/>
+      <c r="AG11" s="58">
+        <v>12715</v>
+      </c>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="27">
         <v>10514</v>
       </c>
       <c r="C12" s="27">
         <v>10483</v>
       </c>
       <c r="D12" s="27">
         <v>10457</v>
       </c>
       <c r="E12" s="27">
         <v>10428</v>
       </c>
       <c r="F12" s="27">
         <v>10392</v>
       </c>
       <c r="G12" s="26">
@@ -5932,54 +6005,56 @@
       </c>
       <c r="X12" s="38">
         <v>10057</v>
       </c>
       <c r="Y12" s="38">
         <v>10037</v>
       </c>
       <c r="Z12" s="38">
         <v>10024</v>
       </c>
       <c r="AA12" s="50">
         <v>9993</v>
       </c>
       <c r="AB12" s="50">
         <v>9980</v>
       </c>
       <c r="AC12" s="50">
         <v>9976</v>
       </c>
       <c r="AD12" s="52">
         <v>9957</v>
       </c>
       <c r="AE12" s="50">
         <v>9965</v>
       </c>
-      <c r="AF12" s="52">
+      <c r="AF12" s="58">
         <v>9956</v>
       </c>
-      <c r="AG12" s="9"/>
+      <c r="AG12" s="58">
+        <v>9929</v>
+      </c>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="27">
         <v>8888</v>
       </c>
       <c r="C13" s="27">
         <v>8870</v>
       </c>
       <c r="D13" s="27">
         <v>8840</v>
       </c>
       <c r="E13" s="27">
         <v>8823</v>
       </c>
       <c r="F13" s="27">
         <v>8799</v>
       </c>
       <c r="G13" s="26">
@@ -6035,54 +6110,56 @@
       </c>
       <c r="X13" s="38">
         <v>8367</v>
       </c>
       <c r="Y13" s="38">
         <v>8328</v>
       </c>
       <c r="Z13" s="38">
         <v>8309</v>
       </c>
       <c r="AA13" s="50">
         <v>8267</v>
       </c>
       <c r="AB13" s="50">
         <v>8260</v>
       </c>
       <c r="AC13" s="50">
         <v>8244</v>
       </c>
       <c r="AD13" s="52">
         <v>8231</v>
       </c>
       <c r="AE13" s="50">
         <v>8217</v>
       </c>
-      <c r="AF13" s="52">
+      <c r="AF13" s="58">
         <v>8206</v>
       </c>
-      <c r="AG13" s="9"/>
+      <c r="AG13" s="58">
+        <v>8179</v>
+      </c>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>23178</v>
       </c>
       <c r="C14" s="27">
         <v>23129</v>
       </c>
       <c r="D14" s="27">
         <v>23120</v>
       </c>
       <c r="E14" s="27">
         <v>23125</v>
       </c>
       <c r="F14" s="27">
         <v>23271</v>
       </c>
       <c r="G14" s="26">
@@ -6138,54 +6215,56 @@
       </c>
       <c r="X14" s="38">
         <v>22868</v>
       </c>
       <c r="Y14" s="38">
         <v>22854</v>
       </c>
       <c r="Z14" s="38">
         <v>22833</v>
       </c>
       <c r="AA14" s="50">
         <v>22807</v>
       </c>
       <c r="AB14" s="50">
         <v>22809</v>
       </c>
       <c r="AC14" s="50">
         <v>22787</v>
       </c>
       <c r="AD14" s="52">
         <v>22800</v>
       </c>
       <c r="AE14" s="50">
         <v>22794</v>
       </c>
-      <c r="AF14" s="52">
+      <c r="AF14" s="58">
         <v>22816</v>
       </c>
-      <c r="AG14" s="9"/>
+      <c r="AG14" s="58">
+        <v>22814</v>
+      </c>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="27">
         <v>8568</v>
       </c>
       <c r="C15" s="27">
         <v>8556</v>
       </c>
       <c r="D15" s="27">
         <v>8546</v>
       </c>
       <c r="E15" s="27">
         <v>8543</v>
       </c>
       <c r="F15" s="27">
         <v>8547</v>
       </c>
       <c r="G15" s="26">
@@ -6241,54 +6320,56 @@
       </c>
       <c r="X15" s="38">
         <v>8210</v>
       </c>
       <c r="Y15" s="38">
         <v>8186</v>
       </c>
       <c r="Z15" s="38">
         <v>8170</v>
       </c>
       <c r="AA15" s="50">
         <v>8168</v>
       </c>
       <c r="AB15" s="50">
         <v>8170</v>
       </c>
       <c r="AC15" s="50">
         <v>8157</v>
       </c>
       <c r="AD15" s="52">
         <v>8142</v>
       </c>
       <c r="AE15" s="50">
         <v>8117</v>
       </c>
-      <c r="AF15" s="52">
+      <c r="AF15" s="58">
         <v>8103</v>
       </c>
-      <c r="AG15" s="9"/>
+      <c r="AG15" s="58">
+        <v>8082</v>
+      </c>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="27">
         <v>8800</v>
       </c>
       <c r="C16" s="27">
         <v>8780</v>
       </c>
       <c r="D16" s="27">
         <v>8734</v>
       </c>
       <c r="E16" s="27">
         <v>8726</v>
       </c>
       <c r="F16" s="27">
         <v>8696</v>
       </c>
       <c r="G16" s="26">
@@ -6344,54 +6425,56 @@
       </c>
       <c r="X16" s="38">
         <v>8414</v>
       </c>
       <c r="Y16" s="38">
         <v>8393</v>
       </c>
       <c r="Z16" s="38">
         <v>8365</v>
       </c>
       <c r="AA16" s="50">
         <v>8353</v>
       </c>
       <c r="AB16" s="50">
         <v>8346</v>
       </c>
       <c r="AC16" s="50">
         <v>8338</v>
       </c>
       <c r="AD16" s="52">
         <v>8356</v>
       </c>
       <c r="AE16" s="50">
         <v>8342</v>
       </c>
-      <c r="AF16" s="52">
+      <c r="AF16" s="58">
         <v>8328</v>
       </c>
-      <c r="AG16" s="9"/>
+      <c r="AG16" s="58">
+        <v>8328</v>
+      </c>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="27">
         <v>8877</v>
       </c>
       <c r="C17" s="27">
         <v>8848</v>
       </c>
       <c r="D17" s="27">
         <v>8805</v>
       </c>
       <c r="E17" s="27">
         <v>8786</v>
       </c>
       <c r="F17" s="27">
         <v>8805</v>
       </c>
       <c r="G17" s="26">
@@ -6447,54 +6530,56 @@
       </c>
       <c r="X17" s="38">
         <v>8554</v>
       </c>
       <c r="Y17" s="38">
         <v>8546</v>
       </c>
       <c r="Z17" s="38">
         <v>8536</v>
       </c>
       <c r="AA17" s="50">
         <v>8569</v>
       </c>
       <c r="AB17" s="50">
         <v>8607</v>
       </c>
       <c r="AC17" s="50">
         <v>8595</v>
       </c>
       <c r="AD17" s="52">
         <v>8602</v>
       </c>
       <c r="AE17" s="50">
         <v>8627</v>
       </c>
-      <c r="AF17" s="52">
+      <c r="AF17" s="58">
         <v>8600</v>
       </c>
-      <c r="AG17" s="9"/>
+      <c r="AG17" s="58">
+        <v>8603</v>
+      </c>
       <c r="AH17" s="9"/>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="27">
         <v>19570</v>
       </c>
       <c r="C18" s="27">
         <v>19531</v>
       </c>
       <c r="D18" s="27">
         <v>19410</v>
       </c>
       <c r="E18" s="27">
         <v>19348</v>
       </c>
       <c r="F18" s="27">
         <v>19324</v>
       </c>
       <c r="G18" s="26">
@@ -6550,54 +6635,56 @@
       </c>
       <c r="X18" s="38">
         <v>18612</v>
       </c>
       <c r="Y18" s="38">
         <v>18552</v>
       </c>
       <c r="Z18" s="38">
         <v>18506</v>
       </c>
       <c r="AA18" s="50">
         <v>18468</v>
       </c>
       <c r="AB18" s="50">
         <v>18465</v>
       </c>
       <c r="AC18" s="50">
         <v>18436</v>
       </c>
       <c r="AD18" s="52">
         <v>18420</v>
       </c>
       <c r="AE18" s="50">
         <v>18416</v>
       </c>
-      <c r="AF18" s="52">
+      <c r="AF18" s="58">
         <v>18385</v>
       </c>
-      <c r="AG18" s="9"/>
+      <c r="AG18" s="58">
+        <v>18352</v>
+      </c>
       <c r="AH18" s="9"/>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="27">
         <v>4900</v>
       </c>
       <c r="C19" s="27">
         <v>4869</v>
       </c>
       <c r="D19" s="27">
         <v>4856</v>
       </c>
       <c r="E19" s="27">
         <v>4859</v>
       </c>
       <c r="F19" s="27">
         <v>4850</v>
       </c>
       <c r="G19" s="26">
@@ -6653,54 +6740,56 @@
       </c>
       <c r="X19" s="38">
         <v>4671</v>
       </c>
       <c r="Y19" s="38">
         <v>4640</v>
       </c>
       <c r="Z19" s="38">
         <v>4620</v>
       </c>
       <c r="AA19" s="50">
         <v>4606</v>
       </c>
       <c r="AB19" s="50">
         <v>4602</v>
       </c>
       <c r="AC19" s="50">
         <v>4577</v>
       </c>
       <c r="AD19" s="52">
         <v>4589</v>
       </c>
       <c r="AE19" s="50">
         <v>4587</v>
       </c>
-      <c r="AF19" s="52">
+      <c r="AF19" s="58">
         <v>4569</v>
       </c>
-      <c r="AG19" s="9"/>
+      <c r="AG19" s="58">
+        <v>4553</v>
+      </c>
       <c r="AH19" s="9"/>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="27">
         <v>6570</v>
       </c>
       <c r="C20" s="27">
         <v>6530</v>
       </c>
       <c r="D20" s="27">
         <v>6505</v>
       </c>
       <c r="E20" s="27">
         <v>6483</v>
       </c>
       <c r="F20" s="27">
         <v>6463</v>
       </c>
       <c r="G20" s="26">
@@ -6756,54 +6845,56 @@
       </c>
       <c r="X20" s="38">
         <v>5976</v>
       </c>
       <c r="Y20" s="38">
         <v>5929</v>
       </c>
       <c r="Z20" s="38">
         <v>5907</v>
       </c>
       <c r="AA20" s="50">
         <v>5903</v>
       </c>
       <c r="AB20" s="50">
         <v>5893</v>
       </c>
       <c r="AC20" s="50">
         <v>5867</v>
       </c>
       <c r="AD20" s="52">
         <v>5859</v>
       </c>
       <c r="AE20" s="50">
         <v>5825</v>
       </c>
-      <c r="AF20" s="52">
+      <c r="AF20" s="58">
         <v>5831</v>
       </c>
-      <c r="AG20" s="9"/>
+      <c r="AG20" s="58">
+        <v>5812</v>
+      </c>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="27">
         <v>17353</v>
       </c>
       <c r="C21" s="27">
         <v>17337</v>
       </c>
       <c r="D21" s="27">
         <v>17318</v>
       </c>
       <c r="E21" s="27">
         <v>17308</v>
       </c>
       <c r="F21" s="27">
         <v>17305</v>
       </c>
       <c r="G21" s="26">
@@ -6859,94 +6950,97 @@
       </c>
       <c r="X21" s="38">
         <v>16713</v>
       </c>
       <c r="Y21" s="38">
         <v>16679</v>
       </c>
       <c r="Z21" s="38">
         <v>16668</v>
       </c>
       <c r="AA21" s="50">
         <v>16655</v>
       </c>
       <c r="AB21" s="50">
         <v>16620</v>
       </c>
       <c r="AC21" s="50">
         <v>16615</v>
       </c>
       <c r="AD21" s="52">
         <v>16592</v>
       </c>
       <c r="AE21" s="50">
         <v>16578</v>
       </c>
-      <c r="AF21" s="52">
+      <c r="AF21" s="58">
         <v>16539</v>
       </c>
-      <c r="AG21" s="9"/>
+      <c r="AG21" s="58">
+        <v>16518</v>
+      </c>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...22 lines deleted...]
-      <c r="Y22" s="61"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
       <c r="Z22" s="55"/>
       <c r="AA22" s="55"/>
       <c r="AB22" s="55"/>
       <c r="AC22" s="52"/>
       <c r="AD22" s="55"/>
       <c r="AE22" s="57"/>
-      <c r="AG22" s="9"/>
+      <c r="AF22" s="58"/>
+      <c r="AG22" s="58"/>
       <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29">
         <v>120615</v>
       </c>
       <c r="C23" s="29">
         <v>120629</v>
       </c>
       <c r="D23" s="29">
         <v>120218</v>
       </c>
       <c r="E23" s="29">
         <v>120226</v>
       </c>
       <c r="F23" s="29">
         <v>120108</v>
       </c>
       <c r="G23" s="28">
@@ -7002,54 +7096,56 @@
       </c>
       <c r="X23" s="38">
         <v>120315</v>
       </c>
       <c r="Y23" s="38">
         <v>120308</v>
       </c>
       <c r="Z23" s="38">
         <v>120297</v>
       </c>
       <c r="AA23" s="50">
         <v>120291</v>
       </c>
       <c r="AB23" s="50">
         <v>120360</v>
       </c>
       <c r="AC23" s="50">
         <v>120370</v>
       </c>
       <c r="AD23" s="52">
         <v>120321</v>
       </c>
       <c r="AE23" s="50">
         <v>120249</v>
       </c>
-      <c r="AF23" s="66">
+      <c r="AF23" s="58">
         <v>120271</v>
       </c>
-      <c r="AG23" s="9"/>
+      <c r="AG23" s="58">
+        <v>120276</v>
+      </c>
       <c r="AH23" s="9"/>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29">
         <v>102943</v>
       </c>
       <c r="C24" s="29">
         <v>102961</v>
       </c>
       <c r="D24" s="29">
         <v>102581</v>
       </c>
       <c r="E24" s="29">
         <v>102603</v>
       </c>
       <c r="F24" s="29">
         <v>102494</v>
       </c>
       <c r="G24" s="28">
@@ -7105,54 +7201,56 @@
       </c>
       <c r="X24" s="38">
         <v>102770</v>
       </c>
       <c r="Y24" s="38">
         <v>102781</v>
       </c>
       <c r="Z24" s="38">
         <v>102802</v>
       </c>
       <c r="AA24" s="50">
         <v>102802</v>
       </c>
       <c r="AB24" s="50">
         <v>102863</v>
       </c>
       <c r="AC24" s="50">
         <v>102902</v>
       </c>
       <c r="AD24" s="52">
         <v>102823</v>
       </c>
       <c r="AE24" s="50">
         <v>102763</v>
       </c>
-      <c r="AF24" s="52">
+      <c r="AF24" s="58">
         <v>102782</v>
       </c>
-      <c r="AG24" s="9"/>
+      <c r="AG24" s="58">
+        <v>102817</v>
+      </c>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="29">
         <v>4076</v>
       </c>
       <c r="C25" s="29">
         <v>4071</v>
       </c>
       <c r="D25" s="29">
         <v>4061</v>
       </c>
       <c r="E25" s="29">
         <v>4060</v>
       </c>
       <c r="F25" s="29">
         <v>4058</v>
       </c>
       <c r="G25" s="28">
@@ -7208,54 +7306,56 @@
       </c>
       <c r="X25" s="38">
         <v>4060</v>
       </c>
       <c r="Y25" s="38">
         <v>4047</v>
       </c>
       <c r="Z25" s="38">
         <v>4045</v>
       </c>
       <c r="AA25" s="50">
         <v>4044</v>
       </c>
       <c r="AB25" s="50">
         <v>4054</v>
       </c>
       <c r="AC25" s="50">
         <v>4048</v>
       </c>
       <c r="AD25" s="52">
         <v>4047</v>
       </c>
       <c r="AE25" s="50">
         <v>4050</v>
       </c>
-      <c r="AF25" s="52">
+      <c r="AF25" s="58">
         <v>4071</v>
       </c>
-      <c r="AG25" s="9"/>
+      <c r="AG25" s="58">
+        <v>4073</v>
+      </c>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="29">
         <v>3350</v>
       </c>
       <c r="C26" s="29">
         <v>3340</v>
       </c>
       <c r="D26" s="29">
         <v>3333</v>
       </c>
       <c r="E26" s="29">
         <v>3329</v>
       </c>
       <c r="F26" s="29">
         <v>3332</v>
       </c>
       <c r="G26" s="28">
@@ -7311,54 +7411,56 @@
       </c>
       <c r="X26" s="38">
         <v>3246</v>
       </c>
       <c r="Y26" s="38">
         <v>3244</v>
       </c>
       <c r="Z26" s="38">
         <v>3242</v>
       </c>
       <c r="AA26" s="50">
         <v>3240</v>
       </c>
       <c r="AB26" s="50">
         <v>3222</v>
       </c>
       <c r="AC26" s="50">
         <v>3216</v>
       </c>
       <c r="AD26" s="52">
         <v>3211</v>
       </c>
       <c r="AE26" s="50">
         <v>3202</v>
       </c>
-      <c r="AF26" s="52">
+      <c r="AF26" s="58">
         <v>3206</v>
       </c>
-      <c r="AG26" s="9"/>
+      <c r="AG26" s="58">
+        <v>3193</v>
+      </c>
       <c r="AH26" s="9"/>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="29">
         <v>3934</v>
       </c>
       <c r="C27" s="29">
         <v>3934</v>
       </c>
       <c r="D27" s="29">
         <v>3929</v>
       </c>
       <c r="E27" s="29">
         <v>3934</v>
       </c>
       <c r="F27" s="29">
         <v>3924</v>
       </c>
       <c r="G27" s="28">
@@ -7414,54 +7516,56 @@
       </c>
       <c r="X27" s="38">
         <v>3926</v>
       </c>
       <c r="Y27" s="38">
         <v>3920</v>
       </c>
       <c r="Z27" s="38">
         <v>3907</v>
       </c>
       <c r="AA27" s="50">
         <v>3914</v>
       </c>
       <c r="AB27" s="50">
         <v>3917</v>
       </c>
       <c r="AC27" s="50">
         <v>3916</v>
       </c>
       <c r="AD27" s="52">
         <v>3943</v>
       </c>
       <c r="AE27" s="50">
         <v>3937</v>
       </c>
-      <c r="AF27" s="52">
+      <c r="AF27" s="58">
         <v>3924</v>
       </c>
-      <c r="AG27" s="9"/>
+      <c r="AG27" s="58">
+        <v>3914</v>
+      </c>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="29">
         <v>6312</v>
       </c>
       <c r="C28" s="29">
         <v>6323</v>
       </c>
       <c r="D28" s="29">
         <v>6314</v>
       </c>
       <c r="E28" s="29">
         <v>6300</v>
       </c>
       <c r="F28" s="29">
         <v>6300</v>
       </c>
       <c r="G28" s="28">
@@ -7517,94 +7621,97 @@
       </c>
       <c r="X28" s="38">
         <v>6313</v>
       </c>
       <c r="Y28" s="38">
         <v>6316</v>
       </c>
       <c r="Z28" s="38">
         <v>6301</v>
       </c>
       <c r="AA28" s="50">
         <v>6291</v>
       </c>
       <c r="AB28" s="50">
         <v>6304</v>
       </c>
       <c r="AC28" s="50">
         <v>6288</v>
       </c>
       <c r="AD28" s="52">
         <v>6297</v>
       </c>
       <c r="AE28" s="50">
         <v>6297</v>
       </c>
-      <c r="AF28" s="52">
+      <c r="AF28" s="58">
         <v>6288</v>
       </c>
-      <c r="AG28" s="9"/>
+      <c r="AG28" s="58">
+        <v>6279</v>
+      </c>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="52"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="57"/>
-      <c r="AG29" s="9"/>
+      <c r="AF29" s="58"/>
+      <c r="AG29" s="58"/>
       <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="32">
         <v>135539</v>
       </c>
       <c r="C30" s="32">
         <v>135157</v>
       </c>
       <c r="D30" s="32">
         <v>134760</v>
       </c>
       <c r="E30" s="32">
         <v>134533</v>
       </c>
       <c r="F30" s="32">
         <v>134436</v>
       </c>
       <c r="G30" s="30">
@@ -7661,54 +7768,56 @@
       <c r="X30" s="38">
         <v>128985</v>
       </c>
       <c r="Y30" s="38">
         <v>128619</v>
       </c>
       <c r="Z30" s="38">
         <v>128371</v>
       </c>
       <c r="AA30" s="50">
         <v>128154</v>
       </c>
       <c r="AB30" s="50">
         <v>128020</v>
       </c>
       <c r="AC30" s="50">
         <v>127810</v>
       </c>
       <c r="AD30" s="52">
         <v>127701</v>
       </c>
       <c r="AE30" s="38">
         <f>SUM(AE31:AE43)</f>
         <v>127614</v>
       </c>
-      <c r="AF30" s="66">
+      <c r="AF30" s="58">
         <v>127439</v>
       </c>
-      <c r="AG30" s="9"/>
+      <c r="AG30" s="58">
+        <v>127229</v>
+      </c>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="32">
         <v>15968</v>
       </c>
       <c r="C31" s="32">
         <v>15919</v>
       </c>
       <c r="D31" s="32">
         <v>15873</v>
       </c>
       <c r="E31" s="32">
         <v>15838</v>
       </c>
       <c r="F31" s="32">
         <v>15759</v>
       </c>
       <c r="G31" s="30">
@@ -7764,54 +7873,56 @@
       </c>
       <c r="X31" s="38">
         <v>14958</v>
       </c>
       <c r="Y31" s="38">
         <v>14909</v>
       </c>
       <c r="Z31" s="38">
         <v>14869</v>
       </c>
       <c r="AA31" s="50">
         <v>14816</v>
       </c>
       <c r="AB31" s="50">
         <v>14760</v>
       </c>
       <c r="AC31" s="50">
         <v>14717</v>
       </c>
       <c r="AD31" s="52">
         <v>14715</v>
       </c>
       <c r="AE31" s="38">
         <v>14700</v>
       </c>
-      <c r="AF31" s="52">
+      <c r="AF31" s="58">
         <v>14658</v>
       </c>
-      <c r="AG31" s="9"/>
+      <c r="AG31" s="58">
+        <v>14626</v>
+      </c>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="32">
         <v>6743</v>
       </c>
       <c r="C32" s="32">
         <v>6717</v>
       </c>
       <c r="D32" s="32">
         <v>6707</v>
       </c>
       <c r="E32" s="32">
         <v>6699</v>
       </c>
       <c r="F32" s="32">
         <v>6678</v>
       </c>
       <c r="G32" s="30">
@@ -7867,54 +7978,56 @@
       </c>
       <c r="X32" s="38">
         <v>6314</v>
       </c>
       <c r="Y32" s="38">
         <v>6300</v>
       </c>
       <c r="Z32" s="38">
         <v>6289</v>
       </c>
       <c r="AA32" s="50">
         <v>6277</v>
       </c>
       <c r="AB32" s="50">
         <v>6251</v>
       </c>
       <c r="AC32" s="50">
         <v>6225</v>
       </c>
       <c r="AD32" s="52">
         <v>6221</v>
       </c>
       <c r="AE32" s="38">
         <v>6214</v>
       </c>
-      <c r="AF32" s="52">
+      <c r="AF32" s="58">
         <v>6201</v>
       </c>
-      <c r="AG32" s="9"/>
+      <c r="AG32" s="58">
+        <v>6177</v>
+      </c>
       <c r="AH32" s="9"/>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="32">
         <v>9206</v>
       </c>
       <c r="C33" s="32">
         <v>9185</v>
       </c>
       <c r="D33" s="32">
         <v>9165</v>
       </c>
       <c r="E33" s="32">
         <v>9130</v>
       </c>
       <c r="F33" s="32">
         <v>9103</v>
       </c>
       <c r="G33" s="30">
@@ -7970,54 +8083,56 @@
       </c>
       <c r="X33" s="38">
         <v>8756</v>
       </c>
       <c r="Y33" s="38">
         <v>8746</v>
       </c>
       <c r="Z33" s="38">
         <v>8725</v>
       </c>
       <c r="AA33" s="50">
         <v>8717</v>
       </c>
       <c r="AB33" s="50">
         <v>8700</v>
       </c>
       <c r="AC33" s="50">
         <v>8696</v>
       </c>
       <c r="AD33" s="52">
         <v>8668</v>
       </c>
       <c r="AE33" s="38">
         <v>8668</v>
       </c>
-      <c r="AF33" s="52">
+      <c r="AF33" s="58">
         <v>8665</v>
       </c>
-      <c r="AG33" s="9"/>
+      <c r="AG33" s="58">
+        <v>8642</v>
+      </c>
       <c r="AH33" s="9"/>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="32">
         <v>10514</v>
       </c>
       <c r="C34" s="32">
         <v>10483</v>
       </c>
       <c r="D34" s="32">
         <v>10457</v>
       </c>
       <c r="E34" s="32">
         <v>10428</v>
       </c>
       <c r="F34" s="32">
         <v>10392</v>
       </c>
       <c r="G34" s="30">
@@ -8073,54 +8188,56 @@
       </c>
       <c r="X34" s="38">
         <v>10057</v>
       </c>
       <c r="Y34" s="38">
         <v>10037</v>
       </c>
       <c r="Z34" s="38">
         <v>10024</v>
       </c>
       <c r="AA34" s="50">
         <v>9993</v>
       </c>
       <c r="AB34" s="50">
         <v>9980</v>
       </c>
       <c r="AC34" s="50">
         <v>9976</v>
       </c>
       <c r="AD34" s="52">
         <v>9957</v>
       </c>
       <c r="AE34" s="38">
         <v>9965</v>
       </c>
-      <c r="AF34" s="52">
+      <c r="AF34" s="58">
         <v>9956</v>
       </c>
-      <c r="AG34" s="9"/>
+      <c r="AG34" s="58">
+        <v>9929</v>
+      </c>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="32">
         <v>8888</v>
       </c>
       <c r="C35" s="32">
         <v>8870</v>
       </c>
       <c r="D35" s="32">
         <v>8840</v>
       </c>
       <c r="E35" s="32">
         <v>8823</v>
       </c>
       <c r="F35" s="32">
         <v>8799</v>
       </c>
       <c r="G35" s="30">
@@ -8176,54 +8293,56 @@
       </c>
       <c r="X35" s="38">
         <v>8367</v>
       </c>
       <c r="Y35" s="38">
         <v>8328</v>
       </c>
       <c r="Z35" s="38">
         <v>8309</v>
       </c>
       <c r="AA35" s="50">
         <v>8267</v>
       </c>
       <c r="AB35" s="50">
         <v>8260</v>
       </c>
       <c r="AC35" s="50">
         <v>8244</v>
       </c>
       <c r="AD35" s="52">
         <v>8231</v>
       </c>
       <c r="AE35" s="38">
         <v>8217</v>
       </c>
-      <c r="AF35" s="52">
+      <c r="AF35" s="58">
         <v>8206</v>
       </c>
-      <c r="AG35" s="9"/>
+      <c r="AG35" s="58">
+        <v>8179</v>
+      </c>
       <c r="AH35" s="9"/>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="32">
         <v>23178</v>
       </c>
       <c r="C36" s="32">
         <v>23129</v>
       </c>
       <c r="D36" s="32">
         <v>23120</v>
       </c>
       <c r="E36" s="32">
         <v>23125</v>
       </c>
       <c r="F36" s="32">
         <v>23271</v>
       </c>
       <c r="G36" s="30">
@@ -8279,54 +8398,56 @@
       </c>
       <c r="X36" s="38">
         <v>22868</v>
       </c>
       <c r="Y36" s="38">
         <v>22854</v>
       </c>
       <c r="Z36" s="38">
         <v>22833</v>
       </c>
       <c r="AA36" s="50">
         <v>22807</v>
       </c>
       <c r="AB36" s="50">
         <v>22809</v>
       </c>
       <c r="AC36" s="50">
         <v>22787</v>
       </c>
       <c r="AD36" s="52">
         <v>22800</v>
       </c>
       <c r="AE36" s="38">
         <v>22794</v>
       </c>
-      <c r="AF36" s="52">
+      <c r="AF36" s="58">
         <v>22816</v>
       </c>
-      <c r="AG36" s="9"/>
+      <c r="AG36" s="58">
+        <v>22814</v>
+      </c>
       <c r="AH36" s="9"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="32">
         <v>5218</v>
       </c>
       <c r="C37" s="32">
         <v>5216</v>
       </c>
       <c r="D37" s="32">
         <v>5213</v>
       </c>
       <c r="E37" s="32">
         <v>5214</v>
       </c>
       <c r="F37" s="32">
         <v>5215</v>
       </c>
       <c r="G37" s="30">
@@ -8382,54 +8503,56 @@
       </c>
       <c r="X37" s="38">
         <v>4964</v>
       </c>
       <c r="Y37" s="38">
         <v>4942</v>
       </c>
       <c r="Z37" s="38">
         <v>4928</v>
       </c>
       <c r="AA37" s="50">
         <v>4928</v>
       </c>
       <c r="AB37" s="50">
         <v>4948</v>
       </c>
       <c r="AC37" s="50">
         <v>4941</v>
       </c>
       <c r="AD37" s="52">
         <v>4931</v>
       </c>
       <c r="AE37" s="38">
         <v>4915</v>
       </c>
-      <c r="AF37" s="52">
+      <c r="AF37" s="58">
         <v>4897</v>
       </c>
-      <c r="AG37" s="9"/>
+      <c r="AG37" s="58">
+        <v>4889</v>
+      </c>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="32">
         <v>4866</v>
       </c>
       <c r="C38" s="32">
         <v>4846</v>
       </c>
       <c r="D38" s="32">
         <v>4805</v>
       </c>
       <c r="E38" s="32">
         <v>4792</v>
       </c>
       <c r="F38" s="32">
         <v>4772</v>
       </c>
       <c r="G38" s="30">
@@ -8485,54 +8608,56 @@
       </c>
       <c r="X38" s="38">
         <v>4488</v>
       </c>
       <c r="Y38" s="38">
         <v>4473</v>
       </c>
       <c r="Z38" s="38">
         <v>4458</v>
       </c>
       <c r="AA38" s="50">
         <v>4439</v>
       </c>
       <c r="AB38" s="50">
         <v>4429</v>
       </c>
       <c r="AC38" s="50">
         <v>4422</v>
       </c>
       <c r="AD38" s="52">
         <v>4413</v>
       </c>
       <c r="AE38" s="38">
         <v>4405</v>
       </c>
-      <c r="AF38" s="52">
+      <c r="AF38" s="58">
         <v>4404</v>
       </c>
-      <c r="AG38" s="9"/>
+      <c r="AG38" s="58">
+        <v>4414</v>
+      </c>
       <c r="AH38" s="9"/>
       <c r="AI38" s="9"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="9"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="32">
         <v>8877</v>
       </c>
       <c r="C39" s="32">
         <v>8848</v>
       </c>
       <c r="D39" s="32">
         <v>8805</v>
       </c>
       <c r="E39" s="32">
         <v>8786</v>
       </c>
       <c r="F39" s="32">
         <v>8805</v>
       </c>
       <c r="G39" s="30">
@@ -8588,54 +8713,56 @@
       </c>
       <c r="X39" s="38">
         <v>8554</v>
       </c>
       <c r="Y39" s="38">
         <v>8546</v>
       </c>
       <c r="Z39" s="38">
         <v>8536</v>
       </c>
       <c r="AA39" s="50">
         <v>8569</v>
       </c>
       <c r="AB39" s="50">
         <v>8607</v>
       </c>
       <c r="AC39" s="50">
         <v>8595</v>
       </c>
       <c r="AD39" s="52">
         <v>8602</v>
       </c>
       <c r="AE39" s="38">
         <v>8627</v>
       </c>
-      <c r="AF39" s="52">
+      <c r="AF39" s="58">
         <v>8600</v>
       </c>
-      <c r="AG39" s="9"/>
+      <c r="AG39" s="58">
+        <v>8603</v>
+      </c>
       <c r="AH39" s="9"/>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="32">
         <v>13258</v>
       </c>
       <c r="C40" s="32">
         <v>13208</v>
       </c>
       <c r="D40" s="32">
         <v>13096</v>
       </c>
       <c r="E40" s="32">
         <v>13048</v>
       </c>
       <c r="F40" s="32">
         <v>13024</v>
       </c>
       <c r="G40" s="30">
@@ -8691,54 +8818,56 @@
       </c>
       <c r="X40" s="38">
         <v>12299</v>
       </c>
       <c r="Y40" s="38">
         <v>12236</v>
       </c>
       <c r="Z40" s="38">
         <v>12205</v>
       </c>
       <c r="AA40" s="50">
         <v>12177</v>
       </c>
       <c r="AB40" s="50">
         <v>12161</v>
       </c>
       <c r="AC40" s="50">
         <v>12148</v>
       </c>
       <c r="AD40" s="52">
         <v>12123</v>
       </c>
       <c r="AE40" s="38">
         <v>12119</v>
       </c>
-      <c r="AF40" s="52">
+      <c r="AF40" s="58">
         <v>12097</v>
       </c>
-      <c r="AG40" s="9"/>
+      <c r="AG40" s="58">
+        <v>12073</v>
+      </c>
       <c r="AH40" s="9"/>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="32">
         <v>4900</v>
       </c>
       <c r="C41" s="32">
         <v>4869</v>
       </c>
       <c r="D41" s="32">
         <v>4856</v>
       </c>
       <c r="E41" s="32">
         <v>4859</v>
       </c>
       <c r="F41" s="32">
         <v>4850</v>
       </c>
       <c r="G41" s="30">
@@ -8794,54 +8923,56 @@
       </c>
       <c r="X41" s="38">
         <v>4671</v>
       </c>
       <c r="Y41" s="38">
         <v>4640</v>
       </c>
       <c r="Z41" s="38">
         <v>4620</v>
       </c>
       <c r="AA41" s="50">
         <v>4606</v>
       </c>
       <c r="AB41" s="50">
         <v>4602</v>
       </c>
       <c r="AC41" s="50">
         <v>4577</v>
       </c>
       <c r="AD41" s="52">
         <v>4589</v>
       </c>
       <c r="AE41" s="38">
         <v>4587</v>
       </c>
-      <c r="AF41" s="52">
+      <c r="AF41" s="58">
         <v>4569</v>
       </c>
-      <c r="AG41" s="9"/>
+      <c r="AG41" s="58">
+        <v>4553</v>
+      </c>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="32">
         <v>6570</v>
       </c>
       <c r="C42" s="32">
         <v>6530</v>
       </c>
       <c r="D42" s="32">
         <v>6505</v>
       </c>
       <c r="E42" s="32">
         <v>6483</v>
       </c>
       <c r="F42" s="32">
         <v>6463</v>
       </c>
       <c r="G42" s="30">
@@ -8897,54 +9028,56 @@
       </c>
       <c r="X42" s="38">
         <v>5976</v>
       </c>
       <c r="Y42" s="38">
         <v>5929</v>
       </c>
       <c r="Z42" s="38">
         <v>5907</v>
       </c>
       <c r="AA42" s="50">
         <v>5903</v>
       </c>
       <c r="AB42" s="50">
         <v>5893</v>
       </c>
       <c r="AC42" s="50">
         <v>5867</v>
       </c>
       <c r="AD42" s="52">
         <v>5859</v>
       </c>
       <c r="AE42" s="38">
         <v>5825</v>
       </c>
-      <c r="AF42" s="52">
+      <c r="AF42" s="58">
         <v>5831</v>
       </c>
-      <c r="AG42" s="9"/>
+      <c r="AG42" s="58">
+        <v>5812</v>
+      </c>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
     <row r="43" spans="1:56" s="11" customFormat="1">
@@ -9019,52 +9152,55 @@
       </c>
       <c r="X43" s="39">
         <v>16713</v>
       </c>
       <c r="Y43" s="39">
         <v>16679</v>
       </c>
       <c r="Z43" s="39">
         <v>16668</v>
       </c>
       <c r="AA43" s="51">
         <v>16655</v>
       </c>
       <c r="AB43" s="51">
         <v>16620</v>
       </c>
       <c r="AC43" s="51">
         <v>16615</v>
       </c>
       <c r="AD43" s="53">
         <v>16592</v>
       </c>
       <c r="AE43" s="39">
         <v>16578</v>
       </c>
-      <c r="AF43" s="53">
+      <c r="AF43" s="58">
         <v>16539</v>
+      </c>
+      <c r="AG43" s="51">
+        <v>16518</v>
       </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>
@@ -9127,195 +9263,195 @@
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="H4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AM28" sqref="AM28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.5546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.88671875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
-    <col min="18" max="18" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.88671875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.5546875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
+    <col min="26" max="36" width="9.109375" style="1"/>
+    <col min="37" max="37" width="11.6640625" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="15">
+      <c r="A1" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="58">
+      <c r="A4" s="64"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...12 lines deleted...]
-      <c r="A5" s="64"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="65"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -9382,77 +9518,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="35">
         <v>273970</v>
       </c>
       <c r="C7" s="35">
         <v>273649</v>
       </c>
       <c r="D7" s="35">
         <v>272876</v>
       </c>
       <c r="E7" s="35">
         <v>272721</v>
       </c>
       <c r="F7" s="35">
         <v>272563</v>
       </c>
       <c r="G7" s="34">
         <v>272379</v>
       </c>
       <c r="H7" s="34">
         <v>272087</v>
@@ -9504,52 +9640,55 @@
       </c>
       <c r="X7" s="38">
         <v>266122</v>
       </c>
       <c r="Y7" s="38">
         <v>265805</v>
       </c>
       <c r="Z7" s="38">
         <v>265488</v>
       </c>
       <c r="AA7" s="38">
         <v>265179</v>
       </c>
       <c r="AB7" s="38">
         <v>265006</v>
       </c>
       <c r="AC7" s="38">
         <v>264811</v>
       </c>
       <c r="AD7" s="52">
         <v>264680</v>
       </c>
       <c r="AE7" s="50">
         <v>264525</v>
       </c>
-      <c r="AF7" s="66">
+      <c r="AF7" s="58">
         <v>264272</v>
+      </c>
+      <c r="AG7" s="58">
+        <v>263950</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="35">
         <v>119760</v>
       </c>
       <c r="C8" s="35">
         <v>119716</v>
       </c>
       <c r="D8" s="35">
         <v>119421</v>
       </c>
       <c r="E8" s="35">
         <v>119392</v>
       </c>
       <c r="F8" s="35">
         <v>119266</v>
       </c>
       <c r="G8" s="34">
         <v>119211</v>
       </c>
       <c r="H8" s="34">
@@ -9602,52 +9741,55 @@
       </c>
       <c r="X8" s="38">
         <v>119323</v>
       </c>
       <c r="Y8" s="38">
         <v>119334</v>
       </c>
       <c r="Z8" s="38">
         <v>119313</v>
       </c>
       <c r="AA8" s="38">
         <v>119237</v>
       </c>
       <c r="AB8" s="38">
         <v>119253</v>
       </c>
       <c r="AC8" s="38">
         <v>119316</v>
       </c>
       <c r="AD8" s="52">
         <v>119302</v>
       </c>
       <c r="AE8" s="50">
         <v>119275</v>
       </c>
-      <c r="AF8" s="52">
+      <c r="AF8" s="58">
         <v>119325</v>
+      </c>
+      <c r="AG8" s="58">
+        <v>119332</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="35">
         <v>16002</v>
       </c>
       <c r="C9" s="35">
         <v>15948</v>
       </c>
       <c r="D9" s="35">
         <v>15903</v>
       </c>
       <c r="E9" s="35">
         <v>15876</v>
       </c>
       <c r="F9" s="35">
         <v>15821</v>
       </c>
       <c r="G9" s="34">
         <v>15811</v>
       </c>
       <c r="H9" s="34">
@@ -9700,52 +9842,55 @@
       </c>
       <c r="X9" s="38">
         <v>14990</v>
       </c>
       <c r="Y9" s="38">
         <v>14949</v>
       </c>
       <c r="Z9" s="38">
         <v>14889</v>
       </c>
       <c r="AA9" s="38">
         <v>14864</v>
       </c>
       <c r="AB9" s="38">
         <v>14810</v>
       </c>
       <c r="AC9" s="38">
         <v>14798</v>
       </c>
       <c r="AD9" s="52">
         <v>14806</v>
       </c>
       <c r="AE9" s="50">
         <v>14789</v>
       </c>
-      <c r="AF9" s="52">
+      <c r="AF9" s="58">
         <v>14727</v>
+      </c>
+      <c r="AG9" s="58">
+        <v>14688</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="35">
         <v>6446</v>
       </c>
       <c r="C10" s="35">
         <v>6427</v>
       </c>
       <c r="D10" s="35">
         <v>6409</v>
       </c>
       <c r="E10" s="35">
         <v>6400</v>
       </c>
       <c r="F10" s="35">
         <v>6392</v>
       </c>
       <c r="G10" s="34">
         <v>6386</v>
       </c>
       <c r="H10" s="34">
@@ -9798,52 +9943,55 @@
       </c>
       <c r="X10" s="38">
         <v>5929</v>
       </c>
       <c r="Y10" s="38">
         <v>5930</v>
       </c>
       <c r="Z10" s="38">
         <v>5912</v>
       </c>
       <c r="AA10" s="38">
         <v>5898</v>
       </c>
       <c r="AB10" s="38">
         <v>5876</v>
       </c>
       <c r="AC10" s="38">
         <v>5849</v>
       </c>
       <c r="AD10" s="52">
         <v>5841</v>
       </c>
       <c r="AE10" s="50">
         <v>5835</v>
       </c>
-      <c r="AF10" s="52">
+      <c r="AF10" s="58">
         <v>5806</v>
+      </c>
+      <c r="AG10" s="58">
+        <v>5783</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="35">
         <v>13546</v>
       </c>
       <c r="C11" s="35">
         <v>13522</v>
       </c>
       <c r="D11" s="35">
         <v>13494</v>
       </c>
       <c r="E11" s="35">
         <v>13469</v>
       </c>
       <c r="F11" s="35">
         <v>13453</v>
       </c>
       <c r="G11" s="34">
         <v>13458</v>
       </c>
       <c r="H11" s="34">
@@ -9896,52 +10044,55 @@
       </c>
       <c r="X11" s="38">
         <v>13059</v>
       </c>
       <c r="Y11" s="38">
         <v>13027</v>
       </c>
       <c r="Z11" s="38">
         <v>13001</v>
       </c>
       <c r="AA11" s="38">
         <v>12981</v>
       </c>
       <c r="AB11" s="38">
         <v>12968</v>
       </c>
       <c r="AC11" s="38">
         <v>12943</v>
       </c>
       <c r="AD11" s="52">
         <v>12919</v>
       </c>
       <c r="AE11" s="50">
         <v>12902</v>
       </c>
-      <c r="AF11" s="52">
+      <c r="AF11" s="58">
         <v>12892</v>
+      </c>
+      <c r="AG11" s="58">
+        <v>12866</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="35">
         <v>10455</v>
       </c>
       <c r="C12" s="35">
         <v>10435</v>
       </c>
       <c r="D12" s="35">
         <v>10421</v>
       </c>
       <c r="E12" s="35">
         <v>10403</v>
       </c>
       <c r="F12" s="35">
         <v>10385</v>
       </c>
       <c r="G12" s="34">
         <v>10366</v>
       </c>
       <c r="H12" s="34">
@@ -9994,52 +10145,55 @@
       </c>
       <c r="X12" s="38">
         <v>10026</v>
       </c>
       <c r="Y12" s="38">
         <v>10000</v>
       </c>
       <c r="Z12" s="38">
         <v>10000</v>
       </c>
       <c r="AA12" s="38">
         <v>9957</v>
       </c>
       <c r="AB12" s="38">
         <v>9945</v>
       </c>
       <c r="AC12" s="38">
         <v>9920</v>
       </c>
       <c r="AD12" s="52">
         <v>9908</v>
       </c>
       <c r="AE12" s="50">
         <v>9910</v>
       </c>
-      <c r="AF12" s="52">
+      <c r="AF12" s="58">
         <v>9889</v>
+      </c>
+      <c r="AG12" s="58">
+        <v>9869</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="35">
         <v>8899</v>
       </c>
       <c r="C13" s="35">
         <v>8867</v>
       </c>
       <c r="D13" s="35">
         <v>8843</v>
       </c>
       <c r="E13" s="35">
         <v>8839</v>
       </c>
       <c r="F13" s="35">
         <v>8834</v>
       </c>
       <c r="G13" s="34">
         <v>8809</v>
       </c>
       <c r="H13" s="34">
@@ -10092,52 +10246,55 @@
       </c>
       <c r="X13" s="38">
         <v>8272</v>
       </c>
       <c r="Y13" s="38">
         <v>8247</v>
       </c>
       <c r="Z13" s="38">
         <v>8235</v>
       </c>
       <c r="AA13" s="38">
         <v>8220</v>
       </c>
       <c r="AB13" s="38">
         <v>8214</v>
       </c>
       <c r="AC13" s="38">
         <v>8195</v>
       </c>
       <c r="AD13" s="52">
         <v>8173</v>
       </c>
       <c r="AE13" s="50">
         <v>8166</v>
       </c>
-      <c r="AF13" s="52">
+      <c r="AF13" s="58">
         <v>8150</v>
+      </c>
+      <c r="AG13" s="58">
+        <v>8109</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="35">
         <v>23378</v>
       </c>
       <c r="C14" s="35">
         <v>23380</v>
       </c>
       <c r="D14" s="35">
         <v>23359</v>
       </c>
       <c r="E14" s="35">
         <v>23346</v>
       </c>
       <c r="F14" s="35">
         <v>23508</v>
       </c>
       <c r="G14" s="34">
         <v>23537</v>
       </c>
       <c r="H14" s="34">
@@ -10190,52 +10347,55 @@
       </c>
       <c r="X14" s="38">
         <v>23066</v>
       </c>
       <c r="Y14" s="38">
         <v>23041</v>
       </c>
       <c r="Z14" s="38">
         <v>23029</v>
       </c>
       <c r="AA14" s="38">
         <v>23030</v>
       </c>
       <c r="AB14" s="38">
         <v>23039</v>
       </c>
       <c r="AC14" s="38">
         <v>23005</v>
       </c>
       <c r="AD14" s="52">
         <v>23009</v>
       </c>
       <c r="AE14" s="50">
         <v>23011</v>
       </c>
-      <c r="AF14" s="52">
+      <c r="AF14" s="58">
         <v>23007</v>
+      </c>
+      <c r="AG14" s="58">
+        <v>22990</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="35">
         <v>8665</v>
       </c>
       <c r="C15" s="35">
         <v>8649</v>
       </c>
       <c r="D15" s="35">
         <v>8635</v>
       </c>
       <c r="E15" s="35">
         <v>8631</v>
       </c>
       <c r="F15" s="35">
         <v>8616</v>
       </c>
       <c r="G15" s="34">
         <v>8598</v>
       </c>
       <c r="H15" s="34">
@@ -10288,52 +10448,55 @@
       </c>
       <c r="X15" s="38">
         <v>8262</v>
       </c>
       <c r="Y15" s="38">
         <v>8247</v>
       </c>
       <c r="Z15" s="38">
         <v>8230</v>
       </c>
       <c r="AA15" s="38">
         <v>8208</v>
       </c>
       <c r="AB15" s="38">
         <v>8215</v>
       </c>
       <c r="AC15" s="38">
         <v>8219</v>
       </c>
       <c r="AD15" s="52">
         <v>8206</v>
       </c>
       <c r="AE15" s="50">
         <v>8196</v>
       </c>
-      <c r="AF15" s="52">
+      <c r="AF15" s="58">
         <v>8183</v>
+      </c>
+      <c r="AG15" s="58">
+        <v>8155</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="35">
         <v>8902</v>
       </c>
       <c r="C16" s="35">
         <v>8908</v>
       </c>
       <c r="D16" s="35">
         <v>8854</v>
       </c>
       <c r="E16" s="35">
         <v>8848</v>
       </c>
       <c r="F16" s="35">
         <v>8831</v>
       </c>
       <c r="G16" s="34">
         <v>8828</v>
       </c>
       <c r="H16" s="34">
@@ -10386,55 +10549,58 @@
       </c>
       <c r="X16" s="38">
         <v>8502</v>
       </c>
       <c r="Y16" s="38">
         <v>8499</v>
       </c>
       <c r="Z16" s="38">
         <v>8466</v>
       </c>
       <c r="AA16" s="38">
         <v>8456</v>
       </c>
       <c r="AB16" s="38">
         <v>8447</v>
       </c>
       <c r="AC16" s="38">
         <v>8445</v>
       </c>
       <c r="AD16" s="52">
         <v>8435</v>
       </c>
       <c r="AE16" s="50">
         <v>8416</v>
       </c>
-      <c r="AF16" s="52">
+      <c r="AF16" s="58">
         <v>8419</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="58">
+        <v>8400</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="35">
         <v>8946</v>
       </c>
       <c r="C17" s="35">
         <v>8922</v>
       </c>
       <c r="D17" s="35">
         <v>8883</v>
       </c>
       <c r="E17" s="35">
         <v>8878</v>
       </c>
       <c r="F17" s="35">
         <v>8884</v>
       </c>
       <c r="G17" s="34">
         <v>8873</v>
       </c>
       <c r="H17" s="34">
         <v>8877</v>
       </c>
       <c r="I17" s="34">
@@ -10484,55 +10650,58 @@
       </c>
       <c r="X17" s="38">
         <v>8545</v>
       </c>
       <c r="Y17" s="38">
         <v>8522</v>
       </c>
       <c r="Z17" s="38">
         <v>8506</v>
       </c>
       <c r="AA17" s="38">
         <v>8519</v>
       </c>
       <c r="AB17" s="38">
         <v>8529</v>
       </c>
       <c r="AC17" s="38">
         <v>8506</v>
       </c>
       <c r="AD17" s="52">
         <v>8500</v>
       </c>
       <c r="AE17" s="50">
         <v>8511</v>
       </c>
-      <c r="AF17" s="52">
+      <c r="AF17" s="58">
         <v>8469</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="58">
+        <v>8465</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="35">
         <v>20058</v>
       </c>
       <c r="C18" s="35">
         <v>20028</v>
       </c>
       <c r="D18" s="35">
         <v>19871</v>
       </c>
       <c r="E18" s="35">
         <v>19864</v>
       </c>
       <c r="F18" s="35">
         <v>19818</v>
       </c>
       <c r="G18" s="34">
         <v>19775</v>
       </c>
       <c r="H18" s="34">
         <v>19738</v>
       </c>
       <c r="I18" s="34">
@@ -10582,55 +10751,58 @@
       </c>
       <c r="X18" s="38">
         <v>18940</v>
       </c>
       <c r="Y18" s="38">
         <v>18895</v>
       </c>
       <c r="Z18" s="38">
         <v>18859</v>
       </c>
       <c r="AA18" s="38">
         <v>18814</v>
       </c>
       <c r="AB18" s="38">
         <v>18791</v>
       </c>
       <c r="AC18" s="38">
         <v>18768</v>
       </c>
       <c r="AD18" s="52">
         <v>18742</v>
       </c>
       <c r="AE18" s="50">
         <v>18730</v>
       </c>
-      <c r="AF18" s="52">
+      <c r="AF18" s="58">
         <v>18708</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="58">
+        <v>18668</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="35">
         <v>4777</v>
       </c>
       <c r="C19" s="35">
         <v>4764</v>
       </c>
       <c r="D19" s="35">
         <v>4751</v>
       </c>
       <c r="E19" s="35">
         <v>4749</v>
       </c>
       <c r="F19" s="35">
         <v>4742</v>
       </c>
       <c r="G19" s="34">
         <v>4751</v>
       </c>
       <c r="H19" s="34">
         <v>4742</v>
       </c>
       <c r="I19" s="34">
@@ -10680,55 +10852,58 @@
       </c>
       <c r="X19" s="38">
         <v>4455</v>
       </c>
       <c r="Y19" s="38">
         <v>4436</v>
       </c>
       <c r="Z19" s="38">
         <v>4429</v>
       </c>
       <c r="AA19" s="38">
         <v>4423</v>
       </c>
       <c r="AB19" s="38">
         <v>4410</v>
       </c>
       <c r="AC19" s="38">
         <v>4398</v>
       </c>
       <c r="AD19" s="52">
         <v>4419</v>
       </c>
       <c r="AE19" s="50">
         <v>4399</v>
       </c>
-      <c r="AF19" s="52">
+      <c r="AF19" s="58">
         <v>4375</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="58">
+        <v>4352</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="35">
         <v>6362</v>
       </c>
       <c r="C20" s="35">
         <v>6333</v>
       </c>
       <c r="D20" s="35">
         <v>6298</v>
       </c>
       <c r="E20" s="35">
         <v>6290</v>
       </c>
       <c r="F20" s="35">
         <v>6281</v>
       </c>
       <c r="G20" s="34">
         <v>6269</v>
       </c>
       <c r="H20" s="34">
         <v>6253</v>
       </c>
       <c r="I20" s="34">
@@ -10778,55 +10953,58 @@
       </c>
       <c r="X20" s="38">
         <v>5677</v>
       </c>
       <c r="Y20" s="38">
         <v>5637</v>
       </c>
       <c r="Z20" s="38">
         <v>5616</v>
       </c>
       <c r="AA20" s="38">
         <v>5601</v>
       </c>
       <c r="AB20" s="38">
         <v>5579</v>
       </c>
       <c r="AC20" s="38">
         <v>5563</v>
       </c>
       <c r="AD20" s="52">
         <v>5546</v>
       </c>
       <c r="AE20" s="50">
         <v>5516</v>
       </c>
-      <c r="AF20" s="52">
+      <c r="AF20" s="58">
         <v>5495</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="58">
+        <v>5470</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35">
         <v>17774</v>
       </c>
       <c r="C21" s="35">
         <v>17750</v>
       </c>
       <c r="D21" s="35">
         <v>17734</v>
       </c>
       <c r="E21" s="35">
         <v>17736</v>
       </c>
       <c r="F21" s="35">
         <v>17732</v>
       </c>
       <c r="G21" s="34">
         <v>17707</v>
       </c>
       <c r="H21" s="34">
         <v>17674</v>
       </c>
       <c r="I21" s="34">
@@ -10876,85 +11054,90 @@
       </c>
       <c r="X21" s="38">
         <v>17076</v>
       </c>
       <c r="Y21" s="38">
         <v>17041</v>
       </c>
       <c r="Z21" s="38">
         <v>17003</v>
       </c>
       <c r="AA21" s="38">
         <v>16971</v>
       </c>
       <c r="AB21" s="38">
         <v>16930</v>
       </c>
       <c r="AC21" s="38">
         <v>16886</v>
       </c>
       <c r="AD21" s="52">
         <v>16874</v>
       </c>
       <c r="AE21" s="50">
         <v>16869</v>
       </c>
-      <c r="AF21" s="52">
+      <c r="AF21" s="58">
         <v>16827</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="61" t="s">
+      <c r="AG21" s="58">
+        <v>16803</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...22 lines deleted...]
-      <c r="Y22" s="61"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
       <c r="AE22" s="50"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AF22" s="58"/>
+      <c r="AG22" s="58"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="37">
         <v>138731</v>
       </c>
       <c r="C23" s="37">
         <v>138659</v>
       </c>
       <c r="D23" s="37">
         <v>138290</v>
       </c>
       <c r="E23" s="37">
         <v>138279</v>
       </c>
       <c r="F23" s="37">
         <v>138133</v>
       </c>
       <c r="G23" s="36">
         <v>138093</v>
       </c>
       <c r="H23" s="36">
         <v>138050</v>
       </c>
       <c r="I23" s="36">
@@ -11004,55 +11187,58 @@
       </c>
       <c r="X23" s="38">
         <v>137838</v>
       </c>
       <c r="Y23" s="38">
         <v>137849</v>
       </c>
       <c r="Z23" s="38">
         <v>137807</v>
       </c>
       <c r="AA23" s="50">
         <v>137738</v>
       </c>
       <c r="AB23" s="50">
         <v>137750</v>
       </c>
       <c r="AC23" s="50">
         <v>137816</v>
       </c>
       <c r="AD23" s="52">
         <v>137796</v>
       </c>
       <c r="AE23" s="50">
         <v>137748</v>
       </c>
-      <c r="AF23" s="66">
+      <c r="AF23" s="58">
         <v>137782</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="58">
+        <v>137775</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="37">
         <v>119760</v>
       </c>
       <c r="C24" s="37">
         <v>119716</v>
       </c>
       <c r="D24" s="37">
         <v>119421</v>
       </c>
       <c r="E24" s="37">
         <v>119392</v>
       </c>
       <c r="F24" s="37">
         <v>119266</v>
       </c>
       <c r="G24" s="36">
         <v>119211</v>
       </c>
       <c r="H24" s="36">
         <v>119157</v>
       </c>
       <c r="I24" s="36">
@@ -11102,55 +11288,58 @@
       </c>
       <c r="X24" s="38">
         <v>119323</v>
       </c>
       <c r="Y24" s="38">
         <v>119334</v>
       </c>
       <c r="Z24" s="38">
         <v>119313</v>
       </c>
       <c r="AA24" s="50">
         <v>119237</v>
       </c>
       <c r="AB24" s="50">
         <v>119253</v>
       </c>
       <c r="AC24" s="50">
         <v>119316</v>
       </c>
       <c r="AD24" s="52">
         <v>119302</v>
       </c>
       <c r="AE24" s="50">
         <v>119275</v>
       </c>
-      <c r="AF24" s="52">
+      <c r="AF24" s="58">
         <v>119325</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="58">
+        <v>119332</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="37">
         <v>4474</v>
       </c>
       <c r="C25" s="37">
         <v>4468</v>
       </c>
       <c r="D25" s="37">
         <v>4459</v>
       </c>
       <c r="E25" s="37">
         <v>4462</v>
       </c>
       <c r="F25" s="37">
         <v>4459</v>
       </c>
       <c r="G25" s="36">
         <v>4478</v>
       </c>
       <c r="H25" s="36">
         <v>4483</v>
       </c>
       <c r="I25" s="36">
@@ -11200,55 +11389,58 @@
       </c>
       <c r="X25" s="38">
         <v>4458</v>
       </c>
       <c r="Y25" s="38">
         <v>4450</v>
       </c>
       <c r="Z25" s="38">
         <v>4454</v>
       </c>
       <c r="AA25" s="50">
         <v>4459</v>
       </c>
       <c r="AB25" s="50">
         <v>4455</v>
       </c>
       <c r="AC25" s="50">
         <v>4448</v>
       </c>
       <c r="AD25" s="52">
         <v>4442</v>
       </c>
       <c r="AE25" s="50">
         <v>4439</v>
       </c>
-      <c r="AF25" s="52">
+      <c r="AF25" s="58">
         <v>4453</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="58">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="37">
         <v>3594</v>
       </c>
       <c r="C26" s="37">
         <v>3576</v>
       </c>
       <c r="D26" s="37">
         <v>3562</v>
       </c>
       <c r="E26" s="37">
         <v>3561</v>
       </c>
       <c r="F26" s="37">
         <v>3559</v>
       </c>
       <c r="G26" s="36">
         <v>3553</v>
       </c>
       <c r="H26" s="36">
         <v>3561</v>
       </c>
       <c r="I26" s="36">
@@ -11298,55 +11490,58 @@
       </c>
       <c r="X26" s="38">
         <v>3395</v>
       </c>
       <c r="Y26" s="38">
         <v>3395</v>
       </c>
       <c r="Z26" s="38">
         <v>3395</v>
       </c>
       <c r="AA26" s="50">
         <v>3388</v>
       </c>
       <c r="AB26" s="50">
         <v>3381</v>
       </c>
       <c r="AC26" s="50">
         <v>3387</v>
       </c>
       <c r="AD26" s="52">
         <v>3381</v>
       </c>
       <c r="AE26" s="50">
         <v>3369</v>
       </c>
-      <c r="AF26" s="52">
+      <c r="AF26" s="58">
         <v>3358</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="58">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="37">
         <v>4178</v>
       </c>
       <c r="C27" s="37">
         <v>4182</v>
       </c>
       <c r="D27" s="37">
         <v>4163</v>
       </c>
       <c r="E27" s="37">
         <v>4168</v>
       </c>
       <c r="F27" s="37">
         <v>4158</v>
       </c>
       <c r="G27" s="36">
         <v>4167</v>
       </c>
       <c r="H27" s="36">
         <v>4177</v>
       </c>
       <c r="I27" s="36">
@@ -11396,55 +11591,58 @@
       </c>
       <c r="X27" s="38">
         <v>4122</v>
       </c>
       <c r="Y27" s="38">
         <v>4126</v>
       </c>
       <c r="Z27" s="38">
         <v>4121</v>
       </c>
       <c r="AA27" s="50">
         <v>4128</v>
       </c>
       <c r="AB27" s="50">
         <v>4138</v>
       </c>
       <c r="AC27" s="50">
         <v>4146</v>
       </c>
       <c r="AD27" s="52">
         <v>4144</v>
       </c>
       <c r="AE27" s="50">
         <v>4142</v>
       </c>
-      <c r="AF27" s="52">
+      <c r="AF27" s="58">
         <v>4138</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="58">
+        <v>3914</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="37">
         <v>6725</v>
       </c>
       <c r="C28" s="37">
         <v>6717</v>
       </c>
       <c r="D28" s="37">
         <v>6685</v>
       </c>
       <c r="E28" s="37">
         <v>6696</v>
       </c>
       <c r="F28" s="37">
         <v>6691</v>
       </c>
       <c r="G28" s="36">
         <v>6684</v>
       </c>
       <c r="H28" s="36">
         <v>6672</v>
       </c>
       <c r="I28" s="36">
@@ -11494,84 +11692,89 @@
       </c>
       <c r="X28" s="38">
         <v>6540</v>
       </c>
       <c r="Y28" s="38">
         <v>6544</v>
       </c>
       <c r="Z28" s="38">
         <v>6524</v>
       </c>
       <c r="AA28" s="50">
         <v>6526</v>
       </c>
       <c r="AB28" s="50">
         <v>6523</v>
       </c>
       <c r="AC28" s="50">
         <v>6519</v>
       </c>
       <c r="AD28" s="52">
         <v>6527</v>
       </c>
       <c r="AE28" s="50">
         <v>6523</v>
       </c>
-      <c r="AF28" s="52">
+      <c r="AF28" s="58">
         <v>6508</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AG28" s="58">
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="61"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:32">
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
+      <c r="AF29" s="58"/>
+      <c r="AG29" s="58"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="40">
         <v>135239</v>
       </c>
       <c r="C30" s="40">
         <v>134990</v>
       </c>
       <c r="D30" s="40">
         <v>134586</v>
       </c>
       <c r="E30" s="40">
         <v>134442</v>
       </c>
       <c r="F30" s="40">
         <v>134430</v>
       </c>
       <c r="G30" s="38">
         <v>134286</v>
       </c>
       <c r="H30" s="38">
         <v>134037</v>
       </c>
       <c r="I30" s="38">
@@ -11622,55 +11825,58 @@
       <c r="X30" s="38">
         <v>128284</v>
       </c>
       <c r="Y30" s="38">
         <v>127956</v>
       </c>
       <c r="Z30" s="38">
         <v>127681</v>
       </c>
       <c r="AA30" s="50">
         <v>127441</v>
       </c>
       <c r="AB30" s="50">
         <v>127256</v>
       </c>
       <c r="AC30" s="50">
         <v>126995</v>
       </c>
       <c r="AD30" s="52">
         <v>126884</v>
       </c>
       <c r="AE30" s="50">
         <f>SUM(AE31:AE43)</f>
         <v>126777</v>
       </c>
-      <c r="AF30" s="66">
+      <c r="AF30" s="58">
         <v>126490</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="58">
+        <v>126175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="40">
         <v>16002</v>
       </c>
       <c r="C31" s="40">
         <v>15948</v>
       </c>
       <c r="D31" s="40">
         <v>15903</v>
       </c>
       <c r="E31" s="40">
         <v>15876</v>
       </c>
       <c r="F31" s="40">
         <v>15821</v>
       </c>
       <c r="G31" s="38">
         <v>15811</v>
       </c>
       <c r="H31" s="38">
         <v>15779</v>
       </c>
       <c r="I31" s="38">
@@ -11720,55 +11926,58 @@
       </c>
       <c r="X31" s="38">
         <v>14990</v>
       </c>
       <c r="Y31" s="38">
         <v>14949</v>
       </c>
       <c r="Z31" s="38">
         <v>14889</v>
       </c>
       <c r="AA31" s="50">
         <v>14864</v>
       </c>
       <c r="AB31" s="50">
         <v>14810</v>
       </c>
       <c r="AC31" s="50">
         <v>14798</v>
       </c>
       <c r="AD31" s="54">
         <v>14806</v>
       </c>
       <c r="AE31" s="50">
         <v>14789</v>
       </c>
-      <c r="AF31" s="54">
+      <c r="AF31" s="58">
         <v>14727</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="58">
+        <v>14688</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="40">
         <v>6446</v>
       </c>
       <c r="C32" s="40">
         <v>6427</v>
       </c>
       <c r="D32" s="40">
         <v>6409</v>
       </c>
       <c r="E32" s="40">
         <v>6400</v>
       </c>
       <c r="F32" s="40">
         <v>6392</v>
       </c>
       <c r="G32" s="38">
         <v>6386</v>
       </c>
       <c r="H32" s="38">
         <v>6358</v>
       </c>
       <c r="I32" s="38">
@@ -11818,52 +12027,55 @@
       </c>
       <c r="X32" s="38">
         <v>5929</v>
       </c>
       <c r="Y32" s="38">
         <v>5930</v>
       </c>
       <c r="Z32" s="38">
         <v>5912</v>
       </c>
       <c r="AA32" s="50">
         <v>5898</v>
       </c>
       <c r="AB32" s="50">
         <v>5876</v>
       </c>
       <c r="AC32" s="50">
         <v>5849</v>
       </c>
       <c r="AD32" s="54">
         <v>5841</v>
       </c>
       <c r="AE32" s="50">
         <v>5835</v>
       </c>
-      <c r="AF32" s="54">
+      <c r="AF32" s="58">
         <v>5806</v>
+      </c>
+      <c r="AG32" s="58">
+        <v>5783</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="40">
         <v>9072</v>
       </c>
       <c r="C33" s="40">
         <v>9054</v>
       </c>
       <c r="D33" s="40">
         <v>9035</v>
       </c>
       <c r="E33" s="40">
         <v>9007</v>
       </c>
       <c r="F33" s="40">
         <v>8994</v>
       </c>
       <c r="G33" s="38">
         <v>8980</v>
       </c>
       <c r="H33" s="38">
@@ -11916,52 +12128,55 @@
       </c>
       <c r="X33" s="38">
         <v>8601</v>
       </c>
       <c r="Y33" s="38">
         <v>8577</v>
       </c>
       <c r="Z33" s="38">
         <v>8547</v>
       </c>
       <c r="AA33" s="50">
         <v>8522</v>
       </c>
       <c r="AB33" s="50">
         <v>8513</v>
       </c>
       <c r="AC33" s="50">
         <v>8495</v>
       </c>
       <c r="AD33" s="54">
         <v>8477</v>
       </c>
       <c r="AE33" s="50">
         <v>8463</v>
       </c>
-      <c r="AF33" s="54">
+      <c r="AF33" s="58">
         <v>8439</v>
+      </c>
+      <c r="AG33" s="58">
+        <v>8411</v>
       </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="40">
         <v>10455</v>
       </c>
       <c r="C34" s="40">
         <v>10435</v>
       </c>
       <c r="D34" s="40">
         <v>10421</v>
       </c>
       <c r="E34" s="40">
         <v>10403</v>
       </c>
       <c r="F34" s="40">
         <v>10385</v>
       </c>
       <c r="G34" s="38">
         <v>10366</v>
       </c>
       <c r="H34" s="38">
@@ -12014,52 +12229,55 @@
       </c>
       <c r="X34" s="38">
         <v>10026</v>
       </c>
       <c r="Y34" s="38">
         <v>10000</v>
       </c>
       <c r="Z34" s="38">
         <v>10000</v>
       </c>
       <c r="AA34" s="50">
         <v>9957</v>
       </c>
       <c r="AB34" s="50">
         <v>9945</v>
       </c>
       <c r="AC34" s="50">
         <v>9920</v>
       </c>
       <c r="AD34" s="54">
         <v>9908</v>
       </c>
       <c r="AE34" s="50">
         <v>9910</v>
       </c>
-      <c r="AF34" s="54">
+      <c r="AF34" s="58">
         <v>9889</v>
+      </c>
+      <c r="AG34" s="58">
+        <v>9869</v>
       </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="40">
         <v>8899</v>
       </c>
       <c r="C35" s="40">
         <v>8867</v>
       </c>
       <c r="D35" s="40">
         <v>8843</v>
       </c>
       <c r="E35" s="40">
         <v>8839</v>
       </c>
       <c r="F35" s="40">
         <v>8834</v>
       </c>
       <c r="G35" s="38">
         <v>8809</v>
       </c>
       <c r="H35" s="38">
@@ -12112,52 +12330,55 @@
       </c>
       <c r="X35" s="38">
         <v>8272</v>
       </c>
       <c r="Y35" s="38">
         <v>8247</v>
       </c>
       <c r="Z35" s="38">
         <v>8235</v>
       </c>
       <c r="AA35" s="50">
         <v>8220</v>
       </c>
       <c r="AB35" s="50">
         <v>8214</v>
       </c>
       <c r="AC35" s="50">
         <v>8195</v>
       </c>
       <c r="AD35" s="54">
         <v>8173</v>
       </c>
       <c r="AE35" s="50">
         <v>8166</v>
       </c>
-      <c r="AF35" s="54">
+      <c r="AF35" s="58">
         <v>8150</v>
+      </c>
+      <c r="AG35" s="58">
+        <v>8109</v>
       </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="40">
         <v>23378</v>
       </c>
       <c r="C36" s="40">
         <v>23380</v>
       </c>
       <c r="D36" s="40">
         <v>23359</v>
       </c>
       <c r="E36" s="40">
         <v>23346</v>
       </c>
       <c r="F36" s="40">
         <v>23508</v>
       </c>
       <c r="G36" s="38">
         <v>23537</v>
       </c>
       <c r="H36" s="38">
@@ -12210,52 +12431,55 @@
       </c>
       <c r="X36" s="38">
         <v>23066</v>
       </c>
       <c r="Y36" s="38">
         <v>23041</v>
       </c>
       <c r="Z36" s="38">
         <v>23029</v>
       </c>
       <c r="AA36" s="50">
         <v>23030</v>
       </c>
       <c r="AB36" s="50">
         <v>23039</v>
       </c>
       <c r="AC36" s="50">
         <v>23005</v>
       </c>
       <c r="AD36" s="54">
         <v>23009</v>
       </c>
       <c r="AE36" s="50">
         <v>23011</v>
       </c>
-      <c r="AF36" s="54">
+      <c r="AF36" s="58">
         <v>23007</v>
+      </c>
+      <c r="AG36" s="58">
+        <v>22990</v>
       </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="40">
         <v>5071</v>
       </c>
       <c r="C37" s="40">
         <v>5073</v>
       </c>
       <c r="D37" s="40">
         <v>5073</v>
       </c>
       <c r="E37" s="40">
         <v>5070</v>
       </c>
       <c r="F37" s="40">
         <v>5057</v>
       </c>
       <c r="G37" s="38">
         <v>5045</v>
       </c>
       <c r="H37" s="38">
@@ -12308,52 +12532,55 @@
       </c>
       <c r="X37" s="38">
         <v>4867</v>
       </c>
       <c r="Y37" s="38">
         <v>4852</v>
       </c>
       <c r="Z37" s="38">
         <v>4835</v>
       </c>
       <c r="AA37" s="50">
         <v>4820</v>
       </c>
       <c r="AB37" s="50">
         <v>4834</v>
       </c>
       <c r="AC37" s="50">
         <v>4832</v>
       </c>
       <c r="AD37" s="54">
         <v>4825</v>
       </c>
       <c r="AE37" s="50">
         <v>4827</v>
       </c>
-      <c r="AF37" s="54">
+      <c r="AF37" s="58">
         <v>4825</v>
+      </c>
+      <c r="AG37" s="58">
+        <v>4810</v>
       </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="40">
         <v>4724</v>
       </c>
       <c r="C38" s="40">
         <v>4726</v>
       </c>
       <c r="D38" s="40">
         <v>4691</v>
       </c>
       <c r="E38" s="40">
         <v>4680</v>
       </c>
       <c r="F38" s="40">
         <v>4673</v>
       </c>
       <c r="G38" s="38">
         <v>4661</v>
       </c>
       <c r="H38" s="38">
@@ -12406,52 +12633,55 @@
       </c>
       <c r="X38" s="38">
         <v>4380</v>
       </c>
       <c r="Y38" s="38">
         <v>4373</v>
       </c>
       <c r="Z38" s="38">
         <v>4345</v>
       </c>
       <c r="AA38" s="50">
         <v>4328</v>
       </c>
       <c r="AB38" s="50">
         <v>4309</v>
       </c>
       <c r="AC38" s="50">
         <v>4299</v>
       </c>
       <c r="AD38" s="54">
         <v>4291</v>
       </c>
       <c r="AE38" s="50">
         <v>4274</v>
       </c>
-      <c r="AF38" s="54">
+      <c r="AF38" s="58">
         <v>4281</v>
+      </c>
+      <c r="AG38" s="58">
+        <v>4270</v>
       </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="40">
         <v>8946</v>
       </c>
       <c r="C39" s="40">
         <v>8922</v>
       </c>
       <c r="D39" s="40">
         <v>8883</v>
       </c>
       <c r="E39" s="40">
         <v>8878</v>
       </c>
       <c r="F39" s="40">
         <v>8884</v>
       </c>
       <c r="G39" s="38">
         <v>8873</v>
       </c>
       <c r="H39" s="38">
@@ -12504,52 +12734,55 @@
       </c>
       <c r="X39" s="38">
         <v>8545</v>
       </c>
       <c r="Y39" s="38">
         <v>8522</v>
       </c>
       <c r="Z39" s="38">
         <v>8506</v>
       </c>
       <c r="AA39" s="50">
         <v>8519</v>
       </c>
       <c r="AB39" s="50">
         <v>8529</v>
       </c>
       <c r="AC39" s="50">
         <v>8506</v>
       </c>
       <c r="AD39" s="54">
         <v>8500</v>
       </c>
       <c r="AE39" s="50">
         <v>8511</v>
       </c>
-      <c r="AF39" s="54">
+      <c r="AF39" s="58">
         <v>8469</v>
+      </c>
+      <c r="AG39" s="58">
+        <v>8465</v>
       </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="40">
         <v>13333</v>
       </c>
       <c r="C40" s="40">
         <v>13311</v>
       </c>
       <c r="D40" s="40">
         <v>13186</v>
       </c>
       <c r="E40" s="40">
         <v>13168</v>
       </c>
       <c r="F40" s="40">
         <v>13127</v>
       </c>
       <c r="G40" s="38">
         <v>13091</v>
       </c>
       <c r="H40" s="38">
@@ -12602,52 +12835,55 @@
       </c>
       <c r="X40" s="38">
         <v>12400</v>
       </c>
       <c r="Y40" s="38">
         <v>12351</v>
       </c>
       <c r="Z40" s="38">
         <v>12335</v>
       </c>
       <c r="AA40" s="50">
         <v>12288</v>
       </c>
       <c r="AB40" s="50">
         <v>12268</v>
       </c>
       <c r="AC40" s="50">
         <v>12249</v>
       </c>
       <c r="AD40" s="54">
         <v>12215</v>
       </c>
       <c r="AE40" s="50">
         <v>12207</v>
       </c>
-      <c r="AF40" s="54">
+      <c r="AF40" s="58">
         <v>12200</v>
+      </c>
+      <c r="AG40" s="58">
+        <v>12155</v>
       </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="40">
         <v>4777</v>
       </c>
       <c r="C41" s="40">
         <v>4764</v>
       </c>
       <c r="D41" s="40">
         <v>4751</v>
       </c>
       <c r="E41" s="40">
         <v>4749</v>
       </c>
       <c r="F41" s="40">
         <v>4742</v>
       </c>
       <c r="G41" s="38">
         <v>4751</v>
       </c>
       <c r="H41" s="38">
@@ -12700,54 +12936,56 @@
       </c>
       <c r="X41" s="38">
         <v>4455</v>
       </c>
       <c r="Y41" s="38">
         <v>4436</v>
       </c>
       <c r="Z41" s="38">
         <v>4429</v>
       </c>
       <c r="AA41" s="50">
         <v>4423</v>
       </c>
       <c r="AB41" s="50">
         <v>4410</v>
       </c>
       <c r="AC41" s="50">
         <v>4398</v>
       </c>
       <c r="AD41" s="54">
         <v>4419</v>
       </c>
       <c r="AE41" s="50">
         <v>4399</v>
       </c>
-      <c r="AF41" s="54">
+      <c r="AF41" s="58">
         <v>4375</v>
       </c>
-      <c r="AG41" s="9"/>
+      <c r="AG41" s="58">
+        <v>4352</v>
+      </c>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="40">
         <v>6362</v>
       </c>
       <c r="C42" s="40">
         <v>6333</v>
       </c>
       <c r="D42" s="40">
         <v>6298</v>
       </c>
       <c r="E42" s="40">
         <v>6290</v>
       </c>
       <c r="F42" s="40">
         <v>6281</v>
       </c>
       <c r="G42" s="38">
@@ -12803,54 +13041,56 @@
       </c>
       <c r="X42" s="38">
         <v>5677</v>
       </c>
       <c r="Y42" s="38">
         <v>5637</v>
       </c>
       <c r="Z42" s="38">
         <v>5616</v>
       </c>
       <c r="AA42" s="50">
         <v>5601</v>
       </c>
       <c r="AB42" s="50">
         <v>5579</v>
       </c>
       <c r="AC42" s="50">
         <v>5563</v>
       </c>
       <c r="AD42" s="54">
         <v>5546</v>
       </c>
       <c r="AE42" s="50">
         <v>5516</v>
       </c>
-      <c r="AF42" s="54">
+      <c r="AF42" s="58">
         <v>5495</v>
       </c>
-      <c r="AG42" s="9"/>
+      <c r="AG42" s="58">
+        <v>5470</v>
+      </c>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
     <row r="43" spans="1:56" s="11" customFormat="1">
@@ -12925,52 +13165,55 @@
       </c>
       <c r="X43" s="39">
         <v>17076</v>
       </c>
       <c r="Y43" s="39">
         <v>17041</v>
       </c>
       <c r="Z43" s="39">
         <v>17003</v>
       </c>
       <c r="AA43" s="51">
         <v>16971</v>
       </c>
       <c r="AB43" s="51">
         <v>16930</v>
       </c>
       <c r="AC43" s="51">
         <v>16886</v>
       </c>
       <c r="AD43" s="53">
         <v>16874</v>
       </c>
       <c r="AE43" s="51">
         <v>16869</v>
       </c>
-      <c r="AF43" s="53">
+      <c r="AF43" s="51">
         <v>16827</v>
+      </c>
+      <c r="AG43" s="51">
+        <v>16803</v>
       </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>