--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14280" windowHeight="12612"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14280" windowHeight="12612" activeTab="4"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Әйелдер" sheetId="2" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
+    <sheet name="Ерлер" sheetId="3" r:id="rId4"/>
+    <sheet name="Әйелдер" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE30" i="2"/>
   <c r="AE30" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="81">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -228,56 +232,185 @@
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>кезең басына халық саны</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Белгілі бір кезеңде осы аумақта тұратын адамдар саны</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Жылдың басына ағымдағы бағалар жыл сайын туылғандар мен сол аумаққа келгендер саны қосылатын жəне өлгендер мен сол аумақтан кеткендердің саны алып тасталатын соңғы халық санағы қорытындыларының негізінде есептеледі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Елдің және оның өңірлерінің халық саны туралы ақпараттың негізгі дереккөздері ұлттық санақтар өткізудің қорытындылары бойынша алынған деректер болып табылады, санақ аралығындағы кезеңде елдің және оның өңірлерінің халық саны табиғи (туғандар және өлгендер туралы деректер) және көші-қон (тұрақты тіркелген жері бойынша келгендер және кеткендер туралы деректер) өсімі (кемуі) есебінен өзгереді</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>жоқ</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=37298&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="15">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -335,60 +468,157 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -433,60 +663,75 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -610,93 +855,191 @@
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 5" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -939,210 +1282,1103 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=37298&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C28"/>
+  <sheetViews>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.33203125" style="73" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="73" customWidth="1"/>
+    <col min="3" max="5" width="8.88671875" style="73"/>
+    <col min="6" max="6" width="9.88671875" style="73" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="8.88671875" style="73"/>
+    <col min="257" max="257" width="44.33203125" style="73" customWidth="1"/>
+    <col min="258" max="258" width="94.6640625" style="73" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="73"/>
+    <col min="513" max="513" width="44.33203125" style="73" customWidth="1"/>
+    <col min="514" max="514" width="94.6640625" style="73" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="73"/>
+    <col min="769" max="769" width="44.33203125" style="73" customWidth="1"/>
+    <col min="770" max="770" width="94.6640625" style="73" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="73"/>
+    <col min="1025" max="1025" width="44.33203125" style="73" customWidth="1"/>
+    <col min="1026" max="1026" width="94.6640625" style="73" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="73"/>
+    <col min="1281" max="1281" width="44.33203125" style="73" customWidth="1"/>
+    <col min="1282" max="1282" width="94.6640625" style="73" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="73"/>
+    <col min="1537" max="1537" width="44.33203125" style="73" customWidth="1"/>
+    <col min="1538" max="1538" width="94.6640625" style="73" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="73"/>
+    <col min="1793" max="1793" width="44.33203125" style="73" customWidth="1"/>
+    <col min="1794" max="1794" width="94.6640625" style="73" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="73"/>
+    <col min="2049" max="2049" width="44.33203125" style="73" customWidth="1"/>
+    <col min="2050" max="2050" width="94.6640625" style="73" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="73"/>
+    <col min="2305" max="2305" width="44.33203125" style="73" customWidth="1"/>
+    <col min="2306" max="2306" width="94.6640625" style="73" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="73"/>
+    <col min="2561" max="2561" width="44.33203125" style="73" customWidth="1"/>
+    <col min="2562" max="2562" width="94.6640625" style="73" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="73"/>
+    <col min="2817" max="2817" width="44.33203125" style="73" customWidth="1"/>
+    <col min="2818" max="2818" width="94.6640625" style="73" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="73"/>
+    <col min="3073" max="3073" width="44.33203125" style="73" customWidth="1"/>
+    <col min="3074" max="3074" width="94.6640625" style="73" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="73"/>
+    <col min="3329" max="3329" width="44.33203125" style="73" customWidth="1"/>
+    <col min="3330" max="3330" width="94.6640625" style="73" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="73"/>
+    <col min="3585" max="3585" width="44.33203125" style="73" customWidth="1"/>
+    <col min="3586" max="3586" width="94.6640625" style="73" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="73"/>
+    <col min="3841" max="3841" width="44.33203125" style="73" customWidth="1"/>
+    <col min="3842" max="3842" width="94.6640625" style="73" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="73"/>
+    <col min="4097" max="4097" width="44.33203125" style="73" customWidth="1"/>
+    <col min="4098" max="4098" width="94.6640625" style="73" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="73"/>
+    <col min="4353" max="4353" width="44.33203125" style="73" customWidth="1"/>
+    <col min="4354" max="4354" width="94.6640625" style="73" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="73"/>
+    <col min="4609" max="4609" width="44.33203125" style="73" customWidth="1"/>
+    <col min="4610" max="4610" width="94.6640625" style="73" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="73"/>
+    <col min="4865" max="4865" width="44.33203125" style="73" customWidth="1"/>
+    <col min="4866" max="4866" width="94.6640625" style="73" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="73"/>
+    <col min="5121" max="5121" width="44.33203125" style="73" customWidth="1"/>
+    <col min="5122" max="5122" width="94.6640625" style="73" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="73"/>
+    <col min="5377" max="5377" width="44.33203125" style="73" customWidth="1"/>
+    <col min="5378" max="5378" width="94.6640625" style="73" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="73"/>
+    <col min="5633" max="5633" width="44.33203125" style="73" customWidth="1"/>
+    <col min="5634" max="5634" width="94.6640625" style="73" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="73"/>
+    <col min="5889" max="5889" width="44.33203125" style="73" customWidth="1"/>
+    <col min="5890" max="5890" width="94.6640625" style="73" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="73"/>
+    <col min="6145" max="6145" width="44.33203125" style="73" customWidth="1"/>
+    <col min="6146" max="6146" width="94.6640625" style="73" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="73"/>
+    <col min="6401" max="6401" width="44.33203125" style="73" customWidth="1"/>
+    <col min="6402" max="6402" width="94.6640625" style="73" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="73"/>
+    <col min="6657" max="6657" width="44.33203125" style="73" customWidth="1"/>
+    <col min="6658" max="6658" width="94.6640625" style="73" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="73"/>
+    <col min="6913" max="6913" width="44.33203125" style="73" customWidth="1"/>
+    <col min="6914" max="6914" width="94.6640625" style="73" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="73"/>
+    <col min="7169" max="7169" width="44.33203125" style="73" customWidth="1"/>
+    <col min="7170" max="7170" width="94.6640625" style="73" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="73"/>
+    <col min="7425" max="7425" width="44.33203125" style="73" customWidth="1"/>
+    <col min="7426" max="7426" width="94.6640625" style="73" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="73"/>
+    <col min="7681" max="7681" width="44.33203125" style="73" customWidth="1"/>
+    <col min="7682" max="7682" width="94.6640625" style="73" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="73"/>
+    <col min="7937" max="7937" width="44.33203125" style="73" customWidth="1"/>
+    <col min="7938" max="7938" width="94.6640625" style="73" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="73"/>
+    <col min="8193" max="8193" width="44.33203125" style="73" customWidth="1"/>
+    <col min="8194" max="8194" width="94.6640625" style="73" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="73"/>
+    <col min="8449" max="8449" width="44.33203125" style="73" customWidth="1"/>
+    <col min="8450" max="8450" width="94.6640625" style="73" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="73"/>
+    <col min="8705" max="8705" width="44.33203125" style="73" customWidth="1"/>
+    <col min="8706" max="8706" width="94.6640625" style="73" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="73"/>
+    <col min="8961" max="8961" width="44.33203125" style="73" customWidth="1"/>
+    <col min="8962" max="8962" width="94.6640625" style="73" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="73"/>
+    <col min="9217" max="9217" width="44.33203125" style="73" customWidth="1"/>
+    <col min="9218" max="9218" width="94.6640625" style="73" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="73"/>
+    <col min="9473" max="9473" width="44.33203125" style="73" customWidth="1"/>
+    <col min="9474" max="9474" width="94.6640625" style="73" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="73"/>
+    <col min="9729" max="9729" width="44.33203125" style="73" customWidth="1"/>
+    <col min="9730" max="9730" width="94.6640625" style="73" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="73"/>
+    <col min="9985" max="9985" width="44.33203125" style="73" customWidth="1"/>
+    <col min="9986" max="9986" width="94.6640625" style="73" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="73"/>
+    <col min="10241" max="10241" width="44.33203125" style="73" customWidth="1"/>
+    <col min="10242" max="10242" width="94.6640625" style="73" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="73"/>
+    <col min="10497" max="10497" width="44.33203125" style="73" customWidth="1"/>
+    <col min="10498" max="10498" width="94.6640625" style="73" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="73"/>
+    <col min="10753" max="10753" width="44.33203125" style="73" customWidth="1"/>
+    <col min="10754" max="10754" width="94.6640625" style="73" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="73"/>
+    <col min="11009" max="11009" width="44.33203125" style="73" customWidth="1"/>
+    <col min="11010" max="11010" width="94.6640625" style="73" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="73"/>
+    <col min="11265" max="11265" width="44.33203125" style="73" customWidth="1"/>
+    <col min="11266" max="11266" width="94.6640625" style="73" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="73"/>
+    <col min="11521" max="11521" width="44.33203125" style="73" customWidth="1"/>
+    <col min="11522" max="11522" width="94.6640625" style="73" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="73"/>
+    <col min="11777" max="11777" width="44.33203125" style="73" customWidth="1"/>
+    <col min="11778" max="11778" width="94.6640625" style="73" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="73"/>
+    <col min="12033" max="12033" width="44.33203125" style="73" customWidth="1"/>
+    <col min="12034" max="12034" width="94.6640625" style="73" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="73"/>
+    <col min="12289" max="12289" width="44.33203125" style="73" customWidth="1"/>
+    <col min="12290" max="12290" width="94.6640625" style="73" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="73"/>
+    <col min="12545" max="12545" width="44.33203125" style="73" customWidth="1"/>
+    <col min="12546" max="12546" width="94.6640625" style="73" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="73"/>
+    <col min="12801" max="12801" width="44.33203125" style="73" customWidth="1"/>
+    <col min="12802" max="12802" width="94.6640625" style="73" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="73"/>
+    <col min="13057" max="13057" width="44.33203125" style="73" customWidth="1"/>
+    <col min="13058" max="13058" width="94.6640625" style="73" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="73"/>
+    <col min="13313" max="13313" width="44.33203125" style="73" customWidth="1"/>
+    <col min="13314" max="13314" width="94.6640625" style="73" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="73"/>
+    <col min="13569" max="13569" width="44.33203125" style="73" customWidth="1"/>
+    <col min="13570" max="13570" width="94.6640625" style="73" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="73"/>
+    <col min="13825" max="13825" width="44.33203125" style="73" customWidth="1"/>
+    <col min="13826" max="13826" width="94.6640625" style="73" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="73"/>
+    <col min="14081" max="14081" width="44.33203125" style="73" customWidth="1"/>
+    <col min="14082" max="14082" width="94.6640625" style="73" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="73"/>
+    <col min="14337" max="14337" width="44.33203125" style="73" customWidth="1"/>
+    <col min="14338" max="14338" width="94.6640625" style="73" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="73"/>
+    <col min="14593" max="14593" width="44.33203125" style="73" customWidth="1"/>
+    <col min="14594" max="14594" width="94.6640625" style="73" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="73"/>
+    <col min="14849" max="14849" width="44.33203125" style="73" customWidth="1"/>
+    <col min="14850" max="14850" width="94.6640625" style="73" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="73"/>
+    <col min="15105" max="15105" width="44.33203125" style="73" customWidth="1"/>
+    <col min="15106" max="15106" width="94.6640625" style="73" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="73"/>
+    <col min="15361" max="15361" width="44.33203125" style="73" customWidth="1"/>
+    <col min="15362" max="15362" width="94.6640625" style="73" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="73"/>
+    <col min="15617" max="15617" width="44.33203125" style="73" customWidth="1"/>
+    <col min="15618" max="15618" width="94.6640625" style="73" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="73"/>
+    <col min="15873" max="15873" width="44.33203125" style="73" customWidth="1"/>
+    <col min="15874" max="15874" width="94.6640625" style="73" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="73"/>
+    <col min="16129" max="16129" width="44.33203125" style="73" customWidth="1"/>
+    <col min="16130" max="16130" width="94.6640625" style="73" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="73"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A1" s="93"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="72"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="83">
+        <v>611101</v>
+      </c>
+      <c r="C2" s="72"/>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A3" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="84" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="72"/>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="82" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="72"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A5" s="86" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="84" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" s="72"/>
+    </row>
+    <row r="6" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A6" s="86" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="87" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="72"/>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1">
+      <c r="A7" s="86" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="87" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="72"/>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A8" s="82" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="83" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="72"/>
+    </row>
+    <row r="9" spans="1:3" ht="39.6">
+      <c r="A9" s="82" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="72"/>
+    </row>
+    <row r="10" spans="1:3" ht="73.5" customHeight="1">
+      <c r="A10" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="88" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="72"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="82" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="89" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="72"/>
+    </row>
+    <row r="12" spans="1:3" ht="21" customHeight="1">
+      <c r="A12" s="82" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="90" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="21" customHeight="1">
+      <c r="A13" s="91" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="76" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="21" customHeight="1">
+      <c r="A14" s="91" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="80" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="21" customHeight="1">
+      <c r="A15" s="91" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="76" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="74" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="92" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="102">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="74" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="92" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="102">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="21" customHeight="1">
+      <c r="A18" s="82" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="77" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1">
+      <c r="A19" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="21" customHeight="1">
+      <c r="A20" s="82" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="79" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="81" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="75"/>
+      <c r="B22" s="75"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="75"/>
+      <c r="B23" s="75"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="75"/>
+      <c r="B24" s="75"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="75"/>
+      <c r="B25" s="75"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="75"/>
+      <c r="B26" s="75"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="75"/>
+      <c r="B27" s="75"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="75"/>
+      <c r="B28" s="75"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="60" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="60"/>
+    <col min="4" max="4" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="61"/>
+    <col min="257" max="257" width="4.5546875" style="61" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="61" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="61"/>
+    <col min="260" max="260" width="51.6640625" style="61" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="61"/>
+    <col min="513" max="513" width="4.5546875" style="61" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="61" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="61"/>
+    <col min="516" max="516" width="51.6640625" style="61" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="61"/>
+    <col min="769" max="769" width="4.5546875" style="61" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="61" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="61"/>
+    <col min="772" max="772" width="51.6640625" style="61" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="61"/>
+    <col min="1025" max="1025" width="4.5546875" style="61" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="61"/>
+    <col min="1028" max="1028" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="61"/>
+    <col min="1281" max="1281" width="4.5546875" style="61" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="61"/>
+    <col min="1284" max="1284" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="61"/>
+    <col min="1537" max="1537" width="4.5546875" style="61" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="61"/>
+    <col min="1540" max="1540" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="61"/>
+    <col min="1793" max="1793" width="4.5546875" style="61" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="61"/>
+    <col min="1796" max="1796" width="51.6640625" style="61" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="61"/>
+    <col min="2049" max="2049" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="61"/>
+    <col min="2052" max="2052" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="61"/>
+    <col min="2305" max="2305" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="61"/>
+    <col min="2308" max="2308" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="61"/>
+    <col min="2561" max="2561" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="61"/>
+    <col min="2564" max="2564" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="61"/>
+    <col min="2817" max="2817" width="4.5546875" style="61" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="61"/>
+    <col min="2820" max="2820" width="51.6640625" style="61" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="61"/>
+    <col min="3073" max="3073" width="4.5546875" style="61" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="61"/>
+    <col min="3076" max="3076" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="61"/>
+    <col min="3329" max="3329" width="4.5546875" style="61" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="61"/>
+    <col min="3332" max="3332" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="61"/>
+    <col min="3585" max="3585" width="4.5546875" style="61" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="61"/>
+    <col min="3588" max="3588" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="61"/>
+    <col min="3841" max="3841" width="4.5546875" style="61" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="61"/>
+    <col min="3844" max="3844" width="51.6640625" style="61" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="61"/>
+    <col min="4097" max="4097" width="4.5546875" style="61" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="61"/>
+    <col min="4100" max="4100" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="61"/>
+    <col min="4353" max="4353" width="4.5546875" style="61" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="61"/>
+    <col min="4356" max="4356" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="61"/>
+    <col min="4609" max="4609" width="4.5546875" style="61" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="61"/>
+    <col min="4612" max="4612" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="61"/>
+    <col min="4865" max="4865" width="4.5546875" style="61" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="61"/>
+    <col min="4868" max="4868" width="51.6640625" style="61" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="61"/>
+    <col min="5121" max="5121" width="4.5546875" style="61" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="61"/>
+    <col min="5124" max="5124" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="61"/>
+    <col min="5377" max="5377" width="4.5546875" style="61" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="61"/>
+    <col min="5380" max="5380" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="61"/>
+    <col min="5633" max="5633" width="4.5546875" style="61" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="61"/>
+    <col min="5636" max="5636" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="61"/>
+    <col min="5889" max="5889" width="4.5546875" style="61" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="61"/>
+    <col min="5892" max="5892" width="51.6640625" style="61" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="61"/>
+    <col min="6145" max="6145" width="4.5546875" style="61" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="61"/>
+    <col min="6148" max="6148" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="61"/>
+    <col min="6401" max="6401" width="4.5546875" style="61" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="61"/>
+    <col min="6404" max="6404" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="61"/>
+    <col min="6657" max="6657" width="4.5546875" style="61" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="61"/>
+    <col min="6660" max="6660" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="61"/>
+    <col min="6913" max="6913" width="4.5546875" style="61" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="61"/>
+    <col min="6916" max="6916" width="51.6640625" style="61" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="61"/>
+    <col min="7169" max="7169" width="4.5546875" style="61" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="61"/>
+    <col min="7172" max="7172" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="61"/>
+    <col min="7425" max="7425" width="4.5546875" style="61" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="61"/>
+    <col min="7428" max="7428" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="61"/>
+    <col min="7681" max="7681" width="4.5546875" style="61" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="61"/>
+    <col min="7684" max="7684" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="61"/>
+    <col min="7937" max="7937" width="4.5546875" style="61" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="61"/>
+    <col min="7940" max="7940" width="51.6640625" style="61" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="61"/>
+    <col min="8193" max="8193" width="4.5546875" style="61" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="61"/>
+    <col min="8196" max="8196" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="61"/>
+    <col min="8449" max="8449" width="4.5546875" style="61" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="61"/>
+    <col min="8452" max="8452" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="61"/>
+    <col min="8705" max="8705" width="4.5546875" style="61" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="61"/>
+    <col min="8708" max="8708" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="61"/>
+    <col min="8961" max="8961" width="4.5546875" style="61" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="61"/>
+    <col min="8964" max="8964" width="51.6640625" style="61" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="61"/>
+    <col min="9217" max="9217" width="4.5546875" style="61" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="61"/>
+    <col min="9220" max="9220" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="61"/>
+    <col min="9473" max="9473" width="4.5546875" style="61" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="61"/>
+    <col min="9476" max="9476" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="61"/>
+    <col min="9729" max="9729" width="4.5546875" style="61" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="61"/>
+    <col min="9732" max="9732" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="61"/>
+    <col min="9985" max="9985" width="4.5546875" style="61" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="61"/>
+    <col min="9988" max="9988" width="51.6640625" style="61" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="61"/>
+    <col min="10241" max="10241" width="4.5546875" style="61" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="61"/>
+    <col min="10244" max="10244" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="61"/>
+    <col min="10497" max="10497" width="4.5546875" style="61" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="61"/>
+    <col min="10500" max="10500" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="61"/>
+    <col min="10753" max="10753" width="4.5546875" style="61" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="61"/>
+    <col min="10756" max="10756" width="51.6640625" style="61" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="61"/>
+    <col min="11009" max="11009" width="4.5546875" style="61" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="61"/>
+    <col min="11012" max="11012" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="61"/>
+    <col min="11265" max="11265" width="4.5546875" style="61" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="61"/>
+    <col min="11268" max="11268" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="61"/>
+    <col min="11521" max="11521" width="4.5546875" style="61" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="61"/>
+    <col min="11524" max="11524" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="61"/>
+    <col min="11777" max="11777" width="4.5546875" style="61" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="61"/>
+    <col min="11780" max="11780" width="51.6640625" style="61" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="61"/>
+    <col min="12033" max="12033" width="4.5546875" style="61" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="61"/>
+    <col min="12036" max="12036" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="61"/>
+    <col min="12289" max="12289" width="4.5546875" style="61" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="61"/>
+    <col min="12292" max="12292" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="61"/>
+    <col min="12545" max="12545" width="4.5546875" style="61" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="61"/>
+    <col min="12548" max="12548" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="61"/>
+    <col min="12801" max="12801" width="4.5546875" style="61" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="61"/>
+    <col min="12804" max="12804" width="51.6640625" style="61" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="61"/>
+    <col min="13057" max="13057" width="4.5546875" style="61" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="61"/>
+    <col min="13060" max="13060" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="61"/>
+    <col min="13313" max="13313" width="4.5546875" style="61" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="61"/>
+    <col min="13316" max="13316" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="61"/>
+    <col min="13569" max="13569" width="4.5546875" style="61" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="61"/>
+    <col min="13572" max="13572" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="61"/>
+    <col min="13825" max="13825" width="4.5546875" style="61" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="61"/>
+    <col min="13828" max="13828" width="51.6640625" style="61" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="61"/>
+    <col min="14081" max="14081" width="4.5546875" style="61" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="61"/>
+    <col min="14084" max="14084" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="61"/>
+    <col min="14337" max="14337" width="4.5546875" style="61" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="61"/>
+    <col min="14340" max="14340" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="61"/>
+    <col min="14593" max="14593" width="4.5546875" style="61" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="61"/>
+    <col min="14596" max="14596" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="61"/>
+    <col min="14849" max="14849" width="4.5546875" style="61" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="61"/>
+    <col min="14852" max="14852" width="51.6640625" style="61" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="61"/>
+    <col min="15105" max="15105" width="4.5546875" style="61" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="61"/>
+    <col min="15108" max="15108" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="61"/>
+    <col min="15361" max="15361" width="4.5546875" style="61" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="61"/>
+    <col min="15364" max="15364" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="61"/>
+    <col min="15617" max="15617" width="4.5546875" style="61" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="61"/>
+    <col min="15620" max="15620" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="61"/>
+    <col min="15873" max="15873" width="4.5546875" style="61" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="61"/>
+    <col min="15876" max="15876" width="51.6640625" style="61" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="61"/>
+    <col min="16129" max="16129" width="4.5546875" style="61" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="61" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="61"/>
+    <col min="16132" max="16132" width="51.6640625" style="61" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="61"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" s="59"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="59"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="64"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="62"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="65"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="62"/>
+      <c r="B5" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="63"/>
+      <c r="D5" s="64"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="62"/>
+      <c r="B6" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="63"/>
+      <c r="D6" s="64"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="62"/>
+      <c r="B7" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="63"/>
+      <c r="D7" s="64"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="62"/>
+      <c r="B8" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="63"/>
+      <c r="D8" s="64"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="62"/>
+      <c r="B9" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="63"/>
+      <c r="D9" s="64"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="62"/>
+      <c r="B10" s="59"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="67"/>
+    </row>
+    <row r="11" spans="1:24" ht="53.4">
+      <c r="A11" s="62"/>
+      <c r="B11" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="63"/>
+      <c r="D11" s="67"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="62"/>
+      <c r="B12" s="62"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="67"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="62"/>
+      <c r="B13" s="62"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="67"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="B14" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="70"/>
+      <c r="D14" s="70"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="64"/>
+      <c r="B15" s="65"/>
+      <c r="C15" s="64"/>
+      <c r="D15" s="65"/>
+      <c r="X15" s="71"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="64"/>
+      <c r="B16" s="64"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="64"/>
+      <c r="B17" s="64"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="64"/>
+      <c r="B18" s="64"/>
+      <c r="C18" s="64"/>
+      <c r="D18" s="64"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="94"/>
+      <c r="B19" s="94"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AH23" sqref="AH23"/>
+    <sheetView topLeftCell="M19" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AH7" sqref="AH7:AH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.88671875" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.88671875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.6640625" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="10.88671875" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="99" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
     </row>
     <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="59">
+      <c r="A4" s="100"/>
+      <c r="B4" s="95">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="95">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="96"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="95">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+      <c r="AC4" s="96"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="96"/>
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="96"/>
+      <c r="AI4" s="96"/>
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="96"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="65"/>
+      <c r="A5" s="101"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1209,77 +2445,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="97" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="97"/>
+      <c r="E6" s="97"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="97"/>
+      <c r="K6" s="97"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="97"/>
+      <c r="O6" s="97"/>
+      <c r="P6" s="97"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="97"/>
+      <c r="S6" s="97"/>
+      <c r="T6" s="97"/>
+      <c r="U6" s="97"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="97"/>
+      <c r="Y6" s="97"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="19">
         <v>530124</v>
       </c>
       <c r="C7" s="19">
         <v>529435</v>
       </c>
       <c r="D7" s="19">
         <v>527854</v>
       </c>
       <c r="E7" s="19">
         <v>527480</v>
       </c>
       <c r="F7" s="19">
         <v>527107</v>
       </c>
       <c r="G7" s="18">
         <v>526718</v>
       </c>
       <c r="H7" s="18">
         <v>526185</v>
@@ -1337,51 +2573,53 @@
       </c>
       <c r="Z7" s="38">
         <v>514156</v>
       </c>
       <c r="AA7" s="48">
         <v>513624</v>
       </c>
       <c r="AB7" s="48">
         <v>513386</v>
       </c>
       <c r="AC7" s="48">
         <v>512991</v>
       </c>
       <c r="AD7" s="48">
         <v>512702</v>
       </c>
       <c r="AE7" s="56">
         <v>512388</v>
       </c>
       <c r="AF7" s="50">
         <v>511982</v>
       </c>
       <c r="AG7" s="50">
         <v>511455</v>
       </c>
-      <c r="AH7" s="9"/>
+      <c r="AH7" s="103">
+        <v>510756</v>
+      </c>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>222703</v>
       </c>
       <c r="C8" s="19">
         <v>222677</v>
       </c>
       <c r="D8" s="19">
         <v>222002</v>
       </c>
       <c r="E8" s="19">
         <v>221995</v>
       </c>
       <c r="F8" s="19">
         <v>221760</v>
       </c>
       <c r="G8" s="18">
         <v>221627</v>
@@ -1442,51 +2680,53 @@
       </c>
       <c r="Z8" s="38">
         <v>222115</v>
       </c>
       <c r="AA8" s="48">
         <v>222039</v>
       </c>
       <c r="AB8" s="48">
         <v>222116</v>
       </c>
       <c r="AC8" s="48">
         <v>222218</v>
       </c>
       <c r="AD8" s="48">
         <v>222125</v>
       </c>
       <c r="AE8" s="56">
         <v>222038</v>
       </c>
       <c r="AF8" s="50">
         <v>222107</v>
       </c>
       <c r="AG8" s="50">
         <v>222149</v>
       </c>
-      <c r="AH8" s="9"/>
+      <c r="AH8" s="103">
+        <v>222184</v>
+      </c>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="19">
         <v>31970</v>
       </c>
       <c r="C9" s="19">
         <v>31867</v>
       </c>
       <c r="D9" s="19">
         <v>31776</v>
       </c>
       <c r="E9" s="19">
         <v>31714</v>
       </c>
       <c r="F9" s="19">
         <v>31580</v>
       </c>
       <c r="G9" s="18">
         <v>31537</v>
@@ -1547,51 +2787,53 @@
       </c>
       <c r="Z9" s="38">
         <v>29758</v>
       </c>
       <c r="AA9" s="48">
         <v>29680</v>
       </c>
       <c r="AB9" s="48">
         <v>29570</v>
       </c>
       <c r="AC9" s="48">
         <v>29515</v>
       </c>
       <c r="AD9" s="48">
         <v>29521</v>
       </c>
       <c r="AE9" s="56">
         <v>29489</v>
       </c>
       <c r="AF9" s="50">
         <v>29385</v>
       </c>
       <c r="AG9" s="50">
         <v>29314</v>
       </c>
-      <c r="AH9" s="9"/>
+      <c r="AH9" s="103">
+        <v>29205</v>
+      </c>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="19">
         <v>13189</v>
       </c>
       <c r="C10" s="19">
         <v>13144</v>
       </c>
       <c r="D10" s="19">
         <v>13116</v>
       </c>
       <c r="E10" s="19">
         <v>13099</v>
       </c>
       <c r="F10" s="19">
         <v>13070</v>
       </c>
       <c r="G10" s="18">
         <v>13065</v>
@@ -1652,51 +2894,53 @@
       </c>
       <c r="Z10" s="38">
         <v>12201</v>
       </c>
       <c r="AA10" s="48">
         <v>12175</v>
       </c>
       <c r="AB10" s="48">
         <v>12127</v>
       </c>
       <c r="AC10" s="48">
         <v>12074</v>
       </c>
       <c r="AD10" s="48">
         <v>12062</v>
       </c>
       <c r="AE10" s="56">
         <v>12049</v>
       </c>
       <c r="AF10" s="50">
         <v>12007</v>
       </c>
       <c r="AG10" s="50">
         <v>11960</v>
       </c>
-      <c r="AH10" s="9"/>
+      <c r="AH10" s="103">
+        <v>11914</v>
+      </c>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>26828</v>
       </c>
       <c r="C11" s="19">
         <v>26778</v>
       </c>
       <c r="D11" s="19">
         <v>26720</v>
       </c>
       <c r="E11" s="19">
         <v>26659</v>
       </c>
       <c r="F11" s="19">
         <v>26614</v>
       </c>
       <c r="G11" s="18">
         <v>26626</v>
@@ -1757,51 +3001,53 @@
       </c>
       <c r="Z11" s="38">
         <v>25771</v>
       </c>
       <c r="AA11" s="48">
         <v>25742</v>
       </c>
       <c r="AB11" s="48">
         <v>25722</v>
       </c>
       <c r="AC11" s="48">
         <v>25687</v>
       </c>
       <c r="AD11" s="48">
         <v>25634</v>
       </c>
       <c r="AE11" s="56">
         <v>25620</v>
       </c>
       <c r="AF11" s="50">
         <v>25628</v>
       </c>
       <c r="AG11" s="50">
         <v>25581</v>
       </c>
-      <c r="AH11" s="9"/>
+      <c r="AH11" s="103">
+        <v>25508</v>
+      </c>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>20969</v>
       </c>
       <c r="C12" s="19">
         <v>20918</v>
       </c>
       <c r="D12" s="19">
         <v>20878</v>
       </c>
       <c r="E12" s="19">
         <v>20831</v>
       </c>
       <c r="F12" s="19">
         <v>20777</v>
       </c>
       <c r="G12" s="18">
         <v>20753</v>
@@ -1862,51 +3108,53 @@
       </c>
       <c r="Z12" s="38">
         <v>20024</v>
       </c>
       <c r="AA12" s="48">
         <v>19950</v>
       </c>
       <c r="AB12" s="48">
         <v>19925</v>
       </c>
       <c r="AC12" s="48">
         <v>19896</v>
       </c>
       <c r="AD12" s="48">
         <v>19865</v>
       </c>
       <c r="AE12" s="56">
         <v>19875</v>
       </c>
       <c r="AF12" s="50">
         <v>19845</v>
       </c>
       <c r="AG12" s="50">
         <v>19798</v>
       </c>
-      <c r="AH12" s="9"/>
+      <c r="AH12" s="103">
+        <v>19755</v>
+      </c>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="19">
         <v>17787</v>
       </c>
       <c r="C13" s="19">
         <v>17737</v>
       </c>
       <c r="D13" s="19">
         <v>17683</v>
       </c>
       <c r="E13" s="19">
         <v>17662</v>
       </c>
       <c r="F13" s="19">
         <v>17633</v>
       </c>
       <c r="G13" s="18">
         <v>17597</v>
@@ -1967,51 +3215,53 @@
       </c>
       <c r="Z13" s="38">
         <v>16544</v>
       </c>
       <c r="AA13" s="48">
         <v>16487</v>
       </c>
       <c r="AB13" s="48">
         <v>16474</v>
       </c>
       <c r="AC13" s="48">
         <v>16439</v>
       </c>
       <c r="AD13" s="48">
         <v>16404</v>
       </c>
       <c r="AE13" s="56">
         <v>16383</v>
       </c>
       <c r="AF13" s="50">
         <v>16356</v>
       </c>
       <c r="AG13" s="50">
         <v>16288</v>
       </c>
-      <c r="AH13" s="9"/>
+      <c r="AH13" s="103">
+        <v>16234</v>
+      </c>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="19">
         <v>46556</v>
       </c>
       <c r="C14" s="19">
         <v>46509</v>
       </c>
       <c r="D14" s="19">
         <v>46479</v>
       </c>
       <c r="E14" s="19">
         <v>46471</v>
       </c>
       <c r="F14" s="19">
         <v>46779</v>
       </c>
       <c r="G14" s="18">
         <v>46829</v>
@@ -2072,51 +3322,53 @@
       </c>
       <c r="Z14" s="38">
         <v>45862</v>
       </c>
       <c r="AA14" s="48">
         <v>45837</v>
       </c>
       <c r="AB14" s="48">
         <v>45848</v>
       </c>
       <c r="AC14" s="48">
         <v>45792</v>
       </c>
       <c r="AD14" s="48">
         <v>45809</v>
       </c>
       <c r="AE14" s="56">
         <v>45805</v>
       </c>
       <c r="AF14" s="50">
         <v>45823</v>
       </c>
       <c r="AG14" s="50">
         <v>45804</v>
       </c>
-      <c r="AH14" s="9"/>
+      <c r="AH14" s="103">
+        <v>45822</v>
+      </c>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19">
         <v>17233</v>
       </c>
       <c r="C15" s="19">
         <v>17205</v>
       </c>
       <c r="D15" s="19">
         <v>17181</v>
       </c>
       <c r="E15" s="19">
         <v>17174</v>
       </c>
       <c r="F15" s="19">
         <v>17163</v>
       </c>
       <c r="G15" s="18">
         <v>17139</v>
@@ -2177,51 +3429,53 @@
       </c>
       <c r="Z15" s="38">
         <v>16400</v>
       </c>
       <c r="AA15" s="48">
         <v>16376</v>
       </c>
       <c r="AB15" s="48">
         <v>16385</v>
       </c>
       <c r="AC15" s="48">
         <v>16376</v>
       </c>
       <c r="AD15" s="48">
         <v>16348</v>
       </c>
       <c r="AE15" s="56">
         <v>16313</v>
       </c>
       <c r="AF15" s="50">
         <v>16286</v>
       </c>
       <c r="AG15" s="50">
         <v>16237</v>
       </c>
-      <c r="AH15" s="9"/>
+      <c r="AH15" s="103">
+        <v>16154</v>
+      </c>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="19">
         <v>17702</v>
       </c>
       <c r="C16" s="19">
         <v>17688</v>
       </c>
       <c r="D16" s="19">
         <v>17588</v>
       </c>
       <c r="E16" s="19">
         <v>17574</v>
       </c>
       <c r="F16" s="19">
         <v>17527</v>
       </c>
       <c r="G16" s="18">
         <v>17508</v>
@@ -2282,51 +3536,53 @@
       </c>
       <c r="Z16" s="38">
         <v>16831</v>
       </c>
       <c r="AA16" s="48">
         <v>16809</v>
       </c>
       <c r="AB16" s="48">
         <v>16793</v>
       </c>
       <c r="AC16" s="48">
         <v>16783</v>
       </c>
       <c r="AD16" s="48">
         <v>16791</v>
       </c>
       <c r="AE16" s="56">
         <v>16758</v>
       </c>
       <c r="AF16" s="50">
         <v>16747</v>
       </c>
       <c r="AG16" s="50">
         <v>16728</v>
       </c>
-      <c r="AH16" s="9"/>
+      <c r="AH16" s="103">
+        <v>16693</v>
+      </c>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="19">
         <v>17823</v>
       </c>
       <c r="C17" s="19">
         <v>17770</v>
       </c>
       <c r="D17" s="19">
         <v>17688</v>
       </c>
       <c r="E17" s="19">
         <v>17664</v>
       </c>
       <c r="F17" s="19">
         <v>17689</v>
       </c>
       <c r="G17" s="18">
         <v>17663</v>
@@ -2387,51 +3643,53 @@
       </c>
       <c r="Z17" s="38">
         <v>17042</v>
       </c>
       <c r="AA17" s="48">
         <v>17088</v>
       </c>
       <c r="AB17" s="48">
         <v>17136</v>
       </c>
       <c r="AC17" s="48">
         <v>17101</v>
       </c>
       <c r="AD17" s="48">
         <v>17102</v>
       </c>
       <c r="AE17" s="56">
         <v>17138</v>
       </c>
       <c r="AF17" s="50">
         <v>17069</v>
       </c>
       <c r="AG17" s="50">
         <v>17068</v>
       </c>
-      <c r="AH17" s="9"/>
+      <c r="AH17" s="103">
+        <v>17069</v>
+      </c>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="19">
         <v>39628</v>
       </c>
       <c r="C18" s="19">
         <v>39559</v>
       </c>
       <c r="D18" s="19">
         <v>39281</v>
       </c>
       <c r="E18" s="19">
         <v>39212</v>
       </c>
       <c r="F18" s="19">
         <v>39142</v>
       </c>
       <c r="G18" s="18">
         <v>39073</v>
@@ -2492,51 +3750,53 @@
       </c>
       <c r="Z18" s="38">
         <v>37365</v>
       </c>
       <c r="AA18" s="48">
         <v>37282</v>
       </c>
       <c r="AB18" s="48">
         <v>37256</v>
       </c>
       <c r="AC18" s="48">
         <v>37204</v>
       </c>
       <c r="AD18" s="48">
         <v>37162</v>
       </c>
       <c r="AE18" s="56">
         <v>37146</v>
       </c>
       <c r="AF18" s="50">
         <v>37093</v>
       </c>
       <c r="AG18" s="50">
         <v>37020</v>
       </c>
-      <c r="AH18" s="9"/>
+      <c r="AH18" s="103">
+        <v>36971</v>
+      </c>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="19">
         <v>9677</v>
       </c>
       <c r="C19" s="19">
         <v>9633</v>
       </c>
       <c r="D19" s="19">
         <v>9607</v>
       </c>
       <c r="E19" s="19">
         <v>9608</v>
       </c>
       <c r="F19" s="19">
         <v>9592</v>
       </c>
       <c r="G19" s="18">
         <v>9593</v>
@@ -2597,51 +3857,53 @@
       </c>
       <c r="Z19" s="38">
         <v>9049</v>
       </c>
       <c r="AA19" s="48">
         <v>9029</v>
       </c>
       <c r="AB19" s="48">
         <v>9012</v>
       </c>
       <c r="AC19" s="48">
         <v>8975</v>
       </c>
       <c r="AD19" s="48">
         <v>9008</v>
       </c>
       <c r="AE19" s="56">
         <v>8986</v>
       </c>
       <c r="AF19" s="50">
         <v>8944</v>
       </c>
       <c r="AG19" s="50">
         <v>8905</v>
       </c>
-      <c r="AH19" s="9"/>
+      <c r="AH19" s="103">
+        <v>8857</v>
+      </c>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="19">
         <v>12932</v>
       </c>
       <c r="C20" s="19">
         <v>12863</v>
       </c>
       <c r="D20" s="19">
         <v>12803</v>
       </c>
       <c r="E20" s="19">
         <v>12773</v>
       </c>
       <c r="F20" s="19">
         <v>12744</v>
       </c>
       <c r="G20" s="18">
         <v>12727</v>
@@ -2702,51 +3964,53 @@
       </c>
       <c r="Z20" s="38">
         <v>11523</v>
       </c>
       <c r="AA20" s="48">
         <v>11504</v>
       </c>
       <c r="AB20" s="48">
         <v>11472</v>
       </c>
       <c r="AC20" s="48">
         <v>11430</v>
       </c>
       <c r="AD20" s="48">
         <v>11405</v>
       </c>
       <c r="AE20" s="56">
         <v>11341</v>
       </c>
       <c r="AF20" s="50">
         <v>11326</v>
       </c>
       <c r="AG20" s="50">
         <v>11282</v>
       </c>
-      <c r="AH20" s="9"/>
+      <c r="AH20" s="103">
+        <v>11165</v>
+      </c>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="19">
         <v>35127</v>
       </c>
       <c r="C21" s="19">
         <v>35087</v>
       </c>
       <c r="D21" s="19">
         <v>35052</v>
       </c>
       <c r="E21" s="19">
         <v>35044</v>
       </c>
       <c r="F21" s="19">
         <v>35037</v>
       </c>
       <c r="G21" s="18">
         <v>34981</v>
@@ -2807,87 +4071,89 @@
       </c>
       <c r="Z21" s="38">
         <v>33671</v>
       </c>
       <c r="AA21" s="48">
         <v>33626</v>
       </c>
       <c r="AB21" s="48">
         <v>33550</v>
       </c>
       <c r="AC21" s="48">
         <v>33501</v>
       </c>
       <c r="AD21" s="48">
         <v>33466</v>
       </c>
       <c r="AE21" s="56">
         <v>33447</v>
       </c>
       <c r="AF21" s="50">
         <v>33366</v>
       </c>
       <c r="AG21" s="50">
         <v>33321</v>
       </c>
-      <c r="AH21" s="9"/>
+      <c r="AH21" s="103">
+        <v>33225</v>
+      </c>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="62" t="s">
+      <c r="A22" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="98"/>
+      <c r="C22" s="98"/>
+      <c r="D22" s="98"/>
+      <c r="E22" s="98"/>
+      <c r="F22" s="98"/>
+      <c r="G22" s="98"/>
+      <c r="H22" s="98"/>
+      <c r="I22" s="98"/>
+      <c r="J22" s="98"/>
+      <c r="K22" s="98"/>
+      <c r="L22" s="98"/>
+      <c r="M22" s="98"/>
+      <c r="N22" s="98"/>
+      <c r="O22" s="98"/>
+      <c r="P22" s="98"/>
+      <c r="Q22" s="98"/>
+      <c r="R22" s="98"/>
+      <c r="S22" s="98"/>
+      <c r="T22" s="98"/>
+      <c r="U22" s="98"/>
+      <c r="V22" s="98"/>
+      <c r="W22" s="98"/>
+      <c r="X22" s="98"/>
+      <c r="Y22" s="98"/>
       <c r="AA22" s="9"/>
       <c r="AF22" s="50"/>
       <c r="AG22" s="50"/>
-      <c r="AH22" s="9"/>
+      <c r="AH22" s="104"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="21">
         <v>259346</v>
       </c>
       <c r="C23" s="21">
         <v>259288</v>
       </c>
       <c r="D23" s="21">
         <v>258508</v>
       </c>
       <c r="E23" s="21">
         <v>258505</v>
       </c>
       <c r="F23" s="21">
         <v>258241</v>
       </c>
       <c r="G23" s="20">
         <v>258148</v>
@@ -2948,51 +4214,53 @@
       </c>
       <c r="Z23" s="38">
         <v>258104</v>
       </c>
       <c r="AA23" s="48">
         <v>258029</v>
       </c>
       <c r="AB23" s="50">
         <v>258110</v>
       </c>
       <c r="AC23" s="50">
         <v>258186</v>
       </c>
       <c r="AD23" s="50">
         <v>258117</v>
       </c>
       <c r="AE23" s="56">
         <v>257997</v>
       </c>
       <c r="AF23" s="50">
         <v>258053</v>
       </c>
       <c r="AG23" s="50">
         <v>258051</v>
       </c>
-      <c r="AH23" s="66"/>
+      <c r="AH23" s="103">
+        <v>258068</v>
+      </c>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>222703</v>
       </c>
       <c r="C24" s="21">
         <v>222677</v>
       </c>
       <c r="D24" s="21">
         <v>222002</v>
       </c>
       <c r="E24" s="21">
         <v>221995</v>
       </c>
       <c r="F24" s="21">
         <v>221760</v>
       </c>
       <c r="G24" s="20">
         <v>221627</v>
@@ -3053,51 +4321,53 @@
       </c>
       <c r="Z24" s="38">
         <v>222115</v>
       </c>
       <c r="AA24" s="48">
         <v>222039</v>
       </c>
       <c r="AB24" s="50">
         <v>222116</v>
       </c>
       <c r="AC24" s="50">
         <v>222218</v>
       </c>
       <c r="AD24" s="50">
         <v>222125</v>
       </c>
       <c r="AE24" s="56">
         <v>222038</v>
       </c>
       <c r="AF24" s="50">
         <v>222107</v>
       </c>
       <c r="AG24" s="50">
         <v>222149</v>
       </c>
-      <c r="AH24" s="9"/>
+      <c r="AH24" s="103">
+        <v>222184</v>
+      </c>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="21">
         <v>8550</v>
       </c>
       <c r="C25" s="21">
         <v>8539</v>
       </c>
       <c r="D25" s="21">
         <v>8520</v>
       </c>
       <c r="E25" s="21">
         <v>8522</v>
       </c>
       <c r="F25" s="21">
         <v>8517</v>
       </c>
       <c r="G25" s="20">
         <v>8552</v>
@@ -3158,51 +4428,53 @@
       </c>
       <c r="Z25" s="38">
         <v>8499</v>
       </c>
       <c r="AA25" s="48">
         <v>8503</v>
       </c>
       <c r="AB25" s="50">
         <v>8509</v>
       </c>
       <c r="AC25" s="50">
         <v>8496</v>
       </c>
       <c r="AD25" s="50">
         <v>8489</v>
       </c>
       <c r="AE25" s="56">
         <v>8489</v>
       </c>
       <c r="AF25" s="50">
         <v>8524</v>
       </c>
       <c r="AG25" s="50">
         <v>8528</v>
       </c>
-      <c r="AH25" s="9"/>
+      <c r="AH25" s="103">
+        <v>8525</v>
+      </c>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="21">
         <v>6944</v>
       </c>
       <c r="C26" s="21">
         <v>6916</v>
       </c>
       <c r="D26" s="21">
         <v>6895</v>
       </c>
       <c r="E26" s="21">
         <v>6890</v>
       </c>
       <c r="F26" s="21">
         <v>6891</v>
       </c>
       <c r="G26" s="20">
         <v>6888</v>
@@ -3263,51 +4535,53 @@
       </c>
       <c r="Z26" s="38">
         <v>6637</v>
       </c>
       <c r="AA26" s="48">
         <v>6628</v>
       </c>
       <c r="AB26" s="50">
         <v>6603</v>
       </c>
       <c r="AC26" s="50">
         <v>6603</v>
       </c>
       <c r="AD26" s="50">
         <v>6592</v>
       </c>
       <c r="AE26" s="56">
         <v>6571</v>
       </c>
       <c r="AF26" s="50">
         <v>6564</v>
       </c>
       <c r="AG26" s="50">
         <v>6538</v>
       </c>
-      <c r="AH26" s="9"/>
+      <c r="AH26" s="103">
+        <v>6512</v>
+      </c>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="21">
         <v>8112</v>
       </c>
       <c r="C27" s="21">
         <v>8116</v>
       </c>
       <c r="D27" s="21">
         <v>8092</v>
       </c>
       <c r="E27" s="21">
         <v>8102</v>
       </c>
       <c r="F27" s="21">
         <v>8082</v>
       </c>
       <c r="G27" s="20">
         <v>8098</v>
@@ -3368,51 +4642,53 @@
       </c>
       <c r="Z27" s="38">
         <v>8028</v>
       </c>
       <c r="AA27" s="48">
         <v>8042</v>
       </c>
       <c r="AB27" s="50">
         <v>8055</v>
       </c>
       <c r="AC27" s="50">
         <v>8062</v>
       </c>
       <c r="AD27" s="50">
         <v>8087</v>
       </c>
       <c r="AE27" s="56">
         <v>8079</v>
       </c>
       <c r="AF27" s="50">
         <v>8062</v>
       </c>
       <c r="AG27" s="50">
         <v>8044</v>
       </c>
-      <c r="AH27" s="9"/>
+      <c r="AH27" s="103">
+        <v>8058</v>
+      </c>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="21">
         <v>13037</v>
       </c>
       <c r="C28" s="21">
         <v>13040</v>
       </c>
       <c r="D28" s="21">
         <v>12999</v>
       </c>
       <c r="E28" s="21">
         <v>12996</v>
       </c>
       <c r="F28" s="21">
         <v>12991</v>
       </c>
       <c r="G28" s="20">
         <v>12983</v>
@@ -3473,86 +4749,88 @@
       </c>
       <c r="Z28" s="38">
         <v>12825</v>
       </c>
       <c r="AA28" s="48">
         <v>12817</v>
       </c>
       <c r="AB28" s="50">
         <v>12827</v>
       </c>
       <c r="AC28" s="50">
         <v>12807</v>
       </c>
       <c r="AD28" s="50">
         <v>12824</v>
       </c>
       <c r="AE28" s="56">
         <v>12820</v>
       </c>
       <c r="AF28" s="50">
         <v>12796</v>
       </c>
       <c r="AG28" s="50">
         <v>12792</v>
       </c>
-      <c r="AH28" s="9"/>
+      <c r="AH28" s="103">
+        <v>12789</v>
+      </c>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="98" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="62"/>
-[...22 lines deleted...]
-      <c r="Y29" s="62"/>
+      <c r="B29" s="98"/>
+      <c r="C29" s="98"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="98"/>
+      <c r="J29" s="98"/>
+      <c r="K29" s="98"/>
+      <c r="L29" s="98"/>
+      <c r="M29" s="98"/>
+      <c r="N29" s="98"/>
+      <c r="O29" s="98"/>
+      <c r="P29" s="98"/>
+      <c r="Q29" s="98"/>
+      <c r="R29" s="98"/>
+      <c r="S29" s="98"/>
+      <c r="T29" s="98"/>
+      <c r="U29" s="98"/>
+      <c r="V29" s="98"/>
+      <c r="W29" s="98"/>
+      <c r="X29" s="98"/>
+      <c r="Y29" s="98"/>
       <c r="AA29" s="9"/>
       <c r="AF29" s="50"/>
-      <c r="AH29" s="9"/>
+      <c r="AH29" s="50"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="24">
         <v>270778</v>
       </c>
       <c r="C30" s="24">
         <v>270147</v>
       </c>
       <c r="D30" s="24">
         <v>269346</v>
       </c>
       <c r="E30" s="24">
         <v>268975</v>
       </c>
       <c r="F30" s="24">
         <v>268866</v>
       </c>
       <c r="G30" s="22">
         <v>268570</v>
@@ -3611,53 +4889,55 @@
       <c r="Y30" s="38">
         <v>256575</v>
       </c>
       <c r="Z30" s="38">
         <v>256052</v>
       </c>
       <c r="AA30" s="48">
         <v>255595</v>
       </c>
       <c r="AB30" s="48">
         <v>255276</v>
       </c>
       <c r="AC30" s="50">
         <v>254805</v>
       </c>
       <c r="AD30" s="50">
         <v>254585</v>
       </c>
       <c r="AE30" s="50">
         <v>254391</v>
       </c>
       <c r="AF30" s="50">
         <v>253929</v>
       </c>
       <c r="AG30" s="58">
-        <v>253404</v>
-[...1 lines deleted...]
-      <c r="AH30" s="9"/>
+        <v>254721</v>
+      </c>
+      <c r="AH30" s="103">
+        <v>252688</v>
+      </c>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>31970</v>
       </c>
       <c r="C31" s="24">
         <v>31867</v>
       </c>
       <c r="D31" s="24">
         <v>31776</v>
       </c>
       <c r="E31" s="24">
         <v>31714</v>
       </c>
       <c r="F31" s="24">
         <v>31580</v>
       </c>
       <c r="G31" s="22">
         <v>31537</v>
@@ -3716,53 +4996,55 @@
       <c r="Y31" s="38">
         <v>29858</v>
       </c>
       <c r="Z31" s="38">
         <v>29758</v>
       </c>
       <c r="AA31" s="48">
         <v>29680</v>
       </c>
       <c r="AB31" s="48">
         <v>29570</v>
       </c>
       <c r="AC31" s="50">
         <v>29515</v>
       </c>
       <c r="AD31" s="50">
         <v>29521</v>
       </c>
       <c r="AE31" s="50">
         <v>29489</v>
       </c>
       <c r="AF31" s="50">
         <v>29385</v>
       </c>
       <c r="AG31" s="58">
-        <v>29314</v>
-[...1 lines deleted...]
-      <c r="AH31" s="9"/>
+        <v>29533</v>
+      </c>
+      <c r="AH31" s="103">
+        <v>29205</v>
+      </c>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>13189</v>
       </c>
       <c r="C32" s="24">
         <v>13144</v>
       </c>
       <c r="D32" s="24">
         <v>13116</v>
       </c>
       <c r="E32" s="24">
         <v>13099</v>
       </c>
       <c r="F32" s="24">
         <v>13070</v>
       </c>
       <c r="G32" s="22">
         <v>13065</v>
@@ -3821,53 +5103,55 @@
       <c r="Y32" s="38">
         <v>12230</v>
       </c>
       <c r="Z32" s="38">
         <v>12201</v>
       </c>
       <c r="AA32" s="48">
         <v>12175</v>
       </c>
       <c r="AB32" s="48">
         <v>12127</v>
       </c>
       <c r="AC32" s="50">
         <v>12074</v>
       </c>
       <c r="AD32" s="50">
         <v>12062</v>
       </c>
       <c r="AE32" s="50">
         <v>12049</v>
       </c>
       <c r="AF32" s="50">
         <v>12007</v>
       </c>
       <c r="AG32" s="58">
-        <v>11960</v>
-[...1 lines deleted...]
-      <c r="AH32" s="9"/>
+        <v>12081</v>
+      </c>
+      <c r="AH32" s="103">
+        <v>11914</v>
+      </c>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="24">
         <v>18278</v>
       </c>
       <c r="C33" s="24">
         <v>18239</v>
       </c>
       <c r="D33" s="24">
         <v>18200</v>
       </c>
       <c r="E33" s="24">
         <v>18137</v>
       </c>
       <c r="F33" s="24">
         <v>18097</v>
       </c>
       <c r="G33" s="22">
         <v>18074</v>
@@ -3926,53 +5210,55 @@
       <c r="Y33" s="38">
         <v>17323</v>
       </c>
       <c r="Z33" s="38">
         <v>17272</v>
       </c>
       <c r="AA33" s="48">
         <v>17239</v>
       </c>
       <c r="AB33" s="48">
         <v>17213</v>
       </c>
       <c r="AC33" s="50">
         <v>17191</v>
       </c>
       <c r="AD33" s="50">
         <v>17145</v>
       </c>
       <c r="AE33" s="50">
         <v>17131</v>
       </c>
       <c r="AF33" s="50">
         <v>17104</v>
       </c>
       <c r="AG33" s="58">
-        <v>17053</v>
-[...1 lines deleted...]
-      <c r="AH33" s="9"/>
+        <v>17164</v>
+      </c>
+      <c r="AH33" s="103">
+        <v>16983</v>
+      </c>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="24">
         <v>20969</v>
       </c>
       <c r="C34" s="24">
         <v>20918</v>
       </c>
       <c r="D34" s="24">
         <v>20878</v>
       </c>
       <c r="E34" s="24">
         <v>20831</v>
       </c>
       <c r="F34" s="24">
         <v>20777</v>
       </c>
       <c r="G34" s="22">
         <v>20753</v>
@@ -4031,53 +5317,55 @@
       <c r="Y34" s="38">
         <v>20037</v>
       </c>
       <c r="Z34" s="38">
         <v>20024</v>
       </c>
       <c r="AA34" s="48">
         <v>19950</v>
       </c>
       <c r="AB34" s="48">
         <v>19925</v>
       </c>
       <c r="AC34" s="50">
         <v>19896</v>
       </c>
       <c r="AD34" s="50">
         <v>19865</v>
       </c>
       <c r="AE34" s="50">
         <v>19875</v>
       </c>
       <c r="AF34" s="50">
         <v>19845</v>
       </c>
       <c r="AG34" s="58">
-        <v>19798</v>
-[...1 lines deleted...]
-      <c r="AH34" s="9"/>
+        <v>19913.5</v>
+      </c>
+      <c r="AH34" s="103">
+        <v>19755</v>
+      </c>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="24">
         <v>17787</v>
       </c>
       <c r="C35" s="24">
         <v>17737</v>
       </c>
       <c r="D35" s="24">
         <v>17683</v>
       </c>
       <c r="E35" s="24">
         <v>17662</v>
       </c>
       <c r="F35" s="24">
         <v>17633</v>
       </c>
       <c r="G35" s="22">
         <v>17597</v>
@@ -4136,53 +5424,55 @@
       <c r="Y35" s="38">
         <v>16575</v>
       </c>
       <c r="Z35" s="38">
         <v>16544</v>
       </c>
       <c r="AA35" s="48">
         <v>16487</v>
       </c>
       <c r="AB35" s="48">
         <v>16474</v>
       </c>
       <c r="AC35" s="50">
         <v>16439</v>
       </c>
       <c r="AD35" s="50">
         <v>16404</v>
       </c>
       <c r="AE35" s="50">
         <v>16383</v>
       </c>
       <c r="AF35" s="50">
         <v>16356</v>
       </c>
       <c r="AG35" s="58">
-        <v>16288</v>
-[...1 lines deleted...]
-      <c r="AH35" s="9"/>
+        <v>16416.5</v>
+      </c>
+      <c r="AH35" s="103">
+        <v>16234</v>
+      </c>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="24">
         <v>46556</v>
       </c>
       <c r="C36" s="24">
         <v>46509</v>
       </c>
       <c r="D36" s="24">
         <v>46479</v>
       </c>
       <c r="E36" s="24">
         <v>46471</v>
       </c>
       <c r="F36" s="24">
         <v>46779</v>
       </c>
       <c r="G36" s="22">
         <v>46829</v>
@@ -4241,53 +5531,55 @@
       <c r="Y36" s="38">
         <v>45895</v>
       </c>
       <c r="Z36" s="38">
         <v>45862</v>
       </c>
       <c r="AA36" s="48">
         <v>45837</v>
       </c>
       <c r="AB36" s="48">
         <v>45848</v>
       </c>
       <c r="AC36" s="50">
         <v>45792</v>
       </c>
       <c r="AD36" s="50">
         <v>45809</v>
       </c>
       <c r="AE36" s="50">
         <v>45805</v>
       </c>
       <c r="AF36" s="50">
         <v>45823</v>
       </c>
       <c r="AG36" s="58">
-        <v>45804</v>
-[...1 lines deleted...]
-      <c r="AH36" s="9"/>
+        <v>45825</v>
+      </c>
+      <c r="AH36" s="103">
+        <v>45822</v>
+      </c>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="24">
         <v>10289</v>
       </c>
       <c r="C37" s="24">
         <v>10289</v>
       </c>
       <c r="D37" s="24">
         <v>10286</v>
       </c>
       <c r="E37" s="24">
         <v>10284</v>
       </c>
       <c r="F37" s="24">
         <v>10272</v>
       </c>
       <c r="G37" s="22">
         <v>10251</v>
@@ -4346,53 +5638,55 @@
       <c r="Y37" s="38">
         <v>9794</v>
       </c>
       <c r="Z37" s="38">
         <v>9763</v>
       </c>
       <c r="AA37" s="48">
         <v>9748</v>
       </c>
       <c r="AB37" s="48">
         <v>9782</v>
       </c>
       <c r="AC37" s="50">
         <v>9773</v>
       </c>
       <c r="AD37" s="50">
         <v>9756</v>
       </c>
       <c r="AE37" s="50">
         <v>9742</v>
       </c>
       <c r="AF37" s="50">
         <v>9722</v>
       </c>
       <c r="AG37" s="58">
-        <v>9699</v>
-[...1 lines deleted...]
-      <c r="AH37" s="9"/>
+        <v>9732.5</v>
+      </c>
+      <c r="AH37" s="103">
+        <v>9642</v>
+      </c>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="24">
         <v>9590</v>
       </c>
       <c r="C38" s="24">
         <v>9572</v>
       </c>
       <c r="D38" s="24">
         <v>9496</v>
       </c>
       <c r="E38" s="24">
         <v>9472</v>
       </c>
       <c r="F38" s="24">
         <v>9445</v>
       </c>
       <c r="G38" s="22">
         <v>9410</v>
@@ -4451,53 +5745,55 @@
       <c r="Y38" s="38">
         <v>8846</v>
       </c>
       <c r="Z38" s="38">
         <v>8803</v>
       </c>
       <c r="AA38" s="48">
         <v>8767</v>
       </c>
       <c r="AB38" s="48">
         <v>8738</v>
       </c>
       <c r="AC38" s="50">
         <v>8721</v>
       </c>
       <c r="AD38" s="50">
         <v>8704</v>
       </c>
       <c r="AE38" s="50">
         <v>8679</v>
       </c>
       <c r="AF38" s="50">
         <v>8685</v>
       </c>
       <c r="AG38" s="58">
-        <v>8684</v>
-[...1 lines deleted...]
-      <c r="AH38" s="9"/>
+        <v>8742.5</v>
+      </c>
+      <c r="AH38" s="103">
+        <v>8635</v>
+      </c>
       <c r="AI38" s="9"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="9"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="24">
         <v>17823</v>
       </c>
       <c r="C39" s="24">
         <v>17770</v>
       </c>
       <c r="D39" s="24">
         <v>17688</v>
       </c>
       <c r="E39" s="24">
         <v>17664</v>
       </c>
       <c r="F39" s="24">
         <v>17689</v>
       </c>
       <c r="G39" s="22">
         <v>17663</v>
@@ -4556,53 +5852,55 @@
       <c r="Y39" s="38">
         <v>17068</v>
       </c>
       <c r="Z39" s="38">
         <v>17042</v>
       </c>
       <c r="AA39" s="48">
         <v>17088</v>
       </c>
       <c r="AB39" s="48">
         <v>17136</v>
       </c>
       <c r="AC39" s="50">
         <v>17101</v>
       </c>
       <c r="AD39" s="50">
         <v>17102</v>
       </c>
       <c r="AE39" s="50">
         <v>17138</v>
       </c>
       <c r="AF39" s="50">
         <v>17069</v>
       </c>
       <c r="AG39" s="58">
-        <v>17068</v>
-[...1 lines deleted...]
-      <c r="AH39" s="9"/>
+        <v>17055.5</v>
+      </c>
+      <c r="AH39" s="103">
+        <v>17069</v>
+      </c>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="24">
         <v>26591</v>
       </c>
       <c r="C40" s="24">
         <v>26519</v>
       </c>
       <c r="D40" s="24">
         <v>26282</v>
       </c>
       <c r="E40" s="24">
         <v>26216</v>
       </c>
       <c r="F40" s="24">
         <v>26151</v>
       </c>
       <c r="G40" s="22">
         <v>26090</v>
@@ -4661,53 +5959,55 @@
       <c r="Y40" s="38">
         <v>24587</v>
       </c>
       <c r="Z40" s="38">
         <v>24540</v>
       </c>
       <c r="AA40" s="48">
         <v>24465</v>
       </c>
       <c r="AB40" s="48">
         <v>24429</v>
       </c>
       <c r="AC40" s="50">
         <v>24397</v>
       </c>
       <c r="AD40" s="50">
         <v>24338</v>
       </c>
       <c r="AE40" s="50">
         <v>24326</v>
       </c>
       <c r="AF40" s="50">
         <v>24297</v>
       </c>
       <c r="AG40" s="58">
-        <v>24228</v>
-[...1 lines deleted...]
-      <c r="AH40" s="9"/>
+        <v>24385.5</v>
+      </c>
+      <c r="AH40" s="103">
+        <v>24182</v>
+      </c>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="24">
         <v>9677</v>
       </c>
       <c r="C41" s="24">
         <v>9633</v>
       </c>
       <c r="D41" s="24">
         <v>9607</v>
       </c>
       <c r="E41" s="24">
         <v>9608</v>
       </c>
       <c r="F41" s="24">
         <v>9592</v>
       </c>
       <c r="G41" s="22">
         <v>9593</v>
@@ -4766,53 +6066,55 @@
       <c r="Y41" s="38">
         <v>9076</v>
       </c>
       <c r="Z41" s="38">
         <v>9049</v>
       </c>
       <c r="AA41" s="48">
         <v>9029</v>
       </c>
       <c r="AB41" s="48">
         <v>9012</v>
       </c>
       <c r="AC41" s="50">
         <v>8975</v>
       </c>
       <c r="AD41" s="50">
         <v>9008</v>
       </c>
       <c r="AE41" s="50">
         <v>8986</v>
       </c>
       <c r="AF41" s="50">
         <v>8944</v>
       </c>
       <c r="AG41" s="58">
-        <v>8905</v>
-[...1 lines deleted...]
-      <c r="AH41" s="9"/>
+        <v>8977</v>
+      </c>
+      <c r="AH41" s="103">
+        <v>8857</v>
+      </c>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="24">
         <v>12932</v>
       </c>
       <c r="C42" s="24">
         <v>12863</v>
       </c>
       <c r="D42" s="24">
         <v>12803</v>
       </c>
       <c r="E42" s="24">
         <v>12773</v>
       </c>
       <c r="F42" s="24">
         <v>12744</v>
       </c>
       <c r="G42" s="22">
         <v>12727</v>
@@ -4871,53 +6173,55 @@
       <c r="Y42" s="38">
         <v>11566</v>
       </c>
       <c r="Z42" s="38">
         <v>11523</v>
       </c>
       <c r="AA42" s="48">
         <v>11504</v>
       </c>
       <c r="AB42" s="48">
         <v>11472</v>
       </c>
       <c r="AC42" s="50">
         <v>11430</v>
       </c>
       <c r="AD42" s="50">
         <v>11405</v>
       </c>
       <c r="AE42" s="50">
         <v>11341</v>
       </c>
       <c r="AF42" s="50">
         <v>11326</v>
       </c>
       <c r="AG42" s="58">
-        <v>11282</v>
-[...1 lines deleted...]
-      <c r="AH42" s="9"/>
+        <v>11402</v>
+      </c>
+      <c r="AH42" s="103">
+        <v>11165</v>
+      </c>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
     <row r="43" spans="1:56" s="11" customFormat="1">
       <c r="A43" s="10" t="s">
@@ -4995,51 +6299,54 @@
       <c r="Y43" s="39">
         <v>33720</v>
       </c>
       <c r="Z43" s="39">
         <v>33671</v>
       </c>
       <c r="AA43" s="39">
         <v>33626</v>
       </c>
       <c r="AB43" s="39">
         <v>33550</v>
       </c>
       <c r="AC43" s="51">
         <v>33501</v>
       </c>
       <c r="AD43" s="51">
         <v>33466</v>
       </c>
       <c r="AE43" s="51">
         <v>33447</v>
       </c>
       <c r="AF43" s="51">
         <v>33366</v>
       </c>
       <c r="AG43" s="51">
-        <v>33321</v>
+        <v>33493</v>
+      </c>
+      <c r="AH43" s="105">
+        <v>33225</v>
       </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>
@@ -5098,200 +6405,200 @@
       <c r="BB44" s="9"/>
       <c r="BC44" s="9"/>
       <c r="BD44" s="9"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
     <sheetView topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+      <selection activeCell="AH7" sqref="AH7:AH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.88671875" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
     <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="59">
+      <c r="A4" s="100"/>
+      <c r="B4" s="95">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="95">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="96"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="95">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+      <c r="AC4" s="96"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="96"/>
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="96"/>
+      <c r="AI4" s="96"/>
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="96"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="65"/>
+      <c r="A5" s="101"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5358,77 +6665,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="97" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="97"/>
+      <c r="E6" s="97"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="97"/>
+      <c r="K6" s="97"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="97"/>
+      <c r="O6" s="97"/>
+      <c r="P6" s="97"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="97"/>
+      <c r="S6" s="97"/>
+      <c r="T6" s="97"/>
+      <c r="U6" s="97"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="97"/>
+      <c r="Y6" s="97"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>256154</v>
       </c>
       <c r="C7" s="27">
         <v>255786</v>
       </c>
       <c r="D7" s="27">
         <v>254978</v>
       </c>
       <c r="E7" s="27">
         <v>254759</v>
       </c>
       <c r="F7" s="27">
         <v>254544</v>
       </c>
       <c r="G7" s="26">
         <v>254339</v>
       </c>
       <c r="H7" s="26">
         <v>254098</v>
@@ -5486,51 +6793,53 @@
       </c>
       <c r="Z7" s="38">
         <v>248668</v>
       </c>
       <c r="AA7" s="50">
         <v>248445</v>
       </c>
       <c r="AB7" s="50">
         <v>248380</v>
       </c>
       <c r="AC7" s="50">
         <v>248180</v>
       </c>
       <c r="AD7" s="52">
         <v>248022</v>
       </c>
       <c r="AE7" s="50">
         <v>247863</v>
       </c>
       <c r="AF7" s="58">
         <v>247710</v>
       </c>
       <c r="AG7" s="58">
         <v>247505</v>
       </c>
-      <c r="AH7" s="9"/>
+      <c r="AH7" s="103">
+        <v>247175</v>
+      </c>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>102943</v>
       </c>
       <c r="C8" s="27">
         <v>102961</v>
       </c>
       <c r="D8" s="27">
         <v>102581</v>
       </c>
       <c r="E8" s="27">
         <v>102603</v>
       </c>
       <c r="F8" s="27">
         <v>102494</v>
       </c>
       <c r="G8" s="26">
         <v>102416</v>
@@ -5591,51 +6900,53 @@
       </c>
       <c r="Z8" s="38">
         <v>102802</v>
       </c>
       <c r="AA8" s="50">
         <v>102802</v>
       </c>
       <c r="AB8" s="50">
         <v>102863</v>
       </c>
       <c r="AC8" s="50">
         <v>102902</v>
       </c>
       <c r="AD8" s="52">
         <v>102823</v>
       </c>
       <c r="AE8" s="50">
         <v>102763</v>
       </c>
       <c r="AF8" s="58">
         <v>102782</v>
       </c>
       <c r="AG8" s="58">
         <v>102817</v>
       </c>
-      <c r="AH8" s="9"/>
+      <c r="AH8" s="103">
+        <v>102839</v>
+      </c>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="27">
         <v>15968</v>
       </c>
       <c r="C9" s="27">
         <v>15919</v>
       </c>
       <c r="D9" s="27">
         <v>15873</v>
       </c>
       <c r="E9" s="27">
         <v>15838</v>
       </c>
       <c r="F9" s="27">
         <v>15759</v>
       </c>
       <c r="G9" s="26">
         <v>15726</v>
@@ -5696,51 +7007,53 @@
       </c>
       <c r="Z9" s="38">
         <v>14869</v>
       </c>
       <c r="AA9" s="50">
         <v>14816</v>
       </c>
       <c r="AB9" s="50">
         <v>14760</v>
       </c>
       <c r="AC9" s="50">
         <v>14717</v>
       </c>
       <c r="AD9" s="52">
         <v>14715</v>
       </c>
       <c r="AE9" s="50">
         <v>14700</v>
       </c>
       <c r="AF9" s="58">
         <v>14658</v>
       </c>
       <c r="AG9" s="58">
         <v>14626</v>
       </c>
-      <c r="AH9" s="9"/>
+      <c r="AH9" s="103">
+        <v>14591</v>
+      </c>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="27">
         <v>6743</v>
       </c>
       <c r="C10" s="27">
         <v>6717</v>
       </c>
       <c r="D10" s="27">
         <v>6707</v>
       </c>
       <c r="E10" s="27">
         <v>6699</v>
       </c>
       <c r="F10" s="27">
         <v>6678</v>
       </c>
       <c r="G10" s="26">
         <v>6679</v>
@@ -5801,51 +7114,53 @@
       </c>
       <c r="Z10" s="38">
         <v>6289</v>
       </c>
       <c r="AA10" s="50">
         <v>6277</v>
       </c>
       <c r="AB10" s="50">
         <v>6251</v>
       </c>
       <c r="AC10" s="50">
         <v>6225</v>
       </c>
       <c r="AD10" s="52">
         <v>6221</v>
       </c>
       <c r="AE10" s="50">
         <v>6214</v>
       </c>
       <c r="AF10" s="58">
         <v>6201</v>
       </c>
       <c r="AG10" s="58">
         <v>6177</v>
       </c>
-      <c r="AH10" s="9"/>
+      <c r="AH10" s="103">
+        <v>6152</v>
+      </c>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="27">
         <v>13282</v>
       </c>
       <c r="C11" s="27">
         <v>13256</v>
       </c>
       <c r="D11" s="27">
         <v>13226</v>
       </c>
       <c r="E11" s="27">
         <v>13190</v>
       </c>
       <c r="F11" s="27">
         <v>13161</v>
       </c>
       <c r="G11" s="26">
         <v>13168</v>
@@ -5906,51 +7221,53 @@
       </c>
       <c r="Z11" s="38">
         <v>12770</v>
       </c>
       <c r="AA11" s="50">
         <v>12761</v>
       </c>
       <c r="AB11" s="50">
         <v>12754</v>
       </c>
       <c r="AC11" s="50">
         <v>12744</v>
       </c>
       <c r="AD11" s="52">
         <v>12715</v>
       </c>
       <c r="AE11" s="50">
         <v>12718</v>
       </c>
       <c r="AF11" s="58">
         <v>12736</v>
       </c>
       <c r="AG11" s="58">
         <v>12715</v>
       </c>
-      <c r="AH11" s="9"/>
+      <c r="AH11" s="103">
+        <v>12673</v>
+      </c>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="27">
         <v>10514</v>
       </c>
       <c r="C12" s="27">
         <v>10483</v>
       </c>
       <c r="D12" s="27">
         <v>10457</v>
       </c>
       <c r="E12" s="27">
         <v>10428</v>
       </c>
       <c r="F12" s="27">
         <v>10392</v>
       </c>
       <c r="G12" s="26">
         <v>10387</v>
@@ -6011,51 +7328,53 @@
       </c>
       <c r="Z12" s="38">
         <v>10024</v>
       </c>
       <c r="AA12" s="50">
         <v>9993</v>
       </c>
       <c r="AB12" s="50">
         <v>9980</v>
       </c>
       <c r="AC12" s="50">
         <v>9976</v>
       </c>
       <c r="AD12" s="52">
         <v>9957</v>
       </c>
       <c r="AE12" s="50">
         <v>9965</v>
       </c>
       <c r="AF12" s="58">
         <v>9956</v>
       </c>
       <c r="AG12" s="58">
         <v>9929</v>
       </c>
-      <c r="AH12" s="9"/>
+      <c r="AH12" s="103">
+        <v>9915</v>
+      </c>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="27">
         <v>8888</v>
       </c>
       <c r="C13" s="27">
         <v>8870</v>
       </c>
       <c r="D13" s="27">
         <v>8840</v>
       </c>
       <c r="E13" s="27">
         <v>8823</v>
       </c>
       <c r="F13" s="27">
         <v>8799</v>
       </c>
       <c r="G13" s="26">
         <v>8788</v>
@@ -6116,51 +7435,53 @@
       </c>
       <c r="Z13" s="38">
         <v>8309</v>
       </c>
       <c r="AA13" s="50">
         <v>8267</v>
       </c>
       <c r="AB13" s="50">
         <v>8260</v>
       </c>
       <c r="AC13" s="50">
         <v>8244</v>
       </c>
       <c r="AD13" s="52">
         <v>8231</v>
       </c>
       <c r="AE13" s="50">
         <v>8217</v>
       </c>
       <c r="AF13" s="58">
         <v>8206</v>
       </c>
       <c r="AG13" s="58">
         <v>8179</v>
       </c>
-      <c r="AH13" s="9"/>
+      <c r="AH13" s="103">
+        <v>8151</v>
+      </c>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>23178</v>
       </c>
       <c r="C14" s="27">
         <v>23129</v>
       </c>
       <c r="D14" s="27">
         <v>23120</v>
       </c>
       <c r="E14" s="27">
         <v>23125</v>
       </c>
       <c r="F14" s="27">
         <v>23271</v>
       </c>
       <c r="G14" s="26">
         <v>23292</v>
@@ -6221,51 +7542,53 @@
       </c>
       <c r="Z14" s="38">
         <v>22833</v>
       </c>
       <c r="AA14" s="50">
         <v>22807</v>
       </c>
       <c r="AB14" s="50">
         <v>22809</v>
       </c>
       <c r="AC14" s="50">
         <v>22787</v>
       </c>
       <c r="AD14" s="52">
         <v>22800</v>
       </c>
       <c r="AE14" s="50">
         <v>22794</v>
       </c>
       <c r="AF14" s="58">
         <v>22816</v>
       </c>
       <c r="AG14" s="58">
         <v>22814</v>
       </c>
-      <c r="AH14" s="9"/>
+      <c r="AH14" s="103">
+        <v>22831</v>
+      </c>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="27">
         <v>8568</v>
       </c>
       <c r="C15" s="27">
         <v>8556</v>
       </c>
       <c r="D15" s="27">
         <v>8546</v>
       </c>
       <c r="E15" s="27">
         <v>8543</v>
       </c>
       <c r="F15" s="27">
         <v>8547</v>
       </c>
       <c r="G15" s="26">
         <v>8541</v>
@@ -6326,51 +7649,53 @@
       </c>
       <c r="Z15" s="38">
         <v>8170</v>
       </c>
       <c r="AA15" s="50">
         <v>8168</v>
       </c>
       <c r="AB15" s="50">
         <v>8170</v>
       </c>
       <c r="AC15" s="50">
         <v>8157</v>
       </c>
       <c r="AD15" s="52">
         <v>8142</v>
       </c>
       <c r="AE15" s="50">
         <v>8117</v>
       </c>
       <c r="AF15" s="58">
         <v>8103</v>
       </c>
       <c r="AG15" s="58">
         <v>8082</v>
       </c>
-      <c r="AH15" s="9"/>
+      <c r="AH15" s="103">
+        <v>8039</v>
+      </c>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="27">
         <v>8800</v>
       </c>
       <c r="C16" s="27">
         <v>8780</v>
       </c>
       <c r="D16" s="27">
         <v>8734</v>
       </c>
       <c r="E16" s="27">
         <v>8726</v>
       </c>
       <c r="F16" s="27">
         <v>8696</v>
       </c>
       <c r="G16" s="26">
         <v>8680</v>
@@ -6431,51 +7756,53 @@
       </c>
       <c r="Z16" s="38">
         <v>8365</v>
       </c>
       <c r="AA16" s="50">
         <v>8353</v>
       </c>
       <c r="AB16" s="50">
         <v>8346</v>
       </c>
       <c r="AC16" s="50">
         <v>8338</v>
       </c>
       <c r="AD16" s="52">
         <v>8356</v>
       </c>
       <c r="AE16" s="50">
         <v>8342</v>
       </c>
       <c r="AF16" s="58">
         <v>8328</v>
       </c>
       <c r="AG16" s="58">
         <v>8328</v>
       </c>
-      <c r="AH16" s="9"/>
+      <c r="AH16" s="103">
+        <v>8303</v>
+      </c>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="27">
         <v>8877</v>
       </c>
       <c r="C17" s="27">
         <v>8848</v>
       </c>
       <c r="D17" s="27">
         <v>8805</v>
       </c>
       <c r="E17" s="27">
         <v>8786</v>
       </c>
       <c r="F17" s="27">
         <v>8805</v>
       </c>
       <c r="G17" s="26">
         <v>8790</v>
@@ -6536,51 +7863,53 @@
       </c>
       <c r="Z17" s="38">
         <v>8536</v>
       </c>
       <c r="AA17" s="50">
         <v>8569</v>
       </c>
       <c r="AB17" s="50">
         <v>8607</v>
       </c>
       <c r="AC17" s="50">
         <v>8595</v>
       </c>
       <c r="AD17" s="52">
         <v>8602</v>
       </c>
       <c r="AE17" s="50">
         <v>8627</v>
       </c>
       <c r="AF17" s="58">
         <v>8600</v>
       </c>
       <c r="AG17" s="58">
         <v>8603</v>
       </c>
-      <c r="AH17" s="9"/>
+      <c r="AH17" s="103">
+        <v>8604</v>
+      </c>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="27">
         <v>19570</v>
       </c>
       <c r="C18" s="27">
         <v>19531</v>
       </c>
       <c r="D18" s="27">
         <v>19410</v>
       </c>
       <c r="E18" s="27">
         <v>19348</v>
       </c>
       <c r="F18" s="27">
         <v>19324</v>
       </c>
       <c r="G18" s="26">
         <v>19298</v>
@@ -6641,51 +7970,53 @@
       </c>
       <c r="Z18" s="38">
         <v>18506</v>
       </c>
       <c r="AA18" s="50">
         <v>18468</v>
       </c>
       <c r="AB18" s="50">
         <v>18465</v>
       </c>
       <c r="AC18" s="50">
         <v>18436</v>
       </c>
       <c r="AD18" s="52">
         <v>18420</v>
       </c>
       <c r="AE18" s="50">
         <v>18416</v>
       </c>
       <c r="AF18" s="58">
         <v>18385</v>
       </c>
       <c r="AG18" s="58">
         <v>18352</v>
       </c>
-      <c r="AH18" s="9"/>
+      <c r="AH18" s="103">
+        <v>18335</v>
+      </c>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="27">
         <v>4900</v>
       </c>
       <c r="C19" s="27">
         <v>4869</v>
       </c>
       <c r="D19" s="27">
         <v>4856</v>
       </c>
       <c r="E19" s="27">
         <v>4859</v>
       </c>
       <c r="F19" s="27">
         <v>4850</v>
       </c>
       <c r="G19" s="26">
         <v>4842</v>
@@ -6746,51 +8077,53 @@
       </c>
       <c r="Z19" s="38">
         <v>4620</v>
       </c>
       <c r="AA19" s="50">
         <v>4606</v>
       </c>
       <c r="AB19" s="50">
         <v>4602</v>
       </c>
       <c r="AC19" s="50">
         <v>4577</v>
       </c>
       <c r="AD19" s="52">
         <v>4589</v>
       </c>
       <c r="AE19" s="50">
         <v>4587</v>
       </c>
       <c r="AF19" s="58">
         <v>4569</v>
       </c>
       <c r="AG19" s="58">
         <v>4553</v>
       </c>
-      <c r="AH19" s="9"/>
+      <c r="AH19" s="103">
+        <v>4530</v>
+      </c>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="27">
         <v>6570</v>
       </c>
       <c r="C20" s="27">
         <v>6530</v>
       </c>
       <c r="D20" s="27">
         <v>6505</v>
       </c>
       <c r="E20" s="27">
         <v>6483</v>
       </c>
       <c r="F20" s="27">
         <v>6463</v>
       </c>
       <c r="G20" s="26">
         <v>6458</v>
@@ -6851,51 +8184,53 @@
       </c>
       <c r="Z20" s="38">
         <v>5907</v>
       </c>
       <c r="AA20" s="50">
         <v>5903</v>
       </c>
       <c r="AB20" s="50">
         <v>5893</v>
       </c>
       <c r="AC20" s="50">
         <v>5867</v>
       </c>
       <c r="AD20" s="52">
         <v>5859</v>
       </c>
       <c r="AE20" s="50">
         <v>5825</v>
       </c>
       <c r="AF20" s="58">
         <v>5831</v>
       </c>
       <c r="AG20" s="58">
         <v>5812</v>
       </c>
-      <c r="AH20" s="9"/>
+      <c r="AH20" s="103">
+        <v>5757</v>
+      </c>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="27">
         <v>17353</v>
       </c>
       <c r="C21" s="27">
         <v>17337</v>
       </c>
       <c r="D21" s="27">
         <v>17318</v>
       </c>
       <c r="E21" s="27">
         <v>17308</v>
       </c>
       <c r="F21" s="27">
         <v>17305</v>
       </c>
       <c r="G21" s="26">
         <v>17274</v>
@@ -6956,92 +8291,93 @@
       </c>
       <c r="Z21" s="38">
         <v>16668</v>
       </c>
       <c r="AA21" s="50">
         <v>16655</v>
       </c>
       <c r="AB21" s="50">
         <v>16620</v>
       </c>
       <c r="AC21" s="50">
         <v>16615</v>
       </c>
       <c r="AD21" s="52">
         <v>16592</v>
       </c>
       <c r="AE21" s="50">
         <v>16578</v>
       </c>
       <c r="AF21" s="58">
         <v>16539</v>
       </c>
       <c r="AG21" s="58">
         <v>16518</v>
       </c>
-      <c r="AH21" s="9"/>
+      <c r="AH21" s="103">
+        <v>16455</v>
+      </c>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="62" t="s">
+      <c r="A22" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="98"/>
+      <c r="C22" s="98"/>
+      <c r="D22" s="98"/>
+      <c r="E22" s="98"/>
+      <c r="F22" s="98"/>
+      <c r="G22" s="98"/>
+      <c r="H22" s="98"/>
+      <c r="I22" s="98"/>
+      <c r="J22" s="98"/>
+      <c r="K22" s="98"/>
+      <c r="L22" s="98"/>
+      <c r="M22" s="98"/>
+      <c r="N22" s="98"/>
+      <c r="O22" s="98"/>
+      <c r="P22" s="98"/>
+      <c r="Q22" s="98"/>
+      <c r="R22" s="98"/>
+      <c r="S22" s="98"/>
+      <c r="T22" s="98"/>
+      <c r="U22" s="98"/>
+      <c r="V22" s="98"/>
+      <c r="W22" s="98"/>
+      <c r="X22" s="98"/>
+      <c r="Y22" s="98"/>
       <c r="Z22" s="55"/>
       <c r="AA22" s="55"/>
       <c r="AB22" s="55"/>
       <c r="AC22" s="52"/>
       <c r="AD22" s="55"/>
       <c r="AE22" s="57"/>
       <c r="AF22" s="58"/>
       <c r="AG22" s="58"/>
-      <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29">
         <v>120615</v>
       </c>
       <c r="C23" s="29">
         <v>120629</v>
       </c>
       <c r="D23" s="29">
         <v>120218</v>
       </c>
       <c r="E23" s="29">
         <v>120226</v>
       </c>
       <c r="F23" s="29">
         <v>120108</v>
       </c>
       <c r="G23" s="28">
         <v>120055</v>
@@ -7102,51 +8438,53 @@
       </c>
       <c r="Z23" s="38">
         <v>120297</v>
       </c>
       <c r="AA23" s="50">
         <v>120291</v>
       </c>
       <c r="AB23" s="50">
         <v>120360</v>
       </c>
       <c r="AC23" s="50">
         <v>120370</v>
       </c>
       <c r="AD23" s="52">
         <v>120321</v>
       </c>
       <c r="AE23" s="50">
         <v>120249</v>
       </c>
       <c r="AF23" s="58">
         <v>120271</v>
       </c>
       <c r="AG23" s="58">
         <v>120276</v>
       </c>
-      <c r="AH23" s="9"/>
+      <c r="AH23" s="103">
+        <v>120288</v>
+      </c>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29">
         <v>102943</v>
       </c>
       <c r="C24" s="29">
         <v>102961</v>
       </c>
       <c r="D24" s="29">
         <v>102581</v>
       </c>
       <c r="E24" s="29">
         <v>102603</v>
       </c>
       <c r="F24" s="29">
         <v>102494</v>
       </c>
       <c r="G24" s="28">
         <v>102416</v>
@@ -7207,51 +8545,53 @@
       </c>
       <c r="Z24" s="38">
         <v>102802</v>
       </c>
       <c r="AA24" s="50">
         <v>102802</v>
       </c>
       <c r="AB24" s="50">
         <v>102863</v>
       </c>
       <c r="AC24" s="50">
         <v>102902</v>
       </c>
       <c r="AD24" s="52">
         <v>102823</v>
       </c>
       <c r="AE24" s="50">
         <v>102763</v>
       </c>
       <c r="AF24" s="58">
         <v>102782</v>
       </c>
       <c r="AG24" s="58">
         <v>102817</v>
       </c>
-      <c r="AH24" s="9"/>
+      <c r="AH24" s="103">
+        <v>102839</v>
+      </c>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="29">
         <v>4076</v>
       </c>
       <c r="C25" s="29">
         <v>4071</v>
       </c>
       <c r="D25" s="29">
         <v>4061</v>
       </c>
       <c r="E25" s="29">
         <v>4060</v>
       </c>
       <c r="F25" s="29">
         <v>4058</v>
       </c>
       <c r="G25" s="28">
         <v>4074</v>
@@ -7312,51 +8652,53 @@
       </c>
       <c r="Z25" s="38">
         <v>4045</v>
       </c>
       <c r="AA25" s="50">
         <v>4044</v>
       </c>
       <c r="AB25" s="50">
         <v>4054</v>
       </c>
       <c r="AC25" s="50">
         <v>4048</v>
       </c>
       <c r="AD25" s="52">
         <v>4047</v>
       </c>
       <c r="AE25" s="50">
         <v>4050</v>
       </c>
       <c r="AF25" s="58">
         <v>4071</v>
       </c>
       <c r="AG25" s="58">
         <v>4073</v>
       </c>
-      <c r="AH25" s="9"/>
+      <c r="AH25" s="103">
+        <v>4072</v>
+      </c>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="29">
         <v>3350</v>
       </c>
       <c r="C26" s="29">
         <v>3340</v>
       </c>
       <c r="D26" s="29">
         <v>3333</v>
       </c>
       <c r="E26" s="29">
         <v>3329</v>
       </c>
       <c r="F26" s="29">
         <v>3332</v>
       </c>
       <c r="G26" s="28">
         <v>3335</v>
@@ -7417,51 +8759,53 @@
       </c>
       <c r="Z26" s="38">
         <v>3242</v>
       </c>
       <c r="AA26" s="50">
         <v>3240</v>
       </c>
       <c r="AB26" s="50">
         <v>3222</v>
       </c>
       <c r="AC26" s="50">
         <v>3216</v>
       </c>
       <c r="AD26" s="52">
         <v>3211</v>
       </c>
       <c r="AE26" s="50">
         <v>3202</v>
       </c>
       <c r="AF26" s="58">
         <v>3206</v>
       </c>
       <c r="AG26" s="58">
         <v>3193</v>
       </c>
-      <c r="AH26" s="9"/>
+      <c r="AH26" s="103">
+        <v>3179</v>
+      </c>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="29">
         <v>3934</v>
       </c>
       <c r="C27" s="29">
         <v>3934</v>
       </c>
       <c r="D27" s="29">
         <v>3929</v>
       </c>
       <c r="E27" s="29">
         <v>3934</v>
       </c>
       <c r="F27" s="29">
         <v>3924</v>
       </c>
       <c r="G27" s="28">
         <v>3931</v>
@@ -7522,51 +8866,53 @@
       </c>
       <c r="Z27" s="38">
         <v>3907</v>
       </c>
       <c r="AA27" s="50">
         <v>3914</v>
       </c>
       <c r="AB27" s="50">
         <v>3917</v>
       </c>
       <c r="AC27" s="50">
         <v>3916</v>
       </c>
       <c r="AD27" s="52">
         <v>3943</v>
       </c>
       <c r="AE27" s="50">
         <v>3937</v>
       </c>
       <c r="AF27" s="58">
         <v>3924</v>
       </c>
       <c r="AG27" s="58">
         <v>3914</v>
       </c>
-      <c r="AH27" s="9"/>
+      <c r="AH27" s="103">
+        <v>3923</v>
+      </c>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="29">
         <v>6312</v>
       </c>
       <c r="C28" s="29">
         <v>6323</v>
       </c>
       <c r="D28" s="29">
         <v>6314</v>
       </c>
       <c r="E28" s="29">
         <v>6300</v>
       </c>
       <c r="F28" s="29">
         <v>6300</v>
       </c>
       <c r="G28" s="28">
         <v>6299</v>
@@ -7627,92 +8973,93 @@
       </c>
       <c r="Z28" s="38">
         <v>6301</v>
       </c>
       <c r="AA28" s="50">
         <v>6291</v>
       </c>
       <c r="AB28" s="50">
         <v>6304</v>
       </c>
       <c r="AC28" s="50">
         <v>6288</v>
       </c>
       <c r="AD28" s="52">
         <v>6297</v>
       </c>
       <c r="AE28" s="50">
         <v>6297</v>
       </c>
       <c r="AF28" s="58">
         <v>6288</v>
       </c>
       <c r="AG28" s="58">
         <v>6279</v>
       </c>
-      <c r="AH28" s="9"/>
+      <c r="AH28" s="103">
+        <v>6275</v>
+      </c>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="98" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="62"/>
-[...22 lines deleted...]
-      <c r="Y29" s="62"/>
+      <c r="B29" s="98"/>
+      <c r="C29" s="98"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="98"/>
+      <c r="J29" s="98"/>
+      <c r="K29" s="98"/>
+      <c r="L29" s="98"/>
+      <c r="M29" s="98"/>
+      <c r="N29" s="98"/>
+      <c r="O29" s="98"/>
+      <c r="P29" s="98"/>
+      <c r="Q29" s="98"/>
+      <c r="R29" s="98"/>
+      <c r="S29" s="98"/>
+      <c r="T29" s="98"/>
+      <c r="U29" s="98"/>
+      <c r="V29" s="98"/>
+      <c r="W29" s="98"/>
+      <c r="X29" s="98"/>
+      <c r="Y29" s="98"/>
       <c r="Z29" s="55"/>
       <c r="AA29" s="55"/>
       <c r="AB29" s="55"/>
       <c r="AC29" s="52"/>
       <c r="AD29" s="55"/>
       <c r="AE29" s="57"/>
       <c r="AF29" s="58"/>
       <c r="AG29" s="58"/>
-      <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="32">
         <v>135539</v>
       </c>
       <c r="C30" s="32">
         <v>135157</v>
       </c>
       <c r="D30" s="32">
         <v>134760</v>
       </c>
       <c r="E30" s="32">
         <v>134533</v>
       </c>
       <c r="F30" s="32">
         <v>134436</v>
       </c>
       <c r="G30" s="30">
         <v>134284</v>
@@ -7774,51 +9121,53 @@
       <c r="Z30" s="38">
         <v>128371</v>
       </c>
       <c r="AA30" s="50">
         <v>128154</v>
       </c>
       <c r="AB30" s="50">
         <v>128020</v>
       </c>
       <c r="AC30" s="50">
         <v>127810</v>
       </c>
       <c r="AD30" s="52">
         <v>127701</v>
       </c>
       <c r="AE30" s="38">
         <f>SUM(AE31:AE43)</f>
         <v>127614</v>
       </c>
       <c r="AF30" s="58">
         <v>127439</v>
       </c>
       <c r="AG30" s="58">
         <v>127229</v>
       </c>
-      <c r="AH30" s="9"/>
+      <c r="AH30" s="103">
+        <v>126887</v>
+      </c>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="32">
         <v>15968</v>
       </c>
       <c r="C31" s="32">
         <v>15919</v>
       </c>
       <c r="D31" s="32">
         <v>15873</v>
       </c>
       <c r="E31" s="32">
         <v>15838</v>
       </c>
       <c r="F31" s="32">
         <v>15759</v>
       </c>
       <c r="G31" s="30">
         <v>15726</v>
@@ -7879,51 +9228,53 @@
       </c>
       <c r="Z31" s="38">
         <v>14869</v>
       </c>
       <c r="AA31" s="50">
         <v>14816</v>
       </c>
       <c r="AB31" s="50">
         <v>14760</v>
       </c>
       <c r="AC31" s="50">
         <v>14717</v>
       </c>
       <c r="AD31" s="52">
         <v>14715</v>
       </c>
       <c r="AE31" s="38">
         <v>14700</v>
       </c>
       <c r="AF31" s="58">
         <v>14658</v>
       </c>
       <c r="AG31" s="58">
         <v>14626</v>
       </c>
-      <c r="AH31" s="9"/>
+      <c r="AH31" s="103">
+        <v>14591</v>
+      </c>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="32">
         <v>6743</v>
       </c>
       <c r="C32" s="32">
         <v>6717</v>
       </c>
       <c r="D32" s="32">
         <v>6707</v>
       </c>
       <c r="E32" s="32">
         <v>6699</v>
       </c>
       <c r="F32" s="32">
         <v>6678</v>
       </c>
       <c r="G32" s="30">
         <v>6679</v>
@@ -7984,51 +9335,53 @@
       </c>
       <c r="Z32" s="38">
         <v>6289</v>
       </c>
       <c r="AA32" s="50">
         <v>6277</v>
       </c>
       <c r="AB32" s="50">
         <v>6251</v>
       </c>
       <c r="AC32" s="50">
         <v>6225</v>
       </c>
       <c r="AD32" s="52">
         <v>6221</v>
       </c>
       <c r="AE32" s="38">
         <v>6214</v>
       </c>
       <c r="AF32" s="58">
         <v>6201</v>
       </c>
       <c r="AG32" s="58">
         <v>6177</v>
       </c>
-      <c r="AH32" s="9"/>
+      <c r="AH32" s="103">
+        <v>6152</v>
+      </c>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="32">
         <v>9206</v>
       </c>
       <c r="C33" s="32">
         <v>9185</v>
       </c>
       <c r="D33" s="32">
         <v>9165</v>
       </c>
       <c r="E33" s="32">
         <v>9130</v>
       </c>
       <c r="F33" s="32">
         <v>9103</v>
       </c>
       <c r="G33" s="30">
         <v>9094</v>
@@ -8089,51 +9442,53 @@
       </c>
       <c r="Z33" s="38">
         <v>8725</v>
       </c>
       <c r="AA33" s="50">
         <v>8717</v>
       </c>
       <c r="AB33" s="50">
         <v>8700</v>
       </c>
       <c r="AC33" s="50">
         <v>8696</v>
       </c>
       <c r="AD33" s="52">
         <v>8668</v>
       </c>
       <c r="AE33" s="38">
         <v>8668</v>
       </c>
       <c r="AF33" s="58">
         <v>8665</v>
       </c>
       <c r="AG33" s="58">
         <v>8642</v>
       </c>
-      <c r="AH33" s="9"/>
+      <c r="AH33" s="103">
+        <v>8601</v>
+      </c>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="32">
         <v>10514</v>
       </c>
       <c r="C34" s="32">
         <v>10483</v>
       </c>
       <c r="D34" s="32">
         <v>10457</v>
       </c>
       <c r="E34" s="32">
         <v>10428</v>
       </c>
       <c r="F34" s="32">
         <v>10392</v>
       </c>
       <c r="G34" s="30">
         <v>10387</v>
@@ -8194,51 +9549,53 @@
       </c>
       <c r="Z34" s="38">
         <v>10024</v>
       </c>
       <c r="AA34" s="50">
         <v>9993</v>
       </c>
       <c r="AB34" s="50">
         <v>9980</v>
       </c>
       <c r="AC34" s="50">
         <v>9976</v>
       </c>
       <c r="AD34" s="52">
         <v>9957</v>
       </c>
       <c r="AE34" s="38">
         <v>9965</v>
       </c>
       <c r="AF34" s="58">
         <v>9956</v>
       </c>
       <c r="AG34" s="58">
         <v>9929</v>
       </c>
-      <c r="AH34" s="9"/>
+      <c r="AH34" s="103">
+        <v>9915</v>
+      </c>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="32">
         <v>8888</v>
       </c>
       <c r="C35" s="32">
         <v>8870</v>
       </c>
       <c r="D35" s="32">
         <v>8840</v>
       </c>
       <c r="E35" s="32">
         <v>8823</v>
       </c>
       <c r="F35" s="32">
         <v>8799</v>
       </c>
       <c r="G35" s="30">
         <v>8788</v>
@@ -8299,51 +9656,53 @@
       </c>
       <c r="Z35" s="38">
         <v>8309</v>
       </c>
       <c r="AA35" s="50">
         <v>8267</v>
       </c>
       <c r="AB35" s="50">
         <v>8260</v>
       </c>
       <c r="AC35" s="50">
         <v>8244</v>
       </c>
       <c r="AD35" s="52">
         <v>8231</v>
       </c>
       <c r="AE35" s="38">
         <v>8217</v>
       </c>
       <c r="AF35" s="58">
         <v>8206</v>
       </c>
       <c r="AG35" s="58">
         <v>8179</v>
       </c>
-      <c r="AH35" s="9"/>
+      <c r="AH35" s="103">
+        <v>8151</v>
+      </c>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="32">
         <v>23178</v>
       </c>
       <c r="C36" s="32">
         <v>23129</v>
       </c>
       <c r="D36" s="32">
         <v>23120</v>
       </c>
       <c r="E36" s="32">
         <v>23125</v>
       </c>
       <c r="F36" s="32">
         <v>23271</v>
       </c>
       <c r="G36" s="30">
         <v>23292</v>
@@ -8404,51 +9763,53 @@
       </c>
       <c r="Z36" s="38">
         <v>22833</v>
       </c>
       <c r="AA36" s="50">
         <v>22807</v>
       </c>
       <c r="AB36" s="50">
         <v>22809</v>
       </c>
       <c r="AC36" s="50">
         <v>22787</v>
       </c>
       <c r="AD36" s="52">
         <v>22800</v>
       </c>
       <c r="AE36" s="38">
         <v>22794</v>
       </c>
       <c r="AF36" s="58">
         <v>22816</v>
       </c>
       <c r="AG36" s="58">
         <v>22814</v>
       </c>
-      <c r="AH36" s="9"/>
+      <c r="AH36" s="103">
+        <v>22831</v>
+      </c>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="32">
         <v>5218</v>
       </c>
       <c r="C37" s="32">
         <v>5216</v>
       </c>
       <c r="D37" s="32">
         <v>5213</v>
       </c>
       <c r="E37" s="32">
         <v>5214</v>
       </c>
       <c r="F37" s="32">
         <v>5215</v>
       </c>
       <c r="G37" s="30">
         <v>5206</v>
@@ -8509,51 +9870,53 @@
       </c>
       <c r="Z37" s="38">
         <v>4928</v>
       </c>
       <c r="AA37" s="50">
         <v>4928</v>
       </c>
       <c r="AB37" s="50">
         <v>4948</v>
       </c>
       <c r="AC37" s="50">
         <v>4941</v>
       </c>
       <c r="AD37" s="52">
         <v>4931</v>
       </c>
       <c r="AE37" s="38">
         <v>4915</v>
       </c>
       <c r="AF37" s="58">
         <v>4897</v>
       </c>
       <c r="AG37" s="58">
         <v>4889</v>
       </c>
-      <c r="AH37" s="9"/>
+      <c r="AH37" s="103">
+        <v>4860</v>
+      </c>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="32">
         <v>4866</v>
       </c>
       <c r="C38" s="32">
         <v>4846</v>
       </c>
       <c r="D38" s="32">
         <v>4805</v>
       </c>
       <c r="E38" s="32">
         <v>4792</v>
       </c>
       <c r="F38" s="32">
         <v>4772</v>
       </c>
       <c r="G38" s="30">
         <v>4749</v>
@@ -8614,51 +9977,53 @@
       </c>
       <c r="Z38" s="38">
         <v>4458</v>
       </c>
       <c r="AA38" s="50">
         <v>4439</v>
       </c>
       <c r="AB38" s="50">
         <v>4429</v>
       </c>
       <c r="AC38" s="50">
         <v>4422</v>
       </c>
       <c r="AD38" s="52">
         <v>4413</v>
       </c>
       <c r="AE38" s="38">
         <v>4405</v>
       </c>
       <c r="AF38" s="58">
         <v>4404</v>
       </c>
       <c r="AG38" s="58">
         <v>4414</v>
       </c>
-      <c r="AH38" s="9"/>
+      <c r="AH38" s="103">
+        <v>4380</v>
+      </c>
       <c r="AI38" s="9"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="9"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="32">
         <v>8877</v>
       </c>
       <c r="C39" s="32">
         <v>8848</v>
       </c>
       <c r="D39" s="32">
         <v>8805</v>
       </c>
       <c r="E39" s="32">
         <v>8786</v>
       </c>
       <c r="F39" s="32">
         <v>8805</v>
       </c>
       <c r="G39" s="30">
         <v>8790</v>
@@ -8719,51 +10084,53 @@
       </c>
       <c r="Z39" s="38">
         <v>8536</v>
       </c>
       <c r="AA39" s="50">
         <v>8569</v>
       </c>
       <c r="AB39" s="50">
         <v>8607</v>
       </c>
       <c r="AC39" s="50">
         <v>8595</v>
       </c>
       <c r="AD39" s="52">
         <v>8602</v>
       </c>
       <c r="AE39" s="38">
         <v>8627</v>
       </c>
       <c r="AF39" s="58">
         <v>8600</v>
       </c>
       <c r="AG39" s="58">
         <v>8603</v>
       </c>
-      <c r="AH39" s="9"/>
+      <c r="AH39" s="103">
+        <v>8604</v>
+      </c>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="32">
         <v>13258</v>
       </c>
       <c r="C40" s="32">
         <v>13208</v>
       </c>
       <c r="D40" s="32">
         <v>13096</v>
       </c>
       <c r="E40" s="32">
         <v>13048</v>
       </c>
       <c r="F40" s="32">
         <v>13024</v>
       </c>
       <c r="G40" s="30">
         <v>12999</v>
@@ -8824,51 +10191,53 @@
       </c>
       <c r="Z40" s="38">
         <v>12205</v>
       </c>
       <c r="AA40" s="50">
         <v>12177</v>
       </c>
       <c r="AB40" s="50">
         <v>12161</v>
       </c>
       <c r="AC40" s="50">
         <v>12148</v>
       </c>
       <c r="AD40" s="52">
         <v>12123</v>
       </c>
       <c r="AE40" s="38">
         <v>12119</v>
       </c>
       <c r="AF40" s="58">
         <v>12097</v>
       </c>
       <c r="AG40" s="58">
         <v>12073</v>
       </c>
-      <c r="AH40" s="9"/>
+      <c r="AH40" s="103">
+        <v>12060</v>
+      </c>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="32">
         <v>4900</v>
       </c>
       <c r="C41" s="32">
         <v>4869</v>
       </c>
       <c r="D41" s="32">
         <v>4856</v>
       </c>
       <c r="E41" s="32">
         <v>4859</v>
       </c>
       <c r="F41" s="32">
         <v>4850</v>
       </c>
       <c r="G41" s="30">
         <v>4842</v>
@@ -8929,51 +10298,53 @@
       </c>
       <c r="Z41" s="38">
         <v>4620</v>
       </c>
       <c r="AA41" s="50">
         <v>4606</v>
       </c>
       <c r="AB41" s="50">
         <v>4602</v>
       </c>
       <c r="AC41" s="50">
         <v>4577</v>
       </c>
       <c r="AD41" s="52">
         <v>4589</v>
       </c>
       <c r="AE41" s="38">
         <v>4587</v>
       </c>
       <c r="AF41" s="58">
         <v>4569</v>
       </c>
       <c r="AG41" s="58">
         <v>4553</v>
       </c>
-      <c r="AH41" s="9"/>
+      <c r="AH41" s="103">
+        <v>4530</v>
+      </c>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="32">
         <v>6570</v>
       </c>
       <c r="C42" s="32">
         <v>6530</v>
       </c>
       <c r="D42" s="32">
         <v>6505</v>
       </c>
       <c r="E42" s="32">
         <v>6483</v>
       </c>
       <c r="F42" s="32">
         <v>6463</v>
       </c>
       <c r="G42" s="30">
         <v>6458</v>
@@ -9034,51 +10405,53 @@
       </c>
       <c r="Z42" s="38">
         <v>5907</v>
       </c>
       <c r="AA42" s="50">
         <v>5903</v>
       </c>
       <c r="AB42" s="50">
         <v>5893</v>
       </c>
       <c r="AC42" s="50">
         <v>5867</v>
       </c>
       <c r="AD42" s="52">
         <v>5859</v>
       </c>
       <c r="AE42" s="38">
         <v>5825</v>
       </c>
       <c r="AF42" s="58">
         <v>5831</v>
       </c>
       <c r="AG42" s="58">
         <v>5812</v>
       </c>
-      <c r="AH42" s="9"/>
+      <c r="AH42" s="103">
+        <v>5757</v>
+      </c>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
     <row r="43" spans="1:56" s="11" customFormat="1">
       <c r="A43" s="10" t="s">
@@ -9157,50 +10530,53 @@
         <v>16679</v>
       </c>
       <c r="Z43" s="39">
         <v>16668</v>
       </c>
       <c r="AA43" s="51">
         <v>16655</v>
       </c>
       <c r="AB43" s="51">
         <v>16620</v>
       </c>
       <c r="AC43" s="51">
         <v>16615</v>
       </c>
       <c r="AD43" s="53">
         <v>16592</v>
       </c>
       <c r="AE43" s="39">
         <v>16578</v>
       </c>
       <c r="AF43" s="58">
         <v>16539</v>
       </c>
       <c r="AG43" s="51">
         <v>16518</v>
+      </c>
+      <c r="AH43" s="105">
+        <v>16455</v>
       </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>
@@ -9259,199 +10635,199 @@
       <c r="BB44" s="9"/>
       <c r="BC44" s="9"/>
       <c r="BD44" s="9"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD45"/>
   <sheetViews>
-    <sheetView topLeftCell="H4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AM28" sqref="AM28"/>
+    <sheetView tabSelected="1" topLeftCell="Y28" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AH7" sqref="AH7:AH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.5546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.88671875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.5546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.6640625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="99" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
+      <c r="Y1" s="99"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
     </row>
     <row r="3" spans="1:37" ht="15.6">
       <c r="A3" s="16"/>
       <c r="AK3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="59">
+      <c r="A4" s="100"/>
+      <c r="B4" s="95">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="95">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="96"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="95">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+      <c r="AC4" s="96"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="96"/>
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="96"/>
+      <c r="AI4" s="96"/>
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="96"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="65"/>
+      <c r="A5" s="101"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -9518,77 +10894,77 @@
         <v>1</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="97" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="97"/>
+      <c r="E6" s="97"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="97"/>
+      <c r="K6" s="97"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="97"/>
+      <c r="O6" s="97"/>
+      <c r="P6" s="97"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="97"/>
+      <c r="S6" s="97"/>
+      <c r="T6" s="97"/>
+      <c r="U6" s="97"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="97"/>
+      <c r="Y6" s="97"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="35">
         <v>273970</v>
       </c>
       <c r="C7" s="35">
         <v>273649</v>
       </c>
       <c r="D7" s="35">
         <v>272876</v>
       </c>
       <c r="E7" s="35">
         <v>272721</v>
       </c>
       <c r="F7" s="35">
         <v>272563</v>
       </c>
       <c r="G7" s="34">
         <v>272379</v>
       </c>
       <c r="H7" s="34">
         <v>272087</v>
@@ -9646,50 +11022,53 @@
       </c>
       <c r="Z7" s="38">
         <v>265488</v>
       </c>
       <c r="AA7" s="38">
         <v>265179</v>
       </c>
       <c r="AB7" s="38">
         <v>265006</v>
       </c>
       <c r="AC7" s="38">
         <v>264811</v>
       </c>
       <c r="AD7" s="52">
         <v>264680</v>
       </c>
       <c r="AE7" s="50">
         <v>264525</v>
       </c>
       <c r="AF7" s="58">
         <v>264272</v>
       </c>
       <c r="AG7" s="58">
         <v>263950</v>
       </c>
+      <c r="AH7" s="103">
+        <v>263581</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="35">
         <v>119760</v>
       </c>
       <c r="C8" s="35">
         <v>119716</v>
       </c>
       <c r="D8" s="35">
         <v>119421</v>
       </c>
       <c r="E8" s="35">
         <v>119392</v>
       </c>
       <c r="F8" s="35">
         <v>119266</v>
       </c>
       <c r="G8" s="34">
         <v>119211</v>
       </c>
       <c r="H8" s="34">
         <v>119157</v>
@@ -9747,50 +11126,53 @@
       </c>
       <c r="Z8" s="38">
         <v>119313</v>
       </c>
       <c r="AA8" s="38">
         <v>119237</v>
       </c>
       <c r="AB8" s="38">
         <v>119253</v>
       </c>
       <c r="AC8" s="38">
         <v>119316</v>
       </c>
       <c r="AD8" s="52">
         <v>119302</v>
       </c>
       <c r="AE8" s="50">
         <v>119275</v>
       </c>
       <c r="AF8" s="58">
         <v>119325</v>
       </c>
       <c r="AG8" s="58">
         <v>119332</v>
       </c>
+      <c r="AH8" s="103">
+        <v>119345</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="35">
         <v>16002</v>
       </c>
       <c r="C9" s="35">
         <v>15948</v>
       </c>
       <c r="D9" s="35">
         <v>15903</v>
       </c>
       <c r="E9" s="35">
         <v>15876</v>
       </c>
       <c r="F9" s="35">
         <v>15821</v>
       </c>
       <c r="G9" s="34">
         <v>15811</v>
       </c>
       <c r="H9" s="34">
         <v>15779</v>
@@ -9848,50 +11230,53 @@
       </c>
       <c r="Z9" s="38">
         <v>14889</v>
       </c>
       <c r="AA9" s="38">
         <v>14864</v>
       </c>
       <c r="AB9" s="38">
         <v>14810</v>
       </c>
       <c r="AC9" s="38">
         <v>14798</v>
       </c>
       <c r="AD9" s="52">
         <v>14806</v>
       </c>
       <c r="AE9" s="50">
         <v>14789</v>
       </c>
       <c r="AF9" s="58">
         <v>14727</v>
       </c>
       <c r="AG9" s="58">
         <v>14688</v>
       </c>
+      <c r="AH9" s="103">
+        <v>14614</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="35">
         <v>6446</v>
       </c>
       <c r="C10" s="35">
         <v>6427</v>
       </c>
       <c r="D10" s="35">
         <v>6409</v>
       </c>
       <c r="E10" s="35">
         <v>6400</v>
       </c>
       <c r="F10" s="35">
         <v>6392</v>
       </c>
       <c r="G10" s="34">
         <v>6386</v>
       </c>
       <c r="H10" s="34">
         <v>6358</v>
@@ -9949,50 +11334,53 @@
       </c>
       <c r="Z10" s="38">
         <v>5912</v>
       </c>
       <c r="AA10" s="38">
         <v>5898</v>
       </c>
       <c r="AB10" s="38">
         <v>5876</v>
       </c>
       <c r="AC10" s="38">
         <v>5849</v>
       </c>
       <c r="AD10" s="52">
         <v>5841</v>
       </c>
       <c r="AE10" s="50">
         <v>5835</v>
       </c>
       <c r="AF10" s="58">
         <v>5806</v>
       </c>
       <c r="AG10" s="58">
         <v>5783</v>
       </c>
+      <c r="AH10" s="103">
+        <v>5762</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="35">
         <v>13546</v>
       </c>
       <c r="C11" s="35">
         <v>13522</v>
       </c>
       <c r="D11" s="35">
         <v>13494</v>
       </c>
       <c r="E11" s="35">
         <v>13469</v>
       </c>
       <c r="F11" s="35">
         <v>13453</v>
       </c>
       <c r="G11" s="34">
         <v>13458</v>
       </c>
       <c r="H11" s="34">
         <v>13439</v>
@@ -10050,50 +11438,53 @@
       </c>
       <c r="Z11" s="38">
         <v>13001</v>
       </c>
       <c r="AA11" s="38">
         <v>12981</v>
       </c>
       <c r="AB11" s="38">
         <v>12968</v>
       </c>
       <c r="AC11" s="38">
         <v>12943</v>
       </c>
       <c r="AD11" s="52">
         <v>12919</v>
       </c>
       <c r="AE11" s="50">
         <v>12902</v>
       </c>
       <c r="AF11" s="58">
         <v>12892</v>
       </c>
       <c r="AG11" s="58">
         <v>12866</v>
       </c>
+      <c r="AH11" s="103">
+        <v>12835</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="35">
         <v>10455</v>
       </c>
       <c r="C12" s="35">
         <v>10435</v>
       </c>
       <c r="D12" s="35">
         <v>10421</v>
       </c>
       <c r="E12" s="35">
         <v>10403</v>
       </c>
       <c r="F12" s="35">
         <v>10385</v>
       </c>
       <c r="G12" s="34">
         <v>10366</v>
       </c>
       <c r="H12" s="34">
         <v>10350</v>
@@ -10151,50 +11542,53 @@
       </c>
       <c r="Z12" s="38">
         <v>10000</v>
       </c>
       <c r="AA12" s="38">
         <v>9957</v>
       </c>
       <c r="AB12" s="38">
         <v>9945</v>
       </c>
       <c r="AC12" s="38">
         <v>9920</v>
       </c>
       <c r="AD12" s="52">
         <v>9908</v>
       </c>
       <c r="AE12" s="50">
         <v>9910</v>
       </c>
       <c r="AF12" s="58">
         <v>9889</v>
       </c>
       <c r="AG12" s="58">
         <v>9869</v>
       </c>
+      <c r="AH12" s="103">
+        <v>9840</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="35">
         <v>8899</v>
       </c>
       <c r="C13" s="35">
         <v>8867</v>
       </c>
       <c r="D13" s="35">
         <v>8843</v>
       </c>
       <c r="E13" s="35">
         <v>8839</v>
       </c>
       <c r="F13" s="35">
         <v>8834</v>
       </c>
       <c r="G13" s="34">
         <v>8809</v>
       </c>
       <c r="H13" s="34">
         <v>8796</v>
@@ -10252,50 +11646,53 @@
       </c>
       <c r="Z13" s="38">
         <v>8235</v>
       </c>
       <c r="AA13" s="38">
         <v>8220</v>
       </c>
       <c r="AB13" s="38">
         <v>8214</v>
       </c>
       <c r="AC13" s="38">
         <v>8195</v>
       </c>
       <c r="AD13" s="52">
         <v>8173</v>
       </c>
       <c r="AE13" s="50">
         <v>8166</v>
       </c>
       <c r="AF13" s="58">
         <v>8150</v>
       </c>
       <c r="AG13" s="58">
         <v>8109</v>
       </c>
+      <c r="AH13" s="103">
+        <v>8083</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="35">
         <v>23378</v>
       </c>
       <c r="C14" s="35">
         <v>23380</v>
       </c>
       <c r="D14" s="35">
         <v>23359</v>
       </c>
       <c r="E14" s="35">
         <v>23346</v>
       </c>
       <c r="F14" s="35">
         <v>23508</v>
       </c>
       <c r="G14" s="34">
         <v>23537</v>
       </c>
       <c r="H14" s="34">
         <v>23525</v>
@@ -10353,50 +11750,53 @@
       </c>
       <c r="Z14" s="38">
         <v>23029</v>
       </c>
       <c r="AA14" s="38">
         <v>23030</v>
       </c>
       <c r="AB14" s="38">
         <v>23039</v>
       </c>
       <c r="AC14" s="38">
         <v>23005</v>
       </c>
       <c r="AD14" s="52">
         <v>23009</v>
       </c>
       <c r="AE14" s="50">
         <v>23011</v>
       </c>
       <c r="AF14" s="58">
         <v>23007</v>
       </c>
       <c r="AG14" s="58">
         <v>22990</v>
       </c>
+      <c r="AH14" s="103">
+        <v>22991</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="35">
         <v>8665</v>
       </c>
       <c r="C15" s="35">
         <v>8649</v>
       </c>
       <c r="D15" s="35">
         <v>8635</v>
       </c>
       <c r="E15" s="35">
         <v>8631</v>
       </c>
       <c r="F15" s="35">
         <v>8616</v>
       </c>
       <c r="G15" s="34">
         <v>8598</v>
       </c>
       <c r="H15" s="34">
         <v>8590</v>
@@ -10454,50 +11854,53 @@
       </c>
       <c r="Z15" s="38">
         <v>8230</v>
       </c>
       <c r="AA15" s="38">
         <v>8208</v>
       </c>
       <c r="AB15" s="38">
         <v>8215</v>
       </c>
       <c r="AC15" s="38">
         <v>8219</v>
       </c>
       <c r="AD15" s="52">
         <v>8206</v>
       </c>
       <c r="AE15" s="50">
         <v>8196</v>
       </c>
       <c r="AF15" s="58">
         <v>8183</v>
       </c>
       <c r="AG15" s="58">
         <v>8155</v>
       </c>
+      <c r="AH15" s="103">
+        <v>8115</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="35">
         <v>8902</v>
       </c>
       <c r="C16" s="35">
         <v>8908</v>
       </c>
       <c r="D16" s="35">
         <v>8854</v>
       </c>
       <c r="E16" s="35">
         <v>8848</v>
       </c>
       <c r="F16" s="35">
         <v>8831</v>
       </c>
       <c r="G16" s="34">
         <v>8828</v>
       </c>
       <c r="H16" s="34">
         <v>8809</v>
@@ -10555,52 +11958,55 @@
       </c>
       <c r="Z16" s="38">
         <v>8466</v>
       </c>
       <c r="AA16" s="38">
         <v>8456</v>
       </c>
       <c r="AB16" s="38">
         <v>8447</v>
       </c>
       <c r="AC16" s="38">
         <v>8445</v>
       </c>
       <c r="AD16" s="52">
         <v>8435</v>
       </c>
       <c r="AE16" s="50">
         <v>8416</v>
       </c>
       <c r="AF16" s="58">
         <v>8419</v>
       </c>
       <c r="AG16" s="58">
         <v>8400</v>
       </c>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16" s="103">
+        <v>8390</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="35">
         <v>8946</v>
       </c>
       <c r="C17" s="35">
         <v>8922</v>
       </c>
       <c r="D17" s="35">
         <v>8883</v>
       </c>
       <c r="E17" s="35">
         <v>8878</v>
       </c>
       <c r="F17" s="35">
         <v>8884</v>
       </c>
       <c r="G17" s="34">
         <v>8873</v>
       </c>
       <c r="H17" s="34">
         <v>8877</v>
       </c>
       <c r="I17" s="34">
@@ -10656,52 +12062,55 @@
       </c>
       <c r="Z17" s="38">
         <v>8506</v>
       </c>
       <c r="AA17" s="38">
         <v>8519</v>
       </c>
       <c r="AB17" s="38">
         <v>8529</v>
       </c>
       <c r="AC17" s="38">
         <v>8506</v>
       </c>
       <c r="AD17" s="52">
         <v>8500</v>
       </c>
       <c r="AE17" s="50">
         <v>8511</v>
       </c>
       <c r="AF17" s="58">
         <v>8469</v>
       </c>
       <c r="AG17" s="58">
         <v>8465</v>
       </c>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17" s="103">
+        <v>8465</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="35">
         <v>20058</v>
       </c>
       <c r="C18" s="35">
         <v>20028</v>
       </c>
       <c r="D18" s="35">
         <v>19871</v>
       </c>
       <c r="E18" s="35">
         <v>19864</v>
       </c>
       <c r="F18" s="35">
         <v>19818</v>
       </c>
       <c r="G18" s="34">
         <v>19775</v>
       </c>
       <c r="H18" s="34">
         <v>19738</v>
       </c>
       <c r="I18" s="34">
@@ -10757,52 +12166,55 @@
       </c>
       <c r="Z18" s="38">
         <v>18859</v>
       </c>
       <c r="AA18" s="38">
         <v>18814</v>
       </c>
       <c r="AB18" s="38">
         <v>18791</v>
       </c>
       <c r="AC18" s="38">
         <v>18768</v>
       </c>
       <c r="AD18" s="52">
         <v>18742</v>
       </c>
       <c r="AE18" s="50">
         <v>18730</v>
       </c>
       <c r="AF18" s="58">
         <v>18708</v>
       </c>
       <c r="AG18" s="58">
         <v>18668</v>
       </c>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18" s="103">
+        <v>18636</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="35">
         <v>4777</v>
       </c>
       <c r="C19" s="35">
         <v>4764</v>
       </c>
       <c r="D19" s="35">
         <v>4751</v>
       </c>
       <c r="E19" s="35">
         <v>4749</v>
       </c>
       <c r="F19" s="35">
         <v>4742</v>
       </c>
       <c r="G19" s="34">
         <v>4751</v>
       </c>
       <c r="H19" s="34">
         <v>4742</v>
       </c>
       <c r="I19" s="34">
@@ -10858,52 +12270,55 @@
       </c>
       <c r="Z19" s="38">
         <v>4429</v>
       </c>
       <c r="AA19" s="38">
         <v>4423</v>
       </c>
       <c r="AB19" s="38">
         <v>4410</v>
       </c>
       <c r="AC19" s="38">
         <v>4398</v>
       </c>
       <c r="AD19" s="52">
         <v>4419</v>
       </c>
       <c r="AE19" s="50">
         <v>4399</v>
       </c>
       <c r="AF19" s="58">
         <v>4375</v>
       </c>
       <c r="AG19" s="58">
         <v>4352</v>
       </c>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19" s="103">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="35">
         <v>6362</v>
       </c>
       <c r="C20" s="35">
         <v>6333</v>
       </c>
       <c r="D20" s="35">
         <v>6298</v>
       </c>
       <c r="E20" s="35">
         <v>6290</v>
       </c>
       <c r="F20" s="35">
         <v>6281</v>
       </c>
       <c r="G20" s="34">
         <v>6269</v>
       </c>
       <c r="H20" s="34">
         <v>6253</v>
       </c>
       <c r="I20" s="34">
@@ -10959,52 +12374,55 @@
       </c>
       <c r="Z20" s="38">
         <v>5616</v>
       </c>
       <c r="AA20" s="38">
         <v>5601</v>
       </c>
       <c r="AB20" s="38">
         <v>5579</v>
       </c>
       <c r="AC20" s="38">
         <v>5563</v>
       </c>
       <c r="AD20" s="52">
         <v>5546</v>
       </c>
       <c r="AE20" s="50">
         <v>5516</v>
       </c>
       <c r="AF20" s="58">
         <v>5495</v>
       </c>
       <c r="AG20" s="58">
         <v>5470</v>
       </c>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20" s="103">
+        <v>5408</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="35">
         <v>17774</v>
       </c>
       <c r="C21" s="35">
         <v>17750</v>
       </c>
       <c r="D21" s="35">
         <v>17734</v>
       </c>
       <c r="E21" s="35">
         <v>17736</v>
       </c>
       <c r="F21" s="35">
         <v>17732</v>
       </c>
       <c r="G21" s="34">
         <v>17707</v>
       </c>
       <c r="H21" s="34">
         <v>17674</v>
       </c>
       <c r="I21" s="34">
@@ -11060,84 +12478,87 @@
       </c>
       <c r="Z21" s="38">
         <v>17003</v>
       </c>
       <c r="AA21" s="38">
         <v>16971</v>
       </c>
       <c r="AB21" s="38">
         <v>16930</v>
       </c>
       <c r="AC21" s="38">
         <v>16886</v>
       </c>
       <c r="AD21" s="52">
         <v>16874</v>
       </c>
       <c r="AE21" s="50">
         <v>16869</v>
       </c>
       <c r="AF21" s="58">
         <v>16827</v>
       </c>
       <c r="AG21" s="58">
         <v>16803</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AH21" s="103">
+        <v>16770</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="98"/>
+      <c r="C22" s="98"/>
+      <c r="D22" s="98"/>
+      <c r="E22" s="98"/>
+      <c r="F22" s="98"/>
+      <c r="G22" s="98"/>
+      <c r="H22" s="98"/>
+      <c r="I22" s="98"/>
+      <c r="J22" s="98"/>
+      <c r="K22" s="98"/>
+      <c r="L22" s="98"/>
+      <c r="M22" s="98"/>
+      <c r="N22" s="98"/>
+      <c r="O22" s="98"/>
+      <c r="P22" s="98"/>
+      <c r="Q22" s="98"/>
+      <c r="R22" s="98"/>
+      <c r="S22" s="98"/>
+      <c r="T22" s="98"/>
+      <c r="U22" s="98"/>
+      <c r="V22" s="98"/>
+      <c r="W22" s="98"/>
+      <c r="X22" s="98"/>
+      <c r="Y22" s="98"/>
       <c r="AE22" s="50"/>
       <c r="AF22" s="58"/>
       <c r="AG22" s="58"/>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="37">
         <v>138731</v>
       </c>
       <c r="C23" s="37">
         <v>138659</v>
       </c>
       <c r="D23" s="37">
         <v>138290</v>
       </c>
       <c r="E23" s="37">
         <v>138279</v>
       </c>
       <c r="F23" s="37">
         <v>138133</v>
       </c>
       <c r="G23" s="36">
         <v>138093</v>
       </c>
       <c r="H23" s="36">
         <v>138050</v>
       </c>
       <c r="I23" s="36">
@@ -11193,52 +12614,55 @@
       </c>
       <c r="Z23" s="38">
         <v>137807</v>
       </c>
       <c r="AA23" s="50">
         <v>137738</v>
       </c>
       <c r="AB23" s="50">
         <v>137750</v>
       </c>
       <c r="AC23" s="50">
         <v>137816</v>
       </c>
       <c r="AD23" s="52">
         <v>137796</v>
       </c>
       <c r="AE23" s="50">
         <v>137748</v>
       </c>
       <c r="AF23" s="58">
         <v>137782</v>
       </c>
       <c r="AG23" s="58">
         <v>137775</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23" s="103">
+        <v>137780</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="37">
         <v>119760</v>
       </c>
       <c r="C24" s="37">
         <v>119716</v>
       </c>
       <c r="D24" s="37">
         <v>119421</v>
       </c>
       <c r="E24" s="37">
         <v>119392</v>
       </c>
       <c r="F24" s="37">
         <v>119266</v>
       </c>
       <c r="G24" s="36">
         <v>119211</v>
       </c>
       <c r="H24" s="36">
         <v>119157</v>
       </c>
       <c r="I24" s="36">
@@ -11294,52 +12718,55 @@
       </c>
       <c r="Z24" s="38">
         <v>119313</v>
       </c>
       <c r="AA24" s="50">
         <v>119237</v>
       </c>
       <c r="AB24" s="50">
         <v>119253</v>
       </c>
       <c r="AC24" s="50">
         <v>119316</v>
       </c>
       <c r="AD24" s="52">
         <v>119302</v>
       </c>
       <c r="AE24" s="50">
         <v>119275</v>
       </c>
       <c r="AF24" s="58">
         <v>119325</v>
       </c>
       <c r="AG24" s="58">
         <v>119332</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24" s="103">
+        <v>119345</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="37">
         <v>4474</v>
       </c>
       <c r="C25" s="37">
         <v>4468</v>
       </c>
       <c r="D25" s="37">
         <v>4459</v>
       </c>
       <c r="E25" s="37">
         <v>4462</v>
       </c>
       <c r="F25" s="37">
         <v>4459</v>
       </c>
       <c r="G25" s="36">
         <v>4478</v>
       </c>
       <c r="H25" s="36">
         <v>4483</v>
       </c>
       <c r="I25" s="36">
@@ -11395,52 +12822,55 @@
       </c>
       <c r="Z25" s="38">
         <v>4454</v>
       </c>
       <c r="AA25" s="50">
         <v>4459</v>
       </c>
       <c r="AB25" s="50">
         <v>4455</v>
       </c>
       <c r="AC25" s="50">
         <v>4448</v>
       </c>
       <c r="AD25" s="52">
         <v>4442</v>
       </c>
       <c r="AE25" s="50">
         <v>4439</v>
       </c>
       <c r="AF25" s="58">
         <v>4453</v>
       </c>
       <c r="AG25" s="58">
         <v>4073</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25" s="103">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="37">
         <v>3594</v>
       </c>
       <c r="C26" s="37">
         <v>3576</v>
       </c>
       <c r="D26" s="37">
         <v>3562</v>
       </c>
       <c r="E26" s="37">
         <v>3561</v>
       </c>
       <c r="F26" s="37">
         <v>3559</v>
       </c>
       <c r="G26" s="36">
         <v>3553</v>
       </c>
       <c r="H26" s="36">
         <v>3561</v>
       </c>
       <c r="I26" s="36">
@@ -11496,52 +12926,55 @@
       </c>
       <c r="Z26" s="38">
         <v>3395</v>
       </c>
       <c r="AA26" s="50">
         <v>3388</v>
       </c>
       <c r="AB26" s="50">
         <v>3381</v>
       </c>
       <c r="AC26" s="50">
         <v>3387</v>
       </c>
       <c r="AD26" s="52">
         <v>3381</v>
       </c>
       <c r="AE26" s="50">
         <v>3369</v>
       </c>
       <c r="AF26" s="58">
         <v>3358</v>
       </c>
       <c r="AG26" s="58">
         <v>3193</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26" s="103">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="37">
         <v>4178</v>
       </c>
       <c r="C27" s="37">
         <v>4182</v>
       </c>
       <c r="D27" s="37">
         <v>4163</v>
       </c>
       <c r="E27" s="37">
         <v>4168</v>
       </c>
       <c r="F27" s="37">
         <v>4158</v>
       </c>
       <c r="G27" s="36">
         <v>4167</v>
       </c>
       <c r="H27" s="36">
         <v>4177</v>
       </c>
       <c r="I27" s="36">
@@ -11597,52 +13030,55 @@
       </c>
       <c r="Z27" s="38">
         <v>4121</v>
       </c>
       <c r="AA27" s="50">
         <v>4128</v>
       </c>
       <c r="AB27" s="50">
         <v>4138</v>
       </c>
       <c r="AC27" s="50">
         <v>4146</v>
       </c>
       <c r="AD27" s="52">
         <v>4144</v>
       </c>
       <c r="AE27" s="50">
         <v>4142</v>
       </c>
       <c r="AF27" s="58">
         <v>4138</v>
       </c>
       <c r="AG27" s="58">
         <v>3914</v>
       </c>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27" s="103">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="37">
         <v>6725</v>
       </c>
       <c r="C28" s="37">
         <v>6717</v>
       </c>
       <c r="D28" s="37">
         <v>6685</v>
       </c>
       <c r="E28" s="37">
         <v>6696</v>
       </c>
       <c r="F28" s="37">
         <v>6691</v>
       </c>
       <c r="G28" s="36">
         <v>6684</v>
       </c>
       <c r="H28" s="36">
         <v>6672</v>
       </c>
       <c r="I28" s="36">
@@ -11698,83 +13134,87 @@
       </c>
       <c r="Z28" s="38">
         <v>6524</v>
       </c>
       <c r="AA28" s="50">
         <v>6526</v>
       </c>
       <c r="AB28" s="50">
         <v>6523</v>
       </c>
       <c r="AC28" s="50">
         <v>6519</v>
       </c>
       <c r="AD28" s="52">
         <v>6527</v>
       </c>
       <c r="AE28" s="50">
         <v>6523</v>
       </c>
       <c r="AF28" s="58">
         <v>6508</v>
       </c>
       <c r="AG28" s="58">
         <v>6279</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="62" t="s">
+      <c r="AH28" s="103">
+        <v>6514</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" s="98" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="62"/>
-[...22 lines deleted...]
-      <c r="Y29" s="62"/>
+      <c r="B29" s="98"/>
+      <c r="C29" s="98"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="98"/>
+      <c r="J29" s="98"/>
+      <c r="K29" s="98"/>
+      <c r="L29" s="98"/>
+      <c r="M29" s="98"/>
+      <c r="N29" s="98"/>
+      <c r="O29" s="98"/>
+      <c r="P29" s="98"/>
+      <c r="Q29" s="98"/>
+      <c r="R29" s="98"/>
+      <c r="S29" s="98"/>
+      <c r="T29" s="98"/>
+      <c r="U29" s="98"/>
+      <c r="V29" s="98"/>
+      <c r="W29" s="98"/>
+      <c r="X29" s="98"/>
+      <c r="Y29" s="98"/>
       <c r="AF29" s="58"/>
       <c r="AG29" s="58"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29" s="50"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="40">
         <v>135239</v>
       </c>
       <c r="C30" s="40">
         <v>134990</v>
       </c>
       <c r="D30" s="40">
         <v>134586</v>
       </c>
       <c r="E30" s="40">
         <v>134442</v>
       </c>
       <c r="F30" s="40">
         <v>134430</v>
       </c>
       <c r="G30" s="38">
         <v>134286</v>
       </c>
       <c r="H30" s="38">
         <v>134037</v>
       </c>
       <c r="I30" s="38">
@@ -11831,52 +13271,55 @@
       <c r="Z30" s="38">
         <v>127681</v>
       </c>
       <c r="AA30" s="50">
         <v>127441</v>
       </c>
       <c r="AB30" s="50">
         <v>127256</v>
       </c>
       <c r="AC30" s="50">
         <v>126995</v>
       </c>
       <c r="AD30" s="52">
         <v>126884</v>
       </c>
       <c r="AE30" s="50">
         <f>SUM(AE31:AE43)</f>
         <v>126777</v>
       </c>
       <c r="AF30" s="58">
         <v>126490</v>
       </c>
       <c r="AG30" s="58">
         <v>126175</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30" s="103">
+        <v>125801</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="40">
         <v>16002</v>
       </c>
       <c r="C31" s="40">
         <v>15948</v>
       </c>
       <c r="D31" s="40">
         <v>15903</v>
       </c>
       <c r="E31" s="40">
         <v>15876</v>
       </c>
       <c r="F31" s="40">
         <v>15821</v>
       </c>
       <c r="G31" s="38">
         <v>15811</v>
       </c>
       <c r="H31" s="38">
         <v>15779</v>
       </c>
       <c r="I31" s="38">
@@ -11932,52 +13375,55 @@
       </c>
       <c r="Z31" s="38">
         <v>14889</v>
       </c>
       <c r="AA31" s="50">
         <v>14864</v>
       </c>
       <c r="AB31" s="50">
         <v>14810</v>
       </c>
       <c r="AC31" s="50">
         <v>14798</v>
       </c>
       <c r="AD31" s="54">
         <v>14806</v>
       </c>
       <c r="AE31" s="50">
         <v>14789</v>
       </c>
       <c r="AF31" s="58">
         <v>14727</v>
       </c>
       <c r="AG31" s="58">
         <v>14688</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31" s="103">
+        <v>14614</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="40">
         <v>6446</v>
       </c>
       <c r="C32" s="40">
         <v>6427</v>
       </c>
       <c r="D32" s="40">
         <v>6409</v>
       </c>
       <c r="E32" s="40">
         <v>6400</v>
       </c>
       <c r="F32" s="40">
         <v>6392</v>
       </c>
       <c r="G32" s="38">
         <v>6386</v>
       </c>
       <c r="H32" s="38">
         <v>6358</v>
       </c>
       <c r="I32" s="38">
@@ -12032,50 +13478,53 @@
         <v>5930</v>
       </c>
       <c r="Z32" s="38">
         <v>5912</v>
       </c>
       <c r="AA32" s="50">
         <v>5898</v>
       </c>
       <c r="AB32" s="50">
         <v>5876</v>
       </c>
       <c r="AC32" s="50">
         <v>5849</v>
       </c>
       <c r="AD32" s="54">
         <v>5841</v>
       </c>
       <c r="AE32" s="50">
         <v>5835</v>
       </c>
       <c r="AF32" s="58">
         <v>5806</v>
       </c>
       <c r="AG32" s="58">
         <v>5783</v>
+      </c>
+      <c r="AH32" s="103">
+        <v>5762</v>
       </c>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="40">
         <v>9072</v>
       </c>
       <c r="C33" s="40">
         <v>9054</v>
       </c>
       <c r="D33" s="40">
         <v>9035</v>
       </c>
       <c r="E33" s="40">
         <v>9007</v>
       </c>
       <c r="F33" s="40">
         <v>8994</v>
       </c>
       <c r="G33" s="38">
         <v>8980</v>
       </c>
       <c r="H33" s="38">
@@ -12134,50 +13583,53 @@
       </c>
       <c r="Z33" s="38">
         <v>8547</v>
       </c>
       <c r="AA33" s="50">
         <v>8522</v>
       </c>
       <c r="AB33" s="50">
         <v>8513</v>
       </c>
       <c r="AC33" s="50">
         <v>8495</v>
       </c>
       <c r="AD33" s="54">
         <v>8477</v>
       </c>
       <c r="AE33" s="50">
         <v>8463</v>
       </c>
       <c r="AF33" s="58">
         <v>8439</v>
       </c>
       <c r="AG33" s="58">
         <v>8411</v>
       </c>
+      <c r="AH33" s="103">
+        <v>8382</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="40">
         <v>10455</v>
       </c>
       <c r="C34" s="40">
         <v>10435</v>
       </c>
       <c r="D34" s="40">
         <v>10421</v>
       </c>
       <c r="E34" s="40">
         <v>10403</v>
       </c>
       <c r="F34" s="40">
         <v>10385</v>
       </c>
       <c r="G34" s="38">
         <v>10366</v>
       </c>
       <c r="H34" s="38">
         <v>10350</v>
@@ -12235,50 +13687,53 @@
       </c>
       <c r="Z34" s="38">
         <v>10000</v>
       </c>
       <c r="AA34" s="50">
         <v>9957</v>
       </c>
       <c r="AB34" s="50">
         <v>9945</v>
       </c>
       <c r="AC34" s="50">
         <v>9920</v>
       </c>
       <c r="AD34" s="54">
         <v>9908</v>
       </c>
       <c r="AE34" s="50">
         <v>9910</v>
       </c>
       <c r="AF34" s="58">
         <v>9889</v>
       </c>
       <c r="AG34" s="58">
         <v>9869</v>
       </c>
+      <c r="AH34" s="103">
+        <v>9840</v>
+      </c>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="40">
         <v>8899</v>
       </c>
       <c r="C35" s="40">
         <v>8867</v>
       </c>
       <c r="D35" s="40">
         <v>8843</v>
       </c>
       <c r="E35" s="40">
         <v>8839</v>
       </c>
       <c r="F35" s="40">
         <v>8834</v>
       </c>
       <c r="G35" s="38">
         <v>8809</v>
       </c>
       <c r="H35" s="38">
         <v>8796</v>
@@ -12336,50 +13791,53 @@
       </c>
       <c r="Z35" s="38">
         <v>8235</v>
       </c>
       <c r="AA35" s="50">
         <v>8220</v>
       </c>
       <c r="AB35" s="50">
         <v>8214</v>
       </c>
       <c r="AC35" s="50">
         <v>8195</v>
       </c>
       <c r="AD35" s="54">
         <v>8173</v>
       </c>
       <c r="AE35" s="50">
         <v>8166</v>
       </c>
       <c r="AF35" s="58">
         <v>8150</v>
       </c>
       <c r="AG35" s="58">
         <v>8109</v>
       </c>
+      <c r="AH35" s="103">
+        <v>8083</v>
+      </c>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="40">
         <v>23378</v>
       </c>
       <c r="C36" s="40">
         <v>23380</v>
       </c>
       <c r="D36" s="40">
         <v>23359</v>
       </c>
       <c r="E36" s="40">
         <v>23346</v>
       </c>
       <c r="F36" s="40">
         <v>23508</v>
       </c>
       <c r="G36" s="38">
         <v>23537</v>
       </c>
       <c r="H36" s="38">
         <v>23525</v>
@@ -12437,50 +13895,53 @@
       </c>
       <c r="Z36" s="38">
         <v>23029</v>
       </c>
       <c r="AA36" s="50">
         <v>23030</v>
       </c>
       <c r="AB36" s="50">
         <v>23039</v>
       </c>
       <c r="AC36" s="50">
         <v>23005</v>
       </c>
       <c r="AD36" s="54">
         <v>23009</v>
       </c>
       <c r="AE36" s="50">
         <v>23011</v>
       </c>
       <c r="AF36" s="58">
         <v>23007</v>
       </c>
       <c r="AG36" s="58">
         <v>22990</v>
       </c>
+      <c r="AH36" s="103">
+        <v>22991</v>
+      </c>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="40">
         <v>5071</v>
       </c>
       <c r="C37" s="40">
         <v>5073</v>
       </c>
       <c r="D37" s="40">
         <v>5073</v>
       </c>
       <c r="E37" s="40">
         <v>5070</v>
       </c>
       <c r="F37" s="40">
         <v>5057</v>
       </c>
       <c r="G37" s="38">
         <v>5045</v>
       </c>
       <c r="H37" s="38">
         <v>5029</v>
@@ -12538,50 +13999,53 @@
       </c>
       <c r="Z37" s="38">
         <v>4835</v>
       </c>
       <c r="AA37" s="50">
         <v>4820</v>
       </c>
       <c r="AB37" s="50">
         <v>4834</v>
       </c>
       <c r="AC37" s="50">
         <v>4832</v>
       </c>
       <c r="AD37" s="54">
         <v>4825</v>
       </c>
       <c r="AE37" s="50">
         <v>4827</v>
       </c>
       <c r="AF37" s="58">
         <v>4825</v>
       </c>
       <c r="AG37" s="58">
         <v>4810</v>
       </c>
+      <c r="AH37" s="103">
+        <v>4782</v>
+      </c>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="40">
         <v>4724</v>
       </c>
       <c r="C38" s="40">
         <v>4726</v>
       </c>
       <c r="D38" s="40">
         <v>4691</v>
       </c>
       <c r="E38" s="40">
         <v>4680</v>
       </c>
       <c r="F38" s="40">
         <v>4673</v>
       </c>
       <c r="G38" s="38">
         <v>4661</v>
       </c>
       <c r="H38" s="38">
         <v>4632</v>
@@ -12639,50 +14103,53 @@
       </c>
       <c r="Z38" s="38">
         <v>4345</v>
       </c>
       <c r="AA38" s="50">
         <v>4328</v>
       </c>
       <c r="AB38" s="50">
         <v>4309</v>
       </c>
       <c r="AC38" s="50">
         <v>4299</v>
       </c>
       <c r="AD38" s="54">
         <v>4291</v>
       </c>
       <c r="AE38" s="50">
         <v>4274</v>
       </c>
       <c r="AF38" s="58">
         <v>4281</v>
       </c>
       <c r="AG38" s="58">
         <v>4270</v>
       </c>
+      <c r="AH38" s="103">
+        <v>4255</v>
+      </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="40">
         <v>8946</v>
       </c>
       <c r="C39" s="40">
         <v>8922</v>
       </c>
       <c r="D39" s="40">
         <v>8883</v>
       </c>
       <c r="E39" s="40">
         <v>8878</v>
       </c>
       <c r="F39" s="40">
         <v>8884</v>
       </c>
       <c r="G39" s="38">
         <v>8873</v>
       </c>
       <c r="H39" s="38">
         <v>8877</v>
@@ -12740,50 +14207,53 @@
       </c>
       <c r="Z39" s="38">
         <v>8506</v>
       </c>
       <c r="AA39" s="50">
         <v>8519</v>
       </c>
       <c r="AB39" s="50">
         <v>8529</v>
       </c>
       <c r="AC39" s="50">
         <v>8506</v>
       </c>
       <c r="AD39" s="54">
         <v>8500</v>
       </c>
       <c r="AE39" s="50">
         <v>8511</v>
       </c>
       <c r="AF39" s="58">
         <v>8469</v>
       </c>
       <c r="AG39" s="58">
         <v>8465</v>
       </c>
+      <c r="AH39" s="103">
+        <v>8465</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="40">
         <v>13333</v>
       </c>
       <c r="C40" s="40">
         <v>13311</v>
       </c>
       <c r="D40" s="40">
         <v>13186</v>
       </c>
       <c r="E40" s="40">
         <v>13168</v>
       </c>
       <c r="F40" s="40">
         <v>13127</v>
       </c>
       <c r="G40" s="38">
         <v>13091</v>
       </c>
       <c r="H40" s="38">
         <v>13066</v>
@@ -12841,50 +14311,53 @@
       </c>
       <c r="Z40" s="38">
         <v>12335</v>
       </c>
       <c r="AA40" s="50">
         <v>12288</v>
       </c>
       <c r="AB40" s="50">
         <v>12268</v>
       </c>
       <c r="AC40" s="50">
         <v>12249</v>
       </c>
       <c r="AD40" s="54">
         <v>12215</v>
       </c>
       <c r="AE40" s="50">
         <v>12207</v>
       </c>
       <c r="AF40" s="58">
         <v>12200</v>
       </c>
       <c r="AG40" s="58">
         <v>12155</v>
       </c>
+      <c r="AH40" s="103">
+        <v>12122</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="40">
         <v>4777</v>
       </c>
       <c r="C41" s="40">
         <v>4764</v>
       </c>
       <c r="D41" s="40">
         <v>4751</v>
       </c>
       <c r="E41" s="40">
         <v>4749</v>
       </c>
       <c r="F41" s="40">
         <v>4742</v>
       </c>
       <c r="G41" s="38">
         <v>4751</v>
       </c>
       <c r="H41" s="38">
         <v>4742</v>
@@ -12942,51 +14415,53 @@
       </c>
       <c r="Z41" s="38">
         <v>4429</v>
       </c>
       <c r="AA41" s="50">
         <v>4423</v>
       </c>
       <c r="AB41" s="50">
         <v>4410</v>
       </c>
       <c r="AC41" s="50">
         <v>4398</v>
       </c>
       <c r="AD41" s="54">
         <v>4419</v>
       </c>
       <c r="AE41" s="50">
         <v>4399</v>
       </c>
       <c r="AF41" s="58">
         <v>4375</v>
       </c>
       <c r="AG41" s="58">
         <v>4352</v>
       </c>
-      <c r="AH41" s="9"/>
+      <c r="AH41" s="103">
+        <v>4327</v>
+      </c>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="40">
         <v>6362</v>
       </c>
       <c r="C42" s="40">
         <v>6333</v>
       </c>
       <c r="D42" s="40">
         <v>6298</v>
       </c>
       <c r="E42" s="40">
         <v>6290</v>
       </c>
       <c r="F42" s="40">
         <v>6281</v>
       </c>
       <c r="G42" s="38">
         <v>6269</v>
@@ -13047,51 +14522,53 @@
       </c>
       <c r="Z42" s="38">
         <v>5616</v>
       </c>
       <c r="AA42" s="50">
         <v>5601</v>
       </c>
       <c r="AB42" s="50">
         <v>5579</v>
       </c>
       <c r="AC42" s="50">
         <v>5563</v>
       </c>
       <c r="AD42" s="54">
         <v>5546</v>
       </c>
       <c r="AE42" s="50">
         <v>5516</v>
       </c>
       <c r="AF42" s="58">
         <v>5495</v>
       </c>
       <c r="AG42" s="58">
         <v>5470</v>
       </c>
-      <c r="AH42" s="9"/>
+      <c r="AH42" s="103">
+        <v>5408</v>
+      </c>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
       <c r="AT42" s="9"/>
       <c r="AU42" s="9"/>
       <c r="AV42" s="9"/>
       <c r="AW42" s="9"/>
       <c r="AX42" s="9"/>
       <c r="AY42" s="9"/>
       <c r="AZ42" s="9"/>
       <c r="BA42" s="9"/>
       <c r="BB42" s="9"/>
       <c r="BC42" s="9"/>
       <c r="BD42" s="9"/>
     </row>
     <row r="43" spans="1:56" s="11" customFormat="1">
       <c r="A43" s="10" t="s">
@@ -13170,50 +14647,53 @@
         <v>17041</v>
       </c>
       <c r="Z43" s="39">
         <v>17003</v>
       </c>
       <c r="AA43" s="51">
         <v>16971</v>
       </c>
       <c r="AB43" s="51">
         <v>16930</v>
       </c>
       <c r="AC43" s="51">
         <v>16886</v>
       </c>
       <c r="AD43" s="53">
         <v>16874</v>
       </c>
       <c r="AE43" s="51">
         <v>16869</v>
       </c>
       <c r="AF43" s="51">
         <v>16827</v>
       </c>
       <c r="AG43" s="51">
         <v>16803</v>
+      </c>
+      <c r="AH43" s="105">
+        <v>16770</v>
       </c>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
       <c r="AT43" s="9"/>
       <c r="AU43" s="9"/>
       <c r="AV43" s="9"/>
       <c r="AW43" s="9"/>
       <c r="AX43" s="9"/>
       <c r="AY43" s="9"/>
       <c r="AZ43" s="9"/>
       <c r="BA43" s="9"/>
       <c r="BB43" s="9"/>
       <c r="BC43" s="9"/>
       <c r="BD43" s="9"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="14" t="s">
         <v>20</v>
       </c>
@@ -13283,53 +14763,55 @@
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Ерлер</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>