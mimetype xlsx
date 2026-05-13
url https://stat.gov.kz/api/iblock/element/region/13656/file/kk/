--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -310,82 +310,82 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -650,222 +650,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q152"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A49" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="D64" sqref="D64"/>
+      <selection activeCell="B62" sqref="B62:Q62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="20"/>
-[...14 lines deleted...]
-      <c r="Q1" s="20"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
     </row>
     <row r="2" spans="1:17" s="2" customFormat="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="21"/>
-[...14 lines deleted...]
-      <c r="Q2" s="21"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1">
-      <c r="A3" s="22"/>
-      <c r="B3" s="23" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="24"/>
-[...2 lines deleted...]
-      <c r="F3" s="23" t="s">
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="24"/>
-[...2 lines deleted...]
-      <c r="J3" s="23" t="s">
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="24"/>
-[...2 lines deleted...]
-      <c r="N3" s="23" t="s">
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="24"/>
-[...1 lines deleted...]
-      <c r="Q3" s="25"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
+      <c r="Q3" s="26"/>
     </row>
     <row r="4" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="22"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="28"/>
-      <c r="E4" s="26" t="s">
+      <c r="D4" s="23"/>
+      <c r="E4" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="26" t="s">
+      <c r="F4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="28" t="s">
+      <c r="G4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="28"/>
-      <c r="I4" s="26" t="s">
+      <c r="H4" s="23"/>
+      <c r="I4" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="26" t="s">
+      <c r="J4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="28" t="s">
+      <c r="K4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="28"/>
-      <c r="M4" s="26" t="s">
+      <c r="L4" s="23"/>
+      <c r="M4" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="26" t="s">
+      <c r="N4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="28" t="s">
+      <c r="O4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="28"/>
-      <c r="Q4" s="26" t="s">
+      <c r="P4" s="23"/>
+      <c r="Q4" s="21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="2" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A5" s="22"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="22"/>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="27"/>
-      <c r="F5" s="27"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
       <c r="G5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="27"/>
-      <c r="J5" s="27"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
       <c r="K5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="27"/>
-      <c r="N5" s="27"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
       <c r="O5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="27"/>
+      <c r="Q5" s="22"/>
     </row>
     <row r="6" spans="1:17" s="2" customFormat="1">
-      <c r="A6" s="30">
+      <c r="A6" s="27">
         <v>2022</v>
       </c>
-      <c r="B6" s="30"/>
-[...14 lines deleted...]
-      <c r="Q6" s="30"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
     </row>
     <row r="7" spans="1:17" s="2" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="9">
         <v>100.6</v>
       </c>
       <c r="C7" s="9">
         <v>101</v>
       </c>
       <c r="D7" s="9">
         <v>100.3</v>
       </c>
       <c r="E7" s="9">
         <v>100.3</v>
       </c>
       <c r="F7" s="9">
         <v>100.6</v>
       </c>
       <c r="G7" s="9">
         <v>101</v>
       </c>
       <c r="H7" s="9">
         <v>100.3</v>
@@ -1460,69 +1460,69 @@
         <v>120.6</v>
       </c>
       <c r="K18" s="9">
         <v>125.7</v>
       </c>
       <c r="L18" s="9">
         <v>119.6</v>
       </c>
       <c r="M18" s="9">
         <v>114.2</v>
       </c>
       <c r="N18" s="9">
         <v>114.8</v>
       </c>
       <c r="O18" s="9">
         <v>119.4</v>
       </c>
       <c r="P18" s="9">
         <v>113.8</v>
       </c>
       <c r="Q18" s="9">
         <v>109.5</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="2" customFormat="1">
-      <c r="A19" s="29">
+      <c r="A19" s="20">
         <v>2023</v>
       </c>
-      <c r="B19" s="29"/>
-[...14 lines deleted...]
-      <c r="Q19" s="29"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="20"/>
+      <c r="P19" s="20"/>
+      <c r="Q19" s="20"/>
     </row>
     <row r="20" spans="1:17" s="2" customFormat="1">
       <c r="A20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
         <v>101.5</v>
       </c>
       <c r="C20" s="11">
         <v>101.8</v>
       </c>
       <c r="D20" s="11">
         <v>101.4</v>
       </c>
       <c r="E20" s="11">
         <v>101.2</v>
       </c>
       <c r="F20" s="11">
         <v>121.7</v>
       </c>
       <c r="G20" s="11">
         <v>126.7</v>
       </c>
       <c r="H20" s="11">
         <v>120.9</v>
@@ -3566,66 +3566,98 @@
         <v>113.6</v>
       </c>
       <c r="L61" s="1">
         <v>111.8</v>
       </c>
       <c r="M61" s="1">
         <v>115.9</v>
       </c>
       <c r="N61" s="1">
         <v>113.9</v>
       </c>
       <c r="O61" s="1">
         <v>114.4</v>
       </c>
       <c r="P61" s="1">
         <v>112</v>
       </c>
       <c r="Q61" s="1">
         <v>116.1</v>
       </c>
     </row>
     <row r="62" spans="1:17" s="2" customFormat="1">
       <c r="A62" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B62" s="12"/>
-[...14 lines deleted...]
-      <c r="Q62" s="12"/>
+      <c r="B62" s="12">
+        <v>101.1</v>
+      </c>
+      <c r="C62" s="12">
+        <v>100.8</v>
+      </c>
+      <c r="D62" s="12">
+        <v>101.2</v>
+      </c>
+      <c r="E62" s="12">
+        <v>101.2</v>
+      </c>
+      <c r="F62" s="12">
+        <v>104</v>
+      </c>
+      <c r="G62" s="12">
+        <v>103.4</v>
+      </c>
+      <c r="H62" s="12">
+        <v>104.6</v>
+      </c>
+      <c r="I62" s="12">
+        <v>104</v>
+      </c>
+      <c r="J62" s="12">
+        <v>113.4</v>
+      </c>
+      <c r="K62" s="12">
+        <v>112.4</v>
+      </c>
+      <c r="L62" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="M62" s="12">
+        <v>116</v>
+      </c>
+      <c r="N62" s="12">
+        <v>113.8</v>
+      </c>
+      <c r="O62" s="12">
+        <v>113.9</v>
+      </c>
+      <c r="P62" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="Q62" s="12">
+        <v>116.1</v>
+      </c>
     </row>
     <row r="63" spans="1:17" s="2" customFormat="1">
       <c r="A63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
     </row>
     <row r="64" spans="1:17" s="2" customFormat="1">
       <c r="A64" s="7" t="s">
         <v>15</v>
@@ -3835,71 +3867,71 @@
     <row r="130" s="2" customFormat="1"/>
     <row r="131" s="2" customFormat="1"/>
     <row r="132" s="2" customFormat="1"/>
     <row r="133" s="2" customFormat="1"/>
     <row r="134" s="2" customFormat="1"/>
     <row r="135" s="2" customFormat="1"/>
     <row r="136" s="2" customFormat="1"/>
     <row r="137" s="2" customFormat="1"/>
     <row r="138" s="2" customFormat="1"/>
     <row r="139" s="2" customFormat="1"/>
     <row r="140" s="2" customFormat="1"/>
     <row r="141" s="2" customFormat="1"/>
     <row r="142" s="2" customFormat="1"/>
     <row r="143" s="2" customFormat="1"/>
     <row r="144" s="2" customFormat="1"/>
     <row r="145" s="2" customFormat="1"/>
     <row r="146" s="2" customFormat="1"/>
     <row r="147" s="2" customFormat="1"/>
     <row r="148" s="2" customFormat="1"/>
     <row r="149" s="2" customFormat="1"/>
     <row r="150" s="2" customFormat="1"/>
     <row r="151" s="2" customFormat="1"/>
     <row r="152" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТБИ</vt:lpstr>
     </vt:vector>