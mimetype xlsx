--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -310,82 +310,82 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -650,222 +650,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q152"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A49" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:Q62"/>
+      <selection activeCell="S55" sqref="S55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="28"/>
-[...14 lines deleted...]
-      <c r="Q1" s="28"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="20"/>
     </row>
     <row r="2" spans="1:17" s="2" customFormat="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="29"/>
-[...14 lines deleted...]
-      <c r="Q2" s="29"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1">
-      <c r="A3" s="30"/>
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="25"/>
-[...2 lines deleted...]
-      <c r="F3" s="24" t="s">
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="25"/>
-[...2 lines deleted...]
-      <c r="J3" s="24" t="s">
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="25"/>
-[...2 lines deleted...]
-      <c r="N3" s="24" t="s">
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="25"/>
-[...1 lines deleted...]
-      <c r="Q3" s="26"/>
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="25"/>
     </row>
     <row r="4" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="30"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="22"/>
+      <c r="B4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="23"/>
-      <c r="E4" s="21" t="s">
+      <c r="D4" s="28"/>
+      <c r="E4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="21" t="s">
+      <c r="F4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="23" t="s">
+      <c r="G4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="23"/>
-      <c r="I4" s="21" t="s">
+      <c r="H4" s="28"/>
+      <c r="I4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="21" t="s">
+      <c r="J4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="K4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="23"/>
-      <c r="M4" s="21" t="s">
+      <c r="L4" s="28"/>
+      <c r="M4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="21" t="s">
+      <c r="N4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="23" t="s">
+      <c r="O4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="23"/>
-      <c r="Q4" s="21" t="s">
+      <c r="P4" s="28"/>
+      <c r="Q4" s="26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="2" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="22"/>
+      <c r="A5" s="22"/>
+      <c r="B5" s="27"/>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="22"/>
-      <c r="F5" s="22"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
       <c r="G5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="22"/>
-      <c r="J5" s="22"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
       <c r="K5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="22"/>
-      <c r="N5" s="22"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
       <c r="O5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="22"/>
+      <c r="Q5" s="27"/>
     </row>
     <row r="6" spans="1:17" s="2" customFormat="1">
-      <c r="A6" s="27">
+      <c r="A6" s="30">
         <v>2022</v>
       </c>
-      <c r="B6" s="27"/>
-[...14 lines deleted...]
-      <c r="Q6" s="27"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
     </row>
     <row r="7" spans="1:17" s="2" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="9">
         <v>100.6</v>
       </c>
       <c r="C7" s="9">
         <v>101</v>
       </c>
       <c r="D7" s="9">
         <v>100.3</v>
       </c>
       <c r="E7" s="9">
         <v>100.3</v>
       </c>
       <c r="F7" s="9">
         <v>100.6</v>
       </c>
       <c r="G7" s="9">
         <v>101</v>
       </c>
       <c r="H7" s="9">
         <v>100.3</v>
@@ -1460,69 +1460,69 @@
         <v>120.6</v>
       </c>
       <c r="K18" s="9">
         <v>125.7</v>
       </c>
       <c r="L18" s="9">
         <v>119.6</v>
       </c>
       <c r="M18" s="9">
         <v>114.2</v>
       </c>
       <c r="N18" s="9">
         <v>114.8</v>
       </c>
       <c r="O18" s="9">
         <v>119.4</v>
       </c>
       <c r="P18" s="9">
         <v>113.8</v>
       </c>
       <c r="Q18" s="9">
         <v>109.5</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="2" customFormat="1">
-      <c r="A19" s="20">
+      <c r="A19" s="29">
         <v>2023</v>
       </c>
-      <c r="B19" s="20"/>
-[...14 lines deleted...]
-      <c r="Q19" s="20"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="29"/>
+      <c r="Q19" s="29"/>
     </row>
     <row r="20" spans="1:17" s="2" customFormat="1">
       <c r="A20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
         <v>101.5</v>
       </c>
       <c r="C20" s="11">
         <v>101.8</v>
       </c>
       <c r="D20" s="11">
         <v>101.4</v>
       </c>
       <c r="E20" s="11">
         <v>101.2</v>
       </c>
       <c r="F20" s="11">
         <v>121.7</v>
       </c>
       <c r="G20" s="11">
         <v>126.7</v>
       </c>
       <c r="H20" s="11">
         <v>120.9</v>
@@ -3619,66 +3619,98 @@
         <v>112.4</v>
       </c>
       <c r="L62" s="12">
         <v>112.6</v>
       </c>
       <c r="M62" s="12">
         <v>116</v>
       </c>
       <c r="N62" s="12">
         <v>113.8</v>
       </c>
       <c r="O62" s="12">
         <v>113.9</v>
       </c>
       <c r="P62" s="12">
         <v>112.1</v>
       </c>
       <c r="Q62" s="12">
         <v>116.1</v>
       </c>
     </row>
     <row r="63" spans="1:17" s="2" customFormat="1">
       <c r="A63" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="1"/>
-[...14 lines deleted...]
-      <c r="Q63" s="1"/>
+      <c r="B63" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.7</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="F63" s="1">
+        <v>104.8</v>
+      </c>
+      <c r="G63" s="1">
+        <v>104.1</v>
+      </c>
+      <c r="H63" s="1">
+        <v>105.7</v>
+      </c>
+      <c r="I63" s="1">
+        <v>104.5</v>
+      </c>
+      <c r="J63" s="1">
+        <v>113.3</v>
+      </c>
+      <c r="K63" s="1">
+        <v>111.8</v>
+      </c>
+      <c r="L63" s="1">
+        <v>113.4</v>
+      </c>
+      <c r="M63" s="1">
+        <v>115.2</v>
+      </c>
+      <c r="N63" s="1">
+        <v>113.7</v>
+      </c>
+      <c r="O63" s="1">
+        <v>113.4</v>
+      </c>
+      <c r="P63" s="1">
+        <v>112.4</v>
+      </c>
+      <c r="Q63" s="1">
+        <v>115.9</v>
+      </c>
     </row>
     <row r="64" spans="1:17" s="2" customFormat="1">
       <c r="A64" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
     </row>
     <row r="65" spans="1:17" s="2" customFormat="1">
       <c r="A65" s="7" t="s">
         <v>16</v>
@@ -3867,71 +3899,71 @@
     <row r="130" s="2" customFormat="1"/>
     <row r="131" s="2" customFormat="1"/>
     <row r="132" s="2" customFormat="1"/>
     <row r="133" s="2" customFormat="1"/>
     <row r="134" s="2" customFormat="1"/>
     <row r="135" s="2" customFormat="1"/>
     <row r="136" s="2" customFormat="1"/>
     <row r="137" s="2" customFormat="1"/>
     <row r="138" s="2" customFormat="1"/>
     <row r="139" s="2" customFormat="1"/>
     <row r="140" s="2" customFormat="1"/>
     <row r="141" s="2" customFormat="1"/>
     <row r="142" s="2" customFormat="1"/>
     <row r="143" s="2" customFormat="1"/>
     <row r="144" s="2" customFormat="1"/>
     <row r="145" s="2" customFormat="1"/>
     <row r="146" s="2" customFormat="1"/>
     <row r="147" s="2" customFormat="1"/>
     <row r="148" s="2" customFormat="1"/>
     <row r="149" s="2" customFormat="1"/>
     <row r="150" s="2" customFormat="1"/>
     <row r="151" s="2" customFormat="1"/>
     <row r="152" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТБИ</vt:lpstr>
     </vt:vector>