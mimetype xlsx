--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -310,82 +310,82 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -650,222 +650,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q152"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A49" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="S55" sqref="S55"/>
+      <selection activeCell="H67" sqref="H67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="20"/>
-[...14 lines deleted...]
-      <c r="Q1" s="20"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
     </row>
     <row r="2" spans="1:17" s="2" customFormat="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="21"/>
-[...14 lines deleted...]
-      <c r="Q2" s="21"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1">
-      <c r="A3" s="22"/>
-      <c r="B3" s="23" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="24"/>
-[...2 lines deleted...]
-      <c r="F3" s="23" t="s">
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="24"/>
-[...2 lines deleted...]
-      <c r="J3" s="23" t="s">
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="24"/>
-[...2 lines deleted...]
-      <c r="N3" s="23" t="s">
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="24"/>
-[...1 lines deleted...]
-      <c r="Q3" s="25"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
+      <c r="Q3" s="26"/>
     </row>
     <row r="4" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="22"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="28"/>
-      <c r="E4" s="26" t="s">
+      <c r="D4" s="23"/>
+      <c r="E4" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="26" t="s">
+      <c r="F4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="28" t="s">
+      <c r="G4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="28"/>
-      <c r="I4" s="26" t="s">
+      <c r="H4" s="23"/>
+      <c r="I4" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="26" t="s">
+      <c r="J4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="28" t="s">
+      <c r="K4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="28"/>
-      <c r="M4" s="26" t="s">
+      <c r="L4" s="23"/>
+      <c r="M4" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="26" t="s">
+      <c r="N4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="28" t="s">
+      <c r="O4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="28"/>
-      <c r="Q4" s="26" t="s">
+      <c r="P4" s="23"/>
+      <c r="Q4" s="21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="2" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A5" s="22"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="22"/>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="27"/>
-      <c r="F5" s="27"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
       <c r="G5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="27"/>
-      <c r="J5" s="27"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
       <c r="K5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="27"/>
-      <c r="N5" s="27"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
       <c r="O5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="27"/>
+      <c r="Q5" s="22"/>
     </row>
     <row r="6" spans="1:17" s="2" customFormat="1">
-      <c r="A6" s="30">
+      <c r="A6" s="27">
         <v>2022</v>
       </c>
-      <c r="B6" s="30"/>
-[...14 lines deleted...]
-      <c r="Q6" s="30"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
     </row>
     <row r="7" spans="1:17" s="2" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="9">
         <v>100.6</v>
       </c>
       <c r="C7" s="9">
         <v>101</v>
       </c>
       <c r="D7" s="9">
         <v>100.3</v>
       </c>
       <c r="E7" s="9">
         <v>100.3</v>
       </c>
       <c r="F7" s="9">
         <v>100.6</v>
       </c>
       <c r="G7" s="9">
         <v>101</v>
       </c>
       <c r="H7" s="9">
         <v>100.3</v>
@@ -1460,69 +1460,69 @@
         <v>120.6</v>
       </c>
       <c r="K18" s="9">
         <v>125.7</v>
       </c>
       <c r="L18" s="9">
         <v>119.6</v>
       </c>
       <c r="M18" s="9">
         <v>114.2</v>
       </c>
       <c r="N18" s="9">
         <v>114.8</v>
       </c>
       <c r="O18" s="9">
         <v>119.4</v>
       </c>
       <c r="P18" s="9">
         <v>113.8</v>
       </c>
       <c r="Q18" s="9">
         <v>109.5</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="2" customFormat="1">
-      <c r="A19" s="29">
+      <c r="A19" s="20">
         <v>2023</v>
       </c>
-      <c r="B19" s="29"/>
-[...14 lines deleted...]
-      <c r="Q19" s="29"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="20"/>
+      <c r="P19" s="20"/>
+      <c r="Q19" s="20"/>
     </row>
     <row r="20" spans="1:17" s="2" customFormat="1">
       <c r="A20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
         <v>101.5</v>
       </c>
       <c r="C20" s="11">
         <v>101.8</v>
       </c>
       <c r="D20" s="11">
         <v>101.4</v>
       </c>
       <c r="E20" s="11">
         <v>101.2</v>
       </c>
       <c r="F20" s="11">
         <v>121.7</v>
       </c>
       <c r="G20" s="11">
         <v>126.7</v>
       </c>
       <c r="H20" s="11">
         <v>120.9</v>
@@ -3672,66 +3672,98 @@
         <v>111.8</v>
       </c>
       <c r="L63" s="1">
         <v>113.4</v>
       </c>
       <c r="M63" s="1">
         <v>115.2</v>
       </c>
       <c r="N63" s="1">
         <v>113.7</v>
       </c>
       <c r="O63" s="1">
         <v>113.4</v>
       </c>
       <c r="P63" s="1">
         <v>112.4</v>
       </c>
       <c r="Q63" s="1">
         <v>115.9</v>
       </c>
     </row>
     <row r="64" spans="1:17" s="2" customFormat="1">
       <c r="A64" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="1"/>
-[...14 lines deleted...]
-      <c r="Q64" s="1"/>
+      <c r="B64" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="C64" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="E64" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="F64" s="1">
+        <v>106</v>
+      </c>
+      <c r="G64" s="1">
+        <v>105.2</v>
+      </c>
+      <c r="H64" s="1">
+        <v>106.9</v>
+      </c>
+      <c r="I64" s="1">
+        <v>105.7</v>
+      </c>
+      <c r="J64" s="1">
+        <v>113.2</v>
+      </c>
+      <c r="K64" s="1">
+        <v>111.4</v>
+      </c>
+      <c r="L64" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="M64" s="1">
+        <v>115.2</v>
+      </c>
+      <c r="N64" s="1">
+        <v>113.6</v>
+      </c>
+      <c r="O64" s="1">
+        <v>113.1</v>
+      </c>
+      <c r="P64" s="1">
+        <v>112.6</v>
+      </c>
+      <c r="Q64" s="1">
+        <v>115.8</v>
+      </c>
     </row>
     <row r="65" spans="1:17" s="2" customFormat="1">
       <c r="A65" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
       <c r="F65" s="12"/>
       <c r="G65" s="12"/>
       <c r="H65" s="12"/>
       <c r="I65" s="12"/>
       <c r="J65" s="12"/>
       <c r="K65" s="12"/>
       <c r="L65" s="12"/>
       <c r="M65" s="12"/>
       <c r="N65" s="12"/>
       <c r="O65" s="12"/>
       <c r="P65" s="12"/>
       <c r="Q65" s="12"/>
     </row>
     <row r="66" spans="1:17" s="2" customFormat="1">
       <c r="A66" s="7" t="s">
         <v>17</v>
@@ -3899,71 +3931,71 @@
     <row r="130" s="2" customFormat="1"/>
     <row r="131" s="2" customFormat="1"/>
     <row r="132" s="2" customFormat="1"/>
     <row r="133" s="2" customFormat="1"/>
     <row r="134" s="2" customFormat="1"/>
     <row r="135" s="2" customFormat="1"/>
     <row r="136" s="2" customFormat="1"/>
     <row r="137" s="2" customFormat="1"/>
     <row r="138" s="2" customFormat="1"/>
     <row r="139" s="2" customFormat="1"/>
     <row r="140" s="2" customFormat="1"/>
     <row r="141" s="2" customFormat="1"/>
     <row r="142" s="2" customFormat="1"/>
     <row r="143" s="2" customFormat="1"/>
     <row r="144" s="2" customFormat="1"/>
     <row r="145" s="2" customFormat="1"/>
     <row r="146" s="2" customFormat="1"/>
     <row r="147" s="2" customFormat="1"/>
     <row r="148" s="2" customFormat="1"/>
     <row r="149" s="2" customFormat="1"/>
     <row r="150" s="2" customFormat="1"/>
     <row r="151" s="2" customFormat="1"/>
     <row r="152" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТБИ</vt:lpstr>
     </vt:vector>