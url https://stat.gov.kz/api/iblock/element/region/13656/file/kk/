--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -310,82 +310,82 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -650,222 +650,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q152"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A49" zoomScale="142" zoomScaleNormal="142" workbookViewId="0">
-      <selection activeCell="H67" sqref="H67"/>
+      <selection activeCell="D68" sqref="D68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="28"/>
-[...14 lines deleted...]
-      <c r="Q1" s="28"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="20"/>
     </row>
     <row r="2" spans="1:17" s="2" customFormat="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="29"/>
-[...14 lines deleted...]
-      <c r="Q2" s="29"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1">
-      <c r="A3" s="30"/>
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="25"/>
-[...2 lines deleted...]
-      <c r="F3" s="24" t="s">
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="25"/>
-[...2 lines deleted...]
-      <c r="J3" s="24" t="s">
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="25"/>
-[...2 lines deleted...]
-      <c r="N3" s="24" t="s">
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="25"/>
-[...1 lines deleted...]
-      <c r="Q3" s="26"/>
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="25"/>
     </row>
     <row r="4" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="30"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="22"/>
+      <c r="B4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="23"/>
-      <c r="E4" s="21" t="s">
+      <c r="D4" s="28"/>
+      <c r="E4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="21" t="s">
+      <c r="F4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="23" t="s">
+      <c r="G4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="23"/>
-      <c r="I4" s="21" t="s">
+      <c r="H4" s="28"/>
+      <c r="I4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="21" t="s">
+      <c r="J4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="K4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="23"/>
-      <c r="M4" s="21" t="s">
+      <c r="L4" s="28"/>
+      <c r="M4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="21" t="s">
+      <c r="N4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="23" t="s">
+      <c r="O4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="23"/>
-      <c r="Q4" s="21" t="s">
+      <c r="P4" s="28"/>
+      <c r="Q4" s="26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="2" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="22"/>
+      <c r="A5" s="22"/>
+      <c r="B5" s="27"/>
       <c r="C5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="22"/>
-      <c r="F5" s="22"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
       <c r="G5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="22"/>
-      <c r="J5" s="22"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
       <c r="K5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="22"/>
-      <c r="N5" s="22"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
       <c r="O5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="22"/>
+      <c r="Q5" s="27"/>
     </row>
     <row r="6" spans="1:17" s="2" customFormat="1">
-      <c r="A6" s="27">
+      <c r="A6" s="30">
         <v>2022</v>
       </c>
-      <c r="B6" s="27"/>
-[...14 lines deleted...]
-      <c r="Q6" s="27"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
     </row>
     <row r="7" spans="1:17" s="2" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="9">
         <v>100.6</v>
       </c>
       <c r="C7" s="9">
         <v>101</v>
       </c>
       <c r="D7" s="9">
         <v>100.3</v>
       </c>
       <c r="E7" s="9">
         <v>100.3</v>
       </c>
       <c r="F7" s="9">
         <v>100.6</v>
       </c>
       <c r="G7" s="9">
         <v>101</v>
       </c>
       <c r="H7" s="9">
         <v>100.3</v>
@@ -1460,69 +1460,69 @@
         <v>120.6</v>
       </c>
       <c r="K18" s="9">
         <v>125.7</v>
       </c>
       <c r="L18" s="9">
         <v>119.6</v>
       </c>
       <c r="M18" s="9">
         <v>114.2</v>
       </c>
       <c r="N18" s="9">
         <v>114.8</v>
       </c>
       <c r="O18" s="9">
         <v>119.4</v>
       </c>
       <c r="P18" s="9">
         <v>113.8</v>
       </c>
       <c r="Q18" s="9">
         <v>109.5</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="2" customFormat="1">
-      <c r="A19" s="20">
+      <c r="A19" s="29">
         <v>2023</v>
       </c>
-      <c r="B19" s="20"/>
-[...14 lines deleted...]
-      <c r="Q19" s="20"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="29"/>
+      <c r="Q19" s="29"/>
     </row>
     <row r="20" spans="1:17" s="2" customFormat="1">
       <c r="A20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
         <v>101.5</v>
       </c>
       <c r="C20" s="11">
         <v>101.8</v>
       </c>
       <c r="D20" s="11">
         <v>101.4</v>
       </c>
       <c r="E20" s="11">
         <v>101.2</v>
       </c>
       <c r="F20" s="11">
         <v>121.7</v>
       </c>
       <c r="G20" s="11">
         <v>126.7</v>
       </c>
       <c r="H20" s="11">
         <v>120.9</v>
@@ -3725,66 +3725,98 @@
         <v>111.4</v>
       </c>
       <c r="L64" s="1">
         <v>113.5</v>
       </c>
       <c r="M64" s="1">
         <v>115.2</v>
       </c>
       <c r="N64" s="1">
         <v>113.6</v>
       </c>
       <c r="O64" s="1">
         <v>113.1</v>
       </c>
       <c r="P64" s="1">
         <v>112.6</v>
       </c>
       <c r="Q64" s="1">
         <v>115.8</v>
       </c>
     </row>
     <row r="65" spans="1:17" s="2" customFormat="1">
       <c r="A65" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B65" s="12"/>
-[...14 lines deleted...]
-      <c r="Q65" s="12"/>
+      <c r="B65" s="12">
+        <v>100.5</v>
+      </c>
+      <c r="C65" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="D65" s="12">
+        <v>100.5</v>
+      </c>
+      <c r="E65" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="F65" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="G65" s="12">
+        <v>106</v>
+      </c>
+      <c r="H65" s="12">
+        <v>107.5</v>
+      </c>
+      <c r="I65" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="J65" s="12">
+        <v>112.8</v>
+      </c>
+      <c r="K65" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="L65" s="12">
+        <v>113</v>
+      </c>
+      <c r="M65" s="12">
+        <v>115.1</v>
+      </c>
+      <c r="N65" s="12">
+        <v>113.5</v>
+      </c>
+      <c r="O65" s="12">
+        <v>112.8</v>
+      </c>
+      <c r="P65" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="Q65" s="12">
+        <v>115.7</v>
+      </c>
     </row>
     <row r="66" spans="1:17" s="2" customFormat="1">
       <c r="A66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
       <c r="F66" s="12"/>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="12"/>
       <c r="J66" s="12"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12"/>
       <c r="N66" s="12"/>
       <c r="O66" s="12"/>
       <c r="P66" s="12"/>
       <c r="Q66" s="12"/>
     </row>
     <row r="67" spans="1:17" s="2" customFormat="1">
       <c r="A67" s="6" t="s">
         <v>18</v>
@@ -3931,71 +3963,71 @@
     <row r="130" s="2" customFormat="1"/>
     <row r="131" s="2" customFormat="1"/>
     <row r="132" s="2" customFormat="1"/>
     <row r="133" s="2" customFormat="1"/>
     <row r="134" s="2" customFormat="1"/>
     <row r="135" s="2" customFormat="1"/>
     <row r="136" s="2" customFormat="1"/>
     <row r="137" s="2" customFormat="1"/>
     <row r="138" s="2" customFormat="1"/>
     <row r="139" s="2" customFormat="1"/>
     <row r="140" s="2" customFormat="1"/>
     <row r="141" s="2" customFormat="1"/>
     <row r="142" s="2" customFormat="1"/>
     <row r="143" s="2" customFormat="1"/>
     <row r="144" s="2" customFormat="1"/>
     <row r="145" s="2" customFormat="1"/>
     <row r="146" s="2" customFormat="1"/>
     <row r="147" s="2" customFormat="1"/>
     <row r="148" s="2" customFormat="1"/>
     <row r="149" s="2" customFormat="1"/>
     <row r="150" s="2" customFormat="1"/>
     <row r="151" s="2" customFormat="1"/>
     <row r="152" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТБИ</vt:lpstr>
     </vt:vector>