--- v0 (2026-04-14)
+++ v1 (2026-11-07)
@@ -6,180 +6,179 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Сальдо миграции" sheetId="8" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Выбыло" sheetId="10" r:id="rId3"/>
+    <sheet name="Сальдо миграции" sheetId="7" r:id="rId1"/>
+    <sheet name="Иммигранты" sheetId="6" r:id="rId2"/>
+    <sheet name="Эмигранты" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1090" uniqueCount="18">
+  <si>
+    <t>Городское население</t>
+  </si>
+  <si>
+    <t>Сельское население</t>
+  </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
-    <t xml:space="preserve">Число прибывших </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Число выбывших </t>
+    <t>-</t>
   </si>
   <si>
     <t>Мангистауская область</t>
   </si>
   <si>
     <t>Актауская г.а.</t>
   </si>
   <si>
     <t>Жанаозен г.а.</t>
   </si>
   <si>
     <t>Бейнеуский район</t>
   </si>
   <si>
     <t>Каракиянский район</t>
   </si>
   <si>
     <t>Мангистауский район</t>
   </si>
   <si>
     <t>Мунайлинский район</t>
   </si>
   <si>
     <t>Тупкараганский район</t>
   </si>
   <si>
-    <t>-</t>
+    <t>46 27</t>
   </si>
   <si>
-    <t>Сальдо миграции населения Мангистауской области</t>
+    <t>х</t>
+  </si>
+  <si>
+    <t>Сальдо внешней миграции населения  Мангистауской области</t>
+  </si>
+  <si>
+    <t>Число прибывших в  Мангистауской области</t>
+  </si>
+  <si>
+    <t>Число выбывших за пределы  Мангистауской области</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...11 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...6 lines deleted...]
-      <color indexed="8"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -219,177 +218,209 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -668,3804 +699,6888 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A2:AA38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="C1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="O29" sqref="O29"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A6" sqref="A6"/>
+      <selection pane="bottomLeft" activeCell="AC21" sqref="AC21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="24.44140625" style="23" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="24" max="16384" width="8.88671875" style="23"/>
+    <col min="1" max="1" width="24.44140625" style="15" customWidth="1"/>
+    <col min="2" max="9" width="7.6640625" style="15" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="30" customWidth="1"/>
+    <col min="11" max="18" width="7.6640625" style="15" customWidth="1"/>
+    <col min="19" max="19" width="7.6640625" style="30" customWidth="1"/>
+    <col min="20" max="23" width="7.6640625" style="15" customWidth="1"/>
+    <col min="24" max="16384" width="8.88671875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-[...11 lines deleted...]
-      <c r="E2" s="47"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3" s="47"/>
-[...67 lines deleted...]
-      <c r="AA6" s="24" t="s">
+      <c r="A3" s="29"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="AA4" s="31" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="1"/>
+      <c r="B5" s="2">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="2">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="2">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="2">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="2">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="2">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="2">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="2">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="3">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="2">
+        <v>2009</v>
+      </c>
+      <c r="L5" s="2">
+        <v>2010</v>
+      </c>
+      <c r="M5" s="2">
+        <v>2011</v>
+      </c>
+      <c r="N5" s="2">
+        <v>2012</v>
+      </c>
+      <c r="O5" s="2">
+        <v>2013</v>
+      </c>
+      <c r="P5" s="2">
+        <v>2014</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>2015</v>
+      </c>
+      <c r="R5" s="4">
+        <v>2016</v>
+      </c>
+      <c r="S5" s="3">
+        <v>2017</v>
+      </c>
+      <c r="T5" s="2">
+        <v>2018</v>
+      </c>
+      <c r="U5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="V5" s="5">
+        <v>2020</v>
+      </c>
+      <c r="W5" s="5">
+        <v>2021</v>
+      </c>
+      <c r="X5" s="48">
+        <v>2022</v>
+      </c>
+      <c r="Y5" s="48">
+        <v>2023</v>
+      </c>
+      <c r="Z5" s="5">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="17.25" customHeight="1">
+      <c r="A6" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="57"/>
+    </row>
+    <row r="7" spans="1:27" s="10" customFormat="1">
+      <c r="A7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7">
+        <v>1163</v>
+      </c>
+      <c r="C7" s="7">
+        <v>5009</v>
+      </c>
+      <c r="D7" s="7">
+        <v>4870</v>
+      </c>
+      <c r="E7" s="7">
+        <v>5278</v>
+      </c>
+      <c r="F7" s="7">
+        <v>5689</v>
+      </c>
+      <c r="G7" s="7">
+        <v>4679</v>
+      </c>
+      <c r="H7" s="7">
+        <v>7271</v>
+      </c>
+      <c r="I7" s="7">
+        <v>6244</v>
+      </c>
+      <c r="J7" s="7">
+        <v>4539</v>
+      </c>
+      <c r="K7" s="8">
+        <v>5795</v>
+      </c>
+      <c r="L7" s="8">
+        <v>6760</v>
+      </c>
+      <c r="M7" s="8">
+        <v>5284</v>
+      </c>
+      <c r="N7" s="8">
+        <v>5562</v>
+      </c>
+      <c r="O7" s="8">
+        <v>3256</v>
+      </c>
+      <c r="P7" s="8">
+        <v>2091</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>2791</v>
+      </c>
+      <c r="R7" s="8">
+        <v>1381</v>
+      </c>
+      <c r="S7" s="8">
+        <v>1087</v>
+      </c>
+      <c r="T7" s="8">
+        <v>1114</v>
+      </c>
+      <c r="U7" s="8">
+        <v>1965</v>
+      </c>
+      <c r="V7" s="8">
+        <v>2450</v>
+      </c>
+      <c r="W7" s="8">
+        <v>2212</v>
+      </c>
+      <c r="X7" s="9">
+        <v>3336</v>
+      </c>
+      <c r="Y7" s="42">
+        <v>3416</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>3606</v>
+      </c>
+      <c r="AA7" s="45">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="12">
+        <v>549</v>
+      </c>
+      <c r="L8" s="13">
+        <v>1345</v>
+      </c>
+      <c r="M8" s="12">
+        <v>668</v>
+      </c>
+      <c r="N8" s="12">
+        <v>728</v>
+      </c>
+      <c r="O8" s="12">
+        <v>394</v>
+      </c>
+      <c r="P8" s="12">
+        <v>29</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>104</v>
+      </c>
+      <c r="R8" s="12">
+        <v>93</v>
+      </c>
+      <c r="S8" s="12">
+        <v>115</v>
+      </c>
+      <c r="T8" s="12">
+        <v>86</v>
+      </c>
+      <c r="U8" s="12">
+        <v>282</v>
+      </c>
+      <c r="V8" s="12">
+        <v>702</v>
+      </c>
+      <c r="W8" s="12">
+        <v>729</v>
+      </c>
+      <c r="X8" s="14">
+        <v>570</v>
+      </c>
+      <c r="Y8" s="43">
+        <v>698</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>663</v>
+      </c>
+      <c r="AA8" s="46">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="12">
+        <v>832</v>
+      </c>
+      <c r="L9" s="12">
+        <v>131</v>
+      </c>
+      <c r="M9" s="12">
+        <v>21</v>
+      </c>
+      <c r="N9" s="12">
+        <v>4</v>
+      </c>
+      <c r="O9" s="12">
+        <v>-9</v>
+      </c>
+      <c r="P9" s="12">
         <v>1</v>
       </c>
-    </row>
-[...68 lines deleted...]
-      <c r="X7" s="38">
+      <c r="Q9" s="12">
+        <v>-12</v>
+      </c>
+      <c r="R9" s="12">
+        <v>3</v>
+      </c>
+      <c r="S9" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T9" s="12">
+        <v>-6</v>
+      </c>
+      <c r="U9" s="12">
+        <v>2</v>
+      </c>
+      <c r="V9" s="12">
+        <v>2</v>
+      </c>
+      <c r="W9" s="12">
+        <v>3</v>
+      </c>
+      <c r="X9" s="14">
+        <v>4</v>
+      </c>
+      <c r="Y9" s="43">
+        <v>-4</v>
+      </c>
+      <c r="Z9" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="12">
+        <v>947</v>
+      </c>
+      <c r="L10" s="13">
+        <v>1386</v>
+      </c>
+      <c r="M10" s="13">
+        <v>1426</v>
+      </c>
+      <c r="N10" s="13">
+        <v>1816</v>
+      </c>
+      <c r="O10" s="13">
+        <v>1091</v>
+      </c>
+      <c r="P10" s="12">
+        <v>859</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>809</v>
+      </c>
+      <c r="R10" s="12">
+        <v>357</v>
+      </c>
+      <c r="S10" s="12">
+        <v>239</v>
+      </c>
+      <c r="T10" s="12">
+        <v>145</v>
+      </c>
+      <c r="U10" s="12">
+        <v>289</v>
+      </c>
+      <c r="V10" s="12">
+        <v>173</v>
+      </c>
+      <c r="W10" s="12">
+        <v>119</v>
+      </c>
+      <c r="X10" s="14">
+        <v>-1</v>
+      </c>
+      <c r="Y10" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="14">
+        <v>103</v>
+      </c>
+      <c r="AA10" s="46">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="12">
+        <v>136</v>
+      </c>
+      <c r="L11" s="12">
+        <v>120</v>
+      </c>
+      <c r="M11" s="12">
+        <v>95</v>
+      </c>
+      <c r="N11" s="12">
+        <v>171</v>
+      </c>
+      <c r="O11" s="12">
+        <v>172</v>
+      </c>
+      <c r="P11" s="12">
+        <v>69</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>106</v>
+      </c>
+      <c r="R11" s="12">
+        <v>36</v>
+      </c>
+      <c r="S11" s="12">
+        <v>44</v>
+      </c>
+      <c r="T11" s="12">
+        <v>55</v>
+      </c>
+      <c r="U11" s="12">
+        <v>63</v>
+      </c>
+      <c r="V11" s="12">
+        <v>74</v>
+      </c>
+      <c r="W11" s="12">
+        <v>27</v>
+      </c>
+      <c r="X11" s="14">
+        <v>-1</v>
+      </c>
+      <c r="Y11" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z11" s="14">
+        <v>11</v>
+      </c>
+      <c r="AA11" s="46">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="12">
+        <v>-1</v>
+      </c>
+      <c r="L12" s="12">
+        <v>-1</v>
+      </c>
+      <c r="M12" s="12">
+        <v>1</v>
+      </c>
+      <c r="N12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W12" s="12">
+        <v>4</v>
+      </c>
+      <c r="X12" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="14">
+        <v>5</v>
+      </c>
+      <c r="AA12" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="13">
+        <v>3288</v>
+      </c>
+      <c r="L13" s="13">
+        <v>3727</v>
+      </c>
+      <c r="M13" s="13">
+        <v>3050</v>
+      </c>
+      <c r="N13" s="13">
+        <v>2843</v>
+      </c>
+      <c r="O13" s="13">
+        <v>1608</v>
+      </c>
+      <c r="P13" s="13">
+        <v>1135</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>1783</v>
+      </c>
+      <c r="R13" s="12">
+        <v>892</v>
+      </c>
+      <c r="S13" s="12">
+        <v>689</v>
+      </c>
+      <c r="T13" s="12">
+        <v>833</v>
+      </c>
+      <c r="U13" s="13">
+        <v>1329</v>
+      </c>
+      <c r="V13" s="13">
+        <v>1480</v>
+      </c>
+      <c r="W13" s="13">
+        <v>1319</v>
+      </c>
+      <c r="X13" s="14">
+        <v>2749</v>
+      </c>
+      <c r="Y13" s="43">
+        <v>2692</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>2815</v>
+      </c>
+      <c r="AA13" s="46">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K14" s="12">
+        <v>44</v>
+      </c>
+      <c r="L14" s="12">
+        <v>52</v>
+      </c>
+      <c r="M14" s="12">
+        <v>23</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P14" s="12">
+        <v>-2</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>1</v>
+      </c>
+      <c r="R14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T14" s="12">
+        <v>1</v>
+      </c>
+      <c r="U14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V14" s="12">
+        <v>19</v>
+      </c>
+      <c r="W14" s="12">
+        <v>11</v>
+      </c>
+      <c r="X14" s="14">
+        <v>14</v>
+      </c>
+      <c r="Y14" s="43">
+        <v>22</v>
+      </c>
+      <c r="Z14" s="14">
+        <v>7</v>
+      </c>
+      <c r="AA14" s="46">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A15" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="58"/>
+      <c r="K15" s="58"/>
+      <c r="L15" s="58"/>
+      <c r="M15" s="58"/>
+      <c r="N15" s="58"/>
+      <c r="O15" s="58"/>
+      <c r="P15" s="58"/>
+      <c r="Q15" s="58"/>
+      <c r="R15" s="58"/>
+      <c r="S15" s="58"/>
+      <c r="T15" s="58"/>
+      <c r="U15" s="58"/>
+      <c r="V15" s="58"/>
+      <c r="W15" s="58"/>
+      <c r="X15" s="58"/>
+      <c r="Y15" s="58"/>
+      <c r="Z15" s="58"/>
+      <c r="AA15" s="58"/>
+    </row>
+    <row r="16" spans="1:27" s="20" customFormat="1">
+      <c r="A16" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="17">
+        <v>955</v>
+      </c>
+      <c r="C16" s="17">
+        <v>3775</v>
+      </c>
+      <c r="D16" s="18">
+        <v>3362</v>
+      </c>
+      <c r="E16" s="18">
+        <v>3651</v>
+      </c>
+      <c r="F16" s="18">
+        <v>3825</v>
+      </c>
+      <c r="G16" s="17">
+        <v>1514</v>
+      </c>
+      <c r="H16" s="18">
+        <v>2076</v>
+      </c>
+      <c r="I16" s="18">
         <v>2022</v>
       </c>
-      <c r="Y7" s="38">
-[...10 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="J16" s="17">
+        <v>1151</v>
+      </c>
+      <c r="K16" s="8">
+        <v>1195</v>
+      </c>
+      <c r="L16" s="8">
+        <v>1447</v>
+      </c>
+      <c r="M16" s="19">
+        <v>667</v>
+      </c>
+      <c r="N16" s="19">
+        <v>706</v>
+      </c>
+      <c r="O16" s="19">
+        <v>366</v>
+      </c>
+      <c r="P16" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q16" s="19">
+        <v>90</v>
+      </c>
+      <c r="R16" s="19">
+        <v>88</v>
+      </c>
+      <c r="S16" s="19">
+        <v>94</v>
+      </c>
+      <c r="T16" s="19">
+        <v>73</v>
+      </c>
+      <c r="U16" s="19">
+        <v>273</v>
+      </c>
+      <c r="V16" s="19">
+        <v>689</v>
+      </c>
+      <c r="W16" s="19">
+        <v>712</v>
+      </c>
+      <c r="X16" s="9">
+        <v>554</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>658</v>
+      </c>
+      <c r="Z16" s="51">
+        <v>622</v>
+      </c>
+      <c r="AA16" s="45">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="12">
+        <v>548</v>
+      </c>
+      <c r="L17" s="13">
+        <v>1319</v>
+      </c>
+      <c r="M17" s="12">
+        <v>642</v>
+      </c>
+      <c r="N17" s="12">
+        <v>702</v>
+      </c>
+      <c r="O17" s="12">
+        <v>375</v>
+      </c>
+      <c r="P17" s="12">
+        <v>9</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>102</v>
+      </c>
+      <c r="R17" s="12">
+        <v>87</v>
+      </c>
+      <c r="S17" s="12">
+        <v>94</v>
+      </c>
+      <c r="T17" s="12">
+        <v>78</v>
+      </c>
+      <c r="U17" s="12">
+        <v>274</v>
+      </c>
+      <c r="V17" s="12">
+        <v>691</v>
+      </c>
+      <c r="W17" s="12">
+        <v>709</v>
+      </c>
+      <c r="X17" s="14">
+        <v>553</v>
+      </c>
+      <c r="Y17" s="43">
+        <v>656</v>
+      </c>
+      <c r="Z17" s="14">
+        <v>622</v>
+      </c>
+      <c r="AA17" s="46">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="12">
+        <v>637</v>
+      </c>
+      <c r="L18" s="12">
+        <v>119</v>
+      </c>
+      <c r="M18" s="12">
+        <v>19</v>
+      </c>
+      <c r="N18" s="12">
+        <v>4</v>
+      </c>
+      <c r="O18" s="12">
+        <v>-9</v>
+      </c>
+      <c r="P18" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>-12</v>
+      </c>
+      <c r="R18" s="12">
+        <v>1</v>
+      </c>
+      <c r="S18" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T18" s="12">
+        <v>-6</v>
+      </c>
+      <c r="U18" s="12">
+        <v>-1</v>
+      </c>
+      <c r="V18" s="12">
+        <v>-3</v>
+      </c>
+      <c r="W18" s="12">
+        <v>1</v>
+      </c>
+      <c r="X18" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y18" s="43">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA18" s="46">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W19" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y19" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA19" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W20" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z20" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W21" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y21" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z21" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA21" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W22" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y22" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z22" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA22" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K23" s="12">
+        <v>10</v>
+      </c>
+      <c r="L23" s="12">
+        <v>9</v>
+      </c>
+      <c r="M23" s="12">
+        <v>6</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P23" s="12">
+        <v>-1</v>
+      </c>
+      <c r="Q23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T23" s="12">
+        <v>1</v>
+      </c>
+      <c r="U23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V23" s="12">
+        <v>1</v>
+      </c>
+      <c r="W23" s="12">
+        <v>2</v>
+      </c>
+      <c r="X23" s="14">
+        <v>-1</v>
+      </c>
+      <c r="Y23" s="43">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA23" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A24" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="58"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="58"/>
+      <c r="G24" s="58"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="58"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="58"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="58"/>
+      <c r="P24" s="58"/>
+      <c r="Q24" s="58"/>
+      <c r="R24" s="58"/>
+      <c r="S24" s="58"/>
+      <c r="T24" s="58"/>
+      <c r="U24" s="58"/>
+      <c r="V24" s="58"/>
+      <c r="W24" s="58"/>
+      <c r="X24" s="58"/>
+      <c r="Y24" s="58"/>
+      <c r="Z24" s="58"/>
+      <c r="AA24" s="58"/>
+    </row>
+    <row r="25" spans="1:27" s="20" customFormat="1">
+      <c r="A25" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="17">
+        <v>208</v>
+      </c>
+      <c r="C25" s="17">
+        <v>1234</v>
+      </c>
+      <c r="D25" s="18">
+        <v>1508</v>
+      </c>
+      <c r="E25" s="18">
+        <v>1627</v>
+      </c>
+      <c r="F25" s="18">
+        <v>1864</v>
+      </c>
+      <c r="G25" s="17">
+        <v>3165</v>
+      </c>
+      <c r="H25" s="18">
+        <v>5195</v>
+      </c>
+      <c r="I25" s="18">
+        <v>4222</v>
+      </c>
+      <c r="J25" s="17">
+        <v>3388</v>
+      </c>
+      <c r="K25" s="8">
+        <v>4580</v>
+      </c>
+      <c r="L25" s="8">
+        <v>5313</v>
+      </c>
+      <c r="M25" s="8">
+        <v>4617</v>
+      </c>
+      <c r="N25" s="8">
+        <v>4856</v>
+      </c>
+      <c r="O25" s="8">
+        <v>2890</v>
+      </c>
+      <c r="P25" s="8">
+        <v>2082</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>2701</v>
+      </c>
+      <c r="R25" s="8">
+        <v>1293</v>
+      </c>
+      <c r="S25" s="19">
+        <v>993</v>
+      </c>
+      <c r="T25" s="8">
+        <v>1041</v>
+      </c>
+      <c r="U25" s="8">
+        <v>1692</v>
+      </c>
+      <c r="V25" s="8">
+        <v>1761</v>
+      </c>
+      <c r="W25" s="33">
+        <v>1500</v>
+      </c>
+      <c r="X25" s="9">
+        <v>2782</v>
+      </c>
+      <c r="Y25" s="42">
+        <v>2758</v>
+      </c>
+      <c r="Z25" s="51">
+        <v>2984</v>
+      </c>
+      <c r="AA25" s="54">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="12">
+        <v>1</v>
+      </c>
+      <c r="L26" s="12">
+        <v>26</v>
+      </c>
+      <c r="M26" s="12">
+        <v>26</v>
+      </c>
+      <c r="N26" s="12">
+        <v>26</v>
+      </c>
+      <c r="O26" s="12">
+        <v>19</v>
+      </c>
+      <c r="P26" s="12">
+        <v>20</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>2</v>
+      </c>
+      <c r="R26" s="12">
+        <v>6</v>
+      </c>
+      <c r="S26" s="12">
+        <v>21</v>
+      </c>
+      <c r="T26" s="12">
+        <v>8</v>
+      </c>
+      <c r="U26" s="12">
+        <v>8</v>
+      </c>
+      <c r="V26" s="12">
+        <v>11</v>
+      </c>
+      <c r="W26" s="23">
+        <v>20</v>
+      </c>
+      <c r="X26" s="14">
+        <v>17</v>
+      </c>
+      <c r="Y26" s="43">
+        <v>42</v>
+      </c>
+      <c r="Z26" s="14">
+        <v>41</v>
+      </c>
+      <c r="AA26" s="53">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K27" s="12">
+        <v>195</v>
+      </c>
+      <c r="L27" s="12">
+        <v>12</v>
+      </c>
+      <c r="M27" s="12">
+        <v>2</v>
+      </c>
+      <c r="N27" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O27" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P27" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R27" s="12">
+        <v>2</v>
+      </c>
+      <c r="S27" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T27" s="12">
         <v>0</v>
       </c>
-      <c r="B8" s="49"/>
-[...110 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="U27" s="12">
+        <v>3</v>
+      </c>
+      <c r="V27" s="12">
         <v>5</v>
       </c>
-      <c r="B10" s="12">
-[...162 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="W27" s="23">
+        <v>2</v>
+      </c>
+      <c r="X27" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y27" s="43">
+        <v>-5</v>
+      </c>
+      <c r="Z27" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K28" s="12">
+        <v>947</v>
+      </c>
+      <c r="L28" s="13">
+        <v>1386</v>
+      </c>
+      <c r="M28" s="13">
+        <v>1426</v>
+      </c>
+      <c r="N28" s="13">
+        <v>1816</v>
+      </c>
+      <c r="O28" s="13">
+        <v>1091</v>
+      </c>
+      <c r="P28" s="12">
+        <v>859</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>809</v>
+      </c>
+      <c r="R28" s="12">
+        <v>357</v>
+      </c>
+      <c r="S28" s="12">
+        <v>239</v>
+      </c>
+      <c r="T28" s="12">
+        <v>145</v>
+      </c>
+      <c r="U28" s="12">
+        <v>289</v>
+      </c>
+      <c r="V28" s="12">
+        <v>173</v>
+      </c>
+      <c r="W28" s="23">
+        <v>119</v>
+      </c>
+      <c r="X28" s="14">
+        <v>-1</v>
+      </c>
+      <c r="Y28" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z28" s="14">
+        <v>103</v>
+      </c>
+      <c r="AA28" s="53">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K29" s="12">
+        <v>136</v>
+      </c>
+      <c r="L29" s="12">
+        <v>120</v>
+      </c>
+      <c r="M29" s="12">
+        <v>95</v>
+      </c>
+      <c r="N29" s="12">
+        <v>171</v>
+      </c>
+      <c r="O29" s="12">
+        <v>172</v>
+      </c>
+      <c r="P29" s="12">
+        <v>69</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>106</v>
+      </c>
+      <c r="R29" s="12">
+        <v>36</v>
+      </c>
+      <c r="S29" s="12">
+        <v>44</v>
+      </c>
+      <c r="T29" s="12">
+        <v>55</v>
+      </c>
+      <c r="U29" s="12">
+        <v>63</v>
+      </c>
+      <c r="V29" s="12">
+        <v>74</v>
+      </c>
+      <c r="W29" s="23">
+        <v>27</v>
+      </c>
+      <c r="X29" s="14">
+        <v>-1</v>
+      </c>
+      <c r="Y29" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="14">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="53">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K30" s="12">
+        <v>-1</v>
+      </c>
+      <c r="L30" s="12">
+        <v>-1</v>
+      </c>
+      <c r="M30" s="12">
+        <v>1</v>
+      </c>
+      <c r="N30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="U30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W30" s="23">
+        <v>4</v>
+      </c>
+      <c r="X30" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z30" s="14">
+        <v>5</v>
+      </c>
+      <c r="AA30" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K31" s="13">
+        <v>3288</v>
+      </c>
+      <c r="L31" s="13">
+        <v>3727</v>
+      </c>
+      <c r="M31" s="13">
+        <v>3050</v>
+      </c>
+      <c r="N31" s="13">
+        <v>2843</v>
+      </c>
+      <c r="O31" s="13">
+        <v>1608</v>
+      </c>
+      <c r="P31" s="13">
+        <v>1135</v>
+      </c>
+      <c r="Q31" s="13">
+        <v>1783</v>
+      </c>
+      <c r="R31" s="12">
+        <v>892</v>
+      </c>
+      <c r="S31" s="23">
+        <v>689</v>
+      </c>
+      <c r="T31" s="23">
+        <v>833</v>
+      </c>
+      <c r="U31" s="24">
+        <v>1329</v>
+      </c>
+      <c r="V31" s="24">
+        <v>1480</v>
+      </c>
+      <c r="W31" s="24">
+        <v>1319</v>
+      </c>
+      <c r="X31" s="14">
+        <v>2749</v>
+      </c>
+      <c r="Y31" s="43">
+        <v>2692</v>
+      </c>
+      <c r="Z31" s="14">
+        <v>2815</v>
+      </c>
+      <c r="AA31" s="53">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" s="28" customFormat="1">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="J32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="K32" s="26">
+        <v>34</v>
+      </c>
+      <c r="L32" s="26">
+        <v>43</v>
+      </c>
+      <c r="M32" s="26">
+        <v>17</v>
+      </c>
+      <c r="N32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="O32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="P32" s="26">
+        <v>-1</v>
+      </c>
+      <c r="Q32" s="26">
+        <v>1</v>
+      </c>
+      <c r="R32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="S32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="T32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="U32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="V32" s="26">
+        <v>18</v>
+      </c>
+      <c r="W32" s="26">
+        <v>9</v>
+      </c>
+      <c r="X32" s="27">
+        <v>15</v>
+      </c>
+      <c r="Y32" s="44">
+        <v>21</v>
+      </c>
+      <c r="Z32" s="52">
         <v>7</v>
       </c>
-      <c r="B12" s="12">
-[...121 lines deleted...]
-      <c r="O13" s="11">
+      <c r="AA32" s="47">
         <v>11</v>
       </c>
-      <c r="P13" s="11">
-[...657 lines deleted...]
-      <c r="W32" s="28"/>
+    </row>
+    <row r="33" spans="1:21" ht="18" customHeight="1">
+      <c r="A33" s="55"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="55"/>
+      <c r="P33" s="55"/>
+      <c r="Q33" s="55"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="55"/>
+      <c r="T33" s="55"/>
+      <c r="U33" s="55"/>
+    </row>
+    <row r="36" spans="1:21">
+      <c r="J36" s="15"/>
+      <c r="S36" s="15"/>
+    </row>
+    <row r="37" spans="1:21">
+      <c r="J37" s="15"/>
+      <c r="S37" s="15"/>
+    </row>
+    <row r="38" spans="1:21">
+      <c r="J38" s="15"/>
+      <c r="S38" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A8:AA8"/>
+  <mergeCells count="5">
+    <mergeCell ref="A33:U33"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A15:AA15"/>
+    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A2:AA40"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AA25" sqref="AA25"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="Y9" sqref="Y9"/>
+      <selection pane="bottomLeft" activeCell="AB20" sqref="AB20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="24.44140625" style="23" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="24" max="16384" width="8.88671875" style="23"/>
+    <col min="1" max="1" width="24.44140625" style="15" customWidth="1"/>
+    <col min="2" max="9" width="7.88671875" style="15" customWidth="1"/>
+    <col min="10" max="10" width="7.88671875" style="30" customWidth="1"/>
+    <col min="11" max="18" width="7.88671875" style="15" customWidth="1"/>
+    <col min="19" max="19" width="7.88671875" style="30" customWidth="1"/>
+    <col min="20" max="23" width="7.88671875" style="15" customWidth="1"/>
+    <col min="24" max="16384" width="8.88671875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-[...16 lines deleted...]
-      <c r="A3" s="48" t="s">
+    <row r="2" spans="1:27" ht="15" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" s="29"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="AA4" s="31" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="1"/>
+      <c r="B5" s="2">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="2">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="2">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="2">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="2">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="2">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="2">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="2">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="3">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="2">
+        <v>2009</v>
+      </c>
+      <c r="L5" s="2">
+        <v>2010</v>
+      </c>
+      <c r="M5" s="2">
+        <v>2011</v>
+      </c>
+      <c r="N5" s="2">
+        <v>2012</v>
+      </c>
+      <c r="O5" s="2">
+        <v>2013</v>
+      </c>
+      <c r="P5" s="2">
+        <v>2014</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>2015</v>
+      </c>
+      <c r="R5" s="4">
+        <v>2016</v>
+      </c>
+      <c r="S5" s="3">
+        <v>2017</v>
+      </c>
+      <c r="T5" s="2">
+        <v>2018</v>
+      </c>
+      <c r="U5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="V5" s="5">
+        <v>2020</v>
+      </c>
+      <c r="W5" s="5">
+        <v>2021</v>
+      </c>
+      <c r="X5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="Y5" s="48">
+        <v>2023</v>
+      </c>
+      <c r="Z5" s="5">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="17.25" customHeight="1">
+      <c r="A6" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="48"/>
-[...29 lines deleted...]
-      <c r="AA5" s="24" t="s">
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="57"/>
+    </row>
+    <row r="7" spans="1:27" s="10" customFormat="1">
+      <c r="A7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3326</v>
+      </c>
+      <c r="C7" s="7">
+        <v>6493</v>
+      </c>
+      <c r="D7" s="7">
+        <v>6106</v>
+      </c>
+      <c r="E7" s="7">
+        <v>6178</v>
+      </c>
+      <c r="F7" s="7">
+        <v>6422</v>
+      </c>
+      <c r="G7" s="7">
+        <v>5369</v>
+      </c>
+      <c r="H7" s="7">
+        <v>7915</v>
+      </c>
+      <c r="I7" s="7">
+        <v>6986</v>
+      </c>
+      <c r="J7" s="7">
+        <v>5244</v>
+      </c>
+      <c r="K7" s="8">
+        <v>6251</v>
+      </c>
+      <c r="L7" s="8">
+        <v>7418</v>
+      </c>
+      <c r="M7" s="8">
+        <v>5884</v>
+      </c>
+      <c r="N7" s="8">
+        <v>6112</v>
+      </c>
+      <c r="O7" s="8">
+        <v>3797</v>
+      </c>
+      <c r="P7" s="8">
+        <v>2809</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>3314</v>
+      </c>
+      <c r="R7" s="8">
+        <v>1760</v>
+      </c>
+      <c r="S7" s="8">
+        <v>1561</v>
+      </c>
+      <c r="T7" s="19">
+        <v>1617</v>
+      </c>
+      <c r="U7" s="8">
+        <v>2532</v>
+      </c>
+      <c r="V7" s="8">
+        <v>2695</v>
+      </c>
+      <c r="W7" s="8">
+        <v>2753</v>
+      </c>
+      <c r="X7" s="45">
+        <v>3504</v>
+      </c>
+      <c r="Y7" s="42">
+        <v>3546</v>
+      </c>
+      <c r="Z7" s="45">
+        <v>3680</v>
+      </c>
+      <c r="AA7" s="45">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="12">
+        <v>945</v>
+      </c>
+      <c r="L8" s="13">
+        <v>1952</v>
+      </c>
+      <c r="M8" s="13">
+        <v>1246</v>
+      </c>
+      <c r="N8" s="13">
+        <v>1269</v>
+      </c>
+      <c r="O8" s="12">
+        <v>923</v>
+      </c>
+      <c r="P8" s="12">
+        <v>731</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>613</v>
+      </c>
+      <c r="R8" s="12">
+        <v>465</v>
+      </c>
+      <c r="S8" s="12">
+        <v>581</v>
+      </c>
+      <c r="T8" s="12">
+        <v>570</v>
+      </c>
+      <c r="U8" s="12">
+        <v>722</v>
+      </c>
+      <c r="V8" s="12">
+        <v>916</v>
+      </c>
+      <c r="W8" s="13">
+        <v>1242</v>
+      </c>
+      <c r="X8" s="46">
+        <v>720</v>
+      </c>
+      <c r="Y8" s="43">
+        <v>817</v>
+      </c>
+      <c r="Z8" s="46">
+        <v>726</v>
+      </c>
+      <c r="AA8" s="46">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="12">
+        <v>872</v>
+      </c>
+      <c r="L9" s="12">
+        <v>174</v>
+      </c>
+      <c r="M9" s="12">
+        <v>32</v>
+      </c>
+      <c r="N9" s="12">
+        <v>10</v>
+      </c>
+      <c r="O9" s="12">
         <v>1</v>
       </c>
-    </row>
-[...82 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="P9" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q9" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R9" s="12">
+        <v>6</v>
+      </c>
+      <c r="S9" s="12">
+        <v>2</v>
+      </c>
+      <c r="T9" s="12">
+        <v>1</v>
+      </c>
+      <c r="U9" s="12">
+        <v>6</v>
+      </c>
+      <c r="V9" s="12">
+        <v>5</v>
+      </c>
+      <c r="W9" s="12">
+        <v>6</v>
+      </c>
+      <c r="X9" s="46">
+        <v>4</v>
+      </c>
+      <c r="Y9" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>4</v>
+      </c>
+      <c r="AA9" s="46">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="12">
+        <v>953</v>
+      </c>
+      <c r="L10" s="13">
+        <v>1392</v>
+      </c>
+      <c r="M10" s="13">
+        <v>1428</v>
+      </c>
+      <c r="N10" s="13">
+        <v>1819</v>
+      </c>
+      <c r="O10" s="13">
+        <v>1092</v>
+      </c>
+      <c r="P10" s="12">
+        <v>859</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>809</v>
+      </c>
+      <c r="R10" s="12">
+        <v>357</v>
+      </c>
+      <c r="S10" s="12">
+        <v>239</v>
+      </c>
+      <c r="T10" s="12">
+        <v>145</v>
+      </c>
+      <c r="U10" s="12">
+        <v>289</v>
+      </c>
+      <c r="V10" s="12">
+        <v>173</v>
+      </c>
+      <c r="W10" s="12">
+        <v>123</v>
+      </c>
+      <c r="X10" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>104</v>
+      </c>
+      <c r="AA10" s="46">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="12">
+        <v>145</v>
+      </c>
+      <c r="L11" s="12">
+        <v>120</v>
+      </c>
+      <c r="M11" s="12">
+        <v>98</v>
+      </c>
+      <c r="N11" s="12">
+        <v>171</v>
+      </c>
+      <c r="O11" s="12">
+        <v>172</v>
+      </c>
+      <c r="P11" s="12">
+        <v>75</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>106</v>
+      </c>
+      <c r="R11" s="12">
+        <v>36</v>
+      </c>
+      <c r="S11" s="12">
+        <v>44</v>
+      </c>
+      <c r="T11" s="12">
+        <v>55</v>
+      </c>
+      <c r="U11" s="12">
+        <v>67</v>
+      </c>
+      <c r="V11" s="12">
+        <v>74</v>
+      </c>
+      <c r="W11" s="12">
+        <v>28</v>
+      </c>
+      <c r="X11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y11" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>11</v>
+      </c>
+      <c r="AA11" s="46">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="12">
         <v>0</v>
       </c>
-      <c r="B7" s="49"/>
-[...110 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="L12" s="12">
+        <v>1</v>
+      </c>
+      <c r="M12" s="12">
+        <v>1</v>
+      </c>
+      <c r="N12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W12" s="12">
+        <v>4</v>
+      </c>
+      <c r="X12" s="46">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="46">
         <v>5</v>
       </c>
-      <c r="B9" s="12">
-[...79 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="AA12" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="13">
+        <v>3291</v>
+      </c>
+      <c r="L13" s="13">
+        <v>3727</v>
+      </c>
+      <c r="M13" s="13">
+        <v>3055</v>
+      </c>
+      <c r="N13" s="13">
+        <v>2843</v>
+      </c>
+      <c r="O13" s="13">
+        <v>1609</v>
+      </c>
+      <c r="P13" s="13">
+        <v>1140</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>1785</v>
+      </c>
+      <c r="R13" s="12">
+        <v>896</v>
+      </c>
+      <c r="S13" s="12">
+        <v>695</v>
+      </c>
+      <c r="T13" s="12">
+        <v>845</v>
+      </c>
+      <c r="U13" s="13">
+        <v>1448</v>
+      </c>
+      <c r="V13" s="13">
+        <v>1506</v>
+      </c>
+      <c r="W13" s="13">
+        <v>1339</v>
+      </c>
+      <c r="X13" s="46">
+        <v>2764</v>
+      </c>
+      <c r="Y13" s="43">
+        <v>2697</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>2823</v>
+      </c>
+      <c r="AA13" s="46">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K14" s="12">
+        <v>45</v>
+      </c>
+      <c r="L14" s="12">
+        <v>52</v>
+      </c>
+      <c r="M14" s="12">
+        <v>24</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>1</v>
+      </c>
+      <c r="R14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T14" s="12">
+        <v>1</v>
+      </c>
+      <c r="U14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V14" s="12">
+        <v>21</v>
+      </c>
+      <c r="W14" s="12">
+        <v>11</v>
+      </c>
+      <c r="X14" s="46">
+        <v>15</v>
+      </c>
+      <c r="Y14" s="43">
+        <v>22</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>7</v>
+      </c>
+      <c r="AA14" s="46">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="59"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="59"/>
+      <c r="J15" s="59"/>
+      <c r="K15" s="59"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="59"/>
+      <c r="N15" s="59"/>
+      <c r="O15" s="59"/>
+      <c r="P15" s="59"/>
+      <c r="Q15" s="59"/>
+      <c r="R15" s="59"/>
+      <c r="S15" s="59"/>
+      <c r="T15" s="59"/>
+      <c r="U15" s="59"/>
+      <c r="V15" s="59"/>
+      <c r="W15" s="59"/>
+      <c r="X15" s="59"/>
+      <c r="Y15" s="59"/>
+      <c r="Z15" s="59"/>
+      <c r="AA15" s="59"/>
+    </row>
+    <row r="16" spans="1:27" s="20" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="17">
+        <v>3105</v>
+      </c>
+      <c r="C16" s="17">
+        <v>5247</v>
+      </c>
+      <c r="D16" s="32">
+        <v>4591</v>
+      </c>
+      <c r="E16" s="32">
+        <v>4526</v>
+      </c>
+      <c r="F16" s="32">
+        <v>4539</v>
+      </c>
+      <c r="G16" s="17">
+        <v>2193</v>
+      </c>
+      <c r="H16" s="32">
+        <v>2667</v>
+      </c>
+      <c r="I16" s="32">
+        <v>2763</v>
+      </c>
+      <c r="J16" s="7">
+        <v>1836</v>
+      </c>
+      <c r="K16" s="8">
+        <v>1631</v>
+      </c>
+      <c r="L16" s="8">
+        <v>2086</v>
+      </c>
+      <c r="M16" s="8">
+        <v>1257</v>
+      </c>
+      <c r="N16" s="8">
+        <v>1253</v>
+      </c>
+      <c r="O16" s="19">
+        <v>903</v>
+      </c>
+      <c r="P16" s="19">
+        <v>713</v>
+      </c>
+      <c r="Q16" s="19">
+        <v>611</v>
+      </c>
+      <c r="R16" s="19">
+        <v>462</v>
+      </c>
+      <c r="S16" s="19">
+        <v>562</v>
+      </c>
+      <c r="T16" s="19">
+        <v>564</v>
+      </c>
+      <c r="U16" s="19">
+        <v>716</v>
+      </c>
+      <c r="V16" s="19">
+        <v>903</v>
+      </c>
+      <c r="W16" s="8">
+        <v>11823</v>
+      </c>
+      <c r="X16" s="45">
+        <v>698</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>772</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>687</v>
+      </c>
+      <c r="AA16" s="45">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="12">
-[...79 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="B17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="12">
+        <v>944</v>
+      </c>
+      <c r="L17" s="13">
+        <v>1926</v>
+      </c>
+      <c r="M17" s="13">
+        <v>1220</v>
+      </c>
+      <c r="N17" s="13">
+        <v>1243</v>
+      </c>
+      <c r="O17" s="12">
+        <v>902</v>
+      </c>
+      <c r="P17" s="12">
+        <v>709</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>611</v>
+      </c>
+      <c r="R17" s="12">
+        <v>458</v>
+      </c>
+      <c r="S17" s="12">
+        <v>560</v>
+      </c>
+      <c r="T17" s="12">
+        <v>562</v>
+      </c>
+      <c r="U17" s="12">
+        <v>713</v>
+      </c>
+      <c r="V17" s="12">
+        <v>902</v>
+      </c>
+      <c r="W17" s="13">
+        <v>8226</v>
+      </c>
+      <c r="X17" s="46">
+        <v>696</v>
+      </c>
+      <c r="Y17" s="43">
+        <v>769</v>
+      </c>
+      <c r="Z17" s="46">
+        <v>685</v>
+      </c>
+      <c r="AA17" s="46">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="12">
-[...14 lines deleted...]
-      <c r="G11" s="12">
+      <c r="B18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="12">
+        <v>677</v>
+      </c>
+      <c r="L18" s="12">
+        <v>151</v>
+      </c>
+      <c r="M18" s="12">
+        <v>30</v>
+      </c>
+      <c r="N18" s="12">
+        <v>10</v>
+      </c>
+      <c r="O18" s="12">
+        <v>1</v>
+      </c>
+      <c r="P18" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R18" s="12">
+        <v>4</v>
+      </c>
+      <c r="S18" s="12">
+        <v>2</v>
+      </c>
+      <c r="T18" s="12">
+        <v>1</v>
+      </c>
+      <c r="U18" s="12">
+        <v>3</v>
+      </c>
+      <c r="V18" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W18" s="13">
+        <v>3293</v>
+      </c>
+      <c r="X18" s="46">
+        <v>2</v>
+      </c>
+      <c r="Y18" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="46">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="X19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y19" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA19" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="X20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z20" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y21" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z21" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA21" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="X22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y22" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z22" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA22" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K23" s="12">
+        <v>10</v>
+      </c>
+      <c r="L23" s="12">
+        <v>9</v>
+      </c>
+      <c r="M23" s="12">
+        <v>7</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T23" s="12">
+        <v>1</v>
+      </c>
+      <c r="U23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V23" s="12">
+        <v>1</v>
+      </c>
+      <c r="W23" s="12">
+        <v>304</v>
+      </c>
+      <c r="X23" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y23" s="43">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA23" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A24" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="59"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="59"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="59"/>
+      <c r="N24" s="59"/>
+      <c r="O24" s="59"/>
+      <c r="P24" s="59"/>
+      <c r="Q24" s="59"/>
+      <c r="R24" s="59"/>
+      <c r="S24" s="59"/>
+      <c r="T24" s="59"/>
+      <c r="U24" s="59"/>
+      <c r="V24" s="59"/>
+      <c r="W24" s="59"/>
+      <c r="X24" s="59"/>
+      <c r="Y24" s="59"/>
+      <c r="Z24" s="59"/>
+      <c r="AA24" s="59"/>
+    </row>
+    <row r="25" spans="1:27" s="20" customFormat="1">
+      <c r="A25" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="17">
+        <v>221</v>
+      </c>
+      <c r="C25" s="17">
+        <v>1246</v>
+      </c>
+      <c r="D25" s="32">
+        <v>1515</v>
+      </c>
+      <c r="E25" s="32">
+        <v>1652</v>
+      </c>
+      <c r="F25" s="32">
+        <v>1883</v>
+      </c>
+      <c r="G25" s="17">
+        <v>3176</v>
+      </c>
+      <c r="H25" s="32">
+        <v>5248</v>
+      </c>
+      <c r="I25" s="32">
+        <v>4223</v>
+      </c>
+      <c r="J25" s="7">
+        <v>3408</v>
+      </c>
+      <c r="K25" s="33">
+        <v>4620</v>
+      </c>
+      <c r="L25" s="33">
+        <v>5332</v>
+      </c>
+      <c r="M25" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="N25" s="33">
+        <v>4859</v>
+      </c>
+      <c r="O25" s="33">
+        <v>2894</v>
+      </c>
+      <c r="P25" s="33">
+        <v>2096</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>2703</v>
+      </c>
+      <c r="R25" s="33">
+        <v>1298</v>
+      </c>
+      <c r="S25" s="34">
+        <v>999</v>
+      </c>
+      <c r="T25" s="33">
+        <v>1053</v>
+      </c>
+      <c r="U25" s="33">
+        <v>1816</v>
+      </c>
+      <c r="V25" s="33">
+        <v>1792</v>
+      </c>
+      <c r="W25" s="33">
+        <v>16039</v>
+      </c>
+      <c r="X25" s="45">
+        <v>2806</v>
+      </c>
+      <c r="Y25" s="42">
+        <v>2774</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>2993</v>
+      </c>
+      <c r="AA25" s="54">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="23">
+        <v>1</v>
+      </c>
+      <c r="L26" s="23">
+        <v>26</v>
+      </c>
+      <c r="M26" s="23">
+        <v>26</v>
+      </c>
+      <c r="N26" s="23">
+        <v>26</v>
+      </c>
+      <c r="O26" s="23">
+        <v>21</v>
+      </c>
+      <c r="P26" s="23">
+        <v>22</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>2</v>
+      </c>
+      <c r="R26" s="23">
+        <v>7</v>
+      </c>
+      <c r="S26" s="23">
+        <v>21</v>
+      </c>
+      <c r="T26" s="23">
+        <v>8</v>
+      </c>
+      <c r="U26" s="23">
+        <v>9</v>
+      </c>
+      <c r="V26" s="23">
+        <v>14</v>
+      </c>
+      <c r="W26" s="23">
+        <v>578</v>
+      </c>
+      <c r="X26" s="46">
+        <v>24</v>
+      </c>
+      <c r="Y26" s="43">
+        <v>48</v>
+      </c>
+      <c r="Z26" s="46">
+        <v>41</v>
+      </c>
+      <c r="AA26" s="53">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K27" s="23">
+        <v>195</v>
+      </c>
+      <c r="L27" s="23">
+        <v>23</v>
+      </c>
+      <c r="M27" s="23">
+        <v>2</v>
+      </c>
+      <c r="N27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="O27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="P27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R27" s="23">
+        <v>2</v>
+      </c>
+      <c r="S27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="T27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="U27" s="23">
+        <v>3</v>
+      </c>
+      <c r="V27" s="23">
+        <v>5</v>
+      </c>
+      <c r="W27" s="24">
+        <v>3140</v>
+      </c>
+      <c r="X27" s="46">
+        <v>2</v>
+      </c>
+      <c r="Y27" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="11">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K28" s="23">
+        <v>953</v>
+      </c>
+      <c r="L28" s="24">
+        <v>1392</v>
+      </c>
+      <c r="M28" s="24">
+        <v>1428</v>
+      </c>
+      <c r="N28" s="24">
+        <v>1819</v>
+      </c>
+      <c r="O28" s="24">
+        <v>1092</v>
+      </c>
+      <c r="P28" s="23">
+        <v>859</v>
+      </c>
+      <c r="Q28" s="23">
+        <v>809</v>
+      </c>
+      <c r="R28" s="23">
+        <v>357</v>
+      </c>
+      <c r="S28" s="23">
+        <v>239</v>
+      </c>
+      <c r="T28" s="23">
+        <v>145</v>
+      </c>
+      <c r="U28" s="23">
+        <v>289</v>
+      </c>
+      <c r="V28" s="23">
+        <v>173</v>
+      </c>
+      <c r="W28" s="24">
+        <v>1115</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y28" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z28" s="46">
+        <v>104</v>
+      </c>
+      <c r="AA28" s="53">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K29" s="23">
+        <v>145</v>
+      </c>
+      <c r="L29" s="23">
+        <v>120</v>
+      </c>
+      <c r="M29" s="23">
+        <v>98</v>
+      </c>
+      <c r="N29" s="23">
+        <v>171</v>
+      </c>
+      <c r="O29" s="23">
+        <v>172</v>
+      </c>
+      <c r="P29" s="23">
+        <v>75</v>
+      </c>
+      <c r="Q29" s="23">
+        <v>106</v>
+      </c>
+      <c r="R29" s="23">
+        <v>36</v>
+      </c>
+      <c r="S29" s="23">
+        <v>44</v>
+      </c>
+      <c r="T29" s="23">
+        <v>5</v>
+      </c>
+      <c r="U29" s="23">
+        <v>67</v>
+      </c>
+      <c r="V29" s="23">
+        <v>74</v>
+      </c>
+      <c r="W29" s="23">
+        <v>676</v>
+      </c>
+      <c r="X29" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y29" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="53">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K30" s="23">
+        <v>0</v>
+      </c>
+      <c r="L30" s="23">
+        <v>1</v>
+      </c>
+      <c r="M30" s="23">
+        <v>1</v>
+      </c>
+      <c r="N30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="O30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="P30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="S30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="T30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="U30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="V30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="W30" s="23">
+        <v>613</v>
+      </c>
+      <c r="X30" s="46">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z30" s="46">
+        <v>5</v>
+      </c>
+      <c r="AA30" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K31" s="24">
+        <v>3291</v>
+      </c>
+      <c r="L31" s="24">
+        <v>3727</v>
+      </c>
+      <c r="M31" s="24">
+        <v>3055</v>
+      </c>
+      <c r="N31" s="24">
+        <v>2843</v>
+      </c>
+      <c r="O31" s="24">
+        <v>1609</v>
+      </c>
+      <c r="P31" s="24">
+        <v>1140</v>
+      </c>
+      <c r="Q31" s="24">
+        <v>1785</v>
+      </c>
+      <c r="R31" s="23">
+        <v>896</v>
+      </c>
+      <c r="S31" s="23">
+        <v>695</v>
+      </c>
+      <c r="T31" s="23">
+        <v>845</v>
+      </c>
+      <c r="U31" s="24">
+        <v>1448</v>
+      </c>
+      <c r="V31" s="24">
+        <v>1506</v>
+      </c>
+      <c r="W31" s="24">
+        <v>7803</v>
+      </c>
+      <c r="X31" s="46">
+        <v>2764</v>
+      </c>
+      <c r="Y31" s="43">
+        <v>2697</v>
+      </c>
+      <c r="Z31" s="46">
+        <v>2823</v>
+      </c>
+      <c r="AA31" s="53">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="J32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="K32" s="26">
+        <v>35</v>
+      </c>
+      <c r="L32" s="26">
+        <v>43</v>
+      </c>
+      <c r="M32" s="26">
+        <v>17</v>
+      </c>
+      <c r="N32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="O32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="P32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q32" s="26">
+        <v>1</v>
+      </c>
+      <c r="R32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="S32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="T32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="U32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="V32" s="26">
+        <v>20</v>
+      </c>
+      <c r="W32" s="35">
         <v>2114</v>
       </c>
-      <c r="H11" s="12">
-[...310 lines deleted...]
-      <c r="A15" s="35" t="s">
+      <c r="X32" s="47">
+        <v>15</v>
+      </c>
+      <c r="Y32" s="44">
+        <v>21</v>
+      </c>
+      <c r="Z32" s="25">
+        <v>7</v>
+      </c>
+      <c r="AA32" s="47">
         <v>11</v>
       </c>
-      <c r="B15" s="15">
-[...453 lines deleted...]
-      <c r="O32" s="28"/>
+    </row>
+    <row r="33" spans="1:21" ht="18" customHeight="1">
+      <c r="A33" s="55"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="55"/>
+      <c r="P33" s="55"/>
+      <c r="Q33" s="55"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="55"/>
+      <c r="T33" s="55"/>
+      <c r="U33" s="55"/>
+    </row>
+    <row r="36" spans="1:21">
+      <c r="J36" s="15"/>
+      <c r="S36" s="15"/>
+    </row>
+    <row r="37" spans="1:21">
+      <c r="J37" s="15"/>
+      <c r="S37" s="15"/>
+    </row>
+    <row r="38" spans="1:21">
+      <c r="J38" s="15"/>
+      <c r="S38" s="15"/>
+    </row>
+    <row r="40" spans="1:21">
+      <c r="O40" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A7:AA7"/>
+  <mergeCells count="5">
+    <mergeCell ref="A33:U33"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A15:AA15"/>
+    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA31"/>
+  <dimension ref="A2:AA38"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B38" sqref="B38"/>
+    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="Y9" sqref="Y9"/>
+      <selection pane="bottomLeft" activeCell="I35" sqref="I35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="24.44140625" style="23" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="24" max="16384" width="8.88671875" style="23"/>
+    <col min="1" max="1" width="24.44140625" style="15" customWidth="1"/>
+    <col min="2" max="9" width="7.109375" style="15" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="30" customWidth="1"/>
+    <col min="11" max="18" width="8.33203125" style="15" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" style="30" customWidth="1"/>
+    <col min="20" max="23" width="8.33203125" style="15" customWidth="1"/>
+    <col min="24" max="16384" width="8.88671875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-[...14 lines deleted...]
-      <c r="A3" s="48" t="s">
+    <row r="2" spans="1:27" ht="15" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" s="29"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="AA4" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="48"/>
-[...24 lines deleted...]
-      <c r="AA3" s="48"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="W5" s="24"/>
-[...2 lines deleted...]
-      <c r="AA5" s="24" t="s">
+      <c r="A5" s="1"/>
+      <c r="B5" s="2">
+        <v>2000</v>
+      </c>
+      <c r="C5" s="2">
+        <v>2001</v>
+      </c>
+      <c r="D5" s="2">
+        <v>2002</v>
+      </c>
+      <c r="E5" s="2">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="2">
+        <v>2004</v>
+      </c>
+      <c r="G5" s="2">
+        <v>2005</v>
+      </c>
+      <c r="H5" s="2">
+        <v>2006</v>
+      </c>
+      <c r="I5" s="2">
+        <v>2007</v>
+      </c>
+      <c r="J5" s="3">
+        <v>2008</v>
+      </c>
+      <c r="K5" s="2">
+        <v>2009</v>
+      </c>
+      <c r="L5" s="2">
+        <v>2010</v>
+      </c>
+      <c r="M5" s="2">
+        <v>2011</v>
+      </c>
+      <c r="N5" s="2">
+        <v>2012</v>
+      </c>
+      <c r="O5" s="2">
+        <v>2013</v>
+      </c>
+      <c r="P5" s="2">
+        <v>2014</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>2015</v>
+      </c>
+      <c r="R5" s="4">
+        <v>2016</v>
+      </c>
+      <c r="S5" s="3">
+        <v>2017</v>
+      </c>
+      <c r="T5" s="2">
+        <v>2018</v>
+      </c>
+      <c r="U5" s="2">
+        <v>2019</v>
+      </c>
+      <c r="V5" s="4">
+        <v>2020</v>
+      </c>
+      <c r="W5" s="4">
+        <v>2021</v>
+      </c>
+      <c r="X5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="Y5" s="48">
+        <v>2023</v>
+      </c>
+      <c r="Z5" s="5">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="17.25" customHeight="1">
+      <c r="A6" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="57"/>
+    </row>
+    <row r="7" spans="1:27" s="10" customFormat="1">
+      <c r="A7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2163</v>
+      </c>
+      <c r="C7" s="7">
+        <v>1484</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1236</v>
+      </c>
+      <c r="E7" s="7">
+        <v>900</v>
+      </c>
+      <c r="F7" s="7">
+        <v>733</v>
+      </c>
+      <c r="G7" s="7">
+        <v>690</v>
+      </c>
+      <c r="H7" s="7">
+        <v>644</v>
+      </c>
+      <c r="I7" s="7">
+        <v>742</v>
+      </c>
+      <c r="J7" s="7">
+        <v>705</v>
+      </c>
+      <c r="K7" s="19">
+        <v>456</v>
+      </c>
+      <c r="L7" s="19">
+        <v>658</v>
+      </c>
+      <c r="M7" s="19">
+        <v>600</v>
+      </c>
+      <c r="N7" s="19">
+        <v>550</v>
+      </c>
+      <c r="O7" s="19">
+        <v>541</v>
+      </c>
+      <c r="P7" s="19">
+        <v>718</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>523</v>
+      </c>
+      <c r="R7" s="19">
+        <v>379</v>
+      </c>
+      <c r="S7" s="19">
+        <v>474</v>
+      </c>
+      <c r="T7" s="19">
+        <v>503</v>
+      </c>
+      <c r="U7" s="19">
+        <v>567</v>
+      </c>
+      <c r="V7" s="19">
+        <v>245</v>
+      </c>
+      <c r="W7" s="19">
+        <v>541</v>
+      </c>
+      <c r="X7" s="49">
+        <v>168</v>
+      </c>
+      <c r="Y7" s="42">
+        <v>130</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>74</v>
+      </c>
+      <c r="AA7" s="45">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="12">
+        <v>396</v>
+      </c>
+      <c r="L8" s="12">
+        <v>607</v>
+      </c>
+      <c r="M8" s="12">
+        <v>578</v>
+      </c>
+      <c r="N8" s="12">
+        <v>541</v>
+      </c>
+      <c r="O8" s="12">
+        <v>529</v>
+      </c>
+      <c r="P8" s="12">
+        <v>702</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>509</v>
+      </c>
+      <c r="R8" s="12">
+        <v>372</v>
+      </c>
+      <c r="S8" s="12">
+        <v>466</v>
+      </c>
+      <c r="T8" s="12">
+        <v>484</v>
+      </c>
+      <c r="U8" s="12">
+        <v>440</v>
+      </c>
+      <c r="V8" s="12">
+        <v>214</v>
+      </c>
+      <c r="W8" s="12">
+        <v>513</v>
+      </c>
+      <c r="X8" s="50">
+        <v>150</v>
+      </c>
+      <c r="Y8" s="43">
+        <v>119</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>63</v>
+      </c>
+      <c r="AA8" s="46">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="12">
+        <v>40</v>
+      </c>
+      <c r="L9" s="12">
+        <v>43</v>
+      </c>
+      <c r="M9" s="12">
+        <v>11</v>
+      </c>
+      <c r="N9" s="12">
+        <v>6</v>
+      </c>
+      <c r="O9" s="12">
+        <v>10</v>
+      </c>
+      <c r="P9" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>12</v>
+      </c>
+      <c r="R9" s="12">
+        <v>3</v>
+      </c>
+      <c r="S9" s="12">
+        <v>2</v>
+      </c>
+      <c r="T9" s="12">
+        <v>7</v>
+      </c>
+      <c r="U9" s="12">
+        <v>4</v>
+      </c>
+      <c r="V9" s="12">
+        <v>3</v>
+      </c>
+      <c r="W9" s="12">
+        <v>3</v>
+      </c>
+      <c r="X9" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y9" s="43">
+        <v>6</v>
+      </c>
+      <c r="Z9" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="12">
+        <v>6</v>
+      </c>
+      <c r="L10" s="12">
+        <v>6</v>
+      </c>
+      <c r="M10" s="12">
+        <v>2</v>
+      </c>
+      <c r="N10" s="12">
+        <v>3</v>
+      </c>
+      <c r="O10" s="12">
         <v>1</v>
       </c>
-    </row>
-[...82 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="P10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="U10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W10" s="12">
+        <v>4</v>
+      </c>
+      <c r="X10" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z10" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="12">
+        <v>9</v>
+      </c>
+      <c r="L11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="M11" s="12">
+        <v>3</v>
+      </c>
+      <c r="N11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P11" s="12">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="U11" s="12">
+        <v>4</v>
+      </c>
+      <c r="V11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W11" s="12">
+        <v>1</v>
+      </c>
+      <c r="X11" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z11" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA11" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="12">
+        <v>1</v>
+      </c>
+      <c r="L12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="X12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z12" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="12">
+        <v>3</v>
+      </c>
+      <c r="L13" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="M13" s="12">
+        <v>5</v>
+      </c>
+      <c r="N13" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O13" s="12">
+        <v>1</v>
+      </c>
+      <c r="P13" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>2</v>
+      </c>
+      <c r="R13" s="12">
+        <v>4</v>
+      </c>
+      <c r="S13" s="12">
+        <v>6</v>
+      </c>
+      <c r="T13" s="12">
+        <v>12</v>
+      </c>
+      <c r="U13" s="12">
+        <v>119</v>
+      </c>
+      <c r="V13" s="12">
+        <v>26</v>
+      </c>
+      <c r="W13" s="12">
+        <v>20</v>
+      </c>
+      <c r="X13" s="50">
+        <v>15</v>
+      </c>
+      <c r="Y13" s="43">
+        <v>5</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>8</v>
+      </c>
+      <c r="AA13" s="46">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K14" s="12">
+        <v>1</v>
+      </c>
+      <c r="L14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="M14" s="12">
+        <v>1</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P14" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="U14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V14" s="12">
+        <v>2</v>
+      </c>
+      <c r="W14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="X14" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z14" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA14" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A15" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="49"/>
-[...110 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="B15" s="59"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="59"/>
+      <c r="J15" s="59"/>
+      <c r="K15" s="59"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="59"/>
+      <c r="N15" s="59"/>
+      <c r="O15" s="59"/>
+      <c r="P15" s="59"/>
+      <c r="Q15" s="59"/>
+      <c r="R15" s="59"/>
+      <c r="S15" s="59"/>
+      <c r="T15" s="59"/>
+      <c r="U15" s="59"/>
+      <c r="V15" s="59"/>
+      <c r="W15" s="59"/>
+      <c r="X15" s="59"/>
+      <c r="Y15" s="59"/>
+      <c r="Z15" s="59"/>
+      <c r="AA15" s="59"/>
+    </row>
+    <row r="16" spans="1:27" s="20" customFormat="1">
+      <c r="A16" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="12">
-[...79 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="B16" s="17">
+        <v>2150</v>
+      </c>
+      <c r="C16" s="17">
+        <v>1472</v>
+      </c>
+      <c r="D16" s="32">
+        <v>1229</v>
+      </c>
+      <c r="E16" s="32">
+        <v>875</v>
+      </c>
+      <c r="F16" s="32">
+        <v>714</v>
+      </c>
+      <c r="G16" s="17">
+        <v>679</v>
+      </c>
+      <c r="H16" s="32">
+        <v>591</v>
+      </c>
+      <c r="I16" s="32">
+        <v>741</v>
+      </c>
+      <c r="J16" s="7">
+        <v>685</v>
+      </c>
+      <c r="K16" s="19">
+        <v>437</v>
+      </c>
+      <c r="L16" s="19">
+        <v>639</v>
+      </c>
+      <c r="M16" s="19">
+        <v>590</v>
+      </c>
+      <c r="N16" s="19">
+        <v>547</v>
+      </c>
+      <c r="O16" s="19">
+        <v>537</v>
+      </c>
+      <c r="P16" s="19">
+        <v>714</v>
+      </c>
+      <c r="Q16" s="19">
+        <v>521</v>
+      </c>
+      <c r="R16" s="19">
+        <v>374</v>
+      </c>
+      <c r="S16" s="19">
+        <v>468</v>
+      </c>
+      <c r="T16" s="19">
+        <v>491</v>
+      </c>
+      <c r="U16" s="19">
+        <v>443</v>
+      </c>
+      <c r="V16" s="19">
+        <v>214</v>
+      </c>
+      <c r="W16" s="19">
+        <v>506</v>
+      </c>
+      <c r="X16" s="49">
+        <v>144</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>114</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>65</v>
+      </c>
+      <c r="AA16" s="45">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="12">
-[...79 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="B17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="12">
+        <v>396</v>
+      </c>
+      <c r="L17" s="12">
+        <v>607</v>
+      </c>
+      <c r="M17" s="12">
+        <v>578</v>
+      </c>
+      <c r="N17" s="12">
+        <v>541</v>
+      </c>
+      <c r="O17" s="12">
+        <v>527</v>
+      </c>
+      <c r="P17" s="12">
+        <v>700</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>509</v>
+      </c>
+      <c r="R17" s="12">
+        <v>371</v>
+      </c>
+      <c r="S17" s="12">
+        <v>466</v>
+      </c>
+      <c r="T17" s="12">
+        <v>484</v>
+      </c>
+      <c r="U17" s="12">
+        <v>439</v>
+      </c>
+      <c r="V17" s="12">
+        <v>211</v>
+      </c>
+      <c r="W17" s="12">
+        <v>504</v>
+      </c>
+      <c r="X17" s="49">
+        <v>143</v>
+      </c>
+      <c r="Y17" s="43">
+        <v>113</v>
+      </c>
+      <c r="Z17" s="14">
+        <v>63</v>
+      </c>
+      <c r="AA17" s="46">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="12">
-[...79 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="B18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="12">
+        <v>40</v>
+      </c>
+      <c r="L18" s="12">
+        <v>32</v>
+      </c>
+      <c r="M18" s="12">
+        <v>11</v>
+      </c>
+      <c r="N18" s="12">
+        <v>6</v>
+      </c>
+      <c r="O18" s="12">
+        <v>10</v>
+      </c>
+      <c r="P18" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>12</v>
+      </c>
+      <c r="R18" s="12">
+        <v>3</v>
+      </c>
+      <c r="S18" s="12">
+        <v>2</v>
+      </c>
+      <c r="T18" s="12">
+        <v>7</v>
+      </c>
+      <c r="U18" s="12">
+        <v>4</v>
+      </c>
+      <c r="V18" s="12">
+        <v>3</v>
+      </c>
+      <c r="W18" s="12">
+        <v>2</v>
+      </c>
+      <c r="X18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y18" s="43">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="12">
-[...79 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="B19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="X19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y19" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA19" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="12">
-[...79 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="B20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="X20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z20" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y21" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z21" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA21" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="K22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="L22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="M22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="N22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="O22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="P22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="T22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="V22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="W22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="X22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y22" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z22" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA22" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="B23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="K23" s="12">
+        <v>1</v>
+      </c>
+      <c r="L23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="M23" s="12">
+        <v>1</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="O23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="P23" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="R23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="T23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="U23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="V23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="X23" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y23" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z23" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA23" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A24" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="59"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="59"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="59"/>
+      <c r="N24" s="59"/>
+      <c r="O24" s="59"/>
+      <c r="P24" s="59"/>
+      <c r="Q24" s="59"/>
+      <c r="R24" s="59"/>
+      <c r="S24" s="59"/>
+      <c r="T24" s="59"/>
+      <c r="U24" s="59"/>
+      <c r="V24" s="59"/>
+      <c r="W24" s="59"/>
+      <c r="X24" s="59"/>
+      <c r="Y24" s="59"/>
+      <c r="Z24" s="59"/>
+      <c r="AA24" s="59"/>
+    </row>
+    <row r="25" spans="1:27" s="20" customFormat="1">
+      <c r="A25" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="17">
+        <v>13</v>
+      </c>
+      <c r="C25" s="17">
         <v>12</v>
       </c>
-      <c r="D14" s="12" t="s">
+      <c r="D25" s="32">
+        <v>7</v>
+      </c>
+      <c r="E25" s="32">
+        <v>25</v>
+      </c>
+      <c r="F25" s="32">
+        <v>19</v>
+      </c>
+      <c r="G25" s="17">
+        <v>11</v>
+      </c>
+      <c r="H25" s="32">
+        <v>53</v>
+      </c>
+      <c r="I25" s="32">
+        <v>1</v>
+      </c>
+      <c r="J25" s="7">
+        <v>20</v>
+      </c>
+      <c r="K25" s="34">
+        <v>19</v>
+      </c>
+      <c r="L25" s="34">
+        <v>19</v>
+      </c>
+      <c r="M25" s="34">
+        <v>10</v>
+      </c>
+      <c r="N25" s="34">
+        <v>3</v>
+      </c>
+      <c r="O25" s="34">
+        <v>4</v>
+      </c>
+      <c r="P25" s="34">
+        <v>14</v>
+      </c>
+      <c r="Q25" s="34">
+        <v>2</v>
+      </c>
+      <c r="R25" s="34">
+        <v>5</v>
+      </c>
+      <c r="S25" s="34">
+        <v>6</v>
+      </c>
+      <c r="T25" s="34">
         <v>12</v>
       </c>
-      <c r="E14" s="12" t="s">
+      <c r="U25" s="34">
+        <v>124</v>
+      </c>
+      <c r="V25" s="34">
+        <v>31</v>
+      </c>
+      <c r="W25" s="34">
+        <v>35</v>
+      </c>
+      <c r="X25" s="49">
+        <v>24</v>
+      </c>
+      <c r="Y25" s="42">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="20">
+        <v>9</v>
+      </c>
+      <c r="AA25" s="54">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J26" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="L26" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="M26" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="N26" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="O26" s="23">
+        <v>2</v>
+      </c>
+      <c r="P26" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R26" s="23">
+        <v>1</v>
+      </c>
+      <c r="S26" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="T26" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="U26" s="23">
+        <v>1</v>
+      </c>
+      <c r="V26" s="23">
+        <v>3</v>
+      </c>
+      <c r="W26" s="23">
+        <v>9</v>
+      </c>
+      <c r="X26" s="50">
+        <v>7</v>
+      </c>
+      <c r="Y26" s="43">
+        <v>6</v>
+      </c>
+      <c r="Z26" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA26" s="53">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="L27" s="23">
+        <v>11</v>
+      </c>
+      <c r="M27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="N27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="O27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="P27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="S27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="T27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="U27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="V27" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="W27" s="23">
+        <v>1</v>
+      </c>
+      <c r="X27" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y27" s="43">
+        <v>5</v>
+      </c>
+      <c r="Z27" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K28" s="23">
+        <v>6</v>
+      </c>
+      <c r="L28" s="23">
+        <v>6</v>
+      </c>
+      <c r="M28" s="23">
+        <v>2</v>
+      </c>
+      <c r="N28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="O28" s="23">
+        <v>1</v>
+      </c>
+      <c r="P28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="T28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="V28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="W28" s="23">
+        <v>4</v>
+      </c>
+      <c r="X28" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z28" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J29" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K29" s="23">
+        <v>9</v>
+      </c>
+      <c r="L29" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="M29" s="23">
+        <v>3</v>
+      </c>
+      <c r="N29" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="O29" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="P29" s="23">
+        <v>6</v>
+      </c>
+      <c r="Q29" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R29" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="S29" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="T29" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="U29" s="23">
+        <v>4</v>
+      </c>
+      <c r="V29" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="W29" s="23">
+        <v>1</v>
+      </c>
+      <c r="X29" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z29" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA29" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J30" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K30" s="23">
+        <v>1</v>
+      </c>
+      <c r="L30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="M30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="N30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="O30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="P30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="R30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="S30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="T30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="U30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="V30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="W30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="X30" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y30" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z30" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA30" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="J31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="K31" s="23">
+        <v>3</v>
+      </c>
+      <c r="L31" s="23">
+        <v>2</v>
+      </c>
+      <c r="M31" s="23">
+        <v>5</v>
+      </c>
+      <c r="N31" s="23">
+        <v>3</v>
+      </c>
+      <c r="O31" s="23">
+        <v>1</v>
+      </c>
+      <c r="P31" s="23">
+        <v>5</v>
+      </c>
+      <c r="Q31" s="23">
+        <v>2</v>
+      </c>
+      <c r="R31" s="23">
+        <v>4</v>
+      </c>
+      <c r="S31" s="23">
+        <v>6</v>
+      </c>
+      <c r="T31" s="23">
         <v>12</v>
       </c>
-      <c r="F14" s="12" t="s">
+      <c r="U31" s="23">
+        <v>119</v>
+      </c>
+      <c r="V31" s="23">
+        <v>26</v>
+      </c>
+      <c r="W31" s="23">
+        <v>20</v>
+      </c>
+      <c r="X31" s="50">
+        <v>15</v>
+      </c>
+      <c r="Y31" s="43">
+        <v>5</v>
+      </c>
+      <c r="Z31" s="14">
+        <v>8</v>
+      </c>
+      <c r="AA31" s="53">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="G14" s="12" t="s">
-[...518 lines deleted...]
-      <c r="W31" s="28"/>
+      <c r="B32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="J32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="K32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="M32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="N32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="O32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="P32" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="R32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="S32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="T32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="U32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="V32" s="26">
+        <v>2</v>
+      </c>
+      <c r="W32" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="X32" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y32" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z32" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA32" s="44" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" ht="18" customHeight="1">
+      <c r="A33" s="55"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="55"/>
+      <c r="P33" s="55"/>
+      <c r="Q33" s="55"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="55"/>
+      <c r="T33" s="55"/>
+      <c r="U33" s="55"/>
+    </row>
+    <row r="34" spans="1:21">
+      <c r="O34" s="36"/>
+    </row>
+    <row r="35" spans="1:21">
+      <c r="O35" s="36"/>
+    </row>
+    <row r="36" spans="1:21">
+      <c r="J36" s="15"/>
+      <c r="S36" s="15"/>
+    </row>
+    <row r="37" spans="1:21">
+      <c r="J37" s="15"/>
+      <c r="S37" s="15"/>
+    </row>
+    <row r="38" spans="1:21">
+      <c r="J38" s="15"/>
+      <c r="S38" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A7:AA7"/>
+  <mergeCells count="5">
+    <mergeCell ref="A33:U33"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A15:AA15"/>
+    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Сальдо миграции</vt:lpstr>
-      <vt:lpstr>Прибыло</vt:lpstr>
-      <vt:lpstr>Выбыло</vt:lpstr>
+      <vt:lpstr>Иммигранты</vt:lpstr>
+      <vt:lpstr>Эмигранты</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>