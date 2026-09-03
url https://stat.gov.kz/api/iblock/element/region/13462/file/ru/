--- v0 (2026-04-24)
+++ v1 (2026-09-03)
@@ -3,218 +3,387 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="300" yWindow="255" windowWidth="22860" windowHeight="10275" tabRatio="778"/>
+    <workbookView xWindow="1800" yWindow="795" windowWidth="20010" windowHeight="9255" tabRatio="778"/>
   </bookViews>
   <sheets>
-    <sheet name="Сальдо общей миграции" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Эммигрантты" sheetId="2" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
+    <sheet name="Показатели" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="60">
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
-    <t>* по текущему учету</t>
-[...1 lines deleted...]
-  <si>
     <t>Кызылорда г.а.</t>
   </si>
   <si>
     <t>Байконыр г.а.</t>
   </si>
   <si>
     <t>Аральский</t>
   </si>
   <si>
     <t>Жалагашский</t>
   </si>
   <si>
     <t>Жанакорганский</t>
   </si>
   <si>
     <t>Казалинский</t>
   </si>
   <si>
     <t>Кармакшинский</t>
   </si>
   <si>
     <t>Сырдарьинский</t>
   </si>
   <si>
     <t>Шиелийский</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">Кызылординская </t>
   </si>
   <si>
-    <t>Сальдо общей миграции населения Кызылординской области*</t>
-[...1 lines deleted...]
-  <si>
     <t>Миграции населения прибывших в Кызылординскую область*</t>
   </si>
   <si>
-    <t>Миграция населения выбывших из Кызылординской области*</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2009 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Данные с 2009 года пересчитаны.</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Айтмаганбетова Замира Рысмаганбетовна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7242276223</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>z.aitmaganbetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>Лица прибывшие по всем потокам для постоянного или длительного проживания</t>
+  </si>
+  <si>
+    <t>Количество лиц прибывшие по всем потокам в для постоянного или длительного проживания в отчетном периоде</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>* Данные с 2009 года пересчитаны.</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Миграции населения прибывших в Кызылординскую область</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="13">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
-      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color indexed="8"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...42 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -235,157 +404,250 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...53 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -638,5333 +900,2676 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.aitmaganbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R93"/>
+  <dimension ref="B1:S26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:R1"/>
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="2.7109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="48.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="97.7109375" style="22" customWidth="1"/>
+    <col min="4" max="257" width="9.140625" style="5"/>
+    <col min="258" max="258" width="42.28515625" style="5" customWidth="1"/>
+    <col min="259" max="259" width="97.7109375" style="5" customWidth="1"/>
+    <col min="260" max="513" width="9.140625" style="5"/>
+    <col min="514" max="514" width="42.28515625" style="5" customWidth="1"/>
+    <col min="515" max="515" width="97.7109375" style="5" customWidth="1"/>
+    <col min="516" max="769" width="9.140625" style="5"/>
+    <col min="770" max="770" width="42.28515625" style="5" customWidth="1"/>
+    <col min="771" max="771" width="97.7109375" style="5" customWidth="1"/>
+    <col min="772" max="1025" width="9.140625" style="5"/>
+    <col min="1026" max="1026" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1027" max="1027" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1028" max="1281" width="9.140625" style="5"/>
+    <col min="1282" max="1282" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1283" max="1283" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1284" max="1537" width="9.140625" style="5"/>
+    <col min="1538" max="1538" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1539" max="1539" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1540" max="1793" width="9.140625" style="5"/>
+    <col min="1794" max="1794" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1795" max="1795" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1796" max="2049" width="9.140625" style="5"/>
+    <col min="2050" max="2050" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2051" max="2051" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2052" max="2305" width="9.140625" style="5"/>
+    <col min="2306" max="2306" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2307" max="2307" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2308" max="2561" width="9.140625" style="5"/>
+    <col min="2562" max="2562" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2563" max="2563" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2564" max="2817" width="9.140625" style="5"/>
+    <col min="2818" max="2818" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2819" max="2819" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2820" max="3073" width="9.140625" style="5"/>
+    <col min="3074" max="3074" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3075" max="3075" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3076" max="3329" width="9.140625" style="5"/>
+    <col min="3330" max="3330" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3331" max="3331" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3332" max="3585" width="9.140625" style="5"/>
+    <col min="3586" max="3586" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3587" max="3587" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3588" max="3841" width="9.140625" style="5"/>
+    <col min="3842" max="3842" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3843" max="3843" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3844" max="4097" width="9.140625" style="5"/>
+    <col min="4098" max="4098" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4099" max="4099" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4100" max="4353" width="9.140625" style="5"/>
+    <col min="4354" max="4354" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4355" max="4355" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4356" max="4609" width="9.140625" style="5"/>
+    <col min="4610" max="4610" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4611" max="4611" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4612" max="4865" width="9.140625" style="5"/>
+    <col min="4866" max="4866" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4867" max="4867" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4868" max="5121" width="9.140625" style="5"/>
+    <col min="5122" max="5122" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5123" max="5123" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5124" max="5377" width="9.140625" style="5"/>
+    <col min="5378" max="5378" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5379" max="5379" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5380" max="5633" width="9.140625" style="5"/>
+    <col min="5634" max="5634" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5635" max="5635" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5636" max="5889" width="9.140625" style="5"/>
+    <col min="5890" max="5890" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5891" max="5891" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5892" max="6145" width="9.140625" style="5"/>
+    <col min="6146" max="6146" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6147" max="6147" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6148" max="6401" width="9.140625" style="5"/>
+    <col min="6402" max="6402" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6403" max="6403" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6404" max="6657" width="9.140625" style="5"/>
+    <col min="6658" max="6658" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6659" max="6659" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6660" max="6913" width="9.140625" style="5"/>
+    <col min="6914" max="6914" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6915" max="6915" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6916" max="7169" width="9.140625" style="5"/>
+    <col min="7170" max="7170" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7171" max="7171" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7172" max="7425" width="9.140625" style="5"/>
+    <col min="7426" max="7426" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7427" max="7427" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7428" max="7681" width="9.140625" style="5"/>
+    <col min="7682" max="7682" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7683" max="7683" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7684" max="7937" width="9.140625" style="5"/>
+    <col min="7938" max="7938" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7939" max="7939" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7940" max="8193" width="9.140625" style="5"/>
+    <col min="8194" max="8194" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8195" max="8195" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8196" max="8449" width="9.140625" style="5"/>
+    <col min="8450" max="8450" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8451" max="8451" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8452" max="8705" width="9.140625" style="5"/>
+    <col min="8706" max="8706" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8707" max="8707" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8708" max="8961" width="9.140625" style="5"/>
+    <col min="8962" max="8962" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8963" max="8963" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8964" max="9217" width="9.140625" style="5"/>
+    <col min="9218" max="9218" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9219" max="9219" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9220" max="9473" width="9.140625" style="5"/>
+    <col min="9474" max="9474" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9475" max="9475" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9476" max="9729" width="9.140625" style="5"/>
+    <col min="9730" max="9730" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9731" max="9731" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9732" max="9985" width="9.140625" style="5"/>
+    <col min="9986" max="9986" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9987" max="9987" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9988" max="10241" width="9.140625" style="5"/>
+    <col min="10242" max="10242" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10243" max="10243" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10244" max="10497" width="9.140625" style="5"/>
+    <col min="10498" max="10498" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10499" max="10499" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10500" max="10753" width="9.140625" style="5"/>
+    <col min="10754" max="10754" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10755" max="10755" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10756" max="11009" width="9.140625" style="5"/>
+    <col min="11010" max="11010" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11011" max="11011" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11012" max="11265" width="9.140625" style="5"/>
+    <col min="11266" max="11266" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11267" max="11267" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11268" max="11521" width="9.140625" style="5"/>
+    <col min="11522" max="11522" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11523" max="11523" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11524" max="11777" width="9.140625" style="5"/>
+    <col min="11778" max="11778" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11779" max="11779" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11780" max="12033" width="9.140625" style="5"/>
+    <col min="12034" max="12034" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12035" max="12035" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12036" max="12289" width="9.140625" style="5"/>
+    <col min="12290" max="12290" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12291" max="12291" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12292" max="12545" width="9.140625" style="5"/>
+    <col min="12546" max="12546" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12547" max="12547" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12548" max="12801" width="9.140625" style="5"/>
+    <col min="12802" max="12802" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12803" max="12803" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12804" max="13057" width="9.140625" style="5"/>
+    <col min="13058" max="13058" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13059" max="13059" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13060" max="13313" width="9.140625" style="5"/>
+    <col min="13314" max="13314" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13315" max="13315" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13316" max="13569" width="9.140625" style="5"/>
+    <col min="13570" max="13570" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13571" max="13571" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13572" max="13825" width="9.140625" style="5"/>
+    <col min="13826" max="13826" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13827" max="13827" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13828" max="14081" width="9.140625" style="5"/>
+    <col min="14082" max="14082" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14083" max="14083" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14084" max="14337" width="9.140625" style="5"/>
+    <col min="14338" max="14338" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14339" max="14339" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14340" max="14593" width="9.140625" style="5"/>
+    <col min="14594" max="14594" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14595" max="14595" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14596" max="14849" width="9.140625" style="5"/>
+    <col min="14850" max="14850" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14851" max="14851" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14852" max="15105" width="9.140625" style="5"/>
+    <col min="15106" max="15106" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15107" max="15107" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15108" max="15361" width="9.140625" style="5"/>
+    <col min="15362" max="15362" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15363" max="15363" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15364" max="15617" width="9.140625" style="5"/>
+    <col min="15618" max="15618" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15619" max="15619" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15620" max="15873" width="9.140625" style="5"/>
+    <col min="15874" max="15874" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15875" max="15875" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15876" max="16129" width="9.140625" style="5"/>
+    <col min="16130" max="16130" width="42.28515625" style="5" customWidth="1"/>
+    <col min="16131" max="16131" width="97.7109375" style="5" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="17.25" customHeight="1">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="2:19">
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="2:19" s="8" customFormat="1">
+      <c r="B2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="41"/>
-[...215 lines deleted...]
-      <c r="B8" s="16">
+      <c r="C2" s="51">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="3" spans="2:19" s="8" customFormat="1">
+      <c r="B3" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+    </row>
+    <row r="4" spans="2:19" s="8" customFormat="1" ht="15">
+      <c r="B4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="55" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="2:19" s="8" customFormat="1">
+      <c r="B5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="2:19" s="8" customFormat="1">
+      <c r="B6" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="2:19" s="8" customFormat="1">
+      <c r="B7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="51" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="2:19" s="8" customFormat="1">
+      <c r="B8" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="2:19" s="8" customFormat="1" ht="25.5">
+      <c r="B9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="51" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="2:19" s="8" customFormat="1" ht="38.25">
+      <c r="B10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="2:19" s="8" customFormat="1">
+      <c r="B11" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="N11" s="12"/>
+    </row>
+    <row r="12" spans="2:19" s="8" customFormat="1">
+      <c r="B12" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="16">
-[...2 lines deleted...]
-      <c r="D8" s="16">
+      <c r="C12" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" s="12"/>
+    </row>
+    <row r="13" spans="2:19" s="8" customFormat="1">
+      <c r="B13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="N13" s="12"/>
+    </row>
+    <row r="14" spans="2:19" s="8" customFormat="1">
+      <c r="B14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="N14" s="12"/>
+    </row>
+    <row r="15" spans="2:19" s="8" customFormat="1">
+      <c r="B15" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N15" s="12"/>
+    </row>
+    <row r="16" spans="2:19">
+      <c r="B16" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="15">
+        <v>46120</v>
+      </c>
+      <c r="N16" s="16"/>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="15">
+        <v>46485</v>
+      </c>
+      <c r="N17" s="17"/>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="N18" s="16"/>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="E8" s="16">
-[...1484 lines deleted...]
-      <c r="G93" s="8"/>
+      <c r="C19" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="N19" s="17"/>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="N20" s="16"/>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="N21" s="17"/>
+    </row>
+    <row r="22" spans="2:14">
+      <c r="B22" s="20"/>
+      <c r="C22" s="21"/>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="N23" s="17"/>
+    </row>
+    <row r="24" spans="2:14">
+      <c r="N24" s="16"/>
+    </row>
+    <row r="25" spans="2:14">
+      <c r="N25" s="17"/>
+    </row>
+    <row r="26" spans="2:14">
+      <c r="N26" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...7 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S93"/>
+  <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:R1"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="51.7109375" style="24" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="24"/>
+    <col min="3" max="3" width="51.7109375" style="24" customWidth="1"/>
+    <col min="4" max="255" width="9.140625" style="25"/>
+    <col min="256" max="256" width="4.5703125" style="25" customWidth="1"/>
+    <col min="257" max="257" width="51.7109375" style="25" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="25"/>
+    <col min="259" max="259" width="51.7109375" style="25" customWidth="1"/>
+    <col min="260" max="511" width="9.140625" style="25"/>
+    <col min="512" max="512" width="4.5703125" style="25" customWidth="1"/>
+    <col min="513" max="513" width="51.7109375" style="25" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="25"/>
+    <col min="515" max="515" width="51.7109375" style="25" customWidth="1"/>
+    <col min="516" max="767" width="9.140625" style="25"/>
+    <col min="768" max="768" width="4.5703125" style="25" customWidth="1"/>
+    <col min="769" max="769" width="51.7109375" style="25" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="25"/>
+    <col min="771" max="771" width="51.7109375" style="25" customWidth="1"/>
+    <col min="772" max="1023" width="9.140625" style="25"/>
+    <col min="1024" max="1024" width="4.5703125" style="25" customWidth="1"/>
+    <col min="1025" max="1025" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="25"/>
+    <col min="1027" max="1027" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1028" max="1279" width="9.140625" style="25"/>
+    <col min="1280" max="1280" width="4.5703125" style="25" customWidth="1"/>
+    <col min="1281" max="1281" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="25"/>
+    <col min="1283" max="1283" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1284" max="1535" width="9.140625" style="25"/>
+    <col min="1536" max="1536" width="4.5703125" style="25" customWidth="1"/>
+    <col min="1537" max="1537" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="25"/>
+    <col min="1539" max="1539" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1540" max="1791" width="9.140625" style="25"/>
+    <col min="1792" max="1792" width="4.5703125" style="25" customWidth="1"/>
+    <col min="1793" max="1793" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="25"/>
+    <col min="1795" max="1795" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1796" max="2047" width="9.140625" style="25"/>
+    <col min="2048" max="2048" width="4.5703125" style="25" customWidth="1"/>
+    <col min="2049" max="2049" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="25"/>
+    <col min="2051" max="2051" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2052" max="2303" width="9.140625" style="25"/>
+    <col min="2304" max="2304" width="4.5703125" style="25" customWidth="1"/>
+    <col min="2305" max="2305" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="25"/>
+    <col min="2307" max="2307" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2308" max="2559" width="9.140625" style="25"/>
+    <col min="2560" max="2560" width="4.5703125" style="25" customWidth="1"/>
+    <col min="2561" max="2561" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="25"/>
+    <col min="2563" max="2563" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2564" max="2815" width="9.140625" style="25"/>
+    <col min="2816" max="2816" width="4.5703125" style="25" customWidth="1"/>
+    <col min="2817" max="2817" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="25"/>
+    <col min="2819" max="2819" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2820" max="3071" width="9.140625" style="25"/>
+    <col min="3072" max="3072" width="4.5703125" style="25" customWidth="1"/>
+    <col min="3073" max="3073" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="25"/>
+    <col min="3075" max="3075" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3076" max="3327" width="9.140625" style="25"/>
+    <col min="3328" max="3328" width="4.5703125" style="25" customWidth="1"/>
+    <col min="3329" max="3329" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="25"/>
+    <col min="3331" max="3331" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3332" max="3583" width="9.140625" style="25"/>
+    <col min="3584" max="3584" width="4.5703125" style="25" customWidth="1"/>
+    <col min="3585" max="3585" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="25"/>
+    <col min="3587" max="3587" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3588" max="3839" width="9.140625" style="25"/>
+    <col min="3840" max="3840" width="4.5703125" style="25" customWidth="1"/>
+    <col min="3841" max="3841" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="25"/>
+    <col min="3843" max="3843" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3844" max="4095" width="9.140625" style="25"/>
+    <col min="4096" max="4096" width="4.5703125" style="25" customWidth="1"/>
+    <col min="4097" max="4097" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="25"/>
+    <col min="4099" max="4099" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4100" max="4351" width="9.140625" style="25"/>
+    <col min="4352" max="4352" width="4.5703125" style="25" customWidth="1"/>
+    <col min="4353" max="4353" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="25"/>
+    <col min="4355" max="4355" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4356" max="4607" width="9.140625" style="25"/>
+    <col min="4608" max="4608" width="4.5703125" style="25" customWidth="1"/>
+    <col min="4609" max="4609" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="25"/>
+    <col min="4611" max="4611" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4612" max="4863" width="9.140625" style="25"/>
+    <col min="4864" max="4864" width="4.5703125" style="25" customWidth="1"/>
+    <col min="4865" max="4865" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="25"/>
+    <col min="4867" max="4867" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4868" max="5119" width="9.140625" style="25"/>
+    <col min="5120" max="5120" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5121" max="5121" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="25"/>
+    <col min="5123" max="5123" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5124" max="5375" width="9.140625" style="25"/>
+    <col min="5376" max="5376" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5377" max="5377" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="25"/>
+    <col min="5379" max="5379" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5380" max="5631" width="9.140625" style="25"/>
+    <col min="5632" max="5632" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5633" max="5633" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="25"/>
+    <col min="5635" max="5635" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5636" max="5887" width="9.140625" style="25"/>
+    <col min="5888" max="5888" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5889" max="5889" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="25"/>
+    <col min="5891" max="5891" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5892" max="6143" width="9.140625" style="25"/>
+    <col min="6144" max="6144" width="4.5703125" style="25" customWidth="1"/>
+    <col min="6145" max="6145" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="25"/>
+    <col min="6147" max="6147" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6148" max="6399" width="9.140625" style="25"/>
+    <col min="6400" max="6400" width="4.5703125" style="25" customWidth="1"/>
+    <col min="6401" max="6401" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="25"/>
+    <col min="6403" max="6403" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6404" max="6655" width="9.140625" style="25"/>
+    <col min="6656" max="6656" width="4.5703125" style="25" customWidth="1"/>
+    <col min="6657" max="6657" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="25"/>
+    <col min="6659" max="6659" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6660" max="6911" width="9.140625" style="25"/>
+    <col min="6912" max="6912" width="4.5703125" style="25" customWidth="1"/>
+    <col min="6913" max="6913" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="25"/>
+    <col min="6915" max="6915" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6916" max="7167" width="9.140625" style="25"/>
+    <col min="7168" max="7168" width="4.5703125" style="25" customWidth="1"/>
+    <col min="7169" max="7169" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="25"/>
+    <col min="7171" max="7171" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7172" max="7423" width="9.140625" style="25"/>
+    <col min="7424" max="7424" width="4.5703125" style="25" customWidth="1"/>
+    <col min="7425" max="7425" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="25"/>
+    <col min="7427" max="7427" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7428" max="7679" width="9.140625" style="25"/>
+    <col min="7680" max="7680" width="4.5703125" style="25" customWidth="1"/>
+    <col min="7681" max="7681" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="25"/>
+    <col min="7683" max="7683" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7684" max="7935" width="9.140625" style="25"/>
+    <col min="7936" max="7936" width="4.5703125" style="25" customWidth="1"/>
+    <col min="7937" max="7937" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="25"/>
+    <col min="7939" max="7939" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7940" max="8191" width="9.140625" style="25"/>
+    <col min="8192" max="8192" width="4.5703125" style="25" customWidth="1"/>
+    <col min="8193" max="8193" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="25"/>
+    <col min="8195" max="8195" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8196" max="8447" width="9.140625" style="25"/>
+    <col min="8448" max="8448" width="4.5703125" style="25" customWidth="1"/>
+    <col min="8449" max="8449" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="25"/>
+    <col min="8451" max="8451" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8452" max="8703" width="9.140625" style="25"/>
+    <col min="8704" max="8704" width="4.5703125" style="25" customWidth="1"/>
+    <col min="8705" max="8705" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="25"/>
+    <col min="8707" max="8707" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8708" max="8959" width="9.140625" style="25"/>
+    <col min="8960" max="8960" width="4.5703125" style="25" customWidth="1"/>
+    <col min="8961" max="8961" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="25"/>
+    <col min="8963" max="8963" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8964" max="9215" width="9.140625" style="25"/>
+    <col min="9216" max="9216" width="4.5703125" style="25" customWidth="1"/>
+    <col min="9217" max="9217" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="25"/>
+    <col min="9219" max="9219" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9220" max="9471" width="9.140625" style="25"/>
+    <col min="9472" max="9472" width="4.5703125" style="25" customWidth="1"/>
+    <col min="9473" max="9473" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="25"/>
+    <col min="9475" max="9475" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9476" max="9727" width="9.140625" style="25"/>
+    <col min="9728" max="9728" width="4.5703125" style="25" customWidth="1"/>
+    <col min="9729" max="9729" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="25"/>
+    <col min="9731" max="9731" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9732" max="9983" width="9.140625" style="25"/>
+    <col min="9984" max="9984" width="4.5703125" style="25" customWidth="1"/>
+    <col min="9985" max="9985" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="25"/>
+    <col min="9987" max="9987" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9988" max="10239" width="9.140625" style="25"/>
+    <col min="10240" max="10240" width="4.5703125" style="25" customWidth="1"/>
+    <col min="10241" max="10241" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="25"/>
+    <col min="10243" max="10243" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10244" max="10495" width="9.140625" style="25"/>
+    <col min="10496" max="10496" width="4.5703125" style="25" customWidth="1"/>
+    <col min="10497" max="10497" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="25"/>
+    <col min="10499" max="10499" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10500" max="10751" width="9.140625" style="25"/>
+    <col min="10752" max="10752" width="4.5703125" style="25" customWidth="1"/>
+    <col min="10753" max="10753" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="25"/>
+    <col min="10755" max="10755" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10756" max="11007" width="9.140625" style="25"/>
+    <col min="11008" max="11008" width="4.5703125" style="25" customWidth="1"/>
+    <col min="11009" max="11009" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="25"/>
+    <col min="11011" max="11011" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11012" max="11263" width="9.140625" style="25"/>
+    <col min="11264" max="11264" width="4.5703125" style="25" customWidth="1"/>
+    <col min="11265" max="11265" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="25"/>
+    <col min="11267" max="11267" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11268" max="11519" width="9.140625" style="25"/>
+    <col min="11520" max="11520" width="4.5703125" style="25" customWidth="1"/>
+    <col min="11521" max="11521" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="25"/>
+    <col min="11523" max="11523" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11524" max="11775" width="9.140625" style="25"/>
+    <col min="11776" max="11776" width="4.5703125" style="25" customWidth="1"/>
+    <col min="11777" max="11777" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="25"/>
+    <col min="11779" max="11779" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11780" max="12031" width="9.140625" style="25"/>
+    <col min="12032" max="12032" width="4.5703125" style="25" customWidth="1"/>
+    <col min="12033" max="12033" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="25"/>
+    <col min="12035" max="12035" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12036" max="12287" width="9.140625" style="25"/>
+    <col min="12288" max="12288" width="4.5703125" style="25" customWidth="1"/>
+    <col min="12289" max="12289" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="25"/>
+    <col min="12291" max="12291" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12292" max="12543" width="9.140625" style="25"/>
+    <col min="12544" max="12544" width="4.5703125" style="25" customWidth="1"/>
+    <col min="12545" max="12545" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="25"/>
+    <col min="12547" max="12547" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12548" max="12799" width="9.140625" style="25"/>
+    <col min="12800" max="12800" width="4.5703125" style="25" customWidth="1"/>
+    <col min="12801" max="12801" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="25"/>
+    <col min="12803" max="12803" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12804" max="13055" width="9.140625" style="25"/>
+    <col min="13056" max="13056" width="4.5703125" style="25" customWidth="1"/>
+    <col min="13057" max="13057" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="25"/>
+    <col min="13059" max="13059" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13060" max="13311" width="9.140625" style="25"/>
+    <col min="13312" max="13312" width="4.5703125" style="25" customWidth="1"/>
+    <col min="13313" max="13313" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="25"/>
+    <col min="13315" max="13315" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13316" max="13567" width="9.140625" style="25"/>
+    <col min="13568" max="13568" width="4.5703125" style="25" customWidth="1"/>
+    <col min="13569" max="13569" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="25"/>
+    <col min="13571" max="13571" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13572" max="13823" width="9.140625" style="25"/>
+    <col min="13824" max="13824" width="4.5703125" style="25" customWidth="1"/>
+    <col min="13825" max="13825" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="25"/>
+    <col min="13827" max="13827" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13828" max="14079" width="9.140625" style="25"/>
+    <col min="14080" max="14080" width="4.5703125" style="25" customWidth="1"/>
+    <col min="14081" max="14081" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="25"/>
+    <col min="14083" max="14083" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14084" max="14335" width="9.140625" style="25"/>
+    <col min="14336" max="14336" width="4.5703125" style="25" customWidth="1"/>
+    <col min="14337" max="14337" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="25"/>
+    <col min="14339" max="14339" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14340" max="14591" width="9.140625" style="25"/>
+    <col min="14592" max="14592" width="4.5703125" style="25" customWidth="1"/>
+    <col min="14593" max="14593" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="25"/>
+    <col min="14595" max="14595" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14596" max="14847" width="9.140625" style="25"/>
+    <col min="14848" max="14848" width="4.5703125" style="25" customWidth="1"/>
+    <col min="14849" max="14849" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="25"/>
+    <col min="14851" max="14851" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14852" max="15103" width="9.140625" style="25"/>
+    <col min="15104" max="15104" width="4.5703125" style="25" customWidth="1"/>
+    <col min="15105" max="15105" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="25"/>
+    <col min="15107" max="15107" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15108" max="15359" width="9.140625" style="25"/>
+    <col min="15360" max="15360" width="4.5703125" style="25" customWidth="1"/>
+    <col min="15361" max="15361" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="25"/>
+    <col min="15363" max="15363" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15364" max="15615" width="9.140625" style="25"/>
+    <col min="15616" max="15616" width="4.5703125" style="25" customWidth="1"/>
+    <col min="15617" max="15617" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="25"/>
+    <col min="15619" max="15619" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15620" max="15871" width="9.140625" style="25"/>
+    <col min="15872" max="15872" width="4.5703125" style="25" customWidth="1"/>
+    <col min="15873" max="15873" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="25"/>
+    <col min="15875" max="15875" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15876" max="16127" width="9.140625" style="25"/>
+    <col min="16128" max="16128" width="4.5703125" style="25" customWidth="1"/>
+    <col min="16129" max="16129" width="51.7109375" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="25"/>
+    <col min="16131" max="16131" width="51.7109375" style="25" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="21" customFormat="1" ht="14.25" customHeight="1">
-[...1743 lines deleted...]
-      <c r="G93" s="8"/>
+    <row r="1" spans="1:3">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="23"/>
+      <c r="B3" s="23"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="23"/>
+      <c r="B4" s="23"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="B6" s="26"/>
+      <c r="C6" s="27"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="26"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="26"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="26"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="26"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="1:3" ht="38.25">
+      <c r="A12" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="26"/>
+      <c r="C12" s="29"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="23"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="29"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="23"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="29"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="27"/>
+      <c r="C16" s="27"/>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="58"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="58"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A22:R22"/>
+  <mergeCells count="2">
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A20:C20"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:R1"/>
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="19.5703125" style="31" customWidth="1"/>
+    <col min="2" max="15" width="9.140625" style="31"/>
+    <col min="16" max="16" width="9.140625" style="32"/>
+    <col min="17" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="21" customFormat="1" ht="15" customHeight="1">
-[...23 lines deleted...]
-      <c r="O3" s="4" t="s">
+    <row r="1" spans="1:18" s="30" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A1" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+    </row>
+    <row r="2" spans="1:18" ht="12" customHeight="1"/>
+    <row r="3" spans="1:18" s="33" customFormat="1" ht="12" customHeight="1">
+      <c r="R3" s="34" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="40" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="35"/>
+      <c r="B4" s="36">
+        <v>2009</v>
+      </c>
+      <c r="C4" s="36">
+        <v>2010</v>
+      </c>
+      <c r="D4" s="36">
+        <v>2011</v>
+      </c>
+      <c r="E4" s="36">
+        <v>2012</v>
+      </c>
+      <c r="F4" s="36">
+        <v>2013</v>
+      </c>
+      <c r="G4" s="36">
+        <v>2014</v>
+      </c>
+      <c r="H4" s="36">
+        <v>2015</v>
+      </c>
+      <c r="I4" s="35">
+        <v>2016</v>
+      </c>
+      <c r="J4" s="36">
+        <v>2017</v>
+      </c>
+      <c r="K4" s="36">
+        <v>2018</v>
+      </c>
+      <c r="L4" s="35">
+        <v>2019</v>
+      </c>
+      <c r="M4" s="37">
+        <v>2020</v>
+      </c>
+      <c r="N4" s="37">
+        <v>2021</v>
+      </c>
+      <c r="O4" s="38">
+        <v>2022</v>
+      </c>
+      <c r="P4" s="39">
+        <v>2023</v>
+      </c>
+      <c r="Q4" s="39">
+        <v>2024</v>
+      </c>
+      <c r="R4" s="39">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+    </row>
+    <row r="6" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A6" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="R3" s="4" t="s">
-[...58 lines deleted...]
-      <c r="A5" s="42" t="s">
+      <c r="B6" s="42">
+        <v>11467</v>
+      </c>
+      <c r="C6" s="42">
+        <v>11943</v>
+      </c>
+      <c r="D6" s="42">
+        <v>11800</v>
+      </c>
+      <c r="E6" s="42">
+        <v>11837</v>
+      </c>
+      <c r="F6" s="42">
+        <v>10609</v>
+      </c>
+      <c r="G6" s="42">
+        <v>13083</v>
+      </c>
+      <c r="H6" s="42">
+        <v>15310</v>
+      </c>
+      <c r="I6" s="42">
+        <v>21648</v>
+      </c>
+      <c r="J6" s="42">
+        <v>30267</v>
+      </c>
+      <c r="K6" s="42">
+        <v>31728</v>
+      </c>
+      <c r="L6" s="42">
+        <v>39344</v>
+      </c>
+      <c r="M6" s="42">
+        <v>25215</v>
+      </c>
+      <c r="N6" s="42">
+        <v>19896</v>
+      </c>
+      <c r="O6" s="42">
+        <v>21162</v>
+      </c>
+      <c r="P6" s="42">
+        <v>25422</v>
+      </c>
+      <c r="Q6" s="43">
+        <v>36644</v>
+      </c>
+      <c r="R6" s="1">
+        <v>41275</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4785</v>
+      </c>
+      <c r="C7" s="1">
+        <v>4731</v>
+      </c>
+      <c r="D7" s="1">
+        <v>4443</v>
+      </c>
+      <c r="E7" s="1">
+        <v>5261</v>
+      </c>
+      <c r="F7" s="1">
+        <v>4912</v>
+      </c>
+      <c r="G7" s="1">
+        <v>6973</v>
+      </c>
+      <c r="H7" s="1">
+        <v>8207</v>
+      </c>
+      <c r="I7" s="1">
+        <v>11138</v>
+      </c>
+      <c r="J7" s="1">
+        <v>15434</v>
+      </c>
+      <c r="K7" s="1">
+        <v>16557</v>
+      </c>
+      <c r="L7" s="1">
+        <v>19923</v>
+      </c>
+      <c r="M7" s="1">
+        <v>13413</v>
+      </c>
+      <c r="N7" s="1">
+        <v>11079</v>
+      </c>
+      <c r="O7" s="1">
+        <v>11246</v>
+      </c>
+      <c r="P7" s="1">
+        <v>13790</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>19952</v>
+      </c>
+      <c r="R7" s="1">
+        <v>23358</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="1">
+        <v>376</v>
+      </c>
+      <c r="C8" s="1">
+        <v>122</v>
+      </c>
+      <c r="D8" s="1">
+        <v>386</v>
+      </c>
+      <c r="E8" s="1">
+        <v>335</v>
+      </c>
+      <c r="F8" s="1">
+        <v>149</v>
+      </c>
+      <c r="G8" s="1">
+        <v>142</v>
+      </c>
+      <c r="H8" s="1">
+        <v>227</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2</v>
+      </c>
+      <c r="J8" s="1">
+        <v>9</v>
+      </c>
+      <c r="K8" s="1">
+        <v>16</v>
+      </c>
+      <c r="L8" s="1">
+        <v>483</v>
+      </c>
+      <c r="M8" s="1">
+        <v>495</v>
+      </c>
+      <c r="N8" s="1">
+        <v>278</v>
+      </c>
+      <c r="O8" s="1">
+        <v>469</v>
+      </c>
+      <c r="P8" s="1">
+        <v>520</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>1075</v>
+      </c>
+      <c r="R8" s="1">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1057</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1067</v>
+      </c>
+      <c r="D9" s="1">
+        <v>1172</v>
+      </c>
+      <c r="E9" s="1">
+        <v>837</v>
+      </c>
+      <c r="F9" s="1">
+        <v>620</v>
+      </c>
+      <c r="G9" s="1">
+        <v>942</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1154</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1626</v>
+      </c>
+      <c r="J9" s="1">
+        <v>2068</v>
+      </c>
+      <c r="K9" s="1">
+        <v>2288</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2350</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1725</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1197</v>
+      </c>
+      <c r="O9" s="1">
+        <v>1287</v>
+      </c>
+      <c r="P9" s="1">
+        <v>1451</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>2051</v>
+      </c>
+      <c r="R9" s="1">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1">
+        <v>620</v>
+      </c>
+      <c r="C10" s="1">
+        <v>799</v>
+      </c>
+      <c r="D10" s="1">
+        <v>678</v>
+      </c>
+      <c r="E10" s="1">
+        <v>624</v>
+      </c>
+      <c r="F10" s="1">
+        <v>631</v>
+      </c>
+      <c r="G10" s="1">
+        <v>643</v>
+      </c>
+      <c r="H10" s="1">
+        <v>769</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1028</v>
+      </c>
+      <c r="J10" s="1">
+        <v>1129</v>
+      </c>
+      <c r="K10" s="1">
+        <v>920</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1494</v>
+      </c>
+      <c r="M10" s="1">
+        <v>880</v>
+      </c>
+      <c r="N10" s="1">
+        <v>671</v>
+      </c>
+      <c r="O10" s="1">
+        <v>741</v>
+      </c>
+      <c r="P10" s="1">
+        <v>814</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>1200</v>
+      </c>
+      <c r="R10" s="1">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1291</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1535</v>
+      </c>
+      <c r="D11" s="1">
+        <v>1419</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1187</v>
+      </c>
+      <c r="F11" s="1">
+        <v>1481</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1143</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1187</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1960</v>
+      </c>
+      <c r="J11" s="1">
+        <v>2709</v>
+      </c>
+      <c r="K11" s="1">
+        <v>2470</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3497</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1979</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1422</v>
+      </c>
+      <c r="O11" s="1">
+        <v>1552</v>
+      </c>
+      <c r="P11" s="1">
+        <v>1907</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>2872</v>
+      </c>
+      <c r="R11" s="1">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1010</v>
+      </c>
+      <c r="C12" s="1">
+        <v>860</v>
+      </c>
+      <c r="D12" s="1">
+        <v>1025</v>
+      </c>
+      <c r="E12" s="1">
+        <v>516</v>
+      </c>
+      <c r="F12" s="1">
+        <v>274</v>
+      </c>
+      <c r="G12" s="1">
+        <v>652</v>
+      </c>
+      <c r="H12" s="1">
+        <v>732</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1416</v>
+      </c>
+      <c r="J12" s="1">
+        <v>2459</v>
+      </c>
+      <c r="K12" s="1">
+        <v>2835</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3027</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1360</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1222</v>
+      </c>
+      <c r="O12" s="1">
+        <v>1451</v>
+      </c>
+      <c r="P12" s="1">
+        <v>1612</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>2378</v>
+      </c>
+      <c r="R12" s="1">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1717</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1655</v>
+      </c>
+      <c r="D13" s="1">
+        <v>1291</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1152</v>
+      </c>
+      <c r="F13" s="1">
+        <v>1036</v>
+      </c>
+      <c r="G13" s="1">
+        <v>961</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1294</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1527</v>
+      </c>
+      <c r="J13" s="1">
+        <v>2268</v>
+      </c>
+      <c r="K13" s="1">
+        <v>2157</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2743</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1985</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1478</v>
+      </c>
+      <c r="O13" s="1">
+        <v>1611</v>
+      </c>
+      <c r="P13" s="1">
+        <v>1945</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>2577</v>
+      </c>
+      <c r="R13" s="1">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="1">
+        <v>251</v>
+      </c>
+      <c r="C14" s="1">
+        <v>736</v>
+      </c>
+      <c r="D14" s="1">
+        <v>675</v>
+      </c>
+      <c r="E14" s="1">
+        <v>773</v>
+      </c>
+      <c r="F14" s="1">
+        <v>615</v>
+      </c>
+      <c r="G14" s="1">
+        <v>536</v>
+      </c>
+      <c r="H14" s="1">
+        <v>492</v>
+      </c>
+      <c r="I14" s="1">
+        <v>778</v>
+      </c>
+      <c r="J14" s="1">
+        <v>1033</v>
+      </c>
+      <c r="K14" s="1">
+        <v>989</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1441</v>
+      </c>
+      <c r="M14" s="1">
+        <v>981</v>
+      </c>
+      <c r="N14" s="1">
+        <v>733</v>
+      </c>
+      <c r="O14" s="1">
+        <v>767</v>
+      </c>
+      <c r="P14" s="1">
+        <v>914</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>1359</v>
+      </c>
+      <c r="R14" s="1">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="1">
+        <v>360</v>
+      </c>
+      <c r="C15" s="1">
+        <v>438</v>
+      </c>
+      <c r="D15" s="1">
+        <v>711</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1152</v>
+      </c>
+      <c r="F15" s="1">
+        <v>891</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1091</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1248</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2173</v>
+      </c>
+      <c r="J15" s="1">
+        <v>3158</v>
+      </c>
+      <c r="K15" s="1">
+        <v>3496</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4386</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2397</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1816</v>
+      </c>
+      <c r="O15" s="1">
+        <v>2038</v>
+      </c>
+      <c r="P15" s="1">
+        <v>2469</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>3180</v>
+      </c>
+      <c r="R15" s="1">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="60" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="60"/>
+      <c r="Q16" s="60"/>
+    </row>
+    <row r="17" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="43">
+        <v>5894</v>
+      </c>
+      <c r="C17" s="43">
+        <v>5498</v>
+      </c>
+      <c r="D17" s="43">
+        <v>5577</v>
+      </c>
+      <c r="E17" s="43">
+        <v>6060</v>
+      </c>
+      <c r="F17" s="43">
+        <v>5411</v>
+      </c>
+      <c r="G17" s="43">
+        <v>7712</v>
+      </c>
+      <c r="H17" s="43">
+        <v>9135</v>
+      </c>
+      <c r="I17" s="43">
+        <v>11460</v>
+      </c>
+      <c r="J17" s="43">
+        <v>13889</v>
+      </c>
+      <c r="K17" s="43">
+        <v>15025</v>
+      </c>
+      <c r="L17" s="43">
+        <v>17085</v>
+      </c>
+      <c r="M17" s="43">
+        <v>12056</v>
+      </c>
+      <c r="N17" s="43">
+        <v>9866</v>
+      </c>
+      <c r="O17" s="43">
+        <v>10115</v>
+      </c>
+      <c r="P17" s="43">
+        <v>12316</v>
+      </c>
+      <c r="Q17" s="43">
+        <v>18500</v>
+      </c>
+      <c r="R17" s="1">
+        <v>21149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4785</v>
+      </c>
+      <c r="C18" s="2">
+        <v>4702</v>
+      </c>
+      <c r="D18" s="2">
+        <v>4353</v>
+      </c>
+      <c r="E18" s="1">
+        <v>5206</v>
+      </c>
+      <c r="F18" s="1">
+        <v>4844</v>
+      </c>
+      <c r="G18" s="1">
+        <v>6912</v>
+      </c>
+      <c r="H18" s="1">
+        <v>8163</v>
+      </c>
+      <c r="I18" s="1">
+        <v>10389</v>
+      </c>
+      <c r="J18" s="1">
+        <v>12573</v>
+      </c>
+      <c r="K18" s="1">
+        <v>13367</v>
+      </c>
+      <c r="L18" s="1">
+        <v>15121</v>
+      </c>
+      <c r="M18" s="1">
+        <v>10553</v>
+      </c>
+      <c r="N18" s="1">
+        <v>8805</v>
+      </c>
+      <c r="O18" s="1">
+        <v>8794</v>
+      </c>
+      <c r="P18" s="1">
+        <v>10948</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>16070</v>
+      </c>
+      <c r="R18" s="1">
+        <v>18856</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="1">
+        <v>376</v>
+      </c>
+      <c r="C19" s="2">
+        <v>122</v>
+      </c>
+      <c r="D19" s="2">
+        <v>386</v>
+      </c>
+      <c r="E19" s="1">
+        <v>335</v>
+      </c>
+      <c r="F19" s="1">
+        <v>149</v>
+      </c>
+      <c r="G19" s="1">
+        <v>142</v>
+      </c>
+      <c r="H19" s="1">
+        <v>227</v>
+      </c>
+      <c r="I19" s="1">
+        <v>2</v>
+      </c>
+      <c r="J19" s="1">
+        <v>9</v>
+      </c>
+      <c r="K19" s="1">
+        <v>16</v>
+      </c>
+      <c r="L19" s="1">
+        <v>483</v>
+      </c>
+      <c r="M19" s="1">
+        <v>495</v>
+      </c>
+      <c r="N19" s="1">
+        <v>278</v>
+      </c>
+      <c r="O19" s="1">
+        <v>469</v>
+      </c>
+      <c r="P19" s="1">
+        <v>520</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>1075</v>
+      </c>
+      <c r="R19" s="1">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="1">
+        <v>618</v>
+      </c>
+      <c r="C20" s="2">
+        <v>586</v>
+      </c>
+      <c r="D20" s="2">
+        <v>690</v>
+      </c>
+      <c r="E20" s="1">
+        <v>462</v>
+      </c>
+      <c r="F20" s="1">
+        <v>388</v>
+      </c>
+      <c r="G20" s="1">
+        <v>569</v>
+      </c>
+      <c r="H20" s="1">
+        <v>672</v>
+      </c>
+      <c r="I20" s="1">
+        <v>926</v>
+      </c>
+      <c r="J20" s="1">
+        <v>1058</v>
+      </c>
+      <c r="K20" s="1">
+        <v>1243</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1179</v>
+      </c>
+      <c r="M20" s="1">
+        <v>863</v>
+      </c>
+      <c r="N20" s="1">
+        <v>667</v>
+      </c>
+      <c r="O20" s="1">
+        <v>691</v>
+      </c>
+      <c r="P20" s="1">
+        <v>696</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>1095</v>
+      </c>
+      <c r="R20" s="1">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="1">
+        <v>115</v>
+      </c>
+      <c r="C21" s="2">
+        <v>88</v>
+      </c>
+      <c r="D21" s="2">
+        <v>148</v>
+      </c>
+      <c r="E21" s="1">
+        <v>57</v>
+      </c>
+      <c r="F21" s="1">
+        <v>30</v>
+      </c>
+      <c r="G21" s="1">
+        <v>89</v>
+      </c>
+      <c r="H21" s="1">
+        <v>73</v>
+      </c>
+      <c r="I21" s="1">
+        <v>143</v>
+      </c>
+      <c r="J21" s="1">
+        <v>249</v>
+      </c>
+      <c r="K21" s="1">
+        <v>399</v>
+      </c>
+      <c r="L21" s="1">
+        <v>302</v>
+      </c>
+      <c r="M21" s="1">
+        <v>145</v>
+      </c>
+      <c r="N21" s="1">
+        <v>116</v>
+      </c>
+      <c r="O21" s="1">
+        <v>161</v>
+      </c>
+      <c r="P21" s="1">
+        <v>152</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>260</v>
+      </c>
+      <c r="R21" s="1">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="62" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+    </row>
+    <row r="23" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="45">
+        <v>5573</v>
+      </c>
+      <c r="C23" s="45">
+        <v>6445</v>
+      </c>
+      <c r="D23" s="45">
+        <v>6223</v>
+      </c>
+      <c r="E23" s="45">
+        <v>5777</v>
+      </c>
+      <c r="F23" s="45">
+        <v>5198</v>
+      </c>
+      <c r="G23" s="45">
+        <v>5371</v>
+      </c>
+      <c r="H23" s="45">
+        <v>6175</v>
+      </c>
+      <c r="I23" s="45">
+        <v>10188</v>
+      </c>
+      <c r="J23" s="45">
+        <v>16378</v>
+      </c>
+      <c r="K23" s="45">
+        <v>16703</v>
+      </c>
+      <c r="L23" s="45">
+        <v>22259</v>
+      </c>
+      <c r="M23" s="45">
+        <v>13159</v>
+      </c>
+      <c r="N23" s="45">
+        <v>10030</v>
+      </c>
+      <c r="O23" s="45">
+        <v>11047</v>
+      </c>
+      <c r="P23" s="45">
+        <v>13106</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>18144</v>
+      </c>
+      <c r="R23" s="2">
+        <v>20126</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="2">
         <v>0</v>
       </c>
-      <c r="B5" s="42"/>
-[...130 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="C24" s="2">
+        <v>29</v>
+      </c>
+      <c r="D24" s="2">
+        <v>90</v>
+      </c>
+      <c r="E24" s="2">
+        <v>55</v>
+      </c>
+      <c r="F24" s="2">
+        <v>68</v>
+      </c>
+      <c r="G24" s="2">
+        <v>61</v>
+      </c>
+      <c r="H24" s="2">
+        <v>44</v>
+      </c>
+      <c r="I24" s="2">
+        <v>749</v>
+      </c>
+      <c r="J24" s="2">
+        <v>2861</v>
+      </c>
+      <c r="K24" s="2">
+        <v>3190</v>
+      </c>
+      <c r="L24" s="2">
+        <v>4802</v>
+      </c>
+      <c r="M24" s="2">
+        <v>2860</v>
+      </c>
+      <c r="N24" s="2">
+        <v>2274</v>
+      </c>
+      <c r="O24" s="2">
+        <v>2452</v>
+      </c>
+      <c r="P24" s="2">
+        <v>2842</v>
+      </c>
+      <c r="Q24" s="2">
+        <v>3882</v>
+      </c>
+      <c r="R24" s="2">
+        <v>4502</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="16">
-[...26 lines deleted...]
-      <c r="K8" s="16">
+      <c r="B25" s="2">
+        <v>439</v>
+      </c>
+      <c r="C25" s="2">
+        <v>481</v>
+      </c>
+      <c r="D25" s="2">
+        <v>482</v>
+      </c>
+      <c r="E25" s="2">
+        <v>375</v>
+      </c>
+      <c r="F25" s="2">
+        <v>232</v>
+      </c>
+      <c r="G25" s="2">
+        <v>373</v>
+      </c>
+      <c r="H25" s="2">
+        <v>482</v>
+      </c>
+      <c r="I25" s="2">
+        <v>700</v>
+      </c>
+      <c r="J25" s="2">
+        <v>1010</v>
+      </c>
+      <c r="K25" s="2">
+        <v>1045</v>
+      </c>
+      <c r="L25" s="2">
+        <v>1171</v>
+      </c>
+      <c r="M25" s="2">
+        <v>862</v>
+      </c>
+      <c r="N25" s="2">
+        <v>530</v>
+      </c>
+      <c r="O25" s="2">
+        <v>596</v>
+      </c>
+      <c r="P25" s="2">
+        <v>755</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>956</v>
+      </c>
+      <c r="R25" s="2">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="2">
+        <v>620</v>
+      </c>
+      <c r="C26" s="2">
+        <v>799</v>
+      </c>
+      <c r="D26" s="2">
+        <v>678</v>
+      </c>
+      <c r="E26" s="2">
+        <v>624</v>
+      </c>
+      <c r="F26" s="2">
+        <v>631</v>
+      </c>
+      <c r="G26" s="2">
+        <v>643</v>
+      </c>
+      <c r="H26" s="2">
+        <v>769</v>
+      </c>
+      <c r="I26" s="2">
+        <v>1028</v>
+      </c>
+      <c r="J26" s="2">
+        <v>1129</v>
+      </c>
+      <c r="K26" s="2">
+        <v>920</v>
+      </c>
+      <c r="L26" s="2">
+        <v>1494</v>
+      </c>
+      <c r="M26" s="2">
+        <v>880</v>
+      </c>
+      <c r="N26" s="2">
+        <v>671</v>
+      </c>
+      <c r="O26" s="2">
+        <v>741</v>
+      </c>
+      <c r="P26" s="2">
+        <v>814</v>
+      </c>
+      <c r="Q26" s="2">
+        <v>1200</v>
+      </c>
+      <c r="R26" s="2">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="2">
+        <v>1291</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1535</v>
+      </c>
+      <c r="D27" s="2">
+        <v>1419</v>
+      </c>
+      <c r="E27" s="2">
+        <v>1187</v>
+      </c>
+      <c r="F27" s="2">
+        <v>1481</v>
+      </c>
+      <c r="G27" s="2">
+        <v>1143</v>
+      </c>
+      <c r="H27" s="2">
+        <v>1187</v>
+      </c>
+      <c r="I27" s="2">
+        <v>1960</v>
+      </c>
+      <c r="J27" s="2">
+        <v>2709</v>
+      </c>
+      <c r="K27" s="2">
+        <v>2470</v>
+      </c>
+      <c r="L27" s="2">
+        <v>3497</v>
+      </c>
+      <c r="M27" s="2">
+        <v>1979</v>
+      </c>
+      <c r="N27" s="2">
+        <v>1422</v>
+      </c>
+      <c r="O27" s="2">
+        <v>1552</v>
+      </c>
+      <c r="P27" s="2">
+        <v>1907</v>
+      </c>
+      <c r="Q27" s="2">
+        <v>2872</v>
+      </c>
+      <c r="R27" s="2">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="2">
+        <v>895</v>
+      </c>
+      <c r="C28" s="2">
+        <v>772</v>
+      </c>
+      <c r="D28" s="2">
+        <v>877</v>
+      </c>
+      <c r="E28" s="2">
+        <v>459</v>
+      </c>
+      <c r="F28" s="2">
+        <v>244</v>
+      </c>
+      <c r="G28" s="2">
+        <v>563</v>
+      </c>
+      <c r="H28" s="2">
         <v>659</v>
       </c>
-      <c r="L8" s="16">
-[...43 lines deleted...]
-      <c r="H9" s="16">
+      <c r="I28" s="2">
+        <v>1273</v>
+      </c>
+      <c r="J28" s="2">
+        <v>2210</v>
+      </c>
+      <c r="K28" s="2">
+        <v>2436</v>
+      </c>
+      <c r="L28" s="2">
+        <v>2725</v>
+      </c>
+      <c r="M28" s="2">
+        <v>1215</v>
+      </c>
+      <c r="N28" s="2">
+        <v>1106</v>
+      </c>
+      <c r="O28" s="2">
+        <v>1290</v>
+      </c>
+      <c r="P28" s="2">
+        <v>1460</v>
+      </c>
+      <c r="Q28" s="2">
+        <v>2118</v>
+      </c>
+      <c r="R28" s="2">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="2">
+        <v>1717</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1655</v>
+      </c>
+      <c r="D29" s="2">
+        <v>1291</v>
+      </c>
+      <c r="E29" s="2">
+        <v>1152</v>
+      </c>
+      <c r="F29" s="2">
+        <v>1036</v>
+      </c>
+      <c r="G29" s="2">
+        <v>961</v>
+      </c>
+      <c r="H29" s="2">
+        <v>1294</v>
+      </c>
+      <c r="I29" s="2">
+        <v>1527</v>
+      </c>
+      <c r="J29" s="2">
+        <v>2268</v>
+      </c>
+      <c r="K29" s="2">
+        <v>2157</v>
+      </c>
+      <c r="L29" s="2">
+        <v>2743</v>
+      </c>
+      <c r="M29" s="2">
+        <v>1985</v>
+      </c>
+      <c r="N29" s="2">
+        <v>1478</v>
+      </c>
+      <c r="O29" s="2">
         <v>1611</v>
       </c>
-      <c r="I9" s="16">
-[...152 lines deleted...]
-      <c r="D12" s="16">
+      <c r="P29" s="2">
+        <v>1945</v>
+      </c>
+      <c r="Q29" s="2">
+        <v>2577</v>
+      </c>
+      <c r="R29" s="2">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="2">
+        <v>251</v>
+      </c>
+      <c r="C30" s="2">
+        <v>736</v>
+      </c>
+      <c r="D30" s="2">
+        <v>675</v>
+      </c>
+      <c r="E30" s="2">
+        <v>773</v>
+      </c>
+      <c r="F30" s="2">
+        <v>615</v>
+      </c>
+      <c r="G30" s="2">
+        <v>536</v>
+      </c>
+      <c r="H30" s="2">
+        <v>492</v>
+      </c>
+      <c r="I30" s="2">
+        <v>778</v>
+      </c>
+      <c r="J30" s="2">
+        <v>1033</v>
+      </c>
+      <c r="K30" s="2">
+        <v>989</v>
+      </c>
+      <c r="L30" s="2">
         <v>1441</v>
       </c>
-      <c r="E12" s="16">
-[...99 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="M30" s="2">
+        <v>981</v>
+      </c>
+      <c r="N30" s="2">
+        <v>733</v>
+      </c>
+      <c r="O30" s="2">
+        <v>767</v>
+      </c>
+      <c r="P30" s="2">
+        <v>914</v>
+      </c>
+      <c r="Q30" s="2">
+        <v>1359</v>
+      </c>
+      <c r="R30" s="2">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="16">
-[...52 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="B31" s="3">
+        <v>360</v>
+      </c>
+      <c r="C31" s="3">
+        <v>438</v>
+      </c>
+      <c r="D31" s="3">
+        <v>711</v>
+      </c>
+      <c r="E31" s="3">
+        <v>1152</v>
+      </c>
+      <c r="F31" s="3">
+        <v>891</v>
+      </c>
+      <c r="G31" s="3">
+        <v>1091</v>
+      </c>
+      <c r="H31" s="3">
+        <v>1248</v>
+      </c>
+      <c r="I31" s="3">
+        <v>2173</v>
+      </c>
+      <c r="J31" s="3">
+        <v>3158</v>
+      </c>
+      <c r="K31" s="3">
+        <v>3496</v>
+      </c>
+      <c r="L31" s="3">
+        <v>4386</v>
+      </c>
+      <c r="M31" s="3">
+        <v>2397</v>
+      </c>
+      <c r="N31" s="3">
+        <v>1816</v>
+      </c>
+      <c r="O31" s="3">
+        <v>2038</v>
+      </c>
+      <c r="P31" s="3">
+        <v>2469</v>
+      </c>
+      <c r="Q31" s="3">
+        <v>3180</v>
+      </c>
+      <c r="R31" s="3">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="48"/>
+      <c r="L32" s="48"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="48"/>
+      <c r="O32" s="48"/>
+      <c r="P32" s="48"/>
+      <c r="Q32" s="48"/>
+    </row>
+    <row r="33" spans="1:17" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="48"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="48"/>
+      <c r="J33" s="48"/>
+      <c r="K33" s="48"/>
+      <c r="L33" s="48"/>
+      <c r="M33" s="48"/>
+      <c r="N33" s="48"/>
+      <c r="O33" s="48"/>
+      <c r="P33" s="48"/>
+      <c r="Q33" s="48"/>
+    </row>
+    <row r="34" spans="1:17" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="48"/>
+      <c r="B34" s="48"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="48"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="48"/>
+      <c r="H34" s="48"/>
+      <c r="I34" s="48"/>
+      <c r="J34" s="48"/>
+      <c r="K34" s="48"/>
+      <c r="L34" s="48"/>
+      <c r="M34" s="48"/>
+      <c r="N34" s="48"/>
+      <c r="O34" s="48"/>
+      <c r="P34" s="48"/>
+      <c r="Q34" s="48"/>
+    </row>
+    <row r="35" spans="1:17" s="32" customFormat="1" ht="11.25">
+      <c r="G35" s="48"/>
+    </row>
+    <row r="36" spans="1:17">
+      <c r="G36" s="49"/>
+      <c r="H36" s="50"/>
+      <c r="K36" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="16">
-[...953 lines deleted...]
-      <c r="G48" s="8"/>
+    </row>
+    <row r="37" spans="1:17">
+      <c r="G37" s="49"/>
+    </row>
+    <row r="38" spans="1:17">
+      <c r="G38" s="49"/>
+    </row>
+    <row r="39" spans="1:17">
+      <c r="G39" s="49"/>
+    </row>
+    <row r="40" spans="1:17">
+      <c r="G40" s="49"/>
+    </row>
+    <row r="41" spans="1:17">
+      <c r="G41" s="49"/>
+    </row>
+    <row r="42" spans="1:17">
+      <c r="G42" s="49"/>
+    </row>
+    <row r="43" spans="1:17">
+      <c r="G43" s="49"/>
+    </row>
+    <row r="44" spans="1:17">
+      <c r="G44" s="49"/>
+    </row>
+    <row r="45" spans="1:17">
+      <c r="G45" s="49"/>
+    </row>
+    <row r="46" spans="1:17">
+      <c r="G46" s="49"/>
+    </row>
+    <row r="47" spans="1:17">
+      <c r="G47" s="49"/>
+    </row>
+    <row r="48" spans="1:17">
+      <c r="G48" s="49"/>
     </row>
     <row r="49" spans="7:7">
-      <c r="G49" s="8"/>
+      <c r="G49" s="49"/>
     </row>
     <row r="50" spans="7:7">
-      <c r="G50" s="8"/>
+      <c r="G50" s="49"/>
     </row>
     <row r="51" spans="7:7">
-      <c r="G51" s="8"/>
+      <c r="G51" s="49"/>
     </row>
     <row r="52" spans="7:7">
-      <c r="G52" s="8"/>
+      <c r="G52" s="49"/>
     </row>
     <row r="53" spans="7:7">
-      <c r="G53" s="8"/>
+      <c r="G53" s="49"/>
     </row>
     <row r="54" spans="7:7">
-      <c r="G54" s="8"/>
+      <c r="G54" s="49"/>
     </row>
     <row r="55" spans="7:7">
-      <c r="G55" s="8"/>
+      <c r="G55" s="49"/>
     </row>
     <row r="56" spans="7:7">
-      <c r="G56" s="8"/>
+      <c r="G56" s="49"/>
     </row>
     <row r="57" spans="7:7">
-      <c r="G57" s="8"/>
+      <c r="G57" s="49"/>
     </row>
     <row r="58" spans="7:7">
-      <c r="G58" s="8"/>
+      <c r="G58" s="49"/>
     </row>
     <row r="59" spans="7:7">
-      <c r="G59" s="8"/>
+      <c r="G59" s="49"/>
     </row>
     <row r="60" spans="7:7">
-      <c r="G60" s="8"/>
+      <c r="G60" s="49"/>
     </row>
     <row r="61" spans="7:7">
-      <c r="G61" s="8"/>
+      <c r="G61" s="49"/>
     </row>
     <row r="62" spans="7:7">
-      <c r="G62" s="8"/>
+      <c r="G62" s="49"/>
     </row>
     <row r="63" spans="7:7">
-      <c r="G63" s="8"/>
+      <c r="G63" s="49"/>
     </row>
     <row r="64" spans="7:7">
-      <c r="G64" s="8"/>
+      <c r="G64" s="49"/>
     </row>
     <row r="65" spans="7:7">
-      <c r="G65" s="8"/>
+      <c r="G65" s="49"/>
     </row>
     <row r="66" spans="7:7">
-      <c r="G66" s="8"/>
+      <c r="G66" s="49"/>
     </row>
     <row r="67" spans="7:7">
-      <c r="G67" s="8"/>
+      <c r="G67" s="49"/>
     </row>
     <row r="68" spans="7:7">
-      <c r="G68" s="8"/>
+      <c r="G68" s="49"/>
     </row>
     <row r="69" spans="7:7">
-      <c r="G69" s="8"/>
+      <c r="G69" s="49"/>
     </row>
     <row r="70" spans="7:7">
-      <c r="G70" s="8"/>
+      <c r="G70" s="49"/>
     </row>
     <row r="71" spans="7:7">
-      <c r="G71" s="8"/>
+      <c r="G71" s="49"/>
     </row>
     <row r="72" spans="7:7">
-      <c r="G72" s="8"/>
+      <c r="G72" s="49"/>
     </row>
     <row r="73" spans="7:7">
-      <c r="G73" s="8"/>
+      <c r="G73" s="49"/>
     </row>
     <row r="74" spans="7:7">
-      <c r="G74" s="8"/>
+      <c r="G74" s="49"/>
     </row>
     <row r="75" spans="7:7">
-      <c r="G75" s="8"/>
+      <c r="G75" s="49"/>
     </row>
     <row r="76" spans="7:7">
-      <c r="G76" s="8"/>
+      <c r="G76" s="49"/>
     </row>
     <row r="77" spans="7:7">
-      <c r="G77" s="8"/>
+      <c r="G77" s="49"/>
     </row>
     <row r="78" spans="7:7">
-      <c r="G78" s="8"/>
+      <c r="G78" s="49"/>
     </row>
     <row r="79" spans="7:7">
-      <c r="G79" s="8"/>
+      <c r="G79" s="49"/>
     </row>
     <row r="80" spans="7:7">
-      <c r="G80" s="8"/>
+      <c r="G80" s="49"/>
     </row>
     <row r="81" spans="7:7">
-      <c r="G81" s="8"/>
+      <c r="G81" s="49"/>
     </row>
     <row r="82" spans="7:7">
-      <c r="G82" s="8"/>
+      <c r="G82" s="49"/>
     </row>
     <row r="83" spans="7:7">
-      <c r="G83" s="8"/>
+      <c r="G83" s="49"/>
     </row>
     <row r="84" spans="7:7">
-      <c r="G84" s="8"/>
+      <c r="G84" s="49"/>
     </row>
     <row r="85" spans="7:7">
-      <c r="G85" s="8"/>
+      <c r="G85" s="49"/>
     </row>
     <row r="86" spans="7:7">
-      <c r="G86" s="8"/>
+      <c r="G86" s="49"/>
     </row>
     <row r="87" spans="7:7">
-      <c r="G87" s="8"/>
+      <c r="G87" s="49"/>
     </row>
     <row r="88" spans="7:7">
-      <c r="G88" s="8"/>
+      <c r="G88" s="49"/>
     </row>
     <row r="89" spans="7:7">
-      <c r="G89" s="8"/>
+      <c r="G89" s="49"/>
     </row>
     <row r="90" spans="7:7">
-      <c r="G90" s="8"/>
+      <c r="G90" s="49"/>
     </row>
     <row r="91" spans="7:7">
-      <c r="G91" s="8"/>
+      <c r="G91" s="49"/>
     </row>
     <row r="92" spans="7:7">
-      <c r="G92" s="8"/>
+      <c r="G92" s="49"/>
     </row>
     <row r="93" spans="7:7">
-      <c r="G93" s="8"/>
+      <c r="G93" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:R1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A22:R22"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="A22:Q22"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Сальдо общей миграции</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Эммигрантты</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатели</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>