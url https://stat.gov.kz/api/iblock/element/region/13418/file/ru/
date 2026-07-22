--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -66,131 +66,112 @@
   </si>
   <si>
     <t>Байконыр г.а.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Кызылординская область</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...33 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -204,161 +185,158 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -630,1034 +608,1068 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W34"/>
+  <dimension ref="A1:X34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O23" sqref="O23"/>
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="22.7109375" style="35" customWidth="1"/>
+    <col min="2" max="3" width="8.42578125" style="35" customWidth="1"/>
+    <col min="4" max="4" width="8.140625" style="35" customWidth="1"/>
+    <col min="5" max="5" width="8.42578125" style="35" customWidth="1"/>
+    <col min="6" max="6" width="8" style="35" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="35" customWidth="1"/>
+    <col min="8" max="8" width="8.42578125" style="35" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="35" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" style="35" customWidth="1"/>
+    <col min="11" max="12" width="9" style="35" customWidth="1"/>
+    <col min="13" max="14" width="9.28515625" style="35" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="35" customWidth="1"/>
+    <col min="16" max="16" width="8.85546875" style="35" customWidth="1"/>
+    <col min="17" max="18" width="9.140625" style="35" customWidth="1"/>
+    <col min="19" max="19" width="9.42578125" style="35" customWidth="1"/>
+    <col min="20" max="20" width="8.85546875" style="35" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" style="35" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="7" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:24" ht="17.25" customHeight="1">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...42 lines deleted...]
-      <c r="A3" s="46" t="s">
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75">
+      <c r="A2" s="32"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+    </row>
+    <row r="3" spans="1:24" ht="18" customHeight="1">
+      <c r="A3" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="46"/>
-[...18 lines deleted...]
-      <c r="W3" s="10" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="X3" s="33" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="7" customFormat="1" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="36">
+    <row r="4" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A4" s="20"/>
+      <c r="B4" s="24">
         <v>2003</v>
       </c>
-      <c r="C4" s="36">
+      <c r="C4" s="24">
         <v>2004</v>
       </c>
-      <c r="D4" s="36">
+      <c r="D4" s="24">
         <v>2005</v>
       </c>
-      <c r="E4" s="36">
+      <c r="E4" s="24">
         <v>2006</v>
       </c>
-      <c r="F4" s="36">
+      <c r="F4" s="24">
         <v>2007</v>
       </c>
-      <c r="G4" s="37">
+      <c r="G4" s="25">
         <v>2008</v>
       </c>
-      <c r="H4" s="37">
+      <c r="H4" s="25">
         <v>2009</v>
       </c>
-      <c r="I4" s="38">
+      <c r="I4" s="26">
         <v>2010</v>
       </c>
-      <c r="J4" s="38">
+      <c r="J4" s="26">
         <v>2011</v>
       </c>
-      <c r="K4" s="38">
+      <c r="K4" s="26">
         <v>2012</v>
       </c>
-      <c r="L4" s="38">
+      <c r="L4" s="26">
         <v>2013</v>
       </c>
-      <c r="M4" s="38">
+      <c r="M4" s="26">
         <v>2014</v>
       </c>
-      <c r="N4" s="38">
+      <c r="N4" s="26">
         <v>2015</v>
       </c>
-      <c r="O4" s="38">
+      <c r="O4" s="26">
         <v>2016</v>
       </c>
-      <c r="P4" s="38">
+      <c r="P4" s="26">
         <v>2017</v>
       </c>
-      <c r="Q4" s="38">
+      <c r="Q4" s="26">
         <v>2018</v>
       </c>
-      <c r="R4" s="38">
+      <c r="R4" s="26">
         <v>2019</v>
       </c>
-      <c r="S4" s="38">
+      <c r="S4" s="26">
         <v>2020</v>
       </c>
-      <c r="T4" s="38">
+      <c r="T4" s="26">
         <v>2021</v>
       </c>
-      <c r="U4" s="39">
+      <c r="U4" s="27">
         <v>2022</v>
       </c>
-      <c r="V4" s="39">
+      <c r="V4" s="27">
         <v>2023</v>
       </c>
-      <c r="W4" s="40">
+      <c r="W4" s="28">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="X4" s="28">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="45" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="3">
         <v>53092</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="3">
         <v>42900</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="3">
         <v>61471</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="3">
         <v>66455</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="3">
         <v>102934</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="3">
         <v>172339</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="3">
         <v>171034</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="4">
         <v>246867</v>
       </c>
-      <c r="J5" s="15">
+      <c r="J5" s="5">
         <v>222004</v>
       </c>
-      <c r="K5" s="15">
+      <c r="K5" s="5">
         <v>255979</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="5">
         <v>371935</v>
       </c>
-      <c r="M5" s="15">
+      <c r="M5" s="5">
         <v>262583</v>
       </c>
-      <c r="N5" s="14">
+      <c r="N5" s="4">
         <v>236995</v>
       </c>
-      <c r="O5" s="14">
+      <c r="O5" s="4">
         <v>215920</v>
       </c>
-      <c r="P5" s="14">
+      <c r="P5" s="4">
         <v>243100</v>
       </c>
-      <c r="Q5" s="14">
+      <c r="Q5" s="4">
         <v>332655</v>
       </c>
-      <c r="R5" s="15">
+      <c r="R5" s="5">
         <v>400209</v>
       </c>
-      <c r="S5" s="15">
+      <c r="S5" s="5">
         <v>292344</v>
       </c>
-      <c r="T5" s="18">
+      <c r="T5" s="8">
         <v>308941</v>
       </c>
-      <c r="U5" s="31">
+      <c r="U5" s="21">
         <v>413284</v>
       </c>
-      <c r="V5" s="32">
+      <c r="V5" s="22">
         <v>513731</v>
       </c>
-      <c r="W5" s="41">
+      <c r="W5" s="29">
         <v>673704</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="X5" s="34">
+        <v>871633</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="3">
         <v>47224</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="3">
         <v>40871</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="3">
         <v>54716</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="3">
         <v>58626</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="3">
         <v>84171</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="3">
         <v>100370</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="3">
         <v>110576</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="4">
         <v>187847</v>
       </c>
-      <c r="J6" s="15">
+      <c r="J6" s="5">
         <v>183069</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="5">
         <v>195144</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="5">
         <v>153037</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="6">
         <v>141668</v>
       </c>
-      <c r="N6" s="16">
+      <c r="N6" s="6">
         <v>135104</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O6" s="6">
         <v>139761</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="4">
         <v>103819</v>
       </c>
-      <c r="Q6" s="16">
+      <c r="Q6" s="6">
         <v>138006</v>
       </c>
-      <c r="R6" s="14">
+      <c r="R6" s="4">
         <v>148115</v>
       </c>
-      <c r="S6" s="17">
+      <c r="S6" s="7">
         <v>148791</v>
       </c>
-      <c r="T6" s="18">
+      <c r="T6" s="8">
         <v>181170</v>
       </c>
-      <c r="U6" s="31">
+      <c r="U6" s="21">
         <v>207095</v>
       </c>
-      <c r="V6" s="32">
+      <c r="V6" s="22">
         <v>237862</v>
       </c>
-      <c r="W6" s="41">
+      <c r="W6" s="29">
         <v>300669</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="X6" s="8">
+        <v>387874</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E7" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="3">
         <v>459</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="3">
         <v>2149</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="3">
         <v>1268</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="4">
         <v>28</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="5">
         <v>22</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="5">
         <v>224</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="5">
         <v>14</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="9">
         <v>24</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="9">
         <v>2374</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="9">
         <v>302</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="10">
         <v>38</v>
       </c>
-      <c r="Q7" s="21">
+      <c r="Q7" s="11">
         <v>71</v>
       </c>
-      <c r="R7" s="22">
+      <c r="R7" s="12">
         <v>445</v>
       </c>
-      <c r="S7" s="20">
+      <c r="S7" s="10">
         <v>140</v>
       </c>
-      <c r="T7" s="18">
+      <c r="T7" s="8">
         <v>3421</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U7" s="21">
         <v>6393</v>
       </c>
-      <c r="V7" s="32">
+      <c r="V7" s="22">
         <v>581</v>
       </c>
-      <c r="W7" s="41">
+      <c r="W7" s="29">
         <v>12347</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="X7" s="8">
+        <v>61921</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="3">
         <v>1049</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="3">
         <v>85</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="3">
         <v>2863</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="3">
         <v>1310</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="3">
         <v>1539</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="3">
         <v>17021</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="3">
         <v>9073</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="4">
         <v>4678</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="5">
         <v>4512</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="5">
         <v>13851</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="5">
         <v>51496</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="6">
         <v>23488</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="6">
         <v>15017</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="6">
         <v>6305</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="6">
         <v>11903</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="6">
         <v>28998</v>
       </c>
-      <c r="R8" s="14">
+      <c r="R8" s="4">
         <v>28653</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="7">
         <v>16064</v>
       </c>
-      <c r="T8" s="18">
+      <c r="T8" s="8">
         <v>15744</v>
       </c>
-      <c r="U8" s="31">
+      <c r="U8" s="21">
         <v>16786</v>
       </c>
-      <c r="V8" s="32">
+      <c r="V8" s="22">
         <v>25047</v>
       </c>
-      <c r="W8" s="41">
+      <c r="W8" s="29">
         <v>37548</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="X8" s="8">
+        <v>57385</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="3">
         <v>50</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="3">
         <v>124</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="3">
         <v>384</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="3">
         <v>215</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="3">
         <v>816</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="3">
         <v>10050</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="3">
         <v>4640</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="4">
         <v>5944</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="5">
         <v>2344</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="5">
         <v>3580</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="5">
         <v>9530</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="6">
         <v>6376</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="6">
         <v>2971</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="6">
         <v>1865</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="4">
         <v>7502</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="6">
         <v>9983</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="4">
         <v>17827</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="7">
         <v>24535</v>
       </c>
-      <c r="T9" s="18">
+      <c r="T9" s="8">
         <v>9869</v>
       </c>
-      <c r="U9" s="31">
+      <c r="U9" s="21">
         <v>11690</v>
       </c>
-      <c r="V9" s="32">
+      <c r="V9" s="22">
         <v>17745</v>
       </c>
-      <c r="W9" s="41">
+      <c r="W9" s="29">
         <v>21328</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="12" t="s">
+      <c r="X9" s="8">
+        <v>23156</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="3">
         <v>80</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="3">
         <v>421</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="3">
         <v>966</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="3">
         <v>833</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="3">
         <v>7628</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="3">
         <v>19214</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="3">
         <v>19294</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="4">
         <v>9405</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="5">
         <v>8946</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="5">
         <v>11237</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="5">
         <v>17896</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="6">
         <v>9989</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="6">
         <v>12215</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="6">
         <v>18313</v>
       </c>
-      <c r="P10" s="16">
+      <c r="P10" s="6">
         <v>24364</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="6">
         <v>32336</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="4">
         <v>25804</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="7">
         <v>26688</v>
       </c>
-      <c r="T10" s="18">
+      <c r="T10" s="8">
         <v>32600</v>
       </c>
-      <c r="U10" s="31">
+      <c r="U10" s="21">
         <v>55507</v>
       </c>
-      <c r="V10" s="32">
+      <c r="V10" s="22">
         <v>71611</v>
       </c>
-      <c r="W10" s="41">
+      <c r="W10" s="29">
         <v>92894</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="12" t="s">
+      <c r="X10" s="8">
+        <v>109289</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A11" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="3">
         <v>263</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="3">
         <v>82</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="3">
         <v>368</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="3">
         <v>1220</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="3">
         <v>2991</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="3">
         <v>9956</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="3">
         <v>7955</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="4">
         <v>6804</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="5">
         <v>4927</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="5">
         <v>6226</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="5">
         <v>23468</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="6">
         <v>10178</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="6">
         <v>10223</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="6">
         <v>3587</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="6">
         <v>11296</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="6">
         <v>34659</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="6">
         <v>39509</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="7">
         <v>14476</v>
       </c>
-      <c r="T11" s="18">
+      <c r="T11" s="8">
         <v>14669</v>
       </c>
-      <c r="U11" s="31">
+      <c r="U11" s="21">
         <v>20247</v>
       </c>
-      <c r="V11" s="32">
+      <c r="V11" s="22">
         <v>26528</v>
       </c>
-      <c r="W11" s="41">
+      <c r="W11" s="29">
         <v>27410</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="X11" s="8">
+        <v>29734</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="11">
         <v>2456</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="11">
         <v>57</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="11">
         <v>236</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="11">
         <v>715</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="11">
         <v>1279</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="11">
         <v>7955</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="11">
         <v>4166</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="11">
         <v>8380</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="11">
         <v>1833</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="11">
         <v>6680</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="11">
         <v>49366</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="6">
         <v>28857</v>
       </c>
-      <c r="N12" s="16">
+      <c r="N12" s="6">
         <v>16024</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O12" s="6">
         <v>13275</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P12" s="4">
         <v>7551</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="6">
         <v>6333</v>
       </c>
-      <c r="R12" s="21">
+      <c r="R12" s="11">
         <v>4584</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="7">
         <v>9311</v>
       </c>
-      <c r="T12" s="18">
+      <c r="T12" s="8">
         <v>11403</v>
       </c>
-      <c r="U12" s="31">
+      <c r="U12" s="21">
         <v>12960</v>
       </c>
-      <c r="V12" s="32">
+      <c r="V12" s="22">
         <v>14175</v>
       </c>
-      <c r="W12" s="41">
+      <c r="W12" s="29">
         <v>18699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="X12" s="8">
+        <v>20273</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A13" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="3">
         <v>850</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="3">
         <v>82</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="3">
         <v>528</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="3">
         <v>590</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="3">
         <v>243</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="3">
         <v>1005</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="3">
         <v>3760</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="4">
         <v>15749</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J13" s="5">
         <v>5490</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="5">
         <v>7440</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="5">
         <v>38935</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M13" s="6">
         <v>32118</v>
       </c>
-      <c r="N13" s="16">
+      <c r="N13" s="6">
         <v>24865</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="6">
         <v>22410</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P13" s="4">
         <v>53696</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="6">
         <v>40133</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="6">
         <v>74139</v>
       </c>
-      <c r="S13" s="17">
+      <c r="S13" s="7">
         <v>38285</v>
       </c>
-      <c r="T13" s="18">
+      <c r="T13" s="8">
         <v>20482</v>
       </c>
-      <c r="U13" s="31">
+      <c r="U13" s="21">
         <v>45836</v>
       </c>
-      <c r="V13" s="32">
+      <c r="V13" s="22">
         <v>61174</v>
       </c>
-      <c r="W13" s="41">
+      <c r="W13" s="29">
         <v>83196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="23" t="s">
+      <c r="X13" s="8">
+        <v>91955</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="46" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="14">
         <v>1120</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="14">
         <v>1178</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="14">
         <v>1410</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="14">
         <v>2946</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="14">
         <v>3808</v>
       </c>
-      <c r="G14" s="24">
+      <c r="G14" s="14">
         <v>4619</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="14">
         <v>10302</v>
       </c>
-      <c r="I14" s="25">
+      <c r="I14" s="15">
         <v>8032</v>
       </c>
-      <c r="J14" s="26">
+      <c r="J14" s="16">
         <v>10861</v>
       </c>
-      <c r="K14" s="26">
+      <c r="K14" s="16">
         <v>11597</v>
       </c>
-      <c r="L14" s="26">
+      <c r="L14" s="16">
         <v>28192</v>
       </c>
-      <c r="M14" s="27">
+      <c r="M14" s="17">
         <v>9885</v>
       </c>
-      <c r="N14" s="27">
+      <c r="N14" s="17">
         <v>18202</v>
       </c>
-      <c r="O14" s="27">
+      <c r="O14" s="17">
         <v>10102</v>
       </c>
-      <c r="P14" s="27">
+      <c r="P14" s="17">
         <v>22931</v>
       </c>
-      <c r="Q14" s="27">
+      <c r="Q14" s="17">
         <v>42136</v>
       </c>
-      <c r="R14" s="25">
+      <c r="R14" s="15">
         <v>61133</v>
       </c>
-      <c r="S14" s="28">
+      <c r="S14" s="18">
         <v>14054</v>
       </c>
-      <c r="T14" s="29">
+      <c r="T14" s="19">
         <v>19583</v>
       </c>
-      <c r="U14" s="33">
+      <c r="U14" s="23">
         <v>36770</v>
       </c>
-      <c r="V14" s="25">
+      <c r="V14" s="15">
         <v>59008</v>
       </c>
-      <c r="W14" s="42">
+      <c r="W14" s="30">
         <v>79613</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="B16" s="2"/>
+      <c r="X14" s="19">
+        <v>90046</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="15.95" customHeight="1">
+      <c r="A15" s="38"/>
+      <c r="B15" s="39"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="40"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="38"/>
+      <c r="B16" s="39"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="3"/>
-      <c r="B17" s="2"/>
+      <c r="A17" s="38"/>
+      <c r="B17" s="39"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="3"/>
-[...1 lines deleted...]
-      <c r="M18" s="1"/>
+      <c r="A18" s="38"/>
+      <c r="B18" s="39"/>
+      <c r="M18" s="41"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="3"/>
-[...1 lines deleted...]
-      <c r="M19" s="1"/>
+      <c r="A19" s="38"/>
+      <c r="B19" s="39"/>
+      <c r="M19" s="41"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="3"/>
-[...1 lines deleted...]
-      <c r="M20" s="1"/>
+      <c r="A20" s="38"/>
+      <c r="B20" s="39"/>
+      <c r="M20" s="41"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="3"/>
-[...1 lines deleted...]
-      <c r="M21" s="1"/>
+      <c r="A21" s="38"/>
+      <c r="B21" s="39"/>
+      <c r="M21" s="41"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="3"/>
-[...1 lines deleted...]
-      <c r="M22" s="1"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="39"/>
+      <c r="M22" s="41"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="3"/>
-[...1 lines deleted...]
-      <c r="M23" s="1"/>
+      <c r="A23" s="38"/>
+      <c r="B23" s="39"/>
+      <c r="M23" s="41"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="3"/>
-[...1 lines deleted...]
-      <c r="M24" s="1"/>
+      <c r="A24" s="38"/>
+      <c r="B24" s="39"/>
+      <c r="M24" s="41"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="3"/>
-[...1 lines deleted...]
-      <c r="M25" s="1"/>
+      <c r="A25" s="38"/>
+      <c r="B25" s="39"/>
+      <c r="M25" s="41"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="3"/>
-[...1 lines deleted...]
-      <c r="M26" s="1"/>
+      <c r="A26" s="38"/>
+      <c r="B26" s="39"/>
+      <c r="M26" s="41"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="3"/>
-[...1 lines deleted...]
-      <c r="M27" s="1"/>
+      <c r="A27" s="38"/>
+      <c r="B27" s="39"/>
+      <c r="M27" s="41"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="3"/>
-[...1 lines deleted...]
-      <c r="M28" s="1"/>
+      <c r="A28" s="38"/>
+      <c r="B28" s="39"/>
+      <c r="M28" s="41"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="4"/>
-[...1 lines deleted...]
-      <c r="M29" s="1"/>
+      <c r="A29" s="42"/>
+      <c r="B29" s="39"/>
+      <c r="M29" s="41"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="3"/>
-[...1 lines deleted...]
-      <c r="M30" s="1"/>
+      <c r="A30" s="38"/>
+      <c r="B30" s="39"/>
+      <c r="M30" s="41"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="3"/>
-[...1 lines deleted...]
-      <c r="M31" s="1"/>
+      <c r="A31" s="38"/>
+      <c r="B31" s="39"/>
+      <c r="M31" s="41"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="5"/>
-[...1 lines deleted...]
-      <c r="M32" s="1"/>
+      <c r="A32" s="43"/>
+      <c r="B32" s="43"/>
+      <c r="M32" s="41"/>
     </row>
     <row r="33" spans="13:13">
-      <c r="M33" s="1"/>
+      <c r="M33" s="41"/>
     </row>
     <row r="34" spans="13:13">
-      <c r="M34" s="1"/>
+      <c r="M34" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>