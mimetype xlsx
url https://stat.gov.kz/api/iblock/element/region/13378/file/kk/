--- v0 (2026-04-15)
+++ v1 (2026-09-03)
@@ -1,197 +1,375 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="570" yWindow="1095" windowWidth="22050" windowHeight="10125"/>
+    <workbookView xWindow="1710" yWindow="240" windowWidth="19890" windowHeight="10770"/>
   </bookViews>
   <sheets>
-    <sheet name="Жалпы көші-қон айырымы " sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Эмигранттар" sheetId="3" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="58">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Қызылорда қ.ә.</t>
   </si>
   <si>
     <t>Байқоңыр қ.ә.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Қызылорда облысы  халқының жалпы көші-қон бойынша кеткендер саны*</t>
   </si>
   <si>
     <t>Қызылорда облысы  халқының жалпы көші-қон бойынша келгендер саны*</t>
   </si>
   <si>
     <t>Қызылорда облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Арал </t>
   </si>
   <si>
     <t xml:space="preserve">Жалағаш </t>
   </si>
   <si>
     <t xml:space="preserve">Жаңақорған </t>
   </si>
   <si>
     <t xml:space="preserve">Қазалы </t>
   </si>
   <si>
     <t xml:space="preserve">Қармақшы </t>
   </si>
   <si>
     <t xml:space="preserve">Сырдария </t>
   </si>
   <si>
     <t xml:space="preserve">Шиелі </t>
   </si>
   <si>
-    <t>* ағымдағы есеп бойынша</t>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>есепті кезеңде барлық ағындар бойынша тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>2009 жылдан бастап деректер қайта есептелді.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kyzylorda/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Айтмағанбетова Замира Рысмағанбетовна</t>
+  </si>
+  <si>
+    <t>+7 7242276223</t>
+  </si>
+  <si>
+    <t>z.aitmaganbetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>* 2009 жылдан бастап деректер қайта есептелді.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2009 жылдан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -224,175 +402,215 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...72 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 5" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -645,10623 +863,5219 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:z.aitmaganbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:FZ35"/>
+  <dimension ref="B1:C29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="P13" sqref="P13"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="183" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="2.5703125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="44.28515625" style="33" customWidth="1"/>
+    <col min="3" max="3" width="94.7109375" style="33" customWidth="1"/>
+    <col min="4" max="257" width="9.140625" style="33"/>
+    <col min="258" max="258" width="44.28515625" style="33" customWidth="1"/>
+    <col min="259" max="259" width="94.7109375" style="33" customWidth="1"/>
+    <col min="260" max="513" width="9.140625" style="33"/>
+    <col min="514" max="514" width="44.28515625" style="33" customWidth="1"/>
+    <col min="515" max="515" width="94.7109375" style="33" customWidth="1"/>
+    <col min="516" max="769" width="9.140625" style="33"/>
+    <col min="770" max="770" width="44.28515625" style="33" customWidth="1"/>
+    <col min="771" max="771" width="94.7109375" style="33" customWidth="1"/>
+    <col min="772" max="1025" width="9.140625" style="33"/>
+    <col min="1026" max="1026" width="44.28515625" style="33" customWidth="1"/>
+    <col min="1027" max="1027" width="94.7109375" style="33" customWidth="1"/>
+    <col min="1028" max="1281" width="9.140625" style="33"/>
+    <col min="1282" max="1282" width="44.28515625" style="33" customWidth="1"/>
+    <col min="1283" max="1283" width="94.7109375" style="33" customWidth="1"/>
+    <col min="1284" max="1537" width="9.140625" style="33"/>
+    <col min="1538" max="1538" width="44.28515625" style="33" customWidth="1"/>
+    <col min="1539" max="1539" width="94.7109375" style="33" customWidth="1"/>
+    <col min="1540" max="1793" width="9.140625" style="33"/>
+    <col min="1794" max="1794" width="44.28515625" style="33" customWidth="1"/>
+    <col min="1795" max="1795" width="94.7109375" style="33" customWidth="1"/>
+    <col min="1796" max="2049" width="9.140625" style="33"/>
+    <col min="2050" max="2050" width="44.28515625" style="33" customWidth="1"/>
+    <col min="2051" max="2051" width="94.7109375" style="33" customWidth="1"/>
+    <col min="2052" max="2305" width="9.140625" style="33"/>
+    <col min="2306" max="2306" width="44.28515625" style="33" customWidth="1"/>
+    <col min="2307" max="2307" width="94.7109375" style="33" customWidth="1"/>
+    <col min="2308" max="2561" width="9.140625" style="33"/>
+    <col min="2562" max="2562" width="44.28515625" style="33" customWidth="1"/>
+    <col min="2563" max="2563" width="94.7109375" style="33" customWidth="1"/>
+    <col min="2564" max="2817" width="9.140625" style="33"/>
+    <col min="2818" max="2818" width="44.28515625" style="33" customWidth="1"/>
+    <col min="2819" max="2819" width="94.7109375" style="33" customWidth="1"/>
+    <col min="2820" max="3073" width="9.140625" style="33"/>
+    <col min="3074" max="3074" width="44.28515625" style="33" customWidth="1"/>
+    <col min="3075" max="3075" width="94.7109375" style="33" customWidth="1"/>
+    <col min="3076" max="3329" width="9.140625" style="33"/>
+    <col min="3330" max="3330" width="44.28515625" style="33" customWidth="1"/>
+    <col min="3331" max="3331" width="94.7109375" style="33" customWidth="1"/>
+    <col min="3332" max="3585" width="9.140625" style="33"/>
+    <col min="3586" max="3586" width="44.28515625" style="33" customWidth="1"/>
+    <col min="3587" max="3587" width="94.7109375" style="33" customWidth="1"/>
+    <col min="3588" max="3841" width="9.140625" style="33"/>
+    <col min="3842" max="3842" width="44.28515625" style="33" customWidth="1"/>
+    <col min="3843" max="3843" width="94.7109375" style="33" customWidth="1"/>
+    <col min="3844" max="4097" width="9.140625" style="33"/>
+    <col min="4098" max="4098" width="44.28515625" style="33" customWidth="1"/>
+    <col min="4099" max="4099" width="94.7109375" style="33" customWidth="1"/>
+    <col min="4100" max="4353" width="9.140625" style="33"/>
+    <col min="4354" max="4354" width="44.28515625" style="33" customWidth="1"/>
+    <col min="4355" max="4355" width="94.7109375" style="33" customWidth="1"/>
+    <col min="4356" max="4609" width="9.140625" style="33"/>
+    <col min="4610" max="4610" width="44.28515625" style="33" customWidth="1"/>
+    <col min="4611" max="4611" width="94.7109375" style="33" customWidth="1"/>
+    <col min="4612" max="4865" width="9.140625" style="33"/>
+    <col min="4866" max="4866" width="44.28515625" style="33" customWidth="1"/>
+    <col min="4867" max="4867" width="94.7109375" style="33" customWidth="1"/>
+    <col min="4868" max="5121" width="9.140625" style="33"/>
+    <col min="5122" max="5122" width="44.28515625" style="33" customWidth="1"/>
+    <col min="5123" max="5123" width="94.7109375" style="33" customWidth="1"/>
+    <col min="5124" max="5377" width="9.140625" style="33"/>
+    <col min="5378" max="5378" width="44.28515625" style="33" customWidth="1"/>
+    <col min="5379" max="5379" width="94.7109375" style="33" customWidth="1"/>
+    <col min="5380" max="5633" width="9.140625" style="33"/>
+    <col min="5634" max="5634" width="44.28515625" style="33" customWidth="1"/>
+    <col min="5635" max="5635" width="94.7109375" style="33" customWidth="1"/>
+    <col min="5636" max="5889" width="9.140625" style="33"/>
+    <col min="5890" max="5890" width="44.28515625" style="33" customWidth="1"/>
+    <col min="5891" max="5891" width="94.7109375" style="33" customWidth="1"/>
+    <col min="5892" max="6145" width="9.140625" style="33"/>
+    <col min="6146" max="6146" width="44.28515625" style="33" customWidth="1"/>
+    <col min="6147" max="6147" width="94.7109375" style="33" customWidth="1"/>
+    <col min="6148" max="6401" width="9.140625" style="33"/>
+    <col min="6402" max="6402" width="44.28515625" style="33" customWidth="1"/>
+    <col min="6403" max="6403" width="94.7109375" style="33" customWidth="1"/>
+    <col min="6404" max="6657" width="9.140625" style="33"/>
+    <col min="6658" max="6658" width="44.28515625" style="33" customWidth="1"/>
+    <col min="6659" max="6659" width="94.7109375" style="33" customWidth="1"/>
+    <col min="6660" max="6913" width="9.140625" style="33"/>
+    <col min="6914" max="6914" width="44.28515625" style="33" customWidth="1"/>
+    <col min="6915" max="6915" width="94.7109375" style="33" customWidth="1"/>
+    <col min="6916" max="7169" width="9.140625" style="33"/>
+    <col min="7170" max="7170" width="44.28515625" style="33" customWidth="1"/>
+    <col min="7171" max="7171" width="94.7109375" style="33" customWidth="1"/>
+    <col min="7172" max="7425" width="9.140625" style="33"/>
+    <col min="7426" max="7426" width="44.28515625" style="33" customWidth="1"/>
+    <col min="7427" max="7427" width="94.7109375" style="33" customWidth="1"/>
+    <col min="7428" max="7681" width="9.140625" style="33"/>
+    <col min="7682" max="7682" width="44.28515625" style="33" customWidth="1"/>
+    <col min="7683" max="7683" width="94.7109375" style="33" customWidth="1"/>
+    <col min="7684" max="7937" width="9.140625" style="33"/>
+    <col min="7938" max="7938" width="44.28515625" style="33" customWidth="1"/>
+    <col min="7939" max="7939" width="94.7109375" style="33" customWidth="1"/>
+    <col min="7940" max="8193" width="9.140625" style="33"/>
+    <col min="8194" max="8194" width="44.28515625" style="33" customWidth="1"/>
+    <col min="8195" max="8195" width="94.7109375" style="33" customWidth="1"/>
+    <col min="8196" max="8449" width="9.140625" style="33"/>
+    <col min="8450" max="8450" width="44.28515625" style="33" customWidth="1"/>
+    <col min="8451" max="8451" width="94.7109375" style="33" customWidth="1"/>
+    <col min="8452" max="8705" width="9.140625" style="33"/>
+    <col min="8706" max="8706" width="44.28515625" style="33" customWidth="1"/>
+    <col min="8707" max="8707" width="94.7109375" style="33" customWidth="1"/>
+    <col min="8708" max="8961" width="9.140625" style="33"/>
+    <col min="8962" max="8962" width="44.28515625" style="33" customWidth="1"/>
+    <col min="8963" max="8963" width="94.7109375" style="33" customWidth="1"/>
+    <col min="8964" max="9217" width="9.140625" style="33"/>
+    <col min="9218" max="9218" width="44.28515625" style="33" customWidth="1"/>
+    <col min="9219" max="9219" width="94.7109375" style="33" customWidth="1"/>
+    <col min="9220" max="9473" width="9.140625" style="33"/>
+    <col min="9474" max="9474" width="44.28515625" style="33" customWidth="1"/>
+    <col min="9475" max="9475" width="94.7109375" style="33" customWidth="1"/>
+    <col min="9476" max="9729" width="9.140625" style="33"/>
+    <col min="9730" max="9730" width="44.28515625" style="33" customWidth="1"/>
+    <col min="9731" max="9731" width="94.7109375" style="33" customWidth="1"/>
+    <col min="9732" max="9985" width="9.140625" style="33"/>
+    <col min="9986" max="9986" width="44.28515625" style="33" customWidth="1"/>
+    <col min="9987" max="9987" width="94.7109375" style="33" customWidth="1"/>
+    <col min="9988" max="10241" width="9.140625" style="33"/>
+    <col min="10242" max="10242" width="44.28515625" style="33" customWidth="1"/>
+    <col min="10243" max="10243" width="94.7109375" style="33" customWidth="1"/>
+    <col min="10244" max="10497" width="9.140625" style="33"/>
+    <col min="10498" max="10498" width="44.28515625" style="33" customWidth="1"/>
+    <col min="10499" max="10499" width="94.7109375" style="33" customWidth="1"/>
+    <col min="10500" max="10753" width="9.140625" style="33"/>
+    <col min="10754" max="10754" width="44.28515625" style="33" customWidth="1"/>
+    <col min="10755" max="10755" width="94.7109375" style="33" customWidth="1"/>
+    <col min="10756" max="11009" width="9.140625" style="33"/>
+    <col min="11010" max="11010" width="44.28515625" style="33" customWidth="1"/>
+    <col min="11011" max="11011" width="94.7109375" style="33" customWidth="1"/>
+    <col min="11012" max="11265" width="9.140625" style="33"/>
+    <col min="11266" max="11266" width="44.28515625" style="33" customWidth="1"/>
+    <col min="11267" max="11267" width="94.7109375" style="33" customWidth="1"/>
+    <col min="11268" max="11521" width="9.140625" style="33"/>
+    <col min="11522" max="11522" width="44.28515625" style="33" customWidth="1"/>
+    <col min="11523" max="11523" width="94.7109375" style="33" customWidth="1"/>
+    <col min="11524" max="11777" width="9.140625" style="33"/>
+    <col min="11778" max="11778" width="44.28515625" style="33" customWidth="1"/>
+    <col min="11779" max="11779" width="94.7109375" style="33" customWidth="1"/>
+    <col min="11780" max="12033" width="9.140625" style="33"/>
+    <col min="12034" max="12034" width="44.28515625" style="33" customWidth="1"/>
+    <col min="12035" max="12035" width="94.7109375" style="33" customWidth="1"/>
+    <col min="12036" max="12289" width="9.140625" style="33"/>
+    <col min="12290" max="12290" width="44.28515625" style="33" customWidth="1"/>
+    <col min="12291" max="12291" width="94.7109375" style="33" customWidth="1"/>
+    <col min="12292" max="12545" width="9.140625" style="33"/>
+    <col min="12546" max="12546" width="44.28515625" style="33" customWidth="1"/>
+    <col min="12547" max="12547" width="94.7109375" style="33" customWidth="1"/>
+    <col min="12548" max="12801" width="9.140625" style="33"/>
+    <col min="12802" max="12802" width="44.28515625" style="33" customWidth="1"/>
+    <col min="12803" max="12803" width="94.7109375" style="33" customWidth="1"/>
+    <col min="12804" max="13057" width="9.140625" style="33"/>
+    <col min="13058" max="13058" width="44.28515625" style="33" customWidth="1"/>
+    <col min="13059" max="13059" width="94.7109375" style="33" customWidth="1"/>
+    <col min="13060" max="13313" width="9.140625" style="33"/>
+    <col min="13314" max="13314" width="44.28515625" style="33" customWidth="1"/>
+    <col min="13315" max="13315" width="94.7109375" style="33" customWidth="1"/>
+    <col min="13316" max="13569" width="9.140625" style="33"/>
+    <col min="13570" max="13570" width="44.28515625" style="33" customWidth="1"/>
+    <col min="13571" max="13571" width="94.7109375" style="33" customWidth="1"/>
+    <col min="13572" max="13825" width="9.140625" style="33"/>
+    <col min="13826" max="13826" width="44.28515625" style="33" customWidth="1"/>
+    <col min="13827" max="13827" width="94.7109375" style="33" customWidth="1"/>
+    <col min="13828" max="14081" width="9.140625" style="33"/>
+    <col min="14082" max="14082" width="44.28515625" style="33" customWidth="1"/>
+    <col min="14083" max="14083" width="94.7109375" style="33" customWidth="1"/>
+    <col min="14084" max="14337" width="9.140625" style="33"/>
+    <col min="14338" max="14338" width="44.28515625" style="33" customWidth="1"/>
+    <col min="14339" max="14339" width="94.7109375" style="33" customWidth="1"/>
+    <col min="14340" max="14593" width="9.140625" style="33"/>
+    <col min="14594" max="14594" width="44.28515625" style="33" customWidth="1"/>
+    <col min="14595" max="14595" width="94.7109375" style="33" customWidth="1"/>
+    <col min="14596" max="14849" width="9.140625" style="33"/>
+    <col min="14850" max="14850" width="44.28515625" style="33" customWidth="1"/>
+    <col min="14851" max="14851" width="94.7109375" style="33" customWidth="1"/>
+    <col min="14852" max="15105" width="9.140625" style="33"/>
+    <col min="15106" max="15106" width="44.28515625" style="33" customWidth="1"/>
+    <col min="15107" max="15107" width="94.7109375" style="33" customWidth="1"/>
+    <col min="15108" max="15361" width="9.140625" style="33"/>
+    <col min="15362" max="15362" width="44.28515625" style="33" customWidth="1"/>
+    <col min="15363" max="15363" width="94.7109375" style="33" customWidth="1"/>
+    <col min="15364" max="15617" width="9.140625" style="33"/>
+    <col min="15618" max="15618" width="44.28515625" style="33" customWidth="1"/>
+    <col min="15619" max="15619" width="94.7109375" style="33" customWidth="1"/>
+    <col min="15620" max="15873" width="9.140625" style="33"/>
+    <col min="15874" max="15874" width="44.28515625" style="33" customWidth="1"/>
+    <col min="15875" max="15875" width="94.7109375" style="33" customWidth="1"/>
+    <col min="15876" max="16129" width="9.140625" style="33"/>
+    <col min="16130" max="16130" width="44.28515625" style="33" customWidth="1"/>
+    <col min="16131" max="16131" width="94.7109375" style="33" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:182" ht="15" customHeight="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="2:3">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+    </row>
+    <row r="2" spans="2:3">
+      <c r="B2" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="35">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3">
+      <c r="B3" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="53"/>
-[...216 lines deleted...]
-      <c r="R3" s="7" t="s">
+    </row>
+    <row r="4" spans="2:3" ht="10.5" customHeight="1">
+      <c r="B4" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="S3" s="14"/>
-[...360 lines deleted...]
-      <c r="B8" s="30">
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3">
+      <c r="B9" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="38.25">
+      <c r="B10" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="30">
-[...2 lines deleted...]
-      <c r="D8" s="30">
+      <c r="C11" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="43" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="43" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="43" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="44">
+        <v>46120</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="44">
+        <v>46485</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="45" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="E8" s="30">
-[...2019 lines deleted...]
-      <c r="FZ35" s="22"/>
+      <c r="C20" s="46" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="57" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3">
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+    </row>
+    <row r="23" spans="2:3">
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+    </row>
+    <row r="24" spans="2:3">
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+    </row>
+    <row r="25" spans="2:3">
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+    </row>
+    <row r="26" spans="2:3">
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+    </row>
+    <row r="27" spans="2:3">
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
+    </row>
+    <row r="28" spans="2:3">
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+    </row>
+    <row r="29" spans="2:3">
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A1:R1"/>
+  <mergeCells count="1">
+    <mergeCell ref="B1:C1"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:W20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="57.140625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="50" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="51.7109375" style="50" customWidth="1"/>
+    <col min="4" max="255" width="9.140625" style="51"/>
+    <col min="256" max="256" width="4.5703125" style="51" customWidth="1"/>
+    <col min="257" max="257" width="51.7109375" style="51" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="51"/>
+    <col min="259" max="259" width="51.7109375" style="51" customWidth="1"/>
+    <col min="260" max="511" width="9.140625" style="51"/>
+    <col min="512" max="512" width="4.5703125" style="51" customWidth="1"/>
+    <col min="513" max="513" width="51.7109375" style="51" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="51"/>
+    <col min="515" max="515" width="51.7109375" style="51" customWidth="1"/>
+    <col min="516" max="767" width="9.140625" style="51"/>
+    <col min="768" max="768" width="4.5703125" style="51" customWidth="1"/>
+    <col min="769" max="769" width="51.7109375" style="51" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="51"/>
+    <col min="771" max="771" width="51.7109375" style="51" customWidth="1"/>
+    <col min="772" max="1023" width="9.140625" style="51"/>
+    <col min="1024" max="1024" width="4.5703125" style="51" customWidth="1"/>
+    <col min="1025" max="1025" width="51.7109375" style="51" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="51"/>
+    <col min="1027" max="1027" width="51.7109375" style="51" customWidth="1"/>
+    <col min="1028" max="1279" width="9.140625" style="51"/>
+    <col min="1280" max="1280" width="4.5703125" style="51" customWidth="1"/>
+    <col min="1281" max="1281" width="51.7109375" style="51" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="51"/>
+    <col min="1283" max="1283" width="51.7109375" style="51" customWidth="1"/>
+    <col min="1284" max="1535" width="9.140625" style="51"/>
+    <col min="1536" max="1536" width="4.5703125" style="51" customWidth="1"/>
+    <col min="1537" max="1537" width="51.7109375" style="51" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="51"/>
+    <col min="1539" max="1539" width="51.7109375" style="51" customWidth="1"/>
+    <col min="1540" max="1791" width="9.140625" style="51"/>
+    <col min="1792" max="1792" width="4.5703125" style="51" customWidth="1"/>
+    <col min="1793" max="1793" width="51.7109375" style="51" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="51"/>
+    <col min="1795" max="1795" width="51.7109375" style="51" customWidth="1"/>
+    <col min="1796" max="2047" width="9.140625" style="51"/>
+    <col min="2048" max="2048" width="4.5703125" style="51" customWidth="1"/>
+    <col min="2049" max="2049" width="51.7109375" style="51" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="51"/>
+    <col min="2051" max="2051" width="51.7109375" style="51" customWidth="1"/>
+    <col min="2052" max="2303" width="9.140625" style="51"/>
+    <col min="2304" max="2304" width="4.5703125" style="51" customWidth="1"/>
+    <col min="2305" max="2305" width="51.7109375" style="51" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="51"/>
+    <col min="2307" max="2307" width="51.7109375" style="51" customWidth="1"/>
+    <col min="2308" max="2559" width="9.140625" style="51"/>
+    <col min="2560" max="2560" width="4.5703125" style="51" customWidth="1"/>
+    <col min="2561" max="2561" width="51.7109375" style="51" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="51"/>
+    <col min="2563" max="2563" width="51.7109375" style="51" customWidth="1"/>
+    <col min="2564" max="2815" width="9.140625" style="51"/>
+    <col min="2816" max="2816" width="4.5703125" style="51" customWidth="1"/>
+    <col min="2817" max="2817" width="51.7109375" style="51" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="51"/>
+    <col min="2819" max="2819" width="51.7109375" style="51" customWidth="1"/>
+    <col min="2820" max="3071" width="9.140625" style="51"/>
+    <col min="3072" max="3072" width="4.5703125" style="51" customWidth="1"/>
+    <col min="3073" max="3073" width="51.7109375" style="51" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="51"/>
+    <col min="3075" max="3075" width="51.7109375" style="51" customWidth="1"/>
+    <col min="3076" max="3327" width="9.140625" style="51"/>
+    <col min="3328" max="3328" width="4.5703125" style="51" customWidth="1"/>
+    <col min="3329" max="3329" width="51.7109375" style="51" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="51"/>
+    <col min="3331" max="3331" width="51.7109375" style="51" customWidth="1"/>
+    <col min="3332" max="3583" width="9.140625" style="51"/>
+    <col min="3584" max="3584" width="4.5703125" style="51" customWidth="1"/>
+    <col min="3585" max="3585" width="51.7109375" style="51" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="51"/>
+    <col min="3587" max="3587" width="51.7109375" style="51" customWidth="1"/>
+    <col min="3588" max="3839" width="9.140625" style="51"/>
+    <col min="3840" max="3840" width="4.5703125" style="51" customWidth="1"/>
+    <col min="3841" max="3841" width="51.7109375" style="51" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="51"/>
+    <col min="3843" max="3843" width="51.7109375" style="51" customWidth="1"/>
+    <col min="3844" max="4095" width="9.140625" style="51"/>
+    <col min="4096" max="4096" width="4.5703125" style="51" customWidth="1"/>
+    <col min="4097" max="4097" width="51.7109375" style="51" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="51"/>
+    <col min="4099" max="4099" width="51.7109375" style="51" customWidth="1"/>
+    <col min="4100" max="4351" width="9.140625" style="51"/>
+    <col min="4352" max="4352" width="4.5703125" style="51" customWidth="1"/>
+    <col min="4353" max="4353" width="51.7109375" style="51" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="51"/>
+    <col min="4355" max="4355" width="51.7109375" style="51" customWidth="1"/>
+    <col min="4356" max="4607" width="9.140625" style="51"/>
+    <col min="4608" max="4608" width="4.5703125" style="51" customWidth="1"/>
+    <col min="4609" max="4609" width="51.7109375" style="51" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="51"/>
+    <col min="4611" max="4611" width="51.7109375" style="51" customWidth="1"/>
+    <col min="4612" max="4863" width="9.140625" style="51"/>
+    <col min="4864" max="4864" width="4.5703125" style="51" customWidth="1"/>
+    <col min="4865" max="4865" width="51.7109375" style="51" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="51"/>
+    <col min="4867" max="4867" width="51.7109375" style="51" customWidth="1"/>
+    <col min="4868" max="5119" width="9.140625" style="51"/>
+    <col min="5120" max="5120" width="4.5703125" style="51" customWidth="1"/>
+    <col min="5121" max="5121" width="51.7109375" style="51" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="51"/>
+    <col min="5123" max="5123" width="51.7109375" style="51" customWidth="1"/>
+    <col min="5124" max="5375" width="9.140625" style="51"/>
+    <col min="5376" max="5376" width="4.5703125" style="51" customWidth="1"/>
+    <col min="5377" max="5377" width="51.7109375" style="51" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="51"/>
+    <col min="5379" max="5379" width="51.7109375" style="51" customWidth="1"/>
+    <col min="5380" max="5631" width="9.140625" style="51"/>
+    <col min="5632" max="5632" width="4.5703125" style="51" customWidth="1"/>
+    <col min="5633" max="5633" width="51.7109375" style="51" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="51"/>
+    <col min="5635" max="5635" width="51.7109375" style="51" customWidth="1"/>
+    <col min="5636" max="5887" width="9.140625" style="51"/>
+    <col min="5888" max="5888" width="4.5703125" style="51" customWidth="1"/>
+    <col min="5889" max="5889" width="51.7109375" style="51" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="51"/>
+    <col min="5891" max="5891" width="51.7109375" style="51" customWidth="1"/>
+    <col min="5892" max="6143" width="9.140625" style="51"/>
+    <col min="6144" max="6144" width="4.5703125" style="51" customWidth="1"/>
+    <col min="6145" max="6145" width="51.7109375" style="51" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="51"/>
+    <col min="6147" max="6147" width="51.7109375" style="51" customWidth="1"/>
+    <col min="6148" max="6399" width="9.140625" style="51"/>
+    <col min="6400" max="6400" width="4.5703125" style="51" customWidth="1"/>
+    <col min="6401" max="6401" width="51.7109375" style="51" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="51"/>
+    <col min="6403" max="6403" width="51.7109375" style="51" customWidth="1"/>
+    <col min="6404" max="6655" width="9.140625" style="51"/>
+    <col min="6656" max="6656" width="4.5703125" style="51" customWidth="1"/>
+    <col min="6657" max="6657" width="51.7109375" style="51" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="51"/>
+    <col min="6659" max="6659" width="51.7109375" style="51" customWidth="1"/>
+    <col min="6660" max="6911" width="9.140625" style="51"/>
+    <col min="6912" max="6912" width="4.5703125" style="51" customWidth="1"/>
+    <col min="6913" max="6913" width="51.7109375" style="51" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="51"/>
+    <col min="6915" max="6915" width="51.7109375" style="51" customWidth="1"/>
+    <col min="6916" max="7167" width="9.140625" style="51"/>
+    <col min="7168" max="7168" width="4.5703125" style="51" customWidth="1"/>
+    <col min="7169" max="7169" width="51.7109375" style="51" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="51"/>
+    <col min="7171" max="7171" width="51.7109375" style="51" customWidth="1"/>
+    <col min="7172" max="7423" width="9.140625" style="51"/>
+    <col min="7424" max="7424" width="4.5703125" style="51" customWidth="1"/>
+    <col min="7425" max="7425" width="51.7109375" style="51" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="51"/>
+    <col min="7427" max="7427" width="51.7109375" style="51" customWidth="1"/>
+    <col min="7428" max="7679" width="9.140625" style="51"/>
+    <col min="7680" max="7680" width="4.5703125" style="51" customWidth="1"/>
+    <col min="7681" max="7681" width="51.7109375" style="51" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="51"/>
+    <col min="7683" max="7683" width="51.7109375" style="51" customWidth="1"/>
+    <col min="7684" max="7935" width="9.140625" style="51"/>
+    <col min="7936" max="7936" width="4.5703125" style="51" customWidth="1"/>
+    <col min="7937" max="7937" width="51.7109375" style="51" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="51"/>
+    <col min="7939" max="7939" width="51.7109375" style="51" customWidth="1"/>
+    <col min="7940" max="8191" width="9.140625" style="51"/>
+    <col min="8192" max="8192" width="4.5703125" style="51" customWidth="1"/>
+    <col min="8193" max="8193" width="51.7109375" style="51" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="51"/>
+    <col min="8195" max="8195" width="51.7109375" style="51" customWidth="1"/>
+    <col min="8196" max="8447" width="9.140625" style="51"/>
+    <col min="8448" max="8448" width="4.5703125" style="51" customWidth="1"/>
+    <col min="8449" max="8449" width="51.7109375" style="51" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="51"/>
+    <col min="8451" max="8451" width="51.7109375" style="51" customWidth="1"/>
+    <col min="8452" max="8703" width="9.140625" style="51"/>
+    <col min="8704" max="8704" width="4.5703125" style="51" customWidth="1"/>
+    <col min="8705" max="8705" width="51.7109375" style="51" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="51"/>
+    <col min="8707" max="8707" width="51.7109375" style="51" customWidth="1"/>
+    <col min="8708" max="8959" width="9.140625" style="51"/>
+    <col min="8960" max="8960" width="4.5703125" style="51" customWidth="1"/>
+    <col min="8961" max="8961" width="51.7109375" style="51" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="51"/>
+    <col min="8963" max="8963" width="51.7109375" style="51" customWidth="1"/>
+    <col min="8964" max="9215" width="9.140625" style="51"/>
+    <col min="9216" max="9216" width="4.5703125" style="51" customWidth="1"/>
+    <col min="9217" max="9217" width="51.7109375" style="51" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="51"/>
+    <col min="9219" max="9219" width="51.7109375" style="51" customWidth="1"/>
+    <col min="9220" max="9471" width="9.140625" style="51"/>
+    <col min="9472" max="9472" width="4.5703125" style="51" customWidth="1"/>
+    <col min="9473" max="9473" width="51.7109375" style="51" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="51"/>
+    <col min="9475" max="9475" width="51.7109375" style="51" customWidth="1"/>
+    <col min="9476" max="9727" width="9.140625" style="51"/>
+    <col min="9728" max="9728" width="4.5703125" style="51" customWidth="1"/>
+    <col min="9729" max="9729" width="51.7109375" style="51" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="51"/>
+    <col min="9731" max="9731" width="51.7109375" style="51" customWidth="1"/>
+    <col min="9732" max="9983" width="9.140625" style="51"/>
+    <col min="9984" max="9984" width="4.5703125" style="51" customWidth="1"/>
+    <col min="9985" max="9985" width="51.7109375" style="51" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="51"/>
+    <col min="9987" max="9987" width="51.7109375" style="51" customWidth="1"/>
+    <col min="9988" max="10239" width="9.140625" style="51"/>
+    <col min="10240" max="10240" width="4.5703125" style="51" customWidth="1"/>
+    <col min="10241" max="10241" width="51.7109375" style="51" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="51"/>
+    <col min="10243" max="10243" width="51.7109375" style="51" customWidth="1"/>
+    <col min="10244" max="10495" width="9.140625" style="51"/>
+    <col min="10496" max="10496" width="4.5703125" style="51" customWidth="1"/>
+    <col min="10497" max="10497" width="51.7109375" style="51" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="51"/>
+    <col min="10499" max="10499" width="51.7109375" style="51" customWidth="1"/>
+    <col min="10500" max="10751" width="9.140625" style="51"/>
+    <col min="10752" max="10752" width="4.5703125" style="51" customWidth="1"/>
+    <col min="10753" max="10753" width="51.7109375" style="51" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="51"/>
+    <col min="10755" max="10755" width="51.7109375" style="51" customWidth="1"/>
+    <col min="10756" max="11007" width="9.140625" style="51"/>
+    <col min="11008" max="11008" width="4.5703125" style="51" customWidth="1"/>
+    <col min="11009" max="11009" width="51.7109375" style="51" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="51"/>
+    <col min="11011" max="11011" width="51.7109375" style="51" customWidth="1"/>
+    <col min="11012" max="11263" width="9.140625" style="51"/>
+    <col min="11264" max="11264" width="4.5703125" style="51" customWidth="1"/>
+    <col min="11265" max="11265" width="51.7109375" style="51" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="51"/>
+    <col min="11267" max="11267" width="51.7109375" style="51" customWidth="1"/>
+    <col min="11268" max="11519" width="9.140625" style="51"/>
+    <col min="11520" max="11520" width="4.5703125" style="51" customWidth="1"/>
+    <col min="11521" max="11521" width="51.7109375" style="51" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="51"/>
+    <col min="11523" max="11523" width="51.7109375" style="51" customWidth="1"/>
+    <col min="11524" max="11775" width="9.140625" style="51"/>
+    <col min="11776" max="11776" width="4.5703125" style="51" customWidth="1"/>
+    <col min="11777" max="11777" width="51.7109375" style="51" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="51"/>
+    <col min="11779" max="11779" width="51.7109375" style="51" customWidth="1"/>
+    <col min="11780" max="12031" width="9.140625" style="51"/>
+    <col min="12032" max="12032" width="4.5703125" style="51" customWidth="1"/>
+    <col min="12033" max="12033" width="51.7109375" style="51" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="51"/>
+    <col min="12035" max="12035" width="51.7109375" style="51" customWidth="1"/>
+    <col min="12036" max="12287" width="9.140625" style="51"/>
+    <col min="12288" max="12288" width="4.5703125" style="51" customWidth="1"/>
+    <col min="12289" max="12289" width="51.7109375" style="51" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="51"/>
+    <col min="12291" max="12291" width="51.7109375" style="51" customWidth="1"/>
+    <col min="12292" max="12543" width="9.140625" style="51"/>
+    <col min="12544" max="12544" width="4.5703125" style="51" customWidth="1"/>
+    <col min="12545" max="12545" width="51.7109375" style="51" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="51"/>
+    <col min="12547" max="12547" width="51.7109375" style="51" customWidth="1"/>
+    <col min="12548" max="12799" width="9.140625" style="51"/>
+    <col min="12800" max="12800" width="4.5703125" style="51" customWidth="1"/>
+    <col min="12801" max="12801" width="51.7109375" style="51" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="51"/>
+    <col min="12803" max="12803" width="51.7109375" style="51" customWidth="1"/>
+    <col min="12804" max="13055" width="9.140625" style="51"/>
+    <col min="13056" max="13056" width="4.5703125" style="51" customWidth="1"/>
+    <col min="13057" max="13057" width="51.7109375" style="51" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="51"/>
+    <col min="13059" max="13059" width="51.7109375" style="51" customWidth="1"/>
+    <col min="13060" max="13311" width="9.140625" style="51"/>
+    <col min="13312" max="13312" width="4.5703125" style="51" customWidth="1"/>
+    <col min="13313" max="13313" width="51.7109375" style="51" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="51"/>
+    <col min="13315" max="13315" width="51.7109375" style="51" customWidth="1"/>
+    <col min="13316" max="13567" width="9.140625" style="51"/>
+    <col min="13568" max="13568" width="4.5703125" style="51" customWidth="1"/>
+    <col min="13569" max="13569" width="51.7109375" style="51" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="51"/>
+    <col min="13571" max="13571" width="51.7109375" style="51" customWidth="1"/>
+    <col min="13572" max="13823" width="9.140625" style="51"/>
+    <col min="13824" max="13824" width="4.5703125" style="51" customWidth="1"/>
+    <col min="13825" max="13825" width="51.7109375" style="51" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="51"/>
+    <col min="13827" max="13827" width="51.7109375" style="51" customWidth="1"/>
+    <col min="13828" max="14079" width="9.140625" style="51"/>
+    <col min="14080" max="14080" width="4.5703125" style="51" customWidth="1"/>
+    <col min="14081" max="14081" width="51.7109375" style="51" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="51"/>
+    <col min="14083" max="14083" width="51.7109375" style="51" customWidth="1"/>
+    <col min="14084" max="14335" width="9.140625" style="51"/>
+    <col min="14336" max="14336" width="4.5703125" style="51" customWidth="1"/>
+    <col min="14337" max="14337" width="51.7109375" style="51" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="51"/>
+    <col min="14339" max="14339" width="51.7109375" style="51" customWidth="1"/>
+    <col min="14340" max="14591" width="9.140625" style="51"/>
+    <col min="14592" max="14592" width="4.5703125" style="51" customWidth="1"/>
+    <col min="14593" max="14593" width="51.7109375" style="51" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="51"/>
+    <col min="14595" max="14595" width="51.7109375" style="51" customWidth="1"/>
+    <col min="14596" max="14847" width="9.140625" style="51"/>
+    <col min="14848" max="14848" width="4.5703125" style="51" customWidth="1"/>
+    <col min="14849" max="14849" width="51.7109375" style="51" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="51"/>
+    <col min="14851" max="14851" width="51.7109375" style="51" customWidth="1"/>
+    <col min="14852" max="15103" width="9.140625" style="51"/>
+    <col min="15104" max="15104" width="4.5703125" style="51" customWidth="1"/>
+    <col min="15105" max="15105" width="51.7109375" style="51" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="51"/>
+    <col min="15107" max="15107" width="51.7109375" style="51" customWidth="1"/>
+    <col min="15108" max="15359" width="9.140625" style="51"/>
+    <col min="15360" max="15360" width="4.5703125" style="51" customWidth="1"/>
+    <col min="15361" max="15361" width="51.7109375" style="51" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="51"/>
+    <col min="15363" max="15363" width="51.7109375" style="51" customWidth="1"/>
+    <col min="15364" max="15615" width="9.140625" style="51"/>
+    <col min="15616" max="15616" width="4.5703125" style="51" customWidth="1"/>
+    <col min="15617" max="15617" width="51.7109375" style="51" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="51"/>
+    <col min="15619" max="15619" width="51.7109375" style="51" customWidth="1"/>
+    <col min="15620" max="15871" width="9.140625" style="51"/>
+    <col min="15872" max="15872" width="4.5703125" style="51" customWidth="1"/>
+    <col min="15873" max="15873" width="51.7109375" style="51" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="51"/>
+    <col min="15875" max="15875" width="51.7109375" style="51" customWidth="1"/>
+    <col min="15876" max="16127" width="9.140625" style="51"/>
+    <col min="16128" max="16128" width="4.5703125" style="51" customWidth="1"/>
+    <col min="16129" max="16129" width="51.7109375" style="51" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="51"/>
+    <col min="16131" max="16131" width="51.7109375" style="51" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" s="49"/>
+      <c r="B1" s="49"/>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" s="49"/>
+      <c r="B2" s="49"/>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" s="49"/>
+      <c r="B3" s="49"/>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="49"/>
+      <c r="B4" s="49"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="52"/>
+      <c r="B5" s="52"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="B6" s="52"/>
+      <c r="C6" s="53"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="52"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="52"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="52"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="52"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="1:23" ht="36" customHeight="1">
+      <c r="A12" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="52"/>
+      <c r="C12" s="56"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="49"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="56"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="49"/>
+      <c r="B14" s="49"/>
+      <c r="C14" s="56"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="W16" s="50"/>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="59"/>
+      <c r="B20" s="59"/>
+      <c r="C20" s="59"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A15:C15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:FZ43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:R1"/>
+      <selection pane="topRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="18" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="183" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="18" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="8"/>
+    <col min="3" max="3" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4" max="15" width="9.140625" style="8"/>
+    <col min="16" max="26" width="9.140625" style="1"/>
+    <col min="27" max="182" width="9.140625" style="2"/>
+    <col min="183" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:182" ht="15" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+    </row>
+    <row r="2" spans="1:182" s="6" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="18"/>
+      <c r="AA2" s="19"/>
+      <c r="AB2" s="19"/>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
+      <c r="AE2" s="19"/>
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="19"/>
+      <c r="AH2" s="19"/>
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AL2" s="19"/>
+      <c r="AM2" s="19"/>
+      <c r="AN2" s="19"/>
+      <c r="AO2" s="19"/>
+      <c r="AP2" s="19"/>
+      <c r="AQ2" s="19"/>
+      <c r="AR2" s="19"/>
+      <c r="AS2" s="19"/>
+      <c r="AT2" s="19"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="19"/>
+      <c r="AX2" s="19"/>
+      <c r="AY2" s="19"/>
+      <c r="AZ2" s="19"/>
+      <c r="BA2" s="19"/>
+      <c r="BB2" s="19"/>
+      <c r="BC2" s="19"/>
+      <c r="BD2" s="19"/>
+      <c r="BE2" s="19"/>
+      <c r="BF2" s="19"/>
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="19"/>
+      <c r="BJ2" s="19"/>
+      <c r="BK2" s="19"/>
+      <c r="BL2" s="19"/>
+      <c r="BM2" s="19"/>
+      <c r="BN2" s="19"/>
+      <c r="BO2" s="19"/>
+      <c r="BP2" s="19"/>
+      <c r="BQ2" s="19"/>
+      <c r="BR2" s="19"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="19"/>
+      <c r="BV2" s="19"/>
+      <c r="BW2" s="19"/>
+      <c r="BX2" s="19"/>
+      <c r="BY2" s="19"/>
+      <c r="BZ2" s="19"/>
+      <c r="CA2" s="19"/>
+      <c r="CB2" s="19"/>
+      <c r="CC2" s="19"/>
+      <c r="CD2" s="19"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="19"/>
+      <c r="CH2" s="19"/>
+      <c r="CI2" s="19"/>
+      <c r="CJ2" s="19"/>
+      <c r="CK2" s="19"/>
+      <c r="CL2" s="19"/>
+      <c r="CM2" s="19"/>
+      <c r="CN2" s="19"/>
+      <c r="CO2" s="19"/>
+      <c r="CP2" s="19"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="19"/>
+      <c r="CT2" s="19"/>
+      <c r="CU2" s="19"/>
+      <c r="CV2" s="19"/>
+      <c r="CW2" s="19"/>
+      <c r="CX2" s="19"/>
+      <c r="CY2" s="19"/>
+      <c r="CZ2" s="19"/>
+      <c r="DA2" s="19"/>
+      <c r="DB2" s="19"/>
+      <c r="DC2" s="19"/>
+      <c r="DD2" s="19"/>
+      <c r="DE2" s="19"/>
+      <c r="DF2" s="19"/>
+      <c r="DG2" s="19"/>
+      <c r="DH2" s="19"/>
+      <c r="DI2" s="19"/>
+      <c r="DJ2" s="19"/>
+      <c r="DK2" s="19"/>
+      <c r="DL2" s="19"/>
+      <c r="DM2" s="19"/>
+      <c r="DN2" s="19"/>
+      <c r="DO2" s="19"/>
+      <c r="DP2" s="19"/>
+      <c r="DQ2" s="19"/>
+      <c r="DR2" s="19"/>
+      <c r="DS2" s="19"/>
+      <c r="DT2" s="19"/>
+      <c r="DU2" s="19"/>
+      <c r="DV2" s="19"/>
+      <c r="DW2" s="19"/>
+      <c r="DX2" s="19"/>
+      <c r="DY2" s="19"/>
+      <c r="DZ2" s="19"/>
+      <c r="EA2" s="19"/>
+      <c r="EB2" s="19"/>
+      <c r="EC2" s="19"/>
+      <c r="ED2" s="19"/>
+      <c r="EE2" s="19"/>
+      <c r="EF2" s="19"/>
+      <c r="EG2" s="19"/>
+      <c r="EH2" s="19"/>
+      <c r="EI2" s="19"/>
+      <c r="EJ2" s="19"/>
+      <c r="EK2" s="19"/>
+      <c r="EL2" s="19"/>
+      <c r="EM2" s="19"/>
+      <c r="EN2" s="19"/>
+      <c r="EO2" s="19"/>
+      <c r="EP2" s="19"/>
+      <c r="EQ2" s="19"/>
+      <c r="ER2" s="19"/>
+      <c r="ES2" s="19"/>
+      <c r="ET2" s="19"/>
+      <c r="EU2" s="19"/>
+      <c r="EV2" s="19"/>
+      <c r="EW2" s="19"/>
+      <c r="EX2" s="19"/>
+      <c r="EY2" s="19"/>
+      <c r="EZ2" s="19"/>
+      <c r="FA2" s="19"/>
+      <c r="FB2" s="19"/>
+      <c r="FC2" s="19"/>
+      <c r="FD2" s="19"/>
+      <c r="FE2" s="19"/>
+      <c r="FF2" s="19"/>
+      <c r="FG2" s="19"/>
+      <c r="FH2" s="19"/>
+      <c r="FI2" s="19"/>
+      <c r="FJ2" s="19"/>
+      <c r="FK2" s="19"/>
+      <c r="FL2" s="19"/>
+      <c r="FM2" s="19"/>
+      <c r="FN2" s="19"/>
+      <c r="FO2" s="19"/>
+      <c r="FP2" s="19"/>
+      <c r="FQ2" s="19"/>
+      <c r="FR2" s="19"/>
+      <c r="FS2" s="19"/>
+      <c r="FT2" s="19"/>
+      <c r="FU2" s="19"/>
+      <c r="FV2" s="19"/>
+      <c r="FW2" s="19"/>
+      <c r="FX2" s="19"/>
+      <c r="FY2" s="19"/>
+      <c r="FZ2" s="19"/>
+    </row>
+    <row r="3" spans="1:182" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="R3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="S3" s="11"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="11"/>
+      <c r="V3" s="11"/>
+      <c r="W3" s="11"/>
+      <c r="X3" s="11"/>
+      <c r="Y3" s="11"/>
+      <c r="Z3" s="11"/>
+      <c r="AA3" s="12"/>
+      <c r="AB3" s="12"/>
+      <c r="AC3" s="12"/>
+      <c r="AD3" s="12"/>
+      <c r="AE3" s="12"/>
+      <c r="AF3" s="12"/>
+      <c r="AG3" s="12"/>
+      <c r="AH3" s="12"/>
+      <c r="AI3" s="12"/>
+      <c r="AJ3" s="12"/>
+      <c r="AK3" s="12"/>
+      <c r="AL3" s="12"/>
+      <c r="AM3" s="12"/>
+      <c r="AN3" s="12"/>
+      <c r="AO3" s="12"/>
+      <c r="AP3" s="12"/>
+      <c r="AQ3" s="12"/>
+      <c r="AR3" s="12"/>
+      <c r="AS3" s="12"/>
+      <c r="AT3" s="12"/>
+      <c r="AU3" s="12"/>
+      <c r="AV3" s="12"/>
+      <c r="AW3" s="12"/>
+      <c r="AX3" s="12"/>
+      <c r="AY3" s="12"/>
+      <c r="AZ3" s="12"/>
+      <c r="BA3" s="12"/>
+      <c r="BB3" s="12"/>
+      <c r="BC3" s="12"/>
+      <c r="BD3" s="12"/>
+      <c r="BE3" s="12"/>
+      <c r="BF3" s="12"/>
+      <c r="BG3" s="12"/>
+      <c r="BH3" s="12"/>
+      <c r="BI3" s="12"/>
+      <c r="BJ3" s="12"/>
+      <c r="BK3" s="12"/>
+      <c r="BL3" s="12"/>
+      <c r="BM3" s="12"/>
+      <c r="BN3" s="12"/>
+      <c r="BO3" s="12"/>
+      <c r="BP3" s="12"/>
+      <c r="BQ3" s="12"/>
+      <c r="BR3" s="12"/>
+      <c r="BS3" s="12"/>
+      <c r="BT3" s="12"/>
+      <c r="BU3" s="12"/>
+      <c r="BV3" s="12"/>
+      <c r="BW3" s="12"/>
+      <c r="BX3" s="12"/>
+      <c r="BY3" s="12"/>
+      <c r="BZ3" s="12"/>
+      <c r="CA3" s="12"/>
+      <c r="CB3" s="12"/>
+      <c r="CC3" s="12"/>
+      <c r="CD3" s="12"/>
+      <c r="CE3" s="12"/>
+      <c r="CF3" s="12"/>
+      <c r="CG3" s="12"/>
+      <c r="CH3" s="12"/>
+      <c r="CI3" s="12"/>
+      <c r="CJ3" s="12"/>
+      <c r="CK3" s="12"/>
+      <c r="CL3" s="12"/>
+      <c r="CM3" s="12"/>
+      <c r="CN3" s="12"/>
+      <c r="CO3" s="12"/>
+      <c r="CP3" s="12"/>
+      <c r="CQ3" s="12"/>
+      <c r="CR3" s="12"/>
+      <c r="CS3" s="12"/>
+      <c r="CT3" s="12"/>
+      <c r="CU3" s="12"/>
+      <c r="CV3" s="12"/>
+      <c r="CW3" s="12"/>
+      <c r="CX3" s="12"/>
+      <c r="CY3" s="12"/>
+      <c r="CZ3" s="12"/>
+      <c r="DA3" s="12"/>
+      <c r="DB3" s="12"/>
+      <c r="DC3" s="12"/>
+      <c r="DD3" s="12"/>
+      <c r="DE3" s="12"/>
+      <c r="DF3" s="12"/>
+      <c r="DG3" s="12"/>
+      <c r="DH3" s="12"/>
+      <c r="DI3" s="12"/>
+      <c r="DJ3" s="12"/>
+      <c r="DK3" s="12"/>
+      <c r="DL3" s="12"/>
+      <c r="DM3" s="12"/>
+      <c r="DN3" s="12"/>
+      <c r="DO3" s="12"/>
+      <c r="DP3" s="12"/>
+      <c r="DQ3" s="12"/>
+      <c r="DR3" s="12"/>
+      <c r="DS3" s="12"/>
+      <c r="DT3" s="12"/>
+      <c r="DU3" s="12"/>
+      <c r="DV3" s="12"/>
+      <c r="DW3" s="12"/>
+      <c r="DX3" s="12"/>
+      <c r="DY3" s="12"/>
+      <c r="DZ3" s="12"/>
+      <c r="EA3" s="12"/>
+      <c r="EB3" s="12"/>
+      <c r="EC3" s="12"/>
+      <c r="ED3" s="12"/>
+      <c r="EE3" s="12"/>
+      <c r="EF3" s="12"/>
+      <c r="EG3" s="12"/>
+      <c r="EH3" s="12"/>
+      <c r="EI3" s="12"/>
+      <c r="EJ3" s="12"/>
+      <c r="EK3" s="12"/>
+      <c r="EL3" s="12"/>
+      <c r="EM3" s="12"/>
+      <c r="EN3" s="12"/>
+      <c r="EO3" s="12"/>
+      <c r="EP3" s="12"/>
+      <c r="EQ3" s="12"/>
+      <c r="ER3" s="12"/>
+      <c r="ES3" s="12"/>
+      <c r="ET3" s="12"/>
+      <c r="EU3" s="12"/>
+      <c r="EV3" s="12"/>
+      <c r="EW3" s="12"/>
+      <c r="EX3" s="12"/>
+      <c r="EY3" s="12"/>
+      <c r="EZ3" s="12"/>
+      <c r="FA3" s="12"/>
+      <c r="FB3" s="12"/>
+      <c r="FC3" s="12"/>
+      <c r="FD3" s="12"/>
+      <c r="FE3" s="12"/>
+      <c r="FF3" s="12"/>
+      <c r="FG3" s="12"/>
+      <c r="FH3" s="12"/>
+      <c r="FI3" s="12"/>
+      <c r="FJ3" s="12"/>
+      <c r="FK3" s="12"/>
+      <c r="FL3" s="12"/>
+      <c r="FM3" s="12"/>
+      <c r="FN3" s="12"/>
+      <c r="FO3" s="12"/>
+      <c r="FP3" s="12"/>
+      <c r="FQ3" s="12"/>
+      <c r="FR3" s="12"/>
+      <c r="FS3" s="12"/>
+      <c r="FT3" s="12"/>
+      <c r="FU3" s="12"/>
+      <c r="FV3" s="12"/>
+      <c r="FW3" s="12"/>
+      <c r="FX3" s="12"/>
+      <c r="FY3" s="12"/>
+      <c r="FZ3" s="12"/>
+    </row>
+    <row r="4" spans="1:182" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14">
+        <v>2009</v>
+      </c>
+      <c r="C4" s="14">
+        <v>2010</v>
+      </c>
+      <c r="D4" s="14">
+        <v>2011</v>
+      </c>
+      <c r="E4" s="14">
+        <v>2012</v>
+      </c>
+      <c r="F4" s="14">
+        <v>2013</v>
+      </c>
+      <c r="G4" s="14">
+        <v>2014</v>
+      </c>
+      <c r="H4" s="14">
+        <v>2015</v>
+      </c>
+      <c r="I4" s="15">
+        <v>2016</v>
+      </c>
+      <c r="J4" s="14">
+        <v>2017</v>
+      </c>
+      <c r="K4" s="14">
+        <v>2018</v>
+      </c>
+      <c r="L4" s="15">
+        <v>2019</v>
+      </c>
+      <c r="M4" s="16">
+        <v>2020</v>
+      </c>
+      <c r="N4" s="16">
+        <v>2021</v>
+      </c>
+      <c r="O4" s="17">
+        <v>2022</v>
+      </c>
+      <c r="P4" s="29">
+        <v>2023</v>
+      </c>
+      <c r="Q4" s="29">
+        <v>2024</v>
+      </c>
+      <c r="R4" s="29">
+        <v>2025</v>
+      </c>
+      <c r="S4" s="10"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="10"/>
+      <c r="V4" s="10"/>
+      <c r="W4" s="10"/>
+      <c r="X4" s="10"/>
+      <c r="Y4" s="10"/>
+      <c r="Z4" s="10"/>
+    </row>
+    <row r="5" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+    </row>
+    <row r="6" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="30">
+        <v>11467</v>
+      </c>
+      <c r="C6" s="30">
+        <v>11943</v>
+      </c>
+      <c r="D6" s="30">
+        <v>11800</v>
+      </c>
+      <c r="E6" s="30">
+        <v>11837</v>
+      </c>
+      <c r="F6" s="30">
+        <v>10609</v>
+      </c>
+      <c r="G6" s="30">
+        <v>13083</v>
+      </c>
+      <c r="H6" s="30">
+        <v>15310</v>
+      </c>
+      <c r="I6" s="30">
+        <v>21648</v>
+      </c>
+      <c r="J6" s="30">
+        <v>30267</v>
+      </c>
+      <c r="K6" s="30">
+        <v>31728</v>
+      </c>
+      <c r="L6" s="30">
+        <v>39344</v>
+      </c>
+      <c r="M6" s="30">
+        <v>25215</v>
+      </c>
+      <c r="N6" s="30">
+        <v>19896</v>
+      </c>
+      <c r="O6" s="30">
+        <v>21162</v>
+      </c>
+      <c r="P6" s="30">
+        <v>25422</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>36644</v>
+      </c>
+      <c r="R6" s="25">
+        <v>41275</v>
+      </c>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+    </row>
+    <row r="7" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="25">
+        <v>4785</v>
+      </c>
+      <c r="C7" s="25">
+        <v>4731</v>
+      </c>
+      <c r="D7" s="25">
+        <v>4443</v>
+      </c>
+      <c r="E7" s="25">
+        <v>5261</v>
+      </c>
+      <c r="F7" s="25">
+        <v>4912</v>
+      </c>
+      <c r="G7" s="25">
+        <v>6973</v>
+      </c>
+      <c r="H7" s="25">
+        <v>8207</v>
+      </c>
+      <c r="I7" s="25">
+        <v>11138</v>
+      </c>
+      <c r="J7" s="25">
+        <v>15434</v>
+      </c>
+      <c r="K7" s="25">
+        <v>16557</v>
+      </c>
+      <c r="L7" s="25">
+        <v>19923</v>
+      </c>
+      <c r="M7" s="25">
+        <v>13413</v>
+      </c>
+      <c r="N7" s="25">
+        <v>11079</v>
+      </c>
+      <c r="O7" s="25">
+        <v>11246</v>
+      </c>
+      <c r="P7" s="25">
+        <v>13790</v>
+      </c>
+      <c r="Q7" s="25">
+        <v>19952</v>
+      </c>
+      <c r="R7" s="25">
+        <v>23358</v>
+      </c>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+    </row>
+    <row r="8" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="25">
+        <v>376</v>
+      </c>
+      <c r="C8" s="25">
+        <v>122</v>
+      </c>
+      <c r="D8" s="25">
+        <v>386</v>
+      </c>
+      <c r="E8" s="25">
+        <v>335</v>
+      </c>
+      <c r="F8" s="25">
+        <v>149</v>
+      </c>
+      <c r="G8" s="25">
+        <v>142</v>
+      </c>
+      <c r="H8" s="25">
+        <v>227</v>
+      </c>
+      <c r="I8" s="25">
+        <v>2</v>
+      </c>
+      <c r="J8" s="25">
+        <v>9</v>
+      </c>
+      <c r="K8" s="25">
+        <v>16</v>
+      </c>
+      <c r="L8" s="25">
+        <v>483</v>
+      </c>
+      <c r="M8" s="25">
+        <v>495</v>
+      </c>
+      <c r="N8" s="25">
+        <v>278</v>
+      </c>
+      <c r="O8" s="25">
+        <v>469</v>
+      </c>
+      <c r="P8" s="25">
+        <v>520</v>
+      </c>
+      <c r="Q8" s="25">
+        <v>1075</v>
+      </c>
+      <c r="R8" s="25">
+        <v>886</v>
+      </c>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+    </row>
+    <row r="9" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A9" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="53"/>
-[...219 lines deleted...]
-      <c r="R3" s="7" t="s">
+      <c r="B9" s="25">
+        <v>1057</v>
+      </c>
+      <c r="C9" s="25">
+        <v>1067</v>
+      </c>
+      <c r="D9" s="25">
+        <v>1172</v>
+      </c>
+      <c r="E9" s="25">
+        <v>837</v>
+      </c>
+      <c r="F9" s="25">
+        <v>620</v>
+      </c>
+      <c r="G9" s="25">
+        <v>942</v>
+      </c>
+      <c r="H9" s="25">
+        <v>1154</v>
+      </c>
+      <c r="I9" s="25">
+        <v>1626</v>
+      </c>
+      <c r="J9" s="25">
+        <v>2068</v>
+      </c>
+      <c r="K9" s="25">
+        <v>2288</v>
+      </c>
+      <c r="L9" s="25">
+        <v>2350</v>
+      </c>
+      <c r="M9" s="25">
+        <v>1725</v>
+      </c>
+      <c r="N9" s="25">
+        <v>1197</v>
+      </c>
+      <c r="O9" s="25">
+        <v>1287</v>
+      </c>
+      <c r="P9" s="25">
+        <v>1451</v>
+      </c>
+      <c r="Q9" s="25">
+        <v>2051</v>
+      </c>
+      <c r="R9" s="25">
+        <v>2172</v>
+      </c>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+    </row>
+    <row r="10" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A10" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="25">
+        <v>620</v>
+      </c>
+      <c r="C10" s="25">
+        <v>799</v>
+      </c>
+      <c r="D10" s="25">
+        <v>678</v>
+      </c>
+      <c r="E10" s="25">
+        <v>624</v>
+      </c>
+      <c r="F10" s="25">
+        <v>631</v>
+      </c>
+      <c r="G10" s="25">
+        <v>643</v>
+      </c>
+      <c r="H10" s="25">
+        <v>769</v>
+      </c>
+      <c r="I10" s="25">
+        <v>1028</v>
+      </c>
+      <c r="J10" s="25">
+        <v>1129</v>
+      </c>
+      <c r="K10" s="25">
+        <v>920</v>
+      </c>
+      <c r="L10" s="25">
+        <v>1494</v>
+      </c>
+      <c r="M10" s="25">
+        <v>880</v>
+      </c>
+      <c r="N10" s="25">
+        <v>671</v>
+      </c>
+      <c r="O10" s="25">
+        <v>741</v>
+      </c>
+      <c r="P10" s="25">
+        <v>814</v>
+      </c>
+      <c r="Q10" s="25">
+        <v>1200</v>
+      </c>
+      <c r="R10" s="25">
+        <v>1196</v>
+      </c>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+    </row>
+    <row r="11" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="25">
+        <v>1291</v>
+      </c>
+      <c r="C11" s="25">
+        <v>1535</v>
+      </c>
+      <c r="D11" s="25">
+        <v>1419</v>
+      </c>
+      <c r="E11" s="25">
+        <v>1187</v>
+      </c>
+      <c r="F11" s="25">
+        <v>1481</v>
+      </c>
+      <c r="G11" s="25">
+        <v>1143</v>
+      </c>
+      <c r="H11" s="25">
+        <v>1187</v>
+      </c>
+      <c r="I11" s="25">
+        <v>1960</v>
+      </c>
+      <c r="J11" s="25">
+        <v>2709</v>
+      </c>
+      <c r="K11" s="25">
+        <v>2470</v>
+      </c>
+      <c r="L11" s="25">
+        <v>3497</v>
+      </c>
+      <c r="M11" s="25">
+        <v>1979</v>
+      </c>
+      <c r="N11" s="25">
+        <v>1422</v>
+      </c>
+      <c r="O11" s="25">
+        <v>1552</v>
+      </c>
+      <c r="P11" s="25">
+        <v>1907</v>
+      </c>
+      <c r="Q11" s="25">
+        <v>2872</v>
+      </c>
+      <c r="R11" s="25">
+        <v>3634</v>
+      </c>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+    </row>
+    <row r="12" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="25">
+        <v>1010</v>
+      </c>
+      <c r="C12" s="25">
+        <v>860</v>
+      </c>
+      <c r="D12" s="25">
+        <v>1025</v>
+      </c>
+      <c r="E12" s="25">
+        <v>516</v>
+      </c>
+      <c r="F12" s="25">
+        <v>274</v>
+      </c>
+      <c r="G12" s="25">
+        <v>652</v>
+      </c>
+      <c r="H12" s="25">
+        <v>732</v>
+      </c>
+      <c r="I12" s="25">
+        <v>1416</v>
+      </c>
+      <c r="J12" s="25">
+        <v>2459</v>
+      </c>
+      <c r="K12" s="25">
+        <v>2835</v>
+      </c>
+      <c r="L12" s="25">
+        <v>3027</v>
+      </c>
+      <c r="M12" s="25">
+        <v>1360</v>
+      </c>
+      <c r="N12" s="25">
+        <v>1222</v>
+      </c>
+      <c r="O12" s="25">
+        <v>1451</v>
+      </c>
+      <c r="P12" s="25">
+        <v>1612</v>
+      </c>
+      <c r="Q12" s="25">
+        <v>2378</v>
+      </c>
+      <c r="R12" s="25">
+        <v>2619</v>
+      </c>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+    </row>
+    <row r="13" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="25">
+        <v>1717</v>
+      </c>
+      <c r="C13" s="25">
+        <v>1655</v>
+      </c>
+      <c r="D13" s="25">
+        <v>1291</v>
+      </c>
+      <c r="E13" s="25">
+        <v>1152</v>
+      </c>
+      <c r="F13" s="25">
+        <v>1036</v>
+      </c>
+      <c r="G13" s="25">
+        <v>961</v>
+      </c>
+      <c r="H13" s="25">
+        <v>1294</v>
+      </c>
+      <c r="I13" s="25">
+        <v>1527</v>
+      </c>
+      <c r="J13" s="25">
+        <v>2268</v>
+      </c>
+      <c r="K13" s="25">
+        <v>2157</v>
+      </c>
+      <c r="L13" s="25">
+        <v>2743</v>
+      </c>
+      <c r="M13" s="25">
+        <v>1985</v>
+      </c>
+      <c r="N13" s="25">
+        <v>1478</v>
+      </c>
+      <c r="O13" s="25">
+        <v>1611</v>
+      </c>
+      <c r="P13" s="25">
+        <v>1945</v>
+      </c>
+      <c r="Q13" s="25">
+        <v>2577</v>
+      </c>
+      <c r="R13" s="25">
+        <v>2751</v>
+      </c>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+    </row>
+    <row r="14" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="25">
+        <v>251</v>
+      </c>
+      <c r="C14" s="25">
+        <v>736</v>
+      </c>
+      <c r="D14" s="25">
+        <v>675</v>
+      </c>
+      <c r="E14" s="25">
+        <v>773</v>
+      </c>
+      <c r="F14" s="25">
+        <v>615</v>
+      </c>
+      <c r="G14" s="25">
+        <v>536</v>
+      </c>
+      <c r="H14" s="25">
+        <v>492</v>
+      </c>
+      <c r="I14" s="25">
+        <v>778</v>
+      </c>
+      <c r="J14" s="25">
+        <v>1033</v>
+      </c>
+      <c r="K14" s="25">
+        <v>989</v>
+      </c>
+      <c r="L14" s="25">
+        <v>1441</v>
+      </c>
+      <c r="M14" s="25">
+        <v>981</v>
+      </c>
+      <c r="N14" s="25">
+        <v>733</v>
+      </c>
+      <c r="O14" s="25">
+        <v>767</v>
+      </c>
+      <c r="P14" s="25">
+        <v>914</v>
+      </c>
+      <c r="Q14" s="25">
+        <v>1359</v>
+      </c>
+      <c r="R14" s="25">
+        <v>1485</v>
+      </c>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+    </row>
+    <row r="15" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="25">
+        <v>360</v>
+      </c>
+      <c r="C15" s="25">
+        <v>438</v>
+      </c>
+      <c r="D15" s="25">
+        <v>711</v>
+      </c>
+      <c r="E15" s="25">
+        <v>1152</v>
+      </c>
+      <c r="F15" s="25">
+        <v>891</v>
+      </c>
+      <c r="G15" s="25">
+        <v>1091</v>
+      </c>
+      <c r="H15" s="25">
+        <v>1248</v>
+      </c>
+      <c r="I15" s="25">
+        <v>2173</v>
+      </c>
+      <c r="J15" s="25">
+        <v>3158</v>
+      </c>
+      <c r="K15" s="25">
+        <v>3496</v>
+      </c>
+      <c r="L15" s="25">
+        <v>4386</v>
+      </c>
+      <c r="M15" s="25">
+        <v>2397</v>
+      </c>
+      <c r="N15" s="25">
+        <v>1816</v>
+      </c>
+      <c r="O15" s="25">
+        <v>2038</v>
+      </c>
+      <c r="P15" s="25">
+        <v>2469</v>
+      </c>
+      <c r="Q15" s="25">
+        <v>3180</v>
+      </c>
+      <c r="R15" s="25">
+        <v>3174</v>
+      </c>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+    </row>
+    <row r="16" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A16" s="62" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="62"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="62"/>
+      <c r="N16" s="62"/>
+      <c r="O16" s="62"/>
+      <c r="P16" s="62"/>
+      <c r="Q16" s="62"/>
+      <c r="R16" s="62"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+    </row>
+    <row r="17" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A17" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="31">
+        <v>5894</v>
+      </c>
+      <c r="C17" s="31">
+        <v>5498</v>
+      </c>
+      <c r="D17" s="31">
+        <v>5577</v>
+      </c>
+      <c r="E17" s="31">
+        <v>6060</v>
+      </c>
+      <c r="F17" s="31">
+        <v>5411</v>
+      </c>
+      <c r="G17" s="31">
+        <v>7712</v>
+      </c>
+      <c r="H17" s="31">
+        <v>9135</v>
+      </c>
+      <c r="I17" s="31">
+        <v>11460</v>
+      </c>
+      <c r="J17" s="31">
+        <v>13889</v>
+      </c>
+      <c r="K17" s="31">
+        <v>15025</v>
+      </c>
+      <c r="L17" s="31">
+        <v>17085</v>
+      </c>
+      <c r="M17" s="31">
+        <v>12056</v>
+      </c>
+      <c r="N17" s="31">
+        <v>9866</v>
+      </c>
+      <c r="O17" s="31">
+        <v>10115</v>
+      </c>
+      <c r="P17" s="31">
+        <v>12316</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>18500</v>
+      </c>
+      <c r="R17" s="25">
+        <v>21149</v>
+      </c>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+    </row>
+    <row r="18" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="25">
+        <v>4785</v>
+      </c>
+      <c r="C18" s="26">
+        <v>4702</v>
+      </c>
+      <c r="D18" s="26">
+        <v>4353</v>
+      </c>
+      <c r="E18" s="25">
+        <v>5206</v>
+      </c>
+      <c r="F18" s="25">
+        <v>4844</v>
+      </c>
+      <c r="G18" s="25">
+        <v>6912</v>
+      </c>
+      <c r="H18" s="25">
+        <v>8163</v>
+      </c>
+      <c r="I18" s="25">
+        <v>10389</v>
+      </c>
+      <c r="J18" s="25">
+        <v>12573</v>
+      </c>
+      <c r="K18" s="25">
+        <v>13367</v>
+      </c>
+      <c r="L18" s="25">
+        <v>15121</v>
+      </c>
+      <c r="M18" s="25">
+        <v>10553</v>
+      </c>
+      <c r="N18" s="25">
+        <v>8805</v>
+      </c>
+      <c r="O18" s="25">
+        <v>8794</v>
+      </c>
+      <c r="P18" s="25">
+        <v>10948</v>
+      </c>
+      <c r="Q18" s="25">
+        <v>16070</v>
+      </c>
+      <c r="R18" s="25">
+        <v>18856</v>
+      </c>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+    </row>
+    <row r="19" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="25">
+        <v>376</v>
+      </c>
+      <c r="C19" s="26">
+        <v>122</v>
+      </c>
+      <c r="D19" s="26">
+        <v>386</v>
+      </c>
+      <c r="E19" s="25">
+        <v>335</v>
+      </c>
+      <c r="F19" s="25">
+        <v>149</v>
+      </c>
+      <c r="G19" s="25">
+        <v>142</v>
+      </c>
+      <c r="H19" s="25">
+        <v>227</v>
+      </c>
+      <c r="I19" s="25">
+        <v>2</v>
+      </c>
+      <c r="J19" s="25">
+        <v>9</v>
+      </c>
+      <c r="K19" s="25">
+        <v>16</v>
+      </c>
+      <c r="L19" s="25">
+        <v>483</v>
+      </c>
+      <c r="M19" s="25">
+        <v>495</v>
+      </c>
+      <c r="N19" s="25">
+        <v>278</v>
+      </c>
+      <c r="O19" s="25">
+        <v>469</v>
+      </c>
+      <c r="P19" s="25">
+        <v>520</v>
+      </c>
+      <c r="Q19" s="25">
+        <v>1075</v>
+      </c>
+      <c r="R19" s="25">
+        <v>886</v>
+      </c>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+    </row>
+    <row r="20" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="25">
+        <v>618</v>
+      </c>
+      <c r="C20" s="26">
+        <v>586</v>
+      </c>
+      <c r="D20" s="26">
+        <v>690</v>
+      </c>
+      <c r="E20" s="25">
+        <v>462</v>
+      </c>
+      <c r="F20" s="25">
+        <v>388</v>
+      </c>
+      <c r="G20" s="25">
+        <v>569</v>
+      </c>
+      <c r="H20" s="25">
+        <v>672</v>
+      </c>
+      <c r="I20" s="25">
+        <v>926</v>
+      </c>
+      <c r="J20" s="25">
+        <v>1058</v>
+      </c>
+      <c r="K20" s="25">
+        <v>1243</v>
+      </c>
+      <c r="L20" s="25">
+        <v>1179</v>
+      </c>
+      <c r="M20" s="25">
+        <v>863</v>
+      </c>
+      <c r="N20" s="25">
+        <v>667</v>
+      </c>
+      <c r="O20" s="25">
+        <v>691</v>
+      </c>
+      <c r="P20" s="25">
+        <v>696</v>
+      </c>
+      <c r="Q20" s="25">
+        <v>1095</v>
+      </c>
+      <c r="R20" s="25">
+        <v>1123</v>
+      </c>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+    </row>
+    <row r="21" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="25">
+        <v>115</v>
+      </c>
+      <c r="C21" s="26">
+        <v>88</v>
+      </c>
+      <c r="D21" s="26">
+        <v>148</v>
+      </c>
+      <c r="E21" s="25">
+        <v>57</v>
+      </c>
+      <c r="F21" s="25">
+        <v>30</v>
+      </c>
+      <c r="G21" s="25">
+        <v>89</v>
+      </c>
+      <c r="H21" s="25">
+        <v>73</v>
+      </c>
+      <c r="I21" s="25">
+        <v>143</v>
+      </c>
+      <c r="J21" s="25">
+        <v>249</v>
+      </c>
+      <c r="K21" s="25">
+        <v>399</v>
+      </c>
+      <c r="L21" s="25">
+        <v>302</v>
+      </c>
+      <c r="M21" s="25">
+        <v>145</v>
+      </c>
+      <c r="N21" s="25">
+        <v>116</v>
+      </c>
+      <c r="O21" s="25">
+        <v>161</v>
+      </c>
+      <c r="P21" s="25">
+        <v>152</v>
+      </c>
+      <c r="Q21" s="25">
+        <v>260</v>
+      </c>
+      <c r="R21" s="25">
+        <v>284</v>
+      </c>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+    </row>
+    <row r="22" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A22" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+    </row>
+    <row r="23" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="32">
+        <v>5573</v>
+      </c>
+      <c r="C23" s="32">
+        <v>6445</v>
+      </c>
+      <c r="D23" s="32">
+        <v>6223</v>
+      </c>
+      <c r="E23" s="32">
+        <v>5777</v>
+      </c>
+      <c r="F23" s="32">
+        <v>5198</v>
+      </c>
+      <c r="G23" s="32">
+        <v>5371</v>
+      </c>
+      <c r="H23" s="32">
+        <v>6175</v>
+      </c>
+      <c r="I23" s="32">
+        <v>10188</v>
+      </c>
+      <c r="J23" s="32">
+        <v>16378</v>
+      </c>
+      <c r="K23" s="32">
+        <v>16703</v>
+      </c>
+      <c r="L23" s="32">
+        <v>22259</v>
+      </c>
+      <c r="M23" s="32">
+        <v>13159</v>
+      </c>
+      <c r="N23" s="32">
+        <v>10030</v>
+      </c>
+      <c r="O23" s="32">
+        <v>11047</v>
+      </c>
+      <c r="P23" s="32">
+        <v>13106</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>18144</v>
+      </c>
+      <c r="R23" s="26">
+        <v>20126</v>
+      </c>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+    </row>
+    <row r="24" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="26">
         <v>0</v>
       </c>
-      <c r="S3" s="14"/>
-[...257 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="C24" s="26">
+        <v>29</v>
+      </c>
+      <c r="D24" s="26">
+        <v>90</v>
+      </c>
+      <c r="E24" s="26">
+        <v>55</v>
+      </c>
+      <c r="F24" s="26">
+        <v>68</v>
+      </c>
+      <c r="G24" s="26">
+        <v>61</v>
+      </c>
+      <c r="H24" s="26">
+        <v>44</v>
+      </c>
+      <c r="I24" s="26">
+        <v>749</v>
+      </c>
+      <c r="J24" s="26">
+        <v>2861</v>
+      </c>
+      <c r="K24" s="26">
+        <v>3190</v>
+      </c>
+      <c r="L24" s="26">
+        <v>4802</v>
+      </c>
+      <c r="M24" s="26">
+        <v>2860</v>
+      </c>
+      <c r="N24" s="26">
+        <v>2274</v>
+      </c>
+      <c r="O24" s="26">
+        <v>2452</v>
+      </c>
+      <c r="P24" s="26">
+        <v>2842</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>3882</v>
+      </c>
+      <c r="R24" s="26">
+        <v>4502</v>
+      </c>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+    </row>
+    <row r="25" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="26">
+        <v>439</v>
+      </c>
+      <c r="C25" s="26">
+        <v>481</v>
+      </c>
+      <c r="D25" s="26">
+        <v>482</v>
+      </c>
+      <c r="E25" s="26">
+        <v>375</v>
+      </c>
+      <c r="F25" s="26">
+        <v>232</v>
+      </c>
+      <c r="G25" s="26">
+        <v>373</v>
+      </c>
+      <c r="H25" s="26">
+        <v>482</v>
+      </c>
+      <c r="I25" s="26">
+        <v>700</v>
+      </c>
+      <c r="J25" s="26">
+        <v>1010</v>
+      </c>
+      <c r="K25" s="26">
+        <v>1045</v>
+      </c>
+      <c r="L25" s="26">
+        <v>1171</v>
+      </c>
+      <c r="M25" s="26">
+        <v>862</v>
+      </c>
+      <c r="N25" s="26">
+        <v>530</v>
+      </c>
+      <c r="O25" s="26">
+        <v>596</v>
+      </c>
+      <c r="P25" s="26">
+        <v>755</v>
+      </c>
+      <c r="Q25" s="26">
+        <v>956</v>
+      </c>
+      <c r="R25" s="26">
+        <v>1049</v>
+      </c>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+    </row>
+    <row r="26" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A26" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="46">
-[...188 lines deleted...]
-      <c r="A9" s="25" t="s">
+      <c r="B26" s="26">
+        <v>620</v>
+      </c>
+      <c r="C26" s="26">
+        <v>799</v>
+      </c>
+      <c r="D26" s="26">
+        <v>678</v>
+      </c>
+      <c r="E26" s="26">
+        <v>624</v>
+      </c>
+      <c r="F26" s="26">
+        <v>631</v>
+      </c>
+      <c r="G26" s="26">
+        <v>643</v>
+      </c>
+      <c r="H26" s="26">
+        <v>769</v>
+      </c>
+      <c r="I26" s="26">
+        <v>1028</v>
+      </c>
+      <c r="J26" s="26">
+        <v>1129</v>
+      </c>
+      <c r="K26" s="26">
+        <v>920</v>
+      </c>
+      <c r="L26" s="26">
+        <v>1494</v>
+      </c>
+      <c r="M26" s="26">
+        <v>880</v>
+      </c>
+      <c r="N26" s="26">
+        <v>671</v>
+      </c>
+      <c r="O26" s="26">
+        <v>741</v>
+      </c>
+      <c r="P26" s="26">
+        <v>814</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>1200</v>
+      </c>
+      <c r="R26" s="26">
+        <v>1196</v>
+      </c>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+    </row>
+    <row r="27" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A27" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="30">
-[...60 lines deleted...]
-      <c r="A10" s="25" t="s">
+      <c r="B27" s="26">
+        <v>1291</v>
+      </c>
+      <c r="C27" s="26">
+        <v>1535</v>
+      </c>
+      <c r="D27" s="26">
+        <v>1419</v>
+      </c>
+      <c r="E27" s="26">
+        <v>1187</v>
+      </c>
+      <c r="F27" s="26">
+        <v>1481</v>
+      </c>
+      <c r="G27" s="26">
+        <v>1143</v>
+      </c>
+      <c r="H27" s="26">
+        <v>1187</v>
+      </c>
+      <c r="I27" s="26">
+        <v>1960</v>
+      </c>
+      <c r="J27" s="26">
+        <v>2709</v>
+      </c>
+      <c r="K27" s="26">
+        <v>2470</v>
+      </c>
+      <c r="L27" s="26">
+        <v>3497</v>
+      </c>
+      <c r="M27" s="26">
+        <v>1979</v>
+      </c>
+      <c r="N27" s="26">
+        <v>1422</v>
+      </c>
+      <c r="O27" s="26">
+        <v>1552</v>
+      </c>
+      <c r="P27" s="26">
+        <v>1907</v>
+      </c>
+      <c r="Q27" s="26">
+        <v>2872</v>
+      </c>
+      <c r="R27" s="26">
+        <v>3634</v>
+      </c>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+    </row>
+    <row r="28" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A28" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="30">
-[...60 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="B28" s="26">
+        <v>895</v>
+      </c>
+      <c r="C28" s="26">
+        <v>772</v>
+      </c>
+      <c r="D28" s="26">
+        <v>877</v>
+      </c>
+      <c r="E28" s="26">
+        <v>459</v>
+      </c>
+      <c r="F28" s="26">
+        <v>244</v>
+      </c>
+      <c r="G28" s="26">
+        <v>563</v>
+      </c>
+      <c r="H28" s="26">
+        <v>659</v>
+      </c>
+      <c r="I28" s="26">
+        <v>1273</v>
+      </c>
+      <c r="J28" s="26">
+        <v>2210</v>
+      </c>
+      <c r="K28" s="26">
+        <v>2436</v>
+      </c>
+      <c r="L28" s="26">
+        <v>2725</v>
+      </c>
+      <c r="M28" s="26">
+        <v>1215</v>
+      </c>
+      <c r="N28" s="26">
+        <v>1106</v>
+      </c>
+      <c r="O28" s="26">
+        <v>1290</v>
+      </c>
+      <c r="P28" s="26">
+        <v>1460</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>2118</v>
+      </c>
+      <c r="R28" s="26">
+        <v>2335</v>
+      </c>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+    </row>
+    <row r="29" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A29" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B29" s="26">
+        <v>1717</v>
+      </c>
+      <c r="C29" s="26">
+        <v>1655</v>
+      </c>
+      <c r="D29" s="26">
         <v>1291</v>
       </c>
-      <c r="C11" s="30">
-[...57 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="E29" s="26">
+        <v>1152</v>
+      </c>
+      <c r="F29" s="26">
+        <v>1036</v>
+      </c>
+      <c r="G29" s="26">
+        <v>961</v>
+      </c>
+      <c r="H29" s="26">
+        <v>1294</v>
+      </c>
+      <c r="I29" s="26">
+        <v>1527</v>
+      </c>
+      <c r="J29" s="26">
+        <v>2268</v>
+      </c>
+      <c r="K29" s="26">
+        <v>2157</v>
+      </c>
+      <c r="L29" s="26">
+        <v>2743</v>
+      </c>
+      <c r="M29" s="26">
+        <v>1985</v>
+      </c>
+      <c r="N29" s="26">
+        <v>1478</v>
+      </c>
+      <c r="O29" s="26">
+        <v>1611</v>
+      </c>
+      <c r="P29" s="26">
+        <v>1945</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>2577</v>
+      </c>
+      <c r="R29" s="26">
+        <v>2751</v>
+      </c>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+    </row>
+    <row r="30" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A30" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="30">
-[...60 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="B30" s="26">
+        <v>251</v>
+      </c>
+      <c r="C30" s="26">
+        <v>736</v>
+      </c>
+      <c r="D30" s="26">
+        <v>675</v>
+      </c>
+      <c r="E30" s="26">
+        <v>773</v>
+      </c>
+      <c r="F30" s="26">
+        <v>615</v>
+      </c>
+      <c r="G30" s="26">
+        <v>536</v>
+      </c>
+      <c r="H30" s="26">
+        <v>492</v>
+      </c>
+      <c r="I30" s="26">
+        <v>778</v>
+      </c>
+      <c r="J30" s="26">
+        <v>1033</v>
+      </c>
+      <c r="K30" s="26">
+        <v>989</v>
+      </c>
+      <c r="L30" s="26">
+        <v>1441</v>
+      </c>
+      <c r="M30" s="26">
+        <v>981</v>
+      </c>
+      <c r="N30" s="26">
+        <v>733</v>
+      </c>
+      <c r="O30" s="26">
+        <v>767</v>
+      </c>
+      <c r="P30" s="26">
+        <v>914</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>1359</v>
+      </c>
+      <c r="R30" s="26">
+        <v>1485</v>
+      </c>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+    </row>
+    <row r="31" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A31" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="30">
-[...8 lines deleted...]
-      <c r="E13" s="30">
+      <c r="B31" s="27">
+        <v>360</v>
+      </c>
+      <c r="C31" s="27">
+        <v>438</v>
+      </c>
+      <c r="D31" s="27">
+        <v>711</v>
+      </c>
+      <c r="E31" s="27">
         <v>1152</v>
       </c>
-      <c r="F13" s="30">
-[...127 lines deleted...]
-      <c r="F15" s="30">
+      <c r="F31" s="27">
         <v>891</v>
       </c>
-      <c r="G15" s="30">
+      <c r="G31" s="27">
         <v>1091</v>
       </c>
-      <c r="H15" s="30">
+      <c r="H31" s="27">
         <v>1248</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I31" s="27">
         <v>2173</v>
       </c>
-      <c r="J15" s="30">
+      <c r="J31" s="27">
         <v>3158</v>
       </c>
-      <c r="K15" s="30">
+      <c r="K31" s="27">
         <v>3496</v>
       </c>
-      <c r="L15" s="30">
+      <c r="L31" s="27">
         <v>4386</v>
       </c>
-      <c r="M15" s="30">
+      <c r="M31" s="27">
         <v>2397</v>
       </c>
-      <c r="N15" s="30">
+      <c r="N31" s="27">
         <v>1816</v>
       </c>
-      <c r="O15" s="30">
+      <c r="O31" s="27">
         <v>2038</v>
       </c>
-      <c r="P15" s="30">
+      <c r="P31" s="27">
         <v>2469</v>
       </c>
-      <c r="Q15" s="30">
+      <c r="Q31" s="27">
         <v>3180</v>
       </c>
-      <c r="R15" s="30">
+      <c r="R31" s="27">
         <v>3174</v>
       </c>
-      <c r="S15" s="8"/>
-[...465 lines deleted...]
-      <c r="E24" s="31">
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+    </row>
+    <row r="32" spans="1:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A32" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="F24" s="31">
-[...2692 lines deleted...]
-      <c r="FZ43" s="22"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="24"/>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="18"/>
+      <c r="S32" s="18"/>
+      <c r="T32" s="18"/>
+      <c r="U32" s="18"/>
+      <c r="V32" s="18"/>
+      <c r="W32" s="18"/>
+      <c r="X32" s="18"/>
+      <c r="Y32" s="18"/>
+      <c r="Z32" s="18"/>
+      <c r="AA32" s="19"/>
+      <c r="AB32" s="19"/>
+      <c r="AC32" s="19"/>
+      <c r="AD32" s="19"/>
+      <c r="AE32" s="19"/>
+      <c r="AF32" s="19"/>
+      <c r="AG32" s="19"/>
+      <c r="AH32" s="19"/>
+      <c r="AI32" s="19"/>
+      <c r="AJ32" s="19"/>
+      <c r="AK32" s="19"/>
+      <c r="AL32" s="19"/>
+      <c r="AM32" s="19"/>
+      <c r="AN32" s="19"/>
+      <c r="AO32" s="19"/>
+      <c r="AP32" s="19"/>
+      <c r="AQ32" s="19"/>
+      <c r="AR32" s="19"/>
+      <c r="AS32" s="19"/>
+      <c r="AT32" s="19"/>
+      <c r="AU32" s="19"/>
+      <c r="AV32" s="19"/>
+      <c r="AW32" s="19"/>
+      <c r="AX32" s="19"/>
+      <c r="AY32" s="19"/>
+      <c r="AZ32" s="19"/>
+      <c r="BA32" s="19"/>
+      <c r="BB32" s="19"/>
+      <c r="BC32" s="19"/>
+      <c r="BD32" s="19"/>
+      <c r="BE32" s="19"/>
+      <c r="BF32" s="19"/>
+      <c r="BG32" s="19"/>
+      <c r="BH32" s="19"/>
+      <c r="BI32" s="19"/>
+      <c r="BJ32" s="19"/>
+      <c r="BK32" s="19"/>
+      <c r="BL32" s="19"/>
+      <c r="BM32" s="19"/>
+      <c r="BN32" s="19"/>
+      <c r="BO32" s="19"/>
+      <c r="BP32" s="19"/>
+      <c r="BQ32" s="19"/>
+      <c r="BR32" s="19"/>
+      <c r="BS32" s="19"/>
+      <c r="BT32" s="19"/>
+      <c r="BU32" s="19"/>
+      <c r="BV32" s="19"/>
+      <c r="BW32" s="19"/>
+      <c r="BX32" s="19"/>
+      <c r="BY32" s="19"/>
+      <c r="BZ32" s="19"/>
+      <c r="CA32" s="19"/>
+      <c r="CB32" s="19"/>
+      <c r="CC32" s="19"/>
+      <c r="CD32" s="19"/>
+      <c r="CE32" s="19"/>
+      <c r="CF32" s="19"/>
+      <c r="CG32" s="19"/>
+      <c r="CH32" s="19"/>
+      <c r="CI32" s="19"/>
+      <c r="CJ32" s="19"/>
+      <c r="CK32" s="19"/>
+      <c r="CL32" s="19"/>
+      <c r="CM32" s="19"/>
+      <c r="CN32" s="19"/>
+      <c r="CO32" s="19"/>
+      <c r="CP32" s="19"/>
+      <c r="CQ32" s="19"/>
+      <c r="CR32" s="19"/>
+      <c r="CS32" s="19"/>
+      <c r="CT32" s="19"/>
+      <c r="CU32" s="19"/>
+      <c r="CV32" s="19"/>
+      <c r="CW32" s="19"/>
+      <c r="CX32" s="19"/>
+      <c r="CY32" s="19"/>
+      <c r="CZ32" s="19"/>
+      <c r="DA32" s="19"/>
+      <c r="DB32" s="19"/>
+      <c r="DC32" s="19"/>
+      <c r="DD32" s="19"/>
+      <c r="DE32" s="19"/>
+      <c r="DF32" s="19"/>
+      <c r="DG32" s="19"/>
+      <c r="DH32" s="19"/>
+      <c r="DI32" s="19"/>
+      <c r="DJ32" s="19"/>
+      <c r="DK32" s="19"/>
+      <c r="DL32" s="19"/>
+      <c r="DM32" s="19"/>
+      <c r="DN32" s="19"/>
+      <c r="DO32" s="19"/>
+      <c r="DP32" s="19"/>
+      <c r="DQ32" s="19"/>
+      <c r="DR32" s="19"/>
+      <c r="DS32" s="19"/>
+      <c r="DT32" s="19"/>
+      <c r="DU32" s="19"/>
+      <c r="DV32" s="19"/>
+      <c r="DW32" s="19"/>
+      <c r="DX32" s="19"/>
+      <c r="DY32" s="19"/>
+      <c r="DZ32" s="19"/>
+      <c r="EA32" s="19"/>
+      <c r="EB32" s="19"/>
+      <c r="EC32" s="19"/>
+      <c r="ED32" s="19"/>
+      <c r="EE32" s="19"/>
+      <c r="EF32" s="19"/>
+      <c r="EG32" s="19"/>
+      <c r="EH32" s="19"/>
+      <c r="EI32" s="19"/>
+      <c r="EJ32" s="19"/>
+      <c r="EK32" s="19"/>
+      <c r="EL32" s="19"/>
+      <c r="EM32" s="19"/>
+      <c r="EN32" s="19"/>
+      <c r="EO32" s="19"/>
+      <c r="EP32" s="19"/>
+      <c r="EQ32" s="19"/>
+      <c r="ER32" s="19"/>
+      <c r="ES32" s="19"/>
+      <c r="ET32" s="19"/>
+      <c r="EU32" s="19"/>
+      <c r="EV32" s="19"/>
+      <c r="EW32" s="19"/>
+      <c r="EX32" s="19"/>
+      <c r="EY32" s="19"/>
+      <c r="EZ32" s="19"/>
+      <c r="FA32" s="19"/>
+      <c r="FB32" s="19"/>
+      <c r="FC32" s="19"/>
+      <c r="FD32" s="19"/>
+      <c r="FE32" s="19"/>
+      <c r="FF32" s="19"/>
+      <c r="FG32" s="19"/>
+      <c r="FH32" s="19"/>
+      <c r="FI32" s="19"/>
+      <c r="FJ32" s="19"/>
+      <c r="FK32" s="19"/>
+      <c r="FL32" s="19"/>
+      <c r="FM32" s="19"/>
+      <c r="FN32" s="19"/>
+      <c r="FO32" s="19"/>
+      <c r="FP32" s="19"/>
+      <c r="FQ32" s="19"/>
+      <c r="FR32" s="19"/>
+      <c r="FS32" s="19"/>
+      <c r="FT32" s="19"/>
+      <c r="FU32" s="19"/>
+      <c r="FV32" s="19"/>
+      <c r="FW32" s="19"/>
+      <c r="FX32" s="19"/>
+      <c r="FY32" s="19"/>
+      <c r="FZ32" s="19"/>
+    </row>
+    <row r="33" spans="2:182" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="18"/>
+      <c r="R33" s="18"/>
+      <c r="S33" s="18"/>
+      <c r="T33" s="18"/>
+      <c r="U33" s="18"/>
+      <c r="V33" s="18"/>
+      <c r="W33" s="18"/>
+      <c r="X33" s="18"/>
+      <c r="Y33" s="18"/>
+      <c r="Z33" s="18"/>
+      <c r="AA33" s="19"/>
+      <c r="AB33" s="19"/>
+      <c r="AC33" s="19"/>
+      <c r="AD33" s="19"/>
+      <c r="AE33" s="19"/>
+      <c r="AF33" s="19"/>
+      <c r="AG33" s="19"/>
+      <c r="AH33" s="19"/>
+      <c r="AI33" s="19"/>
+      <c r="AJ33" s="19"/>
+      <c r="AK33" s="19"/>
+      <c r="AL33" s="19"/>
+      <c r="AM33" s="19"/>
+      <c r="AN33" s="19"/>
+      <c r="AO33" s="19"/>
+      <c r="AP33" s="19"/>
+      <c r="AQ33" s="19"/>
+      <c r="AR33" s="19"/>
+      <c r="AS33" s="19"/>
+      <c r="AT33" s="19"/>
+      <c r="AU33" s="19"/>
+      <c r="AV33" s="19"/>
+      <c r="AW33" s="19"/>
+      <c r="AX33" s="19"/>
+      <c r="AY33" s="19"/>
+      <c r="AZ33" s="19"/>
+      <c r="BA33" s="19"/>
+      <c r="BB33" s="19"/>
+      <c r="BC33" s="19"/>
+      <c r="BD33" s="19"/>
+      <c r="BE33" s="19"/>
+      <c r="BF33" s="19"/>
+      <c r="BG33" s="19"/>
+      <c r="BH33" s="19"/>
+      <c r="BI33" s="19"/>
+      <c r="BJ33" s="19"/>
+      <c r="BK33" s="19"/>
+      <c r="BL33" s="19"/>
+      <c r="BM33" s="19"/>
+      <c r="BN33" s="19"/>
+      <c r="BO33" s="19"/>
+      <c r="BP33" s="19"/>
+      <c r="BQ33" s="19"/>
+      <c r="BR33" s="19"/>
+      <c r="BS33" s="19"/>
+      <c r="BT33" s="19"/>
+      <c r="BU33" s="19"/>
+      <c r="BV33" s="19"/>
+      <c r="BW33" s="19"/>
+      <c r="BX33" s="19"/>
+      <c r="BY33" s="19"/>
+      <c r="BZ33" s="19"/>
+      <c r="CA33" s="19"/>
+      <c r="CB33" s="19"/>
+      <c r="CC33" s="19"/>
+      <c r="CD33" s="19"/>
+      <c r="CE33" s="19"/>
+      <c r="CF33" s="19"/>
+      <c r="CG33" s="19"/>
+      <c r="CH33" s="19"/>
+      <c r="CI33" s="19"/>
+      <c r="CJ33" s="19"/>
+      <c r="CK33" s="19"/>
+      <c r="CL33" s="19"/>
+      <c r="CM33" s="19"/>
+      <c r="CN33" s="19"/>
+      <c r="CO33" s="19"/>
+      <c r="CP33" s="19"/>
+      <c r="CQ33" s="19"/>
+      <c r="CR33" s="19"/>
+      <c r="CS33" s="19"/>
+      <c r="CT33" s="19"/>
+      <c r="CU33" s="19"/>
+      <c r="CV33" s="19"/>
+      <c r="CW33" s="19"/>
+      <c r="CX33" s="19"/>
+      <c r="CY33" s="19"/>
+      <c r="CZ33" s="19"/>
+      <c r="DA33" s="19"/>
+      <c r="DB33" s="19"/>
+      <c r="DC33" s="19"/>
+      <c r="DD33" s="19"/>
+      <c r="DE33" s="19"/>
+      <c r="DF33" s="19"/>
+      <c r="DG33" s="19"/>
+      <c r="DH33" s="19"/>
+      <c r="DI33" s="19"/>
+      <c r="DJ33" s="19"/>
+      <c r="DK33" s="19"/>
+      <c r="DL33" s="19"/>
+      <c r="DM33" s="19"/>
+      <c r="DN33" s="19"/>
+      <c r="DO33" s="19"/>
+      <c r="DP33" s="19"/>
+      <c r="DQ33" s="19"/>
+      <c r="DR33" s="19"/>
+      <c r="DS33" s="19"/>
+      <c r="DT33" s="19"/>
+      <c r="DU33" s="19"/>
+      <c r="DV33" s="19"/>
+      <c r="DW33" s="19"/>
+      <c r="DX33" s="19"/>
+      <c r="DY33" s="19"/>
+      <c r="DZ33" s="19"/>
+      <c r="EA33" s="19"/>
+      <c r="EB33" s="19"/>
+      <c r="EC33" s="19"/>
+      <c r="ED33" s="19"/>
+      <c r="EE33" s="19"/>
+      <c r="EF33" s="19"/>
+      <c r="EG33" s="19"/>
+      <c r="EH33" s="19"/>
+      <c r="EI33" s="19"/>
+      <c r="EJ33" s="19"/>
+      <c r="EK33" s="19"/>
+      <c r="EL33" s="19"/>
+      <c r="EM33" s="19"/>
+      <c r="EN33" s="19"/>
+      <c r="EO33" s="19"/>
+      <c r="EP33" s="19"/>
+      <c r="EQ33" s="19"/>
+      <c r="ER33" s="19"/>
+      <c r="ES33" s="19"/>
+      <c r="ET33" s="19"/>
+      <c r="EU33" s="19"/>
+      <c r="EV33" s="19"/>
+      <c r="EW33" s="19"/>
+      <c r="EX33" s="19"/>
+      <c r="EY33" s="19"/>
+      <c r="EZ33" s="19"/>
+      <c r="FA33" s="19"/>
+      <c r="FB33" s="19"/>
+      <c r="FC33" s="19"/>
+      <c r="FD33" s="19"/>
+      <c r="FE33" s="19"/>
+      <c r="FF33" s="19"/>
+      <c r="FG33" s="19"/>
+      <c r="FH33" s="19"/>
+      <c r="FI33" s="19"/>
+      <c r="FJ33" s="19"/>
+      <c r="FK33" s="19"/>
+      <c r="FL33" s="19"/>
+      <c r="FM33" s="19"/>
+      <c r="FN33" s="19"/>
+      <c r="FO33" s="19"/>
+      <c r="FP33" s="19"/>
+      <c r="FQ33" s="19"/>
+      <c r="FR33" s="19"/>
+      <c r="FS33" s="19"/>
+      <c r="FT33" s="19"/>
+      <c r="FU33" s="19"/>
+      <c r="FV33" s="19"/>
+      <c r="FW33" s="19"/>
+      <c r="FX33" s="19"/>
+      <c r="FY33" s="19"/>
+      <c r="FZ33" s="19"/>
+    </row>
+    <row r="34" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="18"/>
+      <c r="S34" s="18"/>
+      <c r="T34" s="18"/>
+      <c r="U34" s="18"/>
+      <c r="V34" s="18"/>
+      <c r="W34" s="18"/>
+      <c r="X34" s="18"/>
+      <c r="Y34" s="18"/>
+      <c r="Z34" s="18"/>
+      <c r="AA34" s="19"/>
+      <c r="AB34" s="19"/>
+      <c r="AC34" s="19"/>
+      <c r="AD34" s="19"/>
+      <c r="AE34" s="19"/>
+      <c r="AF34" s="19"/>
+      <c r="AG34" s="19"/>
+      <c r="AH34" s="19"/>
+      <c r="AI34" s="19"/>
+      <c r="AJ34" s="19"/>
+      <c r="AK34" s="19"/>
+      <c r="AL34" s="19"/>
+      <c r="AM34" s="19"/>
+      <c r="AN34" s="19"/>
+      <c r="AO34" s="19"/>
+      <c r="AP34" s="19"/>
+      <c r="AQ34" s="19"/>
+      <c r="AR34" s="19"/>
+      <c r="AS34" s="19"/>
+      <c r="AT34" s="19"/>
+      <c r="AU34" s="19"/>
+      <c r="AV34" s="19"/>
+      <c r="AW34" s="19"/>
+      <c r="AX34" s="19"/>
+      <c r="AY34" s="19"/>
+      <c r="AZ34" s="19"/>
+      <c r="BA34" s="19"/>
+      <c r="BB34" s="19"/>
+      <c r="BC34" s="19"/>
+      <c r="BD34" s="19"/>
+      <c r="BE34" s="19"/>
+      <c r="BF34" s="19"/>
+      <c r="BG34" s="19"/>
+      <c r="BH34" s="19"/>
+      <c r="BI34" s="19"/>
+      <c r="BJ34" s="19"/>
+      <c r="BK34" s="19"/>
+      <c r="BL34" s="19"/>
+      <c r="BM34" s="19"/>
+      <c r="BN34" s="19"/>
+      <c r="BO34" s="19"/>
+      <c r="BP34" s="19"/>
+      <c r="BQ34" s="19"/>
+      <c r="BR34" s="19"/>
+      <c r="BS34" s="19"/>
+      <c r="BT34" s="19"/>
+      <c r="BU34" s="19"/>
+      <c r="BV34" s="19"/>
+      <c r="BW34" s="19"/>
+      <c r="BX34" s="19"/>
+      <c r="BY34" s="19"/>
+      <c r="BZ34" s="19"/>
+      <c r="CA34" s="19"/>
+      <c r="CB34" s="19"/>
+      <c r="CC34" s="19"/>
+      <c r="CD34" s="19"/>
+      <c r="CE34" s="19"/>
+      <c r="CF34" s="19"/>
+      <c r="CG34" s="19"/>
+      <c r="CH34" s="19"/>
+      <c r="CI34" s="19"/>
+      <c r="CJ34" s="19"/>
+      <c r="CK34" s="19"/>
+      <c r="CL34" s="19"/>
+      <c r="CM34" s="19"/>
+      <c r="CN34" s="19"/>
+      <c r="CO34" s="19"/>
+      <c r="CP34" s="19"/>
+      <c r="CQ34" s="19"/>
+      <c r="CR34" s="19"/>
+      <c r="CS34" s="19"/>
+      <c r="CT34" s="19"/>
+      <c r="CU34" s="19"/>
+      <c r="CV34" s="19"/>
+      <c r="CW34" s="19"/>
+      <c r="CX34" s="19"/>
+      <c r="CY34" s="19"/>
+      <c r="CZ34" s="19"/>
+      <c r="DA34" s="19"/>
+      <c r="DB34" s="19"/>
+      <c r="DC34" s="19"/>
+      <c r="DD34" s="19"/>
+      <c r="DE34" s="19"/>
+      <c r="DF34" s="19"/>
+      <c r="DG34" s="19"/>
+      <c r="DH34" s="19"/>
+      <c r="DI34" s="19"/>
+      <c r="DJ34" s="19"/>
+      <c r="DK34" s="19"/>
+      <c r="DL34" s="19"/>
+      <c r="DM34" s="19"/>
+      <c r="DN34" s="19"/>
+      <c r="DO34" s="19"/>
+      <c r="DP34" s="19"/>
+      <c r="DQ34" s="19"/>
+      <c r="DR34" s="19"/>
+      <c r="DS34" s="19"/>
+      <c r="DT34" s="19"/>
+      <c r="DU34" s="19"/>
+      <c r="DV34" s="19"/>
+      <c r="DW34" s="19"/>
+      <c r="DX34" s="19"/>
+      <c r="DY34" s="19"/>
+      <c r="DZ34" s="19"/>
+      <c r="EA34" s="19"/>
+      <c r="EB34" s="19"/>
+      <c r="EC34" s="19"/>
+      <c r="ED34" s="19"/>
+      <c r="EE34" s="19"/>
+      <c r="EF34" s="19"/>
+      <c r="EG34" s="19"/>
+      <c r="EH34" s="19"/>
+      <c r="EI34" s="19"/>
+      <c r="EJ34" s="19"/>
+      <c r="EK34" s="19"/>
+      <c r="EL34" s="19"/>
+      <c r="EM34" s="19"/>
+      <c r="EN34" s="19"/>
+      <c r="EO34" s="19"/>
+      <c r="EP34" s="19"/>
+      <c r="EQ34" s="19"/>
+      <c r="ER34" s="19"/>
+      <c r="ES34" s="19"/>
+      <c r="ET34" s="19"/>
+      <c r="EU34" s="19"/>
+      <c r="EV34" s="19"/>
+      <c r="EW34" s="19"/>
+      <c r="EX34" s="19"/>
+      <c r="EY34" s="19"/>
+      <c r="EZ34" s="19"/>
+      <c r="FA34" s="19"/>
+      <c r="FB34" s="19"/>
+      <c r="FC34" s="19"/>
+      <c r="FD34" s="19"/>
+      <c r="FE34" s="19"/>
+      <c r="FF34" s="19"/>
+      <c r="FG34" s="19"/>
+      <c r="FH34" s="19"/>
+      <c r="FI34" s="19"/>
+      <c r="FJ34" s="19"/>
+      <c r="FK34" s="19"/>
+      <c r="FL34" s="19"/>
+      <c r="FM34" s="19"/>
+      <c r="FN34" s="19"/>
+      <c r="FO34" s="19"/>
+      <c r="FP34" s="19"/>
+      <c r="FQ34" s="19"/>
+      <c r="FR34" s="19"/>
+      <c r="FS34" s="19"/>
+      <c r="FT34" s="19"/>
+      <c r="FU34" s="19"/>
+      <c r="FV34" s="19"/>
+      <c r="FW34" s="19"/>
+      <c r="FX34" s="19"/>
+      <c r="FY34" s="19"/>
+      <c r="FZ34" s="19"/>
+    </row>
+    <row r="35" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="18"/>
+      <c r="Q35" s="18"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="18"/>
+      <c r="T35" s="18"/>
+      <c r="U35" s="18"/>
+      <c r="V35" s="18"/>
+      <c r="W35" s="18"/>
+      <c r="X35" s="18"/>
+      <c r="Y35" s="18"/>
+      <c r="Z35" s="18"/>
+      <c r="AA35" s="19"/>
+      <c r="AB35" s="19"/>
+      <c r="AC35" s="19"/>
+      <c r="AD35" s="19"/>
+      <c r="AE35" s="19"/>
+      <c r="AF35" s="19"/>
+      <c r="AG35" s="19"/>
+      <c r="AH35" s="19"/>
+      <c r="AI35" s="19"/>
+      <c r="AJ35" s="19"/>
+      <c r="AK35" s="19"/>
+      <c r="AL35" s="19"/>
+      <c r="AM35" s="19"/>
+      <c r="AN35" s="19"/>
+      <c r="AO35" s="19"/>
+      <c r="AP35" s="19"/>
+      <c r="AQ35" s="19"/>
+      <c r="AR35" s="19"/>
+      <c r="AS35" s="19"/>
+      <c r="AT35" s="19"/>
+      <c r="AU35" s="19"/>
+      <c r="AV35" s="19"/>
+      <c r="AW35" s="19"/>
+      <c r="AX35" s="19"/>
+      <c r="AY35" s="19"/>
+      <c r="AZ35" s="19"/>
+      <c r="BA35" s="19"/>
+      <c r="BB35" s="19"/>
+      <c r="BC35" s="19"/>
+      <c r="BD35" s="19"/>
+      <c r="BE35" s="19"/>
+      <c r="BF35" s="19"/>
+      <c r="BG35" s="19"/>
+      <c r="BH35" s="19"/>
+      <c r="BI35" s="19"/>
+      <c r="BJ35" s="19"/>
+      <c r="BK35" s="19"/>
+      <c r="BL35" s="19"/>
+      <c r="BM35" s="19"/>
+      <c r="BN35" s="19"/>
+      <c r="BO35" s="19"/>
+      <c r="BP35" s="19"/>
+      <c r="BQ35" s="19"/>
+      <c r="BR35" s="19"/>
+      <c r="BS35" s="19"/>
+      <c r="BT35" s="19"/>
+      <c r="BU35" s="19"/>
+      <c r="BV35" s="19"/>
+      <c r="BW35" s="19"/>
+      <c r="BX35" s="19"/>
+      <c r="BY35" s="19"/>
+      <c r="BZ35" s="19"/>
+      <c r="CA35" s="19"/>
+      <c r="CB35" s="19"/>
+      <c r="CC35" s="19"/>
+      <c r="CD35" s="19"/>
+      <c r="CE35" s="19"/>
+      <c r="CF35" s="19"/>
+      <c r="CG35" s="19"/>
+      <c r="CH35" s="19"/>
+      <c r="CI35" s="19"/>
+      <c r="CJ35" s="19"/>
+      <c r="CK35" s="19"/>
+      <c r="CL35" s="19"/>
+      <c r="CM35" s="19"/>
+      <c r="CN35" s="19"/>
+      <c r="CO35" s="19"/>
+      <c r="CP35" s="19"/>
+      <c r="CQ35" s="19"/>
+      <c r="CR35" s="19"/>
+      <c r="CS35" s="19"/>
+      <c r="CT35" s="19"/>
+      <c r="CU35" s="19"/>
+      <c r="CV35" s="19"/>
+      <c r="CW35" s="19"/>
+      <c r="CX35" s="19"/>
+      <c r="CY35" s="19"/>
+      <c r="CZ35" s="19"/>
+      <c r="DA35" s="19"/>
+      <c r="DB35" s="19"/>
+      <c r="DC35" s="19"/>
+      <c r="DD35" s="19"/>
+      <c r="DE35" s="19"/>
+      <c r="DF35" s="19"/>
+      <c r="DG35" s="19"/>
+      <c r="DH35" s="19"/>
+      <c r="DI35" s="19"/>
+      <c r="DJ35" s="19"/>
+      <c r="DK35" s="19"/>
+      <c r="DL35" s="19"/>
+      <c r="DM35" s="19"/>
+      <c r="DN35" s="19"/>
+      <c r="DO35" s="19"/>
+      <c r="DP35" s="19"/>
+      <c r="DQ35" s="19"/>
+      <c r="DR35" s="19"/>
+      <c r="DS35" s="19"/>
+      <c r="DT35" s="19"/>
+      <c r="DU35" s="19"/>
+      <c r="DV35" s="19"/>
+      <c r="DW35" s="19"/>
+      <c r="DX35" s="19"/>
+      <c r="DY35" s="19"/>
+      <c r="DZ35" s="19"/>
+      <c r="EA35" s="19"/>
+      <c r="EB35" s="19"/>
+      <c r="EC35" s="19"/>
+      <c r="ED35" s="19"/>
+      <c r="EE35" s="19"/>
+      <c r="EF35" s="19"/>
+      <c r="EG35" s="19"/>
+      <c r="EH35" s="19"/>
+      <c r="EI35" s="19"/>
+      <c r="EJ35" s="19"/>
+      <c r="EK35" s="19"/>
+      <c r="EL35" s="19"/>
+      <c r="EM35" s="19"/>
+      <c r="EN35" s="19"/>
+      <c r="EO35" s="19"/>
+      <c r="EP35" s="19"/>
+      <c r="EQ35" s="19"/>
+      <c r="ER35" s="19"/>
+      <c r="ES35" s="19"/>
+      <c r="ET35" s="19"/>
+      <c r="EU35" s="19"/>
+      <c r="EV35" s="19"/>
+      <c r="EW35" s="19"/>
+      <c r="EX35" s="19"/>
+      <c r="EY35" s="19"/>
+      <c r="EZ35" s="19"/>
+      <c r="FA35" s="19"/>
+      <c r="FB35" s="19"/>
+      <c r="FC35" s="19"/>
+      <c r="FD35" s="19"/>
+      <c r="FE35" s="19"/>
+      <c r="FF35" s="19"/>
+      <c r="FG35" s="19"/>
+      <c r="FH35" s="19"/>
+      <c r="FI35" s="19"/>
+      <c r="FJ35" s="19"/>
+      <c r="FK35" s="19"/>
+      <c r="FL35" s="19"/>
+      <c r="FM35" s="19"/>
+      <c r="FN35" s="19"/>
+      <c r="FO35" s="19"/>
+      <c r="FP35" s="19"/>
+      <c r="FQ35" s="19"/>
+      <c r="FR35" s="19"/>
+      <c r="FS35" s="19"/>
+      <c r="FT35" s="19"/>
+      <c r="FU35" s="19"/>
+      <c r="FV35" s="19"/>
+      <c r="FW35" s="19"/>
+      <c r="FX35" s="19"/>
+      <c r="FY35" s="19"/>
+      <c r="FZ35" s="19"/>
+    </row>
+    <row r="36" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="18"/>
+      <c r="R36" s="18"/>
+      <c r="S36" s="18"/>
+      <c r="T36" s="18"/>
+      <c r="U36" s="18"/>
+      <c r="V36" s="18"/>
+      <c r="W36" s="18"/>
+      <c r="X36" s="18"/>
+      <c r="Y36" s="18"/>
+      <c r="Z36" s="18"/>
+      <c r="AA36" s="19"/>
+      <c r="AB36" s="19"/>
+      <c r="AC36" s="19"/>
+      <c r="AD36" s="19"/>
+      <c r="AE36" s="19"/>
+      <c r="AF36" s="19"/>
+      <c r="AG36" s="19"/>
+      <c r="AH36" s="19"/>
+      <c r="AI36" s="19"/>
+      <c r="AJ36" s="19"/>
+      <c r="AK36" s="19"/>
+      <c r="AL36" s="19"/>
+      <c r="AM36" s="19"/>
+      <c r="AN36" s="19"/>
+      <c r="AO36" s="19"/>
+      <c r="AP36" s="19"/>
+      <c r="AQ36" s="19"/>
+      <c r="AR36" s="19"/>
+      <c r="AS36" s="19"/>
+      <c r="AT36" s="19"/>
+      <c r="AU36" s="19"/>
+      <c r="AV36" s="19"/>
+      <c r="AW36" s="19"/>
+      <c r="AX36" s="19"/>
+      <c r="AY36" s="19"/>
+      <c r="AZ36" s="19"/>
+      <c r="BA36" s="19"/>
+      <c r="BB36" s="19"/>
+      <c r="BC36" s="19"/>
+      <c r="BD36" s="19"/>
+      <c r="BE36" s="19"/>
+      <c r="BF36" s="19"/>
+      <c r="BG36" s="19"/>
+      <c r="BH36" s="19"/>
+      <c r="BI36" s="19"/>
+      <c r="BJ36" s="19"/>
+      <c r="BK36" s="19"/>
+      <c r="BL36" s="19"/>
+      <c r="BM36" s="19"/>
+      <c r="BN36" s="19"/>
+      <c r="BO36" s="19"/>
+      <c r="BP36" s="19"/>
+      <c r="BQ36" s="19"/>
+      <c r="BR36" s="19"/>
+      <c r="BS36" s="19"/>
+      <c r="BT36" s="19"/>
+      <c r="BU36" s="19"/>
+      <c r="BV36" s="19"/>
+      <c r="BW36" s="19"/>
+      <c r="BX36" s="19"/>
+      <c r="BY36" s="19"/>
+      <c r="BZ36" s="19"/>
+      <c r="CA36" s="19"/>
+      <c r="CB36" s="19"/>
+      <c r="CC36" s="19"/>
+      <c r="CD36" s="19"/>
+      <c r="CE36" s="19"/>
+      <c r="CF36" s="19"/>
+      <c r="CG36" s="19"/>
+      <c r="CH36" s="19"/>
+      <c r="CI36" s="19"/>
+      <c r="CJ36" s="19"/>
+      <c r="CK36" s="19"/>
+      <c r="CL36" s="19"/>
+      <c r="CM36" s="19"/>
+      <c r="CN36" s="19"/>
+      <c r="CO36" s="19"/>
+      <c r="CP36" s="19"/>
+      <c r="CQ36" s="19"/>
+      <c r="CR36" s="19"/>
+      <c r="CS36" s="19"/>
+      <c r="CT36" s="19"/>
+      <c r="CU36" s="19"/>
+      <c r="CV36" s="19"/>
+      <c r="CW36" s="19"/>
+      <c r="CX36" s="19"/>
+      <c r="CY36" s="19"/>
+      <c r="CZ36" s="19"/>
+      <c r="DA36" s="19"/>
+      <c r="DB36" s="19"/>
+      <c r="DC36" s="19"/>
+      <c r="DD36" s="19"/>
+      <c r="DE36" s="19"/>
+      <c r="DF36" s="19"/>
+      <c r="DG36" s="19"/>
+      <c r="DH36" s="19"/>
+      <c r="DI36" s="19"/>
+      <c r="DJ36" s="19"/>
+      <c r="DK36" s="19"/>
+      <c r="DL36" s="19"/>
+      <c r="DM36" s="19"/>
+      <c r="DN36" s="19"/>
+      <c r="DO36" s="19"/>
+      <c r="DP36" s="19"/>
+      <c r="DQ36" s="19"/>
+      <c r="DR36" s="19"/>
+      <c r="DS36" s="19"/>
+      <c r="DT36" s="19"/>
+      <c r="DU36" s="19"/>
+      <c r="DV36" s="19"/>
+      <c r="DW36" s="19"/>
+      <c r="DX36" s="19"/>
+      <c r="DY36" s="19"/>
+      <c r="DZ36" s="19"/>
+      <c r="EA36" s="19"/>
+      <c r="EB36" s="19"/>
+      <c r="EC36" s="19"/>
+      <c r="ED36" s="19"/>
+      <c r="EE36" s="19"/>
+      <c r="EF36" s="19"/>
+      <c r="EG36" s="19"/>
+      <c r="EH36" s="19"/>
+      <c r="EI36" s="19"/>
+      <c r="EJ36" s="19"/>
+      <c r="EK36" s="19"/>
+      <c r="EL36" s="19"/>
+      <c r="EM36" s="19"/>
+      <c r="EN36" s="19"/>
+      <c r="EO36" s="19"/>
+      <c r="EP36" s="19"/>
+      <c r="EQ36" s="19"/>
+      <c r="ER36" s="19"/>
+      <c r="ES36" s="19"/>
+      <c r="ET36" s="19"/>
+      <c r="EU36" s="19"/>
+      <c r="EV36" s="19"/>
+      <c r="EW36" s="19"/>
+      <c r="EX36" s="19"/>
+      <c r="EY36" s="19"/>
+      <c r="EZ36" s="19"/>
+      <c r="FA36" s="19"/>
+      <c r="FB36" s="19"/>
+      <c r="FC36" s="19"/>
+      <c r="FD36" s="19"/>
+      <c r="FE36" s="19"/>
+      <c r="FF36" s="19"/>
+      <c r="FG36" s="19"/>
+      <c r="FH36" s="19"/>
+      <c r="FI36" s="19"/>
+      <c r="FJ36" s="19"/>
+      <c r="FK36" s="19"/>
+      <c r="FL36" s="19"/>
+      <c r="FM36" s="19"/>
+      <c r="FN36" s="19"/>
+      <c r="FO36" s="19"/>
+      <c r="FP36" s="19"/>
+      <c r="FQ36" s="19"/>
+      <c r="FR36" s="19"/>
+      <c r="FS36" s="19"/>
+      <c r="FT36" s="19"/>
+      <c r="FU36" s="19"/>
+      <c r="FV36" s="19"/>
+      <c r="FW36" s="19"/>
+      <c r="FX36" s="19"/>
+      <c r="FY36" s="19"/>
+      <c r="FZ36" s="19"/>
+    </row>
+    <row r="37" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="18"/>
+      <c r="Q37" s="18"/>
+      <c r="R37" s="18"/>
+      <c r="S37" s="18"/>
+      <c r="T37" s="18"/>
+      <c r="U37" s="18"/>
+      <c r="V37" s="18"/>
+      <c r="W37" s="18"/>
+      <c r="X37" s="18"/>
+      <c r="Y37" s="18"/>
+      <c r="Z37" s="18"/>
+      <c r="AA37" s="19"/>
+      <c r="AB37" s="19"/>
+      <c r="AC37" s="19"/>
+      <c r="AD37" s="19"/>
+      <c r="AE37" s="19"/>
+      <c r="AF37" s="19"/>
+      <c r="AG37" s="19"/>
+      <c r="AH37" s="19"/>
+      <c r="AI37" s="19"/>
+      <c r="AJ37" s="19"/>
+      <c r="AK37" s="19"/>
+      <c r="AL37" s="19"/>
+      <c r="AM37" s="19"/>
+      <c r="AN37" s="19"/>
+      <c r="AO37" s="19"/>
+      <c r="AP37" s="19"/>
+      <c r="AQ37" s="19"/>
+      <c r="AR37" s="19"/>
+      <c r="AS37" s="19"/>
+      <c r="AT37" s="19"/>
+      <c r="AU37" s="19"/>
+      <c r="AV37" s="19"/>
+      <c r="AW37" s="19"/>
+      <c r="AX37" s="19"/>
+      <c r="AY37" s="19"/>
+      <c r="AZ37" s="19"/>
+      <c r="BA37" s="19"/>
+      <c r="BB37" s="19"/>
+      <c r="BC37" s="19"/>
+      <c r="BD37" s="19"/>
+      <c r="BE37" s="19"/>
+      <c r="BF37" s="19"/>
+      <c r="BG37" s="19"/>
+      <c r="BH37" s="19"/>
+      <c r="BI37" s="19"/>
+      <c r="BJ37" s="19"/>
+      <c r="BK37" s="19"/>
+      <c r="BL37" s="19"/>
+      <c r="BM37" s="19"/>
+      <c r="BN37" s="19"/>
+      <c r="BO37" s="19"/>
+      <c r="BP37" s="19"/>
+      <c r="BQ37" s="19"/>
+      <c r="BR37" s="19"/>
+      <c r="BS37" s="19"/>
+      <c r="BT37" s="19"/>
+      <c r="BU37" s="19"/>
+      <c r="BV37" s="19"/>
+      <c r="BW37" s="19"/>
+      <c r="BX37" s="19"/>
+      <c r="BY37" s="19"/>
+      <c r="BZ37" s="19"/>
+      <c r="CA37" s="19"/>
+      <c r="CB37" s="19"/>
+      <c r="CC37" s="19"/>
+      <c r="CD37" s="19"/>
+      <c r="CE37" s="19"/>
+      <c r="CF37" s="19"/>
+      <c r="CG37" s="19"/>
+      <c r="CH37" s="19"/>
+      <c r="CI37" s="19"/>
+      <c r="CJ37" s="19"/>
+      <c r="CK37" s="19"/>
+      <c r="CL37" s="19"/>
+      <c r="CM37" s="19"/>
+      <c r="CN37" s="19"/>
+      <c r="CO37" s="19"/>
+      <c r="CP37" s="19"/>
+      <c r="CQ37" s="19"/>
+      <c r="CR37" s="19"/>
+      <c r="CS37" s="19"/>
+      <c r="CT37" s="19"/>
+      <c r="CU37" s="19"/>
+      <c r="CV37" s="19"/>
+      <c r="CW37" s="19"/>
+      <c r="CX37" s="19"/>
+      <c r="CY37" s="19"/>
+      <c r="CZ37" s="19"/>
+      <c r="DA37" s="19"/>
+      <c r="DB37" s="19"/>
+      <c r="DC37" s="19"/>
+      <c r="DD37" s="19"/>
+      <c r="DE37" s="19"/>
+      <c r="DF37" s="19"/>
+      <c r="DG37" s="19"/>
+      <c r="DH37" s="19"/>
+      <c r="DI37" s="19"/>
+      <c r="DJ37" s="19"/>
+      <c r="DK37" s="19"/>
+      <c r="DL37" s="19"/>
+      <c r="DM37" s="19"/>
+      <c r="DN37" s="19"/>
+      <c r="DO37" s="19"/>
+      <c r="DP37" s="19"/>
+      <c r="DQ37" s="19"/>
+      <c r="DR37" s="19"/>
+      <c r="DS37" s="19"/>
+      <c r="DT37" s="19"/>
+      <c r="DU37" s="19"/>
+      <c r="DV37" s="19"/>
+      <c r="DW37" s="19"/>
+      <c r="DX37" s="19"/>
+      <c r="DY37" s="19"/>
+      <c r="DZ37" s="19"/>
+      <c r="EA37" s="19"/>
+      <c r="EB37" s="19"/>
+      <c r="EC37" s="19"/>
+      <c r="ED37" s="19"/>
+      <c r="EE37" s="19"/>
+      <c r="EF37" s="19"/>
+      <c r="EG37" s="19"/>
+      <c r="EH37" s="19"/>
+      <c r="EI37" s="19"/>
+      <c r="EJ37" s="19"/>
+      <c r="EK37" s="19"/>
+      <c r="EL37" s="19"/>
+      <c r="EM37" s="19"/>
+      <c r="EN37" s="19"/>
+      <c r="EO37" s="19"/>
+      <c r="EP37" s="19"/>
+      <c r="EQ37" s="19"/>
+      <c r="ER37" s="19"/>
+      <c r="ES37" s="19"/>
+      <c r="ET37" s="19"/>
+      <c r="EU37" s="19"/>
+      <c r="EV37" s="19"/>
+      <c r="EW37" s="19"/>
+      <c r="EX37" s="19"/>
+      <c r="EY37" s="19"/>
+      <c r="EZ37" s="19"/>
+      <c r="FA37" s="19"/>
+      <c r="FB37" s="19"/>
+      <c r="FC37" s="19"/>
+      <c r="FD37" s="19"/>
+      <c r="FE37" s="19"/>
+      <c r="FF37" s="19"/>
+      <c r="FG37" s="19"/>
+      <c r="FH37" s="19"/>
+      <c r="FI37" s="19"/>
+      <c r="FJ37" s="19"/>
+      <c r="FK37" s="19"/>
+      <c r="FL37" s="19"/>
+      <c r="FM37" s="19"/>
+      <c r="FN37" s="19"/>
+      <c r="FO37" s="19"/>
+      <c r="FP37" s="19"/>
+      <c r="FQ37" s="19"/>
+      <c r="FR37" s="19"/>
+      <c r="FS37" s="19"/>
+      <c r="FT37" s="19"/>
+      <c r="FU37" s="19"/>
+      <c r="FV37" s="19"/>
+      <c r="FW37" s="19"/>
+      <c r="FX37" s="19"/>
+      <c r="FY37" s="19"/>
+      <c r="FZ37" s="19"/>
+    </row>
+    <row r="38" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="18"/>
+      <c r="Q38" s="18"/>
+      <c r="R38" s="18"/>
+      <c r="S38" s="18"/>
+      <c r="T38" s="18"/>
+      <c r="U38" s="18"/>
+      <c r="V38" s="18"/>
+      <c r="W38" s="18"/>
+      <c r="X38" s="18"/>
+      <c r="Y38" s="18"/>
+      <c r="Z38" s="18"/>
+      <c r="AA38" s="19"/>
+      <c r="AB38" s="19"/>
+      <c r="AC38" s="19"/>
+      <c r="AD38" s="19"/>
+      <c r="AE38" s="19"/>
+      <c r="AF38" s="19"/>
+      <c r="AG38" s="19"/>
+      <c r="AH38" s="19"/>
+      <c r="AI38" s="19"/>
+      <c r="AJ38" s="19"/>
+      <c r="AK38" s="19"/>
+      <c r="AL38" s="19"/>
+      <c r="AM38" s="19"/>
+      <c r="AN38" s="19"/>
+      <c r="AO38" s="19"/>
+      <c r="AP38" s="19"/>
+      <c r="AQ38" s="19"/>
+      <c r="AR38" s="19"/>
+      <c r="AS38" s="19"/>
+      <c r="AT38" s="19"/>
+      <c r="AU38" s="19"/>
+      <c r="AV38" s="19"/>
+      <c r="AW38" s="19"/>
+      <c r="AX38" s="19"/>
+      <c r="AY38" s="19"/>
+      <c r="AZ38" s="19"/>
+      <c r="BA38" s="19"/>
+      <c r="BB38" s="19"/>
+      <c r="BC38" s="19"/>
+      <c r="BD38" s="19"/>
+      <c r="BE38" s="19"/>
+      <c r="BF38" s="19"/>
+      <c r="BG38" s="19"/>
+      <c r="BH38" s="19"/>
+      <c r="BI38" s="19"/>
+      <c r="BJ38" s="19"/>
+      <c r="BK38" s="19"/>
+      <c r="BL38" s="19"/>
+      <c r="BM38" s="19"/>
+      <c r="BN38" s="19"/>
+      <c r="BO38" s="19"/>
+      <c r="BP38" s="19"/>
+      <c r="BQ38" s="19"/>
+      <c r="BR38" s="19"/>
+      <c r="BS38" s="19"/>
+      <c r="BT38" s="19"/>
+      <c r="BU38" s="19"/>
+      <c r="BV38" s="19"/>
+      <c r="BW38" s="19"/>
+      <c r="BX38" s="19"/>
+      <c r="BY38" s="19"/>
+      <c r="BZ38" s="19"/>
+      <c r="CA38" s="19"/>
+      <c r="CB38" s="19"/>
+      <c r="CC38" s="19"/>
+      <c r="CD38" s="19"/>
+      <c r="CE38" s="19"/>
+      <c r="CF38" s="19"/>
+      <c r="CG38" s="19"/>
+      <c r="CH38" s="19"/>
+      <c r="CI38" s="19"/>
+      <c r="CJ38" s="19"/>
+      <c r="CK38" s="19"/>
+      <c r="CL38" s="19"/>
+      <c r="CM38" s="19"/>
+      <c r="CN38" s="19"/>
+      <c r="CO38" s="19"/>
+      <c r="CP38" s="19"/>
+      <c r="CQ38" s="19"/>
+      <c r="CR38" s="19"/>
+      <c r="CS38" s="19"/>
+      <c r="CT38" s="19"/>
+      <c r="CU38" s="19"/>
+      <c r="CV38" s="19"/>
+      <c r="CW38" s="19"/>
+      <c r="CX38" s="19"/>
+      <c r="CY38" s="19"/>
+      <c r="CZ38" s="19"/>
+      <c r="DA38" s="19"/>
+      <c r="DB38" s="19"/>
+      <c r="DC38" s="19"/>
+      <c r="DD38" s="19"/>
+      <c r="DE38" s="19"/>
+      <c r="DF38" s="19"/>
+      <c r="DG38" s="19"/>
+      <c r="DH38" s="19"/>
+      <c r="DI38" s="19"/>
+      <c r="DJ38" s="19"/>
+      <c r="DK38" s="19"/>
+      <c r="DL38" s="19"/>
+      <c r="DM38" s="19"/>
+      <c r="DN38" s="19"/>
+      <c r="DO38" s="19"/>
+      <c r="DP38" s="19"/>
+      <c r="DQ38" s="19"/>
+      <c r="DR38" s="19"/>
+      <c r="DS38" s="19"/>
+      <c r="DT38" s="19"/>
+      <c r="DU38" s="19"/>
+      <c r="DV38" s="19"/>
+      <c r="DW38" s="19"/>
+      <c r="DX38" s="19"/>
+      <c r="DY38" s="19"/>
+      <c r="DZ38" s="19"/>
+      <c r="EA38" s="19"/>
+      <c r="EB38" s="19"/>
+      <c r="EC38" s="19"/>
+      <c r="ED38" s="19"/>
+      <c r="EE38" s="19"/>
+      <c r="EF38" s="19"/>
+      <c r="EG38" s="19"/>
+      <c r="EH38" s="19"/>
+      <c r="EI38" s="19"/>
+      <c r="EJ38" s="19"/>
+      <c r="EK38" s="19"/>
+      <c r="EL38" s="19"/>
+      <c r="EM38" s="19"/>
+      <c r="EN38" s="19"/>
+      <c r="EO38" s="19"/>
+      <c r="EP38" s="19"/>
+      <c r="EQ38" s="19"/>
+      <c r="ER38" s="19"/>
+      <c r="ES38" s="19"/>
+      <c r="ET38" s="19"/>
+      <c r="EU38" s="19"/>
+      <c r="EV38" s="19"/>
+      <c r="EW38" s="19"/>
+      <c r="EX38" s="19"/>
+      <c r="EY38" s="19"/>
+      <c r="EZ38" s="19"/>
+      <c r="FA38" s="19"/>
+      <c r="FB38" s="19"/>
+      <c r="FC38" s="19"/>
+      <c r="FD38" s="19"/>
+      <c r="FE38" s="19"/>
+      <c r="FF38" s="19"/>
+      <c r="FG38" s="19"/>
+      <c r="FH38" s="19"/>
+      <c r="FI38" s="19"/>
+      <c r="FJ38" s="19"/>
+      <c r="FK38" s="19"/>
+      <c r="FL38" s="19"/>
+      <c r="FM38" s="19"/>
+      <c r="FN38" s="19"/>
+      <c r="FO38" s="19"/>
+      <c r="FP38" s="19"/>
+      <c r="FQ38" s="19"/>
+      <c r="FR38" s="19"/>
+      <c r="FS38" s="19"/>
+      <c r="FT38" s="19"/>
+      <c r="FU38" s="19"/>
+      <c r="FV38" s="19"/>
+      <c r="FW38" s="19"/>
+      <c r="FX38" s="19"/>
+      <c r="FY38" s="19"/>
+      <c r="FZ38" s="19"/>
+    </row>
+    <row r="39" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B39" s="5"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="18"/>
+      <c r="Q39" s="18"/>
+      <c r="R39" s="18"/>
+      <c r="S39" s="18"/>
+      <c r="T39" s="18"/>
+      <c r="U39" s="18"/>
+      <c r="V39" s="18"/>
+      <c r="W39" s="18"/>
+      <c r="X39" s="18"/>
+      <c r="Y39" s="18"/>
+      <c r="Z39" s="18"/>
+      <c r="AA39" s="19"/>
+      <c r="AB39" s="19"/>
+      <c r="AC39" s="19"/>
+      <c r="AD39" s="19"/>
+      <c r="AE39" s="19"/>
+      <c r="AF39" s="19"/>
+      <c r="AG39" s="19"/>
+      <c r="AH39" s="19"/>
+      <c r="AI39" s="19"/>
+      <c r="AJ39" s="19"/>
+      <c r="AK39" s="19"/>
+      <c r="AL39" s="19"/>
+      <c r="AM39" s="19"/>
+      <c r="AN39" s="19"/>
+      <c r="AO39" s="19"/>
+      <c r="AP39" s="19"/>
+      <c r="AQ39" s="19"/>
+      <c r="AR39" s="19"/>
+      <c r="AS39" s="19"/>
+      <c r="AT39" s="19"/>
+      <c r="AU39" s="19"/>
+      <c r="AV39" s="19"/>
+      <c r="AW39" s="19"/>
+      <c r="AX39" s="19"/>
+      <c r="AY39" s="19"/>
+      <c r="AZ39" s="19"/>
+      <c r="BA39" s="19"/>
+      <c r="BB39" s="19"/>
+      <c r="BC39" s="19"/>
+      <c r="BD39" s="19"/>
+      <c r="BE39" s="19"/>
+      <c r="BF39" s="19"/>
+      <c r="BG39" s="19"/>
+      <c r="BH39" s="19"/>
+      <c r="BI39" s="19"/>
+      <c r="BJ39" s="19"/>
+      <c r="BK39" s="19"/>
+      <c r="BL39" s="19"/>
+      <c r="BM39" s="19"/>
+      <c r="BN39" s="19"/>
+      <c r="BO39" s="19"/>
+      <c r="BP39" s="19"/>
+      <c r="BQ39" s="19"/>
+      <c r="BR39" s="19"/>
+      <c r="BS39" s="19"/>
+      <c r="BT39" s="19"/>
+      <c r="BU39" s="19"/>
+      <c r="BV39" s="19"/>
+      <c r="BW39" s="19"/>
+      <c r="BX39" s="19"/>
+      <c r="BY39" s="19"/>
+      <c r="BZ39" s="19"/>
+      <c r="CA39" s="19"/>
+      <c r="CB39" s="19"/>
+      <c r="CC39" s="19"/>
+      <c r="CD39" s="19"/>
+      <c r="CE39" s="19"/>
+      <c r="CF39" s="19"/>
+      <c r="CG39" s="19"/>
+      <c r="CH39" s="19"/>
+      <c r="CI39" s="19"/>
+      <c r="CJ39" s="19"/>
+      <c r="CK39" s="19"/>
+      <c r="CL39" s="19"/>
+      <c r="CM39" s="19"/>
+      <c r="CN39" s="19"/>
+      <c r="CO39" s="19"/>
+      <c r="CP39" s="19"/>
+      <c r="CQ39" s="19"/>
+      <c r="CR39" s="19"/>
+      <c r="CS39" s="19"/>
+      <c r="CT39" s="19"/>
+      <c r="CU39" s="19"/>
+      <c r="CV39" s="19"/>
+      <c r="CW39" s="19"/>
+      <c r="CX39" s="19"/>
+      <c r="CY39" s="19"/>
+      <c r="CZ39" s="19"/>
+      <c r="DA39" s="19"/>
+      <c r="DB39" s="19"/>
+      <c r="DC39" s="19"/>
+      <c r="DD39" s="19"/>
+      <c r="DE39" s="19"/>
+      <c r="DF39" s="19"/>
+      <c r="DG39" s="19"/>
+      <c r="DH39" s="19"/>
+      <c r="DI39" s="19"/>
+      <c r="DJ39" s="19"/>
+      <c r="DK39" s="19"/>
+      <c r="DL39" s="19"/>
+      <c r="DM39" s="19"/>
+      <c r="DN39" s="19"/>
+      <c r="DO39" s="19"/>
+      <c r="DP39" s="19"/>
+      <c r="DQ39" s="19"/>
+      <c r="DR39" s="19"/>
+      <c r="DS39" s="19"/>
+      <c r="DT39" s="19"/>
+      <c r="DU39" s="19"/>
+      <c r="DV39" s="19"/>
+      <c r="DW39" s="19"/>
+      <c r="DX39" s="19"/>
+      <c r="DY39" s="19"/>
+      <c r="DZ39" s="19"/>
+      <c r="EA39" s="19"/>
+      <c r="EB39" s="19"/>
+      <c r="EC39" s="19"/>
+      <c r="ED39" s="19"/>
+      <c r="EE39" s="19"/>
+      <c r="EF39" s="19"/>
+      <c r="EG39" s="19"/>
+      <c r="EH39" s="19"/>
+      <c r="EI39" s="19"/>
+      <c r="EJ39" s="19"/>
+      <c r="EK39" s="19"/>
+      <c r="EL39" s="19"/>
+      <c r="EM39" s="19"/>
+      <c r="EN39" s="19"/>
+      <c r="EO39" s="19"/>
+      <c r="EP39" s="19"/>
+      <c r="EQ39" s="19"/>
+      <c r="ER39" s="19"/>
+      <c r="ES39" s="19"/>
+      <c r="ET39" s="19"/>
+      <c r="EU39" s="19"/>
+      <c r="EV39" s="19"/>
+      <c r="EW39" s="19"/>
+      <c r="EX39" s="19"/>
+      <c r="EY39" s="19"/>
+      <c r="EZ39" s="19"/>
+      <c r="FA39" s="19"/>
+      <c r="FB39" s="19"/>
+      <c r="FC39" s="19"/>
+      <c r="FD39" s="19"/>
+      <c r="FE39" s="19"/>
+      <c r="FF39" s="19"/>
+      <c r="FG39" s="19"/>
+      <c r="FH39" s="19"/>
+      <c r="FI39" s="19"/>
+      <c r="FJ39" s="19"/>
+      <c r="FK39" s="19"/>
+      <c r="FL39" s="19"/>
+      <c r="FM39" s="19"/>
+      <c r="FN39" s="19"/>
+      <c r="FO39" s="19"/>
+      <c r="FP39" s="19"/>
+      <c r="FQ39" s="19"/>
+      <c r="FR39" s="19"/>
+      <c r="FS39" s="19"/>
+      <c r="FT39" s="19"/>
+      <c r="FU39" s="19"/>
+      <c r="FV39" s="19"/>
+      <c r="FW39" s="19"/>
+      <c r="FX39" s="19"/>
+      <c r="FY39" s="19"/>
+      <c r="FZ39" s="19"/>
+    </row>
+    <row r="40" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="18"/>
+      <c r="Q40" s="18"/>
+      <c r="R40" s="18"/>
+      <c r="S40" s="18"/>
+      <c r="T40" s="18"/>
+      <c r="U40" s="18"/>
+      <c r="V40" s="18"/>
+      <c r="W40" s="18"/>
+      <c r="X40" s="18"/>
+      <c r="Y40" s="18"/>
+      <c r="Z40" s="18"/>
+      <c r="AA40" s="19"/>
+      <c r="AB40" s="19"/>
+      <c r="AC40" s="19"/>
+      <c r="AD40" s="19"/>
+      <c r="AE40" s="19"/>
+      <c r="AF40" s="19"/>
+      <c r="AG40" s="19"/>
+      <c r="AH40" s="19"/>
+      <c r="AI40" s="19"/>
+      <c r="AJ40" s="19"/>
+      <c r="AK40" s="19"/>
+      <c r="AL40" s="19"/>
+      <c r="AM40" s="19"/>
+      <c r="AN40" s="19"/>
+      <c r="AO40" s="19"/>
+      <c r="AP40" s="19"/>
+      <c r="AQ40" s="19"/>
+      <c r="AR40" s="19"/>
+      <c r="AS40" s="19"/>
+      <c r="AT40" s="19"/>
+      <c r="AU40" s="19"/>
+      <c r="AV40" s="19"/>
+      <c r="AW40" s="19"/>
+      <c r="AX40" s="19"/>
+      <c r="AY40" s="19"/>
+      <c r="AZ40" s="19"/>
+      <c r="BA40" s="19"/>
+      <c r="BB40" s="19"/>
+      <c r="BC40" s="19"/>
+      <c r="BD40" s="19"/>
+      <c r="BE40" s="19"/>
+      <c r="BF40" s="19"/>
+      <c r="BG40" s="19"/>
+      <c r="BH40" s="19"/>
+      <c r="BI40" s="19"/>
+      <c r="BJ40" s="19"/>
+      <c r="BK40" s="19"/>
+      <c r="BL40" s="19"/>
+      <c r="BM40" s="19"/>
+      <c r="BN40" s="19"/>
+      <c r="BO40" s="19"/>
+      <c r="BP40" s="19"/>
+      <c r="BQ40" s="19"/>
+      <c r="BR40" s="19"/>
+      <c r="BS40" s="19"/>
+      <c r="BT40" s="19"/>
+      <c r="BU40" s="19"/>
+      <c r="BV40" s="19"/>
+      <c r="BW40" s="19"/>
+      <c r="BX40" s="19"/>
+      <c r="BY40" s="19"/>
+      <c r="BZ40" s="19"/>
+      <c r="CA40" s="19"/>
+      <c r="CB40" s="19"/>
+      <c r="CC40" s="19"/>
+      <c r="CD40" s="19"/>
+      <c r="CE40" s="19"/>
+      <c r="CF40" s="19"/>
+      <c r="CG40" s="19"/>
+      <c r="CH40" s="19"/>
+      <c r="CI40" s="19"/>
+      <c r="CJ40" s="19"/>
+      <c r="CK40" s="19"/>
+      <c r="CL40" s="19"/>
+      <c r="CM40" s="19"/>
+      <c r="CN40" s="19"/>
+      <c r="CO40" s="19"/>
+      <c r="CP40" s="19"/>
+      <c r="CQ40" s="19"/>
+      <c r="CR40" s="19"/>
+      <c r="CS40" s="19"/>
+      <c r="CT40" s="19"/>
+      <c r="CU40" s="19"/>
+      <c r="CV40" s="19"/>
+      <c r="CW40" s="19"/>
+      <c r="CX40" s="19"/>
+      <c r="CY40" s="19"/>
+      <c r="CZ40" s="19"/>
+      <c r="DA40" s="19"/>
+      <c r="DB40" s="19"/>
+      <c r="DC40" s="19"/>
+      <c r="DD40" s="19"/>
+      <c r="DE40" s="19"/>
+      <c r="DF40" s="19"/>
+      <c r="DG40" s="19"/>
+      <c r="DH40" s="19"/>
+      <c r="DI40" s="19"/>
+      <c r="DJ40" s="19"/>
+      <c r="DK40" s="19"/>
+      <c r="DL40" s="19"/>
+      <c r="DM40" s="19"/>
+      <c r="DN40" s="19"/>
+      <c r="DO40" s="19"/>
+      <c r="DP40" s="19"/>
+      <c r="DQ40" s="19"/>
+      <c r="DR40" s="19"/>
+      <c r="DS40" s="19"/>
+      <c r="DT40" s="19"/>
+      <c r="DU40" s="19"/>
+      <c r="DV40" s="19"/>
+      <c r="DW40" s="19"/>
+      <c r="DX40" s="19"/>
+      <c r="DY40" s="19"/>
+      <c r="DZ40" s="19"/>
+      <c r="EA40" s="19"/>
+      <c r="EB40" s="19"/>
+      <c r="EC40" s="19"/>
+      <c r="ED40" s="19"/>
+      <c r="EE40" s="19"/>
+      <c r="EF40" s="19"/>
+      <c r="EG40" s="19"/>
+      <c r="EH40" s="19"/>
+      <c r="EI40" s="19"/>
+      <c r="EJ40" s="19"/>
+      <c r="EK40" s="19"/>
+      <c r="EL40" s="19"/>
+      <c r="EM40" s="19"/>
+      <c r="EN40" s="19"/>
+      <c r="EO40" s="19"/>
+      <c r="EP40" s="19"/>
+      <c r="EQ40" s="19"/>
+      <c r="ER40" s="19"/>
+      <c r="ES40" s="19"/>
+      <c r="ET40" s="19"/>
+      <c r="EU40" s="19"/>
+      <c r="EV40" s="19"/>
+      <c r="EW40" s="19"/>
+      <c r="EX40" s="19"/>
+      <c r="EY40" s="19"/>
+      <c r="EZ40" s="19"/>
+      <c r="FA40" s="19"/>
+      <c r="FB40" s="19"/>
+      <c r="FC40" s="19"/>
+      <c r="FD40" s="19"/>
+      <c r="FE40" s="19"/>
+      <c r="FF40" s="19"/>
+      <c r="FG40" s="19"/>
+      <c r="FH40" s="19"/>
+      <c r="FI40" s="19"/>
+      <c r="FJ40" s="19"/>
+      <c r="FK40" s="19"/>
+      <c r="FL40" s="19"/>
+      <c r="FM40" s="19"/>
+      <c r="FN40" s="19"/>
+      <c r="FO40" s="19"/>
+      <c r="FP40" s="19"/>
+      <c r="FQ40" s="19"/>
+      <c r="FR40" s="19"/>
+      <c r="FS40" s="19"/>
+      <c r="FT40" s="19"/>
+      <c r="FU40" s="19"/>
+      <c r="FV40" s="19"/>
+      <c r="FW40" s="19"/>
+      <c r="FX40" s="19"/>
+      <c r="FY40" s="19"/>
+      <c r="FZ40" s="19"/>
+    </row>
+    <row r="41" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="18"/>
+      <c r="Q41" s="18"/>
+      <c r="R41" s="18"/>
+      <c r="S41" s="18"/>
+      <c r="T41" s="18"/>
+      <c r="U41" s="18"/>
+      <c r="V41" s="18"/>
+      <c r="W41" s="18"/>
+      <c r="X41" s="18"/>
+      <c r="Y41" s="18"/>
+      <c r="Z41" s="18"/>
+      <c r="AA41" s="19"/>
+      <c r="AB41" s="19"/>
+      <c r="AC41" s="19"/>
+      <c r="AD41" s="19"/>
+      <c r="AE41" s="19"/>
+      <c r="AF41" s="19"/>
+      <c r="AG41" s="19"/>
+      <c r="AH41" s="19"/>
+      <c r="AI41" s="19"/>
+      <c r="AJ41" s="19"/>
+      <c r="AK41" s="19"/>
+      <c r="AL41" s="19"/>
+      <c r="AM41" s="19"/>
+      <c r="AN41" s="19"/>
+      <c r="AO41" s="19"/>
+      <c r="AP41" s="19"/>
+      <c r="AQ41" s="19"/>
+      <c r="AR41" s="19"/>
+      <c r="AS41" s="19"/>
+      <c r="AT41" s="19"/>
+      <c r="AU41" s="19"/>
+      <c r="AV41" s="19"/>
+      <c r="AW41" s="19"/>
+      <c r="AX41" s="19"/>
+      <c r="AY41" s="19"/>
+      <c r="AZ41" s="19"/>
+      <c r="BA41" s="19"/>
+      <c r="BB41" s="19"/>
+      <c r="BC41" s="19"/>
+      <c r="BD41" s="19"/>
+      <c r="BE41" s="19"/>
+      <c r="BF41" s="19"/>
+      <c r="BG41" s="19"/>
+      <c r="BH41" s="19"/>
+      <c r="BI41" s="19"/>
+      <c r="BJ41" s="19"/>
+      <c r="BK41" s="19"/>
+      <c r="BL41" s="19"/>
+      <c r="BM41" s="19"/>
+      <c r="BN41" s="19"/>
+      <c r="BO41" s="19"/>
+      <c r="BP41" s="19"/>
+      <c r="BQ41" s="19"/>
+      <c r="BR41" s="19"/>
+      <c r="BS41" s="19"/>
+      <c r="BT41" s="19"/>
+      <c r="BU41" s="19"/>
+      <c r="BV41" s="19"/>
+      <c r="BW41" s="19"/>
+      <c r="BX41" s="19"/>
+      <c r="BY41" s="19"/>
+      <c r="BZ41" s="19"/>
+      <c r="CA41" s="19"/>
+      <c r="CB41" s="19"/>
+      <c r="CC41" s="19"/>
+      <c r="CD41" s="19"/>
+      <c r="CE41" s="19"/>
+      <c r="CF41" s="19"/>
+      <c r="CG41" s="19"/>
+      <c r="CH41" s="19"/>
+      <c r="CI41" s="19"/>
+      <c r="CJ41" s="19"/>
+      <c r="CK41" s="19"/>
+      <c r="CL41" s="19"/>
+      <c r="CM41" s="19"/>
+      <c r="CN41" s="19"/>
+      <c r="CO41" s="19"/>
+      <c r="CP41" s="19"/>
+      <c r="CQ41" s="19"/>
+      <c r="CR41" s="19"/>
+      <c r="CS41" s="19"/>
+      <c r="CT41" s="19"/>
+      <c r="CU41" s="19"/>
+      <c r="CV41" s="19"/>
+      <c r="CW41" s="19"/>
+      <c r="CX41" s="19"/>
+      <c r="CY41" s="19"/>
+      <c r="CZ41" s="19"/>
+      <c r="DA41" s="19"/>
+      <c r="DB41" s="19"/>
+      <c r="DC41" s="19"/>
+      <c r="DD41" s="19"/>
+      <c r="DE41" s="19"/>
+      <c r="DF41" s="19"/>
+      <c r="DG41" s="19"/>
+      <c r="DH41" s="19"/>
+      <c r="DI41" s="19"/>
+      <c r="DJ41" s="19"/>
+      <c r="DK41" s="19"/>
+      <c r="DL41" s="19"/>
+      <c r="DM41" s="19"/>
+      <c r="DN41" s="19"/>
+      <c r="DO41" s="19"/>
+      <c r="DP41" s="19"/>
+      <c r="DQ41" s="19"/>
+      <c r="DR41" s="19"/>
+      <c r="DS41" s="19"/>
+      <c r="DT41" s="19"/>
+      <c r="DU41" s="19"/>
+      <c r="DV41" s="19"/>
+      <c r="DW41" s="19"/>
+      <c r="DX41" s="19"/>
+      <c r="DY41" s="19"/>
+      <c r="DZ41" s="19"/>
+      <c r="EA41" s="19"/>
+      <c r="EB41" s="19"/>
+      <c r="EC41" s="19"/>
+      <c r="ED41" s="19"/>
+      <c r="EE41" s="19"/>
+      <c r="EF41" s="19"/>
+      <c r="EG41" s="19"/>
+      <c r="EH41" s="19"/>
+      <c r="EI41" s="19"/>
+      <c r="EJ41" s="19"/>
+      <c r="EK41" s="19"/>
+      <c r="EL41" s="19"/>
+      <c r="EM41" s="19"/>
+      <c r="EN41" s="19"/>
+      <c r="EO41" s="19"/>
+      <c r="EP41" s="19"/>
+      <c r="EQ41" s="19"/>
+      <c r="ER41" s="19"/>
+      <c r="ES41" s="19"/>
+      <c r="ET41" s="19"/>
+      <c r="EU41" s="19"/>
+      <c r="EV41" s="19"/>
+      <c r="EW41" s="19"/>
+      <c r="EX41" s="19"/>
+      <c r="EY41" s="19"/>
+      <c r="EZ41" s="19"/>
+      <c r="FA41" s="19"/>
+      <c r="FB41" s="19"/>
+      <c r="FC41" s="19"/>
+      <c r="FD41" s="19"/>
+      <c r="FE41" s="19"/>
+      <c r="FF41" s="19"/>
+      <c r="FG41" s="19"/>
+      <c r="FH41" s="19"/>
+      <c r="FI41" s="19"/>
+      <c r="FJ41" s="19"/>
+      <c r="FK41" s="19"/>
+      <c r="FL41" s="19"/>
+      <c r="FM41" s="19"/>
+      <c r="FN41" s="19"/>
+      <c r="FO41" s="19"/>
+      <c r="FP41" s="19"/>
+      <c r="FQ41" s="19"/>
+      <c r="FR41" s="19"/>
+      <c r="FS41" s="19"/>
+      <c r="FT41" s="19"/>
+      <c r="FU41" s="19"/>
+      <c r="FV41" s="19"/>
+      <c r="FW41" s="19"/>
+      <c r="FX41" s="19"/>
+      <c r="FY41" s="19"/>
+      <c r="FZ41" s="19"/>
+    </row>
+    <row r="42" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="18"/>
+      <c r="Q42" s="18"/>
+      <c r="R42" s="18"/>
+      <c r="S42" s="18"/>
+      <c r="T42" s="18"/>
+      <c r="U42" s="18"/>
+      <c r="V42" s="18"/>
+      <c r="W42" s="18"/>
+      <c r="X42" s="18"/>
+      <c r="Y42" s="18"/>
+      <c r="Z42" s="18"/>
+      <c r="AA42" s="19"/>
+      <c r="AB42" s="19"/>
+      <c r="AC42" s="19"/>
+      <c r="AD42" s="19"/>
+      <c r="AE42" s="19"/>
+      <c r="AF42" s="19"/>
+      <c r="AG42" s="19"/>
+      <c r="AH42" s="19"/>
+      <c r="AI42" s="19"/>
+      <c r="AJ42" s="19"/>
+      <c r="AK42" s="19"/>
+      <c r="AL42" s="19"/>
+      <c r="AM42" s="19"/>
+      <c r="AN42" s="19"/>
+      <c r="AO42" s="19"/>
+      <c r="AP42" s="19"/>
+      <c r="AQ42" s="19"/>
+      <c r="AR42" s="19"/>
+      <c r="AS42" s="19"/>
+      <c r="AT42" s="19"/>
+      <c r="AU42" s="19"/>
+      <c r="AV42" s="19"/>
+      <c r="AW42" s="19"/>
+      <c r="AX42" s="19"/>
+      <c r="AY42" s="19"/>
+      <c r="AZ42" s="19"/>
+      <c r="BA42" s="19"/>
+      <c r="BB42" s="19"/>
+      <c r="BC42" s="19"/>
+      <c r="BD42" s="19"/>
+      <c r="BE42" s="19"/>
+      <c r="BF42" s="19"/>
+      <c r="BG42" s="19"/>
+      <c r="BH42" s="19"/>
+      <c r="BI42" s="19"/>
+      <c r="BJ42" s="19"/>
+      <c r="BK42" s="19"/>
+      <c r="BL42" s="19"/>
+      <c r="BM42" s="19"/>
+      <c r="BN42" s="19"/>
+      <c r="BO42" s="19"/>
+      <c r="BP42" s="19"/>
+      <c r="BQ42" s="19"/>
+      <c r="BR42" s="19"/>
+      <c r="BS42" s="19"/>
+      <c r="BT42" s="19"/>
+      <c r="BU42" s="19"/>
+      <c r="BV42" s="19"/>
+      <c r="BW42" s="19"/>
+      <c r="BX42" s="19"/>
+      <c r="BY42" s="19"/>
+      <c r="BZ42" s="19"/>
+      <c r="CA42" s="19"/>
+      <c r="CB42" s="19"/>
+      <c r="CC42" s="19"/>
+      <c r="CD42" s="19"/>
+      <c r="CE42" s="19"/>
+      <c r="CF42" s="19"/>
+      <c r="CG42" s="19"/>
+      <c r="CH42" s="19"/>
+      <c r="CI42" s="19"/>
+      <c r="CJ42" s="19"/>
+      <c r="CK42" s="19"/>
+      <c r="CL42" s="19"/>
+      <c r="CM42" s="19"/>
+      <c r="CN42" s="19"/>
+      <c r="CO42" s="19"/>
+      <c r="CP42" s="19"/>
+      <c r="CQ42" s="19"/>
+      <c r="CR42" s="19"/>
+      <c r="CS42" s="19"/>
+      <c r="CT42" s="19"/>
+      <c r="CU42" s="19"/>
+      <c r="CV42" s="19"/>
+      <c r="CW42" s="19"/>
+      <c r="CX42" s="19"/>
+      <c r="CY42" s="19"/>
+      <c r="CZ42" s="19"/>
+      <c r="DA42" s="19"/>
+      <c r="DB42" s="19"/>
+      <c r="DC42" s="19"/>
+      <c r="DD42" s="19"/>
+      <c r="DE42" s="19"/>
+      <c r="DF42" s="19"/>
+      <c r="DG42" s="19"/>
+      <c r="DH42" s="19"/>
+      <c r="DI42" s="19"/>
+      <c r="DJ42" s="19"/>
+      <c r="DK42" s="19"/>
+      <c r="DL42" s="19"/>
+      <c r="DM42" s="19"/>
+      <c r="DN42" s="19"/>
+      <c r="DO42" s="19"/>
+      <c r="DP42" s="19"/>
+      <c r="DQ42" s="19"/>
+      <c r="DR42" s="19"/>
+      <c r="DS42" s="19"/>
+      <c r="DT42" s="19"/>
+      <c r="DU42" s="19"/>
+      <c r="DV42" s="19"/>
+      <c r="DW42" s="19"/>
+      <c r="DX42" s="19"/>
+      <c r="DY42" s="19"/>
+      <c r="DZ42" s="19"/>
+      <c r="EA42" s="19"/>
+      <c r="EB42" s="19"/>
+      <c r="EC42" s="19"/>
+      <c r="ED42" s="19"/>
+      <c r="EE42" s="19"/>
+      <c r="EF42" s="19"/>
+      <c r="EG42" s="19"/>
+      <c r="EH42" s="19"/>
+      <c r="EI42" s="19"/>
+      <c r="EJ42" s="19"/>
+      <c r="EK42" s="19"/>
+      <c r="EL42" s="19"/>
+      <c r="EM42" s="19"/>
+      <c r="EN42" s="19"/>
+      <c r="EO42" s="19"/>
+      <c r="EP42" s="19"/>
+      <c r="EQ42" s="19"/>
+      <c r="ER42" s="19"/>
+      <c r="ES42" s="19"/>
+      <c r="ET42" s="19"/>
+      <c r="EU42" s="19"/>
+      <c r="EV42" s="19"/>
+      <c r="EW42" s="19"/>
+      <c r="EX42" s="19"/>
+      <c r="EY42" s="19"/>
+      <c r="EZ42" s="19"/>
+      <c r="FA42" s="19"/>
+      <c r="FB42" s="19"/>
+      <c r="FC42" s="19"/>
+      <c r="FD42" s="19"/>
+      <c r="FE42" s="19"/>
+      <c r="FF42" s="19"/>
+      <c r="FG42" s="19"/>
+      <c r="FH42" s="19"/>
+      <c r="FI42" s="19"/>
+      <c r="FJ42" s="19"/>
+      <c r="FK42" s="19"/>
+      <c r="FL42" s="19"/>
+      <c r="FM42" s="19"/>
+      <c r="FN42" s="19"/>
+      <c r="FO42" s="19"/>
+      <c r="FP42" s="19"/>
+      <c r="FQ42" s="19"/>
+      <c r="FR42" s="19"/>
+      <c r="FS42" s="19"/>
+      <c r="FT42" s="19"/>
+      <c r="FU42" s="19"/>
+      <c r="FV42" s="19"/>
+      <c r="FW42" s="19"/>
+      <c r="FX42" s="19"/>
+      <c r="FY42" s="19"/>
+      <c r="FZ42" s="19"/>
+    </row>
+    <row r="43" spans="2:182" s="6" customFormat="1" ht="11.25">
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="18"/>
+      <c r="Q43" s="18"/>
+      <c r="R43" s="18"/>
+      <c r="S43" s="18"/>
+      <c r="T43" s="18"/>
+      <c r="U43" s="18"/>
+      <c r="V43" s="18"/>
+      <c r="W43" s="18"/>
+      <c r="X43" s="18"/>
+      <c r="Y43" s="18"/>
+      <c r="Z43" s="18"/>
+      <c r="AA43" s="19"/>
+      <c r="AB43" s="19"/>
+      <c r="AC43" s="19"/>
+      <c r="AD43" s="19"/>
+      <c r="AE43" s="19"/>
+      <c r="AF43" s="19"/>
+      <c r="AG43" s="19"/>
+      <c r="AH43" s="19"/>
+      <c r="AI43" s="19"/>
+      <c r="AJ43" s="19"/>
+      <c r="AK43" s="19"/>
+      <c r="AL43" s="19"/>
+      <c r="AM43" s="19"/>
+      <c r="AN43" s="19"/>
+      <c r="AO43" s="19"/>
+      <c r="AP43" s="19"/>
+      <c r="AQ43" s="19"/>
+      <c r="AR43" s="19"/>
+      <c r="AS43" s="19"/>
+      <c r="AT43" s="19"/>
+      <c r="AU43" s="19"/>
+      <c r="AV43" s="19"/>
+      <c r="AW43" s="19"/>
+      <c r="AX43" s="19"/>
+      <c r="AY43" s="19"/>
+      <c r="AZ43" s="19"/>
+      <c r="BA43" s="19"/>
+      <c r="BB43" s="19"/>
+      <c r="BC43" s="19"/>
+      <c r="BD43" s="19"/>
+      <c r="BE43" s="19"/>
+      <c r="BF43" s="19"/>
+      <c r="BG43" s="19"/>
+      <c r="BH43" s="19"/>
+      <c r="BI43" s="19"/>
+      <c r="BJ43" s="19"/>
+      <c r="BK43" s="19"/>
+      <c r="BL43" s="19"/>
+      <c r="BM43" s="19"/>
+      <c r="BN43" s="19"/>
+      <c r="BO43" s="19"/>
+      <c r="BP43" s="19"/>
+      <c r="BQ43" s="19"/>
+      <c r="BR43" s="19"/>
+      <c r="BS43" s="19"/>
+      <c r="BT43" s="19"/>
+      <c r="BU43" s="19"/>
+      <c r="BV43" s="19"/>
+      <c r="BW43" s="19"/>
+      <c r="BX43" s="19"/>
+      <c r="BY43" s="19"/>
+      <c r="BZ43" s="19"/>
+      <c r="CA43" s="19"/>
+      <c r="CB43" s="19"/>
+      <c r="CC43" s="19"/>
+      <c r="CD43" s="19"/>
+      <c r="CE43" s="19"/>
+      <c r="CF43" s="19"/>
+      <c r="CG43" s="19"/>
+      <c r="CH43" s="19"/>
+      <c r="CI43" s="19"/>
+      <c r="CJ43" s="19"/>
+      <c r="CK43" s="19"/>
+      <c r="CL43" s="19"/>
+      <c r="CM43" s="19"/>
+      <c r="CN43" s="19"/>
+      <c r="CO43" s="19"/>
+      <c r="CP43" s="19"/>
+      <c r="CQ43" s="19"/>
+      <c r="CR43" s="19"/>
+      <c r="CS43" s="19"/>
+      <c r="CT43" s="19"/>
+      <c r="CU43" s="19"/>
+      <c r="CV43" s="19"/>
+      <c r="CW43" s="19"/>
+      <c r="CX43" s="19"/>
+      <c r="CY43" s="19"/>
+      <c r="CZ43" s="19"/>
+      <c r="DA43" s="19"/>
+      <c r="DB43" s="19"/>
+      <c r="DC43" s="19"/>
+      <c r="DD43" s="19"/>
+      <c r="DE43" s="19"/>
+      <c r="DF43" s="19"/>
+      <c r="DG43" s="19"/>
+      <c r="DH43" s="19"/>
+      <c r="DI43" s="19"/>
+      <c r="DJ43" s="19"/>
+      <c r="DK43" s="19"/>
+      <c r="DL43" s="19"/>
+      <c r="DM43" s="19"/>
+      <c r="DN43" s="19"/>
+      <c r="DO43" s="19"/>
+      <c r="DP43" s="19"/>
+      <c r="DQ43" s="19"/>
+      <c r="DR43" s="19"/>
+      <c r="DS43" s="19"/>
+      <c r="DT43" s="19"/>
+      <c r="DU43" s="19"/>
+      <c r="DV43" s="19"/>
+      <c r="DW43" s="19"/>
+      <c r="DX43" s="19"/>
+      <c r="DY43" s="19"/>
+      <c r="DZ43" s="19"/>
+      <c r="EA43" s="19"/>
+      <c r="EB43" s="19"/>
+      <c r="EC43" s="19"/>
+      <c r="ED43" s="19"/>
+      <c r="EE43" s="19"/>
+      <c r="EF43" s="19"/>
+      <c r="EG43" s="19"/>
+      <c r="EH43" s="19"/>
+      <c r="EI43" s="19"/>
+      <c r="EJ43" s="19"/>
+      <c r="EK43" s="19"/>
+      <c r="EL43" s="19"/>
+      <c r="EM43" s="19"/>
+      <c r="EN43" s="19"/>
+      <c r="EO43" s="19"/>
+      <c r="EP43" s="19"/>
+      <c r="EQ43" s="19"/>
+      <c r="ER43" s="19"/>
+      <c r="ES43" s="19"/>
+      <c r="ET43" s="19"/>
+      <c r="EU43" s="19"/>
+      <c r="EV43" s="19"/>
+      <c r="EW43" s="19"/>
+      <c r="EX43" s="19"/>
+      <c r="EY43" s="19"/>
+      <c r="EZ43" s="19"/>
+      <c r="FA43" s="19"/>
+      <c r="FB43" s="19"/>
+      <c r="FC43" s="19"/>
+      <c r="FD43" s="19"/>
+      <c r="FE43" s="19"/>
+      <c r="FF43" s="19"/>
+      <c r="FG43" s="19"/>
+      <c r="FH43" s="19"/>
+      <c r="FI43" s="19"/>
+      <c r="FJ43" s="19"/>
+      <c r="FK43" s="19"/>
+      <c r="FL43" s="19"/>
+      <c r="FM43" s="19"/>
+      <c r="FN43" s="19"/>
+      <c r="FO43" s="19"/>
+      <c r="FP43" s="19"/>
+      <c r="FQ43" s="19"/>
+      <c r="FR43" s="19"/>
+      <c r="FS43" s="19"/>
+      <c r="FT43" s="19"/>
+      <c r="FU43" s="19"/>
+      <c r="FV43" s="19"/>
+      <c r="FW43" s="19"/>
+      <c r="FX43" s="19"/>
+      <c r="FY43" s="19"/>
+      <c r="FZ43" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:R5"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A22:R22"/>
     <mergeCell ref="A1:R1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...3591 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Жалпы көші-қон айырымы </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Эмигранттар</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>