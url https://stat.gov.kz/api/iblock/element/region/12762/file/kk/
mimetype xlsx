--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="45" windowWidth="17220" windowHeight="9030"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="36">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -372,70 +372,70 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -707,203 +707,205 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX11" sqref="AX11"/>
+      <selection pane="topRight" activeCell="AX21" sqref="AX21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="17" customWidth="1"/>
     <col min="2" max="24" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="27" width="7.5703125" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="26" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="26"/>
-[...47 lines deleted...]
-      <c r="AY2" s="26"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="AX2" s="27"/>
+      <c r="AY2" s="27"/>
+      <c r="AZ2" s="27"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="22">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="23">
         <v>2022</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="25">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="25"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="24"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1010,106 +1012,110 @@
       </c>
       <c r="AR5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="AS5" s="21" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="21" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="21" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="19" t="s">
         <v>24</v>
       </c>
+      <c r="AZ5" s="20" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="27" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="27"/>
-[...47 lines deleted...]
-      <c r="AY6" s="27"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="11">
         <v>-414</v>
       </c>
       <c r="C7" s="11">
         <v>-483</v>
       </c>
       <c r="D7" s="11">
         <v>-304</v>
       </c>
       <c r="E7" s="11">
         <v>-483</v>
       </c>
       <c r="F7" s="11">
         <v>-352</v>
       </c>
       <c r="G7" s="12">
         <v>-534</v>
       </c>
       <c r="H7" s="12">
         <v>-661</v>
       </c>
       <c r="I7" s="11">
@@ -1216,55 +1222,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>-450</v>
       </c>
       <c r="AR7" s="11">
         <v>-488</v>
       </c>
       <c r="AS7" s="11">
         <v>-445</v>
       </c>
       <c r="AT7" s="11">
         <v>-361</v>
       </c>
       <c r="AU7" s="11">
         <v>-343</v>
       </c>
       <c r="AV7" s="12">
         <v>-193</v>
       </c>
       <c r="AW7" s="11">
         <v>-168</v>
       </c>
       <c r="AX7" s="11">
         <v>-269</v>
       </c>
-      <c r="AY7" s="28">
+      <c r="AY7" s="22">
         <v>-116</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>-261</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="11">
         <v>149</v>
       </c>
       <c r="C8" s="11">
         <v>170</v>
       </c>
       <c r="D8" s="11">
         <v>116</v>
       </c>
       <c r="E8" s="11">
         <v>145</v>
       </c>
       <c r="F8" s="11">
         <v>9</v>
       </c>
       <c r="G8" s="12">
         <v>186</v>
       </c>
       <c r="H8" s="12">
         <v>117</v>
       </c>
       <c r="I8" s="11">
@@ -1374,52 +1383,55 @@
       </c>
       <c r="AR8" s="11">
         <v>180</v>
       </c>
       <c r="AS8" s="11">
         <v>443</v>
       </c>
       <c r="AT8" s="11">
         <v>373</v>
       </c>
       <c r="AU8" s="11">
         <v>298</v>
       </c>
       <c r="AV8" s="12">
         <v>334</v>
       </c>
       <c r="AW8" s="11">
         <v>309</v>
       </c>
       <c r="AX8" s="11">
         <v>316</v>
       </c>
       <c r="AY8" s="12">
         <v>248</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>87</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="11">
         <v>-83</v>
       </c>
       <c r="C9" s="11">
         <v>-102</v>
       </c>
       <c r="D9" s="11">
         <v>-44</v>
       </c>
       <c r="E9" s="11">
         <v>-56</v>
       </c>
       <c r="F9" s="11">
         <v>-59</v>
       </c>
       <c r="G9" s="12">
         <v>-66</v>
       </c>
       <c r="H9" s="12">
         <v>-91</v>
       </c>
       <c r="I9" s="11">
@@ -1529,52 +1541,55 @@
       </c>
       <c r="AR9" s="11">
         <v>-104</v>
       </c>
       <c r="AS9" s="11">
         <v>-178</v>
       </c>
       <c r="AT9" s="11">
         <v>-111</v>
       </c>
       <c r="AU9" s="11">
         <v>-121</v>
       </c>
       <c r="AV9" s="12">
         <v>-82</v>
       </c>
       <c r="AW9" s="11">
         <v>0</v>
       </c>
       <c r="AX9" s="11">
         <v>-60</v>
       </c>
       <c r="AY9" s="12">
         <v>-51</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>-124</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="11">
         <v>-21</v>
       </c>
       <c r="C10" s="11">
         <v>-42</v>
       </c>
       <c r="D10" s="11">
         <v>-45</v>
       </c>
       <c r="E10" s="11">
         <v>-30</v>
       </c>
       <c r="F10" s="11">
         <v>-50</v>
       </c>
       <c r="G10" s="12">
         <v>-53</v>
       </c>
       <c r="H10" s="12">
         <v>-30</v>
       </c>
       <c r="I10" s="11">
@@ -1684,52 +1699,55 @@
       </c>
       <c r="AR10" s="11">
         <v>22</v>
       </c>
       <c r="AS10" s="11">
         <v>15</v>
       </c>
       <c r="AT10" s="11">
         <v>-21</v>
       </c>
       <c r="AU10" s="11">
         <v>-18</v>
       </c>
       <c r="AV10" s="12">
         <v>-6</v>
       </c>
       <c r="AW10" s="11">
         <v>11</v>
       </c>
       <c r="AX10" s="11">
         <v>-1</v>
       </c>
       <c r="AY10" s="12">
         <v>-19</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>31</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="11">
         <v>9</v>
       </c>
       <c r="C11" s="11">
         <v>-49</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>-85</v>
       </c>
       <c r="F11" s="11">
         <v>323</v>
       </c>
       <c r="G11" s="12">
         <v>-119</v>
       </c>
       <c r="H11" s="12">
         <v>-105</v>
       </c>
       <c r="I11" s="11">
@@ -1839,52 +1857,55 @@
       </c>
       <c r="AR11" s="11">
         <v>65</v>
       </c>
       <c r="AS11" s="11">
         <v>28</v>
       </c>
       <c r="AT11" s="11">
         <v>-112</v>
       </c>
       <c r="AU11" s="11">
         <v>-9</v>
       </c>
       <c r="AV11" s="12">
         <v>31</v>
       </c>
       <c r="AW11" s="11">
         <v>-31</v>
       </c>
       <c r="AX11" s="11">
         <v>20</v>
       </c>
       <c r="AY11" s="12">
         <v>40</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="11">
         <v>-9</v>
       </c>
       <c r="C12" s="11">
         <v>-18</v>
       </c>
       <c r="D12" s="11">
         <v>-13</v>
       </c>
       <c r="E12" s="11">
         <v>-12</v>
       </c>
       <c r="F12" s="11">
         <v>-6</v>
       </c>
       <c r="G12" s="12">
         <v>-5</v>
       </c>
       <c r="H12" s="12">
         <v>-25</v>
       </c>
       <c r="I12" s="11">
@@ -1994,52 +2015,55 @@
       </c>
       <c r="AR12" s="11">
         <v>-47</v>
       </c>
       <c r="AS12" s="11">
         <v>-47</v>
       </c>
       <c r="AT12" s="11">
         <v>-18</v>
       </c>
       <c r="AU12" s="11">
         <v>-27</v>
       </c>
       <c r="AV12" s="12">
         <v>-24</v>
       </c>
       <c r="AW12" s="11">
         <v>-25</v>
       </c>
       <c r="AX12" s="11">
         <v>-24</v>
       </c>
       <c r="AY12" s="12">
         <v>1</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="11">
         <v>-27</v>
       </c>
       <c r="C13" s="11">
         <v>-22</v>
       </c>
       <c r="D13" s="11">
         <v>-28</v>
       </c>
       <c r="E13" s="11">
         <v>-36</v>
       </c>
       <c r="F13" s="11">
         <v>-13</v>
       </c>
       <c r="G13" s="12">
         <v>-21</v>
       </c>
       <c r="H13" s="12">
         <v>-39</v>
       </c>
       <c r="I13" s="11">
@@ -2149,52 +2173,55 @@
       </c>
       <c r="AR13" s="11">
         <v>-45</v>
       </c>
       <c r="AS13" s="11">
         <v>-49</v>
       </c>
       <c r="AT13" s="11">
         <v>-51</v>
       </c>
       <c r="AU13" s="11">
         <v>-16</v>
       </c>
       <c r="AV13" s="12">
         <v>-34</v>
       </c>
       <c r="AW13" s="11">
         <v>-59</v>
       </c>
       <c r="AX13" s="11">
         <v>-67</v>
       </c>
       <c r="AY13" s="12">
         <v>-52</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>-22</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="11">
         <v>-29</v>
       </c>
       <c r="C14" s="11">
         <v>-63</v>
       </c>
       <c r="D14" s="11">
         <v>-24</v>
       </c>
       <c r="E14" s="11">
         <v>-55</v>
       </c>
       <c r="F14" s="11">
         <v>-53</v>
       </c>
       <c r="G14" s="12">
         <v>-37</v>
       </c>
       <c r="H14" s="12">
         <v>-39</v>
       </c>
       <c r="I14" s="11">
@@ -2304,52 +2331,55 @@
       </c>
       <c r="AR14" s="11">
         <v>-135</v>
       </c>
       <c r="AS14" s="11">
         <v>-75</v>
       </c>
       <c r="AT14" s="11">
         <v>-56</v>
       </c>
       <c r="AU14" s="11">
         <v>-73</v>
       </c>
       <c r="AV14" s="12">
         <v>-30</v>
       </c>
       <c r="AW14" s="11">
         <v>-13</v>
       </c>
       <c r="AX14" s="11">
         <v>-85</v>
       </c>
       <c r="AY14" s="12">
         <v>-31</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="11">
         <v>-20</v>
       </c>
       <c r="C15" s="11">
         <v>-14</v>
       </c>
       <c r="D15" s="11">
         <v>-20</v>
       </c>
       <c r="E15" s="11">
         <v>-27</v>
       </c>
       <c r="F15" s="11">
         <v>-67</v>
       </c>
       <c r="G15" s="12">
         <v>-34</v>
       </c>
       <c r="H15" s="12">
         <v>-43</v>
       </c>
       <c r="I15" s="11">
@@ -2459,52 +2489,55 @@
       </c>
       <c r="AR15" s="11">
         <v>-33</v>
       </c>
       <c r="AS15" s="11">
         <v>-35</v>
       </c>
       <c r="AT15" s="11">
         <v>-53</v>
       </c>
       <c r="AU15" s="11">
         <v>-24</v>
       </c>
       <c r="AV15" s="12">
         <v>-13</v>
       </c>
       <c r="AW15" s="11">
         <v>-36</v>
       </c>
       <c r="AX15" s="11">
         <v>-24</v>
       </c>
       <c r="AY15" s="12">
         <v>-16</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="11">
         <v>-24</v>
       </c>
       <c r="C16" s="11">
         <v>-20</v>
       </c>
       <c r="D16" s="11">
         <v>-19</v>
       </c>
       <c r="E16" s="11">
         <v>-35</v>
       </c>
       <c r="F16" s="11">
         <v>-41</v>
       </c>
       <c r="G16" s="12">
         <v>-22</v>
       </c>
       <c r="H16" s="12">
         <v>-45</v>
       </c>
       <c r="I16" s="11">
@@ -2614,52 +2647,55 @@
       </c>
       <c r="AR16" s="11">
         <v>-51</v>
       </c>
       <c r="AS16" s="11">
         <v>-52</v>
       </c>
       <c r="AT16" s="11">
         <v>-72</v>
       </c>
       <c r="AU16" s="11">
         <v>-41</v>
       </c>
       <c r="AV16" s="12">
         <v>-13</v>
       </c>
       <c r="AW16" s="11">
         <v>-19</v>
       </c>
       <c r="AX16" s="11">
         <v>-26</v>
       </c>
       <c r="AY16" s="12">
         <v>-31</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>-22</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="11">
         <v>-29</v>
       </c>
       <c r="C17" s="11">
         <v>-44</v>
       </c>
       <c r="D17" s="11">
         <v>-30</v>
       </c>
       <c r="E17" s="11">
         <v>-42</v>
       </c>
       <c r="F17" s="11">
         <v>-57</v>
       </c>
       <c r="G17" s="12">
         <v>-29</v>
       </c>
       <c r="H17" s="12">
         <v>-31</v>
       </c>
       <c r="I17" s="11">
@@ -2769,52 +2805,55 @@
       </c>
       <c r="AR17" s="11">
         <v>-57</v>
       </c>
       <c r="AS17" s="11">
         <v>-83</v>
       </c>
       <c r="AT17" s="11">
         <v>-75</v>
       </c>
       <c r="AU17" s="11">
         <v>-48</v>
       </c>
       <c r="AV17" s="12">
         <v>-40</v>
       </c>
       <c r="AW17" s="11">
         <v>-32</v>
       </c>
       <c r="AX17" s="11">
         <v>-47</v>
       </c>
       <c r="AY17" s="12">
         <v>-4</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="11">
         <v>-41</v>
       </c>
       <c r="C18" s="11">
         <v>-15</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>-22</v>
       </c>
       <c r="F18" s="11">
         <v>-37</v>
       </c>
       <c r="G18" s="12">
         <v>-21</v>
       </c>
       <c r="H18" s="12">
         <v>-28</v>
       </c>
       <c r="I18" s="11">
@@ -2924,52 +2963,55 @@
       </c>
       <c r="AR18" s="11">
         <v>-22</v>
       </c>
       <c r="AS18" s="11">
         <v>-41</v>
       </c>
       <c r="AT18" s="11">
         <v>-30</v>
       </c>
       <c r="AU18" s="11">
         <v>-43</v>
       </c>
       <c r="AV18" s="12">
         <v>-21</v>
       </c>
       <c r="AW18" s="11">
         <v>-4</v>
       </c>
       <c r="AX18" s="11">
         <v>-18</v>
       </c>
       <c r="AY18" s="12">
         <v>-44</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
         <v>-16</v>
       </c>
       <c r="C19" s="11">
         <v>-29</v>
       </c>
       <c r="D19" s="11">
         <v>-21</v>
       </c>
       <c r="E19" s="11">
         <v>-21</v>
       </c>
       <c r="F19" s="11">
         <v>-6</v>
       </c>
       <c r="G19" s="12">
         <v>-35</v>
       </c>
       <c r="H19" s="12">
         <v>-39</v>
       </c>
       <c r="I19" s="11">
@@ -3079,52 +3121,55 @@
       </c>
       <c r="AR19" s="11">
         <v>-20</v>
       </c>
       <c r="AS19" s="11">
         <v>-19</v>
       </c>
       <c r="AT19" s="11">
         <v>-37</v>
       </c>
       <c r="AU19" s="11">
         <v>-34</v>
       </c>
       <c r="AV19" s="12">
         <v>-55</v>
       </c>
       <c r="AW19" s="11">
         <v>-30</v>
       </c>
       <c r="AX19" s="11">
         <v>-10</v>
       </c>
       <c r="AY19" s="12">
         <v>-11</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
         <v>-40</v>
       </c>
       <c r="C20" s="11">
         <v>-33</v>
       </c>
       <c r="D20" s="11">
         <v>-27</v>
       </c>
       <c r="E20" s="11">
         <v>-38</v>
       </c>
       <c r="F20" s="11">
         <v>-33</v>
       </c>
       <c r="G20" s="12">
         <v>-31</v>
       </c>
       <c r="H20" s="12">
         <v>-44</v>
       </c>
       <c r="I20" s="11">
@@ -3234,52 +3279,55 @@
       </c>
       <c r="AR20" s="11">
         <v>-39</v>
       </c>
       <c r="AS20" s="11">
         <v>-65</v>
       </c>
       <c r="AT20" s="11">
         <v>-62</v>
       </c>
       <c r="AU20" s="11">
         <v>-29</v>
       </c>
       <c r="AV20" s="12">
         <v>-20</v>
       </c>
       <c r="AW20" s="11">
         <v>-71</v>
       </c>
       <c r="AX20" s="11">
         <v>-38</v>
       </c>
       <c r="AY20" s="12">
         <v>-42</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>-77</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
         <v>-49</v>
       </c>
       <c r="C21" s="11">
         <v>-17</v>
       </c>
       <c r="D21" s="11">
         <v>-16</v>
       </c>
       <c r="E21" s="11">
         <v>-9</v>
       </c>
       <c r="F21" s="11">
         <v>-32</v>
       </c>
       <c r="G21" s="12">
         <v>-49</v>
       </c>
       <c r="H21" s="12">
         <v>-3</v>
       </c>
       <c r="I21" s="11">
@@ -3389,52 +3437,55 @@
       </c>
       <c r="AR21" s="11">
         <v>113</v>
       </c>
       <c r="AS21" s="11">
         <v>66</v>
       </c>
       <c r="AT21" s="11">
         <v>28</v>
       </c>
       <c r="AU21" s="11">
         <v>56</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="11">
         <v>14</v>
       </c>
       <c r="AX21" s="11">
         <v>46</v>
       </c>
       <c r="AY21" s="12">
         <v>33</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>72</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>-30</v>
       </c>
       <c r="C22" s="11">
         <v>-40</v>
       </c>
       <c r="D22" s="11">
         <v>-36</v>
       </c>
       <c r="E22" s="11">
         <v>-25</v>
       </c>
       <c r="F22" s="11">
         <v>-35</v>
       </c>
       <c r="G22" s="12">
         <v>-32</v>
       </c>
       <c r="H22" s="12">
         <v>-53</v>
       </c>
       <c r="I22" s="11">
@@ -3544,52 +3595,55 @@
       </c>
       <c r="AR22" s="11">
         <v>-51</v>
       </c>
       <c r="AS22" s="11">
         <v>-72</v>
       </c>
       <c r="AT22" s="11">
         <v>66</v>
       </c>
       <c r="AU22" s="11">
         <v>-91</v>
       </c>
       <c r="AV22" s="12">
         <v>-64</v>
       </c>
       <c r="AW22" s="11">
         <v>-52</v>
       </c>
       <c r="AX22" s="11">
         <v>-87</v>
       </c>
       <c r="AY22" s="12">
         <v>-34</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>-24</v>
       </c>
       <c r="C23" s="11">
         <v>-20</v>
       </c>
       <c r="D23" s="11">
         <v>-20</v>
       </c>
       <c r="E23" s="11">
         <v>-23</v>
       </c>
       <c r="F23" s="11">
         <v>-3</v>
       </c>
       <c r="G23" s="12">
         <v>-35</v>
       </c>
       <c r="H23" s="12">
         <v>-40</v>
       </c>
       <c r="I23" s="11">
@@ -3699,52 +3753,55 @@
       </c>
       <c r="AR23" s="11">
         <v>-91</v>
       </c>
       <c r="AS23" s="11">
         <v>-58</v>
       </c>
       <c r="AT23" s="11">
         <v>-33</v>
       </c>
       <c r="AU23" s="11">
         <v>-24</v>
       </c>
       <c r="AV23" s="12">
         <v>-31</v>
       </c>
       <c r="AW23" s="11">
         <v>-44</v>
       </c>
       <c r="AX23" s="11">
         <v>-24</v>
       </c>
       <c r="AY23" s="12">
         <v>-12</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="11">
         <v>-59</v>
       </c>
       <c r="C24" s="11">
         <v>-21</v>
       </c>
       <c r="D24" s="11">
         <v>-27</v>
       </c>
       <c r="E24" s="11">
         <v>-33</v>
       </c>
       <c r="F24" s="11">
         <v>-16</v>
       </c>
       <c r="G24" s="11">
         <v>-55</v>
       </c>
       <c r="H24" s="12">
         <v>-48</v>
       </c>
       <c r="I24" s="11">
@@ -3854,52 +3911,55 @@
       </c>
       <c r="AR24" s="11">
         <v>-58</v>
       </c>
       <c r="AS24" s="11">
         <v>-78</v>
       </c>
       <c r="AT24" s="11">
         <v>-29</v>
       </c>
       <c r="AU24" s="11">
         <v>-41</v>
       </c>
       <c r="AV24" s="12">
         <v>-25</v>
       </c>
       <c r="AW24" s="11">
         <v>-25</v>
       </c>
       <c r="AX24" s="11">
         <v>-65</v>
       </c>
       <c r="AY24" s="12">
         <v>-23</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="11">
         <v>-22</v>
       </c>
       <c r="C25" s="11">
         <v>-52</v>
       </c>
       <c r="D25" s="11">
         <v>-23</v>
       </c>
       <c r="E25" s="11">
         <v>-20</v>
       </c>
       <c r="F25" s="11">
         <v>-141</v>
       </c>
       <c r="G25" s="11">
         <v>-33</v>
       </c>
       <c r="H25" s="12">
         <v>-38</v>
       </c>
       <c r="I25" s="11">
@@ -4009,52 +4069,55 @@
       </c>
       <c r="AR25" s="11">
         <v>-16</v>
       </c>
       <c r="AS25" s="11">
         <v>-85</v>
       </c>
       <c r="AT25" s="11">
         <v>-6</v>
       </c>
       <c r="AU25" s="11">
         <v>-30</v>
       </c>
       <c r="AV25" s="12">
         <v>-40</v>
       </c>
       <c r="AW25" s="11">
         <v>-13</v>
       </c>
       <c r="AX25" s="11">
         <v>-61</v>
       </c>
       <c r="AY25" s="12">
         <v>-12</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>-16</v>
       </c>
       <c r="C26" s="11">
         <v>-9</v>
       </c>
       <c r="D26" s="11">
         <v>-23</v>
       </c>
       <c r="E26" s="11">
         <v>-27</v>
       </c>
       <c r="F26" s="11">
         <v>-10</v>
       </c>
       <c r="G26" s="11">
         <v>-29</v>
       </c>
       <c r="H26" s="12">
         <v>-21</v>
       </c>
       <c r="I26" s="11">
@@ -4164,52 +4227,55 @@
       </c>
       <c r="AR26" s="11">
         <v>-79</v>
       </c>
       <c r="AS26" s="11">
         <v>-36</v>
       </c>
       <c r="AT26" s="11">
         <v>-41</v>
       </c>
       <c r="AU26" s="11">
         <v>-12</v>
       </c>
       <c r="AV26" s="12">
         <v>-40</v>
       </c>
       <c r="AW26" s="11">
         <v>-31</v>
       </c>
       <c r="AX26" s="11">
         <v>-8</v>
       </c>
       <c r="AY26" s="12">
         <v>-23</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="15">
         <v>-33</v>
       </c>
       <c r="C27" s="15">
         <v>-43</v>
       </c>
       <c r="D27" s="15">
         <v>-7</v>
       </c>
       <c r="E27" s="15">
         <v>-32</v>
       </c>
       <c r="F27" s="15">
         <v>-25</v>
       </c>
       <c r="G27" s="15">
         <v>-14</v>
       </c>
       <c r="H27" s="15">
         <v>-16</v>
       </c>
       <c r="I27" s="15">
@@ -4319,60 +4385,63 @@
       </c>
       <c r="AR27" s="15">
         <v>-20</v>
       </c>
       <c r="AS27" s="15">
         <v>-24</v>
       </c>
       <c r="AT27" s="15">
         <v>-21</v>
       </c>
       <c r="AU27" s="15">
         <v>-16</v>
       </c>
       <c r="AV27" s="15">
         <v>-20</v>
       </c>
       <c r="AW27" s="15">
         <v>-17</v>
       </c>
       <c r="AX27" s="15">
         <v>-6</v>
       </c>
       <c r="AY27" s="15">
         <v>-33</v>
       </c>
+      <c r="AZ27" s="15">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>