--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="45" windowWidth="17220" windowHeight="9030"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="36">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -707,71 +707,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX21" sqref="AX21"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="17" customWidth="1"/>
     <col min="2" max="24" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="27" width="7.5703125" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
@@ -781,66 +781,67 @@
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
       <c r="AH2" s="27"/>
       <c r="AI2" s="27"/>
       <c r="AJ2" s="27"/>
       <c r="AK2" s="27"/>
       <c r="AL2" s="27"/>
       <c r="AM2" s="27"/>
       <c r="AN2" s="27"/>
       <c r="AO2" s="27"/>
       <c r="AP2" s="27"/>
       <c r="AQ2" s="27"/>
       <c r="AR2" s="27"/>
       <c r="AS2" s="27"/>
       <c r="AT2" s="27"/>
       <c r="AU2" s="27"/>
       <c r="AV2" s="27"/>
       <c r="AW2" s="27"/>
       <c r="AX2" s="27"/>
       <c r="AY2" s="27"/>
       <c r="AZ2" s="27"/>
+      <c r="BA2" s="27"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="26">
         <v>2023</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
@@ -859,52 +860,53 @@
       <c r="AF4" s="23"/>
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
       <c r="AL4" s="23">
         <v>2025</v>
       </c>
       <c r="AM4" s="23"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="23"/>
       <c r="AQ4" s="23"/>
       <c r="AR4" s="23"/>
       <c r="AS4" s="23"/>
       <c r="AT4" s="23"/>
       <c r="AU4" s="23"/>
       <c r="AV4" s="23"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="23">
         <v>2026</v>
       </c>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
@@ -1015,52 +1017,55 @@
       </c>
       <c r="AS5" s="21" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="21" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="21" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="19" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>25</v>
       </c>
+      <c r="BA5" s="20" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="28"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
       <c r="M6" s="28"/>
       <c r="N6" s="28"/>
       <c r="O6" s="28"/>
       <c r="P6" s="28"/>
       <c r="Q6" s="28"/>
       <c r="R6" s="28"/>
       <c r="S6" s="28"/>
       <c r="T6" s="28"/>
       <c r="U6" s="28"/>
       <c r="V6" s="28"/>
       <c r="W6" s="28"/>
       <c r="X6" s="28"/>
@@ -1070,52 +1075,53 @@
       <c r="AB6" s="28"/>
       <c r="AC6" s="28"/>
       <c r="AD6" s="28"/>
       <c r="AE6" s="28"/>
       <c r="AF6" s="28"/>
       <c r="AG6" s="28"/>
       <c r="AH6" s="28"/>
       <c r="AI6" s="28"/>
       <c r="AJ6" s="28"/>
       <c r="AK6" s="28"/>
       <c r="AL6" s="28"/>
       <c r="AM6" s="28"/>
       <c r="AN6" s="28"/>
       <c r="AO6" s="28"/>
       <c r="AP6" s="28"/>
       <c r="AQ6" s="28"/>
       <c r="AR6" s="28"/>
       <c r="AS6" s="28"/>
       <c r="AT6" s="28"/>
       <c r="AU6" s="28"/>
       <c r="AV6" s="28"/>
       <c r="AW6" s="28"/>
       <c r="AX6" s="28"/>
       <c r="AY6" s="28"/>
       <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="11">
         <v>-414</v>
       </c>
       <c r="C7" s="11">
         <v>-483</v>
       </c>
       <c r="D7" s="11">
         <v>-304</v>
       </c>
       <c r="E7" s="11">
         <v>-483</v>
       </c>
       <c r="F7" s="11">
         <v>-352</v>
       </c>
       <c r="G7" s="12">
         <v>-534</v>
       </c>
       <c r="H7" s="12">
         <v>-661</v>
       </c>
       <c r="I7" s="11">
@@ -1228,52 +1234,55 @@
       </c>
       <c r="AS7" s="11">
         <v>-445</v>
       </c>
       <c r="AT7" s="11">
         <v>-361</v>
       </c>
       <c r="AU7" s="11">
         <v>-343</v>
       </c>
       <c r="AV7" s="12">
         <v>-193</v>
       </c>
       <c r="AW7" s="11">
         <v>-168</v>
       </c>
       <c r="AX7" s="11">
         <v>-269</v>
       </c>
       <c r="AY7" s="22">
         <v>-116</v>
       </c>
       <c r="AZ7" s="11">
         <v>-261</v>
       </c>
+      <c r="BA7" s="11">
+        <v>-201</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="11">
         <v>149</v>
       </c>
       <c r="C8" s="11">
         <v>170</v>
       </c>
       <c r="D8" s="11">
         <v>116</v>
       </c>
       <c r="E8" s="11">
         <v>145</v>
       </c>
       <c r="F8" s="11">
         <v>9</v>
       </c>
       <c r="G8" s="12">
         <v>186</v>
       </c>
       <c r="H8" s="12">
         <v>117</v>
       </c>
       <c r="I8" s="11">
@@ -1386,52 +1395,55 @@
       </c>
       <c r="AS8" s="11">
         <v>443</v>
       </c>
       <c r="AT8" s="11">
         <v>373</v>
       </c>
       <c r="AU8" s="11">
         <v>298</v>
       </c>
       <c r="AV8" s="12">
         <v>334</v>
       </c>
       <c r="AW8" s="11">
         <v>309</v>
       </c>
       <c r="AX8" s="11">
         <v>316</v>
       </c>
       <c r="AY8" s="12">
         <v>248</v>
       </c>
       <c r="AZ8" s="11">
         <v>87</v>
       </c>
+      <c r="BA8" s="11">
+        <v>164</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="11">
         <v>-83</v>
       </c>
       <c r="C9" s="11">
         <v>-102</v>
       </c>
       <c r="D9" s="11">
         <v>-44</v>
       </c>
       <c r="E9" s="11">
         <v>-56</v>
       </c>
       <c r="F9" s="11">
         <v>-59</v>
       </c>
       <c r="G9" s="12">
         <v>-66</v>
       </c>
       <c r="H9" s="12">
         <v>-91</v>
       </c>
       <c r="I9" s="11">
@@ -1544,52 +1556,55 @@
       </c>
       <c r="AS9" s="11">
         <v>-178</v>
       </c>
       <c r="AT9" s="11">
         <v>-111</v>
       </c>
       <c r="AU9" s="11">
         <v>-121</v>
       </c>
       <c r="AV9" s="12">
         <v>-82</v>
       </c>
       <c r="AW9" s="11">
         <v>0</v>
       </c>
       <c r="AX9" s="11">
         <v>-60</v>
       </c>
       <c r="AY9" s="12">
         <v>-51</v>
       </c>
       <c r="AZ9" s="11">
         <v>-124</v>
       </c>
+      <c r="BA9" s="11">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="11">
         <v>-21</v>
       </c>
       <c r="C10" s="11">
         <v>-42</v>
       </c>
       <c r="D10" s="11">
         <v>-45</v>
       </c>
       <c r="E10" s="11">
         <v>-30</v>
       </c>
       <c r="F10" s="11">
         <v>-50</v>
       </c>
       <c r="G10" s="12">
         <v>-53</v>
       </c>
       <c r="H10" s="12">
         <v>-30</v>
       </c>
       <c r="I10" s="11">
@@ -1702,52 +1717,55 @@
       </c>
       <c r="AS10" s="11">
         <v>15</v>
       </c>
       <c r="AT10" s="11">
         <v>-21</v>
       </c>
       <c r="AU10" s="11">
         <v>-18</v>
       </c>
       <c r="AV10" s="12">
         <v>-6</v>
       </c>
       <c r="AW10" s="11">
         <v>11</v>
       </c>
       <c r="AX10" s="11">
         <v>-1</v>
       </c>
       <c r="AY10" s="12">
         <v>-19</v>
       </c>
       <c r="AZ10" s="11">
         <v>31</v>
       </c>
+      <c r="BA10" s="11">
+        <v>33</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="11">
         <v>9</v>
       </c>
       <c r="C11" s="11">
         <v>-49</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>-85</v>
       </c>
       <c r="F11" s="11">
         <v>323</v>
       </c>
       <c r="G11" s="12">
         <v>-119</v>
       </c>
       <c r="H11" s="12">
         <v>-105</v>
       </c>
       <c r="I11" s="11">
@@ -1860,52 +1878,55 @@
       </c>
       <c r="AS11" s="11">
         <v>28</v>
       </c>
       <c r="AT11" s="11">
         <v>-112</v>
       </c>
       <c r="AU11" s="11">
         <v>-9</v>
       </c>
       <c r="AV11" s="12">
         <v>31</v>
       </c>
       <c r="AW11" s="11">
         <v>-31</v>
       </c>
       <c r="AX11" s="11">
         <v>20</v>
       </c>
       <c r="AY11" s="12">
         <v>40</v>
       </c>
       <c r="AZ11" s="11">
         <v>22</v>
       </c>
+      <c r="BA11" s="11">
+        <v>-51</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="11">
         <v>-9</v>
       </c>
       <c r="C12" s="11">
         <v>-18</v>
       </c>
       <c r="D12" s="11">
         <v>-13</v>
       </c>
       <c r="E12" s="11">
         <v>-12</v>
       </c>
       <c r="F12" s="11">
         <v>-6</v>
       </c>
       <c r="G12" s="12">
         <v>-5</v>
       </c>
       <c r="H12" s="12">
         <v>-25</v>
       </c>
       <c r="I12" s="11">
@@ -2018,52 +2039,55 @@
       </c>
       <c r="AS12" s="11">
         <v>-47</v>
       </c>
       <c r="AT12" s="11">
         <v>-18</v>
       </c>
       <c r="AU12" s="11">
         <v>-27</v>
       </c>
       <c r="AV12" s="12">
         <v>-24</v>
       </c>
       <c r="AW12" s="11">
         <v>-25</v>
       </c>
       <c r="AX12" s="11">
         <v>-24</v>
       </c>
       <c r="AY12" s="12">
         <v>1</v>
       </c>
       <c r="AZ12" s="11">
         <v>-26</v>
       </c>
+      <c r="BA12" s="11">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="11">
         <v>-27</v>
       </c>
       <c r="C13" s="11">
         <v>-22</v>
       </c>
       <c r="D13" s="11">
         <v>-28</v>
       </c>
       <c r="E13" s="11">
         <v>-36</v>
       </c>
       <c r="F13" s="11">
         <v>-13</v>
       </c>
       <c r="G13" s="12">
         <v>-21</v>
       </c>
       <c r="H13" s="12">
         <v>-39</v>
       </c>
       <c r="I13" s="11">
@@ -2176,52 +2200,55 @@
       </c>
       <c r="AS13" s="11">
         <v>-49</v>
       </c>
       <c r="AT13" s="11">
         <v>-51</v>
       </c>
       <c r="AU13" s="11">
         <v>-16</v>
       </c>
       <c r="AV13" s="12">
         <v>-34</v>
       </c>
       <c r="AW13" s="11">
         <v>-59</v>
       </c>
       <c r="AX13" s="11">
         <v>-67</v>
       </c>
       <c r="AY13" s="12">
         <v>-52</v>
       </c>
       <c r="AZ13" s="11">
         <v>-22</v>
       </c>
+      <c r="BA13" s="11">
+        <v>-51</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="11">
         <v>-29</v>
       </c>
       <c r="C14" s="11">
         <v>-63</v>
       </c>
       <c r="D14" s="11">
         <v>-24</v>
       </c>
       <c r="E14" s="11">
         <v>-55</v>
       </c>
       <c r="F14" s="11">
         <v>-53</v>
       </c>
       <c r="G14" s="12">
         <v>-37</v>
       </c>
       <c r="H14" s="12">
         <v>-39</v>
       </c>
       <c r="I14" s="11">
@@ -2334,52 +2361,55 @@
       </c>
       <c r="AS14" s="11">
         <v>-75</v>
       </c>
       <c r="AT14" s="11">
         <v>-56</v>
       </c>
       <c r="AU14" s="11">
         <v>-73</v>
       </c>
       <c r="AV14" s="12">
         <v>-30</v>
       </c>
       <c r="AW14" s="11">
         <v>-13</v>
       </c>
       <c r="AX14" s="11">
         <v>-85</v>
       </c>
       <c r="AY14" s="12">
         <v>-31</v>
       </c>
       <c r="AZ14" s="11">
         <v>-45</v>
       </c>
+      <c r="BA14" s="11">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="11">
         <v>-20</v>
       </c>
       <c r="C15" s="11">
         <v>-14</v>
       </c>
       <c r="D15" s="11">
         <v>-20</v>
       </c>
       <c r="E15" s="11">
         <v>-27</v>
       </c>
       <c r="F15" s="11">
         <v>-67</v>
       </c>
       <c r="G15" s="12">
         <v>-34</v>
       </c>
       <c r="H15" s="12">
         <v>-43</v>
       </c>
       <c r="I15" s="11">
@@ -2492,52 +2522,55 @@
       </c>
       <c r="AS15" s="11">
         <v>-35</v>
       </c>
       <c r="AT15" s="11">
         <v>-53</v>
       </c>
       <c r="AU15" s="11">
         <v>-24</v>
       </c>
       <c r="AV15" s="12">
         <v>-13</v>
       </c>
       <c r="AW15" s="11">
         <v>-36</v>
       </c>
       <c r="AX15" s="11">
         <v>-24</v>
       </c>
       <c r="AY15" s="12">
         <v>-16</v>
       </c>
       <c r="AZ15" s="11">
         <v>-29</v>
       </c>
+      <c r="BA15" s="11">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="11">
         <v>-24</v>
       </c>
       <c r="C16" s="11">
         <v>-20</v>
       </c>
       <c r="D16" s="11">
         <v>-19</v>
       </c>
       <c r="E16" s="11">
         <v>-35</v>
       </c>
       <c r="F16" s="11">
         <v>-41</v>
       </c>
       <c r="G16" s="12">
         <v>-22</v>
       </c>
       <c r="H16" s="12">
         <v>-45</v>
       </c>
       <c r="I16" s="11">
@@ -2650,52 +2683,55 @@
       </c>
       <c r="AS16" s="11">
         <v>-52</v>
       </c>
       <c r="AT16" s="11">
         <v>-72</v>
       </c>
       <c r="AU16" s="11">
         <v>-41</v>
       </c>
       <c r="AV16" s="12">
         <v>-13</v>
       </c>
       <c r="AW16" s="11">
         <v>-19</v>
       </c>
       <c r="AX16" s="11">
         <v>-26</v>
       </c>
       <c r="AY16" s="12">
         <v>-31</v>
       </c>
       <c r="AZ16" s="11">
         <v>-22</v>
       </c>
+      <c r="BA16" s="11">
+        <v>-22</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="11">
         <v>-29</v>
       </c>
       <c r="C17" s="11">
         <v>-44</v>
       </c>
       <c r="D17" s="11">
         <v>-30</v>
       </c>
       <c r="E17" s="11">
         <v>-42</v>
       </c>
       <c r="F17" s="11">
         <v>-57</v>
       </c>
       <c r="G17" s="12">
         <v>-29</v>
       </c>
       <c r="H17" s="12">
         <v>-31</v>
       </c>
       <c r="I17" s="11">
@@ -2808,52 +2844,55 @@
       </c>
       <c r="AS17" s="11">
         <v>-83</v>
       </c>
       <c r="AT17" s="11">
         <v>-75</v>
       </c>
       <c r="AU17" s="11">
         <v>-48</v>
       </c>
       <c r="AV17" s="12">
         <v>-40</v>
       </c>
       <c r="AW17" s="11">
         <v>-32</v>
       </c>
       <c r="AX17" s="11">
         <v>-47</v>
       </c>
       <c r="AY17" s="12">
         <v>-4</v>
       </c>
       <c r="AZ17" s="11">
         <v>-29</v>
       </c>
+      <c r="BA17" s="11">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="11">
         <v>-41</v>
       </c>
       <c r="C18" s="11">
         <v>-15</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>-22</v>
       </c>
       <c r="F18" s="11">
         <v>-37</v>
       </c>
       <c r="G18" s="12">
         <v>-21</v>
       </c>
       <c r="H18" s="12">
         <v>-28</v>
       </c>
       <c r="I18" s="11">
@@ -2966,52 +3005,55 @@
       </c>
       <c r="AS18" s="11">
         <v>-41</v>
       </c>
       <c r="AT18" s="11">
         <v>-30</v>
       </c>
       <c r="AU18" s="11">
         <v>-43</v>
       </c>
       <c r="AV18" s="12">
         <v>-21</v>
       </c>
       <c r="AW18" s="11">
         <v>-4</v>
       </c>
       <c r="AX18" s="11">
         <v>-18</v>
       </c>
       <c r="AY18" s="12">
         <v>-44</v>
       </c>
       <c r="AZ18" s="11">
         <v>0</v>
       </c>
+      <c r="BA18" s="11">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
         <v>-16</v>
       </c>
       <c r="C19" s="11">
         <v>-29</v>
       </c>
       <c r="D19" s="11">
         <v>-21</v>
       </c>
       <c r="E19" s="11">
         <v>-21</v>
       </c>
       <c r="F19" s="11">
         <v>-6</v>
       </c>
       <c r="G19" s="12">
         <v>-35</v>
       </c>
       <c r="H19" s="12">
         <v>-39</v>
       </c>
       <c r="I19" s="11">
@@ -3124,52 +3166,55 @@
       </c>
       <c r="AS19" s="11">
         <v>-19</v>
       </c>
       <c r="AT19" s="11">
         <v>-37</v>
       </c>
       <c r="AU19" s="11">
         <v>-34</v>
       </c>
       <c r="AV19" s="12">
         <v>-55</v>
       </c>
       <c r="AW19" s="11">
         <v>-30</v>
       </c>
       <c r="AX19" s="11">
         <v>-10</v>
       </c>
       <c r="AY19" s="12">
         <v>-11</v>
       </c>
       <c r="AZ19" s="11">
         <v>-24</v>
       </c>
+      <c r="BA19" s="11">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
         <v>-40</v>
       </c>
       <c r="C20" s="11">
         <v>-33</v>
       </c>
       <c r="D20" s="11">
         <v>-27</v>
       </c>
       <c r="E20" s="11">
         <v>-38</v>
       </c>
       <c r="F20" s="11">
         <v>-33</v>
       </c>
       <c r="G20" s="12">
         <v>-31</v>
       </c>
       <c r="H20" s="12">
         <v>-44</v>
       </c>
       <c r="I20" s="11">
@@ -3282,52 +3327,55 @@
       </c>
       <c r="AS20" s="11">
         <v>-65</v>
       </c>
       <c r="AT20" s="11">
         <v>-62</v>
       </c>
       <c r="AU20" s="11">
         <v>-29</v>
       </c>
       <c r="AV20" s="12">
         <v>-20</v>
       </c>
       <c r="AW20" s="11">
         <v>-71</v>
       </c>
       <c r="AX20" s="11">
         <v>-38</v>
       </c>
       <c r="AY20" s="12">
         <v>-42</v>
       </c>
       <c r="AZ20" s="11">
         <v>-77</v>
       </c>
+      <c r="BA20" s="11">
+        <v>-50</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
         <v>-49</v>
       </c>
       <c r="C21" s="11">
         <v>-17</v>
       </c>
       <c r="D21" s="11">
         <v>-16</v>
       </c>
       <c r="E21" s="11">
         <v>-9</v>
       </c>
       <c r="F21" s="11">
         <v>-32</v>
       </c>
       <c r="G21" s="12">
         <v>-49</v>
       </c>
       <c r="H21" s="12">
         <v>-3</v>
       </c>
       <c r="I21" s="11">
@@ -3440,52 +3488,55 @@
       </c>
       <c r="AS21" s="11">
         <v>66</v>
       </c>
       <c r="AT21" s="11">
         <v>28</v>
       </c>
       <c r="AU21" s="11">
         <v>56</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="11">
         <v>14</v>
       </c>
       <c r="AX21" s="11">
         <v>46</v>
       </c>
       <c r="AY21" s="12">
         <v>33</v>
       </c>
       <c r="AZ21" s="11">
         <v>72</v>
       </c>
+      <c r="BA21" s="11">
+        <v>109</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>-30</v>
       </c>
       <c r="C22" s="11">
         <v>-40</v>
       </c>
       <c r="D22" s="11">
         <v>-36</v>
       </c>
       <c r="E22" s="11">
         <v>-25</v>
       </c>
       <c r="F22" s="11">
         <v>-35</v>
       </c>
       <c r="G22" s="12">
         <v>-32</v>
       </c>
       <c r="H22" s="12">
         <v>-53</v>
       </c>
       <c r="I22" s="11">
@@ -3598,52 +3649,55 @@
       </c>
       <c r="AS22" s="11">
         <v>-72</v>
       </c>
       <c r="AT22" s="11">
         <v>66</v>
       </c>
       <c r="AU22" s="11">
         <v>-91</v>
       </c>
       <c r="AV22" s="12">
         <v>-64</v>
       </c>
       <c r="AW22" s="11">
         <v>-52</v>
       </c>
       <c r="AX22" s="11">
         <v>-87</v>
       </c>
       <c r="AY22" s="12">
         <v>-34</v>
       </c>
       <c r="AZ22" s="11">
         <v>-20</v>
       </c>
+      <c r="BA22" s="11">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>-24</v>
       </c>
       <c r="C23" s="11">
         <v>-20</v>
       </c>
       <c r="D23" s="11">
         <v>-20</v>
       </c>
       <c r="E23" s="11">
         <v>-23</v>
       </c>
       <c r="F23" s="11">
         <v>-3</v>
       </c>
       <c r="G23" s="12">
         <v>-35</v>
       </c>
       <c r="H23" s="12">
         <v>-40</v>
       </c>
       <c r="I23" s="11">
@@ -3756,52 +3810,55 @@
       </c>
       <c r="AS23" s="11">
         <v>-58</v>
       </c>
       <c r="AT23" s="11">
         <v>-33</v>
       </c>
       <c r="AU23" s="11">
         <v>-24</v>
       </c>
       <c r="AV23" s="12">
         <v>-31</v>
       </c>
       <c r="AW23" s="11">
         <v>-44</v>
       </c>
       <c r="AX23" s="11">
         <v>-24</v>
       </c>
       <c r="AY23" s="12">
         <v>-12</v>
       </c>
       <c r="AZ23" s="11">
         <v>-32</v>
       </c>
+      <c r="BA23" s="11">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="11">
         <v>-59</v>
       </c>
       <c r="C24" s="11">
         <v>-21</v>
       </c>
       <c r="D24" s="11">
         <v>-27</v>
       </c>
       <c r="E24" s="11">
         <v>-33</v>
       </c>
       <c r="F24" s="11">
         <v>-16</v>
       </c>
       <c r="G24" s="11">
         <v>-55</v>
       </c>
       <c r="H24" s="12">
         <v>-48</v>
       </c>
       <c r="I24" s="11">
@@ -3914,52 +3971,55 @@
       </c>
       <c r="AS24" s="11">
         <v>-78</v>
       </c>
       <c r="AT24" s="11">
         <v>-29</v>
       </c>
       <c r="AU24" s="11">
         <v>-41</v>
       </c>
       <c r="AV24" s="12">
         <v>-25</v>
       </c>
       <c r="AW24" s="11">
         <v>-25</v>
       </c>
       <c r="AX24" s="11">
         <v>-65</v>
       </c>
       <c r="AY24" s="12">
         <v>-23</v>
       </c>
       <c r="AZ24" s="11">
         <v>-9</v>
       </c>
+      <c r="BA24" s="11">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="11">
         <v>-22</v>
       </c>
       <c r="C25" s="11">
         <v>-52</v>
       </c>
       <c r="D25" s="11">
         <v>-23</v>
       </c>
       <c r="E25" s="11">
         <v>-20</v>
       </c>
       <c r="F25" s="11">
         <v>-141</v>
       </c>
       <c r="G25" s="11">
         <v>-33</v>
       </c>
       <c r="H25" s="12">
         <v>-38</v>
       </c>
       <c r="I25" s="11">
@@ -4072,52 +4132,55 @@
       </c>
       <c r="AS25" s="11">
         <v>-85</v>
       </c>
       <c r="AT25" s="11">
         <v>-6</v>
       </c>
       <c r="AU25" s="11">
         <v>-30</v>
       </c>
       <c r="AV25" s="12">
         <v>-40</v>
       </c>
       <c r="AW25" s="11">
         <v>-13</v>
       </c>
       <c r="AX25" s="11">
         <v>-61</v>
       </c>
       <c r="AY25" s="12">
         <v>-12</v>
       </c>
       <c r="AZ25" s="11">
         <v>-15</v>
       </c>
+      <c r="BA25" s="11">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>-16</v>
       </c>
       <c r="C26" s="11">
         <v>-9</v>
       </c>
       <c r="D26" s="11">
         <v>-23</v>
       </c>
       <c r="E26" s="11">
         <v>-27</v>
       </c>
       <c r="F26" s="11">
         <v>-10</v>
       </c>
       <c r="G26" s="11">
         <v>-29</v>
       </c>
       <c r="H26" s="12">
         <v>-21</v>
       </c>
       <c r="I26" s="11">
@@ -4230,52 +4293,55 @@
       </c>
       <c r="AS26" s="11">
         <v>-36</v>
       </c>
       <c r="AT26" s="11">
         <v>-41</v>
       </c>
       <c r="AU26" s="11">
         <v>-12</v>
       </c>
       <c r="AV26" s="12">
         <v>-40</v>
       </c>
       <c r="AW26" s="11">
         <v>-31</v>
       </c>
       <c r="AX26" s="11">
         <v>-8</v>
       </c>
       <c r="AY26" s="12">
         <v>-23</v>
       </c>
       <c r="AZ26" s="11">
         <v>-1</v>
       </c>
+      <c r="BA26" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="15">
         <v>-33</v>
       </c>
       <c r="C27" s="15">
         <v>-43</v>
       </c>
       <c r="D27" s="15">
         <v>-7</v>
       </c>
       <c r="E27" s="15">
         <v>-32</v>
       </c>
       <c r="F27" s="15">
         <v>-25</v>
       </c>
       <c r="G27" s="15">
         <v>-14</v>
       </c>
       <c r="H27" s="15">
         <v>-16</v>
       </c>
       <c r="I27" s="15">
@@ -4388,60 +4454,63 @@
       </c>
       <c r="AS27" s="15">
         <v>-24</v>
       </c>
       <c r="AT27" s="15">
         <v>-21</v>
       </c>
       <c r="AU27" s="15">
         <v>-16</v>
       </c>
       <c r="AV27" s="15">
         <v>-20</v>
       </c>
       <c r="AW27" s="15">
         <v>-17</v>
       </c>
       <c r="AX27" s="15">
         <v>-6</v>
       </c>
       <c r="AY27" s="15">
         <v>-33</v>
       </c>
       <c r="AZ27" s="15">
         <v>2</v>
       </c>
+      <c r="BA27" s="15">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>