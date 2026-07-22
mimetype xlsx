--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="45" windowWidth="17220" windowHeight="9030"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="36">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -317,51 +317,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -392,50 +392,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -707,71 +710,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="17" customWidth="1"/>
     <col min="2" max="24" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="27" width="7.5703125" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
@@ -782,66 +785,67 @@
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
       <c r="AH2" s="27"/>
       <c r="AI2" s="27"/>
       <c r="AJ2" s="27"/>
       <c r="AK2" s="27"/>
       <c r="AL2" s="27"/>
       <c r="AM2" s="27"/>
       <c r="AN2" s="27"/>
       <c r="AO2" s="27"/>
       <c r="AP2" s="27"/>
       <c r="AQ2" s="27"/>
       <c r="AR2" s="27"/>
       <c r="AS2" s="27"/>
       <c r="AT2" s="27"/>
       <c r="AU2" s="27"/>
       <c r="AV2" s="27"/>
       <c r="AW2" s="27"/>
       <c r="AX2" s="27"/>
       <c r="AY2" s="27"/>
       <c r="AZ2" s="27"/>
       <c r="BA2" s="27"/>
+      <c r="BB2" s="27"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="26">
         <v>2023</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
@@ -861,52 +865,53 @@
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
       <c r="AL4" s="23">
         <v>2025</v>
       </c>
       <c r="AM4" s="23"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="23"/>
       <c r="AQ4" s="23"/>
       <c r="AR4" s="23"/>
       <c r="AS4" s="23"/>
       <c r="AT4" s="23"/>
       <c r="AU4" s="23"/>
       <c r="AV4" s="23"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="23">
         <v>2026</v>
       </c>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
       <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
@@ -1020,52 +1025,55 @@
       </c>
       <c r="AT5" s="21" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="21" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="19" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="20" t="s">
         <v>26</v>
       </c>
+      <c r="BB5" s="20" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="28"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
       <c r="M6" s="28"/>
       <c r="N6" s="28"/>
       <c r="O6" s="28"/>
       <c r="P6" s="28"/>
       <c r="Q6" s="28"/>
       <c r="R6" s="28"/>
       <c r="S6" s="28"/>
       <c r="T6" s="28"/>
       <c r="U6" s="28"/>
       <c r="V6" s="28"/>
       <c r="W6" s="28"/>
       <c r="X6" s="28"/>
@@ -1076,52 +1084,53 @@
       <c r="AC6" s="28"/>
       <c r="AD6" s="28"/>
       <c r="AE6" s="28"/>
       <c r="AF6" s="28"/>
       <c r="AG6" s="28"/>
       <c r="AH6" s="28"/>
       <c r="AI6" s="28"/>
       <c r="AJ6" s="28"/>
       <c r="AK6" s="28"/>
       <c r="AL6" s="28"/>
       <c r="AM6" s="28"/>
       <c r="AN6" s="28"/>
       <c r="AO6" s="28"/>
       <c r="AP6" s="28"/>
       <c r="AQ6" s="28"/>
       <c r="AR6" s="28"/>
       <c r="AS6" s="28"/>
       <c r="AT6" s="28"/>
       <c r="AU6" s="28"/>
       <c r="AV6" s="28"/>
       <c r="AW6" s="28"/>
       <c r="AX6" s="28"/>
       <c r="AY6" s="28"/>
       <c r="AZ6" s="28"/>
       <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="11">
         <v>-414</v>
       </c>
       <c r="C7" s="11">
         <v>-483</v>
       </c>
       <c r="D7" s="11">
         <v>-304</v>
       </c>
       <c r="E7" s="11">
         <v>-483</v>
       </c>
       <c r="F7" s="11">
         <v>-352</v>
       </c>
       <c r="G7" s="12">
         <v>-534</v>
       </c>
       <c r="H7" s="12">
         <v>-661</v>
       </c>
       <c r="I7" s="11">
@@ -1237,52 +1246,55 @@
       </c>
       <c r="AT7" s="11">
         <v>-361</v>
       </c>
       <c r="AU7" s="11">
         <v>-343</v>
       </c>
       <c r="AV7" s="12">
         <v>-193</v>
       </c>
       <c r="AW7" s="11">
         <v>-168</v>
       </c>
       <c r="AX7" s="11">
         <v>-269</v>
       </c>
       <c r="AY7" s="22">
         <v>-116</v>
       </c>
       <c r="AZ7" s="11">
         <v>-261</v>
       </c>
       <c r="BA7" s="11">
         <v>-201</v>
       </c>
+      <c r="BB7" s="29">
+        <v>-256</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="11">
         <v>149</v>
       </c>
       <c r="C8" s="11">
         <v>170</v>
       </c>
       <c r="D8" s="11">
         <v>116</v>
       </c>
       <c r="E8" s="11">
         <v>145</v>
       </c>
       <c r="F8" s="11">
         <v>9</v>
       </c>
       <c r="G8" s="12">
         <v>186</v>
       </c>
       <c r="H8" s="12">
         <v>117</v>
       </c>
       <c r="I8" s="11">
@@ -1398,52 +1410,55 @@
       </c>
       <c r="AT8" s="11">
         <v>373</v>
       </c>
       <c r="AU8" s="11">
         <v>298</v>
       </c>
       <c r="AV8" s="12">
         <v>334</v>
       </c>
       <c r="AW8" s="11">
         <v>309</v>
       </c>
       <c r="AX8" s="11">
         <v>316</v>
       </c>
       <c r="AY8" s="12">
         <v>248</v>
       </c>
       <c r="AZ8" s="11">
         <v>87</v>
       </c>
       <c r="BA8" s="11">
         <v>164</v>
       </c>
+      <c r="BB8" s="11">
+        <v>111</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="11">
         <v>-83</v>
       </c>
       <c r="C9" s="11">
         <v>-102</v>
       </c>
       <c r="D9" s="11">
         <v>-44</v>
       </c>
       <c r="E9" s="11">
         <v>-56</v>
       </c>
       <c r="F9" s="11">
         <v>-59</v>
       </c>
       <c r="G9" s="12">
         <v>-66</v>
       </c>
       <c r="H9" s="12">
         <v>-91</v>
       </c>
       <c r="I9" s="11">
@@ -1559,52 +1574,55 @@
       </c>
       <c r="AT9" s="11">
         <v>-111</v>
       </c>
       <c r="AU9" s="11">
         <v>-121</v>
       </c>
       <c r="AV9" s="12">
         <v>-82</v>
       </c>
       <c r="AW9" s="11">
         <v>0</v>
       </c>
       <c r="AX9" s="11">
         <v>-60</v>
       </c>
       <c r="AY9" s="12">
         <v>-51</v>
       </c>
       <c r="AZ9" s="11">
         <v>-124</v>
       </c>
       <c r="BA9" s="11">
         <v>-36</v>
       </c>
+      <c r="BB9" s="11">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="11">
         <v>-21</v>
       </c>
       <c r="C10" s="11">
         <v>-42</v>
       </c>
       <c r="D10" s="11">
         <v>-45</v>
       </c>
       <c r="E10" s="11">
         <v>-30</v>
       </c>
       <c r="F10" s="11">
         <v>-50</v>
       </c>
       <c r="G10" s="12">
         <v>-53</v>
       </c>
       <c r="H10" s="12">
         <v>-30</v>
       </c>
       <c r="I10" s="11">
@@ -1720,52 +1738,55 @@
       </c>
       <c r="AT10" s="11">
         <v>-21</v>
       </c>
       <c r="AU10" s="11">
         <v>-18</v>
       </c>
       <c r="AV10" s="12">
         <v>-6</v>
       </c>
       <c r="AW10" s="11">
         <v>11</v>
       </c>
       <c r="AX10" s="11">
         <v>-1</v>
       </c>
       <c r="AY10" s="12">
         <v>-19</v>
       </c>
       <c r="AZ10" s="11">
         <v>31</v>
       </c>
       <c r="BA10" s="11">
         <v>33</v>
       </c>
+      <c r="BB10" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="11">
         <v>9</v>
       </c>
       <c r="C11" s="11">
         <v>-49</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>-85</v>
       </c>
       <c r="F11" s="11">
         <v>323</v>
       </c>
       <c r="G11" s="12">
         <v>-119</v>
       </c>
       <c r="H11" s="12">
         <v>-105</v>
       </c>
       <c r="I11" s="11">
@@ -1881,52 +1902,55 @@
       </c>
       <c r="AT11" s="11">
         <v>-112</v>
       </c>
       <c r="AU11" s="11">
         <v>-9</v>
       </c>
       <c r="AV11" s="12">
         <v>31</v>
       </c>
       <c r="AW11" s="11">
         <v>-31</v>
       </c>
       <c r="AX11" s="11">
         <v>20</v>
       </c>
       <c r="AY11" s="12">
         <v>40</v>
       </c>
       <c r="AZ11" s="11">
         <v>22</v>
       </c>
       <c r="BA11" s="11">
         <v>-51</v>
       </c>
+      <c r="BB11" s="11">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="11">
         <v>-9</v>
       </c>
       <c r="C12" s="11">
         <v>-18</v>
       </c>
       <c r="D12" s="11">
         <v>-13</v>
       </c>
       <c r="E12" s="11">
         <v>-12</v>
       </c>
       <c r="F12" s="11">
         <v>-6</v>
       </c>
       <c r="G12" s="12">
         <v>-5</v>
       </c>
       <c r="H12" s="12">
         <v>-25</v>
       </c>
       <c r="I12" s="11">
@@ -2042,52 +2066,55 @@
       </c>
       <c r="AT12" s="11">
         <v>-18</v>
       </c>
       <c r="AU12" s="11">
         <v>-27</v>
       </c>
       <c r="AV12" s="12">
         <v>-24</v>
       </c>
       <c r="AW12" s="11">
         <v>-25</v>
       </c>
       <c r="AX12" s="11">
         <v>-24</v>
       </c>
       <c r="AY12" s="12">
         <v>1</v>
       </c>
       <c r="AZ12" s="11">
         <v>-26</v>
       </c>
       <c r="BA12" s="11">
         <v>-23</v>
       </c>
+      <c r="BB12" s="11">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="11">
         <v>-27</v>
       </c>
       <c r="C13" s="11">
         <v>-22</v>
       </c>
       <c r="D13" s="11">
         <v>-28</v>
       </c>
       <c r="E13" s="11">
         <v>-36</v>
       </c>
       <c r="F13" s="11">
         <v>-13</v>
       </c>
       <c r="G13" s="12">
         <v>-21</v>
       </c>
       <c r="H13" s="12">
         <v>-39</v>
       </c>
       <c r="I13" s="11">
@@ -2203,52 +2230,55 @@
       </c>
       <c r="AT13" s="11">
         <v>-51</v>
       </c>
       <c r="AU13" s="11">
         <v>-16</v>
       </c>
       <c r="AV13" s="12">
         <v>-34</v>
       </c>
       <c r="AW13" s="11">
         <v>-59</v>
       </c>
       <c r="AX13" s="11">
         <v>-67</v>
       </c>
       <c r="AY13" s="12">
         <v>-52</v>
       </c>
       <c r="AZ13" s="11">
         <v>-22</v>
       </c>
       <c r="BA13" s="11">
         <v>-51</v>
       </c>
+      <c r="BB13" s="11">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="11">
         <v>-29</v>
       </c>
       <c r="C14" s="11">
         <v>-63</v>
       </c>
       <c r="D14" s="11">
         <v>-24</v>
       </c>
       <c r="E14" s="11">
         <v>-55</v>
       </c>
       <c r="F14" s="11">
         <v>-53</v>
       </c>
       <c r="G14" s="12">
         <v>-37</v>
       </c>
       <c r="H14" s="12">
         <v>-39</v>
       </c>
       <c r="I14" s="11">
@@ -2364,52 +2394,55 @@
       </c>
       <c r="AT14" s="11">
         <v>-56</v>
       </c>
       <c r="AU14" s="11">
         <v>-73</v>
       </c>
       <c r="AV14" s="12">
         <v>-30</v>
       </c>
       <c r="AW14" s="11">
         <v>-13</v>
       </c>
       <c r="AX14" s="11">
         <v>-85</v>
       </c>
       <c r="AY14" s="12">
         <v>-31</v>
       </c>
       <c r="AZ14" s="11">
         <v>-45</v>
       </c>
       <c r="BA14" s="11">
         <v>-32</v>
       </c>
+      <c r="BB14" s="11">
+        <v>-49</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="11">
         <v>-20</v>
       </c>
       <c r="C15" s="11">
         <v>-14</v>
       </c>
       <c r="D15" s="11">
         <v>-20</v>
       </c>
       <c r="E15" s="11">
         <v>-27</v>
       </c>
       <c r="F15" s="11">
         <v>-67</v>
       </c>
       <c r="G15" s="12">
         <v>-34</v>
       </c>
       <c r="H15" s="12">
         <v>-43</v>
       </c>
       <c r="I15" s="11">
@@ -2525,52 +2558,55 @@
       </c>
       <c r="AT15" s="11">
         <v>-53</v>
       </c>
       <c r="AU15" s="11">
         <v>-24</v>
       </c>
       <c r="AV15" s="12">
         <v>-13</v>
       </c>
       <c r="AW15" s="11">
         <v>-36</v>
       </c>
       <c r="AX15" s="11">
         <v>-24</v>
       </c>
       <c r="AY15" s="12">
         <v>-16</v>
       </c>
       <c r="AZ15" s="11">
         <v>-29</v>
       </c>
       <c r="BA15" s="11">
         <v>-3</v>
       </c>
+      <c r="BB15" s="11">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="11">
         <v>-24</v>
       </c>
       <c r="C16" s="11">
         <v>-20</v>
       </c>
       <c r="D16" s="11">
         <v>-19</v>
       </c>
       <c r="E16" s="11">
         <v>-35</v>
       </c>
       <c r="F16" s="11">
         <v>-41</v>
       </c>
       <c r="G16" s="12">
         <v>-22</v>
       </c>
       <c r="H16" s="12">
         <v>-45</v>
       </c>
       <c r="I16" s="11">
@@ -2686,52 +2722,55 @@
       </c>
       <c r="AT16" s="11">
         <v>-72</v>
       </c>
       <c r="AU16" s="11">
         <v>-41</v>
       </c>
       <c r="AV16" s="12">
         <v>-13</v>
       </c>
       <c r="AW16" s="11">
         <v>-19</v>
       </c>
       <c r="AX16" s="11">
         <v>-26</v>
       </c>
       <c r="AY16" s="12">
         <v>-31</v>
       </c>
       <c r="AZ16" s="11">
         <v>-22</v>
       </c>
       <c r="BA16" s="11">
         <v>-22</v>
       </c>
+      <c r="BB16" s="11">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="11">
         <v>-29</v>
       </c>
       <c r="C17" s="11">
         <v>-44</v>
       </c>
       <c r="D17" s="11">
         <v>-30</v>
       </c>
       <c r="E17" s="11">
         <v>-42</v>
       </c>
       <c r="F17" s="11">
         <v>-57</v>
       </c>
       <c r="G17" s="12">
         <v>-29</v>
       </c>
       <c r="H17" s="12">
         <v>-31</v>
       </c>
       <c r="I17" s="11">
@@ -2847,52 +2886,55 @@
       </c>
       <c r="AT17" s="11">
         <v>-75</v>
       </c>
       <c r="AU17" s="11">
         <v>-48</v>
       </c>
       <c r="AV17" s="12">
         <v>-40</v>
       </c>
       <c r="AW17" s="11">
         <v>-32</v>
       </c>
       <c r="AX17" s="11">
         <v>-47</v>
       </c>
       <c r="AY17" s="12">
         <v>-4</v>
       </c>
       <c r="AZ17" s="11">
         <v>-29</v>
       </c>
       <c r="BA17" s="11">
         <v>-63</v>
       </c>
+      <c r="BB17" s="11">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="11">
         <v>-41</v>
       </c>
       <c r="C18" s="11">
         <v>-15</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>-22</v>
       </c>
       <c r="F18" s="11">
         <v>-37</v>
       </c>
       <c r="G18" s="12">
         <v>-21</v>
       </c>
       <c r="H18" s="12">
         <v>-28</v>
       </c>
       <c r="I18" s="11">
@@ -3008,52 +3050,55 @@
       </c>
       <c r="AT18" s="11">
         <v>-30</v>
       </c>
       <c r="AU18" s="11">
         <v>-43</v>
       </c>
       <c r="AV18" s="12">
         <v>-21</v>
       </c>
       <c r="AW18" s="11">
         <v>-4</v>
       </c>
       <c r="AX18" s="11">
         <v>-18</v>
       </c>
       <c r="AY18" s="12">
         <v>-44</v>
       </c>
       <c r="AZ18" s="11">
         <v>0</v>
       </c>
       <c r="BA18" s="11">
         <v>-11</v>
       </c>
+      <c r="BB18" s="11">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
         <v>-16</v>
       </c>
       <c r="C19" s="11">
         <v>-29</v>
       </c>
       <c r="D19" s="11">
         <v>-21</v>
       </c>
       <c r="E19" s="11">
         <v>-21</v>
       </c>
       <c r="F19" s="11">
         <v>-6</v>
       </c>
       <c r="G19" s="12">
         <v>-35</v>
       </c>
       <c r="H19" s="12">
         <v>-39</v>
       </c>
       <c r="I19" s="11">
@@ -3169,52 +3214,55 @@
       </c>
       <c r="AT19" s="11">
         <v>-37</v>
       </c>
       <c r="AU19" s="11">
         <v>-34</v>
       </c>
       <c r="AV19" s="12">
         <v>-55</v>
       </c>
       <c r="AW19" s="11">
         <v>-30</v>
       </c>
       <c r="AX19" s="11">
         <v>-10</v>
       </c>
       <c r="AY19" s="12">
         <v>-11</v>
       </c>
       <c r="AZ19" s="11">
         <v>-24</v>
       </c>
       <c r="BA19" s="11">
         <v>-14</v>
       </c>
+      <c r="BB19" s="11">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
         <v>-40</v>
       </c>
       <c r="C20" s="11">
         <v>-33</v>
       </c>
       <c r="D20" s="11">
         <v>-27</v>
       </c>
       <c r="E20" s="11">
         <v>-38</v>
       </c>
       <c r="F20" s="11">
         <v>-33</v>
       </c>
       <c r="G20" s="12">
         <v>-31</v>
       </c>
       <c r="H20" s="12">
         <v>-44</v>
       </c>
       <c r="I20" s="11">
@@ -3330,52 +3378,55 @@
       </c>
       <c r="AT20" s="11">
         <v>-62</v>
       </c>
       <c r="AU20" s="11">
         <v>-29</v>
       </c>
       <c r="AV20" s="12">
         <v>-20</v>
       </c>
       <c r="AW20" s="11">
         <v>-71</v>
       </c>
       <c r="AX20" s="11">
         <v>-38</v>
       </c>
       <c r="AY20" s="12">
         <v>-42</v>
       </c>
       <c r="AZ20" s="11">
         <v>-77</v>
       </c>
       <c r="BA20" s="11">
         <v>-50</v>
       </c>
+      <c r="BB20" s="11">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
         <v>-49</v>
       </c>
       <c r="C21" s="11">
         <v>-17</v>
       </c>
       <c r="D21" s="11">
         <v>-16</v>
       </c>
       <c r="E21" s="11">
         <v>-9</v>
       </c>
       <c r="F21" s="11">
         <v>-32</v>
       </c>
       <c r="G21" s="12">
         <v>-49</v>
       </c>
       <c r="H21" s="12">
         <v>-3</v>
       </c>
       <c r="I21" s="11">
@@ -3491,52 +3542,55 @@
       </c>
       <c r="AT21" s="11">
         <v>28</v>
       </c>
       <c r="AU21" s="11">
         <v>56</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="11">
         <v>14</v>
       </c>
       <c r="AX21" s="11">
         <v>46</v>
       </c>
       <c r="AY21" s="12">
         <v>33</v>
       </c>
       <c r="AZ21" s="11">
         <v>72</v>
       </c>
       <c r="BA21" s="11">
         <v>109</v>
       </c>
+      <c r="BB21" s="11">
+        <v>113</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>-30</v>
       </c>
       <c r="C22" s="11">
         <v>-40</v>
       </c>
       <c r="D22" s="11">
         <v>-36</v>
       </c>
       <c r="E22" s="11">
         <v>-25</v>
       </c>
       <c r="F22" s="11">
         <v>-35</v>
       </c>
       <c r="G22" s="12">
         <v>-32</v>
       </c>
       <c r="H22" s="12">
         <v>-53</v>
       </c>
       <c r="I22" s="11">
@@ -3652,52 +3706,55 @@
       </c>
       <c r="AT22" s="11">
         <v>66</v>
       </c>
       <c r="AU22" s="11">
         <v>-91</v>
       </c>
       <c r="AV22" s="12">
         <v>-64</v>
       </c>
       <c r="AW22" s="11">
         <v>-52</v>
       </c>
       <c r="AX22" s="11">
         <v>-87</v>
       </c>
       <c r="AY22" s="12">
         <v>-34</v>
       </c>
       <c r="AZ22" s="11">
         <v>-20</v>
       </c>
       <c r="BA22" s="11">
         <v>-34</v>
       </c>
+      <c r="BB22" s="11">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>-24</v>
       </c>
       <c r="C23" s="11">
         <v>-20</v>
       </c>
       <c r="D23" s="11">
         <v>-20</v>
       </c>
       <c r="E23" s="11">
         <v>-23</v>
       </c>
       <c r="F23" s="11">
         <v>-3</v>
       </c>
       <c r="G23" s="12">
         <v>-35</v>
       </c>
       <c r="H23" s="12">
         <v>-40</v>
       </c>
       <c r="I23" s="11">
@@ -3813,52 +3870,55 @@
       </c>
       <c r="AT23" s="11">
         <v>-33</v>
       </c>
       <c r="AU23" s="11">
         <v>-24</v>
       </c>
       <c r="AV23" s="12">
         <v>-31</v>
       </c>
       <c r="AW23" s="11">
         <v>-44</v>
       </c>
       <c r="AX23" s="11">
         <v>-24</v>
       </c>
       <c r="AY23" s="12">
         <v>-12</v>
       </c>
       <c r="AZ23" s="11">
         <v>-32</v>
       </c>
       <c r="BA23" s="11">
         <v>-24</v>
       </c>
+      <c r="BB23" s="11">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="11">
         <v>-59</v>
       </c>
       <c r="C24" s="11">
         <v>-21</v>
       </c>
       <c r="D24" s="11">
         <v>-27</v>
       </c>
       <c r="E24" s="11">
         <v>-33</v>
       </c>
       <c r="F24" s="11">
         <v>-16</v>
       </c>
       <c r="G24" s="11">
         <v>-55</v>
       </c>
       <c r="H24" s="12">
         <v>-48</v>
       </c>
       <c r="I24" s="11">
@@ -3974,52 +4034,55 @@
       </c>
       <c r="AT24" s="11">
         <v>-29</v>
       </c>
       <c r="AU24" s="11">
         <v>-41</v>
       </c>
       <c r="AV24" s="12">
         <v>-25</v>
       </c>
       <c r="AW24" s="11">
         <v>-25</v>
       </c>
       <c r="AX24" s="11">
         <v>-65</v>
       </c>
       <c r="AY24" s="12">
         <v>-23</v>
       </c>
       <c r="AZ24" s="11">
         <v>-9</v>
       </c>
       <c r="BA24" s="11">
         <v>-39</v>
       </c>
+      <c r="BB24" s="11">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="11">
         <v>-22</v>
       </c>
       <c r="C25" s="11">
         <v>-52</v>
       </c>
       <c r="D25" s="11">
         <v>-23</v>
       </c>
       <c r="E25" s="11">
         <v>-20</v>
       </c>
       <c r="F25" s="11">
         <v>-141</v>
       </c>
       <c r="G25" s="11">
         <v>-33</v>
       </c>
       <c r="H25" s="12">
         <v>-38</v>
       </c>
       <c r="I25" s="11">
@@ -4135,52 +4198,55 @@
       </c>
       <c r="AT25" s="11">
         <v>-6</v>
       </c>
       <c r="AU25" s="11">
         <v>-30</v>
       </c>
       <c r="AV25" s="12">
         <v>-40</v>
       </c>
       <c r="AW25" s="11">
         <v>-13</v>
       </c>
       <c r="AX25" s="11">
         <v>-61</v>
       </c>
       <c r="AY25" s="12">
         <v>-12</v>
       </c>
       <c r="AZ25" s="11">
         <v>-15</v>
       </c>
       <c r="BA25" s="11">
         <v>-37</v>
       </c>
+      <c r="BB25" s="11">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>-16</v>
       </c>
       <c r="C26" s="11">
         <v>-9</v>
       </c>
       <c r="D26" s="11">
         <v>-23</v>
       </c>
       <c r="E26" s="11">
         <v>-27</v>
       </c>
       <c r="F26" s="11">
         <v>-10</v>
       </c>
       <c r="G26" s="11">
         <v>-29</v>
       </c>
       <c r="H26" s="12">
         <v>-21</v>
       </c>
       <c r="I26" s="11">
@@ -4296,52 +4362,55 @@
       </c>
       <c r="AT26" s="11">
         <v>-41</v>
       </c>
       <c r="AU26" s="11">
         <v>-12</v>
       </c>
       <c r="AV26" s="12">
         <v>-40</v>
       </c>
       <c r="AW26" s="11">
         <v>-31</v>
       </c>
       <c r="AX26" s="11">
         <v>-8</v>
       </c>
       <c r="AY26" s="12">
         <v>-23</v>
       </c>
       <c r="AZ26" s="11">
         <v>-1</v>
       </c>
       <c r="BA26" s="11">
         <v>7</v>
       </c>
+      <c r="BB26" s="11">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="15">
         <v>-33</v>
       </c>
       <c r="C27" s="15">
         <v>-43</v>
       </c>
       <c r="D27" s="15">
         <v>-7</v>
       </c>
       <c r="E27" s="15">
         <v>-32</v>
       </c>
       <c r="F27" s="15">
         <v>-25</v>
       </c>
       <c r="G27" s="15">
         <v>-14</v>
       </c>
       <c r="H27" s="15">
         <v>-16</v>
       </c>
       <c r="I27" s="15">
@@ -4457,60 +4526,63 @@
       </c>
       <c r="AT27" s="15">
         <v>-21</v>
       </c>
       <c r="AU27" s="15">
         <v>-16</v>
       </c>
       <c r="AV27" s="15">
         <v>-20</v>
       </c>
       <c r="AW27" s="15">
         <v>-17</v>
       </c>
       <c r="AX27" s="15">
         <v>-6</v>
       </c>
       <c r="AY27" s="15">
         <v>-33</v>
       </c>
       <c r="AZ27" s="15">
         <v>2</v>
       </c>
       <c r="BA27" s="15">
         <v>-24</v>
       </c>
+      <c r="BB27" s="15">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>