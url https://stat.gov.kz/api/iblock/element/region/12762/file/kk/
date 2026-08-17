--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="45" windowWidth="17220" windowHeight="9030"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="36">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -375,70 +375,70 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -710,209 +710,211 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AZ9" sqref="AZ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="17" customWidth="1"/>
     <col min="2" max="24" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="27" width="7.5703125" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="27"/>
-[...50 lines deleted...]
-      <c r="BB2" s="27"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="U2" s="28"/>
+      <c r="V2" s="28"/>
+      <c r="W2" s="28"/>
+      <c r="X2" s="28"/>
+      <c r="Y2" s="28"/>
+      <c r="Z2" s="28"/>
+      <c r="AA2" s="28"/>
+      <c r="AB2" s="28"/>
+      <c r="AC2" s="28"/>
+      <c r="AD2" s="28"/>
+      <c r="AE2" s="28"/>
+      <c r="AF2" s="28"/>
+      <c r="AG2" s="28"/>
+      <c r="AH2" s="28"/>
+      <c r="AI2" s="28"/>
+      <c r="AJ2" s="28"/>
+      <c r="AK2" s="28"/>
+      <c r="AL2" s="28"/>
+      <c r="AM2" s="28"/>
+      <c r="AN2" s="28"/>
+      <c r="AO2" s="28"/>
+      <c r="AP2" s="28"/>
+      <c r="AQ2" s="28"/>
+      <c r="AR2" s="28"/>
+      <c r="AS2" s="28"/>
+      <c r="AT2" s="28"/>
+      <c r="AU2" s="28"/>
+      <c r="AV2" s="28"/>
+      <c r="AW2" s="28"/>
+      <c r="AX2" s="28"/>
+      <c r="AY2" s="28"/>
+      <c r="AZ2" s="28"/>
+      <c r="BA2" s="28"/>
+      <c r="BB2" s="28"/>
+      <c r="BC2" s="28"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="27">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="24">
         <v>2025</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="24">
         <v>2026</v>
       </c>
-      <c r="AY4" s="23"/>
-[...2 lines deleted...]
-      <c r="BB4" s="23"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1028,109 +1030,113 @@
       </c>
       <c r="AU5" s="21" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="19" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="20" t="s">
         <v>27</v>
       </c>
+      <c r="BC5" s="20" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="28"/>
-[...50 lines deleted...]
-      <c r="BB6" s="28"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="29"/>
+      <c r="V6" s="29"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="Z6" s="29"/>
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AD6" s="29"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="29"/>
+      <c r="AI6" s="29"/>
+      <c r="AJ6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AL6" s="29"/>
+      <c r="AM6" s="29"/>
+      <c r="AN6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AP6" s="29"/>
+      <c r="AQ6" s="29"/>
+      <c r="AR6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AT6" s="29"/>
+      <c r="AU6" s="29"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="29"/>
+      <c r="AY6" s="29"/>
+      <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
+      <c r="BC6" s="29"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="11">
         <v>-414</v>
       </c>
       <c r="C7" s="11">
         <v>-483</v>
       </c>
       <c r="D7" s="11">
         <v>-304</v>
       </c>
       <c r="E7" s="11">
         <v>-483</v>
       </c>
       <c r="F7" s="11">
         <v>-352</v>
       </c>
       <c r="G7" s="12">
         <v>-534</v>
       </c>
       <c r="H7" s="12">
         <v>-661</v>
       </c>
       <c r="I7" s="11">
@@ -1246,55 +1252,58 @@
       </c>
       <c r="AT7" s="11">
         <v>-361</v>
       </c>
       <c r="AU7" s="11">
         <v>-343</v>
       </c>
       <c r="AV7" s="12">
         <v>-193</v>
       </c>
       <c r="AW7" s="11">
         <v>-168</v>
       </c>
       <c r="AX7" s="11">
         <v>-269</v>
       </c>
       <c r="AY7" s="22">
         <v>-116</v>
       </c>
       <c r="AZ7" s="11">
         <v>-261</v>
       </c>
       <c r="BA7" s="11">
         <v>-201</v>
       </c>
-      <c r="BB7" s="29">
+      <c r="BB7" s="23">
         <v>-256</v>
       </c>
+      <c r="BC7" s="11">
+        <v>-356</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="11">
         <v>149</v>
       </c>
       <c r="C8" s="11">
         <v>170</v>
       </c>
       <c r="D8" s="11">
         <v>116</v>
       </c>
       <c r="E8" s="11">
         <v>145</v>
       </c>
       <c r="F8" s="11">
         <v>9</v>
       </c>
       <c r="G8" s="12">
         <v>186</v>
       </c>
       <c r="H8" s="12">
         <v>117</v>
       </c>
       <c r="I8" s="11">
@@ -1413,52 +1422,55 @@
       </c>
       <c r="AU8" s="11">
         <v>298</v>
       </c>
       <c r="AV8" s="12">
         <v>334</v>
       </c>
       <c r="AW8" s="11">
         <v>309</v>
       </c>
       <c r="AX8" s="11">
         <v>316</v>
       </c>
       <c r="AY8" s="12">
         <v>248</v>
       </c>
       <c r="AZ8" s="11">
         <v>87</v>
       </c>
       <c r="BA8" s="11">
         <v>164</v>
       </c>
       <c r="BB8" s="11">
         <v>111</v>
       </c>
+      <c r="BC8" s="11">
+        <v>369</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="11">
         <v>-83</v>
       </c>
       <c r="C9" s="11">
         <v>-102</v>
       </c>
       <c r="D9" s="11">
         <v>-44</v>
       </c>
       <c r="E9" s="11">
         <v>-56</v>
       </c>
       <c r="F9" s="11">
         <v>-59</v>
       </c>
       <c r="G9" s="12">
         <v>-66</v>
       </c>
       <c r="H9" s="12">
         <v>-91</v>
       </c>
       <c r="I9" s="11">
@@ -1577,52 +1589,55 @@
       </c>
       <c r="AU9" s="11">
         <v>-121</v>
       </c>
       <c r="AV9" s="12">
         <v>-82</v>
       </c>
       <c r="AW9" s="11">
         <v>0</v>
       </c>
       <c r="AX9" s="11">
         <v>-60</v>
       </c>
       <c r="AY9" s="12">
         <v>-51</v>
       </c>
       <c r="AZ9" s="11">
         <v>-124</v>
       </c>
       <c r="BA9" s="11">
         <v>-36</v>
       </c>
       <c r="BB9" s="11">
         <v>-63</v>
       </c>
+      <c r="BC9" s="11">
+        <v>-50</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="11">
         <v>-21</v>
       </c>
       <c r="C10" s="11">
         <v>-42</v>
       </c>
       <c r="D10" s="11">
         <v>-45</v>
       </c>
       <c r="E10" s="11">
         <v>-30</v>
       </c>
       <c r="F10" s="11">
         <v>-50</v>
       </c>
       <c r="G10" s="12">
         <v>-53</v>
       </c>
       <c r="H10" s="12">
         <v>-30</v>
       </c>
       <c r="I10" s="11">
@@ -1741,52 +1756,55 @@
       </c>
       <c r="AU10" s="11">
         <v>-18</v>
       </c>
       <c r="AV10" s="12">
         <v>-6</v>
       </c>
       <c r="AW10" s="11">
         <v>11</v>
       </c>
       <c r="AX10" s="11">
         <v>-1</v>
       </c>
       <c r="AY10" s="12">
         <v>-19</v>
       </c>
       <c r="AZ10" s="11">
         <v>31</v>
       </c>
       <c r="BA10" s="11">
         <v>33</v>
       </c>
       <c r="BB10" s="11">
         <v>2</v>
       </c>
+      <c r="BC10" s="11">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="11">
         <v>9</v>
       </c>
       <c r="C11" s="11">
         <v>-49</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>-85</v>
       </c>
       <c r="F11" s="11">
         <v>323</v>
       </c>
       <c r="G11" s="12">
         <v>-119</v>
       </c>
       <c r="H11" s="12">
         <v>-105</v>
       </c>
       <c r="I11" s="11">
@@ -1905,52 +1923,55 @@
       </c>
       <c r="AU11" s="11">
         <v>-9</v>
       </c>
       <c r="AV11" s="12">
         <v>31</v>
       </c>
       <c r="AW11" s="11">
         <v>-31</v>
       </c>
       <c r="AX11" s="11">
         <v>20</v>
       </c>
       <c r="AY11" s="12">
         <v>40</v>
       </c>
       <c r="AZ11" s="11">
         <v>22</v>
       </c>
       <c r="BA11" s="11">
         <v>-51</v>
       </c>
       <c r="BB11" s="11">
         <v>-36</v>
       </c>
+      <c r="BC11" s="11">
+        <v>-60</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="11">
         <v>-9</v>
       </c>
       <c r="C12" s="11">
         <v>-18</v>
       </c>
       <c r="D12" s="11">
         <v>-13</v>
       </c>
       <c r="E12" s="11">
         <v>-12</v>
       </c>
       <c r="F12" s="11">
         <v>-6</v>
       </c>
       <c r="G12" s="12">
         <v>-5</v>
       </c>
       <c r="H12" s="12">
         <v>-25</v>
       </c>
       <c r="I12" s="11">
@@ -2069,52 +2090,55 @@
       </c>
       <c r="AU12" s="11">
         <v>-27</v>
       </c>
       <c r="AV12" s="12">
         <v>-24</v>
       </c>
       <c r="AW12" s="11">
         <v>-25</v>
       </c>
       <c r="AX12" s="11">
         <v>-24</v>
       </c>
       <c r="AY12" s="12">
         <v>1</v>
       </c>
       <c r="AZ12" s="11">
         <v>-26</v>
       </c>
       <c r="BA12" s="11">
         <v>-23</v>
       </c>
       <c r="BB12" s="11">
         <v>-14</v>
       </c>
+      <c r="BC12" s="11">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="11">
         <v>-27</v>
       </c>
       <c r="C13" s="11">
         <v>-22</v>
       </c>
       <c r="D13" s="11">
         <v>-28</v>
       </c>
       <c r="E13" s="11">
         <v>-36</v>
       </c>
       <c r="F13" s="11">
         <v>-13</v>
       </c>
       <c r="G13" s="12">
         <v>-21</v>
       </c>
       <c r="H13" s="12">
         <v>-39</v>
       </c>
       <c r="I13" s="11">
@@ -2233,52 +2257,55 @@
       </c>
       <c r="AU13" s="11">
         <v>-16</v>
       </c>
       <c r="AV13" s="12">
         <v>-34</v>
       </c>
       <c r="AW13" s="11">
         <v>-59</v>
       </c>
       <c r="AX13" s="11">
         <v>-67</v>
       </c>
       <c r="AY13" s="12">
         <v>-52</v>
       </c>
       <c r="AZ13" s="11">
         <v>-22</v>
       </c>
       <c r="BA13" s="11">
         <v>-51</v>
       </c>
       <c r="BB13" s="11">
         <v>-41</v>
       </c>
+      <c r="BC13" s="11">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="11">
         <v>-29</v>
       </c>
       <c r="C14" s="11">
         <v>-63</v>
       </c>
       <c r="D14" s="11">
         <v>-24</v>
       </c>
       <c r="E14" s="11">
         <v>-55</v>
       </c>
       <c r="F14" s="11">
         <v>-53</v>
       </c>
       <c r="G14" s="12">
         <v>-37</v>
       </c>
       <c r="H14" s="12">
         <v>-39</v>
       </c>
       <c r="I14" s="11">
@@ -2397,52 +2424,55 @@
       </c>
       <c r="AU14" s="11">
         <v>-73</v>
       </c>
       <c r="AV14" s="12">
         <v>-30</v>
       </c>
       <c r="AW14" s="11">
         <v>-13</v>
       </c>
       <c r="AX14" s="11">
         <v>-85</v>
       </c>
       <c r="AY14" s="12">
         <v>-31</v>
       </c>
       <c r="AZ14" s="11">
         <v>-45</v>
       </c>
       <c r="BA14" s="11">
         <v>-32</v>
       </c>
       <c r="BB14" s="11">
         <v>-49</v>
       </c>
+      <c r="BC14" s="11">
+        <v>-90</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="11">
         <v>-20</v>
       </c>
       <c r="C15" s="11">
         <v>-14</v>
       </c>
       <c r="D15" s="11">
         <v>-20</v>
       </c>
       <c r="E15" s="11">
         <v>-27</v>
       </c>
       <c r="F15" s="11">
         <v>-67</v>
       </c>
       <c r="G15" s="12">
         <v>-34</v>
       </c>
       <c r="H15" s="12">
         <v>-43</v>
       </c>
       <c r="I15" s="11">
@@ -2561,52 +2591,55 @@
       </c>
       <c r="AU15" s="11">
         <v>-24</v>
       </c>
       <c r="AV15" s="12">
         <v>-13</v>
       </c>
       <c r="AW15" s="11">
         <v>-36</v>
       </c>
       <c r="AX15" s="11">
         <v>-24</v>
       </c>
       <c r="AY15" s="12">
         <v>-16</v>
       </c>
       <c r="AZ15" s="11">
         <v>-29</v>
       </c>
       <c r="BA15" s="11">
         <v>-3</v>
       </c>
       <c r="BB15" s="11">
         <v>-11</v>
       </c>
+      <c r="BC15" s="11">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="11">
         <v>-24</v>
       </c>
       <c r="C16" s="11">
         <v>-20</v>
       </c>
       <c r="D16" s="11">
         <v>-19</v>
       </c>
       <c r="E16" s="11">
         <v>-35</v>
       </c>
       <c r="F16" s="11">
         <v>-41</v>
       </c>
       <c r="G16" s="12">
         <v>-22</v>
       </c>
       <c r="H16" s="12">
         <v>-45</v>
       </c>
       <c r="I16" s="11">
@@ -2725,52 +2758,55 @@
       </c>
       <c r="AU16" s="11">
         <v>-41</v>
       </c>
       <c r="AV16" s="12">
         <v>-13</v>
       </c>
       <c r="AW16" s="11">
         <v>-19</v>
       </c>
       <c r="AX16" s="11">
         <v>-26</v>
       </c>
       <c r="AY16" s="12">
         <v>-31</v>
       </c>
       <c r="AZ16" s="11">
         <v>-22</v>
       </c>
       <c r="BA16" s="11">
         <v>-22</v>
       </c>
       <c r="BB16" s="11">
         <v>-11</v>
       </c>
+      <c r="BC16" s="11">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="11">
         <v>-29</v>
       </c>
       <c r="C17" s="11">
         <v>-44</v>
       </c>
       <c r="D17" s="11">
         <v>-30</v>
       </c>
       <c r="E17" s="11">
         <v>-42</v>
       </c>
       <c r="F17" s="11">
         <v>-57</v>
       </c>
       <c r="G17" s="12">
         <v>-29</v>
       </c>
       <c r="H17" s="12">
         <v>-31</v>
       </c>
       <c r="I17" s="11">
@@ -2889,52 +2925,55 @@
       </c>
       <c r="AU17" s="11">
         <v>-48</v>
       </c>
       <c r="AV17" s="12">
         <v>-40</v>
       </c>
       <c r="AW17" s="11">
         <v>-32</v>
       </c>
       <c r="AX17" s="11">
         <v>-47</v>
       </c>
       <c r="AY17" s="12">
         <v>-4</v>
       </c>
       <c r="AZ17" s="11">
         <v>-29</v>
       </c>
       <c r="BA17" s="11">
         <v>-63</v>
       </c>
       <c r="BB17" s="11">
         <v>-13</v>
       </c>
+      <c r="BC17" s="11">
+        <v>-66</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="11">
         <v>-41</v>
       </c>
       <c r="C18" s="11">
         <v>-15</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>-22</v>
       </c>
       <c r="F18" s="11">
         <v>-37</v>
       </c>
       <c r="G18" s="12">
         <v>-21</v>
       </c>
       <c r="H18" s="12">
         <v>-28</v>
       </c>
       <c r="I18" s="11">
@@ -3053,52 +3092,55 @@
       </c>
       <c r="AU18" s="11">
         <v>-43</v>
       </c>
       <c r="AV18" s="12">
         <v>-21</v>
       </c>
       <c r="AW18" s="11">
         <v>-4</v>
       </c>
       <c r="AX18" s="11">
         <v>-18</v>
       </c>
       <c r="AY18" s="12">
         <v>-44</v>
       </c>
       <c r="AZ18" s="11">
         <v>0</v>
       </c>
       <c r="BA18" s="11">
         <v>-11</v>
       </c>
       <c r="BB18" s="11">
         <v>-21</v>
       </c>
+      <c r="BC18" s="11">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
         <v>-16</v>
       </c>
       <c r="C19" s="11">
         <v>-29</v>
       </c>
       <c r="D19" s="11">
         <v>-21</v>
       </c>
       <c r="E19" s="11">
         <v>-21</v>
       </c>
       <c r="F19" s="11">
         <v>-6</v>
       </c>
       <c r="G19" s="12">
         <v>-35</v>
       </c>
       <c r="H19" s="12">
         <v>-39</v>
       </c>
       <c r="I19" s="11">
@@ -3217,52 +3259,55 @@
       </c>
       <c r="AU19" s="11">
         <v>-34</v>
       </c>
       <c r="AV19" s="12">
         <v>-55</v>
       </c>
       <c r="AW19" s="11">
         <v>-30</v>
       </c>
       <c r="AX19" s="11">
         <v>-10</v>
       </c>
       <c r="AY19" s="12">
         <v>-11</v>
       </c>
       <c r="AZ19" s="11">
         <v>-24</v>
       </c>
       <c r="BA19" s="11">
         <v>-14</v>
       </c>
       <c r="BB19" s="11">
         <v>-21</v>
       </c>
+      <c r="BC19" s="11">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
         <v>-40</v>
       </c>
       <c r="C20" s="11">
         <v>-33</v>
       </c>
       <c r="D20" s="11">
         <v>-27</v>
       </c>
       <c r="E20" s="11">
         <v>-38</v>
       </c>
       <c r="F20" s="11">
         <v>-33</v>
       </c>
       <c r="G20" s="12">
         <v>-31</v>
       </c>
       <c r="H20" s="12">
         <v>-44</v>
       </c>
       <c r="I20" s="11">
@@ -3381,52 +3426,55 @@
       </c>
       <c r="AU20" s="11">
         <v>-29</v>
       </c>
       <c r="AV20" s="12">
         <v>-20</v>
       </c>
       <c r="AW20" s="11">
         <v>-71</v>
       </c>
       <c r="AX20" s="11">
         <v>-38</v>
       </c>
       <c r="AY20" s="12">
         <v>-42</v>
       </c>
       <c r="AZ20" s="11">
         <v>-77</v>
       </c>
       <c r="BA20" s="11">
         <v>-50</v>
       </c>
       <c r="BB20" s="11">
         <v>-43</v>
       </c>
+      <c r="BC20" s="11">
+        <v>-62</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
         <v>-49</v>
       </c>
       <c r="C21" s="11">
         <v>-17</v>
       </c>
       <c r="D21" s="11">
         <v>-16</v>
       </c>
       <c r="E21" s="11">
         <v>-9</v>
       </c>
       <c r="F21" s="11">
         <v>-32</v>
       </c>
       <c r="G21" s="12">
         <v>-49</v>
       </c>
       <c r="H21" s="12">
         <v>-3</v>
       </c>
       <c r="I21" s="11">
@@ -3545,52 +3593,55 @@
       </c>
       <c r="AU21" s="11">
         <v>56</v>
       </c>
       <c r="AV21" s="12">
         <v>0</v>
       </c>
       <c r="AW21" s="11">
         <v>14</v>
       </c>
       <c r="AX21" s="11">
         <v>46</v>
       </c>
       <c r="AY21" s="12">
         <v>33</v>
       </c>
       <c r="AZ21" s="11">
         <v>72</v>
       </c>
       <c r="BA21" s="11">
         <v>109</v>
       </c>
       <c r="BB21" s="11">
         <v>113</v>
       </c>
+      <c r="BC21" s="11">
+        <v>54</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>-30</v>
       </c>
       <c r="C22" s="11">
         <v>-40</v>
       </c>
       <c r="D22" s="11">
         <v>-36</v>
       </c>
       <c r="E22" s="11">
         <v>-25</v>
       </c>
       <c r="F22" s="11">
         <v>-35</v>
       </c>
       <c r="G22" s="12">
         <v>-32</v>
       </c>
       <c r="H22" s="12">
         <v>-53</v>
       </c>
       <c r="I22" s="11">
@@ -3709,52 +3760,55 @@
       </c>
       <c r="AU22" s="11">
         <v>-91</v>
       </c>
       <c r="AV22" s="12">
         <v>-64</v>
       </c>
       <c r="AW22" s="11">
         <v>-52</v>
       </c>
       <c r="AX22" s="11">
         <v>-87</v>
       </c>
       <c r="AY22" s="12">
         <v>-34</v>
       </c>
       <c r="AZ22" s="11">
         <v>-20</v>
       </c>
       <c r="BA22" s="11">
         <v>-34</v>
       </c>
       <c r="BB22" s="11">
         <v>-24</v>
       </c>
+      <c r="BC22" s="11">
+        <v>-67</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>-24</v>
       </c>
       <c r="C23" s="11">
         <v>-20</v>
       </c>
       <c r="D23" s="11">
         <v>-20</v>
       </c>
       <c r="E23" s="11">
         <v>-23</v>
       </c>
       <c r="F23" s="11">
         <v>-3</v>
       </c>
       <c r="G23" s="12">
         <v>-35</v>
       </c>
       <c r="H23" s="12">
         <v>-40</v>
       </c>
       <c r="I23" s="11">
@@ -3873,52 +3927,55 @@
       </c>
       <c r="AU23" s="11">
         <v>-24</v>
       </c>
       <c r="AV23" s="12">
         <v>-31</v>
       </c>
       <c r="AW23" s="11">
         <v>-44</v>
       </c>
       <c r="AX23" s="11">
         <v>-24</v>
       </c>
       <c r="AY23" s="12">
         <v>-12</v>
       </c>
       <c r="AZ23" s="11">
         <v>-32</v>
       </c>
       <c r="BA23" s="11">
         <v>-24</v>
       </c>
       <c r="BB23" s="11">
         <v>-5</v>
       </c>
+      <c r="BC23" s="11">
+        <v>-42</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="11">
         <v>-59</v>
       </c>
       <c r="C24" s="11">
         <v>-21</v>
       </c>
       <c r="D24" s="11">
         <v>-27</v>
       </c>
       <c r="E24" s="11">
         <v>-33</v>
       </c>
       <c r="F24" s="11">
         <v>-16</v>
       </c>
       <c r="G24" s="11">
         <v>-55</v>
       </c>
       <c r="H24" s="12">
         <v>-48</v>
       </c>
       <c r="I24" s="11">
@@ -4037,52 +4094,55 @@
       </c>
       <c r="AU24" s="11">
         <v>-41</v>
       </c>
       <c r="AV24" s="12">
         <v>-25</v>
       </c>
       <c r="AW24" s="11">
         <v>-25</v>
       </c>
       <c r="AX24" s="11">
         <v>-65</v>
       </c>
       <c r="AY24" s="12">
         <v>-23</v>
       </c>
       <c r="AZ24" s="11">
         <v>-9</v>
       </c>
       <c r="BA24" s="11">
         <v>-39</v>
       </c>
       <c r="BB24" s="11">
         <v>-27</v>
       </c>
+      <c r="BC24" s="11">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="11">
         <v>-22</v>
       </c>
       <c r="C25" s="11">
         <v>-52</v>
       </c>
       <c r="D25" s="11">
         <v>-23</v>
       </c>
       <c r="E25" s="11">
         <v>-20</v>
       </c>
       <c r="F25" s="11">
         <v>-141</v>
       </c>
       <c r="G25" s="11">
         <v>-33</v>
       </c>
       <c r="H25" s="12">
         <v>-38</v>
       </c>
       <c r="I25" s="11">
@@ -4201,52 +4261,55 @@
       </c>
       <c r="AU25" s="11">
         <v>-30</v>
       </c>
       <c r="AV25" s="12">
         <v>-40</v>
       </c>
       <c r="AW25" s="11">
         <v>-13</v>
       </c>
       <c r="AX25" s="11">
         <v>-61</v>
       </c>
       <c r="AY25" s="12">
         <v>-12</v>
       </c>
       <c r="AZ25" s="11">
         <v>-15</v>
       </c>
       <c r="BA25" s="11">
         <v>-37</v>
       </c>
       <c r="BB25" s="11">
         <v>-27</v>
       </c>
+      <c r="BC25" s="11">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>-16</v>
       </c>
       <c r="C26" s="11">
         <v>-9</v>
       </c>
       <c r="D26" s="11">
         <v>-23</v>
       </c>
       <c r="E26" s="11">
         <v>-27</v>
       </c>
       <c r="F26" s="11">
         <v>-10</v>
       </c>
       <c r="G26" s="11">
         <v>-29</v>
       </c>
       <c r="H26" s="12">
         <v>-21</v>
       </c>
       <c r="I26" s="11">
@@ -4365,52 +4428,55 @@
       </c>
       <c r="AU26" s="11">
         <v>-12</v>
       </c>
       <c r="AV26" s="12">
         <v>-40</v>
       </c>
       <c r="AW26" s="11">
         <v>-31</v>
       </c>
       <c r="AX26" s="11">
         <v>-8</v>
       </c>
       <c r="AY26" s="12">
         <v>-23</v>
       </c>
       <c r="AZ26" s="11">
         <v>-1</v>
       </c>
       <c r="BA26" s="11">
         <v>7</v>
       </c>
       <c r="BB26" s="11">
         <v>-39</v>
       </c>
+      <c r="BC26" s="11">
+        <v>-53</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="15">
         <v>-33</v>
       </c>
       <c r="C27" s="15">
         <v>-43</v>
       </c>
       <c r="D27" s="15">
         <v>-7</v>
       </c>
       <c r="E27" s="15">
         <v>-32</v>
       </c>
       <c r="F27" s="15">
         <v>-25</v>
       </c>
       <c r="G27" s="15">
         <v>-14</v>
       </c>
       <c r="H27" s="15">
         <v>-16</v>
       </c>
       <c r="I27" s="15">
@@ -4529,60 +4595,63 @@
       </c>
       <c r="AU27" s="15">
         <v>-16</v>
       </c>
       <c r="AV27" s="15">
         <v>-20</v>
       </c>
       <c r="AW27" s="15">
         <v>-17</v>
       </c>
       <c r="AX27" s="15">
         <v>-6</v>
       </c>
       <c r="AY27" s="15">
         <v>-33</v>
       </c>
       <c r="AZ27" s="15">
         <v>2</v>
       </c>
       <c r="BA27" s="15">
         <v>-24</v>
       </c>
       <c r="BB27" s="15">
         <v>-37</v>
       </c>
+      <c r="BC27" s="15">
+        <v>-46</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>