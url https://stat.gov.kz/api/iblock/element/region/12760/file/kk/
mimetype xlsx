--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-45" yWindow="2985" windowWidth="18150" windowHeight="9315"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Өңіраралық көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -394,73 +394,73 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -740,211 +740,213 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AV6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.42578125" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.42578125" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="30"/>
-[...47 lines deleted...]
-      <c r="AY2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="AY3" s="21" t="s">
+      <c r="AZ3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="29">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30">
         <v>2022</v>
       </c>
-      <c r="C4" s="29"/>
-[...10 lines deleted...]
-      <c r="N4" s="29">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2023</v>
       </c>
-      <c r="O4" s="29"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="26">
         <v>2024</v>
       </c>
-      <c r="AA4" s="25"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="26">
         <v>2025</v>
       </c>
-      <c r="AM4" s="25"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="26">
         <v>2026</v>
       </c>
-      <c r="AY4" s="25"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="28"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1051,106 +1053,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="31" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="31"/>
-[...47 lines deleted...]
-      <c r="AY6" s="31"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>341</v>
       </c>
       <c r="C7" s="11">
         <v>372</v>
       </c>
       <c r="D7" s="11">
         <v>366</v>
       </c>
       <c r="E7" s="11">
         <v>410</v>
       </c>
       <c r="F7" s="11">
         <v>369</v>
       </c>
       <c r="G7" s="12">
         <v>480</v>
       </c>
       <c r="H7" s="12">
         <v>497</v>
       </c>
       <c r="I7" s="11">
@@ -1257,55 +1263,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>902</v>
       </c>
       <c r="AR7" s="11">
         <v>982</v>
       </c>
       <c r="AS7" s="11">
         <v>1149</v>
       </c>
       <c r="AT7" s="11">
         <v>1248</v>
       </c>
       <c r="AU7" s="11">
         <v>860</v>
       </c>
       <c r="AV7" s="12">
         <v>870</v>
       </c>
       <c r="AW7" s="11">
         <v>824</v>
       </c>
       <c r="AX7" s="11">
         <v>1066</v>
       </c>
-      <c r="AY7" s="32">
+      <c r="AY7" s="25">
         <v>1047</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>998</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>135</v>
       </c>
       <c r="C8" s="11">
         <v>167</v>
       </c>
       <c r="D8" s="11">
         <v>161</v>
       </c>
       <c r="E8" s="11">
         <v>168</v>
       </c>
       <c r="F8" s="11">
         <v>145</v>
       </c>
       <c r="G8" s="12">
         <v>218</v>
       </c>
       <c r="H8" s="12">
         <v>202</v>
       </c>
       <c r="I8" s="11">
@@ -1415,52 +1424,55 @@
       </c>
       <c r="AR8" s="11">
         <v>438</v>
       </c>
       <c r="AS8" s="11">
         <v>544</v>
       </c>
       <c r="AT8" s="11">
         <v>557</v>
       </c>
       <c r="AU8" s="11">
         <v>457</v>
       </c>
       <c r="AV8" s="12">
         <v>449</v>
       </c>
       <c r="AW8" s="11">
         <v>403</v>
       </c>
       <c r="AX8" s="11">
         <v>533</v>
       </c>
       <c r="AY8" s="12">
         <v>497</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>469</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>41</v>
       </c>
       <c r="C9" s="11">
         <v>41</v>
       </c>
       <c r="D9" s="11">
         <v>30</v>
       </c>
       <c r="E9" s="11">
         <v>49</v>
       </c>
       <c r="F9" s="11">
         <v>40</v>
       </c>
       <c r="G9" s="12">
         <v>50</v>
       </c>
       <c r="H9" s="12">
         <v>40</v>
       </c>
       <c r="I9" s="11">
@@ -1570,52 +1582,55 @@
       </c>
       <c r="AR9" s="11">
         <v>90</v>
       </c>
       <c r="AS9" s="11">
         <v>106</v>
       </c>
       <c r="AT9" s="11">
         <v>102</v>
       </c>
       <c r="AU9" s="11">
         <v>69</v>
       </c>
       <c r="AV9" s="12">
         <v>64</v>
       </c>
       <c r="AW9" s="11">
         <v>103</v>
       </c>
       <c r="AX9" s="11">
         <v>98</v>
       </c>
       <c r="AY9" s="12">
         <v>94</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>57</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>8</v>
       </c>
       <c r="C10" s="11">
         <v>11</v>
       </c>
       <c r="D10" s="11">
         <v>7</v>
       </c>
       <c r="E10" s="11">
         <v>13</v>
       </c>
       <c r="F10" s="11">
         <v>14</v>
       </c>
       <c r="G10" s="12">
         <v>9</v>
       </c>
       <c r="H10" s="12">
         <v>9</v>
       </c>
       <c r="I10" s="11">
@@ -1725,52 +1740,55 @@
       </c>
       <c r="AR10" s="11">
         <v>38</v>
       </c>
       <c r="AS10" s="11">
         <v>33</v>
       </c>
       <c r="AT10" s="11">
         <v>18</v>
       </c>
       <c r="AU10" s="11">
         <v>6</v>
       </c>
       <c r="AV10" s="12">
         <v>7</v>
       </c>
       <c r="AW10" s="11">
         <v>4</v>
       </c>
       <c r="AX10" s="11">
         <v>26</v>
       </c>
       <c r="AY10" s="12">
         <v>10</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>18</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>50</v>
       </c>
       <c r="C11" s="11">
         <v>34</v>
       </c>
       <c r="D11" s="11">
         <v>59</v>
       </c>
       <c r="E11" s="11">
         <v>60</v>
       </c>
       <c r="F11" s="11">
         <v>53</v>
       </c>
       <c r="G11" s="12">
         <v>62</v>
       </c>
       <c r="H11" s="12">
         <v>96</v>
       </c>
       <c r="I11" s="11">
@@ -1880,52 +1898,55 @@
       </c>
       <c r="AR11" s="11">
         <v>169</v>
       </c>
       <c r="AS11" s="11">
         <v>176</v>
       </c>
       <c r="AT11" s="11">
         <v>125</v>
       </c>
       <c r="AU11" s="11">
         <v>70</v>
       </c>
       <c r="AV11" s="12">
         <v>91</v>
       </c>
       <c r="AW11" s="11">
         <v>87</v>
       </c>
       <c r="AX11" s="11">
         <v>112</v>
       </c>
       <c r="AY11" s="12">
         <v>126</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>137</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>6</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>2</v>
       </c>
       <c r="E12" s="11">
         <v>1</v>
       </c>
       <c r="F12" s="11">
         <v>4</v>
       </c>
       <c r="G12" s="12">
         <v>4</v>
       </c>
       <c r="H12" s="12">
         <v>5</v>
       </c>
       <c r="I12" s="11">
@@ -2035,52 +2056,55 @@
       </c>
       <c r="AR12" s="11">
         <v>1</v>
       </c>
       <c r="AS12" s="11">
         <v>3</v>
       </c>
       <c r="AT12" s="11">
         <v>8</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12">
         <v>5</v>
       </c>
       <c r="AW12" s="11">
         <v>9</v>
       </c>
       <c r="AX12" s="11">
         <v>2</v>
       </c>
       <c r="AY12" s="12">
         <v>10</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>4</v>
       </c>
       <c r="C13" s="11">
         <v>6</v>
       </c>
       <c r="D13" s="11">
         <v>6</v>
       </c>
       <c r="E13" s="11">
         <v>6</v>
       </c>
       <c r="F13" s="11">
         <v>11</v>
       </c>
       <c r="G13" s="12">
         <v>13</v>
       </c>
       <c r="H13" s="12">
         <v>5</v>
       </c>
       <c r="I13" s="11">
@@ -2190,52 +2214,55 @@
       </c>
       <c r="AR13" s="11">
         <v>7</v>
       </c>
       <c r="AS13" s="11">
         <v>28</v>
       </c>
       <c r="AT13" s="11">
         <v>25</v>
       </c>
       <c r="AU13" s="11">
         <v>32</v>
       </c>
       <c r="AV13" s="12">
         <v>26</v>
       </c>
       <c r="AW13" s="11">
         <v>3</v>
       </c>
       <c r="AX13" s="11">
         <v>20</v>
       </c>
       <c r="AY13" s="12">
         <v>24</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>18</v>
       </c>
       <c r="C14" s="11">
         <v>15</v>
       </c>
       <c r="D14" s="11">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>14</v>
       </c>
       <c r="F14" s="11">
         <v>16</v>
       </c>
       <c r="G14" s="12">
         <v>23</v>
       </c>
       <c r="H14" s="12">
         <v>33</v>
       </c>
       <c r="I14" s="11">
@@ -2345,52 +2372,55 @@
       </c>
       <c r="AR14" s="11">
         <v>17</v>
       </c>
       <c r="AS14" s="11">
         <v>53</v>
       </c>
       <c r="AT14" s="11">
         <v>36</v>
       </c>
       <c r="AU14" s="11">
         <v>33</v>
       </c>
       <c r="AV14" s="12">
         <v>44</v>
       </c>
       <c r="AW14" s="11">
         <v>49</v>
       </c>
       <c r="AX14" s="11">
         <v>39</v>
       </c>
       <c r="AY14" s="12">
         <v>57</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>42</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>4</v>
       </c>
       <c r="C15" s="11">
         <v>3</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <v>2</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="12">
         <v>2</v>
       </c>
       <c r="H15" s="12">
         <v>7</v>
       </c>
       <c r="I15" s="11">
@@ -2500,52 +2530,55 @@
       </c>
       <c r="AR15" s="11">
         <v>3</v>
       </c>
       <c r="AS15" s="11">
         <v>8</v>
       </c>
       <c r="AT15" s="11">
         <v>12</v>
       </c>
       <c r="AU15" s="11">
         <v>9</v>
       </c>
       <c r="AV15" s="12">
         <v>11</v>
       </c>
       <c r="AW15" s="11">
         <v>10</v>
       </c>
       <c r="AX15" s="11">
         <v>11</v>
       </c>
       <c r="AY15" s="12">
         <v>4</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>4</v>
       </c>
       <c r="C16" s="11">
         <v>8</v>
       </c>
       <c r="D16" s="11">
         <v>3</v>
       </c>
       <c r="E16" s="11">
         <v>4</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>4</v>
       </c>
       <c r="H16" s="12">
         <v>3</v>
       </c>
       <c r="I16" s="11">
@@ -2655,52 +2688,55 @@
       </c>
       <c r="AR16" s="11">
         <v>4</v>
       </c>
       <c r="AS16" s="11">
         <v>10</v>
       </c>
       <c r="AT16" s="11">
         <v>13</v>
       </c>
       <c r="AU16" s="11">
         <v>17</v>
       </c>
       <c r="AV16" s="12">
         <v>26</v>
       </c>
       <c r="AW16" s="11">
         <v>3</v>
       </c>
       <c r="AX16" s="11">
         <v>16</v>
       </c>
       <c r="AY16" s="12">
         <v>20</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>13</v>
       </c>
       <c r="C17" s="11">
         <v>17</v>
       </c>
       <c r="D17" s="11">
         <v>14</v>
       </c>
       <c r="E17" s="11">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>9</v>
       </c>
       <c r="G17" s="12">
         <v>20</v>
       </c>
       <c r="H17" s="12">
         <v>18</v>
       </c>
       <c r="I17" s="11">
@@ -2810,52 +2846,55 @@
       </c>
       <c r="AR17" s="11">
         <v>45</v>
       </c>
       <c r="AS17" s="11">
         <v>24</v>
       </c>
       <c r="AT17" s="11">
         <v>34</v>
       </c>
       <c r="AU17" s="11">
         <v>20</v>
       </c>
       <c r="AV17" s="12">
         <v>16</v>
       </c>
       <c r="AW17" s="11">
         <v>23</v>
       </c>
       <c r="AX17" s="11">
         <v>21</v>
       </c>
       <c r="AY17" s="12">
         <v>33</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>37</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>2</v>
       </c>
       <c r="C18" s="11">
         <v>7</v>
       </c>
       <c r="D18" s="11">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>6</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="12">
         <v>3</v>
       </c>
       <c r="H18" s="12">
         <v>6</v>
       </c>
       <c r="I18" s="11">
@@ -2965,52 +3004,55 @@
       </c>
       <c r="AR18" s="11">
         <v>4</v>
       </c>
       <c r="AS18" s="11">
         <v>18</v>
       </c>
       <c r="AT18" s="11">
         <v>11</v>
       </c>
       <c r="AU18" s="11">
         <v>8</v>
       </c>
       <c r="AV18" s="12">
         <v>11</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11">
         <v>8</v>
       </c>
       <c r="AY18" s="12">
         <v>4</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>8</v>
       </c>
       <c r="C19" s="11">
         <v>9</v>
       </c>
       <c r="D19" s="11">
         <v>4</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>4</v>
       </c>
       <c r="G19" s="12">
         <v>8</v>
       </c>
       <c r="H19" s="12">
         <v>4</v>
       </c>
       <c r="I19" s="11">
@@ -3120,52 +3162,55 @@
       </c>
       <c r="AR19" s="11">
         <v>8</v>
       </c>
       <c r="AS19" s="11">
         <v>29</v>
       </c>
       <c r="AT19" s="11">
         <v>19</v>
       </c>
       <c r="AU19" s="11">
         <v>14</v>
       </c>
       <c r="AV19" s="12">
         <v>3</v>
       </c>
       <c r="AW19" s="11">
         <v>18</v>
       </c>
       <c r="AX19" s="11">
         <v>21</v>
       </c>
       <c r="AY19" s="12">
         <v>19</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>5</v>
       </c>
       <c r="C20" s="11">
         <v>6</v>
       </c>
       <c r="D20" s="11">
         <v>7</v>
       </c>
       <c r="E20" s="11">
         <v>7</v>
       </c>
       <c r="F20" s="11">
         <v>7</v>
       </c>
       <c r="G20" s="12">
         <v>9</v>
       </c>
       <c r="H20" s="12">
         <v>10</v>
       </c>
       <c r="I20" s="11">
@@ -3275,52 +3320,55 @@
       </c>
       <c r="AR20" s="11">
         <v>13</v>
       </c>
       <c r="AS20" s="11">
         <v>2</v>
       </c>
       <c r="AT20" s="11">
         <v>15</v>
       </c>
       <c r="AU20" s="11">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>15</v>
       </c>
       <c r="AW20" s="11">
         <v>17</v>
       </c>
       <c r="AX20" s="11">
         <v>9</v>
       </c>
       <c r="AY20" s="12">
         <v>13</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>18</v>
       </c>
       <c r="C21" s="11">
         <v>21</v>
       </c>
       <c r="D21" s="11">
         <v>23</v>
       </c>
       <c r="E21" s="11">
         <v>21</v>
       </c>
       <c r="F21" s="11">
         <v>25</v>
       </c>
       <c r="G21" s="12">
         <v>24</v>
       </c>
       <c r="H21" s="12">
         <v>26</v>
       </c>
       <c r="I21" s="11">
@@ -3430,52 +3478,55 @@
       </c>
       <c r="AR21" s="11">
         <v>78</v>
       </c>
       <c r="AS21" s="11">
         <v>51</v>
       </c>
       <c r="AT21" s="11">
         <v>77</v>
       </c>
       <c r="AU21" s="11">
         <v>58</v>
       </c>
       <c r="AV21" s="12">
         <v>65</v>
       </c>
       <c r="AW21" s="11">
         <v>51</v>
       </c>
       <c r="AX21" s="11">
         <v>86</v>
       </c>
       <c r="AY21" s="12">
         <v>86</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>66</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>3</v>
       </c>
       <c r="C22" s="11">
         <v>5</v>
       </c>
       <c r="D22" s="11">
         <v>6</v>
       </c>
       <c r="E22" s="11">
         <v>10</v>
       </c>
       <c r="F22" s="11">
         <v>5</v>
       </c>
       <c r="G22" s="12">
         <v>15</v>
       </c>
       <c r="H22" s="12">
         <v>4</v>
       </c>
       <c r="I22" s="11">
@@ -3585,52 +3636,55 @@
       </c>
       <c r="AR22" s="11">
         <v>13</v>
       </c>
       <c r="AS22" s="11">
         <v>8</v>
       </c>
       <c r="AT22" s="11">
         <v>107</v>
       </c>
       <c r="AU22" s="11">
         <v>10</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="11">
         <v>14</v>
       </c>
       <c r="AX22" s="11">
         <v>14</v>
       </c>
       <c r="AY22" s="12">
         <v>12</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>2</v>
       </c>
       <c r="C23" s="11">
         <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>2</v>
       </c>
       <c r="E23" s="11">
         <v>3</v>
       </c>
       <c r="F23" s="11">
         <v>7</v>
       </c>
       <c r="G23" s="12">
         <v>1</v>
       </c>
       <c r="H23" s="12">
         <v>2</v>
       </c>
       <c r="I23" s="11">
@@ -3740,52 +3794,55 @@
       </c>
       <c r="AR23" s="11">
         <v>1</v>
       </c>
       <c r="AS23" s="11">
         <v>3</v>
       </c>
       <c r="AT23" s="11">
         <v>17</v>
       </c>
       <c r="AU23" s="11">
         <v>11</v>
       </c>
       <c r="AV23" s="12">
         <v>5</v>
       </c>
       <c r="AW23" s="11">
         <v>2</v>
       </c>
       <c r="AX23" s="11">
         <v>5</v>
       </c>
       <c r="AY23" s="12">
         <v>5</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>3</v>
       </c>
       <c r="D24" s="11">
         <v>6</v>
       </c>
       <c r="E24" s="11">
         <v>7</v>
       </c>
       <c r="F24" s="11">
         <v>5</v>
       </c>
       <c r="G24" s="11">
         <v>5</v>
       </c>
       <c r="H24" s="12">
         <v>10</v>
       </c>
       <c r="I24" s="11">
@@ -3895,52 +3952,55 @@
       </c>
       <c r="AR24" s="11">
         <v>12</v>
       </c>
       <c r="AS24" s="11">
         <v>7</v>
       </c>
       <c r="AT24" s="11">
         <v>25</v>
       </c>
       <c r="AU24" s="11">
         <v>7</v>
       </c>
       <c r="AV24" s="12">
         <v>6</v>
       </c>
       <c r="AW24" s="11">
         <v>6</v>
       </c>
       <c r="AX24" s="11">
         <v>14</v>
       </c>
       <c r="AY24" s="12">
         <v>13</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>7</v>
       </c>
       <c r="C25" s="11">
         <v>7</v>
       </c>
       <c r="D25" s="11">
         <v>2</v>
       </c>
       <c r="E25" s="11">
         <v>13</v>
       </c>
       <c r="F25" s="11">
         <v>5</v>
       </c>
       <c r="G25" s="11">
         <v>4</v>
       </c>
       <c r="H25" s="12">
         <v>6</v>
       </c>
       <c r="I25" s="11">
@@ -4050,52 +4110,55 @@
       </c>
       <c r="AR25" s="11">
         <v>24</v>
       </c>
       <c r="AS25" s="11">
         <v>22</v>
       </c>
       <c r="AT25" s="11">
         <v>22</v>
       </c>
       <c r="AU25" s="11">
         <v>8</v>
       </c>
       <c r="AV25" s="12">
         <v>17</v>
       </c>
       <c r="AW25" s="11">
         <v>8</v>
       </c>
       <c r="AX25" s="11">
         <v>6</v>
       </c>
       <c r="AY25" s="12">
         <v>10</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>28</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>6</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>3</v>
       </c>
       <c r="E26" s="11">
         <v>2</v>
       </c>
       <c r="F26" s="11">
         <v>7</v>
       </c>
       <c r="G26" s="11">
         <v>2</v>
       </c>
       <c r="H26" s="12">
         <v>6</v>
       </c>
       <c r="I26" s="11">
@@ -4205,52 +4268,55 @@
       </c>
       <c r="AR26" s="11">
         <v>6</v>
       </c>
       <c r="AS26" s="11">
         <v>10</v>
       </c>
       <c r="AT26" s="11">
         <v>18</v>
       </c>
       <c r="AU26" s="11">
         <v>7</v>
       </c>
       <c r="AV26" s="12">
         <v>4</v>
       </c>
       <c r="AW26" s="11">
         <v>1</v>
       </c>
       <c r="AX26" s="11">
         <v>13</v>
       </c>
       <c r="AY26" s="12">
         <v>6</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>5</v>
       </c>
       <c r="C27" s="15">
         <v>4</v>
       </c>
       <c r="D27" s="15">
         <v>4</v>
       </c>
       <c r="E27" s="15">
         <v>5</v>
       </c>
       <c r="F27" s="15">
         <v>3</v>
       </c>
       <c r="G27" s="15">
         <v>4</v>
       </c>
       <c r="H27" s="15">
         <v>5</v>
       </c>
       <c r="I27" s="15">
@@ -4360,249 +4426,254 @@
       </c>
       <c r="AR27" s="15">
         <v>11</v>
       </c>
       <c r="AS27" s="15">
         <v>14</v>
       </c>
       <c r="AT27" s="15">
         <v>7</v>
       </c>
       <c r="AU27" s="15">
         <v>12</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="15">
         <v>11</v>
       </c>
       <c r="AX27" s="15">
         <v>12</v>
       </c>
       <c r="AY27" s="15">
         <v>4</v>
       </c>
+      <c r="AZ27" s="15">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AY14" sqref="AY14"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AX10" sqref="AX10"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="16" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="30"/>
-[...47 lines deleted...]
-      <c r="AY2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="AY3" s="21" t="s">
+      <c r="AZ3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="29">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30">
         <v>2022</v>
       </c>
-      <c r="C4" s="29"/>
-[...10 lines deleted...]
-      <c r="N4" s="29">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2023</v>
       </c>
-      <c r="O4" s="29"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="26">
         <v>2024</v>
       </c>
-      <c r="AA4" s="25"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="26">
         <v>2025</v>
       </c>
-      <c r="AM4" s="25"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="26">
         <v>2026</v>
       </c>
-      <c r="AY4" s="25"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="28"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4709,106 +4780,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="31" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="31"/>
-[...47 lines deleted...]
-      <c r="AY6" s="31"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>581</v>
       </c>
       <c r="C7" s="11">
         <v>704</v>
       </c>
       <c r="D7" s="11">
         <v>528</v>
       </c>
       <c r="E7" s="11">
         <v>704</v>
       </c>
       <c r="F7" s="11">
         <v>543</v>
       </c>
       <c r="G7" s="12">
         <v>691</v>
       </c>
       <c r="H7" s="12">
         <v>796</v>
       </c>
       <c r="I7" s="11">
@@ -4915,55 +4990,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>1314</v>
       </c>
       <c r="AR7" s="11">
         <v>1545</v>
       </c>
       <c r="AS7" s="11">
         <v>1608</v>
       </c>
       <c r="AT7" s="11">
         <v>1564</v>
       </c>
       <c r="AU7" s="11">
         <v>1272</v>
       </c>
       <c r="AV7" s="12">
         <v>1162</v>
       </c>
       <c r="AW7" s="11">
         <v>1101</v>
       </c>
       <c r="AX7" s="11">
         <v>1392</v>
       </c>
-      <c r="AY7" s="32">
+      <c r="AY7" s="25">
         <v>1188</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>1291</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>214</v>
       </c>
       <c r="C8" s="11">
         <v>232</v>
       </c>
       <c r="D8" s="11">
         <v>183</v>
       </c>
       <c r="E8" s="11">
         <v>252</v>
       </c>
       <c r="F8" s="11">
         <v>219</v>
       </c>
       <c r="G8" s="12">
         <v>257</v>
       </c>
       <c r="H8" s="12">
         <v>256</v>
       </c>
       <c r="I8" s="11">
@@ -5073,52 +5151,55 @@
       </c>
       <c r="AR8" s="11">
         <v>638</v>
       </c>
       <c r="AS8" s="11">
         <v>675</v>
       </c>
       <c r="AT8" s="11">
         <v>587</v>
       </c>
       <c r="AU8" s="11">
         <v>538</v>
       </c>
       <c r="AV8" s="12">
         <v>478</v>
       </c>
       <c r="AW8" s="11">
         <v>528</v>
       </c>
       <c r="AX8" s="11">
         <v>599</v>
       </c>
       <c r="AY8" s="12">
         <v>539</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>631</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>105</v>
       </c>
       <c r="C9" s="11">
         <v>125</v>
       </c>
       <c r="D9" s="11">
         <v>77</v>
       </c>
       <c r="E9" s="11">
         <v>113</v>
       </c>
       <c r="F9" s="11">
         <v>83</v>
       </c>
       <c r="G9" s="12">
         <v>107</v>
       </c>
       <c r="H9" s="12">
         <v>131</v>
       </c>
       <c r="I9" s="11">
@@ -5228,52 +5309,55 @@
       </c>
       <c r="AR9" s="11">
         <v>184</v>
       </c>
       <c r="AS9" s="11">
         <v>244</v>
       </c>
       <c r="AT9" s="11">
         <v>233</v>
       </c>
       <c r="AU9" s="11">
         <v>182</v>
       </c>
       <c r="AV9" s="12">
         <v>127</v>
       </c>
       <c r="AW9" s="11">
         <v>112</v>
       </c>
       <c r="AX9" s="11">
         <v>142</v>
       </c>
       <c r="AY9" s="12">
         <v>141</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>154</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>16</v>
       </c>
       <c r="C10" s="11">
         <v>19</v>
       </c>
       <c r="D10" s="11">
         <v>20</v>
       </c>
       <c r="E10" s="11">
         <v>13</v>
       </c>
       <c r="F10" s="11">
         <v>18</v>
       </c>
       <c r="G10" s="12">
         <v>18</v>
       </c>
       <c r="H10" s="12">
         <v>15</v>
       </c>
       <c r="I10" s="11">
@@ -5383,52 +5467,55 @@
       </c>
       <c r="AR10" s="11">
         <v>11</v>
       </c>
       <c r="AS10" s="11">
         <v>18</v>
       </c>
       <c r="AT10" s="11">
         <v>30</v>
       </c>
       <c r="AU10" s="11">
         <v>26</v>
       </c>
       <c r="AV10" s="12">
         <v>27</v>
       </c>
       <c r="AW10" s="11">
         <v>12</v>
       </c>
       <c r="AX10" s="11">
         <v>26</v>
       </c>
       <c r="AY10" s="12">
         <v>29</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>68</v>
       </c>
       <c r="C11" s="11">
         <v>93</v>
       </c>
       <c r="D11" s="11">
         <v>77</v>
       </c>
       <c r="E11" s="11">
         <v>96</v>
       </c>
       <c r="F11" s="11">
         <v>67</v>
       </c>
       <c r="G11" s="12">
         <v>102</v>
       </c>
       <c r="H11" s="12">
         <v>121</v>
       </c>
       <c r="I11" s="11">
@@ -5538,52 +5625,55 @@
       </c>
       <c r="AR11" s="11">
         <v>258</v>
       </c>
       <c r="AS11" s="11">
         <v>203</v>
       </c>
       <c r="AT11" s="11">
         <v>235</v>
       </c>
       <c r="AU11" s="11">
         <v>155</v>
       </c>
       <c r="AV11" s="12">
         <v>157</v>
       </c>
       <c r="AW11" s="11">
         <v>153</v>
       </c>
       <c r="AX11" s="11">
         <v>173</v>
       </c>
       <c r="AY11" s="12">
         <v>132</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>139</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>7</v>
       </c>
       <c r="D12" s="11">
         <v>3</v>
       </c>
       <c r="E12" s="11">
         <v>3</v>
       </c>
       <c r="F12" s="11">
         <v>3</v>
       </c>
       <c r="G12" s="12">
         <v>6</v>
       </c>
       <c r="H12" s="12">
         <v>6</v>
       </c>
       <c r="I12" s="11">
@@ -5693,52 +5783,55 @@
       </c>
       <c r="AR12" s="11">
         <v>9</v>
       </c>
       <c r="AS12" s="11">
         <v>10</v>
       </c>
       <c r="AT12" s="11">
         <v>12</v>
       </c>
       <c r="AU12" s="11">
         <v>7</v>
       </c>
       <c r="AV12" s="12">
         <v>5</v>
       </c>
       <c r="AW12" s="11">
         <v>10</v>
       </c>
       <c r="AX12" s="11">
         <v>3</v>
       </c>
       <c r="AY12" s="12">
         <v>5</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>20</v>
       </c>
       <c r="C13" s="11">
         <v>19</v>
       </c>
       <c r="D13" s="11">
         <v>22</v>
       </c>
       <c r="E13" s="11">
         <v>28</v>
       </c>
       <c r="F13" s="11">
         <v>15</v>
       </c>
       <c r="G13" s="12">
         <v>16</v>
       </c>
       <c r="H13" s="12">
         <v>34</v>
       </c>
       <c r="I13" s="11">
@@ -5848,52 +5941,55 @@
       </c>
       <c r="AR13" s="11">
         <v>46</v>
       </c>
       <c r="AS13" s="11">
         <v>54</v>
       </c>
       <c r="AT13" s="11">
         <v>54</v>
       </c>
       <c r="AU13" s="11">
         <v>46</v>
       </c>
       <c r="AV13" s="12">
         <v>45</v>
       </c>
       <c r="AW13" s="11">
         <v>24</v>
       </c>
       <c r="AX13" s="11">
         <v>89</v>
       </c>
       <c r="AY13" s="12">
         <v>43</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>44</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>30</v>
       </c>
       <c r="C14" s="11">
         <v>27</v>
       </c>
       <c r="D14" s="11">
         <v>19</v>
       </c>
       <c r="E14" s="11">
         <v>37</v>
       </c>
       <c r="F14" s="11">
         <v>17</v>
       </c>
       <c r="G14" s="12">
         <v>29</v>
       </c>
       <c r="H14" s="12">
         <v>41</v>
       </c>
       <c r="I14" s="11">
@@ -6003,52 +6099,55 @@
       </c>
       <c r="AR14" s="11">
         <v>73</v>
       </c>
       <c r="AS14" s="11">
         <v>54</v>
       </c>
       <c r="AT14" s="11">
         <v>63</v>
       </c>
       <c r="AU14" s="11">
         <v>42</v>
       </c>
       <c r="AV14" s="12">
         <v>57</v>
       </c>
       <c r="AW14" s="11">
         <v>35</v>
       </c>
       <c r="AX14" s="11">
         <v>60</v>
       </c>
       <c r="AY14" s="12">
         <v>50</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>45</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8</v>
       </c>
       <c r="C15" s="11">
         <v>6</v>
       </c>
       <c r="D15" s="11">
         <v>8</v>
       </c>
       <c r="E15" s="11">
         <v>8</v>
       </c>
       <c r="F15" s="11">
         <v>6</v>
       </c>
       <c r="G15" s="12">
         <v>4</v>
       </c>
       <c r="H15" s="12">
         <v>5</v>
       </c>
       <c r="I15" s="11">
@@ -6158,52 +6257,55 @@
       </c>
       <c r="AR15" s="11">
         <v>16</v>
       </c>
       <c r="AS15" s="11">
         <v>20</v>
       </c>
       <c r="AT15" s="11">
         <v>20</v>
       </c>
       <c r="AU15" s="11">
         <v>11</v>
       </c>
       <c r="AV15" s="12">
         <v>5</v>
       </c>
       <c r="AW15" s="11">
         <v>6</v>
       </c>
       <c r="AX15" s="11">
         <v>17</v>
       </c>
       <c r="AY15" s="12">
         <v>12</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>19</v>
       </c>
       <c r="D16" s="11">
         <v>13</v>
       </c>
       <c r="E16" s="11">
         <v>16</v>
       </c>
       <c r="F16" s="11">
         <v>20</v>
       </c>
       <c r="G16" s="12">
         <v>13</v>
       </c>
       <c r="H16" s="12">
         <v>17</v>
       </c>
       <c r="I16" s="11">
@@ -6313,52 +6415,55 @@
       </c>
       <c r="AR16" s="11">
         <v>22</v>
       </c>
       <c r="AS16" s="11">
         <v>26</v>
       </c>
       <c r="AT16" s="11">
         <v>40</v>
       </c>
       <c r="AU16" s="11">
         <v>34</v>
       </c>
       <c r="AV16" s="12">
         <v>28</v>
       </c>
       <c r="AW16" s="11">
         <v>12</v>
       </c>
       <c r="AX16" s="11">
         <v>24</v>
       </c>
       <c r="AY16" s="12">
         <v>22</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>30</v>
       </c>
       <c r="D17" s="11">
         <v>22</v>
       </c>
       <c r="E17" s="11">
         <v>29</v>
       </c>
       <c r="F17" s="11">
         <v>20</v>
       </c>
       <c r="G17" s="12">
         <v>29</v>
       </c>
       <c r="H17" s="12">
         <v>33</v>
       </c>
       <c r="I17" s="11">
@@ -6468,52 +6573,55 @@
       </c>
       <c r="AR17" s="11">
         <v>68</v>
       </c>
       <c r="AS17" s="11">
         <v>45</v>
       </c>
       <c r="AT17" s="11">
         <v>62</v>
       </c>
       <c r="AU17" s="11">
         <v>41</v>
       </c>
       <c r="AV17" s="12">
         <v>38</v>
       </c>
       <c r="AW17" s="11">
         <v>34</v>
       </c>
       <c r="AX17" s="11">
         <v>33</v>
       </c>
       <c r="AY17" s="12">
         <v>30</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>48</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>5</v>
       </c>
       <c r="C18" s="11">
         <v>9</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>3</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12">
         <v>4</v>
       </c>
       <c r="I18" s="11">
@@ -6623,52 +6731,55 @@
       </c>
       <c r="AR18" s="11">
         <v>7</v>
       </c>
       <c r="AS18" s="11">
         <v>8</v>
       </c>
       <c r="AT18" s="11">
         <v>14</v>
       </c>
       <c r="AU18" s="11">
         <v>5</v>
       </c>
       <c r="AV18" s="12">
         <v>5</v>
       </c>
       <c r="AW18" s="11">
         <v>5</v>
       </c>
       <c r="AX18" s="11">
         <v>13</v>
       </c>
       <c r="AY18" s="12">
         <v>15</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>7</v>
       </c>
       <c r="C19" s="11">
         <v>13</v>
       </c>
       <c r="D19" s="11">
         <v>12</v>
       </c>
       <c r="E19" s="11">
         <v>3</v>
       </c>
       <c r="F19" s="11">
         <v>5</v>
       </c>
       <c r="G19" s="12">
         <v>8</v>
       </c>
       <c r="H19" s="12">
         <v>10</v>
       </c>
       <c r="I19" s="11">
@@ -6778,52 +6889,55 @@
       </c>
       <c r="AR19" s="11">
         <v>18</v>
       </c>
       <c r="AS19" s="11">
         <v>14</v>
       </c>
       <c r="AT19" s="11">
         <v>7</v>
       </c>
       <c r="AU19" s="11">
         <v>16</v>
       </c>
       <c r="AV19" s="12">
         <v>17</v>
       </c>
       <c r="AW19" s="11">
         <v>7</v>
       </c>
       <c r="AX19" s="11">
         <v>14</v>
       </c>
       <c r="AY19" s="12">
         <v>7</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>4</v>
       </c>
       <c r="C20" s="11">
         <v>14</v>
       </c>
       <c r="D20" s="11">
         <v>18</v>
       </c>
       <c r="E20" s="11">
         <v>8</v>
       </c>
       <c r="F20" s="11">
         <v>7</v>
       </c>
       <c r="G20" s="12">
         <v>10</v>
       </c>
       <c r="H20" s="12">
         <v>16</v>
       </c>
       <c r="I20" s="11">
@@ -6933,52 +7047,55 @@
       </c>
       <c r="AR20" s="11">
         <v>10</v>
       </c>
       <c r="AS20" s="11">
         <v>22</v>
       </c>
       <c r="AT20" s="11">
         <v>26</v>
       </c>
       <c r="AU20" s="11">
         <v>19</v>
       </c>
       <c r="AV20" s="12">
         <v>14</v>
       </c>
       <c r="AW20" s="11">
         <v>11</v>
       </c>
       <c r="AX20" s="11">
         <v>17</v>
       </c>
       <c r="AY20" s="12">
         <v>9</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>23</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>37</v>
       </c>
       <c r="C21" s="11">
         <v>36</v>
       </c>
       <c r="D21" s="11">
         <v>23</v>
       </c>
       <c r="E21" s="11">
         <v>40</v>
       </c>
       <c r="F21" s="11">
         <v>30</v>
       </c>
       <c r="G21" s="12">
         <v>42</v>
       </c>
       <c r="H21" s="12">
         <v>41</v>
       </c>
       <c r="I21" s="11">
@@ -7088,52 +7205,55 @@
       </c>
       <c r="AR21" s="11">
         <v>92</v>
       </c>
       <c r="AS21" s="11">
         <v>80</v>
       </c>
       <c r="AT21" s="11">
         <v>99</v>
       </c>
       <c r="AU21" s="11">
         <v>60</v>
       </c>
       <c r="AV21" s="12">
         <v>71</v>
       </c>
       <c r="AW21" s="11">
         <v>70</v>
       </c>
       <c r="AX21" s="11">
         <v>72</v>
       </c>
       <c r="AY21" s="12">
         <v>87</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>69</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>3</v>
       </c>
       <c r="C22" s="11">
         <v>8</v>
       </c>
       <c r="D22" s="11">
         <v>6</v>
       </c>
       <c r="E22" s="11">
         <v>9</v>
       </c>
       <c r="F22" s="11">
         <v>6</v>
       </c>
       <c r="G22" s="12">
         <v>12</v>
       </c>
       <c r="H22" s="12">
         <v>8</v>
       </c>
       <c r="I22" s="11">
@@ -7243,52 +7363,55 @@
       </c>
       <c r="AR22" s="11">
         <v>13</v>
       </c>
       <c r="AS22" s="11">
         <v>14</v>
       </c>
       <c r="AT22" s="11">
         <v>6</v>
       </c>
       <c r="AU22" s="11">
         <v>26</v>
       </c>
       <c r="AV22" s="12">
         <v>16</v>
       </c>
       <c r="AW22" s="11">
         <v>21</v>
       </c>
       <c r="AX22" s="11">
         <v>37</v>
       </c>
       <c r="AY22" s="12">
         <v>24</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>4</v>
       </c>
       <c r="C23" s="11">
         <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>7</v>
       </c>
       <c r="E23" s="11">
         <v>7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="12">
         <v>5</v>
       </c>
       <c r="H23" s="12">
         <v>12</v>
       </c>
       <c r="I23" s="11">
@@ -7398,52 +7521,55 @@
       </c>
       <c r="AR23" s="11">
         <v>13</v>
       </c>
       <c r="AS23" s="11">
         <v>19</v>
       </c>
       <c r="AT23" s="11">
         <v>12</v>
       </c>
       <c r="AU23" s="11">
         <v>4</v>
       </c>
       <c r="AV23" s="12">
         <v>7</v>
       </c>
       <c r="AW23" s="11">
         <v>5</v>
       </c>
       <c r="AX23" s="11">
         <v>14</v>
       </c>
       <c r="AY23" s="12">
         <v>5</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>9</v>
       </c>
       <c r="C24" s="11">
         <v>7</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>8</v>
       </c>
       <c r="F24" s="11">
         <v>7</v>
       </c>
       <c r="G24" s="11">
         <v>12</v>
       </c>
       <c r="H24" s="12">
         <v>10</v>
       </c>
       <c r="I24" s="11">
@@ -7553,52 +7679,55 @@
       </c>
       <c r="AR24" s="11">
         <v>13</v>
       </c>
       <c r="AS24" s="11">
         <v>17</v>
       </c>
       <c r="AT24" s="11">
         <v>21</v>
       </c>
       <c r="AU24" s="11">
         <v>23</v>
       </c>
       <c r="AV24" s="12">
         <v>13</v>
       </c>
       <c r="AW24" s="11">
         <v>15</v>
       </c>
       <c r="AX24" s="11">
         <v>22</v>
       </c>
       <c r="AY24" s="12">
         <v>8</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>6</v>
       </c>
       <c r="C25" s="11">
         <v>18</v>
       </c>
       <c r="D25" s="11">
         <v>9</v>
       </c>
       <c r="E25" s="11">
         <v>15</v>
       </c>
       <c r="F25" s="11">
         <v>7</v>
       </c>
       <c r="G25" s="11">
         <v>7</v>
       </c>
       <c r="H25" s="12">
         <v>13</v>
       </c>
       <c r="I25" s="11">
@@ -7708,52 +7837,55 @@
       </c>
       <c r="AR25" s="11">
         <v>19</v>
       </c>
       <c r="AS25" s="11">
         <v>62</v>
       </c>
       <c r="AT25" s="11">
         <v>24</v>
       </c>
       <c r="AU25" s="11">
         <v>16</v>
       </c>
       <c r="AV25" s="12">
         <v>39</v>
       </c>
       <c r="AW25" s="11">
         <v>14</v>
       </c>
       <c r="AX25" s="11">
         <v>18</v>
       </c>
       <c r="AY25" s="12">
         <v>14</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>5</v>
       </c>
       <c r="C26" s="11">
         <v>7</v>
       </c>
       <c r="D26" s="11">
         <v>3</v>
       </c>
       <c r="E26" s="11">
         <v>6</v>
       </c>
       <c r="F26" s="11">
         <v>5</v>
       </c>
       <c r="G26" s="11">
         <v>6</v>
       </c>
       <c r="H26" s="12">
         <v>11</v>
       </c>
       <c r="I26" s="11">
@@ -7863,52 +7995,55 @@
       </c>
       <c r="AR26" s="11">
         <v>18</v>
       </c>
       <c r="AS26" s="11">
         <v>10</v>
       </c>
       <c r="AT26" s="11">
         <v>11</v>
       </c>
       <c r="AU26" s="11">
         <v>7</v>
       </c>
       <c r="AV26" s="12">
         <v>8</v>
       </c>
       <c r="AW26" s="11">
         <v>9</v>
       </c>
       <c r="AX26" s="11">
         <v>11</v>
       </c>
       <c r="AY26" s="12">
         <v>8</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>9</v>
       </c>
       <c r="D27" s="15">
         <v>3</v>
       </c>
       <c r="E27" s="15">
         <v>8</v>
       </c>
       <c r="F27" s="15">
         <v>3</v>
       </c>
       <c r="G27" s="15">
         <v>4</v>
       </c>
       <c r="H27" s="15">
         <v>12</v>
       </c>
       <c r="I27" s="15">
@@ -8018,248 +8153,253 @@
       </c>
       <c r="AR27" s="15">
         <v>17</v>
       </c>
       <c r="AS27" s="15">
         <v>13</v>
       </c>
       <c r="AT27" s="15">
         <v>8</v>
       </c>
       <c r="AU27" s="15">
         <v>14</v>
       </c>
       <c r="AV27" s="15">
         <v>5</v>
       </c>
       <c r="AW27" s="15">
         <v>18</v>
       </c>
       <c r="AX27" s="15">
         <v>8</v>
       </c>
       <c r="AY27" s="15">
         <v>8</v>
       </c>
+      <c r="AZ27" s="15">
+        <v>8</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AY14" sqref="AY14"/>
-      <selection pane="topRight" activeCell="AX21" sqref="AX21"/>
+      <selection activeCell="AX10" sqref="AX10"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="16" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="30"/>
-[...47 lines deleted...]
-      <c r="AY2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="AY3" s="21" t="s">
+      <c r="AZ3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="29">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30">
         <v>2022</v>
       </c>
-      <c r="C4" s="29"/>
-[...10 lines deleted...]
-      <c r="N4" s="29">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2023</v>
       </c>
-      <c r="O4" s="29"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="26">
         <v>2024</v>
       </c>
-      <c r="AA4" s="25"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="26">
         <v>2025</v>
       </c>
-      <c r="AM4" s="25"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="26">
         <v>2026</v>
       </c>
-      <c r="AY4" s="25"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="28"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -8366,106 +8506,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="31" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="31"/>
-[...47 lines deleted...]
-      <c r="AY6" s="31"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>-240</v>
       </c>
       <c r="C7" s="11">
         <v>-332</v>
       </c>
       <c r="D7" s="11">
         <v>-162</v>
       </c>
       <c r="E7" s="11">
         <v>-294</v>
       </c>
       <c r="F7" s="11">
         <v>-174</v>
       </c>
       <c r="G7" s="12">
         <v>-211</v>
       </c>
       <c r="H7" s="12">
         <v>-299</v>
       </c>
       <c r="I7" s="11">
@@ -8572,55 +8716,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>-412</v>
       </c>
       <c r="AR7" s="11">
         <v>-563</v>
       </c>
       <c r="AS7" s="11">
         <v>-459</v>
       </c>
       <c r="AT7" s="11">
         <v>-316</v>
       </c>
       <c r="AU7" s="11">
         <v>-412</v>
       </c>
       <c r="AV7" s="12">
         <v>-292</v>
       </c>
       <c r="AW7" s="11">
         <v>-277</v>
       </c>
       <c r="AX7" s="11">
         <v>-326</v>
       </c>
-      <c r="AY7" s="32">
+      <c r="AY7" s="25">
         <v>-141</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>-293</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>-79</v>
       </c>
       <c r="C8" s="11">
         <v>-65</v>
       </c>
       <c r="D8" s="11">
         <v>-22</v>
       </c>
       <c r="E8" s="11">
         <v>-84</v>
       </c>
       <c r="F8" s="11">
         <v>-74</v>
       </c>
       <c r="G8" s="12">
         <v>-39</v>
       </c>
       <c r="H8" s="12">
         <v>-54</v>
       </c>
       <c r="I8" s="11">
@@ -8730,52 +8877,55 @@
       </c>
       <c r="AR8" s="11">
         <v>-200</v>
       </c>
       <c r="AS8" s="11">
         <v>-131</v>
       </c>
       <c r="AT8" s="11">
         <v>-30</v>
       </c>
       <c r="AU8" s="11">
         <v>-81</v>
       </c>
       <c r="AV8" s="12">
         <v>-29</v>
       </c>
       <c r="AW8" s="11">
         <v>-125</v>
       </c>
       <c r="AX8" s="11">
         <v>-66</v>
       </c>
       <c r="AY8" s="12">
         <v>-42</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>-162</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-64</v>
       </c>
       <c r="C9" s="11">
         <v>-84</v>
       </c>
       <c r="D9" s="11">
         <v>-47</v>
       </c>
       <c r="E9" s="11">
         <v>-64</v>
       </c>
       <c r="F9" s="11">
         <v>-43</v>
       </c>
       <c r="G9" s="12">
         <v>-57</v>
       </c>
       <c r="H9" s="12">
         <v>-91</v>
       </c>
       <c r="I9" s="11">
@@ -8885,52 +9035,55 @@
       </c>
       <c r="AR9" s="11">
         <v>-94</v>
       </c>
       <c r="AS9" s="11">
         <v>-138</v>
       </c>
       <c r="AT9" s="11">
         <v>-131</v>
       </c>
       <c r="AU9" s="11">
         <v>-113</v>
       </c>
       <c r="AV9" s="12">
         <v>-63</v>
       </c>
       <c r="AW9" s="11">
         <v>-9</v>
       </c>
       <c r="AX9" s="11">
         <v>-44</v>
       </c>
       <c r="AY9" s="12">
         <v>-47</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>-97</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>-8</v>
       </c>
       <c r="C10" s="11">
         <v>-8</v>
       </c>
       <c r="D10" s="11">
         <v>-13</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>-4</v>
       </c>
       <c r="G10" s="12">
         <v>-9</v>
       </c>
       <c r="H10" s="12">
         <v>-6</v>
       </c>
       <c r="I10" s="11">
@@ -9040,52 +9193,55 @@
       </c>
       <c r="AR10" s="11">
         <v>27</v>
       </c>
       <c r="AS10" s="11">
         <v>15</v>
       </c>
       <c r="AT10" s="11">
         <v>-12</v>
       </c>
       <c r="AU10" s="11">
         <v>-20</v>
       </c>
       <c r="AV10" s="12">
         <v>-20</v>
       </c>
       <c r="AW10" s="11">
         <v>-8</v>
       </c>
       <c r="AX10" s="11">
         <v>0</v>
       </c>
       <c r="AY10" s="12">
         <v>-19</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>-18</v>
       </c>
       <c r="C11" s="11">
         <v>-59</v>
       </c>
       <c r="D11" s="11">
         <v>-18</v>
       </c>
       <c r="E11" s="11">
         <v>-36</v>
       </c>
       <c r="F11" s="11">
         <v>-14</v>
       </c>
       <c r="G11" s="12">
         <v>-40</v>
       </c>
       <c r="H11" s="12">
         <v>-25</v>
       </c>
       <c r="I11" s="11">
@@ -9195,52 +9351,55 @@
       </c>
       <c r="AR11" s="11">
         <v>-89</v>
       </c>
       <c r="AS11" s="11">
         <v>-27</v>
       </c>
       <c r="AT11" s="11">
         <v>-110</v>
       </c>
       <c r="AU11" s="11">
         <v>-85</v>
       </c>
       <c r="AV11" s="12">
         <v>-66</v>
       </c>
       <c r="AW11" s="11">
         <v>-66</v>
       </c>
       <c r="AX11" s="11">
         <v>-61</v>
       </c>
       <c r="AY11" s="12">
         <v>-6</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>-4</v>
       </c>
       <c r="D12" s="11">
         <v>-1</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11">
         <v>1</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="12">
         <v>-1</v>
       </c>
       <c r="I12" s="11">
@@ -9350,52 +9509,55 @@
       </c>
       <c r="AR12" s="11">
         <v>-8</v>
       </c>
       <c r="AS12" s="11">
         <v>-7</v>
       </c>
       <c r="AT12" s="11">
         <v>-4</v>
       </c>
       <c r="AU12" s="11">
         <v>-4</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="11">
         <v>-1</v>
       </c>
       <c r="AX12" s="11">
         <v>-1</v>
       </c>
       <c r="AY12" s="12">
         <v>5</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>-16</v>
       </c>
       <c r="C13" s="11">
         <v>-13</v>
       </c>
       <c r="D13" s="11">
         <v>-16</v>
       </c>
       <c r="E13" s="11">
         <v>-22</v>
       </c>
       <c r="F13" s="11">
         <v>-4</v>
       </c>
       <c r="G13" s="12">
         <v>-3</v>
       </c>
       <c r="H13" s="12">
         <v>-29</v>
       </c>
       <c r="I13" s="11">
@@ -9505,52 +9667,55 @@
       </c>
       <c r="AR13" s="11">
         <v>-39</v>
       </c>
       <c r="AS13" s="11">
         <v>-26</v>
       </c>
       <c r="AT13" s="11">
         <v>-29</v>
       </c>
       <c r="AU13" s="11">
         <v>-14</v>
       </c>
       <c r="AV13" s="12">
         <v>-19</v>
       </c>
       <c r="AW13" s="11">
         <v>-21</v>
       </c>
       <c r="AX13" s="11">
         <v>-69</v>
       </c>
       <c r="AY13" s="12">
         <v>-19</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>-12</v>
       </c>
       <c r="C14" s="11">
         <v>-12</v>
       </c>
       <c r="D14" s="11">
         <v>-3</v>
       </c>
       <c r="E14" s="11">
         <v>-23</v>
       </c>
       <c r="F14" s="11">
         <v>-1</v>
       </c>
       <c r="G14" s="12">
         <v>-6</v>
       </c>
       <c r="H14" s="12">
         <v>-8</v>
       </c>
       <c r="I14" s="11">
@@ -9660,52 +9825,55 @@
       </c>
       <c r="AR14" s="11">
         <v>-56</v>
       </c>
       <c r="AS14" s="11">
         <v>-1</v>
       </c>
       <c r="AT14" s="11">
         <v>-27</v>
       </c>
       <c r="AU14" s="11">
         <v>-9</v>
       </c>
       <c r="AV14" s="12">
         <v>-13</v>
       </c>
       <c r="AW14" s="11">
         <v>14</v>
       </c>
       <c r="AX14" s="11">
         <v>-21</v>
       </c>
       <c r="AY14" s="12">
         <v>7</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>-4</v>
       </c>
       <c r="C15" s="11">
         <v>-3</v>
       </c>
       <c r="D15" s="11">
         <v>-5</v>
       </c>
       <c r="E15" s="11">
         <v>-6</v>
       </c>
       <c r="F15" s="11">
         <v>-5</v>
       </c>
       <c r="G15" s="12">
         <v>-2</v>
       </c>
       <c r="H15" s="12">
         <v>2</v>
       </c>
       <c r="I15" s="11">
@@ -9815,52 +9983,55 @@
       </c>
       <c r="AR15" s="11">
         <v>-13</v>
       </c>
       <c r="AS15" s="11">
         <v>-12</v>
       </c>
       <c r="AT15" s="11">
         <v>-8</v>
       </c>
       <c r="AU15" s="11">
         <v>-2</v>
       </c>
       <c r="AV15" s="12">
         <v>6</v>
       </c>
       <c r="AW15" s="11">
         <v>4</v>
       </c>
       <c r="AX15" s="11">
         <v>-6</v>
       </c>
       <c r="AY15" s="12">
         <v>-8</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>-11</v>
       </c>
       <c r="C16" s="11">
         <v>-11</v>
       </c>
       <c r="D16" s="11">
         <v>-10</v>
       </c>
       <c r="E16" s="11">
         <v>-12</v>
       </c>
       <c r="F16" s="11">
         <v>-13</v>
       </c>
       <c r="G16" s="12">
         <v>-9</v>
       </c>
       <c r="H16" s="12">
         <v>-14</v>
       </c>
       <c r="I16" s="11">
@@ -9970,52 +10141,55 @@
       </c>
       <c r="AR16" s="11">
         <v>-18</v>
       </c>
       <c r="AS16" s="11">
         <v>-16</v>
       </c>
       <c r="AT16" s="11">
         <v>-27</v>
       </c>
       <c r="AU16" s="11">
         <v>-17</v>
       </c>
       <c r="AV16" s="12">
         <v>-2</v>
       </c>
       <c r="AW16" s="11">
         <v>-9</v>
       </c>
       <c r="AX16" s="11">
         <v>-8</v>
       </c>
       <c r="AY16" s="12">
         <v>-2</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-3</v>
       </c>
       <c r="C17" s="11">
         <v>-13</v>
       </c>
       <c r="D17" s="11">
         <v>-8</v>
       </c>
       <c r="E17" s="11">
         <v>-15</v>
       </c>
       <c r="F17" s="11">
         <v>-11</v>
       </c>
       <c r="G17" s="12">
         <v>-9</v>
       </c>
       <c r="H17" s="12">
         <v>-15</v>
       </c>
       <c r="I17" s="11">
@@ -10125,52 +10299,55 @@
       </c>
       <c r="AR17" s="11">
         <v>-23</v>
       </c>
       <c r="AS17" s="11">
         <v>-21</v>
       </c>
       <c r="AT17" s="11">
         <v>-28</v>
       </c>
       <c r="AU17" s="11">
         <v>-21</v>
       </c>
       <c r="AV17" s="12">
         <v>-22</v>
       </c>
       <c r="AW17" s="11">
         <v>-11</v>
       </c>
       <c r="AX17" s="11">
         <v>-12</v>
       </c>
       <c r="AY17" s="12">
         <v>3</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>-3</v>
       </c>
       <c r="C18" s="11">
         <v>-2</v>
       </c>
       <c r="D18" s="11">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11">
         <v>-2</v>
       </c>
       <c r="G18" s="12">
         <v>-1</v>
       </c>
       <c r="H18" s="12">
         <v>2</v>
       </c>
       <c r="I18" s="11">
@@ -10280,52 +10457,55 @@
       </c>
       <c r="AR18" s="11">
         <v>-3</v>
       </c>
       <c r="AS18" s="11">
         <v>10</v>
       </c>
       <c r="AT18" s="11">
         <v>-3</v>
       </c>
       <c r="AU18" s="11">
         <v>3</v>
       </c>
       <c r="AV18" s="12">
         <v>6</v>
       </c>
       <c r="AW18" s="11">
         <v>-3</v>
       </c>
       <c r="AX18" s="11">
         <v>-5</v>
       </c>
       <c r="AY18" s="12">
         <v>-11</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-4</v>
       </c>
       <c r="D19" s="11">
         <v>-8</v>
       </c>
       <c r="E19" s="11">
         <v>2</v>
       </c>
       <c r="F19" s="11">
         <v>-1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>-6</v>
       </c>
       <c r="I19" s="11">
@@ -10435,52 +10615,55 @@
       </c>
       <c r="AR19" s="11">
         <v>-10</v>
       </c>
       <c r="AS19" s="11">
         <v>15</v>
       </c>
       <c r="AT19" s="11">
         <v>12</v>
       </c>
       <c r="AU19" s="11">
         <v>-2</v>
       </c>
       <c r="AV19" s="12">
         <v>-14</v>
       </c>
       <c r="AW19" s="11">
         <v>11</v>
       </c>
       <c r="AX19" s="11">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>12</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>1</v>
       </c>
       <c r="C20" s="11">
         <v>-8</v>
       </c>
       <c r="D20" s="11">
         <v>-11</v>
       </c>
       <c r="E20" s="11">
         <v>-1</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="12">
         <v>-1</v>
       </c>
       <c r="H20" s="12">
         <v>-6</v>
       </c>
       <c r="I20" s="11">
@@ -10590,52 +10773,55 @@
       </c>
       <c r="AR20" s="11">
         <v>3</v>
       </c>
       <c r="AS20" s="11">
         <v>-20</v>
       </c>
       <c r="AT20" s="11">
         <v>-11</v>
       </c>
       <c r="AU20" s="11">
         <v>-10</v>
       </c>
       <c r="AV20" s="12">
         <v>1</v>
       </c>
       <c r="AW20" s="11">
         <v>6</v>
       </c>
       <c r="AX20" s="11">
         <v>-8</v>
       </c>
       <c r="AY20" s="12">
         <v>4</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>-19</v>
       </c>
       <c r="C21" s="11">
         <v>-15</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>-19</v>
       </c>
       <c r="F21" s="11">
         <v>-5</v>
       </c>
       <c r="G21" s="12">
         <v>-18</v>
       </c>
       <c r="H21" s="12">
         <v>-15</v>
       </c>
       <c r="I21" s="11">
@@ -10745,52 +10931,55 @@
       </c>
       <c r="AR21" s="11">
         <v>-14</v>
       </c>
       <c r="AS21" s="11">
         <v>-29</v>
       </c>
       <c r="AT21" s="11">
         <v>-22</v>
       </c>
       <c r="AU21" s="11">
         <v>-2</v>
       </c>
       <c r="AV21" s="12">
         <v>-6</v>
       </c>
       <c r="AW21" s="11">
         <v>-19</v>
       </c>
       <c r="AX21" s="11">
         <v>14</v>
       </c>
       <c r="AY21" s="12">
         <v>-1</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>-3</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>1</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="12">
         <v>3</v>
       </c>
       <c r="H22" s="12">
         <v>-4</v>
       </c>
       <c r="I22" s="11">
@@ -10900,52 +11089,55 @@
       </c>
       <c r="AR22" s="11">
         <v>0</v>
       </c>
       <c r="AS22" s="11">
         <v>-6</v>
       </c>
       <c r="AT22" s="11">
         <v>101</v>
       </c>
       <c r="AU22" s="11">
         <v>-16</v>
       </c>
       <c r="AV22" s="12">
         <v>-11</v>
       </c>
       <c r="AW22" s="11">
         <v>-7</v>
       </c>
       <c r="AX22" s="11">
         <v>-23</v>
       </c>
       <c r="AY22" s="12">
         <v>-12</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>-2</v>
       </c>
       <c r="C23" s="11">
         <v>-3</v>
       </c>
       <c r="D23" s="11">
         <v>-5</v>
       </c>
       <c r="E23" s="11">
         <v>-4</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="12">
         <v>-4</v>
       </c>
       <c r="H23" s="12">
         <v>-10</v>
       </c>
       <c r="I23" s="11">
@@ -11055,52 +11247,55 @@
       </c>
       <c r="AR23" s="11">
         <v>-12</v>
       </c>
       <c r="AS23" s="11">
         <v>-16</v>
       </c>
       <c r="AT23" s="11">
         <v>5</v>
       </c>
       <c r="AU23" s="11">
         <v>7</v>
       </c>
       <c r="AV23" s="12">
         <v>-2</v>
       </c>
       <c r="AW23" s="11">
         <v>-3</v>
       </c>
       <c r="AX23" s="11">
         <v>-9</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-4</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>-1</v>
       </c>
       <c r="F24" s="11">
         <v>-2</v>
       </c>
       <c r="G24" s="11">
         <v>-7</v>
       </c>
       <c r="H24" s="12">
         <v>0</v>
       </c>
       <c r="I24" s="11">
@@ -11210,52 +11405,55 @@
       </c>
       <c r="AR24" s="11">
         <v>-1</v>
       </c>
       <c r="AS24" s="11">
         <v>-10</v>
       </c>
       <c r="AT24" s="11">
         <v>4</v>
       </c>
       <c r="AU24" s="11">
         <v>-16</v>
       </c>
       <c r="AV24" s="12">
         <v>-7</v>
       </c>
       <c r="AW24" s="11">
         <v>-9</v>
       </c>
       <c r="AX24" s="11">
         <v>-8</v>
       </c>
       <c r="AY24" s="12">
         <v>5</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>1</v>
       </c>
       <c r="C25" s="11">
         <v>-11</v>
       </c>
       <c r="D25" s="11">
         <v>-7</v>
       </c>
       <c r="E25" s="11">
         <v>-2</v>
       </c>
       <c r="F25" s="11">
         <v>-2</v>
       </c>
       <c r="G25" s="11">
         <v>-3</v>
       </c>
       <c r="H25" s="12">
         <v>-7</v>
       </c>
       <c r="I25" s="11">
@@ -11365,52 +11563,55 @@
       </c>
       <c r="AR25" s="11">
         <v>5</v>
       </c>
       <c r="AS25" s="11">
         <v>-40</v>
       </c>
       <c r="AT25" s="11">
         <v>-2</v>
       </c>
       <c r="AU25" s="11">
         <v>-8</v>
       </c>
       <c r="AV25" s="12">
         <v>-22</v>
       </c>
       <c r="AW25" s="11">
         <v>-6</v>
       </c>
       <c r="AX25" s="11">
         <v>-12</v>
       </c>
       <c r="AY25" s="12">
         <v>-4</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>1</v>
       </c>
       <c r="C26" s="11">
         <v>-5</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>-4</v>
       </c>
       <c r="F26" s="11">
         <v>2</v>
       </c>
       <c r="G26" s="11">
         <v>-4</v>
       </c>
       <c r="H26" s="12">
         <v>-5</v>
       </c>
       <c r="I26" s="11">
@@ -11520,52 +11721,55 @@
       </c>
       <c r="AR26" s="11">
         <v>-12</v>
       </c>
       <c r="AS26" s="11">
         <v>0</v>
       </c>
       <c r="AT26" s="11">
         <v>7</v>
       </c>
       <c r="AU26" s="11">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>-4</v>
       </c>
       <c r="AW26" s="11">
         <v>-8</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>-2</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>-1</v>
       </c>
       <c r="C27" s="15">
         <v>-5</v>
       </c>
       <c r="D27" s="15">
         <v>1</v>
       </c>
       <c r="E27" s="15">
         <v>-3</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="15">
         <v>-7</v>
       </c>
       <c r="I27" s="15">
@@ -11675,75 +11879,78 @@
       </c>
       <c r="AR27" s="15">
         <v>-6</v>
       </c>
       <c r="AS27" s="15">
         <v>1</v>
       </c>
       <c r="AT27" s="15">
         <v>-1</v>
       </c>
       <c r="AU27" s="15">
         <v>-2</v>
       </c>
       <c r="AV27" s="15">
         <v>-5</v>
       </c>
       <c r="AW27" s="15">
         <v>-7</v>
       </c>
       <c r="AX27" s="15">
         <v>4</v>
       </c>
       <c r="AY27" s="15">
         <v>-4</v>
       </c>
+      <c r="AZ27" s="15">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>