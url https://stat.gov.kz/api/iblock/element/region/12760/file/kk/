--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-45" yWindow="2985" windowWidth="18150" windowHeight="9315"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Өңіраралық көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -740,78 +740,78 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AV6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.42578125" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.42578125" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -821,67 +821,68 @@
       <c r="AB2" s="31"/>
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="AZ3" s="21" t="s">
+      <c r="BA3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="30">
         <v>2022</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30">
         <v>2023</v>
       </c>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
@@ -900,52 +901,53 @@
       <c r="AF4" s="26"/>
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26">
         <v>2025</v>
       </c>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="26"/>
       <c r="AU4" s="26"/>
       <c r="AV4" s="26"/>
       <c r="AW4" s="27"/>
       <c r="AX4" s="26">
         <v>2026</v>
       </c>
       <c r="AY4" s="26"/>
       <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -1056,52 +1058,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BA5" s="23" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -1111,52 +1116,53 @@
       <c r="AB6" s="32"/>
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>341</v>
       </c>
       <c r="C7" s="11">
         <v>372</v>
       </c>
       <c r="D7" s="11">
         <v>366</v>
       </c>
       <c r="E7" s="11">
         <v>410</v>
       </c>
       <c r="F7" s="11">
         <v>369</v>
       </c>
       <c r="G7" s="12">
         <v>480</v>
       </c>
       <c r="H7" s="12">
         <v>497</v>
       </c>
       <c r="I7" s="11">
@@ -1269,52 +1275,55 @@
       </c>
       <c r="AS7" s="11">
         <v>1149</v>
       </c>
       <c r="AT7" s="11">
         <v>1248</v>
       </c>
       <c r="AU7" s="11">
         <v>860</v>
       </c>
       <c r="AV7" s="12">
         <v>870</v>
       </c>
       <c r="AW7" s="11">
         <v>824</v>
       </c>
       <c r="AX7" s="11">
         <v>1066</v>
       </c>
       <c r="AY7" s="25">
         <v>1047</v>
       </c>
       <c r="AZ7" s="11">
         <v>998</v>
       </c>
+      <c r="BA7" s="11">
+        <v>960</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>135</v>
       </c>
       <c r="C8" s="11">
         <v>167</v>
       </c>
       <c r="D8" s="11">
         <v>161</v>
       </c>
       <c r="E8" s="11">
         <v>168</v>
       </c>
       <c r="F8" s="11">
         <v>145</v>
       </c>
       <c r="G8" s="12">
         <v>218</v>
       </c>
       <c r="H8" s="12">
         <v>202</v>
       </c>
       <c r="I8" s="11">
@@ -1427,52 +1436,55 @@
       </c>
       <c r="AS8" s="11">
         <v>544</v>
       </c>
       <c r="AT8" s="11">
         <v>557</v>
       </c>
       <c r="AU8" s="11">
         <v>457</v>
       </c>
       <c r="AV8" s="12">
         <v>449</v>
       </c>
       <c r="AW8" s="11">
         <v>403</v>
       </c>
       <c r="AX8" s="11">
         <v>533</v>
       </c>
       <c r="AY8" s="12">
         <v>497</v>
       </c>
       <c r="AZ8" s="11">
         <v>469</v>
       </c>
+      <c r="BA8" s="11">
+        <v>430</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>41</v>
       </c>
       <c r="C9" s="11">
         <v>41</v>
       </c>
       <c r="D9" s="11">
         <v>30</v>
       </c>
       <c r="E9" s="11">
         <v>49</v>
       </c>
       <c r="F9" s="11">
         <v>40</v>
       </c>
       <c r="G9" s="12">
         <v>50</v>
       </c>
       <c r="H9" s="12">
         <v>40</v>
       </c>
       <c r="I9" s="11">
@@ -1585,52 +1597,55 @@
       </c>
       <c r="AS9" s="11">
         <v>106</v>
       </c>
       <c r="AT9" s="11">
         <v>102</v>
       </c>
       <c r="AU9" s="11">
         <v>69</v>
       </c>
       <c r="AV9" s="12">
         <v>64</v>
       </c>
       <c r="AW9" s="11">
         <v>103</v>
       </c>
       <c r="AX9" s="11">
         <v>98</v>
       </c>
       <c r="AY9" s="12">
         <v>94</v>
       </c>
       <c r="AZ9" s="11">
         <v>57</v>
       </c>
+      <c r="BA9" s="11">
+        <v>107</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>8</v>
       </c>
       <c r="C10" s="11">
         <v>11</v>
       </c>
       <c r="D10" s="11">
         <v>7</v>
       </c>
       <c r="E10" s="11">
         <v>13</v>
       </c>
       <c r="F10" s="11">
         <v>14</v>
       </c>
       <c r="G10" s="12">
         <v>9</v>
       </c>
       <c r="H10" s="12">
         <v>9</v>
       </c>
       <c r="I10" s="11">
@@ -1743,52 +1758,55 @@
       </c>
       <c r="AS10" s="11">
         <v>33</v>
       </c>
       <c r="AT10" s="11">
         <v>18</v>
       </c>
       <c r="AU10" s="11">
         <v>6</v>
       </c>
       <c r="AV10" s="12">
         <v>7</v>
       </c>
       <c r="AW10" s="11">
         <v>4</v>
       </c>
       <c r="AX10" s="11">
         <v>26</v>
       </c>
       <c r="AY10" s="12">
         <v>10</v>
       </c>
       <c r="AZ10" s="11">
         <v>18</v>
       </c>
+      <c r="BA10" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>50</v>
       </c>
       <c r="C11" s="11">
         <v>34</v>
       </c>
       <c r="D11" s="11">
         <v>59</v>
       </c>
       <c r="E11" s="11">
         <v>60</v>
       </c>
       <c r="F11" s="11">
         <v>53</v>
       </c>
       <c r="G11" s="12">
         <v>62</v>
       </c>
       <c r="H11" s="12">
         <v>96</v>
       </c>
       <c r="I11" s="11">
@@ -1901,52 +1919,55 @@
       </c>
       <c r="AS11" s="11">
         <v>176</v>
       </c>
       <c r="AT11" s="11">
         <v>125</v>
       </c>
       <c r="AU11" s="11">
         <v>70</v>
       </c>
       <c r="AV11" s="12">
         <v>91</v>
       </c>
       <c r="AW11" s="11">
         <v>87</v>
       </c>
       <c r="AX11" s="11">
         <v>112</v>
       </c>
       <c r="AY11" s="12">
         <v>126</v>
       </c>
       <c r="AZ11" s="11">
         <v>137</v>
       </c>
+      <c r="BA11" s="11">
+        <v>88</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>6</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>2</v>
       </c>
       <c r="E12" s="11">
         <v>1</v>
       </c>
       <c r="F12" s="11">
         <v>4</v>
       </c>
       <c r="G12" s="12">
         <v>4</v>
       </c>
       <c r="H12" s="12">
         <v>5</v>
       </c>
       <c r="I12" s="11">
@@ -2059,52 +2080,55 @@
       </c>
       <c r="AS12" s="11">
         <v>3</v>
       </c>
       <c r="AT12" s="11">
         <v>8</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12">
         <v>5</v>
       </c>
       <c r="AW12" s="11">
         <v>9</v>
       </c>
       <c r="AX12" s="11">
         <v>2</v>
       </c>
       <c r="AY12" s="12">
         <v>10</v>
       </c>
       <c r="AZ12" s="11">
         <v>3</v>
       </c>
+      <c r="BA12" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>4</v>
       </c>
       <c r="C13" s="11">
         <v>6</v>
       </c>
       <c r="D13" s="11">
         <v>6</v>
       </c>
       <c r="E13" s="11">
         <v>6</v>
       </c>
       <c r="F13" s="11">
         <v>11</v>
       </c>
       <c r="G13" s="12">
         <v>13</v>
       </c>
       <c r="H13" s="12">
         <v>5</v>
       </c>
       <c r="I13" s="11">
@@ -2217,52 +2241,55 @@
       </c>
       <c r="AS13" s="11">
         <v>28</v>
       </c>
       <c r="AT13" s="11">
         <v>25</v>
       </c>
       <c r="AU13" s="11">
         <v>32</v>
       </c>
       <c r="AV13" s="12">
         <v>26</v>
       </c>
       <c r="AW13" s="11">
         <v>3</v>
       </c>
       <c r="AX13" s="11">
         <v>20</v>
       </c>
       <c r="AY13" s="12">
         <v>24</v>
       </c>
       <c r="AZ13" s="11">
         <v>21</v>
       </c>
+      <c r="BA13" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>18</v>
       </c>
       <c r="C14" s="11">
         <v>15</v>
       </c>
       <c r="D14" s="11">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>14</v>
       </c>
       <c r="F14" s="11">
         <v>16</v>
       </c>
       <c r="G14" s="12">
         <v>23</v>
       </c>
       <c r="H14" s="12">
         <v>33</v>
       </c>
       <c r="I14" s="11">
@@ -2375,52 +2402,55 @@
       </c>
       <c r="AS14" s="11">
         <v>53</v>
       </c>
       <c r="AT14" s="11">
         <v>36</v>
       </c>
       <c r="AU14" s="11">
         <v>33</v>
       </c>
       <c r="AV14" s="12">
         <v>44</v>
       </c>
       <c r="AW14" s="11">
         <v>49</v>
       </c>
       <c r="AX14" s="11">
         <v>39</v>
       </c>
       <c r="AY14" s="12">
         <v>57</v>
       </c>
       <c r="AZ14" s="11">
         <v>42</v>
       </c>
+      <c r="BA14" s="11">
+        <v>40</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>4</v>
       </c>
       <c r="C15" s="11">
         <v>3</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <v>2</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="12">
         <v>2</v>
       </c>
       <c r="H15" s="12">
         <v>7</v>
       </c>
       <c r="I15" s="11">
@@ -2533,52 +2563,55 @@
       </c>
       <c r="AS15" s="11">
         <v>8</v>
       </c>
       <c r="AT15" s="11">
         <v>12</v>
       </c>
       <c r="AU15" s="11">
         <v>9</v>
       </c>
       <c r="AV15" s="12">
         <v>11</v>
       </c>
       <c r="AW15" s="11">
         <v>10</v>
       </c>
       <c r="AX15" s="11">
         <v>11</v>
       </c>
       <c r="AY15" s="12">
         <v>4</v>
       </c>
       <c r="AZ15" s="11">
         <v>15</v>
       </c>
+      <c r="BA15" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>4</v>
       </c>
       <c r="C16" s="11">
         <v>8</v>
       </c>
       <c r="D16" s="11">
         <v>3</v>
       </c>
       <c r="E16" s="11">
         <v>4</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>4</v>
       </c>
       <c r="H16" s="12">
         <v>3</v>
       </c>
       <c r="I16" s="11">
@@ -2691,52 +2724,55 @@
       </c>
       <c r="AS16" s="11">
         <v>10</v>
       </c>
       <c r="AT16" s="11">
         <v>13</v>
       </c>
       <c r="AU16" s="11">
         <v>17</v>
       </c>
       <c r="AV16" s="12">
         <v>26</v>
       </c>
       <c r="AW16" s="11">
         <v>3</v>
       </c>
       <c r="AX16" s="11">
         <v>16</v>
       </c>
       <c r="AY16" s="12">
         <v>20</v>
       </c>
       <c r="AZ16" s="11">
         <v>6</v>
       </c>
+      <c r="BA16" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>13</v>
       </c>
       <c r="C17" s="11">
         <v>17</v>
       </c>
       <c r="D17" s="11">
         <v>14</v>
       </c>
       <c r="E17" s="11">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>9</v>
       </c>
       <c r="G17" s="12">
         <v>20</v>
       </c>
       <c r="H17" s="12">
         <v>18</v>
       </c>
       <c r="I17" s="11">
@@ -2849,52 +2885,55 @@
       </c>
       <c r="AS17" s="11">
         <v>24</v>
       </c>
       <c r="AT17" s="11">
         <v>34</v>
       </c>
       <c r="AU17" s="11">
         <v>20</v>
       </c>
       <c r="AV17" s="12">
         <v>16</v>
       </c>
       <c r="AW17" s="11">
         <v>23</v>
       </c>
       <c r="AX17" s="11">
         <v>21</v>
       </c>
       <c r="AY17" s="12">
         <v>33</v>
       </c>
       <c r="AZ17" s="11">
         <v>37</v>
       </c>
+      <c r="BA17" s="11">
+        <v>33</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>2</v>
       </c>
       <c r="C18" s="11">
         <v>7</v>
       </c>
       <c r="D18" s="11">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>6</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="12">
         <v>3</v>
       </c>
       <c r="H18" s="12">
         <v>6</v>
       </c>
       <c r="I18" s="11">
@@ -3007,52 +3046,55 @@
       </c>
       <c r="AS18" s="11">
         <v>18</v>
       </c>
       <c r="AT18" s="11">
         <v>11</v>
       </c>
       <c r="AU18" s="11">
         <v>8</v>
       </c>
       <c r="AV18" s="12">
         <v>11</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11">
         <v>8</v>
       </c>
       <c r="AY18" s="12">
         <v>4</v>
       </c>
       <c r="AZ18" s="11">
         <v>11</v>
       </c>
+      <c r="BA18" s="11">
+        <v>34</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>8</v>
       </c>
       <c r="C19" s="11">
         <v>9</v>
       </c>
       <c r="D19" s="11">
         <v>4</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>4</v>
       </c>
       <c r="G19" s="12">
         <v>8</v>
       </c>
       <c r="H19" s="12">
         <v>4</v>
       </c>
       <c r="I19" s="11">
@@ -3165,52 +3207,55 @@
       </c>
       <c r="AS19" s="11">
         <v>29</v>
       </c>
       <c r="AT19" s="11">
         <v>19</v>
       </c>
       <c r="AU19" s="11">
         <v>14</v>
       </c>
       <c r="AV19" s="12">
         <v>3</v>
       </c>
       <c r="AW19" s="11">
         <v>18</v>
       </c>
       <c r="AX19" s="11">
         <v>21</v>
       </c>
       <c r="AY19" s="12">
         <v>19</v>
       </c>
       <c r="AZ19" s="11">
         <v>15</v>
       </c>
+      <c r="BA19" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>5</v>
       </c>
       <c r="C20" s="11">
         <v>6</v>
       </c>
       <c r="D20" s="11">
         <v>7</v>
       </c>
       <c r="E20" s="11">
         <v>7</v>
       </c>
       <c r="F20" s="11">
         <v>7</v>
       </c>
       <c r="G20" s="12">
         <v>9</v>
       </c>
       <c r="H20" s="12">
         <v>10</v>
       </c>
       <c r="I20" s="11">
@@ -3323,52 +3368,55 @@
       </c>
       <c r="AS20" s="11">
         <v>2</v>
       </c>
       <c r="AT20" s="11">
         <v>15</v>
       </c>
       <c r="AU20" s="11">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>15</v>
       </c>
       <c r="AW20" s="11">
         <v>17</v>
       </c>
       <c r="AX20" s="11">
         <v>9</v>
       </c>
       <c r="AY20" s="12">
         <v>13</v>
       </c>
       <c r="AZ20" s="11">
         <v>9</v>
       </c>
+      <c r="BA20" s="11">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>18</v>
       </c>
       <c r="C21" s="11">
         <v>21</v>
       </c>
       <c r="D21" s="11">
         <v>23</v>
       </c>
       <c r="E21" s="11">
         <v>21</v>
       </c>
       <c r="F21" s="11">
         <v>25</v>
       </c>
       <c r="G21" s="12">
         <v>24</v>
       </c>
       <c r="H21" s="12">
         <v>26</v>
       </c>
       <c r="I21" s="11">
@@ -3481,52 +3529,55 @@
       </c>
       <c r="AS21" s="11">
         <v>51</v>
       </c>
       <c r="AT21" s="11">
         <v>77</v>
       </c>
       <c r="AU21" s="11">
         <v>58</v>
       </c>
       <c r="AV21" s="12">
         <v>65</v>
       </c>
       <c r="AW21" s="11">
         <v>51</v>
       </c>
       <c r="AX21" s="11">
         <v>86</v>
       </c>
       <c r="AY21" s="12">
         <v>86</v>
       </c>
       <c r="AZ21" s="11">
         <v>66</v>
       </c>
+      <c r="BA21" s="11">
+        <v>53</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>3</v>
       </c>
       <c r="C22" s="11">
         <v>5</v>
       </c>
       <c r="D22" s="11">
         <v>6</v>
       </c>
       <c r="E22" s="11">
         <v>10</v>
       </c>
       <c r="F22" s="11">
         <v>5</v>
       </c>
       <c r="G22" s="12">
         <v>15</v>
       </c>
       <c r="H22" s="12">
         <v>4</v>
       </c>
       <c r="I22" s="11">
@@ -3639,52 +3690,55 @@
       </c>
       <c r="AS22" s="11">
         <v>8</v>
       </c>
       <c r="AT22" s="11">
         <v>107</v>
       </c>
       <c r="AU22" s="11">
         <v>10</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="11">
         <v>14</v>
       </c>
       <c r="AX22" s="11">
         <v>14</v>
       </c>
       <c r="AY22" s="12">
         <v>12</v>
       </c>
       <c r="AZ22" s="11">
         <v>17</v>
       </c>
+      <c r="BA22" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>2</v>
       </c>
       <c r="C23" s="11">
         <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>2</v>
       </c>
       <c r="E23" s="11">
         <v>3</v>
       </c>
       <c r="F23" s="11">
         <v>7</v>
       </c>
       <c r="G23" s="12">
         <v>1</v>
       </c>
       <c r="H23" s="12">
         <v>2</v>
       </c>
       <c r="I23" s="11">
@@ -3797,52 +3851,55 @@
       </c>
       <c r="AS23" s="11">
         <v>3</v>
       </c>
       <c r="AT23" s="11">
         <v>17</v>
       </c>
       <c r="AU23" s="11">
         <v>11</v>
       </c>
       <c r="AV23" s="12">
         <v>5</v>
       </c>
       <c r="AW23" s="11">
         <v>2</v>
       </c>
       <c r="AX23" s="11">
         <v>5</v>
       </c>
       <c r="AY23" s="12">
         <v>5</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
+      <c r="BA23" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>3</v>
       </c>
       <c r="D24" s="11">
         <v>6</v>
       </c>
       <c r="E24" s="11">
         <v>7</v>
       </c>
       <c r="F24" s="11">
         <v>5</v>
       </c>
       <c r="G24" s="11">
         <v>5</v>
       </c>
       <c r="H24" s="12">
         <v>10</v>
       </c>
       <c r="I24" s="11">
@@ -3955,52 +4012,55 @@
       </c>
       <c r="AS24" s="11">
         <v>7</v>
       </c>
       <c r="AT24" s="11">
         <v>25</v>
       </c>
       <c r="AU24" s="11">
         <v>7</v>
       </c>
       <c r="AV24" s="12">
         <v>6</v>
       </c>
       <c r="AW24" s="11">
         <v>6</v>
       </c>
       <c r="AX24" s="11">
         <v>14</v>
       </c>
       <c r="AY24" s="12">
         <v>13</v>
       </c>
       <c r="AZ24" s="11">
         <v>15</v>
       </c>
+      <c r="BA24" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>7</v>
       </c>
       <c r="C25" s="11">
         <v>7</v>
       </c>
       <c r="D25" s="11">
         <v>2</v>
       </c>
       <c r="E25" s="11">
         <v>13</v>
       </c>
       <c r="F25" s="11">
         <v>5</v>
       </c>
       <c r="G25" s="11">
         <v>4</v>
       </c>
       <c r="H25" s="12">
         <v>6</v>
       </c>
       <c r="I25" s="11">
@@ -4113,52 +4173,55 @@
       </c>
       <c r="AS25" s="11">
         <v>22</v>
       </c>
       <c r="AT25" s="11">
         <v>22</v>
       </c>
       <c r="AU25" s="11">
         <v>8</v>
       </c>
       <c r="AV25" s="12">
         <v>17</v>
       </c>
       <c r="AW25" s="11">
         <v>8</v>
       </c>
       <c r="AX25" s="11">
         <v>6</v>
       </c>
       <c r="AY25" s="12">
         <v>10</v>
       </c>
       <c r="AZ25" s="11">
         <v>28</v>
       </c>
+      <c r="BA25" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>6</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>3</v>
       </c>
       <c r="E26" s="11">
         <v>2</v>
       </c>
       <c r="F26" s="11">
         <v>7</v>
       </c>
       <c r="G26" s="11">
         <v>2</v>
       </c>
       <c r="H26" s="12">
         <v>6</v>
       </c>
       <c r="I26" s="11">
@@ -4271,52 +4334,55 @@
       </c>
       <c r="AS26" s="11">
         <v>10</v>
       </c>
       <c r="AT26" s="11">
         <v>18</v>
       </c>
       <c r="AU26" s="11">
         <v>7</v>
       </c>
       <c r="AV26" s="12">
         <v>4</v>
       </c>
       <c r="AW26" s="11">
         <v>1</v>
       </c>
       <c r="AX26" s="11">
         <v>13</v>
       </c>
       <c r="AY26" s="12">
         <v>6</v>
       </c>
       <c r="AZ26" s="11">
         <v>22</v>
       </c>
+      <c r="BA26" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>5</v>
       </c>
       <c r="C27" s="15">
         <v>4</v>
       </c>
       <c r="D27" s="15">
         <v>4</v>
       </c>
       <c r="E27" s="15">
         <v>5</v>
       </c>
       <c r="F27" s="15">
         <v>3</v>
       </c>
       <c r="G27" s="15">
         <v>4</v>
       </c>
       <c r="H27" s="15">
         <v>5</v>
       </c>
       <c r="I27" s="15">
@@ -4429,116 +4495,119 @@
       </c>
       <c r="AS27" s="15">
         <v>14</v>
       </c>
       <c r="AT27" s="15">
         <v>7</v>
       </c>
       <c r="AU27" s="15">
         <v>12</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="15">
         <v>11</v>
       </c>
       <c r="AX27" s="15">
         <v>12</v>
       </c>
       <c r="AY27" s="15">
         <v>4</v>
       </c>
       <c r="AZ27" s="15">
         <v>7</v>
       </c>
+      <c r="BA27" s="15">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX10" sqref="AX10"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AX30" sqref="AX30"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="16" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -4548,67 +4617,68 @@
       <c r="AB2" s="31"/>
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="AZ3" s="21" t="s">
+      <c r="BA3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="30">
         <v>2022</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30">
         <v>2023</v>
       </c>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
@@ -4627,52 +4697,53 @@
       <c r="AF4" s="26"/>
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26">
         <v>2025</v>
       </c>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="26"/>
       <c r="AU4" s="26"/>
       <c r="AV4" s="26"/>
       <c r="AW4" s="27"/>
       <c r="AX4" s="26">
         <v>2026</v>
       </c>
       <c r="AY4" s="26"/>
       <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -4783,52 +4854,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BA5" s="23" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -4838,52 +4912,53 @@
       <c r="AB6" s="32"/>
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>581</v>
       </c>
       <c r="C7" s="11">
         <v>704</v>
       </c>
       <c r="D7" s="11">
         <v>528</v>
       </c>
       <c r="E7" s="11">
         <v>704</v>
       </c>
       <c r="F7" s="11">
         <v>543</v>
       </c>
       <c r="G7" s="12">
         <v>691</v>
       </c>
       <c r="H7" s="12">
         <v>796</v>
       </c>
       <c r="I7" s="11">
@@ -4996,52 +5071,55 @@
       </c>
       <c r="AS7" s="11">
         <v>1608</v>
       </c>
       <c r="AT7" s="11">
         <v>1564</v>
       </c>
       <c r="AU7" s="11">
         <v>1272</v>
       </c>
       <c r="AV7" s="12">
         <v>1162</v>
       </c>
       <c r="AW7" s="11">
         <v>1101</v>
       </c>
       <c r="AX7" s="11">
         <v>1392</v>
       </c>
       <c r="AY7" s="25">
         <v>1188</v>
       </c>
       <c r="AZ7" s="11">
         <v>1291</v>
       </c>
+      <c r="BA7" s="11">
+        <v>1157</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>214</v>
       </c>
       <c r="C8" s="11">
         <v>232</v>
       </c>
       <c r="D8" s="11">
         <v>183</v>
       </c>
       <c r="E8" s="11">
         <v>252</v>
       </c>
       <c r="F8" s="11">
         <v>219</v>
       </c>
       <c r="G8" s="12">
         <v>257</v>
       </c>
       <c r="H8" s="12">
         <v>256</v>
       </c>
       <c r="I8" s="11">
@@ -5154,52 +5232,55 @@
       </c>
       <c r="AS8" s="11">
         <v>675</v>
       </c>
       <c r="AT8" s="11">
         <v>587</v>
       </c>
       <c r="AU8" s="11">
         <v>538</v>
       </c>
       <c r="AV8" s="12">
         <v>478</v>
       </c>
       <c r="AW8" s="11">
         <v>528</v>
       </c>
       <c r="AX8" s="11">
         <v>599</v>
       </c>
       <c r="AY8" s="12">
         <v>539</v>
       </c>
       <c r="AZ8" s="11">
         <v>631</v>
       </c>
+      <c r="BA8" s="11">
+        <v>464</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>105</v>
       </c>
       <c r="C9" s="11">
         <v>125</v>
       </c>
       <c r="D9" s="11">
         <v>77</v>
       </c>
       <c r="E9" s="11">
         <v>113</v>
       </c>
       <c r="F9" s="11">
         <v>83</v>
       </c>
       <c r="G9" s="12">
         <v>107</v>
       </c>
       <c r="H9" s="12">
         <v>131</v>
       </c>
       <c r="I9" s="11">
@@ -5312,52 +5393,55 @@
       </c>
       <c r="AS9" s="11">
         <v>244</v>
       </c>
       <c r="AT9" s="11">
         <v>233</v>
       </c>
       <c r="AU9" s="11">
         <v>182</v>
       </c>
       <c r="AV9" s="12">
         <v>127</v>
       </c>
       <c r="AW9" s="11">
         <v>112</v>
       </c>
       <c r="AX9" s="11">
         <v>142</v>
       </c>
       <c r="AY9" s="12">
         <v>141</v>
       </c>
       <c r="AZ9" s="11">
         <v>154</v>
       </c>
+      <c r="BA9" s="11">
+        <v>123</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>16</v>
       </c>
       <c r="C10" s="11">
         <v>19</v>
       </c>
       <c r="D10" s="11">
         <v>20</v>
       </c>
       <c r="E10" s="11">
         <v>13</v>
       </c>
       <c r="F10" s="11">
         <v>18</v>
       </c>
       <c r="G10" s="12">
         <v>18</v>
       </c>
       <c r="H10" s="12">
         <v>15</v>
       </c>
       <c r="I10" s="11">
@@ -5470,52 +5554,55 @@
       </c>
       <c r="AS10" s="11">
         <v>18</v>
       </c>
       <c r="AT10" s="11">
         <v>30</v>
       </c>
       <c r="AU10" s="11">
         <v>26</v>
       </c>
       <c r="AV10" s="12">
         <v>27</v>
       </c>
       <c r="AW10" s="11">
         <v>12</v>
       </c>
       <c r="AX10" s="11">
         <v>26</v>
       </c>
       <c r="AY10" s="12">
         <v>29</v>
       </c>
       <c r="AZ10" s="11">
         <v>16</v>
       </c>
+      <c r="BA10" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>68</v>
       </c>
       <c r="C11" s="11">
         <v>93</v>
       </c>
       <c r="D11" s="11">
         <v>77</v>
       </c>
       <c r="E11" s="11">
         <v>96</v>
       </c>
       <c r="F11" s="11">
         <v>67</v>
       </c>
       <c r="G11" s="12">
         <v>102</v>
       </c>
       <c r="H11" s="12">
         <v>121</v>
       </c>
       <c r="I11" s="11">
@@ -5628,52 +5715,55 @@
       </c>
       <c r="AS11" s="11">
         <v>203</v>
       </c>
       <c r="AT11" s="11">
         <v>235</v>
       </c>
       <c r="AU11" s="11">
         <v>155</v>
       </c>
       <c r="AV11" s="12">
         <v>157</v>
       </c>
       <c r="AW11" s="11">
         <v>153</v>
       </c>
       <c r="AX11" s="11">
         <v>173</v>
       </c>
       <c r="AY11" s="12">
         <v>132</v>
       </c>
       <c r="AZ11" s="11">
         <v>139</v>
       </c>
+      <c r="BA11" s="11">
+        <v>162</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>7</v>
       </c>
       <c r="D12" s="11">
         <v>3</v>
       </c>
       <c r="E12" s="11">
         <v>3</v>
       </c>
       <c r="F12" s="11">
         <v>3</v>
       </c>
       <c r="G12" s="12">
         <v>6</v>
       </c>
       <c r="H12" s="12">
         <v>6</v>
       </c>
       <c r="I12" s="11">
@@ -5786,52 +5876,55 @@
       </c>
       <c r="AS12" s="11">
         <v>10</v>
       </c>
       <c r="AT12" s="11">
         <v>12</v>
       </c>
       <c r="AU12" s="11">
         <v>7</v>
       </c>
       <c r="AV12" s="12">
         <v>5</v>
       </c>
       <c r="AW12" s="11">
         <v>10</v>
       </c>
       <c r="AX12" s="11">
         <v>3</v>
       </c>
       <c r="AY12" s="12">
         <v>5</v>
       </c>
       <c r="AZ12" s="11">
         <v>10</v>
       </c>
+      <c r="BA12" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>20</v>
       </c>
       <c r="C13" s="11">
         <v>19</v>
       </c>
       <c r="D13" s="11">
         <v>22</v>
       </c>
       <c r="E13" s="11">
         <v>28</v>
       </c>
       <c r="F13" s="11">
         <v>15</v>
       </c>
       <c r="G13" s="12">
         <v>16</v>
       </c>
       <c r="H13" s="12">
         <v>34</v>
       </c>
       <c r="I13" s="11">
@@ -5944,52 +6037,55 @@
       </c>
       <c r="AS13" s="11">
         <v>54</v>
       </c>
       <c r="AT13" s="11">
         <v>54</v>
       </c>
       <c r="AU13" s="11">
         <v>46</v>
       </c>
       <c r="AV13" s="12">
         <v>45</v>
       </c>
       <c r="AW13" s="11">
         <v>24</v>
       </c>
       <c r="AX13" s="11">
         <v>89</v>
       </c>
       <c r="AY13" s="12">
         <v>43</v>
       </c>
       <c r="AZ13" s="11">
         <v>44</v>
       </c>
+      <c r="BA13" s="11">
+        <v>63</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>30</v>
       </c>
       <c r="C14" s="11">
         <v>27</v>
       </c>
       <c r="D14" s="11">
         <v>19</v>
       </c>
       <c r="E14" s="11">
         <v>37</v>
       </c>
       <c r="F14" s="11">
         <v>17</v>
       </c>
       <c r="G14" s="12">
         <v>29</v>
       </c>
       <c r="H14" s="12">
         <v>41</v>
       </c>
       <c r="I14" s="11">
@@ -6102,52 +6198,55 @@
       </c>
       <c r="AS14" s="11">
         <v>54</v>
       </c>
       <c r="AT14" s="11">
         <v>63</v>
       </c>
       <c r="AU14" s="11">
         <v>42</v>
       </c>
       <c r="AV14" s="12">
         <v>57</v>
       </c>
       <c r="AW14" s="11">
         <v>35</v>
       </c>
       <c r="AX14" s="11">
         <v>60</v>
       </c>
       <c r="AY14" s="12">
         <v>50</v>
       </c>
       <c r="AZ14" s="11">
         <v>45</v>
       </c>
+      <c r="BA14" s="11">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8</v>
       </c>
       <c r="C15" s="11">
         <v>6</v>
       </c>
       <c r="D15" s="11">
         <v>8</v>
       </c>
       <c r="E15" s="11">
         <v>8</v>
       </c>
       <c r="F15" s="11">
         <v>6</v>
       </c>
       <c r="G15" s="12">
         <v>4</v>
       </c>
       <c r="H15" s="12">
         <v>5</v>
       </c>
       <c r="I15" s="11">
@@ -6260,52 +6359,55 @@
       </c>
       <c r="AS15" s="11">
         <v>20</v>
       </c>
       <c r="AT15" s="11">
         <v>20</v>
       </c>
       <c r="AU15" s="11">
         <v>11</v>
       </c>
       <c r="AV15" s="12">
         <v>5</v>
       </c>
       <c r="AW15" s="11">
         <v>6</v>
       </c>
       <c r="AX15" s="11">
         <v>17</v>
       </c>
       <c r="AY15" s="12">
         <v>12</v>
       </c>
       <c r="AZ15" s="11">
         <v>14</v>
       </c>
+      <c r="BA15" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>19</v>
       </c>
       <c r="D16" s="11">
         <v>13</v>
       </c>
       <c r="E16" s="11">
         <v>16</v>
       </c>
       <c r="F16" s="11">
         <v>20</v>
       </c>
       <c r="G16" s="12">
         <v>13</v>
       </c>
       <c r="H16" s="12">
         <v>17</v>
       </c>
       <c r="I16" s="11">
@@ -6418,52 +6520,55 @@
       </c>
       <c r="AS16" s="11">
         <v>26</v>
       </c>
       <c r="AT16" s="11">
         <v>40</v>
       </c>
       <c r="AU16" s="11">
         <v>34</v>
       </c>
       <c r="AV16" s="12">
         <v>28</v>
       </c>
       <c r="AW16" s="11">
         <v>12</v>
       </c>
       <c r="AX16" s="11">
         <v>24</v>
       </c>
       <c r="AY16" s="12">
         <v>22</v>
       </c>
       <c r="AZ16" s="11">
         <v>16</v>
       </c>
+      <c r="BA16" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>30</v>
       </c>
       <c r="D17" s="11">
         <v>22</v>
       </c>
       <c r="E17" s="11">
         <v>29</v>
       </c>
       <c r="F17" s="11">
         <v>20</v>
       </c>
       <c r="G17" s="12">
         <v>29</v>
       </c>
       <c r="H17" s="12">
         <v>33</v>
       </c>
       <c r="I17" s="11">
@@ -6576,52 +6681,55 @@
       </c>
       <c r="AS17" s="11">
         <v>45</v>
       </c>
       <c r="AT17" s="11">
         <v>62</v>
       </c>
       <c r="AU17" s="11">
         <v>41</v>
       </c>
       <c r="AV17" s="12">
         <v>38</v>
       </c>
       <c r="AW17" s="11">
         <v>34</v>
       </c>
       <c r="AX17" s="11">
         <v>33</v>
       </c>
       <c r="AY17" s="12">
         <v>30</v>
       </c>
       <c r="AZ17" s="11">
         <v>48</v>
       </c>
+      <c r="BA17" s="11">
+        <v>38</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>5</v>
       </c>
       <c r="C18" s="11">
         <v>9</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>3</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12">
         <v>4</v>
       </c>
       <c r="I18" s="11">
@@ -6734,52 +6842,55 @@
       </c>
       <c r="AS18" s="11">
         <v>8</v>
       </c>
       <c r="AT18" s="11">
         <v>14</v>
       </c>
       <c r="AU18" s="11">
         <v>5</v>
       </c>
       <c r="AV18" s="12">
         <v>5</v>
       </c>
       <c r="AW18" s="11">
         <v>5</v>
       </c>
       <c r="AX18" s="11">
         <v>13</v>
       </c>
       <c r="AY18" s="12">
         <v>15</v>
       </c>
       <c r="AZ18" s="11">
         <v>9</v>
       </c>
+      <c r="BA18" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>7</v>
       </c>
       <c r="C19" s="11">
         <v>13</v>
       </c>
       <c r="D19" s="11">
         <v>12</v>
       </c>
       <c r="E19" s="11">
         <v>3</v>
       </c>
       <c r="F19" s="11">
         <v>5</v>
       </c>
       <c r="G19" s="12">
         <v>8</v>
       </c>
       <c r="H19" s="12">
         <v>10</v>
       </c>
       <c r="I19" s="11">
@@ -6892,52 +7003,55 @@
       </c>
       <c r="AS19" s="11">
         <v>14</v>
       </c>
       <c r="AT19" s="11">
         <v>7</v>
       </c>
       <c r="AU19" s="11">
         <v>16</v>
       </c>
       <c r="AV19" s="12">
         <v>17</v>
       </c>
       <c r="AW19" s="11">
         <v>7</v>
       </c>
       <c r="AX19" s="11">
         <v>14</v>
       </c>
       <c r="AY19" s="12">
         <v>7</v>
       </c>
       <c r="AZ19" s="11">
         <v>14</v>
       </c>
+      <c r="BA19" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>4</v>
       </c>
       <c r="C20" s="11">
         <v>14</v>
       </c>
       <c r="D20" s="11">
         <v>18</v>
       </c>
       <c r="E20" s="11">
         <v>8</v>
       </c>
       <c r="F20" s="11">
         <v>7</v>
       </c>
       <c r="G20" s="12">
         <v>10</v>
       </c>
       <c r="H20" s="12">
         <v>16</v>
       </c>
       <c r="I20" s="11">
@@ -7050,52 +7164,55 @@
       </c>
       <c r="AS20" s="11">
         <v>22</v>
       </c>
       <c r="AT20" s="11">
         <v>26</v>
       </c>
       <c r="AU20" s="11">
         <v>19</v>
       </c>
       <c r="AV20" s="12">
         <v>14</v>
       </c>
       <c r="AW20" s="11">
         <v>11</v>
       </c>
       <c r="AX20" s="11">
         <v>17</v>
       </c>
       <c r="AY20" s="12">
         <v>9</v>
       </c>
       <c r="AZ20" s="11">
         <v>23</v>
       </c>
+      <c r="BA20" s="11">
+        <v>24</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>37</v>
       </c>
       <c r="C21" s="11">
         <v>36</v>
       </c>
       <c r="D21" s="11">
         <v>23</v>
       </c>
       <c r="E21" s="11">
         <v>40</v>
       </c>
       <c r="F21" s="11">
         <v>30</v>
       </c>
       <c r="G21" s="12">
         <v>42</v>
       </c>
       <c r="H21" s="12">
         <v>41</v>
       </c>
       <c r="I21" s="11">
@@ -7208,52 +7325,55 @@
       </c>
       <c r="AS21" s="11">
         <v>80</v>
       </c>
       <c r="AT21" s="11">
         <v>99</v>
       </c>
       <c r="AU21" s="11">
         <v>60</v>
       </c>
       <c r="AV21" s="12">
         <v>71</v>
       </c>
       <c r="AW21" s="11">
         <v>70</v>
       </c>
       <c r="AX21" s="11">
         <v>72</v>
       </c>
       <c r="AY21" s="12">
         <v>87</v>
       </c>
       <c r="AZ21" s="11">
         <v>69</v>
       </c>
+      <c r="BA21" s="11">
+        <v>90</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>3</v>
       </c>
       <c r="C22" s="11">
         <v>8</v>
       </c>
       <c r="D22" s="11">
         <v>6</v>
       </c>
       <c r="E22" s="11">
         <v>9</v>
       </c>
       <c r="F22" s="11">
         <v>6</v>
       </c>
       <c r="G22" s="12">
         <v>12</v>
       </c>
       <c r="H22" s="12">
         <v>8</v>
       </c>
       <c r="I22" s="11">
@@ -7366,52 +7486,55 @@
       </c>
       <c r="AS22" s="11">
         <v>14</v>
       </c>
       <c r="AT22" s="11">
         <v>6</v>
       </c>
       <c r="AU22" s="11">
         <v>26</v>
       </c>
       <c r="AV22" s="12">
         <v>16</v>
       </c>
       <c r="AW22" s="11">
         <v>21</v>
       </c>
       <c r="AX22" s="11">
         <v>37</v>
       </c>
       <c r="AY22" s="12">
         <v>24</v>
       </c>
       <c r="AZ22" s="11">
         <v>9</v>
       </c>
+      <c r="BA22" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>4</v>
       </c>
       <c r="C23" s="11">
         <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>7</v>
       </c>
       <c r="E23" s="11">
         <v>7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="12">
         <v>5</v>
       </c>
       <c r="H23" s="12">
         <v>12</v>
       </c>
       <c r="I23" s="11">
@@ -7524,52 +7647,55 @@
       </c>
       <c r="AS23" s="11">
         <v>19</v>
       </c>
       <c r="AT23" s="11">
         <v>12</v>
       </c>
       <c r="AU23" s="11">
         <v>4</v>
       </c>
       <c r="AV23" s="12">
         <v>7</v>
       </c>
       <c r="AW23" s="11">
         <v>5</v>
       </c>
       <c r="AX23" s="11">
         <v>14</v>
       </c>
       <c r="AY23" s="12">
         <v>5</v>
       </c>
       <c r="AZ23" s="11">
         <v>8</v>
       </c>
+      <c r="BA23" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>9</v>
       </c>
       <c r="C24" s="11">
         <v>7</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>8</v>
       </c>
       <c r="F24" s="11">
         <v>7</v>
       </c>
       <c r="G24" s="11">
         <v>12</v>
       </c>
       <c r="H24" s="12">
         <v>10</v>
       </c>
       <c r="I24" s="11">
@@ -7682,52 +7808,55 @@
       </c>
       <c r="AS24" s="11">
         <v>17</v>
       </c>
       <c r="AT24" s="11">
         <v>21</v>
       </c>
       <c r="AU24" s="11">
         <v>23</v>
       </c>
       <c r="AV24" s="12">
         <v>13</v>
       </c>
       <c r="AW24" s="11">
         <v>15</v>
       </c>
       <c r="AX24" s="11">
         <v>22</v>
       </c>
       <c r="AY24" s="12">
         <v>8</v>
       </c>
       <c r="AZ24" s="11">
         <v>8</v>
       </c>
+      <c r="BA24" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>6</v>
       </c>
       <c r="C25" s="11">
         <v>18</v>
       </c>
       <c r="D25" s="11">
         <v>9</v>
       </c>
       <c r="E25" s="11">
         <v>15</v>
       </c>
       <c r="F25" s="11">
         <v>7</v>
       </c>
       <c r="G25" s="11">
         <v>7</v>
       </c>
       <c r="H25" s="12">
         <v>13</v>
       </c>
       <c r="I25" s="11">
@@ -7840,52 +7969,55 @@
       </c>
       <c r="AS25" s="11">
         <v>62</v>
       </c>
       <c r="AT25" s="11">
         <v>24</v>
       </c>
       <c r="AU25" s="11">
         <v>16</v>
       </c>
       <c r="AV25" s="12">
         <v>39</v>
       </c>
       <c r="AW25" s="11">
         <v>14</v>
       </c>
       <c r="AX25" s="11">
         <v>18</v>
       </c>
       <c r="AY25" s="12">
         <v>14</v>
       </c>
       <c r="AZ25" s="11">
         <v>20</v>
       </c>
+      <c r="BA25" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>5</v>
       </c>
       <c r="C26" s="11">
         <v>7</v>
       </c>
       <c r="D26" s="11">
         <v>3</v>
       </c>
       <c r="E26" s="11">
         <v>6</v>
       </c>
       <c r="F26" s="11">
         <v>5</v>
       </c>
       <c r="G26" s="11">
         <v>6</v>
       </c>
       <c r="H26" s="12">
         <v>11</v>
       </c>
       <c r="I26" s="11">
@@ -7998,52 +8130,55 @@
       </c>
       <c r="AS26" s="11">
         <v>10</v>
       </c>
       <c r="AT26" s="11">
         <v>11</v>
       </c>
       <c r="AU26" s="11">
         <v>7</v>
       </c>
       <c r="AV26" s="12">
         <v>8</v>
       </c>
       <c r="AW26" s="11">
         <v>9</v>
       </c>
       <c r="AX26" s="11">
         <v>11</v>
       </c>
       <c r="AY26" s="12">
         <v>8</v>
       </c>
       <c r="AZ26" s="11">
         <v>6</v>
       </c>
+      <c r="BA26" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>9</v>
       </c>
       <c r="D27" s="15">
         <v>3</v>
       </c>
       <c r="E27" s="15">
         <v>8</v>
       </c>
       <c r="F27" s="15">
         <v>3</v>
       </c>
       <c r="G27" s="15">
         <v>4</v>
       </c>
       <c r="H27" s="15">
         <v>12</v>
       </c>
       <c r="I27" s="15">
@@ -8156,115 +8291,118 @@
       </c>
       <c r="AS27" s="15">
         <v>13</v>
       </c>
       <c r="AT27" s="15">
         <v>8</v>
       </c>
       <c r="AU27" s="15">
         <v>14</v>
       </c>
       <c r="AV27" s="15">
         <v>5</v>
       </c>
       <c r="AW27" s="15">
         <v>18</v>
       </c>
       <c r="AX27" s="15">
         <v>8</v>
       </c>
       <c r="AY27" s="15">
         <v>8</v>
       </c>
       <c r="AZ27" s="15">
         <v>8</v>
       </c>
+      <c r="BA27" s="15">
+        <v>13</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX10" sqref="AX10"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AX30" sqref="AX30"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="16" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -8274,67 +8412,68 @@
       <c r="AB2" s="31"/>
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="AZ3" s="21" t="s">
+      <c r="BA3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="30">
         <v>2022</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30">
         <v>2023</v>
       </c>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
@@ -8353,52 +8492,53 @@
       <c r="AF4" s="26"/>
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26">
         <v>2025</v>
       </c>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="26"/>
       <c r="AU4" s="26"/>
       <c r="AV4" s="26"/>
       <c r="AW4" s="27"/>
       <c r="AX4" s="26">
         <v>2026</v>
       </c>
       <c r="AY4" s="26"/>
       <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -8509,52 +8649,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BA5" s="23" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -8564,52 +8707,53 @@
       <c r="AB6" s="32"/>
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>-240</v>
       </c>
       <c r="C7" s="11">
         <v>-332</v>
       </c>
       <c r="D7" s="11">
         <v>-162</v>
       </c>
       <c r="E7" s="11">
         <v>-294</v>
       </c>
       <c r="F7" s="11">
         <v>-174</v>
       </c>
       <c r="G7" s="12">
         <v>-211</v>
       </c>
       <c r="H7" s="12">
         <v>-299</v>
       </c>
       <c r="I7" s="11">
@@ -8722,52 +8866,55 @@
       </c>
       <c r="AS7" s="11">
         <v>-459</v>
       </c>
       <c r="AT7" s="11">
         <v>-316</v>
       </c>
       <c r="AU7" s="11">
         <v>-412</v>
       </c>
       <c r="AV7" s="12">
         <v>-292</v>
       </c>
       <c r="AW7" s="11">
         <v>-277</v>
       </c>
       <c r="AX7" s="11">
         <v>-326</v>
       </c>
       <c r="AY7" s="25">
         <v>-141</v>
       </c>
       <c r="AZ7" s="11">
         <v>-293</v>
       </c>
+      <c r="BA7" s="11">
+        <v>-197</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>-79</v>
       </c>
       <c r="C8" s="11">
         <v>-65</v>
       </c>
       <c r="D8" s="11">
         <v>-22</v>
       </c>
       <c r="E8" s="11">
         <v>-84</v>
       </c>
       <c r="F8" s="11">
         <v>-74</v>
       </c>
       <c r="G8" s="12">
         <v>-39</v>
       </c>
       <c r="H8" s="12">
         <v>-54</v>
       </c>
       <c r="I8" s="11">
@@ -8880,52 +9027,55 @@
       </c>
       <c r="AS8" s="11">
         <v>-131</v>
       </c>
       <c r="AT8" s="11">
         <v>-30</v>
       </c>
       <c r="AU8" s="11">
         <v>-81</v>
       </c>
       <c r="AV8" s="12">
         <v>-29</v>
       </c>
       <c r="AW8" s="11">
         <v>-125</v>
       </c>
       <c r="AX8" s="11">
         <v>-66</v>
       </c>
       <c r="AY8" s="12">
         <v>-42</v>
       </c>
       <c r="AZ8" s="11">
         <v>-162</v>
       </c>
+      <c r="BA8" s="11">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-64</v>
       </c>
       <c r="C9" s="11">
         <v>-84</v>
       </c>
       <c r="D9" s="11">
         <v>-47</v>
       </c>
       <c r="E9" s="11">
         <v>-64</v>
       </c>
       <c r="F9" s="11">
         <v>-43</v>
       </c>
       <c r="G9" s="12">
         <v>-57</v>
       </c>
       <c r="H9" s="12">
         <v>-91</v>
       </c>
       <c r="I9" s="11">
@@ -9038,52 +9188,55 @@
       </c>
       <c r="AS9" s="11">
         <v>-138</v>
       </c>
       <c r="AT9" s="11">
         <v>-131</v>
       </c>
       <c r="AU9" s="11">
         <v>-113</v>
       </c>
       <c r="AV9" s="12">
         <v>-63</v>
       </c>
       <c r="AW9" s="11">
         <v>-9</v>
       </c>
       <c r="AX9" s="11">
         <v>-44</v>
       </c>
       <c r="AY9" s="12">
         <v>-47</v>
       </c>
       <c r="AZ9" s="11">
         <v>-97</v>
       </c>
+      <c r="BA9" s="11">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>-8</v>
       </c>
       <c r="C10" s="11">
         <v>-8</v>
       </c>
       <c r="D10" s="11">
         <v>-13</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>-4</v>
       </c>
       <c r="G10" s="12">
         <v>-9</v>
       </c>
       <c r="H10" s="12">
         <v>-6</v>
       </c>
       <c r="I10" s="11">
@@ -9196,52 +9349,55 @@
       </c>
       <c r="AS10" s="11">
         <v>15</v>
       </c>
       <c r="AT10" s="11">
         <v>-12</v>
       </c>
       <c r="AU10" s="11">
         <v>-20</v>
       </c>
       <c r="AV10" s="12">
         <v>-20</v>
       </c>
       <c r="AW10" s="11">
         <v>-8</v>
       </c>
       <c r="AX10" s="11">
         <v>0</v>
       </c>
       <c r="AY10" s="12">
         <v>-19</v>
       </c>
       <c r="AZ10" s="11">
         <v>2</v>
       </c>
+      <c r="BA10" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>-18</v>
       </c>
       <c r="C11" s="11">
         <v>-59</v>
       </c>
       <c r="D11" s="11">
         <v>-18</v>
       </c>
       <c r="E11" s="11">
         <v>-36</v>
       </c>
       <c r="F11" s="11">
         <v>-14</v>
       </c>
       <c r="G11" s="12">
         <v>-40</v>
       </c>
       <c r="H11" s="12">
         <v>-25</v>
       </c>
       <c r="I11" s="11">
@@ -9354,52 +9510,55 @@
       </c>
       <c r="AS11" s="11">
         <v>-27</v>
       </c>
       <c r="AT11" s="11">
         <v>-110</v>
       </c>
       <c r="AU11" s="11">
         <v>-85</v>
       </c>
       <c r="AV11" s="12">
         <v>-66</v>
       </c>
       <c r="AW11" s="11">
         <v>-66</v>
       </c>
       <c r="AX11" s="11">
         <v>-61</v>
       </c>
       <c r="AY11" s="12">
         <v>-6</v>
       </c>
       <c r="AZ11" s="11">
         <v>-2</v>
       </c>
+      <c r="BA11" s="11">
+        <v>-74</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>-4</v>
       </c>
       <c r="D12" s="11">
         <v>-1</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11">
         <v>1</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="12">
         <v>-1</v>
       </c>
       <c r="I12" s="11">
@@ -9512,52 +9671,55 @@
       </c>
       <c r="AS12" s="11">
         <v>-7</v>
       </c>
       <c r="AT12" s="11">
         <v>-4</v>
       </c>
       <c r="AU12" s="11">
         <v>-4</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="11">
         <v>-1</v>
       </c>
       <c r="AX12" s="11">
         <v>-1</v>
       </c>
       <c r="AY12" s="12">
         <v>5</v>
       </c>
       <c r="AZ12" s="11">
         <v>-7</v>
       </c>
+      <c r="BA12" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>-16</v>
       </c>
       <c r="C13" s="11">
         <v>-13</v>
       </c>
       <c r="D13" s="11">
         <v>-16</v>
       </c>
       <c r="E13" s="11">
         <v>-22</v>
       </c>
       <c r="F13" s="11">
         <v>-4</v>
       </c>
       <c r="G13" s="12">
         <v>-3</v>
       </c>
       <c r="H13" s="12">
         <v>-29</v>
       </c>
       <c r="I13" s="11">
@@ -9670,52 +9832,55 @@
       </c>
       <c r="AS13" s="11">
         <v>-26</v>
       </c>
       <c r="AT13" s="11">
         <v>-29</v>
       </c>
       <c r="AU13" s="11">
         <v>-14</v>
       </c>
       <c r="AV13" s="12">
         <v>-19</v>
       </c>
       <c r="AW13" s="11">
         <v>-21</v>
       </c>
       <c r="AX13" s="11">
         <v>-69</v>
       </c>
       <c r="AY13" s="12">
         <v>-19</v>
       </c>
       <c r="AZ13" s="11">
         <v>-23</v>
       </c>
+      <c r="BA13" s="11">
+        <v>-44</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>-12</v>
       </c>
       <c r="C14" s="11">
         <v>-12</v>
       </c>
       <c r="D14" s="11">
         <v>-3</v>
       </c>
       <c r="E14" s="11">
         <v>-23</v>
       </c>
       <c r="F14" s="11">
         <v>-1</v>
       </c>
       <c r="G14" s="12">
         <v>-6</v>
       </c>
       <c r="H14" s="12">
         <v>-8</v>
       </c>
       <c r="I14" s="11">
@@ -9828,52 +9993,55 @@
       </c>
       <c r="AS14" s="11">
         <v>-1</v>
       </c>
       <c r="AT14" s="11">
         <v>-27</v>
       </c>
       <c r="AU14" s="11">
         <v>-9</v>
       </c>
       <c r="AV14" s="12">
         <v>-13</v>
       </c>
       <c r="AW14" s="11">
         <v>14</v>
       </c>
       <c r="AX14" s="11">
         <v>-21</v>
       </c>
       <c r="AY14" s="12">
         <v>7</v>
       </c>
       <c r="AZ14" s="11">
         <v>-3</v>
       </c>
+      <c r="BA14" s="11">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>-4</v>
       </c>
       <c r="C15" s="11">
         <v>-3</v>
       </c>
       <c r="D15" s="11">
         <v>-5</v>
       </c>
       <c r="E15" s="11">
         <v>-6</v>
       </c>
       <c r="F15" s="11">
         <v>-5</v>
       </c>
       <c r="G15" s="12">
         <v>-2</v>
       </c>
       <c r="H15" s="12">
         <v>2</v>
       </c>
       <c r="I15" s="11">
@@ -9986,52 +10154,55 @@
       </c>
       <c r="AS15" s="11">
         <v>-12</v>
       </c>
       <c r="AT15" s="11">
         <v>-8</v>
       </c>
       <c r="AU15" s="11">
         <v>-2</v>
       </c>
       <c r="AV15" s="12">
         <v>6</v>
       </c>
       <c r="AW15" s="11">
         <v>4</v>
       </c>
       <c r="AX15" s="11">
         <v>-6</v>
       </c>
       <c r="AY15" s="12">
         <v>-8</v>
       </c>
       <c r="AZ15" s="11">
         <v>1</v>
       </c>
+      <c r="BA15" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>-11</v>
       </c>
       <c r="C16" s="11">
         <v>-11</v>
       </c>
       <c r="D16" s="11">
         <v>-10</v>
       </c>
       <c r="E16" s="11">
         <v>-12</v>
       </c>
       <c r="F16" s="11">
         <v>-13</v>
       </c>
       <c r="G16" s="12">
         <v>-9</v>
       </c>
       <c r="H16" s="12">
         <v>-14</v>
       </c>
       <c r="I16" s="11">
@@ -10144,52 +10315,55 @@
       </c>
       <c r="AS16" s="11">
         <v>-16</v>
       </c>
       <c r="AT16" s="11">
         <v>-27</v>
       </c>
       <c r="AU16" s="11">
         <v>-17</v>
       </c>
       <c r="AV16" s="12">
         <v>-2</v>
       </c>
       <c r="AW16" s="11">
         <v>-9</v>
       </c>
       <c r="AX16" s="11">
         <v>-8</v>
       </c>
       <c r="AY16" s="12">
         <v>-2</v>
       </c>
       <c r="AZ16" s="11">
         <v>-10</v>
       </c>
+      <c r="BA16" s="11">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-3</v>
       </c>
       <c r="C17" s="11">
         <v>-13</v>
       </c>
       <c r="D17" s="11">
         <v>-8</v>
       </c>
       <c r="E17" s="11">
         <v>-15</v>
       </c>
       <c r="F17" s="11">
         <v>-11</v>
       </c>
       <c r="G17" s="12">
         <v>-9</v>
       </c>
       <c r="H17" s="12">
         <v>-15</v>
       </c>
       <c r="I17" s="11">
@@ -10302,52 +10476,55 @@
       </c>
       <c r="AS17" s="11">
         <v>-21</v>
       </c>
       <c r="AT17" s="11">
         <v>-28</v>
       </c>
       <c r="AU17" s="11">
         <v>-21</v>
       </c>
       <c r="AV17" s="12">
         <v>-22</v>
       </c>
       <c r="AW17" s="11">
         <v>-11</v>
       </c>
       <c r="AX17" s="11">
         <v>-12</v>
       </c>
       <c r="AY17" s="12">
         <v>3</v>
       </c>
       <c r="AZ17" s="11">
         <v>-11</v>
       </c>
+      <c r="BA17" s="11">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>-3</v>
       </c>
       <c r="C18" s="11">
         <v>-2</v>
       </c>
       <c r="D18" s="11">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11">
         <v>-2</v>
       </c>
       <c r="G18" s="12">
         <v>-1</v>
       </c>
       <c r="H18" s="12">
         <v>2</v>
       </c>
       <c r="I18" s="11">
@@ -10460,52 +10637,55 @@
       </c>
       <c r="AS18" s="11">
         <v>10</v>
       </c>
       <c r="AT18" s="11">
         <v>-3</v>
       </c>
       <c r="AU18" s="11">
         <v>3</v>
       </c>
       <c r="AV18" s="12">
         <v>6</v>
       </c>
       <c r="AW18" s="11">
         <v>-3</v>
       </c>
       <c r="AX18" s="11">
         <v>-5</v>
       </c>
       <c r="AY18" s="12">
         <v>-11</v>
       </c>
       <c r="AZ18" s="11">
         <v>2</v>
       </c>
+      <c r="BA18" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-4</v>
       </c>
       <c r="D19" s="11">
         <v>-8</v>
       </c>
       <c r="E19" s="11">
         <v>2</v>
       </c>
       <c r="F19" s="11">
         <v>-1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>-6</v>
       </c>
       <c r="I19" s="11">
@@ -10618,52 +10798,55 @@
       </c>
       <c r="AS19" s="11">
         <v>15</v>
       </c>
       <c r="AT19" s="11">
         <v>12</v>
       </c>
       <c r="AU19" s="11">
         <v>-2</v>
       </c>
       <c r="AV19" s="12">
         <v>-14</v>
       </c>
       <c r="AW19" s="11">
         <v>11</v>
       </c>
       <c r="AX19" s="11">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>12</v>
       </c>
       <c r="AZ19" s="11">
         <v>1</v>
       </c>
+      <c r="BA19" s="11">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>1</v>
       </c>
       <c r="C20" s="11">
         <v>-8</v>
       </c>
       <c r="D20" s="11">
         <v>-11</v>
       </c>
       <c r="E20" s="11">
         <v>-1</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="12">
         <v>-1</v>
       </c>
       <c r="H20" s="12">
         <v>-6</v>
       </c>
       <c r="I20" s="11">
@@ -10776,52 +10959,55 @@
       </c>
       <c r="AS20" s="11">
         <v>-20</v>
       </c>
       <c r="AT20" s="11">
         <v>-11</v>
       </c>
       <c r="AU20" s="11">
         <v>-10</v>
       </c>
       <c r="AV20" s="12">
         <v>1</v>
       </c>
       <c r="AW20" s="11">
         <v>6</v>
       </c>
       <c r="AX20" s="11">
         <v>-8</v>
       </c>
       <c r="AY20" s="12">
         <v>4</v>
       </c>
       <c r="AZ20" s="11">
         <v>-14</v>
       </c>
+      <c r="BA20" s="11">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>-19</v>
       </c>
       <c r="C21" s="11">
         <v>-15</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>-19</v>
       </c>
       <c r="F21" s="11">
         <v>-5</v>
       </c>
       <c r="G21" s="12">
         <v>-18</v>
       </c>
       <c r="H21" s="12">
         <v>-15</v>
       </c>
       <c r="I21" s="11">
@@ -10934,52 +11120,55 @@
       </c>
       <c r="AS21" s="11">
         <v>-29</v>
       </c>
       <c r="AT21" s="11">
         <v>-22</v>
       </c>
       <c r="AU21" s="11">
         <v>-2</v>
       </c>
       <c r="AV21" s="12">
         <v>-6</v>
       </c>
       <c r="AW21" s="11">
         <v>-19</v>
       </c>
       <c r="AX21" s="11">
         <v>14</v>
       </c>
       <c r="AY21" s="12">
         <v>-1</v>
       </c>
       <c r="AZ21" s="11">
         <v>-3</v>
       </c>
+      <c r="BA21" s="11">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>-3</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>1</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="12">
         <v>3</v>
       </c>
       <c r="H22" s="12">
         <v>-4</v>
       </c>
       <c r="I22" s="11">
@@ -11092,52 +11281,55 @@
       </c>
       <c r="AS22" s="11">
         <v>-6</v>
       </c>
       <c r="AT22" s="11">
         <v>101</v>
       </c>
       <c r="AU22" s="11">
         <v>-16</v>
       </c>
       <c r="AV22" s="12">
         <v>-11</v>
       </c>
       <c r="AW22" s="11">
         <v>-7</v>
       </c>
       <c r="AX22" s="11">
         <v>-23</v>
       </c>
       <c r="AY22" s="12">
         <v>-12</v>
       </c>
       <c r="AZ22" s="11">
         <v>8</v>
       </c>
+      <c r="BA22" s="11">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>-2</v>
       </c>
       <c r="C23" s="11">
         <v>-3</v>
       </c>
       <c r="D23" s="11">
         <v>-5</v>
       </c>
       <c r="E23" s="11">
         <v>-4</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="12">
         <v>-4</v>
       </c>
       <c r="H23" s="12">
         <v>-10</v>
       </c>
       <c r="I23" s="11">
@@ -11250,52 +11442,55 @@
       </c>
       <c r="AS23" s="11">
         <v>-16</v>
       </c>
       <c r="AT23" s="11">
         <v>5</v>
       </c>
       <c r="AU23" s="11">
         <v>7</v>
       </c>
       <c r="AV23" s="12">
         <v>-2</v>
       </c>
       <c r="AW23" s="11">
         <v>-3</v>
       </c>
       <c r="AX23" s="11">
         <v>-9</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
       <c r="AZ23" s="11">
         <v>-5</v>
       </c>
+      <c r="BA23" s="11">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-4</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>-1</v>
       </c>
       <c r="F24" s="11">
         <v>-2</v>
       </c>
       <c r="G24" s="11">
         <v>-7</v>
       </c>
       <c r="H24" s="12">
         <v>0</v>
       </c>
       <c r="I24" s="11">
@@ -11408,52 +11603,55 @@
       </c>
       <c r="AS24" s="11">
         <v>-10</v>
       </c>
       <c r="AT24" s="11">
         <v>4</v>
       </c>
       <c r="AU24" s="11">
         <v>-16</v>
       </c>
       <c r="AV24" s="12">
         <v>-7</v>
       </c>
       <c r="AW24" s="11">
         <v>-9</v>
       </c>
       <c r="AX24" s="11">
         <v>-8</v>
       </c>
       <c r="AY24" s="12">
         <v>5</v>
       </c>
       <c r="AZ24" s="11">
         <v>7</v>
       </c>
+      <c r="BA24" s="11">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>1</v>
       </c>
       <c r="C25" s="11">
         <v>-11</v>
       </c>
       <c r="D25" s="11">
         <v>-7</v>
       </c>
       <c r="E25" s="11">
         <v>-2</v>
       </c>
       <c r="F25" s="11">
         <v>-2</v>
       </c>
       <c r="G25" s="11">
         <v>-3</v>
       </c>
       <c r="H25" s="12">
         <v>-7</v>
       </c>
       <c r="I25" s="11">
@@ -11566,52 +11764,55 @@
       </c>
       <c r="AS25" s="11">
         <v>-40</v>
       </c>
       <c r="AT25" s="11">
         <v>-2</v>
       </c>
       <c r="AU25" s="11">
         <v>-8</v>
       </c>
       <c r="AV25" s="12">
         <v>-22</v>
       </c>
       <c r="AW25" s="11">
         <v>-6</v>
       </c>
       <c r="AX25" s="11">
         <v>-12</v>
       </c>
       <c r="AY25" s="12">
         <v>-4</v>
       </c>
       <c r="AZ25" s="11">
         <v>8</v>
       </c>
+      <c r="BA25" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>1</v>
       </c>
       <c r="C26" s="11">
         <v>-5</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>-4</v>
       </c>
       <c r="F26" s="11">
         <v>2</v>
       </c>
       <c r="G26" s="11">
         <v>-4</v>
       </c>
       <c r="H26" s="12">
         <v>-5</v>
       </c>
       <c r="I26" s="11">
@@ -11724,52 +11925,55 @@
       </c>
       <c r="AS26" s="11">
         <v>0</v>
       </c>
       <c r="AT26" s="11">
         <v>7</v>
       </c>
       <c r="AU26" s="11">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>-4</v>
       </c>
       <c r="AW26" s="11">
         <v>-8</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>-2</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
+      <c r="BA26" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>-1</v>
       </c>
       <c r="C27" s="15">
         <v>-5</v>
       </c>
       <c r="D27" s="15">
         <v>1</v>
       </c>
       <c r="E27" s="15">
         <v>-3</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="15">
         <v>-7</v>
       </c>
       <c r="I27" s="15">
@@ -11882,75 +12086,78 @@
       </c>
       <c r="AS27" s="15">
         <v>1</v>
       </c>
       <c r="AT27" s="15">
         <v>-1</v>
       </c>
       <c r="AU27" s="15">
         <v>-2</v>
       </c>
       <c r="AV27" s="15">
         <v>-5</v>
       </c>
       <c r="AW27" s="15">
         <v>-7</v>
       </c>
       <c r="AX27" s="15">
         <v>4</v>
       </c>
       <c r="AY27" s="15">
         <v>-4</v>
       </c>
       <c r="AZ27" s="15">
         <v>-1</v>
       </c>
+      <c r="BA27" s="15">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>