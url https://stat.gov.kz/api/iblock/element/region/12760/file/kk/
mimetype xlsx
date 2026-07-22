--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-45" yWindow="2985" windowWidth="18150" windowHeight="9315"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Өңіраралық көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -330,51 +330,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -417,50 +417,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -740,78 +743,78 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AV6"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.42578125" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.42578125" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -822,67 +825,68 @@
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
       <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="BA3" s="21" t="s">
+      <c r="BB3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="30">
         <v>2022</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30">
         <v>2023</v>
       </c>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
@@ -902,52 +906,53 @@
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26">
         <v>2025</v>
       </c>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="26"/>
       <c r="AU4" s="26"/>
       <c r="AV4" s="26"/>
       <c r="AW4" s="27"/>
       <c r="AX4" s="26">
         <v>2026</v>
       </c>
       <c r="AY4" s="26"/>
       <c r="AZ4" s="26"/>
       <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -1061,52 +1066,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>5</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -1117,52 +1125,53 @@
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>341</v>
       </c>
       <c r="C7" s="11">
         <v>372</v>
       </c>
       <c r="D7" s="11">
         <v>366</v>
       </c>
       <c r="E7" s="11">
         <v>410</v>
       </c>
       <c r="F7" s="11">
         <v>369</v>
       </c>
       <c r="G7" s="12">
         <v>480</v>
       </c>
       <c r="H7" s="12">
         <v>497</v>
       </c>
       <c r="I7" s="11">
@@ -1278,52 +1287,55 @@
       </c>
       <c r="AT7" s="11">
         <v>1248</v>
       </c>
       <c r="AU7" s="11">
         <v>860</v>
       </c>
       <c r="AV7" s="12">
         <v>870</v>
       </c>
       <c r="AW7" s="11">
         <v>824</v>
       </c>
       <c r="AX7" s="11">
         <v>1066</v>
       </c>
       <c r="AY7" s="25">
         <v>1047</v>
       </c>
       <c r="AZ7" s="11">
         <v>998</v>
       </c>
       <c r="BA7" s="11">
         <v>960</v>
       </c>
+      <c r="BB7" s="33">
+        <v>789</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>135</v>
       </c>
       <c r="C8" s="11">
         <v>167</v>
       </c>
       <c r="D8" s="11">
         <v>161</v>
       </c>
       <c r="E8" s="11">
         <v>168</v>
       </c>
       <c r="F8" s="11">
         <v>145</v>
       </c>
       <c r="G8" s="12">
         <v>218</v>
       </c>
       <c r="H8" s="12">
         <v>202</v>
       </c>
       <c r="I8" s="11">
@@ -1439,52 +1451,55 @@
       </c>
       <c r="AT8" s="11">
         <v>557</v>
       </c>
       <c r="AU8" s="11">
         <v>457</v>
       </c>
       <c r="AV8" s="12">
         <v>449</v>
       </c>
       <c r="AW8" s="11">
         <v>403</v>
       </c>
       <c r="AX8" s="11">
         <v>533</v>
       </c>
       <c r="AY8" s="12">
         <v>497</v>
       </c>
       <c r="AZ8" s="11">
         <v>469</v>
       </c>
       <c r="BA8" s="11">
         <v>430</v>
       </c>
+      <c r="BB8" s="11">
+        <v>382</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>41</v>
       </c>
       <c r="C9" s="11">
         <v>41</v>
       </c>
       <c r="D9" s="11">
         <v>30</v>
       </c>
       <c r="E9" s="11">
         <v>49</v>
       </c>
       <c r="F9" s="11">
         <v>40</v>
       </c>
       <c r="G9" s="12">
         <v>50</v>
       </c>
       <c r="H9" s="12">
         <v>40</v>
       </c>
       <c r="I9" s="11">
@@ -1600,52 +1615,55 @@
       </c>
       <c r="AT9" s="11">
         <v>102</v>
       </c>
       <c r="AU9" s="11">
         <v>69</v>
       </c>
       <c r="AV9" s="12">
         <v>64</v>
       </c>
       <c r="AW9" s="11">
         <v>103</v>
       </c>
       <c r="AX9" s="11">
         <v>98</v>
       </c>
       <c r="AY9" s="12">
         <v>94</v>
       </c>
       <c r="AZ9" s="11">
         <v>57</v>
       </c>
       <c r="BA9" s="11">
         <v>107</v>
       </c>
+      <c r="BB9" s="11">
+        <v>76</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>8</v>
       </c>
       <c r="C10" s="11">
         <v>11</v>
       </c>
       <c r="D10" s="11">
         <v>7</v>
       </c>
       <c r="E10" s="11">
         <v>13</v>
       </c>
       <c r="F10" s="11">
         <v>14</v>
       </c>
       <c r="G10" s="12">
         <v>9</v>
       </c>
       <c r="H10" s="12">
         <v>9</v>
       </c>
       <c r="I10" s="11">
@@ -1761,52 +1779,55 @@
       </c>
       <c r="AT10" s="11">
         <v>18</v>
       </c>
       <c r="AU10" s="11">
         <v>6</v>
       </c>
       <c r="AV10" s="12">
         <v>7</v>
       </c>
       <c r="AW10" s="11">
         <v>4</v>
       </c>
       <c r="AX10" s="11">
         <v>26</v>
       </c>
       <c r="AY10" s="12">
         <v>10</v>
       </c>
       <c r="AZ10" s="11">
         <v>18</v>
       </c>
       <c r="BA10" s="11">
         <v>20</v>
       </c>
+      <c r="BB10" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>50</v>
       </c>
       <c r="C11" s="11">
         <v>34</v>
       </c>
       <c r="D11" s="11">
         <v>59</v>
       </c>
       <c r="E11" s="11">
         <v>60</v>
       </c>
       <c r="F11" s="11">
         <v>53</v>
       </c>
       <c r="G11" s="12">
         <v>62</v>
       </c>
       <c r="H11" s="12">
         <v>96</v>
       </c>
       <c r="I11" s="11">
@@ -1922,52 +1943,55 @@
       </c>
       <c r="AT11" s="11">
         <v>125</v>
       </c>
       <c r="AU11" s="11">
         <v>70</v>
       </c>
       <c r="AV11" s="12">
         <v>91</v>
       </c>
       <c r="AW11" s="11">
         <v>87</v>
       </c>
       <c r="AX11" s="11">
         <v>112</v>
       </c>
       <c r="AY11" s="12">
         <v>126</v>
       </c>
       <c r="AZ11" s="11">
         <v>137</v>
       </c>
       <c r="BA11" s="11">
         <v>88</v>
       </c>
+      <c r="BB11" s="11">
+        <v>89</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>6</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>2</v>
       </c>
       <c r="E12" s="11">
         <v>1</v>
       </c>
       <c r="F12" s="11">
         <v>4</v>
       </c>
       <c r="G12" s="12">
         <v>4</v>
       </c>
       <c r="H12" s="12">
         <v>5</v>
       </c>
       <c r="I12" s="11">
@@ -2083,52 +2107,55 @@
       </c>
       <c r="AT12" s="11">
         <v>8</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12">
         <v>5</v>
       </c>
       <c r="AW12" s="11">
         <v>9</v>
       </c>
       <c r="AX12" s="11">
         <v>2</v>
       </c>
       <c r="AY12" s="12">
         <v>10</v>
       </c>
       <c r="AZ12" s="11">
         <v>3</v>
       </c>
       <c r="BA12" s="11">
         <v>16</v>
       </c>
+      <c r="BB12" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>4</v>
       </c>
       <c r="C13" s="11">
         <v>6</v>
       </c>
       <c r="D13" s="11">
         <v>6</v>
       </c>
       <c r="E13" s="11">
         <v>6</v>
       </c>
       <c r="F13" s="11">
         <v>11</v>
       </c>
       <c r="G13" s="12">
         <v>13</v>
       </c>
       <c r="H13" s="12">
         <v>5</v>
       </c>
       <c r="I13" s="11">
@@ -2244,52 +2271,55 @@
       </c>
       <c r="AT13" s="11">
         <v>25</v>
       </c>
       <c r="AU13" s="11">
         <v>32</v>
       </c>
       <c r="AV13" s="12">
         <v>26</v>
       </c>
       <c r="AW13" s="11">
         <v>3</v>
       </c>
       <c r="AX13" s="11">
         <v>20</v>
       </c>
       <c r="AY13" s="12">
         <v>24</v>
       </c>
       <c r="AZ13" s="11">
         <v>21</v>
       </c>
       <c r="BA13" s="11">
         <v>19</v>
       </c>
+      <c r="BB13" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>18</v>
       </c>
       <c r="C14" s="11">
         <v>15</v>
       </c>
       <c r="D14" s="11">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>14</v>
       </c>
       <c r="F14" s="11">
         <v>16</v>
       </c>
       <c r="G14" s="12">
         <v>23</v>
       </c>
       <c r="H14" s="12">
         <v>33</v>
       </c>
       <c r="I14" s="11">
@@ -2405,52 +2435,55 @@
       </c>
       <c r="AT14" s="11">
         <v>36</v>
       </c>
       <c r="AU14" s="11">
         <v>33</v>
       </c>
       <c r="AV14" s="12">
         <v>44</v>
       </c>
       <c r="AW14" s="11">
         <v>49</v>
       </c>
       <c r="AX14" s="11">
         <v>39</v>
       </c>
       <c r="AY14" s="12">
         <v>57</v>
       </c>
       <c r="AZ14" s="11">
         <v>42</v>
       </c>
       <c r="BA14" s="11">
         <v>40</v>
       </c>
+      <c r="BB14" s="11">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>4</v>
       </c>
       <c r="C15" s="11">
         <v>3</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <v>2</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="12">
         <v>2</v>
       </c>
       <c r="H15" s="12">
         <v>7</v>
       </c>
       <c r="I15" s="11">
@@ -2566,52 +2599,55 @@
       </c>
       <c r="AT15" s="11">
         <v>12</v>
       </c>
       <c r="AU15" s="11">
         <v>9</v>
       </c>
       <c r="AV15" s="12">
         <v>11</v>
       </c>
       <c r="AW15" s="11">
         <v>10</v>
       </c>
       <c r="AX15" s="11">
         <v>11</v>
       </c>
       <c r="AY15" s="12">
         <v>4</v>
       </c>
       <c r="AZ15" s="11">
         <v>15</v>
       </c>
       <c r="BA15" s="11">
         <v>22</v>
       </c>
+      <c r="BB15" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>4</v>
       </c>
       <c r="C16" s="11">
         <v>8</v>
       </c>
       <c r="D16" s="11">
         <v>3</v>
       </c>
       <c r="E16" s="11">
         <v>4</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>4</v>
       </c>
       <c r="H16" s="12">
         <v>3</v>
       </c>
       <c r="I16" s="11">
@@ -2727,52 +2763,55 @@
       </c>
       <c r="AT16" s="11">
         <v>13</v>
       </c>
       <c r="AU16" s="11">
         <v>17</v>
       </c>
       <c r="AV16" s="12">
         <v>26</v>
       </c>
       <c r="AW16" s="11">
         <v>3</v>
       </c>
       <c r="AX16" s="11">
         <v>16</v>
       </c>
       <c r="AY16" s="12">
         <v>20</v>
       </c>
       <c r="AZ16" s="11">
         <v>6</v>
       </c>
       <c r="BA16" s="11">
         <v>12</v>
       </c>
+      <c r="BB16" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>13</v>
       </c>
       <c r="C17" s="11">
         <v>17</v>
       </c>
       <c r="D17" s="11">
         <v>14</v>
       </c>
       <c r="E17" s="11">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>9</v>
       </c>
       <c r="G17" s="12">
         <v>20</v>
       </c>
       <c r="H17" s="12">
         <v>18</v>
       </c>
       <c r="I17" s="11">
@@ -2888,52 +2927,55 @@
       </c>
       <c r="AT17" s="11">
         <v>34</v>
       </c>
       <c r="AU17" s="11">
         <v>20</v>
       </c>
       <c r="AV17" s="12">
         <v>16</v>
       </c>
       <c r="AW17" s="11">
         <v>23</v>
       </c>
       <c r="AX17" s="11">
         <v>21</v>
       </c>
       <c r="AY17" s="12">
         <v>33</v>
       </c>
       <c r="AZ17" s="11">
         <v>37</v>
       </c>
       <c r="BA17" s="11">
         <v>33</v>
       </c>
+      <c r="BB17" s="11">
+        <v>34</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>2</v>
       </c>
       <c r="C18" s="11">
         <v>7</v>
       </c>
       <c r="D18" s="11">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>6</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="12">
         <v>3</v>
       </c>
       <c r="H18" s="12">
         <v>6</v>
       </c>
       <c r="I18" s="11">
@@ -3049,52 +3091,55 @@
       </c>
       <c r="AT18" s="11">
         <v>11</v>
       </c>
       <c r="AU18" s="11">
         <v>8</v>
       </c>
       <c r="AV18" s="12">
         <v>11</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11">
         <v>8</v>
       </c>
       <c r="AY18" s="12">
         <v>4</v>
       </c>
       <c r="AZ18" s="11">
         <v>11</v>
       </c>
       <c r="BA18" s="11">
         <v>34</v>
       </c>
+      <c r="BB18" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>8</v>
       </c>
       <c r="C19" s="11">
         <v>9</v>
       </c>
       <c r="D19" s="11">
         <v>4</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>4</v>
       </c>
       <c r="G19" s="12">
         <v>8</v>
       </c>
       <c r="H19" s="12">
         <v>4</v>
       </c>
       <c r="I19" s="11">
@@ -3210,52 +3255,55 @@
       </c>
       <c r="AT19" s="11">
         <v>19</v>
       </c>
       <c r="AU19" s="11">
         <v>14</v>
       </c>
       <c r="AV19" s="12">
         <v>3</v>
       </c>
       <c r="AW19" s="11">
         <v>18</v>
       </c>
       <c r="AX19" s="11">
         <v>21</v>
       </c>
       <c r="AY19" s="12">
         <v>19</v>
       </c>
       <c r="AZ19" s="11">
         <v>15</v>
       </c>
       <c r="BA19" s="11">
         <v>6</v>
       </c>
+      <c r="BB19" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>5</v>
       </c>
       <c r="C20" s="11">
         <v>6</v>
       </c>
       <c r="D20" s="11">
         <v>7</v>
       </c>
       <c r="E20" s="11">
         <v>7</v>
       </c>
       <c r="F20" s="11">
         <v>7</v>
       </c>
       <c r="G20" s="12">
         <v>9</v>
       </c>
       <c r="H20" s="12">
         <v>10</v>
       </c>
       <c r="I20" s="11">
@@ -3371,52 +3419,55 @@
       </c>
       <c r="AT20" s="11">
         <v>15</v>
       </c>
       <c r="AU20" s="11">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>15</v>
       </c>
       <c r="AW20" s="11">
         <v>17</v>
       </c>
       <c r="AX20" s="11">
         <v>9</v>
       </c>
       <c r="AY20" s="12">
         <v>13</v>
       </c>
       <c r="AZ20" s="11">
         <v>9</v>
       </c>
       <c r="BA20" s="11">
         <v>18</v>
       </c>
+      <c r="BB20" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>18</v>
       </c>
       <c r="C21" s="11">
         <v>21</v>
       </c>
       <c r="D21" s="11">
         <v>23</v>
       </c>
       <c r="E21" s="11">
         <v>21</v>
       </c>
       <c r="F21" s="11">
         <v>25</v>
       </c>
       <c r="G21" s="12">
         <v>24</v>
       </c>
       <c r="H21" s="12">
         <v>26</v>
       </c>
       <c r="I21" s="11">
@@ -3532,52 +3583,55 @@
       </c>
       <c r="AT21" s="11">
         <v>77</v>
       </c>
       <c r="AU21" s="11">
         <v>58</v>
       </c>
       <c r="AV21" s="12">
         <v>65</v>
       </c>
       <c r="AW21" s="11">
         <v>51</v>
       </c>
       <c r="AX21" s="11">
         <v>86</v>
       </c>
       <c r="AY21" s="12">
         <v>86</v>
       </c>
       <c r="AZ21" s="11">
         <v>66</v>
       </c>
       <c r="BA21" s="11">
         <v>53</v>
       </c>
+      <c r="BB21" s="11">
+        <v>45</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>3</v>
       </c>
       <c r="C22" s="11">
         <v>5</v>
       </c>
       <c r="D22" s="11">
         <v>6</v>
       </c>
       <c r="E22" s="11">
         <v>10</v>
       </c>
       <c r="F22" s="11">
         <v>5</v>
       </c>
       <c r="G22" s="12">
         <v>15</v>
       </c>
       <c r="H22" s="12">
         <v>4</v>
       </c>
       <c r="I22" s="11">
@@ -3693,52 +3747,55 @@
       </c>
       <c r="AT22" s="11">
         <v>107</v>
       </c>
       <c r="AU22" s="11">
         <v>10</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="11">
         <v>14</v>
       </c>
       <c r="AX22" s="11">
         <v>14</v>
       </c>
       <c r="AY22" s="12">
         <v>12</v>
       </c>
       <c r="AZ22" s="11">
         <v>17</v>
       </c>
       <c r="BA22" s="11">
         <v>8</v>
       </c>
+      <c r="BB22" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>2</v>
       </c>
       <c r="C23" s="11">
         <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>2</v>
       </c>
       <c r="E23" s="11">
         <v>3</v>
       </c>
       <c r="F23" s="11">
         <v>7</v>
       </c>
       <c r="G23" s="12">
         <v>1</v>
       </c>
       <c r="H23" s="12">
         <v>2</v>
       </c>
       <c r="I23" s="11">
@@ -3854,52 +3911,55 @@
       </c>
       <c r="AT23" s="11">
         <v>17</v>
       </c>
       <c r="AU23" s="11">
         <v>11</v>
       </c>
       <c r="AV23" s="12">
         <v>5</v>
       </c>
       <c r="AW23" s="11">
         <v>2</v>
       </c>
       <c r="AX23" s="11">
         <v>5</v>
       </c>
       <c r="AY23" s="12">
         <v>5</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
       <c r="BA23" s="11">
         <v>6</v>
       </c>
+      <c r="BB23" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>3</v>
       </c>
       <c r="D24" s="11">
         <v>6</v>
       </c>
       <c r="E24" s="11">
         <v>7</v>
       </c>
       <c r="F24" s="11">
         <v>5</v>
       </c>
       <c r="G24" s="11">
         <v>5</v>
       </c>
       <c r="H24" s="12">
         <v>10</v>
       </c>
       <c r="I24" s="11">
@@ -4015,52 +4075,55 @@
       </c>
       <c r="AT24" s="11">
         <v>25</v>
       </c>
       <c r="AU24" s="11">
         <v>7</v>
       </c>
       <c r="AV24" s="12">
         <v>6</v>
       </c>
       <c r="AW24" s="11">
         <v>6</v>
       </c>
       <c r="AX24" s="11">
         <v>14</v>
       </c>
       <c r="AY24" s="12">
         <v>13</v>
       </c>
       <c r="AZ24" s="11">
         <v>15</v>
       </c>
       <c r="BA24" s="11">
         <v>4</v>
       </c>
+      <c r="BB24" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>7</v>
       </c>
       <c r="C25" s="11">
         <v>7</v>
       </c>
       <c r="D25" s="11">
         <v>2</v>
       </c>
       <c r="E25" s="11">
         <v>13</v>
       </c>
       <c r="F25" s="11">
         <v>5</v>
       </c>
       <c r="G25" s="11">
         <v>4</v>
       </c>
       <c r="H25" s="12">
         <v>6</v>
       </c>
       <c r="I25" s="11">
@@ -4176,52 +4239,55 @@
       </c>
       <c r="AT25" s="11">
         <v>22</v>
       </c>
       <c r="AU25" s="11">
         <v>8</v>
       </c>
       <c r="AV25" s="12">
         <v>17</v>
       </c>
       <c r="AW25" s="11">
         <v>8</v>
       </c>
       <c r="AX25" s="11">
         <v>6</v>
       </c>
       <c r="AY25" s="12">
         <v>10</v>
       </c>
       <c r="AZ25" s="11">
         <v>28</v>
       </c>
       <c r="BA25" s="11">
         <v>21</v>
       </c>
+      <c r="BB25" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>6</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>3</v>
       </c>
       <c r="E26" s="11">
         <v>2</v>
       </c>
       <c r="F26" s="11">
         <v>7</v>
       </c>
       <c r="G26" s="11">
         <v>2</v>
       </c>
       <c r="H26" s="12">
         <v>6</v>
       </c>
       <c r="I26" s="11">
@@ -4337,52 +4403,55 @@
       </c>
       <c r="AT26" s="11">
         <v>18</v>
       </c>
       <c r="AU26" s="11">
         <v>7</v>
       </c>
       <c r="AV26" s="12">
         <v>4</v>
       </c>
       <c r="AW26" s="11">
         <v>1</v>
       </c>
       <c r="AX26" s="11">
         <v>13</v>
       </c>
       <c r="AY26" s="12">
         <v>6</v>
       </c>
       <c r="AZ26" s="11">
         <v>22</v>
       </c>
       <c r="BA26" s="11">
         <v>16</v>
       </c>
+      <c r="BB26" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>5</v>
       </c>
       <c r="C27" s="15">
         <v>4</v>
       </c>
       <c r="D27" s="15">
         <v>4</v>
       </c>
       <c r="E27" s="15">
         <v>5</v>
       </c>
       <c r="F27" s="15">
         <v>3</v>
       </c>
       <c r="G27" s="15">
         <v>4</v>
       </c>
       <c r="H27" s="15">
         <v>5</v>
       </c>
       <c r="I27" s="15">
@@ -4498,116 +4567,119 @@
       </c>
       <c r="AT27" s="15">
         <v>7</v>
       </c>
       <c r="AU27" s="15">
         <v>12</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="15">
         <v>11</v>
       </c>
       <c r="AX27" s="15">
         <v>12</v>
       </c>
       <c r="AY27" s="15">
         <v>4</v>
       </c>
       <c r="AZ27" s="15">
         <v>7</v>
       </c>
       <c r="BA27" s="15">
         <v>7</v>
       </c>
+      <c r="BB27" s="15">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="16" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -4618,67 +4690,68 @@
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
       <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="BA3" s="21" t="s">
+      <c r="BB3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="30">
         <v>2022</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30">
         <v>2023</v>
       </c>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
@@ -4698,52 +4771,53 @@
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26">
         <v>2025</v>
       </c>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="26"/>
       <c r="AU4" s="26"/>
       <c r="AV4" s="26"/>
       <c r="AW4" s="27"/>
       <c r="AX4" s="26">
         <v>2026</v>
       </c>
       <c r="AY4" s="26"/>
       <c r="AZ4" s="26"/>
       <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -4857,52 +4931,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>5</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -4913,52 +4990,53 @@
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>581</v>
       </c>
       <c r="C7" s="11">
         <v>704</v>
       </c>
       <c r="D7" s="11">
         <v>528</v>
       </c>
       <c r="E7" s="11">
         <v>704</v>
       </c>
       <c r="F7" s="11">
         <v>543</v>
       </c>
       <c r="G7" s="12">
         <v>691</v>
       </c>
       <c r="H7" s="12">
         <v>796</v>
       </c>
       <c r="I7" s="11">
@@ -5074,52 +5152,55 @@
       </c>
       <c r="AT7" s="11">
         <v>1564</v>
       </c>
       <c r="AU7" s="11">
         <v>1272</v>
       </c>
       <c r="AV7" s="12">
         <v>1162</v>
       </c>
       <c r="AW7" s="11">
         <v>1101</v>
       </c>
       <c r="AX7" s="11">
         <v>1392</v>
       </c>
       <c r="AY7" s="25">
         <v>1188</v>
       </c>
       <c r="AZ7" s="11">
         <v>1291</v>
       </c>
       <c r="BA7" s="11">
         <v>1157</v>
       </c>
+      <c r="BB7" s="33">
+        <v>1030</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>214</v>
       </c>
       <c r="C8" s="11">
         <v>232</v>
       </c>
       <c r="D8" s="11">
         <v>183</v>
       </c>
       <c r="E8" s="11">
         <v>252</v>
       </c>
       <c r="F8" s="11">
         <v>219</v>
       </c>
       <c r="G8" s="12">
         <v>257</v>
       </c>
       <c r="H8" s="12">
         <v>256</v>
       </c>
       <c r="I8" s="11">
@@ -5235,52 +5316,55 @@
       </c>
       <c r="AT8" s="11">
         <v>587</v>
       </c>
       <c r="AU8" s="11">
         <v>538</v>
       </c>
       <c r="AV8" s="12">
         <v>478</v>
       </c>
       <c r="AW8" s="11">
         <v>528</v>
       </c>
       <c r="AX8" s="11">
         <v>599</v>
       </c>
       <c r="AY8" s="12">
         <v>539</v>
       </c>
       <c r="AZ8" s="11">
         <v>631</v>
       </c>
       <c r="BA8" s="11">
         <v>464</v>
       </c>
+      <c r="BB8" s="11">
+        <v>441</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>105</v>
       </c>
       <c r="C9" s="11">
         <v>125</v>
       </c>
       <c r="D9" s="11">
         <v>77</v>
       </c>
       <c r="E9" s="11">
         <v>113</v>
       </c>
       <c r="F9" s="11">
         <v>83</v>
       </c>
       <c r="G9" s="12">
         <v>107</v>
       </c>
       <c r="H9" s="12">
         <v>131</v>
       </c>
       <c r="I9" s="11">
@@ -5396,52 +5480,55 @@
       </c>
       <c r="AT9" s="11">
         <v>233</v>
       </c>
       <c r="AU9" s="11">
         <v>182</v>
       </c>
       <c r="AV9" s="12">
         <v>127</v>
       </c>
       <c r="AW9" s="11">
         <v>112</v>
       </c>
       <c r="AX9" s="11">
         <v>142</v>
       </c>
       <c r="AY9" s="12">
         <v>141</v>
       </c>
       <c r="AZ9" s="11">
         <v>154</v>
       </c>
       <c r="BA9" s="11">
         <v>123</v>
       </c>
+      <c r="BB9" s="11">
+        <v>115</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>16</v>
       </c>
       <c r="C10" s="11">
         <v>19</v>
       </c>
       <c r="D10" s="11">
         <v>20</v>
       </c>
       <c r="E10" s="11">
         <v>13</v>
       </c>
       <c r="F10" s="11">
         <v>18</v>
       </c>
       <c r="G10" s="12">
         <v>18</v>
       </c>
       <c r="H10" s="12">
         <v>15</v>
       </c>
       <c r="I10" s="11">
@@ -5557,52 +5644,55 @@
       </c>
       <c r="AT10" s="11">
         <v>30</v>
       </c>
       <c r="AU10" s="11">
         <v>26</v>
       </c>
       <c r="AV10" s="12">
         <v>27</v>
       </c>
       <c r="AW10" s="11">
         <v>12</v>
       </c>
       <c r="AX10" s="11">
         <v>26</v>
       </c>
       <c r="AY10" s="12">
         <v>29</v>
       </c>
       <c r="AZ10" s="11">
         <v>16</v>
       </c>
       <c r="BA10" s="11">
         <v>14</v>
       </c>
+      <c r="BB10" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>68</v>
       </c>
       <c r="C11" s="11">
         <v>93</v>
       </c>
       <c r="D11" s="11">
         <v>77</v>
       </c>
       <c r="E11" s="11">
         <v>96</v>
       </c>
       <c r="F11" s="11">
         <v>67</v>
       </c>
       <c r="G11" s="12">
         <v>102</v>
       </c>
       <c r="H11" s="12">
         <v>121</v>
       </c>
       <c r="I11" s="11">
@@ -5718,52 +5808,55 @@
       </c>
       <c r="AT11" s="11">
         <v>235</v>
       </c>
       <c r="AU11" s="11">
         <v>155</v>
       </c>
       <c r="AV11" s="12">
         <v>157</v>
       </c>
       <c r="AW11" s="11">
         <v>153</v>
       </c>
       <c r="AX11" s="11">
         <v>173</v>
       </c>
       <c r="AY11" s="12">
         <v>132</v>
       </c>
       <c r="AZ11" s="11">
         <v>139</v>
       </c>
       <c r="BA11" s="11">
         <v>162</v>
       </c>
+      <c r="BB11" s="11">
+        <v>158</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>7</v>
       </c>
       <c r="D12" s="11">
         <v>3</v>
       </c>
       <c r="E12" s="11">
         <v>3</v>
       </c>
       <c r="F12" s="11">
         <v>3</v>
       </c>
       <c r="G12" s="12">
         <v>6</v>
       </c>
       <c r="H12" s="12">
         <v>6</v>
       </c>
       <c r="I12" s="11">
@@ -5879,52 +5972,55 @@
       </c>
       <c r="AT12" s="11">
         <v>12</v>
       </c>
       <c r="AU12" s="11">
         <v>7</v>
       </c>
       <c r="AV12" s="12">
         <v>5</v>
       </c>
       <c r="AW12" s="11">
         <v>10</v>
       </c>
       <c r="AX12" s="11">
         <v>3</v>
       </c>
       <c r="AY12" s="12">
         <v>5</v>
       </c>
       <c r="AZ12" s="11">
         <v>10</v>
       </c>
       <c r="BA12" s="11">
         <v>12</v>
       </c>
+      <c r="BB12" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>20</v>
       </c>
       <c r="C13" s="11">
         <v>19</v>
       </c>
       <c r="D13" s="11">
         <v>22</v>
       </c>
       <c r="E13" s="11">
         <v>28</v>
       </c>
       <c r="F13" s="11">
         <v>15</v>
       </c>
       <c r="G13" s="12">
         <v>16</v>
       </c>
       <c r="H13" s="12">
         <v>34</v>
       </c>
       <c r="I13" s="11">
@@ -6040,52 +6136,55 @@
       </c>
       <c r="AT13" s="11">
         <v>54</v>
       </c>
       <c r="AU13" s="11">
         <v>46</v>
       </c>
       <c r="AV13" s="12">
         <v>45</v>
       </c>
       <c r="AW13" s="11">
         <v>24</v>
       </c>
       <c r="AX13" s="11">
         <v>89</v>
       </c>
       <c r="AY13" s="12">
         <v>43</v>
       </c>
       <c r="AZ13" s="11">
         <v>44</v>
       </c>
       <c r="BA13" s="11">
         <v>63</v>
       </c>
+      <c r="BB13" s="11">
+        <v>38</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>30</v>
       </c>
       <c r="C14" s="11">
         <v>27</v>
       </c>
       <c r="D14" s="11">
         <v>19</v>
       </c>
       <c r="E14" s="11">
         <v>37</v>
       </c>
       <c r="F14" s="11">
         <v>17</v>
       </c>
       <c r="G14" s="12">
         <v>29</v>
       </c>
       <c r="H14" s="12">
         <v>41</v>
       </c>
       <c r="I14" s="11">
@@ -6201,52 +6300,55 @@
       </c>
       <c r="AT14" s="11">
         <v>63</v>
       </c>
       <c r="AU14" s="11">
         <v>42</v>
       </c>
       <c r="AV14" s="12">
         <v>57</v>
       </c>
       <c r="AW14" s="11">
         <v>35</v>
       </c>
       <c r="AX14" s="11">
         <v>60</v>
       </c>
       <c r="AY14" s="12">
         <v>50</v>
       </c>
       <c r="AZ14" s="11">
         <v>45</v>
       </c>
       <c r="BA14" s="11">
         <v>47</v>
       </c>
+      <c r="BB14" s="11">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8</v>
       </c>
       <c r="C15" s="11">
         <v>6</v>
       </c>
       <c r="D15" s="11">
         <v>8</v>
       </c>
       <c r="E15" s="11">
         <v>8</v>
       </c>
       <c r="F15" s="11">
         <v>6</v>
       </c>
       <c r="G15" s="12">
         <v>4</v>
       </c>
       <c r="H15" s="12">
         <v>5</v>
       </c>
       <c r="I15" s="11">
@@ -6362,52 +6464,55 @@
       </c>
       <c r="AT15" s="11">
         <v>20</v>
       </c>
       <c r="AU15" s="11">
         <v>11</v>
       </c>
       <c r="AV15" s="12">
         <v>5</v>
       </c>
       <c r="AW15" s="11">
         <v>6</v>
       </c>
       <c r="AX15" s="11">
         <v>17</v>
       </c>
       <c r="AY15" s="12">
         <v>12</v>
       </c>
       <c r="AZ15" s="11">
         <v>14</v>
       </c>
       <c r="BA15" s="11">
         <v>5</v>
       </c>
+      <c r="BB15" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>19</v>
       </c>
       <c r="D16" s="11">
         <v>13</v>
       </c>
       <c r="E16" s="11">
         <v>16</v>
       </c>
       <c r="F16" s="11">
         <v>20</v>
       </c>
       <c r="G16" s="12">
         <v>13</v>
       </c>
       <c r="H16" s="12">
         <v>17</v>
       </c>
       <c r="I16" s="11">
@@ -6523,52 +6628,55 @@
       </c>
       <c r="AT16" s="11">
         <v>40</v>
       </c>
       <c r="AU16" s="11">
         <v>34</v>
       </c>
       <c r="AV16" s="12">
         <v>28</v>
       </c>
       <c r="AW16" s="11">
         <v>12</v>
       </c>
       <c r="AX16" s="11">
         <v>24</v>
       </c>
       <c r="AY16" s="12">
         <v>22</v>
       </c>
       <c r="AZ16" s="11">
         <v>16</v>
       </c>
       <c r="BA16" s="11">
         <v>16</v>
       </c>
+      <c r="BB16" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>30</v>
       </c>
       <c r="D17" s="11">
         <v>22</v>
       </c>
       <c r="E17" s="11">
         <v>29</v>
       </c>
       <c r="F17" s="11">
         <v>20</v>
       </c>
       <c r="G17" s="12">
         <v>29</v>
       </c>
       <c r="H17" s="12">
         <v>33</v>
       </c>
       <c r="I17" s="11">
@@ -6684,52 +6792,55 @@
       </c>
       <c r="AT17" s="11">
         <v>62</v>
       </c>
       <c r="AU17" s="11">
         <v>41</v>
       </c>
       <c r="AV17" s="12">
         <v>38</v>
       </c>
       <c r="AW17" s="11">
         <v>34</v>
       </c>
       <c r="AX17" s="11">
         <v>33</v>
       </c>
       <c r="AY17" s="12">
         <v>30</v>
       </c>
       <c r="AZ17" s="11">
         <v>48</v>
       </c>
       <c r="BA17" s="11">
         <v>38</v>
       </c>
+      <c r="BB17" s="11">
+        <v>42</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>5</v>
       </c>
       <c r="C18" s="11">
         <v>9</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>3</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12">
         <v>4</v>
       </c>
       <c r="I18" s="11">
@@ -6845,52 +6956,55 @@
       </c>
       <c r="AT18" s="11">
         <v>14</v>
       </c>
       <c r="AU18" s="11">
         <v>5</v>
       </c>
       <c r="AV18" s="12">
         <v>5</v>
       </c>
       <c r="AW18" s="11">
         <v>5</v>
       </c>
       <c r="AX18" s="11">
         <v>13</v>
       </c>
       <c r="AY18" s="12">
         <v>15</v>
       </c>
       <c r="AZ18" s="11">
         <v>9</v>
       </c>
       <c r="BA18" s="11">
         <v>14</v>
       </c>
+      <c r="BB18" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>7</v>
       </c>
       <c r="C19" s="11">
         <v>13</v>
       </c>
       <c r="D19" s="11">
         <v>12</v>
       </c>
       <c r="E19" s="11">
         <v>3</v>
       </c>
       <c r="F19" s="11">
         <v>5</v>
       </c>
       <c r="G19" s="12">
         <v>8</v>
       </c>
       <c r="H19" s="12">
         <v>10</v>
       </c>
       <c r="I19" s="11">
@@ -7006,52 +7120,55 @@
       </c>
       <c r="AT19" s="11">
         <v>7</v>
       </c>
       <c r="AU19" s="11">
         <v>16</v>
       </c>
       <c r="AV19" s="12">
         <v>17</v>
       </c>
       <c r="AW19" s="11">
         <v>7</v>
       </c>
       <c r="AX19" s="11">
         <v>14</v>
       </c>
       <c r="AY19" s="12">
         <v>7</v>
       </c>
       <c r="AZ19" s="11">
         <v>14</v>
       </c>
       <c r="BA19" s="11">
         <v>10</v>
       </c>
+      <c r="BB19" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>4</v>
       </c>
       <c r="C20" s="11">
         <v>14</v>
       </c>
       <c r="D20" s="11">
         <v>18</v>
       </c>
       <c r="E20" s="11">
         <v>8</v>
       </c>
       <c r="F20" s="11">
         <v>7</v>
       </c>
       <c r="G20" s="12">
         <v>10</v>
       </c>
       <c r="H20" s="12">
         <v>16</v>
       </c>
       <c r="I20" s="11">
@@ -7167,52 +7284,55 @@
       </c>
       <c r="AT20" s="11">
         <v>26</v>
       </c>
       <c r="AU20" s="11">
         <v>19</v>
       </c>
       <c r="AV20" s="12">
         <v>14</v>
       </c>
       <c r="AW20" s="11">
         <v>11</v>
       </c>
       <c r="AX20" s="11">
         <v>17</v>
       </c>
       <c r="AY20" s="12">
         <v>9</v>
       </c>
       <c r="AZ20" s="11">
         <v>23</v>
       </c>
       <c r="BA20" s="11">
         <v>24</v>
       </c>
+      <c r="BB20" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>37</v>
       </c>
       <c r="C21" s="11">
         <v>36</v>
       </c>
       <c r="D21" s="11">
         <v>23</v>
       </c>
       <c r="E21" s="11">
         <v>40</v>
       </c>
       <c r="F21" s="11">
         <v>30</v>
       </c>
       <c r="G21" s="12">
         <v>42</v>
       </c>
       <c r="H21" s="12">
         <v>41</v>
       </c>
       <c r="I21" s="11">
@@ -7328,52 +7448,55 @@
       </c>
       <c r="AT21" s="11">
         <v>99</v>
       </c>
       <c r="AU21" s="11">
         <v>60</v>
       </c>
       <c r="AV21" s="12">
         <v>71</v>
       </c>
       <c r="AW21" s="11">
         <v>70</v>
       </c>
       <c r="AX21" s="11">
         <v>72</v>
       </c>
       <c r="AY21" s="12">
         <v>87</v>
       </c>
       <c r="AZ21" s="11">
         <v>69</v>
       </c>
       <c r="BA21" s="11">
         <v>90</v>
       </c>
+      <c r="BB21" s="11">
+        <v>48</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>3</v>
       </c>
       <c r="C22" s="11">
         <v>8</v>
       </c>
       <c r="D22" s="11">
         <v>6</v>
       </c>
       <c r="E22" s="11">
         <v>9</v>
       </c>
       <c r="F22" s="11">
         <v>6</v>
       </c>
       <c r="G22" s="12">
         <v>12</v>
       </c>
       <c r="H22" s="12">
         <v>8</v>
       </c>
       <c r="I22" s="11">
@@ -7489,52 +7612,55 @@
       </c>
       <c r="AT22" s="11">
         <v>6</v>
       </c>
       <c r="AU22" s="11">
         <v>26</v>
       </c>
       <c r="AV22" s="12">
         <v>16</v>
       </c>
       <c r="AW22" s="11">
         <v>21</v>
       </c>
       <c r="AX22" s="11">
         <v>37</v>
       </c>
       <c r="AY22" s="12">
         <v>24</v>
       </c>
       <c r="AZ22" s="11">
         <v>9</v>
       </c>
       <c r="BA22" s="11">
         <v>11</v>
       </c>
+      <c r="BB22" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>4</v>
       </c>
       <c r="C23" s="11">
         <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>7</v>
       </c>
       <c r="E23" s="11">
         <v>7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="12">
         <v>5</v>
       </c>
       <c r="H23" s="12">
         <v>12</v>
       </c>
       <c r="I23" s="11">
@@ -7650,52 +7776,55 @@
       </c>
       <c r="AT23" s="11">
         <v>12</v>
       </c>
       <c r="AU23" s="11">
         <v>4</v>
       </c>
       <c r="AV23" s="12">
         <v>7</v>
       </c>
       <c r="AW23" s="11">
         <v>5</v>
       </c>
       <c r="AX23" s="11">
         <v>14</v>
       </c>
       <c r="AY23" s="12">
         <v>5</v>
       </c>
       <c r="AZ23" s="11">
         <v>8</v>
       </c>
       <c r="BA23" s="11">
         <v>9</v>
       </c>
+      <c r="BB23" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>9</v>
       </c>
       <c r="C24" s="11">
         <v>7</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>8</v>
       </c>
       <c r="F24" s="11">
         <v>7</v>
       </c>
       <c r="G24" s="11">
         <v>12</v>
       </c>
       <c r="H24" s="12">
         <v>10</v>
       </c>
       <c r="I24" s="11">
@@ -7811,52 +7940,55 @@
       </c>
       <c r="AT24" s="11">
         <v>21</v>
       </c>
       <c r="AU24" s="11">
         <v>23</v>
       </c>
       <c r="AV24" s="12">
         <v>13</v>
       </c>
       <c r="AW24" s="11">
         <v>15</v>
       </c>
       <c r="AX24" s="11">
         <v>22</v>
       </c>
       <c r="AY24" s="12">
         <v>8</v>
       </c>
       <c r="AZ24" s="11">
         <v>8</v>
       </c>
       <c r="BA24" s="11">
         <v>10</v>
       </c>
+      <c r="BB24" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>6</v>
       </c>
       <c r="C25" s="11">
         <v>18</v>
       </c>
       <c r="D25" s="11">
         <v>9</v>
       </c>
       <c r="E25" s="11">
         <v>15</v>
       </c>
       <c r="F25" s="11">
         <v>7</v>
       </c>
       <c r="G25" s="11">
         <v>7</v>
       </c>
       <c r="H25" s="12">
         <v>13</v>
       </c>
       <c r="I25" s="11">
@@ -7972,52 +8104,55 @@
       </c>
       <c r="AT25" s="11">
         <v>24</v>
       </c>
       <c r="AU25" s="11">
         <v>16</v>
       </c>
       <c r="AV25" s="12">
         <v>39</v>
       </c>
       <c r="AW25" s="11">
         <v>14</v>
       </c>
       <c r="AX25" s="11">
         <v>18</v>
       </c>
       <c r="AY25" s="12">
         <v>14</v>
       </c>
       <c r="AZ25" s="11">
         <v>20</v>
       </c>
       <c r="BA25" s="11">
         <v>21</v>
       </c>
+      <c r="BB25" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>5</v>
       </c>
       <c r="C26" s="11">
         <v>7</v>
       </c>
       <c r="D26" s="11">
         <v>3</v>
       </c>
       <c r="E26" s="11">
         <v>6</v>
       </c>
       <c r="F26" s="11">
         <v>5</v>
       </c>
       <c r="G26" s="11">
         <v>6</v>
       </c>
       <c r="H26" s="12">
         <v>11</v>
       </c>
       <c r="I26" s="11">
@@ -8133,52 +8268,55 @@
       </c>
       <c r="AT26" s="11">
         <v>11</v>
       </c>
       <c r="AU26" s="11">
         <v>7</v>
       </c>
       <c r="AV26" s="12">
         <v>8</v>
       </c>
       <c r="AW26" s="11">
         <v>9</v>
       </c>
       <c r="AX26" s="11">
         <v>11</v>
       </c>
       <c r="AY26" s="12">
         <v>8</v>
       </c>
       <c r="AZ26" s="11">
         <v>6</v>
       </c>
       <c r="BA26" s="11">
         <v>11</v>
       </c>
+      <c r="BB26" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>9</v>
       </c>
       <c r="D27" s="15">
         <v>3</v>
       </c>
       <c r="E27" s="15">
         <v>8</v>
       </c>
       <c r="F27" s="15">
         <v>3</v>
       </c>
       <c r="G27" s="15">
         <v>4</v>
       </c>
       <c r="H27" s="15">
         <v>12</v>
       </c>
       <c r="I27" s="15">
@@ -8294,115 +8432,118 @@
       </c>
       <c r="AT27" s="15">
         <v>8</v>
       </c>
       <c r="AU27" s="15">
         <v>14</v>
       </c>
       <c r="AV27" s="15">
         <v>5</v>
       </c>
       <c r="AW27" s="15">
         <v>18</v>
       </c>
       <c r="AX27" s="15">
         <v>8</v>
       </c>
       <c r="AY27" s="15">
         <v>8</v>
       </c>
       <c r="AZ27" s="15">
         <v>8</v>
       </c>
       <c r="BA27" s="15">
         <v>13</v>
       </c>
+      <c r="BB27" s="15">
+        <v>8</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="16" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -8413,67 +8554,68 @@
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
       <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="BA3" s="21" t="s">
+      <c r="BB3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="30">
         <v>2022</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30">
         <v>2023</v>
       </c>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="30"/>
       <c r="U4" s="30"/>
@@ -8493,52 +8635,53 @@
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26">
         <v>2025</v>
       </c>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="26"/>
       <c r="AU4" s="26"/>
       <c r="AV4" s="26"/>
       <c r="AW4" s="27"/>
       <c r="AX4" s="26">
         <v>2026</v>
       </c>
       <c r="AY4" s="26"/>
       <c r="AZ4" s="26"/>
       <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -8652,52 +8795,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>5</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -8708,52 +8854,53 @@
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>-240</v>
       </c>
       <c r="C7" s="11">
         <v>-332</v>
       </c>
       <c r="D7" s="11">
         <v>-162</v>
       </c>
       <c r="E7" s="11">
         <v>-294</v>
       </c>
       <c r="F7" s="11">
         <v>-174</v>
       </c>
       <c r="G7" s="12">
         <v>-211</v>
       </c>
       <c r="H7" s="12">
         <v>-299</v>
       </c>
       <c r="I7" s="11">
@@ -8869,52 +9016,55 @@
       </c>
       <c r="AT7" s="11">
         <v>-316</v>
       </c>
       <c r="AU7" s="11">
         <v>-412</v>
       </c>
       <c r="AV7" s="12">
         <v>-292</v>
       </c>
       <c r="AW7" s="11">
         <v>-277</v>
       </c>
       <c r="AX7" s="11">
         <v>-326</v>
       </c>
       <c r="AY7" s="25">
         <v>-141</v>
       </c>
       <c r="AZ7" s="11">
         <v>-293</v>
       </c>
       <c r="BA7" s="11">
         <v>-197</v>
       </c>
+      <c r="BB7" s="33">
+        <v>-241</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>-79</v>
       </c>
       <c r="C8" s="11">
         <v>-65</v>
       </c>
       <c r="D8" s="11">
         <v>-22</v>
       </c>
       <c r="E8" s="11">
         <v>-84</v>
       </c>
       <c r="F8" s="11">
         <v>-74</v>
       </c>
       <c r="G8" s="12">
         <v>-39</v>
       </c>
       <c r="H8" s="12">
         <v>-54</v>
       </c>
       <c r="I8" s="11">
@@ -9030,52 +9180,55 @@
       </c>
       <c r="AT8" s="11">
         <v>-30</v>
       </c>
       <c r="AU8" s="11">
         <v>-81</v>
       </c>
       <c r="AV8" s="12">
         <v>-29</v>
       </c>
       <c r="AW8" s="11">
         <v>-125</v>
       </c>
       <c r="AX8" s="11">
         <v>-66</v>
       </c>
       <c r="AY8" s="12">
         <v>-42</v>
       </c>
       <c r="AZ8" s="11">
         <v>-162</v>
       </c>
       <c r="BA8" s="11">
         <v>-34</v>
       </c>
+      <c r="BB8" s="11">
+        <v>-59</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-64</v>
       </c>
       <c r="C9" s="11">
         <v>-84</v>
       </c>
       <c r="D9" s="11">
         <v>-47</v>
       </c>
       <c r="E9" s="11">
         <v>-64</v>
       </c>
       <c r="F9" s="11">
         <v>-43</v>
       </c>
       <c r="G9" s="12">
         <v>-57</v>
       </c>
       <c r="H9" s="12">
         <v>-91</v>
       </c>
       <c r="I9" s="11">
@@ -9191,52 +9344,55 @@
       </c>
       <c r="AT9" s="11">
         <v>-131</v>
       </c>
       <c r="AU9" s="11">
         <v>-113</v>
       </c>
       <c r="AV9" s="12">
         <v>-63</v>
       </c>
       <c r="AW9" s="11">
         <v>-9</v>
       </c>
       <c r="AX9" s="11">
         <v>-44</v>
       </c>
       <c r="AY9" s="12">
         <v>-47</v>
       </c>
       <c r="AZ9" s="11">
         <v>-97</v>
       </c>
       <c r="BA9" s="11">
         <v>-16</v>
       </c>
+      <c r="BB9" s="11">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>-8</v>
       </c>
       <c r="C10" s="11">
         <v>-8</v>
       </c>
       <c r="D10" s="11">
         <v>-13</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>-4</v>
       </c>
       <c r="G10" s="12">
         <v>-9</v>
       </c>
       <c r="H10" s="12">
         <v>-6</v>
       </c>
       <c r="I10" s="11">
@@ -9352,52 +9508,55 @@
       </c>
       <c r="AT10" s="11">
         <v>-12</v>
       </c>
       <c r="AU10" s="11">
         <v>-20</v>
       </c>
       <c r="AV10" s="12">
         <v>-20</v>
       </c>
       <c r="AW10" s="11">
         <v>-8</v>
       </c>
       <c r="AX10" s="11">
         <v>0</v>
       </c>
       <c r="AY10" s="12">
         <v>-19</v>
       </c>
       <c r="AZ10" s="11">
         <v>2</v>
       </c>
       <c r="BA10" s="11">
         <v>6</v>
       </c>
+      <c r="BB10" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>-18</v>
       </c>
       <c r="C11" s="11">
         <v>-59</v>
       </c>
       <c r="D11" s="11">
         <v>-18</v>
       </c>
       <c r="E11" s="11">
         <v>-36</v>
       </c>
       <c r="F11" s="11">
         <v>-14</v>
       </c>
       <c r="G11" s="12">
         <v>-40</v>
       </c>
       <c r="H11" s="12">
         <v>-25</v>
       </c>
       <c r="I11" s="11">
@@ -9513,52 +9672,55 @@
       </c>
       <c r="AT11" s="11">
         <v>-110</v>
       </c>
       <c r="AU11" s="11">
         <v>-85</v>
       </c>
       <c r="AV11" s="12">
         <v>-66</v>
       </c>
       <c r="AW11" s="11">
         <v>-66</v>
       </c>
       <c r="AX11" s="11">
         <v>-61</v>
       </c>
       <c r="AY11" s="12">
         <v>-6</v>
       </c>
       <c r="AZ11" s="11">
         <v>-2</v>
       </c>
       <c r="BA11" s="11">
         <v>-74</v>
       </c>
+      <c r="BB11" s="11">
+        <v>-69</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>-4</v>
       </c>
       <c r="D12" s="11">
         <v>-1</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11">
         <v>1</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="12">
         <v>-1</v>
       </c>
       <c r="I12" s="11">
@@ -9674,52 +9836,55 @@
       </c>
       <c r="AT12" s="11">
         <v>-4</v>
       </c>
       <c r="AU12" s="11">
         <v>-4</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="11">
         <v>-1</v>
       </c>
       <c r="AX12" s="11">
         <v>-1</v>
       </c>
       <c r="AY12" s="12">
         <v>5</v>
       </c>
       <c r="AZ12" s="11">
         <v>-7</v>
       </c>
       <c r="BA12" s="11">
         <v>4</v>
       </c>
+      <c r="BB12" s="11">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>-16</v>
       </c>
       <c r="C13" s="11">
         <v>-13</v>
       </c>
       <c r="D13" s="11">
         <v>-16</v>
       </c>
       <c r="E13" s="11">
         <v>-22</v>
       </c>
       <c r="F13" s="11">
         <v>-4</v>
       </c>
       <c r="G13" s="12">
         <v>-3</v>
       </c>
       <c r="H13" s="12">
         <v>-29</v>
       </c>
       <c r="I13" s="11">
@@ -9835,52 +10000,55 @@
       </c>
       <c r="AT13" s="11">
         <v>-29</v>
       </c>
       <c r="AU13" s="11">
         <v>-14</v>
       </c>
       <c r="AV13" s="12">
         <v>-19</v>
       </c>
       <c r="AW13" s="11">
         <v>-21</v>
       </c>
       <c r="AX13" s="11">
         <v>-69</v>
       </c>
       <c r="AY13" s="12">
         <v>-19</v>
       </c>
       <c r="AZ13" s="11">
         <v>-23</v>
       </c>
       <c r="BA13" s="11">
         <v>-44</v>
       </c>
+      <c r="BB13" s="11">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>-12</v>
       </c>
       <c r="C14" s="11">
         <v>-12</v>
       </c>
       <c r="D14" s="11">
         <v>-3</v>
       </c>
       <c r="E14" s="11">
         <v>-23</v>
       </c>
       <c r="F14" s="11">
         <v>-1</v>
       </c>
       <c r="G14" s="12">
         <v>-6</v>
       </c>
       <c r="H14" s="12">
         <v>-8</v>
       </c>
       <c r="I14" s="11">
@@ -9996,52 +10164,55 @@
       </c>
       <c r="AT14" s="11">
         <v>-27</v>
       </c>
       <c r="AU14" s="11">
         <v>-9</v>
       </c>
       <c r="AV14" s="12">
         <v>-13</v>
       </c>
       <c r="AW14" s="11">
         <v>14</v>
       </c>
       <c r="AX14" s="11">
         <v>-21</v>
       </c>
       <c r="AY14" s="12">
         <v>7</v>
       </c>
       <c r="AZ14" s="11">
         <v>-3</v>
       </c>
       <c r="BA14" s="11">
         <v>-7</v>
       </c>
+      <c r="BB14" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>-4</v>
       </c>
       <c r="C15" s="11">
         <v>-3</v>
       </c>
       <c r="D15" s="11">
         <v>-5</v>
       </c>
       <c r="E15" s="11">
         <v>-6</v>
       </c>
       <c r="F15" s="11">
         <v>-5</v>
       </c>
       <c r="G15" s="12">
         <v>-2</v>
       </c>
       <c r="H15" s="12">
         <v>2</v>
       </c>
       <c r="I15" s="11">
@@ -10157,52 +10328,55 @@
       </c>
       <c r="AT15" s="11">
         <v>-8</v>
       </c>
       <c r="AU15" s="11">
         <v>-2</v>
       </c>
       <c r="AV15" s="12">
         <v>6</v>
       </c>
       <c r="AW15" s="11">
         <v>4</v>
       </c>
       <c r="AX15" s="11">
         <v>-6</v>
       </c>
       <c r="AY15" s="12">
         <v>-8</v>
       </c>
       <c r="AZ15" s="11">
         <v>1</v>
       </c>
       <c r="BA15" s="11">
         <v>17</v>
       </c>
+      <c r="BB15" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>-11</v>
       </c>
       <c r="C16" s="11">
         <v>-11</v>
       </c>
       <c r="D16" s="11">
         <v>-10</v>
       </c>
       <c r="E16" s="11">
         <v>-12</v>
       </c>
       <c r="F16" s="11">
         <v>-13</v>
       </c>
       <c r="G16" s="12">
         <v>-9</v>
       </c>
       <c r="H16" s="12">
         <v>-14</v>
       </c>
       <c r="I16" s="11">
@@ -10318,52 +10492,55 @@
       </c>
       <c r="AT16" s="11">
         <v>-27</v>
       </c>
       <c r="AU16" s="11">
         <v>-17</v>
       </c>
       <c r="AV16" s="12">
         <v>-2</v>
       </c>
       <c r="AW16" s="11">
         <v>-9</v>
       </c>
       <c r="AX16" s="11">
         <v>-8</v>
       </c>
       <c r="AY16" s="12">
         <v>-2</v>
       </c>
       <c r="AZ16" s="11">
         <v>-10</v>
       </c>
       <c r="BA16" s="11">
         <v>-4</v>
       </c>
+      <c r="BB16" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-3</v>
       </c>
       <c r="C17" s="11">
         <v>-13</v>
       </c>
       <c r="D17" s="11">
         <v>-8</v>
       </c>
       <c r="E17" s="11">
         <v>-15</v>
       </c>
       <c r="F17" s="11">
         <v>-11</v>
       </c>
       <c r="G17" s="12">
         <v>-9</v>
       </c>
       <c r="H17" s="12">
         <v>-15</v>
       </c>
       <c r="I17" s="11">
@@ -10479,52 +10656,55 @@
       </c>
       <c r="AT17" s="11">
         <v>-28</v>
       </c>
       <c r="AU17" s="11">
         <v>-21</v>
       </c>
       <c r="AV17" s="12">
         <v>-22</v>
       </c>
       <c r="AW17" s="11">
         <v>-11</v>
       </c>
       <c r="AX17" s="11">
         <v>-12</v>
       </c>
       <c r="AY17" s="12">
         <v>3</v>
       </c>
       <c r="AZ17" s="11">
         <v>-11</v>
       </c>
       <c r="BA17" s="11">
         <v>-5</v>
       </c>
+      <c r="BB17" s="11">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>-3</v>
       </c>
       <c r="C18" s="11">
         <v>-2</v>
       </c>
       <c r="D18" s="11">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11">
         <v>-2</v>
       </c>
       <c r="G18" s="12">
         <v>-1</v>
       </c>
       <c r="H18" s="12">
         <v>2</v>
       </c>
       <c r="I18" s="11">
@@ -10640,52 +10820,55 @@
       </c>
       <c r="AT18" s="11">
         <v>-3</v>
       </c>
       <c r="AU18" s="11">
         <v>3</v>
       </c>
       <c r="AV18" s="12">
         <v>6</v>
       </c>
       <c r="AW18" s="11">
         <v>-3</v>
       </c>
       <c r="AX18" s="11">
         <v>-5</v>
       </c>
       <c r="AY18" s="12">
         <v>-11</v>
       </c>
       <c r="AZ18" s="11">
         <v>2</v>
       </c>
       <c r="BA18" s="11">
         <v>20</v>
       </c>
+      <c r="BB18" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-4</v>
       </c>
       <c r="D19" s="11">
         <v>-8</v>
       </c>
       <c r="E19" s="11">
         <v>2</v>
       </c>
       <c r="F19" s="11">
         <v>-1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>-6</v>
       </c>
       <c r="I19" s="11">
@@ -10801,52 +10984,55 @@
       </c>
       <c r="AT19" s="11">
         <v>12</v>
       </c>
       <c r="AU19" s="11">
         <v>-2</v>
       </c>
       <c r="AV19" s="12">
         <v>-14</v>
       </c>
       <c r="AW19" s="11">
         <v>11</v>
       </c>
       <c r="AX19" s="11">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>12</v>
       </c>
       <c r="AZ19" s="11">
         <v>1</v>
       </c>
       <c r="BA19" s="11">
         <v>-4</v>
       </c>
+      <c r="BB19" s="11">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>1</v>
       </c>
       <c r="C20" s="11">
         <v>-8</v>
       </c>
       <c r="D20" s="11">
         <v>-11</v>
       </c>
       <c r="E20" s="11">
         <v>-1</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="12">
         <v>-1</v>
       </c>
       <c r="H20" s="12">
         <v>-6</v>
       </c>
       <c r="I20" s="11">
@@ -10962,52 +11148,55 @@
       </c>
       <c r="AT20" s="11">
         <v>-11</v>
       </c>
       <c r="AU20" s="11">
         <v>-10</v>
       </c>
       <c r="AV20" s="12">
         <v>1</v>
       </c>
       <c r="AW20" s="11">
         <v>6</v>
       </c>
       <c r="AX20" s="11">
         <v>-8</v>
       </c>
       <c r="AY20" s="12">
         <v>4</v>
       </c>
       <c r="AZ20" s="11">
         <v>-14</v>
       </c>
       <c r="BA20" s="11">
         <v>-6</v>
       </c>
+      <c r="BB20" s="11">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>-19</v>
       </c>
       <c r="C21" s="11">
         <v>-15</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>-19</v>
       </c>
       <c r="F21" s="11">
         <v>-5</v>
       </c>
       <c r="G21" s="12">
         <v>-18</v>
       </c>
       <c r="H21" s="12">
         <v>-15</v>
       </c>
       <c r="I21" s="11">
@@ -11123,52 +11312,55 @@
       </c>
       <c r="AT21" s="11">
         <v>-22</v>
       </c>
       <c r="AU21" s="11">
         <v>-2</v>
       </c>
       <c r="AV21" s="12">
         <v>-6</v>
       </c>
       <c r="AW21" s="11">
         <v>-19</v>
       </c>
       <c r="AX21" s="11">
         <v>14</v>
       </c>
       <c r="AY21" s="12">
         <v>-1</v>
       </c>
       <c r="AZ21" s="11">
         <v>-3</v>
       </c>
       <c r="BA21" s="11">
         <v>-37</v>
       </c>
+      <c r="BB21" s="11">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>-3</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>1</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="12">
         <v>3</v>
       </c>
       <c r="H22" s="12">
         <v>-4</v>
       </c>
       <c r="I22" s="11">
@@ -11284,52 +11476,55 @@
       </c>
       <c r="AT22" s="11">
         <v>101</v>
       </c>
       <c r="AU22" s="11">
         <v>-16</v>
       </c>
       <c r="AV22" s="12">
         <v>-11</v>
       </c>
       <c r="AW22" s="11">
         <v>-7</v>
       </c>
       <c r="AX22" s="11">
         <v>-23</v>
       </c>
       <c r="AY22" s="12">
         <v>-12</v>
       </c>
       <c r="AZ22" s="11">
         <v>8</v>
       </c>
       <c r="BA22" s="11">
         <v>-3</v>
       </c>
+      <c r="BB22" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>-2</v>
       </c>
       <c r="C23" s="11">
         <v>-3</v>
       </c>
       <c r="D23" s="11">
         <v>-5</v>
       </c>
       <c r="E23" s="11">
         <v>-4</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="12">
         <v>-4</v>
       </c>
       <c r="H23" s="12">
         <v>-10</v>
       </c>
       <c r="I23" s="11">
@@ -11445,52 +11640,55 @@
       </c>
       <c r="AT23" s="11">
         <v>5</v>
       </c>
       <c r="AU23" s="11">
         <v>7</v>
       </c>
       <c r="AV23" s="12">
         <v>-2</v>
       </c>
       <c r="AW23" s="11">
         <v>-3</v>
       </c>
       <c r="AX23" s="11">
         <v>-9</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
       <c r="AZ23" s="11">
         <v>-5</v>
       </c>
       <c r="BA23" s="11">
         <v>-3</v>
       </c>
+      <c r="BB23" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-4</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>-1</v>
       </c>
       <c r="F24" s="11">
         <v>-2</v>
       </c>
       <c r="G24" s="11">
         <v>-7</v>
       </c>
       <c r="H24" s="12">
         <v>0</v>
       </c>
       <c r="I24" s="11">
@@ -11606,52 +11804,55 @@
       </c>
       <c r="AT24" s="11">
         <v>4</v>
       </c>
       <c r="AU24" s="11">
         <v>-16</v>
       </c>
       <c r="AV24" s="12">
         <v>-7</v>
       </c>
       <c r="AW24" s="11">
         <v>-9</v>
       </c>
       <c r="AX24" s="11">
         <v>-8</v>
       </c>
       <c r="AY24" s="12">
         <v>5</v>
       </c>
       <c r="AZ24" s="11">
         <v>7</v>
       </c>
       <c r="BA24" s="11">
         <v>-6</v>
       </c>
+      <c r="BB24" s="11">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>1</v>
       </c>
       <c r="C25" s="11">
         <v>-11</v>
       </c>
       <c r="D25" s="11">
         <v>-7</v>
       </c>
       <c r="E25" s="11">
         <v>-2</v>
       </c>
       <c r="F25" s="11">
         <v>-2</v>
       </c>
       <c r="G25" s="11">
         <v>-3</v>
       </c>
       <c r="H25" s="12">
         <v>-7</v>
       </c>
       <c r="I25" s="11">
@@ -11767,52 +11968,55 @@
       </c>
       <c r="AT25" s="11">
         <v>-2</v>
       </c>
       <c r="AU25" s="11">
         <v>-8</v>
       </c>
       <c r="AV25" s="12">
         <v>-22</v>
       </c>
       <c r="AW25" s="11">
         <v>-6</v>
       </c>
       <c r="AX25" s="11">
         <v>-12</v>
       </c>
       <c r="AY25" s="12">
         <v>-4</v>
       </c>
       <c r="AZ25" s="11">
         <v>8</v>
       </c>
       <c r="BA25" s="11">
         <v>0</v>
       </c>
+      <c r="BB25" s="11">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>1</v>
       </c>
       <c r="C26" s="11">
         <v>-5</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>-4</v>
       </c>
       <c r="F26" s="11">
         <v>2</v>
       </c>
       <c r="G26" s="11">
         <v>-4</v>
       </c>
       <c r="H26" s="12">
         <v>-5</v>
       </c>
       <c r="I26" s="11">
@@ -11928,52 +12132,55 @@
       </c>
       <c r="AT26" s="11">
         <v>7</v>
       </c>
       <c r="AU26" s="11">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>-4</v>
       </c>
       <c r="AW26" s="11">
         <v>-8</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>-2</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
       <c r="BA26" s="11">
         <v>5</v>
       </c>
+      <c r="BB26" s="11">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>-1</v>
       </c>
       <c r="C27" s="15">
         <v>-5</v>
       </c>
       <c r="D27" s="15">
         <v>1</v>
       </c>
       <c r="E27" s="15">
         <v>-3</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="15">
         <v>-7</v>
       </c>
       <c r="I27" s="15">
@@ -12089,75 +12296,78 @@
       </c>
       <c r="AT27" s="15">
         <v>-1</v>
       </c>
       <c r="AU27" s="15">
         <v>-2</v>
       </c>
       <c r="AV27" s="15">
         <v>-5</v>
       </c>
       <c r="AW27" s="15">
         <v>-7</v>
       </c>
       <c r="AX27" s="15">
         <v>4</v>
       </c>
       <c r="AY27" s="15">
         <v>-4</v>
       </c>
       <c r="AZ27" s="15">
         <v>-1</v>
       </c>
       <c r="BA27" s="15">
         <v>-6</v>
       </c>
+      <c r="BB27" s="15">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>