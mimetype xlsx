--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-45" yWindow="2985" windowWidth="18150" windowHeight="9315"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Өңіраралық көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -224,51 +224,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -315,59 +315,50 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -397,73 +388,73 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -743,217 +734,219 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AV6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.42578125" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.42578125" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="31" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="31"/>
-[...50 lines deleted...]
-      <c r="BB2" s="31"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="BB3" s="21" t="s">
+      <c r="BC3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="30">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31">
         <v>2022</v>
       </c>
-      <c r="C4" s="30"/>
-[...10 lines deleted...]
-      <c r="N4" s="30">
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31">
         <v>2023</v>
       </c>
-      <c r="O4" s="30"/>
-[...10 lines deleted...]
-      <c r="Z4" s="26">
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="27">
         <v>2024</v>
       </c>
-      <c r="AA4" s="26"/>
-[...10 lines deleted...]
-      <c r="AL4" s="26">
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27"/>
+      <c r="AD4" s="27"/>
+      <c r="AE4" s="27"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="27"/>
+      <c r="AH4" s="27"/>
+      <c r="AI4" s="27"/>
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="27">
         <v>2025</v>
       </c>
-      <c r="AM4" s="26"/>
-[...10 lines deleted...]
-      <c r="AX4" s="26">
+      <c r="AM4" s="27"/>
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="27"/>
+      <c r="AQ4" s="27"/>
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27"/>
+      <c r="AT4" s="27"/>
+      <c r="AU4" s="27"/>
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="27">
         <v>2026</v>
       </c>
-      <c r="AY4" s="26"/>
-[...2 lines deleted...]
-      <c r="BB4" s="26"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
+      <c r="BC4" s="27"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="29"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="30"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1069,109 +1062,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>6</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="32" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="32"/>
-[...50 lines deleted...]
-      <c r="BB6" s="32"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="33"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="33"/>
+      <c r="AL6" s="33"/>
+      <c r="AM6" s="33"/>
+      <c r="AN6" s="33"/>
+      <c r="AO6" s="33"/>
+      <c r="AP6" s="33"/>
+      <c r="AQ6" s="33"/>
+      <c r="AR6" s="33"/>
+      <c r="AS6" s="33"/>
+      <c r="AT6" s="33"/>
+      <c r="AU6" s="33"/>
+      <c r="AV6" s="33"/>
+      <c r="AW6" s="33"/>
+      <c r="AX6" s="33"/>
+      <c r="AY6" s="33"/>
+      <c r="AZ6" s="33"/>
+      <c r="BA6" s="33"/>
+      <c r="BB6" s="33"/>
+      <c r="BC6" s="33"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>341</v>
       </c>
       <c r="C7" s="11">
         <v>372</v>
       </c>
       <c r="D7" s="11">
         <v>366</v>
       </c>
       <c r="E7" s="11">
         <v>410</v>
       </c>
       <c r="F7" s="11">
         <v>369</v>
       </c>
       <c r="G7" s="12">
         <v>480</v>
       </c>
       <c r="H7" s="12">
         <v>497</v>
       </c>
       <c r="I7" s="11">
@@ -1287,55 +1284,58 @@
       </c>
       <c r="AT7" s="11">
         <v>1248</v>
       </c>
       <c r="AU7" s="11">
         <v>860</v>
       </c>
       <c r="AV7" s="12">
         <v>870</v>
       </c>
       <c r="AW7" s="11">
         <v>824</v>
       </c>
       <c r="AX7" s="11">
         <v>1066</v>
       </c>
       <c r="AY7" s="25">
         <v>1047</v>
       </c>
       <c r="AZ7" s="11">
         <v>998</v>
       </c>
       <c r="BA7" s="11">
         <v>960</v>
       </c>
-      <c r="BB7" s="33">
+      <c r="BB7" s="26">
         <v>789</v>
       </c>
+      <c r="BC7" s="11">
+        <v>926</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>135</v>
       </c>
       <c r="C8" s="11">
         <v>167</v>
       </c>
       <c r="D8" s="11">
         <v>161</v>
       </c>
       <c r="E8" s="11">
         <v>168</v>
       </c>
       <c r="F8" s="11">
         <v>145</v>
       </c>
       <c r="G8" s="12">
         <v>218</v>
       </c>
       <c r="H8" s="12">
         <v>202</v>
       </c>
       <c r="I8" s="11">
@@ -1454,52 +1454,55 @@
       </c>
       <c r="AU8" s="11">
         <v>457</v>
       </c>
       <c r="AV8" s="12">
         <v>449</v>
       </c>
       <c r="AW8" s="11">
         <v>403</v>
       </c>
       <c r="AX8" s="11">
         <v>533</v>
       </c>
       <c r="AY8" s="12">
         <v>497</v>
       </c>
       <c r="AZ8" s="11">
         <v>469</v>
       </c>
       <c r="BA8" s="11">
         <v>430</v>
       </c>
       <c r="BB8" s="11">
         <v>382</v>
       </c>
+      <c r="BC8" s="11">
+        <v>486</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>41</v>
       </c>
       <c r="C9" s="11">
         <v>41</v>
       </c>
       <c r="D9" s="11">
         <v>30</v>
       </c>
       <c r="E9" s="11">
         <v>49</v>
       </c>
       <c r="F9" s="11">
         <v>40</v>
       </c>
       <c r="G9" s="12">
         <v>50</v>
       </c>
       <c r="H9" s="12">
         <v>40</v>
       </c>
       <c r="I9" s="11">
@@ -1618,52 +1621,55 @@
       </c>
       <c r="AU9" s="11">
         <v>69</v>
       </c>
       <c r="AV9" s="12">
         <v>64</v>
       </c>
       <c r="AW9" s="11">
         <v>103</v>
       </c>
       <c r="AX9" s="11">
         <v>98</v>
       </c>
       <c r="AY9" s="12">
         <v>94</v>
       </c>
       <c r="AZ9" s="11">
         <v>57</v>
       </c>
       <c r="BA9" s="11">
         <v>107</v>
       </c>
       <c r="BB9" s="11">
         <v>76</v>
       </c>
+      <c r="BC9" s="11">
+        <v>72</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>8</v>
       </c>
       <c r="C10" s="11">
         <v>11</v>
       </c>
       <c r="D10" s="11">
         <v>7</v>
       </c>
       <c r="E10" s="11">
         <v>13</v>
       </c>
       <c r="F10" s="11">
         <v>14</v>
       </c>
       <c r="G10" s="12">
         <v>9</v>
       </c>
       <c r="H10" s="12">
         <v>9</v>
       </c>
       <c r="I10" s="11">
@@ -1782,52 +1788,55 @@
       </c>
       <c r="AU10" s="11">
         <v>6</v>
       </c>
       <c r="AV10" s="12">
         <v>7</v>
       </c>
       <c r="AW10" s="11">
         <v>4</v>
       </c>
       <c r="AX10" s="11">
         <v>26</v>
       </c>
       <c r="AY10" s="12">
         <v>10</v>
       </c>
       <c r="AZ10" s="11">
         <v>18</v>
       </c>
       <c r="BA10" s="11">
         <v>20</v>
       </c>
       <c r="BB10" s="11">
         <v>17</v>
       </c>
+      <c r="BC10" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>50</v>
       </c>
       <c r="C11" s="11">
         <v>34</v>
       </c>
       <c r="D11" s="11">
         <v>59</v>
       </c>
       <c r="E11" s="11">
         <v>60</v>
       </c>
       <c r="F11" s="11">
         <v>53</v>
       </c>
       <c r="G11" s="12">
         <v>62</v>
       </c>
       <c r="H11" s="12">
         <v>96</v>
       </c>
       <c r="I11" s="11">
@@ -1946,52 +1955,55 @@
       </c>
       <c r="AU11" s="11">
         <v>70</v>
       </c>
       <c r="AV11" s="12">
         <v>91</v>
       </c>
       <c r="AW11" s="11">
         <v>87</v>
       </c>
       <c r="AX11" s="11">
         <v>112</v>
       </c>
       <c r="AY11" s="12">
         <v>126</v>
       </c>
       <c r="AZ11" s="11">
         <v>137</v>
       </c>
       <c r="BA11" s="11">
         <v>88</v>
       </c>
       <c r="BB11" s="11">
         <v>89</v>
       </c>
+      <c r="BC11" s="11">
+        <v>99</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>6</v>
       </c>
       <c r="C12" s="11">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>2</v>
       </c>
       <c r="E12" s="11">
         <v>1</v>
       </c>
       <c r="F12" s="11">
         <v>4</v>
       </c>
       <c r="G12" s="12">
         <v>4</v>
       </c>
       <c r="H12" s="12">
         <v>5</v>
       </c>
       <c r="I12" s="11">
@@ -2110,52 +2122,55 @@
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12">
         <v>5</v>
       </c>
       <c r="AW12" s="11">
         <v>9</v>
       </c>
       <c r="AX12" s="11">
         <v>2</v>
       </c>
       <c r="AY12" s="12">
         <v>10</v>
       </c>
       <c r="AZ12" s="11">
         <v>3</v>
       </c>
       <c r="BA12" s="11">
         <v>16</v>
       </c>
       <c r="BB12" s="11">
         <v>1</v>
       </c>
+      <c r="BC12" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>4</v>
       </c>
       <c r="C13" s="11">
         <v>6</v>
       </c>
       <c r="D13" s="11">
         <v>6</v>
       </c>
       <c r="E13" s="11">
         <v>6</v>
       </c>
       <c r="F13" s="11">
         <v>11</v>
       </c>
       <c r="G13" s="12">
         <v>13</v>
       </c>
       <c r="H13" s="12">
         <v>5</v>
       </c>
       <c r="I13" s="11">
@@ -2274,52 +2289,55 @@
       </c>
       <c r="AU13" s="11">
         <v>32</v>
       </c>
       <c r="AV13" s="12">
         <v>26</v>
       </c>
       <c r="AW13" s="11">
         <v>3</v>
       </c>
       <c r="AX13" s="11">
         <v>20</v>
       </c>
       <c r="AY13" s="12">
         <v>24</v>
       </c>
       <c r="AZ13" s="11">
         <v>21</v>
       </c>
       <c r="BA13" s="11">
         <v>19</v>
       </c>
       <c r="BB13" s="11">
         <v>9</v>
       </c>
+      <c r="BC13" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>18</v>
       </c>
       <c r="C14" s="11">
         <v>15</v>
       </c>
       <c r="D14" s="11">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>14</v>
       </c>
       <c r="F14" s="11">
         <v>16</v>
       </c>
       <c r="G14" s="12">
         <v>23</v>
       </c>
       <c r="H14" s="12">
         <v>33</v>
       </c>
       <c r="I14" s="11">
@@ -2438,52 +2456,55 @@
       </c>
       <c r="AU14" s="11">
         <v>33</v>
       </c>
       <c r="AV14" s="12">
         <v>44</v>
       </c>
       <c r="AW14" s="11">
         <v>49</v>
       </c>
       <c r="AX14" s="11">
         <v>39</v>
       </c>
       <c r="AY14" s="12">
         <v>57</v>
       </c>
       <c r="AZ14" s="11">
         <v>42</v>
       </c>
       <c r="BA14" s="11">
         <v>40</v>
       </c>
       <c r="BB14" s="11">
         <v>47</v>
       </c>
+      <c r="BC14" s="11">
+        <v>28</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>4</v>
       </c>
       <c r="C15" s="11">
         <v>3</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <v>2</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="12">
         <v>2</v>
       </c>
       <c r="H15" s="12">
         <v>7</v>
       </c>
       <c r="I15" s="11">
@@ -2602,52 +2623,55 @@
       </c>
       <c r="AU15" s="11">
         <v>9</v>
       </c>
       <c r="AV15" s="12">
         <v>11</v>
       </c>
       <c r="AW15" s="11">
         <v>10</v>
       </c>
       <c r="AX15" s="11">
         <v>11</v>
       </c>
       <c r="AY15" s="12">
         <v>4</v>
       </c>
       <c r="AZ15" s="11">
         <v>15</v>
       </c>
       <c r="BA15" s="11">
         <v>22</v>
       </c>
       <c r="BB15" s="11">
         <v>9</v>
       </c>
+      <c r="BC15" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>4</v>
       </c>
       <c r="C16" s="11">
         <v>8</v>
       </c>
       <c r="D16" s="11">
         <v>3</v>
       </c>
       <c r="E16" s="11">
         <v>4</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>4</v>
       </c>
       <c r="H16" s="12">
         <v>3</v>
       </c>
       <c r="I16" s="11">
@@ -2766,52 +2790,55 @@
       </c>
       <c r="AU16" s="11">
         <v>17</v>
       </c>
       <c r="AV16" s="12">
         <v>26</v>
       </c>
       <c r="AW16" s="11">
         <v>3</v>
       </c>
       <c r="AX16" s="11">
         <v>16</v>
       </c>
       <c r="AY16" s="12">
         <v>20</v>
       </c>
       <c r="AZ16" s="11">
         <v>6</v>
       </c>
       <c r="BA16" s="11">
         <v>12</v>
       </c>
       <c r="BB16" s="11">
         <v>11</v>
       </c>
+      <c r="BC16" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>13</v>
       </c>
       <c r="C17" s="11">
         <v>17</v>
       </c>
       <c r="D17" s="11">
         <v>14</v>
       </c>
       <c r="E17" s="11">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>9</v>
       </c>
       <c r="G17" s="12">
         <v>20</v>
       </c>
       <c r="H17" s="12">
         <v>18</v>
       </c>
       <c r="I17" s="11">
@@ -2930,52 +2957,55 @@
       </c>
       <c r="AU17" s="11">
         <v>20</v>
       </c>
       <c r="AV17" s="12">
         <v>16</v>
       </c>
       <c r="AW17" s="11">
         <v>23</v>
       </c>
       <c r="AX17" s="11">
         <v>21</v>
       </c>
       <c r="AY17" s="12">
         <v>33</v>
       </c>
       <c r="AZ17" s="11">
         <v>37</v>
       </c>
       <c r="BA17" s="11">
         <v>33</v>
       </c>
       <c r="BB17" s="11">
         <v>34</v>
       </c>
+      <c r="BC17" s="11">
+        <v>28</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>2</v>
       </c>
       <c r="C18" s="11">
         <v>7</v>
       </c>
       <c r="D18" s="11">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>6</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="12">
         <v>3</v>
       </c>
       <c r="H18" s="12">
         <v>6</v>
       </c>
       <c r="I18" s="11">
@@ -3094,52 +3124,55 @@
       </c>
       <c r="AU18" s="11">
         <v>8</v>
       </c>
       <c r="AV18" s="12">
         <v>11</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11">
         <v>8</v>
       </c>
       <c r="AY18" s="12">
         <v>4</v>
       </c>
       <c r="AZ18" s="11">
         <v>11</v>
       </c>
       <c r="BA18" s="11">
         <v>34</v>
       </c>
       <c r="BB18" s="11">
         <v>8</v>
       </c>
+      <c r="BC18" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>8</v>
       </c>
       <c r="C19" s="11">
         <v>9</v>
       </c>
       <c r="D19" s="11">
         <v>4</v>
       </c>
       <c r="E19" s="11">
         <v>5</v>
       </c>
       <c r="F19" s="11">
         <v>4</v>
       </c>
       <c r="G19" s="12">
         <v>8</v>
       </c>
       <c r="H19" s="12">
         <v>4</v>
       </c>
       <c r="I19" s="11">
@@ -3258,52 +3291,55 @@
       </c>
       <c r="AU19" s="11">
         <v>14</v>
       </c>
       <c r="AV19" s="12">
         <v>3</v>
       </c>
       <c r="AW19" s="11">
         <v>18</v>
       </c>
       <c r="AX19" s="11">
         <v>21</v>
       </c>
       <c r="AY19" s="12">
         <v>19</v>
       </c>
       <c r="AZ19" s="11">
         <v>15</v>
       </c>
       <c r="BA19" s="11">
         <v>6</v>
       </c>
       <c r="BB19" s="11">
         <v>5</v>
       </c>
+      <c r="BC19" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>5</v>
       </c>
       <c r="C20" s="11">
         <v>6</v>
       </c>
       <c r="D20" s="11">
         <v>7</v>
       </c>
       <c r="E20" s="11">
         <v>7</v>
       </c>
       <c r="F20" s="11">
         <v>7</v>
       </c>
       <c r="G20" s="12">
         <v>9</v>
       </c>
       <c r="H20" s="12">
         <v>10</v>
       </c>
       <c r="I20" s="11">
@@ -3422,52 +3458,55 @@
       </c>
       <c r="AU20" s="11">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>15</v>
       </c>
       <c r="AW20" s="11">
         <v>17</v>
       </c>
       <c r="AX20" s="11">
         <v>9</v>
       </c>
       <c r="AY20" s="12">
         <v>13</v>
       </c>
       <c r="AZ20" s="11">
         <v>9</v>
       </c>
       <c r="BA20" s="11">
         <v>18</v>
       </c>
       <c r="BB20" s="11">
         <v>10</v>
       </c>
+      <c r="BC20" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>18</v>
       </c>
       <c r="C21" s="11">
         <v>21</v>
       </c>
       <c r="D21" s="11">
         <v>23</v>
       </c>
       <c r="E21" s="11">
         <v>21</v>
       </c>
       <c r="F21" s="11">
         <v>25</v>
       </c>
       <c r="G21" s="12">
         <v>24</v>
       </c>
       <c r="H21" s="12">
         <v>26</v>
       </c>
       <c r="I21" s="11">
@@ -3586,52 +3625,55 @@
       </c>
       <c r="AU21" s="11">
         <v>58</v>
       </c>
       <c r="AV21" s="12">
         <v>65</v>
       </c>
       <c r="AW21" s="11">
         <v>51</v>
       </c>
       <c r="AX21" s="11">
         <v>86</v>
       </c>
       <c r="AY21" s="12">
         <v>86</v>
       </c>
       <c r="AZ21" s="11">
         <v>66</v>
       </c>
       <c r="BA21" s="11">
         <v>53</v>
       </c>
       <c r="BB21" s="11">
         <v>45</v>
       </c>
+      <c r="BC21" s="11">
+        <v>49</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>3</v>
       </c>
       <c r="C22" s="11">
         <v>5</v>
       </c>
       <c r="D22" s="11">
         <v>6</v>
       </c>
       <c r="E22" s="11">
         <v>10</v>
       </c>
       <c r="F22" s="11">
         <v>5</v>
       </c>
       <c r="G22" s="12">
         <v>15</v>
       </c>
       <c r="H22" s="12">
         <v>4</v>
       </c>
       <c r="I22" s="11">
@@ -3750,52 +3792,55 @@
       </c>
       <c r="AU22" s="11">
         <v>10</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="11">
         <v>14</v>
       </c>
       <c r="AX22" s="11">
         <v>14</v>
       </c>
       <c r="AY22" s="12">
         <v>12</v>
       </c>
       <c r="AZ22" s="11">
         <v>17</v>
       </c>
       <c r="BA22" s="11">
         <v>8</v>
       </c>
       <c r="BB22" s="11">
         <v>19</v>
       </c>
+      <c r="BC22" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>2</v>
       </c>
       <c r="C23" s="11">
         <v>3</v>
       </c>
       <c r="D23" s="11">
         <v>2</v>
       </c>
       <c r="E23" s="11">
         <v>3</v>
       </c>
       <c r="F23" s="11">
         <v>7</v>
       </c>
       <c r="G23" s="12">
         <v>1</v>
       </c>
       <c r="H23" s="12">
         <v>2</v>
       </c>
       <c r="I23" s="11">
@@ -3914,52 +3959,55 @@
       </c>
       <c r="AU23" s="11">
         <v>11</v>
       </c>
       <c r="AV23" s="12">
         <v>5</v>
       </c>
       <c r="AW23" s="11">
         <v>2</v>
       </c>
       <c r="AX23" s="11">
         <v>5</v>
       </c>
       <c r="AY23" s="12">
         <v>5</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
       <c r="BA23" s="11">
         <v>6</v>
       </c>
       <c r="BB23" s="11">
         <v>7</v>
       </c>
+      <c r="BC23" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>2</v>
       </c>
       <c r="C24" s="11">
         <v>3</v>
       </c>
       <c r="D24" s="11">
         <v>6</v>
       </c>
       <c r="E24" s="11">
         <v>7</v>
       </c>
       <c r="F24" s="11">
         <v>5</v>
       </c>
       <c r="G24" s="11">
         <v>5</v>
       </c>
       <c r="H24" s="12">
         <v>10</v>
       </c>
       <c r="I24" s="11">
@@ -4078,52 +4126,55 @@
       </c>
       <c r="AU24" s="11">
         <v>7</v>
       </c>
       <c r="AV24" s="12">
         <v>6</v>
       </c>
       <c r="AW24" s="11">
         <v>6</v>
       </c>
       <c r="AX24" s="11">
         <v>14</v>
       </c>
       <c r="AY24" s="12">
         <v>13</v>
       </c>
       <c r="AZ24" s="11">
         <v>15</v>
       </c>
       <c r="BA24" s="11">
         <v>4</v>
       </c>
       <c r="BB24" s="11">
         <v>5</v>
       </c>
+      <c r="BC24" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>7</v>
       </c>
       <c r="C25" s="11">
         <v>7</v>
       </c>
       <c r="D25" s="11">
         <v>2</v>
       </c>
       <c r="E25" s="11">
         <v>13</v>
       </c>
       <c r="F25" s="11">
         <v>5</v>
       </c>
       <c r="G25" s="11">
         <v>4</v>
       </c>
       <c r="H25" s="12">
         <v>6</v>
       </c>
       <c r="I25" s="11">
@@ -4242,52 +4293,55 @@
       </c>
       <c r="AU25" s="11">
         <v>8</v>
       </c>
       <c r="AV25" s="12">
         <v>17</v>
       </c>
       <c r="AW25" s="11">
         <v>8</v>
       </c>
       <c r="AX25" s="11">
         <v>6</v>
       </c>
       <c r="AY25" s="12">
         <v>10</v>
       </c>
       <c r="AZ25" s="11">
         <v>28</v>
       </c>
       <c r="BA25" s="11">
         <v>21</v>
       </c>
       <c r="BB25" s="11">
         <v>7</v>
       </c>
+      <c r="BC25" s="11">
+        <v>30</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>6</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>3</v>
       </c>
       <c r="E26" s="11">
         <v>2</v>
       </c>
       <c r="F26" s="11">
         <v>7</v>
       </c>
       <c r="G26" s="11">
         <v>2</v>
       </c>
       <c r="H26" s="12">
         <v>6</v>
       </c>
       <c r="I26" s="11">
@@ -4406,52 +4460,55 @@
       </c>
       <c r="AU26" s="11">
         <v>7</v>
       </c>
       <c r="AV26" s="12">
         <v>4</v>
       </c>
       <c r="AW26" s="11">
         <v>1</v>
       </c>
       <c r="AX26" s="11">
         <v>13</v>
       </c>
       <c r="AY26" s="12">
         <v>6</v>
       </c>
       <c r="AZ26" s="11">
         <v>22</v>
       </c>
       <c r="BA26" s="11">
         <v>16</v>
       </c>
       <c r="BB26" s="11">
         <v>4</v>
       </c>
+      <c r="BC26" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>5</v>
       </c>
       <c r="C27" s="15">
         <v>4</v>
       </c>
       <c r="D27" s="15">
         <v>4</v>
       </c>
       <c r="E27" s="15">
         <v>5</v>
       </c>
       <c r="F27" s="15">
         <v>3</v>
       </c>
       <c r="G27" s="15">
         <v>4</v>
       </c>
       <c r="H27" s="15">
         <v>5</v>
       </c>
       <c r="I27" s="15">
@@ -4570,255 +4627,260 @@
       </c>
       <c r="AU27" s="15">
         <v>12</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="15">
         <v>11</v>
       </c>
       <c r="AX27" s="15">
         <v>12</v>
       </c>
       <c r="AY27" s="15">
         <v>4</v>
       </c>
       <c r="AZ27" s="15">
         <v>7</v>
       </c>
       <c r="BA27" s="15">
         <v>7</v>
       </c>
       <c r="BB27" s="15">
         <v>4</v>
       </c>
+      <c r="BC27" s="15">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AZ37" sqref="AZ37"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="16" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="31" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="31"/>
-[...50 lines deleted...]
-      <c r="BB2" s="31"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="BB3" s="21" t="s">
+      <c r="BC3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="30">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31">
         <v>2022</v>
       </c>
-      <c r="C4" s="30"/>
-[...10 lines deleted...]
-      <c r="N4" s="30">
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31">
         <v>2023</v>
       </c>
-      <c r="O4" s="30"/>
-[...10 lines deleted...]
-      <c r="Z4" s="26">
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="27">
         <v>2024</v>
       </c>
-      <c r="AA4" s="26"/>
-[...10 lines deleted...]
-      <c r="AL4" s="26">
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27"/>
+      <c r="AD4" s="27"/>
+      <c r="AE4" s="27"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="27"/>
+      <c r="AH4" s="27"/>
+      <c r="AI4" s="27"/>
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="27">
         <v>2025</v>
       </c>
-      <c r="AM4" s="26"/>
-[...10 lines deleted...]
-      <c r="AX4" s="26">
+      <c r="AM4" s="27"/>
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="27"/>
+      <c r="AQ4" s="27"/>
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27"/>
+      <c r="AT4" s="27"/>
+      <c r="AU4" s="27"/>
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="27">
         <v>2026</v>
       </c>
-      <c r="AY4" s="26"/>
-[...2 lines deleted...]
-      <c r="BB4" s="26"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
+      <c r="BC4" s="27"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="29"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="30"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4934,109 +4996,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>6</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="32" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="32"/>
-[...50 lines deleted...]
-      <c r="BB6" s="32"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="33"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="33"/>
+      <c r="AL6" s="33"/>
+      <c r="AM6" s="33"/>
+      <c r="AN6" s="33"/>
+      <c r="AO6" s="33"/>
+      <c r="AP6" s="33"/>
+      <c r="AQ6" s="33"/>
+      <c r="AR6" s="33"/>
+      <c r="AS6" s="33"/>
+      <c r="AT6" s="33"/>
+      <c r="AU6" s="33"/>
+      <c r="AV6" s="33"/>
+      <c r="AW6" s="33"/>
+      <c r="AX6" s="33"/>
+      <c r="AY6" s="33"/>
+      <c r="AZ6" s="33"/>
+      <c r="BA6" s="33"/>
+      <c r="BB6" s="33"/>
+      <c r="BC6" s="33"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>581</v>
       </c>
       <c r="C7" s="11">
         <v>704</v>
       </c>
       <c r="D7" s="11">
         <v>528</v>
       </c>
       <c r="E7" s="11">
         <v>704</v>
       </c>
       <c r="F7" s="11">
         <v>543</v>
       </c>
       <c r="G7" s="12">
         <v>691</v>
       </c>
       <c r="H7" s="12">
         <v>796</v>
       </c>
       <c r="I7" s="11">
@@ -5152,55 +5218,58 @@
       </c>
       <c r="AT7" s="11">
         <v>1564</v>
       </c>
       <c r="AU7" s="11">
         <v>1272</v>
       </c>
       <c r="AV7" s="12">
         <v>1162</v>
       </c>
       <c r="AW7" s="11">
         <v>1101</v>
       </c>
       <c r="AX7" s="11">
         <v>1392</v>
       </c>
       <c r="AY7" s="25">
         <v>1188</v>
       </c>
       <c r="AZ7" s="11">
         <v>1291</v>
       </c>
       <c r="BA7" s="11">
         <v>1157</v>
       </c>
-      <c r="BB7" s="33">
+      <c r="BB7" s="26">
         <v>1030</v>
       </c>
+      <c r="BC7" s="11">
+        <v>1287</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>214</v>
       </c>
       <c r="C8" s="11">
         <v>232</v>
       </c>
       <c r="D8" s="11">
         <v>183</v>
       </c>
       <c r="E8" s="11">
         <v>252</v>
       </c>
       <c r="F8" s="11">
         <v>219</v>
       </c>
       <c r="G8" s="12">
         <v>257</v>
       </c>
       <c r="H8" s="12">
         <v>256</v>
       </c>
       <c r="I8" s="11">
@@ -5319,52 +5388,55 @@
       </c>
       <c r="AU8" s="11">
         <v>538</v>
       </c>
       <c r="AV8" s="12">
         <v>478</v>
       </c>
       <c r="AW8" s="11">
         <v>528</v>
       </c>
       <c r="AX8" s="11">
         <v>599</v>
       </c>
       <c r="AY8" s="12">
         <v>539</v>
       </c>
       <c r="AZ8" s="11">
         <v>631</v>
       </c>
       <c r="BA8" s="11">
         <v>464</v>
       </c>
       <c r="BB8" s="11">
         <v>441</v>
       </c>
+      <c r="BC8" s="11">
+        <v>566</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>105</v>
       </c>
       <c r="C9" s="11">
         <v>125</v>
       </c>
       <c r="D9" s="11">
         <v>77</v>
       </c>
       <c r="E9" s="11">
         <v>113</v>
       </c>
       <c r="F9" s="11">
         <v>83</v>
       </c>
       <c r="G9" s="12">
         <v>107</v>
       </c>
       <c r="H9" s="12">
         <v>131</v>
       </c>
       <c r="I9" s="11">
@@ -5483,52 +5555,55 @@
       </c>
       <c r="AU9" s="11">
         <v>182</v>
       </c>
       <c r="AV9" s="12">
         <v>127</v>
       </c>
       <c r="AW9" s="11">
         <v>112</v>
       </c>
       <c r="AX9" s="11">
         <v>142</v>
       </c>
       <c r="AY9" s="12">
         <v>141</v>
       </c>
       <c r="AZ9" s="11">
         <v>154</v>
       </c>
       <c r="BA9" s="11">
         <v>123</v>
       </c>
       <c r="BB9" s="11">
         <v>115</v>
       </c>
+      <c r="BC9" s="11">
+        <v>148</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>16</v>
       </c>
       <c r="C10" s="11">
         <v>19</v>
       </c>
       <c r="D10" s="11">
         <v>20</v>
       </c>
       <c r="E10" s="11">
         <v>13</v>
       </c>
       <c r="F10" s="11">
         <v>18</v>
       </c>
       <c r="G10" s="12">
         <v>18</v>
       </c>
       <c r="H10" s="12">
         <v>15</v>
       </c>
       <c r="I10" s="11">
@@ -5647,52 +5722,55 @@
       </c>
       <c r="AU10" s="11">
         <v>26</v>
       </c>
       <c r="AV10" s="12">
         <v>27</v>
       </c>
       <c r="AW10" s="11">
         <v>12</v>
       </c>
       <c r="AX10" s="11">
         <v>26</v>
       </c>
       <c r="AY10" s="12">
         <v>29</v>
       </c>
       <c r="AZ10" s="11">
         <v>16</v>
       </c>
       <c r="BA10" s="11">
         <v>14</v>
       </c>
       <c r="BB10" s="11">
         <v>13</v>
       </c>
+      <c r="BC10" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>68</v>
       </c>
       <c r="C11" s="11">
         <v>93</v>
       </c>
       <c r="D11" s="11">
         <v>77</v>
       </c>
       <c r="E11" s="11">
         <v>96</v>
       </c>
       <c r="F11" s="11">
         <v>67</v>
       </c>
       <c r="G11" s="12">
         <v>102</v>
       </c>
       <c r="H11" s="12">
         <v>121</v>
       </c>
       <c r="I11" s="11">
@@ -5811,52 +5889,55 @@
       </c>
       <c r="AU11" s="11">
         <v>155</v>
       </c>
       <c r="AV11" s="12">
         <v>157</v>
       </c>
       <c r="AW11" s="11">
         <v>153</v>
       </c>
       <c r="AX11" s="11">
         <v>173</v>
       </c>
       <c r="AY11" s="12">
         <v>132</v>
       </c>
       <c r="AZ11" s="11">
         <v>139</v>
       </c>
       <c r="BA11" s="11">
         <v>162</v>
       </c>
       <c r="BB11" s="11">
         <v>158</v>
       </c>
+      <c r="BC11" s="11">
+        <v>186</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>7</v>
       </c>
       <c r="D12" s="11">
         <v>3</v>
       </c>
       <c r="E12" s="11">
         <v>3</v>
       </c>
       <c r="F12" s="11">
         <v>3</v>
       </c>
       <c r="G12" s="12">
         <v>6</v>
       </c>
       <c r="H12" s="12">
         <v>6</v>
       </c>
       <c r="I12" s="11">
@@ -5975,52 +6056,55 @@
       </c>
       <c r="AU12" s="11">
         <v>7</v>
       </c>
       <c r="AV12" s="12">
         <v>5</v>
       </c>
       <c r="AW12" s="11">
         <v>10</v>
       </c>
       <c r="AX12" s="11">
         <v>3</v>
       </c>
       <c r="AY12" s="12">
         <v>5</v>
       </c>
       <c r="AZ12" s="11">
         <v>10</v>
       </c>
       <c r="BA12" s="11">
         <v>12</v>
       </c>
       <c r="BB12" s="11">
         <v>9</v>
       </c>
+      <c r="BC12" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>20</v>
       </c>
       <c r="C13" s="11">
         <v>19</v>
       </c>
       <c r="D13" s="11">
         <v>22</v>
       </c>
       <c r="E13" s="11">
         <v>28</v>
       </c>
       <c r="F13" s="11">
         <v>15</v>
       </c>
       <c r="G13" s="12">
         <v>16</v>
       </c>
       <c r="H13" s="12">
         <v>34</v>
       </c>
       <c r="I13" s="11">
@@ -6139,52 +6223,55 @@
       </c>
       <c r="AU13" s="11">
         <v>46</v>
       </c>
       <c r="AV13" s="12">
         <v>45</v>
       </c>
       <c r="AW13" s="11">
         <v>24</v>
       </c>
       <c r="AX13" s="11">
         <v>89</v>
       </c>
       <c r="AY13" s="12">
         <v>43</v>
       </c>
       <c r="AZ13" s="11">
         <v>44</v>
       </c>
       <c r="BA13" s="11">
         <v>63</v>
       </c>
       <c r="BB13" s="11">
         <v>38</v>
       </c>
+      <c r="BC13" s="11">
+        <v>30</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>30</v>
       </c>
       <c r="C14" s="11">
         <v>27</v>
       </c>
       <c r="D14" s="11">
         <v>19</v>
       </c>
       <c r="E14" s="11">
         <v>37</v>
       </c>
       <c r="F14" s="11">
         <v>17</v>
       </c>
       <c r="G14" s="12">
         <v>29</v>
       </c>
       <c r="H14" s="12">
         <v>41</v>
       </c>
       <c r="I14" s="11">
@@ -6303,52 +6390,55 @@
       </c>
       <c r="AU14" s="11">
         <v>42</v>
       </c>
       <c r="AV14" s="12">
         <v>57</v>
       </c>
       <c r="AW14" s="11">
         <v>35</v>
       </c>
       <c r="AX14" s="11">
         <v>60</v>
       </c>
       <c r="AY14" s="12">
         <v>50</v>
       </c>
       <c r="AZ14" s="11">
         <v>45</v>
       </c>
       <c r="BA14" s="11">
         <v>47</v>
       </c>
       <c r="BB14" s="11">
         <v>47</v>
       </c>
+      <c r="BC14" s="11">
+        <v>42</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8</v>
       </c>
       <c r="C15" s="11">
         <v>6</v>
       </c>
       <c r="D15" s="11">
         <v>8</v>
       </c>
       <c r="E15" s="11">
         <v>8</v>
       </c>
       <c r="F15" s="11">
         <v>6</v>
       </c>
       <c r="G15" s="12">
         <v>4</v>
       </c>
       <c r="H15" s="12">
         <v>5</v>
       </c>
       <c r="I15" s="11">
@@ -6467,52 +6557,55 @@
       </c>
       <c r="AU15" s="11">
         <v>11</v>
       </c>
       <c r="AV15" s="12">
         <v>5</v>
       </c>
       <c r="AW15" s="11">
         <v>6</v>
       </c>
       <c r="AX15" s="11">
         <v>17</v>
       </c>
       <c r="AY15" s="12">
         <v>12</v>
       </c>
       <c r="AZ15" s="11">
         <v>14</v>
       </c>
       <c r="BA15" s="11">
         <v>5</v>
       </c>
       <c r="BB15" s="11">
         <v>7</v>
       </c>
+      <c r="BC15" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>19</v>
       </c>
       <c r="D16" s="11">
         <v>13</v>
       </c>
       <c r="E16" s="11">
         <v>16</v>
       </c>
       <c r="F16" s="11">
         <v>20</v>
       </c>
       <c r="G16" s="12">
         <v>13</v>
       </c>
       <c r="H16" s="12">
         <v>17</v>
       </c>
       <c r="I16" s="11">
@@ -6631,52 +6724,55 @@
       </c>
       <c r="AU16" s="11">
         <v>34</v>
       </c>
       <c r="AV16" s="12">
         <v>28</v>
       </c>
       <c r="AW16" s="11">
         <v>12</v>
       </c>
       <c r="AX16" s="11">
         <v>24</v>
       </c>
       <c r="AY16" s="12">
         <v>22</v>
       </c>
       <c r="AZ16" s="11">
         <v>16</v>
       </c>
       <c r="BA16" s="11">
         <v>16</v>
       </c>
       <c r="BB16" s="11">
         <v>11</v>
       </c>
+      <c r="BC16" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>30</v>
       </c>
       <c r="D17" s="11">
         <v>22</v>
       </c>
       <c r="E17" s="11">
         <v>29</v>
       </c>
       <c r="F17" s="11">
         <v>20</v>
       </c>
       <c r="G17" s="12">
         <v>29</v>
       </c>
       <c r="H17" s="12">
         <v>33</v>
       </c>
       <c r="I17" s="11">
@@ -6795,52 +6891,55 @@
       </c>
       <c r="AU17" s="11">
         <v>41</v>
       </c>
       <c r="AV17" s="12">
         <v>38</v>
       </c>
       <c r="AW17" s="11">
         <v>34</v>
       </c>
       <c r="AX17" s="11">
         <v>33</v>
       </c>
       <c r="AY17" s="12">
         <v>30</v>
       </c>
       <c r="AZ17" s="11">
         <v>48</v>
       </c>
       <c r="BA17" s="11">
         <v>38</v>
       </c>
       <c r="BB17" s="11">
         <v>42</v>
       </c>
+      <c r="BC17" s="11">
+        <v>44</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>5</v>
       </c>
       <c r="C18" s="11">
         <v>9</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>3</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12">
         <v>4</v>
       </c>
       <c r="I18" s="11">
@@ -6959,52 +7058,55 @@
       </c>
       <c r="AU18" s="11">
         <v>5</v>
       </c>
       <c r="AV18" s="12">
         <v>5</v>
       </c>
       <c r="AW18" s="11">
         <v>5</v>
       </c>
       <c r="AX18" s="11">
         <v>13</v>
       </c>
       <c r="AY18" s="12">
         <v>15</v>
       </c>
       <c r="AZ18" s="11">
         <v>9</v>
       </c>
       <c r="BA18" s="11">
         <v>14</v>
       </c>
       <c r="BB18" s="11">
         <v>7</v>
       </c>
+      <c r="BC18" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>7</v>
       </c>
       <c r="C19" s="11">
         <v>13</v>
       </c>
       <c r="D19" s="11">
         <v>12</v>
       </c>
       <c r="E19" s="11">
         <v>3</v>
       </c>
       <c r="F19" s="11">
         <v>5</v>
       </c>
       <c r="G19" s="12">
         <v>8</v>
       </c>
       <c r="H19" s="12">
         <v>10</v>
       </c>
       <c r="I19" s="11">
@@ -7123,52 +7225,55 @@
       </c>
       <c r="AU19" s="11">
         <v>16</v>
       </c>
       <c r="AV19" s="12">
         <v>17</v>
       </c>
       <c r="AW19" s="11">
         <v>7</v>
       </c>
       <c r="AX19" s="11">
         <v>14</v>
       </c>
       <c r="AY19" s="12">
         <v>7</v>
       </c>
       <c r="AZ19" s="11">
         <v>14</v>
       </c>
       <c r="BA19" s="11">
         <v>10</v>
       </c>
       <c r="BB19" s="11">
         <v>7</v>
       </c>
+      <c r="BC19" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>4</v>
       </c>
       <c r="C20" s="11">
         <v>14</v>
       </c>
       <c r="D20" s="11">
         <v>18</v>
       </c>
       <c r="E20" s="11">
         <v>8</v>
       </c>
       <c r="F20" s="11">
         <v>7</v>
       </c>
       <c r="G20" s="12">
         <v>10</v>
       </c>
       <c r="H20" s="12">
         <v>16</v>
       </c>
       <c r="I20" s="11">
@@ -7287,52 +7392,55 @@
       </c>
       <c r="AU20" s="11">
         <v>19</v>
       </c>
       <c r="AV20" s="12">
         <v>14</v>
       </c>
       <c r="AW20" s="11">
         <v>11</v>
       </c>
       <c r="AX20" s="11">
         <v>17</v>
       </c>
       <c r="AY20" s="12">
         <v>9</v>
       </c>
       <c r="AZ20" s="11">
         <v>23</v>
       </c>
       <c r="BA20" s="11">
         <v>24</v>
       </c>
       <c r="BB20" s="11">
         <v>11</v>
       </c>
+      <c r="BC20" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>37</v>
       </c>
       <c r="C21" s="11">
         <v>36</v>
       </c>
       <c r="D21" s="11">
         <v>23</v>
       </c>
       <c r="E21" s="11">
         <v>40</v>
       </c>
       <c r="F21" s="11">
         <v>30</v>
       </c>
       <c r="G21" s="12">
         <v>42</v>
       </c>
       <c r="H21" s="12">
         <v>41</v>
       </c>
       <c r="I21" s="11">
@@ -7451,52 +7559,55 @@
       </c>
       <c r="AU21" s="11">
         <v>60</v>
       </c>
       <c r="AV21" s="12">
         <v>71</v>
       </c>
       <c r="AW21" s="11">
         <v>70</v>
       </c>
       <c r="AX21" s="11">
         <v>72</v>
       </c>
       <c r="AY21" s="12">
         <v>87</v>
       </c>
       <c r="AZ21" s="11">
         <v>69</v>
       </c>
       <c r="BA21" s="11">
         <v>90</v>
       </c>
       <c r="BB21" s="11">
         <v>48</v>
       </c>
+      <c r="BC21" s="11">
+        <v>85</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>3</v>
       </c>
       <c r="C22" s="11">
         <v>8</v>
       </c>
       <c r="D22" s="11">
         <v>6</v>
       </c>
       <c r="E22" s="11">
         <v>9</v>
       </c>
       <c r="F22" s="11">
         <v>6</v>
       </c>
       <c r="G22" s="12">
         <v>12</v>
       </c>
       <c r="H22" s="12">
         <v>8</v>
       </c>
       <c r="I22" s="11">
@@ -7615,52 +7726,55 @@
       </c>
       <c r="AU22" s="11">
         <v>26</v>
       </c>
       <c r="AV22" s="12">
         <v>16</v>
       </c>
       <c r="AW22" s="11">
         <v>21</v>
       </c>
       <c r="AX22" s="11">
         <v>37</v>
       </c>
       <c r="AY22" s="12">
         <v>24</v>
       </c>
       <c r="AZ22" s="11">
         <v>9</v>
       </c>
       <c r="BA22" s="11">
         <v>11</v>
       </c>
       <c r="BB22" s="11">
         <v>16</v>
       </c>
+      <c r="BC22" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>4</v>
       </c>
       <c r="C23" s="11">
         <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>7</v>
       </c>
       <c r="E23" s="11">
         <v>7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="12">
         <v>5</v>
       </c>
       <c r="H23" s="12">
         <v>12</v>
       </c>
       <c r="I23" s="11">
@@ -7779,52 +7893,55 @@
       </c>
       <c r="AU23" s="11">
         <v>4</v>
       </c>
       <c r="AV23" s="12">
         <v>7</v>
       </c>
       <c r="AW23" s="11">
         <v>5</v>
       </c>
       <c r="AX23" s="11">
         <v>14</v>
       </c>
       <c r="AY23" s="12">
         <v>5</v>
       </c>
       <c r="AZ23" s="11">
         <v>8</v>
       </c>
       <c r="BA23" s="11">
         <v>9</v>
       </c>
       <c r="BB23" s="11">
         <v>7</v>
       </c>
+      <c r="BC23" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>9</v>
       </c>
       <c r="C24" s="11">
         <v>7</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>8</v>
       </c>
       <c r="F24" s="11">
         <v>7</v>
       </c>
       <c r="G24" s="11">
         <v>12</v>
       </c>
       <c r="H24" s="12">
         <v>10</v>
       </c>
       <c r="I24" s="11">
@@ -7943,52 +8060,55 @@
       </c>
       <c r="AU24" s="11">
         <v>23</v>
       </c>
       <c r="AV24" s="12">
         <v>13</v>
       </c>
       <c r="AW24" s="11">
         <v>15</v>
       </c>
       <c r="AX24" s="11">
         <v>22</v>
       </c>
       <c r="AY24" s="12">
         <v>8</v>
       </c>
       <c r="AZ24" s="11">
         <v>8</v>
       </c>
       <c r="BA24" s="11">
         <v>10</v>
       </c>
       <c r="BB24" s="11">
         <v>22</v>
       </c>
+      <c r="BC24" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>6</v>
       </c>
       <c r="C25" s="11">
         <v>18</v>
       </c>
       <c r="D25" s="11">
         <v>9</v>
       </c>
       <c r="E25" s="11">
         <v>15</v>
       </c>
       <c r="F25" s="11">
         <v>7</v>
       </c>
       <c r="G25" s="11">
         <v>7</v>
       </c>
       <c r="H25" s="12">
         <v>13</v>
       </c>
       <c r="I25" s="11">
@@ -8107,52 +8227,55 @@
       </c>
       <c r="AU25" s="11">
         <v>16</v>
       </c>
       <c r="AV25" s="12">
         <v>39</v>
       </c>
       <c r="AW25" s="11">
         <v>14</v>
       </c>
       <c r="AX25" s="11">
         <v>18</v>
       </c>
       <c r="AY25" s="12">
         <v>14</v>
       </c>
       <c r="AZ25" s="11">
         <v>20</v>
       </c>
       <c r="BA25" s="11">
         <v>21</v>
       </c>
       <c r="BB25" s="11">
         <v>9</v>
       </c>
+      <c r="BC25" s="11">
+        <v>29</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>5</v>
       </c>
       <c r="C26" s="11">
         <v>7</v>
       </c>
       <c r="D26" s="11">
         <v>3</v>
       </c>
       <c r="E26" s="11">
         <v>6</v>
       </c>
       <c r="F26" s="11">
         <v>5</v>
       </c>
       <c r="G26" s="11">
         <v>6</v>
       </c>
       <c r="H26" s="12">
         <v>11</v>
       </c>
       <c r="I26" s="11">
@@ -8271,52 +8394,55 @@
       </c>
       <c r="AU26" s="11">
         <v>7</v>
       </c>
       <c r="AV26" s="12">
         <v>8</v>
       </c>
       <c r="AW26" s="11">
         <v>9</v>
       </c>
       <c r="AX26" s="11">
         <v>11</v>
       </c>
       <c r="AY26" s="12">
         <v>8</v>
       </c>
       <c r="AZ26" s="11">
         <v>6</v>
       </c>
       <c r="BA26" s="11">
         <v>11</v>
       </c>
       <c r="BB26" s="11">
         <v>14</v>
       </c>
+      <c r="BC26" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>9</v>
       </c>
       <c r="D27" s="15">
         <v>3</v>
       </c>
       <c r="E27" s="15">
         <v>8</v>
       </c>
       <c r="F27" s="15">
         <v>3</v>
       </c>
       <c r="G27" s="15">
         <v>4</v>
       </c>
       <c r="H27" s="15">
         <v>12</v>
       </c>
       <c r="I27" s="15">
@@ -8435,254 +8561,259 @@
       </c>
       <c r="AU27" s="15">
         <v>14</v>
       </c>
       <c r="AV27" s="15">
         <v>5</v>
       </c>
       <c r="AW27" s="15">
         <v>18</v>
       </c>
       <c r="AX27" s="15">
         <v>8</v>
       </c>
       <c r="AY27" s="15">
         <v>8</v>
       </c>
       <c r="AZ27" s="15">
         <v>8</v>
       </c>
       <c r="BA27" s="15">
         <v>13</v>
       </c>
       <c r="BB27" s="15">
         <v>8</v>
       </c>
+      <c r="BC27" s="15">
+        <v>27</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AZ37" sqref="AZ37"/>
+      <selection pane="topRight" activeCell="AX27" sqref="AX27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.5703125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="24" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.7109375" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="16" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="31" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="31"/>
-[...50 lines deleted...]
-      <c r="BB2" s="31"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="X3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="21"/>
-      <c r="BB3" s="21" t="s">
+      <c r="BC3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="30">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31">
         <v>2022</v>
       </c>
-      <c r="C4" s="30"/>
-[...10 lines deleted...]
-      <c r="N4" s="30">
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31">
         <v>2023</v>
       </c>
-      <c r="O4" s="30"/>
-[...10 lines deleted...]
-      <c r="Z4" s="26">
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="27">
         <v>2024</v>
       </c>
-      <c r="AA4" s="26"/>
-[...10 lines deleted...]
-      <c r="AL4" s="26">
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27"/>
+      <c r="AD4" s="27"/>
+      <c r="AE4" s="27"/>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="27"/>
+      <c r="AH4" s="27"/>
+      <c r="AI4" s="27"/>
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="27">
         <v>2025</v>
       </c>
-      <c r="AM4" s="26"/>
-[...10 lines deleted...]
-      <c r="AX4" s="26">
+      <c r="AM4" s="27"/>
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="27"/>
+      <c r="AQ4" s="27"/>
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27"/>
+      <c r="AT4" s="27"/>
+      <c r="AU4" s="27"/>
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="27">
         <v>2026</v>
       </c>
-      <c r="AY4" s="26"/>
-[...2 lines deleted...]
-      <c r="BB4" s="26"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
+      <c r="BC4" s="27"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="29"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="30"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -8798,109 +8929,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>6</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="32" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="32"/>
-[...50 lines deleted...]
-      <c r="BB6" s="32"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="33"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="33"/>
+      <c r="AL6" s="33"/>
+      <c r="AM6" s="33"/>
+      <c r="AN6" s="33"/>
+      <c r="AO6" s="33"/>
+      <c r="AP6" s="33"/>
+      <c r="AQ6" s="33"/>
+      <c r="AR6" s="33"/>
+      <c r="AS6" s="33"/>
+      <c r="AT6" s="33"/>
+      <c r="AU6" s="33"/>
+      <c r="AV6" s="33"/>
+      <c r="AW6" s="33"/>
+      <c r="AX6" s="33"/>
+      <c r="AY6" s="33"/>
+      <c r="AZ6" s="33"/>
+      <c r="BA6" s="33"/>
+      <c r="BB6" s="33"/>
+      <c r="BC6" s="33"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>-240</v>
       </c>
       <c r="C7" s="11">
         <v>-332</v>
       </c>
       <c r="D7" s="11">
         <v>-162</v>
       </c>
       <c r="E7" s="11">
         <v>-294</v>
       </c>
       <c r="F7" s="11">
         <v>-174</v>
       </c>
       <c r="G7" s="12">
         <v>-211</v>
       </c>
       <c r="H7" s="12">
         <v>-299</v>
       </c>
       <c r="I7" s="11">
@@ -9016,55 +9151,58 @@
       </c>
       <c r="AT7" s="11">
         <v>-316</v>
       </c>
       <c r="AU7" s="11">
         <v>-412</v>
       </c>
       <c r="AV7" s="12">
         <v>-292</v>
       </c>
       <c r="AW7" s="11">
         <v>-277</v>
       </c>
       <c r="AX7" s="11">
         <v>-326</v>
       </c>
       <c r="AY7" s="25">
         <v>-141</v>
       </c>
       <c r="AZ7" s="11">
         <v>-293</v>
       </c>
       <c r="BA7" s="11">
         <v>-197</v>
       </c>
-      <c r="BB7" s="33">
+      <c r="BB7" s="26">
         <v>-241</v>
       </c>
+      <c r="BC7" s="11">
+        <v>-361</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>-79</v>
       </c>
       <c r="C8" s="11">
         <v>-65</v>
       </c>
       <c r="D8" s="11">
         <v>-22</v>
       </c>
       <c r="E8" s="11">
         <v>-84</v>
       </c>
       <c r="F8" s="11">
         <v>-74</v>
       </c>
       <c r="G8" s="12">
         <v>-39</v>
       </c>
       <c r="H8" s="12">
         <v>-54</v>
       </c>
       <c r="I8" s="11">
@@ -9183,52 +9321,55 @@
       </c>
       <c r="AU8" s="11">
         <v>-81</v>
       </c>
       <c r="AV8" s="12">
         <v>-29</v>
       </c>
       <c r="AW8" s="11">
         <v>-125</v>
       </c>
       <c r="AX8" s="11">
         <v>-66</v>
       </c>
       <c r="AY8" s="12">
         <v>-42</v>
       </c>
       <c r="AZ8" s="11">
         <v>-162</v>
       </c>
       <c r="BA8" s="11">
         <v>-34</v>
       </c>
       <c r="BB8" s="11">
         <v>-59</v>
       </c>
+      <c r="BC8" s="11">
+        <v>-80</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-64</v>
       </c>
       <c r="C9" s="11">
         <v>-84</v>
       </c>
       <c r="D9" s="11">
         <v>-47</v>
       </c>
       <c r="E9" s="11">
         <v>-64</v>
       </c>
       <c r="F9" s="11">
         <v>-43</v>
       </c>
       <c r="G9" s="12">
         <v>-57</v>
       </c>
       <c r="H9" s="12">
         <v>-91</v>
       </c>
       <c r="I9" s="11">
@@ -9347,52 +9488,55 @@
       </c>
       <c r="AU9" s="11">
         <v>-113</v>
       </c>
       <c r="AV9" s="12">
         <v>-63</v>
       </c>
       <c r="AW9" s="11">
         <v>-9</v>
       </c>
       <c r="AX9" s="11">
         <v>-44</v>
       </c>
       <c r="AY9" s="12">
         <v>-47</v>
       </c>
       <c r="AZ9" s="11">
         <v>-97</v>
       </c>
       <c r="BA9" s="11">
         <v>-16</v>
       </c>
       <c r="BB9" s="11">
         <v>-39</v>
       </c>
+      <c r="BC9" s="11">
+        <v>-76</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>-8</v>
       </c>
       <c r="C10" s="11">
         <v>-8</v>
       </c>
       <c r="D10" s="11">
         <v>-13</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>-4</v>
       </c>
       <c r="G10" s="12">
         <v>-9</v>
       </c>
       <c r="H10" s="12">
         <v>-6</v>
       </c>
       <c r="I10" s="11">
@@ -9511,52 +9655,55 @@
       </c>
       <c r="AU10" s="11">
         <v>-20</v>
       </c>
       <c r="AV10" s="12">
         <v>-20</v>
       </c>
       <c r="AW10" s="11">
         <v>-8</v>
       </c>
       <c r="AX10" s="11">
         <v>0</v>
       </c>
       <c r="AY10" s="12">
         <v>-19</v>
       </c>
       <c r="AZ10" s="11">
         <v>2</v>
       </c>
       <c r="BA10" s="11">
         <v>6</v>
       </c>
       <c r="BB10" s="11">
         <v>4</v>
       </c>
+      <c r="BC10" s="11">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>-18</v>
       </c>
       <c r="C11" s="11">
         <v>-59</v>
       </c>
       <c r="D11" s="11">
         <v>-18</v>
       </c>
       <c r="E11" s="11">
         <v>-36</v>
       </c>
       <c r="F11" s="11">
         <v>-14</v>
       </c>
       <c r="G11" s="12">
         <v>-40</v>
       </c>
       <c r="H11" s="12">
         <v>-25</v>
       </c>
       <c r="I11" s="11">
@@ -9675,52 +9822,55 @@
       </c>
       <c r="AU11" s="11">
         <v>-85</v>
       </c>
       <c r="AV11" s="12">
         <v>-66</v>
       </c>
       <c r="AW11" s="11">
         <v>-66</v>
       </c>
       <c r="AX11" s="11">
         <v>-61</v>
       </c>
       <c r="AY11" s="12">
         <v>-6</v>
       </c>
       <c r="AZ11" s="11">
         <v>-2</v>
       </c>
       <c r="BA11" s="11">
         <v>-74</v>
       </c>
       <c r="BB11" s="11">
         <v>-69</v>
       </c>
+      <c r="BC11" s="11">
+        <v>-87</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>-4</v>
       </c>
       <c r="D12" s="11">
         <v>-1</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11">
         <v>1</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="12">
         <v>-1</v>
       </c>
       <c r="I12" s="11">
@@ -9839,52 +9989,55 @@
       </c>
       <c r="AU12" s="11">
         <v>-4</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="11">
         <v>-1</v>
       </c>
       <c r="AX12" s="11">
         <v>-1</v>
       </c>
       <c r="AY12" s="12">
         <v>5</v>
       </c>
       <c r="AZ12" s="11">
         <v>-7</v>
       </c>
       <c r="BA12" s="11">
         <v>4</v>
       </c>
       <c r="BB12" s="11">
         <v>-8</v>
       </c>
+      <c r="BC12" s="11">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>-16</v>
       </c>
       <c r="C13" s="11">
         <v>-13</v>
       </c>
       <c r="D13" s="11">
         <v>-16</v>
       </c>
       <c r="E13" s="11">
         <v>-22</v>
       </c>
       <c r="F13" s="11">
         <v>-4</v>
       </c>
       <c r="G13" s="12">
         <v>-3</v>
       </c>
       <c r="H13" s="12">
         <v>-29</v>
       </c>
       <c r="I13" s="11">
@@ -10003,52 +10156,55 @@
       </c>
       <c r="AU13" s="11">
         <v>-14</v>
       </c>
       <c r="AV13" s="12">
         <v>-19</v>
       </c>
       <c r="AW13" s="11">
         <v>-21</v>
       </c>
       <c r="AX13" s="11">
         <v>-69</v>
       </c>
       <c r="AY13" s="12">
         <v>-19</v>
       </c>
       <c r="AZ13" s="11">
         <v>-23</v>
       </c>
       <c r="BA13" s="11">
         <v>-44</v>
       </c>
       <c r="BB13" s="11">
         <v>-29</v>
       </c>
+      <c r="BC13" s="11">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>-12</v>
       </c>
       <c r="C14" s="11">
         <v>-12</v>
       </c>
       <c r="D14" s="11">
         <v>-3</v>
       </c>
       <c r="E14" s="11">
         <v>-23</v>
       </c>
       <c r="F14" s="11">
         <v>-1</v>
       </c>
       <c r="G14" s="12">
         <v>-6</v>
       </c>
       <c r="H14" s="12">
         <v>-8</v>
       </c>
       <c r="I14" s="11">
@@ -10167,52 +10323,55 @@
       </c>
       <c r="AU14" s="11">
         <v>-9</v>
       </c>
       <c r="AV14" s="12">
         <v>-13</v>
       </c>
       <c r="AW14" s="11">
         <v>14</v>
       </c>
       <c r="AX14" s="11">
         <v>-21</v>
       </c>
       <c r="AY14" s="12">
         <v>7</v>
       </c>
       <c r="AZ14" s="11">
         <v>-3</v>
       </c>
       <c r="BA14" s="11">
         <v>-7</v>
       </c>
       <c r="BB14" s="11">
         <v>0</v>
       </c>
+      <c r="BC14" s="11">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>-4</v>
       </c>
       <c r="C15" s="11">
         <v>-3</v>
       </c>
       <c r="D15" s="11">
         <v>-5</v>
       </c>
       <c r="E15" s="11">
         <v>-6</v>
       </c>
       <c r="F15" s="11">
         <v>-5</v>
       </c>
       <c r="G15" s="12">
         <v>-2</v>
       </c>
       <c r="H15" s="12">
         <v>2</v>
       </c>
       <c r="I15" s="11">
@@ -10331,52 +10490,55 @@
       </c>
       <c r="AU15" s="11">
         <v>-2</v>
       </c>
       <c r="AV15" s="12">
         <v>6</v>
       </c>
       <c r="AW15" s="11">
         <v>4</v>
       </c>
       <c r="AX15" s="11">
         <v>-6</v>
       </c>
       <c r="AY15" s="12">
         <v>-8</v>
       </c>
       <c r="AZ15" s="11">
         <v>1</v>
       </c>
       <c r="BA15" s="11">
         <v>17</v>
       </c>
       <c r="BB15" s="11">
         <v>2</v>
       </c>
+      <c r="BC15" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>-11</v>
       </c>
       <c r="C16" s="11">
         <v>-11</v>
       </c>
       <c r="D16" s="11">
         <v>-10</v>
       </c>
       <c r="E16" s="11">
         <v>-12</v>
       </c>
       <c r="F16" s="11">
         <v>-13</v>
       </c>
       <c r="G16" s="12">
         <v>-9</v>
       </c>
       <c r="H16" s="12">
         <v>-14</v>
       </c>
       <c r="I16" s="11">
@@ -10495,52 +10657,55 @@
       </c>
       <c r="AU16" s="11">
         <v>-17</v>
       </c>
       <c r="AV16" s="12">
         <v>-2</v>
       </c>
       <c r="AW16" s="11">
         <v>-9</v>
       </c>
       <c r="AX16" s="11">
         <v>-8</v>
       </c>
       <c r="AY16" s="12">
         <v>-2</v>
       </c>
       <c r="AZ16" s="11">
         <v>-10</v>
       </c>
       <c r="BA16" s="11">
         <v>-4</v>
       </c>
       <c r="BB16" s="11">
         <v>0</v>
       </c>
+      <c r="BC16" s="11">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-3</v>
       </c>
       <c r="C17" s="11">
         <v>-13</v>
       </c>
       <c r="D17" s="11">
         <v>-8</v>
       </c>
       <c r="E17" s="11">
         <v>-15</v>
       </c>
       <c r="F17" s="11">
         <v>-11</v>
       </c>
       <c r="G17" s="12">
         <v>-9</v>
       </c>
       <c r="H17" s="12">
         <v>-15</v>
       </c>
       <c r="I17" s="11">
@@ -10659,52 +10824,55 @@
       </c>
       <c r="AU17" s="11">
         <v>-21</v>
       </c>
       <c r="AV17" s="12">
         <v>-22</v>
       </c>
       <c r="AW17" s="11">
         <v>-11</v>
       </c>
       <c r="AX17" s="11">
         <v>-12</v>
       </c>
       <c r="AY17" s="12">
         <v>3</v>
       </c>
       <c r="AZ17" s="11">
         <v>-11</v>
       </c>
       <c r="BA17" s="11">
         <v>-5</v>
       </c>
       <c r="BB17" s="11">
         <v>-8</v>
       </c>
+      <c r="BC17" s="11">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>-3</v>
       </c>
       <c r="C18" s="11">
         <v>-2</v>
       </c>
       <c r="D18" s="11">
         <v>8</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11">
         <v>-2</v>
       </c>
       <c r="G18" s="12">
         <v>-1</v>
       </c>
       <c r="H18" s="12">
         <v>2</v>
       </c>
       <c r="I18" s="11">
@@ -10823,52 +10991,55 @@
       </c>
       <c r="AU18" s="11">
         <v>3</v>
       </c>
       <c r="AV18" s="12">
         <v>6</v>
       </c>
       <c r="AW18" s="11">
         <v>-3</v>
       </c>
       <c r="AX18" s="11">
         <v>-5</v>
       </c>
       <c r="AY18" s="12">
         <v>-11</v>
       </c>
       <c r="AZ18" s="11">
         <v>2</v>
       </c>
       <c r="BA18" s="11">
         <v>20</v>
       </c>
       <c r="BB18" s="11">
         <v>1</v>
       </c>
+      <c r="BC18" s="11">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-4</v>
       </c>
       <c r="D19" s="11">
         <v>-8</v>
       </c>
       <c r="E19" s="11">
         <v>2</v>
       </c>
       <c r="F19" s="11">
         <v>-1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>-6</v>
       </c>
       <c r="I19" s="11">
@@ -10987,52 +11158,55 @@
       </c>
       <c r="AU19" s="11">
         <v>-2</v>
       </c>
       <c r="AV19" s="12">
         <v>-14</v>
       </c>
       <c r="AW19" s="11">
         <v>11</v>
       </c>
       <c r="AX19" s="11">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>12</v>
       </c>
       <c r="AZ19" s="11">
         <v>1</v>
       </c>
       <c r="BA19" s="11">
         <v>-4</v>
       </c>
       <c r="BB19" s="11">
         <v>-2</v>
       </c>
+      <c r="BC19" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>1</v>
       </c>
       <c r="C20" s="11">
         <v>-8</v>
       </c>
       <c r="D20" s="11">
         <v>-11</v>
       </c>
       <c r="E20" s="11">
         <v>-1</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="12">
         <v>-1</v>
       </c>
       <c r="H20" s="12">
         <v>-6</v>
       </c>
       <c r="I20" s="11">
@@ -11151,52 +11325,55 @@
       </c>
       <c r="AU20" s="11">
         <v>-10</v>
       </c>
       <c r="AV20" s="12">
         <v>1</v>
       </c>
       <c r="AW20" s="11">
         <v>6</v>
       </c>
       <c r="AX20" s="11">
         <v>-8</v>
       </c>
       <c r="AY20" s="12">
         <v>4</v>
       </c>
       <c r="AZ20" s="11">
         <v>-14</v>
       </c>
       <c r="BA20" s="11">
         <v>-6</v>
       </c>
       <c r="BB20" s="11">
         <v>-1</v>
       </c>
+      <c r="BC20" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>-19</v>
       </c>
       <c r="C21" s="11">
         <v>-15</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>-19</v>
       </c>
       <c r="F21" s="11">
         <v>-5</v>
       </c>
       <c r="G21" s="12">
         <v>-18</v>
       </c>
       <c r="H21" s="12">
         <v>-15</v>
       </c>
       <c r="I21" s="11">
@@ -11315,52 +11492,55 @@
       </c>
       <c r="AU21" s="11">
         <v>-2</v>
       </c>
       <c r="AV21" s="12">
         <v>-6</v>
       </c>
       <c r="AW21" s="11">
         <v>-19</v>
       </c>
       <c r="AX21" s="11">
         <v>14</v>
       </c>
       <c r="AY21" s="12">
         <v>-1</v>
       </c>
       <c r="AZ21" s="11">
         <v>-3</v>
       </c>
       <c r="BA21" s="11">
         <v>-37</v>
       </c>
       <c r="BB21" s="11">
         <v>-3</v>
       </c>
+      <c r="BC21" s="11">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>-3</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>1</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="12">
         <v>3</v>
       </c>
       <c r="H22" s="12">
         <v>-4</v>
       </c>
       <c r="I22" s="11">
@@ -11479,52 +11659,55 @@
       </c>
       <c r="AU22" s="11">
         <v>-16</v>
       </c>
       <c r="AV22" s="12">
         <v>-11</v>
       </c>
       <c r="AW22" s="11">
         <v>-7</v>
       </c>
       <c r="AX22" s="11">
         <v>-23</v>
       </c>
       <c r="AY22" s="12">
         <v>-12</v>
       </c>
       <c r="AZ22" s="11">
         <v>8</v>
       </c>
       <c r="BA22" s="11">
         <v>-3</v>
       </c>
       <c r="BB22" s="11">
         <v>3</v>
       </c>
+      <c r="BC22" s="11">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>-2</v>
       </c>
       <c r="C23" s="11">
         <v>-3</v>
       </c>
       <c r="D23" s="11">
         <v>-5</v>
       </c>
       <c r="E23" s="11">
         <v>-4</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="12">
         <v>-4</v>
       </c>
       <c r="H23" s="12">
         <v>-10</v>
       </c>
       <c r="I23" s="11">
@@ -11643,52 +11826,55 @@
       </c>
       <c r="AU23" s="11">
         <v>7</v>
       </c>
       <c r="AV23" s="12">
         <v>-2</v>
       </c>
       <c r="AW23" s="11">
         <v>-3</v>
       </c>
       <c r="AX23" s="11">
         <v>-9</v>
       </c>
       <c r="AY23" s="12">
         <v>0</v>
       </c>
       <c r="AZ23" s="11">
         <v>-5</v>
       </c>
       <c r="BA23" s="11">
         <v>-3</v>
       </c>
       <c r="BB23" s="11">
         <v>0</v>
       </c>
+      <c r="BC23" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-4</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>-1</v>
       </c>
       <c r="F24" s="11">
         <v>-2</v>
       </c>
       <c r="G24" s="11">
         <v>-7</v>
       </c>
       <c r="H24" s="12">
         <v>0</v>
       </c>
       <c r="I24" s="11">
@@ -11807,52 +11993,55 @@
       </c>
       <c r="AU24" s="11">
         <v>-16</v>
       </c>
       <c r="AV24" s="12">
         <v>-7</v>
       </c>
       <c r="AW24" s="11">
         <v>-9</v>
       </c>
       <c r="AX24" s="11">
         <v>-8</v>
       </c>
       <c r="AY24" s="12">
         <v>5</v>
       </c>
       <c r="AZ24" s="11">
         <v>7</v>
       </c>
       <c r="BA24" s="11">
         <v>-6</v>
       </c>
       <c r="BB24" s="11">
         <v>-17</v>
       </c>
+      <c r="BC24" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>1</v>
       </c>
       <c r="C25" s="11">
         <v>-11</v>
       </c>
       <c r="D25" s="11">
         <v>-7</v>
       </c>
       <c r="E25" s="11">
         <v>-2</v>
       </c>
       <c r="F25" s="11">
         <v>-2</v>
       </c>
       <c r="G25" s="11">
         <v>-3</v>
       </c>
       <c r="H25" s="12">
         <v>-7</v>
       </c>
       <c r="I25" s="11">
@@ -11971,52 +12160,55 @@
       </c>
       <c r="AU25" s="11">
         <v>-8</v>
       </c>
       <c r="AV25" s="12">
         <v>-22</v>
       </c>
       <c r="AW25" s="11">
         <v>-6</v>
       </c>
       <c r="AX25" s="11">
         <v>-12</v>
       </c>
       <c r="AY25" s="12">
         <v>-4</v>
       </c>
       <c r="AZ25" s="11">
         <v>8</v>
       </c>
       <c r="BA25" s="11">
         <v>0</v>
       </c>
       <c r="BB25" s="11">
         <v>-2</v>
       </c>
+      <c r="BC25" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>1</v>
       </c>
       <c r="C26" s="11">
         <v>-5</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>-4</v>
       </c>
       <c r="F26" s="11">
         <v>2</v>
       </c>
       <c r="G26" s="11">
         <v>-4</v>
       </c>
       <c r="H26" s="12">
         <v>-5</v>
       </c>
       <c r="I26" s="11">
@@ -12135,52 +12327,55 @@
       </c>
       <c r="AU26" s="11">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>-4</v>
       </c>
       <c r="AW26" s="11">
         <v>-8</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>-2</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
       <c r="BA26" s="11">
         <v>5</v>
       </c>
       <c r="BB26" s="11">
         <v>-10</v>
       </c>
+      <c r="BC26" s="11">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>-1</v>
       </c>
       <c r="C27" s="15">
         <v>-5</v>
       </c>
       <c r="D27" s="15">
         <v>1</v>
       </c>
       <c r="E27" s="15">
         <v>-3</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="15">
         <v>-7</v>
       </c>
       <c r="I27" s="15">
@@ -12299,75 +12494,78 @@
       </c>
       <c r="AU27" s="15">
         <v>-2</v>
       </c>
       <c r="AV27" s="15">
         <v>-5</v>
       </c>
       <c r="AW27" s="15">
         <v>-7</v>
       </c>
       <c r="AX27" s="15">
         <v>4</v>
       </c>
       <c r="AY27" s="15">
         <v>-4</v>
       </c>
       <c r="AZ27" s="15">
         <v>-1</v>
       </c>
       <c r="BA27" s="15">
         <v>-6</v>
       </c>
       <c r="BB27" s="15">
         <v>-4</v>
       </c>
+      <c r="BC27" s="15">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>