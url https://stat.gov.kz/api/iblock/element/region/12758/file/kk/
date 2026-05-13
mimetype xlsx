--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="4575" windowWidth="20100" windowHeight="7725"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Өңірлік көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -388,73 +388,73 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -734,207 +734,209 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="29" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="29"/>
-[...47 lines deleted...]
-      <c r="AY2" s="29"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="30"/>
+      <c r="AM2" s="30"/>
+      <c r="AN2" s="30"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+      <c r="AR2" s="30"/>
+      <c r="AS2" s="30"/>
+      <c r="AT2" s="30"/>
+      <c r="AU2" s="30"/>
+      <c r="AV2" s="30"/>
+      <c r="AW2" s="30"/>
+      <c r="AX2" s="30"/>
+      <c r="AY2" s="30"/>
+      <c r="AZ2" s="30"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="21" t="s">
+      <c r="AZ3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="28">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="29">
         <v>2022</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="28">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29">
         <v>2023</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="24">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="25">
         <v>2024</v>
       </c>
-      <c r="AA4" s="24"/>
-[...10 lines deleted...]
-      <c r="AL4" s="24">
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="25">
         <v>2025</v>
       </c>
-      <c r="AM4" s="24"/>
-[...10 lines deleted...]
-      <c r="AX4" s="24">
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="25"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="25">
         <v>2026</v>
       </c>
-      <c r="AY4" s="24"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="27"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1041,106 +1043,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
+      <c r="AZ5" s="20" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="30" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="30"/>
-[...47 lines deleted...]
-      <c r="AY6" s="30"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="Z6" s="31"/>
+      <c r="AA6" s="31"/>
+      <c r="AB6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AD6" s="31"/>
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AL6" s="31"/>
+      <c r="AM6" s="31"/>
+      <c r="AN6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AP6" s="31"/>
+      <c r="AQ6" s="31"/>
+      <c r="AR6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AT6" s="31"/>
+      <c r="AU6" s="31"/>
+      <c r="AV6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="AX6" s="31"/>
+      <c r="AY6" s="31"/>
+      <c r="AZ6" s="31"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>1305</v>
       </c>
       <c r="C7" s="11">
         <v>1442</v>
       </c>
       <c r="D7" s="11">
         <v>1134</v>
       </c>
       <c r="E7" s="11">
         <v>1540</v>
       </c>
       <c r="F7" s="11">
         <v>1743</v>
       </c>
       <c r="G7" s="12">
         <v>1728</v>
       </c>
       <c r="H7" s="12">
         <v>1634</v>
       </c>
       <c r="I7" s="11">
@@ -1247,55 +1253,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>2709</v>
       </c>
       <c r="AR7" s="11">
         <v>2952</v>
       </c>
       <c r="AS7" s="11">
         <v>2974</v>
       </c>
       <c r="AT7" s="11">
         <v>3154</v>
       </c>
       <c r="AU7" s="11">
         <v>2675</v>
       </c>
       <c r="AV7" s="12">
         <v>2444</v>
       </c>
       <c r="AW7" s="11">
         <v>2280</v>
       </c>
       <c r="AX7" s="11">
         <v>2634</v>
       </c>
-      <c r="AY7" s="31">
+      <c r="AY7" s="24">
         <v>2458</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>2563</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>503</v>
       </c>
       <c r="C8" s="11">
         <v>526</v>
       </c>
       <c r="D8" s="11">
         <v>380</v>
       </c>
       <c r="E8" s="11">
         <v>522</v>
       </c>
       <c r="F8" s="11">
         <v>408</v>
       </c>
       <c r="G8" s="12">
         <v>584</v>
       </c>
       <c r="H8" s="12">
         <v>555</v>
       </c>
       <c r="I8" s="11">
@@ -1405,52 +1414,55 @@
       </c>
       <c r="AR8" s="11">
         <v>964</v>
       </c>
       <c r="AS8" s="11">
         <v>1078</v>
       </c>
       <c r="AT8" s="11">
         <v>1030</v>
       </c>
       <c r="AU8" s="11">
         <v>901</v>
       </c>
       <c r="AV8" s="12">
         <v>807</v>
       </c>
       <c r="AW8" s="11">
         <v>817</v>
       </c>
       <c r="AX8" s="11">
         <v>896</v>
       </c>
       <c r="AY8" s="12">
         <v>805</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>846</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>45</v>
       </c>
       <c r="C9" s="11">
         <v>53</v>
       </c>
       <c r="D9" s="11">
         <v>54</v>
       </c>
       <c r="E9" s="11">
         <v>76</v>
       </c>
       <c r="F9" s="11">
         <v>160</v>
       </c>
       <c r="G9" s="12">
         <v>83</v>
       </c>
       <c r="H9" s="12">
         <v>91</v>
       </c>
       <c r="I9" s="11">
@@ -1560,52 +1572,55 @@
       </c>
       <c r="AR9" s="11">
         <v>99</v>
       </c>
       <c r="AS9" s="11">
         <v>113</v>
       </c>
       <c r="AT9" s="11">
         <v>161</v>
       </c>
       <c r="AU9" s="11">
         <v>96</v>
       </c>
       <c r="AV9" s="12">
         <v>84</v>
       </c>
       <c r="AW9" s="11">
         <v>121</v>
       </c>
       <c r="AX9" s="11">
         <v>122</v>
       </c>
       <c r="AY9" s="12">
         <v>92</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>100</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>45</v>
       </c>
       <c r="C10" s="11">
         <v>49</v>
       </c>
       <c r="D10" s="11">
         <v>46</v>
       </c>
       <c r="E10" s="11">
         <v>46</v>
       </c>
       <c r="F10" s="11">
         <v>43</v>
       </c>
       <c r="G10" s="12">
         <v>48</v>
       </c>
       <c r="H10" s="12">
         <v>67</v>
       </c>
       <c r="I10" s="11">
@@ -1715,52 +1730,55 @@
       </c>
       <c r="AR10" s="11">
         <v>92</v>
       </c>
       <c r="AS10" s="11">
         <v>110</v>
       </c>
       <c r="AT10" s="11">
         <v>82</v>
       </c>
       <c r="AU10" s="11">
         <v>75</v>
       </c>
       <c r="AV10" s="12">
         <v>73</v>
       </c>
       <c r="AW10" s="11">
         <v>67</v>
       </c>
       <c r="AX10" s="11">
         <v>69</v>
       </c>
       <c r="AY10" s="12">
         <v>58</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>75</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>136</v>
       </c>
       <c r="C11" s="11">
         <v>145</v>
       </c>
       <c r="D11" s="11">
         <v>137</v>
       </c>
       <c r="E11" s="11">
         <v>134</v>
       </c>
       <c r="F11" s="11">
         <v>473</v>
       </c>
       <c r="G11" s="12">
         <v>157</v>
       </c>
       <c r="H11" s="12">
         <v>142</v>
       </c>
       <c r="I11" s="11">
@@ -1870,52 +1888,55 @@
       </c>
       <c r="AR11" s="11">
         <v>351</v>
       </c>
       <c r="AS11" s="11">
         <v>285</v>
       </c>
       <c r="AT11" s="11">
         <v>285</v>
       </c>
       <c r="AU11" s="11">
         <v>234</v>
       </c>
       <c r="AV11" s="12">
         <v>233</v>
       </c>
       <c r="AW11" s="11">
         <v>156</v>
       </c>
       <c r="AX11" s="11">
         <v>242</v>
       </c>
       <c r="AY11" s="12">
         <v>249</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>224</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>19</v>
       </c>
       <c r="C12" s="11">
         <v>30</v>
       </c>
       <c r="D12" s="11">
         <v>23</v>
       </c>
       <c r="E12" s="11">
         <v>19</v>
       </c>
       <c r="F12" s="11">
         <v>29</v>
       </c>
       <c r="G12" s="12">
         <v>63</v>
       </c>
       <c r="H12" s="12">
         <v>25</v>
       </c>
       <c r="I12" s="11">
@@ -2025,52 +2046,55 @@
       </c>
       <c r="AR12" s="11">
         <v>51</v>
       </c>
       <c r="AS12" s="11">
         <v>51</v>
       </c>
       <c r="AT12" s="11">
         <v>90</v>
       </c>
       <c r="AU12" s="11">
         <v>68</v>
       </c>
       <c r="AV12" s="12">
         <v>43</v>
       </c>
       <c r="AW12" s="11">
         <v>44</v>
       </c>
       <c r="AX12" s="11">
         <v>69</v>
       </c>
       <c r="AY12" s="12">
         <v>62</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>63</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>10</v>
       </c>
       <c r="C13" s="11">
         <v>12</v>
       </c>
       <c r="D13" s="11">
         <v>18</v>
       </c>
       <c r="E13" s="11">
         <v>18</v>
       </c>
       <c r="F13" s="11">
         <v>16</v>
       </c>
       <c r="G13" s="12">
         <v>17</v>
       </c>
       <c r="H13" s="12">
         <v>15</v>
       </c>
       <c r="I13" s="11">
@@ -2180,52 +2204,55 @@
       </c>
       <c r="AR13" s="11">
         <v>29</v>
       </c>
       <c r="AS13" s="11">
         <v>25</v>
       </c>
       <c r="AT13" s="11">
         <v>32</v>
       </c>
       <c r="AU13" s="11">
         <v>25</v>
       </c>
       <c r="AV13" s="12">
         <v>28</v>
       </c>
       <c r="AW13" s="11">
         <v>15</v>
       </c>
       <c r="AX13" s="11">
         <v>42</v>
       </c>
       <c r="AY13" s="12">
         <v>39</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>34</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>65</v>
       </c>
       <c r="C14" s="11">
         <v>50</v>
       </c>
       <c r="D14" s="11">
         <v>49</v>
       </c>
       <c r="E14" s="11">
         <v>57</v>
       </c>
       <c r="F14" s="11">
         <v>39</v>
       </c>
       <c r="G14" s="12">
         <v>69</v>
       </c>
       <c r="H14" s="12">
         <v>92</v>
       </c>
       <c r="I14" s="11">
@@ -2335,52 +2362,55 @@
       </c>
       <c r="AR14" s="11">
         <v>109</v>
       </c>
       <c r="AS14" s="11">
         <v>99</v>
       </c>
       <c r="AT14" s="11">
         <v>129</v>
       </c>
       <c r="AU14" s="11">
         <v>105</v>
       </c>
       <c r="AV14" s="12">
         <v>150</v>
       </c>
       <c r="AW14" s="11">
         <v>124</v>
       </c>
       <c r="AX14" s="11">
         <v>131</v>
       </c>
       <c r="AY14" s="12">
         <v>137</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>111</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>18</v>
       </c>
       <c r="C15" s="11">
         <v>27</v>
       </c>
       <c r="D15" s="11">
         <v>18</v>
       </c>
       <c r="E15" s="11">
         <v>22</v>
       </c>
       <c r="F15" s="11">
         <v>20</v>
       </c>
       <c r="G15" s="12">
         <v>24</v>
       </c>
       <c r="H15" s="12">
         <v>25</v>
       </c>
       <c r="I15" s="11">
@@ -2490,52 +2520,55 @@
       </c>
       <c r="AR15" s="11">
         <v>57</v>
       </c>
       <c r="AS15" s="11">
         <v>63</v>
       </c>
       <c r="AT15" s="11">
         <v>61</v>
       </c>
       <c r="AU15" s="11">
         <v>50</v>
       </c>
       <c r="AV15" s="12">
         <v>41</v>
       </c>
       <c r="AW15" s="11">
         <v>34</v>
       </c>
       <c r="AX15" s="11">
         <v>45</v>
       </c>
       <c r="AY15" s="12">
         <v>59</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>44</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>14</v>
       </c>
       <c r="C16" s="11">
         <v>9</v>
       </c>
       <c r="D16" s="11">
         <v>6</v>
       </c>
       <c r="E16" s="11">
         <v>11</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>6</v>
       </c>
       <c r="H16" s="12">
         <v>11</v>
       </c>
       <c r="I16" s="11">
@@ -2645,52 +2678,55 @@
       </c>
       <c r="AR16" s="11">
         <v>12</v>
       </c>
       <c r="AS16" s="11">
         <v>21</v>
       </c>
       <c r="AT16" s="11">
         <v>18</v>
       </c>
       <c r="AU16" s="11">
         <v>22</v>
       </c>
       <c r="AV16" s="12">
         <v>27</v>
       </c>
       <c r="AW16" s="11">
         <v>15</v>
       </c>
       <c r="AX16" s="11">
         <v>24</v>
       </c>
       <c r="AY16" s="12">
         <v>24</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>24</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>63</v>
       </c>
       <c r="C17" s="11">
         <v>44</v>
       </c>
       <c r="D17" s="11">
         <v>31</v>
       </c>
       <c r="E17" s="11">
         <v>56</v>
       </c>
       <c r="F17" s="11">
         <v>46</v>
       </c>
       <c r="G17" s="12">
         <v>63</v>
       </c>
       <c r="H17" s="12">
         <v>41</v>
       </c>
       <c r="I17" s="11">
@@ -2800,52 +2836,55 @@
       </c>
       <c r="AR17" s="11">
         <v>110</v>
       </c>
       <c r="AS17" s="11">
         <v>90</v>
       </c>
       <c r="AT17" s="11">
         <v>93</v>
       </c>
       <c r="AU17" s="11">
         <v>97</v>
       </c>
       <c r="AV17" s="12">
         <v>92</v>
       </c>
       <c r="AW17" s="11">
         <v>67</v>
       </c>
       <c r="AX17" s="11">
         <v>95</v>
       </c>
       <c r="AY17" s="12">
         <v>88</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>72</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>11</v>
       </c>
       <c r="C18" s="11">
         <v>13</v>
       </c>
       <c r="D18" s="11">
         <v>18</v>
       </c>
       <c r="E18" s="11">
         <v>18</v>
       </c>
       <c r="F18" s="11">
         <v>11</v>
       </c>
       <c r="G18" s="12">
         <v>24</v>
       </c>
       <c r="H18" s="12">
         <v>13</v>
       </c>
       <c r="I18" s="11">
@@ -2955,52 +2994,55 @@
       </c>
       <c r="AR18" s="11">
         <v>45</v>
       </c>
       <c r="AS18" s="11">
         <v>17</v>
       </c>
       <c r="AT18" s="11">
         <v>36</v>
       </c>
       <c r="AU18" s="11">
         <v>32</v>
       </c>
       <c r="AV18" s="12">
         <v>19</v>
       </c>
       <c r="AW18" s="11">
         <v>34</v>
       </c>
       <c r="AX18" s="11">
         <v>47</v>
       </c>
       <c r="AY18" s="12">
         <v>14</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>39</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>41</v>
       </c>
       <c r="C19" s="11">
         <v>21</v>
       </c>
       <c r="D19" s="11">
         <v>26</v>
       </c>
       <c r="E19" s="11">
         <v>45</v>
       </c>
       <c r="F19" s="11">
         <v>45</v>
       </c>
       <c r="G19" s="12">
         <v>48</v>
       </c>
       <c r="H19" s="12">
         <v>42</v>
       </c>
       <c r="I19" s="11">
@@ -3110,52 +3152,55 @@
       </c>
       <c r="AR19" s="11">
         <v>84</v>
       </c>
       <c r="AS19" s="11">
         <v>96</v>
       </c>
       <c r="AT19" s="11">
         <v>87</v>
       </c>
       <c r="AU19" s="11">
         <v>69</v>
       </c>
       <c r="AV19" s="12">
         <v>63</v>
       </c>
       <c r="AW19" s="11">
         <v>74</v>
       </c>
       <c r="AX19" s="11">
         <v>73</v>
       </c>
       <c r="AY19" s="12">
         <v>70</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>69</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>25</v>
       </c>
       <c r="C20" s="11">
         <v>34</v>
       </c>
       <c r="D20" s="11">
         <v>21</v>
       </c>
       <c r="E20" s="11">
         <v>23</v>
       </c>
       <c r="F20" s="11">
         <v>26</v>
       </c>
       <c r="G20" s="12">
         <v>33</v>
       </c>
       <c r="H20" s="12">
         <v>34</v>
       </c>
       <c r="I20" s="11">
@@ -3265,52 +3310,55 @@
       </c>
       <c r="AR20" s="11">
         <v>71</v>
       </c>
       <c r="AS20" s="11">
         <v>84</v>
       </c>
       <c r="AT20" s="11">
         <v>60</v>
       </c>
       <c r="AU20" s="11">
         <v>115</v>
       </c>
       <c r="AV20" s="12">
         <v>98</v>
       </c>
       <c r="AW20" s="11">
         <v>44</v>
       </c>
       <c r="AX20" s="11">
         <v>72</v>
       </c>
       <c r="AY20" s="12">
         <v>39</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>67</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>170</v>
       </c>
       <c r="C21" s="11">
         <v>235</v>
       </c>
       <c r="D21" s="11">
         <v>160</v>
       </c>
       <c r="E21" s="11">
         <v>274</v>
       </c>
       <c r="F21" s="11">
         <v>231</v>
       </c>
       <c r="G21" s="12">
         <v>264</v>
       </c>
       <c r="H21" s="12">
         <v>250</v>
       </c>
       <c r="I21" s="11">
@@ -3420,52 +3468,55 @@
       </c>
       <c r="AR21" s="11">
         <v>496</v>
       </c>
       <c r="AS21" s="11">
         <v>505</v>
       </c>
       <c r="AT21" s="11">
         <v>549</v>
       </c>
       <c r="AU21" s="11">
         <v>432</v>
       </c>
       <c r="AV21" s="12">
         <v>388</v>
       </c>
       <c r="AW21" s="11">
         <v>400</v>
       </c>
       <c r="AX21" s="11">
         <v>389</v>
       </c>
       <c r="AY21" s="12">
         <v>425</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>472</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>26</v>
       </c>
       <c r="C22" s="11">
         <v>45</v>
       </c>
       <c r="D22" s="11">
         <v>30</v>
       </c>
       <c r="E22" s="11">
         <v>63</v>
       </c>
       <c r="F22" s="11">
         <v>42</v>
       </c>
       <c r="G22" s="12">
         <v>55</v>
       </c>
       <c r="H22" s="12">
         <v>54</v>
       </c>
       <c r="I22" s="11">
@@ -3575,52 +3626,55 @@
       </c>
       <c r="AR22" s="11">
         <v>72</v>
       </c>
       <c r="AS22" s="11">
         <v>53</v>
       </c>
       <c r="AT22" s="11">
         <v>133</v>
       </c>
       <c r="AU22" s="11">
         <v>63</v>
       </c>
       <c r="AV22" s="12">
         <v>73</v>
       </c>
       <c r="AW22" s="11">
         <v>59</v>
       </c>
       <c r="AX22" s="11">
         <v>64</v>
       </c>
       <c r="AY22" s="12">
         <v>69</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>69</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>15</v>
       </c>
       <c r="D23" s="11">
         <v>4</v>
       </c>
       <c r="E23" s="11">
         <v>12</v>
       </c>
       <c r="F23" s="11">
         <v>10</v>
       </c>
       <c r="G23" s="12">
         <v>14</v>
       </c>
       <c r="H23" s="12">
         <v>15</v>
       </c>
       <c r="I23" s="11">
@@ -3730,52 +3784,55 @@
       </c>
       <c r="AR23" s="11">
         <v>46</v>
       </c>
       <c r="AS23" s="11">
         <v>16</v>
       </c>
       <c r="AT23" s="11">
         <v>13</v>
       </c>
       <c r="AU23" s="11">
         <v>28</v>
       </c>
       <c r="AV23" s="12">
         <v>14</v>
       </c>
       <c r="AW23" s="11">
         <v>19</v>
       </c>
       <c r="AX23" s="11">
         <v>25</v>
       </c>
       <c r="AY23" s="12">
         <v>32</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>18</v>
       </c>
       <c r="C24" s="11">
         <v>33</v>
       </c>
       <c r="D24" s="11">
         <v>16</v>
       </c>
       <c r="E24" s="11">
         <v>27</v>
       </c>
       <c r="F24" s="11">
         <v>28</v>
       </c>
       <c r="G24" s="11">
         <v>22</v>
       </c>
       <c r="H24" s="12">
         <v>28</v>
       </c>
       <c r="I24" s="11">
@@ -3885,52 +3942,55 @@
       </c>
       <c r="AR24" s="11">
         <v>25</v>
       </c>
       <c r="AS24" s="11">
         <v>44</v>
       </c>
       <c r="AT24" s="11">
         <v>54</v>
       </c>
       <c r="AU24" s="11">
         <v>58</v>
       </c>
       <c r="AV24" s="12">
         <v>50</v>
       </c>
       <c r="AW24" s="11">
         <v>41</v>
       </c>
       <c r="AX24" s="11">
         <v>40</v>
       </c>
       <c r="AY24" s="12">
         <v>37</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>61</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>39</v>
       </c>
       <c r="C25" s="11">
         <v>36</v>
       </c>
       <c r="D25" s="11">
         <v>48</v>
       </c>
       <c r="E25" s="11">
         <v>44</v>
       </c>
       <c r="F25" s="11">
         <v>38</v>
       </c>
       <c r="G25" s="11">
         <v>47</v>
       </c>
       <c r="H25" s="12">
         <v>66</v>
       </c>
       <c r="I25" s="11">
@@ -4040,52 +4100,55 @@
       </c>
       <c r="AR25" s="11">
         <v>113</v>
       </c>
       <c r="AS25" s="11">
         <v>78</v>
       </c>
       <c r="AT25" s="11">
         <v>111</v>
       </c>
       <c r="AU25" s="11">
         <v>78</v>
       </c>
       <c r="AV25" s="12">
         <v>76</v>
       </c>
       <c r="AW25" s="11">
         <v>64</v>
       </c>
       <c r="AX25" s="11">
         <v>76</v>
       </c>
       <c r="AY25" s="12">
         <v>78</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>48</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>22</v>
       </c>
       <c r="C26" s="11">
         <v>31</v>
       </c>
       <c r="D26" s="11">
         <v>15</v>
       </c>
       <c r="E26" s="11">
         <v>32</v>
       </c>
       <c r="F26" s="11">
         <v>31</v>
       </c>
       <c r="G26" s="11">
         <v>31</v>
       </c>
       <c r="H26" s="12">
         <v>23</v>
       </c>
       <c r="I26" s="11">
@@ -4195,52 +4258,55 @@
       </c>
       <c r="AR26" s="11">
         <v>28</v>
       </c>
       <c r="AS26" s="11">
         <v>54</v>
       </c>
       <c r="AT26" s="11">
         <v>26</v>
       </c>
       <c r="AU26" s="11">
         <v>59</v>
       </c>
       <c r="AV26" s="12">
         <v>29</v>
       </c>
       <c r="AW26" s="11">
         <v>30</v>
       </c>
       <c r="AX26" s="11">
         <v>55</v>
       </c>
       <c r="AY26" s="12">
         <v>24</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>41</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>30</v>
       </c>
       <c r="C27" s="15">
         <v>34</v>
       </c>
       <c r="D27" s="15">
         <v>34</v>
       </c>
       <c r="E27" s="15">
         <v>41</v>
       </c>
       <c r="F27" s="15">
         <v>40</v>
       </c>
       <c r="G27" s="15">
         <v>76</v>
       </c>
       <c r="H27" s="15">
         <v>45</v>
       </c>
       <c r="I27" s="15">
@@ -4350,230 +4416,235 @@
       </c>
       <c r="AR27" s="15">
         <v>98</v>
       </c>
       <c r="AS27" s="15">
         <v>92</v>
       </c>
       <c r="AT27" s="15">
         <v>104</v>
       </c>
       <c r="AU27" s="15">
         <v>68</v>
       </c>
       <c r="AV27" s="15">
         <v>56</v>
       </c>
       <c r="AW27" s="15">
         <v>55</v>
       </c>
       <c r="AX27" s="15">
         <v>58</v>
       </c>
       <c r="AY27" s="15">
         <v>57</v>
       </c>
+      <c r="AZ27" s="15">
+        <v>88</v>
+      </c>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AW9" sqref="AW9"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="29" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="29"/>
-[...47 lines deleted...]
-      <c r="AY2" s="29"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="30"/>
+      <c r="AM2" s="30"/>
+      <c r="AN2" s="30"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+      <c r="AR2" s="30"/>
+      <c r="AS2" s="30"/>
+      <c r="AT2" s="30"/>
+      <c r="AU2" s="30"/>
+      <c r="AV2" s="30"/>
+      <c r="AW2" s="30"/>
+      <c r="AX2" s="30"/>
+      <c r="AY2" s="30"/>
+      <c r="AZ2" s="30"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="21" t="s">
+      <c r="AZ3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="28">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="29">
         <v>2022</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="28">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29">
         <v>2023</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="24">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="25">
         <v>2024</v>
       </c>
-      <c r="AA4" s="24"/>
-[...10 lines deleted...]
-      <c r="AL4" s="24">
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="25">
         <v>2025</v>
       </c>
-      <c r="AM4" s="24"/>
-[...10 lines deleted...]
-      <c r="AX4" s="24">
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="25"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="25">
         <v>2026</v>
       </c>
-      <c r="AY4" s="24"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="27"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4680,106 +4751,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="30" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="30"/>
-[...47 lines deleted...]
-      <c r="AY6" s="30"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="Z6" s="31"/>
+      <c r="AA6" s="31"/>
+      <c r="AB6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AD6" s="31"/>
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AL6" s="31"/>
+      <c r="AM6" s="31"/>
+      <c r="AN6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AP6" s="31"/>
+      <c r="AQ6" s="31"/>
+      <c r="AR6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AT6" s="31"/>
+      <c r="AU6" s="31"/>
+      <c r="AV6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="AX6" s="31"/>
+      <c r="AY6" s="31"/>
+      <c r="AZ6" s="31"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>1305</v>
       </c>
       <c r="C7" s="11">
         <v>1442</v>
       </c>
       <c r="D7" s="11">
         <v>1134</v>
       </c>
       <c r="E7" s="11">
         <v>1540</v>
       </c>
       <c r="F7" s="11">
         <v>1743</v>
       </c>
       <c r="G7" s="12">
         <v>1728</v>
       </c>
       <c r="H7" s="12">
         <v>1634</v>
       </c>
       <c r="I7" s="11">
@@ -4886,55 +4961,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>2709</v>
       </c>
       <c r="AR7" s="11">
         <v>2952</v>
       </c>
       <c r="AS7" s="11">
         <v>2974</v>
       </c>
       <c r="AT7" s="11">
         <v>3154</v>
       </c>
       <c r="AU7" s="11">
         <v>2675</v>
       </c>
       <c r="AV7" s="12">
         <v>2444</v>
       </c>
       <c r="AW7" s="11">
         <v>2280</v>
       </c>
       <c r="AX7" s="11">
         <v>2634</v>
       </c>
-      <c r="AY7" s="31">
+      <c r="AY7" s="24">
         <v>2458</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>2563</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>190</v>
       </c>
       <c r="C8" s="11">
         <v>225</v>
       </c>
       <c r="D8" s="11">
         <v>181</v>
       </c>
       <c r="E8" s="11">
         <v>243</v>
       </c>
       <c r="F8" s="11">
         <v>267</v>
       </c>
       <c r="G8" s="12">
         <v>250</v>
       </c>
       <c r="H8" s="12">
         <v>252</v>
       </c>
       <c r="I8" s="11">
@@ -5044,52 +5122,55 @@
       </c>
       <c r="AR8" s="11">
         <v>591</v>
       </c>
       <c r="AS8" s="11">
         <v>514</v>
       </c>
       <c r="AT8" s="11">
         <v>607</v>
       </c>
       <c r="AU8" s="11">
         <v>521</v>
       </c>
       <c r="AV8" s="12">
         <v>453</v>
       </c>
       <c r="AW8" s="11">
         <v>427</v>
       </c>
       <c r="AX8" s="11">
         <v>516</v>
       </c>
       <c r="AY8" s="12">
         <v>515</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>609</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>62</v>
       </c>
       <c r="C9" s="11">
         <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>51</v>
       </c>
       <c r="E9" s="11">
         <v>66</v>
       </c>
       <c r="F9" s="11">
         <v>176</v>
       </c>
       <c r="G9" s="12">
         <v>87</v>
       </c>
       <c r="H9" s="12">
         <v>91</v>
       </c>
       <c r="I9" s="11">
@@ -5199,52 +5280,55 @@
       </c>
       <c r="AR9" s="11">
         <v>109</v>
       </c>
       <c r="AS9" s="11">
         <v>153</v>
       </c>
       <c r="AT9" s="11">
         <v>141</v>
       </c>
       <c r="AU9" s="11">
         <v>107</v>
       </c>
       <c r="AV9" s="12">
         <v>103</v>
       </c>
       <c r="AW9" s="11">
         <v>112</v>
       </c>
       <c r="AX9" s="11">
         <v>138</v>
       </c>
       <c r="AY9" s="12">
         <v>97</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>127</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>41</v>
       </c>
       <c r="C10" s="11">
         <v>54</v>
       </c>
       <c r="D10" s="11">
         <v>53</v>
       </c>
       <c r="E10" s="11">
         <v>45</v>
       </c>
       <c r="F10" s="11">
         <v>67</v>
       </c>
       <c r="G10" s="12">
         <v>61</v>
       </c>
       <c r="H10" s="12">
         <v>50</v>
       </c>
       <c r="I10" s="11">
@@ -5354,52 +5438,55 @@
       </c>
       <c r="AR10" s="11">
         <v>95</v>
       </c>
       <c r="AS10" s="11">
         <v>112</v>
       </c>
       <c r="AT10" s="11">
         <v>84</v>
       </c>
       <c r="AU10" s="11">
         <v>78</v>
       </c>
       <c r="AV10" s="12">
         <v>62</v>
       </c>
       <c r="AW10" s="11">
         <v>58</v>
       </c>
       <c r="AX10" s="11">
         <v>73</v>
       </c>
       <c r="AY10" s="12">
         <v>64</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>50</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>101</v>
       </c>
       <c r="C11" s="11">
         <v>125</v>
       </c>
       <c r="D11" s="11">
         <v>108</v>
       </c>
       <c r="E11" s="11">
         <v>137</v>
       </c>
       <c r="F11" s="11">
         <v>108</v>
       </c>
       <c r="G11" s="12">
         <v>178</v>
       </c>
       <c r="H11" s="12">
         <v>164</v>
       </c>
       <c r="I11" s="11">
@@ -5509,52 +5596,55 @@
       </c>
       <c r="AR11" s="11">
         <v>281</v>
       </c>
       <c r="AS11" s="11">
         <v>258</v>
       </c>
       <c r="AT11" s="11">
         <v>284</v>
       </c>
       <c r="AU11" s="11">
         <v>203</v>
       </c>
       <c r="AV11" s="12">
         <v>213</v>
       </c>
       <c r="AW11" s="11">
         <v>170</v>
       </c>
       <c r="AX11" s="11">
         <v>198</v>
       </c>
       <c r="AY11" s="12">
         <v>214</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>211</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>28</v>
       </c>
       <c r="C12" s="11">
         <v>43</v>
       </c>
       <c r="D12" s="11">
         <v>31</v>
       </c>
       <c r="E12" s="11">
         <v>27</v>
       </c>
       <c r="F12" s="11">
         <v>36</v>
       </c>
       <c r="G12" s="12">
         <v>65</v>
       </c>
       <c r="H12" s="12">
         <v>38</v>
       </c>
       <c r="I12" s="11">
@@ -5664,52 +5754,55 @@
       </c>
       <c r="AR12" s="11">
         <v>90</v>
       </c>
       <c r="AS12" s="11">
         <v>90</v>
       </c>
       <c r="AT12" s="11">
         <v>104</v>
       </c>
       <c r="AU12" s="11">
         <v>94</v>
       </c>
       <c r="AV12" s="12">
         <v>67</v>
       </c>
       <c r="AW12" s="11">
         <v>68</v>
       </c>
       <c r="AX12" s="11">
         <v>92</v>
       </c>
       <c r="AY12" s="12">
         <v>65</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>84</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>21</v>
       </c>
       <c r="C13" s="11">
         <v>21</v>
       </c>
       <c r="D13" s="11">
         <v>30</v>
       </c>
       <c r="E13" s="11">
         <v>32</v>
       </c>
       <c r="F13" s="11">
         <v>25</v>
       </c>
       <c r="G13" s="12">
         <v>35</v>
       </c>
       <c r="H13" s="12">
         <v>25</v>
       </c>
       <c r="I13" s="11">
@@ -5819,52 +5912,55 @@
       </c>
       <c r="AR13" s="11">
         <v>35</v>
       </c>
       <c r="AS13" s="11">
         <v>48</v>
       </c>
       <c r="AT13" s="11">
         <v>54</v>
       </c>
       <c r="AU13" s="11">
         <v>27</v>
       </c>
       <c r="AV13" s="12">
         <v>43</v>
       </c>
       <c r="AW13" s="11">
         <v>53</v>
       </c>
       <c r="AX13" s="11">
         <v>40</v>
       </c>
       <c r="AY13" s="12">
         <v>72</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>33</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>79</v>
       </c>
       <c r="C14" s="11">
         <v>96</v>
       </c>
       <c r="D14" s="11">
         <v>70</v>
       </c>
       <c r="E14" s="11">
         <v>90</v>
       </c>
       <c r="F14" s="11">
         <v>82</v>
       </c>
       <c r="G14" s="12">
         <v>94</v>
       </c>
       <c r="H14" s="12">
         <v>106</v>
       </c>
       <c r="I14" s="11">
@@ -5974,52 +6070,55 @@
       </c>
       <c r="AR14" s="11">
         <v>188</v>
       </c>
       <c r="AS14" s="11">
         <v>165</v>
       </c>
       <c r="AT14" s="11">
         <v>156</v>
       </c>
       <c r="AU14" s="11">
         <v>169</v>
       </c>
       <c r="AV14" s="12">
         <v>167</v>
       </c>
       <c r="AW14" s="11">
         <v>152</v>
       </c>
       <c r="AX14" s="11">
         <v>197</v>
       </c>
       <c r="AY14" s="12">
         <v>174</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>157</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>26</v>
       </c>
       <c r="C15" s="11">
         <v>38</v>
       </c>
       <c r="D15" s="11">
         <v>30</v>
       </c>
       <c r="E15" s="11">
         <v>37</v>
       </c>
       <c r="F15" s="11">
         <v>78</v>
       </c>
       <c r="G15" s="12">
         <v>53</v>
       </c>
       <c r="H15" s="12">
         <v>64</v>
       </c>
       <c r="I15" s="11">
@@ -6129,52 +6228,55 @@
       </c>
       <c r="AR15" s="11">
         <v>79</v>
       </c>
       <c r="AS15" s="11">
         <v>83</v>
       </c>
       <c r="AT15" s="11">
         <v>98</v>
       </c>
       <c r="AU15" s="11">
         <v>71</v>
       </c>
       <c r="AV15" s="12">
         <v>60</v>
       </c>
       <c r="AW15" s="11">
         <v>74</v>
       </c>
       <c r="AX15" s="11">
         <v>64</v>
       </c>
       <c r="AY15" s="12">
         <v>67</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>76</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>27</v>
       </c>
       <c r="C16" s="11">
         <v>18</v>
       </c>
       <c r="D16" s="11">
         <v>15</v>
       </c>
       <c r="E16" s="11">
         <v>34</v>
       </c>
       <c r="F16" s="11">
         <v>35</v>
       </c>
       <c r="G16" s="12">
         <v>19</v>
       </c>
       <c r="H16" s="12">
         <v>42</v>
       </c>
       <c r="I16" s="11">
@@ -6284,52 +6386,55 @@
       </c>
       <c r="AR16" s="11">
         <v>45</v>
       </c>
       <c r="AS16" s="11">
         <v>57</v>
       </c>
       <c r="AT16" s="11">
         <v>63</v>
       </c>
       <c r="AU16" s="11">
         <v>46</v>
       </c>
       <c r="AV16" s="12">
         <v>38</v>
       </c>
       <c r="AW16" s="11">
         <v>25</v>
       </c>
       <c r="AX16" s="11">
         <v>42</v>
       </c>
       <c r="AY16" s="12">
         <v>53</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>36</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>82</v>
       </c>
       <c r="C17" s="11">
         <v>75</v>
       </c>
       <c r="D17" s="11">
         <v>47</v>
       </c>
       <c r="E17" s="11">
         <v>70</v>
       </c>
       <c r="F17" s="11">
         <v>82</v>
       </c>
       <c r="G17" s="12">
         <v>70</v>
       </c>
       <c r="H17" s="12">
         <v>45</v>
       </c>
       <c r="I17" s="11">
@@ -6439,52 +6544,55 @@
       </c>
       <c r="AR17" s="11">
         <v>147</v>
       </c>
       <c r="AS17" s="11">
         <v>146</v>
       </c>
       <c r="AT17" s="11">
         <v>140</v>
       </c>
       <c r="AU17" s="11">
         <v>131</v>
       </c>
       <c r="AV17" s="12">
         <v>112</v>
       </c>
       <c r="AW17" s="11">
         <v>90</v>
       </c>
       <c r="AX17" s="11">
         <v>133</v>
       </c>
       <c r="AY17" s="12">
         <v>96</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>90</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>49</v>
       </c>
       <c r="C18" s="11">
         <v>26</v>
       </c>
       <c r="D18" s="11">
         <v>25</v>
       </c>
       <c r="E18" s="11">
         <v>39</v>
       </c>
       <c r="F18" s="11">
         <v>46</v>
       </c>
       <c r="G18" s="12">
         <v>40</v>
       </c>
       <c r="H18" s="12">
         <v>43</v>
       </c>
       <c r="I18" s="11">
@@ -6594,52 +6702,55 @@
       </c>
       <c r="AR18" s="11">
         <v>64</v>
       </c>
       <c r="AS18" s="11">
         <v>70</v>
       </c>
       <c r="AT18" s="11">
         <v>63</v>
       </c>
       <c r="AU18" s="11">
         <v>78</v>
       </c>
       <c r="AV18" s="12">
         <v>48</v>
       </c>
       <c r="AW18" s="11">
         <v>37</v>
       </c>
       <c r="AX18" s="11">
         <v>60</v>
       </c>
       <c r="AY18" s="12">
         <v>47</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>41</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>48</v>
       </c>
       <c r="C19" s="11">
         <v>41</v>
       </c>
       <c r="D19" s="11">
         <v>36</v>
       </c>
       <c r="E19" s="11">
         <v>55</v>
       </c>
       <c r="F19" s="11">
         <v>50</v>
       </c>
       <c r="G19" s="12">
         <v>60</v>
       </c>
       <c r="H19" s="12">
         <v>61</v>
       </c>
       <c r="I19" s="11">
@@ -6749,52 +6860,55 @@
       </c>
       <c r="AR19" s="11">
         <v>96</v>
       </c>
       <c r="AS19" s="11">
         <v>129</v>
       </c>
       <c r="AT19" s="11">
         <v>137</v>
       </c>
       <c r="AU19" s="11">
         <v>103</v>
       </c>
       <c r="AV19" s="12">
         <v>108</v>
       </c>
       <c r="AW19" s="11">
         <v>115</v>
       </c>
       <c r="AX19" s="11">
         <v>92</v>
       </c>
       <c r="AY19" s="12">
         <v>94</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>94</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>64</v>
       </c>
       <c r="C20" s="11">
         <v>60</v>
       </c>
       <c r="D20" s="11">
         <v>37</v>
       </c>
       <c r="E20" s="11">
         <v>60</v>
       </c>
       <c r="F20" s="11">
         <v>58</v>
       </c>
       <c r="G20" s="12">
         <v>61</v>
       </c>
       <c r="H20" s="12">
         <v>63</v>
       </c>
       <c r="I20" s="11">
@@ -6904,52 +7018,55 @@
       </c>
       <c r="AR20" s="11">
         <v>111</v>
       </c>
       <c r="AS20" s="11">
         <v>129</v>
       </c>
       <c r="AT20" s="11">
         <v>111</v>
       </c>
       <c r="AU20" s="11">
         <v>134</v>
       </c>
       <c r="AV20" s="12">
         <v>121</v>
       </c>
       <c r="AW20" s="11">
         <v>119</v>
       </c>
       <c r="AX20" s="11">
         <v>102</v>
       </c>
       <c r="AY20" s="12">
         <v>85</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>130</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>189</v>
       </c>
       <c r="C21" s="11">
         <v>220</v>
       </c>
       <c r="D21" s="11">
         <v>166</v>
       </c>
       <c r="E21" s="11">
         <v>249</v>
       </c>
       <c r="F21" s="11">
         <v>234</v>
       </c>
       <c r="G21" s="12">
         <v>261</v>
       </c>
       <c r="H21" s="12">
         <v>207</v>
       </c>
       <c r="I21" s="11">
@@ -7059,52 +7176,55 @@
       </c>
       <c r="AR21" s="11">
         <v>363</v>
       </c>
       <c r="AS21" s="11">
         <v>400</v>
       </c>
       <c r="AT21" s="11">
         <v>494</v>
       </c>
       <c r="AU21" s="11">
         <v>378</v>
       </c>
       <c r="AV21" s="12">
         <v>383</v>
       </c>
       <c r="AW21" s="11">
         <v>369</v>
       </c>
       <c r="AX21" s="11">
         <v>360</v>
       </c>
       <c r="AY21" s="12">
         <v>394</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>393</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>56</v>
       </c>
       <c r="C22" s="11">
         <v>83</v>
       </c>
       <c r="D22" s="11">
         <v>63</v>
       </c>
       <c r="E22" s="11">
         <v>87</v>
       </c>
       <c r="F22" s="11">
         <v>75</v>
       </c>
       <c r="G22" s="12">
         <v>86</v>
       </c>
       <c r="H22" s="12">
         <v>98</v>
       </c>
       <c r="I22" s="11">
@@ -7214,52 +7334,55 @@
       </c>
       <c r="AR22" s="11">
         <v>123</v>
       </c>
       <c r="AS22" s="11">
         <v>119</v>
       </c>
       <c r="AT22" s="11">
         <v>168</v>
       </c>
       <c r="AU22" s="11">
         <v>138</v>
       </c>
       <c r="AV22" s="12">
         <v>129</v>
       </c>
       <c r="AW22" s="11">
         <v>105</v>
       </c>
       <c r="AX22" s="11">
         <v>128</v>
       </c>
       <c r="AY22" s="12">
         <v>92</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>97</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>27</v>
       </c>
       <c r="C23" s="11">
         <v>32</v>
       </c>
       <c r="D23" s="11">
         <v>19</v>
       </c>
       <c r="E23" s="11">
         <v>31</v>
       </c>
       <c r="F23" s="11">
         <v>16</v>
       </c>
       <c r="G23" s="12">
         <v>45</v>
       </c>
       <c r="H23" s="12">
         <v>45</v>
       </c>
       <c r="I23" s="11">
@@ -7369,52 +7492,55 @@
       </c>
       <c r="AR23" s="11">
         <v>125</v>
       </c>
       <c r="AS23" s="11">
         <v>58</v>
       </c>
       <c r="AT23" s="11">
         <v>51</v>
       </c>
       <c r="AU23" s="11">
         <v>59</v>
       </c>
       <c r="AV23" s="12">
         <v>43</v>
       </c>
       <c r="AW23" s="11">
         <v>60</v>
       </c>
       <c r="AX23" s="11">
         <v>40</v>
       </c>
       <c r="AY23" s="12">
         <v>44</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>43</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>63</v>
       </c>
       <c r="C24" s="11">
         <v>49</v>
       </c>
       <c r="D24" s="11">
         <v>43</v>
       </c>
       <c r="E24" s="11">
         <v>56</v>
       </c>
       <c r="F24" s="11">
         <v>40</v>
       </c>
       <c r="G24" s="11">
         <v>67</v>
       </c>
       <c r="H24" s="12">
         <v>72</v>
       </c>
       <c r="I24" s="11">
@@ -7524,52 +7650,55 @@
       </c>
       <c r="AR24" s="11">
         <v>70</v>
       </c>
       <c r="AS24" s="11">
         <v>112</v>
       </c>
       <c r="AT24" s="11">
         <v>87</v>
       </c>
       <c r="AU24" s="11">
         <v>82</v>
       </c>
       <c r="AV24" s="12">
         <v>62</v>
       </c>
       <c r="AW24" s="11">
         <v>57</v>
       </c>
       <c r="AX24" s="11">
         <v>97</v>
       </c>
       <c r="AY24" s="12">
         <v>64</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>77</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>59</v>
       </c>
       <c r="C25" s="11">
         <v>68</v>
       </c>
       <c r="D25" s="11">
         <v>56</v>
       </c>
       <c r="E25" s="11">
         <v>61</v>
       </c>
       <c r="F25" s="11">
         <v>164</v>
       </c>
       <c r="G25" s="11">
         <v>66</v>
       </c>
       <c r="H25" s="12">
         <v>84</v>
       </c>
       <c r="I25" s="11">
@@ -7679,52 +7808,55 @@
       </c>
       <c r="AR25" s="11">
         <v>134</v>
       </c>
       <c r="AS25" s="11">
         <v>122</v>
       </c>
       <c r="AT25" s="11">
         <v>114</v>
       </c>
       <c r="AU25" s="11">
         <v>100</v>
       </c>
       <c r="AV25" s="12">
         <v>93</v>
       </c>
       <c r="AW25" s="11">
         <v>73</v>
       </c>
       <c r="AX25" s="11">
         <v>125</v>
       </c>
       <c r="AY25" s="12">
         <v>88</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>72</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>33</v>
       </c>
       <c r="C26" s="11">
         <v>35</v>
       </c>
       <c r="D26" s="11">
         <v>34</v>
       </c>
       <c r="E26" s="11">
         <v>55</v>
       </c>
       <c r="F26" s="11">
         <v>39</v>
       </c>
       <c r="G26" s="11">
         <v>47</v>
       </c>
       <c r="H26" s="12">
         <v>39</v>
       </c>
       <c r="I26" s="11">
@@ -7834,52 +7966,55 @@
       </c>
       <c r="AR26" s="11">
         <v>95</v>
       </c>
       <c r="AS26" s="11">
         <v>92</v>
       </c>
       <c r="AT26" s="11">
         <v>75</v>
       </c>
       <c r="AU26" s="11">
         <v>74</v>
       </c>
       <c r="AV26" s="12">
         <v>64</v>
       </c>
       <c r="AW26" s="11">
         <v>53</v>
       </c>
       <c r="AX26" s="11">
         <v>67</v>
       </c>
       <c r="AY26" s="12">
         <v>46</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>58</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>60</v>
       </c>
       <c r="C27" s="15">
         <v>62</v>
       </c>
       <c r="D27" s="15">
         <v>39</v>
       </c>
       <c r="E27" s="15">
         <v>66</v>
       </c>
       <c r="F27" s="15">
         <v>65</v>
       </c>
       <c r="G27" s="15">
         <v>83</v>
       </c>
       <c r="H27" s="15">
         <v>45</v>
       </c>
       <c r="I27" s="15">
@@ -7989,229 +8124,234 @@
       </c>
       <c r="AR27" s="15">
         <v>111</v>
       </c>
       <c r="AS27" s="15">
         <v>117</v>
       </c>
       <c r="AT27" s="15">
         <v>123</v>
       </c>
       <c r="AU27" s="15">
         <v>82</v>
       </c>
       <c r="AV27" s="15">
         <v>75</v>
       </c>
       <c r="AW27" s="15">
         <v>63</v>
       </c>
       <c r="AX27" s="15">
         <v>70</v>
       </c>
       <c r="AY27" s="15">
         <v>87</v>
       </c>
+      <c r="AZ27" s="15">
+        <v>85</v>
+      </c>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AW9" sqref="AW9"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="29" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="29"/>
-[...47 lines deleted...]
-      <c r="AY2" s="29"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="30"/>
+      <c r="AM2" s="30"/>
+      <c r="AN2" s="30"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+      <c r="AR2" s="30"/>
+      <c r="AS2" s="30"/>
+      <c r="AT2" s="30"/>
+      <c r="AU2" s="30"/>
+      <c r="AV2" s="30"/>
+      <c r="AW2" s="30"/>
+      <c r="AX2" s="30"/>
+      <c r="AY2" s="30"/>
+      <c r="AZ2" s="30"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="21" t="s">
+      <c r="AZ3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="28">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="29">
         <v>2022</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="28">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29">
         <v>2023</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="24">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="25">
         <v>2024</v>
       </c>
-      <c r="AA4" s="24"/>
-[...10 lines deleted...]
-      <c r="AL4" s="24">
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="25">
         <v>2025</v>
       </c>
-      <c r="AM4" s="24"/>
-[...10 lines deleted...]
-      <c r="AX4" s="24">
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="25"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="25">
         <v>2026</v>
       </c>
-      <c r="AY4" s="24"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="27"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -8318,106 +8458,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="30" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="30"/>
-[...47 lines deleted...]
-      <c r="AY6" s="30"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="Z6" s="31"/>
+      <c r="AA6" s="31"/>
+      <c r="AB6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AD6" s="31"/>
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AL6" s="31"/>
+      <c r="AM6" s="31"/>
+      <c r="AN6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AP6" s="31"/>
+      <c r="AQ6" s="31"/>
+      <c r="AR6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AT6" s="31"/>
+      <c r="AU6" s="31"/>
+      <c r="AV6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="AX6" s="31"/>
+      <c r="AY6" s="31"/>
+      <c r="AZ6" s="31"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>0</v>
       </c>
       <c r="C7" s="11">
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <v>0</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>0</v>
       </c>
       <c r="H7" s="12">
         <v>0</v>
       </c>
       <c r="I7" s="11">
@@ -8524,55 +8668,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>0</v>
       </c>
       <c r="AR7" s="11">
         <v>0</v>
       </c>
       <c r="AS7" s="11">
         <v>0</v>
       </c>
       <c r="AT7" s="11">
         <v>0</v>
       </c>
       <c r="AU7" s="11">
         <v>0</v>
       </c>
       <c r="AV7" s="12">
         <v>0</v>
       </c>
       <c r="AW7" s="11">
         <v>0</v>
       </c>
       <c r="AX7" s="11">
         <v>0</v>
       </c>
-      <c r="AY7" s="31">
+      <c r="AY7" s="24">
         <v>0</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>313</v>
       </c>
       <c r="C8" s="11">
         <v>301</v>
       </c>
       <c r="D8" s="11">
         <v>199</v>
       </c>
       <c r="E8" s="11">
         <v>279</v>
       </c>
       <c r="F8" s="11">
         <v>141</v>
       </c>
       <c r="G8" s="12">
         <v>334</v>
       </c>
       <c r="H8" s="12">
         <v>303</v>
       </c>
       <c r="I8" s="11">
@@ -8682,52 +8829,55 @@
       </c>
       <c r="AR8" s="11">
         <v>373</v>
       </c>
       <c r="AS8" s="11">
         <v>564</v>
       </c>
       <c r="AT8" s="11">
         <v>423</v>
       </c>
       <c r="AU8" s="11">
         <v>380</v>
       </c>
       <c r="AV8" s="12">
         <v>354</v>
       </c>
       <c r="AW8" s="11">
         <v>390</v>
       </c>
       <c r="AX8" s="11">
         <v>380</v>
       </c>
       <c r="AY8" s="12">
         <v>290</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>237</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>-17</v>
       </c>
       <c r="C9" s="11">
         <v>-18</v>
       </c>
       <c r="D9" s="11">
         <v>3</v>
       </c>
       <c r="E9" s="11">
         <v>10</v>
       </c>
       <c r="F9" s="11">
         <v>-16</v>
       </c>
       <c r="G9" s="12">
         <v>-4</v>
       </c>
       <c r="H9" s="12">
         <v>0</v>
       </c>
       <c r="I9" s="11">
@@ -8837,52 +8987,55 @@
       </c>
       <c r="AR9" s="11">
         <v>-10</v>
       </c>
       <c r="AS9" s="11">
         <v>-40</v>
       </c>
       <c r="AT9" s="11">
         <v>20</v>
       </c>
       <c r="AU9" s="11">
         <v>-11</v>
       </c>
       <c r="AV9" s="12">
         <v>-19</v>
       </c>
       <c r="AW9" s="11">
         <v>9</v>
       </c>
       <c r="AX9" s="11">
         <v>-16</v>
       </c>
       <c r="AY9" s="12">
         <v>-5</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>4</v>
       </c>
       <c r="C10" s="11">
         <v>-5</v>
       </c>
       <c r="D10" s="11">
         <v>-7</v>
       </c>
       <c r="E10" s="11">
         <v>1</v>
       </c>
       <c r="F10" s="11">
         <v>-24</v>
       </c>
       <c r="G10" s="12">
         <v>-13</v>
       </c>
       <c r="H10" s="12">
         <v>17</v>
       </c>
       <c r="I10" s="11">
@@ -8992,52 +9145,55 @@
       </c>
       <c r="AR10" s="11">
         <v>-3</v>
       </c>
       <c r="AS10" s="11">
         <v>-2</v>
       </c>
       <c r="AT10" s="11">
         <v>-2</v>
       </c>
       <c r="AU10" s="11">
         <v>-3</v>
       </c>
       <c r="AV10" s="12">
         <v>11</v>
       </c>
       <c r="AW10" s="11">
         <v>9</v>
       </c>
       <c r="AX10" s="11">
         <v>-4</v>
       </c>
       <c r="AY10" s="12">
         <v>-6</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>25</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>35</v>
       </c>
       <c r="C11" s="11">
         <v>20</v>
       </c>
       <c r="D11" s="11">
         <v>29</v>
       </c>
       <c r="E11" s="11">
         <v>-3</v>
       </c>
       <c r="F11" s="11">
         <v>365</v>
       </c>
       <c r="G11" s="12">
         <v>-21</v>
       </c>
       <c r="H11" s="12">
         <v>-22</v>
       </c>
       <c r="I11" s="11">
@@ -9147,52 +9303,55 @@
       </c>
       <c r="AR11" s="11">
         <v>70</v>
       </c>
       <c r="AS11" s="11">
         <v>27</v>
       </c>
       <c r="AT11" s="11">
         <v>1</v>
       </c>
       <c r="AU11" s="11">
         <v>31</v>
       </c>
       <c r="AV11" s="12">
         <v>20</v>
       </c>
       <c r="AW11" s="11">
         <v>-14</v>
       </c>
       <c r="AX11" s="11">
         <v>44</v>
       </c>
       <c r="AY11" s="12">
         <v>35</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>-9</v>
       </c>
       <c r="C12" s="11">
         <v>-13</v>
       </c>
       <c r="D12" s="11">
         <v>-8</v>
       </c>
       <c r="E12" s="11">
         <v>-8</v>
       </c>
       <c r="F12" s="11">
         <v>-7</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="12">
         <v>-13</v>
       </c>
       <c r="I12" s="11">
@@ -9302,52 +9461,55 @@
       </c>
       <c r="AR12" s="11">
         <v>-39</v>
       </c>
       <c r="AS12" s="11">
         <v>-39</v>
       </c>
       <c r="AT12" s="11">
         <v>-14</v>
       </c>
       <c r="AU12" s="11">
         <v>-26</v>
       </c>
       <c r="AV12" s="12">
         <v>-24</v>
       </c>
       <c r="AW12" s="11">
         <v>-24</v>
       </c>
       <c r="AX12" s="11">
         <v>-23</v>
       </c>
       <c r="AY12" s="12">
         <v>-3</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>-11</v>
       </c>
       <c r="C13" s="11">
         <v>-9</v>
       </c>
       <c r="D13" s="11">
         <v>-12</v>
       </c>
       <c r="E13" s="11">
         <v>-14</v>
       </c>
       <c r="F13" s="11">
         <v>-9</v>
       </c>
       <c r="G13" s="12">
         <v>-18</v>
       </c>
       <c r="H13" s="12">
         <v>-10</v>
       </c>
       <c r="I13" s="11">
@@ -9457,52 +9619,55 @@
       </c>
       <c r="AR13" s="11">
         <v>-6</v>
       </c>
       <c r="AS13" s="11">
         <v>-23</v>
       </c>
       <c r="AT13" s="11">
         <v>-22</v>
       </c>
       <c r="AU13" s="11">
         <v>-2</v>
       </c>
       <c r="AV13" s="12">
         <v>-15</v>
       </c>
       <c r="AW13" s="11">
         <v>-38</v>
       </c>
       <c r="AX13" s="11">
         <v>2</v>
       </c>
       <c r="AY13" s="12">
         <v>-33</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>-14</v>
       </c>
       <c r="C14" s="11">
         <v>-46</v>
       </c>
       <c r="D14" s="11">
         <v>-21</v>
       </c>
       <c r="E14" s="11">
         <v>-33</v>
       </c>
       <c r="F14" s="11">
         <v>-43</v>
       </c>
       <c r="G14" s="12">
         <v>-25</v>
       </c>
       <c r="H14" s="12">
         <v>-14</v>
       </c>
       <c r="I14" s="11">
@@ -9612,52 +9777,55 @@
       </c>
       <c r="AR14" s="11">
         <v>-79</v>
       </c>
       <c r="AS14" s="11">
         <v>-66</v>
       </c>
       <c r="AT14" s="11">
         <v>-27</v>
       </c>
       <c r="AU14" s="11">
         <v>-64</v>
       </c>
       <c r="AV14" s="12">
         <v>-17</v>
       </c>
       <c r="AW14" s="11">
         <v>-28</v>
       </c>
       <c r="AX14" s="11">
         <v>-66</v>
       </c>
       <c r="AY14" s="12">
         <v>-37</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>-46</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>-8</v>
       </c>
       <c r="C15" s="11">
         <v>-11</v>
       </c>
       <c r="D15" s="11">
         <v>-12</v>
       </c>
       <c r="E15" s="11">
         <v>-15</v>
       </c>
       <c r="F15" s="11">
         <v>-58</v>
       </c>
       <c r="G15" s="12">
         <v>-29</v>
       </c>
       <c r="H15" s="12">
         <v>-39</v>
       </c>
       <c r="I15" s="11">
@@ -9767,52 +9935,55 @@
       </c>
       <c r="AR15" s="11">
         <v>-22</v>
       </c>
       <c r="AS15" s="11">
         <v>-20</v>
       </c>
       <c r="AT15" s="11">
         <v>-37</v>
       </c>
       <c r="AU15" s="11">
         <v>-21</v>
       </c>
       <c r="AV15" s="12">
         <v>-19</v>
       </c>
       <c r="AW15" s="11">
         <v>-40</v>
       </c>
       <c r="AX15" s="11">
         <v>-19</v>
       </c>
       <c r="AY15" s="12">
         <v>-8</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>-13</v>
       </c>
       <c r="C16" s="11">
         <v>-9</v>
       </c>
       <c r="D16" s="11">
         <v>-9</v>
       </c>
       <c r="E16" s="11">
         <v>-23</v>
       </c>
       <c r="F16" s="11">
         <v>-28</v>
       </c>
       <c r="G16" s="12">
         <v>-13</v>
       </c>
       <c r="H16" s="12">
         <v>-31</v>
       </c>
       <c r="I16" s="11">
@@ -9922,52 +10093,55 @@
       </c>
       <c r="AR16" s="11">
         <v>-33</v>
       </c>
       <c r="AS16" s="11">
         <v>-36</v>
       </c>
       <c r="AT16" s="11">
         <v>-45</v>
       </c>
       <c r="AU16" s="11">
         <v>-24</v>
       </c>
       <c r="AV16" s="12">
         <v>-11</v>
       </c>
       <c r="AW16" s="11">
         <v>-10</v>
       </c>
       <c r="AX16" s="11">
         <v>-18</v>
       </c>
       <c r="AY16" s="12">
         <v>-29</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>-19</v>
       </c>
       <c r="C17" s="11">
         <v>-31</v>
       </c>
       <c r="D17" s="11">
         <v>-16</v>
       </c>
       <c r="E17" s="11">
         <v>-14</v>
       </c>
       <c r="F17" s="11">
         <v>-36</v>
       </c>
       <c r="G17" s="12">
         <v>-7</v>
       </c>
       <c r="H17" s="12">
         <v>-4</v>
       </c>
       <c r="I17" s="11">
@@ -10077,52 +10251,55 @@
       </c>
       <c r="AR17" s="11">
         <v>-37</v>
       </c>
       <c r="AS17" s="11">
         <v>-56</v>
       </c>
       <c r="AT17" s="11">
         <v>-47</v>
       </c>
       <c r="AU17" s="11">
         <v>-34</v>
       </c>
       <c r="AV17" s="12">
         <v>-20</v>
       </c>
       <c r="AW17" s="11">
         <v>-23</v>
       </c>
       <c r="AX17" s="11">
         <v>-38</v>
       </c>
       <c r="AY17" s="12">
         <v>-8</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>-38</v>
       </c>
       <c r="C18" s="11">
         <v>-13</v>
       </c>
       <c r="D18" s="11">
         <v>-7</v>
       </c>
       <c r="E18" s="11">
         <v>-21</v>
       </c>
       <c r="F18" s="11">
         <v>-35</v>
       </c>
       <c r="G18" s="12">
         <v>-16</v>
       </c>
       <c r="H18" s="12">
         <v>-30</v>
       </c>
       <c r="I18" s="11">
@@ -10232,52 +10409,55 @@
       </c>
       <c r="AR18" s="11">
         <v>-19</v>
       </c>
       <c r="AS18" s="11">
         <v>-53</v>
       </c>
       <c r="AT18" s="11">
         <v>-27</v>
       </c>
       <c r="AU18" s="11">
         <v>-46</v>
       </c>
       <c r="AV18" s="12">
         <v>-29</v>
       </c>
       <c r="AW18" s="11">
         <v>-3</v>
       </c>
       <c r="AX18" s="11">
         <v>-13</v>
       </c>
       <c r="AY18" s="12">
         <v>-33</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>-7</v>
       </c>
       <c r="C19" s="11">
         <v>-20</v>
       </c>
       <c r="D19" s="11">
         <v>-10</v>
       </c>
       <c r="E19" s="11">
         <v>-10</v>
       </c>
       <c r="F19" s="11">
         <v>-5</v>
       </c>
       <c r="G19" s="12">
         <v>-12</v>
       </c>
       <c r="H19" s="12">
         <v>-19</v>
       </c>
       <c r="I19" s="11">
@@ -10387,52 +10567,55 @@
       </c>
       <c r="AR19" s="11">
         <v>-12</v>
       </c>
       <c r="AS19" s="11">
         <v>-33</v>
       </c>
       <c r="AT19" s="11">
         <v>-50</v>
       </c>
       <c r="AU19" s="11">
         <v>-34</v>
       </c>
       <c r="AV19" s="12">
         <v>-45</v>
       </c>
       <c r="AW19" s="11">
         <v>-41</v>
       </c>
       <c r="AX19" s="11">
         <v>-19</v>
       </c>
       <c r="AY19" s="12">
         <v>-24</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>-39</v>
       </c>
       <c r="C20" s="11">
         <v>-26</v>
       </c>
       <c r="D20" s="11">
         <v>-16</v>
       </c>
       <c r="E20" s="11">
         <v>-37</v>
       </c>
       <c r="F20" s="11">
         <v>-32</v>
       </c>
       <c r="G20" s="12">
         <v>-28</v>
       </c>
       <c r="H20" s="12">
         <v>-29</v>
       </c>
       <c r="I20" s="11">
@@ -10542,52 +10725,55 @@
       </c>
       <c r="AR20" s="11">
         <v>-40</v>
       </c>
       <c r="AS20" s="11">
         <v>-45</v>
       </c>
       <c r="AT20" s="11">
         <v>-51</v>
       </c>
       <c r="AU20" s="11">
         <v>-19</v>
       </c>
       <c r="AV20" s="12">
         <v>-23</v>
       </c>
       <c r="AW20" s="11">
         <v>-75</v>
       </c>
       <c r="AX20" s="11">
         <v>-30</v>
       </c>
       <c r="AY20" s="12">
         <v>-46</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>-19</v>
       </c>
       <c r="C21" s="11">
         <v>15</v>
       </c>
       <c r="D21" s="11">
         <v>-6</v>
       </c>
       <c r="E21" s="11">
         <v>25</v>
       </c>
       <c r="F21" s="11">
         <v>-3</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12">
         <v>43</v>
       </c>
       <c r="I21" s="11">
@@ -10697,52 +10883,55 @@
       </c>
       <c r="AR21" s="11">
         <v>133</v>
       </c>
       <c r="AS21" s="11">
         <v>105</v>
       </c>
       <c r="AT21" s="11">
         <v>55</v>
       </c>
       <c r="AU21" s="11">
         <v>54</v>
       </c>
       <c r="AV21" s="12">
         <v>5</v>
       </c>
       <c r="AW21" s="11">
         <v>31</v>
       </c>
       <c r="AX21" s="11">
         <v>29</v>
       </c>
       <c r="AY21" s="12">
         <v>31</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>79</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>-30</v>
       </c>
       <c r="C22" s="11">
         <v>-38</v>
       </c>
       <c r="D22" s="11">
         <v>-33</v>
       </c>
       <c r="E22" s="11">
         <v>-24</v>
       </c>
       <c r="F22" s="11">
         <v>-33</v>
       </c>
       <c r="G22" s="12">
         <v>-31</v>
       </c>
       <c r="H22" s="12">
         <v>-44</v>
       </c>
       <c r="I22" s="11">
@@ -10852,52 +11041,55 @@
       </c>
       <c r="AR22" s="11">
         <v>-51</v>
       </c>
       <c r="AS22" s="11">
         <v>-66</v>
       </c>
       <c r="AT22" s="11">
         <v>-35</v>
       </c>
       <c r="AU22" s="11">
         <v>-75</v>
       </c>
       <c r="AV22" s="12">
         <v>-56</v>
       </c>
       <c r="AW22" s="11">
         <v>-46</v>
       </c>
       <c r="AX22" s="11">
         <v>-64</v>
       </c>
       <c r="AY22" s="12">
         <v>-23</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>-28</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>-22</v>
       </c>
       <c r="C23" s="11">
         <v>-17</v>
       </c>
       <c r="D23" s="11">
         <v>-15</v>
       </c>
       <c r="E23" s="11">
         <v>-19</v>
       </c>
       <c r="F23" s="11">
         <v>-6</v>
       </c>
       <c r="G23" s="12">
         <v>-31</v>
       </c>
       <c r="H23" s="12">
         <v>-30</v>
       </c>
       <c r="I23" s="11">
@@ -11007,52 +11199,55 @@
       </c>
       <c r="AR23" s="11">
         <v>-79</v>
       </c>
       <c r="AS23" s="11">
         <v>-42</v>
       </c>
       <c r="AT23" s="11">
         <v>-38</v>
       </c>
       <c r="AU23" s="11">
         <v>-31</v>
       </c>
       <c r="AV23" s="12">
         <v>-29</v>
       </c>
       <c r="AW23" s="11">
         <v>-41</v>
       </c>
       <c r="AX23" s="11">
         <v>-15</v>
       </c>
       <c r="AY23" s="12">
         <v>-12</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>-45</v>
       </c>
       <c r="C24" s="11">
         <v>-16</v>
       </c>
       <c r="D24" s="11">
         <v>-27</v>
       </c>
       <c r="E24" s="11">
         <v>-29</v>
       </c>
       <c r="F24" s="11">
         <v>-12</v>
       </c>
       <c r="G24" s="11">
         <v>-45</v>
       </c>
       <c r="H24" s="12">
         <v>-44</v>
       </c>
       <c r="I24" s="11">
@@ -11162,52 +11357,55 @@
       </c>
       <c r="AR24" s="11">
         <v>-45</v>
       </c>
       <c r="AS24" s="11">
         <v>-68</v>
       </c>
       <c r="AT24" s="11">
         <v>-33</v>
       </c>
       <c r="AU24" s="11">
         <v>-24</v>
       </c>
       <c r="AV24" s="12">
         <v>-12</v>
       </c>
       <c r="AW24" s="11">
         <v>-16</v>
       </c>
       <c r="AX24" s="11">
         <v>-57</v>
       </c>
       <c r="AY24" s="12">
         <v>-27</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>-20</v>
       </c>
       <c r="C25" s="11">
         <v>-32</v>
       </c>
       <c r="D25" s="11">
         <v>-8</v>
       </c>
       <c r="E25" s="11">
         <v>-17</v>
       </c>
       <c r="F25" s="11">
         <v>-126</v>
       </c>
       <c r="G25" s="11">
         <v>-19</v>
       </c>
       <c r="H25" s="12">
         <v>-18</v>
       </c>
       <c r="I25" s="11">
@@ -11317,52 +11515,55 @@
       </c>
       <c r="AR25" s="11">
         <v>-21</v>
       </c>
       <c r="AS25" s="11">
         <v>-44</v>
       </c>
       <c r="AT25" s="11">
         <v>-3</v>
       </c>
       <c r="AU25" s="11">
         <v>-22</v>
       </c>
       <c r="AV25" s="12">
         <v>-17</v>
       </c>
       <c r="AW25" s="11">
         <v>-9</v>
       </c>
       <c r="AX25" s="11">
         <v>-49</v>
       </c>
       <c r="AY25" s="12">
         <v>-10</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>-11</v>
       </c>
       <c r="C26" s="11">
         <v>-4</v>
       </c>
       <c r="D26" s="11">
         <v>-19</v>
       </c>
       <c r="E26" s="11">
         <v>-23</v>
       </c>
       <c r="F26" s="11">
         <v>-8</v>
       </c>
       <c r="G26" s="11">
         <v>-16</v>
       </c>
       <c r="H26" s="12">
         <v>-16</v>
       </c>
       <c r="I26" s="11">
@@ -11472,52 +11673,55 @@
       </c>
       <c r="AR26" s="11">
         <v>-67</v>
       </c>
       <c r="AS26" s="11">
         <v>-38</v>
       </c>
       <c r="AT26" s="11">
         <v>-49</v>
       </c>
       <c r="AU26" s="11">
         <v>-15</v>
       </c>
       <c r="AV26" s="12">
         <v>-35</v>
       </c>
       <c r="AW26" s="11">
         <v>-23</v>
       </c>
       <c r="AX26" s="11">
         <v>-12</v>
       </c>
       <c r="AY26" s="12">
         <v>-22</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>-30</v>
       </c>
       <c r="C27" s="15">
         <v>-28</v>
       </c>
       <c r="D27" s="15">
         <v>-5</v>
       </c>
       <c r="E27" s="15">
         <v>-25</v>
       </c>
       <c r="F27" s="15">
         <v>-25</v>
       </c>
       <c r="G27" s="15">
         <v>-7</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
@@ -11627,59 +11831,62 @@
       </c>
       <c r="AR27" s="15">
         <v>-13</v>
       </c>
       <c r="AS27" s="15">
         <v>-25</v>
       </c>
       <c r="AT27" s="15">
         <v>-19</v>
       </c>
       <c r="AU27" s="15">
         <v>-14</v>
       </c>
       <c r="AV27" s="15">
         <v>-19</v>
       </c>
       <c r="AW27" s="15">
         <v>-8</v>
       </c>
       <c r="AX27" s="15">
         <v>-12</v>
       </c>
       <c r="AY27" s="15">
         <v>-30</v>
       </c>
+      <c r="AZ27" s="15">
+        <v>3</v>
+      </c>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>