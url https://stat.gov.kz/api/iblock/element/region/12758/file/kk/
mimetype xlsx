--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="4575" windowWidth="20100" windowHeight="7725"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Өңірлік көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -734,76 +734,76 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AT35" sqref="AT35"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="30" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
@@ -813,65 +813,66 @@
       <c r="AB2" s="30"/>
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
       <c r="AH2" s="30"/>
       <c r="AI2" s="30"/>
       <c r="AJ2" s="30"/>
       <c r="AK2" s="30"/>
       <c r="AL2" s="30"/>
       <c r="AM2" s="30"/>
       <c r="AN2" s="30"/>
       <c r="AO2" s="30"/>
       <c r="AP2" s="30"/>
       <c r="AQ2" s="30"/>
       <c r="AR2" s="30"/>
       <c r="AS2" s="30"/>
       <c r="AT2" s="30"/>
       <c r="AU2" s="30"/>
       <c r="AV2" s="30"/>
       <c r="AW2" s="30"/>
       <c r="AX2" s="30"/>
       <c r="AY2" s="30"/>
       <c r="AZ2" s="30"/>
+      <c r="BA2" s="30"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="21" t="s">
+      <c r="BA3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="29">
         <v>2022</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29">
         <v>2023</v>
       </c>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
@@ -890,52 +891,53 @@
       <c r="AF4" s="25"/>
       <c r="AG4" s="25"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="25"/>
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AL4" s="25">
         <v>2025</v>
       </c>
       <c r="AM4" s="25"/>
       <c r="AN4" s="25"/>
       <c r="AO4" s="25"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="25"/>
       <c r="AR4" s="25"/>
       <c r="AS4" s="25"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="25"/>
       <c r="AV4" s="25"/>
       <c r="AW4" s="26"/>
       <c r="AX4" s="25">
         <v>2026</v>
       </c>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
@@ -1046,52 +1048,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>2</v>
       </c>
+      <c r="BA5" s="23" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
       <c r="Q6" s="31"/>
       <c r="R6" s="31"/>
       <c r="S6" s="31"/>
       <c r="T6" s="31"/>
       <c r="U6" s="31"/>
       <c r="V6" s="31"/>
       <c r="W6" s="31"/>
       <c r="X6" s="31"/>
@@ -1101,52 +1106,53 @@
       <c r="AB6" s="31"/>
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
       <c r="AM6" s="31"/>
       <c r="AN6" s="31"/>
       <c r="AO6" s="31"/>
       <c r="AP6" s="31"/>
       <c r="AQ6" s="31"/>
       <c r="AR6" s="31"/>
       <c r="AS6" s="31"/>
       <c r="AT6" s="31"/>
       <c r="AU6" s="31"/>
       <c r="AV6" s="31"/>
       <c r="AW6" s="31"/>
       <c r="AX6" s="31"/>
       <c r="AY6" s="31"/>
       <c r="AZ6" s="31"/>
+      <c r="BA6" s="31"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>1305</v>
       </c>
       <c r="C7" s="11">
         <v>1442</v>
       </c>
       <c r="D7" s="11">
         <v>1134</v>
       </c>
       <c r="E7" s="11">
         <v>1540</v>
       </c>
       <c r="F7" s="11">
         <v>1743</v>
       </c>
       <c r="G7" s="12">
         <v>1728</v>
       </c>
       <c r="H7" s="12">
         <v>1634</v>
       </c>
       <c r="I7" s="11">
@@ -1259,52 +1265,55 @@
       </c>
       <c r="AS7" s="11">
         <v>2974</v>
       </c>
       <c r="AT7" s="11">
         <v>3154</v>
       </c>
       <c r="AU7" s="11">
         <v>2675</v>
       </c>
       <c r="AV7" s="12">
         <v>2444</v>
       </c>
       <c r="AW7" s="11">
         <v>2280</v>
       </c>
       <c r="AX7" s="11">
         <v>2634</v>
       </c>
       <c r="AY7" s="24">
         <v>2458</v>
       </c>
       <c r="AZ7" s="11">
         <v>2563</v>
       </c>
+      <c r="BA7" s="11">
+        <v>2565</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>503</v>
       </c>
       <c r="C8" s="11">
         <v>526</v>
       </c>
       <c r="D8" s="11">
         <v>380</v>
       </c>
       <c r="E8" s="11">
         <v>522</v>
       </c>
       <c r="F8" s="11">
         <v>408</v>
       </c>
       <c r="G8" s="12">
         <v>584</v>
       </c>
       <c r="H8" s="12">
         <v>555</v>
       </c>
       <c r="I8" s="11">
@@ -1417,52 +1426,55 @@
       </c>
       <c r="AS8" s="11">
         <v>1078</v>
       </c>
       <c r="AT8" s="11">
         <v>1030</v>
       </c>
       <c r="AU8" s="11">
         <v>901</v>
       </c>
       <c r="AV8" s="12">
         <v>807</v>
       </c>
       <c r="AW8" s="11">
         <v>817</v>
       </c>
       <c r="AX8" s="11">
         <v>896</v>
       </c>
       <c r="AY8" s="12">
         <v>805</v>
       </c>
       <c r="AZ8" s="11">
         <v>846</v>
       </c>
+      <c r="BA8" s="11">
+        <v>766</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>45</v>
       </c>
       <c r="C9" s="11">
         <v>53</v>
       </c>
       <c r="D9" s="11">
         <v>54</v>
       </c>
       <c r="E9" s="11">
         <v>76</v>
       </c>
       <c r="F9" s="11">
         <v>160</v>
       </c>
       <c r="G9" s="12">
         <v>83</v>
       </c>
       <c r="H9" s="12">
         <v>91</v>
       </c>
       <c r="I9" s="11">
@@ -1575,52 +1587,55 @@
       </c>
       <c r="AS9" s="11">
         <v>113</v>
       </c>
       <c r="AT9" s="11">
         <v>161</v>
       </c>
       <c r="AU9" s="11">
         <v>96</v>
       </c>
       <c r="AV9" s="12">
         <v>84</v>
       </c>
       <c r="AW9" s="11">
         <v>121</v>
       </c>
       <c r="AX9" s="11">
         <v>122</v>
       </c>
       <c r="AY9" s="12">
         <v>92</v>
       </c>
       <c r="AZ9" s="11">
         <v>100</v>
       </c>
+      <c r="BA9" s="11">
+        <v>119</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>45</v>
       </c>
       <c r="C10" s="11">
         <v>49</v>
       </c>
       <c r="D10" s="11">
         <v>46</v>
       </c>
       <c r="E10" s="11">
         <v>46</v>
       </c>
       <c r="F10" s="11">
         <v>43</v>
       </c>
       <c r="G10" s="12">
         <v>48</v>
       </c>
       <c r="H10" s="12">
         <v>67</v>
       </c>
       <c r="I10" s="11">
@@ -1733,52 +1748,55 @@
       </c>
       <c r="AS10" s="11">
         <v>110</v>
       </c>
       <c r="AT10" s="11">
         <v>82</v>
       </c>
       <c r="AU10" s="11">
         <v>75</v>
       </c>
       <c r="AV10" s="12">
         <v>73</v>
       </c>
       <c r="AW10" s="11">
         <v>67</v>
       </c>
       <c r="AX10" s="11">
         <v>69</v>
       </c>
       <c r="AY10" s="12">
         <v>58</v>
       </c>
       <c r="AZ10" s="11">
         <v>75</v>
       </c>
+      <c r="BA10" s="11">
+        <v>98</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>136</v>
       </c>
       <c r="C11" s="11">
         <v>145</v>
       </c>
       <c r="D11" s="11">
         <v>137</v>
       </c>
       <c r="E11" s="11">
         <v>134</v>
       </c>
       <c r="F11" s="11">
         <v>473</v>
       </c>
       <c r="G11" s="12">
         <v>157</v>
       </c>
       <c r="H11" s="12">
         <v>142</v>
       </c>
       <c r="I11" s="11">
@@ -1891,52 +1909,55 @@
       </c>
       <c r="AS11" s="11">
         <v>285</v>
       </c>
       <c r="AT11" s="11">
         <v>285</v>
       </c>
       <c r="AU11" s="11">
         <v>234</v>
       </c>
       <c r="AV11" s="12">
         <v>233</v>
       </c>
       <c r="AW11" s="11">
         <v>156</v>
       </c>
       <c r="AX11" s="11">
         <v>242</v>
       </c>
       <c r="AY11" s="12">
         <v>249</v>
       </c>
       <c r="AZ11" s="11">
         <v>224</v>
       </c>
+      <c r="BA11" s="11">
+        <v>237</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>19</v>
       </c>
       <c r="C12" s="11">
         <v>30</v>
       </c>
       <c r="D12" s="11">
         <v>23</v>
       </c>
       <c r="E12" s="11">
         <v>19</v>
       </c>
       <c r="F12" s="11">
         <v>29</v>
       </c>
       <c r="G12" s="12">
         <v>63</v>
       </c>
       <c r="H12" s="12">
         <v>25</v>
       </c>
       <c r="I12" s="11">
@@ -2049,52 +2070,55 @@
       </c>
       <c r="AS12" s="11">
         <v>51</v>
       </c>
       <c r="AT12" s="11">
         <v>90</v>
       </c>
       <c r="AU12" s="11">
         <v>68</v>
       </c>
       <c r="AV12" s="12">
         <v>43</v>
       </c>
       <c r="AW12" s="11">
         <v>44</v>
       </c>
       <c r="AX12" s="11">
         <v>69</v>
       </c>
       <c r="AY12" s="12">
         <v>62</v>
       </c>
       <c r="AZ12" s="11">
         <v>63</v>
       </c>
+      <c r="BA12" s="11">
+        <v>56</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>10</v>
       </c>
       <c r="C13" s="11">
         <v>12</v>
       </c>
       <c r="D13" s="11">
         <v>18</v>
       </c>
       <c r="E13" s="11">
         <v>18</v>
       </c>
       <c r="F13" s="11">
         <v>16</v>
       </c>
       <c r="G13" s="12">
         <v>17</v>
       </c>
       <c r="H13" s="12">
         <v>15</v>
       </c>
       <c r="I13" s="11">
@@ -2207,52 +2231,55 @@
       </c>
       <c r="AS13" s="11">
         <v>25</v>
       </c>
       <c r="AT13" s="11">
         <v>32</v>
       </c>
       <c r="AU13" s="11">
         <v>25</v>
       </c>
       <c r="AV13" s="12">
         <v>28</v>
       </c>
       <c r="AW13" s="11">
         <v>15</v>
       </c>
       <c r="AX13" s="11">
         <v>42</v>
       </c>
       <c r="AY13" s="12">
         <v>39</v>
       </c>
       <c r="AZ13" s="11">
         <v>34</v>
       </c>
+      <c r="BA13" s="11">
+        <v>29</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>65</v>
       </c>
       <c r="C14" s="11">
         <v>50</v>
       </c>
       <c r="D14" s="11">
         <v>49</v>
       </c>
       <c r="E14" s="11">
         <v>57</v>
       </c>
       <c r="F14" s="11">
         <v>39</v>
       </c>
       <c r="G14" s="12">
         <v>69</v>
       </c>
       <c r="H14" s="12">
         <v>92</v>
       </c>
       <c r="I14" s="11">
@@ -2365,52 +2392,55 @@
       </c>
       <c r="AS14" s="11">
         <v>99</v>
       </c>
       <c r="AT14" s="11">
         <v>129</v>
       </c>
       <c r="AU14" s="11">
         <v>105</v>
       </c>
       <c r="AV14" s="12">
         <v>150</v>
       </c>
       <c r="AW14" s="11">
         <v>124</v>
       </c>
       <c r="AX14" s="11">
         <v>131</v>
       </c>
       <c r="AY14" s="12">
         <v>137</v>
       </c>
       <c r="AZ14" s="11">
         <v>111</v>
       </c>
+      <c r="BA14" s="11">
+        <v>93</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>18</v>
       </c>
       <c r="C15" s="11">
         <v>27</v>
       </c>
       <c r="D15" s="11">
         <v>18</v>
       </c>
       <c r="E15" s="11">
         <v>22</v>
       </c>
       <c r="F15" s="11">
         <v>20</v>
       </c>
       <c r="G15" s="12">
         <v>24</v>
       </c>
       <c r="H15" s="12">
         <v>25</v>
       </c>
       <c r="I15" s="11">
@@ -2523,52 +2553,55 @@
       </c>
       <c r="AS15" s="11">
         <v>63</v>
       </c>
       <c r="AT15" s="11">
         <v>61</v>
       </c>
       <c r="AU15" s="11">
         <v>50</v>
       </c>
       <c r="AV15" s="12">
         <v>41</v>
       </c>
       <c r="AW15" s="11">
         <v>34</v>
       </c>
       <c r="AX15" s="11">
         <v>45</v>
       </c>
       <c r="AY15" s="12">
         <v>59</v>
       </c>
       <c r="AZ15" s="11">
         <v>44</v>
       </c>
+      <c r="BA15" s="11">
+        <v>53</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>14</v>
       </c>
       <c r="C16" s="11">
         <v>9</v>
       </c>
       <c r="D16" s="11">
         <v>6</v>
       </c>
       <c r="E16" s="11">
         <v>11</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>6</v>
       </c>
       <c r="H16" s="12">
         <v>11</v>
       </c>
       <c r="I16" s="11">
@@ -2681,52 +2714,55 @@
       </c>
       <c r="AS16" s="11">
         <v>21</v>
       </c>
       <c r="AT16" s="11">
         <v>18</v>
       </c>
       <c r="AU16" s="11">
         <v>22</v>
       </c>
       <c r="AV16" s="12">
         <v>27</v>
       </c>
       <c r="AW16" s="11">
         <v>15</v>
       </c>
       <c r="AX16" s="11">
         <v>24</v>
       </c>
       <c r="AY16" s="12">
         <v>24</v>
       </c>
       <c r="AZ16" s="11">
         <v>24</v>
       </c>
+      <c r="BA16" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>63</v>
       </c>
       <c r="C17" s="11">
         <v>44</v>
       </c>
       <c r="D17" s="11">
         <v>31</v>
       </c>
       <c r="E17" s="11">
         <v>56</v>
       </c>
       <c r="F17" s="11">
         <v>46</v>
       </c>
       <c r="G17" s="12">
         <v>63</v>
       </c>
       <c r="H17" s="12">
         <v>41</v>
       </c>
       <c r="I17" s="11">
@@ -2839,52 +2875,55 @@
       </c>
       <c r="AS17" s="11">
         <v>90</v>
       </c>
       <c r="AT17" s="11">
         <v>93</v>
       </c>
       <c r="AU17" s="11">
         <v>97</v>
       </c>
       <c r="AV17" s="12">
         <v>92</v>
       </c>
       <c r="AW17" s="11">
         <v>67</v>
       </c>
       <c r="AX17" s="11">
         <v>95</v>
       </c>
       <c r="AY17" s="12">
         <v>88</v>
       </c>
       <c r="AZ17" s="11">
         <v>72</v>
       </c>
+      <c r="BA17" s="11">
+        <v>57</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>11</v>
       </c>
       <c r="C18" s="11">
         <v>13</v>
       </c>
       <c r="D18" s="11">
         <v>18</v>
       </c>
       <c r="E18" s="11">
         <v>18</v>
       </c>
       <c r="F18" s="11">
         <v>11</v>
       </c>
       <c r="G18" s="12">
         <v>24</v>
       </c>
       <c r="H18" s="12">
         <v>13</v>
       </c>
       <c r="I18" s="11">
@@ -2997,52 +3036,55 @@
       </c>
       <c r="AS18" s="11">
         <v>17</v>
       </c>
       <c r="AT18" s="11">
         <v>36</v>
       </c>
       <c r="AU18" s="11">
         <v>32</v>
       </c>
       <c r="AV18" s="12">
         <v>19</v>
       </c>
       <c r="AW18" s="11">
         <v>34</v>
       </c>
       <c r="AX18" s="11">
         <v>47</v>
       </c>
       <c r="AY18" s="12">
         <v>14</v>
       </c>
       <c r="AZ18" s="11">
         <v>39</v>
       </c>
+      <c r="BA18" s="11">
+        <v>43</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>41</v>
       </c>
       <c r="C19" s="11">
         <v>21</v>
       </c>
       <c r="D19" s="11">
         <v>26</v>
       </c>
       <c r="E19" s="11">
         <v>45</v>
       </c>
       <c r="F19" s="11">
         <v>45</v>
       </c>
       <c r="G19" s="12">
         <v>48</v>
       </c>
       <c r="H19" s="12">
         <v>42</v>
       </c>
       <c r="I19" s="11">
@@ -3155,52 +3197,55 @@
       </c>
       <c r="AS19" s="11">
         <v>96</v>
       </c>
       <c r="AT19" s="11">
         <v>87</v>
       </c>
       <c r="AU19" s="11">
         <v>69</v>
       </c>
       <c r="AV19" s="12">
         <v>63</v>
       </c>
       <c r="AW19" s="11">
         <v>74</v>
       </c>
       <c r="AX19" s="11">
         <v>73</v>
       </c>
       <c r="AY19" s="12">
         <v>70</v>
       </c>
       <c r="AZ19" s="11">
         <v>69</v>
       </c>
+      <c r="BA19" s="11">
+        <v>90</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>25</v>
       </c>
       <c r="C20" s="11">
         <v>34</v>
       </c>
       <c r="D20" s="11">
         <v>21</v>
       </c>
       <c r="E20" s="11">
         <v>23</v>
       </c>
       <c r="F20" s="11">
         <v>26</v>
       </c>
       <c r="G20" s="12">
         <v>33</v>
       </c>
       <c r="H20" s="12">
         <v>34</v>
       </c>
       <c r="I20" s="11">
@@ -3313,52 +3358,55 @@
       </c>
       <c r="AS20" s="11">
         <v>84</v>
       </c>
       <c r="AT20" s="11">
         <v>60</v>
       </c>
       <c r="AU20" s="11">
         <v>115</v>
       </c>
       <c r="AV20" s="12">
         <v>98</v>
       </c>
       <c r="AW20" s="11">
         <v>44</v>
       </c>
       <c r="AX20" s="11">
         <v>72</v>
       </c>
       <c r="AY20" s="12">
         <v>39</v>
       </c>
       <c r="AZ20" s="11">
         <v>67</v>
       </c>
+      <c r="BA20" s="11">
+        <v>53</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>170</v>
       </c>
       <c r="C21" s="11">
         <v>235</v>
       </c>
       <c r="D21" s="11">
         <v>160</v>
       </c>
       <c r="E21" s="11">
         <v>274</v>
       </c>
       <c r="F21" s="11">
         <v>231</v>
       </c>
       <c r="G21" s="12">
         <v>264</v>
       </c>
       <c r="H21" s="12">
         <v>250</v>
       </c>
       <c r="I21" s="11">
@@ -3471,52 +3519,55 @@
       </c>
       <c r="AS21" s="11">
         <v>505</v>
       </c>
       <c r="AT21" s="11">
         <v>549</v>
       </c>
       <c r="AU21" s="11">
         <v>432</v>
       </c>
       <c r="AV21" s="12">
         <v>388</v>
       </c>
       <c r="AW21" s="11">
         <v>400</v>
       </c>
       <c r="AX21" s="11">
         <v>389</v>
       </c>
       <c r="AY21" s="12">
         <v>425</v>
       </c>
       <c r="AZ21" s="11">
         <v>472</v>
       </c>
+      <c r="BA21" s="11">
+        <v>507</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>26</v>
       </c>
       <c r="C22" s="11">
         <v>45</v>
       </c>
       <c r="D22" s="11">
         <v>30</v>
       </c>
       <c r="E22" s="11">
         <v>63</v>
       </c>
       <c r="F22" s="11">
         <v>42</v>
       </c>
       <c r="G22" s="12">
         <v>55</v>
       </c>
       <c r="H22" s="12">
         <v>54</v>
       </c>
       <c r="I22" s="11">
@@ -3629,52 +3680,55 @@
       </c>
       <c r="AS22" s="11">
         <v>53</v>
       </c>
       <c r="AT22" s="11">
         <v>133</v>
       </c>
       <c r="AU22" s="11">
         <v>63</v>
       </c>
       <c r="AV22" s="12">
         <v>73</v>
       </c>
       <c r="AW22" s="11">
         <v>59</v>
       </c>
       <c r="AX22" s="11">
         <v>64</v>
       </c>
       <c r="AY22" s="12">
         <v>69</v>
       </c>
       <c r="AZ22" s="11">
         <v>69</v>
       </c>
+      <c r="BA22" s="11">
+        <v>68</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>15</v>
       </c>
       <c r="D23" s="11">
         <v>4</v>
       </c>
       <c r="E23" s="11">
         <v>12</v>
       </c>
       <c r="F23" s="11">
         <v>10</v>
       </c>
       <c r="G23" s="12">
         <v>14</v>
       </c>
       <c r="H23" s="12">
         <v>15</v>
       </c>
       <c r="I23" s="11">
@@ -3787,52 +3841,55 @@
       </c>
       <c r="AS23" s="11">
         <v>16</v>
       </c>
       <c r="AT23" s="11">
         <v>13</v>
       </c>
       <c r="AU23" s="11">
         <v>28</v>
       </c>
       <c r="AV23" s="12">
         <v>14</v>
       </c>
       <c r="AW23" s="11">
         <v>19</v>
       </c>
       <c r="AX23" s="11">
         <v>25</v>
       </c>
       <c r="AY23" s="12">
         <v>32</v>
       </c>
       <c r="AZ23" s="11">
         <v>16</v>
       </c>
+      <c r="BA23" s="11">
+        <v>18</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>18</v>
       </c>
       <c r="C24" s="11">
         <v>33</v>
       </c>
       <c r="D24" s="11">
         <v>16</v>
       </c>
       <c r="E24" s="11">
         <v>27</v>
       </c>
       <c r="F24" s="11">
         <v>28</v>
       </c>
       <c r="G24" s="11">
         <v>22</v>
       </c>
       <c r="H24" s="12">
         <v>28</v>
       </c>
       <c r="I24" s="11">
@@ -3945,52 +4002,55 @@
       </c>
       <c r="AS24" s="11">
         <v>44</v>
       </c>
       <c r="AT24" s="11">
         <v>54</v>
       </c>
       <c r="AU24" s="11">
         <v>58</v>
       </c>
       <c r="AV24" s="12">
         <v>50</v>
       </c>
       <c r="AW24" s="11">
         <v>41</v>
       </c>
       <c r="AX24" s="11">
         <v>40</v>
       </c>
       <c r="AY24" s="12">
         <v>37</v>
       </c>
       <c r="AZ24" s="11">
         <v>61</v>
       </c>
+      <c r="BA24" s="11">
+        <v>46</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>39</v>
       </c>
       <c r="C25" s="11">
         <v>36</v>
       </c>
       <c r="D25" s="11">
         <v>48</v>
       </c>
       <c r="E25" s="11">
         <v>44</v>
       </c>
       <c r="F25" s="11">
         <v>38</v>
       </c>
       <c r="G25" s="11">
         <v>47</v>
       </c>
       <c r="H25" s="12">
         <v>66</v>
       </c>
       <c r="I25" s="11">
@@ -4103,52 +4163,55 @@
       </c>
       <c r="AS25" s="11">
         <v>78</v>
       </c>
       <c r="AT25" s="11">
         <v>111</v>
       </c>
       <c r="AU25" s="11">
         <v>78</v>
       </c>
       <c r="AV25" s="12">
         <v>76</v>
       </c>
       <c r="AW25" s="11">
         <v>64</v>
       </c>
       <c r="AX25" s="11">
         <v>76</v>
       </c>
       <c r="AY25" s="12">
         <v>78</v>
       </c>
       <c r="AZ25" s="11">
         <v>48</v>
       </c>
+      <c r="BA25" s="11">
+        <v>65</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>22</v>
       </c>
       <c r="C26" s="11">
         <v>31</v>
       </c>
       <c r="D26" s="11">
         <v>15</v>
       </c>
       <c r="E26" s="11">
         <v>32</v>
       </c>
       <c r="F26" s="11">
         <v>31</v>
       </c>
       <c r="G26" s="11">
         <v>31</v>
       </c>
       <c r="H26" s="12">
         <v>23</v>
       </c>
       <c r="I26" s="11">
@@ -4261,52 +4324,55 @@
       </c>
       <c r="AS26" s="11">
         <v>54</v>
       </c>
       <c r="AT26" s="11">
         <v>26</v>
       </c>
       <c r="AU26" s="11">
         <v>59</v>
       </c>
       <c r="AV26" s="12">
         <v>29</v>
       </c>
       <c r="AW26" s="11">
         <v>30</v>
       </c>
       <c r="AX26" s="11">
         <v>55</v>
       </c>
       <c r="AY26" s="12">
         <v>24</v>
       </c>
       <c r="AZ26" s="11">
         <v>41</v>
       </c>
+      <c r="BA26" s="11">
+        <v>66</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>30</v>
       </c>
       <c r="C27" s="15">
         <v>34</v>
       </c>
       <c r="D27" s="15">
         <v>34</v>
       </c>
       <c r="E27" s="15">
         <v>41</v>
       </c>
       <c r="F27" s="15">
         <v>40</v>
       </c>
       <c r="G27" s="15">
         <v>76</v>
       </c>
       <c r="H27" s="15">
         <v>45</v>
       </c>
       <c r="I27" s="15">
@@ -4419,99 +4485,102 @@
       </c>
       <c r="AS27" s="15">
         <v>92</v>
       </c>
       <c r="AT27" s="15">
         <v>104</v>
       </c>
       <c r="AU27" s="15">
         <v>68</v>
       </c>
       <c r="AV27" s="15">
         <v>56</v>
       </c>
       <c r="AW27" s="15">
         <v>55</v>
       </c>
       <c r="AX27" s="15">
         <v>58</v>
       </c>
       <c r="AY27" s="15">
         <v>57</v>
       </c>
       <c r="AZ27" s="15">
         <v>88</v>
       </c>
+      <c r="BA27" s="15">
+        <v>85</v>
+      </c>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AW9" sqref="AW9"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AT35" sqref="AT35"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
@@ -4521,65 +4590,66 @@
       <c r="AB2" s="30"/>
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
       <c r="AH2" s="30"/>
       <c r="AI2" s="30"/>
       <c r="AJ2" s="30"/>
       <c r="AK2" s="30"/>
       <c r="AL2" s="30"/>
       <c r="AM2" s="30"/>
       <c r="AN2" s="30"/>
       <c r="AO2" s="30"/>
       <c r="AP2" s="30"/>
       <c r="AQ2" s="30"/>
       <c r="AR2" s="30"/>
       <c r="AS2" s="30"/>
       <c r="AT2" s="30"/>
       <c r="AU2" s="30"/>
       <c r="AV2" s="30"/>
       <c r="AW2" s="30"/>
       <c r="AX2" s="30"/>
       <c r="AY2" s="30"/>
       <c r="AZ2" s="30"/>
+      <c r="BA2" s="30"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="21" t="s">
+      <c r="BA3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="29">
         <v>2022</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29">
         <v>2023</v>
       </c>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
@@ -4598,52 +4668,53 @@
       <c r="AF4" s="25"/>
       <c r="AG4" s="25"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="25"/>
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AL4" s="25">
         <v>2025</v>
       </c>
       <c r="AM4" s="25"/>
       <c r="AN4" s="25"/>
       <c r="AO4" s="25"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="25"/>
       <c r="AR4" s="25"/>
       <c r="AS4" s="25"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="25"/>
       <c r="AV4" s="25"/>
       <c r="AW4" s="26"/>
       <c r="AX4" s="25">
         <v>2026</v>
       </c>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
@@ -4754,52 +4825,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>2</v>
       </c>
+      <c r="BA5" s="23" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
       <c r="Q6" s="31"/>
       <c r="R6" s="31"/>
       <c r="S6" s="31"/>
       <c r="T6" s="31"/>
       <c r="U6" s="31"/>
       <c r="V6" s="31"/>
       <c r="W6" s="31"/>
       <c r="X6" s="31"/>
@@ -4809,52 +4883,53 @@
       <c r="AB6" s="31"/>
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
       <c r="AM6" s="31"/>
       <c r="AN6" s="31"/>
       <c r="AO6" s="31"/>
       <c r="AP6" s="31"/>
       <c r="AQ6" s="31"/>
       <c r="AR6" s="31"/>
       <c r="AS6" s="31"/>
       <c r="AT6" s="31"/>
       <c r="AU6" s="31"/>
       <c r="AV6" s="31"/>
       <c r="AW6" s="31"/>
       <c r="AX6" s="31"/>
       <c r="AY6" s="31"/>
       <c r="AZ6" s="31"/>
+      <c r="BA6" s="31"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>1305</v>
       </c>
       <c r="C7" s="11">
         <v>1442</v>
       </c>
       <c r="D7" s="11">
         <v>1134</v>
       </c>
       <c r="E7" s="11">
         <v>1540</v>
       </c>
       <c r="F7" s="11">
         <v>1743</v>
       </c>
       <c r="G7" s="12">
         <v>1728</v>
       </c>
       <c r="H7" s="12">
         <v>1634</v>
       </c>
       <c r="I7" s="11">
@@ -4967,52 +5042,55 @@
       </c>
       <c r="AS7" s="11">
         <v>2974</v>
       </c>
       <c r="AT7" s="11">
         <v>3154</v>
       </c>
       <c r="AU7" s="11">
         <v>2675</v>
       </c>
       <c r="AV7" s="12">
         <v>2444</v>
       </c>
       <c r="AW7" s="11">
         <v>2280</v>
       </c>
       <c r="AX7" s="11">
         <v>2634</v>
       </c>
       <c r="AY7" s="24">
         <v>2458</v>
       </c>
       <c r="AZ7" s="11">
         <v>2563</v>
       </c>
+      <c r="BA7" s="11">
+        <v>2565</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>190</v>
       </c>
       <c r="C8" s="11">
         <v>225</v>
       </c>
       <c r="D8" s="11">
         <v>181</v>
       </c>
       <c r="E8" s="11">
         <v>243</v>
       </c>
       <c r="F8" s="11">
         <v>267</v>
       </c>
       <c r="G8" s="12">
         <v>250</v>
       </c>
       <c r="H8" s="12">
         <v>252</v>
       </c>
       <c r="I8" s="11">
@@ -5125,52 +5203,55 @@
       </c>
       <c r="AS8" s="11">
         <v>514</v>
       </c>
       <c r="AT8" s="11">
         <v>607</v>
       </c>
       <c r="AU8" s="11">
         <v>521</v>
       </c>
       <c r="AV8" s="12">
         <v>453</v>
       </c>
       <c r="AW8" s="11">
         <v>427</v>
       </c>
       <c r="AX8" s="11">
         <v>516</v>
       </c>
       <c r="AY8" s="12">
         <v>515</v>
       </c>
       <c r="AZ8" s="11">
         <v>609</v>
       </c>
+      <c r="BA8" s="11">
+        <v>564</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>62</v>
       </c>
       <c r="C9" s="11">
         <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>51</v>
       </c>
       <c r="E9" s="11">
         <v>66</v>
       </c>
       <c r="F9" s="11">
         <v>176</v>
       </c>
       <c r="G9" s="12">
         <v>87</v>
       </c>
       <c r="H9" s="12">
         <v>91</v>
       </c>
       <c r="I9" s="11">
@@ -5283,52 +5364,55 @@
       </c>
       <c r="AS9" s="11">
         <v>153</v>
       </c>
       <c r="AT9" s="11">
         <v>141</v>
       </c>
       <c r="AU9" s="11">
         <v>107</v>
       </c>
       <c r="AV9" s="12">
         <v>103</v>
       </c>
       <c r="AW9" s="11">
         <v>112</v>
       </c>
       <c r="AX9" s="11">
         <v>138</v>
       </c>
       <c r="AY9" s="12">
         <v>97</v>
       </c>
       <c r="AZ9" s="11">
         <v>127</v>
       </c>
+      <c r="BA9" s="11">
+        <v>139</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>41</v>
       </c>
       <c r="C10" s="11">
         <v>54</v>
       </c>
       <c r="D10" s="11">
         <v>53</v>
       </c>
       <c r="E10" s="11">
         <v>45</v>
       </c>
       <c r="F10" s="11">
         <v>67</v>
       </c>
       <c r="G10" s="12">
         <v>61</v>
       </c>
       <c r="H10" s="12">
         <v>50</v>
       </c>
       <c r="I10" s="11">
@@ -5441,52 +5525,55 @@
       </c>
       <c r="AS10" s="11">
         <v>112</v>
       </c>
       <c r="AT10" s="11">
         <v>84</v>
       </c>
       <c r="AU10" s="11">
         <v>78</v>
       </c>
       <c r="AV10" s="12">
         <v>62</v>
       </c>
       <c r="AW10" s="11">
         <v>58</v>
       </c>
       <c r="AX10" s="11">
         <v>73</v>
       </c>
       <c r="AY10" s="12">
         <v>64</v>
       </c>
       <c r="AZ10" s="11">
         <v>50</v>
       </c>
+      <c r="BA10" s="11">
+        <v>70</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>101</v>
       </c>
       <c r="C11" s="11">
         <v>125</v>
       </c>
       <c r="D11" s="11">
         <v>108</v>
       </c>
       <c r="E11" s="11">
         <v>137</v>
       </c>
       <c r="F11" s="11">
         <v>108</v>
       </c>
       <c r="G11" s="12">
         <v>178</v>
       </c>
       <c r="H11" s="12">
         <v>164</v>
       </c>
       <c r="I11" s="11">
@@ -5599,52 +5686,55 @@
       </c>
       <c r="AS11" s="11">
         <v>258</v>
       </c>
       <c r="AT11" s="11">
         <v>284</v>
       </c>
       <c r="AU11" s="11">
         <v>203</v>
       </c>
       <c r="AV11" s="12">
         <v>213</v>
       </c>
       <c r="AW11" s="11">
         <v>170</v>
       </c>
       <c r="AX11" s="11">
         <v>198</v>
       </c>
       <c r="AY11" s="12">
         <v>214</v>
       </c>
       <c r="AZ11" s="11">
         <v>211</v>
       </c>
+      <c r="BA11" s="11">
+        <v>216</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>28</v>
       </c>
       <c r="C12" s="11">
         <v>43</v>
       </c>
       <c r="D12" s="11">
         <v>31</v>
       </c>
       <c r="E12" s="11">
         <v>27</v>
       </c>
       <c r="F12" s="11">
         <v>36</v>
       </c>
       <c r="G12" s="12">
         <v>65</v>
       </c>
       <c r="H12" s="12">
         <v>38</v>
       </c>
       <c r="I12" s="11">
@@ -5757,52 +5847,55 @@
       </c>
       <c r="AS12" s="11">
         <v>90</v>
       </c>
       <c r="AT12" s="11">
         <v>104</v>
       </c>
       <c r="AU12" s="11">
         <v>94</v>
       </c>
       <c r="AV12" s="12">
         <v>67</v>
       </c>
       <c r="AW12" s="11">
         <v>68</v>
       </c>
       <c r="AX12" s="11">
         <v>92</v>
       </c>
       <c r="AY12" s="12">
         <v>65</v>
       </c>
       <c r="AZ12" s="11">
         <v>84</v>
       </c>
+      <c r="BA12" s="11">
+        <v>82</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>21</v>
       </c>
       <c r="C13" s="11">
         <v>21</v>
       </c>
       <c r="D13" s="11">
         <v>30</v>
       </c>
       <c r="E13" s="11">
         <v>32</v>
       </c>
       <c r="F13" s="11">
         <v>25</v>
       </c>
       <c r="G13" s="12">
         <v>35</v>
       </c>
       <c r="H13" s="12">
         <v>25</v>
       </c>
       <c r="I13" s="11">
@@ -5915,52 +6008,55 @@
       </c>
       <c r="AS13" s="11">
         <v>48</v>
       </c>
       <c r="AT13" s="11">
         <v>54</v>
       </c>
       <c r="AU13" s="11">
         <v>27</v>
       </c>
       <c r="AV13" s="12">
         <v>43</v>
       </c>
       <c r="AW13" s="11">
         <v>53</v>
       </c>
       <c r="AX13" s="11">
         <v>40</v>
       </c>
       <c r="AY13" s="12">
         <v>72</v>
       </c>
       <c r="AZ13" s="11">
         <v>33</v>
       </c>
+      <c r="BA13" s="11">
+        <v>36</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>79</v>
       </c>
       <c r="C14" s="11">
         <v>96</v>
       </c>
       <c r="D14" s="11">
         <v>70</v>
       </c>
       <c r="E14" s="11">
         <v>90</v>
       </c>
       <c r="F14" s="11">
         <v>82</v>
       </c>
       <c r="G14" s="12">
         <v>94</v>
       </c>
       <c r="H14" s="12">
         <v>106</v>
       </c>
       <c r="I14" s="11">
@@ -6073,52 +6169,55 @@
       </c>
       <c r="AS14" s="11">
         <v>165</v>
       </c>
       <c r="AT14" s="11">
         <v>156</v>
       </c>
       <c r="AU14" s="11">
         <v>169</v>
       </c>
       <c r="AV14" s="12">
         <v>167</v>
       </c>
       <c r="AW14" s="11">
         <v>152</v>
       </c>
       <c r="AX14" s="11">
         <v>197</v>
       </c>
       <c r="AY14" s="12">
         <v>174</v>
       </c>
       <c r="AZ14" s="11">
         <v>157</v>
       </c>
+      <c r="BA14" s="11">
+        <v>118</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>26</v>
       </c>
       <c r="C15" s="11">
         <v>38</v>
       </c>
       <c r="D15" s="11">
         <v>30</v>
       </c>
       <c r="E15" s="11">
         <v>37</v>
       </c>
       <c r="F15" s="11">
         <v>78</v>
       </c>
       <c r="G15" s="12">
         <v>53</v>
       </c>
       <c r="H15" s="12">
         <v>64</v>
       </c>
       <c r="I15" s="11">
@@ -6231,52 +6330,55 @@
       </c>
       <c r="AS15" s="11">
         <v>83</v>
       </c>
       <c r="AT15" s="11">
         <v>98</v>
       </c>
       <c r="AU15" s="11">
         <v>71</v>
       </c>
       <c r="AV15" s="12">
         <v>60</v>
       </c>
       <c r="AW15" s="11">
         <v>74</v>
       </c>
       <c r="AX15" s="11">
         <v>64</v>
       </c>
       <c r="AY15" s="12">
         <v>67</v>
       </c>
       <c r="AZ15" s="11">
         <v>76</v>
       </c>
+      <c r="BA15" s="11">
+        <v>73</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>27</v>
       </c>
       <c r="C16" s="11">
         <v>18</v>
       </c>
       <c r="D16" s="11">
         <v>15</v>
       </c>
       <c r="E16" s="11">
         <v>34</v>
       </c>
       <c r="F16" s="11">
         <v>35</v>
       </c>
       <c r="G16" s="12">
         <v>19</v>
       </c>
       <c r="H16" s="12">
         <v>42</v>
       </c>
       <c r="I16" s="11">
@@ -6389,52 +6491,55 @@
       </c>
       <c r="AS16" s="11">
         <v>57</v>
       </c>
       <c r="AT16" s="11">
         <v>63</v>
       </c>
       <c r="AU16" s="11">
         <v>46</v>
       </c>
       <c r="AV16" s="12">
         <v>38</v>
       </c>
       <c r="AW16" s="11">
         <v>25</v>
       </c>
       <c r="AX16" s="11">
         <v>42</v>
       </c>
       <c r="AY16" s="12">
         <v>53</v>
       </c>
       <c r="AZ16" s="11">
         <v>36</v>
       </c>
+      <c r="BA16" s="11">
+        <v>34</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>82</v>
       </c>
       <c r="C17" s="11">
         <v>75</v>
       </c>
       <c r="D17" s="11">
         <v>47</v>
       </c>
       <c r="E17" s="11">
         <v>70</v>
       </c>
       <c r="F17" s="11">
         <v>82</v>
       </c>
       <c r="G17" s="12">
         <v>70</v>
       </c>
       <c r="H17" s="12">
         <v>45</v>
       </c>
       <c r="I17" s="11">
@@ -6547,52 +6652,55 @@
       </c>
       <c r="AS17" s="11">
         <v>146</v>
       </c>
       <c r="AT17" s="11">
         <v>140</v>
       </c>
       <c r="AU17" s="11">
         <v>131</v>
       </c>
       <c r="AV17" s="12">
         <v>112</v>
       </c>
       <c r="AW17" s="11">
         <v>90</v>
       </c>
       <c r="AX17" s="11">
         <v>133</v>
       </c>
       <c r="AY17" s="12">
         <v>96</v>
       </c>
       <c r="AZ17" s="11">
         <v>90</v>
       </c>
+      <c r="BA17" s="11">
+        <v>115</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>49</v>
       </c>
       <c r="C18" s="11">
         <v>26</v>
       </c>
       <c r="D18" s="11">
         <v>25</v>
       </c>
       <c r="E18" s="11">
         <v>39</v>
       </c>
       <c r="F18" s="11">
         <v>46</v>
       </c>
       <c r="G18" s="12">
         <v>40</v>
       </c>
       <c r="H18" s="12">
         <v>43</v>
       </c>
       <c r="I18" s="11">
@@ -6705,52 +6813,55 @@
       </c>
       <c r="AS18" s="11">
         <v>70</v>
       </c>
       <c r="AT18" s="11">
         <v>63</v>
       </c>
       <c r="AU18" s="11">
         <v>78</v>
       </c>
       <c r="AV18" s="12">
         <v>48</v>
       </c>
       <c r="AW18" s="11">
         <v>37</v>
       </c>
       <c r="AX18" s="11">
         <v>60</v>
       </c>
       <c r="AY18" s="12">
         <v>47</v>
       </c>
       <c r="AZ18" s="11">
         <v>41</v>
       </c>
+      <c r="BA18" s="11">
+        <v>74</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>48</v>
       </c>
       <c r="C19" s="11">
         <v>41</v>
       </c>
       <c r="D19" s="11">
         <v>36</v>
       </c>
       <c r="E19" s="11">
         <v>55</v>
       </c>
       <c r="F19" s="11">
         <v>50</v>
       </c>
       <c r="G19" s="12">
         <v>60</v>
       </c>
       <c r="H19" s="12">
         <v>61</v>
       </c>
       <c r="I19" s="11">
@@ -6863,52 +6974,55 @@
       </c>
       <c r="AS19" s="11">
         <v>129</v>
       </c>
       <c r="AT19" s="11">
         <v>137</v>
       </c>
       <c r="AU19" s="11">
         <v>103</v>
       </c>
       <c r="AV19" s="12">
         <v>108</v>
       </c>
       <c r="AW19" s="11">
         <v>115</v>
       </c>
       <c r="AX19" s="11">
         <v>92</v>
       </c>
       <c r="AY19" s="12">
         <v>94</v>
       </c>
       <c r="AZ19" s="11">
         <v>94</v>
       </c>
+      <c r="BA19" s="11">
+        <v>100</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>64</v>
       </c>
       <c r="C20" s="11">
         <v>60</v>
       </c>
       <c r="D20" s="11">
         <v>37</v>
       </c>
       <c r="E20" s="11">
         <v>60</v>
       </c>
       <c r="F20" s="11">
         <v>58</v>
       </c>
       <c r="G20" s="12">
         <v>61</v>
       </c>
       <c r="H20" s="12">
         <v>63</v>
       </c>
       <c r="I20" s="11">
@@ -7021,52 +7135,55 @@
       </c>
       <c r="AS20" s="11">
         <v>129</v>
       </c>
       <c r="AT20" s="11">
         <v>111</v>
       </c>
       <c r="AU20" s="11">
         <v>134</v>
       </c>
       <c r="AV20" s="12">
         <v>121</v>
       </c>
       <c r="AW20" s="11">
         <v>119</v>
       </c>
       <c r="AX20" s="11">
         <v>102</v>
       </c>
       <c r="AY20" s="12">
         <v>85</v>
       </c>
       <c r="AZ20" s="11">
         <v>130</v>
       </c>
+      <c r="BA20" s="11">
+        <v>97</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>189</v>
       </c>
       <c r="C21" s="11">
         <v>220</v>
       </c>
       <c r="D21" s="11">
         <v>166</v>
       </c>
       <c r="E21" s="11">
         <v>249</v>
       </c>
       <c r="F21" s="11">
         <v>234</v>
       </c>
       <c r="G21" s="12">
         <v>261</v>
       </c>
       <c r="H21" s="12">
         <v>207</v>
       </c>
       <c r="I21" s="11">
@@ -7179,52 +7296,55 @@
       </c>
       <c r="AS21" s="11">
         <v>400</v>
       </c>
       <c r="AT21" s="11">
         <v>494</v>
       </c>
       <c r="AU21" s="11">
         <v>378</v>
       </c>
       <c r="AV21" s="12">
         <v>383</v>
       </c>
       <c r="AW21" s="11">
         <v>369</v>
       </c>
       <c r="AX21" s="11">
         <v>360</v>
       </c>
       <c r="AY21" s="12">
         <v>394</v>
       </c>
       <c r="AZ21" s="11">
         <v>393</v>
       </c>
+      <c r="BA21" s="11">
+        <v>361</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>56</v>
       </c>
       <c r="C22" s="11">
         <v>83</v>
       </c>
       <c r="D22" s="11">
         <v>63</v>
       </c>
       <c r="E22" s="11">
         <v>87</v>
       </c>
       <c r="F22" s="11">
         <v>75</v>
       </c>
       <c r="G22" s="12">
         <v>86</v>
       </c>
       <c r="H22" s="12">
         <v>98</v>
       </c>
       <c r="I22" s="11">
@@ -7337,52 +7457,55 @@
       </c>
       <c r="AS22" s="11">
         <v>119</v>
       </c>
       <c r="AT22" s="11">
         <v>168</v>
       </c>
       <c r="AU22" s="11">
         <v>138</v>
       </c>
       <c r="AV22" s="12">
         <v>129</v>
       </c>
       <c r="AW22" s="11">
         <v>105</v>
       </c>
       <c r="AX22" s="11">
         <v>128</v>
       </c>
       <c r="AY22" s="12">
         <v>92</v>
       </c>
       <c r="AZ22" s="11">
         <v>97</v>
       </c>
+      <c r="BA22" s="11">
+        <v>99</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>27</v>
       </c>
       <c r="C23" s="11">
         <v>32</v>
       </c>
       <c r="D23" s="11">
         <v>19</v>
       </c>
       <c r="E23" s="11">
         <v>31</v>
       </c>
       <c r="F23" s="11">
         <v>16</v>
       </c>
       <c r="G23" s="12">
         <v>45</v>
       </c>
       <c r="H23" s="12">
         <v>45</v>
       </c>
       <c r="I23" s="11">
@@ -7495,52 +7618,55 @@
       </c>
       <c r="AS23" s="11">
         <v>58</v>
       </c>
       <c r="AT23" s="11">
         <v>51</v>
       </c>
       <c r="AU23" s="11">
         <v>59</v>
       </c>
       <c r="AV23" s="12">
         <v>43</v>
       </c>
       <c r="AW23" s="11">
         <v>60</v>
       </c>
       <c r="AX23" s="11">
         <v>40</v>
       </c>
       <c r="AY23" s="12">
         <v>44</v>
       </c>
       <c r="AZ23" s="11">
         <v>43</v>
       </c>
+      <c r="BA23" s="11">
+        <v>39</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>63</v>
       </c>
       <c r="C24" s="11">
         <v>49</v>
       </c>
       <c r="D24" s="11">
         <v>43</v>
       </c>
       <c r="E24" s="11">
         <v>56</v>
       </c>
       <c r="F24" s="11">
         <v>40</v>
       </c>
       <c r="G24" s="11">
         <v>67</v>
       </c>
       <c r="H24" s="12">
         <v>72</v>
       </c>
       <c r="I24" s="11">
@@ -7653,52 +7779,55 @@
       </c>
       <c r="AS24" s="11">
         <v>112</v>
       </c>
       <c r="AT24" s="11">
         <v>87</v>
       </c>
       <c r="AU24" s="11">
         <v>82</v>
       </c>
       <c r="AV24" s="12">
         <v>62</v>
       </c>
       <c r="AW24" s="11">
         <v>57</v>
       </c>
       <c r="AX24" s="11">
         <v>97</v>
       </c>
       <c r="AY24" s="12">
         <v>64</v>
       </c>
       <c r="AZ24" s="11">
         <v>77</v>
       </c>
+      <c r="BA24" s="11">
+        <v>79</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>59</v>
       </c>
       <c r="C25" s="11">
         <v>68</v>
       </c>
       <c r="D25" s="11">
         <v>56</v>
       </c>
       <c r="E25" s="11">
         <v>61</v>
       </c>
       <c r="F25" s="11">
         <v>164</v>
       </c>
       <c r="G25" s="11">
         <v>66</v>
       </c>
       <c r="H25" s="12">
         <v>84</v>
       </c>
       <c r="I25" s="11">
@@ -7811,52 +7940,55 @@
       </c>
       <c r="AS25" s="11">
         <v>122</v>
       </c>
       <c r="AT25" s="11">
         <v>114</v>
       </c>
       <c r="AU25" s="11">
         <v>100</v>
       </c>
       <c r="AV25" s="12">
         <v>93</v>
       </c>
       <c r="AW25" s="11">
         <v>73</v>
       </c>
       <c r="AX25" s="11">
         <v>125</v>
       </c>
       <c r="AY25" s="12">
         <v>88</v>
       </c>
       <c r="AZ25" s="11">
         <v>72</v>
       </c>
+      <c r="BA25" s="11">
+        <v>102</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>33</v>
       </c>
       <c r="C26" s="11">
         <v>35</v>
       </c>
       <c r="D26" s="11">
         <v>34</v>
       </c>
       <c r="E26" s="11">
         <v>55</v>
       </c>
       <c r="F26" s="11">
         <v>39</v>
       </c>
       <c r="G26" s="11">
         <v>47</v>
       </c>
       <c r="H26" s="12">
         <v>39</v>
       </c>
       <c r="I26" s="11">
@@ -7969,52 +8101,55 @@
       </c>
       <c r="AS26" s="11">
         <v>92</v>
       </c>
       <c r="AT26" s="11">
         <v>75</v>
       </c>
       <c r="AU26" s="11">
         <v>74</v>
       </c>
       <c r="AV26" s="12">
         <v>64</v>
       </c>
       <c r="AW26" s="11">
         <v>53</v>
       </c>
       <c r="AX26" s="11">
         <v>67</v>
       </c>
       <c r="AY26" s="12">
         <v>46</v>
       </c>
       <c r="AZ26" s="11">
         <v>58</v>
       </c>
+      <c r="BA26" s="11">
+        <v>64</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>60</v>
       </c>
       <c r="C27" s="15">
         <v>62</v>
       </c>
       <c r="D27" s="15">
         <v>39</v>
       </c>
       <c r="E27" s="15">
         <v>66</v>
       </c>
       <c r="F27" s="15">
         <v>65</v>
       </c>
       <c r="G27" s="15">
         <v>83</v>
       </c>
       <c r="H27" s="15">
         <v>45</v>
       </c>
       <c r="I27" s="15">
@@ -8127,98 +8262,101 @@
       </c>
       <c r="AS27" s="15">
         <v>117</v>
       </c>
       <c r="AT27" s="15">
         <v>123</v>
       </c>
       <c r="AU27" s="15">
         <v>82</v>
       </c>
       <c r="AV27" s="15">
         <v>75</v>
       </c>
       <c r="AW27" s="15">
         <v>63</v>
       </c>
       <c r="AX27" s="15">
         <v>70</v>
       </c>
       <c r="AY27" s="15">
         <v>87</v>
       </c>
       <c r="AZ27" s="15">
         <v>85</v>
       </c>
+      <c r="BA27" s="15">
+        <v>103</v>
+      </c>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AW9" sqref="AW9"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="BA5" sqref="BA5"/>
+      <selection pane="topRight" activeCell="AN8" sqref="AN8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
@@ -8228,65 +8366,66 @@
       <c r="AB2" s="30"/>
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
       <c r="AH2" s="30"/>
       <c r="AI2" s="30"/>
       <c r="AJ2" s="30"/>
       <c r="AK2" s="30"/>
       <c r="AL2" s="30"/>
       <c r="AM2" s="30"/>
       <c r="AN2" s="30"/>
       <c r="AO2" s="30"/>
       <c r="AP2" s="30"/>
       <c r="AQ2" s="30"/>
       <c r="AR2" s="30"/>
       <c r="AS2" s="30"/>
       <c r="AT2" s="30"/>
       <c r="AU2" s="30"/>
       <c r="AV2" s="30"/>
       <c r="AW2" s="30"/>
       <c r="AX2" s="30"/>
       <c r="AY2" s="30"/>
       <c r="AZ2" s="30"/>
+      <c r="BA2" s="30"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="21" t="s">
+      <c r="BA3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="29">
         <v>2022</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29">
         <v>2023</v>
       </c>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
@@ -8305,52 +8444,53 @@
       <c r="AF4" s="25"/>
       <c r="AG4" s="25"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="25"/>
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AL4" s="25">
         <v>2025</v>
       </c>
       <c r="AM4" s="25"/>
       <c r="AN4" s="25"/>
       <c r="AO4" s="25"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="25"/>
       <c r="AR4" s="25"/>
       <c r="AS4" s="25"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="25"/>
       <c r="AV4" s="25"/>
       <c r="AW4" s="26"/>
       <c r="AX4" s="25">
         <v>2026</v>
       </c>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
@@ -8461,52 +8601,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>2</v>
       </c>
+      <c r="BA5" s="23" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
       <c r="Q6" s="31"/>
       <c r="R6" s="31"/>
       <c r="S6" s="31"/>
       <c r="T6" s="31"/>
       <c r="U6" s="31"/>
       <c r="V6" s="31"/>
       <c r="W6" s="31"/>
       <c r="X6" s="31"/>
@@ -8516,52 +8659,53 @@
       <c r="AB6" s="31"/>
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
       <c r="AM6" s="31"/>
       <c r="AN6" s="31"/>
       <c r="AO6" s="31"/>
       <c r="AP6" s="31"/>
       <c r="AQ6" s="31"/>
       <c r="AR6" s="31"/>
       <c r="AS6" s="31"/>
       <c r="AT6" s="31"/>
       <c r="AU6" s="31"/>
       <c r="AV6" s="31"/>
       <c r="AW6" s="31"/>
       <c r="AX6" s="31"/>
       <c r="AY6" s="31"/>
       <c r="AZ6" s="31"/>
+      <c r="BA6" s="31"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>0</v>
       </c>
       <c r="C7" s="11">
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <v>0</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>0</v>
       </c>
       <c r="H7" s="12">
         <v>0</v>
       </c>
       <c r="I7" s="11">
@@ -8674,52 +8818,55 @@
       </c>
       <c r="AS7" s="11">
         <v>0</v>
       </c>
       <c r="AT7" s="11">
         <v>0</v>
       </c>
       <c r="AU7" s="11">
         <v>0</v>
       </c>
       <c r="AV7" s="12">
         <v>0</v>
       </c>
       <c r="AW7" s="11">
         <v>0</v>
       </c>
       <c r="AX7" s="11">
         <v>0</v>
       </c>
       <c r="AY7" s="24">
         <v>0</v>
       </c>
       <c r="AZ7" s="11">
         <v>0</v>
       </c>
+      <c r="BA7" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>313</v>
       </c>
       <c r="C8" s="11">
         <v>301</v>
       </c>
       <c r="D8" s="11">
         <v>199</v>
       </c>
       <c r="E8" s="11">
         <v>279</v>
       </c>
       <c r="F8" s="11">
         <v>141</v>
       </c>
       <c r="G8" s="12">
         <v>334</v>
       </c>
       <c r="H8" s="12">
         <v>303</v>
       </c>
       <c r="I8" s="11">
@@ -8832,52 +8979,55 @@
       </c>
       <c r="AS8" s="11">
         <v>564</v>
       </c>
       <c r="AT8" s="11">
         <v>423</v>
       </c>
       <c r="AU8" s="11">
         <v>380</v>
       </c>
       <c r="AV8" s="12">
         <v>354</v>
       </c>
       <c r="AW8" s="11">
         <v>390</v>
       </c>
       <c r="AX8" s="11">
         <v>380</v>
       </c>
       <c r="AY8" s="12">
         <v>290</v>
       </c>
       <c r="AZ8" s="11">
         <v>237</v>
       </c>
+      <c r="BA8" s="11">
+        <v>202</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>-17</v>
       </c>
       <c r="C9" s="11">
         <v>-18</v>
       </c>
       <c r="D9" s="11">
         <v>3</v>
       </c>
       <c r="E9" s="11">
         <v>10</v>
       </c>
       <c r="F9" s="11">
         <v>-16</v>
       </c>
       <c r="G9" s="12">
         <v>-4</v>
       </c>
       <c r="H9" s="12">
         <v>0</v>
       </c>
       <c r="I9" s="11">
@@ -8990,52 +9140,55 @@
       </c>
       <c r="AS9" s="11">
         <v>-40</v>
       </c>
       <c r="AT9" s="11">
         <v>20</v>
       </c>
       <c r="AU9" s="11">
         <v>-11</v>
       </c>
       <c r="AV9" s="12">
         <v>-19</v>
       </c>
       <c r="AW9" s="11">
         <v>9</v>
       </c>
       <c r="AX9" s="11">
         <v>-16</v>
       </c>
       <c r="AY9" s="12">
         <v>-5</v>
       </c>
       <c r="AZ9" s="11">
         <v>-27</v>
       </c>
+      <c r="BA9" s="11">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>4</v>
       </c>
       <c r="C10" s="11">
         <v>-5</v>
       </c>
       <c r="D10" s="11">
         <v>-7</v>
       </c>
       <c r="E10" s="11">
         <v>1</v>
       </c>
       <c r="F10" s="11">
         <v>-24</v>
       </c>
       <c r="G10" s="12">
         <v>-13</v>
       </c>
       <c r="H10" s="12">
         <v>17</v>
       </c>
       <c r="I10" s="11">
@@ -9148,52 +9301,55 @@
       </c>
       <c r="AS10" s="11">
         <v>-2</v>
       </c>
       <c r="AT10" s="11">
         <v>-2</v>
       </c>
       <c r="AU10" s="11">
         <v>-3</v>
       </c>
       <c r="AV10" s="12">
         <v>11</v>
       </c>
       <c r="AW10" s="11">
         <v>9</v>
       </c>
       <c r="AX10" s="11">
         <v>-4</v>
       </c>
       <c r="AY10" s="12">
         <v>-6</v>
       </c>
       <c r="AZ10" s="11">
         <v>25</v>
       </c>
+      <c r="BA10" s="11">
+        <v>28</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>35</v>
       </c>
       <c r="C11" s="11">
         <v>20</v>
       </c>
       <c r="D11" s="11">
         <v>29</v>
       </c>
       <c r="E11" s="11">
         <v>-3</v>
       </c>
       <c r="F11" s="11">
         <v>365</v>
       </c>
       <c r="G11" s="12">
         <v>-21</v>
       </c>
       <c r="H11" s="12">
         <v>-22</v>
       </c>
       <c r="I11" s="11">
@@ -9306,52 +9462,55 @@
       </c>
       <c r="AS11" s="11">
         <v>27</v>
       </c>
       <c r="AT11" s="11">
         <v>1</v>
       </c>
       <c r="AU11" s="11">
         <v>31</v>
       </c>
       <c r="AV11" s="12">
         <v>20</v>
       </c>
       <c r="AW11" s="11">
         <v>-14</v>
       </c>
       <c r="AX11" s="11">
         <v>44</v>
       </c>
       <c r="AY11" s="12">
         <v>35</v>
       </c>
       <c r="AZ11" s="11">
         <v>13</v>
       </c>
+      <c r="BA11" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>-9</v>
       </c>
       <c r="C12" s="11">
         <v>-13</v>
       </c>
       <c r="D12" s="11">
         <v>-8</v>
       </c>
       <c r="E12" s="11">
         <v>-8</v>
       </c>
       <c r="F12" s="11">
         <v>-7</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="12">
         <v>-13</v>
       </c>
       <c r="I12" s="11">
@@ -9464,52 +9623,55 @@
       </c>
       <c r="AS12" s="11">
         <v>-39</v>
       </c>
       <c r="AT12" s="11">
         <v>-14</v>
       </c>
       <c r="AU12" s="11">
         <v>-26</v>
       </c>
       <c r="AV12" s="12">
         <v>-24</v>
       </c>
       <c r="AW12" s="11">
         <v>-24</v>
       </c>
       <c r="AX12" s="11">
         <v>-23</v>
       </c>
       <c r="AY12" s="12">
         <v>-3</v>
       </c>
       <c r="AZ12" s="11">
         <v>-21</v>
       </c>
+      <c r="BA12" s="11">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>-11</v>
       </c>
       <c r="C13" s="11">
         <v>-9</v>
       </c>
       <c r="D13" s="11">
         <v>-12</v>
       </c>
       <c r="E13" s="11">
         <v>-14</v>
       </c>
       <c r="F13" s="11">
         <v>-9</v>
       </c>
       <c r="G13" s="12">
         <v>-18</v>
       </c>
       <c r="H13" s="12">
         <v>-10</v>
       </c>
       <c r="I13" s="11">
@@ -9622,52 +9784,55 @@
       </c>
       <c r="AS13" s="11">
         <v>-23</v>
       </c>
       <c r="AT13" s="11">
         <v>-22</v>
       </c>
       <c r="AU13" s="11">
         <v>-2</v>
       </c>
       <c r="AV13" s="12">
         <v>-15</v>
       </c>
       <c r="AW13" s="11">
         <v>-38</v>
       </c>
       <c r="AX13" s="11">
         <v>2</v>
       </c>
       <c r="AY13" s="12">
         <v>-33</v>
       </c>
       <c r="AZ13" s="11">
         <v>1</v>
       </c>
+      <c r="BA13" s="11">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>-14</v>
       </c>
       <c r="C14" s="11">
         <v>-46</v>
       </c>
       <c r="D14" s="11">
         <v>-21</v>
       </c>
       <c r="E14" s="11">
         <v>-33</v>
       </c>
       <c r="F14" s="11">
         <v>-43</v>
       </c>
       <c r="G14" s="12">
         <v>-25</v>
       </c>
       <c r="H14" s="12">
         <v>-14</v>
       </c>
       <c r="I14" s="11">
@@ -9780,52 +9945,55 @@
       </c>
       <c r="AS14" s="11">
         <v>-66</v>
       </c>
       <c r="AT14" s="11">
         <v>-27</v>
       </c>
       <c r="AU14" s="11">
         <v>-64</v>
       </c>
       <c r="AV14" s="12">
         <v>-17</v>
       </c>
       <c r="AW14" s="11">
         <v>-28</v>
       </c>
       <c r="AX14" s="11">
         <v>-66</v>
       </c>
       <c r="AY14" s="12">
         <v>-37</v>
       </c>
       <c r="AZ14" s="11">
         <v>-46</v>
       </c>
+      <c r="BA14" s="11">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>-8</v>
       </c>
       <c r="C15" s="11">
         <v>-11</v>
       </c>
       <c r="D15" s="11">
         <v>-12</v>
       </c>
       <c r="E15" s="11">
         <v>-15</v>
       </c>
       <c r="F15" s="11">
         <v>-58</v>
       </c>
       <c r="G15" s="12">
         <v>-29</v>
       </c>
       <c r="H15" s="12">
         <v>-39</v>
       </c>
       <c r="I15" s="11">
@@ -9938,52 +10106,55 @@
       </c>
       <c r="AS15" s="11">
         <v>-20</v>
       </c>
       <c r="AT15" s="11">
         <v>-37</v>
       </c>
       <c r="AU15" s="11">
         <v>-21</v>
       </c>
       <c r="AV15" s="12">
         <v>-19</v>
       </c>
       <c r="AW15" s="11">
         <v>-40</v>
       </c>
       <c r="AX15" s="11">
         <v>-19</v>
       </c>
       <c r="AY15" s="12">
         <v>-8</v>
       </c>
       <c r="AZ15" s="11">
         <v>-32</v>
       </c>
+      <c r="BA15" s="11">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>-13</v>
       </c>
       <c r="C16" s="11">
         <v>-9</v>
       </c>
       <c r="D16" s="11">
         <v>-9</v>
       </c>
       <c r="E16" s="11">
         <v>-23</v>
       </c>
       <c r="F16" s="11">
         <v>-28</v>
       </c>
       <c r="G16" s="12">
         <v>-13</v>
       </c>
       <c r="H16" s="12">
         <v>-31</v>
       </c>
       <c r="I16" s="11">
@@ -10096,52 +10267,55 @@
       </c>
       <c r="AS16" s="11">
         <v>-36</v>
       </c>
       <c r="AT16" s="11">
         <v>-45</v>
       </c>
       <c r="AU16" s="11">
         <v>-24</v>
       </c>
       <c r="AV16" s="12">
         <v>-11</v>
       </c>
       <c r="AW16" s="11">
         <v>-10</v>
       </c>
       <c r="AX16" s="11">
         <v>-18</v>
       </c>
       <c r="AY16" s="12">
         <v>-29</v>
       </c>
       <c r="AZ16" s="11">
         <v>-12</v>
       </c>
+      <c r="BA16" s="11">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>-19</v>
       </c>
       <c r="C17" s="11">
         <v>-31</v>
       </c>
       <c r="D17" s="11">
         <v>-16</v>
       </c>
       <c r="E17" s="11">
         <v>-14</v>
       </c>
       <c r="F17" s="11">
         <v>-36</v>
       </c>
       <c r="G17" s="12">
         <v>-7</v>
       </c>
       <c r="H17" s="12">
         <v>-4</v>
       </c>
       <c r="I17" s="11">
@@ -10254,52 +10428,55 @@
       </c>
       <c r="AS17" s="11">
         <v>-56</v>
       </c>
       <c r="AT17" s="11">
         <v>-47</v>
       </c>
       <c r="AU17" s="11">
         <v>-34</v>
       </c>
       <c r="AV17" s="12">
         <v>-20</v>
       </c>
       <c r="AW17" s="11">
         <v>-23</v>
       </c>
       <c r="AX17" s="11">
         <v>-38</v>
       </c>
       <c r="AY17" s="12">
         <v>-8</v>
       </c>
       <c r="AZ17" s="11">
         <v>-18</v>
       </c>
+      <c r="BA17" s="11">
+        <v>-58</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>-38</v>
       </c>
       <c r="C18" s="11">
         <v>-13</v>
       </c>
       <c r="D18" s="11">
         <v>-7</v>
       </c>
       <c r="E18" s="11">
         <v>-21</v>
       </c>
       <c r="F18" s="11">
         <v>-35</v>
       </c>
       <c r="G18" s="12">
         <v>-16</v>
       </c>
       <c r="H18" s="12">
         <v>-30</v>
       </c>
       <c r="I18" s="11">
@@ -10412,52 +10589,55 @@
       </c>
       <c r="AS18" s="11">
         <v>-53</v>
       </c>
       <c r="AT18" s="11">
         <v>-27</v>
       </c>
       <c r="AU18" s="11">
         <v>-46</v>
       </c>
       <c r="AV18" s="12">
         <v>-29</v>
       </c>
       <c r="AW18" s="11">
         <v>-3</v>
       </c>
       <c r="AX18" s="11">
         <v>-13</v>
       </c>
       <c r="AY18" s="12">
         <v>-33</v>
       </c>
       <c r="AZ18" s="11">
         <v>-2</v>
       </c>
+      <c r="BA18" s="11">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>-7</v>
       </c>
       <c r="C19" s="11">
         <v>-20</v>
       </c>
       <c r="D19" s="11">
         <v>-10</v>
       </c>
       <c r="E19" s="11">
         <v>-10</v>
       </c>
       <c r="F19" s="11">
         <v>-5</v>
       </c>
       <c r="G19" s="12">
         <v>-12</v>
       </c>
       <c r="H19" s="12">
         <v>-19</v>
       </c>
       <c r="I19" s="11">
@@ -10570,52 +10750,55 @@
       </c>
       <c r="AS19" s="11">
         <v>-33</v>
       </c>
       <c r="AT19" s="11">
         <v>-50</v>
       </c>
       <c r="AU19" s="11">
         <v>-34</v>
       </c>
       <c r="AV19" s="12">
         <v>-45</v>
       </c>
       <c r="AW19" s="11">
         <v>-41</v>
       </c>
       <c r="AX19" s="11">
         <v>-19</v>
       </c>
       <c r="AY19" s="12">
         <v>-24</v>
       </c>
       <c r="AZ19" s="11">
         <v>-25</v>
       </c>
+      <c r="BA19" s="11">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>-39</v>
       </c>
       <c r="C20" s="11">
         <v>-26</v>
       </c>
       <c r="D20" s="11">
         <v>-16</v>
       </c>
       <c r="E20" s="11">
         <v>-37</v>
       </c>
       <c r="F20" s="11">
         <v>-32</v>
       </c>
       <c r="G20" s="12">
         <v>-28</v>
       </c>
       <c r="H20" s="12">
         <v>-29</v>
       </c>
       <c r="I20" s="11">
@@ -10728,52 +10911,55 @@
       </c>
       <c r="AS20" s="11">
         <v>-45</v>
       </c>
       <c r="AT20" s="11">
         <v>-51</v>
       </c>
       <c r="AU20" s="11">
         <v>-19</v>
       </c>
       <c r="AV20" s="12">
         <v>-23</v>
       </c>
       <c r="AW20" s="11">
         <v>-75</v>
       </c>
       <c r="AX20" s="11">
         <v>-30</v>
       </c>
       <c r="AY20" s="12">
         <v>-46</v>
       </c>
       <c r="AZ20" s="11">
         <v>-63</v>
       </c>
+      <c r="BA20" s="11">
+        <v>-44</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>-19</v>
       </c>
       <c r="C21" s="11">
         <v>15</v>
       </c>
       <c r="D21" s="11">
         <v>-6</v>
       </c>
       <c r="E21" s="11">
         <v>25</v>
       </c>
       <c r="F21" s="11">
         <v>-3</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12">
         <v>43</v>
       </c>
       <c r="I21" s="11">
@@ -10886,52 +11072,55 @@
       </c>
       <c r="AS21" s="11">
         <v>105</v>
       </c>
       <c r="AT21" s="11">
         <v>55</v>
       </c>
       <c r="AU21" s="11">
         <v>54</v>
       </c>
       <c r="AV21" s="12">
         <v>5</v>
       </c>
       <c r="AW21" s="11">
         <v>31</v>
       </c>
       <c r="AX21" s="11">
         <v>29</v>
       </c>
       <c r="AY21" s="12">
         <v>31</v>
       </c>
       <c r="AZ21" s="11">
         <v>79</v>
       </c>
+      <c r="BA21" s="11">
+        <v>146</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>-30</v>
       </c>
       <c r="C22" s="11">
         <v>-38</v>
       </c>
       <c r="D22" s="11">
         <v>-33</v>
       </c>
       <c r="E22" s="11">
         <v>-24</v>
       </c>
       <c r="F22" s="11">
         <v>-33</v>
       </c>
       <c r="G22" s="12">
         <v>-31</v>
       </c>
       <c r="H22" s="12">
         <v>-44</v>
       </c>
       <c r="I22" s="11">
@@ -11044,52 +11233,55 @@
       </c>
       <c r="AS22" s="11">
         <v>-66</v>
       </c>
       <c r="AT22" s="11">
         <v>-35</v>
       </c>
       <c r="AU22" s="11">
         <v>-75</v>
       </c>
       <c r="AV22" s="12">
         <v>-56</v>
       </c>
       <c r="AW22" s="11">
         <v>-46</v>
       </c>
       <c r="AX22" s="11">
         <v>-64</v>
       </c>
       <c r="AY22" s="12">
         <v>-23</v>
       </c>
       <c r="AZ22" s="11">
         <v>-28</v>
       </c>
+      <c r="BA22" s="11">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>-22</v>
       </c>
       <c r="C23" s="11">
         <v>-17</v>
       </c>
       <c r="D23" s="11">
         <v>-15</v>
       </c>
       <c r="E23" s="11">
         <v>-19</v>
       </c>
       <c r="F23" s="11">
         <v>-6</v>
       </c>
       <c r="G23" s="12">
         <v>-31</v>
       </c>
       <c r="H23" s="12">
         <v>-30</v>
       </c>
       <c r="I23" s="11">
@@ -11202,52 +11394,55 @@
       </c>
       <c r="AS23" s="11">
         <v>-42</v>
       </c>
       <c r="AT23" s="11">
         <v>-38</v>
       </c>
       <c r="AU23" s="11">
         <v>-31</v>
       </c>
       <c r="AV23" s="12">
         <v>-29</v>
       </c>
       <c r="AW23" s="11">
         <v>-41</v>
       </c>
       <c r="AX23" s="11">
         <v>-15</v>
       </c>
       <c r="AY23" s="12">
         <v>-12</v>
       </c>
       <c r="AZ23" s="11">
         <v>-27</v>
       </c>
+      <c r="BA23" s="11">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>-45</v>
       </c>
       <c r="C24" s="11">
         <v>-16</v>
       </c>
       <c r="D24" s="11">
         <v>-27</v>
       </c>
       <c r="E24" s="11">
         <v>-29</v>
       </c>
       <c r="F24" s="11">
         <v>-12</v>
       </c>
       <c r="G24" s="11">
         <v>-45</v>
       </c>
       <c r="H24" s="12">
         <v>-44</v>
       </c>
       <c r="I24" s="11">
@@ -11360,52 +11555,55 @@
       </c>
       <c r="AS24" s="11">
         <v>-68</v>
       </c>
       <c r="AT24" s="11">
         <v>-33</v>
       </c>
       <c r="AU24" s="11">
         <v>-24</v>
       </c>
       <c r="AV24" s="12">
         <v>-12</v>
       </c>
       <c r="AW24" s="11">
         <v>-16</v>
       </c>
       <c r="AX24" s="11">
         <v>-57</v>
       </c>
       <c r="AY24" s="12">
         <v>-27</v>
       </c>
       <c r="AZ24" s="11">
         <v>-16</v>
       </c>
+      <c r="BA24" s="11">
+        <v>-33</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>-20</v>
       </c>
       <c r="C25" s="11">
         <v>-32</v>
       </c>
       <c r="D25" s="11">
         <v>-8</v>
       </c>
       <c r="E25" s="11">
         <v>-17</v>
       </c>
       <c r="F25" s="11">
         <v>-126</v>
       </c>
       <c r="G25" s="11">
         <v>-19</v>
       </c>
       <c r="H25" s="12">
         <v>-18</v>
       </c>
       <c r="I25" s="11">
@@ -11518,52 +11716,55 @@
       </c>
       <c r="AS25" s="11">
         <v>-44</v>
       </c>
       <c r="AT25" s="11">
         <v>-3</v>
       </c>
       <c r="AU25" s="11">
         <v>-22</v>
       </c>
       <c r="AV25" s="12">
         <v>-17</v>
       </c>
       <c r="AW25" s="11">
         <v>-9</v>
       </c>
       <c r="AX25" s="11">
         <v>-49</v>
       </c>
       <c r="AY25" s="12">
         <v>-10</v>
       </c>
       <c r="AZ25" s="11">
         <v>-24</v>
       </c>
+      <c r="BA25" s="11">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>-11</v>
       </c>
       <c r="C26" s="11">
         <v>-4</v>
       </c>
       <c r="D26" s="11">
         <v>-19</v>
       </c>
       <c r="E26" s="11">
         <v>-23</v>
       </c>
       <c r="F26" s="11">
         <v>-8</v>
       </c>
       <c r="G26" s="11">
         <v>-16</v>
       </c>
       <c r="H26" s="12">
         <v>-16</v>
       </c>
       <c r="I26" s="11">
@@ -11676,52 +11877,55 @@
       </c>
       <c r="AS26" s="11">
         <v>-38</v>
       </c>
       <c r="AT26" s="11">
         <v>-49</v>
       </c>
       <c r="AU26" s="11">
         <v>-15</v>
       </c>
       <c r="AV26" s="12">
         <v>-35</v>
       </c>
       <c r="AW26" s="11">
         <v>-23</v>
       </c>
       <c r="AX26" s="11">
         <v>-12</v>
       </c>
       <c r="AY26" s="12">
         <v>-22</v>
       </c>
       <c r="AZ26" s="11">
         <v>-17</v>
       </c>
+      <c r="BA26" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>-30</v>
       </c>
       <c r="C27" s="15">
         <v>-28</v>
       </c>
       <c r="D27" s="15">
         <v>-5</v>
       </c>
       <c r="E27" s="15">
         <v>-25</v>
       </c>
       <c r="F27" s="15">
         <v>-25</v>
       </c>
       <c r="G27" s="15">
         <v>-7</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
@@ -11834,59 +12038,62 @@
       </c>
       <c r="AS27" s="15">
         <v>-25</v>
       </c>
       <c r="AT27" s="15">
         <v>-19</v>
       </c>
       <c r="AU27" s="15">
         <v>-14</v>
       </c>
       <c r="AV27" s="15">
         <v>-19</v>
       </c>
       <c r="AW27" s="15">
         <v>-8</v>
       </c>
       <c r="AX27" s="15">
         <v>-12</v>
       </c>
       <c r="AY27" s="15">
         <v>-30</v>
       </c>
       <c r="AZ27" s="15">
         <v>3</v>
       </c>
+      <c r="BA27" s="15">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>