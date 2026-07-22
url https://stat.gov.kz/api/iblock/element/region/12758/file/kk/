--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="4575" windowWidth="20100" windowHeight="7725"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Өңірлік көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -327,51 +327,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -411,50 +411,53 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -734,76 +737,76 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="AT35" sqref="AT35"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="30" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
@@ -814,65 +817,66 @@
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
       <c r="AH2" s="30"/>
       <c r="AI2" s="30"/>
       <c r="AJ2" s="30"/>
       <c r="AK2" s="30"/>
       <c r="AL2" s="30"/>
       <c r="AM2" s="30"/>
       <c r="AN2" s="30"/>
       <c r="AO2" s="30"/>
       <c r="AP2" s="30"/>
       <c r="AQ2" s="30"/>
       <c r="AR2" s="30"/>
       <c r="AS2" s="30"/>
       <c r="AT2" s="30"/>
       <c r="AU2" s="30"/>
       <c r="AV2" s="30"/>
       <c r="AW2" s="30"/>
       <c r="AX2" s="30"/>
       <c r="AY2" s="30"/>
       <c r="AZ2" s="30"/>
       <c r="BA2" s="30"/>
+      <c r="BB2" s="30"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="21" t="s">
+      <c r="BB3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="29">
         <v>2022</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29">
         <v>2023</v>
       </c>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
@@ -892,52 +896,53 @@
       <c r="AG4" s="25"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="25"/>
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AL4" s="25">
         <v>2025</v>
       </c>
       <c r="AM4" s="25"/>
       <c r="AN4" s="25"/>
       <c r="AO4" s="25"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="25"/>
       <c r="AR4" s="25"/>
       <c r="AS4" s="25"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="25"/>
       <c r="AV4" s="25"/>
       <c r="AW4" s="26"/>
       <c r="AX4" s="25">
         <v>2026</v>
       </c>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="25"/>
       <c r="BA4" s="25"/>
+      <c r="BB4" s="25"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
@@ -1051,52 +1056,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>3</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
       <c r="Q6" s="31"/>
       <c r="R6" s="31"/>
       <c r="S6" s="31"/>
       <c r="T6" s="31"/>
       <c r="U6" s="31"/>
       <c r="V6" s="31"/>
       <c r="W6" s="31"/>
       <c r="X6" s="31"/>
@@ -1107,52 +1115,53 @@
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
       <c r="AM6" s="31"/>
       <c r="AN6" s="31"/>
       <c r="AO6" s="31"/>
       <c r="AP6" s="31"/>
       <c r="AQ6" s="31"/>
       <c r="AR6" s="31"/>
       <c r="AS6" s="31"/>
       <c r="AT6" s="31"/>
       <c r="AU6" s="31"/>
       <c r="AV6" s="31"/>
       <c r="AW6" s="31"/>
       <c r="AX6" s="31"/>
       <c r="AY6" s="31"/>
       <c r="AZ6" s="31"/>
       <c r="BA6" s="31"/>
+      <c r="BB6" s="31"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>1305</v>
       </c>
       <c r="C7" s="11">
         <v>1442</v>
       </c>
       <c r="D7" s="11">
         <v>1134</v>
       </c>
       <c r="E7" s="11">
         <v>1540</v>
       </c>
       <c r="F7" s="11">
         <v>1743</v>
       </c>
       <c r="G7" s="12">
         <v>1728</v>
       </c>
       <c r="H7" s="12">
         <v>1634</v>
       </c>
       <c r="I7" s="11">
@@ -1268,52 +1277,55 @@
       </c>
       <c r="AT7" s="11">
         <v>3154</v>
       </c>
       <c r="AU7" s="11">
         <v>2675</v>
       </c>
       <c r="AV7" s="12">
         <v>2444</v>
       </c>
       <c r="AW7" s="11">
         <v>2280</v>
       </c>
       <c r="AX7" s="11">
         <v>2634</v>
       </c>
       <c r="AY7" s="24">
         <v>2458</v>
       </c>
       <c r="AZ7" s="11">
         <v>2563</v>
       </c>
       <c r="BA7" s="11">
         <v>2565</v>
       </c>
+      <c r="BB7" s="32">
+        <v>1960</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>503</v>
       </c>
       <c r="C8" s="11">
         <v>526</v>
       </c>
       <c r="D8" s="11">
         <v>380</v>
       </c>
       <c r="E8" s="11">
         <v>522</v>
       </c>
       <c r="F8" s="11">
         <v>408</v>
       </c>
       <c r="G8" s="12">
         <v>584</v>
       </c>
       <c r="H8" s="12">
         <v>555</v>
       </c>
       <c r="I8" s="11">
@@ -1429,52 +1441,55 @@
       </c>
       <c r="AT8" s="11">
         <v>1030</v>
       </c>
       <c r="AU8" s="11">
         <v>901</v>
       </c>
       <c r="AV8" s="12">
         <v>807</v>
       </c>
       <c r="AW8" s="11">
         <v>817</v>
       </c>
       <c r="AX8" s="11">
         <v>896</v>
       </c>
       <c r="AY8" s="12">
         <v>805</v>
       </c>
       <c r="AZ8" s="11">
         <v>846</v>
       </c>
       <c r="BA8" s="11">
         <v>766</v>
       </c>
+      <c r="BB8" s="11">
+        <v>620</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>45</v>
       </c>
       <c r="C9" s="11">
         <v>53</v>
       </c>
       <c r="D9" s="11">
         <v>54</v>
       </c>
       <c r="E9" s="11">
         <v>76</v>
       </c>
       <c r="F9" s="11">
         <v>160</v>
       </c>
       <c r="G9" s="12">
         <v>83</v>
       </c>
       <c r="H9" s="12">
         <v>91</v>
       </c>
       <c r="I9" s="11">
@@ -1590,52 +1605,55 @@
       </c>
       <c r="AT9" s="11">
         <v>161</v>
       </c>
       <c r="AU9" s="11">
         <v>96</v>
       </c>
       <c r="AV9" s="12">
         <v>84</v>
       </c>
       <c r="AW9" s="11">
         <v>121</v>
       </c>
       <c r="AX9" s="11">
         <v>122</v>
       </c>
       <c r="AY9" s="12">
         <v>92</v>
       </c>
       <c r="AZ9" s="11">
         <v>100</v>
       </c>
       <c r="BA9" s="11">
         <v>119</v>
       </c>
+      <c r="BB9" s="11">
+        <v>54</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>45</v>
       </c>
       <c r="C10" s="11">
         <v>49</v>
       </c>
       <c r="D10" s="11">
         <v>46</v>
       </c>
       <c r="E10" s="11">
         <v>46</v>
       </c>
       <c r="F10" s="11">
         <v>43</v>
       </c>
       <c r="G10" s="12">
         <v>48</v>
       </c>
       <c r="H10" s="12">
         <v>67</v>
       </c>
       <c r="I10" s="11">
@@ -1751,52 +1769,55 @@
       </c>
       <c r="AT10" s="11">
         <v>82</v>
       </c>
       <c r="AU10" s="11">
         <v>75</v>
       </c>
       <c r="AV10" s="12">
         <v>73</v>
       </c>
       <c r="AW10" s="11">
         <v>67</v>
       </c>
       <c r="AX10" s="11">
         <v>69</v>
       </c>
       <c r="AY10" s="12">
         <v>58</v>
       </c>
       <c r="AZ10" s="11">
         <v>75</v>
       </c>
       <c r="BA10" s="11">
         <v>98</v>
       </c>
+      <c r="BB10" s="11">
+        <v>63</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>136</v>
       </c>
       <c r="C11" s="11">
         <v>145</v>
       </c>
       <c r="D11" s="11">
         <v>137</v>
       </c>
       <c r="E11" s="11">
         <v>134</v>
       </c>
       <c r="F11" s="11">
         <v>473</v>
       </c>
       <c r="G11" s="12">
         <v>157</v>
       </c>
       <c r="H11" s="12">
         <v>142</v>
       </c>
       <c r="I11" s="11">
@@ -1912,52 +1933,55 @@
       </c>
       <c r="AT11" s="11">
         <v>285</v>
       </c>
       <c r="AU11" s="11">
         <v>234</v>
       </c>
       <c r="AV11" s="12">
         <v>233</v>
       </c>
       <c r="AW11" s="11">
         <v>156</v>
       </c>
       <c r="AX11" s="11">
         <v>242</v>
       </c>
       <c r="AY11" s="12">
         <v>249</v>
       </c>
       <c r="AZ11" s="11">
         <v>224</v>
       </c>
       <c r="BA11" s="11">
         <v>237</v>
       </c>
+      <c r="BB11" s="11">
+        <v>211</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>19</v>
       </c>
       <c r="C12" s="11">
         <v>30</v>
       </c>
       <c r="D12" s="11">
         <v>23</v>
       </c>
       <c r="E12" s="11">
         <v>19</v>
       </c>
       <c r="F12" s="11">
         <v>29</v>
       </c>
       <c r="G12" s="12">
         <v>63</v>
       </c>
       <c r="H12" s="12">
         <v>25</v>
       </c>
       <c r="I12" s="11">
@@ -2073,52 +2097,55 @@
       </c>
       <c r="AT12" s="11">
         <v>90</v>
       </c>
       <c r="AU12" s="11">
         <v>68</v>
       </c>
       <c r="AV12" s="12">
         <v>43</v>
       </c>
       <c r="AW12" s="11">
         <v>44</v>
       </c>
       <c r="AX12" s="11">
         <v>69</v>
       </c>
       <c r="AY12" s="12">
         <v>62</v>
       </c>
       <c r="AZ12" s="11">
         <v>63</v>
       </c>
       <c r="BA12" s="11">
         <v>56</v>
       </c>
+      <c r="BB12" s="11">
+        <v>50</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>10</v>
       </c>
       <c r="C13" s="11">
         <v>12</v>
       </c>
       <c r="D13" s="11">
         <v>18</v>
       </c>
       <c r="E13" s="11">
         <v>18</v>
       </c>
       <c r="F13" s="11">
         <v>16</v>
       </c>
       <c r="G13" s="12">
         <v>17</v>
       </c>
       <c r="H13" s="12">
         <v>15</v>
       </c>
       <c r="I13" s="11">
@@ -2234,52 +2261,55 @@
       </c>
       <c r="AT13" s="11">
         <v>32</v>
       </c>
       <c r="AU13" s="11">
         <v>25</v>
       </c>
       <c r="AV13" s="12">
         <v>28</v>
       </c>
       <c r="AW13" s="11">
         <v>15</v>
       </c>
       <c r="AX13" s="11">
         <v>42</v>
       </c>
       <c r="AY13" s="12">
         <v>39</v>
       </c>
       <c r="AZ13" s="11">
         <v>34</v>
       </c>
       <c r="BA13" s="11">
         <v>29</v>
       </c>
+      <c r="BB13" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>65</v>
       </c>
       <c r="C14" s="11">
         <v>50</v>
       </c>
       <c r="D14" s="11">
         <v>49</v>
       </c>
       <c r="E14" s="11">
         <v>57</v>
       </c>
       <c r="F14" s="11">
         <v>39</v>
       </c>
       <c r="G14" s="12">
         <v>69</v>
       </c>
       <c r="H14" s="12">
         <v>92</v>
       </c>
       <c r="I14" s="11">
@@ -2395,52 +2425,55 @@
       </c>
       <c r="AT14" s="11">
         <v>129</v>
       </c>
       <c r="AU14" s="11">
         <v>105</v>
       </c>
       <c r="AV14" s="12">
         <v>150</v>
       </c>
       <c r="AW14" s="11">
         <v>124</v>
       </c>
       <c r="AX14" s="11">
         <v>131</v>
       </c>
       <c r="AY14" s="12">
         <v>137</v>
       </c>
       <c r="AZ14" s="11">
         <v>111</v>
       </c>
       <c r="BA14" s="11">
         <v>93</v>
       </c>
+      <c r="BB14" s="11">
+        <v>83</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>18</v>
       </c>
       <c r="C15" s="11">
         <v>27</v>
       </c>
       <c r="D15" s="11">
         <v>18</v>
       </c>
       <c r="E15" s="11">
         <v>22</v>
       </c>
       <c r="F15" s="11">
         <v>20</v>
       </c>
       <c r="G15" s="12">
         <v>24</v>
       </c>
       <c r="H15" s="12">
         <v>25</v>
       </c>
       <c r="I15" s="11">
@@ -2556,52 +2589,55 @@
       </c>
       <c r="AT15" s="11">
         <v>61</v>
       </c>
       <c r="AU15" s="11">
         <v>50</v>
       </c>
       <c r="AV15" s="12">
         <v>41</v>
       </c>
       <c r="AW15" s="11">
         <v>34</v>
       </c>
       <c r="AX15" s="11">
         <v>45</v>
       </c>
       <c r="AY15" s="12">
         <v>59</v>
       </c>
       <c r="AZ15" s="11">
         <v>44</v>
       </c>
       <c r="BA15" s="11">
         <v>53</v>
       </c>
+      <c r="BB15" s="11">
+        <v>24</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>14</v>
       </c>
       <c r="C16" s="11">
         <v>9</v>
       </c>
       <c r="D16" s="11">
         <v>6</v>
       </c>
       <c r="E16" s="11">
         <v>11</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>6</v>
       </c>
       <c r="H16" s="12">
         <v>11</v>
       </c>
       <c r="I16" s="11">
@@ -2717,52 +2753,55 @@
       </c>
       <c r="AT16" s="11">
         <v>18</v>
       </c>
       <c r="AU16" s="11">
         <v>22</v>
       </c>
       <c r="AV16" s="12">
         <v>27</v>
       </c>
       <c r="AW16" s="11">
         <v>15</v>
       </c>
       <c r="AX16" s="11">
         <v>24</v>
       </c>
       <c r="AY16" s="12">
         <v>24</v>
       </c>
       <c r="AZ16" s="11">
         <v>24</v>
       </c>
       <c r="BA16" s="11">
         <v>16</v>
       </c>
+      <c r="BB16" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>63</v>
       </c>
       <c r="C17" s="11">
         <v>44</v>
       </c>
       <c r="D17" s="11">
         <v>31</v>
       </c>
       <c r="E17" s="11">
         <v>56</v>
       </c>
       <c r="F17" s="11">
         <v>46</v>
       </c>
       <c r="G17" s="12">
         <v>63</v>
       </c>
       <c r="H17" s="12">
         <v>41</v>
       </c>
       <c r="I17" s="11">
@@ -2878,52 +2917,55 @@
       </c>
       <c r="AT17" s="11">
         <v>93</v>
       </c>
       <c r="AU17" s="11">
         <v>97</v>
       </c>
       <c r="AV17" s="12">
         <v>92</v>
       </c>
       <c r="AW17" s="11">
         <v>67</v>
       </c>
       <c r="AX17" s="11">
         <v>95</v>
       </c>
       <c r="AY17" s="12">
         <v>88</v>
       </c>
       <c r="AZ17" s="11">
         <v>72</v>
       </c>
       <c r="BA17" s="11">
         <v>57</v>
       </c>
+      <c r="BB17" s="11">
+        <v>75</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>11</v>
       </c>
       <c r="C18" s="11">
         <v>13</v>
       </c>
       <c r="D18" s="11">
         <v>18</v>
       </c>
       <c r="E18" s="11">
         <v>18</v>
       </c>
       <c r="F18" s="11">
         <v>11</v>
       </c>
       <c r="G18" s="12">
         <v>24</v>
       </c>
       <c r="H18" s="12">
         <v>13</v>
       </c>
       <c r="I18" s="11">
@@ -3039,52 +3081,55 @@
       </c>
       <c r="AT18" s="11">
         <v>36</v>
       </c>
       <c r="AU18" s="11">
         <v>32</v>
       </c>
       <c r="AV18" s="12">
         <v>19</v>
       </c>
       <c r="AW18" s="11">
         <v>34</v>
       </c>
       <c r="AX18" s="11">
         <v>47</v>
       </c>
       <c r="AY18" s="12">
         <v>14</v>
       </c>
       <c r="AZ18" s="11">
         <v>39</v>
       </c>
       <c r="BA18" s="11">
         <v>43</v>
       </c>
+      <c r="BB18" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>41</v>
       </c>
       <c r="C19" s="11">
         <v>21</v>
       </c>
       <c r="D19" s="11">
         <v>26</v>
       </c>
       <c r="E19" s="11">
         <v>45</v>
       </c>
       <c r="F19" s="11">
         <v>45</v>
       </c>
       <c r="G19" s="12">
         <v>48</v>
       </c>
       <c r="H19" s="12">
         <v>42</v>
       </c>
       <c r="I19" s="11">
@@ -3200,52 +3245,55 @@
       </c>
       <c r="AT19" s="11">
         <v>87</v>
       </c>
       <c r="AU19" s="11">
         <v>69</v>
       </c>
       <c r="AV19" s="12">
         <v>63</v>
       </c>
       <c r="AW19" s="11">
         <v>74</v>
       </c>
       <c r="AX19" s="11">
         <v>73</v>
       </c>
       <c r="AY19" s="12">
         <v>70</v>
       </c>
       <c r="AZ19" s="11">
         <v>69</v>
       </c>
       <c r="BA19" s="11">
         <v>90</v>
       </c>
+      <c r="BB19" s="11">
+        <v>42</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>25</v>
       </c>
       <c r="C20" s="11">
         <v>34</v>
       </c>
       <c r="D20" s="11">
         <v>21</v>
       </c>
       <c r="E20" s="11">
         <v>23</v>
       </c>
       <c r="F20" s="11">
         <v>26</v>
       </c>
       <c r="G20" s="12">
         <v>33</v>
       </c>
       <c r="H20" s="12">
         <v>34</v>
       </c>
       <c r="I20" s="11">
@@ -3361,52 +3409,55 @@
       </c>
       <c r="AT20" s="11">
         <v>60</v>
       </c>
       <c r="AU20" s="11">
         <v>115</v>
       </c>
       <c r="AV20" s="12">
         <v>98</v>
       </c>
       <c r="AW20" s="11">
         <v>44</v>
       </c>
       <c r="AX20" s="11">
         <v>72</v>
       </c>
       <c r="AY20" s="12">
         <v>39</v>
       </c>
       <c r="AZ20" s="11">
         <v>67</v>
       </c>
       <c r="BA20" s="11">
         <v>53</v>
       </c>
+      <c r="BB20" s="11">
+        <v>39</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>170</v>
       </c>
       <c r="C21" s="11">
         <v>235</v>
       </c>
       <c r="D21" s="11">
         <v>160</v>
       </c>
       <c r="E21" s="11">
         <v>274</v>
       </c>
       <c r="F21" s="11">
         <v>231</v>
       </c>
       <c r="G21" s="12">
         <v>264</v>
       </c>
       <c r="H21" s="12">
         <v>250</v>
       </c>
       <c r="I21" s="11">
@@ -3522,52 +3573,55 @@
       </c>
       <c r="AT21" s="11">
         <v>549</v>
       </c>
       <c r="AU21" s="11">
         <v>432</v>
       </c>
       <c r="AV21" s="12">
         <v>388</v>
       </c>
       <c r="AW21" s="11">
         <v>400</v>
       </c>
       <c r="AX21" s="11">
         <v>389</v>
       </c>
       <c r="AY21" s="12">
         <v>425</v>
       </c>
       <c r="AZ21" s="11">
         <v>472</v>
       </c>
       <c r="BA21" s="11">
         <v>507</v>
       </c>
+      <c r="BB21" s="11">
+        <v>401</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>26</v>
       </c>
       <c r="C22" s="11">
         <v>45</v>
       </c>
       <c r="D22" s="11">
         <v>30</v>
       </c>
       <c r="E22" s="11">
         <v>63</v>
       </c>
       <c r="F22" s="11">
         <v>42</v>
       </c>
       <c r="G22" s="12">
         <v>55</v>
       </c>
       <c r="H22" s="12">
         <v>54</v>
       </c>
       <c r="I22" s="11">
@@ -3683,52 +3737,55 @@
       </c>
       <c r="AT22" s="11">
         <v>133</v>
       </c>
       <c r="AU22" s="11">
         <v>63</v>
       </c>
       <c r="AV22" s="12">
         <v>73</v>
       </c>
       <c r="AW22" s="11">
         <v>59</v>
       </c>
       <c r="AX22" s="11">
         <v>64</v>
       </c>
       <c r="AY22" s="12">
         <v>69</v>
       </c>
       <c r="AZ22" s="11">
         <v>69</v>
       </c>
       <c r="BA22" s="11">
         <v>68</v>
       </c>
+      <c r="BB22" s="11">
+        <v>41</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>15</v>
       </c>
       <c r="D23" s="11">
         <v>4</v>
       </c>
       <c r="E23" s="11">
         <v>12</v>
       </c>
       <c r="F23" s="11">
         <v>10</v>
       </c>
       <c r="G23" s="12">
         <v>14</v>
       </c>
       <c r="H23" s="12">
         <v>15</v>
       </c>
       <c r="I23" s="11">
@@ -3844,52 +3901,55 @@
       </c>
       <c r="AT23" s="11">
         <v>13</v>
       </c>
       <c r="AU23" s="11">
         <v>28</v>
       </c>
       <c r="AV23" s="12">
         <v>14</v>
       </c>
       <c r="AW23" s="11">
         <v>19</v>
       </c>
       <c r="AX23" s="11">
         <v>25</v>
       </c>
       <c r="AY23" s="12">
         <v>32</v>
       </c>
       <c r="AZ23" s="11">
         <v>16</v>
       </c>
       <c r="BA23" s="11">
         <v>18</v>
       </c>
+      <c r="BB23" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>18</v>
       </c>
       <c r="C24" s="11">
         <v>33</v>
       </c>
       <c r="D24" s="11">
         <v>16</v>
       </c>
       <c r="E24" s="11">
         <v>27</v>
       </c>
       <c r="F24" s="11">
         <v>28</v>
       </c>
       <c r="G24" s="11">
         <v>22</v>
       </c>
       <c r="H24" s="12">
         <v>28</v>
       </c>
       <c r="I24" s="11">
@@ -4005,52 +4065,55 @@
       </c>
       <c r="AT24" s="11">
         <v>54</v>
       </c>
       <c r="AU24" s="11">
         <v>58</v>
       </c>
       <c r="AV24" s="12">
         <v>50</v>
       </c>
       <c r="AW24" s="11">
         <v>41</v>
       </c>
       <c r="AX24" s="11">
         <v>40</v>
       </c>
       <c r="AY24" s="12">
         <v>37</v>
       </c>
       <c r="AZ24" s="11">
         <v>61</v>
       </c>
       <c r="BA24" s="11">
         <v>46</v>
       </c>
+      <c r="BB24" s="11">
+        <v>36</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>39</v>
       </c>
       <c r="C25" s="11">
         <v>36</v>
       </c>
       <c r="D25" s="11">
         <v>48</v>
       </c>
       <c r="E25" s="11">
         <v>44</v>
       </c>
       <c r="F25" s="11">
         <v>38</v>
       </c>
       <c r="G25" s="11">
         <v>47</v>
       </c>
       <c r="H25" s="12">
         <v>66</v>
       </c>
       <c r="I25" s="11">
@@ -4166,52 +4229,55 @@
       </c>
       <c r="AT25" s="11">
         <v>111</v>
       </c>
       <c r="AU25" s="11">
         <v>78</v>
       </c>
       <c r="AV25" s="12">
         <v>76</v>
       </c>
       <c r="AW25" s="11">
         <v>64</v>
       </c>
       <c r="AX25" s="11">
         <v>76</v>
       </c>
       <c r="AY25" s="12">
         <v>78</v>
       </c>
       <c r="AZ25" s="11">
         <v>48</v>
       </c>
       <c r="BA25" s="11">
         <v>65</v>
       </c>
+      <c r="BB25" s="11">
+        <v>66</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>22</v>
       </c>
       <c r="C26" s="11">
         <v>31</v>
       </c>
       <c r="D26" s="11">
         <v>15</v>
       </c>
       <c r="E26" s="11">
         <v>32</v>
       </c>
       <c r="F26" s="11">
         <v>31</v>
       </c>
       <c r="G26" s="11">
         <v>31</v>
       </c>
       <c r="H26" s="12">
         <v>23</v>
       </c>
       <c r="I26" s="11">
@@ -4327,52 +4393,55 @@
       </c>
       <c r="AT26" s="11">
         <v>26</v>
       </c>
       <c r="AU26" s="11">
         <v>59</v>
       </c>
       <c r="AV26" s="12">
         <v>29</v>
       </c>
       <c r="AW26" s="11">
         <v>30</v>
       </c>
       <c r="AX26" s="11">
         <v>55</v>
       </c>
       <c r="AY26" s="12">
         <v>24</v>
       </c>
       <c r="AZ26" s="11">
         <v>41</v>
       </c>
       <c r="BA26" s="11">
         <v>66</v>
       </c>
+      <c r="BB26" s="11">
+        <v>32</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>30</v>
       </c>
       <c r="C27" s="15">
         <v>34</v>
       </c>
       <c r="D27" s="15">
         <v>34</v>
       </c>
       <c r="E27" s="15">
         <v>41</v>
       </c>
       <c r="F27" s="15">
         <v>40</v>
       </c>
       <c r="G27" s="15">
         <v>76</v>
       </c>
       <c r="H27" s="15">
         <v>45</v>
       </c>
       <c r="I27" s="15">
@@ -4488,99 +4557,102 @@
       </c>
       <c r="AT27" s="15">
         <v>104</v>
       </c>
       <c r="AU27" s="15">
         <v>68</v>
       </c>
       <c r="AV27" s="15">
         <v>56</v>
       </c>
       <c r="AW27" s="15">
         <v>55</v>
       </c>
       <c r="AX27" s="15">
         <v>58</v>
       </c>
       <c r="AY27" s="15">
         <v>57</v>
       </c>
       <c r="AZ27" s="15">
         <v>88</v>
       </c>
       <c r="BA27" s="15">
         <v>85</v>
       </c>
+      <c r="BB27" s="15">
+        <v>69</v>
+      </c>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT35" sqref="AT35"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection activeCell="AR25" sqref="AR25"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
@@ -4591,65 +4663,66 @@
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
       <c r="AH2" s="30"/>
       <c r="AI2" s="30"/>
       <c r="AJ2" s="30"/>
       <c r="AK2" s="30"/>
       <c r="AL2" s="30"/>
       <c r="AM2" s="30"/>
       <c r="AN2" s="30"/>
       <c r="AO2" s="30"/>
       <c r="AP2" s="30"/>
       <c r="AQ2" s="30"/>
       <c r="AR2" s="30"/>
       <c r="AS2" s="30"/>
       <c r="AT2" s="30"/>
       <c r="AU2" s="30"/>
       <c r="AV2" s="30"/>
       <c r="AW2" s="30"/>
       <c r="AX2" s="30"/>
       <c r="AY2" s="30"/>
       <c r="AZ2" s="30"/>
       <c r="BA2" s="30"/>
+      <c r="BB2" s="30"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="21" t="s">
+      <c r="BB3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="29">
         <v>2022</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29">
         <v>2023</v>
       </c>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
@@ -4669,52 +4742,53 @@
       <c r="AG4" s="25"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="25"/>
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AL4" s="25">
         <v>2025</v>
       </c>
       <c r="AM4" s="25"/>
       <c r="AN4" s="25"/>
       <c r="AO4" s="25"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="25"/>
       <c r="AR4" s="25"/>
       <c r="AS4" s="25"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="25"/>
       <c r="AV4" s="25"/>
       <c r="AW4" s="26"/>
       <c r="AX4" s="25">
         <v>2026</v>
       </c>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="25"/>
       <c r="BA4" s="25"/>
+      <c r="BB4" s="25"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
@@ -4828,52 +4902,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>3</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
       <c r="Q6" s="31"/>
       <c r="R6" s="31"/>
       <c r="S6" s="31"/>
       <c r="T6" s="31"/>
       <c r="U6" s="31"/>
       <c r="V6" s="31"/>
       <c r="W6" s="31"/>
       <c r="X6" s="31"/>
@@ -4884,52 +4961,53 @@
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
       <c r="AM6" s="31"/>
       <c r="AN6" s="31"/>
       <c r="AO6" s="31"/>
       <c r="AP6" s="31"/>
       <c r="AQ6" s="31"/>
       <c r="AR6" s="31"/>
       <c r="AS6" s="31"/>
       <c r="AT6" s="31"/>
       <c r="AU6" s="31"/>
       <c r="AV6" s="31"/>
       <c r="AW6" s="31"/>
       <c r="AX6" s="31"/>
       <c r="AY6" s="31"/>
       <c r="AZ6" s="31"/>
       <c r="BA6" s="31"/>
+      <c r="BB6" s="31"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>1305</v>
       </c>
       <c r="C7" s="11">
         <v>1442</v>
       </c>
       <c r="D7" s="11">
         <v>1134</v>
       </c>
       <c r="E7" s="11">
         <v>1540</v>
       </c>
       <c r="F7" s="11">
         <v>1743</v>
       </c>
       <c r="G7" s="12">
         <v>1728</v>
       </c>
       <c r="H7" s="12">
         <v>1634</v>
       </c>
       <c r="I7" s="11">
@@ -5045,52 +5123,55 @@
       </c>
       <c r="AT7" s="11">
         <v>3154</v>
       </c>
       <c r="AU7" s="11">
         <v>2675</v>
       </c>
       <c r="AV7" s="12">
         <v>2444</v>
       </c>
       <c r="AW7" s="11">
         <v>2280</v>
       </c>
       <c r="AX7" s="11">
         <v>2634</v>
       </c>
       <c r="AY7" s="24">
         <v>2458</v>
       </c>
       <c r="AZ7" s="11">
         <v>2563</v>
       </c>
       <c r="BA7" s="11">
         <v>2565</v>
       </c>
+      <c r="BB7" s="32">
+        <v>1960</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>190</v>
       </c>
       <c r="C8" s="11">
         <v>225</v>
       </c>
       <c r="D8" s="11">
         <v>181</v>
       </c>
       <c r="E8" s="11">
         <v>243</v>
       </c>
       <c r="F8" s="11">
         <v>267</v>
       </c>
       <c r="G8" s="12">
         <v>250</v>
       </c>
       <c r="H8" s="12">
         <v>252</v>
       </c>
       <c r="I8" s="11">
@@ -5206,52 +5287,55 @@
       </c>
       <c r="AT8" s="11">
         <v>607</v>
       </c>
       <c r="AU8" s="11">
         <v>521</v>
       </c>
       <c r="AV8" s="12">
         <v>453</v>
       </c>
       <c r="AW8" s="11">
         <v>427</v>
       </c>
       <c r="AX8" s="11">
         <v>516</v>
       </c>
       <c r="AY8" s="12">
         <v>515</v>
       </c>
       <c r="AZ8" s="11">
         <v>609</v>
       </c>
       <c r="BA8" s="11">
         <v>564</v>
       </c>
+      <c r="BB8" s="11">
+        <v>441</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>62</v>
       </c>
       <c r="C9" s="11">
         <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>51</v>
       </c>
       <c r="E9" s="11">
         <v>66</v>
       </c>
       <c r="F9" s="11">
         <v>176</v>
       </c>
       <c r="G9" s="12">
         <v>87</v>
       </c>
       <c r="H9" s="12">
         <v>91</v>
       </c>
       <c r="I9" s="11">
@@ -5367,52 +5451,55 @@
       </c>
       <c r="AT9" s="11">
         <v>141</v>
       </c>
       <c r="AU9" s="11">
         <v>107</v>
       </c>
       <c r="AV9" s="12">
         <v>103</v>
       </c>
       <c r="AW9" s="11">
         <v>112</v>
       </c>
       <c r="AX9" s="11">
         <v>138</v>
       </c>
       <c r="AY9" s="12">
         <v>97</v>
       </c>
       <c r="AZ9" s="11">
         <v>127</v>
       </c>
       <c r="BA9" s="11">
         <v>139</v>
       </c>
+      <c r="BB9" s="11">
+        <v>78</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>41</v>
       </c>
       <c r="C10" s="11">
         <v>54</v>
       </c>
       <c r="D10" s="11">
         <v>53</v>
       </c>
       <c r="E10" s="11">
         <v>45</v>
       </c>
       <c r="F10" s="11">
         <v>67</v>
       </c>
       <c r="G10" s="12">
         <v>61</v>
       </c>
       <c r="H10" s="12">
         <v>50</v>
       </c>
       <c r="I10" s="11">
@@ -5528,52 +5615,55 @@
       </c>
       <c r="AT10" s="11">
         <v>84</v>
       </c>
       <c r="AU10" s="11">
         <v>78</v>
       </c>
       <c r="AV10" s="12">
         <v>62</v>
       </c>
       <c r="AW10" s="11">
         <v>58</v>
       </c>
       <c r="AX10" s="11">
         <v>73</v>
       </c>
       <c r="AY10" s="12">
         <v>64</v>
       </c>
       <c r="AZ10" s="11">
         <v>50</v>
       </c>
       <c r="BA10" s="11">
         <v>70</v>
       </c>
+      <c r="BB10" s="11">
+        <v>59</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>101</v>
       </c>
       <c r="C11" s="11">
         <v>125</v>
       </c>
       <c r="D11" s="11">
         <v>108</v>
       </c>
       <c r="E11" s="11">
         <v>137</v>
       </c>
       <c r="F11" s="11">
         <v>108</v>
       </c>
       <c r="G11" s="12">
         <v>178</v>
       </c>
       <c r="H11" s="12">
         <v>164</v>
       </c>
       <c r="I11" s="11">
@@ -5689,52 +5779,55 @@
       </c>
       <c r="AT11" s="11">
         <v>284</v>
       </c>
       <c r="AU11" s="11">
         <v>203</v>
       </c>
       <c r="AV11" s="12">
         <v>213</v>
       </c>
       <c r="AW11" s="11">
         <v>170</v>
       </c>
       <c r="AX11" s="11">
         <v>198</v>
       </c>
       <c r="AY11" s="12">
         <v>214</v>
       </c>
       <c r="AZ11" s="11">
         <v>211</v>
       </c>
       <c r="BA11" s="11">
         <v>216</v>
       </c>
+      <c r="BB11" s="11">
+        <v>176</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>28</v>
       </c>
       <c r="C12" s="11">
         <v>43</v>
       </c>
       <c r="D12" s="11">
         <v>31</v>
       </c>
       <c r="E12" s="11">
         <v>27</v>
       </c>
       <c r="F12" s="11">
         <v>36</v>
       </c>
       <c r="G12" s="12">
         <v>65</v>
       </c>
       <c r="H12" s="12">
         <v>38</v>
       </c>
       <c r="I12" s="11">
@@ -5850,52 +5943,55 @@
       </c>
       <c r="AT12" s="11">
         <v>104</v>
       </c>
       <c r="AU12" s="11">
         <v>94</v>
       </c>
       <c r="AV12" s="12">
         <v>67</v>
       </c>
       <c r="AW12" s="11">
         <v>68</v>
       </c>
       <c r="AX12" s="11">
         <v>92</v>
       </c>
       <c r="AY12" s="12">
         <v>65</v>
       </c>
       <c r="AZ12" s="11">
         <v>84</v>
       </c>
       <c r="BA12" s="11">
         <v>82</v>
       </c>
+      <c r="BB12" s="11">
+        <v>56</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>21</v>
       </c>
       <c r="C13" s="11">
         <v>21</v>
       </c>
       <c r="D13" s="11">
         <v>30</v>
       </c>
       <c r="E13" s="11">
         <v>32</v>
       </c>
       <c r="F13" s="11">
         <v>25</v>
       </c>
       <c r="G13" s="12">
         <v>35</v>
       </c>
       <c r="H13" s="12">
         <v>25</v>
       </c>
       <c r="I13" s="11">
@@ -6011,52 +6107,55 @@
       </c>
       <c r="AT13" s="11">
         <v>54</v>
       </c>
       <c r="AU13" s="11">
         <v>27</v>
       </c>
       <c r="AV13" s="12">
         <v>43</v>
       </c>
       <c r="AW13" s="11">
         <v>53</v>
       </c>
       <c r="AX13" s="11">
         <v>40</v>
       </c>
       <c r="AY13" s="12">
         <v>72</v>
       </c>
       <c r="AZ13" s="11">
         <v>33</v>
       </c>
       <c r="BA13" s="11">
         <v>36</v>
       </c>
+      <c r="BB13" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>79</v>
       </c>
       <c r="C14" s="11">
         <v>96</v>
       </c>
       <c r="D14" s="11">
         <v>70</v>
       </c>
       <c r="E14" s="11">
         <v>90</v>
       </c>
       <c r="F14" s="11">
         <v>82</v>
       </c>
       <c r="G14" s="12">
         <v>94</v>
       </c>
       <c r="H14" s="12">
         <v>106</v>
       </c>
       <c r="I14" s="11">
@@ -6172,52 +6271,55 @@
       </c>
       <c r="AT14" s="11">
         <v>156</v>
       </c>
       <c r="AU14" s="11">
         <v>169</v>
       </c>
       <c r="AV14" s="12">
         <v>167</v>
       </c>
       <c r="AW14" s="11">
         <v>152</v>
       </c>
       <c r="AX14" s="11">
         <v>197</v>
       </c>
       <c r="AY14" s="12">
         <v>174</v>
       </c>
       <c r="AZ14" s="11">
         <v>157</v>
       </c>
       <c r="BA14" s="11">
         <v>118</v>
       </c>
+      <c r="BB14" s="11">
+        <v>130</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>26</v>
       </c>
       <c r="C15" s="11">
         <v>38</v>
       </c>
       <c r="D15" s="11">
         <v>30</v>
       </c>
       <c r="E15" s="11">
         <v>37</v>
       </c>
       <c r="F15" s="11">
         <v>78</v>
       </c>
       <c r="G15" s="12">
         <v>53</v>
       </c>
       <c r="H15" s="12">
         <v>64</v>
       </c>
       <c r="I15" s="11">
@@ -6333,52 +6435,55 @@
       </c>
       <c r="AT15" s="11">
         <v>98</v>
       </c>
       <c r="AU15" s="11">
         <v>71</v>
       </c>
       <c r="AV15" s="12">
         <v>60</v>
       </c>
       <c r="AW15" s="11">
         <v>74</v>
       </c>
       <c r="AX15" s="11">
         <v>64</v>
       </c>
       <c r="AY15" s="12">
         <v>67</v>
       </c>
       <c r="AZ15" s="11">
         <v>76</v>
       </c>
       <c r="BA15" s="11">
         <v>73</v>
       </c>
+      <c r="BB15" s="11">
+        <v>37</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>27</v>
       </c>
       <c r="C16" s="11">
         <v>18</v>
       </c>
       <c r="D16" s="11">
         <v>15</v>
       </c>
       <c r="E16" s="11">
         <v>34</v>
       </c>
       <c r="F16" s="11">
         <v>35</v>
       </c>
       <c r="G16" s="12">
         <v>19</v>
       </c>
       <c r="H16" s="12">
         <v>42</v>
       </c>
       <c r="I16" s="11">
@@ -6494,52 +6599,55 @@
       </c>
       <c r="AT16" s="11">
         <v>63</v>
       </c>
       <c r="AU16" s="11">
         <v>46</v>
       </c>
       <c r="AV16" s="12">
         <v>38</v>
       </c>
       <c r="AW16" s="11">
         <v>25</v>
       </c>
       <c r="AX16" s="11">
         <v>42</v>
       </c>
       <c r="AY16" s="12">
         <v>53</v>
       </c>
       <c r="AZ16" s="11">
         <v>36</v>
       </c>
       <c r="BA16" s="11">
         <v>34</v>
       </c>
+      <c r="BB16" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>82</v>
       </c>
       <c r="C17" s="11">
         <v>75</v>
       </c>
       <c r="D17" s="11">
         <v>47</v>
       </c>
       <c r="E17" s="11">
         <v>70</v>
       </c>
       <c r="F17" s="11">
         <v>82</v>
       </c>
       <c r="G17" s="12">
         <v>70</v>
       </c>
       <c r="H17" s="12">
         <v>45</v>
       </c>
       <c r="I17" s="11">
@@ -6655,52 +6763,55 @@
       </c>
       <c r="AT17" s="11">
         <v>140</v>
       </c>
       <c r="AU17" s="11">
         <v>131</v>
       </c>
       <c r="AV17" s="12">
         <v>112</v>
       </c>
       <c r="AW17" s="11">
         <v>90</v>
       </c>
       <c r="AX17" s="11">
         <v>133</v>
       </c>
       <c r="AY17" s="12">
         <v>96</v>
       </c>
       <c r="AZ17" s="11">
         <v>90</v>
       </c>
       <c r="BA17" s="11">
         <v>115</v>
       </c>
+      <c r="BB17" s="11">
+        <v>79</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>49</v>
       </c>
       <c r="C18" s="11">
         <v>26</v>
       </c>
       <c r="D18" s="11">
         <v>25</v>
       </c>
       <c r="E18" s="11">
         <v>39</v>
       </c>
       <c r="F18" s="11">
         <v>46</v>
       </c>
       <c r="G18" s="12">
         <v>40</v>
       </c>
       <c r="H18" s="12">
         <v>43</v>
       </c>
       <c r="I18" s="11">
@@ -6816,52 +6927,55 @@
       </c>
       <c r="AT18" s="11">
         <v>63</v>
       </c>
       <c r="AU18" s="11">
         <v>78</v>
       </c>
       <c r="AV18" s="12">
         <v>48</v>
       </c>
       <c r="AW18" s="11">
         <v>37</v>
       </c>
       <c r="AX18" s="11">
         <v>60</v>
       </c>
       <c r="AY18" s="12">
         <v>47</v>
       </c>
       <c r="AZ18" s="11">
         <v>41</v>
       </c>
       <c r="BA18" s="11">
         <v>74</v>
       </c>
+      <c r="BB18" s="11">
+        <v>42</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>48</v>
       </c>
       <c r="C19" s="11">
         <v>41</v>
       </c>
       <c r="D19" s="11">
         <v>36</v>
       </c>
       <c r="E19" s="11">
         <v>55</v>
       </c>
       <c r="F19" s="11">
         <v>50</v>
       </c>
       <c r="G19" s="12">
         <v>60</v>
       </c>
       <c r="H19" s="12">
         <v>61</v>
       </c>
       <c r="I19" s="11">
@@ -6977,52 +7091,55 @@
       </c>
       <c r="AT19" s="11">
         <v>137</v>
       </c>
       <c r="AU19" s="11">
         <v>103</v>
       </c>
       <c r="AV19" s="12">
         <v>108</v>
       </c>
       <c r="AW19" s="11">
         <v>115</v>
       </c>
       <c r="AX19" s="11">
         <v>92</v>
       </c>
       <c r="AY19" s="12">
         <v>94</v>
       </c>
       <c r="AZ19" s="11">
         <v>94</v>
       </c>
       <c r="BA19" s="11">
         <v>100</v>
       </c>
+      <c r="BB19" s="11">
+        <v>61</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>64</v>
       </c>
       <c r="C20" s="11">
         <v>60</v>
       </c>
       <c r="D20" s="11">
         <v>37</v>
       </c>
       <c r="E20" s="11">
         <v>60</v>
       </c>
       <c r="F20" s="11">
         <v>58</v>
       </c>
       <c r="G20" s="12">
         <v>61</v>
       </c>
       <c r="H20" s="12">
         <v>63</v>
       </c>
       <c r="I20" s="11">
@@ -7138,52 +7255,55 @@
       </c>
       <c r="AT20" s="11">
         <v>111</v>
       </c>
       <c r="AU20" s="11">
         <v>134</v>
       </c>
       <c r="AV20" s="12">
         <v>121</v>
       </c>
       <c r="AW20" s="11">
         <v>119</v>
       </c>
       <c r="AX20" s="11">
         <v>102</v>
       </c>
       <c r="AY20" s="12">
         <v>85</v>
       </c>
       <c r="AZ20" s="11">
         <v>130</v>
       </c>
       <c r="BA20" s="11">
         <v>97</v>
       </c>
+      <c r="BB20" s="11">
+        <v>81</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>189</v>
       </c>
       <c r="C21" s="11">
         <v>220</v>
       </c>
       <c r="D21" s="11">
         <v>166</v>
       </c>
       <c r="E21" s="11">
         <v>249</v>
       </c>
       <c r="F21" s="11">
         <v>234</v>
       </c>
       <c r="G21" s="12">
         <v>261</v>
       </c>
       <c r="H21" s="12">
         <v>207</v>
       </c>
       <c r="I21" s="11">
@@ -7299,52 +7419,55 @@
       </c>
       <c r="AT21" s="11">
         <v>494</v>
       </c>
       <c r="AU21" s="11">
         <v>378</v>
       </c>
       <c r="AV21" s="12">
         <v>383</v>
       </c>
       <c r="AW21" s="11">
         <v>369</v>
       </c>
       <c r="AX21" s="11">
         <v>360</v>
       </c>
       <c r="AY21" s="12">
         <v>394</v>
       </c>
       <c r="AZ21" s="11">
         <v>393</v>
       </c>
       <c r="BA21" s="11">
         <v>361</v>
       </c>
+      <c r="BB21" s="11">
+        <v>284</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>56</v>
       </c>
       <c r="C22" s="11">
         <v>83</v>
       </c>
       <c r="D22" s="11">
         <v>63</v>
       </c>
       <c r="E22" s="11">
         <v>87</v>
       </c>
       <c r="F22" s="11">
         <v>75</v>
       </c>
       <c r="G22" s="12">
         <v>86</v>
       </c>
       <c r="H22" s="12">
         <v>98</v>
       </c>
       <c r="I22" s="11">
@@ -7460,52 +7583,55 @@
       </c>
       <c r="AT22" s="11">
         <v>168</v>
       </c>
       <c r="AU22" s="11">
         <v>138</v>
       </c>
       <c r="AV22" s="12">
         <v>129</v>
       </c>
       <c r="AW22" s="11">
         <v>105</v>
       </c>
       <c r="AX22" s="11">
         <v>128</v>
       </c>
       <c r="AY22" s="12">
         <v>92</v>
       </c>
       <c r="AZ22" s="11">
         <v>97</v>
       </c>
       <c r="BA22" s="11">
         <v>99</v>
       </c>
+      <c r="BB22" s="11">
+        <v>70</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>27</v>
       </c>
       <c r="C23" s="11">
         <v>32</v>
       </c>
       <c r="D23" s="11">
         <v>19</v>
       </c>
       <c r="E23" s="11">
         <v>31</v>
       </c>
       <c r="F23" s="11">
         <v>16</v>
       </c>
       <c r="G23" s="12">
         <v>45</v>
       </c>
       <c r="H23" s="12">
         <v>45</v>
       </c>
       <c r="I23" s="11">
@@ -7621,52 +7747,55 @@
       </c>
       <c r="AT23" s="11">
         <v>51</v>
       </c>
       <c r="AU23" s="11">
         <v>59</v>
       </c>
       <c r="AV23" s="12">
         <v>43</v>
       </c>
       <c r="AW23" s="11">
         <v>60</v>
       </c>
       <c r="AX23" s="11">
         <v>40</v>
       </c>
       <c r="AY23" s="12">
         <v>44</v>
       </c>
       <c r="AZ23" s="11">
         <v>43</v>
       </c>
       <c r="BA23" s="11">
         <v>39</v>
       </c>
+      <c r="BB23" s="11">
+        <v>24</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>63</v>
       </c>
       <c r="C24" s="11">
         <v>49</v>
       </c>
       <c r="D24" s="11">
         <v>43</v>
       </c>
       <c r="E24" s="11">
         <v>56</v>
       </c>
       <c r="F24" s="11">
         <v>40</v>
       </c>
       <c r="G24" s="11">
         <v>67</v>
       </c>
       <c r="H24" s="12">
         <v>72</v>
       </c>
       <c r="I24" s="11">
@@ -7782,52 +7911,55 @@
       </c>
       <c r="AT24" s="11">
         <v>87</v>
       </c>
       <c r="AU24" s="11">
         <v>82</v>
       </c>
       <c r="AV24" s="12">
         <v>62</v>
       </c>
       <c r="AW24" s="11">
         <v>57</v>
       </c>
       <c r="AX24" s="11">
         <v>97</v>
       </c>
       <c r="AY24" s="12">
         <v>64</v>
       </c>
       <c r="AZ24" s="11">
         <v>77</v>
       </c>
       <c r="BA24" s="11">
         <v>79</v>
       </c>
+      <c r="BB24" s="11">
+        <v>46</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>59</v>
       </c>
       <c r="C25" s="11">
         <v>68</v>
       </c>
       <c r="D25" s="11">
         <v>56</v>
       </c>
       <c r="E25" s="11">
         <v>61</v>
       </c>
       <c r="F25" s="11">
         <v>164</v>
       </c>
       <c r="G25" s="11">
         <v>66</v>
       </c>
       <c r="H25" s="12">
         <v>84</v>
       </c>
       <c r="I25" s="11">
@@ -7943,52 +8075,55 @@
       </c>
       <c r="AT25" s="11">
         <v>114</v>
       </c>
       <c r="AU25" s="11">
         <v>100</v>
       </c>
       <c r="AV25" s="12">
         <v>93</v>
       </c>
       <c r="AW25" s="11">
         <v>73</v>
       </c>
       <c r="AX25" s="11">
         <v>125</v>
       </c>
       <c r="AY25" s="12">
         <v>88</v>
       </c>
       <c r="AZ25" s="11">
         <v>72</v>
       </c>
       <c r="BA25" s="11">
         <v>102</v>
       </c>
+      <c r="BB25" s="11">
+        <v>93</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>33</v>
       </c>
       <c r="C26" s="11">
         <v>35</v>
       </c>
       <c r="D26" s="11">
         <v>34</v>
       </c>
       <c r="E26" s="11">
         <v>55</v>
       </c>
       <c r="F26" s="11">
         <v>39</v>
       </c>
       <c r="G26" s="11">
         <v>47</v>
       </c>
       <c r="H26" s="12">
         <v>39</v>
       </c>
       <c r="I26" s="11">
@@ -8104,52 +8239,55 @@
       </c>
       <c r="AT26" s="11">
         <v>75</v>
       </c>
       <c r="AU26" s="11">
         <v>74</v>
       </c>
       <c r="AV26" s="12">
         <v>64</v>
       </c>
       <c r="AW26" s="11">
         <v>53</v>
       </c>
       <c r="AX26" s="11">
         <v>67</v>
       </c>
       <c r="AY26" s="12">
         <v>46</v>
       </c>
       <c r="AZ26" s="11">
         <v>58</v>
       </c>
       <c r="BA26" s="11">
         <v>64</v>
       </c>
+      <c r="BB26" s="11">
+        <v>63</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>60</v>
       </c>
       <c r="C27" s="15">
         <v>62</v>
       </c>
       <c r="D27" s="15">
         <v>39</v>
       </c>
       <c r="E27" s="15">
         <v>66</v>
       </c>
       <c r="F27" s="15">
         <v>65</v>
       </c>
       <c r="G27" s="15">
         <v>83</v>
       </c>
       <c r="H27" s="15">
         <v>45</v>
       </c>
       <c r="I27" s="15">
@@ -8265,98 +8403,101 @@
       </c>
       <c r="AT27" s="15">
         <v>123</v>
       </c>
       <c r="AU27" s="15">
         <v>82</v>
       </c>
       <c r="AV27" s="15">
         <v>75</v>
       </c>
       <c r="AW27" s="15">
         <v>63</v>
       </c>
       <c r="AX27" s="15">
         <v>70</v>
       </c>
       <c r="AY27" s="15">
         <v>87</v>
       </c>
       <c r="AZ27" s="15">
         <v>85</v>
       </c>
       <c r="BA27" s="15">
         <v>103</v>
       </c>
+      <c r="BB27" s="15">
+        <v>102</v>
+      </c>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="BA5" sqref="BA5"/>
-      <selection pane="topRight" activeCell="AN8" sqref="AN8"/>
+      <selection activeCell="AR25" sqref="AR25"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
@@ -8367,65 +8508,66 @@
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
       <c r="AH2" s="30"/>
       <c r="AI2" s="30"/>
       <c r="AJ2" s="30"/>
       <c r="AK2" s="30"/>
       <c r="AL2" s="30"/>
       <c r="AM2" s="30"/>
       <c r="AN2" s="30"/>
       <c r="AO2" s="30"/>
       <c r="AP2" s="30"/>
       <c r="AQ2" s="30"/>
       <c r="AR2" s="30"/>
       <c r="AS2" s="30"/>
       <c r="AT2" s="30"/>
       <c r="AU2" s="30"/>
       <c r="AV2" s="30"/>
       <c r="AW2" s="30"/>
       <c r="AX2" s="30"/>
       <c r="AY2" s="30"/>
       <c r="AZ2" s="30"/>
       <c r="BA2" s="30"/>
+      <c r="BB2" s="30"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="21" t="s">
+      <c r="BB3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="29">
         <v>2022</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29">
         <v>2023</v>
       </c>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
@@ -8445,52 +8587,53 @@
       <c r="AG4" s="25"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="25"/>
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AL4" s="25">
         <v>2025</v>
       </c>
       <c r="AM4" s="25"/>
       <c r="AN4" s="25"/>
       <c r="AO4" s="25"/>
       <c r="AP4" s="25"/>
       <c r="AQ4" s="25"/>
       <c r="AR4" s="25"/>
       <c r="AS4" s="25"/>
       <c r="AT4" s="25"/>
       <c r="AU4" s="25"/>
       <c r="AV4" s="25"/>
       <c r="AW4" s="26"/>
       <c r="AX4" s="25">
         <v>2026</v>
       </c>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="25"/>
       <c r="BA4" s="25"/>
+      <c r="BB4" s="25"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
@@ -8604,52 +8747,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>3</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
       <c r="Q6" s="31"/>
       <c r="R6" s="31"/>
       <c r="S6" s="31"/>
       <c r="T6" s="31"/>
       <c r="U6" s="31"/>
       <c r="V6" s="31"/>
       <c r="W6" s="31"/>
       <c r="X6" s="31"/>
@@ -8660,52 +8806,53 @@
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
       <c r="AM6" s="31"/>
       <c r="AN6" s="31"/>
       <c r="AO6" s="31"/>
       <c r="AP6" s="31"/>
       <c r="AQ6" s="31"/>
       <c r="AR6" s="31"/>
       <c r="AS6" s="31"/>
       <c r="AT6" s="31"/>
       <c r="AU6" s="31"/>
       <c r="AV6" s="31"/>
       <c r="AW6" s="31"/>
       <c r="AX6" s="31"/>
       <c r="AY6" s="31"/>
       <c r="AZ6" s="31"/>
       <c r="BA6" s="31"/>
+      <c r="BB6" s="31"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>0</v>
       </c>
       <c r="C7" s="11">
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <v>0</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>0</v>
       </c>
       <c r="H7" s="12">
         <v>0</v>
       </c>
       <c r="I7" s="11">
@@ -8821,52 +8968,55 @@
       </c>
       <c r="AT7" s="11">
         <v>0</v>
       </c>
       <c r="AU7" s="11">
         <v>0</v>
       </c>
       <c r="AV7" s="12">
         <v>0</v>
       </c>
       <c r="AW7" s="11">
         <v>0</v>
       </c>
       <c r="AX7" s="11">
         <v>0</v>
       </c>
       <c r="AY7" s="24">
         <v>0</v>
       </c>
       <c r="AZ7" s="11">
         <v>0</v>
       </c>
       <c r="BA7" s="11">
         <v>0</v>
       </c>
+      <c r="BB7" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>313</v>
       </c>
       <c r="C8" s="11">
         <v>301</v>
       </c>
       <c r="D8" s="11">
         <v>199</v>
       </c>
       <c r="E8" s="11">
         <v>279</v>
       </c>
       <c r="F8" s="11">
         <v>141</v>
       </c>
       <c r="G8" s="12">
         <v>334</v>
       </c>
       <c r="H8" s="12">
         <v>303</v>
       </c>
       <c r="I8" s="11">
@@ -8982,52 +9132,55 @@
       </c>
       <c r="AT8" s="11">
         <v>423</v>
       </c>
       <c r="AU8" s="11">
         <v>380</v>
       </c>
       <c r="AV8" s="12">
         <v>354</v>
       </c>
       <c r="AW8" s="11">
         <v>390</v>
       </c>
       <c r="AX8" s="11">
         <v>380</v>
       </c>
       <c r="AY8" s="12">
         <v>290</v>
       </c>
       <c r="AZ8" s="11">
         <v>237</v>
       </c>
       <c r="BA8" s="11">
         <v>202</v>
       </c>
+      <c r="BB8" s="11">
+        <v>179</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>-17</v>
       </c>
       <c r="C9" s="11">
         <v>-18</v>
       </c>
       <c r="D9" s="11">
         <v>3</v>
       </c>
       <c r="E9" s="11">
         <v>10</v>
       </c>
       <c r="F9" s="11">
         <v>-16</v>
       </c>
       <c r="G9" s="12">
         <v>-4</v>
       </c>
       <c r="H9" s="12">
         <v>0</v>
       </c>
       <c r="I9" s="11">
@@ -9143,52 +9296,55 @@
       </c>
       <c r="AT9" s="11">
         <v>20</v>
       </c>
       <c r="AU9" s="11">
         <v>-11</v>
       </c>
       <c r="AV9" s="12">
         <v>-19</v>
       </c>
       <c r="AW9" s="11">
         <v>9</v>
       </c>
       <c r="AX9" s="11">
         <v>-16</v>
       </c>
       <c r="AY9" s="12">
         <v>-5</v>
       </c>
       <c r="AZ9" s="11">
         <v>-27</v>
       </c>
       <c r="BA9" s="11">
         <v>-20</v>
       </c>
+      <c r="BB9" s="11">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>4</v>
       </c>
       <c r="C10" s="11">
         <v>-5</v>
       </c>
       <c r="D10" s="11">
         <v>-7</v>
       </c>
       <c r="E10" s="11">
         <v>1</v>
       </c>
       <c r="F10" s="11">
         <v>-24</v>
       </c>
       <c r="G10" s="12">
         <v>-13</v>
       </c>
       <c r="H10" s="12">
         <v>17</v>
       </c>
       <c r="I10" s="11">
@@ -9304,52 +9460,55 @@
       </c>
       <c r="AT10" s="11">
         <v>-2</v>
       </c>
       <c r="AU10" s="11">
         <v>-3</v>
       </c>
       <c r="AV10" s="12">
         <v>11</v>
       </c>
       <c r="AW10" s="11">
         <v>9</v>
       </c>
       <c r="AX10" s="11">
         <v>-4</v>
       </c>
       <c r="AY10" s="12">
         <v>-6</v>
       </c>
       <c r="AZ10" s="11">
         <v>25</v>
       </c>
       <c r="BA10" s="11">
         <v>28</v>
       </c>
+      <c r="BB10" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>35</v>
       </c>
       <c r="C11" s="11">
         <v>20</v>
       </c>
       <c r="D11" s="11">
         <v>29</v>
       </c>
       <c r="E11" s="11">
         <v>-3</v>
       </c>
       <c r="F11" s="11">
         <v>365</v>
       </c>
       <c r="G11" s="12">
         <v>-21</v>
       </c>
       <c r="H11" s="12">
         <v>-22</v>
       </c>
       <c r="I11" s="11">
@@ -9465,52 +9624,55 @@
       </c>
       <c r="AT11" s="11">
         <v>1</v>
       </c>
       <c r="AU11" s="11">
         <v>31</v>
       </c>
       <c r="AV11" s="12">
         <v>20</v>
       </c>
       <c r="AW11" s="11">
         <v>-14</v>
       </c>
       <c r="AX11" s="11">
         <v>44</v>
       </c>
       <c r="AY11" s="12">
         <v>35</v>
       </c>
       <c r="AZ11" s="11">
         <v>13</v>
       </c>
       <c r="BA11" s="11">
         <v>21</v>
       </c>
+      <c r="BB11" s="11">
+        <v>35</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>-9</v>
       </c>
       <c r="C12" s="11">
         <v>-13</v>
       </c>
       <c r="D12" s="11">
         <v>-8</v>
       </c>
       <c r="E12" s="11">
         <v>-8</v>
       </c>
       <c r="F12" s="11">
         <v>-7</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="12">
         <v>-13</v>
       </c>
       <c r="I12" s="11">
@@ -9626,52 +9788,55 @@
       </c>
       <c r="AT12" s="11">
         <v>-14</v>
       </c>
       <c r="AU12" s="11">
         <v>-26</v>
       </c>
       <c r="AV12" s="12">
         <v>-24</v>
       </c>
       <c r="AW12" s="11">
         <v>-24</v>
       </c>
       <c r="AX12" s="11">
         <v>-23</v>
       </c>
       <c r="AY12" s="12">
         <v>-3</v>
       </c>
       <c r="AZ12" s="11">
         <v>-21</v>
       </c>
       <c r="BA12" s="11">
         <v>-26</v>
       </c>
+      <c r="BB12" s="11">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>-11</v>
       </c>
       <c r="C13" s="11">
         <v>-9</v>
       </c>
       <c r="D13" s="11">
         <v>-12</v>
       </c>
       <c r="E13" s="11">
         <v>-14</v>
       </c>
       <c r="F13" s="11">
         <v>-9</v>
       </c>
       <c r="G13" s="12">
         <v>-18</v>
       </c>
       <c r="H13" s="12">
         <v>-10</v>
       </c>
       <c r="I13" s="11">
@@ -9787,52 +9952,55 @@
       </c>
       <c r="AT13" s="11">
         <v>-22</v>
       </c>
       <c r="AU13" s="11">
         <v>-2</v>
       </c>
       <c r="AV13" s="12">
         <v>-15</v>
       </c>
       <c r="AW13" s="11">
         <v>-38</v>
       </c>
       <c r="AX13" s="11">
         <v>2</v>
       </c>
       <c r="AY13" s="12">
         <v>-33</v>
       </c>
       <c r="AZ13" s="11">
         <v>1</v>
       </c>
       <c r="BA13" s="11">
         <v>-7</v>
       </c>
+      <c r="BB13" s="11">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>-14</v>
       </c>
       <c r="C14" s="11">
         <v>-46</v>
       </c>
       <c r="D14" s="11">
         <v>-21</v>
       </c>
       <c r="E14" s="11">
         <v>-33</v>
       </c>
       <c r="F14" s="11">
         <v>-43</v>
       </c>
       <c r="G14" s="12">
         <v>-25</v>
       </c>
       <c r="H14" s="12">
         <v>-14</v>
       </c>
       <c r="I14" s="11">
@@ -9948,52 +10116,55 @@
       </c>
       <c r="AT14" s="11">
         <v>-27</v>
       </c>
       <c r="AU14" s="11">
         <v>-64</v>
       </c>
       <c r="AV14" s="12">
         <v>-17</v>
       </c>
       <c r="AW14" s="11">
         <v>-28</v>
       </c>
       <c r="AX14" s="11">
         <v>-66</v>
       </c>
       <c r="AY14" s="12">
         <v>-37</v>
       </c>
       <c r="AZ14" s="11">
         <v>-46</v>
       </c>
       <c r="BA14" s="11">
         <v>-25</v>
       </c>
+      <c r="BB14" s="11">
+        <v>-47</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>-8</v>
       </c>
       <c r="C15" s="11">
         <v>-11</v>
       </c>
       <c r="D15" s="11">
         <v>-12</v>
       </c>
       <c r="E15" s="11">
         <v>-15</v>
       </c>
       <c r="F15" s="11">
         <v>-58</v>
       </c>
       <c r="G15" s="12">
         <v>-29</v>
       </c>
       <c r="H15" s="12">
         <v>-39</v>
       </c>
       <c r="I15" s="11">
@@ -10109,52 +10280,55 @@
       </c>
       <c r="AT15" s="11">
         <v>-37</v>
       </c>
       <c r="AU15" s="11">
         <v>-21</v>
       </c>
       <c r="AV15" s="12">
         <v>-19</v>
       </c>
       <c r="AW15" s="11">
         <v>-40</v>
       </c>
       <c r="AX15" s="11">
         <v>-19</v>
       </c>
       <c r="AY15" s="12">
         <v>-8</v>
       </c>
       <c r="AZ15" s="11">
         <v>-32</v>
       </c>
       <c r="BA15" s="11">
         <v>-20</v>
       </c>
+      <c r="BB15" s="11">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>-13</v>
       </c>
       <c r="C16" s="11">
         <v>-9</v>
       </c>
       <c r="D16" s="11">
         <v>-9</v>
       </c>
       <c r="E16" s="11">
         <v>-23</v>
       </c>
       <c r="F16" s="11">
         <v>-28</v>
       </c>
       <c r="G16" s="12">
         <v>-13</v>
       </c>
       <c r="H16" s="12">
         <v>-31</v>
       </c>
       <c r="I16" s="11">
@@ -10270,52 +10444,55 @@
       </c>
       <c r="AT16" s="11">
         <v>-45</v>
       </c>
       <c r="AU16" s="11">
         <v>-24</v>
       </c>
       <c r="AV16" s="12">
         <v>-11</v>
       </c>
       <c r="AW16" s="11">
         <v>-10</v>
       </c>
       <c r="AX16" s="11">
         <v>-18</v>
       </c>
       <c r="AY16" s="12">
         <v>-29</v>
       </c>
       <c r="AZ16" s="11">
         <v>-12</v>
       </c>
       <c r="BA16" s="11">
         <v>-18</v>
       </c>
+      <c r="BB16" s="11">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>-19</v>
       </c>
       <c r="C17" s="11">
         <v>-31</v>
       </c>
       <c r="D17" s="11">
         <v>-16</v>
       </c>
       <c r="E17" s="11">
         <v>-14</v>
       </c>
       <c r="F17" s="11">
         <v>-36</v>
       </c>
       <c r="G17" s="12">
         <v>-7</v>
       </c>
       <c r="H17" s="12">
         <v>-4</v>
       </c>
       <c r="I17" s="11">
@@ -10431,52 +10608,55 @@
       </c>
       <c r="AT17" s="11">
         <v>-47</v>
       </c>
       <c r="AU17" s="11">
         <v>-34</v>
       </c>
       <c r="AV17" s="12">
         <v>-20</v>
       </c>
       <c r="AW17" s="11">
         <v>-23</v>
       </c>
       <c r="AX17" s="11">
         <v>-38</v>
       </c>
       <c r="AY17" s="12">
         <v>-8</v>
       </c>
       <c r="AZ17" s="11">
         <v>-18</v>
       </c>
       <c r="BA17" s="11">
         <v>-58</v>
       </c>
+      <c r="BB17" s="11">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>-38</v>
       </c>
       <c r="C18" s="11">
         <v>-13</v>
       </c>
       <c r="D18" s="11">
         <v>-7</v>
       </c>
       <c r="E18" s="11">
         <v>-21</v>
       </c>
       <c r="F18" s="11">
         <v>-35</v>
       </c>
       <c r="G18" s="12">
         <v>-16</v>
       </c>
       <c r="H18" s="12">
         <v>-30</v>
       </c>
       <c r="I18" s="11">
@@ -10592,52 +10772,55 @@
       </c>
       <c r="AT18" s="11">
         <v>-27</v>
       </c>
       <c r="AU18" s="11">
         <v>-46</v>
       </c>
       <c r="AV18" s="12">
         <v>-29</v>
       </c>
       <c r="AW18" s="11">
         <v>-3</v>
       </c>
       <c r="AX18" s="11">
         <v>-13</v>
       </c>
       <c r="AY18" s="12">
         <v>-33</v>
       </c>
       <c r="AZ18" s="11">
         <v>-2</v>
       </c>
       <c r="BA18" s="11">
         <v>-31</v>
       </c>
+      <c r="BB18" s="11">
+        <v>-22</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>-7</v>
       </c>
       <c r="C19" s="11">
         <v>-20</v>
       </c>
       <c r="D19" s="11">
         <v>-10</v>
       </c>
       <c r="E19" s="11">
         <v>-10</v>
       </c>
       <c r="F19" s="11">
         <v>-5</v>
       </c>
       <c r="G19" s="12">
         <v>-12</v>
       </c>
       <c r="H19" s="12">
         <v>-19</v>
       </c>
       <c r="I19" s="11">
@@ -10753,52 +10936,55 @@
       </c>
       <c r="AT19" s="11">
         <v>-50</v>
       </c>
       <c r="AU19" s="11">
         <v>-34</v>
       </c>
       <c r="AV19" s="12">
         <v>-45</v>
       </c>
       <c r="AW19" s="11">
         <v>-41</v>
       </c>
       <c r="AX19" s="11">
         <v>-19</v>
       </c>
       <c r="AY19" s="12">
         <v>-24</v>
       </c>
       <c r="AZ19" s="11">
         <v>-25</v>
       </c>
       <c r="BA19" s="11">
         <v>-10</v>
       </c>
+      <c r="BB19" s="11">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>-39</v>
       </c>
       <c r="C20" s="11">
         <v>-26</v>
       </c>
       <c r="D20" s="11">
         <v>-16</v>
       </c>
       <c r="E20" s="11">
         <v>-37</v>
       </c>
       <c r="F20" s="11">
         <v>-32</v>
       </c>
       <c r="G20" s="12">
         <v>-28</v>
       </c>
       <c r="H20" s="12">
         <v>-29</v>
       </c>
       <c r="I20" s="11">
@@ -10914,52 +11100,55 @@
       </c>
       <c r="AT20" s="11">
         <v>-51</v>
       </c>
       <c r="AU20" s="11">
         <v>-19</v>
       </c>
       <c r="AV20" s="12">
         <v>-23</v>
       </c>
       <c r="AW20" s="11">
         <v>-75</v>
       </c>
       <c r="AX20" s="11">
         <v>-30</v>
       </c>
       <c r="AY20" s="12">
         <v>-46</v>
       </c>
       <c r="AZ20" s="11">
         <v>-63</v>
       </c>
       <c r="BA20" s="11">
         <v>-44</v>
       </c>
+      <c r="BB20" s="11">
+        <v>-42</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>-19</v>
       </c>
       <c r="C21" s="11">
         <v>15</v>
       </c>
       <c r="D21" s="11">
         <v>-6</v>
       </c>
       <c r="E21" s="11">
         <v>25</v>
       </c>
       <c r="F21" s="11">
         <v>-3</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12">
         <v>43</v>
       </c>
       <c r="I21" s="11">
@@ -11075,52 +11264,55 @@
       </c>
       <c r="AT21" s="11">
         <v>55</v>
       </c>
       <c r="AU21" s="11">
         <v>54</v>
       </c>
       <c r="AV21" s="12">
         <v>5</v>
       </c>
       <c r="AW21" s="11">
         <v>31</v>
       </c>
       <c r="AX21" s="11">
         <v>29</v>
       </c>
       <c r="AY21" s="12">
         <v>31</v>
       </c>
       <c r="AZ21" s="11">
         <v>79</v>
       </c>
       <c r="BA21" s="11">
         <v>146</v>
       </c>
+      <c r="BB21" s="11">
+        <v>117</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>-30</v>
       </c>
       <c r="C22" s="11">
         <v>-38</v>
       </c>
       <c r="D22" s="11">
         <v>-33</v>
       </c>
       <c r="E22" s="11">
         <v>-24</v>
       </c>
       <c r="F22" s="11">
         <v>-33</v>
       </c>
       <c r="G22" s="12">
         <v>-31</v>
       </c>
       <c r="H22" s="12">
         <v>-44</v>
       </c>
       <c r="I22" s="11">
@@ -11236,52 +11428,55 @@
       </c>
       <c r="AT22" s="11">
         <v>-35</v>
       </c>
       <c r="AU22" s="11">
         <v>-75</v>
       </c>
       <c r="AV22" s="12">
         <v>-56</v>
       </c>
       <c r="AW22" s="11">
         <v>-46</v>
       </c>
       <c r="AX22" s="11">
         <v>-64</v>
       </c>
       <c r="AY22" s="12">
         <v>-23</v>
       </c>
       <c r="AZ22" s="11">
         <v>-28</v>
       </c>
       <c r="BA22" s="11">
         <v>-31</v>
       </c>
+      <c r="BB22" s="11">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>-22</v>
       </c>
       <c r="C23" s="11">
         <v>-17</v>
       </c>
       <c r="D23" s="11">
         <v>-15</v>
       </c>
       <c r="E23" s="11">
         <v>-19</v>
       </c>
       <c r="F23" s="11">
         <v>-6</v>
       </c>
       <c r="G23" s="12">
         <v>-31</v>
       </c>
       <c r="H23" s="12">
         <v>-30</v>
       </c>
       <c r="I23" s="11">
@@ -11397,52 +11592,55 @@
       </c>
       <c r="AT23" s="11">
         <v>-38</v>
       </c>
       <c r="AU23" s="11">
         <v>-31</v>
       </c>
       <c r="AV23" s="12">
         <v>-29</v>
       </c>
       <c r="AW23" s="11">
         <v>-41</v>
       </c>
       <c r="AX23" s="11">
         <v>-15</v>
       </c>
       <c r="AY23" s="12">
         <v>-12</v>
       </c>
       <c r="AZ23" s="11">
         <v>-27</v>
       </c>
       <c r="BA23" s="11">
         <v>-21</v>
       </c>
+      <c r="BB23" s="11">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>-45</v>
       </c>
       <c r="C24" s="11">
         <v>-16</v>
       </c>
       <c r="D24" s="11">
         <v>-27</v>
       </c>
       <c r="E24" s="11">
         <v>-29</v>
       </c>
       <c r="F24" s="11">
         <v>-12</v>
       </c>
       <c r="G24" s="11">
         <v>-45</v>
       </c>
       <c r="H24" s="12">
         <v>-44</v>
       </c>
       <c r="I24" s="11">
@@ -11558,52 +11756,55 @@
       </c>
       <c r="AT24" s="11">
         <v>-33</v>
       </c>
       <c r="AU24" s="11">
         <v>-24</v>
       </c>
       <c r="AV24" s="12">
         <v>-12</v>
       </c>
       <c r="AW24" s="11">
         <v>-16</v>
       </c>
       <c r="AX24" s="11">
         <v>-57</v>
       </c>
       <c r="AY24" s="12">
         <v>-27</v>
       </c>
       <c r="AZ24" s="11">
         <v>-16</v>
       </c>
       <c r="BA24" s="11">
         <v>-33</v>
       </c>
+      <c r="BB24" s="11">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>-20</v>
       </c>
       <c r="C25" s="11">
         <v>-32</v>
       </c>
       <c r="D25" s="11">
         <v>-8</v>
       </c>
       <c r="E25" s="11">
         <v>-17</v>
       </c>
       <c r="F25" s="11">
         <v>-126</v>
       </c>
       <c r="G25" s="11">
         <v>-19</v>
       </c>
       <c r="H25" s="12">
         <v>-18</v>
       </c>
       <c r="I25" s="11">
@@ -11719,52 +11920,55 @@
       </c>
       <c r="AT25" s="11">
         <v>-3</v>
       </c>
       <c r="AU25" s="11">
         <v>-22</v>
       </c>
       <c r="AV25" s="12">
         <v>-17</v>
       </c>
       <c r="AW25" s="11">
         <v>-9</v>
       </c>
       <c r="AX25" s="11">
         <v>-49</v>
       </c>
       <c r="AY25" s="12">
         <v>-10</v>
       </c>
       <c r="AZ25" s="11">
         <v>-24</v>
       </c>
       <c r="BA25" s="11">
         <v>-37</v>
       </c>
+      <c r="BB25" s="11">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>-11</v>
       </c>
       <c r="C26" s="11">
         <v>-4</v>
       </c>
       <c r="D26" s="11">
         <v>-19</v>
       </c>
       <c r="E26" s="11">
         <v>-23</v>
       </c>
       <c r="F26" s="11">
         <v>-8</v>
       </c>
       <c r="G26" s="11">
         <v>-16</v>
       </c>
       <c r="H26" s="12">
         <v>-16</v>
       </c>
       <c r="I26" s="11">
@@ -11880,52 +12084,55 @@
       </c>
       <c r="AT26" s="11">
         <v>-49</v>
       </c>
       <c r="AU26" s="11">
         <v>-15</v>
       </c>
       <c r="AV26" s="12">
         <v>-35</v>
       </c>
       <c r="AW26" s="11">
         <v>-23</v>
       </c>
       <c r="AX26" s="11">
         <v>-12</v>
       </c>
       <c r="AY26" s="12">
         <v>-22</v>
       </c>
       <c r="AZ26" s="11">
         <v>-17</v>
       </c>
       <c r="BA26" s="11">
         <v>2</v>
       </c>
+      <c r="BB26" s="11">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>-30</v>
       </c>
       <c r="C27" s="15">
         <v>-28</v>
       </c>
       <c r="D27" s="15">
         <v>-5</v>
       </c>
       <c r="E27" s="15">
         <v>-25</v>
       </c>
       <c r="F27" s="15">
         <v>-25</v>
       </c>
       <c r="G27" s="15">
         <v>-7</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
@@ -12041,59 +12248,62 @@
       </c>
       <c r="AT27" s="15">
         <v>-19</v>
       </c>
       <c r="AU27" s="15">
         <v>-14</v>
       </c>
       <c r="AV27" s="15">
         <v>-19</v>
       </c>
       <c r="AW27" s="15">
         <v>-8</v>
       </c>
       <c r="AX27" s="15">
         <v>-12</v>
       </c>
       <c r="AY27" s="15">
         <v>-30</v>
       </c>
       <c r="AZ27" s="15">
         <v>3</v>
       </c>
       <c r="BA27" s="15">
         <v>-18</v>
       </c>
+      <c r="BB27" s="15">
+        <v>-33</v>
+      </c>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>