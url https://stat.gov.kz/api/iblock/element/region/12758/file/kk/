--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="4575" windowWidth="20100" windowHeight="7725"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Өңірлік көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -391,73 +391,73 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -737,213 +737,215 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="AT35" sqref="AT35"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="AL21" sqref="AL21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="30"/>
-[...50 lines deleted...]
-      <c r="BB2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="21" t="s">
+      <c r="BC3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="29">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30">
         <v>2022</v>
       </c>
-      <c r="C4" s="29"/>
-[...10 lines deleted...]
-      <c r="N4" s="29">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2023</v>
       </c>
-      <c r="O4" s="29"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="26">
         <v>2024</v>
       </c>
-      <c r="AA4" s="25"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="26">
         <v>2025</v>
       </c>
-      <c r="AM4" s="25"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="26">
         <v>2026</v>
       </c>
-      <c r="AY4" s="25"/>
-[...2 lines deleted...]
-      <c r="BB4" s="25"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
+      <c r="BC4" s="26"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="28"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1059,109 +1061,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="31" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="31"/>
-[...50 lines deleted...]
-      <c r="BB6" s="31"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
+      <c r="BC6" s="32"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>1305</v>
       </c>
       <c r="C7" s="11">
         <v>1442</v>
       </c>
       <c r="D7" s="11">
         <v>1134</v>
       </c>
       <c r="E7" s="11">
         <v>1540</v>
       </c>
       <c r="F7" s="11">
         <v>1743</v>
       </c>
       <c r="G7" s="12">
         <v>1728</v>
       </c>
       <c r="H7" s="12">
         <v>1634</v>
       </c>
       <c r="I7" s="11">
@@ -1277,55 +1283,58 @@
       </c>
       <c r="AT7" s="11">
         <v>3154</v>
       </c>
       <c r="AU7" s="11">
         <v>2675</v>
       </c>
       <c r="AV7" s="12">
         <v>2444</v>
       </c>
       <c r="AW7" s="11">
         <v>2280</v>
       </c>
       <c r="AX7" s="11">
         <v>2634</v>
       </c>
       <c r="AY7" s="24">
         <v>2458</v>
       </c>
       <c r="AZ7" s="11">
         <v>2563</v>
       </c>
       <c r="BA7" s="11">
         <v>2565</v>
       </c>
-      <c r="BB7" s="32">
+      <c r="BB7" s="25">
         <v>1960</v>
       </c>
+      <c r="BC7" s="11">
+        <v>2817</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>503</v>
       </c>
       <c r="C8" s="11">
         <v>526</v>
       </c>
       <c r="D8" s="11">
         <v>380</v>
       </c>
       <c r="E8" s="11">
         <v>522</v>
       </c>
       <c r="F8" s="11">
         <v>408</v>
       </c>
       <c r="G8" s="12">
         <v>584</v>
       </c>
       <c r="H8" s="12">
         <v>555</v>
       </c>
       <c r="I8" s="11">
@@ -1444,52 +1453,55 @@
       </c>
       <c r="AU8" s="11">
         <v>901</v>
       </c>
       <c r="AV8" s="12">
         <v>807</v>
       </c>
       <c r="AW8" s="11">
         <v>817</v>
       </c>
       <c r="AX8" s="11">
         <v>896</v>
       </c>
       <c r="AY8" s="12">
         <v>805</v>
       </c>
       <c r="AZ8" s="11">
         <v>846</v>
       </c>
       <c r="BA8" s="11">
         <v>766</v>
       </c>
       <c r="BB8" s="11">
         <v>620</v>
       </c>
+      <c r="BC8" s="11">
+        <v>991</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>45</v>
       </c>
       <c r="C9" s="11">
         <v>53</v>
       </c>
       <c r="D9" s="11">
         <v>54</v>
       </c>
       <c r="E9" s="11">
         <v>76</v>
       </c>
       <c r="F9" s="11">
         <v>160</v>
       </c>
       <c r="G9" s="12">
         <v>83</v>
       </c>
       <c r="H9" s="12">
         <v>91</v>
       </c>
       <c r="I9" s="11">
@@ -1608,52 +1620,55 @@
       </c>
       <c r="AU9" s="11">
         <v>96</v>
       </c>
       <c r="AV9" s="12">
         <v>84</v>
       </c>
       <c r="AW9" s="11">
         <v>121</v>
       </c>
       <c r="AX9" s="11">
         <v>122</v>
       </c>
       <c r="AY9" s="12">
         <v>92</v>
       </c>
       <c r="AZ9" s="11">
         <v>100</v>
       </c>
       <c r="BA9" s="11">
         <v>119</v>
       </c>
       <c r="BB9" s="11">
         <v>54</v>
       </c>
+      <c r="BC9" s="11">
+        <v>127</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>45</v>
       </c>
       <c r="C10" s="11">
         <v>49</v>
       </c>
       <c r="D10" s="11">
         <v>46</v>
       </c>
       <c r="E10" s="11">
         <v>46</v>
       </c>
       <c r="F10" s="11">
         <v>43</v>
       </c>
       <c r="G10" s="12">
         <v>48</v>
       </c>
       <c r="H10" s="12">
         <v>67</v>
       </c>
       <c r="I10" s="11">
@@ -1772,52 +1787,55 @@
       </c>
       <c r="AU10" s="11">
         <v>75</v>
       </c>
       <c r="AV10" s="12">
         <v>73</v>
       </c>
       <c r="AW10" s="11">
         <v>67</v>
       </c>
       <c r="AX10" s="11">
         <v>69</v>
       </c>
       <c r="AY10" s="12">
         <v>58</v>
       </c>
       <c r="AZ10" s="11">
         <v>75</v>
       </c>
       <c r="BA10" s="11">
         <v>98</v>
       </c>
       <c r="BB10" s="11">
         <v>63</v>
       </c>
+      <c r="BC10" s="11">
+        <v>83</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>136</v>
       </c>
       <c r="C11" s="11">
         <v>145</v>
       </c>
       <c r="D11" s="11">
         <v>137</v>
       </c>
       <c r="E11" s="11">
         <v>134</v>
       </c>
       <c r="F11" s="11">
         <v>473</v>
       </c>
       <c r="G11" s="12">
         <v>157</v>
       </c>
       <c r="H11" s="12">
         <v>142</v>
       </c>
       <c r="I11" s="11">
@@ -1936,52 +1954,55 @@
       </c>
       <c r="AU11" s="11">
         <v>234</v>
       </c>
       <c r="AV11" s="12">
         <v>233</v>
       </c>
       <c r="AW11" s="11">
         <v>156</v>
       </c>
       <c r="AX11" s="11">
         <v>242</v>
       </c>
       <c r="AY11" s="12">
         <v>249</v>
       </c>
       <c r="AZ11" s="11">
         <v>224</v>
       </c>
       <c r="BA11" s="11">
         <v>237</v>
       </c>
       <c r="BB11" s="11">
         <v>211</v>
       </c>
+      <c r="BC11" s="11">
+        <v>247</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>19</v>
       </c>
       <c r="C12" s="11">
         <v>30</v>
       </c>
       <c r="D12" s="11">
         <v>23</v>
       </c>
       <c r="E12" s="11">
         <v>19</v>
       </c>
       <c r="F12" s="11">
         <v>29</v>
       </c>
       <c r="G12" s="12">
         <v>63</v>
       </c>
       <c r="H12" s="12">
         <v>25</v>
       </c>
       <c r="I12" s="11">
@@ -2100,52 +2121,55 @@
       </c>
       <c r="AU12" s="11">
         <v>68</v>
       </c>
       <c r="AV12" s="12">
         <v>43</v>
       </c>
       <c r="AW12" s="11">
         <v>44</v>
       </c>
       <c r="AX12" s="11">
         <v>69</v>
       </c>
       <c r="AY12" s="12">
         <v>62</v>
       </c>
       <c r="AZ12" s="11">
         <v>63</v>
       </c>
       <c r="BA12" s="11">
         <v>56</v>
       </c>
       <c r="BB12" s="11">
         <v>50</v>
       </c>
+      <c r="BC12" s="11">
+        <v>69</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>10</v>
       </c>
       <c r="C13" s="11">
         <v>12</v>
       </c>
       <c r="D13" s="11">
         <v>18</v>
       </c>
       <c r="E13" s="11">
         <v>18</v>
       </c>
       <c r="F13" s="11">
         <v>16</v>
       </c>
       <c r="G13" s="12">
         <v>17</v>
       </c>
       <c r="H13" s="12">
         <v>15</v>
       </c>
       <c r="I13" s="11">
@@ -2264,52 +2288,55 @@
       </c>
       <c r="AU13" s="11">
         <v>25</v>
       </c>
       <c r="AV13" s="12">
         <v>28</v>
       </c>
       <c r="AW13" s="11">
         <v>15</v>
       </c>
       <c r="AX13" s="11">
         <v>42</v>
       </c>
       <c r="AY13" s="12">
         <v>39</v>
       </c>
       <c r="AZ13" s="11">
         <v>34</v>
       </c>
       <c r="BA13" s="11">
         <v>29</v>
       </c>
       <c r="BB13" s="11">
         <v>7</v>
       </c>
+      <c r="BC13" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>65</v>
       </c>
       <c r="C14" s="11">
         <v>50</v>
       </c>
       <c r="D14" s="11">
         <v>49</v>
       </c>
       <c r="E14" s="11">
         <v>57</v>
       </c>
       <c r="F14" s="11">
         <v>39</v>
       </c>
       <c r="G14" s="12">
         <v>69</v>
       </c>
       <c r="H14" s="12">
         <v>92</v>
       </c>
       <c r="I14" s="11">
@@ -2428,52 +2455,55 @@
       </c>
       <c r="AU14" s="11">
         <v>105</v>
       </c>
       <c r="AV14" s="12">
         <v>150</v>
       </c>
       <c r="AW14" s="11">
         <v>124</v>
       </c>
       <c r="AX14" s="11">
         <v>131</v>
       </c>
       <c r="AY14" s="12">
         <v>137</v>
       </c>
       <c r="AZ14" s="11">
         <v>111</v>
       </c>
       <c r="BA14" s="11">
         <v>93</v>
       </c>
       <c r="BB14" s="11">
         <v>83</v>
       </c>
+      <c r="BC14" s="11">
+        <v>88</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>18</v>
       </c>
       <c r="C15" s="11">
         <v>27</v>
       </c>
       <c r="D15" s="11">
         <v>18</v>
       </c>
       <c r="E15" s="11">
         <v>22</v>
       </c>
       <c r="F15" s="11">
         <v>20</v>
       </c>
       <c r="G15" s="12">
         <v>24</v>
       </c>
       <c r="H15" s="12">
         <v>25</v>
       </c>
       <c r="I15" s="11">
@@ -2592,52 +2622,55 @@
       </c>
       <c r="AU15" s="11">
         <v>50</v>
       </c>
       <c r="AV15" s="12">
         <v>41</v>
       </c>
       <c r="AW15" s="11">
         <v>34</v>
       </c>
       <c r="AX15" s="11">
         <v>45</v>
       </c>
       <c r="AY15" s="12">
         <v>59</v>
       </c>
       <c r="AZ15" s="11">
         <v>44</v>
       </c>
       <c r="BA15" s="11">
         <v>53</v>
       </c>
       <c r="BB15" s="11">
         <v>24</v>
       </c>
+      <c r="BC15" s="11">
+        <v>53</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>14</v>
       </c>
       <c r="C16" s="11">
         <v>9</v>
       </c>
       <c r="D16" s="11">
         <v>6</v>
       </c>
       <c r="E16" s="11">
         <v>11</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>6</v>
       </c>
       <c r="H16" s="12">
         <v>11</v>
       </c>
       <c r="I16" s="11">
@@ -2756,52 +2789,55 @@
       </c>
       <c r="AU16" s="11">
         <v>22</v>
       </c>
       <c r="AV16" s="12">
         <v>27</v>
       </c>
       <c r="AW16" s="11">
         <v>15</v>
       </c>
       <c r="AX16" s="11">
         <v>24</v>
       </c>
       <c r="AY16" s="12">
         <v>24</v>
       </c>
       <c r="AZ16" s="11">
         <v>24</v>
       </c>
       <c r="BA16" s="11">
         <v>16</v>
       </c>
       <c r="BB16" s="11">
         <v>8</v>
       </c>
+      <c r="BC16" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>63</v>
       </c>
       <c r="C17" s="11">
         <v>44</v>
       </c>
       <c r="D17" s="11">
         <v>31</v>
       </c>
       <c r="E17" s="11">
         <v>56</v>
       </c>
       <c r="F17" s="11">
         <v>46</v>
       </c>
       <c r="G17" s="12">
         <v>63</v>
       </c>
       <c r="H17" s="12">
         <v>41</v>
       </c>
       <c r="I17" s="11">
@@ -2920,52 +2956,55 @@
       </c>
       <c r="AU17" s="11">
         <v>97</v>
       </c>
       <c r="AV17" s="12">
         <v>92</v>
       </c>
       <c r="AW17" s="11">
         <v>67</v>
       </c>
       <c r="AX17" s="11">
         <v>95</v>
       </c>
       <c r="AY17" s="12">
         <v>88</v>
       </c>
       <c r="AZ17" s="11">
         <v>72</v>
       </c>
       <c r="BA17" s="11">
         <v>57</v>
       </c>
       <c r="BB17" s="11">
         <v>75</v>
       </c>
+      <c r="BC17" s="11">
+        <v>75</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>11</v>
       </c>
       <c r="C18" s="11">
         <v>13</v>
       </c>
       <c r="D18" s="11">
         <v>18</v>
       </c>
       <c r="E18" s="11">
         <v>18</v>
       </c>
       <c r="F18" s="11">
         <v>11</v>
       </c>
       <c r="G18" s="12">
         <v>24</v>
       </c>
       <c r="H18" s="12">
         <v>13</v>
       </c>
       <c r="I18" s="11">
@@ -3084,52 +3123,55 @@
       </c>
       <c r="AU18" s="11">
         <v>32</v>
       </c>
       <c r="AV18" s="12">
         <v>19</v>
       </c>
       <c r="AW18" s="11">
         <v>34</v>
       </c>
       <c r="AX18" s="11">
         <v>47</v>
       </c>
       <c r="AY18" s="12">
         <v>14</v>
       </c>
       <c r="AZ18" s="11">
         <v>39</v>
       </c>
       <c r="BA18" s="11">
         <v>43</v>
       </c>
       <c r="BB18" s="11">
         <v>20</v>
       </c>
+      <c r="BC18" s="11">
+        <v>43</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>41</v>
       </c>
       <c r="C19" s="11">
         <v>21</v>
       </c>
       <c r="D19" s="11">
         <v>26</v>
       </c>
       <c r="E19" s="11">
         <v>45</v>
       </c>
       <c r="F19" s="11">
         <v>45</v>
       </c>
       <c r="G19" s="12">
         <v>48</v>
       </c>
       <c r="H19" s="12">
         <v>42</v>
       </c>
       <c r="I19" s="11">
@@ -3248,52 +3290,55 @@
       </c>
       <c r="AU19" s="11">
         <v>69</v>
       </c>
       <c r="AV19" s="12">
         <v>63</v>
       </c>
       <c r="AW19" s="11">
         <v>74</v>
       </c>
       <c r="AX19" s="11">
         <v>73</v>
       </c>
       <c r="AY19" s="12">
         <v>70</v>
       </c>
       <c r="AZ19" s="11">
         <v>69</v>
       </c>
       <c r="BA19" s="11">
         <v>90</v>
       </c>
       <c r="BB19" s="11">
         <v>42</v>
       </c>
+      <c r="BC19" s="11">
+        <v>61</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>25</v>
       </c>
       <c r="C20" s="11">
         <v>34</v>
       </c>
       <c r="D20" s="11">
         <v>21</v>
       </c>
       <c r="E20" s="11">
         <v>23</v>
       </c>
       <c r="F20" s="11">
         <v>26</v>
       </c>
       <c r="G20" s="12">
         <v>33</v>
       </c>
       <c r="H20" s="12">
         <v>34</v>
       </c>
       <c r="I20" s="11">
@@ -3412,52 +3457,55 @@
       </c>
       <c r="AU20" s="11">
         <v>115</v>
       </c>
       <c r="AV20" s="12">
         <v>98</v>
       </c>
       <c r="AW20" s="11">
         <v>44</v>
       </c>
       <c r="AX20" s="11">
         <v>72</v>
       </c>
       <c r="AY20" s="12">
         <v>39</v>
       </c>
       <c r="AZ20" s="11">
         <v>67</v>
       </c>
       <c r="BA20" s="11">
         <v>53</v>
       </c>
       <c r="BB20" s="11">
         <v>39</v>
       </c>
+      <c r="BC20" s="11">
+        <v>69</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>170</v>
       </c>
       <c r="C21" s="11">
         <v>235</v>
       </c>
       <c r="D21" s="11">
         <v>160</v>
       </c>
       <c r="E21" s="11">
         <v>274</v>
       </c>
       <c r="F21" s="11">
         <v>231</v>
       </c>
       <c r="G21" s="12">
         <v>264</v>
       </c>
       <c r="H21" s="12">
         <v>250</v>
       </c>
       <c r="I21" s="11">
@@ -3576,52 +3624,55 @@
       </c>
       <c r="AU21" s="11">
         <v>432</v>
       </c>
       <c r="AV21" s="12">
         <v>388</v>
       </c>
       <c r="AW21" s="11">
         <v>400</v>
       </c>
       <c r="AX21" s="11">
         <v>389</v>
       </c>
       <c r="AY21" s="12">
         <v>425</v>
       </c>
       <c r="AZ21" s="11">
         <v>472</v>
       </c>
       <c r="BA21" s="11">
         <v>507</v>
       </c>
       <c r="BB21" s="11">
         <v>401</v>
       </c>
+      <c r="BC21" s="11">
+        <v>541</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>26</v>
       </c>
       <c r="C22" s="11">
         <v>45</v>
       </c>
       <c r="D22" s="11">
         <v>30</v>
       </c>
       <c r="E22" s="11">
         <v>63</v>
       </c>
       <c r="F22" s="11">
         <v>42</v>
       </c>
       <c r="G22" s="12">
         <v>55</v>
       </c>
       <c r="H22" s="12">
         <v>54</v>
       </c>
       <c r="I22" s="11">
@@ -3740,52 +3791,55 @@
       </c>
       <c r="AU22" s="11">
         <v>63</v>
       </c>
       <c r="AV22" s="12">
         <v>73</v>
       </c>
       <c r="AW22" s="11">
         <v>59</v>
       </c>
       <c r="AX22" s="11">
         <v>64</v>
       </c>
       <c r="AY22" s="12">
         <v>69</v>
       </c>
       <c r="AZ22" s="11">
         <v>69</v>
       </c>
       <c r="BA22" s="11">
         <v>68</v>
       </c>
       <c r="BB22" s="11">
         <v>41</v>
       </c>
+      <c r="BC22" s="11">
+        <v>73</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>15</v>
       </c>
       <c r="D23" s="11">
         <v>4</v>
       </c>
       <c r="E23" s="11">
         <v>12</v>
       </c>
       <c r="F23" s="11">
         <v>10</v>
       </c>
       <c r="G23" s="12">
         <v>14</v>
       </c>
       <c r="H23" s="12">
         <v>15</v>
       </c>
       <c r="I23" s="11">
@@ -3904,52 +3958,55 @@
       </c>
       <c r="AU23" s="11">
         <v>28</v>
       </c>
       <c r="AV23" s="12">
         <v>14</v>
       </c>
       <c r="AW23" s="11">
         <v>19</v>
       </c>
       <c r="AX23" s="11">
         <v>25</v>
       </c>
       <c r="AY23" s="12">
         <v>32</v>
       </c>
       <c r="AZ23" s="11">
         <v>16</v>
       </c>
       <c r="BA23" s="11">
         <v>18</v>
       </c>
       <c r="BB23" s="11">
         <v>19</v>
       </c>
+      <c r="BC23" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>18</v>
       </c>
       <c r="C24" s="11">
         <v>33</v>
       </c>
       <c r="D24" s="11">
         <v>16</v>
       </c>
       <c r="E24" s="11">
         <v>27</v>
       </c>
       <c r="F24" s="11">
         <v>28</v>
       </c>
       <c r="G24" s="11">
         <v>22</v>
       </c>
       <c r="H24" s="12">
         <v>28</v>
       </c>
       <c r="I24" s="11">
@@ -4068,52 +4125,55 @@
       </c>
       <c r="AU24" s="11">
         <v>58</v>
       </c>
       <c r="AV24" s="12">
         <v>50</v>
       </c>
       <c r="AW24" s="11">
         <v>41</v>
       </c>
       <c r="AX24" s="11">
         <v>40</v>
       </c>
       <c r="AY24" s="12">
         <v>37</v>
       </c>
       <c r="AZ24" s="11">
         <v>61</v>
       </c>
       <c r="BA24" s="11">
         <v>46</v>
       </c>
       <c r="BB24" s="11">
         <v>36</v>
       </c>
+      <c r="BC24" s="11">
+        <v>38</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>39</v>
       </c>
       <c r="C25" s="11">
         <v>36</v>
       </c>
       <c r="D25" s="11">
         <v>48</v>
       </c>
       <c r="E25" s="11">
         <v>44</v>
       </c>
       <c r="F25" s="11">
         <v>38</v>
       </c>
       <c r="G25" s="11">
         <v>47</v>
       </c>
       <c r="H25" s="12">
         <v>66</v>
       </c>
       <c r="I25" s="11">
@@ -4232,52 +4292,55 @@
       </c>
       <c r="AU25" s="11">
         <v>78</v>
       </c>
       <c r="AV25" s="12">
         <v>76</v>
       </c>
       <c r="AW25" s="11">
         <v>64</v>
       </c>
       <c r="AX25" s="11">
         <v>76</v>
       </c>
       <c r="AY25" s="12">
         <v>78</v>
       </c>
       <c r="AZ25" s="11">
         <v>48</v>
       </c>
       <c r="BA25" s="11">
         <v>65</v>
       </c>
       <c r="BB25" s="11">
         <v>66</v>
       </c>
+      <c r="BC25" s="11">
+        <v>110</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>22</v>
       </c>
       <c r="C26" s="11">
         <v>31</v>
       </c>
       <c r="D26" s="11">
         <v>15</v>
       </c>
       <c r="E26" s="11">
         <v>32</v>
       </c>
       <c r="F26" s="11">
         <v>31</v>
       </c>
       <c r="G26" s="11">
         <v>31</v>
       </c>
       <c r="H26" s="12">
         <v>23</v>
       </c>
       <c r="I26" s="11">
@@ -4396,52 +4459,55 @@
       </c>
       <c r="AU26" s="11">
         <v>59</v>
       </c>
       <c r="AV26" s="12">
         <v>29</v>
       </c>
       <c r="AW26" s="11">
         <v>30</v>
       </c>
       <c r="AX26" s="11">
         <v>55</v>
       </c>
       <c r="AY26" s="12">
         <v>24</v>
       </c>
       <c r="AZ26" s="11">
         <v>41</v>
       </c>
       <c r="BA26" s="11">
         <v>66</v>
       </c>
       <c r="BB26" s="11">
         <v>32</v>
       </c>
+      <c r="BC26" s="11">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>30</v>
       </c>
       <c r="C27" s="15">
         <v>34</v>
       </c>
       <c r="D27" s="15">
         <v>34</v>
       </c>
       <c r="E27" s="15">
         <v>41</v>
       </c>
       <c r="F27" s="15">
         <v>40</v>
       </c>
       <c r="G27" s="15">
         <v>76</v>
       </c>
       <c r="H27" s="15">
         <v>45</v>
       </c>
       <c r="I27" s="15">
@@ -4560,236 +4626,241 @@
       </c>
       <c r="AU27" s="15">
         <v>68</v>
       </c>
       <c r="AV27" s="15">
         <v>56</v>
       </c>
       <c r="AW27" s="15">
         <v>55</v>
       </c>
       <c r="AX27" s="15">
         <v>58</v>
       </c>
       <c r="AY27" s="15">
         <v>57</v>
       </c>
       <c r="AZ27" s="15">
         <v>88</v>
       </c>
       <c r="BA27" s="15">
         <v>85</v>
       </c>
       <c r="BB27" s="15">
         <v>69</v>
       </c>
+      <c r="BC27" s="15">
+        <v>76</v>
+      </c>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR25" sqref="AR25"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="AU35" sqref="AU35"/>
+      <selection pane="topRight" activeCell="AN22" sqref="AN22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="30"/>
-[...50 lines deleted...]
-      <c r="BB2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="21" t="s">
+      <c r="BC3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="29">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30">
         <v>2022</v>
       </c>
-      <c r="C4" s="29"/>
-[...10 lines deleted...]
-      <c r="N4" s="29">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2023</v>
       </c>
-      <c r="O4" s="29"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="26">
         <v>2024</v>
       </c>
-      <c r="AA4" s="25"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="26">
         <v>2025</v>
       </c>
-      <c r="AM4" s="25"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="26">
         <v>2026</v>
       </c>
-      <c r="AY4" s="25"/>
-[...2 lines deleted...]
-      <c r="BB4" s="25"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
+      <c r="BC4" s="26"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="28"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4905,109 +4976,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="31" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="31"/>
-[...50 lines deleted...]
-      <c r="BB6" s="31"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
+      <c r="BC6" s="32"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>1305</v>
       </c>
       <c r="C7" s="11">
         <v>1442</v>
       </c>
       <c r="D7" s="11">
         <v>1134</v>
       </c>
       <c r="E7" s="11">
         <v>1540</v>
       </c>
       <c r="F7" s="11">
         <v>1743</v>
       </c>
       <c r="G7" s="12">
         <v>1728</v>
       </c>
       <c r="H7" s="12">
         <v>1634</v>
       </c>
       <c r="I7" s="11">
@@ -5123,55 +5198,58 @@
       </c>
       <c r="AT7" s="11">
         <v>3154</v>
       </c>
       <c r="AU7" s="11">
         <v>2675</v>
       </c>
       <c r="AV7" s="12">
         <v>2444</v>
       </c>
       <c r="AW7" s="11">
         <v>2280</v>
       </c>
       <c r="AX7" s="11">
         <v>2634</v>
       </c>
       <c r="AY7" s="24">
         <v>2458</v>
       </c>
       <c r="AZ7" s="11">
         <v>2563</v>
       </c>
       <c r="BA7" s="11">
         <v>2565</v>
       </c>
-      <c r="BB7" s="32">
+      <c r="BB7" s="25">
         <v>1960</v>
       </c>
+      <c r="BC7" s="11">
+        <v>2817</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>190</v>
       </c>
       <c r="C8" s="11">
         <v>225</v>
       </c>
       <c r="D8" s="11">
         <v>181</v>
       </c>
       <c r="E8" s="11">
         <v>243</v>
       </c>
       <c r="F8" s="11">
         <v>267</v>
       </c>
       <c r="G8" s="12">
         <v>250</v>
       </c>
       <c r="H8" s="12">
         <v>252</v>
       </c>
       <c r="I8" s="11">
@@ -5290,52 +5368,55 @@
       </c>
       <c r="AU8" s="11">
         <v>521</v>
       </c>
       <c r="AV8" s="12">
         <v>453</v>
       </c>
       <c r="AW8" s="11">
         <v>427</v>
       </c>
       <c r="AX8" s="11">
         <v>516</v>
       </c>
       <c r="AY8" s="12">
         <v>515</v>
       </c>
       <c r="AZ8" s="11">
         <v>609</v>
       </c>
       <c r="BA8" s="11">
         <v>564</v>
       </c>
       <c r="BB8" s="11">
         <v>441</v>
       </c>
+      <c r="BC8" s="11">
+        <v>537</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>62</v>
       </c>
       <c r="C9" s="11">
         <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>51</v>
       </c>
       <c r="E9" s="11">
         <v>66</v>
       </c>
       <c r="F9" s="11">
         <v>176</v>
       </c>
       <c r="G9" s="12">
         <v>87</v>
       </c>
       <c r="H9" s="12">
         <v>91</v>
       </c>
       <c r="I9" s="11">
@@ -5454,52 +5535,55 @@
       </c>
       <c r="AU9" s="11">
         <v>107</v>
       </c>
       <c r="AV9" s="12">
         <v>103</v>
       </c>
       <c r="AW9" s="11">
         <v>112</v>
       </c>
       <c r="AX9" s="11">
         <v>138</v>
       </c>
       <c r="AY9" s="12">
         <v>97</v>
       </c>
       <c r="AZ9" s="11">
         <v>127</v>
       </c>
       <c r="BA9" s="11">
         <v>139</v>
       </c>
       <c r="BB9" s="11">
         <v>78</v>
       </c>
+      <c r="BC9" s="11">
+        <v>101</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>41</v>
       </c>
       <c r="C10" s="11">
         <v>54</v>
       </c>
       <c r="D10" s="11">
         <v>53</v>
       </c>
       <c r="E10" s="11">
         <v>45</v>
       </c>
       <c r="F10" s="11">
         <v>67</v>
       </c>
       <c r="G10" s="12">
         <v>61</v>
       </c>
       <c r="H10" s="12">
         <v>50</v>
       </c>
       <c r="I10" s="11">
@@ -5618,52 +5702,55 @@
       </c>
       <c r="AU10" s="11">
         <v>78</v>
       </c>
       <c r="AV10" s="12">
         <v>62</v>
       </c>
       <c r="AW10" s="11">
         <v>58</v>
       </c>
       <c r="AX10" s="11">
         <v>73</v>
       </c>
       <c r="AY10" s="12">
         <v>64</v>
       </c>
       <c r="AZ10" s="11">
         <v>50</v>
       </c>
       <c r="BA10" s="11">
         <v>70</v>
       </c>
       <c r="BB10" s="11">
         <v>59</v>
       </c>
+      <c r="BC10" s="11">
+        <v>88</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>101</v>
       </c>
       <c r="C11" s="11">
         <v>125</v>
       </c>
       <c r="D11" s="11">
         <v>108</v>
       </c>
       <c r="E11" s="11">
         <v>137</v>
       </c>
       <c r="F11" s="11">
         <v>108</v>
       </c>
       <c r="G11" s="12">
         <v>178</v>
       </c>
       <c r="H11" s="12">
         <v>164</v>
       </c>
       <c r="I11" s="11">
@@ -5782,52 +5869,55 @@
       </c>
       <c r="AU11" s="11">
         <v>203</v>
       </c>
       <c r="AV11" s="12">
         <v>213</v>
       </c>
       <c r="AW11" s="11">
         <v>170</v>
       </c>
       <c r="AX11" s="11">
         <v>198</v>
       </c>
       <c r="AY11" s="12">
         <v>214</v>
       </c>
       <c r="AZ11" s="11">
         <v>211</v>
       </c>
       <c r="BA11" s="11">
         <v>216</v>
       </c>
       <c r="BB11" s="11">
         <v>176</v>
       </c>
+      <c r="BC11" s="11">
+        <v>223</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>28</v>
       </c>
       <c r="C12" s="11">
         <v>43</v>
       </c>
       <c r="D12" s="11">
         <v>31</v>
       </c>
       <c r="E12" s="11">
         <v>27</v>
       </c>
       <c r="F12" s="11">
         <v>36</v>
       </c>
       <c r="G12" s="12">
         <v>65</v>
       </c>
       <c r="H12" s="12">
         <v>38</v>
       </c>
       <c r="I12" s="11">
@@ -5946,52 +6036,55 @@
       </c>
       <c r="AU12" s="11">
         <v>94</v>
       </c>
       <c r="AV12" s="12">
         <v>67</v>
       </c>
       <c r="AW12" s="11">
         <v>68</v>
       </c>
       <c r="AX12" s="11">
         <v>92</v>
       </c>
       <c r="AY12" s="12">
         <v>65</v>
       </c>
       <c r="AZ12" s="11">
         <v>84</v>
       </c>
       <c r="BA12" s="11">
         <v>82</v>
       </c>
       <c r="BB12" s="11">
         <v>56</v>
       </c>
+      <c r="BC12" s="11">
+        <v>93</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>21</v>
       </c>
       <c r="C13" s="11">
         <v>21</v>
       </c>
       <c r="D13" s="11">
         <v>30</v>
       </c>
       <c r="E13" s="11">
         <v>32</v>
       </c>
       <c r="F13" s="11">
         <v>25</v>
       </c>
       <c r="G13" s="12">
         <v>35</v>
       </c>
       <c r="H13" s="12">
         <v>25</v>
       </c>
       <c r="I13" s="11">
@@ -6110,52 +6203,55 @@
       </c>
       <c r="AU13" s="11">
         <v>27</v>
       </c>
       <c r="AV13" s="12">
         <v>43</v>
       </c>
       <c r="AW13" s="11">
         <v>53</v>
       </c>
       <c r="AX13" s="11">
         <v>40</v>
       </c>
       <c r="AY13" s="12">
         <v>72</v>
       </c>
       <c r="AZ13" s="11">
         <v>33</v>
       </c>
       <c r="BA13" s="11">
         <v>36</v>
       </c>
       <c r="BB13" s="11">
         <v>19</v>
       </c>
+      <c r="BC13" s="11">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>79</v>
       </c>
       <c r="C14" s="11">
         <v>96</v>
       </c>
       <c r="D14" s="11">
         <v>70</v>
       </c>
       <c r="E14" s="11">
         <v>90</v>
       </c>
       <c r="F14" s="11">
         <v>82</v>
       </c>
       <c r="G14" s="12">
         <v>94</v>
       </c>
       <c r="H14" s="12">
         <v>106</v>
       </c>
       <c r="I14" s="11">
@@ -6274,52 +6370,55 @@
       </c>
       <c r="AU14" s="11">
         <v>169</v>
       </c>
       <c r="AV14" s="12">
         <v>167</v>
       </c>
       <c r="AW14" s="11">
         <v>152</v>
       </c>
       <c r="AX14" s="11">
         <v>197</v>
       </c>
       <c r="AY14" s="12">
         <v>174</v>
       </c>
       <c r="AZ14" s="11">
         <v>157</v>
       </c>
       <c r="BA14" s="11">
         <v>118</v>
       </c>
       <c r="BB14" s="11">
         <v>130</v>
       </c>
+      <c r="BC14" s="11">
+        <v>164</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>26</v>
       </c>
       <c r="C15" s="11">
         <v>38</v>
       </c>
       <c r="D15" s="11">
         <v>30</v>
       </c>
       <c r="E15" s="11">
         <v>37</v>
       </c>
       <c r="F15" s="11">
         <v>78</v>
       </c>
       <c r="G15" s="12">
         <v>53</v>
       </c>
       <c r="H15" s="12">
         <v>64</v>
       </c>
       <c r="I15" s="11">
@@ -6438,52 +6537,55 @@
       </c>
       <c r="AU15" s="11">
         <v>71</v>
       </c>
       <c r="AV15" s="12">
         <v>60</v>
       </c>
       <c r="AW15" s="11">
         <v>74</v>
       </c>
       <c r="AX15" s="11">
         <v>64</v>
       </c>
       <c r="AY15" s="12">
         <v>67</v>
       </c>
       <c r="AZ15" s="11">
         <v>76</v>
       </c>
       <c r="BA15" s="11">
         <v>73</v>
       </c>
       <c r="BB15" s="11">
         <v>37</v>
       </c>
+      <c r="BC15" s="11">
+        <v>72</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>27</v>
       </c>
       <c r="C16" s="11">
         <v>18</v>
       </c>
       <c r="D16" s="11">
         <v>15</v>
       </c>
       <c r="E16" s="11">
         <v>34</v>
       </c>
       <c r="F16" s="11">
         <v>35</v>
       </c>
       <c r="G16" s="12">
         <v>19</v>
       </c>
       <c r="H16" s="12">
         <v>42</v>
       </c>
       <c r="I16" s="11">
@@ -6602,52 +6704,55 @@
       </c>
       <c r="AU16" s="11">
         <v>46</v>
       </c>
       <c r="AV16" s="12">
         <v>38</v>
       </c>
       <c r="AW16" s="11">
         <v>25</v>
       </c>
       <c r="AX16" s="11">
         <v>42</v>
       </c>
       <c r="AY16" s="12">
         <v>53</v>
       </c>
       <c r="AZ16" s="11">
         <v>36</v>
       </c>
       <c r="BA16" s="11">
         <v>34</v>
       </c>
       <c r="BB16" s="11">
         <v>19</v>
       </c>
+      <c r="BC16" s="11">
+        <v>39</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>82</v>
       </c>
       <c r="C17" s="11">
         <v>75</v>
       </c>
       <c r="D17" s="11">
         <v>47</v>
       </c>
       <c r="E17" s="11">
         <v>70</v>
       </c>
       <c r="F17" s="11">
         <v>82</v>
       </c>
       <c r="G17" s="12">
         <v>70</v>
       </c>
       <c r="H17" s="12">
         <v>45</v>
       </c>
       <c r="I17" s="11">
@@ -6766,52 +6871,55 @@
       </c>
       <c r="AU17" s="11">
         <v>131</v>
       </c>
       <c r="AV17" s="12">
         <v>112</v>
       </c>
       <c r="AW17" s="11">
         <v>90</v>
       </c>
       <c r="AX17" s="11">
         <v>133</v>
       </c>
       <c r="AY17" s="12">
         <v>96</v>
       </c>
       <c r="AZ17" s="11">
         <v>90</v>
       </c>
       <c r="BA17" s="11">
         <v>115</v>
       </c>
       <c r="BB17" s="11">
         <v>79</v>
       </c>
+      <c r="BC17" s="11">
+        <v>128</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>49</v>
       </c>
       <c r="C18" s="11">
         <v>26</v>
       </c>
       <c r="D18" s="11">
         <v>25</v>
       </c>
       <c r="E18" s="11">
         <v>39</v>
       </c>
       <c r="F18" s="11">
         <v>46</v>
       </c>
       <c r="G18" s="12">
         <v>40</v>
       </c>
       <c r="H18" s="12">
         <v>43</v>
       </c>
       <c r="I18" s="11">
@@ -6930,52 +7038,55 @@
       </c>
       <c r="AU18" s="11">
         <v>78</v>
       </c>
       <c r="AV18" s="12">
         <v>48</v>
       </c>
       <c r="AW18" s="11">
         <v>37</v>
       </c>
       <c r="AX18" s="11">
         <v>60</v>
       </c>
       <c r="AY18" s="12">
         <v>47</v>
       </c>
       <c r="AZ18" s="11">
         <v>41</v>
       </c>
       <c r="BA18" s="11">
         <v>74</v>
       </c>
       <c r="BB18" s="11">
         <v>42</v>
       </c>
+      <c r="BC18" s="11">
+        <v>73</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>48</v>
       </c>
       <c r="C19" s="11">
         <v>41</v>
       </c>
       <c r="D19" s="11">
         <v>36</v>
       </c>
       <c r="E19" s="11">
         <v>55</v>
       </c>
       <c r="F19" s="11">
         <v>50</v>
       </c>
       <c r="G19" s="12">
         <v>60</v>
       </c>
       <c r="H19" s="12">
         <v>61</v>
       </c>
       <c r="I19" s="11">
@@ -7094,52 +7205,55 @@
       </c>
       <c r="AU19" s="11">
         <v>103</v>
       </c>
       <c r="AV19" s="12">
         <v>108</v>
       </c>
       <c r="AW19" s="11">
         <v>115</v>
       </c>
       <c r="AX19" s="11">
         <v>92</v>
       </c>
       <c r="AY19" s="12">
         <v>94</v>
       </c>
       <c r="AZ19" s="11">
         <v>94</v>
       </c>
       <c r="BA19" s="11">
         <v>100</v>
       </c>
       <c r="BB19" s="11">
         <v>61</v>
       </c>
+      <c r="BC19" s="11">
+        <v>106</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>64</v>
       </c>
       <c r="C20" s="11">
         <v>60</v>
       </c>
       <c r="D20" s="11">
         <v>37</v>
       </c>
       <c r="E20" s="11">
         <v>60</v>
       </c>
       <c r="F20" s="11">
         <v>58</v>
       </c>
       <c r="G20" s="12">
         <v>61</v>
       </c>
       <c r="H20" s="12">
         <v>63</v>
       </c>
       <c r="I20" s="11">
@@ -7258,52 +7372,55 @@
       </c>
       <c r="AU20" s="11">
         <v>134</v>
       </c>
       <c r="AV20" s="12">
         <v>121</v>
       </c>
       <c r="AW20" s="11">
         <v>119</v>
       </c>
       <c r="AX20" s="11">
         <v>102</v>
       </c>
       <c r="AY20" s="12">
         <v>85</v>
       </c>
       <c r="AZ20" s="11">
         <v>130</v>
       </c>
       <c r="BA20" s="11">
         <v>97</v>
       </c>
       <c r="BB20" s="11">
         <v>81</v>
       </c>
+      <c r="BC20" s="11">
+        <v>131</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>189</v>
       </c>
       <c r="C21" s="11">
         <v>220</v>
       </c>
       <c r="D21" s="11">
         <v>166</v>
       </c>
       <c r="E21" s="11">
         <v>249</v>
       </c>
       <c r="F21" s="11">
         <v>234</v>
       </c>
       <c r="G21" s="12">
         <v>261</v>
       </c>
       <c r="H21" s="12">
         <v>207</v>
       </c>
       <c r="I21" s="11">
@@ -7422,52 +7539,55 @@
       </c>
       <c r="AU21" s="11">
         <v>378</v>
       </c>
       <c r="AV21" s="12">
         <v>383</v>
       </c>
       <c r="AW21" s="11">
         <v>369</v>
       </c>
       <c r="AX21" s="11">
         <v>360</v>
       </c>
       <c r="AY21" s="12">
         <v>394</v>
       </c>
       <c r="AZ21" s="11">
         <v>393</v>
       </c>
       <c r="BA21" s="11">
         <v>361</v>
       </c>
       <c r="BB21" s="11">
         <v>284</v>
       </c>
+      <c r="BC21" s="11">
+        <v>452</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>56</v>
       </c>
       <c r="C22" s="11">
         <v>83</v>
       </c>
       <c r="D22" s="11">
         <v>63</v>
       </c>
       <c r="E22" s="11">
         <v>87</v>
       </c>
       <c r="F22" s="11">
         <v>75</v>
       </c>
       <c r="G22" s="12">
         <v>86</v>
       </c>
       <c r="H22" s="12">
         <v>98</v>
       </c>
       <c r="I22" s="11">
@@ -7586,52 +7706,55 @@
       </c>
       <c r="AU22" s="11">
         <v>138</v>
       </c>
       <c r="AV22" s="12">
         <v>129</v>
       </c>
       <c r="AW22" s="11">
         <v>105</v>
       </c>
       <c r="AX22" s="11">
         <v>128</v>
       </c>
       <c r="AY22" s="12">
         <v>92</v>
       </c>
       <c r="AZ22" s="11">
         <v>97</v>
       </c>
       <c r="BA22" s="11">
         <v>99</v>
       </c>
       <c r="BB22" s="11">
         <v>70</v>
       </c>
+      <c r="BC22" s="11">
+        <v>139</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>27</v>
       </c>
       <c r="C23" s="11">
         <v>32</v>
       </c>
       <c r="D23" s="11">
         <v>19</v>
       </c>
       <c r="E23" s="11">
         <v>31</v>
       </c>
       <c r="F23" s="11">
         <v>16</v>
       </c>
       <c r="G23" s="12">
         <v>45</v>
       </c>
       <c r="H23" s="12">
         <v>45</v>
       </c>
       <c r="I23" s="11">
@@ -7750,52 +7873,55 @@
       </c>
       <c r="AU23" s="11">
         <v>59</v>
       </c>
       <c r="AV23" s="12">
         <v>43</v>
       </c>
       <c r="AW23" s="11">
         <v>60</v>
       </c>
       <c r="AX23" s="11">
         <v>40</v>
       </c>
       <c r="AY23" s="12">
         <v>44</v>
       </c>
       <c r="AZ23" s="11">
         <v>43</v>
       </c>
       <c r="BA23" s="11">
         <v>39</v>
       </c>
       <c r="BB23" s="11">
         <v>24</v>
       </c>
+      <c r="BC23" s="11">
+        <v>57</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>63</v>
       </c>
       <c r="C24" s="11">
         <v>49</v>
       </c>
       <c r="D24" s="11">
         <v>43</v>
       </c>
       <c r="E24" s="11">
         <v>56</v>
       </c>
       <c r="F24" s="11">
         <v>40</v>
       </c>
       <c r="G24" s="11">
         <v>67</v>
       </c>
       <c r="H24" s="12">
         <v>72</v>
       </c>
       <c r="I24" s="11">
@@ -7914,52 +8040,55 @@
       </c>
       <c r="AU24" s="11">
         <v>82</v>
       </c>
       <c r="AV24" s="12">
         <v>62</v>
       </c>
       <c r="AW24" s="11">
         <v>57</v>
       </c>
       <c r="AX24" s="11">
         <v>97</v>
       </c>
       <c r="AY24" s="12">
         <v>64</v>
       </c>
       <c r="AZ24" s="11">
         <v>77</v>
       </c>
       <c r="BA24" s="11">
         <v>79</v>
       </c>
       <c r="BB24" s="11">
         <v>46</v>
       </c>
+      <c r="BC24" s="11">
+        <v>70</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>59</v>
       </c>
       <c r="C25" s="11">
         <v>68</v>
       </c>
       <c r="D25" s="11">
         <v>56</v>
       </c>
       <c r="E25" s="11">
         <v>61</v>
       </c>
       <c r="F25" s="11">
         <v>164</v>
       </c>
       <c r="G25" s="11">
         <v>66</v>
       </c>
       <c r="H25" s="12">
         <v>84</v>
       </c>
       <c r="I25" s="11">
@@ -8078,52 +8207,55 @@
       </c>
       <c r="AU25" s="11">
         <v>100</v>
       </c>
       <c r="AV25" s="12">
         <v>93</v>
       </c>
       <c r="AW25" s="11">
         <v>73</v>
       </c>
       <c r="AX25" s="11">
         <v>125</v>
       </c>
       <c r="AY25" s="12">
         <v>88</v>
       </c>
       <c r="AZ25" s="11">
         <v>72</v>
       </c>
       <c r="BA25" s="11">
         <v>102</v>
       </c>
       <c r="BB25" s="11">
         <v>93</v>
       </c>
+      <c r="BC25" s="11">
+        <v>121</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>33</v>
       </c>
       <c r="C26" s="11">
         <v>35</v>
       </c>
       <c r="D26" s="11">
         <v>34</v>
       </c>
       <c r="E26" s="11">
         <v>55</v>
       </c>
       <c r="F26" s="11">
         <v>39</v>
       </c>
       <c r="G26" s="11">
         <v>47</v>
       </c>
       <c r="H26" s="12">
         <v>39</v>
       </c>
       <c r="I26" s="11">
@@ -8242,52 +8374,55 @@
       </c>
       <c r="AU26" s="11">
         <v>74</v>
       </c>
       <c r="AV26" s="12">
         <v>64</v>
       </c>
       <c r="AW26" s="11">
         <v>53</v>
       </c>
       <c r="AX26" s="11">
         <v>67</v>
       </c>
       <c r="AY26" s="12">
         <v>46</v>
       </c>
       <c r="AZ26" s="11">
         <v>58</v>
       </c>
       <c r="BA26" s="11">
         <v>64</v>
       </c>
       <c r="BB26" s="11">
         <v>63</v>
       </c>
+      <c r="BC26" s="11">
+        <v>85</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>60</v>
       </c>
       <c r="C27" s="15">
         <v>62</v>
       </c>
       <c r="D27" s="15">
         <v>39</v>
       </c>
       <c r="E27" s="15">
         <v>66</v>
       </c>
       <c r="F27" s="15">
         <v>65</v>
       </c>
       <c r="G27" s="15">
         <v>83</v>
       </c>
       <c r="H27" s="15">
         <v>45</v>
       </c>
       <c r="I27" s="15">
@@ -8406,235 +8541,240 @@
       </c>
       <c r="AU27" s="15">
         <v>82</v>
       </c>
       <c r="AV27" s="15">
         <v>75</v>
       </c>
       <c r="AW27" s="15">
         <v>63</v>
       </c>
       <c r="AX27" s="15">
         <v>70</v>
       </c>
       <c r="AY27" s="15">
         <v>87</v>
       </c>
       <c r="AZ27" s="15">
         <v>85</v>
       </c>
       <c r="BA27" s="15">
         <v>103</v>
       </c>
       <c r="BB27" s="15">
         <v>102</v>
       </c>
+      <c r="BC27" s="15">
+        <v>103</v>
+      </c>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR25" sqref="AR25"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="AU35" sqref="AU35"/>
+      <selection pane="topRight" activeCell="AP20" sqref="AP20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="17" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="16" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="25" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="17" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="30"/>
-[...50 lines deleted...]
-      <c r="BB2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="21" t="s">
+      <c r="BC3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="29">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30">
         <v>2022</v>
       </c>
-      <c r="C4" s="29"/>
-[...10 lines deleted...]
-      <c r="N4" s="29">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2023</v>
       </c>
-      <c r="O4" s="29"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="26">
         <v>2024</v>
       </c>
-      <c r="AA4" s="25"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="26">
         <v>2025</v>
       </c>
-      <c r="AM4" s="25"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="26">
         <v>2026</v>
       </c>
-      <c r="AY4" s="25"/>
-[...2 lines deleted...]
-      <c r="BB4" s="25"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
+      <c r="BC4" s="26"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="28"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -8750,109 +8890,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="31" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="31"/>
-[...50 lines deleted...]
-      <c r="BB6" s="31"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
+      <c r="BC6" s="32"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>0</v>
       </c>
       <c r="C7" s="11">
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <v>0</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>0</v>
       </c>
       <c r="H7" s="12">
         <v>0</v>
       </c>
       <c r="I7" s="11">
@@ -8968,55 +9112,58 @@
       </c>
       <c r="AT7" s="11">
         <v>0</v>
       </c>
       <c r="AU7" s="11">
         <v>0</v>
       </c>
       <c r="AV7" s="12">
         <v>0</v>
       </c>
       <c r="AW7" s="11">
         <v>0</v>
       </c>
       <c r="AX7" s="11">
         <v>0</v>
       </c>
       <c r="AY7" s="24">
         <v>0</v>
       </c>
       <c r="AZ7" s="11">
         <v>0</v>
       </c>
       <c r="BA7" s="11">
         <v>0</v>
       </c>
-      <c r="BB7" s="32">
+      <c r="BB7" s="25">
         <v>0</v>
       </c>
+      <c r="BC7" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>313</v>
       </c>
       <c r="C8" s="11">
         <v>301</v>
       </c>
       <c r="D8" s="11">
         <v>199</v>
       </c>
       <c r="E8" s="11">
         <v>279</v>
       </c>
       <c r="F8" s="11">
         <v>141</v>
       </c>
       <c r="G8" s="12">
         <v>334</v>
       </c>
       <c r="H8" s="12">
         <v>303</v>
       </c>
       <c r="I8" s="11">
@@ -9135,52 +9282,55 @@
       </c>
       <c r="AU8" s="11">
         <v>380</v>
       </c>
       <c r="AV8" s="12">
         <v>354</v>
       </c>
       <c r="AW8" s="11">
         <v>390</v>
       </c>
       <c r="AX8" s="11">
         <v>380</v>
       </c>
       <c r="AY8" s="12">
         <v>290</v>
       </c>
       <c r="AZ8" s="11">
         <v>237</v>
       </c>
       <c r="BA8" s="11">
         <v>202</v>
       </c>
       <c r="BB8" s="11">
         <v>179</v>
       </c>
+      <c r="BC8" s="11">
+        <v>454</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>-17</v>
       </c>
       <c r="C9" s="11">
         <v>-18</v>
       </c>
       <c r="D9" s="11">
         <v>3</v>
       </c>
       <c r="E9" s="11">
         <v>10</v>
       </c>
       <c r="F9" s="11">
         <v>-16</v>
       </c>
       <c r="G9" s="12">
         <v>-4</v>
       </c>
       <c r="H9" s="12">
         <v>0</v>
       </c>
       <c r="I9" s="11">
@@ -9299,52 +9449,55 @@
       </c>
       <c r="AU9" s="11">
         <v>-11</v>
       </c>
       <c r="AV9" s="12">
         <v>-19</v>
       </c>
       <c r="AW9" s="11">
         <v>9</v>
       </c>
       <c r="AX9" s="11">
         <v>-16</v>
       </c>
       <c r="AY9" s="12">
         <v>-5</v>
       </c>
       <c r="AZ9" s="11">
         <v>-27</v>
       </c>
       <c r="BA9" s="11">
         <v>-20</v>
       </c>
       <c r="BB9" s="11">
         <v>-24</v>
       </c>
+      <c r="BC9" s="11">
+        <v>26</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>4</v>
       </c>
       <c r="C10" s="11">
         <v>-5</v>
       </c>
       <c r="D10" s="11">
         <v>-7</v>
       </c>
       <c r="E10" s="11">
         <v>1</v>
       </c>
       <c r="F10" s="11">
         <v>-24</v>
       </c>
       <c r="G10" s="12">
         <v>-13</v>
       </c>
       <c r="H10" s="12">
         <v>17</v>
       </c>
       <c r="I10" s="11">
@@ -9463,52 +9616,55 @@
       </c>
       <c r="AU10" s="11">
         <v>-3</v>
       </c>
       <c r="AV10" s="12">
         <v>11</v>
       </c>
       <c r="AW10" s="11">
         <v>9</v>
       </c>
       <c r="AX10" s="11">
         <v>-4</v>
       </c>
       <c r="AY10" s="12">
         <v>-6</v>
       </c>
       <c r="AZ10" s="11">
         <v>25</v>
       </c>
       <c r="BA10" s="11">
         <v>28</v>
       </c>
       <c r="BB10" s="11">
         <v>4</v>
       </c>
+      <c r="BC10" s="11">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>35</v>
       </c>
       <c r="C11" s="11">
         <v>20</v>
       </c>
       <c r="D11" s="11">
         <v>29</v>
       </c>
       <c r="E11" s="11">
         <v>-3</v>
       </c>
       <c r="F11" s="11">
         <v>365</v>
       </c>
       <c r="G11" s="12">
         <v>-21</v>
       </c>
       <c r="H11" s="12">
         <v>-22</v>
       </c>
       <c r="I11" s="11">
@@ -9627,52 +9783,55 @@
       </c>
       <c r="AU11" s="11">
         <v>31</v>
       </c>
       <c r="AV11" s="12">
         <v>20</v>
       </c>
       <c r="AW11" s="11">
         <v>-14</v>
       </c>
       <c r="AX11" s="11">
         <v>44</v>
       </c>
       <c r="AY11" s="12">
         <v>35</v>
       </c>
       <c r="AZ11" s="11">
         <v>13</v>
       </c>
       <c r="BA11" s="11">
         <v>21</v>
       </c>
       <c r="BB11" s="11">
         <v>35</v>
       </c>
+      <c r="BC11" s="11">
+        <v>24</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>-9</v>
       </c>
       <c r="C12" s="11">
         <v>-13</v>
       </c>
       <c r="D12" s="11">
         <v>-8</v>
       </c>
       <c r="E12" s="11">
         <v>-8</v>
       </c>
       <c r="F12" s="11">
         <v>-7</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="12">
         <v>-13</v>
       </c>
       <c r="I12" s="11">
@@ -9791,52 +9950,55 @@
       </c>
       <c r="AU12" s="11">
         <v>-26</v>
       </c>
       <c r="AV12" s="12">
         <v>-24</v>
       </c>
       <c r="AW12" s="11">
         <v>-24</v>
       </c>
       <c r="AX12" s="11">
         <v>-23</v>
       </c>
       <c r="AY12" s="12">
         <v>-3</v>
       </c>
       <c r="AZ12" s="11">
         <v>-21</v>
       </c>
       <c r="BA12" s="11">
         <v>-26</v>
       </c>
       <c r="BB12" s="11">
         <v>-6</v>
       </c>
+      <c r="BC12" s="11">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>-11</v>
       </c>
       <c r="C13" s="11">
         <v>-9</v>
       </c>
       <c r="D13" s="11">
         <v>-12</v>
       </c>
       <c r="E13" s="11">
         <v>-14</v>
       </c>
       <c r="F13" s="11">
         <v>-9</v>
       </c>
       <c r="G13" s="12">
         <v>-18</v>
       </c>
       <c r="H13" s="12">
         <v>-10</v>
       </c>
       <c r="I13" s="11">
@@ -9955,52 +10117,55 @@
       </c>
       <c r="AU13" s="11">
         <v>-2</v>
       </c>
       <c r="AV13" s="12">
         <v>-15</v>
       </c>
       <c r="AW13" s="11">
         <v>-38</v>
       </c>
       <c r="AX13" s="11">
         <v>2</v>
       </c>
       <c r="AY13" s="12">
         <v>-33</v>
       </c>
       <c r="AZ13" s="11">
         <v>1</v>
       </c>
       <c r="BA13" s="11">
         <v>-7</v>
       </c>
       <c r="BB13" s="11">
         <v>-12</v>
       </c>
+      <c r="BC13" s="11">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>-14</v>
       </c>
       <c r="C14" s="11">
         <v>-46</v>
       </c>
       <c r="D14" s="11">
         <v>-21</v>
       </c>
       <c r="E14" s="11">
         <v>-33</v>
       </c>
       <c r="F14" s="11">
         <v>-43</v>
       </c>
       <c r="G14" s="12">
         <v>-25</v>
       </c>
       <c r="H14" s="12">
         <v>-14</v>
       </c>
       <c r="I14" s="11">
@@ -10119,52 +10284,55 @@
       </c>
       <c r="AU14" s="11">
         <v>-64</v>
       </c>
       <c r="AV14" s="12">
         <v>-17</v>
       </c>
       <c r="AW14" s="11">
         <v>-28</v>
       </c>
       <c r="AX14" s="11">
         <v>-66</v>
       </c>
       <c r="AY14" s="12">
         <v>-37</v>
       </c>
       <c r="AZ14" s="11">
         <v>-46</v>
       </c>
       <c r="BA14" s="11">
         <v>-25</v>
       </c>
       <c r="BB14" s="11">
         <v>-47</v>
       </c>
+      <c r="BC14" s="11">
+        <v>-76</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>-8</v>
       </c>
       <c r="C15" s="11">
         <v>-11</v>
       </c>
       <c r="D15" s="11">
         <v>-12</v>
       </c>
       <c r="E15" s="11">
         <v>-15</v>
       </c>
       <c r="F15" s="11">
         <v>-58</v>
       </c>
       <c r="G15" s="12">
         <v>-29</v>
       </c>
       <c r="H15" s="12">
         <v>-39</v>
       </c>
       <c r="I15" s="11">
@@ -10283,52 +10451,55 @@
       </c>
       <c r="AU15" s="11">
         <v>-21</v>
       </c>
       <c r="AV15" s="12">
         <v>-19</v>
       </c>
       <c r="AW15" s="11">
         <v>-40</v>
       </c>
       <c r="AX15" s="11">
         <v>-19</v>
       </c>
       <c r="AY15" s="12">
         <v>-8</v>
       </c>
       <c r="AZ15" s="11">
         <v>-32</v>
       </c>
       <c r="BA15" s="11">
         <v>-20</v>
       </c>
       <c r="BB15" s="11">
         <v>-13</v>
       </c>
+      <c r="BC15" s="11">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>-13</v>
       </c>
       <c r="C16" s="11">
         <v>-9</v>
       </c>
       <c r="D16" s="11">
         <v>-9</v>
       </c>
       <c r="E16" s="11">
         <v>-23</v>
       </c>
       <c r="F16" s="11">
         <v>-28</v>
       </c>
       <c r="G16" s="12">
         <v>-13</v>
       </c>
       <c r="H16" s="12">
         <v>-31</v>
       </c>
       <c r="I16" s="11">
@@ -10447,52 +10618,55 @@
       </c>
       <c r="AU16" s="11">
         <v>-24</v>
       </c>
       <c r="AV16" s="12">
         <v>-11</v>
       </c>
       <c r="AW16" s="11">
         <v>-10</v>
       </c>
       <c r="AX16" s="11">
         <v>-18</v>
       </c>
       <c r="AY16" s="12">
         <v>-29</v>
       </c>
       <c r="AZ16" s="11">
         <v>-12</v>
       </c>
       <c r="BA16" s="11">
         <v>-18</v>
       </c>
       <c r="BB16" s="11">
         <v>-11</v>
       </c>
+      <c r="BC16" s="11">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>-19</v>
       </c>
       <c r="C17" s="11">
         <v>-31</v>
       </c>
       <c r="D17" s="11">
         <v>-16</v>
       </c>
       <c r="E17" s="11">
         <v>-14</v>
       </c>
       <c r="F17" s="11">
         <v>-36</v>
       </c>
       <c r="G17" s="12">
         <v>-7</v>
       </c>
       <c r="H17" s="12">
         <v>-4</v>
       </c>
       <c r="I17" s="11">
@@ -10611,52 +10785,55 @@
       </c>
       <c r="AU17" s="11">
         <v>-34</v>
       </c>
       <c r="AV17" s="12">
         <v>-20</v>
       </c>
       <c r="AW17" s="11">
         <v>-23</v>
       </c>
       <c r="AX17" s="11">
         <v>-38</v>
       </c>
       <c r="AY17" s="12">
         <v>-8</v>
       </c>
       <c r="AZ17" s="11">
         <v>-18</v>
       </c>
       <c r="BA17" s="11">
         <v>-58</v>
       </c>
       <c r="BB17" s="11">
         <v>-4</v>
       </c>
+      <c r="BC17" s="11">
+        <v>-53</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>-38</v>
       </c>
       <c r="C18" s="11">
         <v>-13</v>
       </c>
       <c r="D18" s="11">
         <v>-7</v>
       </c>
       <c r="E18" s="11">
         <v>-21</v>
       </c>
       <c r="F18" s="11">
         <v>-35</v>
       </c>
       <c r="G18" s="12">
         <v>-16</v>
       </c>
       <c r="H18" s="12">
         <v>-30</v>
       </c>
       <c r="I18" s="11">
@@ -10775,52 +10952,55 @@
       </c>
       <c r="AU18" s="11">
         <v>-46</v>
       </c>
       <c r="AV18" s="12">
         <v>-29</v>
       </c>
       <c r="AW18" s="11">
         <v>-3</v>
       </c>
       <c r="AX18" s="11">
         <v>-13</v>
       </c>
       <c r="AY18" s="12">
         <v>-33</v>
       </c>
       <c r="AZ18" s="11">
         <v>-2</v>
       </c>
       <c r="BA18" s="11">
         <v>-31</v>
       </c>
       <c r="BB18" s="11">
         <v>-22</v>
       </c>
+      <c r="BC18" s="11">
+        <v>-30</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>-7</v>
       </c>
       <c r="C19" s="11">
         <v>-20</v>
       </c>
       <c r="D19" s="11">
         <v>-10</v>
       </c>
       <c r="E19" s="11">
         <v>-10</v>
       </c>
       <c r="F19" s="11">
         <v>-5</v>
       </c>
       <c r="G19" s="12">
         <v>-12</v>
       </c>
       <c r="H19" s="12">
         <v>-19</v>
       </c>
       <c r="I19" s="11">
@@ -10939,52 +11119,55 @@
       </c>
       <c r="AU19" s="11">
         <v>-34</v>
       </c>
       <c r="AV19" s="12">
         <v>-45</v>
       </c>
       <c r="AW19" s="11">
         <v>-41</v>
       </c>
       <c r="AX19" s="11">
         <v>-19</v>
       </c>
       <c r="AY19" s="12">
         <v>-24</v>
       </c>
       <c r="AZ19" s="11">
         <v>-25</v>
       </c>
       <c r="BA19" s="11">
         <v>-10</v>
       </c>
       <c r="BB19" s="11">
         <v>-19</v>
       </c>
+      <c r="BC19" s="11">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>-39</v>
       </c>
       <c r="C20" s="11">
         <v>-26</v>
       </c>
       <c r="D20" s="11">
         <v>-16</v>
       </c>
       <c r="E20" s="11">
         <v>-37</v>
       </c>
       <c r="F20" s="11">
         <v>-32</v>
       </c>
       <c r="G20" s="12">
         <v>-28</v>
       </c>
       <c r="H20" s="12">
         <v>-29</v>
       </c>
       <c r="I20" s="11">
@@ -11103,52 +11286,55 @@
       </c>
       <c r="AU20" s="11">
         <v>-19</v>
       </c>
       <c r="AV20" s="12">
         <v>-23</v>
       </c>
       <c r="AW20" s="11">
         <v>-75</v>
       </c>
       <c r="AX20" s="11">
         <v>-30</v>
       </c>
       <c r="AY20" s="12">
         <v>-46</v>
       </c>
       <c r="AZ20" s="11">
         <v>-63</v>
       </c>
       <c r="BA20" s="11">
         <v>-44</v>
       </c>
       <c r="BB20" s="11">
         <v>-42</v>
       </c>
+      <c r="BC20" s="11">
+        <v>-62</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>-19</v>
       </c>
       <c r="C21" s="11">
         <v>15</v>
       </c>
       <c r="D21" s="11">
         <v>-6</v>
       </c>
       <c r="E21" s="11">
         <v>25</v>
       </c>
       <c r="F21" s="11">
         <v>-3</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12">
         <v>43</v>
       </c>
       <c r="I21" s="11">
@@ -11267,52 +11453,55 @@
       </c>
       <c r="AU21" s="11">
         <v>54</v>
       </c>
       <c r="AV21" s="12">
         <v>5</v>
       </c>
       <c r="AW21" s="11">
         <v>31</v>
       </c>
       <c r="AX21" s="11">
         <v>29</v>
       </c>
       <c r="AY21" s="12">
         <v>31</v>
       </c>
       <c r="AZ21" s="11">
         <v>79</v>
       </c>
       <c r="BA21" s="11">
         <v>146</v>
       </c>
       <c r="BB21" s="11">
         <v>117</v>
       </c>
+      <c r="BC21" s="11">
+        <v>89</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11">
         <v>-30</v>
       </c>
       <c r="C22" s="11">
         <v>-38</v>
       </c>
       <c r="D22" s="11">
         <v>-33</v>
       </c>
       <c r="E22" s="11">
         <v>-24</v>
       </c>
       <c r="F22" s="11">
         <v>-33</v>
       </c>
       <c r="G22" s="12">
         <v>-31</v>
       </c>
       <c r="H22" s="12">
         <v>-44</v>
       </c>
       <c r="I22" s="11">
@@ -11431,52 +11620,55 @@
       </c>
       <c r="AU22" s="11">
         <v>-75</v>
       </c>
       <c r="AV22" s="12">
         <v>-56</v>
       </c>
       <c r="AW22" s="11">
         <v>-46</v>
       </c>
       <c r="AX22" s="11">
         <v>-64</v>
       </c>
       <c r="AY22" s="12">
         <v>-23</v>
       </c>
       <c r="AZ22" s="11">
         <v>-28</v>
       </c>
       <c r="BA22" s="11">
         <v>-31</v>
       </c>
       <c r="BB22" s="11">
         <v>-29</v>
       </c>
+      <c r="BC22" s="11">
+        <v>-66</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="11">
         <v>-22</v>
       </c>
       <c r="C23" s="11">
         <v>-17</v>
       </c>
       <c r="D23" s="11">
         <v>-15</v>
       </c>
       <c r="E23" s="11">
         <v>-19</v>
       </c>
       <c r="F23" s="11">
         <v>-6</v>
       </c>
       <c r="G23" s="12">
         <v>-31</v>
       </c>
       <c r="H23" s="12">
         <v>-30</v>
       </c>
       <c r="I23" s="11">
@@ -11595,52 +11787,55 @@
       </c>
       <c r="AU23" s="11">
         <v>-31</v>
       </c>
       <c r="AV23" s="12">
         <v>-29</v>
       </c>
       <c r="AW23" s="11">
         <v>-41</v>
       </c>
       <c r="AX23" s="11">
         <v>-15</v>
       </c>
       <c r="AY23" s="12">
         <v>-12</v>
       </c>
       <c r="AZ23" s="11">
         <v>-27</v>
       </c>
       <c r="BA23" s="11">
         <v>-21</v>
       </c>
       <c r="BB23" s="11">
         <v>-5</v>
       </c>
+      <c r="BC23" s="11">
+        <v>-44</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <v>-45</v>
       </c>
       <c r="C24" s="11">
         <v>-16</v>
       </c>
       <c r="D24" s="11">
         <v>-27</v>
       </c>
       <c r="E24" s="11">
         <v>-29</v>
       </c>
       <c r="F24" s="11">
         <v>-12</v>
       </c>
       <c r="G24" s="11">
         <v>-45</v>
       </c>
       <c r="H24" s="12">
         <v>-44</v>
       </c>
       <c r="I24" s="11">
@@ -11759,52 +11954,55 @@
       </c>
       <c r="AU24" s="11">
         <v>-24</v>
       </c>
       <c r="AV24" s="12">
         <v>-12</v>
       </c>
       <c r="AW24" s="11">
         <v>-16</v>
       </c>
       <c r="AX24" s="11">
         <v>-57</v>
       </c>
       <c r="AY24" s="12">
         <v>-27</v>
       </c>
       <c r="AZ24" s="11">
         <v>-16</v>
       </c>
       <c r="BA24" s="11">
         <v>-33</v>
       </c>
       <c r="BB24" s="11">
         <v>-10</v>
       </c>
+      <c r="BC24" s="11">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11">
         <v>-20</v>
       </c>
       <c r="C25" s="11">
         <v>-32</v>
       </c>
       <c r="D25" s="11">
         <v>-8</v>
       </c>
       <c r="E25" s="11">
         <v>-17</v>
       </c>
       <c r="F25" s="11">
         <v>-126</v>
       </c>
       <c r="G25" s="11">
         <v>-19</v>
       </c>
       <c r="H25" s="12">
         <v>-18</v>
       </c>
       <c r="I25" s="11">
@@ -11923,52 +12121,55 @@
       </c>
       <c r="AU25" s="11">
         <v>-22</v>
       </c>
       <c r="AV25" s="12">
         <v>-17</v>
       </c>
       <c r="AW25" s="11">
         <v>-9</v>
       </c>
       <c r="AX25" s="11">
         <v>-49</v>
       </c>
       <c r="AY25" s="12">
         <v>-10</v>
       </c>
       <c r="AZ25" s="11">
         <v>-24</v>
       </c>
       <c r="BA25" s="11">
         <v>-37</v>
       </c>
       <c r="BB25" s="11">
         <v>-27</v>
       </c>
+      <c r="BC25" s="11">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="11">
         <v>-11</v>
       </c>
       <c r="C26" s="11">
         <v>-4</v>
       </c>
       <c r="D26" s="11">
         <v>-19</v>
       </c>
       <c r="E26" s="11">
         <v>-23</v>
       </c>
       <c r="F26" s="11">
         <v>-8</v>
       </c>
       <c r="G26" s="11">
         <v>-16</v>
       </c>
       <c r="H26" s="12">
         <v>-16</v>
       </c>
       <c r="I26" s="11">
@@ -12087,52 +12288,55 @@
       </c>
       <c r="AU26" s="11">
         <v>-15</v>
       </c>
       <c r="AV26" s="12">
         <v>-35</v>
       </c>
       <c r="AW26" s="11">
         <v>-23</v>
       </c>
       <c r="AX26" s="11">
         <v>-12</v>
       </c>
       <c r="AY26" s="12">
         <v>-22</v>
       </c>
       <c r="AZ26" s="11">
         <v>-17</v>
       </c>
       <c r="BA26" s="11">
         <v>2</v>
       </c>
       <c r="BB26" s="11">
         <v>-31</v>
       </c>
+      <c r="BC26" s="11">
+        <v>-50</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="15">
         <v>-30</v>
       </c>
       <c r="C27" s="15">
         <v>-28</v>
       </c>
       <c r="D27" s="15">
         <v>-5</v>
       </c>
       <c r="E27" s="15">
         <v>-25</v>
       </c>
       <c r="F27" s="15">
         <v>-25</v>
       </c>
       <c r="G27" s="15">
         <v>-7</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
@@ -12251,59 +12455,62 @@
       </c>
       <c r="AU27" s="15">
         <v>-14</v>
       </c>
       <c r="AV27" s="15">
         <v>-19</v>
       </c>
       <c r="AW27" s="15">
         <v>-8</v>
       </c>
       <c r="AX27" s="15">
         <v>-12</v>
       </c>
       <c r="AY27" s="15">
         <v>-30</v>
       </c>
       <c r="AZ27" s="15">
         <v>3</v>
       </c>
       <c r="BA27" s="15">
         <v>-18</v>
       </c>
       <c r="BB27" s="15">
         <v>-33</v>
       </c>
+      <c r="BC27" s="15">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>