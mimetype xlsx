--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="60" windowWidth="17535" windowHeight="10305"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="5" r:id="rId1"/>
     <sheet name="Жалпы өлім-жітім коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="6" r:id="rId3"/>
     <sheet name="Өлім-жітімінің коэффициенті" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1438" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="56">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -517,64 +517,64 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -885,211 +885,213 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY74"/>
+  <dimension ref="A1:AZ74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="AP12" sqref="AP12"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:AY50"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:AZ50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="0" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="42" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="42"/>
-[...47 lines deleted...]
-      <c r="AY2" s="42"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AP3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="48">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="50"/>
       <c r="N4" s="48">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
       <c r="Y4" s="50"/>
-      <c r="Z4" s="45">
+      <c r="Z4" s="42">
         <v>2024</v>
       </c>
       <c r="AA4" s="51"/>
       <c r="AB4" s="51"/>
       <c r="AC4" s="51"/>
       <c r="AD4" s="51"/>
       <c r="AE4" s="51"/>
       <c r="AF4" s="51"/>
       <c r="AG4" s="51"/>
       <c r="AH4" s="51"/>
       <c r="AI4" s="51"/>
       <c r="AJ4" s="51"/>
       <c r="AK4" s="52"/>
-      <c r="AL4" s="43">
+      <c r="AL4" s="41">
         <v>2025</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="41">
         <v>2026</v>
       </c>
-      <c r="AY4" s="43"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>45</v>
       </c>
@@ -1197,106 +1199,110 @@
       </c>
       <c r="AR5" s="39" t="s">
         <v>44</v>
       </c>
       <c r="AS5" s="40" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="40" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>39</v>
       </c>
+      <c r="AZ5" s="39" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="44" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="44"/>
-[...47 lines deleted...]
-      <c r="AY6" s="44"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+      <c r="AL6" s="45"/>
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="45"/>
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>851</v>
       </c>
       <c r="C7" s="9">
         <v>1064</v>
       </c>
       <c r="D7" s="9">
         <v>771</v>
       </c>
       <c r="E7" s="9">
         <v>658</v>
       </c>
       <c r="F7" s="9">
         <v>717</v>
       </c>
       <c r="G7" s="9">
         <v>696</v>
       </c>
       <c r="H7" s="9">
         <v>685</v>
       </c>
       <c r="I7" s="9">
@@ -1406,52 +1412,55 @@
       </c>
       <c r="AR7" s="9">
         <v>713</v>
       </c>
       <c r="AS7" s="19">
         <v>643</v>
       </c>
       <c r="AT7" s="11">
         <v>693</v>
       </c>
       <c r="AU7" s="9">
         <v>742</v>
       </c>
       <c r="AV7" s="19">
         <v>662</v>
       </c>
       <c r="AW7" s="14">
         <v>807</v>
       </c>
       <c r="AX7" s="11">
         <v>596</v>
       </c>
       <c r="AY7" s="19">
         <v>668</v>
       </c>
+      <c r="AZ7" s="14">
+        <v>747</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>247</v>
       </c>
       <c r="C8" s="10">
         <v>298</v>
       </c>
       <c r="D8" s="10">
         <v>205</v>
       </c>
       <c r="E8" s="10">
         <v>145</v>
       </c>
       <c r="F8" s="10">
         <v>190</v>
       </c>
       <c r="G8" s="10">
         <v>177</v>
       </c>
       <c r="H8" s="10">
         <v>172</v>
       </c>
       <c r="I8" s="10">
@@ -1561,52 +1570,55 @@
       </c>
       <c r="AR8" s="9">
         <v>196</v>
       </c>
       <c r="AS8" s="19">
         <v>186</v>
       </c>
       <c r="AT8" s="11">
         <v>164</v>
       </c>
       <c r="AU8" s="9">
         <v>220</v>
       </c>
       <c r="AV8" s="19">
         <v>194</v>
       </c>
       <c r="AW8" s="14">
         <v>240</v>
       </c>
       <c r="AX8" s="11">
         <v>167</v>
       </c>
       <c r="AY8" s="19">
         <v>188</v>
       </c>
+      <c r="AZ8" s="14">
+        <v>234</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10">
         <v>27</v>
       </c>
       <c r="C9" s="10">
         <v>28</v>
       </c>
       <c r="D9" s="10">
         <v>20</v>
       </c>
       <c r="E9" s="10">
         <v>32</v>
       </c>
       <c r="F9" s="10">
         <v>23</v>
       </c>
       <c r="G9" s="10">
         <v>14</v>
       </c>
       <c r="H9" s="10">
         <v>27</v>
       </c>
       <c r="I9" s="10">
@@ -1716,52 +1728,55 @@
       </c>
       <c r="AR9" s="9">
         <v>32</v>
       </c>
       <c r="AS9" s="19">
         <v>29</v>
       </c>
       <c r="AT9" s="11">
         <v>23</v>
       </c>
       <c r="AU9" s="9">
         <v>36</v>
       </c>
       <c r="AV9" s="19">
         <v>32</v>
       </c>
       <c r="AW9" s="14">
         <v>28</v>
       </c>
       <c r="AX9" s="11">
         <v>26</v>
       </c>
       <c r="AY9" s="19">
         <v>23</v>
       </c>
+      <c r="AZ9" s="14">
+        <v>20</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10">
         <v>39</v>
       </c>
       <c r="C10" s="10">
         <v>44</v>
       </c>
       <c r="D10" s="10">
         <v>42</v>
       </c>
       <c r="E10" s="10">
         <v>29</v>
       </c>
       <c r="F10" s="10">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>30</v>
       </c>
       <c r="H10" s="10">
         <v>28</v>
       </c>
       <c r="I10" s="10">
@@ -1871,52 +1886,55 @@
       </c>
       <c r="AR10" s="9">
         <v>30</v>
       </c>
       <c r="AS10" s="19">
         <v>38</v>
       </c>
       <c r="AT10" s="11">
         <v>44</v>
       </c>
       <c r="AU10" s="9">
         <v>42</v>
       </c>
       <c r="AV10" s="19">
         <v>29</v>
       </c>
       <c r="AW10" s="14">
         <v>43</v>
       </c>
       <c r="AX10" s="11">
         <v>29</v>
       </c>
       <c r="AY10" s="19">
         <v>28</v>
       </c>
+      <c r="AZ10" s="14">
+        <v>38</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10">
         <v>151</v>
       </c>
       <c r="C11" s="10">
         <v>266</v>
       </c>
       <c r="D11" s="10">
         <v>137</v>
       </c>
       <c r="E11" s="10">
         <v>125</v>
       </c>
       <c r="F11" s="10">
         <v>123</v>
       </c>
       <c r="G11" s="10">
         <v>123</v>
       </c>
       <c r="H11" s="10">
         <v>135</v>
       </c>
       <c r="I11" s="10">
@@ -2026,52 +2044,55 @@
       </c>
       <c r="AR11" s="9">
         <v>124</v>
       </c>
       <c r="AS11" s="19">
         <v>127</v>
       </c>
       <c r="AT11" s="11">
         <v>119</v>
       </c>
       <c r="AU11" s="9">
         <v>136</v>
       </c>
       <c r="AV11" s="19">
         <v>99</v>
       </c>
       <c r="AW11" s="14">
         <v>150</v>
       </c>
       <c r="AX11" s="11">
         <v>111</v>
       </c>
       <c r="AY11" s="19">
         <v>113</v>
       </c>
+      <c r="AZ11" s="14">
+        <v>152</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10">
         <v>20</v>
       </c>
       <c r="C12" s="10">
         <v>14</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>7</v>
       </c>
       <c r="F12" s="10">
         <v>10</v>
       </c>
       <c r="G12" s="10">
         <v>11</v>
       </c>
       <c r="H12" s="10">
         <v>13</v>
       </c>
       <c r="I12" s="10">
@@ -2181,52 +2202,55 @@
       </c>
       <c r="AR12" s="9">
         <v>7</v>
       </c>
       <c r="AS12" s="19">
         <v>7</v>
       </c>
       <c r="AT12" s="11">
         <v>9</v>
       </c>
       <c r="AU12" s="9">
         <v>11</v>
       </c>
       <c r="AV12" s="19">
         <v>7</v>
       </c>
       <c r="AW12" s="9">
         <v>7</v>
       </c>
       <c r="AX12" s="11">
         <v>14</v>
       </c>
       <c r="AY12" s="19">
         <v>8</v>
       </c>
+      <c r="AZ12" s="14">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10">
         <v>11</v>
       </c>
       <c r="C13" s="10">
         <v>7</v>
       </c>
       <c r="D13" s="10">
         <v>4</v>
       </c>
       <c r="E13" s="10">
         <v>11</v>
       </c>
       <c r="F13" s="10">
         <v>5</v>
       </c>
       <c r="G13" s="10">
         <v>5</v>
       </c>
       <c r="H13" s="10">
         <v>9</v>
       </c>
       <c r="I13" s="10">
@@ -2336,52 +2360,55 @@
       </c>
       <c r="AR13" s="9">
         <v>5</v>
       </c>
       <c r="AS13" s="19">
         <v>4</v>
       </c>
       <c r="AT13" s="11">
         <v>4</v>
       </c>
       <c r="AU13" s="9">
         <v>7</v>
       </c>
       <c r="AV13" s="19">
         <v>4</v>
       </c>
       <c r="AW13" s="9">
         <v>4</v>
       </c>
       <c r="AX13" s="11">
         <v>2</v>
       </c>
       <c r="AY13" s="19">
         <v>5</v>
       </c>
+      <c r="AZ13" s="14">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10">
         <v>36</v>
       </c>
       <c r="C14" s="10">
         <v>45</v>
       </c>
       <c r="D14" s="10">
         <v>36</v>
       </c>
       <c r="E14" s="10">
         <v>33</v>
       </c>
       <c r="F14" s="10">
         <v>37</v>
       </c>
       <c r="G14" s="10">
         <v>45</v>
       </c>
       <c r="H14" s="10">
         <v>34</v>
       </c>
       <c r="I14" s="10">
@@ -2491,52 +2518,55 @@
       </c>
       <c r="AR14" s="9">
         <v>34</v>
       </c>
       <c r="AS14" s="19">
         <v>40</v>
       </c>
       <c r="AT14" s="11">
         <v>43</v>
       </c>
       <c r="AU14" s="9">
         <v>32</v>
       </c>
       <c r="AV14" s="19">
         <v>30</v>
       </c>
       <c r="AW14" s="9">
         <v>34</v>
       </c>
       <c r="AX14" s="11">
         <v>33</v>
       </c>
       <c r="AY14" s="19">
         <v>36</v>
       </c>
+      <c r="AZ14" s="14">
+        <v>29</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>21</v>
       </c>
       <c r="C15" s="10">
         <v>15</v>
       </c>
       <c r="D15" s="10">
         <v>24</v>
       </c>
       <c r="E15" s="10">
         <v>11</v>
       </c>
       <c r="F15" s="10">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>20</v>
       </c>
       <c r="H15" s="10">
         <v>12</v>
       </c>
       <c r="I15" s="10">
@@ -2646,52 +2676,55 @@
       </c>
       <c r="AR15" s="9">
         <v>19</v>
       </c>
       <c r="AS15" s="19">
         <v>11</v>
       </c>
       <c r="AT15" s="11">
         <v>9</v>
       </c>
       <c r="AU15" s="9">
         <v>12</v>
       </c>
       <c r="AV15" s="19">
         <v>13</v>
       </c>
       <c r="AW15" s="9">
         <v>14</v>
       </c>
       <c r="AX15" s="11">
         <v>11</v>
       </c>
       <c r="AY15" s="19">
         <v>12</v>
       </c>
+      <c r="AZ15" s="14">
+        <v>18</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>2</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>5</v>
       </c>
       <c r="F16" s="10">
         <v>7</v>
       </c>
       <c r="G16" s="10">
         <v>8</v>
       </c>
       <c r="H16" s="10">
         <v>8</v>
       </c>
       <c r="I16" s="10">
@@ -2801,52 +2834,55 @@
       </c>
       <c r="AR16" s="9">
         <v>4</v>
       </c>
       <c r="AS16" s="19">
         <v>2</v>
       </c>
       <c r="AT16" s="11">
         <v>3</v>
       </c>
       <c r="AU16" s="9">
         <v>2</v>
       </c>
       <c r="AV16" s="19">
         <v>2</v>
       </c>
       <c r="AW16" s="9">
         <v>9</v>
       </c>
       <c r="AX16" s="11">
         <v>2</v>
       </c>
       <c r="AY16" s="19">
         <v>5</v>
       </c>
+      <c r="AZ16" s="14">
+        <v>6</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>46</v>
       </c>
       <c r="C17" s="10">
         <v>68</v>
       </c>
       <c r="D17" s="10">
         <v>43</v>
       </c>
       <c r="E17" s="10">
         <v>37</v>
       </c>
       <c r="F17" s="10">
         <v>46</v>
       </c>
       <c r="G17" s="10">
         <v>42</v>
       </c>
       <c r="H17" s="10">
         <v>31</v>
       </c>
       <c r="I17" s="10">
@@ -2956,52 +2992,55 @@
       </c>
       <c r="AR17" s="9">
         <v>30</v>
       </c>
       <c r="AS17" s="19">
         <v>31</v>
       </c>
       <c r="AT17" s="11">
         <v>51</v>
       </c>
       <c r="AU17" s="9">
         <v>35</v>
       </c>
       <c r="AV17" s="19">
         <v>40</v>
       </c>
       <c r="AW17" s="9">
         <v>43</v>
       </c>
       <c r="AX17" s="11">
         <v>18</v>
       </c>
       <c r="AY17" s="19">
         <v>42</v>
       </c>
+      <c r="AZ17" s="14">
+        <v>32</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>11</v>
       </c>
       <c r="D18" s="10">
         <v>9</v>
       </c>
       <c r="E18" s="10">
         <v>5</v>
       </c>
       <c r="F18" s="10">
         <v>8</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>8</v>
       </c>
       <c r="I18" s="10">
@@ -3111,52 +3150,55 @@
       </c>
       <c r="AR18" s="9">
         <v>10</v>
       </c>
       <c r="AS18" s="19">
         <v>12</v>
       </c>
       <c r="AT18" s="11">
         <v>7</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="19">
         <v>15</v>
       </c>
       <c r="AW18" s="9">
         <v>10</v>
       </c>
       <c r="AX18" s="11">
         <v>3</v>
       </c>
       <c r="AY18" s="19">
         <v>4</v>
       </c>
+      <c r="AZ18" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>35</v>
       </c>
       <c r="D19" s="10">
         <v>35</v>
       </c>
       <c r="E19" s="10">
         <v>25</v>
       </c>
       <c r="F19" s="10">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>25</v>
       </c>
       <c r="H19" s="10">
         <v>21</v>
       </c>
       <c r="I19" s="10">
@@ -3266,52 +3308,55 @@
       </c>
       <c r="AR19" s="9">
         <v>29</v>
       </c>
       <c r="AS19" s="19">
         <v>19</v>
       </c>
       <c r="AT19" s="11">
         <v>24</v>
       </c>
       <c r="AU19" s="9">
         <v>23</v>
       </c>
       <c r="AV19" s="19">
         <v>30</v>
       </c>
       <c r="AW19" s="9">
         <v>20</v>
       </c>
       <c r="AX19" s="11">
         <v>14</v>
       </c>
       <c r="AY19" s="19">
         <v>21</v>
       </c>
+      <c r="AZ19" s="14">
+        <v>20</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>23</v>
       </c>
       <c r="C20" s="10">
         <v>20</v>
       </c>
       <c r="D20" s="10">
         <v>20</v>
       </c>
       <c r="E20" s="10">
         <v>22</v>
       </c>
       <c r="F20" s="10">
         <v>20</v>
       </c>
       <c r="G20" s="10">
         <v>24</v>
       </c>
       <c r="H20" s="10">
         <v>20</v>
       </c>
       <c r="I20" s="10">
@@ -3421,52 +3466,55 @@
       </c>
       <c r="AR20" s="9">
         <v>21</v>
       </c>
       <c r="AS20" s="19">
         <v>14</v>
       </c>
       <c r="AT20" s="11">
         <v>18</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="19">
         <v>12</v>
       </c>
       <c r="AW20" s="9">
         <v>19</v>
       </c>
       <c r="AX20" s="11">
         <v>17</v>
       </c>
       <c r="AY20" s="19">
         <v>8</v>
       </c>
+      <c r="AZ20" s="14">
+        <v>23</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
         <v>61</v>
       </c>
       <c r="C21" s="10">
         <v>68</v>
       </c>
       <c r="D21" s="10">
         <v>61</v>
       </c>
       <c r="E21" s="10">
         <v>62</v>
       </c>
       <c r="F21" s="10">
         <v>49</v>
       </c>
       <c r="G21" s="10">
         <v>72</v>
       </c>
       <c r="H21" s="10">
         <v>65</v>
       </c>
       <c r="I21" s="10">
@@ -3576,52 +3624,55 @@
       </c>
       <c r="AR21" s="9">
         <v>65</v>
       </c>
       <c r="AS21" s="19">
         <v>45</v>
       </c>
       <c r="AT21" s="11">
         <v>65</v>
       </c>
       <c r="AU21" s="9">
         <v>62</v>
       </c>
       <c r="AV21" s="19">
         <v>57</v>
       </c>
       <c r="AW21" s="9">
         <v>60</v>
       </c>
       <c r="AX21" s="11">
         <v>55</v>
       </c>
       <c r="AY21" s="19">
         <v>64</v>
       </c>
+      <c r="AZ21" s="14">
+        <v>59</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10">
         <v>23</v>
       </c>
       <c r="C22" s="10">
         <v>32</v>
       </c>
       <c r="D22" s="10">
         <v>15</v>
       </c>
       <c r="E22" s="10">
         <v>30</v>
       </c>
       <c r="F22" s="10">
         <v>29</v>
       </c>
       <c r="G22" s="10">
         <v>22</v>
       </c>
       <c r="H22" s="10">
         <v>31</v>
       </c>
       <c r="I22" s="10">
@@ -3731,52 +3782,55 @@
       </c>
       <c r="AR22" s="9">
         <v>27</v>
       </c>
       <c r="AS22" s="19">
         <v>12</v>
       </c>
       <c r="AT22" s="11">
         <v>25</v>
       </c>
       <c r="AU22" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="19">
         <v>27</v>
       </c>
       <c r="AW22" s="9">
         <v>23</v>
       </c>
       <c r="AX22" s="11">
         <v>17</v>
       </c>
       <c r="AY22" s="19">
         <v>20</v>
       </c>
+      <c r="AZ22" s="14">
+        <v>14</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>8</v>
       </c>
       <c r="C23" s="10">
         <v>6</v>
       </c>
       <c r="D23" s="10">
         <v>9</v>
       </c>
       <c r="E23" s="10">
         <v>3</v>
       </c>
       <c r="F23" s="10">
         <v>5</v>
       </c>
       <c r="G23" s="10">
         <v>7</v>
       </c>
       <c r="H23" s="10">
         <v>7</v>
       </c>
       <c r="I23" s="10">
@@ -3886,52 +3940,55 @@
       </c>
       <c r="AR23" s="9">
         <v>9</v>
       </c>
       <c r="AS23" s="19">
         <v>5</v>
       </c>
       <c r="AT23" s="11">
         <v>6</v>
       </c>
       <c r="AU23" s="9">
         <v>3</v>
       </c>
       <c r="AV23" s="19">
         <v>3</v>
       </c>
       <c r="AW23" s="9">
         <v>9</v>
       </c>
       <c r="AX23" s="11">
         <v>3</v>
       </c>
       <c r="AY23" s="19">
         <v>8</v>
       </c>
+      <c r="AZ23" s="14">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>12</v>
       </c>
       <c r="C24" s="10">
         <v>24</v>
       </c>
       <c r="D24" s="10">
         <v>21</v>
       </c>
       <c r="E24" s="10">
         <v>26</v>
       </c>
       <c r="F24" s="10">
         <v>18</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>15</v>
       </c>
       <c r="I24" s="10">
@@ -4041,52 +4098,55 @@
       </c>
       <c r="AR24" s="9">
         <v>14</v>
       </c>
       <c r="AS24" s="19">
         <v>14</v>
       </c>
       <c r="AT24" s="11">
         <v>14</v>
       </c>
       <c r="AU24" s="9">
         <v>16</v>
       </c>
       <c r="AV24" s="19">
         <v>12</v>
       </c>
       <c r="AW24" s="9">
         <v>23</v>
       </c>
       <c r="AX24" s="11">
         <v>17</v>
       </c>
       <c r="AY24" s="19">
         <v>17</v>
       </c>
+      <c r="AZ24" s="14">
+        <v>12</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>28</v>
       </c>
       <c r="C25" s="10">
         <v>31</v>
       </c>
       <c r="D25" s="10">
         <v>33</v>
       </c>
       <c r="E25" s="10">
         <v>18</v>
       </c>
       <c r="F25" s="10">
         <v>20</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>21</v>
       </c>
       <c r="I25" s="10">
@@ -4196,52 +4256,55 @@
       </c>
       <c r="AR25" s="9">
         <v>20</v>
       </c>
       <c r="AS25" s="19">
         <v>16</v>
       </c>
       <c r="AT25" s="11">
         <v>23</v>
       </c>
       <c r="AU25" s="9">
         <v>23</v>
       </c>
       <c r="AV25" s="19">
         <v>21</v>
       </c>
       <c r="AW25" s="9">
         <v>22</v>
       </c>
       <c r="AX25" s="11">
         <v>15</v>
       </c>
       <c r="AY25" s="19">
         <v>25</v>
       </c>
+      <c r="AZ25" s="14">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>12</v>
       </c>
       <c r="C26" s="10">
         <v>22</v>
       </c>
       <c r="D26" s="10">
         <v>19</v>
       </c>
       <c r="E26" s="10">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>18</v>
       </c>
       <c r="G26" s="10">
         <v>11</v>
       </c>
       <c r="H26" s="10">
         <v>9</v>
       </c>
       <c r="I26" s="10">
@@ -4351,52 +4414,55 @@
       </c>
       <c r="AR26" s="9">
         <v>14</v>
       </c>
       <c r="AS26" s="19">
         <v>10</v>
       </c>
       <c r="AT26" s="11">
         <v>12</v>
       </c>
       <c r="AU26" s="9">
         <v>14</v>
       </c>
       <c r="AV26" s="19">
         <v>14</v>
       </c>
       <c r="AW26" s="9">
         <v>19</v>
       </c>
       <c r="AX26" s="11">
         <v>14</v>
       </c>
       <c r="AY26" s="19">
         <v>9</v>
       </c>
+      <c r="AZ26" s="14">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="16">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>28</v>
       </c>
       <c r="D27" s="16">
         <v>24</v>
       </c>
       <c r="E27" s="16">
         <v>14</v>
       </c>
       <c r="F27" s="16">
         <v>16</v>
       </c>
       <c r="G27" s="16">
         <v>13</v>
       </c>
       <c r="H27" s="16">
         <v>19</v>
       </c>
       <c r="I27" s="16">
@@ -4506,106 +4572,110 @@
       </c>
       <c r="AR27" s="9">
         <v>23</v>
       </c>
       <c r="AS27" s="19">
         <v>21</v>
       </c>
       <c r="AT27" s="11">
         <v>30</v>
       </c>
       <c r="AU27" s="9">
         <v>20</v>
       </c>
       <c r="AV27" s="19">
         <v>21</v>
       </c>
       <c r="AW27" s="9">
         <v>30</v>
       </c>
       <c r="AX27" s="11">
         <v>28</v>
       </c>
       <c r="AY27" s="19">
         <v>32</v>
       </c>
+      <c r="AZ27" s="14">
+        <v>29</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="41" t="s">
+    <row r="28" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="C28" s="41"/>
-[...47 lines deleted...]
-      <c r="AY28" s="41"/>
+      <c r="C28" s="43"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="43"/>
+      <c r="O28" s="43"/>
+      <c r="P28" s="43"/>
+      <c r="Q28" s="43"/>
+      <c r="R28" s="43"/>
+      <c r="S28" s="43"/>
+      <c r="T28" s="43"/>
+      <c r="U28" s="43"/>
+      <c r="V28" s="43"/>
+      <c r="W28" s="43"/>
+      <c r="X28" s="43"/>
+      <c r="Y28" s="43"/>
+      <c r="Z28" s="43"/>
+      <c r="AA28" s="43"/>
+      <c r="AB28" s="43"/>
+      <c r="AC28" s="43"/>
+      <c r="AD28" s="43"/>
+      <c r="AE28" s="43"/>
+      <c r="AF28" s="43"/>
+      <c r="AG28" s="43"/>
+      <c r="AH28" s="43"/>
+      <c r="AI28" s="43"/>
+      <c r="AJ28" s="43"/>
+      <c r="AK28" s="43"/>
+      <c r="AL28" s="43"/>
+      <c r="AM28" s="43"/>
+      <c r="AN28" s="43"/>
+      <c r="AO28" s="43"/>
+      <c r="AP28" s="43"/>
+      <c r="AQ28" s="43"/>
+      <c r="AR28" s="43"/>
+      <c r="AS28" s="43"/>
+      <c r="AT28" s="43"/>
+      <c r="AU28" s="43"/>
+      <c r="AV28" s="43"/>
+      <c r="AW28" s="43"/>
+      <c r="AX28" s="43"/>
+      <c r="AY28" s="43"/>
+      <c r="AZ28" s="43"/>
     </row>
-    <row r="29" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="12">
         <v>433</v>
       </c>
       <c r="C29" s="12">
         <v>510</v>
       </c>
       <c r="D29" s="12">
         <v>408</v>
       </c>
       <c r="E29" s="12">
         <v>344</v>
       </c>
       <c r="F29" s="12">
         <v>395</v>
       </c>
       <c r="G29" s="12">
         <v>364</v>
       </c>
       <c r="H29" s="12">
         <v>383</v>
       </c>
       <c r="I29" s="12">
@@ -4715,52 +4785,55 @@
       </c>
       <c r="AR29" s="9">
         <v>395</v>
       </c>
       <c r="AS29" s="19">
         <v>326</v>
       </c>
       <c r="AT29" s="11">
         <v>362</v>
       </c>
       <c r="AU29" s="9">
         <v>379</v>
       </c>
       <c r="AV29" s="19">
         <v>360</v>
       </c>
       <c r="AW29" s="14">
         <v>403</v>
       </c>
       <c r="AX29" s="11">
         <v>304</v>
       </c>
       <c r="AY29" s="19">
         <v>343</v>
       </c>
+      <c r="AZ29" s="14">
+        <v>394</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="12">
         <v>124</v>
       </c>
       <c r="C30" s="12">
         <v>134</v>
       </c>
       <c r="D30" s="12">
         <v>103</v>
       </c>
       <c r="E30" s="12">
         <v>69</v>
       </c>
       <c r="F30" s="12">
         <v>106</v>
       </c>
       <c r="G30" s="12">
         <v>92</v>
       </c>
       <c r="H30" s="12">
         <v>100</v>
       </c>
       <c r="I30" s="12">
@@ -4870,52 +4943,55 @@
       </c>
       <c r="AR30" s="9">
         <v>111</v>
       </c>
       <c r="AS30" s="19">
         <v>93</v>
       </c>
       <c r="AT30" s="11">
         <v>84</v>
       </c>
       <c r="AU30" s="9">
         <v>110</v>
       </c>
       <c r="AV30" s="19">
         <v>107</v>
       </c>
       <c r="AW30" s="14">
         <v>113</v>
       </c>
       <c r="AX30" s="11">
         <v>82</v>
       </c>
       <c r="AY30" s="19">
         <v>86</v>
       </c>
+      <c r="AZ30" s="14">
+        <v>137</v>
+      </c>
     </row>
-    <row r="31" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="12">
         <v>15</v>
       </c>
       <c r="C31" s="12">
         <v>17</v>
       </c>
       <c r="D31" s="12">
         <v>13</v>
       </c>
       <c r="E31" s="12">
         <v>15</v>
       </c>
       <c r="F31" s="12">
         <v>13</v>
       </c>
       <c r="G31" s="12">
         <v>7</v>
       </c>
       <c r="H31" s="12">
         <v>16</v>
       </c>
       <c r="I31" s="12">
@@ -5025,52 +5101,55 @@
       </c>
       <c r="AR31" s="9">
         <v>14</v>
       </c>
       <c r="AS31" s="19">
         <v>16</v>
       </c>
       <c r="AT31" s="11">
         <v>14</v>
       </c>
       <c r="AU31" s="9">
         <v>19</v>
       </c>
       <c r="AV31" s="19">
         <v>17</v>
       </c>
       <c r="AW31" s="14">
         <v>16</v>
       </c>
       <c r="AX31" s="11">
         <v>16</v>
       </c>
       <c r="AY31" s="19">
         <v>11</v>
       </c>
+      <c r="AZ31" s="14">
+        <v>11</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="12">
         <v>15</v>
       </c>
       <c r="C32" s="12">
         <v>19</v>
       </c>
       <c r="D32" s="12">
         <v>24</v>
       </c>
       <c r="E32" s="12">
         <v>12</v>
       </c>
       <c r="F32" s="12">
         <v>20</v>
       </c>
       <c r="G32" s="12">
         <v>14</v>
       </c>
       <c r="H32" s="12">
         <v>15</v>
       </c>
       <c r="I32" s="12">
@@ -5180,52 +5259,55 @@
       </c>
       <c r="AR32" s="9">
         <v>15</v>
       </c>
       <c r="AS32" s="19">
         <v>26</v>
       </c>
       <c r="AT32" s="11">
         <v>20</v>
       </c>
       <c r="AU32" s="9">
         <v>20</v>
       </c>
       <c r="AV32" s="19">
         <v>13</v>
       </c>
       <c r="AW32" s="14">
         <v>22</v>
       </c>
       <c r="AX32" s="11">
         <v>11</v>
       </c>
       <c r="AY32" s="19">
         <v>18</v>
       </c>
+      <c r="AZ32" s="14">
+        <v>19</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="12">
         <v>79</v>
       </c>
       <c r="C33" s="12">
         <v>130</v>
       </c>
       <c r="D33" s="12">
         <v>66</v>
       </c>
       <c r="E33" s="12">
         <v>69</v>
       </c>
       <c r="F33" s="12">
         <v>61</v>
       </c>
       <c r="G33" s="12">
         <v>63</v>
       </c>
       <c r="H33" s="12">
         <v>77</v>
       </c>
       <c r="I33" s="12">
@@ -5335,52 +5417,55 @@
       </c>
       <c r="AR33" s="9">
         <v>67</v>
       </c>
       <c r="AS33" s="19">
         <v>66</v>
       </c>
       <c r="AT33" s="11">
         <v>58</v>
       </c>
       <c r="AU33" s="9">
         <v>65</v>
       </c>
       <c r="AV33" s="19">
         <v>56</v>
       </c>
       <c r="AW33" s="14">
         <v>67</v>
       </c>
       <c r="AX33" s="11">
         <v>53</v>
       </c>
       <c r="AY33" s="19">
         <v>59</v>
       </c>
+      <c r="AZ33" s="14">
+        <v>69</v>
+      </c>
     </row>
-    <row r="34" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="12">
         <v>11</v>
       </c>
       <c r="C34" s="12">
         <v>6</v>
       </c>
       <c r="D34" s="12">
         <v>6</v>
       </c>
       <c r="E34" s="12">
         <v>4</v>
       </c>
       <c r="F34" s="12">
         <v>5</v>
       </c>
       <c r="G34" s="12">
         <v>7</v>
       </c>
       <c r="H34" s="12">
         <v>7</v>
       </c>
       <c r="I34" s="12">
@@ -5490,52 +5575,55 @@
       </c>
       <c r="AR34" s="9">
         <v>4</v>
       </c>
       <c r="AS34" s="19">
         <v>3</v>
       </c>
       <c r="AT34" s="11">
         <v>8</v>
       </c>
       <c r="AU34" s="9">
         <v>4</v>
       </c>
       <c r="AV34" s="19">
         <v>3</v>
       </c>
       <c r="AW34" s="9">
         <v>4</v>
       </c>
       <c r="AX34" s="11">
         <v>7</v>
       </c>
       <c r="AY34" s="19">
         <v>4</v>
       </c>
+      <c r="AZ34" s="14">
+        <v>6</v>
+      </c>
     </row>
-    <row r="35" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="12">
         <v>7</v>
       </c>
       <c r="C35" s="12">
         <v>6</v>
       </c>
       <c r="D35" s="12">
         <v>1</v>
       </c>
       <c r="E35" s="12">
         <v>4</v>
       </c>
       <c r="F35" s="12">
         <v>2</v>
       </c>
       <c r="G35" s="12">
         <v>3</v>
       </c>
       <c r="H35" s="12">
         <v>5</v>
       </c>
       <c r="I35" s="12">
@@ -5643,52 +5731,55 @@
       <c r="AQ35" s="11">
         <v>4</v>
       </c>
       <c r="AR35" s="9">
         <v>2</v>
       </c>
       <c r="AS35" s="19">
         <v>3</v>
       </c>
       <c r="AT35" s="11">
         <v>3</v>
       </c>
       <c r="AU35" s="9">
         <v>4</v>
       </c>
       <c r="AV35" s="19"/>
       <c r="AW35" s="9">
         <v>2</v>
       </c>
       <c r="AX35" s="11">
         <v>1</v>
       </c>
       <c r="AY35" s="19">
         <v>5</v>
       </c>
+      <c r="AZ35" s="14">
+        <v>4</v>
+      </c>
     </row>
-    <row r="36" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="12">
         <v>17</v>
       </c>
       <c r="C36" s="12">
         <v>20</v>
       </c>
       <c r="D36" s="12">
         <v>20</v>
       </c>
       <c r="E36" s="12">
         <v>14</v>
       </c>
       <c r="F36" s="12">
         <v>23</v>
       </c>
       <c r="G36" s="12">
         <v>15</v>
       </c>
       <c r="H36" s="12">
         <v>18</v>
       </c>
       <c r="I36" s="12">
@@ -5798,52 +5889,55 @@
       </c>
       <c r="AR36" s="9">
         <v>15</v>
       </c>
       <c r="AS36" s="19">
         <v>21</v>
       </c>
       <c r="AT36" s="11">
         <v>20</v>
       </c>
       <c r="AU36" s="9">
         <v>22</v>
       </c>
       <c r="AV36" s="19">
         <v>22</v>
       </c>
       <c r="AW36" s="9">
         <v>20</v>
       </c>
       <c r="AX36" s="11">
         <v>18</v>
       </c>
       <c r="AY36" s="19">
         <v>20</v>
       </c>
+      <c r="AZ36" s="14">
+        <v>15</v>
+      </c>
     </row>
-    <row r="37" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="12">
         <v>10</v>
       </c>
       <c r="C37" s="12">
         <v>7</v>
       </c>
       <c r="D37" s="12">
         <v>12</v>
       </c>
       <c r="E37" s="12">
         <v>6</v>
       </c>
       <c r="F37" s="12">
         <v>15</v>
       </c>
       <c r="G37" s="12">
         <v>11</v>
       </c>
       <c r="H37" s="12">
         <v>7</v>
       </c>
       <c r="I37" s="12">
@@ -5953,52 +6047,55 @@
       </c>
       <c r="AR37" s="9">
         <v>12</v>
       </c>
       <c r="AS37" s="19">
         <v>7</v>
       </c>
       <c r="AT37" s="11">
         <v>4</v>
       </c>
       <c r="AU37" s="9">
         <v>7</v>
       </c>
       <c r="AV37" s="19">
         <v>6</v>
       </c>
       <c r="AW37" s="9">
         <v>7</v>
       </c>
       <c r="AX37" s="11">
         <v>5</v>
       </c>
       <c r="AY37" s="19">
         <v>5</v>
       </c>
+      <c r="AZ37" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="12">
         <v>9</v>
       </c>
       <c r="C38" s="12">
         <v>1</v>
       </c>
       <c r="D38" s="12">
         <v>2</v>
       </c>
       <c r="E38" s="12">
         <v>2</v>
       </c>
       <c r="F38" s="12">
         <v>3</v>
       </c>
       <c r="G38" s="12">
         <v>4</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I38" s="12">
@@ -6108,52 +6205,55 @@
       </c>
       <c r="AR38" s="9">
         <v>3</v>
       </c>
       <c r="AS38" s="19">
         <v>1</v>
       </c>
       <c r="AT38" s="11">
         <v>1</v>
       </c>
       <c r="AU38" s="9">
         <v>2</v>
       </c>
       <c r="AV38" s="19">
         <v>1</v>
       </c>
       <c r="AW38" s="9">
         <v>4</v>
       </c>
       <c r="AX38" s="11">
         <v>1</v>
       </c>
       <c r="AY38" s="19">
         <v>1</v>
       </c>
+      <c r="AZ38" s="14">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="12">
         <v>23</v>
       </c>
       <c r="C39" s="12">
         <v>35</v>
       </c>
       <c r="D39" s="12">
         <v>23</v>
       </c>
       <c r="E39" s="12">
         <v>19</v>
       </c>
       <c r="F39" s="12">
         <v>25</v>
       </c>
       <c r="G39" s="12">
         <v>23</v>
       </c>
       <c r="H39" s="12">
         <v>19</v>
       </c>
       <c r="I39" s="12">
@@ -6263,52 +6363,55 @@
       </c>
       <c r="AR39" s="9">
         <v>22</v>
       </c>
       <c r="AS39" s="19">
         <v>11</v>
       </c>
       <c r="AT39" s="11">
         <v>26</v>
       </c>
       <c r="AU39" s="9">
         <v>21</v>
       </c>
       <c r="AV39" s="19">
         <v>23</v>
       </c>
       <c r="AW39" s="9">
         <v>21</v>
       </c>
       <c r="AX39" s="11">
         <v>11</v>
       </c>
       <c r="AY39" s="19">
         <v>16</v>
       </c>
+      <c r="AZ39" s="14">
+        <v>10</v>
+      </c>
     </row>
-    <row r="40" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="12">
         <v>3</v>
       </c>
       <c r="C40" s="12">
         <v>9</v>
       </c>
       <c r="D40" s="12">
         <v>4</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>4</v>
       </c>
       <c r="G40" s="12">
         <v>3</v>
       </c>
       <c r="H40" s="12">
         <v>4</v>
       </c>
       <c r="I40" s="12">
@@ -6418,52 +6521,55 @@
       </c>
       <c r="AR40" s="9">
         <v>5</v>
       </c>
       <c r="AS40" s="19">
         <v>6</v>
       </c>
       <c r="AT40" s="11">
         <v>3</v>
       </c>
       <c r="AU40" s="9">
         <v>5</v>
       </c>
       <c r="AV40" s="19">
         <v>9</v>
       </c>
       <c r="AW40" s="9">
         <v>2</v>
       </c>
       <c r="AX40" s="11">
         <v>2</v>
       </c>
       <c r="AY40" s="19">
         <v>2</v>
       </c>
+      <c r="AZ40" s="14">
+        <v>6</v>
+      </c>
     </row>
-    <row r="41" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="12">
         <v>15</v>
       </c>
       <c r="C41" s="12">
         <v>17</v>
       </c>
       <c r="D41" s="12">
         <v>22</v>
       </c>
       <c r="E41" s="12">
         <v>13</v>
       </c>
       <c r="F41" s="12">
         <v>14</v>
       </c>
       <c r="G41" s="12">
         <v>12</v>
       </c>
       <c r="H41" s="12">
         <v>9</v>
       </c>
       <c r="I41" s="12">
@@ -6573,52 +6679,55 @@
       </c>
       <c r="AR41" s="9">
         <v>11</v>
       </c>
       <c r="AS41" s="19">
         <v>8</v>
       </c>
       <c r="AT41" s="11">
         <v>15</v>
       </c>
       <c r="AU41" s="9">
         <v>11</v>
       </c>
       <c r="AV41" s="19">
         <v>13</v>
       </c>
       <c r="AW41" s="9">
         <v>11</v>
       </c>
       <c r="AX41" s="11">
         <v>5</v>
       </c>
       <c r="AY41" s="19">
         <v>14</v>
       </c>
+      <c r="AZ41" s="14">
+        <v>11</v>
+      </c>
     </row>
-    <row r="42" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="12">
         <v>16</v>
       </c>
       <c r="C42" s="12">
         <v>8</v>
       </c>
       <c r="D42" s="12">
         <v>12</v>
       </c>
       <c r="E42" s="12">
         <v>8</v>
       </c>
       <c r="F42" s="12">
         <v>10</v>
       </c>
       <c r="G42" s="12">
         <v>14</v>
       </c>
       <c r="H42" s="12">
         <v>10</v>
       </c>
       <c r="I42" s="12">
@@ -6728,52 +6837,55 @@
       </c>
       <c r="AR42" s="9">
         <v>13</v>
       </c>
       <c r="AS42" s="19">
         <v>5</v>
       </c>
       <c r="AT42" s="11">
         <v>11</v>
       </c>
       <c r="AU42" s="9">
         <v>8</v>
       </c>
       <c r="AV42" s="19">
         <v>9</v>
       </c>
       <c r="AW42" s="9">
         <v>7</v>
       </c>
       <c r="AX42" s="11">
         <v>8</v>
       </c>
       <c r="AY42" s="19">
         <v>4</v>
       </c>
+      <c r="AZ42" s="14">
+        <v>11</v>
+      </c>
     </row>
-    <row r="43" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="12">
         <v>32</v>
       </c>
       <c r="C43" s="12">
         <v>33</v>
       </c>
       <c r="D43" s="12">
         <v>33</v>
       </c>
       <c r="E43" s="12">
         <v>38</v>
       </c>
       <c r="F43" s="12">
         <v>30</v>
       </c>
       <c r="G43" s="12">
         <v>41</v>
       </c>
       <c r="H43" s="12">
         <v>37</v>
       </c>
       <c r="I43" s="12">
@@ -6883,52 +6995,55 @@
       </c>
       <c r="AR43" s="9">
         <v>40</v>
       </c>
       <c r="AS43" s="19">
         <v>23</v>
       </c>
       <c r="AT43" s="11">
         <v>33</v>
       </c>
       <c r="AU43" s="9">
         <v>41</v>
       </c>
       <c r="AV43" s="19">
         <v>27</v>
       </c>
       <c r="AW43" s="9">
         <v>34</v>
       </c>
       <c r="AX43" s="11">
         <v>26</v>
       </c>
       <c r="AY43" s="19">
         <v>35</v>
       </c>
+      <c r="AZ43" s="14">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="12">
         <v>13</v>
       </c>
       <c r="C44" s="12">
         <v>17</v>
       </c>
       <c r="D44" s="12">
         <v>12</v>
       </c>
       <c r="E44" s="12">
         <v>20</v>
       </c>
       <c r="F44" s="12">
         <v>20</v>
       </c>
       <c r="G44" s="12">
         <v>11</v>
       </c>
       <c r="H44" s="12">
         <v>14</v>
       </c>
       <c r="I44" s="12">
@@ -7038,52 +7153,55 @@
       </c>
       <c r="AR44" s="9">
         <v>17</v>
       </c>
       <c r="AS44" s="19">
         <v>7</v>
       </c>
       <c r="AT44" s="11">
         <v>12</v>
       </c>
       <c r="AU44" s="9">
         <v>9</v>
       </c>
       <c r="AV44" s="19">
         <v>16</v>
       </c>
       <c r="AW44" s="9">
         <v>16</v>
       </c>
       <c r="AX44" s="11">
         <v>10</v>
       </c>
       <c r="AY44" s="19">
         <v>11</v>
       </c>
+      <c r="AZ44" s="14">
+        <v>5</v>
+      </c>
     </row>
-    <row r="45" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="12">
         <v>5</v>
       </c>
       <c r="C45" s="12">
         <v>3</v>
       </c>
       <c r="D45" s="12">
         <v>3</v>
       </c>
       <c r="E45" s="12">
         <v>3</v>
       </c>
       <c r="F45" s="12">
         <v>5</v>
       </c>
       <c r="G45" s="12">
         <v>4</v>
       </c>
       <c r="H45" s="12">
         <v>3</v>
       </c>
       <c r="I45" s="12">
@@ -7193,52 +7311,55 @@
       </c>
       <c r="AR45" s="9">
         <v>5</v>
       </c>
       <c r="AS45" s="19">
         <v>3</v>
       </c>
       <c r="AT45" s="11">
         <v>4</v>
       </c>
       <c r="AU45" s="9">
         <v>2</v>
       </c>
       <c r="AV45" s="19">
         <v>1</v>
       </c>
       <c r="AW45" s="9">
         <v>6</v>
       </c>
       <c r="AX45" s="11">
         <v>2</v>
       </c>
       <c r="AY45" s="19">
         <v>5</v>
       </c>
+      <c r="AZ45" s="14">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="12">
         <v>5</v>
       </c>
       <c r="C46" s="12">
         <v>9</v>
       </c>
       <c r="D46" s="12">
         <v>14</v>
       </c>
       <c r="E46" s="12">
         <v>14</v>
       </c>
       <c r="F46" s="12">
         <v>12</v>
       </c>
       <c r="G46" s="12">
         <v>11</v>
       </c>
       <c r="H46" s="12">
         <v>11</v>
       </c>
       <c r="I46" s="12">
@@ -7348,52 +7469,55 @@
       </c>
       <c r="AR46" s="9">
         <v>5</v>
       </c>
       <c r="AS46" s="19">
         <v>5</v>
       </c>
       <c r="AT46" s="11">
         <v>6</v>
       </c>
       <c r="AU46" s="9">
         <v>6</v>
       </c>
       <c r="AV46" s="19">
         <v>7</v>
       </c>
       <c r="AW46" s="9">
         <v>12</v>
       </c>
       <c r="AX46" s="11">
         <v>11</v>
       </c>
       <c r="AY46" s="19">
         <v>12</v>
       </c>
+      <c r="AZ46" s="14">
+        <v>6</v>
+      </c>
     </row>
-    <row r="47" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="12">
         <v>13</v>
       </c>
       <c r="C47" s="12">
         <v>13</v>
       </c>
       <c r="D47" s="12">
         <v>20</v>
       </c>
       <c r="E47" s="12">
         <v>11</v>
       </c>
       <c r="F47" s="12">
         <v>11</v>
       </c>
       <c r="G47" s="12">
         <v>14</v>
       </c>
       <c r="H47" s="12">
         <v>16</v>
       </c>
       <c r="I47" s="12">
@@ -7503,52 +7627,55 @@
       </c>
       <c r="AR47" s="9">
         <v>9</v>
       </c>
       <c r="AS47" s="19">
         <v>5</v>
       </c>
       <c r="AT47" s="11">
         <v>13</v>
       </c>
       <c r="AU47" s="9">
         <v>11</v>
       </c>
       <c r="AV47" s="19">
         <v>11</v>
       </c>
       <c r="AW47" s="9">
         <v>13</v>
       </c>
       <c r="AX47" s="11">
         <v>7</v>
       </c>
       <c r="AY47" s="19">
         <v>15</v>
       </c>
+      <c r="AZ47" s="14">
+        <v>15</v>
+      </c>
     </row>
-    <row r="48" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="12">
         <v>5</v>
       </c>
       <c r="C48" s="12">
         <v>15</v>
       </c>
       <c r="D48" s="12">
         <v>8</v>
       </c>
       <c r="E48" s="12">
         <v>11</v>
       </c>
       <c r="F48" s="12">
         <v>8</v>
       </c>
       <c r="G48" s="12">
         <v>5</v>
       </c>
       <c r="H48" s="12">
         <v>6</v>
       </c>
       <c r="I48" s="12">
@@ -7658,52 +7785,55 @@
       </c>
       <c r="AR48" s="9">
         <v>10</v>
       </c>
       <c r="AS48" s="19">
         <v>7</v>
       </c>
       <c r="AT48" s="11">
         <v>6</v>
       </c>
       <c r="AU48" s="9">
         <v>7</v>
       </c>
       <c r="AV48" s="19">
         <v>7</v>
       </c>
       <c r="AW48" s="9">
         <v>11</v>
       </c>
       <c r="AX48" s="11">
         <v>11</v>
       </c>
       <c r="AY48" s="19">
         <v>5</v>
       </c>
+      <c r="AZ48" s="14">
+        <v>12</v>
+      </c>
     </row>
-    <row r="49" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B49" s="12">
         <v>16</v>
       </c>
       <c r="C49" s="12">
         <v>11</v>
       </c>
       <c r="D49" s="12">
         <v>10</v>
       </c>
       <c r="E49" s="12">
         <v>10</v>
       </c>
       <c r="F49" s="12">
         <v>8</v>
       </c>
       <c r="G49" s="12">
         <v>10</v>
       </c>
       <c r="H49" s="12">
         <v>9</v>
       </c>
       <c r="I49" s="12">
@@ -7813,106 +7943,110 @@
       </c>
       <c r="AR49" s="9">
         <v>15</v>
       </c>
       <c r="AS49" s="19">
         <v>10</v>
       </c>
       <c r="AT49" s="11">
         <v>21</v>
       </c>
       <c r="AU49" s="9">
         <v>5</v>
       </c>
       <c r="AV49" s="19">
         <v>12</v>
       </c>
       <c r="AW49" s="9">
         <v>15</v>
       </c>
       <c r="AX49" s="11">
         <v>17</v>
       </c>
       <c r="AY49" s="19">
         <v>15</v>
       </c>
+      <c r="AZ49" s="14">
+        <v>17</v>
+      </c>
     </row>
-    <row r="50" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B50" s="41" t="s">
+    <row r="50" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B50" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="C50" s="41"/>
-[...47 lines deleted...]
-      <c r="AY50" s="41"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+      <c r="S50" s="43"/>
+      <c r="T50" s="43"/>
+      <c r="U50" s="43"/>
+      <c r="V50" s="43"/>
+      <c r="W50" s="43"/>
+      <c r="X50" s="43"/>
+      <c r="Y50" s="43"/>
+      <c r="Z50" s="43"/>
+      <c r="AA50" s="43"/>
+      <c r="AB50" s="43"/>
+      <c r="AC50" s="43"/>
+      <c r="AD50" s="43"/>
+      <c r="AE50" s="43"/>
+      <c r="AF50" s="43"/>
+      <c r="AG50" s="43"/>
+      <c r="AH50" s="43"/>
+      <c r="AI50" s="43"/>
+      <c r="AJ50" s="43"/>
+      <c r="AK50" s="43"/>
+      <c r="AL50" s="43"/>
+      <c r="AM50" s="43"/>
+      <c r="AN50" s="43"/>
+      <c r="AO50" s="43"/>
+      <c r="AP50" s="43"/>
+      <c r="AQ50" s="43"/>
+      <c r="AR50" s="43"/>
+      <c r="AS50" s="43"/>
+      <c r="AT50" s="43"/>
+      <c r="AU50" s="43"/>
+      <c r="AV50" s="43"/>
+      <c r="AW50" s="43"/>
+      <c r="AX50" s="43"/>
+      <c r="AY50" s="43"/>
+      <c r="AZ50" s="43"/>
     </row>
-    <row r="51" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="18">
         <v>418</v>
       </c>
       <c r="C51" s="18">
         <v>554</v>
       </c>
       <c r="D51" s="18">
         <v>363</v>
       </c>
       <c r="E51" s="18">
         <v>314</v>
       </c>
       <c r="F51" s="18">
         <v>322</v>
       </c>
       <c r="G51" s="18">
         <v>332</v>
       </c>
       <c r="H51" s="18">
         <v>302</v>
       </c>
       <c r="I51" s="18">
@@ -8022,52 +8156,55 @@
       </c>
       <c r="AR51" s="9">
         <v>318</v>
       </c>
       <c r="AS51" s="19">
         <v>317</v>
       </c>
       <c r="AT51" s="11">
         <v>331</v>
       </c>
       <c r="AU51" s="9">
         <v>363</v>
       </c>
       <c r="AV51" s="19">
         <v>302</v>
       </c>
       <c r="AW51" s="14">
         <v>404</v>
       </c>
       <c r="AX51" s="11">
         <v>292</v>
       </c>
       <c r="AY51" s="19">
         <v>325</v>
       </c>
+      <c r="AZ51" s="14">
+        <v>353</v>
+      </c>
     </row>
-    <row r="52" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="18">
         <v>123</v>
       </c>
       <c r="C52" s="18">
         <v>164</v>
       </c>
       <c r="D52" s="18">
         <v>102</v>
       </c>
       <c r="E52" s="18">
         <v>76</v>
       </c>
       <c r="F52" s="18">
         <v>84</v>
       </c>
       <c r="G52" s="18">
         <v>85</v>
       </c>
       <c r="H52" s="18">
         <v>72</v>
       </c>
       <c r="I52" s="18">
@@ -8177,52 +8314,55 @@
       </c>
       <c r="AR52" s="9">
         <v>85</v>
       </c>
       <c r="AS52" s="19">
         <v>93</v>
       </c>
       <c r="AT52" s="11">
         <v>80</v>
       </c>
       <c r="AU52" s="9">
         <v>110</v>
       </c>
       <c r="AV52" s="19">
         <v>87</v>
       </c>
       <c r="AW52" s="14">
         <v>127</v>
       </c>
       <c r="AX52" s="11">
         <v>85</v>
       </c>
       <c r="AY52" s="19">
         <v>102</v>
       </c>
+      <c r="AZ52" s="14">
+        <v>97</v>
+      </c>
     </row>
-    <row r="53" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="18">
         <v>12</v>
       </c>
       <c r="C53" s="18">
         <v>11</v>
       </c>
       <c r="D53" s="18">
         <v>7</v>
       </c>
       <c r="E53" s="18">
         <v>17</v>
       </c>
       <c r="F53" s="18">
         <v>10</v>
       </c>
       <c r="G53" s="18">
         <v>7</v>
       </c>
       <c r="H53" s="18">
         <v>11</v>
       </c>
       <c r="I53" s="18">
@@ -8332,52 +8472,55 @@
       </c>
       <c r="AR53" s="9">
         <v>18</v>
       </c>
       <c r="AS53" s="19">
         <v>13</v>
       </c>
       <c r="AT53" s="11">
         <v>9</v>
       </c>
       <c r="AU53" s="9">
         <v>17</v>
       </c>
       <c r="AV53" s="19">
         <v>15</v>
       </c>
       <c r="AW53" s="14">
         <v>12</v>
       </c>
       <c r="AX53" s="11">
         <v>10</v>
       </c>
       <c r="AY53" s="19">
         <v>12</v>
       </c>
+      <c r="AZ53" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="54" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B54" s="18">
         <v>24</v>
       </c>
       <c r="C54" s="18">
         <v>25</v>
       </c>
       <c r="D54" s="18">
         <v>18</v>
       </c>
       <c r="E54" s="18">
         <v>17</v>
       </c>
       <c r="F54" s="18">
         <v>24</v>
       </c>
       <c r="G54" s="18">
         <v>16</v>
       </c>
       <c r="H54" s="18">
         <v>13</v>
       </c>
       <c r="I54" s="18">
@@ -8487,52 +8630,55 @@
       </c>
       <c r="AR54" s="9">
         <v>15</v>
       </c>
       <c r="AS54" s="19">
         <v>12</v>
       </c>
       <c r="AT54" s="11">
         <v>24</v>
       </c>
       <c r="AU54" s="9">
         <v>22</v>
       </c>
       <c r="AV54" s="19">
         <v>16</v>
       </c>
       <c r="AW54" s="14">
         <v>21</v>
       </c>
       <c r="AX54" s="11">
         <v>18</v>
       </c>
       <c r="AY54" s="19">
         <v>10</v>
       </c>
+      <c r="AZ54" s="14">
+        <v>19</v>
+      </c>
     </row>
-    <row r="55" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="18">
         <v>72</v>
       </c>
       <c r="C55" s="18">
         <v>136</v>
       </c>
       <c r="D55" s="18">
         <v>71</v>
       </c>
       <c r="E55" s="18">
         <v>56</v>
       </c>
       <c r="F55" s="18">
         <v>62</v>
       </c>
       <c r="G55" s="18">
         <v>60</v>
       </c>
       <c r="H55" s="18">
         <v>58</v>
       </c>
       <c r="I55" s="18">
@@ -8642,52 +8788,55 @@
       </c>
       <c r="AR55" s="9">
         <v>57</v>
       </c>
       <c r="AS55" s="19">
         <v>61</v>
       </c>
       <c r="AT55" s="11">
         <v>61</v>
       </c>
       <c r="AU55" s="9">
         <v>71</v>
       </c>
       <c r="AV55" s="19">
         <v>43</v>
       </c>
       <c r="AW55" s="14">
         <v>83</v>
       </c>
       <c r="AX55" s="11">
         <v>58</v>
       </c>
       <c r="AY55" s="19">
         <v>54</v>
       </c>
+      <c r="AZ55" s="14">
+        <v>83</v>
+      </c>
     </row>
-    <row r="56" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="18">
         <v>9</v>
       </c>
       <c r="C56" s="18">
         <v>8</v>
       </c>
       <c r="D56" s="18">
         <v>4</v>
       </c>
       <c r="E56" s="18">
         <v>3</v>
       </c>
       <c r="F56" s="18">
         <v>5</v>
       </c>
       <c r="G56" s="18">
         <v>4</v>
       </c>
       <c r="H56" s="18">
         <v>6</v>
       </c>
       <c r="I56" s="18">
@@ -8797,52 +8946,55 @@
       </c>
       <c r="AR56" s="9">
         <v>3</v>
       </c>
       <c r="AS56" s="19">
         <v>4</v>
       </c>
       <c r="AT56" s="11">
         <v>1</v>
       </c>
       <c r="AU56" s="9">
         <v>7</v>
       </c>
       <c r="AV56" s="19">
         <v>4</v>
       </c>
       <c r="AW56" s="9">
         <v>3</v>
       </c>
       <c r="AX56" s="11">
         <v>7</v>
       </c>
       <c r="AY56" s="19">
         <v>4</v>
       </c>
+      <c r="AZ56" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="57" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="18">
         <v>4</v>
       </c>
       <c r="C57" s="18">
         <v>1</v>
       </c>
       <c r="D57" s="18">
         <v>3</v>
       </c>
       <c r="E57" s="18">
         <v>7</v>
       </c>
       <c r="F57" s="18">
         <v>3</v>
       </c>
       <c r="G57" s="18">
         <v>2</v>
       </c>
       <c r="H57" s="18">
         <v>4</v>
       </c>
       <c r="I57" s="18">
@@ -8952,52 +9104,55 @@
       </c>
       <c r="AR57" s="9">
         <v>3</v>
       </c>
       <c r="AS57" s="19">
         <v>1</v>
       </c>
       <c r="AT57" s="11">
         <v>1</v>
       </c>
       <c r="AU57" s="9">
         <v>3</v>
       </c>
       <c r="AV57" s="19">
         <v>4</v>
       </c>
       <c r="AW57" s="9">
         <v>2</v>
       </c>
       <c r="AX57" s="11">
         <v>1</v>
       </c>
       <c r="AY57" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ57" s="14">
+        <v>2</v>
+      </c>
     </row>
-    <row r="58" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="18">
         <v>19</v>
       </c>
       <c r="C58" s="18">
         <v>25</v>
       </c>
       <c r="D58" s="18">
         <v>16</v>
       </c>
       <c r="E58" s="18">
         <v>19</v>
       </c>
       <c r="F58" s="18">
         <v>14</v>
       </c>
       <c r="G58" s="18">
         <v>30</v>
       </c>
       <c r="H58" s="18">
         <v>16</v>
       </c>
       <c r="I58" s="18">
@@ -9107,52 +9262,55 @@
       </c>
       <c r="AR58" s="9">
         <v>19</v>
       </c>
       <c r="AS58" s="19">
         <v>19</v>
       </c>
       <c r="AT58" s="11">
         <v>23</v>
       </c>
       <c r="AU58" s="9">
         <v>10</v>
       </c>
       <c r="AV58" s="19">
         <v>8</v>
       </c>
       <c r="AW58" s="9">
         <v>14</v>
       </c>
       <c r="AX58" s="11">
         <v>15</v>
       </c>
       <c r="AY58" s="19">
         <v>16</v>
       </c>
+      <c r="AZ58" s="14">
+        <v>14</v>
+      </c>
     </row>
-    <row r="59" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="18">
         <v>11</v>
       </c>
       <c r="C59" s="18">
         <v>8</v>
       </c>
       <c r="D59" s="18">
         <v>12</v>
       </c>
       <c r="E59" s="18">
         <v>5</v>
       </c>
       <c r="F59" s="18">
         <v>7</v>
       </c>
       <c r="G59" s="18">
         <v>9</v>
       </c>
       <c r="H59" s="18">
         <v>5</v>
       </c>
       <c r="I59" s="18">
@@ -9262,52 +9420,55 @@
       </c>
       <c r="AR59" s="9">
         <v>7</v>
       </c>
       <c r="AS59" s="19">
         <v>4</v>
       </c>
       <c r="AT59" s="11">
         <v>5</v>
       </c>
       <c r="AU59" s="9">
         <v>5</v>
       </c>
       <c r="AV59" s="19">
         <v>7</v>
       </c>
       <c r="AW59" s="9">
         <v>7</v>
       </c>
       <c r="AX59" s="11">
         <v>6</v>
       </c>
       <c r="AY59" s="19">
         <v>7</v>
       </c>
+      <c r="AZ59" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="60" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="18">
         <v>6</v>
       </c>
       <c r="C60" s="18">
         <v>1</v>
       </c>
       <c r="D60" s="18">
         <v>2</v>
       </c>
       <c r="E60" s="18">
         <v>3</v>
       </c>
       <c r="F60" s="18">
         <v>4</v>
       </c>
       <c r="G60" s="18">
         <v>4</v>
       </c>
       <c r="H60" s="18">
         <v>8</v>
       </c>
       <c r="I60" s="18">
@@ -9417,52 +9578,55 @@
       </c>
       <c r="AR60" s="9">
         <v>1</v>
       </c>
       <c r="AS60" s="19">
         <v>1</v>
       </c>
       <c r="AT60" s="11">
         <v>2</v>
       </c>
       <c r="AU60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV60" s="19">
         <v>1</v>
       </c>
       <c r="AW60" s="9">
         <v>5</v>
       </c>
       <c r="AX60" s="11">
         <v>1</v>
       </c>
       <c r="AY60" s="19">
         <v>4</v>
       </c>
+      <c r="AZ60" s="14">
+        <v>3</v>
+      </c>
     </row>
-    <row r="61" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="18">
         <v>23</v>
       </c>
       <c r="C61" s="18">
         <v>33</v>
       </c>
       <c r="D61" s="18">
         <v>20</v>
       </c>
       <c r="E61" s="18">
         <v>18</v>
       </c>
       <c r="F61" s="18">
         <v>21</v>
       </c>
       <c r="G61" s="18">
         <v>19</v>
       </c>
       <c r="H61" s="18">
         <v>12</v>
       </c>
       <c r="I61" s="18">
@@ -9572,52 +9736,55 @@
       </c>
       <c r="AR61" s="9">
         <v>8</v>
       </c>
       <c r="AS61" s="19">
         <v>20</v>
       </c>
       <c r="AT61" s="11">
         <v>25</v>
       </c>
       <c r="AU61" s="9">
         <v>14</v>
       </c>
       <c r="AV61" s="19">
         <v>17</v>
       </c>
       <c r="AW61" s="9">
         <v>22</v>
       </c>
       <c r="AX61" s="11">
         <v>7</v>
       </c>
       <c r="AY61" s="19">
         <v>26</v>
       </c>
+      <c r="AZ61" s="14">
+        <v>22</v>
+      </c>
     </row>
-    <row r="62" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="18">
         <v>7</v>
       </c>
       <c r="C62" s="18">
         <v>2</v>
       </c>
       <c r="D62" s="18">
         <v>5</v>
       </c>
       <c r="E62" s="18">
         <v>3</v>
       </c>
       <c r="F62" s="18">
         <v>4</v>
       </c>
       <c r="G62" s="18">
         <v>1</v>
       </c>
       <c r="H62" s="18">
         <v>4</v>
       </c>
       <c r="I62" s="18">
@@ -9727,52 +9894,55 @@
       </c>
       <c r="AR62" s="9">
         <v>5</v>
       </c>
       <c r="AS62" s="19">
         <v>6</v>
       </c>
       <c r="AT62" s="11">
         <v>4</v>
       </c>
       <c r="AU62" s="9">
         <v>3</v>
       </c>
       <c r="AV62" s="19">
         <v>6</v>
       </c>
       <c r="AW62" s="9">
         <v>8</v>
       </c>
       <c r="AX62" s="11">
         <v>1</v>
       </c>
       <c r="AY62" s="19">
         <v>2</v>
       </c>
+      <c r="AZ62" s="14">
+        <v>3</v>
+      </c>
     </row>
-    <row r="63" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="18">
         <v>9</v>
       </c>
       <c r="C63" s="18">
         <v>18</v>
       </c>
       <c r="D63" s="18">
         <v>13</v>
       </c>
       <c r="E63" s="18">
         <v>12</v>
       </c>
       <c r="F63" s="18">
         <v>13</v>
       </c>
       <c r="G63" s="18">
         <v>13</v>
       </c>
       <c r="H63" s="18">
         <v>12</v>
       </c>
       <c r="I63" s="18">
@@ -9882,52 +10052,55 @@
       </c>
       <c r="AR63" s="9">
         <v>18</v>
       </c>
       <c r="AS63" s="19">
         <v>11</v>
       </c>
       <c r="AT63" s="11">
         <v>9</v>
       </c>
       <c r="AU63" s="9">
         <v>12</v>
       </c>
       <c r="AV63" s="19">
         <v>17</v>
       </c>
       <c r="AW63" s="9">
         <v>9</v>
       </c>
       <c r="AX63" s="11">
         <v>9</v>
       </c>
       <c r="AY63" s="19">
         <v>7</v>
       </c>
+      <c r="AZ63" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="64" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="18">
         <v>7</v>
       </c>
       <c r="C64" s="18">
         <v>12</v>
       </c>
       <c r="D64" s="18">
         <v>8</v>
       </c>
       <c r="E64" s="18">
         <v>14</v>
       </c>
       <c r="F64" s="18">
         <v>10</v>
       </c>
       <c r="G64" s="18">
         <v>10</v>
       </c>
       <c r="H64" s="18">
         <v>10</v>
       </c>
       <c r="I64" s="18">
@@ -10037,52 +10210,55 @@
       </c>
       <c r="AR64" s="9">
         <v>8</v>
       </c>
       <c r="AS64" s="19">
         <v>9</v>
       </c>
       <c r="AT64" s="11">
         <v>7</v>
       </c>
       <c r="AU64" s="9">
         <v>11</v>
       </c>
       <c r="AV64" s="19">
         <v>3</v>
       </c>
       <c r="AW64" s="9">
         <v>12</v>
       </c>
       <c r="AX64" s="11">
         <v>9</v>
       </c>
       <c r="AY64" s="19">
         <v>4</v>
       </c>
+      <c r="AZ64" s="14">
+        <v>12</v>
+      </c>
     </row>
-    <row r="65" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="18">
         <v>29</v>
       </c>
       <c r="C65" s="18">
         <v>35</v>
       </c>
       <c r="D65" s="18">
         <v>28</v>
       </c>
       <c r="E65" s="18">
         <v>24</v>
       </c>
       <c r="F65" s="18">
         <v>19</v>
       </c>
       <c r="G65" s="18">
         <v>31</v>
       </c>
       <c r="H65" s="18">
         <v>28</v>
       </c>
       <c r="I65" s="18">
@@ -10192,52 +10368,55 @@
       </c>
       <c r="AR65" s="9">
         <v>25</v>
       </c>
       <c r="AS65" s="19">
         <v>22</v>
       </c>
       <c r="AT65" s="11">
         <v>32</v>
       </c>
       <c r="AU65" s="9">
         <v>21</v>
       </c>
       <c r="AV65" s="19">
         <v>30</v>
       </c>
       <c r="AW65" s="9">
         <v>26</v>
       </c>
       <c r="AX65" s="11">
         <v>29</v>
       </c>
       <c r="AY65" s="19">
         <v>29</v>
       </c>
+      <c r="AZ65" s="14">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B66" s="18">
         <v>10</v>
       </c>
       <c r="C66" s="18">
         <v>15</v>
       </c>
       <c r="D66" s="18">
         <v>3</v>
       </c>
       <c r="E66" s="18">
         <v>10</v>
       </c>
       <c r="F66" s="18">
         <v>9</v>
       </c>
       <c r="G66" s="18">
         <v>11</v>
       </c>
       <c r="H66" s="18">
         <v>17</v>
       </c>
       <c r="I66" s="18">
@@ -10347,52 +10526,55 @@
       </c>
       <c r="AR66" s="9">
         <v>10</v>
       </c>
       <c r="AS66" s="19">
         <v>5</v>
       </c>
       <c r="AT66" s="11">
         <v>13</v>
       </c>
       <c r="AU66" s="9">
         <v>12</v>
       </c>
       <c r="AV66" s="19">
         <v>11</v>
       </c>
       <c r="AW66" s="9">
         <v>7</v>
       </c>
       <c r="AX66" s="11">
         <v>7</v>
       </c>
       <c r="AY66" s="19">
         <v>9</v>
       </c>
+      <c r="AZ66" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B67" s="18">
         <v>3</v>
       </c>
       <c r="C67" s="18">
         <v>3</v>
       </c>
       <c r="D67" s="18">
         <v>6</v>
       </c>
       <c r="E67" s="20" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="20" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="18">
         <v>3</v>
       </c>
       <c r="H67" s="18">
         <v>4</v>
       </c>
       <c r="I67" s="18">
@@ -10502,52 +10684,55 @@
       </c>
       <c r="AR67" s="9">
         <v>4</v>
       </c>
       <c r="AS67" s="19">
         <v>2</v>
       </c>
       <c r="AT67" s="11">
         <v>2</v>
       </c>
       <c r="AU67" s="9">
         <v>1</v>
       </c>
       <c r="AV67" s="19">
         <v>2</v>
       </c>
       <c r="AW67" s="9">
         <v>3</v>
       </c>
       <c r="AX67" s="11">
         <v>1</v>
       </c>
       <c r="AY67" s="19">
         <v>3</v>
       </c>
+      <c r="AZ67" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="18">
         <v>7</v>
       </c>
       <c r="C68" s="18">
         <v>15</v>
       </c>
       <c r="D68" s="18">
         <v>7</v>
       </c>
       <c r="E68" s="18">
         <v>12</v>
       </c>
       <c r="F68" s="18">
         <v>6</v>
       </c>
       <c r="G68" s="18">
         <v>7</v>
       </c>
       <c r="H68" s="18">
         <v>4</v>
       </c>
       <c r="I68" s="18">
@@ -10657,52 +10842,55 @@
       </c>
       <c r="AR68" s="9">
         <v>9</v>
       </c>
       <c r="AS68" s="19">
         <v>9</v>
       </c>
       <c r="AT68" s="11">
         <v>8</v>
       </c>
       <c r="AU68" s="9">
         <v>10</v>
       </c>
       <c r="AV68" s="19">
         <v>5</v>
       </c>
       <c r="AW68" s="9">
         <v>11</v>
       </c>
       <c r="AX68" s="11">
         <v>6</v>
       </c>
       <c r="AY68" s="19">
         <v>5</v>
       </c>
+      <c r="AZ68" s="14">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="18">
         <v>15</v>
       </c>
       <c r="C69" s="18">
         <v>18</v>
       </c>
       <c r="D69" s="18">
         <v>13</v>
       </c>
       <c r="E69" s="18">
         <v>7</v>
       </c>
       <c r="F69" s="18">
         <v>9</v>
       </c>
       <c r="G69" s="18">
         <v>11</v>
       </c>
       <c r="H69" s="18">
         <v>5</v>
       </c>
       <c r="I69" s="18">
@@ -10812,52 +11000,55 @@
       </c>
       <c r="AR69" s="9">
         <v>11</v>
       </c>
       <c r="AS69" s="19">
         <v>11</v>
       </c>
       <c r="AT69" s="11">
         <v>10</v>
       </c>
       <c r="AU69" s="9">
         <v>12</v>
       </c>
       <c r="AV69" s="19">
         <v>10</v>
       </c>
       <c r="AW69" s="9">
         <v>9</v>
       </c>
       <c r="AX69" s="11">
         <v>8</v>
       </c>
       <c r="AY69" s="19">
         <v>10</v>
       </c>
+      <c r="AZ69" s="14">
+        <v>5</v>
+      </c>
     </row>
-    <row r="70" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="18">
         <v>7</v>
       </c>
       <c r="C70" s="18">
         <v>7</v>
       </c>
       <c r="D70" s="18">
         <v>11</v>
       </c>
       <c r="E70" s="18">
         <v>7</v>
       </c>
       <c r="F70" s="18">
         <v>10</v>
       </c>
       <c r="G70" s="18">
         <v>6</v>
       </c>
       <c r="H70" s="18">
         <v>3</v>
       </c>
       <c r="I70" s="18">
@@ -10967,52 +11158,55 @@
       </c>
       <c r="AR70" s="9">
         <v>4</v>
       </c>
       <c r="AS70" s="19">
         <v>3</v>
       </c>
       <c r="AT70" s="11">
         <v>6</v>
       </c>
       <c r="AU70" s="9">
         <v>7</v>
       </c>
       <c r="AV70" s="19">
         <v>7</v>
       </c>
       <c r="AW70" s="9">
         <v>8</v>
       </c>
       <c r="AX70" s="11">
         <v>3</v>
       </c>
       <c r="AY70" s="19">
         <v>4</v>
       </c>
+      <c r="AZ70" s="14">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B71" s="22">
         <v>21</v>
       </c>
       <c r="C71" s="22">
         <v>17</v>
       </c>
       <c r="D71" s="22">
         <v>14</v>
       </c>
       <c r="E71" s="22">
         <v>4</v>
       </c>
       <c r="F71" s="22">
         <v>8</v>
       </c>
       <c r="G71" s="22">
         <v>3</v>
       </c>
       <c r="H71" s="22">
         <v>10</v>
       </c>
       <c r="I71" s="22">
@@ -11122,242 +11316,247 @@
       </c>
       <c r="AR71" s="23">
         <v>8</v>
       </c>
       <c r="AS71" s="25">
         <v>11</v>
       </c>
       <c r="AT71" s="25">
         <v>9</v>
       </c>
       <c r="AU71" s="23">
         <v>15</v>
       </c>
       <c r="AV71" s="25">
         <v>9</v>
       </c>
       <c r="AW71" s="23">
         <v>15</v>
       </c>
       <c r="AX71" s="25">
         <v>11</v>
       </c>
       <c r="AY71" s="25">
         <v>17</v>
       </c>
+      <c r="AZ71" s="23">
+        <v>12</v>
+      </c>
     </row>
-    <row r="72" spans="1:51" s="5" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="73" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:52" s="5" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="74" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:AY28"/>
-[...2 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B28:AZ28"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B50:AY50"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B50:AZ50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY74"/>
+  <dimension ref="A1:AZ74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AZ22" sqref="AZ22"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AX14" sqref="AX14"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="42" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="42"/>
-[...47 lines deleted...]
-      <c r="AY2" s="42"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AP3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
-      <c r="Z4" s="43">
+      <c r="Z4" s="41">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="43">
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41">
         <v>2025</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="41">
         <v>2026</v>
       </c>
-      <c r="AY4" s="43"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
@@ -11465,106 +11664,110 @@
       </c>
       <c r="AR5" s="39" t="s">
         <v>29</v>
       </c>
       <c r="AS5" s="40" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="40" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>24</v>
       </c>
+      <c r="AZ5" s="39" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="44" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="44"/>
-[...47 lines deleted...]
-      <c r="AY6" s="44"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+      <c r="AL6" s="45"/>
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="45"/>
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="30">
         <v>12.03</v>
       </c>
       <c r="C7" s="30">
         <v>14.24</v>
       </c>
       <c r="D7" s="30">
         <v>13.08</v>
       </c>
       <c r="E7" s="30">
         <v>12.21</v>
       </c>
       <c r="F7" s="30">
         <v>11.78</v>
       </c>
       <c r="G7" s="30">
         <v>11.51</v>
       </c>
       <c r="H7" s="30">
         <v>11.24</v>
       </c>
       <c r="I7" s="30">
@@ -11674,52 +11877,55 @@
       </c>
       <c r="AR7" s="30">
         <v>9.66</v>
       </c>
       <c r="AS7" s="30">
         <v>9.6</v>
       </c>
       <c r="AT7" s="30">
         <v>9.67</v>
       </c>
       <c r="AU7" s="30">
         <v>9.77</v>
       </c>
       <c r="AV7" s="29">
         <v>9.77</v>
       </c>
       <c r="AW7" s="29">
         <v>9.92</v>
       </c>
       <c r="AX7" s="29">
         <v>8.56</v>
       </c>
       <c r="AY7" s="30">
         <v>9.5399999999999991</v>
       </c>
+      <c r="AZ7" s="29">
+        <v>9.9499999999999993</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30">
         <v>11.08</v>
       </c>
       <c r="C8" s="30">
         <v>12.85</v>
       </c>
       <c r="D8" s="30">
         <v>11.59</v>
       </c>
       <c r="E8" s="30">
         <v>10.37</v>
       </c>
       <c r="F8" s="30">
         <v>9.99</v>
       </c>
       <c r="G8" s="30">
         <v>9.69</v>
       </c>
       <c r="H8" s="30">
         <v>9.4</v>
       </c>
       <c r="I8" s="30">
@@ -11829,52 +12035,55 @@
       </c>
       <c r="AR8" s="30">
         <v>8.17</v>
       </c>
       <c r="AS8" s="30">
         <v>8.14</v>
       </c>
       <c r="AT8" s="30">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="30">
         <v>8.18</v>
       </c>
       <c r="AV8" s="29">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="29">
         <v>8.4</v>
       </c>
       <c r="AX8" s="29">
         <v>7.04</v>
       </c>
       <c r="AY8" s="30">
         <v>7.87</v>
       </c>
+      <c r="AZ8" s="29">
+        <v>8.58</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <v>8.23</v>
       </c>
       <c r="C9" s="30">
         <v>8.83</v>
       </c>
       <c r="D9" s="30">
         <v>7.87</v>
       </c>
       <c r="E9" s="30">
         <v>8.41</v>
       </c>
       <c r="F9" s="30">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="30">
         <v>7.5</v>
       </c>
       <c r="H9" s="30">
         <v>7.6</v>
       </c>
       <c r="I9" s="30">
@@ -11984,52 +12193,55 @@
       </c>
       <c r="AR9" s="30">
         <v>8.6</v>
       </c>
       <c r="AS9" s="30">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT9" s="30">
         <v>8.59</v>
       </c>
       <c r="AU9" s="30">
         <v>8.9</v>
       </c>
       <c r="AV9" s="29">
         <v>9.06</v>
       </c>
       <c r="AW9" s="29">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="29">
         <v>8.52</v>
       </c>
       <c r="AY9" s="30">
         <v>8.44</v>
       </c>
+      <c r="AZ9" s="29">
+        <v>7.82</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <v>13.12</v>
       </c>
       <c r="C10" s="30">
         <v>14.71</v>
       </c>
       <c r="D10" s="30">
         <v>14.54</v>
       </c>
       <c r="E10" s="30">
         <v>13.42</v>
       </c>
       <c r="F10" s="30">
         <v>13.72</v>
       </c>
       <c r="G10" s="30">
         <v>13.18</v>
       </c>
       <c r="H10" s="30">
         <v>12.62</v>
       </c>
       <c r="I10" s="30">
@@ -12139,52 +12351,55 @@
       </c>
       <c r="AR10" s="30">
         <v>10.86</v>
       </c>
       <c r="AS10" s="30">
         <v>11.13</v>
       </c>
       <c r="AT10" s="30">
         <v>11.62</v>
       </c>
       <c r="AU10" s="30">
         <v>11.91</v>
       </c>
       <c r="AV10" s="29">
         <v>11.76</v>
       </c>
       <c r="AW10" s="29">
         <v>12.01</v>
       </c>
       <c r="AX10" s="29">
         <v>9.99</v>
       </c>
       <c r="AY10" s="30">
         <v>10.33</v>
       </c>
+      <c r="AZ10" s="29">
+        <v>11.26</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>14.38</v>
       </c>
       <c r="C11" s="30">
         <v>20.96</v>
       </c>
       <c r="D11" s="30">
         <v>18.23</v>
       </c>
       <c r="E11" s="30">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="30">
         <v>15.67</v>
       </c>
       <c r="G11" s="30">
         <v>15.09</v>
       </c>
       <c r="H11" s="30">
         <v>14.77</v>
       </c>
       <c r="I11" s="30">
@@ -12294,52 +12509,55 @@
       </c>
       <c r="AR11" s="30">
         <v>11.07</v>
       </c>
       <c r="AS11" s="30">
         <v>11.21</v>
       </c>
       <c r="AT11" s="30">
         <v>11.27</v>
       </c>
       <c r="AU11" s="30">
         <v>11.45</v>
       </c>
       <c r="AV11" s="29">
         <v>11.3</v>
       </c>
       <c r="AW11" s="29">
         <v>11.56</v>
       </c>
       <c r="AX11" s="29">
         <v>10.61</v>
       </c>
       <c r="AY11" s="30">
         <v>11.25</v>
       </c>
+      <c r="AZ11" s="29">
+        <v>12.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>18.84</v>
       </c>
       <c r="C12" s="30">
         <v>16.87</v>
       </c>
       <c r="D12" s="30">
         <v>14.29</v>
       </c>
       <c r="E12" s="30">
         <v>12.41</v>
       </c>
       <c r="F12" s="30">
         <v>11.78</v>
       </c>
       <c r="G12" s="30">
         <v>11.59</v>
       </c>
       <c r="H12" s="30">
         <v>11.69</v>
       </c>
       <c r="I12" s="30">
@@ -12449,52 +12667,55 @@
       </c>
       <c r="AR12" s="30">
         <v>9.74</v>
       </c>
       <c r="AS12" s="30">
         <v>9.4</v>
       </c>
       <c r="AT12" s="30">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="30">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="29">
         <v>9.32</v>
       </c>
       <c r="AW12" s="29">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="29">
         <v>14.29</v>
       </c>
       <c r="AY12" s="30">
         <v>11.73</v>
       </c>
+      <c r="AZ12" s="29">
+        <v>10.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="30">
         <v>6.57</v>
       </c>
       <c r="E13" s="30">
         <v>7.41</v>
       </c>
       <c r="F13" s="30">
         <v>6.76</v>
       </c>
       <c r="G13" s="30">
         <v>6.38</v>
       </c>
       <c r="H13" s="30">
         <v>6.6</v>
       </c>
       <c r="I13" s="30">
@@ -12604,52 +12825,55 @@
       </c>
       <c r="AR13" s="30">
         <v>4.8</v>
       </c>
       <c r="AS13" s="30">
         <v>4.67</v>
       </c>
       <c r="AT13" s="30">
         <v>4.58</v>
       </c>
       <c r="AU13" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="29">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="29">
         <v>1.97</v>
       </c>
       <c r="AY13" s="30">
         <v>3.61</v>
       </c>
+      <c r="AZ13" s="29">
+        <v>4.3600000000000003</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>12.05</v>
       </c>
       <c r="C14" s="30">
         <v>14.3</v>
       </c>
       <c r="D14" s="30">
         <v>13.51</v>
       </c>
       <c r="E14" s="30">
         <v>12.99</v>
       </c>
       <c r="F14" s="30">
         <v>12.88</v>
       </c>
       <c r="G14" s="30">
         <v>13.32</v>
       </c>
       <c r="H14" s="30">
         <v>13.04</v>
       </c>
       <c r="I14" s="30">
@@ -12759,52 +12983,55 @@
       </c>
       <c r="AR14" s="30">
         <v>10.74</v>
       </c>
       <c r="AS14" s="30">
         <v>11.18</v>
       </c>
       <c r="AT14" s="30">
         <v>11.69</v>
       </c>
       <c r="AU14" s="30">
         <v>11.66</v>
       </c>
       <c r="AV14" s="29">
         <v>11.59</v>
       </c>
       <c r="AW14" s="29">
         <v>11.63</v>
       </c>
       <c r="AX14" s="29">
         <v>12.12</v>
       </c>
       <c r="AY14" s="30">
         <v>13.25</v>
       </c>
+      <c r="AZ14" s="29">
+        <v>12.32</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>14.8</v>
       </c>
       <c r="C15" s="30">
         <v>13.31</v>
       </c>
       <c r="D15" s="30">
         <v>14.55</v>
       </c>
       <c r="E15" s="30">
         <v>12.91</v>
       </c>
       <c r="F15" s="30">
         <v>13.49</v>
       </c>
       <c r="G15" s="30">
         <v>13.68</v>
       </c>
       <c r="H15" s="30">
         <v>12.91</v>
       </c>
       <c r="I15" s="30">
@@ -12914,52 +13141,55 @@
       </c>
       <c r="AR15" s="30">
         <v>12.48</v>
       </c>
       <c r="AS15" s="30">
         <v>11.94</v>
       </c>
       <c r="AT15" s="30">
         <v>11.4</v>
       </c>
       <c r="AU15" s="30">
         <v>11.16</v>
       </c>
       <c r="AV15" s="29">
         <v>11.06</v>
       </c>
       <c r="AW15" s="29">
         <v>11.01</v>
       </c>
       <c r="AX15" s="29">
         <v>8.48</v>
       </c>
       <c r="AY15" s="30">
         <v>9.32</v>
       </c>
+      <c r="AZ15" s="29">
+        <v>10.91</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="30">
         <v>9.64</v>
       </c>
       <c r="D16" s="30">
         <v>7.78</v>
       </c>
       <c r="E16" s="30">
         <v>7.24</v>
       </c>
       <c r="F16" s="30">
         <v>7.32</v>
       </c>
       <c r="G16" s="30">
         <v>7.58</v>
       </c>
       <c r="H16" s="30">
         <v>7.74</v>
       </c>
       <c r="I16" s="30">
@@ -13069,52 +13299,55 @@
       </c>
       <c r="AR16" s="30">
         <v>6.18</v>
       </c>
       <c r="AS16" s="30">
         <v>5.7</v>
       </c>
       <c r="AT16" s="30">
         <v>5.48</v>
       </c>
       <c r="AU16" s="30">
         <v>5.16</v>
       </c>
       <c r="AV16" s="29">
         <v>4.91</v>
       </c>
       <c r="AW16" s="29">
         <v>5.39</v>
       </c>
       <c r="AX16" s="29">
         <v>2.42</v>
       </c>
       <c r="AY16" s="30">
         <v>4.46</v>
       </c>
+      <c r="AZ16" s="29">
+        <v>5.42</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>12.59</v>
       </c>
       <c r="C17" s="30">
         <v>16.45</v>
       </c>
       <c r="D17" s="30">
         <v>14.85</v>
       </c>
       <c r="E17" s="30">
         <v>13.75</v>
       </c>
       <c r="F17" s="30">
         <v>13.53</v>
       </c>
       <c r="G17" s="30">
         <v>13.25</v>
       </c>
       <c r="H17" s="30">
         <v>12.56</v>
       </c>
       <c r="I17" s="30">
@@ -13224,52 +13457,55 @@
       </c>
       <c r="AR17" s="30">
         <v>9.3800000000000008</v>
       </c>
       <c r="AS17" s="30">
         <v>9.32</v>
       </c>
       <c r="AT17" s="30">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="30">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="29">
         <v>10.14</v>
       </c>
       <c r="AW17" s="29">
         <v>10.33</v>
       </c>
       <c r="AX17" s="29">
         <v>5.23</v>
       </c>
       <c r="AY17" s="30">
         <v>9.16</v>
       </c>
+      <c r="AZ17" s="29">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>10.81</v>
       </c>
       <c r="C18" s="30">
         <v>11.85</v>
       </c>
       <c r="D18" s="30">
         <v>11.03</v>
       </c>
       <c r="E18" s="30">
         <v>9.65</v>
       </c>
       <c r="F18" s="30">
         <v>9.43</v>
       </c>
       <c r="G18" s="30">
         <v>8.6</v>
       </c>
       <c r="H18" s="30">
         <v>8.59</v>
       </c>
       <c r="I18" s="30">
@@ -13379,52 +13615,55 @@
       </c>
       <c r="AR18" s="30">
         <v>9.93</v>
       </c>
       <c r="AS18" s="30">
         <v>10.47</v>
       </c>
       <c r="AT18" s="30">
         <v>10.25</v>
       </c>
       <c r="AU18" s="30">
         <v>10.17</v>
       </c>
       <c r="AV18" s="29">
         <v>10.89</v>
       </c>
       <c r="AW18" s="29">
         <v>10.94</v>
       </c>
       <c r="AX18" s="29">
         <v>3.61</v>
       </c>
       <c r="AY18" s="30">
         <v>4.47</v>
       </c>
+      <c r="AZ18" s="29">
+        <v>6.66</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>11.4</v>
       </c>
       <c r="C19" s="30">
         <v>14.81</v>
       </c>
       <c r="D19" s="30">
         <v>15.48</v>
       </c>
       <c r="E19" s="30">
         <v>14.69</v>
       </c>
       <c r="F19" s="30">
         <v>14.3</v>
       </c>
       <c r="G19" s="30">
         <v>13.99</v>
       </c>
       <c r="H19" s="30">
         <v>13.41</v>
       </c>
       <c r="I19" s="30">
@@ -13534,52 +13773,55 @@
       </c>
       <c r="AR19" s="30">
         <v>11.66</v>
       </c>
       <c r="AS19" s="30">
         <v>11.38</v>
       </c>
       <c r="AT19" s="30">
         <v>11.49</v>
       </c>
       <c r="AU19" s="30">
         <v>11.49</v>
       </c>
       <c r="AV19" s="29">
         <v>11.86</v>
       </c>
       <c r="AW19" s="29">
         <v>11.7</v>
       </c>
       <c r="AX19" s="29">
         <v>7.07</v>
       </c>
       <c r="AY19" s="30">
         <v>9.3000000000000007</v>
       </c>
+      <c r="AZ19" s="29">
+        <v>9.59</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>13.03</v>
       </c>
       <c r="C20" s="30">
         <v>12.79</v>
       </c>
       <c r="D20" s="30">
         <v>12.27</v>
       </c>
       <c r="E20" s="30">
         <v>12.43</v>
       </c>
       <c r="F20" s="30">
         <v>12.19</v>
       </c>
       <c r="G20" s="30">
         <v>12.49</v>
       </c>
       <c r="H20" s="30">
         <v>12.31</v>
       </c>
       <c r="I20" s="30">
@@ -13689,52 +13931,55 @@
       </c>
       <c r="AR20" s="30">
         <v>12.09</v>
       </c>
       <c r="AS20" s="30">
         <v>11.65</v>
       </c>
       <c r="AT20" s="30">
         <v>11.64</v>
       </c>
       <c r="AU20" s="30">
         <v>11.64</v>
       </c>
       <c r="AV20" s="29">
         <v>11.27</v>
       </c>
       <c r="AW20" s="29">
         <v>11.32</v>
       </c>
       <c r="AX20" s="29">
         <v>10.8</v>
       </c>
       <c r="AY20" s="30">
         <v>8.34</v>
       </c>
+      <c r="AZ20" s="29">
+        <v>10.54</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>9.84</v>
       </c>
       <c r="C21" s="30">
         <v>10.92</v>
       </c>
       <c r="D21" s="30">
         <v>10.54</v>
       </c>
       <c r="E21" s="30">
         <v>10.48</v>
       </c>
       <c r="F21" s="30">
         <v>9.94</v>
       </c>
       <c r="G21" s="30">
         <v>10.28</v>
       </c>
       <c r="H21" s="30">
         <v>10.3</v>
       </c>
       <c r="I21" s="30">
@@ -13844,52 +14089,55 @@
       </c>
       <c r="AR21" s="30">
         <v>9.1199999999999992</v>
       </c>
       <c r="AS21" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="AT21" s="30">
         <v>9.09</v>
       </c>
       <c r="AU21" s="30">
         <v>9.18</v>
       </c>
       <c r="AV21" s="29">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="29">
         <v>9.25</v>
       </c>
       <c r="AX21" s="29">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="30">
         <v>10</v>
       </c>
+      <c r="AZ21" s="29">
+        <v>9.7899999999999991</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>12.13</v>
       </c>
       <c r="C22" s="30">
         <v>15.3</v>
       </c>
       <c r="D22" s="30">
         <v>12.74</v>
       </c>
       <c r="E22" s="30">
         <v>13.64</v>
       </c>
       <c r="F22" s="30">
         <v>13.99</v>
       </c>
       <c r="G22" s="30">
         <v>13.65</v>
       </c>
       <c r="H22" s="30">
         <v>14.05</v>
       </c>
       <c r="I22" s="30">
@@ -13999,52 +14247,55 @@
       </c>
       <c r="AR22" s="30">
         <v>12.18</v>
       </c>
       <c r="AS22" s="30">
         <v>11.5</v>
       </c>
       <c r="AT22" s="30">
         <v>11.8</v>
       </c>
       <c r="AU22" s="30">
         <v>11.82</v>
       </c>
       <c r="AV22" s="29">
         <v>12.18</v>
       </c>
       <c r="AW22" s="29">
         <v>12.25</v>
       </c>
       <c r="AX22" s="29">
         <v>10.02</v>
       </c>
       <c r="AY22" s="30">
         <v>11.41</v>
       </c>
+      <c r="AZ22" s="29">
+        <v>10.25</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="30">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="30">
         <v>10.01</v>
       </c>
       <c r="E23" s="30">
         <v>8.48</v>
       </c>
       <c r="F23" s="30">
         <v>8.01</v>
       </c>
       <c r="G23" s="30">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="30">
         <v>8.31</v>
       </c>
       <c r="I23" s="30">
@@ -14154,52 +14405,55 @@
       </c>
       <c r="AR23" s="30">
         <v>7.26</v>
       </c>
       <c r="AS23" s="30">
         <v>7.26</v>
       </c>
       <c r="AT23" s="30">
         <v>7.43</v>
       </c>
       <c r="AU23" s="30">
         <v>7.1</v>
       </c>
       <c r="AV23" s="29">
         <v>6.85</v>
       </c>
       <c r="AW23" s="29">
         <v>7.37</v>
       </c>
       <c r="AX23" s="29">
         <v>4.43</v>
       </c>
       <c r="AY23" s="30">
         <v>8.5399999999999991</v>
       </c>
+      <c r="AZ23" s="29">
+        <v>7.13</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="30">
         <v>12.62</v>
       </c>
       <c r="D24" s="30">
         <v>13.1</v>
       </c>
       <c r="E24" s="30">
         <v>14.31</v>
       </c>
       <c r="F24" s="30">
         <v>13.81</v>
       </c>
       <c r="G24" s="30">
         <v>13.59</v>
       </c>
       <c r="H24" s="30">
         <v>13.07</v>
       </c>
       <c r="I24" s="30">
@@ -14309,52 +14563,55 @@
       </c>
       <c r="AR24" s="30">
         <v>9.8000000000000007</v>
       </c>
       <c r="AS24" s="30">
         <v>9.85</v>
       </c>
       <c r="AT24" s="30">
         <v>9.91</v>
       </c>
       <c r="AU24" s="30">
         <v>10.07</v>
       </c>
       <c r="AV24" s="29">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="29">
         <v>10.52</v>
       </c>
       <c r="AX24" s="29">
         <v>12.76</v>
       </c>
       <c r="AY24" s="30">
         <v>13.34</v>
       </c>
+      <c r="AZ24" s="29">
+        <v>11.76</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>14.09</v>
       </c>
       <c r="C25" s="30">
         <v>15.68</v>
       </c>
       <c r="D25" s="30">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="30">
         <v>14.34</v>
       </c>
       <c r="F25" s="30">
         <v>13.55</v>
       </c>
       <c r="G25" s="30">
         <v>13.46</v>
       </c>
       <c r="H25" s="30">
         <v>13.04</v>
       </c>
       <c r="I25" s="30">
@@ -14464,52 +14721,55 @@
       </c>
       <c r="AR25" s="30">
         <v>12.67</v>
       </c>
       <c r="AS25" s="30">
         <v>12.17</v>
       </c>
       <c r="AT25" s="30">
         <v>12.24</v>
       </c>
       <c r="AU25" s="30">
         <v>12.26</v>
       </c>
       <c r="AV25" s="29">
         <v>12.21</v>
       </c>
       <c r="AW25" s="29">
         <v>12.18</v>
       </c>
       <c r="AX25" s="29">
         <v>8.36</v>
       </c>
       <c r="AY25" s="30">
         <v>11.64</v>
       </c>
+      <c r="AZ25" s="29">
+        <v>11.43</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="30">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="30">
         <v>13.62</v>
       </c>
       <c r="D26" s="30">
         <v>13.94</v>
       </c>
       <c r="E26" s="30">
         <v>14.02</v>
       </c>
       <c r="F26" s="30">
         <v>13.95</v>
       </c>
       <c r="G26" s="30">
         <v>13.07</v>
       </c>
       <c r="H26" s="30">
         <v>12.16</v>
       </c>
       <c r="I26" s="30">
@@ -14619,52 +14879,55 @@
       </c>
       <c r="AR26" s="30">
         <v>14.77</v>
       </c>
       <c r="AS26" s="30">
         <v>13.94</v>
       </c>
       <c r="AT26" s="30">
         <v>13.55</v>
       </c>
       <c r="AU26" s="30">
         <v>13.34</v>
       </c>
       <c r="AV26" s="29">
         <v>13.22</v>
       </c>
       <c r="AW26" s="29">
         <v>13.44</v>
       </c>
       <c r="AX26" s="29">
         <v>11.95</v>
       </c>
       <c r="AY26" s="30">
         <v>10.34</v>
       </c>
+      <c r="AZ26" s="29">
+        <v>11.46</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32">
         <v>18.13</v>
       </c>
       <c r="C27" s="32">
         <v>16.75</v>
       </c>
       <c r="D27" s="32">
         <v>14.98</v>
       </c>
       <c r="E27" s="32">
         <v>13</v>
       </c>
       <c r="F27" s="32">
         <v>11.93</v>
       </c>
       <c r="G27" s="32">
         <v>11.03</v>
       </c>
       <c r="H27" s="32">
         <v>10.76</v>
       </c>
       <c r="I27" s="32">
@@ -14774,281 +15037,286 @@
       </c>
       <c r="AR27" s="32">
         <v>10.97</v>
       </c>
       <c r="AS27" s="32">
         <v>10.95</v>
       </c>
       <c r="AT27" s="32">
         <v>11.5</v>
       </c>
       <c r="AU27" s="32">
         <v>11.37</v>
       </c>
       <c r="AV27" s="32">
         <v>11.34</v>
       </c>
       <c r="AW27" s="32">
         <v>11.69</v>
       </c>
       <c r="AX27" s="32">
         <v>14.6</v>
       </c>
       <c r="AY27" s="32">
         <v>16.52</v>
       </c>
+      <c r="AZ27" s="32">
+        <v>16.03</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY74"/>
+  <dimension ref="A1:AZ74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AZ22" sqref="AZ22"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AX14" sqref="AX14"/>
+      <selection pane="topRight" activeCell="AX20" sqref="AX20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="0" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="42" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="42"/>
-[...47 lines deleted...]
-      <c r="AY2" s="42"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
     </row>
-    <row r="3" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="17"/>
       <c r="C3" s="4"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="AP3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
-      <c r="Z4" s="43">
+      <c r="Z4" s="41">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="43">
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41">
         <v>2025</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="41">
         <v>2026</v>
       </c>
-      <c r="AY4" s="43"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>45</v>
       </c>
@@ -15156,52 +15424,55 @@
       </c>
       <c r="AR5" s="39" t="s">
         <v>44</v>
       </c>
       <c r="AS5" s="40" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="40" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>39</v>
       </c>
+      <c r="AZ5" s="39" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="54"/>
       <c r="O6" s="54"/>
       <c r="P6" s="54"/>
       <c r="Q6" s="54"/>
       <c r="R6" s="54"/>
       <c r="S6" s="54"/>
       <c r="T6" s="54"/>
       <c r="U6" s="54"/>
       <c r="V6" s="54"/>
       <c r="W6" s="54"/>
       <c r="X6" s="54"/>
@@ -15210,52 +15481,53 @@
       <c r="AA6" s="54"/>
       <c r="AB6" s="54"/>
       <c r="AC6" s="54"/>
       <c r="AD6" s="54"/>
       <c r="AE6" s="54"/>
       <c r="AF6" s="54"/>
       <c r="AG6" s="54"/>
       <c r="AH6" s="54"/>
       <c r="AI6" s="54"/>
       <c r="AJ6" s="54"/>
       <c r="AK6" s="54"/>
       <c r="AL6" s="54"/>
       <c r="AM6" s="54"/>
       <c r="AN6" s="54"/>
       <c r="AO6" s="54"/>
       <c r="AP6" s="54"/>
       <c r="AQ6" s="54"/>
       <c r="AR6" s="54"/>
       <c r="AS6" s="54"/>
       <c r="AT6" s="54"/>
       <c r="AU6" s="54"/>
       <c r="AV6" s="54"/>
       <c r="AW6" s="54"/>
       <c r="AX6" s="54"/>
       <c r="AY6" s="54"/>
+      <c r="AZ6" s="54"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10">
         <v>10</v>
       </c>
       <c r="C7" s="10">
         <v>13</v>
       </c>
       <c r="D7" s="10">
         <v>7</v>
       </c>
       <c r="E7" s="10">
         <v>11</v>
       </c>
       <c r="F7" s="10">
         <v>12</v>
       </c>
       <c r="G7" s="10">
         <v>13</v>
       </c>
       <c r="H7" s="10">
         <v>9</v>
       </c>
       <c r="I7" s="10">
@@ -15365,52 +15637,55 @@
       </c>
       <c r="AR7" s="9">
         <v>3</v>
       </c>
       <c r="AS7" s="19">
         <v>4</v>
       </c>
       <c r="AT7" s="11">
         <v>5</v>
       </c>
       <c r="AU7" s="9">
         <v>6</v>
       </c>
       <c r="AV7" s="19">
         <v>2</v>
       </c>
       <c r="AW7" s="14">
         <v>2</v>
       </c>
       <c r="AX7" s="11">
         <v>4</v>
       </c>
       <c r="AY7" s="19">
         <v>5</v>
       </c>
+      <c r="AZ7" s="14">
+        <v>4</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>5</v>
       </c>
       <c r="C8" s="10">
         <v>3</v>
       </c>
       <c r="D8" s="10">
         <v>3</v>
       </c>
       <c r="E8" s="10">
         <v>3</v>
       </c>
       <c r="F8" s="10">
         <v>4</v>
       </c>
       <c r="G8" s="10">
         <v>4</v>
       </c>
       <c r="H8" s="10">
         <v>3</v>
       </c>
       <c r="I8" s="10">
@@ -15520,52 +15795,55 @@
       </c>
       <c r="AR8" s="9">
         <v>2</v>
       </c>
       <c r="AS8" s="19">
         <v>1</v>
       </c>
       <c r="AT8" s="11">
         <v>2</v>
       </c>
       <c r="AU8" s="9">
         <v>1</v>
       </c>
       <c r="AV8" s="19">
         <v>1</v>
       </c>
       <c r="AW8" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX8" s="11">
         <v>1</v>
       </c>
       <c r="AY8" s="19">
         <v>1</v>
       </c>
+      <c r="AZ8" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10">
         <v>2</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="10">
         <v>1</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>1</v>
       </c>
       <c r="I9" s="10">
@@ -15675,52 +15953,55 @@
       </c>
       <c r="AR9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS9" s="19">
         <v>1</v>
       </c>
       <c r="AT9" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW9" s="14">
         <v>2</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="19">
         <v>1</v>
       </c>
+      <c r="AZ9" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="10">
         <v>2</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -15830,52 +16111,55 @@
       </c>
       <c r="AR10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS10" s="19">
         <v>1</v>
       </c>
       <c r="AT10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="19">
         <v>1</v>
       </c>
+      <c r="AZ10" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10">
         <v>3</v>
       </c>
       <c r="C11" s="10">
         <v>2</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="10">
         <v>1</v>
       </c>
       <c r="G11" s="10">
         <v>2</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
       </c>
       <c r="I11" s="10">
@@ -15985,52 +16269,55 @@
       </c>
       <c r="AR11" s="9">
         <v>1</v>
       </c>
       <c r="AS11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ11" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="10" t="s">
@@ -16140,52 +16427,55 @@
       </c>
       <c r="AR12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ12" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -16295,52 +16585,55 @@
       </c>
       <c r="AR13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ13" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="10">
         <v>1</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="10">
         <v>1</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -16450,52 +16743,55 @@
       </c>
       <c r="AR14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ14" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="10">
         <v>1</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -16605,52 +16901,55 @@
       </c>
       <c r="AR15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ15" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="10">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -16760,52 +17059,55 @@
       </c>
       <c r="AR16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS16" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="19">
         <v>1</v>
       </c>
+      <c r="AZ16" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="10">
         <v>1</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="10">
@@ -16915,52 +17217,55 @@
       </c>
       <c r="AR17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ17" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="10">
         <v>1</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="10">
         <v>1</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="10">
         <v>1</v>
       </c>
       <c r="I18" s="10" t="s">
@@ -17070,52 +17375,55 @@
       </c>
       <c r="AR18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT18" s="11">
         <v>2</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ18" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="10" t="s">
@@ -17225,52 +17533,55 @@
       </c>
       <c r="AR19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ19" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="10" t="s">
@@ -17380,52 +17691,55 @@
       </c>
       <c r="AR20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ20" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="10">
         <v>1</v>
       </c>
       <c r="D21" s="10">
         <v>1</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="10">
@@ -17535,52 +17849,55 @@
       </c>
       <c r="AR21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU21" s="9">
         <v>2</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ21" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I22" s="10" t="s">
@@ -17690,52 +18007,55 @@
       </c>
       <c r="AR22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS22" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT22" s="11">
         <v>1</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ22" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="10">
         <v>1</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -17845,52 +18165,55 @@
       </c>
       <c r="AR23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="9">
         <v>1</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ23" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="10">
         <v>1</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="10" t="s">
@@ -18000,52 +18323,55 @@
       </c>
       <c r="AR24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ24" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="10" t="s">
@@ -18155,52 +18481,55 @@
       </c>
       <c r="AR25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS25" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT25" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="19">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="19">
         <v>1</v>
       </c>
+      <c r="AZ25" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="10" t="s">
@@ -18310,52 +18639,55 @@
       </c>
       <c r="AR26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS26" s="19">
         <v>1</v>
       </c>
       <c r="AT26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="AZ26" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="34">
         <v>1</v>
       </c>
       <c r="D27" s="34">
         <v>1</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="34">
         <v>1</v>
       </c>
       <c r="I27" s="34" t="s">
@@ -18465,72 +18797,75 @@
       </c>
       <c r="AR27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AS27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AT27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AU27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AV27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AX27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="23" t="s">
         <v>51</v>
       </c>
+      <c r="AZ27" s="23">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
     </row>
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="36"/>
       <c r="J32" s="36"/>
       <c r="K32" s="36"/>
       <c r="L32" s="36"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
     </row>
@@ -18567,229 +18902,231 @@
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY74"/>
+  <dimension ref="A1:AZ74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AZ22" sqref="AZ22"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AX14" sqref="AX14"/>
+      <selection pane="topRight" activeCell="AP37" sqref="AP37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="42" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="42"/>
-[...47 lines deleted...]
-      <c r="AY2" s="42"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
     </row>
-    <row r="3" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="17"/>
       <c r="E3" s="4"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="AP3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
-      <c r="Z4" s="43">
+      <c r="Z4" s="41">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="43">
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41">
         <v>2025</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="41">
         <v>2026</v>
       </c>
-      <c r="AY4" s="43"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
@@ -18897,106 +19234,110 @@
       </c>
       <c r="AR5" s="39" t="s">
         <v>29</v>
       </c>
       <c r="AS5" s="40" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="40" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>24</v>
       </c>
+      <c r="AZ5" s="39" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="44" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="44"/>
-[...47 lines deleted...]
-      <c r="AY6" s="44"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+      <c r="AL6" s="45"/>
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="45"/>
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="29">
         <v>12.36</v>
       </c>
       <c r="C7" s="29">
         <v>14.28</v>
       </c>
       <c r="D7" s="29">
         <v>12.52</v>
       </c>
       <c r="E7" s="29">
         <v>12.82</v>
       </c>
       <c r="F7" s="29">
         <v>13.12</v>
       </c>
       <c r="G7" s="29">
         <v>13.44</v>
       </c>
       <c r="H7" s="29">
         <v>12.86</v>
       </c>
       <c r="I7" s="29">
@@ -19106,52 +19447,55 @@
       </c>
       <c r="AR7" s="30">
         <v>6.54</v>
       </c>
       <c r="AS7" s="30">
         <v>6.45</v>
       </c>
       <c r="AT7" s="30">
         <v>6.51</v>
       </c>
       <c r="AU7" s="30">
         <v>6.7</v>
       </c>
       <c r="AV7" s="29">
         <v>6.42</v>
       </c>
       <c r="AW7" s="29">
         <v>6.14</v>
       </c>
       <c r="AX7" s="29">
         <v>6.38</v>
       </c>
       <c r="AY7" s="30">
         <v>7.71</v>
       </c>
+      <c r="AZ7" s="29">
+        <v>7.27</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="29">
         <v>18.18</v>
       </c>
       <c r="C8" s="29">
         <v>13.94</v>
       </c>
       <c r="D8" s="29">
         <v>13.16</v>
       </c>
       <c r="E8" s="29">
         <v>12.54</v>
       </c>
       <c r="F8" s="29">
         <v>12.99</v>
       </c>
       <c r="G8" s="29">
         <v>13.19</v>
       </c>
       <c r="H8" s="29">
         <v>12.77</v>
       </c>
       <c r="I8" s="29">
@@ -19261,52 +19605,55 @@
       </c>
       <c r="AR8" s="30">
         <v>6.55</v>
       </c>
       <c r="AS8" s="30">
         <v>6.24</v>
       </c>
       <c r="AT8" s="30">
         <v>6.44</v>
       </c>
       <c r="AU8" s="30">
         <v>6.2</v>
       </c>
       <c r="AV8" s="29">
         <v>6.11</v>
       </c>
       <c r="AW8" s="29">
         <v>5.59</v>
       </c>
       <c r="AX8" s="29">
         <v>4.46</v>
       </c>
       <c r="AY8" s="30">
         <v>4.84</v>
       </c>
+      <c r="AZ8" s="29">
+        <v>4.75</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="29">
         <v>35.71</v>
       </c>
       <c r="C9" s="29">
         <v>18.87</v>
       </c>
       <c r="D9" s="29">
         <v>11.7</v>
       </c>
       <c r="E9" s="29">
         <v>12.71</v>
       </c>
       <c r="F9" s="29">
         <v>13.7</v>
       </c>
       <c r="G9" s="29">
         <v>13.93</v>
       </c>
       <c r="H9" s="29">
         <v>14.08</v>
       </c>
       <c r="I9" s="29">
@@ -19416,52 +19763,55 @@
       </c>
       <c r="AR9" s="30">
         <v>7.02</v>
       </c>
       <c r="AS9" s="30">
         <v>9.15</v>
       </c>
       <c r="AT9" s="30">
         <v>7.83</v>
       </c>
       <c r="AU9" s="30">
         <v>7.14</v>
       </c>
       <c r="AV9" s="29">
         <v>6.36</v>
       </c>
       <c r="AW9" s="29">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="30">
         <v>12.05</v>
       </c>
+      <c r="AZ9" s="29">
+        <v>16.809999999999999</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="29">
         <v>21.28</v>
       </c>
       <c r="F10" s="29">
         <v>16.53</v>
       </c>
       <c r="G10" s="29">
         <v>20.13</v>
       </c>
       <c r="H10" s="29">
         <v>16.3</v>
       </c>
       <c r="I10" s="29">
@@ -19571,52 +19921,55 @@
       </c>
       <c r="AR10" s="30">
         <v>19.48</v>
       </c>
       <c r="AS10" s="30">
         <v>22.6</v>
       </c>
       <c r="AT10" s="30">
         <v>20.51</v>
       </c>
       <c r="AU10" s="30">
         <v>23.26</v>
       </c>
       <c r="AV10" s="29">
         <v>21.74</v>
       </c>
       <c r="AW10" s="29">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="30">
         <v>29.41</v>
       </c>
+      <c r="AZ10" s="29">
+        <v>20.41</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="29">
         <v>26.55</v>
       </c>
       <c r="C11" s="29">
         <v>22.03</v>
       </c>
       <c r="D11" s="29">
         <v>14.88</v>
       </c>
       <c r="E11" s="29">
         <v>11.14</v>
       </c>
       <c r="F11" s="29">
         <v>10.79</v>
       </c>
       <c r="G11" s="29">
         <v>11.98</v>
       </c>
       <c r="H11" s="29">
         <v>13.75</v>
       </c>
       <c r="I11" s="29">
@@ -19726,52 +20079,55 @@
       </c>
       <c r="AR11" s="30">
         <v>8.76</v>
       </c>
       <c r="AS11" s="30">
         <v>7.5</v>
       </c>
       <c r="AT11" s="30">
         <v>6.66</v>
       </c>
       <c r="AU11" s="30">
         <v>5.88</v>
       </c>
       <c r="AV11" s="29">
         <v>5.37</v>
       </c>
       <c r="AW11" s="29">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ11" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="29">
         <v>47.62</v>
       </c>
       <c r="D12" s="29">
         <v>31.25</v>
       </c>
       <c r="E12" s="29">
         <v>22.73</v>
       </c>
       <c r="F12" s="29">
         <v>16.95</v>
       </c>
       <c r="G12" s="29">
         <v>29.41</v>
       </c>
       <c r="H12" s="29">
         <v>23.26</v>
       </c>
       <c r="I12" s="29">
@@ -19881,52 +20237,55 @@
       </c>
       <c r="AR12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ12" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="29">
         <v>25</v>
       </c>
       <c r="D13" s="29">
         <v>15.87</v>
       </c>
       <c r="E13" s="29">
         <v>12.99</v>
       </c>
       <c r="F13" s="29">
         <v>10.1</v>
       </c>
       <c r="G13" s="29">
         <v>8.77</v>
       </c>
       <c r="H13" s="29">
         <v>7.63</v>
       </c>
       <c r="I13" s="29">
@@ -20036,52 +20395,55 @@
       </c>
       <c r="AR13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ13" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="29">
         <v>8.85</v>
       </c>
       <c r="F14" s="29">
         <v>6.9</v>
       </c>
       <c r="G14" s="29">
         <v>10.99</v>
       </c>
       <c r="H14" s="29">
         <v>9.01</v>
       </c>
       <c r="I14" s="29">
@@ -20191,52 +20553,55 @@
       </c>
       <c r="AR14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ14" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="29">
         <v>41.67</v>
       </c>
       <c r="D15" s="29">
         <v>26.32</v>
       </c>
       <c r="E15" s="29">
         <v>19.61</v>
       </c>
       <c r="F15" s="29">
         <v>29.41</v>
       </c>
       <c r="G15" s="29">
         <v>35.71</v>
       </c>
       <c r="H15" s="29">
         <v>28.3</v>
       </c>
       <c r="I15" s="29">
@@ -20346,52 +20711,55 @@
       </c>
       <c r="AR15" s="30">
         <v>13.51</v>
       </c>
       <c r="AS15" s="30">
         <v>11.9</v>
       </c>
       <c r="AT15" s="30">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="30">
         <v>8.4</v>
       </c>
       <c r="AV15" s="29">
         <v>7.87</v>
       </c>
       <c r="AW15" s="29">
         <v>7.25</v>
       </c>
       <c r="AX15" s="29">
         <v>58.82</v>
       </c>
       <c r="AY15" s="30">
         <v>38.46</v>
       </c>
+      <c r="AZ15" s="29">
+        <v>28.57</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="29">
         <v>12.66</v>
       </c>
       <c r="G16" s="29">
         <v>10.42</v>
       </c>
       <c r="H16" s="29">
         <v>8.77</v>
       </c>
       <c r="I16" s="29">
@@ -20501,52 +20869,55 @@
       </c>
       <c r="AR16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="30">
         <v>43.48</v>
       </c>
+      <c r="AZ16" s="29">
+        <v>33.33</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="29">
         <v>7.09</v>
       </c>
       <c r="F17" s="29">
         <v>5.56</v>
       </c>
       <c r="G17" s="29">
         <v>4.57</v>
       </c>
       <c r="H17" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="29">
@@ -20656,52 +21027,55 @@
       </c>
       <c r="AR17" s="30">
         <v>10.050000000000001</v>
       </c>
       <c r="AS17" s="30">
         <v>8.93</v>
       </c>
       <c r="AT17" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="30">
         <v>7.46</v>
       </c>
       <c r="AV17" s="29">
         <v>6.8</v>
       </c>
       <c r="AW17" s="29">
         <v>6.17</v>
       </c>
       <c r="AX17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ17" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="29">
         <v>55.56</v>
       </c>
       <c r="D18" s="29">
         <v>37.04</v>
       </c>
       <c r="E18" s="29">
         <v>54.05</v>
       </c>
       <c r="F18" s="29">
         <v>39.22</v>
       </c>
       <c r="G18" s="29">
         <v>33.33</v>
       </c>
       <c r="H18" s="29">
         <v>42.25</v>
       </c>
       <c r="I18" s="29">
@@ -20811,52 +21185,55 @@
       </c>
       <c r="AR18" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS18" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT18" s="30">
         <v>26.32</v>
       </c>
       <c r="AU18" s="30">
         <v>23.81</v>
       </c>
       <c r="AV18" s="29">
         <v>22.47</v>
       </c>
       <c r="AW18" s="29">
         <v>20.62</v>
       </c>
       <c r="AX18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ18" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="29">
         <v>10.53</v>
       </c>
       <c r="G19" s="29">
         <v>9.17</v>
       </c>
       <c r="H19" s="29">
         <v>7.52</v>
       </c>
       <c r="I19" s="29">
@@ -20966,52 +21343,55 @@
       </c>
       <c r="AR19" s="30">
         <v>17.54</v>
       </c>
       <c r="AS19" s="30">
         <v>15.75</v>
       </c>
       <c r="AT19" s="30">
         <v>13.61</v>
       </c>
       <c r="AU19" s="30">
         <v>11.76</v>
       </c>
       <c r="AV19" s="29">
         <v>10.75</v>
       </c>
       <c r="AW19" s="29">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ19" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="29">
         <v>17.54</v>
       </c>
       <c r="F20" s="29">
         <v>25.64</v>
       </c>
       <c r="G20" s="29">
         <v>19.8</v>
       </c>
       <c r="H20" s="29">
         <v>15.15</v>
       </c>
       <c r="I20" s="29">
@@ -21121,52 +21501,55 @@
       </c>
       <c r="AR20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ20" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="29">
         <v>6.71</v>
       </c>
       <c r="D21" s="29">
         <v>8.73</v>
       </c>
       <c r="E21" s="29">
         <v>6.56</v>
       </c>
       <c r="F21" s="29">
         <v>7.5</v>
       </c>
       <c r="G21" s="29">
         <v>6.22</v>
       </c>
       <c r="H21" s="29">
         <v>5.39</v>
       </c>
       <c r="I21" s="29">
@@ -21276,52 +21659,55 @@
       </c>
       <c r="AR21" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AS21" s="30">
         <v>4.3</v>
       </c>
       <c r="AT21" s="30">
         <v>3.84</v>
       </c>
       <c r="AU21" s="30">
         <v>7.02</v>
       </c>
       <c r="AV21" s="29">
         <v>6.42</v>
       </c>
       <c r="AW21" s="29">
         <v>5.77</v>
       </c>
       <c r="AX21" s="29">
         <v>38.46</v>
       </c>
       <c r="AY21" s="30">
         <v>16.95</v>
       </c>
+      <c r="AZ21" s="29">
+        <v>10.87</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="29">
         <v>10.31</v>
       </c>
       <c r="H22" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="29">
@@ -21431,52 +21817,55 @@
       </c>
       <c r="AR22" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS22" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT22" s="30">
         <v>7.41</v>
       </c>
       <c r="AU22" s="30">
         <v>6.67</v>
       </c>
       <c r="AV22" s="29">
         <v>6.21</v>
       </c>
       <c r="AW22" s="29">
         <v>5.68</v>
       </c>
       <c r="AX22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ22" s="29">
+        <v>22.73</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="29">
         <v>32.26</v>
       </c>
       <c r="F23" s="29">
         <v>28.57</v>
       </c>
       <c r="G23" s="29">
         <v>21.74</v>
       </c>
       <c r="H23" s="29">
         <v>17.86</v>
       </c>
       <c r="I23" s="29">
@@ -21586,52 +21975,55 @@
       </c>
       <c r="AR23" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS23" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT23" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="30">
         <v>13.16</v>
       </c>
       <c r="AV23" s="29">
         <v>12.35</v>
       </c>
       <c r="AW23" s="29">
         <v>11.76</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ23" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="29">
         <v>23.81</v>
       </c>
       <c r="E24" s="29">
         <v>18.52</v>
       </c>
       <c r="F24" s="29">
         <v>13.33</v>
       </c>
       <c r="G24" s="29">
         <v>21.51</v>
       </c>
       <c r="H24" s="29">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="29">
@@ -21741,52 +22133,55 @@
       </c>
       <c r="AR24" s="30">
         <v>14.29</v>
       </c>
       <c r="AS24" s="30">
         <v>11.9</v>
       </c>
       <c r="AT24" s="30">
         <v>10.31</v>
       </c>
       <c r="AU24" s="30">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="29">
         <v>17.09</v>
       </c>
       <c r="AW24" s="29">
         <v>15.04</v>
       </c>
       <c r="AX24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ24" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="29">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="29">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="29">
         <v>7.52</v>
       </c>
       <c r="I25" s="29">
@@ -21896,52 +22291,55 @@
       </c>
       <c r="AR25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="29">
         <v>5.46</v>
       </c>
       <c r="AW25" s="29">
         <v>5.03</v>
       </c>
       <c r="AX25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="30">
         <v>33.33</v>
       </c>
+      <c r="AZ25" s="29">
+        <v>26.32</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="29">
         <v>100</v>
       </c>
       <c r="D26" s="29">
         <v>96.77</v>
       </c>
       <c r="E26" s="29">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="29">
         <v>50.85</v>
       </c>
       <c r="G26" s="29">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="29">
         <v>30.3</v>
       </c>
       <c r="I26" s="29">
@@ -22051,52 +22449,55 @@
       </c>
       <c r="AR26" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AS26" s="30">
         <v>10.42</v>
       </c>
       <c r="AT26" s="30">
         <v>9.52</v>
       </c>
       <c r="AU26" s="30">
         <v>8.33</v>
       </c>
       <c r="AV26" s="29">
         <v>7.69</v>
       </c>
       <c r="AW26" s="29">
         <v>6.94</v>
       </c>
       <c r="AX26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="AZ26" s="29" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="32">
         <v>22.22</v>
       </c>
       <c r="D27" s="32">
         <v>31.25</v>
       </c>
       <c r="E27" s="32">
         <v>26.32</v>
       </c>
       <c r="F27" s="32">
         <v>20.62</v>
       </c>
       <c r="G27" s="32">
         <v>17.09</v>
       </c>
       <c r="H27" s="32">
         <v>20.98</v>
       </c>
       <c r="I27" s="32">
@@ -22206,107 +22607,110 @@
       </c>
       <c r="AR27" s="32">
         <v>9.7100000000000009</v>
       </c>
       <c r="AS27" s="32">
         <v>8.5500000000000007</v>
       </c>
       <c r="AT27" s="32">
         <v>7.75</v>
       </c>
       <c r="AU27" s="32">
         <v>7.09</v>
       </c>
       <c r="AV27" s="32">
         <v>6.29</v>
       </c>
       <c r="AW27" s="32">
         <v>5.75</v>
       </c>
       <c r="AX27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="32" t="s">
         <v>51</v>
       </c>
+      <c r="AZ27" s="32">
+        <v>31.25</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>