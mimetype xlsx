--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="60" windowWidth="17535" windowHeight="10305"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="5" r:id="rId1"/>
     <sheet name="Жалпы өлім-жітім коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="6" r:id="rId3"/>
     <sheet name="Өлім-жітімінің коэффициенті" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1497" uniqueCount="56">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -517,79 +517,79 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -885,214 +885,216 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ74"/>
+  <dimension ref="A1:BA74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="AP12" sqref="AP12"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:AZ50"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="0" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="44" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="44"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="44"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42"/>
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="42"/>
+      <c r="AS2" s="42"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="42"/>
+      <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AP3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="48">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47">
         <v>2022</v>
       </c>
-      <c r="C4" s="49"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="47">
         <v>2023</v>
       </c>
-      <c r="O4" s="49"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="50">
         <v>2024</v>
       </c>
       <c r="AA4" s="51"/>
       <c r="AB4" s="51"/>
       <c r="AC4" s="51"/>
       <c r="AD4" s="51"/>
       <c r="AE4" s="51"/>
       <c r="AF4" s="51"/>
       <c r="AG4" s="51"/>
       <c r="AH4" s="51"/>
       <c r="AI4" s="51"/>
       <c r="AJ4" s="51"/>
       <c r="AK4" s="52"/>
-      <c r="AL4" s="41">
+      <c r="AL4" s="43">
         <v>2025</v>
       </c>
-      <c r="AM4" s="41"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="43">
         <v>2026</v>
       </c>
-      <c r="AY4" s="41"/>
-      <c r="AZ4" s="41"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1202,107 +1204,111 @@
       </c>
       <c r="AS5" s="40" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="40" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>40</v>
       </c>
+      <c r="BA5" s="39" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="45" t="s">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="45"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="45"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="44"/>
+      <c r="AG6" s="44"/>
+      <c r="AH6" s="44"/>
+      <c r="AI6" s="44"/>
+      <c r="AJ6" s="44"/>
+      <c r="AK6" s="44"/>
+      <c r="AL6" s="44"/>
+      <c r="AM6" s="44"/>
+      <c r="AN6" s="44"/>
+      <c r="AO6" s="44"/>
+      <c r="AP6" s="44"/>
+      <c r="AQ6" s="44"/>
+      <c r="AR6" s="44"/>
+      <c r="AS6" s="44"/>
+      <c r="AT6" s="44"/>
+      <c r="AU6" s="44"/>
+      <c r="AV6" s="44"/>
+      <c r="AW6" s="44"/>
+      <c r="AX6" s="44"/>
+      <c r="AY6" s="44"/>
+      <c r="AZ6" s="44"/>
+      <c r="BA6" s="44"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>851</v>
       </c>
       <c r="C7" s="9">
         <v>1064</v>
       </c>
       <c r="D7" s="9">
         <v>771</v>
       </c>
       <c r="E7" s="9">
         <v>658</v>
       </c>
       <c r="F7" s="9">
         <v>717</v>
       </c>
       <c r="G7" s="9">
         <v>696</v>
       </c>
       <c r="H7" s="9">
         <v>685</v>
       </c>
       <c r="I7" s="9">
@@ -1415,52 +1421,55 @@
       </c>
       <c r="AS7" s="19">
         <v>643</v>
       </c>
       <c r="AT7" s="11">
         <v>693</v>
       </c>
       <c r="AU7" s="9">
         <v>742</v>
       </c>
       <c r="AV7" s="19">
         <v>662</v>
       </c>
       <c r="AW7" s="14">
         <v>807</v>
       </c>
       <c r="AX7" s="11">
         <v>596</v>
       </c>
       <c r="AY7" s="19">
         <v>668</v>
       </c>
       <c r="AZ7" s="14">
         <v>747</v>
       </c>
+      <c r="BA7" s="14">
+        <v>730</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>247</v>
       </c>
       <c r="C8" s="10">
         <v>298</v>
       </c>
       <c r="D8" s="10">
         <v>205</v>
       </c>
       <c r="E8" s="10">
         <v>145</v>
       </c>
       <c r="F8" s="10">
         <v>190</v>
       </c>
       <c r="G8" s="10">
         <v>177</v>
       </c>
       <c r="H8" s="10">
         <v>172</v>
       </c>
       <c r="I8" s="10">
@@ -1573,52 +1582,55 @@
       </c>
       <c r="AS8" s="19">
         <v>186</v>
       </c>
       <c r="AT8" s="11">
         <v>164</v>
       </c>
       <c r="AU8" s="9">
         <v>220</v>
       </c>
       <c r="AV8" s="19">
         <v>194</v>
       </c>
       <c r="AW8" s="14">
         <v>240</v>
       </c>
       <c r="AX8" s="11">
         <v>167</v>
       </c>
       <c r="AY8" s="19">
         <v>188</v>
       </c>
       <c r="AZ8" s="14">
         <v>234</v>
       </c>
+      <c r="BA8" s="14">
+        <v>186</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10">
         <v>27</v>
       </c>
       <c r="C9" s="10">
         <v>28</v>
       </c>
       <c r="D9" s="10">
         <v>20</v>
       </c>
       <c r="E9" s="10">
         <v>32</v>
       </c>
       <c r="F9" s="10">
         <v>23</v>
       </c>
       <c r="G9" s="10">
         <v>14</v>
       </c>
       <c r="H9" s="10">
         <v>27</v>
       </c>
       <c r="I9" s="10">
@@ -1731,52 +1743,55 @@
       </c>
       <c r="AS9" s="19">
         <v>29</v>
       </c>
       <c r="AT9" s="11">
         <v>23</v>
       </c>
       <c r="AU9" s="9">
         <v>36</v>
       </c>
       <c r="AV9" s="19">
         <v>32</v>
       </c>
       <c r="AW9" s="14">
         <v>28</v>
       </c>
       <c r="AX9" s="11">
         <v>26</v>
       </c>
       <c r="AY9" s="19">
         <v>23</v>
       </c>
       <c r="AZ9" s="14">
         <v>20</v>
       </c>
+      <c r="BA9" s="14">
+        <v>14</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10">
         <v>39</v>
       </c>
       <c r="C10" s="10">
         <v>44</v>
       </c>
       <c r="D10" s="10">
         <v>42</v>
       </c>
       <c r="E10" s="10">
         <v>29</v>
       </c>
       <c r="F10" s="10">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>30</v>
       </c>
       <c r="H10" s="10">
         <v>28</v>
       </c>
       <c r="I10" s="10">
@@ -1889,52 +1904,55 @@
       </c>
       <c r="AS10" s="19">
         <v>38</v>
       </c>
       <c r="AT10" s="11">
         <v>44</v>
       </c>
       <c r="AU10" s="9">
         <v>42</v>
       </c>
       <c r="AV10" s="19">
         <v>29</v>
       </c>
       <c r="AW10" s="14">
         <v>43</v>
       </c>
       <c r="AX10" s="11">
         <v>29</v>
       </c>
       <c r="AY10" s="19">
         <v>28</v>
       </c>
       <c r="AZ10" s="14">
         <v>38</v>
       </c>
+      <c r="BA10" s="14">
+        <v>31</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10">
         <v>151</v>
       </c>
       <c r="C11" s="10">
         <v>266</v>
       </c>
       <c r="D11" s="10">
         <v>137</v>
       </c>
       <c r="E11" s="10">
         <v>125</v>
       </c>
       <c r="F11" s="10">
         <v>123</v>
       </c>
       <c r="G11" s="10">
         <v>123</v>
       </c>
       <c r="H11" s="10">
         <v>135</v>
       </c>
       <c r="I11" s="10">
@@ -2047,52 +2065,55 @@
       </c>
       <c r="AS11" s="19">
         <v>127</v>
       </c>
       <c r="AT11" s="11">
         <v>119</v>
       </c>
       <c r="AU11" s="9">
         <v>136</v>
       </c>
       <c r="AV11" s="19">
         <v>99</v>
       </c>
       <c r="AW11" s="14">
         <v>150</v>
       </c>
       <c r="AX11" s="11">
         <v>111</v>
       </c>
       <c r="AY11" s="19">
         <v>113</v>
       </c>
       <c r="AZ11" s="14">
         <v>152</v>
       </c>
+      <c r="BA11" s="14">
+        <v>128</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10">
         <v>20</v>
       </c>
       <c r="C12" s="10">
         <v>14</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>7</v>
       </c>
       <c r="F12" s="10">
         <v>10</v>
       </c>
       <c r="G12" s="10">
         <v>11</v>
       </c>
       <c r="H12" s="10">
         <v>13</v>
       </c>
       <c r="I12" s="10">
@@ -2205,52 +2226,55 @@
       </c>
       <c r="AS12" s="19">
         <v>7</v>
       </c>
       <c r="AT12" s="11">
         <v>9</v>
       </c>
       <c r="AU12" s="9">
         <v>11</v>
       </c>
       <c r="AV12" s="19">
         <v>7</v>
       </c>
       <c r="AW12" s="9">
         <v>7</v>
       </c>
       <c r="AX12" s="11">
         <v>14</v>
       </c>
       <c r="AY12" s="19">
         <v>8</v>
       </c>
       <c r="AZ12" s="14">
         <v>7</v>
       </c>
+      <c r="BA12" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10">
         <v>11</v>
       </c>
       <c r="C13" s="10">
         <v>7</v>
       </c>
       <c r="D13" s="10">
         <v>4</v>
       </c>
       <c r="E13" s="10">
         <v>11</v>
       </c>
       <c r="F13" s="10">
         <v>5</v>
       </c>
       <c r="G13" s="10">
         <v>5</v>
       </c>
       <c r="H13" s="10">
         <v>9</v>
       </c>
       <c r="I13" s="10">
@@ -2363,52 +2387,55 @@
       </c>
       <c r="AS13" s="19">
         <v>4</v>
       </c>
       <c r="AT13" s="11">
         <v>4</v>
       </c>
       <c r="AU13" s="9">
         <v>7</v>
       </c>
       <c r="AV13" s="19">
         <v>4</v>
       </c>
       <c r="AW13" s="9">
         <v>4</v>
       </c>
       <c r="AX13" s="11">
         <v>2</v>
       </c>
       <c r="AY13" s="19">
         <v>5</v>
       </c>
       <c r="AZ13" s="14">
         <v>6</v>
       </c>
+      <c r="BA13" s="14">
+        <v>13</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10">
         <v>36</v>
       </c>
       <c r="C14" s="10">
         <v>45</v>
       </c>
       <c r="D14" s="10">
         <v>36</v>
       </c>
       <c r="E14" s="10">
         <v>33</v>
       </c>
       <c r="F14" s="10">
         <v>37</v>
       </c>
       <c r="G14" s="10">
         <v>45</v>
       </c>
       <c r="H14" s="10">
         <v>34</v>
       </c>
       <c r="I14" s="10">
@@ -2521,52 +2548,55 @@
       </c>
       <c r="AS14" s="19">
         <v>40</v>
       </c>
       <c r="AT14" s="11">
         <v>43</v>
       </c>
       <c r="AU14" s="9">
         <v>32</v>
       </c>
       <c r="AV14" s="19">
         <v>30</v>
       </c>
       <c r="AW14" s="9">
         <v>34</v>
       </c>
       <c r="AX14" s="11">
         <v>33</v>
       </c>
       <c r="AY14" s="19">
         <v>36</v>
       </c>
       <c r="AZ14" s="14">
         <v>29</v>
       </c>
+      <c r="BA14" s="14">
+        <v>46</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>21</v>
       </c>
       <c r="C15" s="10">
         <v>15</v>
       </c>
       <c r="D15" s="10">
         <v>24</v>
       </c>
       <c r="E15" s="10">
         <v>11</v>
       </c>
       <c r="F15" s="10">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>20</v>
       </c>
       <c r="H15" s="10">
         <v>12</v>
       </c>
       <c r="I15" s="10">
@@ -2679,52 +2709,55 @@
       </c>
       <c r="AS15" s="19">
         <v>11</v>
       </c>
       <c r="AT15" s="11">
         <v>9</v>
       </c>
       <c r="AU15" s="9">
         <v>12</v>
       </c>
       <c r="AV15" s="19">
         <v>13</v>
       </c>
       <c r="AW15" s="9">
         <v>14</v>
       </c>
       <c r="AX15" s="11">
         <v>11</v>
       </c>
       <c r="AY15" s="19">
         <v>12</v>
       </c>
       <c r="AZ15" s="14">
         <v>18</v>
       </c>
+      <c r="BA15" s="14">
+        <v>20</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>2</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>5</v>
       </c>
       <c r="F16" s="10">
         <v>7</v>
       </c>
       <c r="G16" s="10">
         <v>8</v>
       </c>
       <c r="H16" s="10">
         <v>8</v>
       </c>
       <c r="I16" s="10">
@@ -2837,52 +2870,55 @@
       </c>
       <c r="AS16" s="19">
         <v>2</v>
       </c>
       <c r="AT16" s="11">
         <v>3</v>
       </c>
       <c r="AU16" s="9">
         <v>2</v>
       </c>
       <c r="AV16" s="19">
         <v>2</v>
       </c>
       <c r="AW16" s="9">
         <v>9</v>
       </c>
       <c r="AX16" s="11">
         <v>2</v>
       </c>
       <c r="AY16" s="19">
         <v>5</v>
       </c>
       <c r="AZ16" s="14">
         <v>6</v>
       </c>
+      <c r="BA16" s="14">
+        <v>7</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>46</v>
       </c>
       <c r="C17" s="10">
         <v>68</v>
       </c>
       <c r="D17" s="10">
         <v>43</v>
       </c>
       <c r="E17" s="10">
         <v>37</v>
       </c>
       <c r="F17" s="10">
         <v>46</v>
       </c>
       <c r="G17" s="10">
         <v>42</v>
       </c>
       <c r="H17" s="10">
         <v>31</v>
       </c>
       <c r="I17" s="10">
@@ -2995,52 +3031,55 @@
       </c>
       <c r="AS17" s="19">
         <v>31</v>
       </c>
       <c r="AT17" s="11">
         <v>51</v>
       </c>
       <c r="AU17" s="9">
         <v>35</v>
       </c>
       <c r="AV17" s="19">
         <v>40</v>
       </c>
       <c r="AW17" s="9">
         <v>43</v>
       </c>
       <c r="AX17" s="11">
         <v>18</v>
       </c>
       <c r="AY17" s="19">
         <v>42</v>
       </c>
       <c r="AZ17" s="14">
         <v>32</v>
       </c>
+      <c r="BA17" s="14">
+        <v>44</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>11</v>
       </c>
       <c r="D18" s="10">
         <v>9</v>
       </c>
       <c r="E18" s="10">
         <v>5</v>
       </c>
       <c r="F18" s="10">
         <v>8</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>8</v>
       </c>
       <c r="I18" s="10">
@@ -3153,52 +3192,55 @@
       </c>
       <c r="AS18" s="19">
         <v>12</v>
       </c>
       <c r="AT18" s="11">
         <v>7</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="19">
         <v>15</v>
       </c>
       <c r="AW18" s="9">
         <v>10</v>
       </c>
       <c r="AX18" s="11">
         <v>3</v>
       </c>
       <c r="AY18" s="19">
         <v>4</v>
       </c>
       <c r="AZ18" s="14">
         <v>9</v>
       </c>
+      <c r="BA18" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>35</v>
       </c>
       <c r="D19" s="10">
         <v>35</v>
       </c>
       <c r="E19" s="10">
         <v>25</v>
       </c>
       <c r="F19" s="10">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>25</v>
       </c>
       <c r="H19" s="10">
         <v>21</v>
       </c>
       <c r="I19" s="10">
@@ -3311,52 +3353,55 @@
       </c>
       <c r="AS19" s="19">
         <v>19</v>
       </c>
       <c r="AT19" s="11">
         <v>24</v>
       </c>
       <c r="AU19" s="9">
         <v>23</v>
       </c>
       <c r="AV19" s="19">
         <v>30</v>
       </c>
       <c r="AW19" s="9">
         <v>20</v>
       </c>
       <c r="AX19" s="11">
         <v>14</v>
       </c>
       <c r="AY19" s="19">
         <v>21</v>
       </c>
       <c r="AZ19" s="14">
         <v>20</v>
       </c>
+      <c r="BA19" s="14">
+        <v>27</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>23</v>
       </c>
       <c r="C20" s="10">
         <v>20</v>
       </c>
       <c r="D20" s="10">
         <v>20</v>
       </c>
       <c r="E20" s="10">
         <v>22</v>
       </c>
       <c r="F20" s="10">
         <v>20</v>
       </c>
       <c r="G20" s="10">
         <v>24</v>
       </c>
       <c r="H20" s="10">
         <v>20</v>
       </c>
       <c r="I20" s="10">
@@ -3469,52 +3514,55 @@
       </c>
       <c r="AS20" s="19">
         <v>14</v>
       </c>
       <c r="AT20" s="11">
         <v>18</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="19">
         <v>12</v>
       </c>
       <c r="AW20" s="9">
         <v>19</v>
       </c>
       <c r="AX20" s="11">
         <v>17</v>
       </c>
       <c r="AY20" s="19">
         <v>8</v>
       </c>
       <c r="AZ20" s="14">
         <v>23</v>
       </c>
+      <c r="BA20" s="14">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
         <v>61</v>
       </c>
       <c r="C21" s="10">
         <v>68</v>
       </c>
       <c r="D21" s="10">
         <v>61</v>
       </c>
       <c r="E21" s="10">
         <v>62</v>
       </c>
       <c r="F21" s="10">
         <v>49</v>
       </c>
       <c r="G21" s="10">
         <v>72</v>
       </c>
       <c r="H21" s="10">
         <v>65</v>
       </c>
       <c r="I21" s="10">
@@ -3627,52 +3675,55 @@
       </c>
       <c r="AS21" s="19">
         <v>45</v>
       </c>
       <c r="AT21" s="11">
         <v>65</v>
       </c>
       <c r="AU21" s="9">
         <v>62</v>
       </c>
       <c r="AV21" s="19">
         <v>57</v>
       </c>
       <c r="AW21" s="9">
         <v>60</v>
       </c>
       <c r="AX21" s="11">
         <v>55</v>
       </c>
       <c r="AY21" s="19">
         <v>64</v>
       </c>
       <c r="AZ21" s="14">
         <v>59</v>
       </c>
+      <c r="BA21" s="14">
+        <v>73</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10">
         <v>23</v>
       </c>
       <c r="C22" s="10">
         <v>32</v>
       </c>
       <c r="D22" s="10">
         <v>15</v>
       </c>
       <c r="E22" s="10">
         <v>30</v>
       </c>
       <c r="F22" s="10">
         <v>29</v>
       </c>
       <c r="G22" s="10">
         <v>22</v>
       </c>
       <c r="H22" s="10">
         <v>31</v>
       </c>
       <c r="I22" s="10">
@@ -3785,52 +3836,55 @@
       </c>
       <c r="AS22" s="19">
         <v>12</v>
       </c>
       <c r="AT22" s="11">
         <v>25</v>
       </c>
       <c r="AU22" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="19">
         <v>27</v>
       </c>
       <c r="AW22" s="9">
         <v>23</v>
       </c>
       <c r="AX22" s="11">
         <v>17</v>
       </c>
       <c r="AY22" s="19">
         <v>20</v>
       </c>
       <c r="AZ22" s="14">
         <v>14</v>
       </c>
+      <c r="BA22" s="14">
+        <v>20</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>8</v>
       </c>
       <c r="C23" s="10">
         <v>6</v>
       </c>
       <c r="D23" s="10">
         <v>9</v>
       </c>
       <c r="E23" s="10">
         <v>3</v>
       </c>
       <c r="F23" s="10">
         <v>5</v>
       </c>
       <c r="G23" s="10">
         <v>7</v>
       </c>
       <c r="H23" s="10">
         <v>7</v>
       </c>
       <c r="I23" s="10">
@@ -3943,52 +3997,55 @@
       </c>
       <c r="AS23" s="19">
         <v>5</v>
       </c>
       <c r="AT23" s="11">
         <v>6</v>
       </c>
       <c r="AU23" s="9">
         <v>3</v>
       </c>
       <c r="AV23" s="19">
         <v>3</v>
       </c>
       <c r="AW23" s="9">
         <v>9</v>
       </c>
       <c r="AX23" s="11">
         <v>3</v>
       </c>
       <c r="AY23" s="19">
         <v>8</v>
       </c>
       <c r="AZ23" s="14">
         <v>3</v>
       </c>
+      <c r="BA23" s="14">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>12</v>
       </c>
       <c r="C24" s="10">
         <v>24</v>
       </c>
       <c r="D24" s="10">
         <v>21</v>
       </c>
       <c r="E24" s="10">
         <v>26</v>
       </c>
       <c r="F24" s="10">
         <v>18</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>15</v>
       </c>
       <c r="I24" s="10">
@@ -4101,52 +4158,55 @@
       </c>
       <c r="AS24" s="19">
         <v>14</v>
       </c>
       <c r="AT24" s="11">
         <v>14</v>
       </c>
       <c r="AU24" s="9">
         <v>16</v>
       </c>
       <c r="AV24" s="19">
         <v>12</v>
       </c>
       <c r="AW24" s="9">
         <v>23</v>
       </c>
       <c r="AX24" s="11">
         <v>17</v>
       </c>
       <c r="AY24" s="19">
         <v>17</v>
       </c>
       <c r="AZ24" s="14">
         <v>12</v>
       </c>
+      <c r="BA24" s="14">
+        <v>18</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>28</v>
       </c>
       <c r="C25" s="10">
         <v>31</v>
       </c>
       <c r="D25" s="10">
         <v>33</v>
       </c>
       <c r="E25" s="10">
         <v>18</v>
       </c>
       <c r="F25" s="10">
         <v>20</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>21</v>
       </c>
       <c r="I25" s="10">
@@ -4259,52 +4319,55 @@
       </c>
       <c r="AS25" s="19">
         <v>16</v>
       </c>
       <c r="AT25" s="11">
         <v>23</v>
       </c>
       <c r="AU25" s="9">
         <v>23</v>
       </c>
       <c r="AV25" s="19">
         <v>21</v>
       </c>
       <c r="AW25" s="9">
         <v>22</v>
       </c>
       <c r="AX25" s="11">
         <v>15</v>
       </c>
       <c r="AY25" s="19">
         <v>25</v>
       </c>
       <c r="AZ25" s="14">
         <v>20</v>
       </c>
+      <c r="BA25" s="14">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>12</v>
       </c>
       <c r="C26" s="10">
         <v>22</v>
       </c>
       <c r="D26" s="10">
         <v>19</v>
       </c>
       <c r="E26" s="10">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>18</v>
       </c>
       <c r="G26" s="10">
         <v>11</v>
       </c>
       <c r="H26" s="10">
         <v>9</v>
       </c>
       <c r="I26" s="10">
@@ -4417,52 +4480,55 @@
       </c>
       <c r="AS26" s="19">
         <v>10</v>
       </c>
       <c r="AT26" s="11">
         <v>12</v>
       </c>
       <c r="AU26" s="9">
         <v>14</v>
       </c>
       <c r="AV26" s="19">
         <v>14</v>
       </c>
       <c r="AW26" s="9">
         <v>19</v>
       </c>
       <c r="AX26" s="11">
         <v>14</v>
       </c>
       <c r="AY26" s="19">
         <v>9</v>
       </c>
       <c r="AZ26" s="14">
         <v>16</v>
       </c>
+      <c r="BA26" s="14">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="16">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>28</v>
       </c>
       <c r="D27" s="16">
         <v>24</v>
       </c>
       <c r="E27" s="16">
         <v>14</v>
       </c>
       <c r="F27" s="16">
         <v>16</v>
       </c>
       <c r="G27" s="16">
         <v>13</v>
       </c>
       <c r="H27" s="16">
         <v>19</v>
       </c>
       <c r="I27" s="16">
@@ -4575,107 +4641,111 @@
       </c>
       <c r="AS27" s="19">
         <v>21</v>
       </c>
       <c r="AT27" s="11">
         <v>30</v>
       </c>
       <c r="AU27" s="9">
         <v>20</v>
       </c>
       <c r="AV27" s="19">
         <v>21</v>
       </c>
       <c r="AW27" s="9">
         <v>30</v>
       </c>
       <c r="AX27" s="11">
         <v>28</v>
       </c>
       <c r="AY27" s="19">
         <v>32</v>
       </c>
       <c r="AZ27" s="14">
         <v>29</v>
       </c>
+      <c r="BA27" s="14">
+        <v>30</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="43" t="s">
+    <row r="28" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="C28" s="43"/>
-[...48 lines deleted...]
-      <c r="AZ28" s="43"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="41"/>
+      <c r="V28" s="41"/>
+      <c r="W28" s="41"/>
+      <c r="X28" s="41"/>
+      <c r="Y28" s="41"/>
+      <c r="Z28" s="41"/>
+      <c r="AA28" s="41"/>
+      <c r="AB28" s="41"/>
+      <c r="AC28" s="41"/>
+      <c r="AD28" s="41"/>
+      <c r="AE28" s="41"/>
+      <c r="AF28" s="41"/>
+      <c r="AG28" s="41"/>
+      <c r="AH28" s="41"/>
+      <c r="AI28" s="41"/>
+      <c r="AJ28" s="41"/>
+      <c r="AK28" s="41"/>
+      <c r="AL28" s="41"/>
+      <c r="AM28" s="41"/>
+      <c r="AN28" s="41"/>
+      <c r="AO28" s="41"/>
+      <c r="AP28" s="41"/>
+      <c r="AQ28" s="41"/>
+      <c r="AR28" s="41"/>
+      <c r="AS28" s="41"/>
+      <c r="AT28" s="41"/>
+      <c r="AU28" s="41"/>
+      <c r="AV28" s="41"/>
+      <c r="AW28" s="41"/>
+      <c r="AX28" s="41"/>
+      <c r="AY28" s="41"/>
+      <c r="AZ28" s="41"/>
+      <c r="BA28" s="41"/>
     </row>
-    <row r="29" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="12">
         <v>433</v>
       </c>
       <c r="C29" s="12">
         <v>510</v>
       </c>
       <c r="D29" s="12">
         <v>408</v>
       </c>
       <c r="E29" s="12">
         <v>344</v>
       </c>
       <c r="F29" s="12">
         <v>395</v>
       </c>
       <c r="G29" s="12">
         <v>364</v>
       </c>
       <c r="H29" s="12">
         <v>383</v>
       </c>
       <c r="I29" s="12">
@@ -4788,52 +4858,55 @@
       </c>
       <c r="AS29" s="19">
         <v>326</v>
       </c>
       <c r="AT29" s="11">
         <v>362</v>
       </c>
       <c r="AU29" s="9">
         <v>379</v>
       </c>
       <c r="AV29" s="19">
         <v>360</v>
       </c>
       <c r="AW29" s="14">
         <v>403</v>
       </c>
       <c r="AX29" s="11">
         <v>304</v>
       </c>
       <c r="AY29" s="19">
         <v>343</v>
       </c>
       <c r="AZ29" s="14">
         <v>394</v>
       </c>
+      <c r="BA29" s="14">
+        <v>400</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="12">
         <v>124</v>
       </c>
       <c r="C30" s="12">
         <v>134</v>
       </c>
       <c r="D30" s="12">
         <v>103</v>
       </c>
       <c r="E30" s="12">
         <v>69</v>
       </c>
       <c r="F30" s="12">
         <v>106</v>
       </c>
       <c r="G30" s="12">
         <v>92</v>
       </c>
       <c r="H30" s="12">
         <v>100</v>
       </c>
       <c r="I30" s="12">
@@ -4946,52 +5019,55 @@
       </c>
       <c r="AS30" s="19">
         <v>93</v>
       </c>
       <c r="AT30" s="11">
         <v>84</v>
       </c>
       <c r="AU30" s="9">
         <v>110</v>
       </c>
       <c r="AV30" s="19">
         <v>107</v>
       </c>
       <c r="AW30" s="14">
         <v>113</v>
       </c>
       <c r="AX30" s="11">
         <v>82</v>
       </c>
       <c r="AY30" s="19">
         <v>86</v>
       </c>
       <c r="AZ30" s="14">
         <v>137</v>
       </c>
+      <c r="BA30" s="14">
+        <v>90</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="12">
         <v>15</v>
       </c>
       <c r="C31" s="12">
         <v>17</v>
       </c>
       <c r="D31" s="12">
         <v>13</v>
       </c>
       <c r="E31" s="12">
         <v>15</v>
       </c>
       <c r="F31" s="12">
         <v>13</v>
       </c>
       <c r="G31" s="12">
         <v>7</v>
       </c>
       <c r="H31" s="12">
         <v>16</v>
       </c>
       <c r="I31" s="12">
@@ -5104,52 +5180,55 @@
       </c>
       <c r="AS31" s="19">
         <v>16</v>
       </c>
       <c r="AT31" s="11">
         <v>14</v>
       </c>
       <c r="AU31" s="9">
         <v>19</v>
       </c>
       <c r="AV31" s="19">
         <v>17</v>
       </c>
       <c r="AW31" s="14">
         <v>16</v>
       </c>
       <c r="AX31" s="11">
         <v>16</v>
       </c>
       <c r="AY31" s="19">
         <v>11</v>
       </c>
       <c r="AZ31" s="14">
         <v>11</v>
       </c>
+      <c r="BA31" s="14">
+        <v>10</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="12">
         <v>15</v>
       </c>
       <c r="C32" s="12">
         <v>19</v>
       </c>
       <c r="D32" s="12">
         <v>24</v>
       </c>
       <c r="E32" s="12">
         <v>12</v>
       </c>
       <c r="F32" s="12">
         <v>20</v>
       </c>
       <c r="G32" s="12">
         <v>14</v>
       </c>
       <c r="H32" s="12">
         <v>15</v>
       </c>
       <c r="I32" s="12">
@@ -5262,52 +5341,55 @@
       </c>
       <c r="AS32" s="19">
         <v>26</v>
       </c>
       <c r="AT32" s="11">
         <v>20</v>
       </c>
       <c r="AU32" s="9">
         <v>20</v>
       </c>
       <c r="AV32" s="19">
         <v>13</v>
       </c>
       <c r="AW32" s="14">
         <v>22</v>
       </c>
       <c r="AX32" s="11">
         <v>11</v>
       </c>
       <c r="AY32" s="19">
         <v>18</v>
       </c>
       <c r="AZ32" s="14">
         <v>19</v>
       </c>
+      <c r="BA32" s="14">
+        <v>22</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="12">
         <v>79</v>
       </c>
       <c r="C33" s="12">
         <v>130</v>
       </c>
       <c r="D33" s="12">
         <v>66</v>
       </c>
       <c r="E33" s="12">
         <v>69</v>
       </c>
       <c r="F33" s="12">
         <v>61</v>
       </c>
       <c r="G33" s="12">
         <v>63</v>
       </c>
       <c r="H33" s="12">
         <v>77</v>
       </c>
       <c r="I33" s="12">
@@ -5420,52 +5502,55 @@
       </c>
       <c r="AS33" s="19">
         <v>66</v>
       </c>
       <c r="AT33" s="11">
         <v>58</v>
       </c>
       <c r="AU33" s="9">
         <v>65</v>
       </c>
       <c r="AV33" s="19">
         <v>56</v>
       </c>
       <c r="AW33" s="14">
         <v>67</v>
       </c>
       <c r="AX33" s="11">
         <v>53</v>
       </c>
       <c r="AY33" s="19">
         <v>59</v>
       </c>
       <c r="AZ33" s="14">
         <v>69</v>
       </c>
+      <c r="BA33" s="14">
+        <v>72</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="12">
         <v>11</v>
       </c>
       <c r="C34" s="12">
         <v>6</v>
       </c>
       <c r="D34" s="12">
         <v>6</v>
       </c>
       <c r="E34" s="12">
         <v>4</v>
       </c>
       <c r="F34" s="12">
         <v>5</v>
       </c>
       <c r="G34" s="12">
         <v>7</v>
       </c>
       <c r="H34" s="12">
         <v>7</v>
       </c>
       <c r="I34" s="12">
@@ -5578,52 +5663,55 @@
       </c>
       <c r="AS34" s="19">
         <v>3</v>
       </c>
       <c r="AT34" s="11">
         <v>8</v>
       </c>
       <c r="AU34" s="9">
         <v>4</v>
       </c>
       <c r="AV34" s="19">
         <v>3</v>
       </c>
       <c r="AW34" s="9">
         <v>4</v>
       </c>
       <c r="AX34" s="11">
         <v>7</v>
       </c>
       <c r="AY34" s="19">
         <v>4</v>
       </c>
       <c r="AZ34" s="14">
         <v>6</v>
       </c>
+      <c r="BA34" s="14">
+        <v>7</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="12">
         <v>7</v>
       </c>
       <c r="C35" s="12">
         <v>6</v>
       </c>
       <c r="D35" s="12">
         <v>1</v>
       </c>
       <c r="E35" s="12">
         <v>4</v>
       </c>
       <c r="F35" s="12">
         <v>2</v>
       </c>
       <c r="G35" s="12">
         <v>3</v>
       </c>
       <c r="H35" s="12">
         <v>5</v>
       </c>
       <c r="I35" s="12">
@@ -5734,52 +5822,55 @@
       <c r="AR35" s="9">
         <v>2</v>
       </c>
       <c r="AS35" s="19">
         <v>3</v>
       </c>
       <c r="AT35" s="11">
         <v>3</v>
       </c>
       <c r="AU35" s="9">
         <v>4</v>
       </c>
       <c r="AV35" s="19"/>
       <c r="AW35" s="9">
         <v>2</v>
       </c>
       <c r="AX35" s="11">
         <v>1</v>
       </c>
       <c r="AY35" s="19">
         <v>5</v>
       </c>
       <c r="AZ35" s="14">
         <v>4</v>
       </c>
+      <c r="BA35" s="14">
+        <v>6</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="12">
         <v>17</v>
       </c>
       <c r="C36" s="12">
         <v>20</v>
       </c>
       <c r="D36" s="12">
         <v>20</v>
       </c>
       <c r="E36" s="12">
         <v>14</v>
       </c>
       <c r="F36" s="12">
         <v>23</v>
       </c>
       <c r="G36" s="12">
         <v>15</v>
       </c>
       <c r="H36" s="12">
         <v>18</v>
       </c>
       <c r="I36" s="12">
@@ -5892,52 +5983,55 @@
       </c>
       <c r="AS36" s="19">
         <v>21</v>
       </c>
       <c r="AT36" s="11">
         <v>20</v>
       </c>
       <c r="AU36" s="9">
         <v>22</v>
       </c>
       <c r="AV36" s="19">
         <v>22</v>
       </c>
       <c r="AW36" s="9">
         <v>20</v>
       </c>
       <c r="AX36" s="11">
         <v>18</v>
       </c>
       <c r="AY36" s="19">
         <v>20</v>
       </c>
       <c r="AZ36" s="14">
         <v>15</v>
       </c>
+      <c r="BA36" s="14">
+        <v>28</v>
+      </c>
     </row>
-    <row r="37" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="12">
         <v>10</v>
       </c>
       <c r="C37" s="12">
         <v>7</v>
       </c>
       <c r="D37" s="12">
         <v>12</v>
       </c>
       <c r="E37" s="12">
         <v>6</v>
       </c>
       <c r="F37" s="12">
         <v>15</v>
       </c>
       <c r="G37" s="12">
         <v>11</v>
       </c>
       <c r="H37" s="12">
         <v>7</v>
       </c>
       <c r="I37" s="12">
@@ -6050,52 +6144,55 @@
       </c>
       <c r="AS37" s="19">
         <v>7</v>
       </c>
       <c r="AT37" s="11">
         <v>4</v>
       </c>
       <c r="AU37" s="9">
         <v>7</v>
       </c>
       <c r="AV37" s="19">
         <v>6</v>
       </c>
       <c r="AW37" s="9">
         <v>7</v>
       </c>
       <c r="AX37" s="11">
         <v>5</v>
       </c>
       <c r="AY37" s="19">
         <v>5</v>
       </c>
       <c r="AZ37" s="14">
         <v>9</v>
       </c>
+      <c r="BA37" s="14">
+        <v>13</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="12">
         <v>9</v>
       </c>
       <c r="C38" s="12">
         <v>1</v>
       </c>
       <c r="D38" s="12">
         <v>2</v>
       </c>
       <c r="E38" s="12">
         <v>2</v>
       </c>
       <c r="F38" s="12">
         <v>3</v>
       </c>
       <c r="G38" s="12">
         <v>4</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I38" s="12">
@@ -6208,52 +6305,55 @@
       </c>
       <c r="AS38" s="19">
         <v>1</v>
       </c>
       <c r="AT38" s="11">
         <v>1</v>
       </c>
       <c r="AU38" s="9">
         <v>2</v>
       </c>
       <c r="AV38" s="19">
         <v>1</v>
       </c>
       <c r="AW38" s="9">
         <v>4</v>
       </c>
       <c r="AX38" s="11">
         <v>1</v>
       </c>
       <c r="AY38" s="19">
         <v>1</v>
       </c>
       <c r="AZ38" s="14">
         <v>3</v>
       </c>
+      <c r="BA38" s="14">
+        <v>4</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="12">
         <v>23</v>
       </c>
       <c r="C39" s="12">
         <v>35</v>
       </c>
       <c r="D39" s="12">
         <v>23</v>
       </c>
       <c r="E39" s="12">
         <v>19</v>
       </c>
       <c r="F39" s="12">
         <v>25</v>
       </c>
       <c r="G39" s="12">
         <v>23</v>
       </c>
       <c r="H39" s="12">
         <v>19</v>
       </c>
       <c r="I39" s="12">
@@ -6366,52 +6466,55 @@
       </c>
       <c r="AS39" s="19">
         <v>11</v>
       </c>
       <c r="AT39" s="11">
         <v>26</v>
       </c>
       <c r="AU39" s="9">
         <v>21</v>
       </c>
       <c r="AV39" s="19">
         <v>23</v>
       </c>
       <c r="AW39" s="9">
         <v>21</v>
       </c>
       <c r="AX39" s="11">
         <v>11</v>
       </c>
       <c r="AY39" s="19">
         <v>16</v>
       </c>
       <c r="AZ39" s="14">
         <v>10</v>
       </c>
+      <c r="BA39" s="14">
+        <v>23</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="12">
         <v>3</v>
       </c>
       <c r="C40" s="12">
         <v>9</v>
       </c>
       <c r="D40" s="12">
         <v>4</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>4</v>
       </c>
       <c r="G40" s="12">
         <v>3</v>
       </c>
       <c r="H40" s="12">
         <v>4</v>
       </c>
       <c r="I40" s="12">
@@ -6524,52 +6627,55 @@
       </c>
       <c r="AS40" s="19">
         <v>6</v>
       </c>
       <c r="AT40" s="11">
         <v>3</v>
       </c>
       <c r="AU40" s="9">
         <v>5</v>
       </c>
       <c r="AV40" s="19">
         <v>9</v>
       </c>
       <c r="AW40" s="9">
         <v>2</v>
       </c>
       <c r="AX40" s="11">
         <v>2</v>
       </c>
       <c r="AY40" s="19">
         <v>2</v>
       </c>
       <c r="AZ40" s="14">
         <v>6</v>
       </c>
+      <c r="BA40" s="14">
+        <v>5</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="12">
         <v>15</v>
       </c>
       <c r="C41" s="12">
         <v>17</v>
       </c>
       <c r="D41" s="12">
         <v>22</v>
       </c>
       <c r="E41" s="12">
         <v>13</v>
       </c>
       <c r="F41" s="12">
         <v>14</v>
       </c>
       <c r="G41" s="12">
         <v>12</v>
       </c>
       <c r="H41" s="12">
         <v>9</v>
       </c>
       <c r="I41" s="12">
@@ -6682,52 +6788,55 @@
       </c>
       <c r="AS41" s="19">
         <v>8</v>
       </c>
       <c r="AT41" s="11">
         <v>15</v>
       </c>
       <c r="AU41" s="9">
         <v>11</v>
       </c>
       <c r="AV41" s="19">
         <v>13</v>
       </c>
       <c r="AW41" s="9">
         <v>11</v>
       </c>
       <c r="AX41" s="11">
         <v>5</v>
       </c>
       <c r="AY41" s="19">
         <v>14</v>
       </c>
       <c r="AZ41" s="14">
         <v>11</v>
       </c>
+      <c r="BA41" s="14">
+        <v>16</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="12">
         <v>16</v>
       </c>
       <c r="C42" s="12">
         <v>8</v>
       </c>
       <c r="D42" s="12">
         <v>12</v>
       </c>
       <c r="E42" s="12">
         <v>8</v>
       </c>
       <c r="F42" s="12">
         <v>10</v>
       </c>
       <c r="G42" s="12">
         <v>14</v>
       </c>
       <c r="H42" s="12">
         <v>10</v>
       </c>
       <c r="I42" s="12">
@@ -6840,52 +6949,55 @@
       </c>
       <c r="AS42" s="19">
         <v>5</v>
       </c>
       <c r="AT42" s="11">
         <v>11</v>
       </c>
       <c r="AU42" s="9">
         <v>8</v>
       </c>
       <c r="AV42" s="19">
         <v>9</v>
       </c>
       <c r="AW42" s="9">
         <v>7</v>
       </c>
       <c r="AX42" s="11">
         <v>8</v>
       </c>
       <c r="AY42" s="19">
         <v>4</v>
       </c>
       <c r="AZ42" s="14">
         <v>11</v>
       </c>
+      <c r="BA42" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="12">
         <v>32</v>
       </c>
       <c r="C43" s="12">
         <v>33</v>
       </c>
       <c r="D43" s="12">
         <v>33</v>
       </c>
       <c r="E43" s="12">
         <v>38</v>
       </c>
       <c r="F43" s="12">
         <v>30</v>
       </c>
       <c r="G43" s="12">
         <v>41</v>
       </c>
       <c r="H43" s="12">
         <v>37</v>
       </c>
       <c r="I43" s="12">
@@ -6998,52 +7110,55 @@
       </c>
       <c r="AS43" s="19">
         <v>23</v>
       </c>
       <c r="AT43" s="11">
         <v>33</v>
       </c>
       <c r="AU43" s="9">
         <v>41</v>
       </c>
       <c r="AV43" s="19">
         <v>27</v>
       </c>
       <c r="AW43" s="9">
         <v>34</v>
       </c>
       <c r="AX43" s="11">
         <v>26</v>
       </c>
       <c r="AY43" s="19">
         <v>35</v>
       </c>
       <c r="AZ43" s="14">
         <v>26</v>
       </c>
+      <c r="BA43" s="14">
+        <v>40</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="12">
         <v>13</v>
       </c>
       <c r="C44" s="12">
         <v>17</v>
       </c>
       <c r="D44" s="12">
         <v>12</v>
       </c>
       <c r="E44" s="12">
         <v>20</v>
       </c>
       <c r="F44" s="12">
         <v>20</v>
       </c>
       <c r="G44" s="12">
         <v>11</v>
       </c>
       <c r="H44" s="12">
         <v>14</v>
       </c>
       <c r="I44" s="12">
@@ -7156,52 +7271,55 @@
       </c>
       <c r="AS44" s="19">
         <v>7</v>
       </c>
       <c r="AT44" s="11">
         <v>12</v>
       </c>
       <c r="AU44" s="9">
         <v>9</v>
       </c>
       <c r="AV44" s="19">
         <v>16</v>
       </c>
       <c r="AW44" s="9">
         <v>16</v>
       </c>
       <c r="AX44" s="11">
         <v>10</v>
       </c>
       <c r="AY44" s="19">
         <v>11</v>
       </c>
       <c r="AZ44" s="14">
         <v>5</v>
       </c>
+      <c r="BA44" s="14">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="12">
         <v>5</v>
       </c>
       <c r="C45" s="12">
         <v>3</v>
       </c>
       <c r="D45" s="12">
         <v>3</v>
       </c>
       <c r="E45" s="12">
         <v>3</v>
       </c>
       <c r="F45" s="12">
         <v>5</v>
       </c>
       <c r="G45" s="12">
         <v>4</v>
       </c>
       <c r="H45" s="12">
         <v>3</v>
       </c>
       <c r="I45" s="12">
@@ -7314,52 +7432,55 @@
       </c>
       <c r="AS45" s="19">
         <v>3</v>
       </c>
       <c r="AT45" s="11">
         <v>4</v>
       </c>
       <c r="AU45" s="9">
         <v>2</v>
       </c>
       <c r="AV45" s="19">
         <v>1</v>
       </c>
       <c r="AW45" s="9">
         <v>6</v>
       </c>
       <c r="AX45" s="11">
         <v>2</v>
       </c>
       <c r="AY45" s="19">
         <v>5</v>
       </c>
       <c r="AZ45" s="14">
         <v>2</v>
       </c>
+      <c r="BA45" s="14">
+        <v>4</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="12">
         <v>5</v>
       </c>
       <c r="C46" s="12">
         <v>9</v>
       </c>
       <c r="D46" s="12">
         <v>14</v>
       </c>
       <c r="E46" s="12">
         <v>14</v>
       </c>
       <c r="F46" s="12">
         <v>12</v>
       </c>
       <c r="G46" s="12">
         <v>11</v>
       </c>
       <c r="H46" s="12">
         <v>11</v>
       </c>
       <c r="I46" s="12">
@@ -7472,52 +7593,55 @@
       </c>
       <c r="AS46" s="19">
         <v>5</v>
       </c>
       <c r="AT46" s="11">
         <v>6</v>
       </c>
       <c r="AU46" s="9">
         <v>6</v>
       </c>
       <c r="AV46" s="19">
         <v>7</v>
       </c>
       <c r="AW46" s="9">
         <v>12</v>
       </c>
       <c r="AX46" s="11">
         <v>11</v>
       </c>
       <c r="AY46" s="19">
         <v>12</v>
       </c>
       <c r="AZ46" s="14">
         <v>6</v>
       </c>
+      <c r="BA46" s="14">
+        <v>10</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="12">
         <v>13</v>
       </c>
       <c r="C47" s="12">
         <v>13</v>
       </c>
       <c r="D47" s="12">
         <v>20</v>
       </c>
       <c r="E47" s="12">
         <v>11</v>
       </c>
       <c r="F47" s="12">
         <v>11</v>
       </c>
       <c r="G47" s="12">
         <v>14</v>
       </c>
       <c r="H47" s="12">
         <v>16</v>
       </c>
       <c r="I47" s="12">
@@ -7630,52 +7754,55 @@
       </c>
       <c r="AS47" s="19">
         <v>5</v>
       </c>
       <c r="AT47" s="11">
         <v>13</v>
       </c>
       <c r="AU47" s="9">
         <v>11</v>
       </c>
       <c r="AV47" s="19">
         <v>11</v>
       </c>
       <c r="AW47" s="9">
         <v>13</v>
       </c>
       <c r="AX47" s="11">
         <v>7</v>
       </c>
       <c r="AY47" s="19">
         <v>15</v>
       </c>
       <c r="AZ47" s="14">
         <v>15</v>
       </c>
+      <c r="BA47" s="14">
+        <v>10</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="12">
         <v>5</v>
       </c>
       <c r="C48" s="12">
         <v>15</v>
       </c>
       <c r="D48" s="12">
         <v>8</v>
       </c>
       <c r="E48" s="12">
         <v>11</v>
       </c>
       <c r="F48" s="12">
         <v>8</v>
       </c>
       <c r="G48" s="12">
         <v>5</v>
       </c>
       <c r="H48" s="12">
         <v>6</v>
       </c>
       <c r="I48" s="12">
@@ -7788,52 +7915,55 @@
       </c>
       <c r="AS48" s="19">
         <v>7</v>
       </c>
       <c r="AT48" s="11">
         <v>6</v>
       </c>
       <c r="AU48" s="9">
         <v>7</v>
       </c>
       <c r="AV48" s="19">
         <v>7</v>
       </c>
       <c r="AW48" s="9">
         <v>11</v>
       </c>
       <c r="AX48" s="11">
         <v>11</v>
       </c>
       <c r="AY48" s="19">
         <v>5</v>
       </c>
       <c r="AZ48" s="14">
         <v>12</v>
       </c>
+      <c r="BA48" s="14">
+        <v>5</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B49" s="12">
         <v>16</v>
       </c>
       <c r="C49" s="12">
         <v>11</v>
       </c>
       <c r="D49" s="12">
         <v>10</v>
       </c>
       <c r="E49" s="12">
         <v>10</v>
       </c>
       <c r="F49" s="12">
         <v>8</v>
       </c>
       <c r="G49" s="12">
         <v>10</v>
       </c>
       <c r="H49" s="12">
         <v>9</v>
       </c>
       <c r="I49" s="12">
@@ -7946,107 +8076,111 @@
       </c>
       <c r="AS49" s="19">
         <v>10</v>
       </c>
       <c r="AT49" s="11">
         <v>21</v>
       </c>
       <c r="AU49" s="9">
         <v>5</v>
       </c>
       <c r="AV49" s="19">
         <v>12</v>
       </c>
       <c r="AW49" s="9">
         <v>15</v>
       </c>
       <c r="AX49" s="11">
         <v>17</v>
       </c>
       <c r="AY49" s="19">
         <v>15</v>
       </c>
       <c r="AZ49" s="14">
         <v>17</v>
       </c>
+      <c r="BA49" s="14">
+        <v>15</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B50" s="43" t="s">
+    <row r="50" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B50" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="C50" s="43"/>
-[...48 lines deleted...]
-      <c r="AZ50" s="43"/>
+      <c r="C50" s="41"/>
+      <c r="D50" s="41"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="41"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="41"/>
+      <c r="I50" s="41"/>
+      <c r="J50" s="41"/>
+      <c r="K50" s="41"/>
+      <c r="L50" s="41"/>
+      <c r="M50" s="41"/>
+      <c r="N50" s="41"/>
+      <c r="O50" s="41"/>
+      <c r="P50" s="41"/>
+      <c r="Q50" s="41"/>
+      <c r="R50" s="41"/>
+      <c r="S50" s="41"/>
+      <c r="T50" s="41"/>
+      <c r="U50" s="41"/>
+      <c r="V50" s="41"/>
+      <c r="W50" s="41"/>
+      <c r="X50" s="41"/>
+      <c r="Y50" s="41"/>
+      <c r="Z50" s="41"/>
+      <c r="AA50" s="41"/>
+      <c r="AB50" s="41"/>
+      <c r="AC50" s="41"/>
+      <c r="AD50" s="41"/>
+      <c r="AE50" s="41"/>
+      <c r="AF50" s="41"/>
+      <c r="AG50" s="41"/>
+      <c r="AH50" s="41"/>
+      <c r="AI50" s="41"/>
+      <c r="AJ50" s="41"/>
+      <c r="AK50" s="41"/>
+      <c r="AL50" s="41"/>
+      <c r="AM50" s="41"/>
+      <c r="AN50" s="41"/>
+      <c r="AO50" s="41"/>
+      <c r="AP50" s="41"/>
+      <c r="AQ50" s="41"/>
+      <c r="AR50" s="41"/>
+      <c r="AS50" s="41"/>
+      <c r="AT50" s="41"/>
+      <c r="AU50" s="41"/>
+      <c r="AV50" s="41"/>
+      <c r="AW50" s="41"/>
+      <c r="AX50" s="41"/>
+      <c r="AY50" s="41"/>
+      <c r="AZ50" s="41"/>
+      <c r="BA50" s="41"/>
     </row>
-    <row r="51" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="18">
         <v>418</v>
       </c>
       <c r="C51" s="18">
         <v>554</v>
       </c>
       <c r="D51" s="18">
         <v>363</v>
       </c>
       <c r="E51" s="18">
         <v>314</v>
       </c>
       <c r="F51" s="18">
         <v>322</v>
       </c>
       <c r="G51" s="18">
         <v>332</v>
       </c>
       <c r="H51" s="18">
         <v>302</v>
       </c>
       <c r="I51" s="18">
@@ -8159,52 +8293,55 @@
       </c>
       <c r="AS51" s="19">
         <v>317</v>
       </c>
       <c r="AT51" s="11">
         <v>331</v>
       </c>
       <c r="AU51" s="9">
         <v>363</v>
       </c>
       <c r="AV51" s="19">
         <v>302</v>
       </c>
       <c r="AW51" s="14">
         <v>404</v>
       </c>
       <c r="AX51" s="11">
         <v>292</v>
       </c>
       <c r="AY51" s="19">
         <v>325</v>
       </c>
       <c r="AZ51" s="14">
         <v>353</v>
       </c>
+      <c r="BA51" s="14">
+        <v>330</v>
+      </c>
     </row>
-    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="18">
         <v>123</v>
       </c>
       <c r="C52" s="18">
         <v>164</v>
       </c>
       <c r="D52" s="18">
         <v>102</v>
       </c>
       <c r="E52" s="18">
         <v>76</v>
       </c>
       <c r="F52" s="18">
         <v>84</v>
       </c>
       <c r="G52" s="18">
         <v>85</v>
       </c>
       <c r="H52" s="18">
         <v>72</v>
       </c>
       <c r="I52" s="18">
@@ -8317,52 +8454,55 @@
       </c>
       <c r="AS52" s="19">
         <v>93</v>
       </c>
       <c r="AT52" s="11">
         <v>80</v>
       </c>
       <c r="AU52" s="9">
         <v>110</v>
       </c>
       <c r="AV52" s="19">
         <v>87</v>
       </c>
       <c r="AW52" s="14">
         <v>127</v>
       </c>
       <c r="AX52" s="11">
         <v>85</v>
       </c>
       <c r="AY52" s="19">
         <v>102</v>
       </c>
       <c r="AZ52" s="14">
         <v>97</v>
       </c>
+      <c r="BA52" s="14">
+        <v>96</v>
+      </c>
     </row>
-    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="18">
         <v>12</v>
       </c>
       <c r="C53" s="18">
         <v>11</v>
       </c>
       <c r="D53" s="18">
         <v>7</v>
       </c>
       <c r="E53" s="18">
         <v>17</v>
       </c>
       <c r="F53" s="18">
         <v>10</v>
       </c>
       <c r="G53" s="18">
         <v>7</v>
       </c>
       <c r="H53" s="18">
         <v>11</v>
       </c>
       <c r="I53" s="18">
@@ -8475,52 +8615,55 @@
       </c>
       <c r="AS53" s="19">
         <v>13</v>
       </c>
       <c r="AT53" s="11">
         <v>9</v>
       </c>
       <c r="AU53" s="9">
         <v>17</v>
       </c>
       <c r="AV53" s="19">
         <v>15</v>
       </c>
       <c r="AW53" s="14">
         <v>12</v>
       </c>
       <c r="AX53" s="11">
         <v>10</v>
       </c>
       <c r="AY53" s="19">
         <v>12</v>
       </c>
       <c r="AZ53" s="14">
         <v>9</v>
       </c>
+      <c r="BA53" s="14">
+        <v>4</v>
+      </c>
     </row>
-    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B54" s="18">
         <v>24</v>
       </c>
       <c r="C54" s="18">
         <v>25</v>
       </c>
       <c r="D54" s="18">
         <v>18</v>
       </c>
       <c r="E54" s="18">
         <v>17</v>
       </c>
       <c r="F54" s="18">
         <v>24</v>
       </c>
       <c r="G54" s="18">
         <v>16</v>
       </c>
       <c r="H54" s="18">
         <v>13</v>
       </c>
       <c r="I54" s="18">
@@ -8633,52 +8776,55 @@
       </c>
       <c r="AS54" s="19">
         <v>12</v>
       </c>
       <c r="AT54" s="11">
         <v>24</v>
       </c>
       <c r="AU54" s="9">
         <v>22</v>
       </c>
       <c r="AV54" s="19">
         <v>16</v>
       </c>
       <c r="AW54" s="14">
         <v>21</v>
       </c>
       <c r="AX54" s="11">
         <v>18</v>
       </c>
       <c r="AY54" s="19">
         <v>10</v>
       </c>
       <c r="AZ54" s="14">
         <v>19</v>
       </c>
+      <c r="BA54" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="18">
         <v>72</v>
       </c>
       <c r="C55" s="18">
         <v>136</v>
       </c>
       <c r="D55" s="18">
         <v>71</v>
       </c>
       <c r="E55" s="18">
         <v>56</v>
       </c>
       <c r="F55" s="18">
         <v>62</v>
       </c>
       <c r="G55" s="18">
         <v>60</v>
       </c>
       <c r="H55" s="18">
         <v>58</v>
       </c>
       <c r="I55" s="18">
@@ -8791,52 +8937,55 @@
       </c>
       <c r="AS55" s="19">
         <v>61</v>
       </c>
       <c r="AT55" s="11">
         <v>61</v>
       </c>
       <c r="AU55" s="9">
         <v>71</v>
       </c>
       <c r="AV55" s="19">
         <v>43</v>
       </c>
       <c r="AW55" s="14">
         <v>83</v>
       </c>
       <c r="AX55" s="11">
         <v>58</v>
       </c>
       <c r="AY55" s="19">
         <v>54</v>
       </c>
       <c r="AZ55" s="14">
         <v>83</v>
       </c>
+      <c r="BA55" s="14">
+        <v>56</v>
+      </c>
     </row>
-    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="18">
         <v>9</v>
       </c>
       <c r="C56" s="18">
         <v>8</v>
       </c>
       <c r="D56" s="18">
         <v>4</v>
       </c>
       <c r="E56" s="18">
         <v>3</v>
       </c>
       <c r="F56" s="18">
         <v>5</v>
       </c>
       <c r="G56" s="18">
         <v>4</v>
       </c>
       <c r="H56" s="18">
         <v>6</v>
       </c>
       <c r="I56" s="18">
@@ -8949,52 +9098,55 @@
       </c>
       <c r="AS56" s="19">
         <v>4</v>
       </c>
       <c r="AT56" s="11">
         <v>1</v>
       </c>
       <c r="AU56" s="9">
         <v>7</v>
       </c>
       <c r="AV56" s="19">
         <v>4</v>
       </c>
       <c r="AW56" s="9">
         <v>3</v>
       </c>
       <c r="AX56" s="11">
         <v>7</v>
       </c>
       <c r="AY56" s="19">
         <v>4</v>
       </c>
       <c r="AZ56" s="14">
         <v>1</v>
       </c>
+      <c r="BA56" s="14">
+        <v>2</v>
+      </c>
     </row>
-    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="18">
         <v>4</v>
       </c>
       <c r="C57" s="18">
         <v>1</v>
       </c>
       <c r="D57" s="18">
         <v>3</v>
       </c>
       <c r="E57" s="18">
         <v>7</v>
       </c>
       <c r="F57" s="18">
         <v>3</v>
       </c>
       <c r="G57" s="18">
         <v>2</v>
       </c>
       <c r="H57" s="18">
         <v>4</v>
       </c>
       <c r="I57" s="18">
@@ -9107,52 +9259,55 @@
       </c>
       <c r="AS57" s="19">
         <v>1</v>
       </c>
       <c r="AT57" s="11">
         <v>1</v>
       </c>
       <c r="AU57" s="9">
         <v>3</v>
       </c>
       <c r="AV57" s="19">
         <v>4</v>
       </c>
       <c r="AW57" s="9">
         <v>2</v>
       </c>
       <c r="AX57" s="11">
         <v>1</v>
       </c>
       <c r="AY57" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ57" s="14">
         <v>2</v>
       </c>
+      <c r="BA57" s="14">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="18">
         <v>19</v>
       </c>
       <c r="C58" s="18">
         <v>25</v>
       </c>
       <c r="D58" s="18">
         <v>16</v>
       </c>
       <c r="E58" s="18">
         <v>19</v>
       </c>
       <c r="F58" s="18">
         <v>14</v>
       </c>
       <c r="G58" s="18">
         <v>30</v>
       </c>
       <c r="H58" s="18">
         <v>16</v>
       </c>
       <c r="I58" s="18">
@@ -9265,52 +9420,55 @@
       </c>
       <c r="AS58" s="19">
         <v>19</v>
       </c>
       <c r="AT58" s="11">
         <v>23</v>
       </c>
       <c r="AU58" s="9">
         <v>10</v>
       </c>
       <c r="AV58" s="19">
         <v>8</v>
       </c>
       <c r="AW58" s="9">
         <v>14</v>
       </c>
       <c r="AX58" s="11">
         <v>15</v>
       </c>
       <c r="AY58" s="19">
         <v>16</v>
       </c>
       <c r="AZ58" s="14">
         <v>14</v>
       </c>
+      <c r="BA58" s="14">
+        <v>18</v>
+      </c>
     </row>
-    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="18">
         <v>11</v>
       </c>
       <c r="C59" s="18">
         <v>8</v>
       </c>
       <c r="D59" s="18">
         <v>12</v>
       </c>
       <c r="E59" s="18">
         <v>5</v>
       </c>
       <c r="F59" s="18">
         <v>7</v>
       </c>
       <c r="G59" s="18">
         <v>9</v>
       </c>
       <c r="H59" s="18">
         <v>5</v>
       </c>
       <c r="I59" s="18">
@@ -9423,52 +9581,55 @@
       </c>
       <c r="AS59" s="19">
         <v>4</v>
       </c>
       <c r="AT59" s="11">
         <v>5</v>
       </c>
       <c r="AU59" s="9">
         <v>5</v>
       </c>
       <c r="AV59" s="19">
         <v>7</v>
       </c>
       <c r="AW59" s="9">
         <v>7</v>
       </c>
       <c r="AX59" s="11">
         <v>6</v>
       </c>
       <c r="AY59" s="19">
         <v>7</v>
       </c>
       <c r="AZ59" s="14">
         <v>9</v>
       </c>
+      <c r="BA59" s="14">
+        <v>7</v>
+      </c>
     </row>
-    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="18">
         <v>6</v>
       </c>
       <c r="C60" s="18">
         <v>1</v>
       </c>
       <c r="D60" s="18">
         <v>2</v>
       </c>
       <c r="E60" s="18">
         <v>3</v>
       </c>
       <c r="F60" s="18">
         <v>4</v>
       </c>
       <c r="G60" s="18">
         <v>4</v>
       </c>
       <c r="H60" s="18">
         <v>8</v>
       </c>
       <c r="I60" s="18">
@@ -9581,52 +9742,55 @@
       </c>
       <c r="AS60" s="19">
         <v>1</v>
       </c>
       <c r="AT60" s="11">
         <v>2</v>
       </c>
       <c r="AU60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV60" s="19">
         <v>1</v>
       </c>
       <c r="AW60" s="9">
         <v>5</v>
       </c>
       <c r="AX60" s="11">
         <v>1</v>
       </c>
       <c r="AY60" s="19">
         <v>4</v>
       </c>
       <c r="AZ60" s="14">
         <v>3</v>
       </c>
+      <c r="BA60" s="14">
+        <v>3</v>
+      </c>
     </row>
-    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="18">
         <v>23</v>
       </c>
       <c r="C61" s="18">
         <v>33</v>
       </c>
       <c r="D61" s="18">
         <v>20</v>
       </c>
       <c r="E61" s="18">
         <v>18</v>
       </c>
       <c r="F61" s="18">
         <v>21</v>
       </c>
       <c r="G61" s="18">
         <v>19</v>
       </c>
       <c r="H61" s="18">
         <v>12</v>
       </c>
       <c r="I61" s="18">
@@ -9739,52 +9903,55 @@
       </c>
       <c r="AS61" s="19">
         <v>20</v>
       </c>
       <c r="AT61" s="11">
         <v>25</v>
       </c>
       <c r="AU61" s="9">
         <v>14</v>
       </c>
       <c r="AV61" s="19">
         <v>17</v>
       </c>
       <c r="AW61" s="9">
         <v>22</v>
       </c>
       <c r="AX61" s="11">
         <v>7</v>
       </c>
       <c r="AY61" s="19">
         <v>26</v>
       </c>
       <c r="AZ61" s="14">
         <v>22</v>
       </c>
+      <c r="BA61" s="14">
+        <v>21</v>
+      </c>
     </row>
-    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="18">
         <v>7</v>
       </c>
       <c r="C62" s="18">
         <v>2</v>
       </c>
       <c r="D62" s="18">
         <v>5</v>
       </c>
       <c r="E62" s="18">
         <v>3</v>
       </c>
       <c r="F62" s="18">
         <v>4</v>
       </c>
       <c r="G62" s="18">
         <v>1</v>
       </c>
       <c r="H62" s="18">
         <v>4</v>
       </c>
       <c r="I62" s="18">
@@ -9897,52 +10064,55 @@
       </c>
       <c r="AS62" s="19">
         <v>6</v>
       </c>
       <c r="AT62" s="11">
         <v>4</v>
       </c>
       <c r="AU62" s="9">
         <v>3</v>
       </c>
       <c r="AV62" s="19">
         <v>6</v>
       </c>
       <c r="AW62" s="9">
         <v>8</v>
       </c>
       <c r="AX62" s="11">
         <v>1</v>
       </c>
       <c r="AY62" s="19">
         <v>2</v>
       </c>
       <c r="AZ62" s="14">
         <v>3</v>
       </c>
+      <c r="BA62" s="14">
+        <v>4</v>
+      </c>
     </row>
-    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="18">
         <v>9</v>
       </c>
       <c r="C63" s="18">
         <v>18</v>
       </c>
       <c r="D63" s="18">
         <v>13</v>
       </c>
       <c r="E63" s="18">
         <v>12</v>
       </c>
       <c r="F63" s="18">
         <v>13</v>
       </c>
       <c r="G63" s="18">
         <v>13</v>
       </c>
       <c r="H63" s="18">
         <v>12</v>
       </c>
       <c r="I63" s="18">
@@ -10055,52 +10225,55 @@
       </c>
       <c r="AS63" s="19">
         <v>11</v>
       </c>
       <c r="AT63" s="11">
         <v>9</v>
       </c>
       <c r="AU63" s="9">
         <v>12</v>
       </c>
       <c r="AV63" s="19">
         <v>17</v>
       </c>
       <c r="AW63" s="9">
         <v>9</v>
       </c>
       <c r="AX63" s="11">
         <v>9</v>
       </c>
       <c r="AY63" s="19">
         <v>7</v>
       </c>
       <c r="AZ63" s="14">
         <v>9</v>
       </c>
+      <c r="BA63" s="14">
+        <v>11</v>
+      </c>
     </row>
-    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="18">
         <v>7</v>
       </c>
       <c r="C64" s="18">
         <v>12</v>
       </c>
       <c r="D64" s="18">
         <v>8</v>
       </c>
       <c r="E64" s="18">
         <v>14</v>
       </c>
       <c r="F64" s="18">
         <v>10</v>
       </c>
       <c r="G64" s="18">
         <v>10</v>
       </c>
       <c r="H64" s="18">
         <v>10</v>
       </c>
       <c r="I64" s="18">
@@ -10213,52 +10386,55 @@
       </c>
       <c r="AS64" s="19">
         <v>9</v>
       </c>
       <c r="AT64" s="11">
         <v>7</v>
       </c>
       <c r="AU64" s="9">
         <v>11</v>
       </c>
       <c r="AV64" s="19">
         <v>3</v>
       </c>
       <c r="AW64" s="9">
         <v>12</v>
       </c>
       <c r="AX64" s="11">
         <v>9</v>
       </c>
       <c r="AY64" s="19">
         <v>4</v>
       </c>
       <c r="AZ64" s="14">
         <v>12</v>
       </c>
+      <c r="BA64" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="18">
         <v>29</v>
       </c>
       <c r="C65" s="18">
         <v>35</v>
       </c>
       <c r="D65" s="18">
         <v>28</v>
       </c>
       <c r="E65" s="18">
         <v>24</v>
       </c>
       <c r="F65" s="18">
         <v>19</v>
       </c>
       <c r="G65" s="18">
         <v>31</v>
       </c>
       <c r="H65" s="18">
         <v>28</v>
       </c>
       <c r="I65" s="18">
@@ -10371,52 +10547,55 @@
       </c>
       <c r="AS65" s="19">
         <v>22</v>
       </c>
       <c r="AT65" s="11">
         <v>32</v>
       </c>
       <c r="AU65" s="9">
         <v>21</v>
       </c>
       <c r="AV65" s="19">
         <v>30</v>
       </c>
       <c r="AW65" s="9">
         <v>26</v>
       </c>
       <c r="AX65" s="11">
         <v>29</v>
       </c>
       <c r="AY65" s="19">
         <v>29</v>
       </c>
       <c r="AZ65" s="14">
         <v>33</v>
       </c>
+      <c r="BA65" s="14">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B66" s="18">
         <v>10</v>
       </c>
       <c r="C66" s="18">
         <v>15</v>
       </c>
       <c r="D66" s="18">
         <v>3</v>
       </c>
       <c r="E66" s="18">
         <v>10</v>
       </c>
       <c r="F66" s="18">
         <v>9</v>
       </c>
       <c r="G66" s="18">
         <v>11</v>
       </c>
       <c r="H66" s="18">
         <v>17</v>
       </c>
       <c r="I66" s="18">
@@ -10529,52 +10708,55 @@
       </c>
       <c r="AS66" s="19">
         <v>5</v>
       </c>
       <c r="AT66" s="11">
         <v>13</v>
       </c>
       <c r="AU66" s="9">
         <v>12</v>
       </c>
       <c r="AV66" s="19">
         <v>11</v>
       </c>
       <c r="AW66" s="9">
         <v>7</v>
       </c>
       <c r="AX66" s="11">
         <v>7</v>
       </c>
       <c r="AY66" s="19">
         <v>9</v>
       </c>
       <c r="AZ66" s="14">
         <v>9</v>
       </c>
+      <c r="BA66" s="14">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B67" s="18">
         <v>3</v>
       </c>
       <c r="C67" s="18">
         <v>3</v>
       </c>
       <c r="D67" s="18">
         <v>6</v>
       </c>
       <c r="E67" s="20" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="20" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="18">
         <v>3</v>
       </c>
       <c r="H67" s="18">
         <v>4</v>
       </c>
       <c r="I67" s="18">
@@ -10687,52 +10869,55 @@
       </c>
       <c r="AS67" s="19">
         <v>2</v>
       </c>
       <c r="AT67" s="11">
         <v>2</v>
       </c>
       <c r="AU67" s="9">
         <v>1</v>
       </c>
       <c r="AV67" s="19">
         <v>2</v>
       </c>
       <c r="AW67" s="9">
         <v>3</v>
       </c>
       <c r="AX67" s="11">
         <v>1</v>
       </c>
       <c r="AY67" s="19">
         <v>3</v>
       </c>
       <c r="AZ67" s="14">
         <v>1</v>
       </c>
+      <c r="BA67" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="18">
         <v>7</v>
       </c>
       <c r="C68" s="18">
         <v>15</v>
       </c>
       <c r="D68" s="18">
         <v>7</v>
       </c>
       <c r="E68" s="18">
         <v>12</v>
       </c>
       <c r="F68" s="18">
         <v>6</v>
       </c>
       <c r="G68" s="18">
         <v>7</v>
       </c>
       <c r="H68" s="18">
         <v>4</v>
       </c>
       <c r="I68" s="18">
@@ -10845,52 +11030,55 @@
       </c>
       <c r="AS68" s="19">
         <v>9</v>
       </c>
       <c r="AT68" s="11">
         <v>8</v>
       </c>
       <c r="AU68" s="9">
         <v>10</v>
       </c>
       <c r="AV68" s="19">
         <v>5</v>
       </c>
       <c r="AW68" s="9">
         <v>11</v>
       </c>
       <c r="AX68" s="11">
         <v>6</v>
       </c>
       <c r="AY68" s="19">
         <v>5</v>
       </c>
       <c r="AZ68" s="14">
         <v>6</v>
       </c>
+      <c r="BA68" s="14">
+        <v>8</v>
+      </c>
     </row>
-    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="18">
         <v>15</v>
       </c>
       <c r="C69" s="18">
         <v>18</v>
       </c>
       <c r="D69" s="18">
         <v>13</v>
       </c>
       <c r="E69" s="18">
         <v>7</v>
       </c>
       <c r="F69" s="18">
         <v>9</v>
       </c>
       <c r="G69" s="18">
         <v>11</v>
       </c>
       <c r="H69" s="18">
         <v>5</v>
       </c>
       <c r="I69" s="18">
@@ -11003,52 +11191,55 @@
       </c>
       <c r="AS69" s="19">
         <v>11</v>
       </c>
       <c r="AT69" s="11">
         <v>10</v>
       </c>
       <c r="AU69" s="9">
         <v>12</v>
       </c>
       <c r="AV69" s="19">
         <v>10</v>
       </c>
       <c r="AW69" s="9">
         <v>9</v>
       </c>
       <c r="AX69" s="11">
         <v>8</v>
       </c>
       <c r="AY69" s="19">
         <v>10</v>
       </c>
       <c r="AZ69" s="14">
         <v>5</v>
       </c>
+      <c r="BA69" s="14">
+        <v>11</v>
+      </c>
     </row>
-    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="18">
         <v>7</v>
       </c>
       <c r="C70" s="18">
         <v>7</v>
       </c>
       <c r="D70" s="18">
         <v>11</v>
       </c>
       <c r="E70" s="18">
         <v>7</v>
       </c>
       <c r="F70" s="18">
         <v>10</v>
       </c>
       <c r="G70" s="18">
         <v>6</v>
       </c>
       <c r="H70" s="18">
         <v>3</v>
       </c>
       <c r="I70" s="18">
@@ -11161,52 +11352,55 @@
       </c>
       <c r="AS70" s="19">
         <v>3</v>
       </c>
       <c r="AT70" s="11">
         <v>6</v>
       </c>
       <c r="AU70" s="9">
         <v>7</v>
       </c>
       <c r="AV70" s="19">
         <v>7</v>
       </c>
       <c r="AW70" s="9">
         <v>8</v>
       </c>
       <c r="AX70" s="11">
         <v>3</v>
       </c>
       <c r="AY70" s="19">
         <v>4</v>
       </c>
       <c r="AZ70" s="14">
         <v>4</v>
       </c>
+      <c r="BA70" s="14">
+        <v>6</v>
+      </c>
     </row>
-    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B71" s="22">
         <v>21</v>
       </c>
       <c r="C71" s="22">
         <v>17</v>
       </c>
       <c r="D71" s="22">
         <v>14</v>
       </c>
       <c r="E71" s="22">
         <v>4</v>
       </c>
       <c r="F71" s="22">
         <v>8</v>
       </c>
       <c r="G71" s="22">
         <v>3</v>
       </c>
       <c r="H71" s="22">
         <v>10</v>
       </c>
       <c r="I71" s="22">
@@ -11319,245 +11513,250 @@
       </c>
       <c r="AS71" s="25">
         <v>11</v>
       </c>
       <c r="AT71" s="25">
         <v>9</v>
       </c>
       <c r="AU71" s="23">
         <v>15</v>
       </c>
       <c r="AV71" s="25">
         <v>9</v>
       </c>
       <c r="AW71" s="23">
         <v>15</v>
       </c>
       <c r="AX71" s="25">
         <v>11</v>
       </c>
       <c r="AY71" s="25">
         <v>17</v>
       </c>
       <c r="AZ71" s="23">
         <v>12</v>
       </c>
+      <c r="BA71" s="23">
+        <v>15</v>
+      </c>
     </row>
-    <row r="72" spans="1:52" s="5" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="73" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:53" s="5" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="74" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:AZ28"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B2:AZ2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B50:AZ50"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B50:BA50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ74"/>
+  <dimension ref="A1:BA74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AY14" sqref="AY14"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="44" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="44"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="44"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42"/>
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="42"/>
+      <c r="AS2" s="42"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="42"/>
+      <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AP3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="46"/>
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
-      <c r="Z4" s="41">
+      <c r="Z4" s="43">
         <v>2024</v>
       </c>
-      <c r="AA4" s="41"/>
-[...10 lines deleted...]
-      <c r="AL4" s="41">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43">
         <v>2025</v>
       </c>
-      <c r="AM4" s="41"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="43">
         <v>2026</v>
       </c>
-      <c r="AY4" s="41"/>
-      <c r="AZ4" s="41"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -11667,107 +11866,111 @@
       </c>
       <c r="AS5" s="40" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="40" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>25</v>
       </c>
+      <c r="BA5" s="40" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="45" t="s">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="45"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="45"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="44"/>
+      <c r="AG6" s="44"/>
+      <c r="AH6" s="44"/>
+      <c r="AI6" s="44"/>
+      <c r="AJ6" s="44"/>
+      <c r="AK6" s="44"/>
+      <c r="AL6" s="44"/>
+      <c r="AM6" s="44"/>
+      <c r="AN6" s="44"/>
+      <c r="AO6" s="44"/>
+      <c r="AP6" s="44"/>
+      <c r="AQ6" s="44"/>
+      <c r="AR6" s="44"/>
+      <c r="AS6" s="44"/>
+      <c r="AT6" s="44"/>
+      <c r="AU6" s="44"/>
+      <c r="AV6" s="44"/>
+      <c r="AW6" s="44"/>
+      <c r="AX6" s="44"/>
+      <c r="AY6" s="44"/>
+      <c r="AZ6" s="44"/>
+      <c r="BA6" s="44"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="30">
         <v>12.03</v>
       </c>
       <c r="C7" s="30">
         <v>14.24</v>
       </c>
       <c r="D7" s="30">
         <v>13.08</v>
       </c>
       <c r="E7" s="30">
         <v>12.21</v>
       </c>
       <c r="F7" s="30">
         <v>11.78</v>
       </c>
       <c r="G7" s="30">
         <v>11.51</v>
       </c>
       <c r="H7" s="30">
         <v>11.24</v>
       </c>
       <c r="I7" s="30">
@@ -11880,52 +12083,55 @@
       </c>
       <c r="AS7" s="30">
         <v>9.6</v>
       </c>
       <c r="AT7" s="30">
         <v>9.67</v>
       </c>
       <c r="AU7" s="30">
         <v>9.77</v>
       </c>
       <c r="AV7" s="29">
         <v>9.77</v>
       </c>
       <c r="AW7" s="29">
         <v>9.92</v>
       </c>
       <c r="AX7" s="29">
         <v>8.56</v>
       </c>
       <c r="AY7" s="30">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="29">
         <v>9.9499999999999993</v>
       </c>
+      <c r="BA7" s="30">
+        <v>10.17</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30">
         <v>11.08</v>
       </c>
       <c r="C8" s="30">
         <v>12.85</v>
       </c>
       <c r="D8" s="30">
         <v>11.59</v>
       </c>
       <c r="E8" s="30">
         <v>10.37</v>
       </c>
       <c r="F8" s="30">
         <v>9.99</v>
       </c>
       <c r="G8" s="30">
         <v>9.69</v>
       </c>
       <c r="H8" s="30">
         <v>9.4</v>
       </c>
       <c r="I8" s="30">
@@ -12038,52 +12244,55 @@
       </c>
       <c r="AS8" s="30">
         <v>8.14</v>
       </c>
       <c r="AT8" s="30">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="30">
         <v>8.18</v>
       </c>
       <c r="AV8" s="29">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="29">
         <v>8.4</v>
       </c>
       <c r="AX8" s="29">
         <v>7.04</v>
       </c>
       <c r="AY8" s="30">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="29">
         <v>8.58</v>
       </c>
+      <c r="BA8" s="30">
+        <v>8.4700000000000006</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <v>8.23</v>
       </c>
       <c r="C9" s="30">
         <v>8.83</v>
       </c>
       <c r="D9" s="30">
         <v>7.87</v>
       </c>
       <c r="E9" s="30">
         <v>8.41</v>
       </c>
       <c r="F9" s="30">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="30">
         <v>7.5</v>
       </c>
       <c r="H9" s="30">
         <v>7.6</v>
       </c>
       <c r="I9" s="30">
@@ -12196,52 +12405,55 @@
       </c>
       <c r="AS9" s="30">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT9" s="30">
         <v>8.59</v>
       </c>
       <c r="AU9" s="30">
         <v>8.9</v>
       </c>
       <c r="AV9" s="29">
         <v>9.06</v>
       </c>
       <c r="AW9" s="29">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="29">
         <v>8.52</v>
       </c>
       <c r="AY9" s="30">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="29">
         <v>7.82</v>
       </c>
+      <c r="BA9" s="30">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <v>13.12</v>
       </c>
       <c r="C10" s="30">
         <v>14.71</v>
       </c>
       <c r="D10" s="30">
         <v>14.54</v>
       </c>
       <c r="E10" s="30">
         <v>13.42</v>
       </c>
       <c r="F10" s="30">
         <v>13.72</v>
       </c>
       <c r="G10" s="30">
         <v>13.18</v>
       </c>
       <c r="H10" s="30">
         <v>12.62</v>
       </c>
       <c r="I10" s="30">
@@ -12354,52 +12566,55 @@
       </c>
       <c r="AS10" s="30">
         <v>11.13</v>
       </c>
       <c r="AT10" s="30">
         <v>11.62</v>
       </c>
       <c r="AU10" s="30">
         <v>11.91</v>
       </c>
       <c r="AV10" s="29">
         <v>11.76</v>
       </c>
       <c r="AW10" s="29">
         <v>12.01</v>
       </c>
       <c r="AX10" s="29">
         <v>9.99</v>
       </c>
       <c r="AY10" s="30">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="29">
         <v>11.26</v>
       </c>
+      <c r="BA10" s="30">
+        <v>11.19</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>14.38</v>
       </c>
       <c r="C11" s="30">
         <v>20.96</v>
       </c>
       <c r="D11" s="30">
         <v>18.23</v>
       </c>
       <c r="E11" s="30">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="30">
         <v>15.67</v>
       </c>
       <c r="G11" s="30">
         <v>15.09</v>
       </c>
       <c r="H11" s="30">
         <v>14.77</v>
       </c>
       <c r="I11" s="30">
@@ -12512,52 +12727,55 @@
       </c>
       <c r="AS11" s="30">
         <v>11.21</v>
       </c>
       <c r="AT11" s="30">
         <v>11.27</v>
       </c>
       <c r="AU11" s="30">
         <v>11.45</v>
       </c>
       <c r="AV11" s="29">
         <v>11.3</v>
       </c>
       <c r="AW11" s="29">
         <v>11.56</v>
       </c>
       <c r="AX11" s="29">
         <v>10.61</v>
       </c>
       <c r="AY11" s="30">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="29">
         <v>12.4</v>
       </c>
+      <c r="BA11" s="30">
+        <v>12.47</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>18.84</v>
       </c>
       <c r="C12" s="30">
         <v>16.87</v>
       </c>
       <c r="D12" s="30">
         <v>14.29</v>
       </c>
       <c r="E12" s="30">
         <v>12.41</v>
       </c>
       <c r="F12" s="30">
         <v>11.78</v>
       </c>
       <c r="G12" s="30">
         <v>11.59</v>
       </c>
       <c r="H12" s="30">
         <v>11.69</v>
       </c>
       <c r="I12" s="30">
@@ -12670,52 +12888,55 @@
       </c>
       <c r="AS12" s="30">
         <v>9.4</v>
       </c>
       <c r="AT12" s="30">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="30">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="29">
         <v>9.32</v>
       </c>
       <c r="AW12" s="29">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="29">
         <v>14.29</v>
       </c>
       <c r="AY12" s="30">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="29">
         <v>10.15</v>
       </c>
+      <c r="BA12" s="30">
+        <v>9.99</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="30">
         <v>6.57</v>
       </c>
       <c r="E13" s="30">
         <v>7.41</v>
       </c>
       <c r="F13" s="30">
         <v>6.76</v>
       </c>
       <c r="G13" s="30">
         <v>6.38</v>
       </c>
       <c r="H13" s="30">
         <v>6.6</v>
       </c>
       <c r="I13" s="30">
@@ -12828,52 +13049,55 @@
       </c>
       <c r="AS13" s="30">
         <v>4.67</v>
       </c>
       <c r="AT13" s="30">
         <v>4.58</v>
       </c>
       <c r="AU13" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="29">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="29">
         <v>1.97</v>
       </c>
       <c r="AY13" s="30">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="29">
         <v>4.3600000000000003</v>
       </c>
+      <c r="BA13" s="30">
+        <v>6.54</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>12.05</v>
       </c>
       <c r="C14" s="30">
         <v>14.3</v>
       </c>
       <c r="D14" s="30">
         <v>13.51</v>
       </c>
       <c r="E14" s="30">
         <v>12.99</v>
       </c>
       <c r="F14" s="30">
         <v>12.88</v>
       </c>
       <c r="G14" s="30">
         <v>13.32</v>
       </c>
       <c r="H14" s="30">
         <v>13.04</v>
       </c>
       <c r="I14" s="30">
@@ -12986,52 +13210,55 @@
       </c>
       <c r="AS14" s="30">
         <v>11.18</v>
       </c>
       <c r="AT14" s="30">
         <v>11.69</v>
       </c>
       <c r="AU14" s="30">
         <v>11.66</v>
       </c>
       <c r="AV14" s="29">
         <v>11.59</v>
       </c>
       <c r="AW14" s="29">
         <v>11.63</v>
       </c>
       <c r="AX14" s="29">
         <v>12.12</v>
       </c>
       <c r="AY14" s="30">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="29">
         <v>12.32</v>
       </c>
+      <c r="BA14" s="30">
+        <v>13.57</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>14.8</v>
       </c>
       <c r="C15" s="30">
         <v>13.31</v>
       </c>
       <c r="D15" s="30">
         <v>14.55</v>
       </c>
       <c r="E15" s="30">
         <v>12.91</v>
       </c>
       <c r="F15" s="30">
         <v>13.49</v>
       </c>
       <c r="G15" s="30">
         <v>13.68</v>
       </c>
       <c r="H15" s="30">
         <v>12.91</v>
       </c>
       <c r="I15" s="30">
@@ -13144,52 +13371,55 @@
       </c>
       <c r="AS15" s="30">
         <v>11.94</v>
       </c>
       <c r="AT15" s="30">
         <v>11.4</v>
       </c>
       <c r="AU15" s="30">
         <v>11.16</v>
       </c>
       <c r="AV15" s="29">
         <v>11.06</v>
       </c>
       <c r="AW15" s="29">
         <v>11.01</v>
       </c>
       <c r="AX15" s="29">
         <v>8.48</v>
       </c>
       <c r="AY15" s="30">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="29">
         <v>10.91</v>
       </c>
+      <c r="BA15" s="30">
+        <v>12.17</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="30">
         <v>9.64</v>
       </c>
       <c r="D16" s="30">
         <v>7.78</v>
       </c>
       <c r="E16" s="30">
         <v>7.24</v>
       </c>
       <c r="F16" s="30">
         <v>7.32</v>
       </c>
       <c r="G16" s="30">
         <v>7.58</v>
       </c>
       <c r="H16" s="30">
         <v>7.74</v>
       </c>
       <c r="I16" s="30">
@@ -13302,52 +13532,55 @@
       </c>
       <c r="AS16" s="30">
         <v>5.7</v>
       </c>
       <c r="AT16" s="30">
         <v>5.48</v>
       </c>
       <c r="AU16" s="30">
         <v>5.16</v>
       </c>
       <c r="AV16" s="29">
         <v>4.91</v>
       </c>
       <c r="AW16" s="29">
         <v>5.39</v>
       </c>
       <c r="AX16" s="29">
         <v>2.42</v>
       </c>
       <c r="AY16" s="30">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="29">
         <v>5.42</v>
       </c>
+      <c r="BA16" s="30">
+        <v>6.26</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>12.59</v>
       </c>
       <c r="C17" s="30">
         <v>16.45</v>
       </c>
       <c r="D17" s="30">
         <v>14.85</v>
       </c>
       <c r="E17" s="30">
         <v>13.75</v>
       </c>
       <c r="F17" s="30">
         <v>13.53</v>
       </c>
       <c r="G17" s="30">
         <v>13.25</v>
       </c>
       <c r="H17" s="30">
         <v>12.56</v>
       </c>
       <c r="I17" s="30">
@@ -13460,52 +13693,55 @@
       </c>
       <c r="AS17" s="30">
         <v>9.32</v>
       </c>
       <c r="AT17" s="30">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="30">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="29">
         <v>10.14</v>
       </c>
       <c r="AW17" s="29">
         <v>10.33</v>
       </c>
       <c r="AX17" s="29">
         <v>5.23</v>
       </c>
       <c r="AY17" s="30">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="29">
         <v>9.1999999999999993</v>
       </c>
+      <c r="BA17" s="30">
+        <v>10.220000000000001</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>10.81</v>
       </c>
       <c r="C18" s="30">
         <v>11.85</v>
       </c>
       <c r="D18" s="30">
         <v>11.03</v>
       </c>
       <c r="E18" s="30">
         <v>9.65</v>
       </c>
       <c r="F18" s="30">
         <v>9.43</v>
       </c>
       <c r="G18" s="30">
         <v>8.6</v>
       </c>
       <c r="H18" s="30">
         <v>8.59</v>
       </c>
       <c r="I18" s="30">
@@ -13618,52 +13854,55 @@
       </c>
       <c r="AS18" s="30">
         <v>10.47</v>
       </c>
       <c r="AT18" s="30">
         <v>10.25</v>
       </c>
       <c r="AU18" s="30">
         <v>10.17</v>
       </c>
       <c r="AV18" s="29">
         <v>10.89</v>
       </c>
       <c r="AW18" s="29">
         <v>10.94</v>
       </c>
       <c r="AX18" s="29">
         <v>3.61</v>
       </c>
       <c r="AY18" s="30">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="29">
         <v>6.66</v>
       </c>
+      <c r="BA18" s="30">
+        <v>7.79</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>11.4</v>
       </c>
       <c r="C19" s="30">
         <v>14.81</v>
       </c>
       <c r="D19" s="30">
         <v>15.48</v>
       </c>
       <c r="E19" s="30">
         <v>14.69</v>
       </c>
       <c r="F19" s="30">
         <v>14.3</v>
       </c>
       <c r="G19" s="30">
         <v>13.99</v>
       </c>
       <c r="H19" s="30">
         <v>13.41</v>
       </c>
       <c r="I19" s="30">
@@ -13776,52 +14015,55 @@
       </c>
       <c r="AS19" s="30">
         <v>11.38</v>
       </c>
       <c r="AT19" s="30">
         <v>11.49</v>
       </c>
       <c r="AU19" s="30">
         <v>11.49</v>
       </c>
       <c r="AV19" s="29">
         <v>11.86</v>
       </c>
       <c r="AW19" s="29">
         <v>11.7</v>
       </c>
       <c r="AX19" s="29">
         <v>7.07</v>
       </c>
       <c r="AY19" s="30">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="29">
         <v>9.59</v>
       </c>
+      <c r="BA19" s="30">
+        <v>10.72</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>13.03</v>
       </c>
       <c r="C20" s="30">
         <v>12.79</v>
       </c>
       <c r="D20" s="30">
         <v>12.27</v>
       </c>
       <c r="E20" s="30">
         <v>12.43</v>
       </c>
       <c r="F20" s="30">
         <v>12.19</v>
       </c>
       <c r="G20" s="30">
         <v>12.49</v>
       </c>
       <c r="H20" s="30">
         <v>12.31</v>
       </c>
       <c r="I20" s="30">
@@ -13934,52 +14176,55 @@
       </c>
       <c r="AS20" s="30">
         <v>11.65</v>
       </c>
       <c r="AT20" s="30">
         <v>11.64</v>
       </c>
       <c r="AU20" s="30">
         <v>11.64</v>
       </c>
       <c r="AV20" s="29">
         <v>11.27</v>
       </c>
       <c r="AW20" s="29">
         <v>11.32</v>
       </c>
       <c r="AX20" s="29">
         <v>10.8</v>
       </c>
       <c r="AY20" s="30">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="29">
         <v>10.54</v>
       </c>
+      <c r="BA20" s="30">
+        <v>10.87</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>9.84</v>
       </c>
       <c r="C21" s="30">
         <v>10.92</v>
       </c>
       <c r="D21" s="30">
         <v>10.54</v>
       </c>
       <c r="E21" s="30">
         <v>10.48</v>
       </c>
       <c r="F21" s="30">
         <v>9.94</v>
       </c>
       <c r="G21" s="30">
         <v>10.28</v>
       </c>
       <c r="H21" s="30">
         <v>10.3</v>
       </c>
       <c r="I21" s="30">
@@ -14092,52 +14337,55 @@
       </c>
       <c r="AS21" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="AT21" s="30">
         <v>9.09</v>
       </c>
       <c r="AU21" s="30">
         <v>9.18</v>
       </c>
       <c r="AV21" s="29">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="29">
         <v>9.25</v>
       </c>
       <c r="AX21" s="29">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="30">
         <v>10</v>
       </c>
       <c r="AZ21" s="29">
         <v>9.7899999999999991</v>
       </c>
+      <c r="BA21" s="30">
+        <v>10.35</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>12.13</v>
       </c>
       <c r="C22" s="30">
         <v>15.3</v>
       </c>
       <c r="D22" s="30">
         <v>12.74</v>
       </c>
       <c r="E22" s="30">
         <v>13.64</v>
       </c>
       <c r="F22" s="30">
         <v>13.99</v>
       </c>
       <c r="G22" s="30">
         <v>13.65</v>
       </c>
       <c r="H22" s="30">
         <v>14.05</v>
       </c>
       <c r="I22" s="30">
@@ -14250,52 +14498,55 @@
       </c>
       <c r="AS22" s="30">
         <v>11.5</v>
       </c>
       <c r="AT22" s="30">
         <v>11.8</v>
       </c>
       <c r="AU22" s="30">
         <v>11.82</v>
       </c>
       <c r="AV22" s="29">
         <v>12.18</v>
       </c>
       <c r="AW22" s="29">
         <v>12.25</v>
       </c>
       <c r="AX22" s="29">
         <v>10.02</v>
       </c>
       <c r="AY22" s="30">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="29">
         <v>10.25</v>
       </c>
+      <c r="BA22" s="30">
+        <v>10.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="30">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="30">
         <v>10.01</v>
       </c>
       <c r="E23" s="30">
         <v>8.48</v>
       </c>
       <c r="F23" s="30">
         <v>8.01</v>
       </c>
       <c r="G23" s="30">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="30">
         <v>8.31</v>
       </c>
       <c r="I23" s="30">
@@ -14408,52 +14659,55 @@
       </c>
       <c r="AS23" s="30">
         <v>7.26</v>
       </c>
       <c r="AT23" s="30">
         <v>7.43</v>
       </c>
       <c r="AU23" s="30">
         <v>7.1</v>
       </c>
       <c r="AV23" s="29">
         <v>6.85</v>
       </c>
       <c r="AW23" s="29">
         <v>7.37</v>
       </c>
       <c r="AX23" s="29">
         <v>4.43</v>
       </c>
       <c r="AY23" s="30">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="29">
         <v>7.13</v>
       </c>
+      <c r="BA23" s="30">
+        <v>7.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="30">
         <v>12.62</v>
       </c>
       <c r="D24" s="30">
         <v>13.1</v>
       </c>
       <c r="E24" s="30">
         <v>14.31</v>
       </c>
       <c r="F24" s="30">
         <v>13.81</v>
       </c>
       <c r="G24" s="30">
         <v>13.59</v>
       </c>
       <c r="H24" s="30">
         <v>13.07</v>
       </c>
       <c r="I24" s="30">
@@ -14566,52 +14820,55 @@
       </c>
       <c r="AS24" s="30">
         <v>9.85</v>
       </c>
       <c r="AT24" s="30">
         <v>9.91</v>
       </c>
       <c r="AU24" s="30">
         <v>10.07</v>
       </c>
       <c r="AV24" s="29">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="29">
         <v>10.52</v>
       </c>
       <c r="AX24" s="29">
         <v>12.76</v>
       </c>
       <c r="AY24" s="30">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="29">
         <v>11.76</v>
       </c>
+      <c r="BA24" s="30">
+        <v>12.29</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>14.09</v>
       </c>
       <c r="C25" s="30">
         <v>15.68</v>
       </c>
       <c r="D25" s="30">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="30">
         <v>14.34</v>
       </c>
       <c r="F25" s="30">
         <v>13.55</v>
       </c>
       <c r="G25" s="30">
         <v>13.46</v>
       </c>
       <c r="H25" s="30">
         <v>13.04</v>
       </c>
       <c r="I25" s="30">
@@ -14724,52 +14981,55 @@
       </c>
       <c r="AS25" s="30">
         <v>12.17</v>
       </c>
       <c r="AT25" s="30">
         <v>12.24</v>
       </c>
       <c r="AU25" s="30">
         <v>12.26</v>
       </c>
       <c r="AV25" s="29">
         <v>12.21</v>
       </c>
       <c r="AW25" s="29">
         <v>12.18</v>
       </c>
       <c r="AX25" s="29">
         <v>8.36</v>
       </c>
       <c r="AY25" s="30">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="29">
         <v>11.43</v>
       </c>
+      <c r="BA25" s="30">
+        <v>11.58</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="30">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="30">
         <v>13.62</v>
       </c>
       <c r="D26" s="30">
         <v>13.94</v>
       </c>
       <c r="E26" s="30">
         <v>14.02</v>
       </c>
       <c r="F26" s="30">
         <v>13.95</v>
       </c>
       <c r="G26" s="30">
         <v>13.07</v>
       </c>
       <c r="H26" s="30">
         <v>12.16</v>
       </c>
       <c r="I26" s="30">
@@ -14882,52 +15142,55 @@
       </c>
       <c r="AS26" s="30">
         <v>13.94</v>
       </c>
       <c r="AT26" s="30">
         <v>13.55</v>
       </c>
       <c r="AU26" s="30">
         <v>13.34</v>
       </c>
       <c r="AV26" s="29">
         <v>13.22</v>
       </c>
       <c r="AW26" s="29">
         <v>13.44</v>
       </c>
       <c r="AX26" s="29">
         <v>11.95</v>
       </c>
       <c r="AY26" s="30">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="29">
         <v>11.46</v>
       </c>
+      <c r="BA26" s="30">
+        <v>10.99</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32">
         <v>18.13</v>
       </c>
       <c r="C27" s="32">
         <v>16.75</v>
       </c>
       <c r="D27" s="32">
         <v>14.98</v>
       </c>
       <c r="E27" s="32">
         <v>13</v>
       </c>
       <c r="F27" s="32">
         <v>11.93</v>
       </c>
       <c r="G27" s="32">
         <v>11.03</v>
       </c>
       <c r="H27" s="32">
         <v>10.76</v>
       </c>
       <c r="I27" s="32">
@@ -15040,284 +15303,289 @@
       </c>
       <c r="AS27" s="32">
         <v>10.95</v>
       </c>
       <c r="AT27" s="32">
         <v>11.5</v>
       </c>
       <c r="AU27" s="32">
         <v>11.37</v>
       </c>
       <c r="AV27" s="32">
         <v>11.34</v>
       </c>
       <c r="AW27" s="32">
         <v>11.69</v>
       </c>
       <c r="AX27" s="32">
         <v>14.6</v>
       </c>
       <c r="AY27" s="32">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="32">
         <v>16.03</v>
       </c>
+      <c r="BA27" s="32">
+        <v>16.09</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ74"/>
+  <dimension ref="A1:BA74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AX20" sqref="AX20"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AY14" sqref="AY14"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="0" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="44" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="44"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="44"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42"/>
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="42"/>
+      <c r="AS2" s="42"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="42"/>
+      <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="17"/>
       <c r="C3" s="4"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="AP3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="46"/>
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
-      <c r="Z4" s="41">
+      <c r="Z4" s="43">
         <v>2024</v>
       </c>
-      <c r="AA4" s="41"/>
-[...10 lines deleted...]
-      <c r="AL4" s="41">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43">
         <v>2025</v>
       </c>
-      <c r="AM4" s="41"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="43">
         <v>2026</v>
       </c>
-      <c r="AY4" s="41"/>
-      <c r="AZ4" s="41"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -15427,52 +15695,55 @@
       </c>
       <c r="AS5" s="40" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="40" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>40</v>
       </c>
+      <c r="BA5" s="39" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="54"/>
       <c r="O6" s="54"/>
       <c r="P6" s="54"/>
       <c r="Q6" s="54"/>
       <c r="R6" s="54"/>
       <c r="S6" s="54"/>
       <c r="T6" s="54"/>
       <c r="U6" s="54"/>
       <c r="V6" s="54"/>
       <c r="W6" s="54"/>
       <c r="X6" s="54"/>
@@ -15482,52 +15753,53 @@
       <c r="AB6" s="54"/>
       <c r="AC6" s="54"/>
       <c r="AD6" s="54"/>
       <c r="AE6" s="54"/>
       <c r="AF6" s="54"/>
       <c r="AG6" s="54"/>
       <c r="AH6" s="54"/>
       <c r="AI6" s="54"/>
       <c r="AJ6" s="54"/>
       <c r="AK6" s="54"/>
       <c r="AL6" s="54"/>
       <c r="AM6" s="54"/>
       <c r="AN6" s="54"/>
       <c r="AO6" s="54"/>
       <c r="AP6" s="54"/>
       <c r="AQ6" s="54"/>
       <c r="AR6" s="54"/>
       <c r="AS6" s="54"/>
       <c r="AT6" s="54"/>
       <c r="AU6" s="54"/>
       <c r="AV6" s="54"/>
       <c r="AW6" s="54"/>
       <c r="AX6" s="54"/>
       <c r="AY6" s="54"/>
       <c r="AZ6" s="54"/>
+      <c r="BA6" s="54"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10">
         <v>10</v>
       </c>
       <c r="C7" s="10">
         <v>13</v>
       </c>
       <c r="D7" s="10">
         <v>7</v>
       </c>
       <c r="E7" s="10">
         <v>11</v>
       </c>
       <c r="F7" s="10">
         <v>12</v>
       </c>
       <c r="G7" s="10">
         <v>13</v>
       </c>
       <c r="H7" s="10">
         <v>9</v>
       </c>
       <c r="I7" s="10">
@@ -15640,52 +15912,55 @@
       </c>
       <c r="AS7" s="19">
         <v>4</v>
       </c>
       <c r="AT7" s="11">
         <v>5</v>
       </c>
       <c r="AU7" s="9">
         <v>6</v>
       </c>
       <c r="AV7" s="19">
         <v>2</v>
       </c>
       <c r="AW7" s="14">
         <v>2</v>
       </c>
       <c r="AX7" s="11">
         <v>4</v>
       </c>
       <c r="AY7" s="19">
         <v>5</v>
       </c>
       <c r="AZ7" s="14">
         <v>4</v>
       </c>
+      <c r="BA7" s="14">
+        <v>7</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>5</v>
       </c>
       <c r="C8" s="10">
         <v>3</v>
       </c>
       <c r="D8" s="10">
         <v>3</v>
       </c>
       <c r="E8" s="10">
         <v>3</v>
       </c>
       <c r="F8" s="10">
         <v>4</v>
       </c>
       <c r="G8" s="10">
         <v>4</v>
       </c>
       <c r="H8" s="10">
         <v>3</v>
       </c>
       <c r="I8" s="10">
@@ -15798,52 +16073,55 @@
       </c>
       <c r="AS8" s="19">
         <v>1</v>
       </c>
       <c r="AT8" s="11">
         <v>2</v>
       </c>
       <c r="AU8" s="9">
         <v>1</v>
       </c>
       <c r="AV8" s="19">
         <v>1</v>
       </c>
       <c r="AW8" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX8" s="11">
         <v>1</v>
       </c>
       <c r="AY8" s="19">
         <v>1</v>
       </c>
       <c r="AZ8" s="14">
         <v>1</v>
       </c>
+      <c r="BA8" s="14">
+        <v>3</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10">
         <v>2</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="10">
         <v>1</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>1</v>
       </c>
       <c r="I9" s="10">
@@ -15956,52 +16234,55 @@
       </c>
       <c r="AS9" s="19">
         <v>1</v>
       </c>
       <c r="AT9" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW9" s="14">
         <v>2</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="19">
         <v>1</v>
       </c>
       <c r="AZ9" s="14">
         <v>1</v>
       </c>
+      <c r="BA9" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="10">
         <v>2</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -16114,52 +16395,55 @@
       </c>
       <c r="AS10" s="19">
         <v>1</v>
       </c>
       <c r="AT10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="19">
         <v>1</v>
       </c>
       <c r="AZ10" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA10" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10">
         <v>3</v>
       </c>
       <c r="C11" s="10">
         <v>2</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="10">
         <v>1</v>
       </c>
       <c r="G11" s="10">
         <v>2</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
       </c>
       <c r="I11" s="10">
@@ -16272,52 +16556,55 @@
       </c>
       <c r="AS11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA11" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="10" t="s">
@@ -16430,52 +16717,55 @@
       </c>
       <c r="AS12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA12" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -16588,52 +16878,55 @@
       </c>
       <c r="AS13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA13" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="10">
         <v>1</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="10">
         <v>1</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -16746,52 +17039,55 @@
       </c>
       <c r="AS14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA14" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="10">
         <v>1</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -16904,52 +17200,55 @@
       </c>
       <c r="AS15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ15" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA15" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="10">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -17062,52 +17361,55 @@
       </c>
       <c r="AS16" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="19">
         <v>1</v>
       </c>
       <c r="AZ16" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA16" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="10">
         <v>1</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="10">
@@ -17220,52 +17522,55 @@
       </c>
       <c r="AS17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA17" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="10">
         <v>1</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="10">
         <v>1</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="10">
         <v>1</v>
       </c>
       <c r="I18" s="10" t="s">
@@ -17378,52 +17683,55 @@
       </c>
       <c r="AS18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT18" s="11">
         <v>2</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA18" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="10" t="s">
@@ -17536,52 +17844,55 @@
       </c>
       <c r="AS19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA19" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="10" t="s">
@@ -17694,52 +18005,55 @@
       </c>
       <c r="AS20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA20" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="10">
         <v>1</v>
       </c>
       <c r="D21" s="10">
         <v>1</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="10">
@@ -17852,52 +18166,55 @@
       </c>
       <c r="AS21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU21" s="9">
         <v>2</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ21" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA21" s="14">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I22" s="10" t="s">
@@ -18010,52 +18327,55 @@
       </c>
       <c r="AS22" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT22" s="11">
         <v>1</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="14">
         <v>1</v>
       </c>
+      <c r="BA22" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="10">
         <v>1</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -18168,52 +18488,55 @@
       </c>
       <c r="AS23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="9">
         <v>1</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA23" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="10">
         <v>1</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="10" t="s">
@@ -18326,52 +18649,55 @@
       </c>
       <c r="AS24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA24" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="10" t="s">
@@ -18484,52 +18810,55 @@
       </c>
       <c r="AS25" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AT25" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="19">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="19">
         <v>1</v>
       </c>
       <c r="AZ25" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA25" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="10" t="s">
@@ -18642,52 +18971,55 @@
       </c>
       <c r="AS26" s="19">
         <v>1</v>
       </c>
       <c r="AT26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BA26" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="34">
         <v>1</v>
       </c>
       <c r="D27" s="34">
         <v>1</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="34">
         <v>1</v>
       </c>
       <c r="I27" s="34" t="s">
@@ -18800,72 +19132,75 @@
       </c>
       <c r="AS27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AT27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AU27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AV27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AX27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="23">
         <v>1</v>
       </c>
+      <c r="BA27" s="23" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
     </row>
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="36"/>
       <c r="J32" s="36"/>
       <c r="K32" s="36"/>
       <c r="L32" s="36"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
     </row>
@@ -18902,232 +19237,234 @@
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ74"/>
+  <dimension ref="A1:BA74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AP37" sqref="AP37"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AY14" sqref="AY14"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="44" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="44"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="44"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42"/>
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="42"/>
+      <c r="AS2" s="42"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="42"/>
+      <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="17"/>
       <c r="E3" s="4"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="AP3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="46"/>
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
-      <c r="Z4" s="41">
+      <c r="Z4" s="43">
         <v>2024</v>
       </c>
-      <c r="AA4" s="41"/>
-[...10 lines deleted...]
-      <c r="AL4" s="41">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43">
         <v>2025</v>
       </c>
-      <c r="AM4" s="41"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="43">
         <v>2026</v>
       </c>
-      <c r="AY4" s="41"/>
-      <c r="AZ4" s="41"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -19237,107 +19574,111 @@
       </c>
       <c r="AS5" s="40" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="40" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>25</v>
       </c>
+      <c r="BA5" s="40" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="45" t="s">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="45"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="45"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="44"/>
+      <c r="AG6" s="44"/>
+      <c r="AH6" s="44"/>
+      <c r="AI6" s="44"/>
+      <c r="AJ6" s="44"/>
+      <c r="AK6" s="44"/>
+      <c r="AL6" s="44"/>
+      <c r="AM6" s="44"/>
+      <c r="AN6" s="44"/>
+      <c r="AO6" s="44"/>
+      <c r="AP6" s="44"/>
+      <c r="AQ6" s="44"/>
+      <c r="AR6" s="44"/>
+      <c r="AS6" s="44"/>
+      <c r="AT6" s="44"/>
+      <c r="AU6" s="44"/>
+      <c r="AV6" s="44"/>
+      <c r="AW6" s="44"/>
+      <c r="AX6" s="44"/>
+      <c r="AY6" s="44"/>
+      <c r="AZ6" s="44"/>
+      <c r="BA6" s="44"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="29">
         <v>12.36</v>
       </c>
       <c r="C7" s="29">
         <v>14.28</v>
       </c>
       <c r="D7" s="29">
         <v>12.52</v>
       </c>
       <c r="E7" s="29">
         <v>12.82</v>
       </c>
       <c r="F7" s="29">
         <v>13.12</v>
       </c>
       <c r="G7" s="29">
         <v>13.44</v>
       </c>
       <c r="H7" s="29">
         <v>12.86</v>
       </c>
       <c r="I7" s="29">
@@ -19450,52 +19791,55 @@
       </c>
       <c r="AS7" s="30">
         <v>6.45</v>
       </c>
       <c r="AT7" s="30">
         <v>6.51</v>
       </c>
       <c r="AU7" s="30">
         <v>6.7</v>
       </c>
       <c r="AV7" s="29">
         <v>6.42</v>
       </c>
       <c r="AW7" s="29">
         <v>6.14</v>
       </c>
       <c r="AX7" s="29">
         <v>6.38</v>
       </c>
       <c r="AY7" s="30">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="29">
         <v>7.27</v>
       </c>
+      <c r="BA7" s="30">
+        <v>8.3000000000000007</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="29">
         <v>18.18</v>
       </c>
       <c r="C8" s="29">
         <v>13.94</v>
       </c>
       <c r="D8" s="29">
         <v>13.16</v>
       </c>
       <c r="E8" s="29">
         <v>12.54</v>
       </c>
       <c r="F8" s="29">
         <v>12.99</v>
       </c>
       <c r="G8" s="29">
         <v>13.19</v>
       </c>
       <c r="H8" s="29">
         <v>12.77</v>
       </c>
       <c r="I8" s="29">
@@ -19608,52 +19952,55 @@
       </c>
       <c r="AS8" s="30">
         <v>6.24</v>
       </c>
       <c r="AT8" s="30">
         <v>6.44</v>
       </c>
       <c r="AU8" s="30">
         <v>6.2</v>
       </c>
       <c r="AV8" s="29">
         <v>6.11</v>
       </c>
       <c r="AW8" s="29">
         <v>5.59</v>
       </c>
       <c r="AX8" s="29">
         <v>4.46</v>
       </c>
       <c r="AY8" s="30">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.75</v>
       </c>
+      <c r="BA8" s="30">
+        <v>6.98</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="29">
         <v>35.71</v>
       </c>
       <c r="C9" s="29">
         <v>18.87</v>
       </c>
       <c r="D9" s="29">
         <v>11.7</v>
       </c>
       <c r="E9" s="29">
         <v>12.71</v>
       </c>
       <c r="F9" s="29">
         <v>13.7</v>
       </c>
       <c r="G9" s="29">
         <v>13.93</v>
       </c>
       <c r="H9" s="29">
         <v>14.08</v>
       </c>
       <c r="I9" s="29">
@@ -19766,52 +20113,55 @@
       </c>
       <c r="AS9" s="30">
         <v>9.15</v>
       </c>
       <c r="AT9" s="30">
         <v>7.83</v>
       </c>
       <c r="AU9" s="30">
         <v>7.14</v>
       </c>
       <c r="AV9" s="29">
         <v>6.36</v>
       </c>
       <c r="AW9" s="29">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="30">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="29">
         <v>16.809999999999999</v>
       </c>
+      <c r="BA9" s="30">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="29">
         <v>21.28</v>
       </c>
       <c r="F10" s="29">
         <v>16.53</v>
       </c>
       <c r="G10" s="29">
         <v>20.13</v>
       </c>
       <c r="H10" s="29">
         <v>16.3</v>
       </c>
       <c r="I10" s="29">
@@ -19924,52 +20274,55 @@
       </c>
       <c r="AS10" s="30">
         <v>22.6</v>
       </c>
       <c r="AT10" s="30">
         <v>20.51</v>
       </c>
       <c r="AU10" s="30">
         <v>23.26</v>
       </c>
       <c r="AV10" s="29">
         <v>21.74</v>
       </c>
       <c r="AW10" s="29">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="30">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="29">
         <v>20.41</v>
       </c>
+      <c r="BA10" s="30">
+        <v>16.95</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="29">
         <v>26.55</v>
       </c>
       <c r="C11" s="29">
         <v>22.03</v>
       </c>
       <c r="D11" s="29">
         <v>14.88</v>
       </c>
       <c r="E11" s="29">
         <v>11.14</v>
       </c>
       <c r="F11" s="29">
         <v>10.79</v>
       </c>
       <c r="G11" s="29">
         <v>11.98</v>
       </c>
       <c r="H11" s="29">
         <v>13.75</v>
       </c>
       <c r="I11" s="29">
@@ -20082,52 +20435,55 @@
       </c>
       <c r="AS11" s="30">
         <v>7.5</v>
       </c>
       <c r="AT11" s="30">
         <v>6.66</v>
       </c>
       <c r="AU11" s="30">
         <v>5.88</v>
       </c>
       <c r="AV11" s="29">
         <v>5.37</v>
       </c>
       <c r="AW11" s="29">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA11" s="30">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="29">
         <v>47.62</v>
       </c>
       <c r="D12" s="29">
         <v>31.25</v>
       </c>
       <c r="E12" s="29">
         <v>22.73</v>
       </c>
       <c r="F12" s="29">
         <v>16.95</v>
       </c>
       <c r="G12" s="29">
         <v>29.41</v>
       </c>
       <c r="H12" s="29">
         <v>23.26</v>
       </c>
       <c r="I12" s="29">
@@ -20240,52 +20596,55 @@
       </c>
       <c r="AS12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA12" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="29">
         <v>25</v>
       </c>
       <c r="D13" s="29">
         <v>15.87</v>
       </c>
       <c r="E13" s="29">
         <v>12.99</v>
       </c>
       <c r="F13" s="29">
         <v>10.1</v>
       </c>
       <c r="G13" s="29">
         <v>8.77</v>
       </c>
       <c r="H13" s="29">
         <v>7.63</v>
       </c>
       <c r="I13" s="29">
@@ -20398,52 +20757,55 @@
       </c>
       <c r="AS13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA13" s="30">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="29">
         <v>8.85</v>
       </c>
       <c r="F14" s="29">
         <v>6.9</v>
       </c>
       <c r="G14" s="29">
         <v>10.99</v>
       </c>
       <c r="H14" s="29">
         <v>9.01</v>
       </c>
       <c r="I14" s="29">
@@ -20556,52 +20918,55 @@
       </c>
       <c r="AS14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA14" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="29">
         <v>41.67</v>
       </c>
       <c r="D15" s="29">
         <v>26.32</v>
       </c>
       <c r="E15" s="29">
         <v>19.61</v>
       </c>
       <c r="F15" s="29">
         <v>29.41</v>
       </c>
       <c r="G15" s="29">
         <v>35.71</v>
       </c>
       <c r="H15" s="29">
         <v>28.3</v>
       </c>
       <c r="I15" s="29">
@@ -20714,52 +21079,55 @@
       </c>
       <c r="AS15" s="30">
         <v>11.9</v>
       </c>
       <c r="AT15" s="30">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="30">
         <v>8.4</v>
       </c>
       <c r="AV15" s="29">
         <v>7.87</v>
       </c>
       <c r="AW15" s="29">
         <v>7.25</v>
       </c>
       <c r="AX15" s="29">
         <v>58.82</v>
       </c>
       <c r="AY15" s="30">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="29">
         <v>28.57</v>
       </c>
+      <c r="BA15" s="30">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="29">
         <v>12.66</v>
       </c>
       <c r="G16" s="29">
         <v>10.42</v>
       </c>
       <c r="H16" s="29">
         <v>8.77</v>
       </c>
       <c r="I16" s="29">
@@ -20872,52 +21240,55 @@
       </c>
       <c r="AS16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="30">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="29">
         <v>33.33</v>
       </c>
+      <c r="BA16" s="30">
+        <v>50</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="29">
         <v>7.09</v>
       </c>
       <c r="F17" s="29">
         <v>5.56</v>
       </c>
       <c r="G17" s="29">
         <v>4.57</v>
       </c>
       <c r="H17" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="29">
@@ -21030,52 +21401,55 @@
       </c>
       <c r="AS17" s="30">
         <v>8.93</v>
       </c>
       <c r="AT17" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="30">
         <v>7.46</v>
       </c>
       <c r="AV17" s="29">
         <v>6.8</v>
       </c>
       <c r="AW17" s="29">
         <v>6.17</v>
       </c>
       <c r="AX17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA17" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="29">
         <v>55.56</v>
       </c>
       <c r="D18" s="29">
         <v>37.04</v>
       </c>
       <c r="E18" s="29">
         <v>54.05</v>
       </c>
       <c r="F18" s="29">
         <v>39.22</v>
       </c>
       <c r="G18" s="29">
         <v>33.33</v>
       </c>
       <c r="H18" s="29">
         <v>42.25</v>
       </c>
       <c r="I18" s="29">
@@ -21188,52 +21562,55 @@
       </c>
       <c r="AS18" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT18" s="30">
         <v>26.32</v>
       </c>
       <c r="AU18" s="30">
         <v>23.81</v>
       </c>
       <c r="AV18" s="29">
         <v>22.47</v>
       </c>
       <c r="AW18" s="29">
         <v>20.62</v>
       </c>
       <c r="AX18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA18" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="29">
         <v>10.53</v>
       </c>
       <c r="G19" s="29">
         <v>9.17</v>
       </c>
       <c r="H19" s="29">
         <v>7.52</v>
       </c>
       <c r="I19" s="29">
@@ -21346,52 +21723,55 @@
       </c>
       <c r="AS19" s="30">
         <v>15.75</v>
       </c>
       <c r="AT19" s="30">
         <v>13.61</v>
       </c>
       <c r="AU19" s="30">
         <v>11.76</v>
       </c>
       <c r="AV19" s="29">
         <v>10.75</v>
       </c>
       <c r="AW19" s="29">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA19" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="29">
         <v>17.54</v>
       </c>
       <c r="F20" s="29">
         <v>25.64</v>
       </c>
       <c r="G20" s="29">
         <v>19.8</v>
       </c>
       <c r="H20" s="29">
         <v>15.15</v>
       </c>
       <c r="I20" s="29">
@@ -21504,52 +21884,55 @@
       </c>
       <c r="AS20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA20" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="29">
         <v>6.71</v>
       </c>
       <c r="D21" s="29">
         <v>8.73</v>
       </c>
       <c r="E21" s="29">
         <v>6.56</v>
       </c>
       <c r="F21" s="29">
         <v>7.5</v>
       </c>
       <c r="G21" s="29">
         <v>6.22</v>
       </c>
       <c r="H21" s="29">
         <v>5.39</v>
       </c>
       <c r="I21" s="29">
@@ -21662,52 +22045,55 @@
       </c>
       <c r="AS21" s="30">
         <v>4.3</v>
       </c>
       <c r="AT21" s="30">
         <v>3.84</v>
       </c>
       <c r="AU21" s="30">
         <v>7.02</v>
       </c>
       <c r="AV21" s="29">
         <v>6.42</v>
       </c>
       <c r="AW21" s="29">
         <v>5.77</v>
       </c>
       <c r="AX21" s="29">
         <v>38.46</v>
       </c>
       <c r="AY21" s="30">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="29">
         <v>10.87</v>
       </c>
+      <c r="BA21" s="30">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="29">
         <v>10.31</v>
       </c>
       <c r="H22" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="29">
@@ -21820,52 +22206,55 @@
       </c>
       <c r="AS22" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT22" s="30">
         <v>7.41</v>
       </c>
       <c r="AU22" s="30">
         <v>6.67</v>
       </c>
       <c r="AV22" s="29">
         <v>6.21</v>
       </c>
       <c r="AW22" s="29">
         <v>5.68</v>
       </c>
       <c r="AX22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="29">
         <v>22.73</v>
       </c>
+      <c r="BA22" s="30">
+        <v>18.18</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="29">
         <v>32.26</v>
       </c>
       <c r="F23" s="29">
         <v>28.57</v>
       </c>
       <c r="G23" s="29">
         <v>21.74</v>
       </c>
       <c r="H23" s="29">
         <v>17.86</v>
       </c>
       <c r="I23" s="29">
@@ -21978,52 +22367,55 @@
       </c>
       <c r="AS23" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT23" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="30">
         <v>13.16</v>
       </c>
       <c r="AV23" s="29">
         <v>12.35</v>
       </c>
       <c r="AW23" s="29">
         <v>11.76</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA23" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="29">
         <v>23.81</v>
       </c>
       <c r="E24" s="29">
         <v>18.52</v>
       </c>
       <c r="F24" s="29">
         <v>13.33</v>
       </c>
       <c r="G24" s="29">
         <v>21.51</v>
       </c>
       <c r="H24" s="29">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="29">
@@ -22136,52 +22528,55 @@
       </c>
       <c r="AS24" s="30">
         <v>11.9</v>
       </c>
       <c r="AT24" s="30">
         <v>10.31</v>
       </c>
       <c r="AU24" s="30">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="29">
         <v>17.09</v>
       </c>
       <c r="AW24" s="29">
         <v>15.04</v>
       </c>
       <c r="AX24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA24" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="29">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="29">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="29">
         <v>7.52</v>
       </c>
       <c r="I25" s="29">
@@ -22294,52 +22689,55 @@
       </c>
       <c r="AS25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AT25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="29">
         <v>5.46</v>
       </c>
       <c r="AW25" s="29">
         <v>5.03</v>
       </c>
       <c r="AX25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="30">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="29">
         <v>26.32</v>
       </c>
+      <c r="BA25" s="30">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="29">
         <v>100</v>
       </c>
       <c r="D26" s="29">
         <v>96.77</v>
       </c>
       <c r="E26" s="29">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="29">
         <v>50.85</v>
       </c>
       <c r="G26" s="29">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="29">
         <v>30.3</v>
       </c>
       <c r="I26" s="29">
@@ -22452,52 +22850,55 @@
       </c>
       <c r="AS26" s="30">
         <v>10.42</v>
       </c>
       <c r="AT26" s="30">
         <v>9.52</v>
       </c>
       <c r="AU26" s="30">
         <v>8.33</v>
       </c>
       <c r="AV26" s="29">
         <v>7.69</v>
       </c>
       <c r="AW26" s="29">
         <v>6.94</v>
       </c>
       <c r="AX26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="29" t="s">
         <v>51</v>
       </c>
+      <c r="BA26" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="32">
         <v>22.22</v>
       </c>
       <c r="D27" s="32">
         <v>31.25</v>
       </c>
       <c r="E27" s="32">
         <v>26.32</v>
       </c>
       <c r="F27" s="32">
         <v>20.62</v>
       </c>
       <c r="G27" s="32">
         <v>17.09</v>
       </c>
       <c r="H27" s="32">
         <v>20.98</v>
       </c>
       <c r="I27" s="32">
@@ -22610,107 +23011,110 @@
       </c>
       <c r="AS27" s="32">
         <v>8.5500000000000007</v>
       </c>
       <c r="AT27" s="32">
         <v>7.75</v>
       </c>
       <c r="AU27" s="32">
         <v>7.09</v>
       </c>
       <c r="AV27" s="32">
         <v>6.29</v>
       </c>
       <c r="AW27" s="32">
         <v>5.75</v>
       </c>
       <c r="AX27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="32">
         <v>31.25</v>
       </c>
+      <c r="BA27" s="32">
+        <v>26.32</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>