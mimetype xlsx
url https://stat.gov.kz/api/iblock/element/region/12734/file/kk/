--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="60" windowWidth="17535" windowHeight="10305"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="5" r:id="rId1"/>
     <sheet name="Жалпы өлім-жітім коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="6" r:id="rId3"/>
     <sheet name="Өлім-жітімінің коэффициенті" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1497" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="56">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -885,79 +885,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA74"/>
+  <dimension ref="A1:BB74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="AP12" sqref="AP12"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="0" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -968,67 +968,68 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AP3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="47">
         <v>2022</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="49"/>
       <c r="N4" s="47">
         <v>2023</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
@@ -1048,52 +1049,53 @@
       <c r="AG4" s="51"/>
       <c r="AH4" s="51"/>
       <c r="AI4" s="51"/>
       <c r="AJ4" s="51"/>
       <c r="AK4" s="52"/>
       <c r="AL4" s="43">
         <v>2025</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="43">
         <v>2026</v>
       </c>
       <c r="AY4" s="43"/>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>45</v>
       </c>
@@ -1207,52 +1209,55 @@
       </c>
       <c r="AT5" s="40" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="39" t="s">
         <v>41</v>
       </c>
+      <c r="BB5" s="39" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -1263,52 +1268,53 @@
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
+      <c r="BB6" s="44"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>851</v>
       </c>
       <c r="C7" s="9">
         <v>1064</v>
       </c>
       <c r="D7" s="9">
         <v>771</v>
       </c>
       <c r="E7" s="9">
         <v>658</v>
       </c>
       <c r="F7" s="9">
         <v>717</v>
       </c>
       <c r="G7" s="9">
         <v>696</v>
       </c>
       <c r="H7" s="9">
         <v>685</v>
       </c>
       <c r="I7" s="9">
@@ -1424,52 +1430,55 @@
       </c>
       <c r="AT7" s="11">
         <v>693</v>
       </c>
       <c r="AU7" s="9">
         <v>742</v>
       </c>
       <c r="AV7" s="19">
         <v>662</v>
       </c>
       <c r="AW7" s="14">
         <v>807</v>
       </c>
       <c r="AX7" s="11">
         <v>596</v>
       </c>
       <c r="AY7" s="19">
         <v>668</v>
       </c>
       <c r="AZ7" s="14">
         <v>747</v>
       </c>
       <c r="BA7" s="14">
         <v>730</v>
       </c>
+      <c r="BB7" s="9">
+        <v>657</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>247</v>
       </c>
       <c r="C8" s="10">
         <v>298</v>
       </c>
       <c r="D8" s="10">
         <v>205</v>
       </c>
       <c r="E8" s="10">
         <v>145</v>
       </c>
       <c r="F8" s="10">
         <v>190</v>
       </c>
       <c r="G8" s="10">
         <v>177</v>
       </c>
       <c r="H8" s="10">
         <v>172</v>
       </c>
       <c r="I8" s="10">
@@ -1585,52 +1594,55 @@
       </c>
       <c r="AT8" s="11">
         <v>164</v>
       </c>
       <c r="AU8" s="9">
         <v>220</v>
       </c>
       <c r="AV8" s="19">
         <v>194</v>
       </c>
       <c r="AW8" s="14">
         <v>240</v>
       </c>
       <c r="AX8" s="11">
         <v>167</v>
       </c>
       <c r="AY8" s="19">
         <v>188</v>
       </c>
       <c r="AZ8" s="14">
         <v>234</v>
       </c>
       <c r="BA8" s="14">
         <v>186</v>
       </c>
+      <c r="BB8" s="9">
+        <v>188</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10">
         <v>27</v>
       </c>
       <c r="C9" s="10">
         <v>28</v>
       </c>
       <c r="D9" s="10">
         <v>20</v>
       </c>
       <c r="E9" s="10">
         <v>32</v>
       </c>
       <c r="F9" s="10">
         <v>23</v>
       </c>
       <c r="G9" s="10">
         <v>14</v>
       </c>
       <c r="H9" s="10">
         <v>27</v>
       </c>
       <c r="I9" s="10">
@@ -1746,52 +1758,55 @@
       </c>
       <c r="AT9" s="11">
         <v>23</v>
       </c>
       <c r="AU9" s="9">
         <v>36</v>
       </c>
       <c r="AV9" s="19">
         <v>32</v>
       </c>
       <c r="AW9" s="14">
         <v>28</v>
       </c>
       <c r="AX9" s="11">
         <v>26</v>
       </c>
       <c r="AY9" s="19">
         <v>23</v>
       </c>
       <c r="AZ9" s="14">
         <v>20</v>
       </c>
       <c r="BA9" s="14">
         <v>14</v>
       </c>
+      <c r="BB9" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10">
         <v>39</v>
       </c>
       <c r="C10" s="10">
         <v>44</v>
       </c>
       <c r="D10" s="10">
         <v>42</v>
       </c>
       <c r="E10" s="10">
         <v>29</v>
       </c>
       <c r="F10" s="10">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>30</v>
       </c>
       <c r="H10" s="10">
         <v>28</v>
       </c>
       <c r="I10" s="10">
@@ -1907,52 +1922,55 @@
       </c>
       <c r="AT10" s="11">
         <v>44</v>
       </c>
       <c r="AU10" s="9">
         <v>42</v>
       </c>
       <c r="AV10" s="19">
         <v>29</v>
       </c>
       <c r="AW10" s="14">
         <v>43</v>
       </c>
       <c r="AX10" s="11">
         <v>29</v>
       </c>
       <c r="AY10" s="19">
         <v>28</v>
       </c>
       <c r="AZ10" s="14">
         <v>38</v>
       </c>
       <c r="BA10" s="14">
         <v>31</v>
       </c>
+      <c r="BB10" s="9">
+        <v>46</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10">
         <v>151</v>
       </c>
       <c r="C11" s="10">
         <v>266</v>
       </c>
       <c r="D11" s="10">
         <v>137</v>
       </c>
       <c r="E11" s="10">
         <v>125</v>
       </c>
       <c r="F11" s="10">
         <v>123</v>
       </c>
       <c r="G11" s="10">
         <v>123</v>
       </c>
       <c r="H11" s="10">
         <v>135</v>
       </c>
       <c r="I11" s="10">
@@ -2068,52 +2086,55 @@
       </c>
       <c r="AT11" s="11">
         <v>119</v>
       </c>
       <c r="AU11" s="9">
         <v>136</v>
       </c>
       <c r="AV11" s="19">
         <v>99</v>
       </c>
       <c r="AW11" s="14">
         <v>150</v>
       </c>
       <c r="AX11" s="11">
         <v>111</v>
       </c>
       <c r="AY11" s="19">
         <v>113</v>
       </c>
       <c r="AZ11" s="14">
         <v>152</v>
       </c>
       <c r="BA11" s="14">
         <v>128</v>
       </c>
+      <c r="BB11" s="9">
+        <v>127</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10">
         <v>20</v>
       </c>
       <c r="C12" s="10">
         <v>14</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>7</v>
       </c>
       <c r="F12" s="10">
         <v>10</v>
       </c>
       <c r="G12" s="10">
         <v>11</v>
       </c>
       <c r="H12" s="10">
         <v>13</v>
       </c>
       <c r="I12" s="10">
@@ -2229,52 +2250,55 @@
       </c>
       <c r="AT12" s="11">
         <v>9</v>
       </c>
       <c r="AU12" s="9">
         <v>11</v>
       </c>
       <c r="AV12" s="19">
         <v>7</v>
       </c>
       <c r="AW12" s="9">
         <v>7</v>
       </c>
       <c r="AX12" s="11">
         <v>14</v>
       </c>
       <c r="AY12" s="19">
         <v>8</v>
       </c>
       <c r="AZ12" s="14">
         <v>7</v>
       </c>
       <c r="BA12" s="14">
         <v>9</v>
       </c>
+      <c r="BB12" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10">
         <v>11</v>
       </c>
       <c r="C13" s="10">
         <v>7</v>
       </c>
       <c r="D13" s="10">
         <v>4</v>
       </c>
       <c r="E13" s="10">
         <v>11</v>
       </c>
       <c r="F13" s="10">
         <v>5</v>
       </c>
       <c r="G13" s="10">
         <v>5</v>
       </c>
       <c r="H13" s="10">
         <v>9</v>
       </c>
       <c r="I13" s="10">
@@ -2390,52 +2414,55 @@
       </c>
       <c r="AT13" s="11">
         <v>4</v>
       </c>
       <c r="AU13" s="9">
         <v>7</v>
       </c>
       <c r="AV13" s="19">
         <v>4</v>
       </c>
       <c r="AW13" s="9">
         <v>4</v>
       </c>
       <c r="AX13" s="11">
         <v>2</v>
       </c>
       <c r="AY13" s="19">
         <v>5</v>
       </c>
       <c r="AZ13" s="14">
         <v>6</v>
       </c>
       <c r="BA13" s="14">
         <v>13</v>
       </c>
+      <c r="BB13" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10">
         <v>36</v>
       </c>
       <c r="C14" s="10">
         <v>45</v>
       </c>
       <c r="D14" s="10">
         <v>36</v>
       </c>
       <c r="E14" s="10">
         <v>33</v>
       </c>
       <c r="F14" s="10">
         <v>37</v>
       </c>
       <c r="G14" s="10">
         <v>45</v>
       </c>
       <c r="H14" s="10">
         <v>34</v>
       </c>
       <c r="I14" s="10">
@@ -2551,52 +2578,55 @@
       </c>
       <c r="AT14" s="11">
         <v>43</v>
       </c>
       <c r="AU14" s="9">
         <v>32</v>
       </c>
       <c r="AV14" s="19">
         <v>30</v>
       </c>
       <c r="AW14" s="9">
         <v>34</v>
       </c>
       <c r="AX14" s="11">
         <v>33</v>
       </c>
       <c r="AY14" s="19">
         <v>36</v>
       </c>
       <c r="AZ14" s="14">
         <v>29</v>
       </c>
       <c r="BA14" s="14">
         <v>46</v>
       </c>
+      <c r="BB14" s="9">
+        <v>30</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>21</v>
       </c>
       <c r="C15" s="10">
         <v>15</v>
       </c>
       <c r="D15" s="10">
         <v>24</v>
       </c>
       <c r="E15" s="10">
         <v>11</v>
       </c>
       <c r="F15" s="10">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>20</v>
       </c>
       <c r="H15" s="10">
         <v>12</v>
       </c>
       <c r="I15" s="10">
@@ -2712,52 +2742,55 @@
       </c>
       <c r="AT15" s="11">
         <v>9</v>
       </c>
       <c r="AU15" s="9">
         <v>12</v>
       </c>
       <c r="AV15" s="19">
         <v>13</v>
       </c>
       <c r="AW15" s="9">
         <v>14</v>
       </c>
       <c r="AX15" s="11">
         <v>11</v>
       </c>
       <c r="AY15" s="19">
         <v>12</v>
       </c>
       <c r="AZ15" s="14">
         <v>18</v>
       </c>
       <c r="BA15" s="14">
         <v>20</v>
       </c>
+      <c r="BB15" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>2</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>5</v>
       </c>
       <c r="F16" s="10">
         <v>7</v>
       </c>
       <c r="G16" s="10">
         <v>8</v>
       </c>
       <c r="H16" s="10">
         <v>8</v>
       </c>
       <c r="I16" s="10">
@@ -2873,52 +2906,55 @@
       </c>
       <c r="AT16" s="11">
         <v>3</v>
       </c>
       <c r="AU16" s="9">
         <v>2</v>
       </c>
       <c r="AV16" s="19">
         <v>2</v>
       </c>
       <c r="AW16" s="9">
         <v>9</v>
       </c>
       <c r="AX16" s="11">
         <v>2</v>
       </c>
       <c r="AY16" s="19">
         <v>5</v>
       </c>
       <c r="AZ16" s="14">
         <v>6</v>
       </c>
       <c r="BA16" s="14">
         <v>7</v>
       </c>
+      <c r="BB16" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>46</v>
       </c>
       <c r="C17" s="10">
         <v>68</v>
       </c>
       <c r="D17" s="10">
         <v>43</v>
       </c>
       <c r="E17" s="10">
         <v>37</v>
       </c>
       <c r="F17" s="10">
         <v>46</v>
       </c>
       <c r="G17" s="10">
         <v>42</v>
       </c>
       <c r="H17" s="10">
         <v>31</v>
       </c>
       <c r="I17" s="10">
@@ -3034,52 +3070,55 @@
       </c>
       <c r="AT17" s="11">
         <v>51</v>
       </c>
       <c r="AU17" s="9">
         <v>35</v>
       </c>
       <c r="AV17" s="19">
         <v>40</v>
       </c>
       <c r="AW17" s="9">
         <v>43</v>
       </c>
       <c r="AX17" s="11">
         <v>18</v>
       </c>
       <c r="AY17" s="19">
         <v>42</v>
       </c>
       <c r="AZ17" s="14">
         <v>32</v>
       </c>
       <c r="BA17" s="14">
         <v>44</v>
       </c>
+      <c r="BB17" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>11</v>
       </c>
       <c r="D18" s="10">
         <v>9</v>
       </c>
       <c r="E18" s="10">
         <v>5</v>
       </c>
       <c r="F18" s="10">
         <v>8</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>8</v>
       </c>
       <c r="I18" s="10">
@@ -3195,52 +3234,55 @@
       </c>
       <c r="AT18" s="11">
         <v>7</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="19">
         <v>15</v>
       </c>
       <c r="AW18" s="9">
         <v>10</v>
       </c>
       <c r="AX18" s="11">
         <v>3</v>
       </c>
       <c r="AY18" s="19">
         <v>4</v>
       </c>
       <c r="AZ18" s="14">
         <v>9</v>
       </c>
       <c r="BA18" s="14">
         <v>9</v>
       </c>
+      <c r="BB18" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>35</v>
       </c>
       <c r="D19" s="10">
         <v>35</v>
       </c>
       <c r="E19" s="10">
         <v>25</v>
       </c>
       <c r="F19" s="10">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>25</v>
       </c>
       <c r="H19" s="10">
         <v>21</v>
       </c>
       <c r="I19" s="10">
@@ -3356,52 +3398,55 @@
       </c>
       <c r="AT19" s="11">
         <v>24</v>
       </c>
       <c r="AU19" s="9">
         <v>23</v>
       </c>
       <c r="AV19" s="19">
         <v>30</v>
       </c>
       <c r="AW19" s="9">
         <v>20</v>
       </c>
       <c r="AX19" s="11">
         <v>14</v>
       </c>
       <c r="AY19" s="19">
         <v>21</v>
       </c>
       <c r="AZ19" s="14">
         <v>20</v>
       </c>
       <c r="BA19" s="14">
         <v>27</v>
       </c>
+      <c r="BB19" s="9">
+        <v>23</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>23</v>
       </c>
       <c r="C20" s="10">
         <v>20</v>
       </c>
       <c r="D20" s="10">
         <v>20</v>
       </c>
       <c r="E20" s="10">
         <v>22</v>
       </c>
       <c r="F20" s="10">
         <v>20</v>
       </c>
       <c r="G20" s="10">
         <v>24</v>
       </c>
       <c r="H20" s="10">
         <v>20</v>
       </c>
       <c r="I20" s="10">
@@ -3517,52 +3562,55 @@
       </c>
       <c r="AT20" s="11">
         <v>18</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="19">
         <v>12</v>
       </c>
       <c r="AW20" s="9">
         <v>19</v>
       </c>
       <c r="AX20" s="11">
         <v>17</v>
       </c>
       <c r="AY20" s="19">
         <v>8</v>
       </c>
       <c r="AZ20" s="14">
         <v>23</v>
       </c>
       <c r="BA20" s="14">
         <v>18</v>
       </c>
+      <c r="BB20" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
         <v>61</v>
       </c>
       <c r="C21" s="10">
         <v>68</v>
       </c>
       <c r="D21" s="10">
         <v>61</v>
       </c>
       <c r="E21" s="10">
         <v>62</v>
       </c>
       <c r="F21" s="10">
         <v>49</v>
       </c>
       <c r="G21" s="10">
         <v>72</v>
       </c>
       <c r="H21" s="10">
         <v>65</v>
       </c>
       <c r="I21" s="10">
@@ -3678,52 +3726,55 @@
       </c>
       <c r="AT21" s="11">
         <v>65</v>
       </c>
       <c r="AU21" s="9">
         <v>62</v>
       </c>
       <c r="AV21" s="19">
         <v>57</v>
       </c>
       <c r="AW21" s="9">
         <v>60</v>
       </c>
       <c r="AX21" s="11">
         <v>55</v>
       </c>
       <c r="AY21" s="19">
         <v>64</v>
       </c>
       <c r="AZ21" s="14">
         <v>59</v>
       </c>
       <c r="BA21" s="14">
         <v>73</v>
       </c>
+      <c r="BB21" s="9">
+        <v>54</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10">
         <v>23</v>
       </c>
       <c r="C22" s="10">
         <v>32</v>
       </c>
       <c r="D22" s="10">
         <v>15</v>
       </c>
       <c r="E22" s="10">
         <v>30</v>
       </c>
       <c r="F22" s="10">
         <v>29</v>
       </c>
       <c r="G22" s="10">
         <v>22</v>
       </c>
       <c r="H22" s="10">
         <v>31</v>
       </c>
       <c r="I22" s="10">
@@ -3839,52 +3890,55 @@
       </c>
       <c r="AT22" s="11">
         <v>25</v>
       </c>
       <c r="AU22" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="19">
         <v>27</v>
       </c>
       <c r="AW22" s="9">
         <v>23</v>
       </c>
       <c r="AX22" s="11">
         <v>17</v>
       </c>
       <c r="AY22" s="19">
         <v>20</v>
       </c>
       <c r="AZ22" s="14">
         <v>14</v>
       </c>
       <c r="BA22" s="14">
         <v>20</v>
       </c>
+      <c r="BB22" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>8</v>
       </c>
       <c r="C23" s="10">
         <v>6</v>
       </c>
       <c r="D23" s="10">
         <v>9</v>
       </c>
       <c r="E23" s="10">
         <v>3</v>
       </c>
       <c r="F23" s="10">
         <v>5</v>
       </c>
       <c r="G23" s="10">
         <v>7</v>
       </c>
       <c r="H23" s="10">
         <v>7</v>
       </c>
       <c r="I23" s="10">
@@ -4000,52 +4054,55 @@
       </c>
       <c r="AT23" s="11">
         <v>6</v>
       </c>
       <c r="AU23" s="9">
         <v>3</v>
       </c>
       <c r="AV23" s="19">
         <v>3</v>
       </c>
       <c r="AW23" s="9">
         <v>9</v>
       </c>
       <c r="AX23" s="11">
         <v>3</v>
       </c>
       <c r="AY23" s="19">
         <v>8</v>
       </c>
       <c r="AZ23" s="14">
         <v>3</v>
       </c>
       <c r="BA23" s="14">
         <v>5</v>
       </c>
+      <c r="BB23" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>12</v>
       </c>
       <c r="C24" s="10">
         <v>24</v>
       </c>
       <c r="D24" s="10">
         <v>21</v>
       </c>
       <c r="E24" s="10">
         <v>26</v>
       </c>
       <c r="F24" s="10">
         <v>18</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>15</v>
       </c>
       <c r="I24" s="10">
@@ -4161,52 +4218,55 @@
       </c>
       <c r="AT24" s="11">
         <v>14</v>
       </c>
       <c r="AU24" s="9">
         <v>16</v>
       </c>
       <c r="AV24" s="19">
         <v>12</v>
       </c>
       <c r="AW24" s="9">
         <v>23</v>
       </c>
       <c r="AX24" s="11">
         <v>17</v>
       </c>
       <c r="AY24" s="19">
         <v>17</v>
       </c>
       <c r="AZ24" s="14">
         <v>12</v>
       </c>
       <c r="BA24" s="14">
         <v>18</v>
       </c>
+      <c r="BB24" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>28</v>
       </c>
       <c r="C25" s="10">
         <v>31</v>
       </c>
       <c r="D25" s="10">
         <v>33</v>
       </c>
       <c r="E25" s="10">
         <v>18</v>
       </c>
       <c r="F25" s="10">
         <v>20</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>21</v>
       </c>
       <c r="I25" s="10">
@@ -4322,52 +4382,55 @@
       </c>
       <c r="AT25" s="11">
         <v>23</v>
       </c>
       <c r="AU25" s="9">
         <v>23</v>
       </c>
       <c r="AV25" s="19">
         <v>21</v>
       </c>
       <c r="AW25" s="9">
         <v>22</v>
       </c>
       <c r="AX25" s="11">
         <v>15</v>
       </c>
       <c r="AY25" s="19">
         <v>25</v>
       </c>
       <c r="AZ25" s="14">
         <v>20</v>
       </c>
       <c r="BA25" s="14">
         <v>21</v>
       </c>
+      <c r="BB25" s="9">
+        <v>25</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>12</v>
       </c>
       <c r="C26" s="10">
         <v>22</v>
       </c>
       <c r="D26" s="10">
         <v>19</v>
       </c>
       <c r="E26" s="10">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>18</v>
       </c>
       <c r="G26" s="10">
         <v>11</v>
       </c>
       <c r="H26" s="10">
         <v>9</v>
       </c>
       <c r="I26" s="10">
@@ -4483,52 +4546,55 @@
       </c>
       <c r="AT26" s="11">
         <v>12</v>
       </c>
       <c r="AU26" s="9">
         <v>14</v>
       </c>
       <c r="AV26" s="19">
         <v>14</v>
       </c>
       <c r="AW26" s="9">
         <v>19</v>
       </c>
       <c r="AX26" s="11">
         <v>14</v>
       </c>
       <c r="AY26" s="19">
         <v>9</v>
       </c>
       <c r="AZ26" s="14">
         <v>16</v>
       </c>
       <c r="BA26" s="14">
         <v>11</v>
       </c>
+      <c r="BB26" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="16">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>28</v>
       </c>
       <c r="D27" s="16">
         <v>24</v>
       </c>
       <c r="E27" s="16">
         <v>14</v>
       </c>
       <c r="F27" s="16">
         <v>16</v>
       </c>
       <c r="G27" s="16">
         <v>13</v>
       </c>
       <c r="H27" s="16">
         <v>19</v>
       </c>
       <c r="I27" s="16">
@@ -4644,52 +4710,55 @@
       </c>
       <c r="AT27" s="11">
         <v>30</v>
       </c>
       <c r="AU27" s="9">
         <v>20</v>
       </c>
       <c r="AV27" s="19">
         <v>21</v>
       </c>
       <c r="AW27" s="9">
         <v>30</v>
       </c>
       <c r="AX27" s="11">
         <v>28</v>
       </c>
       <c r="AY27" s="19">
         <v>32</v>
       </c>
       <c r="AZ27" s="14">
         <v>29</v>
       </c>
       <c r="BA27" s="14">
         <v>30</v>
       </c>
+      <c r="BB27" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="41"/>
       <c r="J28" s="41"/>
       <c r="K28" s="41"/>
       <c r="L28" s="41"/>
       <c r="M28" s="41"/>
       <c r="N28" s="41"/>
       <c r="O28" s="41"/>
       <c r="P28" s="41"/>
       <c r="Q28" s="41"/>
       <c r="R28" s="41"/>
       <c r="S28" s="41"/>
       <c r="T28" s="41"/>
       <c r="U28" s="41"/>
       <c r="V28" s="41"/>
       <c r="W28" s="41"/>
       <c r="X28" s="41"/>
@@ -4701,51 +4770,51 @@
       <c r="AD28" s="41"/>
       <c r="AE28" s="41"/>
       <c r="AF28" s="41"/>
       <c r="AG28" s="41"/>
       <c r="AH28" s="41"/>
       <c r="AI28" s="41"/>
       <c r="AJ28" s="41"/>
       <c r="AK28" s="41"/>
       <c r="AL28" s="41"/>
       <c r="AM28" s="41"/>
       <c r="AN28" s="41"/>
       <c r="AO28" s="41"/>
       <c r="AP28" s="41"/>
       <c r="AQ28" s="41"/>
       <c r="AR28" s="41"/>
       <c r="AS28" s="41"/>
       <c r="AT28" s="41"/>
       <c r="AU28" s="41"/>
       <c r="AV28" s="41"/>
       <c r="AW28" s="41"/>
       <c r="AX28" s="41"/>
       <c r="AY28" s="41"/>
       <c r="AZ28" s="41"/>
       <c r="BA28" s="41"/>
     </row>
-    <row r="29" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="12">
         <v>433</v>
       </c>
       <c r="C29" s="12">
         <v>510</v>
       </c>
       <c r="D29" s="12">
         <v>408</v>
       </c>
       <c r="E29" s="12">
         <v>344</v>
       </c>
       <c r="F29" s="12">
         <v>395</v>
       </c>
       <c r="G29" s="12">
         <v>364</v>
       </c>
       <c r="H29" s="12">
         <v>383</v>
       </c>
       <c r="I29" s="12">
@@ -4861,52 +4930,55 @@
       </c>
       <c r="AT29" s="11">
         <v>362</v>
       </c>
       <c r="AU29" s="9">
         <v>379</v>
       </c>
       <c r="AV29" s="19">
         <v>360</v>
       </c>
       <c r="AW29" s="14">
         <v>403</v>
       </c>
       <c r="AX29" s="11">
         <v>304</v>
       </c>
       <c r="AY29" s="19">
         <v>343</v>
       </c>
       <c r="AZ29" s="14">
         <v>394</v>
       </c>
       <c r="BA29" s="14">
         <v>400</v>
       </c>
+      <c r="BB29" s="9">
+        <v>332</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="12">
         <v>124</v>
       </c>
       <c r="C30" s="12">
         <v>134</v>
       </c>
       <c r="D30" s="12">
         <v>103</v>
       </c>
       <c r="E30" s="12">
         <v>69</v>
       </c>
       <c r="F30" s="12">
         <v>106</v>
       </c>
       <c r="G30" s="12">
         <v>92</v>
       </c>
       <c r="H30" s="12">
         <v>100</v>
       </c>
       <c r="I30" s="12">
@@ -5022,52 +5094,55 @@
       </c>
       <c r="AT30" s="11">
         <v>84</v>
       </c>
       <c r="AU30" s="9">
         <v>110</v>
       </c>
       <c r="AV30" s="19">
         <v>107</v>
       </c>
       <c r="AW30" s="14">
         <v>113</v>
       </c>
       <c r="AX30" s="11">
         <v>82</v>
       </c>
       <c r="AY30" s="19">
         <v>86</v>
       </c>
       <c r="AZ30" s="14">
         <v>137</v>
       </c>
       <c r="BA30" s="14">
         <v>90</v>
       </c>
+      <c r="BB30" s="9">
+        <v>100</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="12">
         <v>15</v>
       </c>
       <c r="C31" s="12">
         <v>17</v>
       </c>
       <c r="D31" s="12">
         <v>13</v>
       </c>
       <c r="E31" s="12">
         <v>15</v>
       </c>
       <c r="F31" s="12">
         <v>13</v>
       </c>
       <c r="G31" s="12">
         <v>7</v>
       </c>
       <c r="H31" s="12">
         <v>16</v>
       </c>
       <c r="I31" s="12">
@@ -5183,52 +5258,55 @@
       </c>
       <c r="AT31" s="11">
         <v>14</v>
       </c>
       <c r="AU31" s="9">
         <v>19</v>
       </c>
       <c r="AV31" s="19">
         <v>17</v>
       </c>
       <c r="AW31" s="14">
         <v>16</v>
       </c>
       <c r="AX31" s="11">
         <v>16</v>
       </c>
       <c r="AY31" s="19">
         <v>11</v>
       </c>
       <c r="AZ31" s="14">
         <v>11</v>
       </c>
       <c r="BA31" s="14">
         <v>10</v>
       </c>
+      <c r="BB31" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="12">
         <v>15</v>
       </c>
       <c r="C32" s="12">
         <v>19</v>
       </c>
       <c r="D32" s="12">
         <v>24</v>
       </c>
       <c r="E32" s="12">
         <v>12</v>
       </c>
       <c r="F32" s="12">
         <v>20</v>
       </c>
       <c r="G32" s="12">
         <v>14</v>
       </c>
       <c r="H32" s="12">
         <v>15</v>
       </c>
       <c r="I32" s="12">
@@ -5344,52 +5422,55 @@
       </c>
       <c r="AT32" s="11">
         <v>20</v>
       </c>
       <c r="AU32" s="9">
         <v>20</v>
       </c>
       <c r="AV32" s="19">
         <v>13</v>
       </c>
       <c r="AW32" s="14">
         <v>22</v>
       </c>
       <c r="AX32" s="11">
         <v>11</v>
       </c>
       <c r="AY32" s="19">
         <v>18</v>
       </c>
       <c r="AZ32" s="14">
         <v>19</v>
       </c>
       <c r="BA32" s="14">
         <v>22</v>
       </c>
+      <c r="BB32" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="12">
         <v>79</v>
       </c>
       <c r="C33" s="12">
         <v>130</v>
       </c>
       <c r="D33" s="12">
         <v>66</v>
       </c>
       <c r="E33" s="12">
         <v>69</v>
       </c>
       <c r="F33" s="12">
         <v>61</v>
       </c>
       <c r="G33" s="12">
         <v>63</v>
       </c>
       <c r="H33" s="12">
         <v>77</v>
       </c>
       <c r="I33" s="12">
@@ -5505,52 +5586,55 @@
       </c>
       <c r="AT33" s="11">
         <v>58</v>
       </c>
       <c r="AU33" s="9">
         <v>65</v>
       </c>
       <c r="AV33" s="19">
         <v>56</v>
       </c>
       <c r="AW33" s="14">
         <v>67</v>
       </c>
       <c r="AX33" s="11">
         <v>53</v>
       </c>
       <c r="AY33" s="19">
         <v>59</v>
       </c>
       <c r="AZ33" s="14">
         <v>69</v>
       </c>
       <c r="BA33" s="14">
         <v>72</v>
       </c>
+      <c r="BB33" s="9">
+        <v>66</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="12">
         <v>11</v>
       </c>
       <c r="C34" s="12">
         <v>6</v>
       </c>
       <c r="D34" s="12">
         <v>6</v>
       </c>
       <c r="E34" s="12">
         <v>4</v>
       </c>
       <c r="F34" s="12">
         <v>5</v>
       </c>
       <c r="G34" s="12">
         <v>7</v>
       </c>
       <c r="H34" s="12">
         <v>7</v>
       </c>
       <c r="I34" s="12">
@@ -5666,52 +5750,55 @@
       </c>
       <c r="AT34" s="11">
         <v>8</v>
       </c>
       <c r="AU34" s="9">
         <v>4</v>
       </c>
       <c r="AV34" s="19">
         <v>3</v>
       </c>
       <c r="AW34" s="9">
         <v>4</v>
       </c>
       <c r="AX34" s="11">
         <v>7</v>
       </c>
       <c r="AY34" s="19">
         <v>4</v>
       </c>
       <c r="AZ34" s="14">
         <v>6</v>
       </c>
       <c r="BA34" s="14">
         <v>7</v>
       </c>
+      <c r="BB34" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="12">
         <v>7</v>
       </c>
       <c r="C35" s="12">
         <v>6</v>
       </c>
       <c r="D35" s="12">
         <v>1</v>
       </c>
       <c r="E35" s="12">
         <v>4</v>
       </c>
       <c r="F35" s="12">
         <v>2</v>
       </c>
       <c r="G35" s="12">
         <v>3</v>
       </c>
       <c r="H35" s="12">
         <v>5</v>
       </c>
       <c r="I35" s="12">
@@ -5825,52 +5912,55 @@
       <c r="AS35" s="19">
         <v>3</v>
       </c>
       <c r="AT35" s="11">
         <v>3</v>
       </c>
       <c r="AU35" s="9">
         <v>4</v>
       </c>
       <c r="AV35" s="19"/>
       <c r="AW35" s="9">
         <v>2</v>
       </c>
       <c r="AX35" s="11">
         <v>1</v>
       </c>
       <c r="AY35" s="19">
         <v>5</v>
       </c>
       <c r="AZ35" s="14">
         <v>4</v>
       </c>
       <c r="BA35" s="14">
         <v>6</v>
       </c>
+      <c r="BB35" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="12">
         <v>17</v>
       </c>
       <c r="C36" s="12">
         <v>20</v>
       </c>
       <c r="D36" s="12">
         <v>20</v>
       </c>
       <c r="E36" s="12">
         <v>14</v>
       </c>
       <c r="F36" s="12">
         <v>23</v>
       </c>
       <c r="G36" s="12">
         <v>15</v>
       </c>
       <c r="H36" s="12">
         <v>18</v>
       </c>
       <c r="I36" s="12">
@@ -5986,52 +6076,55 @@
       </c>
       <c r="AT36" s="11">
         <v>20</v>
       </c>
       <c r="AU36" s="9">
         <v>22</v>
       </c>
       <c r="AV36" s="19">
         <v>22</v>
       </c>
       <c r="AW36" s="9">
         <v>20</v>
       </c>
       <c r="AX36" s="11">
         <v>18</v>
       </c>
       <c r="AY36" s="19">
         <v>20</v>
       </c>
       <c r="AZ36" s="14">
         <v>15</v>
       </c>
       <c r="BA36" s="14">
         <v>28</v>
       </c>
+      <c r="BB36" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="37" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="12">
         <v>10</v>
       </c>
       <c r="C37" s="12">
         <v>7</v>
       </c>
       <c r="D37" s="12">
         <v>12</v>
       </c>
       <c r="E37" s="12">
         <v>6</v>
       </c>
       <c r="F37" s="12">
         <v>15</v>
       </c>
       <c r="G37" s="12">
         <v>11</v>
       </c>
       <c r="H37" s="12">
         <v>7</v>
       </c>
       <c r="I37" s="12">
@@ -6147,52 +6240,55 @@
       </c>
       <c r="AT37" s="11">
         <v>4</v>
       </c>
       <c r="AU37" s="9">
         <v>7</v>
       </c>
       <c r="AV37" s="19">
         <v>6</v>
       </c>
       <c r="AW37" s="9">
         <v>7</v>
       </c>
       <c r="AX37" s="11">
         <v>5</v>
       </c>
       <c r="AY37" s="19">
         <v>5</v>
       </c>
       <c r="AZ37" s="14">
         <v>9</v>
       </c>
       <c r="BA37" s="14">
         <v>13</v>
       </c>
+      <c r="BB37" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="12">
         <v>9</v>
       </c>
       <c r="C38" s="12">
         <v>1</v>
       </c>
       <c r="D38" s="12">
         <v>2</v>
       </c>
       <c r="E38" s="12">
         <v>2</v>
       </c>
       <c r="F38" s="12">
         <v>3</v>
       </c>
       <c r="G38" s="12">
         <v>4</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I38" s="12">
@@ -6308,52 +6404,55 @@
       </c>
       <c r="AT38" s="11">
         <v>1</v>
       </c>
       <c r="AU38" s="9">
         <v>2</v>
       </c>
       <c r="AV38" s="19">
         <v>1</v>
       </c>
       <c r="AW38" s="9">
         <v>4</v>
       </c>
       <c r="AX38" s="11">
         <v>1</v>
       </c>
       <c r="AY38" s="19">
         <v>1</v>
       </c>
       <c r="AZ38" s="14">
         <v>3</v>
       </c>
       <c r="BA38" s="14">
         <v>4</v>
       </c>
+      <c r="BB38" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="12">
         <v>23</v>
       </c>
       <c r="C39" s="12">
         <v>35</v>
       </c>
       <c r="D39" s="12">
         <v>23</v>
       </c>
       <c r="E39" s="12">
         <v>19</v>
       </c>
       <c r="F39" s="12">
         <v>25</v>
       </c>
       <c r="G39" s="12">
         <v>23</v>
       </c>
       <c r="H39" s="12">
         <v>19</v>
       </c>
       <c r="I39" s="12">
@@ -6469,52 +6568,55 @@
       </c>
       <c r="AT39" s="11">
         <v>26</v>
       </c>
       <c r="AU39" s="9">
         <v>21</v>
       </c>
       <c r="AV39" s="19">
         <v>23</v>
       </c>
       <c r="AW39" s="9">
         <v>21</v>
       </c>
       <c r="AX39" s="11">
         <v>11</v>
       </c>
       <c r="AY39" s="19">
         <v>16</v>
       </c>
       <c r="AZ39" s="14">
         <v>10</v>
       </c>
       <c r="BA39" s="14">
         <v>23</v>
       </c>
+      <c r="BB39" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="12">
         <v>3</v>
       </c>
       <c r="C40" s="12">
         <v>9</v>
       </c>
       <c r="D40" s="12">
         <v>4</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>4</v>
       </c>
       <c r="G40" s="12">
         <v>3</v>
       </c>
       <c r="H40" s="12">
         <v>4</v>
       </c>
       <c r="I40" s="12">
@@ -6630,52 +6732,55 @@
       </c>
       <c r="AT40" s="11">
         <v>3</v>
       </c>
       <c r="AU40" s="9">
         <v>5</v>
       </c>
       <c r="AV40" s="19">
         <v>9</v>
       </c>
       <c r="AW40" s="9">
         <v>2</v>
       </c>
       <c r="AX40" s="11">
         <v>2</v>
       </c>
       <c r="AY40" s="19">
         <v>2</v>
       </c>
       <c r="AZ40" s="14">
         <v>6</v>
       </c>
       <c r="BA40" s="14">
         <v>5</v>
       </c>
+      <c r="BB40" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="12">
         <v>15</v>
       </c>
       <c r="C41" s="12">
         <v>17</v>
       </c>
       <c r="D41" s="12">
         <v>22</v>
       </c>
       <c r="E41" s="12">
         <v>13</v>
       </c>
       <c r="F41" s="12">
         <v>14</v>
       </c>
       <c r="G41" s="12">
         <v>12</v>
       </c>
       <c r="H41" s="12">
         <v>9</v>
       </c>
       <c r="I41" s="12">
@@ -6791,52 +6896,55 @@
       </c>
       <c r="AT41" s="11">
         <v>15</v>
       </c>
       <c r="AU41" s="9">
         <v>11</v>
       </c>
       <c r="AV41" s="19">
         <v>13</v>
       </c>
       <c r="AW41" s="9">
         <v>11</v>
       </c>
       <c r="AX41" s="11">
         <v>5</v>
       </c>
       <c r="AY41" s="19">
         <v>14</v>
       </c>
       <c r="AZ41" s="14">
         <v>11</v>
       </c>
       <c r="BA41" s="14">
         <v>16</v>
       </c>
+      <c r="BB41" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="12">
         <v>16</v>
       </c>
       <c r="C42" s="12">
         <v>8</v>
       </c>
       <c r="D42" s="12">
         <v>12</v>
       </c>
       <c r="E42" s="12">
         <v>8</v>
       </c>
       <c r="F42" s="12">
         <v>10</v>
       </c>
       <c r="G42" s="12">
         <v>14</v>
       </c>
       <c r="H42" s="12">
         <v>10</v>
       </c>
       <c r="I42" s="12">
@@ -6952,52 +7060,55 @@
       </c>
       <c r="AT42" s="11">
         <v>11</v>
       </c>
       <c r="AU42" s="9">
         <v>8</v>
       </c>
       <c r="AV42" s="19">
         <v>9</v>
       </c>
       <c r="AW42" s="9">
         <v>7</v>
       </c>
       <c r="AX42" s="11">
         <v>8</v>
       </c>
       <c r="AY42" s="19">
         <v>4</v>
       </c>
       <c r="AZ42" s="14">
         <v>11</v>
       </c>
       <c r="BA42" s="14">
         <v>9</v>
       </c>
+      <c r="BB42" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="12">
         <v>32</v>
       </c>
       <c r="C43" s="12">
         <v>33</v>
       </c>
       <c r="D43" s="12">
         <v>33</v>
       </c>
       <c r="E43" s="12">
         <v>38</v>
       </c>
       <c r="F43" s="12">
         <v>30</v>
       </c>
       <c r="G43" s="12">
         <v>41</v>
       </c>
       <c r="H43" s="12">
         <v>37</v>
       </c>
       <c r="I43" s="12">
@@ -7113,52 +7224,55 @@
       </c>
       <c r="AT43" s="11">
         <v>33</v>
       </c>
       <c r="AU43" s="9">
         <v>41</v>
       </c>
       <c r="AV43" s="19">
         <v>27</v>
       </c>
       <c r="AW43" s="9">
         <v>34</v>
       </c>
       <c r="AX43" s="11">
         <v>26</v>
       </c>
       <c r="AY43" s="19">
         <v>35</v>
       </c>
       <c r="AZ43" s="14">
         <v>26</v>
       </c>
       <c r="BA43" s="14">
         <v>40</v>
       </c>
+      <c r="BB43" s="9">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="12">
         <v>13</v>
       </c>
       <c r="C44" s="12">
         <v>17</v>
       </c>
       <c r="D44" s="12">
         <v>12</v>
       </c>
       <c r="E44" s="12">
         <v>20</v>
       </c>
       <c r="F44" s="12">
         <v>20</v>
       </c>
       <c r="G44" s="12">
         <v>11</v>
       </c>
       <c r="H44" s="12">
         <v>14</v>
       </c>
       <c r="I44" s="12">
@@ -7274,52 +7388,55 @@
       </c>
       <c r="AT44" s="11">
         <v>12</v>
       </c>
       <c r="AU44" s="9">
         <v>9</v>
       </c>
       <c r="AV44" s="19">
         <v>16</v>
       </c>
       <c r="AW44" s="9">
         <v>16</v>
       </c>
       <c r="AX44" s="11">
         <v>10</v>
       </c>
       <c r="AY44" s="19">
         <v>11</v>
       </c>
       <c r="AZ44" s="14">
         <v>5</v>
       </c>
       <c r="BA44" s="14">
         <v>11</v>
       </c>
+      <c r="BB44" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="12">
         <v>5</v>
       </c>
       <c r="C45" s="12">
         <v>3</v>
       </c>
       <c r="D45" s="12">
         <v>3</v>
       </c>
       <c r="E45" s="12">
         <v>3</v>
       </c>
       <c r="F45" s="12">
         <v>5</v>
       </c>
       <c r="G45" s="12">
         <v>4</v>
       </c>
       <c r="H45" s="12">
         <v>3</v>
       </c>
       <c r="I45" s="12">
@@ -7435,52 +7552,55 @@
       </c>
       <c r="AT45" s="11">
         <v>4</v>
       </c>
       <c r="AU45" s="9">
         <v>2</v>
       </c>
       <c r="AV45" s="19">
         <v>1</v>
       </c>
       <c r="AW45" s="9">
         <v>6</v>
       </c>
       <c r="AX45" s="11">
         <v>2</v>
       </c>
       <c r="AY45" s="19">
         <v>5</v>
       </c>
       <c r="AZ45" s="14">
         <v>2</v>
       </c>
       <c r="BA45" s="14">
         <v>4</v>
       </c>
+      <c r="BB45" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="12">
         <v>5</v>
       </c>
       <c r="C46" s="12">
         <v>9</v>
       </c>
       <c r="D46" s="12">
         <v>14</v>
       </c>
       <c r="E46" s="12">
         <v>14</v>
       </c>
       <c r="F46" s="12">
         <v>12</v>
       </c>
       <c r="G46" s="12">
         <v>11</v>
       </c>
       <c r="H46" s="12">
         <v>11</v>
       </c>
       <c r="I46" s="12">
@@ -7596,52 +7716,55 @@
       </c>
       <c r="AT46" s="11">
         <v>6</v>
       </c>
       <c r="AU46" s="9">
         <v>6</v>
       </c>
       <c r="AV46" s="19">
         <v>7</v>
       </c>
       <c r="AW46" s="9">
         <v>12</v>
       </c>
       <c r="AX46" s="11">
         <v>11</v>
       </c>
       <c r="AY46" s="19">
         <v>12</v>
       </c>
       <c r="AZ46" s="14">
         <v>6</v>
       </c>
       <c r="BA46" s="14">
         <v>10</v>
       </c>
+      <c r="BB46" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="12">
         <v>13</v>
       </c>
       <c r="C47" s="12">
         <v>13</v>
       </c>
       <c r="D47" s="12">
         <v>20</v>
       </c>
       <c r="E47" s="12">
         <v>11</v>
       </c>
       <c r="F47" s="12">
         <v>11</v>
       </c>
       <c r="G47" s="12">
         <v>14</v>
       </c>
       <c r="H47" s="12">
         <v>16</v>
       </c>
       <c r="I47" s="12">
@@ -7757,52 +7880,55 @@
       </c>
       <c r="AT47" s="11">
         <v>13</v>
       </c>
       <c r="AU47" s="9">
         <v>11</v>
       </c>
       <c r="AV47" s="19">
         <v>11</v>
       </c>
       <c r="AW47" s="9">
         <v>13</v>
       </c>
       <c r="AX47" s="11">
         <v>7</v>
       </c>
       <c r="AY47" s="19">
         <v>15</v>
       </c>
       <c r="AZ47" s="14">
         <v>15</v>
       </c>
       <c r="BA47" s="14">
         <v>10</v>
       </c>
+      <c r="BB47" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="12">
         <v>5</v>
       </c>
       <c r="C48" s="12">
         <v>15</v>
       </c>
       <c r="D48" s="12">
         <v>8</v>
       </c>
       <c r="E48" s="12">
         <v>11</v>
       </c>
       <c r="F48" s="12">
         <v>8</v>
       </c>
       <c r="G48" s="12">
         <v>5</v>
       </c>
       <c r="H48" s="12">
         <v>6</v>
       </c>
       <c r="I48" s="12">
@@ -7918,52 +8044,55 @@
       </c>
       <c r="AT48" s="11">
         <v>6</v>
       </c>
       <c r="AU48" s="9">
         <v>7</v>
       </c>
       <c r="AV48" s="19">
         <v>7</v>
       </c>
       <c r="AW48" s="9">
         <v>11</v>
       </c>
       <c r="AX48" s="11">
         <v>11</v>
       </c>
       <c r="AY48" s="19">
         <v>5</v>
       </c>
       <c r="AZ48" s="14">
         <v>12</v>
       </c>
       <c r="BA48" s="14">
         <v>5</v>
       </c>
+      <c r="BB48" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B49" s="12">
         <v>16</v>
       </c>
       <c r="C49" s="12">
         <v>11</v>
       </c>
       <c r="D49" s="12">
         <v>10</v>
       </c>
       <c r="E49" s="12">
         <v>10</v>
       </c>
       <c r="F49" s="12">
         <v>8</v>
       </c>
       <c r="G49" s="12">
         <v>10</v>
       </c>
       <c r="H49" s="12">
         <v>9</v>
       </c>
       <c r="I49" s="12">
@@ -8079,52 +8208,55 @@
       </c>
       <c r="AT49" s="11">
         <v>21</v>
       </c>
       <c r="AU49" s="9">
         <v>5</v>
       </c>
       <c r="AV49" s="19">
         <v>12</v>
       </c>
       <c r="AW49" s="9">
         <v>15</v>
       </c>
       <c r="AX49" s="11">
         <v>17</v>
       </c>
       <c r="AY49" s="19">
         <v>15</v>
       </c>
       <c r="AZ49" s="14">
         <v>17</v>
       </c>
       <c r="BA49" s="14">
         <v>15</v>
       </c>
+      <c r="BB49" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="41"/>
       <c r="D50" s="41"/>
       <c r="E50" s="41"/>
       <c r="F50" s="41"/>
       <c r="G50" s="41"/>
       <c r="H50" s="41"/>
       <c r="I50" s="41"/>
       <c r="J50" s="41"/>
       <c r="K50" s="41"/>
       <c r="L50" s="41"/>
       <c r="M50" s="41"/>
       <c r="N50" s="41"/>
       <c r="O50" s="41"/>
       <c r="P50" s="41"/>
       <c r="Q50" s="41"/>
       <c r="R50" s="41"/>
       <c r="S50" s="41"/>
       <c r="T50" s="41"/>
       <c r="U50" s="41"/>
       <c r="V50" s="41"/>
       <c r="W50" s="41"/>
       <c r="X50" s="41"/>
@@ -8135,52 +8267,53 @@
       <c r="AC50" s="41"/>
       <c r="AD50" s="41"/>
       <c r="AE50" s="41"/>
       <c r="AF50" s="41"/>
       <c r="AG50" s="41"/>
       <c r="AH50" s="41"/>
       <c r="AI50" s="41"/>
       <c r="AJ50" s="41"/>
       <c r="AK50" s="41"/>
       <c r="AL50" s="41"/>
       <c r="AM50" s="41"/>
       <c r="AN50" s="41"/>
       <c r="AO50" s="41"/>
       <c r="AP50" s="41"/>
       <c r="AQ50" s="41"/>
       <c r="AR50" s="41"/>
       <c r="AS50" s="41"/>
       <c r="AT50" s="41"/>
       <c r="AU50" s="41"/>
       <c r="AV50" s="41"/>
       <c r="AW50" s="41"/>
       <c r="AX50" s="41"/>
       <c r="AY50" s="41"/>
       <c r="AZ50" s="41"/>
       <c r="BA50" s="41"/>
+      <c r="BB50" s="17"/>
     </row>
-    <row r="51" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="18">
         <v>418</v>
       </c>
       <c r="C51" s="18">
         <v>554</v>
       </c>
       <c r="D51" s="18">
         <v>363</v>
       </c>
       <c r="E51" s="18">
         <v>314</v>
       </c>
       <c r="F51" s="18">
         <v>322</v>
       </c>
       <c r="G51" s="18">
         <v>332</v>
       </c>
       <c r="H51" s="18">
         <v>302</v>
       </c>
       <c r="I51" s="18">
@@ -8296,52 +8429,55 @@
       </c>
       <c r="AT51" s="11">
         <v>331</v>
       </c>
       <c r="AU51" s="9">
         <v>363</v>
       </c>
       <c r="AV51" s="19">
         <v>302</v>
       </c>
       <c r="AW51" s="14">
         <v>404</v>
       </c>
       <c r="AX51" s="11">
         <v>292</v>
       </c>
       <c r="AY51" s="19">
         <v>325</v>
       </c>
       <c r="AZ51" s="14">
         <v>353</v>
       </c>
       <c r="BA51" s="14">
         <v>330</v>
       </c>
+      <c r="BB51" s="9">
+        <v>325</v>
+      </c>
     </row>
-    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="18">
         <v>123</v>
       </c>
       <c r="C52" s="18">
         <v>164</v>
       </c>
       <c r="D52" s="18">
         <v>102</v>
       </c>
       <c r="E52" s="18">
         <v>76</v>
       </c>
       <c r="F52" s="18">
         <v>84</v>
       </c>
       <c r="G52" s="18">
         <v>85</v>
       </c>
       <c r="H52" s="18">
         <v>72</v>
       </c>
       <c r="I52" s="18">
@@ -8457,52 +8593,55 @@
       </c>
       <c r="AT52" s="11">
         <v>80</v>
       </c>
       <c r="AU52" s="9">
         <v>110</v>
       </c>
       <c r="AV52" s="19">
         <v>87</v>
       </c>
       <c r="AW52" s="14">
         <v>127</v>
       </c>
       <c r="AX52" s="11">
         <v>85</v>
       </c>
       <c r="AY52" s="19">
         <v>102</v>
       </c>
       <c r="AZ52" s="14">
         <v>97</v>
       </c>
       <c r="BA52" s="14">
         <v>96</v>
       </c>
+      <c r="BB52" s="9">
+        <v>88</v>
+      </c>
     </row>
-    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="18">
         <v>12</v>
       </c>
       <c r="C53" s="18">
         <v>11</v>
       </c>
       <c r="D53" s="18">
         <v>7</v>
       </c>
       <c r="E53" s="18">
         <v>17</v>
       </c>
       <c r="F53" s="18">
         <v>10</v>
       </c>
       <c r="G53" s="18">
         <v>7</v>
       </c>
       <c r="H53" s="18">
         <v>11</v>
       </c>
       <c r="I53" s="18">
@@ -8618,52 +8757,55 @@
       </c>
       <c r="AT53" s="11">
         <v>9</v>
       </c>
       <c r="AU53" s="9">
         <v>17</v>
       </c>
       <c r="AV53" s="19">
         <v>15</v>
       </c>
       <c r="AW53" s="14">
         <v>12</v>
       </c>
       <c r="AX53" s="11">
         <v>10</v>
       </c>
       <c r="AY53" s="19">
         <v>12</v>
       </c>
       <c r="AZ53" s="14">
         <v>9</v>
       </c>
       <c r="BA53" s="14">
         <v>4</v>
       </c>
+      <c r="BB53" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B54" s="18">
         <v>24</v>
       </c>
       <c r="C54" s="18">
         <v>25</v>
       </c>
       <c r="D54" s="18">
         <v>18</v>
       </c>
       <c r="E54" s="18">
         <v>17</v>
       </c>
       <c r="F54" s="18">
         <v>24</v>
       </c>
       <c r="G54" s="18">
         <v>16</v>
       </c>
       <c r="H54" s="18">
         <v>13</v>
       </c>
       <c r="I54" s="18">
@@ -8779,52 +8921,55 @@
       </c>
       <c r="AT54" s="11">
         <v>24</v>
       </c>
       <c r="AU54" s="9">
         <v>22</v>
       </c>
       <c r="AV54" s="19">
         <v>16</v>
       </c>
       <c r="AW54" s="14">
         <v>21</v>
       </c>
       <c r="AX54" s="11">
         <v>18</v>
       </c>
       <c r="AY54" s="19">
         <v>10</v>
       </c>
       <c r="AZ54" s="14">
         <v>19</v>
       </c>
       <c r="BA54" s="14">
         <v>9</v>
       </c>
+      <c r="BB54" s="9">
+        <v>25</v>
+      </c>
     </row>
-    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="18">
         <v>72</v>
       </c>
       <c r="C55" s="18">
         <v>136</v>
       </c>
       <c r="D55" s="18">
         <v>71</v>
       </c>
       <c r="E55" s="18">
         <v>56</v>
       </c>
       <c r="F55" s="18">
         <v>62</v>
       </c>
       <c r="G55" s="18">
         <v>60</v>
       </c>
       <c r="H55" s="18">
         <v>58</v>
       </c>
       <c r="I55" s="18">
@@ -8940,52 +9085,55 @@
       </c>
       <c r="AT55" s="11">
         <v>61</v>
       </c>
       <c r="AU55" s="9">
         <v>71</v>
       </c>
       <c r="AV55" s="19">
         <v>43</v>
       </c>
       <c r="AW55" s="14">
         <v>83</v>
       </c>
       <c r="AX55" s="11">
         <v>58</v>
       </c>
       <c r="AY55" s="19">
         <v>54</v>
       </c>
       <c r="AZ55" s="14">
         <v>83</v>
       </c>
       <c r="BA55" s="14">
         <v>56</v>
       </c>
+      <c r="BB55" s="9">
+        <v>61</v>
+      </c>
     </row>
-    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="18">
         <v>9</v>
       </c>
       <c r="C56" s="18">
         <v>8</v>
       </c>
       <c r="D56" s="18">
         <v>4</v>
       </c>
       <c r="E56" s="18">
         <v>3</v>
       </c>
       <c r="F56" s="18">
         <v>5</v>
       </c>
       <c r="G56" s="18">
         <v>4</v>
       </c>
       <c r="H56" s="18">
         <v>6</v>
       </c>
       <c r="I56" s="18">
@@ -9101,52 +9249,55 @@
       </c>
       <c r="AT56" s="11">
         <v>1</v>
       </c>
       <c r="AU56" s="9">
         <v>7</v>
       </c>
       <c r="AV56" s="19">
         <v>4</v>
       </c>
       <c r="AW56" s="9">
         <v>3</v>
       </c>
       <c r="AX56" s="11">
         <v>7</v>
       </c>
       <c r="AY56" s="19">
         <v>4</v>
       </c>
       <c r="AZ56" s="14">
         <v>1</v>
       </c>
       <c r="BA56" s="14">
         <v>2</v>
       </c>
+      <c r="BB56" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="18">
         <v>4</v>
       </c>
       <c r="C57" s="18">
         <v>1</v>
       </c>
       <c r="D57" s="18">
         <v>3</v>
       </c>
       <c r="E57" s="18">
         <v>7</v>
       </c>
       <c r="F57" s="18">
         <v>3</v>
       </c>
       <c r="G57" s="18">
         <v>2</v>
       </c>
       <c r="H57" s="18">
         <v>4</v>
       </c>
       <c r="I57" s="18">
@@ -9262,52 +9413,55 @@
       </c>
       <c r="AT57" s="11">
         <v>1</v>
       </c>
       <c r="AU57" s="9">
         <v>3</v>
       </c>
       <c r="AV57" s="19">
         <v>4</v>
       </c>
       <c r="AW57" s="9">
         <v>2</v>
       </c>
       <c r="AX57" s="11">
         <v>1</v>
       </c>
       <c r="AY57" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ57" s="14">
         <v>2</v>
       </c>
       <c r="BA57" s="14">
         <v>7</v>
       </c>
+      <c r="BB57" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="18">
         <v>19</v>
       </c>
       <c r="C58" s="18">
         <v>25</v>
       </c>
       <c r="D58" s="18">
         <v>16</v>
       </c>
       <c r="E58" s="18">
         <v>19</v>
       </c>
       <c r="F58" s="18">
         <v>14</v>
       </c>
       <c r="G58" s="18">
         <v>30</v>
       </c>
       <c r="H58" s="18">
         <v>16</v>
       </c>
       <c r="I58" s="18">
@@ -9423,52 +9577,55 @@
       </c>
       <c r="AT58" s="11">
         <v>23</v>
       </c>
       <c r="AU58" s="9">
         <v>10</v>
       </c>
       <c r="AV58" s="19">
         <v>8</v>
       </c>
       <c r="AW58" s="9">
         <v>14</v>
       </c>
       <c r="AX58" s="11">
         <v>15</v>
       </c>
       <c r="AY58" s="19">
         <v>16</v>
       </c>
       <c r="AZ58" s="14">
         <v>14</v>
       </c>
       <c r="BA58" s="14">
         <v>18</v>
       </c>
+      <c r="BB58" s="9">
+        <v>18</v>
+      </c>
     </row>
-    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="18">
         <v>11</v>
       </c>
       <c r="C59" s="18">
         <v>8</v>
       </c>
       <c r="D59" s="18">
         <v>12</v>
       </c>
       <c r="E59" s="18">
         <v>5</v>
       </c>
       <c r="F59" s="18">
         <v>7</v>
       </c>
       <c r="G59" s="18">
         <v>9</v>
       </c>
       <c r="H59" s="18">
         <v>5</v>
       </c>
       <c r="I59" s="18">
@@ -9584,52 +9741,55 @@
       </c>
       <c r="AT59" s="11">
         <v>5</v>
       </c>
       <c r="AU59" s="9">
         <v>5</v>
       </c>
       <c r="AV59" s="19">
         <v>7</v>
       </c>
       <c r="AW59" s="9">
         <v>7</v>
       </c>
       <c r="AX59" s="11">
         <v>6</v>
       </c>
       <c r="AY59" s="19">
         <v>7</v>
       </c>
       <c r="AZ59" s="14">
         <v>9</v>
       </c>
       <c r="BA59" s="14">
         <v>7</v>
       </c>
+      <c r="BB59" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="18">
         <v>6</v>
       </c>
       <c r="C60" s="18">
         <v>1</v>
       </c>
       <c r="D60" s="18">
         <v>2</v>
       </c>
       <c r="E60" s="18">
         <v>3</v>
       </c>
       <c r="F60" s="18">
         <v>4</v>
       </c>
       <c r="G60" s="18">
         <v>4</v>
       </c>
       <c r="H60" s="18">
         <v>8</v>
       </c>
       <c r="I60" s="18">
@@ -9745,52 +9905,55 @@
       </c>
       <c r="AT60" s="11">
         <v>2</v>
       </c>
       <c r="AU60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV60" s="19">
         <v>1</v>
       </c>
       <c r="AW60" s="9">
         <v>5</v>
       </c>
       <c r="AX60" s="11">
         <v>1</v>
       </c>
       <c r="AY60" s="19">
         <v>4</v>
       </c>
       <c r="AZ60" s="14">
         <v>3</v>
       </c>
       <c r="BA60" s="14">
         <v>3</v>
       </c>
+      <c r="BB60" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="18">
         <v>23</v>
       </c>
       <c r="C61" s="18">
         <v>33</v>
       </c>
       <c r="D61" s="18">
         <v>20</v>
       </c>
       <c r="E61" s="18">
         <v>18</v>
       </c>
       <c r="F61" s="18">
         <v>21</v>
       </c>
       <c r="G61" s="18">
         <v>19</v>
       </c>
       <c r="H61" s="18">
         <v>12</v>
       </c>
       <c r="I61" s="18">
@@ -9906,52 +10069,55 @@
       </c>
       <c r="AT61" s="11">
         <v>25</v>
       </c>
       <c r="AU61" s="9">
         <v>14</v>
       </c>
       <c r="AV61" s="19">
         <v>17</v>
       </c>
       <c r="AW61" s="9">
         <v>22</v>
       </c>
       <c r="AX61" s="11">
         <v>7</v>
       </c>
       <c r="AY61" s="19">
         <v>26</v>
       </c>
       <c r="AZ61" s="14">
         <v>22</v>
       </c>
       <c r="BA61" s="14">
         <v>21</v>
       </c>
+      <c r="BB61" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="18">
         <v>7</v>
       </c>
       <c r="C62" s="18">
         <v>2</v>
       </c>
       <c r="D62" s="18">
         <v>5</v>
       </c>
       <c r="E62" s="18">
         <v>3</v>
       </c>
       <c r="F62" s="18">
         <v>4</v>
       </c>
       <c r="G62" s="18">
         <v>1</v>
       </c>
       <c r="H62" s="18">
         <v>4</v>
       </c>
       <c r="I62" s="18">
@@ -10067,52 +10233,55 @@
       </c>
       <c r="AT62" s="11">
         <v>4</v>
       </c>
       <c r="AU62" s="9">
         <v>3</v>
       </c>
       <c r="AV62" s="19">
         <v>6</v>
       </c>
       <c r="AW62" s="9">
         <v>8</v>
       </c>
       <c r="AX62" s="11">
         <v>1</v>
       </c>
       <c r="AY62" s="19">
         <v>2</v>
       </c>
       <c r="AZ62" s="14">
         <v>3</v>
       </c>
       <c r="BA62" s="14">
         <v>4</v>
       </c>
+      <c r="BB62" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="18">
         <v>9</v>
       </c>
       <c r="C63" s="18">
         <v>18</v>
       </c>
       <c r="D63" s="18">
         <v>13</v>
       </c>
       <c r="E63" s="18">
         <v>12</v>
       </c>
       <c r="F63" s="18">
         <v>13</v>
       </c>
       <c r="G63" s="18">
         <v>13</v>
       </c>
       <c r="H63" s="18">
         <v>12</v>
       </c>
       <c r="I63" s="18">
@@ -10228,52 +10397,55 @@
       </c>
       <c r="AT63" s="11">
         <v>9</v>
       </c>
       <c r="AU63" s="9">
         <v>12</v>
       </c>
       <c r="AV63" s="19">
         <v>17</v>
       </c>
       <c r="AW63" s="9">
         <v>9</v>
       </c>
       <c r="AX63" s="11">
         <v>9</v>
       </c>
       <c r="AY63" s="19">
         <v>7</v>
       </c>
       <c r="AZ63" s="14">
         <v>9</v>
       </c>
       <c r="BA63" s="14">
         <v>11</v>
       </c>
+      <c r="BB63" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="18">
         <v>7</v>
       </c>
       <c r="C64" s="18">
         <v>12</v>
       </c>
       <c r="D64" s="18">
         <v>8</v>
       </c>
       <c r="E64" s="18">
         <v>14</v>
       </c>
       <c r="F64" s="18">
         <v>10</v>
       </c>
       <c r="G64" s="18">
         <v>10</v>
       </c>
       <c r="H64" s="18">
         <v>10</v>
       </c>
       <c r="I64" s="18">
@@ -10389,52 +10561,55 @@
       </c>
       <c r="AT64" s="11">
         <v>7</v>
       </c>
       <c r="AU64" s="9">
         <v>11</v>
       </c>
       <c r="AV64" s="19">
         <v>3</v>
       </c>
       <c r="AW64" s="9">
         <v>12</v>
       </c>
       <c r="AX64" s="11">
         <v>9</v>
       </c>
       <c r="AY64" s="19">
         <v>4</v>
       </c>
       <c r="AZ64" s="14">
         <v>12</v>
       </c>
       <c r="BA64" s="14">
         <v>9</v>
       </c>
+      <c r="BB64" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="18">
         <v>29</v>
       </c>
       <c r="C65" s="18">
         <v>35</v>
       </c>
       <c r="D65" s="18">
         <v>28</v>
       </c>
       <c r="E65" s="18">
         <v>24</v>
       </c>
       <c r="F65" s="18">
         <v>19</v>
       </c>
       <c r="G65" s="18">
         <v>31</v>
       </c>
       <c r="H65" s="18">
         <v>28</v>
       </c>
       <c r="I65" s="18">
@@ -10550,52 +10725,55 @@
       </c>
       <c r="AT65" s="11">
         <v>32</v>
       </c>
       <c r="AU65" s="9">
         <v>21</v>
       </c>
       <c r="AV65" s="19">
         <v>30</v>
       </c>
       <c r="AW65" s="9">
         <v>26</v>
       </c>
       <c r="AX65" s="11">
         <v>29</v>
       </c>
       <c r="AY65" s="19">
         <v>29</v>
       </c>
       <c r="AZ65" s="14">
         <v>33</v>
       </c>
       <c r="BA65" s="14">
         <v>33</v>
       </c>
+      <c r="BB65" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B66" s="18">
         <v>10</v>
       </c>
       <c r="C66" s="18">
         <v>15</v>
       </c>
       <c r="D66" s="18">
         <v>3</v>
       </c>
       <c r="E66" s="18">
         <v>10</v>
       </c>
       <c r="F66" s="18">
         <v>9</v>
       </c>
       <c r="G66" s="18">
         <v>11</v>
       </c>
       <c r="H66" s="18">
         <v>17</v>
       </c>
       <c r="I66" s="18">
@@ -10711,52 +10889,55 @@
       </c>
       <c r="AT66" s="11">
         <v>13</v>
       </c>
       <c r="AU66" s="9">
         <v>12</v>
       </c>
       <c r="AV66" s="19">
         <v>11</v>
       </c>
       <c r="AW66" s="9">
         <v>7</v>
       </c>
       <c r="AX66" s="11">
         <v>7</v>
       </c>
       <c r="AY66" s="19">
         <v>9</v>
       </c>
       <c r="AZ66" s="14">
         <v>9</v>
       </c>
       <c r="BA66" s="14">
         <v>9</v>
       </c>
+      <c r="BB66" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B67" s="18">
         <v>3</v>
       </c>
       <c r="C67" s="18">
         <v>3</v>
       </c>
       <c r="D67" s="18">
         <v>6</v>
       </c>
       <c r="E67" s="20" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="20" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="18">
         <v>3</v>
       </c>
       <c r="H67" s="18">
         <v>4</v>
       </c>
       <c r="I67" s="18">
@@ -10872,52 +11053,55 @@
       </c>
       <c r="AT67" s="11">
         <v>2</v>
       </c>
       <c r="AU67" s="9">
         <v>1</v>
       </c>
       <c r="AV67" s="19">
         <v>2</v>
       </c>
       <c r="AW67" s="9">
         <v>3</v>
       </c>
       <c r="AX67" s="11">
         <v>1</v>
       </c>
       <c r="AY67" s="19">
         <v>3</v>
       </c>
       <c r="AZ67" s="14">
         <v>1</v>
       </c>
       <c r="BA67" s="14">
         <v>1</v>
       </c>
+      <c r="BB67" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="18">
         <v>7</v>
       </c>
       <c r="C68" s="18">
         <v>15</v>
       </c>
       <c r="D68" s="18">
         <v>7</v>
       </c>
       <c r="E68" s="18">
         <v>12</v>
       </c>
       <c r="F68" s="18">
         <v>6</v>
       </c>
       <c r="G68" s="18">
         <v>7</v>
       </c>
       <c r="H68" s="18">
         <v>4</v>
       </c>
       <c r="I68" s="18">
@@ -11033,52 +11217,55 @@
       </c>
       <c r="AT68" s="11">
         <v>8</v>
       </c>
       <c r="AU68" s="9">
         <v>10</v>
       </c>
       <c r="AV68" s="19">
         <v>5</v>
       </c>
       <c r="AW68" s="9">
         <v>11</v>
       </c>
       <c r="AX68" s="11">
         <v>6</v>
       </c>
       <c r="AY68" s="19">
         <v>5</v>
       </c>
       <c r="AZ68" s="14">
         <v>6</v>
       </c>
       <c r="BA68" s="14">
         <v>8</v>
       </c>
+      <c r="BB68" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="18">
         <v>15</v>
       </c>
       <c r="C69" s="18">
         <v>18</v>
       </c>
       <c r="D69" s="18">
         <v>13</v>
       </c>
       <c r="E69" s="18">
         <v>7</v>
       </c>
       <c r="F69" s="18">
         <v>9</v>
       </c>
       <c r="G69" s="18">
         <v>11</v>
       </c>
       <c r="H69" s="18">
         <v>5</v>
       </c>
       <c r="I69" s="18">
@@ -11194,52 +11381,55 @@
       </c>
       <c r="AT69" s="11">
         <v>10</v>
       </c>
       <c r="AU69" s="9">
         <v>12</v>
       </c>
       <c r="AV69" s="19">
         <v>10</v>
       </c>
       <c r="AW69" s="9">
         <v>9</v>
       </c>
       <c r="AX69" s="11">
         <v>8</v>
       </c>
       <c r="AY69" s="19">
         <v>10</v>
       </c>
       <c r="AZ69" s="14">
         <v>5</v>
       </c>
       <c r="BA69" s="14">
         <v>11</v>
       </c>
+      <c r="BB69" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="18">
         <v>7</v>
       </c>
       <c r="C70" s="18">
         <v>7</v>
       </c>
       <c r="D70" s="18">
         <v>11</v>
       </c>
       <c r="E70" s="18">
         <v>7</v>
       </c>
       <c r="F70" s="18">
         <v>10</v>
       </c>
       <c r="G70" s="18">
         <v>6</v>
       </c>
       <c r="H70" s="18">
         <v>3</v>
       </c>
       <c r="I70" s="18">
@@ -11355,52 +11545,55 @@
       </c>
       <c r="AT70" s="11">
         <v>6</v>
       </c>
       <c r="AU70" s="9">
         <v>7</v>
       </c>
       <c r="AV70" s="19">
         <v>7</v>
       </c>
       <c r="AW70" s="9">
         <v>8</v>
       </c>
       <c r="AX70" s="11">
         <v>3</v>
       </c>
       <c r="AY70" s="19">
         <v>4</v>
       </c>
       <c r="AZ70" s="14">
         <v>4</v>
       </c>
       <c r="BA70" s="14">
         <v>6</v>
       </c>
+      <c r="BB70" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B71" s="22">
         <v>21</v>
       </c>
       <c r="C71" s="22">
         <v>17</v>
       </c>
       <c r="D71" s="22">
         <v>14</v>
       </c>
       <c r="E71" s="22">
         <v>4</v>
       </c>
       <c r="F71" s="22">
         <v>8</v>
       </c>
       <c r="G71" s="22">
         <v>3</v>
       </c>
       <c r="H71" s="22">
         <v>10</v>
       </c>
       <c r="I71" s="22">
@@ -11516,110 +11709,113 @@
       </c>
       <c r="AT71" s="25">
         <v>9</v>
       </c>
       <c r="AU71" s="23">
         <v>15</v>
       </c>
       <c r="AV71" s="25">
         <v>9</v>
       </c>
       <c r="AW71" s="23">
         <v>15</v>
       </c>
       <c r="AX71" s="25">
         <v>11</v>
       </c>
       <c r="AY71" s="25">
         <v>17</v>
       </c>
       <c r="AZ71" s="23">
         <v>12</v>
       </c>
       <c r="BA71" s="23">
         <v>15</v>
       </c>
+      <c r="BB71" s="23">
+        <v>12</v>
+      </c>
     </row>
-    <row r="72" spans="1:53" s="5" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="73" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" s="5" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="74" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="B28:BA28"/>
     <mergeCell ref="B50:BA50"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA74"/>
+  <dimension ref="A1:BB74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AX11" sqref="AX11"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -11630,67 +11826,68 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AP3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
@@ -11710,52 +11907,53 @@
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43">
         <v>2025</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="43">
         <v>2026</v>
       </c>
       <c r="AY4" s="43"/>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
@@ -11869,52 +12067,55 @@
       </c>
       <c r="AT5" s="40" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="40" t="s">
         <v>26</v>
       </c>
+      <c r="BB5" s="39" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -11925,52 +12126,53 @@
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
+      <c r="BB6" s="44"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="30">
         <v>12.03</v>
       </c>
       <c r="C7" s="30">
         <v>14.24</v>
       </c>
       <c r="D7" s="30">
         <v>13.08</v>
       </c>
       <c r="E7" s="30">
         <v>12.21</v>
       </c>
       <c r="F7" s="30">
         <v>11.78</v>
       </c>
       <c r="G7" s="30">
         <v>11.51</v>
       </c>
       <c r="H7" s="30">
         <v>11.24</v>
       </c>
       <c r="I7" s="30">
@@ -12086,52 +12288,55 @@
       </c>
       <c r="AT7" s="30">
         <v>9.67</v>
       </c>
       <c r="AU7" s="30">
         <v>9.77</v>
       </c>
       <c r="AV7" s="29">
         <v>9.77</v>
       </c>
       <c r="AW7" s="29">
         <v>9.92</v>
       </c>
       <c r="AX7" s="29">
         <v>8.56</v>
       </c>
       <c r="AY7" s="30">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="29">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA7" s="30">
         <v>10.17</v>
       </c>
+      <c r="BB7" s="30">
+        <v>10.02</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30">
         <v>11.08</v>
       </c>
       <c r="C8" s="30">
         <v>12.85</v>
       </c>
       <c r="D8" s="30">
         <v>11.59</v>
       </c>
       <c r="E8" s="30">
         <v>10.37</v>
       </c>
       <c r="F8" s="30">
         <v>9.99</v>
       </c>
       <c r="G8" s="30">
         <v>9.69</v>
       </c>
       <c r="H8" s="30">
         <v>9.4</v>
       </c>
       <c r="I8" s="30">
@@ -12247,52 +12452,55 @@
       </c>
       <c r="AT8" s="30">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="30">
         <v>8.18</v>
       </c>
       <c r="AV8" s="29">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="29">
         <v>8.4</v>
       </c>
       <c r="AX8" s="29">
         <v>7.04</v>
       </c>
       <c r="AY8" s="30">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="29">
         <v>8.58</v>
       </c>
       <c r="BA8" s="30">
         <v>8.4700000000000006</v>
       </c>
+      <c r="BB8" s="30">
+        <v>8.36</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <v>8.23</v>
       </c>
       <c r="C9" s="30">
         <v>8.83</v>
       </c>
       <c r="D9" s="30">
         <v>7.87</v>
       </c>
       <c r="E9" s="30">
         <v>8.41</v>
       </c>
       <c r="F9" s="30">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="30">
         <v>7.5</v>
       </c>
       <c r="H9" s="30">
         <v>7.6</v>
       </c>
       <c r="I9" s="30">
@@ -12408,52 +12616,55 @@
       </c>
       <c r="AT9" s="30">
         <v>8.59</v>
       </c>
       <c r="AU9" s="30">
         <v>8.9</v>
       </c>
       <c r="AV9" s="29">
         <v>9.06</v>
       </c>
       <c r="AW9" s="29">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="29">
         <v>8.52</v>
       </c>
       <c r="AY9" s="30">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="29">
         <v>7.82</v>
       </c>
       <c r="BA9" s="30">
         <v>7.04</v>
       </c>
+      <c r="BB9" s="30">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <v>13.12</v>
       </c>
       <c r="C10" s="30">
         <v>14.71</v>
       </c>
       <c r="D10" s="30">
         <v>14.54</v>
       </c>
       <c r="E10" s="30">
         <v>13.42</v>
       </c>
       <c r="F10" s="30">
         <v>13.72</v>
       </c>
       <c r="G10" s="30">
         <v>13.18</v>
       </c>
       <c r="H10" s="30">
         <v>12.62</v>
       </c>
       <c r="I10" s="30">
@@ -12569,52 +12780,55 @@
       </c>
       <c r="AT10" s="30">
         <v>11.62</v>
       </c>
       <c r="AU10" s="30">
         <v>11.91</v>
       </c>
       <c r="AV10" s="29">
         <v>11.76</v>
       </c>
       <c r="AW10" s="29">
         <v>12.01</v>
       </c>
       <c r="AX10" s="29">
         <v>9.99</v>
       </c>
       <c r="AY10" s="30">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="29">
         <v>11.26</v>
       </c>
       <c r="BA10" s="30">
         <v>11.19</v>
       </c>
+      <c r="BB10" s="30">
+        <v>12.15</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>14.38</v>
       </c>
       <c r="C11" s="30">
         <v>20.96</v>
       </c>
       <c r="D11" s="30">
         <v>18.23</v>
       </c>
       <c r="E11" s="30">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="30">
         <v>15.67</v>
       </c>
       <c r="G11" s="30">
         <v>15.09</v>
       </c>
       <c r="H11" s="30">
         <v>14.77</v>
       </c>
       <c r="I11" s="30">
@@ -12730,52 +12944,55 @@
       </c>
       <c r="AT11" s="30">
         <v>11.27</v>
       </c>
       <c r="AU11" s="30">
         <v>11.45</v>
       </c>
       <c r="AV11" s="29">
         <v>11.3</v>
       </c>
       <c r="AW11" s="29">
         <v>11.56</v>
       </c>
       <c r="AX11" s="29">
         <v>10.61</v>
       </c>
       <c r="AY11" s="30">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="29">
         <v>12.4</v>
       </c>
       <c r="BA11" s="30">
         <v>12.47</v>
       </c>
+      <c r="BB11" s="30">
+        <v>12.42</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>18.84</v>
       </c>
       <c r="C12" s="30">
         <v>16.87</v>
       </c>
       <c r="D12" s="30">
         <v>14.29</v>
       </c>
       <c r="E12" s="30">
         <v>12.41</v>
       </c>
       <c r="F12" s="30">
         <v>11.78</v>
       </c>
       <c r="G12" s="30">
         <v>11.59</v>
       </c>
       <c r="H12" s="30">
         <v>11.69</v>
       </c>
       <c r="I12" s="30">
@@ -12891,52 +13108,55 @@
       </c>
       <c r="AT12" s="30">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="30">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="29">
         <v>9.32</v>
       </c>
       <c r="AW12" s="29">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="29">
         <v>14.29</v>
       </c>
       <c r="AY12" s="30">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="29">
         <v>10.15</v>
       </c>
       <c r="BA12" s="30">
         <v>9.99</v>
       </c>
+      <c r="BB12" s="30">
+        <v>9.81</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="30">
         <v>6.57</v>
       </c>
       <c r="E13" s="30">
         <v>7.41</v>
       </c>
       <c r="F13" s="30">
         <v>6.76</v>
       </c>
       <c r="G13" s="30">
         <v>6.38</v>
       </c>
       <c r="H13" s="30">
         <v>6.6</v>
       </c>
       <c r="I13" s="30">
@@ -13052,52 +13272,55 @@
       </c>
       <c r="AT13" s="30">
         <v>4.58</v>
       </c>
       <c r="AU13" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="29">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="29">
         <v>1.97</v>
       </c>
       <c r="AY13" s="30">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="BA13" s="30">
         <v>6.54</v>
       </c>
+      <c r="BB13" s="30">
+        <v>6.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>12.05</v>
       </c>
       <c r="C14" s="30">
         <v>14.3</v>
       </c>
       <c r="D14" s="30">
         <v>13.51</v>
       </c>
       <c r="E14" s="30">
         <v>12.99</v>
       </c>
       <c r="F14" s="30">
         <v>12.88</v>
       </c>
       <c r="G14" s="30">
         <v>13.32</v>
       </c>
       <c r="H14" s="30">
         <v>13.04</v>
       </c>
       <c r="I14" s="30">
@@ -13213,52 +13436,55 @@
       </c>
       <c r="AT14" s="30">
         <v>11.69</v>
       </c>
       <c r="AU14" s="30">
         <v>11.66</v>
       </c>
       <c r="AV14" s="29">
         <v>11.59</v>
       </c>
       <c r="AW14" s="29">
         <v>11.63</v>
       </c>
       <c r="AX14" s="29">
         <v>12.12</v>
       </c>
       <c r="AY14" s="30">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="29">
         <v>12.32</v>
       </c>
       <c r="BA14" s="30">
         <v>13.57</v>
       </c>
+      <c r="BB14" s="30">
+        <v>13.02</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>14.8</v>
       </c>
       <c r="C15" s="30">
         <v>13.31</v>
       </c>
       <c r="D15" s="30">
         <v>14.55</v>
       </c>
       <c r="E15" s="30">
         <v>12.91</v>
       </c>
       <c r="F15" s="30">
         <v>13.49</v>
       </c>
       <c r="G15" s="30">
         <v>13.68</v>
       </c>
       <c r="H15" s="30">
         <v>12.91</v>
       </c>
       <c r="I15" s="30">
@@ -13374,52 +13600,55 @@
       </c>
       <c r="AT15" s="30">
         <v>11.4</v>
       </c>
       <c r="AU15" s="30">
         <v>11.16</v>
       </c>
       <c r="AV15" s="29">
         <v>11.06</v>
       </c>
       <c r="AW15" s="29">
         <v>11.01</v>
       </c>
       <c r="AX15" s="29">
         <v>8.48</v>
       </c>
       <c r="AY15" s="30">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="29">
         <v>10.91</v>
       </c>
       <c r="BA15" s="30">
         <v>12.17</v>
       </c>
+      <c r="BB15" s="30">
+        <v>11.56</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="30">
         <v>9.64</v>
       </c>
       <c r="D16" s="30">
         <v>7.78</v>
       </c>
       <c r="E16" s="30">
         <v>7.24</v>
       </c>
       <c r="F16" s="30">
         <v>7.32</v>
       </c>
       <c r="G16" s="30">
         <v>7.58</v>
       </c>
       <c r="H16" s="30">
         <v>7.74</v>
       </c>
       <c r="I16" s="30">
@@ -13535,52 +13764,55 @@
       </c>
       <c r="AT16" s="30">
         <v>5.48</v>
       </c>
       <c r="AU16" s="30">
         <v>5.16</v>
       </c>
       <c r="AV16" s="29">
         <v>4.91</v>
       </c>
       <c r="AW16" s="29">
         <v>5.39</v>
       </c>
       <c r="AX16" s="29">
         <v>2.42</v>
       </c>
       <c r="AY16" s="30">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="29">
         <v>5.42</v>
       </c>
       <c r="BA16" s="30">
         <v>6.26</v>
       </c>
+      <c r="BB16" s="30">
+        <v>7.45</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>12.59</v>
       </c>
       <c r="C17" s="30">
         <v>16.45</v>
       </c>
       <c r="D17" s="30">
         <v>14.85</v>
       </c>
       <c r="E17" s="30">
         <v>13.75</v>
       </c>
       <c r="F17" s="30">
         <v>13.53</v>
       </c>
       <c r="G17" s="30">
         <v>13.25</v>
       </c>
       <c r="H17" s="30">
         <v>12.56</v>
       </c>
       <c r="I17" s="30">
@@ -13696,52 +13928,55 @@
       </c>
       <c r="AT17" s="30">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="30">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="29">
         <v>10.14</v>
       </c>
       <c r="AW17" s="29">
         <v>10.33</v>
       </c>
       <c r="AX17" s="29">
         <v>5.23</v>
       </c>
       <c r="AY17" s="30">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="29">
         <v>9.1999999999999993</v>
       </c>
       <c r="BA17" s="30">
         <v>10.220000000000001</v>
       </c>
+      <c r="BB17" s="30">
+        <v>9.7899999999999991</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>10.81</v>
       </c>
       <c r="C18" s="30">
         <v>11.85</v>
       </c>
       <c r="D18" s="30">
         <v>11.03</v>
       </c>
       <c r="E18" s="30">
         <v>9.65</v>
       </c>
       <c r="F18" s="30">
         <v>9.43</v>
       </c>
       <c r="G18" s="30">
         <v>8.6</v>
       </c>
       <c r="H18" s="30">
         <v>8.59</v>
       </c>
       <c r="I18" s="30">
@@ -13857,52 +14092,55 @@
       </c>
       <c r="AT18" s="30">
         <v>10.25</v>
       </c>
       <c r="AU18" s="30">
         <v>10.17</v>
       </c>
       <c r="AV18" s="29">
         <v>10.89</v>
       </c>
       <c r="AW18" s="29">
         <v>10.94</v>
       </c>
       <c r="AX18" s="29">
         <v>3.61</v>
       </c>
       <c r="AY18" s="30">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="29">
         <v>6.66</v>
       </c>
       <c r="BA18" s="30">
         <v>7.79</v>
       </c>
+      <c r="BB18" s="30">
+        <v>6.94</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>11.4</v>
       </c>
       <c r="C19" s="30">
         <v>14.81</v>
       </c>
       <c r="D19" s="30">
         <v>15.48</v>
       </c>
       <c r="E19" s="30">
         <v>14.69</v>
       </c>
       <c r="F19" s="30">
         <v>14.3</v>
       </c>
       <c r="G19" s="30">
         <v>13.99</v>
       </c>
       <c r="H19" s="30">
         <v>13.41</v>
       </c>
       <c r="I19" s="30">
@@ -14018,52 +14256,55 @@
       </c>
       <c r="AT19" s="30">
         <v>11.49</v>
       </c>
       <c r="AU19" s="30">
         <v>11.49</v>
       </c>
       <c r="AV19" s="29">
         <v>11.86</v>
       </c>
       <c r="AW19" s="29">
         <v>11.7</v>
       </c>
       <c r="AX19" s="29">
         <v>7.07</v>
       </c>
       <c r="AY19" s="30">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="29">
         <v>9.59</v>
       </c>
       <c r="BA19" s="30">
         <v>10.72</v>
       </c>
+      <c r="BB19" s="30">
+        <v>10.92</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>13.03</v>
       </c>
       <c r="C20" s="30">
         <v>12.79</v>
       </c>
       <c r="D20" s="30">
         <v>12.27</v>
       </c>
       <c r="E20" s="30">
         <v>12.43</v>
       </c>
       <c r="F20" s="30">
         <v>12.19</v>
       </c>
       <c r="G20" s="30">
         <v>12.49</v>
       </c>
       <c r="H20" s="30">
         <v>12.31</v>
       </c>
       <c r="I20" s="30">
@@ -14179,52 +14420,55 @@
       </c>
       <c r="AT20" s="30">
         <v>11.64</v>
       </c>
       <c r="AU20" s="30">
         <v>11.64</v>
       </c>
       <c r="AV20" s="29">
         <v>11.27</v>
       </c>
       <c r="AW20" s="29">
         <v>11.32</v>
       </c>
       <c r="AX20" s="29">
         <v>10.8</v>
       </c>
       <c r="AY20" s="30">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="29">
         <v>10.54</v>
       </c>
       <c r="BA20" s="30">
         <v>10.87</v>
       </c>
+      <c r="BB20" s="30">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>9.84</v>
       </c>
       <c r="C21" s="30">
         <v>10.92</v>
       </c>
       <c r="D21" s="30">
         <v>10.54</v>
       </c>
       <c r="E21" s="30">
         <v>10.48</v>
       </c>
       <c r="F21" s="30">
         <v>9.94</v>
       </c>
       <c r="G21" s="30">
         <v>10.28</v>
       </c>
       <c r="H21" s="30">
         <v>10.3</v>
       </c>
       <c r="I21" s="30">
@@ -14340,52 +14584,55 @@
       </c>
       <c r="AT21" s="30">
         <v>9.09</v>
       </c>
       <c r="AU21" s="30">
         <v>9.18</v>
       </c>
       <c r="AV21" s="29">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="29">
         <v>9.25</v>
       </c>
       <c r="AX21" s="29">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="30">
         <v>10</v>
       </c>
       <c r="AZ21" s="29">
         <v>9.7899999999999991</v>
       </c>
       <c r="BA21" s="30">
         <v>10.35</v>
       </c>
+      <c r="BB21" s="30">
+        <v>9.98</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>12.13</v>
       </c>
       <c r="C22" s="30">
         <v>15.3</v>
       </c>
       <c r="D22" s="30">
         <v>12.74</v>
       </c>
       <c r="E22" s="30">
         <v>13.64</v>
       </c>
       <c r="F22" s="30">
         <v>13.99</v>
       </c>
       <c r="G22" s="30">
         <v>13.65</v>
       </c>
       <c r="H22" s="30">
         <v>14.05</v>
       </c>
       <c r="I22" s="30">
@@ -14501,52 +14748,55 @@
       </c>
       <c r="AT22" s="30">
         <v>11.8</v>
       </c>
       <c r="AU22" s="30">
         <v>11.82</v>
       </c>
       <c r="AV22" s="29">
         <v>12.18</v>
       </c>
       <c r="AW22" s="29">
         <v>12.25</v>
       </c>
       <c r="AX22" s="29">
         <v>10.02</v>
       </c>
       <c r="AY22" s="30">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="29">
         <v>10.25</v>
       </c>
       <c r="BA22" s="30">
         <v>10.7</v>
       </c>
+      <c r="BB22" s="30">
+        <v>10.77</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="30">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="30">
         <v>10.01</v>
       </c>
       <c r="E23" s="30">
         <v>8.48</v>
       </c>
       <c r="F23" s="30">
         <v>8.01</v>
       </c>
       <c r="G23" s="30">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="30">
         <v>8.31</v>
       </c>
       <c r="I23" s="30">
@@ -14662,52 +14912,55 @@
       </c>
       <c r="AT23" s="30">
         <v>7.43</v>
       </c>
       <c r="AU23" s="30">
         <v>7.1</v>
       </c>
       <c r="AV23" s="29">
         <v>6.85</v>
       </c>
       <c r="AW23" s="29">
         <v>7.37</v>
       </c>
       <c r="AX23" s="29">
         <v>4.43</v>
       </c>
       <c r="AY23" s="30">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="29">
         <v>7.13</v>
       </c>
       <c r="BA23" s="30">
         <v>7.27</v>
       </c>
+      <c r="BB23" s="30">
+        <v>8.19</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="30">
         <v>12.62</v>
       </c>
       <c r="D24" s="30">
         <v>13.1</v>
       </c>
       <c r="E24" s="30">
         <v>14.31</v>
       </c>
       <c r="F24" s="30">
         <v>13.81</v>
       </c>
       <c r="G24" s="30">
         <v>13.59</v>
       </c>
       <c r="H24" s="30">
         <v>13.07</v>
       </c>
       <c r="I24" s="30">
@@ -14823,52 +15076,55 @@
       </c>
       <c r="AT24" s="30">
         <v>9.91</v>
       </c>
       <c r="AU24" s="30">
         <v>10.07</v>
       </c>
       <c r="AV24" s="29">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="29">
         <v>10.52</v>
       </c>
       <c r="AX24" s="29">
         <v>12.76</v>
       </c>
       <c r="AY24" s="30">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="29">
         <v>11.76</v>
       </c>
       <c r="BA24" s="30">
         <v>12.29</v>
       </c>
+      <c r="BB24" s="30">
+        <v>12.05</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>14.09</v>
       </c>
       <c r="C25" s="30">
         <v>15.68</v>
       </c>
       <c r="D25" s="30">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="30">
         <v>14.34</v>
       </c>
       <c r="F25" s="30">
         <v>13.55</v>
       </c>
       <c r="G25" s="30">
         <v>13.46</v>
       </c>
       <c r="H25" s="30">
         <v>13.04</v>
       </c>
       <c r="I25" s="30">
@@ -14984,52 +15240,55 @@
       </c>
       <c r="AT25" s="30">
         <v>12.24</v>
       </c>
       <c r="AU25" s="30">
         <v>12.26</v>
       </c>
       <c r="AV25" s="29">
         <v>12.21</v>
       </c>
       <c r="AW25" s="29">
         <v>12.18</v>
       </c>
       <c r="AX25" s="29">
         <v>8.36</v>
       </c>
       <c r="AY25" s="30">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="29">
         <v>11.43</v>
       </c>
       <c r="BA25" s="30">
         <v>11.58</v>
       </c>
+      <c r="BB25" s="30">
+        <v>12.04</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="30">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="30">
         <v>13.62</v>
       </c>
       <c r="D26" s="30">
         <v>13.94</v>
       </c>
       <c r="E26" s="30">
         <v>14.02</v>
       </c>
       <c r="F26" s="30">
         <v>13.95</v>
       </c>
       <c r="G26" s="30">
         <v>13.07</v>
       </c>
       <c r="H26" s="30">
         <v>12.16</v>
       </c>
       <c r="I26" s="30">
@@ -15145,52 +15404,55 @@
       </c>
       <c r="AT26" s="30">
         <v>13.55</v>
       </c>
       <c r="AU26" s="30">
         <v>13.34</v>
       </c>
       <c r="AV26" s="29">
         <v>13.22</v>
       </c>
       <c r="AW26" s="29">
         <v>13.44</v>
       </c>
       <c r="AX26" s="29">
         <v>11.95</v>
       </c>
       <c r="AY26" s="30">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="29">
         <v>11.46</v>
       </c>
       <c r="BA26" s="30">
         <v>10.99</v>
       </c>
+      <c r="BB26" s="30">
+        <v>10.51</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32">
         <v>18.13</v>
       </c>
       <c r="C27" s="32">
         <v>16.75</v>
       </c>
       <c r="D27" s="32">
         <v>14.98</v>
       </c>
       <c r="E27" s="32">
         <v>13</v>
       </c>
       <c r="F27" s="32">
         <v>11.93</v>
       </c>
       <c r="G27" s="32">
         <v>11.03</v>
       </c>
       <c r="H27" s="32">
         <v>10.76</v>
       </c>
       <c r="I27" s="32">
@@ -15306,149 +15568,152 @@
       </c>
       <c r="AT27" s="32">
         <v>11.5</v>
       </c>
       <c r="AU27" s="32">
         <v>11.37</v>
       </c>
       <c r="AV27" s="32">
         <v>11.34</v>
       </c>
       <c r="AW27" s="32">
         <v>11.69</v>
       </c>
       <c r="AX27" s="32">
         <v>14.6</v>
       </c>
       <c r="AY27" s="32">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="32">
         <v>16.03</v>
       </c>
       <c r="BA27" s="32">
         <v>16.09</v>
       </c>
+      <c r="BB27" s="32">
+        <v>14.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA74"/>
+  <dimension ref="A1:BB74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AX11" sqref="AX11"/>
+      <selection pane="topRight" activeCell="AU24" sqref="AU24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="0" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -15459,67 +15724,68 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="17"/>
       <c r="C3" s="4"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="AP3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
@@ -15539,52 +15805,53 @@
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43">
         <v>2025</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="43">
         <v>2026</v>
       </c>
       <c r="AY4" s="43"/>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>45</v>
       </c>
@@ -15698,52 +15965,55 @@
       </c>
       <c r="AT5" s="40" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="39" t="s">
         <v>41</v>
       </c>
+      <c r="BB5" s="39" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="54"/>
       <c r="O6" s="54"/>
       <c r="P6" s="54"/>
       <c r="Q6" s="54"/>
       <c r="R6" s="54"/>
       <c r="S6" s="54"/>
       <c r="T6" s="54"/>
       <c r="U6" s="54"/>
       <c r="V6" s="54"/>
       <c r="W6" s="54"/>
       <c r="X6" s="54"/>
@@ -15754,52 +16024,53 @@
       <c r="AC6" s="54"/>
       <c r="AD6" s="54"/>
       <c r="AE6" s="54"/>
       <c r="AF6" s="54"/>
       <c r="AG6" s="54"/>
       <c r="AH6" s="54"/>
       <c r="AI6" s="54"/>
       <c r="AJ6" s="54"/>
       <c r="AK6" s="54"/>
       <c r="AL6" s="54"/>
       <c r="AM6" s="54"/>
       <c r="AN6" s="54"/>
       <c r="AO6" s="54"/>
       <c r="AP6" s="54"/>
       <c r="AQ6" s="54"/>
       <c r="AR6" s="54"/>
       <c r="AS6" s="54"/>
       <c r="AT6" s="54"/>
       <c r="AU6" s="54"/>
       <c r="AV6" s="54"/>
       <c r="AW6" s="54"/>
       <c r="AX6" s="54"/>
       <c r="AY6" s="54"/>
       <c r="AZ6" s="54"/>
       <c r="BA6" s="54"/>
+      <c r="BB6" s="54"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10">
         <v>10</v>
       </c>
       <c r="C7" s="10">
         <v>13</v>
       </c>
       <c r="D7" s="10">
         <v>7</v>
       </c>
       <c r="E7" s="10">
         <v>11</v>
       </c>
       <c r="F7" s="10">
         <v>12</v>
       </c>
       <c r="G7" s="10">
         <v>13</v>
       </c>
       <c r="H7" s="10">
         <v>9</v>
       </c>
       <c r="I7" s="10">
@@ -15915,52 +16186,55 @@
       </c>
       <c r="AT7" s="11">
         <v>5</v>
       </c>
       <c r="AU7" s="9">
         <v>6</v>
       </c>
       <c r="AV7" s="19">
         <v>2</v>
       </c>
       <c r="AW7" s="14">
         <v>2</v>
       </c>
       <c r="AX7" s="11">
         <v>4</v>
       </c>
       <c r="AY7" s="19">
         <v>5</v>
       </c>
       <c r="AZ7" s="14">
         <v>4</v>
       </c>
       <c r="BA7" s="14">
         <v>7</v>
       </c>
+      <c r="BB7" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>5</v>
       </c>
       <c r="C8" s="10">
         <v>3</v>
       </c>
       <c r="D8" s="10">
         <v>3</v>
       </c>
       <c r="E8" s="10">
         <v>3</v>
       </c>
       <c r="F8" s="10">
         <v>4</v>
       </c>
       <c r="G8" s="10">
         <v>4</v>
       </c>
       <c r="H8" s="10">
         <v>3</v>
       </c>
       <c r="I8" s="10">
@@ -16076,52 +16350,55 @@
       </c>
       <c r="AT8" s="11">
         <v>2</v>
       </c>
       <c r="AU8" s="9">
         <v>1</v>
       </c>
       <c r="AV8" s="19">
         <v>1</v>
       </c>
       <c r="AW8" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX8" s="11">
         <v>1</v>
       </c>
       <c r="AY8" s="19">
         <v>1</v>
       </c>
       <c r="AZ8" s="14">
         <v>1</v>
       </c>
       <c r="BA8" s="14">
         <v>3</v>
       </c>
+      <c r="BB8" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10">
         <v>2</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="10">
         <v>1</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>1</v>
       </c>
       <c r="I9" s="10">
@@ -16237,52 +16514,55 @@
       </c>
       <c r="AT9" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW9" s="14">
         <v>2</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="19">
         <v>1</v>
       </c>
       <c r="AZ9" s="14">
         <v>1</v>
       </c>
       <c r="BA9" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB9" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="10">
         <v>2</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -16398,52 +16678,55 @@
       </c>
       <c r="AT10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="19">
         <v>1</v>
       </c>
       <c r="AZ10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA10" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB10" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10">
         <v>3</v>
       </c>
       <c r="C11" s="10">
         <v>2</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="10">
         <v>1</v>
       </c>
       <c r="G11" s="10">
         <v>2</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
       </c>
       <c r="I11" s="10">
@@ -16559,52 +16842,55 @@
       </c>
       <c r="AT11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA11" s="14">
         <v>1</v>
       </c>
+      <c r="BB11" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="10" t="s">
@@ -16720,52 +17006,55 @@
       </c>
       <c r="AT12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA12" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB12" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -16881,52 +17170,55 @@
       </c>
       <c r="AT13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA13" s="14">
         <v>1</v>
       </c>
+      <c r="BB13" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="10">
         <v>1</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="10">
         <v>1</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -17042,52 +17334,55 @@
       </c>
       <c r="AT14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA14" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB14" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="10">
         <v>1</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -17203,52 +17498,55 @@
       </c>
       <c r="AT15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA15" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB15" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="10">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -17364,52 +17662,55 @@
       </c>
       <c r="AT16" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="19">
         <v>1</v>
       </c>
       <c r="AZ16" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA16" s="14">
         <v>1</v>
       </c>
+      <c r="BB16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="10">
         <v>1</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="10">
@@ -17525,52 +17826,55 @@
       </c>
       <c r="AT17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA17" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB17" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="10">
         <v>1</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="10">
         <v>1</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="10">
         <v>1</v>
       </c>
       <c r="I18" s="10" t="s">
@@ -17686,52 +17990,55 @@
       </c>
       <c r="AT18" s="11">
         <v>2</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA18" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB18" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="10" t="s">
@@ -17847,52 +18154,55 @@
       </c>
       <c r="AT19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA19" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB19" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="10" t="s">
@@ -18008,52 +18318,55 @@
       </c>
       <c r="AT20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB20" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="10">
         <v>1</v>
       </c>
       <c r="D21" s="10">
         <v>1</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="10">
@@ -18169,52 +18482,55 @@
       </c>
       <c r="AT21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU21" s="9">
         <v>2</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA21" s="14">
         <v>1</v>
       </c>
+      <c r="BB21" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I22" s="10" t="s">
@@ -18330,52 +18646,55 @@
       </c>
       <c r="AT22" s="11">
         <v>1</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="14">
         <v>1</v>
       </c>
       <c r="BA22" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB22" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="10">
         <v>1</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -18491,52 +18810,55 @@
       </c>
       <c r="AT23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="9">
         <v>1</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA23" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB23" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="10">
         <v>1</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="10" t="s">
@@ -18652,52 +18974,55 @@
       </c>
       <c r="AT24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA24" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB24" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="10" t="s">
@@ -18813,52 +19138,55 @@
       </c>
       <c r="AT25" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="19">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="19">
         <v>1</v>
       </c>
       <c r="AZ25" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA25" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB25" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="10" t="s">
@@ -18974,52 +19302,55 @@
       </c>
       <c r="AT26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA26" s="14" t="s">
         <v>51</v>
       </c>
+      <c r="BB26" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="34">
         <v>1</v>
       </c>
       <c r="D27" s="34">
         <v>1</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="34">
         <v>1</v>
       </c>
       <c r="I27" s="34" t="s">
@@ -19135,72 +19466,75 @@
       </c>
       <c r="AT27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AU27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AV27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AX27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="23">
         <v>1</v>
       </c>
       <c r="BA27" s="23" t="s">
         <v>51</v>
       </c>
+      <c r="BB27" s="23" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
     </row>
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="36"/>
       <c r="J32" s="36"/>
       <c r="K32" s="36"/>
       <c r="L32" s="36"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
     </row>
@@ -19237,97 +19571,97 @@
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA74"/>
+  <dimension ref="A1:BB74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AY14" sqref="AY14"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection activeCell="AX11" sqref="AX11"/>
+      <selection pane="topRight" activeCell="AP18" sqref="AP18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -19338,67 +19672,68 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="17"/>
       <c r="E3" s="4"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="AP3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
@@ -19418,52 +19753,53 @@
       <c r="AG4" s="43"/>
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43">
         <v>2025</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="43">
         <v>2026</v>
       </c>
       <c r="AY4" s="43"/>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
@@ -19577,52 +19913,55 @@
       </c>
       <c r="AT5" s="40" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="40" t="s">
         <v>26</v>
       </c>
+      <c r="BB5" s="39" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -19633,52 +19972,53 @@
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
+      <c r="BB6" s="44"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="29">
         <v>12.36</v>
       </c>
       <c r="C7" s="29">
         <v>14.28</v>
       </c>
       <c r="D7" s="29">
         <v>12.52</v>
       </c>
       <c r="E7" s="29">
         <v>12.82</v>
       </c>
       <c r="F7" s="29">
         <v>13.12</v>
       </c>
       <c r="G7" s="29">
         <v>13.44</v>
       </c>
       <c r="H7" s="29">
         <v>12.86</v>
       </c>
       <c r="I7" s="29">
@@ -19794,52 +20134,55 @@
       </c>
       <c r="AT7" s="30">
         <v>6.51</v>
       </c>
       <c r="AU7" s="30">
         <v>6.7</v>
       </c>
       <c r="AV7" s="29">
         <v>6.42</v>
       </c>
       <c r="AW7" s="29">
         <v>6.14</v>
       </c>
       <c r="AX7" s="29">
         <v>6.38</v>
       </c>
       <c r="AY7" s="30">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="29">
         <v>7.27</v>
       </c>
       <c r="BA7" s="30">
         <v>8.3000000000000007</v>
       </c>
+      <c r="BB7" s="30">
+        <v>8.26</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="29">
         <v>18.18</v>
       </c>
       <c r="C8" s="29">
         <v>13.94</v>
       </c>
       <c r="D8" s="29">
         <v>13.16</v>
       </c>
       <c r="E8" s="29">
         <v>12.54</v>
       </c>
       <c r="F8" s="29">
         <v>12.99</v>
       </c>
       <c r="G8" s="29">
         <v>13.19</v>
       </c>
       <c r="H8" s="29">
         <v>12.77</v>
       </c>
       <c r="I8" s="29">
@@ -19955,52 +20298,55 @@
       </c>
       <c r="AT8" s="30">
         <v>6.44</v>
       </c>
       <c r="AU8" s="30">
         <v>6.2</v>
       </c>
       <c r="AV8" s="29">
         <v>6.11</v>
       </c>
       <c r="AW8" s="29">
         <v>5.59</v>
       </c>
       <c r="AX8" s="29">
         <v>4.46</v>
       </c>
       <c r="AY8" s="30">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.75</v>
       </c>
       <c r="BA8" s="30">
         <v>6.98</v>
       </c>
+      <c r="BB8" s="30">
+        <v>6.36</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="29">
         <v>35.71</v>
       </c>
       <c r="C9" s="29">
         <v>18.87</v>
       </c>
       <c r="D9" s="29">
         <v>11.7</v>
       </c>
       <c r="E9" s="29">
         <v>12.71</v>
       </c>
       <c r="F9" s="29">
         <v>13.7</v>
       </c>
       <c r="G9" s="29">
         <v>13.93</v>
       </c>
       <c r="H9" s="29">
         <v>14.08</v>
       </c>
       <c r="I9" s="29">
@@ -20116,52 +20462,55 @@
       </c>
       <c r="AT9" s="30">
         <v>7.83</v>
       </c>
       <c r="AU9" s="30">
         <v>7.14</v>
       </c>
       <c r="AV9" s="29">
         <v>6.36</v>
       </c>
       <c r="AW9" s="29">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="30">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="29">
         <v>16.809999999999999</v>
       </c>
       <c r="BA9" s="30">
         <v>12.35</v>
       </c>
+      <c r="BB9" s="30">
+        <v>10.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="29">
         <v>21.28</v>
       </c>
       <c r="F10" s="29">
         <v>16.53</v>
       </c>
       <c r="G10" s="29">
         <v>20.13</v>
       </c>
       <c r="H10" s="29">
         <v>16.3</v>
       </c>
       <c r="I10" s="29">
@@ -20277,52 +20626,55 @@
       </c>
       <c r="AT10" s="30">
         <v>20.51</v>
       </c>
       <c r="AU10" s="30">
         <v>23.26</v>
       </c>
       <c r="AV10" s="29">
         <v>21.74</v>
       </c>
       <c r="AW10" s="29">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="30">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="29">
         <v>20.41</v>
       </c>
       <c r="BA10" s="30">
         <v>16.95</v>
       </c>
+      <c r="BB10" s="30">
+        <v>24.69</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="29">
         <v>26.55</v>
       </c>
       <c r="C11" s="29">
         <v>22.03</v>
       </c>
       <c r="D11" s="29">
         <v>14.88</v>
       </c>
       <c r="E11" s="29">
         <v>11.14</v>
       </c>
       <c r="F11" s="29">
         <v>10.79</v>
       </c>
       <c r="G11" s="29">
         <v>11.98</v>
       </c>
       <c r="H11" s="29">
         <v>13.75</v>
       </c>
       <c r="I11" s="29">
@@ -20438,52 +20790,55 @@
       </c>
       <c r="AT11" s="30">
         <v>6.66</v>
       </c>
       <c r="AU11" s="30">
         <v>5.88</v>
       </c>
       <c r="AV11" s="29">
         <v>5.37</v>
       </c>
       <c r="AW11" s="29">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA11" s="30">
         <v>2.81</v>
       </c>
+      <c r="BB11" s="30">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="29">
         <v>47.62</v>
       </c>
       <c r="D12" s="29">
         <v>31.25</v>
       </c>
       <c r="E12" s="29">
         <v>22.73</v>
       </c>
       <c r="F12" s="29">
         <v>16.95</v>
       </c>
       <c r="G12" s="29">
         <v>29.41</v>
       </c>
       <c r="H12" s="29">
         <v>23.26</v>
       </c>
       <c r="I12" s="29">
@@ -20599,52 +20954,55 @@
       </c>
       <c r="AT12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA12" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB12" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="29">
         <v>25</v>
       </c>
       <c r="D13" s="29">
         <v>15.87</v>
       </c>
       <c r="E13" s="29">
         <v>12.99</v>
       </c>
       <c r="F13" s="29">
         <v>10.1</v>
       </c>
       <c r="G13" s="29">
         <v>8.77</v>
       </c>
       <c r="H13" s="29">
         <v>7.63</v>
       </c>
       <c r="I13" s="29">
@@ -20760,52 +21118,55 @@
       </c>
       <c r="AT13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA13" s="30">
         <v>23.26</v>
       </c>
+      <c r="BB13" s="30">
+        <v>19.23</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="29">
         <v>8.85</v>
       </c>
       <c r="F14" s="29">
         <v>6.9</v>
       </c>
       <c r="G14" s="29">
         <v>10.99</v>
       </c>
       <c r="H14" s="29">
         <v>9.01</v>
       </c>
       <c r="I14" s="29">
@@ -20921,52 +21282,55 @@
       </c>
       <c r="AT14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA14" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB14" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="29">
         <v>41.67</v>
       </c>
       <c r="D15" s="29">
         <v>26.32</v>
       </c>
       <c r="E15" s="29">
         <v>19.61</v>
       </c>
       <c r="F15" s="29">
         <v>29.41</v>
       </c>
       <c r="G15" s="29">
         <v>35.71</v>
       </c>
       <c r="H15" s="29">
         <v>28.3</v>
       </c>
       <c r="I15" s="29">
@@ -21082,52 +21446,55 @@
       </c>
       <c r="AT15" s="30">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="30">
         <v>8.4</v>
       </c>
       <c r="AV15" s="29">
         <v>7.87</v>
       </c>
       <c r="AW15" s="29">
         <v>7.25</v>
       </c>
       <c r="AX15" s="29">
         <v>58.82</v>
       </c>
       <c r="AY15" s="30">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="29">
         <v>28.57</v>
       </c>
       <c r="BA15" s="30">
         <v>23.26</v>
       </c>
+      <c r="BB15" s="30">
+        <v>18.87</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="29">
         <v>12.66</v>
       </c>
       <c r="G16" s="29">
         <v>10.42</v>
       </c>
       <c r="H16" s="29">
         <v>8.77</v>
       </c>
       <c r="I16" s="29">
@@ -21243,52 +21610,55 @@
       </c>
       <c r="AT16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="30">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="29">
         <v>33.33</v>
       </c>
       <c r="BA16" s="30">
         <v>50</v>
       </c>
+      <c r="BB16" s="30">
+        <v>57.69</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="29">
         <v>7.09</v>
       </c>
       <c r="F17" s="29">
         <v>5.56</v>
       </c>
       <c r="G17" s="29">
         <v>4.57</v>
       </c>
       <c r="H17" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="29">
@@ -21404,52 +21774,55 @@
       </c>
       <c r="AT17" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="30">
         <v>7.46</v>
       </c>
       <c r="AV17" s="29">
         <v>6.8</v>
       </c>
       <c r="AW17" s="29">
         <v>6.17</v>
       </c>
       <c r="AX17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA17" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB17" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="29">
         <v>55.56</v>
       </c>
       <c r="D18" s="29">
         <v>37.04</v>
       </c>
       <c r="E18" s="29">
         <v>54.05</v>
       </c>
       <c r="F18" s="29">
         <v>39.22</v>
       </c>
       <c r="G18" s="29">
         <v>33.33</v>
       </c>
       <c r="H18" s="29">
         <v>42.25</v>
       </c>
       <c r="I18" s="29">
@@ -21565,52 +21938,55 @@
       </c>
       <c r="AT18" s="30">
         <v>26.32</v>
       </c>
       <c r="AU18" s="30">
         <v>23.81</v>
       </c>
       <c r="AV18" s="29">
         <v>22.47</v>
       </c>
       <c r="AW18" s="29">
         <v>20.62</v>
       </c>
       <c r="AX18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA18" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB18" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="29">
         <v>10.53</v>
       </c>
       <c r="G19" s="29">
         <v>9.17</v>
       </c>
       <c r="H19" s="29">
         <v>7.52</v>
       </c>
       <c r="I19" s="29">
@@ -21726,52 +22102,55 @@
       </c>
       <c r="AT19" s="30">
         <v>13.61</v>
       </c>
       <c r="AU19" s="30">
         <v>11.76</v>
       </c>
       <c r="AV19" s="29">
         <v>10.75</v>
       </c>
       <c r="AW19" s="29">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA19" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB19" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="29">
         <v>17.54</v>
       </c>
       <c r="F20" s="29">
         <v>25.64</v>
       </c>
       <c r="G20" s="29">
         <v>19.8</v>
       </c>
       <c r="H20" s="29">
         <v>15.15</v>
       </c>
       <c r="I20" s="29">
@@ -21887,52 +22266,55 @@
       </c>
       <c r="AT20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB20" s="30">
+        <v>11.76</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="29">
         <v>6.71</v>
       </c>
       <c r="D21" s="29">
         <v>8.73</v>
       </c>
       <c r="E21" s="29">
         <v>6.56</v>
       </c>
       <c r="F21" s="29">
         <v>7.5</v>
       </c>
       <c r="G21" s="29">
         <v>6.22</v>
       </c>
       <c r="H21" s="29">
         <v>5.39</v>
       </c>
       <c r="I21" s="29">
@@ -22048,52 +22430,55 @@
       </c>
       <c r="AT21" s="30">
         <v>3.84</v>
       </c>
       <c r="AU21" s="30">
         <v>7.02</v>
       </c>
       <c r="AV21" s="29">
         <v>6.42</v>
       </c>
       <c r="AW21" s="29">
         <v>5.77</v>
       </c>
       <c r="AX21" s="29">
         <v>38.46</v>
       </c>
       <c r="AY21" s="30">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="29">
         <v>10.87</v>
       </c>
       <c r="BA21" s="30">
         <v>12.35</v>
       </c>
+      <c r="BB21" s="30">
+        <v>10.17</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="29">
         <v>10.31</v>
       </c>
       <c r="H22" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="29">
@@ -22209,52 +22594,55 @@
       </c>
       <c r="AT22" s="30">
         <v>7.41</v>
       </c>
       <c r="AU22" s="30">
         <v>6.67</v>
       </c>
       <c r="AV22" s="29">
         <v>6.21</v>
       </c>
       <c r="AW22" s="29">
         <v>5.68</v>
       </c>
       <c r="AX22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="29">
         <v>22.73</v>
       </c>
       <c r="BA22" s="30">
         <v>18.18</v>
       </c>
+      <c r="BB22" s="30">
+        <v>28.99</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="29">
         <v>32.26</v>
       </c>
       <c r="F23" s="29">
         <v>28.57</v>
       </c>
       <c r="G23" s="29">
         <v>21.74</v>
       </c>
       <c r="H23" s="29">
         <v>17.86</v>
       </c>
       <c r="I23" s="29">
@@ -22370,52 +22758,55 @@
       </c>
       <c r="AT23" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="30">
         <v>13.16</v>
       </c>
       <c r="AV23" s="29">
         <v>12.35</v>
       </c>
       <c r="AW23" s="29">
         <v>11.76</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA23" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB23" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="29">
         <v>23.81</v>
       </c>
       <c r="E24" s="29">
         <v>18.52</v>
       </c>
       <c r="F24" s="29">
         <v>13.33</v>
       </c>
       <c r="G24" s="29">
         <v>21.51</v>
       </c>
       <c r="H24" s="29">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="29">
@@ -22531,52 +22922,55 @@
       </c>
       <c r="AT24" s="30">
         <v>10.31</v>
       </c>
       <c r="AU24" s="30">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="29">
         <v>17.09</v>
       </c>
       <c r="AW24" s="29">
         <v>15.04</v>
       </c>
       <c r="AX24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA24" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB24" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="29">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="29">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="29">
         <v>7.52</v>
       </c>
       <c r="I25" s="29">
@@ -22692,52 +23086,55 @@
       </c>
       <c r="AT25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="29">
         <v>5.46</v>
       </c>
       <c r="AW25" s="29">
         <v>5.03</v>
       </c>
       <c r="AX25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="30">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="29">
         <v>26.32</v>
       </c>
       <c r="BA25" s="30">
         <v>20</v>
       </c>
+      <c r="BB25" s="30">
+        <v>16.13</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="29">
         <v>100</v>
       </c>
       <c r="D26" s="29">
         <v>96.77</v>
       </c>
       <c r="E26" s="29">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="29">
         <v>50.85</v>
       </c>
       <c r="G26" s="29">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="29">
         <v>30.3</v>
       </c>
       <c r="I26" s="29">
@@ -22853,52 +23250,55 @@
       </c>
       <c r="AT26" s="30">
         <v>9.52</v>
       </c>
       <c r="AU26" s="30">
         <v>8.33</v>
       </c>
       <c r="AV26" s="29">
         <v>7.69</v>
       </c>
       <c r="AW26" s="29">
         <v>6.94</v>
       </c>
       <c r="AX26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA26" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BB26" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="32">
         <v>22.22</v>
       </c>
       <c r="D27" s="32">
         <v>31.25</v>
       </c>
       <c r="E27" s="32">
         <v>26.32</v>
       </c>
       <c r="F27" s="32">
         <v>20.62</v>
       </c>
       <c r="G27" s="32">
         <v>17.09</v>
       </c>
       <c r="H27" s="32">
         <v>20.98</v>
       </c>
       <c r="I27" s="32">
@@ -23014,107 +23414,110 @@
       </c>
       <c r="AT27" s="32">
         <v>7.75</v>
       </c>
       <c r="AU27" s="32">
         <v>7.09</v>
       </c>
       <c r="AV27" s="32">
         <v>6.29</v>
       </c>
       <c r="AW27" s="32">
         <v>5.75</v>
       </c>
       <c r="AX27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="32">
         <v>31.25</v>
       </c>
       <c r="BA27" s="32">
         <v>26.32</v>
       </c>
+      <c r="BB27" s="32">
+        <v>22.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>