--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="60" windowWidth="17535" windowHeight="10305"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="5" r:id="rId1"/>
     <sheet name="Жалпы өлім-жітім коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="6" r:id="rId3"/>
     <sheet name="Өлім-жітімінің коэффициенті" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1550" uniqueCount="56">
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
@@ -885,79 +885,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB74"/>
+  <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB71"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BC50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="0" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -969,67 +969,68 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AP3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="47">
         <v>2022</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="49"/>
       <c r="N4" s="47">
         <v>2023</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
@@ -1050,52 +1051,53 @@
       <c r="AH4" s="51"/>
       <c r="AI4" s="51"/>
       <c r="AJ4" s="51"/>
       <c r="AK4" s="52"/>
       <c r="AL4" s="43">
         <v>2025</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="43">
         <v>2026</v>
       </c>
       <c r="AY4" s="43"/>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
       <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>45</v>
       </c>
@@ -1212,52 +1214,55 @@
       </c>
       <c r="AU5" s="40" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="39" t="s">
         <v>41</v>
       </c>
       <c r="BB5" s="39" t="s">
         <v>42</v>
       </c>
+      <c r="BC5" s="39" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -1269,52 +1274,53 @@
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
       <c r="BB6" s="44"/>
+      <c r="BC6" s="44"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>851</v>
       </c>
       <c r="C7" s="9">
         <v>1064</v>
       </c>
       <c r="D7" s="9">
         <v>771</v>
       </c>
       <c r="E7" s="9">
         <v>658</v>
       </c>
       <c r="F7" s="9">
         <v>717</v>
       </c>
       <c r="G7" s="9">
         <v>696</v>
       </c>
       <c r="H7" s="9">
         <v>685</v>
       </c>
       <c r="I7" s="9">
@@ -1433,52 +1439,55 @@
       </c>
       <c r="AU7" s="9">
         <v>742</v>
       </c>
       <c r="AV7" s="19">
         <v>662</v>
       </c>
       <c r="AW7" s="14">
         <v>807</v>
       </c>
       <c r="AX7" s="11">
         <v>596</v>
       </c>
       <c r="AY7" s="19">
         <v>668</v>
       </c>
       <c r="AZ7" s="14">
         <v>747</v>
       </c>
       <c r="BA7" s="14">
         <v>730</v>
       </c>
       <c r="BB7" s="9">
         <v>657</v>
       </c>
+      <c r="BC7" s="9">
+        <v>723</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>247</v>
       </c>
       <c r="C8" s="10">
         <v>298</v>
       </c>
       <c r="D8" s="10">
         <v>205</v>
       </c>
       <c r="E8" s="10">
         <v>145</v>
       </c>
       <c r="F8" s="10">
         <v>190</v>
       </c>
       <c r="G8" s="10">
         <v>177</v>
       </c>
       <c r="H8" s="10">
         <v>172</v>
       </c>
       <c r="I8" s="10">
@@ -1597,52 +1606,55 @@
       </c>
       <c r="AU8" s="9">
         <v>220</v>
       </c>
       <c r="AV8" s="19">
         <v>194</v>
       </c>
       <c r="AW8" s="14">
         <v>240</v>
       </c>
       <c r="AX8" s="11">
         <v>167</v>
       </c>
       <c r="AY8" s="19">
         <v>188</v>
       </c>
       <c r="AZ8" s="14">
         <v>234</v>
       </c>
       <c r="BA8" s="14">
         <v>186</v>
       </c>
       <c r="BB8" s="9">
         <v>188</v>
       </c>
+      <c r="BC8" s="9">
+        <v>205</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10">
         <v>27</v>
       </c>
       <c r="C9" s="10">
         <v>28</v>
       </c>
       <c r="D9" s="10">
         <v>20</v>
       </c>
       <c r="E9" s="10">
         <v>32</v>
       </c>
       <c r="F9" s="10">
         <v>23</v>
       </c>
       <c r="G9" s="10">
         <v>14</v>
       </c>
       <c r="H9" s="10">
         <v>27</v>
       </c>
       <c r="I9" s="10">
@@ -1761,52 +1773,55 @@
       </c>
       <c r="AU9" s="9">
         <v>36</v>
       </c>
       <c r="AV9" s="19">
         <v>32</v>
       </c>
       <c r="AW9" s="14">
         <v>28</v>
       </c>
       <c r="AX9" s="11">
         <v>26</v>
       </c>
       <c r="AY9" s="19">
         <v>23</v>
       </c>
       <c r="AZ9" s="14">
         <v>20</v>
       </c>
       <c r="BA9" s="14">
         <v>14</v>
       </c>
       <c r="BB9" s="9">
         <v>15</v>
       </c>
+      <c r="BC9" s="9">
+        <v>27</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10">
         <v>39</v>
       </c>
       <c r="C10" s="10">
         <v>44</v>
       </c>
       <c r="D10" s="10">
         <v>42</v>
       </c>
       <c r="E10" s="10">
         <v>29</v>
       </c>
       <c r="F10" s="10">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>30</v>
       </c>
       <c r="H10" s="10">
         <v>28</v>
       </c>
       <c r="I10" s="10">
@@ -1925,52 +1940,55 @@
       </c>
       <c r="AU10" s="9">
         <v>42</v>
       </c>
       <c r="AV10" s="19">
         <v>29</v>
       </c>
       <c r="AW10" s="14">
         <v>43</v>
       </c>
       <c r="AX10" s="11">
         <v>29</v>
       </c>
       <c r="AY10" s="19">
         <v>28</v>
       </c>
       <c r="AZ10" s="14">
         <v>38</v>
       </c>
       <c r="BA10" s="14">
         <v>31</v>
       </c>
       <c r="BB10" s="9">
         <v>46</v>
       </c>
+      <c r="BC10" s="9">
+        <v>36</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10">
         <v>151</v>
       </c>
       <c r="C11" s="10">
         <v>266</v>
       </c>
       <c r="D11" s="10">
         <v>137</v>
       </c>
       <c r="E11" s="10">
         <v>125</v>
       </c>
       <c r="F11" s="10">
         <v>123</v>
       </c>
       <c r="G11" s="10">
         <v>123</v>
       </c>
       <c r="H11" s="10">
         <v>135</v>
       </c>
       <c r="I11" s="10">
@@ -2089,52 +2107,55 @@
       </c>
       <c r="AU11" s="9">
         <v>136</v>
       </c>
       <c r="AV11" s="19">
         <v>99</v>
       </c>
       <c r="AW11" s="14">
         <v>150</v>
       </c>
       <c r="AX11" s="11">
         <v>111</v>
       </c>
       <c r="AY11" s="19">
         <v>113</v>
       </c>
       <c r="AZ11" s="14">
         <v>152</v>
       </c>
       <c r="BA11" s="14">
         <v>128</v>
       </c>
       <c r="BB11" s="9">
         <v>127</v>
       </c>
+      <c r="BC11" s="9">
+        <v>121</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10">
         <v>20</v>
       </c>
       <c r="C12" s="10">
         <v>14</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>7</v>
       </c>
       <c r="F12" s="10">
         <v>10</v>
       </c>
       <c r="G12" s="10">
         <v>11</v>
       </c>
       <c r="H12" s="10">
         <v>13</v>
       </c>
       <c r="I12" s="10">
@@ -2253,52 +2274,55 @@
       </c>
       <c r="AU12" s="9">
         <v>11</v>
       </c>
       <c r="AV12" s="19">
         <v>7</v>
       </c>
       <c r="AW12" s="9">
         <v>7</v>
       </c>
       <c r="AX12" s="11">
         <v>14</v>
       </c>
       <c r="AY12" s="19">
         <v>8</v>
       </c>
       <c r="AZ12" s="14">
         <v>7</v>
       </c>
       <c r="BA12" s="14">
         <v>9</v>
       </c>
       <c r="BB12" s="9">
         <v>9</v>
       </c>
+      <c r="BC12" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10">
         <v>11</v>
       </c>
       <c r="C13" s="10">
         <v>7</v>
       </c>
       <c r="D13" s="10">
         <v>4</v>
       </c>
       <c r="E13" s="10">
         <v>11</v>
       </c>
       <c r="F13" s="10">
         <v>5</v>
       </c>
       <c r="G13" s="10">
         <v>5</v>
       </c>
       <c r="H13" s="10">
         <v>9</v>
       </c>
       <c r="I13" s="10">
@@ -2417,52 +2441,55 @@
       </c>
       <c r="AU13" s="9">
         <v>7</v>
       </c>
       <c r="AV13" s="19">
         <v>4</v>
       </c>
       <c r="AW13" s="9">
         <v>4</v>
       </c>
       <c r="AX13" s="11">
         <v>2</v>
       </c>
       <c r="AY13" s="19">
         <v>5</v>
       </c>
       <c r="AZ13" s="14">
         <v>6</v>
       </c>
       <c r="BA13" s="14">
         <v>13</v>
       </c>
       <c r="BB13" s="9">
         <v>8</v>
       </c>
+      <c r="BC13" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10">
         <v>36</v>
       </c>
       <c r="C14" s="10">
         <v>45</v>
       </c>
       <c r="D14" s="10">
         <v>36</v>
       </c>
       <c r="E14" s="10">
         <v>33</v>
       </c>
       <c r="F14" s="10">
         <v>37</v>
       </c>
       <c r="G14" s="10">
         <v>45</v>
       </c>
       <c r="H14" s="10">
         <v>34</v>
       </c>
       <c r="I14" s="10">
@@ -2581,52 +2608,55 @@
       </c>
       <c r="AU14" s="9">
         <v>32</v>
       </c>
       <c r="AV14" s="19">
         <v>30</v>
       </c>
       <c r="AW14" s="9">
         <v>34</v>
       </c>
       <c r="AX14" s="11">
         <v>33</v>
       </c>
       <c r="AY14" s="19">
         <v>36</v>
       </c>
       <c r="AZ14" s="14">
         <v>29</v>
       </c>
       <c r="BA14" s="14">
         <v>46</v>
       </c>
       <c r="BB14" s="9">
         <v>30</v>
       </c>
+      <c r="BC14" s="9">
+        <v>36</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>21</v>
       </c>
       <c r="C15" s="10">
         <v>15</v>
       </c>
       <c r="D15" s="10">
         <v>24</v>
       </c>
       <c r="E15" s="10">
         <v>11</v>
       </c>
       <c r="F15" s="10">
         <v>22</v>
       </c>
       <c r="G15" s="10">
         <v>20</v>
       </c>
       <c r="H15" s="10">
         <v>12</v>
       </c>
       <c r="I15" s="10">
@@ -2745,52 +2775,55 @@
       </c>
       <c r="AU15" s="9">
         <v>12</v>
       </c>
       <c r="AV15" s="19">
         <v>13</v>
       </c>
       <c r="AW15" s="9">
         <v>14</v>
       </c>
       <c r="AX15" s="11">
         <v>11</v>
       </c>
       <c r="AY15" s="19">
         <v>12</v>
       </c>
       <c r="AZ15" s="14">
         <v>18</v>
       </c>
       <c r="BA15" s="14">
         <v>20</v>
       </c>
       <c r="BB15" s="9">
         <v>12</v>
       </c>
+      <c r="BC15" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>2</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>5</v>
       </c>
       <c r="F16" s="10">
         <v>7</v>
       </c>
       <c r="G16" s="10">
         <v>8</v>
       </c>
       <c r="H16" s="10">
         <v>8</v>
       </c>
       <c r="I16" s="10">
@@ -2909,52 +2942,55 @@
       </c>
       <c r="AU16" s="9">
         <v>2</v>
       </c>
       <c r="AV16" s="19">
         <v>2</v>
       </c>
       <c r="AW16" s="9">
         <v>9</v>
       </c>
       <c r="AX16" s="11">
         <v>2</v>
       </c>
       <c r="AY16" s="19">
         <v>5</v>
       </c>
       <c r="AZ16" s="14">
         <v>6</v>
       </c>
       <c r="BA16" s="14">
         <v>7</v>
       </c>
       <c r="BB16" s="9">
         <v>10</v>
       </c>
+      <c r="BC16" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>46</v>
       </c>
       <c r="C17" s="10">
         <v>68</v>
       </c>
       <c r="D17" s="10">
         <v>43</v>
       </c>
       <c r="E17" s="10">
         <v>37</v>
       </c>
       <c r="F17" s="10">
         <v>46</v>
       </c>
       <c r="G17" s="10">
         <v>42</v>
       </c>
       <c r="H17" s="10">
         <v>31</v>
       </c>
       <c r="I17" s="10">
@@ -3073,52 +3109,55 @@
       </c>
       <c r="AU17" s="9">
         <v>35</v>
       </c>
       <c r="AV17" s="19">
         <v>40</v>
       </c>
       <c r="AW17" s="9">
         <v>43</v>
       </c>
       <c r="AX17" s="11">
         <v>18</v>
       </c>
       <c r="AY17" s="19">
         <v>42</v>
       </c>
       <c r="AZ17" s="14">
         <v>32</v>
       </c>
       <c r="BA17" s="14">
         <v>44</v>
       </c>
       <c r="BB17" s="9">
         <v>28</v>
       </c>
+      <c r="BC17" s="9">
+        <v>39</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>11</v>
       </c>
       <c r="D18" s="10">
         <v>9</v>
       </c>
       <c r="E18" s="10">
         <v>5</v>
       </c>
       <c r="F18" s="10">
         <v>8</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>8</v>
       </c>
       <c r="I18" s="10">
@@ -3237,52 +3276,55 @@
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="19">
         <v>15</v>
       </c>
       <c r="AW18" s="9">
         <v>10</v>
       </c>
       <c r="AX18" s="11">
         <v>3</v>
       </c>
       <c r="AY18" s="19">
         <v>4</v>
       </c>
       <c r="AZ18" s="14">
         <v>9</v>
       </c>
       <c r="BA18" s="14">
         <v>9</v>
       </c>
       <c r="BB18" s="9">
         <v>3</v>
       </c>
+      <c r="BC18" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>35</v>
       </c>
       <c r="D19" s="10">
         <v>35</v>
       </c>
       <c r="E19" s="10">
         <v>25</v>
       </c>
       <c r="F19" s="10">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>25</v>
       </c>
       <c r="H19" s="10">
         <v>21</v>
       </c>
       <c r="I19" s="10">
@@ -3401,52 +3443,55 @@
       </c>
       <c r="AU19" s="9">
         <v>23</v>
       </c>
       <c r="AV19" s="19">
         <v>30</v>
       </c>
       <c r="AW19" s="9">
         <v>20</v>
       </c>
       <c r="AX19" s="11">
         <v>14</v>
       </c>
       <c r="AY19" s="19">
         <v>21</v>
       </c>
       <c r="AZ19" s="14">
         <v>20</v>
       </c>
       <c r="BA19" s="14">
         <v>27</v>
       </c>
       <c r="BB19" s="9">
         <v>23</v>
       </c>
+      <c r="BC19" s="9">
+        <v>30</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>23</v>
       </c>
       <c r="C20" s="10">
         <v>20</v>
       </c>
       <c r="D20" s="10">
         <v>20</v>
       </c>
       <c r="E20" s="10">
         <v>22</v>
       </c>
       <c r="F20" s="10">
         <v>20</v>
       </c>
       <c r="G20" s="10">
         <v>24</v>
       </c>
       <c r="H20" s="10">
         <v>20</v>
       </c>
       <c r="I20" s="10">
@@ -3565,52 +3610,55 @@
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="19">
         <v>12</v>
       </c>
       <c r="AW20" s="9">
         <v>19</v>
       </c>
       <c r="AX20" s="11">
         <v>17</v>
       </c>
       <c r="AY20" s="19">
         <v>8</v>
       </c>
       <c r="AZ20" s="14">
         <v>23</v>
       </c>
       <c r="BA20" s="14">
         <v>18</v>
       </c>
       <c r="BB20" s="9">
         <v>12</v>
       </c>
+      <c r="BC20" s="9">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
         <v>61</v>
       </c>
       <c r="C21" s="10">
         <v>68</v>
       </c>
       <c r="D21" s="10">
         <v>61</v>
       </c>
       <c r="E21" s="10">
         <v>62</v>
       </c>
       <c r="F21" s="10">
         <v>49</v>
       </c>
       <c r="G21" s="10">
         <v>72</v>
       </c>
       <c r="H21" s="10">
         <v>65</v>
       </c>
       <c r="I21" s="10">
@@ -3729,52 +3777,55 @@
       </c>
       <c r="AU21" s="9">
         <v>62</v>
       </c>
       <c r="AV21" s="19">
         <v>57</v>
       </c>
       <c r="AW21" s="9">
         <v>60</v>
       </c>
       <c r="AX21" s="11">
         <v>55</v>
       </c>
       <c r="AY21" s="19">
         <v>64</v>
       </c>
       <c r="AZ21" s="14">
         <v>59</v>
       </c>
       <c r="BA21" s="14">
         <v>73</v>
       </c>
       <c r="BB21" s="9">
         <v>54</v>
       </c>
+      <c r="BC21" s="9">
+        <v>69</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10">
         <v>23</v>
       </c>
       <c r="C22" s="10">
         <v>32</v>
       </c>
       <c r="D22" s="10">
         <v>15</v>
       </c>
       <c r="E22" s="10">
         <v>30</v>
       </c>
       <c r="F22" s="10">
         <v>29</v>
       </c>
       <c r="G22" s="10">
         <v>22</v>
       </c>
       <c r="H22" s="10">
         <v>31</v>
       </c>
       <c r="I22" s="10">
@@ -3893,52 +3944,55 @@
       </c>
       <c r="AU22" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="19">
         <v>27</v>
       </c>
       <c r="AW22" s="9">
         <v>23</v>
       </c>
       <c r="AX22" s="11">
         <v>17</v>
       </c>
       <c r="AY22" s="19">
         <v>20</v>
       </c>
       <c r="AZ22" s="14">
         <v>14</v>
       </c>
       <c r="BA22" s="14">
         <v>20</v>
       </c>
       <c r="BB22" s="9">
         <v>19</v>
       </c>
+      <c r="BC22" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>8</v>
       </c>
       <c r="C23" s="10">
         <v>6</v>
       </c>
       <c r="D23" s="10">
         <v>9</v>
       </c>
       <c r="E23" s="10">
         <v>3</v>
       </c>
       <c r="F23" s="10">
         <v>5</v>
       </c>
       <c r="G23" s="10">
         <v>7</v>
       </c>
       <c r="H23" s="10">
         <v>7</v>
       </c>
       <c r="I23" s="10">
@@ -4057,52 +4111,55 @@
       </c>
       <c r="AU23" s="9">
         <v>3</v>
       </c>
       <c r="AV23" s="19">
         <v>3</v>
       </c>
       <c r="AW23" s="9">
         <v>9</v>
       </c>
       <c r="AX23" s="11">
         <v>3</v>
       </c>
       <c r="AY23" s="19">
         <v>8</v>
       </c>
       <c r="AZ23" s="14">
         <v>3</v>
       </c>
       <c r="BA23" s="14">
         <v>5</v>
       </c>
       <c r="BB23" s="9">
         <v>8</v>
       </c>
+      <c r="BC23" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>12</v>
       </c>
       <c r="C24" s="10">
         <v>24</v>
       </c>
       <c r="D24" s="10">
         <v>21</v>
       </c>
       <c r="E24" s="10">
         <v>26</v>
       </c>
       <c r="F24" s="10">
         <v>18</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>15</v>
       </c>
       <c r="I24" s="10">
@@ -4221,52 +4278,55 @@
       </c>
       <c r="AU24" s="9">
         <v>16</v>
       </c>
       <c r="AV24" s="19">
         <v>12</v>
       </c>
       <c r="AW24" s="9">
         <v>23</v>
       </c>
       <c r="AX24" s="11">
         <v>17</v>
       </c>
       <c r="AY24" s="19">
         <v>17</v>
       </c>
       <c r="AZ24" s="14">
         <v>12</v>
       </c>
       <c r="BA24" s="14">
         <v>18</v>
       </c>
       <c r="BB24" s="9">
         <v>15</v>
       </c>
+      <c r="BC24" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>28</v>
       </c>
       <c r="C25" s="10">
         <v>31</v>
       </c>
       <c r="D25" s="10">
         <v>33</v>
       </c>
       <c r="E25" s="10">
         <v>18</v>
       </c>
       <c r="F25" s="10">
         <v>20</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>21</v>
       </c>
       <c r="I25" s="10">
@@ -4385,52 +4445,55 @@
       </c>
       <c r="AU25" s="9">
         <v>23</v>
       </c>
       <c r="AV25" s="19">
         <v>21</v>
       </c>
       <c r="AW25" s="9">
         <v>22</v>
       </c>
       <c r="AX25" s="11">
         <v>15</v>
       </c>
       <c r="AY25" s="19">
         <v>25</v>
       </c>
       <c r="AZ25" s="14">
         <v>20</v>
       </c>
       <c r="BA25" s="14">
         <v>21</v>
       </c>
       <c r="BB25" s="9">
         <v>25</v>
       </c>
+      <c r="BC25" s="9">
+        <v>26</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>12</v>
       </c>
       <c r="C26" s="10">
         <v>22</v>
       </c>
       <c r="D26" s="10">
         <v>19</v>
       </c>
       <c r="E26" s="10">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>18</v>
       </c>
       <c r="G26" s="10">
         <v>11</v>
       </c>
       <c r="H26" s="10">
         <v>9</v>
       </c>
       <c r="I26" s="10">
@@ -4549,52 +4612,55 @@
       </c>
       <c r="AU26" s="9">
         <v>14</v>
       </c>
       <c r="AV26" s="19">
         <v>14</v>
       </c>
       <c r="AW26" s="9">
         <v>19</v>
       </c>
       <c r="AX26" s="11">
         <v>14</v>
       </c>
       <c r="AY26" s="19">
         <v>9</v>
       </c>
       <c r="AZ26" s="14">
         <v>16</v>
       </c>
       <c r="BA26" s="14">
         <v>11</v>
       </c>
       <c r="BB26" s="9">
         <v>10</v>
       </c>
+      <c r="BC26" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="16">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>28</v>
       </c>
       <c r="D27" s="16">
         <v>24</v>
       </c>
       <c r="E27" s="16">
         <v>14</v>
       </c>
       <c r="F27" s="16">
         <v>16</v>
       </c>
       <c r="G27" s="16">
         <v>13</v>
       </c>
       <c r="H27" s="16">
         <v>19</v>
       </c>
       <c r="I27" s="16">
@@ -4713,52 +4779,55 @@
       </c>
       <c r="AU27" s="9">
         <v>20</v>
       </c>
       <c r="AV27" s="19">
         <v>21</v>
       </c>
       <c r="AW27" s="9">
         <v>30</v>
       </c>
       <c r="AX27" s="11">
         <v>28</v>
       </c>
       <c r="AY27" s="19">
         <v>32</v>
       </c>
       <c r="AZ27" s="14">
         <v>29</v>
       </c>
       <c r="BA27" s="14">
         <v>30</v>
       </c>
       <c r="BB27" s="9">
         <v>15</v>
       </c>
+      <c r="BC27" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="41"/>
       <c r="J28" s="41"/>
       <c r="K28" s="41"/>
       <c r="L28" s="41"/>
       <c r="M28" s="41"/>
       <c r="N28" s="41"/>
       <c r="O28" s="41"/>
       <c r="P28" s="41"/>
       <c r="Q28" s="41"/>
       <c r="R28" s="41"/>
       <c r="S28" s="41"/>
       <c r="T28" s="41"/>
       <c r="U28" s="41"/>
       <c r="V28" s="41"/>
       <c r="W28" s="41"/>
       <c r="X28" s="41"/>
@@ -4769,52 +4838,54 @@
       <c r="AC28" s="41"/>
       <c r="AD28" s="41"/>
       <c r="AE28" s="41"/>
       <c r="AF28" s="41"/>
       <c r="AG28" s="41"/>
       <c r="AH28" s="41"/>
       <c r="AI28" s="41"/>
       <c r="AJ28" s="41"/>
       <c r="AK28" s="41"/>
       <c r="AL28" s="41"/>
       <c r="AM28" s="41"/>
       <c r="AN28" s="41"/>
       <c r="AO28" s="41"/>
       <c r="AP28" s="41"/>
       <c r="AQ28" s="41"/>
       <c r="AR28" s="41"/>
       <c r="AS28" s="41"/>
       <c r="AT28" s="41"/>
       <c r="AU28" s="41"/>
       <c r="AV28" s="41"/>
       <c r="AW28" s="41"/>
       <c r="AX28" s="41"/>
       <c r="AY28" s="41"/>
       <c r="AZ28" s="41"/>
       <c r="BA28" s="41"/>
+      <c r="BB28" s="41"/>
+      <c r="BC28" s="41"/>
     </row>
-    <row r="29" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="12">
         <v>433</v>
       </c>
       <c r="C29" s="12">
         <v>510</v>
       </c>
       <c r="D29" s="12">
         <v>408</v>
       </c>
       <c r="E29" s="12">
         <v>344</v>
       </c>
       <c r="F29" s="12">
         <v>395</v>
       </c>
       <c r="G29" s="12">
         <v>364</v>
       </c>
       <c r="H29" s="12">
         <v>383</v>
       </c>
       <c r="I29" s="12">
@@ -4933,52 +5004,55 @@
       </c>
       <c r="AU29" s="9">
         <v>379</v>
       </c>
       <c r="AV29" s="19">
         <v>360</v>
       </c>
       <c r="AW29" s="14">
         <v>403</v>
       </c>
       <c r="AX29" s="11">
         <v>304</v>
       </c>
       <c r="AY29" s="19">
         <v>343</v>
       </c>
       <c r="AZ29" s="14">
         <v>394</v>
       </c>
       <c r="BA29" s="14">
         <v>400</v>
       </c>
       <c r="BB29" s="9">
         <v>332</v>
       </c>
+      <c r="BC29" s="9">
+        <v>390</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="12">
         <v>124</v>
       </c>
       <c r="C30" s="12">
         <v>134</v>
       </c>
       <c r="D30" s="12">
         <v>103</v>
       </c>
       <c r="E30" s="12">
         <v>69</v>
       </c>
       <c r="F30" s="12">
         <v>106</v>
       </c>
       <c r="G30" s="12">
         <v>92</v>
       </c>
       <c r="H30" s="12">
         <v>100</v>
       </c>
       <c r="I30" s="12">
@@ -5097,52 +5171,55 @@
       </c>
       <c r="AU30" s="9">
         <v>110</v>
       </c>
       <c r="AV30" s="19">
         <v>107</v>
       </c>
       <c r="AW30" s="14">
         <v>113</v>
       </c>
       <c r="AX30" s="11">
         <v>82</v>
       </c>
       <c r="AY30" s="19">
         <v>86</v>
       </c>
       <c r="AZ30" s="14">
         <v>137</v>
       </c>
       <c r="BA30" s="14">
         <v>90</v>
       </c>
       <c r="BB30" s="9">
         <v>100</v>
       </c>
+      <c r="BC30" s="9">
+        <v>94</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="12">
         <v>15</v>
       </c>
       <c r="C31" s="12">
         <v>17</v>
       </c>
       <c r="D31" s="12">
         <v>13</v>
       </c>
       <c r="E31" s="12">
         <v>15</v>
       </c>
       <c r="F31" s="12">
         <v>13</v>
       </c>
       <c r="G31" s="12">
         <v>7</v>
       </c>
       <c r="H31" s="12">
         <v>16</v>
       </c>
       <c r="I31" s="12">
@@ -5261,52 +5338,55 @@
       </c>
       <c r="AU31" s="9">
         <v>19</v>
       </c>
       <c r="AV31" s="19">
         <v>17</v>
       </c>
       <c r="AW31" s="14">
         <v>16</v>
       </c>
       <c r="AX31" s="11">
         <v>16</v>
       </c>
       <c r="AY31" s="19">
         <v>11</v>
       </c>
       <c r="AZ31" s="14">
         <v>11</v>
       </c>
       <c r="BA31" s="14">
         <v>10</v>
       </c>
       <c r="BB31" s="9">
         <v>7</v>
       </c>
+      <c r="BC31" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="12">
         <v>15</v>
       </c>
       <c r="C32" s="12">
         <v>19</v>
       </c>
       <c r="D32" s="12">
         <v>24</v>
       </c>
       <c r="E32" s="12">
         <v>12</v>
       </c>
       <c r="F32" s="12">
         <v>20</v>
       </c>
       <c r="G32" s="12">
         <v>14</v>
       </c>
       <c r="H32" s="12">
         <v>15</v>
       </c>
       <c r="I32" s="12">
@@ -5425,52 +5505,55 @@
       </c>
       <c r="AU32" s="9">
         <v>20</v>
       </c>
       <c r="AV32" s="19">
         <v>13</v>
       </c>
       <c r="AW32" s="14">
         <v>22</v>
       </c>
       <c r="AX32" s="11">
         <v>11</v>
       </c>
       <c r="AY32" s="19">
         <v>18</v>
       </c>
       <c r="AZ32" s="14">
         <v>19</v>
       </c>
       <c r="BA32" s="14">
         <v>22</v>
       </c>
       <c r="BB32" s="9">
         <v>21</v>
       </c>
+      <c r="BC32" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="12">
         <v>79</v>
       </c>
       <c r="C33" s="12">
         <v>130</v>
       </c>
       <c r="D33" s="12">
         <v>66</v>
       </c>
       <c r="E33" s="12">
         <v>69</v>
       </c>
       <c r="F33" s="12">
         <v>61</v>
       </c>
       <c r="G33" s="12">
         <v>63</v>
       </c>
       <c r="H33" s="12">
         <v>77</v>
       </c>
       <c r="I33" s="12">
@@ -5589,52 +5672,55 @@
       </c>
       <c r="AU33" s="9">
         <v>65</v>
       </c>
       <c r="AV33" s="19">
         <v>56</v>
       </c>
       <c r="AW33" s="14">
         <v>67</v>
       </c>
       <c r="AX33" s="11">
         <v>53</v>
       </c>
       <c r="AY33" s="19">
         <v>59</v>
       </c>
       <c r="AZ33" s="14">
         <v>69</v>
       </c>
       <c r="BA33" s="14">
         <v>72</v>
       </c>
       <c r="BB33" s="9">
         <v>66</v>
       </c>
+      <c r="BC33" s="9">
+        <v>67</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="12">
         <v>11</v>
       </c>
       <c r="C34" s="12">
         <v>6</v>
       </c>
       <c r="D34" s="12">
         <v>6</v>
       </c>
       <c r="E34" s="12">
         <v>4</v>
       </c>
       <c r="F34" s="12">
         <v>5</v>
       </c>
       <c r="G34" s="12">
         <v>7</v>
       </c>
       <c r="H34" s="12">
         <v>7</v>
       </c>
       <c r="I34" s="12">
@@ -5753,52 +5839,55 @@
       </c>
       <c r="AU34" s="9">
         <v>4</v>
       </c>
       <c r="AV34" s="19">
         <v>3</v>
       </c>
       <c r="AW34" s="9">
         <v>4</v>
       </c>
       <c r="AX34" s="11">
         <v>7</v>
       </c>
       <c r="AY34" s="19">
         <v>4</v>
       </c>
       <c r="AZ34" s="14">
         <v>6</v>
       </c>
       <c r="BA34" s="14">
         <v>7</v>
       </c>
       <c r="BB34" s="9">
         <v>3</v>
       </c>
+      <c r="BC34" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="12">
         <v>7</v>
       </c>
       <c r="C35" s="12">
         <v>6</v>
       </c>
       <c r="D35" s="12">
         <v>1</v>
       </c>
       <c r="E35" s="12">
         <v>4</v>
       </c>
       <c r="F35" s="12">
         <v>2</v>
       </c>
       <c r="G35" s="12">
         <v>3</v>
       </c>
       <c r="H35" s="12">
         <v>5</v>
       </c>
       <c r="I35" s="12">
@@ -5915,52 +6004,55 @@
       <c r="AT35" s="11">
         <v>3</v>
       </c>
       <c r="AU35" s="9">
         <v>4</v>
       </c>
       <c r="AV35" s="19"/>
       <c r="AW35" s="9">
         <v>2</v>
       </c>
       <c r="AX35" s="11">
         <v>1</v>
       </c>
       <c r="AY35" s="19">
         <v>5</v>
       </c>
       <c r="AZ35" s="14">
         <v>4</v>
       </c>
       <c r="BA35" s="14">
         <v>6</v>
       </c>
       <c r="BB35" s="9">
         <v>4</v>
       </c>
+      <c r="BC35" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="12">
         <v>17</v>
       </c>
       <c r="C36" s="12">
         <v>20</v>
       </c>
       <c r="D36" s="12">
         <v>20</v>
       </c>
       <c r="E36" s="12">
         <v>14</v>
       </c>
       <c r="F36" s="12">
         <v>23</v>
       </c>
       <c r="G36" s="12">
         <v>15</v>
       </c>
       <c r="H36" s="12">
         <v>18</v>
       </c>
       <c r="I36" s="12">
@@ -6079,52 +6171,55 @@
       </c>
       <c r="AU36" s="9">
         <v>22</v>
       </c>
       <c r="AV36" s="19">
         <v>22</v>
       </c>
       <c r="AW36" s="9">
         <v>20</v>
       </c>
       <c r="AX36" s="11">
         <v>18</v>
       </c>
       <c r="AY36" s="19">
         <v>20</v>
       </c>
       <c r="AZ36" s="14">
         <v>15</v>
       </c>
       <c r="BA36" s="14">
         <v>28</v>
       </c>
       <c r="BB36" s="9">
         <v>12</v>
       </c>
+      <c r="BC36" s="9">
+        <v>24</v>
+      </c>
     </row>
-    <row r="37" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="12">
         <v>10</v>
       </c>
       <c r="C37" s="12">
         <v>7</v>
       </c>
       <c r="D37" s="12">
         <v>12</v>
       </c>
       <c r="E37" s="12">
         <v>6</v>
       </c>
       <c r="F37" s="12">
         <v>15</v>
       </c>
       <c r="G37" s="12">
         <v>11</v>
       </c>
       <c r="H37" s="12">
         <v>7</v>
       </c>
       <c r="I37" s="12">
@@ -6243,52 +6338,55 @@
       </c>
       <c r="AU37" s="9">
         <v>7</v>
       </c>
       <c r="AV37" s="19">
         <v>6</v>
       </c>
       <c r="AW37" s="9">
         <v>7</v>
       </c>
       <c r="AX37" s="11">
         <v>5</v>
       </c>
       <c r="AY37" s="19">
         <v>5</v>
       </c>
       <c r="AZ37" s="14">
         <v>9</v>
       </c>
       <c r="BA37" s="14">
         <v>13</v>
       </c>
       <c r="BB37" s="9">
         <v>9</v>
       </c>
+      <c r="BC37" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="12">
         <v>9</v>
       </c>
       <c r="C38" s="12">
         <v>1</v>
       </c>
       <c r="D38" s="12">
         <v>2</v>
       </c>
       <c r="E38" s="12">
         <v>2</v>
       </c>
       <c r="F38" s="12">
         <v>3</v>
       </c>
       <c r="G38" s="12">
         <v>4</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I38" s="12">
@@ -6407,52 +6505,55 @@
       </c>
       <c r="AU38" s="9">
         <v>2</v>
       </c>
       <c r="AV38" s="19">
         <v>1</v>
       </c>
       <c r="AW38" s="9">
         <v>4</v>
       </c>
       <c r="AX38" s="11">
         <v>1</v>
       </c>
       <c r="AY38" s="19">
         <v>1</v>
       </c>
       <c r="AZ38" s="14">
         <v>3</v>
       </c>
       <c r="BA38" s="14">
         <v>4</v>
       </c>
       <c r="BB38" s="9">
         <v>4</v>
       </c>
+      <c r="BC38" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="12">
         <v>23</v>
       </c>
       <c r="C39" s="12">
         <v>35</v>
       </c>
       <c r="D39" s="12">
         <v>23</v>
       </c>
       <c r="E39" s="12">
         <v>19</v>
       </c>
       <c r="F39" s="12">
         <v>25</v>
       </c>
       <c r="G39" s="12">
         <v>23</v>
       </c>
       <c r="H39" s="12">
         <v>19</v>
       </c>
       <c r="I39" s="12">
@@ -6571,52 +6672,55 @@
       </c>
       <c r="AU39" s="9">
         <v>21</v>
       </c>
       <c r="AV39" s="19">
         <v>23</v>
       </c>
       <c r="AW39" s="9">
         <v>21</v>
       </c>
       <c r="AX39" s="11">
         <v>11</v>
       </c>
       <c r="AY39" s="19">
         <v>16</v>
       </c>
       <c r="AZ39" s="14">
         <v>10</v>
       </c>
       <c r="BA39" s="14">
         <v>23</v>
       </c>
       <c r="BB39" s="9">
         <v>13</v>
       </c>
+      <c r="BC39" s="9">
+        <v>23</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="12">
         <v>3</v>
       </c>
       <c r="C40" s="12">
         <v>9</v>
       </c>
       <c r="D40" s="12">
         <v>4</v>
       </c>
       <c r="E40" s="12">
         <v>2</v>
       </c>
       <c r="F40" s="12">
         <v>4</v>
       </c>
       <c r="G40" s="12">
         <v>3</v>
       </c>
       <c r="H40" s="12">
         <v>4</v>
       </c>
       <c r="I40" s="12">
@@ -6735,52 +6839,55 @@
       </c>
       <c r="AU40" s="9">
         <v>5</v>
       </c>
       <c r="AV40" s="19">
         <v>9</v>
       </c>
       <c r="AW40" s="9">
         <v>2</v>
       </c>
       <c r="AX40" s="11">
         <v>2</v>
       </c>
       <c r="AY40" s="19">
         <v>2</v>
       </c>
       <c r="AZ40" s="14">
         <v>6</v>
       </c>
       <c r="BA40" s="14">
         <v>5</v>
       </c>
       <c r="BB40" s="9">
         <v>1</v>
       </c>
+      <c r="BC40" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="12">
         <v>15</v>
       </c>
       <c r="C41" s="12">
         <v>17</v>
       </c>
       <c r="D41" s="12">
         <v>22</v>
       </c>
       <c r="E41" s="12">
         <v>13</v>
       </c>
       <c r="F41" s="12">
         <v>14</v>
       </c>
       <c r="G41" s="12">
         <v>12</v>
       </c>
       <c r="H41" s="12">
         <v>9</v>
       </c>
       <c r="I41" s="12">
@@ -6899,52 +7006,55 @@
       </c>
       <c r="AU41" s="9">
         <v>11</v>
       </c>
       <c r="AV41" s="19">
         <v>13</v>
       </c>
       <c r="AW41" s="9">
         <v>11</v>
       </c>
       <c r="AX41" s="11">
         <v>5</v>
       </c>
       <c r="AY41" s="19">
         <v>14</v>
       </c>
       <c r="AZ41" s="14">
         <v>11</v>
       </c>
       <c r="BA41" s="14">
         <v>16</v>
       </c>
       <c r="BB41" s="9">
         <v>14</v>
       </c>
+      <c r="BC41" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="12">
         <v>16</v>
       </c>
       <c r="C42" s="12">
         <v>8</v>
       </c>
       <c r="D42" s="12">
         <v>12</v>
       </c>
       <c r="E42" s="12">
         <v>8</v>
       </c>
       <c r="F42" s="12">
         <v>10</v>
       </c>
       <c r="G42" s="12">
         <v>14</v>
       </c>
       <c r="H42" s="12">
         <v>10</v>
       </c>
       <c r="I42" s="12">
@@ -7063,52 +7173,55 @@
       </c>
       <c r="AU42" s="9">
         <v>8</v>
       </c>
       <c r="AV42" s="19">
         <v>9</v>
       </c>
       <c r="AW42" s="9">
         <v>7</v>
       </c>
       <c r="AX42" s="11">
         <v>8</v>
       </c>
       <c r="AY42" s="19">
         <v>4</v>
       </c>
       <c r="AZ42" s="14">
         <v>11</v>
       </c>
       <c r="BA42" s="14">
         <v>9</v>
       </c>
       <c r="BB42" s="9">
         <v>6</v>
       </c>
+      <c r="BC42" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="12">
         <v>32</v>
       </c>
       <c r="C43" s="12">
         <v>33</v>
       </c>
       <c r="D43" s="12">
         <v>33</v>
       </c>
       <c r="E43" s="12">
         <v>38</v>
       </c>
       <c r="F43" s="12">
         <v>30</v>
       </c>
       <c r="G43" s="12">
         <v>41</v>
       </c>
       <c r="H43" s="12">
         <v>37</v>
       </c>
       <c r="I43" s="12">
@@ -7227,52 +7340,55 @@
       </c>
       <c r="AU43" s="9">
         <v>41</v>
       </c>
       <c r="AV43" s="19">
         <v>27</v>
       </c>
       <c r="AW43" s="9">
         <v>34</v>
       </c>
       <c r="AX43" s="11">
         <v>26</v>
       </c>
       <c r="AY43" s="19">
         <v>35</v>
       </c>
       <c r="AZ43" s="14">
         <v>26</v>
       </c>
       <c r="BA43" s="14">
         <v>40</v>
       </c>
       <c r="BB43" s="9">
         <v>26</v>
       </c>
+      <c r="BC43" s="9">
+        <v>41</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="12">
         <v>13</v>
       </c>
       <c r="C44" s="12">
         <v>17</v>
       </c>
       <c r="D44" s="12">
         <v>12</v>
       </c>
       <c r="E44" s="12">
         <v>20</v>
       </c>
       <c r="F44" s="12">
         <v>20</v>
       </c>
       <c r="G44" s="12">
         <v>11</v>
       </c>
       <c r="H44" s="12">
         <v>14</v>
       </c>
       <c r="I44" s="12">
@@ -7391,52 +7507,55 @@
       </c>
       <c r="AU44" s="9">
         <v>9</v>
       </c>
       <c r="AV44" s="19">
         <v>16</v>
       </c>
       <c r="AW44" s="9">
         <v>16</v>
       </c>
       <c r="AX44" s="11">
         <v>10</v>
       </c>
       <c r="AY44" s="19">
         <v>11</v>
       </c>
       <c r="AZ44" s="14">
         <v>5</v>
       </c>
       <c r="BA44" s="14">
         <v>11</v>
       </c>
       <c r="BB44" s="9">
         <v>10</v>
       </c>
+      <c r="BC44" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="12">
         <v>5</v>
       </c>
       <c r="C45" s="12">
         <v>3</v>
       </c>
       <c r="D45" s="12">
         <v>3</v>
       </c>
       <c r="E45" s="12">
         <v>3</v>
       </c>
       <c r="F45" s="12">
         <v>5</v>
       </c>
       <c r="G45" s="12">
         <v>4</v>
       </c>
       <c r="H45" s="12">
         <v>3</v>
       </c>
       <c r="I45" s="12">
@@ -7555,52 +7674,55 @@
       </c>
       <c r="AU45" s="9">
         <v>2</v>
       </c>
       <c r="AV45" s="19">
         <v>1</v>
       </c>
       <c r="AW45" s="9">
         <v>6</v>
       </c>
       <c r="AX45" s="11">
         <v>2</v>
       </c>
       <c r="AY45" s="19">
         <v>5</v>
       </c>
       <c r="AZ45" s="14">
         <v>2</v>
       </c>
       <c r="BA45" s="14">
         <v>4</v>
       </c>
       <c r="BB45" s="9">
         <v>6</v>
       </c>
+      <c r="BC45" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="12">
         <v>5</v>
       </c>
       <c r="C46" s="12">
         <v>9</v>
       </c>
       <c r="D46" s="12">
         <v>14</v>
       </c>
       <c r="E46" s="12">
         <v>14</v>
       </c>
       <c r="F46" s="12">
         <v>12</v>
       </c>
       <c r="G46" s="12">
         <v>11</v>
       </c>
       <c r="H46" s="12">
         <v>11</v>
       </c>
       <c r="I46" s="12">
@@ -7719,52 +7841,55 @@
       </c>
       <c r="AU46" s="9">
         <v>6</v>
       </c>
       <c r="AV46" s="19">
         <v>7</v>
       </c>
       <c r="AW46" s="9">
         <v>12</v>
       </c>
       <c r="AX46" s="11">
         <v>11</v>
       </c>
       <c r="AY46" s="19">
         <v>12</v>
       </c>
       <c r="AZ46" s="14">
         <v>6</v>
       </c>
       <c r="BA46" s="14">
         <v>10</v>
       </c>
       <c r="BB46" s="9">
         <v>7</v>
       </c>
+      <c r="BC46" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="12">
         <v>13</v>
       </c>
       <c r="C47" s="12">
         <v>13</v>
       </c>
       <c r="D47" s="12">
         <v>20</v>
       </c>
       <c r="E47" s="12">
         <v>11</v>
       </c>
       <c r="F47" s="12">
         <v>11</v>
       </c>
       <c r="G47" s="12">
         <v>14</v>
       </c>
       <c r="H47" s="12">
         <v>16</v>
       </c>
       <c r="I47" s="12">
@@ -7883,52 +8008,55 @@
       </c>
       <c r="AU47" s="9">
         <v>11</v>
       </c>
       <c r="AV47" s="19">
         <v>11</v>
       </c>
       <c r="AW47" s="9">
         <v>13</v>
       </c>
       <c r="AX47" s="11">
         <v>7</v>
       </c>
       <c r="AY47" s="19">
         <v>15</v>
       </c>
       <c r="AZ47" s="14">
         <v>15</v>
       </c>
       <c r="BA47" s="14">
         <v>10</v>
       </c>
       <c r="BB47" s="9">
         <v>14</v>
       </c>
+      <c r="BC47" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="12">
         <v>5</v>
       </c>
       <c r="C48" s="12">
         <v>15</v>
       </c>
       <c r="D48" s="12">
         <v>8</v>
       </c>
       <c r="E48" s="12">
         <v>11</v>
       </c>
       <c r="F48" s="12">
         <v>8</v>
       </c>
       <c r="G48" s="12">
         <v>5</v>
       </c>
       <c r="H48" s="12">
         <v>6</v>
       </c>
       <c r="I48" s="12">
@@ -8047,52 +8175,55 @@
       </c>
       <c r="AU48" s="9">
         <v>7</v>
       </c>
       <c r="AV48" s="19">
         <v>7</v>
       </c>
       <c r="AW48" s="9">
         <v>11</v>
       </c>
       <c r="AX48" s="11">
         <v>11</v>
       </c>
       <c r="AY48" s="19">
         <v>5</v>
       </c>
       <c r="AZ48" s="14">
         <v>12</v>
       </c>
       <c r="BA48" s="14">
         <v>5</v>
       </c>
       <c r="BB48" s="9">
         <v>6</v>
       </c>
+      <c r="BC48" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B49" s="12">
         <v>16</v>
       </c>
       <c r="C49" s="12">
         <v>11</v>
       </c>
       <c r="D49" s="12">
         <v>10</v>
       </c>
       <c r="E49" s="12">
         <v>10</v>
       </c>
       <c r="F49" s="12">
         <v>8</v>
       </c>
       <c r="G49" s="12">
         <v>10</v>
       </c>
       <c r="H49" s="12">
         <v>9</v>
       </c>
       <c r="I49" s="12">
@@ -8211,52 +8342,55 @@
       </c>
       <c r="AU49" s="9">
         <v>5</v>
       </c>
       <c r="AV49" s="19">
         <v>12</v>
       </c>
       <c r="AW49" s="9">
         <v>15</v>
       </c>
       <c r="AX49" s="11">
         <v>17</v>
       </c>
       <c r="AY49" s="19">
         <v>15</v>
       </c>
       <c r="AZ49" s="14">
         <v>17</v>
       </c>
       <c r="BA49" s="14">
         <v>15</v>
       </c>
       <c r="BB49" s="9">
         <v>3</v>
       </c>
+      <c r="BC49" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="41"/>
       <c r="D50" s="41"/>
       <c r="E50" s="41"/>
       <c r="F50" s="41"/>
       <c r="G50" s="41"/>
       <c r="H50" s="41"/>
       <c r="I50" s="41"/>
       <c r="J50" s="41"/>
       <c r="K50" s="41"/>
       <c r="L50" s="41"/>
       <c r="M50" s="41"/>
       <c r="N50" s="41"/>
       <c r="O50" s="41"/>
       <c r="P50" s="41"/>
       <c r="Q50" s="41"/>
       <c r="R50" s="41"/>
       <c r="S50" s="41"/>
       <c r="T50" s="41"/>
       <c r="U50" s="41"/>
       <c r="V50" s="41"/>
       <c r="W50" s="41"/>
       <c r="X50" s="41"/>
@@ -8267,53 +8401,54 @@
       <c r="AC50" s="41"/>
       <c r="AD50" s="41"/>
       <c r="AE50" s="41"/>
       <c r="AF50" s="41"/>
       <c r="AG50" s="41"/>
       <c r="AH50" s="41"/>
       <c r="AI50" s="41"/>
       <c r="AJ50" s="41"/>
       <c r="AK50" s="41"/>
       <c r="AL50" s="41"/>
       <c r="AM50" s="41"/>
       <c r="AN50" s="41"/>
       <c r="AO50" s="41"/>
       <c r="AP50" s="41"/>
       <c r="AQ50" s="41"/>
       <c r="AR50" s="41"/>
       <c r="AS50" s="41"/>
       <c r="AT50" s="41"/>
       <c r="AU50" s="41"/>
       <c r="AV50" s="41"/>
       <c r="AW50" s="41"/>
       <c r="AX50" s="41"/>
       <c r="AY50" s="41"/>
       <c r="AZ50" s="41"/>
       <c r="BA50" s="41"/>
-      <c r="BB50" s="17"/>
+      <c r="BB50" s="41"/>
+      <c r="BC50" s="41"/>
     </row>
-    <row r="51" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="18">
         <v>418</v>
       </c>
       <c r="C51" s="18">
         <v>554</v>
       </c>
       <c r="D51" s="18">
         <v>363</v>
       </c>
       <c r="E51" s="18">
         <v>314</v>
       </c>
       <c r="F51" s="18">
         <v>322</v>
       </c>
       <c r="G51" s="18">
         <v>332</v>
       </c>
       <c r="H51" s="18">
         <v>302</v>
       </c>
       <c r="I51" s="18">
@@ -8432,52 +8567,55 @@
       </c>
       <c r="AU51" s="9">
         <v>363</v>
       </c>
       <c r="AV51" s="19">
         <v>302</v>
       </c>
       <c r="AW51" s="14">
         <v>404</v>
       </c>
       <c r="AX51" s="11">
         <v>292</v>
       </c>
       <c r="AY51" s="19">
         <v>325</v>
       </c>
       <c r="AZ51" s="14">
         <v>353</v>
       </c>
       <c r="BA51" s="14">
         <v>330</v>
       </c>
       <c r="BB51" s="9">
         <v>325</v>
       </c>
+      <c r="BC51" s="9">
+        <v>333</v>
+      </c>
     </row>
-    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="18">
         <v>123</v>
       </c>
       <c r="C52" s="18">
         <v>164</v>
       </c>
       <c r="D52" s="18">
         <v>102</v>
       </c>
       <c r="E52" s="18">
         <v>76</v>
       </c>
       <c r="F52" s="18">
         <v>84</v>
       </c>
       <c r="G52" s="18">
         <v>85</v>
       </c>
       <c r="H52" s="18">
         <v>72</v>
       </c>
       <c r="I52" s="18">
@@ -8596,52 +8734,55 @@
       </c>
       <c r="AU52" s="9">
         <v>110</v>
       </c>
       <c r="AV52" s="19">
         <v>87</v>
       </c>
       <c r="AW52" s="14">
         <v>127</v>
       </c>
       <c r="AX52" s="11">
         <v>85</v>
       </c>
       <c r="AY52" s="19">
         <v>102</v>
       </c>
       <c r="AZ52" s="14">
         <v>97</v>
       </c>
       <c r="BA52" s="14">
         <v>96</v>
       </c>
       <c r="BB52" s="9">
         <v>88</v>
       </c>
+      <c r="BC52" s="9">
+        <v>111</v>
+      </c>
     </row>
-    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="18">
         <v>12</v>
       </c>
       <c r="C53" s="18">
         <v>11</v>
       </c>
       <c r="D53" s="18">
         <v>7</v>
       </c>
       <c r="E53" s="18">
         <v>17</v>
       </c>
       <c r="F53" s="18">
         <v>10</v>
       </c>
       <c r="G53" s="18">
         <v>7</v>
       </c>
       <c r="H53" s="18">
         <v>11</v>
       </c>
       <c r="I53" s="18">
@@ -8760,52 +8901,55 @@
       </c>
       <c r="AU53" s="9">
         <v>17</v>
       </c>
       <c r="AV53" s="19">
         <v>15</v>
       </c>
       <c r="AW53" s="14">
         <v>12</v>
       </c>
       <c r="AX53" s="11">
         <v>10</v>
       </c>
       <c r="AY53" s="19">
         <v>12</v>
       </c>
       <c r="AZ53" s="14">
         <v>9</v>
       </c>
       <c r="BA53" s="14">
         <v>4</v>
       </c>
       <c r="BB53" s="9">
         <v>8</v>
       </c>
+      <c r="BC53" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B54" s="18">
         <v>24</v>
       </c>
       <c r="C54" s="18">
         <v>25</v>
       </c>
       <c r="D54" s="18">
         <v>18</v>
       </c>
       <c r="E54" s="18">
         <v>17</v>
       </c>
       <c r="F54" s="18">
         <v>24</v>
       </c>
       <c r="G54" s="18">
         <v>16</v>
       </c>
       <c r="H54" s="18">
         <v>13</v>
       </c>
       <c r="I54" s="18">
@@ -8924,52 +9068,55 @@
       </c>
       <c r="AU54" s="9">
         <v>22</v>
       </c>
       <c r="AV54" s="19">
         <v>16</v>
       </c>
       <c r="AW54" s="14">
         <v>21</v>
       </c>
       <c r="AX54" s="11">
         <v>18</v>
       </c>
       <c r="AY54" s="19">
         <v>10</v>
       </c>
       <c r="AZ54" s="14">
         <v>19</v>
       </c>
       <c r="BA54" s="14">
         <v>9</v>
       </c>
       <c r="BB54" s="9">
         <v>25</v>
       </c>
+      <c r="BC54" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="18">
         <v>72</v>
       </c>
       <c r="C55" s="18">
         <v>136</v>
       </c>
       <c r="D55" s="18">
         <v>71</v>
       </c>
       <c r="E55" s="18">
         <v>56</v>
       </c>
       <c r="F55" s="18">
         <v>62</v>
       </c>
       <c r="G55" s="18">
         <v>60</v>
       </c>
       <c r="H55" s="18">
         <v>58</v>
       </c>
       <c r="I55" s="18">
@@ -9088,52 +9235,55 @@
       </c>
       <c r="AU55" s="9">
         <v>71</v>
       </c>
       <c r="AV55" s="19">
         <v>43</v>
       </c>
       <c r="AW55" s="14">
         <v>83</v>
       </c>
       <c r="AX55" s="11">
         <v>58</v>
       </c>
       <c r="AY55" s="19">
         <v>54</v>
       </c>
       <c r="AZ55" s="14">
         <v>83</v>
       </c>
       <c r="BA55" s="14">
         <v>56</v>
       </c>
       <c r="BB55" s="9">
         <v>61</v>
       </c>
+      <c r="BC55" s="9">
+        <v>54</v>
+      </c>
     </row>
-    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="18">
         <v>9</v>
       </c>
       <c r="C56" s="18">
         <v>8</v>
       </c>
       <c r="D56" s="18">
         <v>4</v>
       </c>
       <c r="E56" s="18">
         <v>3</v>
       </c>
       <c r="F56" s="18">
         <v>5</v>
       </c>
       <c r="G56" s="18">
         <v>4</v>
       </c>
       <c r="H56" s="18">
         <v>6</v>
       </c>
       <c r="I56" s="18">
@@ -9252,52 +9402,55 @@
       </c>
       <c r="AU56" s="9">
         <v>7</v>
       </c>
       <c r="AV56" s="19">
         <v>4</v>
       </c>
       <c r="AW56" s="9">
         <v>3</v>
       </c>
       <c r="AX56" s="11">
         <v>7</v>
       </c>
       <c r="AY56" s="19">
         <v>4</v>
       </c>
       <c r="AZ56" s="14">
         <v>1</v>
       </c>
       <c r="BA56" s="14">
         <v>2</v>
       </c>
       <c r="BB56" s="9">
         <v>6</v>
       </c>
+      <c r="BC56" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="18">
         <v>4</v>
       </c>
       <c r="C57" s="18">
         <v>1</v>
       </c>
       <c r="D57" s="18">
         <v>3</v>
       </c>
       <c r="E57" s="18">
         <v>7</v>
       </c>
       <c r="F57" s="18">
         <v>3</v>
       </c>
       <c r="G57" s="18">
         <v>2</v>
       </c>
       <c r="H57" s="18">
         <v>4</v>
       </c>
       <c r="I57" s="18">
@@ -9416,52 +9569,55 @@
       </c>
       <c r="AU57" s="9">
         <v>3</v>
       </c>
       <c r="AV57" s="19">
         <v>4</v>
       </c>
       <c r="AW57" s="9">
         <v>2</v>
       </c>
       <c r="AX57" s="11">
         <v>1</v>
       </c>
       <c r="AY57" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ57" s="14">
         <v>2</v>
       </c>
       <c r="BA57" s="14">
         <v>7</v>
       </c>
       <c r="BB57" s="9">
         <v>4</v>
       </c>
+      <c r="BC57" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="18">
         <v>19</v>
       </c>
       <c r="C58" s="18">
         <v>25</v>
       </c>
       <c r="D58" s="18">
         <v>16</v>
       </c>
       <c r="E58" s="18">
         <v>19</v>
       </c>
       <c r="F58" s="18">
         <v>14</v>
       </c>
       <c r="G58" s="18">
         <v>30</v>
       </c>
       <c r="H58" s="18">
         <v>16</v>
       </c>
       <c r="I58" s="18">
@@ -9580,52 +9736,55 @@
       </c>
       <c r="AU58" s="9">
         <v>10</v>
       </c>
       <c r="AV58" s="19">
         <v>8</v>
       </c>
       <c r="AW58" s="9">
         <v>14</v>
       </c>
       <c r="AX58" s="11">
         <v>15</v>
       </c>
       <c r="AY58" s="19">
         <v>16</v>
       </c>
       <c r="AZ58" s="14">
         <v>14</v>
       </c>
       <c r="BA58" s="14">
         <v>18</v>
       </c>
       <c r="BB58" s="9">
         <v>18</v>
       </c>
+      <c r="BC58" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="18">
         <v>11</v>
       </c>
       <c r="C59" s="18">
         <v>8</v>
       </c>
       <c r="D59" s="18">
         <v>12</v>
       </c>
       <c r="E59" s="18">
         <v>5</v>
       </c>
       <c r="F59" s="18">
         <v>7</v>
       </c>
       <c r="G59" s="18">
         <v>9</v>
       </c>
       <c r="H59" s="18">
         <v>5</v>
       </c>
       <c r="I59" s="18">
@@ -9744,52 +9903,55 @@
       </c>
       <c r="AU59" s="9">
         <v>5</v>
       </c>
       <c r="AV59" s="19">
         <v>7</v>
       </c>
       <c r="AW59" s="9">
         <v>7</v>
       </c>
       <c r="AX59" s="11">
         <v>6</v>
       </c>
       <c r="AY59" s="19">
         <v>7</v>
       </c>
       <c r="AZ59" s="14">
         <v>9</v>
       </c>
       <c r="BA59" s="14">
         <v>7</v>
       </c>
       <c r="BB59" s="9">
         <v>3</v>
       </c>
+      <c r="BC59" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="18">
         <v>6</v>
       </c>
       <c r="C60" s="18">
         <v>1</v>
       </c>
       <c r="D60" s="18">
         <v>2</v>
       </c>
       <c r="E60" s="18">
         <v>3</v>
       </c>
       <c r="F60" s="18">
         <v>4</v>
       </c>
       <c r="G60" s="18">
         <v>4</v>
       </c>
       <c r="H60" s="18">
         <v>8</v>
       </c>
       <c r="I60" s="18">
@@ -9908,52 +10070,55 @@
       </c>
       <c r="AU60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV60" s="19">
         <v>1</v>
       </c>
       <c r="AW60" s="9">
         <v>5</v>
       </c>
       <c r="AX60" s="11">
         <v>1</v>
       </c>
       <c r="AY60" s="19">
         <v>4</v>
       </c>
       <c r="AZ60" s="14">
         <v>3</v>
       </c>
       <c r="BA60" s="14">
         <v>3</v>
       </c>
       <c r="BB60" s="9">
         <v>6</v>
       </c>
+      <c r="BC60" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="18">
         <v>23</v>
       </c>
       <c r="C61" s="18">
         <v>33</v>
       </c>
       <c r="D61" s="18">
         <v>20</v>
       </c>
       <c r="E61" s="18">
         <v>18</v>
       </c>
       <c r="F61" s="18">
         <v>21</v>
       </c>
       <c r="G61" s="18">
         <v>19</v>
       </c>
       <c r="H61" s="18">
         <v>12</v>
       </c>
       <c r="I61" s="18">
@@ -10072,52 +10237,55 @@
       </c>
       <c r="AU61" s="9">
         <v>14</v>
       </c>
       <c r="AV61" s="19">
         <v>17</v>
       </c>
       <c r="AW61" s="9">
         <v>22</v>
       </c>
       <c r="AX61" s="11">
         <v>7</v>
       </c>
       <c r="AY61" s="19">
         <v>26</v>
       </c>
       <c r="AZ61" s="14">
         <v>22</v>
       </c>
       <c r="BA61" s="14">
         <v>21</v>
       </c>
       <c r="BB61" s="9">
         <v>15</v>
       </c>
+      <c r="BC61" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="18">
         <v>7</v>
       </c>
       <c r="C62" s="18">
         <v>2</v>
       </c>
       <c r="D62" s="18">
         <v>5</v>
       </c>
       <c r="E62" s="18">
         <v>3</v>
       </c>
       <c r="F62" s="18">
         <v>4</v>
       </c>
       <c r="G62" s="18">
         <v>1</v>
       </c>
       <c r="H62" s="18">
         <v>4</v>
       </c>
       <c r="I62" s="18">
@@ -10236,52 +10404,55 @@
       </c>
       <c r="AU62" s="9">
         <v>3</v>
       </c>
       <c r="AV62" s="19">
         <v>6</v>
       </c>
       <c r="AW62" s="9">
         <v>8</v>
       </c>
       <c r="AX62" s="11">
         <v>1</v>
       </c>
       <c r="AY62" s="19">
         <v>2</v>
       </c>
       <c r="AZ62" s="14">
         <v>3</v>
       </c>
       <c r="BA62" s="14">
         <v>4</v>
       </c>
       <c r="BB62" s="9">
         <v>2</v>
       </c>
+      <c r="BC62" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="18">
         <v>9</v>
       </c>
       <c r="C63" s="18">
         <v>18</v>
       </c>
       <c r="D63" s="18">
         <v>13</v>
       </c>
       <c r="E63" s="18">
         <v>12</v>
       </c>
       <c r="F63" s="18">
         <v>13</v>
       </c>
       <c r="G63" s="18">
         <v>13</v>
       </c>
       <c r="H63" s="18">
         <v>12</v>
       </c>
       <c r="I63" s="18">
@@ -10400,52 +10571,55 @@
       </c>
       <c r="AU63" s="9">
         <v>12</v>
       </c>
       <c r="AV63" s="19">
         <v>17</v>
       </c>
       <c r="AW63" s="9">
         <v>9</v>
       </c>
       <c r="AX63" s="11">
         <v>9</v>
       </c>
       <c r="AY63" s="19">
         <v>7</v>
       </c>
       <c r="AZ63" s="14">
         <v>9</v>
       </c>
       <c r="BA63" s="14">
         <v>11</v>
       </c>
       <c r="BB63" s="9">
         <v>9</v>
       </c>
+      <c r="BC63" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="18">
         <v>7</v>
       </c>
       <c r="C64" s="18">
         <v>12</v>
       </c>
       <c r="D64" s="18">
         <v>8</v>
       </c>
       <c r="E64" s="18">
         <v>14</v>
       </c>
       <c r="F64" s="18">
         <v>10</v>
       </c>
       <c r="G64" s="18">
         <v>10</v>
       </c>
       <c r="H64" s="18">
         <v>10</v>
       </c>
       <c r="I64" s="18">
@@ -10564,52 +10738,55 @@
       </c>
       <c r="AU64" s="9">
         <v>11</v>
       </c>
       <c r="AV64" s="19">
         <v>3</v>
       </c>
       <c r="AW64" s="9">
         <v>12</v>
       </c>
       <c r="AX64" s="11">
         <v>9</v>
       </c>
       <c r="AY64" s="19">
         <v>4</v>
       </c>
       <c r="AZ64" s="14">
         <v>12</v>
       </c>
       <c r="BA64" s="14">
         <v>9</v>
       </c>
       <c r="BB64" s="9">
         <v>6</v>
       </c>
+      <c r="BC64" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="18">
         <v>29</v>
       </c>
       <c r="C65" s="18">
         <v>35</v>
       </c>
       <c r="D65" s="18">
         <v>28</v>
       </c>
       <c r="E65" s="18">
         <v>24</v>
       </c>
       <c r="F65" s="18">
         <v>19</v>
       </c>
       <c r="G65" s="18">
         <v>31</v>
       </c>
       <c r="H65" s="18">
         <v>28</v>
       </c>
       <c r="I65" s="18">
@@ -10728,52 +10905,55 @@
       </c>
       <c r="AU65" s="9">
         <v>21</v>
       </c>
       <c r="AV65" s="19">
         <v>30</v>
       </c>
       <c r="AW65" s="9">
         <v>26</v>
       </c>
       <c r="AX65" s="11">
         <v>29</v>
       </c>
       <c r="AY65" s="19">
         <v>29</v>
       </c>
       <c r="AZ65" s="14">
         <v>33</v>
       </c>
       <c r="BA65" s="14">
         <v>33</v>
       </c>
       <c r="BB65" s="9">
         <v>28</v>
       </c>
+      <c r="BC65" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B66" s="18">
         <v>10</v>
       </c>
       <c r="C66" s="18">
         <v>15</v>
       </c>
       <c r="D66" s="18">
         <v>3</v>
       </c>
       <c r="E66" s="18">
         <v>10</v>
       </c>
       <c r="F66" s="18">
         <v>9</v>
       </c>
       <c r="G66" s="18">
         <v>11</v>
       </c>
       <c r="H66" s="18">
         <v>17</v>
       </c>
       <c r="I66" s="18">
@@ -10892,52 +11072,55 @@
       </c>
       <c r="AU66" s="9">
         <v>12</v>
       </c>
       <c r="AV66" s="19">
         <v>11</v>
       </c>
       <c r="AW66" s="9">
         <v>7</v>
       </c>
       <c r="AX66" s="11">
         <v>7</v>
       </c>
       <c r="AY66" s="19">
         <v>9</v>
       </c>
       <c r="AZ66" s="14">
         <v>9</v>
       </c>
       <c r="BA66" s="14">
         <v>9</v>
       </c>
       <c r="BB66" s="9">
         <v>9</v>
       </c>
+      <c r="BC66" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B67" s="18">
         <v>3</v>
       </c>
       <c r="C67" s="18">
         <v>3</v>
       </c>
       <c r="D67" s="18">
         <v>6</v>
       </c>
       <c r="E67" s="20" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="20" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="18">
         <v>3</v>
       </c>
       <c r="H67" s="18">
         <v>4</v>
       </c>
       <c r="I67" s="18">
@@ -11056,52 +11239,55 @@
       </c>
       <c r="AU67" s="9">
         <v>1</v>
       </c>
       <c r="AV67" s="19">
         <v>2</v>
       </c>
       <c r="AW67" s="9">
         <v>3</v>
       </c>
       <c r="AX67" s="11">
         <v>1</v>
       </c>
       <c r="AY67" s="19">
         <v>3</v>
       </c>
       <c r="AZ67" s="14">
         <v>1</v>
       </c>
       <c r="BA67" s="14">
         <v>1</v>
       </c>
       <c r="BB67" s="9">
         <v>2</v>
       </c>
+      <c r="BC67" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="18">
         <v>7</v>
       </c>
       <c r="C68" s="18">
         <v>15</v>
       </c>
       <c r="D68" s="18">
         <v>7</v>
       </c>
       <c r="E68" s="18">
         <v>12</v>
       </c>
       <c r="F68" s="18">
         <v>6</v>
       </c>
       <c r="G68" s="18">
         <v>7</v>
       </c>
       <c r="H68" s="18">
         <v>4</v>
       </c>
       <c r="I68" s="18">
@@ -11220,52 +11406,55 @@
       </c>
       <c r="AU68" s="9">
         <v>10</v>
       </c>
       <c r="AV68" s="19">
         <v>5</v>
       </c>
       <c r="AW68" s="9">
         <v>11</v>
       </c>
       <c r="AX68" s="11">
         <v>6</v>
       </c>
       <c r="AY68" s="19">
         <v>5</v>
       </c>
       <c r="AZ68" s="14">
         <v>6</v>
       </c>
       <c r="BA68" s="14">
         <v>8</v>
       </c>
       <c r="BB68" s="9">
         <v>8</v>
       </c>
+      <c r="BC68" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="18">
         <v>15</v>
       </c>
       <c r="C69" s="18">
         <v>18</v>
       </c>
       <c r="D69" s="18">
         <v>13</v>
       </c>
       <c r="E69" s="18">
         <v>7</v>
       </c>
       <c r="F69" s="18">
         <v>9</v>
       </c>
       <c r="G69" s="18">
         <v>11</v>
       </c>
       <c r="H69" s="18">
         <v>5</v>
       </c>
       <c r="I69" s="18">
@@ -11384,52 +11573,55 @@
       </c>
       <c r="AU69" s="9">
         <v>12</v>
       </c>
       <c r="AV69" s="19">
         <v>10</v>
       </c>
       <c r="AW69" s="9">
         <v>9</v>
       </c>
       <c r="AX69" s="11">
         <v>8</v>
       </c>
       <c r="AY69" s="19">
         <v>10</v>
       </c>
       <c r="AZ69" s="14">
         <v>5</v>
       </c>
       <c r="BA69" s="14">
         <v>11</v>
       </c>
       <c r="BB69" s="9">
         <v>11</v>
       </c>
+      <c r="BC69" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="18">
         <v>7</v>
       </c>
       <c r="C70" s="18">
         <v>7</v>
       </c>
       <c r="D70" s="18">
         <v>11</v>
       </c>
       <c r="E70" s="18">
         <v>7</v>
       </c>
       <c r="F70" s="18">
         <v>10</v>
       </c>
       <c r="G70" s="18">
         <v>6</v>
       </c>
       <c r="H70" s="18">
         <v>3</v>
       </c>
       <c r="I70" s="18">
@@ -11548,52 +11740,55 @@
       </c>
       <c r="AU70" s="9">
         <v>7</v>
       </c>
       <c r="AV70" s="19">
         <v>7</v>
       </c>
       <c r="AW70" s="9">
         <v>8</v>
       </c>
       <c r="AX70" s="11">
         <v>3</v>
       </c>
       <c r="AY70" s="19">
         <v>4</v>
       </c>
       <c r="AZ70" s="14">
         <v>4</v>
       </c>
       <c r="BA70" s="14">
         <v>6</v>
       </c>
       <c r="BB70" s="9">
         <v>4</v>
       </c>
+      <c r="BC70" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B71" s="22">
         <v>21</v>
       </c>
       <c r="C71" s="22">
         <v>17</v>
       </c>
       <c r="D71" s="22">
         <v>14</v>
       </c>
       <c r="E71" s="22">
         <v>4</v>
       </c>
       <c r="F71" s="22">
         <v>8</v>
       </c>
       <c r="G71" s="22">
         <v>3</v>
       </c>
       <c r="H71" s="22">
         <v>10</v>
       </c>
       <c r="I71" s="22">
@@ -11712,110 +11907,113 @@
       </c>
       <c r="AU71" s="23">
         <v>15</v>
       </c>
       <c r="AV71" s="25">
         <v>9</v>
       </c>
       <c r="AW71" s="23">
         <v>15</v>
       </c>
       <c r="AX71" s="25">
         <v>11</v>
       </c>
       <c r="AY71" s="25">
         <v>17</v>
       </c>
       <c r="AZ71" s="23">
         <v>12</v>
       </c>
       <c r="BA71" s="23">
         <v>15</v>
       </c>
       <c r="BB71" s="23">
         <v>12</v>
       </c>
+      <c r="BC71" s="23">
+        <v>11</v>
+      </c>
     </row>
-    <row r="72" spans="1:54" s="5" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="73" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:55" s="5" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="74" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:BA28"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
+    <mergeCell ref="B28:BC28"/>
+    <mergeCell ref="B50:BC50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB74"/>
+  <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX11" sqref="AX11"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -11827,67 +12025,68 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AP3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
@@ -11908,52 +12107,53 @@
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43">
         <v>2025</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="43">
         <v>2026</v>
       </c>
       <c r="AY4" s="43"/>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
       <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
@@ -12070,52 +12270,55 @@
       </c>
       <c r="AU5" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="40" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="39" t="s">
         <v>27</v>
       </c>
+      <c r="BC5" s="39" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12127,52 +12330,53 @@
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
       <c r="BB6" s="44"/>
+      <c r="BC6" s="44"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="30">
         <v>12.03</v>
       </c>
       <c r="C7" s="30">
         <v>14.24</v>
       </c>
       <c r="D7" s="30">
         <v>13.08</v>
       </c>
       <c r="E7" s="30">
         <v>12.21</v>
       </c>
       <c r="F7" s="30">
         <v>11.78</v>
       </c>
       <c r="G7" s="30">
         <v>11.51</v>
       </c>
       <c r="H7" s="30">
         <v>11.24</v>
       </c>
       <c r="I7" s="30">
@@ -12291,52 +12495,55 @@
       </c>
       <c r="AU7" s="30">
         <v>9.77</v>
       </c>
       <c r="AV7" s="29">
         <v>9.77</v>
       </c>
       <c r="AW7" s="29">
         <v>9.92</v>
       </c>
       <c r="AX7" s="29">
         <v>8.56</v>
       </c>
       <c r="AY7" s="30">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="29">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA7" s="30">
         <v>10.17</v>
       </c>
       <c r="BB7" s="30">
         <v>10.02</v>
       </c>
+      <c r="BC7" s="30">
+        <v>10.14</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30">
         <v>11.08</v>
       </c>
       <c r="C8" s="30">
         <v>12.85</v>
       </c>
       <c r="D8" s="30">
         <v>11.59</v>
       </c>
       <c r="E8" s="30">
         <v>10.37</v>
       </c>
       <c r="F8" s="30">
         <v>9.99</v>
       </c>
       <c r="G8" s="30">
         <v>9.69</v>
       </c>
       <c r="H8" s="30">
         <v>9.4</v>
       </c>
       <c r="I8" s="30">
@@ -12455,52 +12662,55 @@
       </c>
       <c r="AU8" s="30">
         <v>8.18</v>
       </c>
       <c r="AV8" s="29">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="29">
         <v>8.4</v>
       </c>
       <c r="AX8" s="29">
         <v>7.04</v>
       </c>
       <c r="AY8" s="30">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="29">
         <v>8.58</v>
       </c>
       <c r="BA8" s="30">
         <v>8.4700000000000006</v>
       </c>
       <c r="BB8" s="30">
         <v>8.36</v>
       </c>
+      <c r="BC8" s="30">
+        <v>8.4600000000000009</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="30">
         <v>8.23</v>
       </c>
       <c r="C9" s="30">
         <v>8.83</v>
       </c>
       <c r="D9" s="30">
         <v>7.87</v>
       </c>
       <c r="E9" s="30">
         <v>8.41</v>
       </c>
       <c r="F9" s="30">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="30">
         <v>7.5</v>
       </c>
       <c r="H9" s="30">
         <v>7.6</v>
       </c>
       <c r="I9" s="30">
@@ -12619,52 +12829,55 @@
       </c>
       <c r="AU9" s="30">
         <v>8.9</v>
       </c>
       <c r="AV9" s="29">
         <v>9.06</v>
       </c>
       <c r="AW9" s="29">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="29">
         <v>8.52</v>
       </c>
       <c r="AY9" s="30">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="29">
         <v>7.82</v>
       </c>
       <c r="BA9" s="30">
         <v>7.04</v>
       </c>
       <c r="BB9" s="30">
         <v>6.6</v>
       </c>
+      <c r="BC9" s="30">
+        <v>7.02</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="30">
         <v>13.12</v>
       </c>
       <c r="C10" s="30">
         <v>14.71</v>
       </c>
       <c r="D10" s="30">
         <v>14.54</v>
       </c>
       <c r="E10" s="30">
         <v>13.42</v>
       </c>
       <c r="F10" s="30">
         <v>13.72</v>
       </c>
       <c r="G10" s="30">
         <v>13.18</v>
       </c>
       <c r="H10" s="30">
         <v>12.62</v>
       </c>
       <c r="I10" s="30">
@@ -12783,52 +12996,55 @@
       </c>
       <c r="AU10" s="30">
         <v>11.91</v>
       </c>
       <c r="AV10" s="29">
         <v>11.76</v>
       </c>
       <c r="AW10" s="29">
         <v>12.01</v>
       </c>
       <c r="AX10" s="29">
         <v>9.99</v>
       </c>
       <c r="AY10" s="30">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="29">
         <v>11.26</v>
       </c>
       <c r="BA10" s="30">
         <v>11.19</v>
       </c>
       <c r="BB10" s="30">
         <v>12.15</v>
       </c>
+      <c r="BC10" s="30">
+        <v>12.26</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="30">
         <v>14.38</v>
       </c>
       <c r="C11" s="30">
         <v>20.96</v>
       </c>
       <c r="D11" s="30">
         <v>18.23</v>
       </c>
       <c r="E11" s="30">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="30">
         <v>15.67</v>
       </c>
       <c r="G11" s="30">
         <v>15.09</v>
       </c>
       <c r="H11" s="30">
         <v>14.77</v>
       </c>
       <c r="I11" s="30">
@@ -12947,52 +13163,55 @@
       </c>
       <c r="AU11" s="30">
         <v>11.45</v>
       </c>
       <c r="AV11" s="29">
         <v>11.3</v>
       </c>
       <c r="AW11" s="29">
         <v>11.56</v>
       </c>
       <c r="AX11" s="29">
         <v>10.61</v>
       </c>
       <c r="AY11" s="30">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="29">
         <v>12.4</v>
       </c>
       <c r="BA11" s="30">
         <v>12.47</v>
       </c>
       <c r="BB11" s="30">
         <v>12.42</v>
       </c>
+      <c r="BC11" s="30">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>18.84</v>
       </c>
       <c r="C12" s="30">
         <v>16.87</v>
       </c>
       <c r="D12" s="30">
         <v>14.29</v>
       </c>
       <c r="E12" s="30">
         <v>12.41</v>
       </c>
       <c r="F12" s="30">
         <v>11.78</v>
       </c>
       <c r="G12" s="30">
         <v>11.59</v>
       </c>
       <c r="H12" s="30">
         <v>11.69</v>
       </c>
       <c r="I12" s="30">
@@ -13111,52 +13330,55 @@
       </c>
       <c r="AU12" s="30">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="29">
         <v>9.32</v>
       </c>
       <c r="AW12" s="29">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="29">
         <v>14.29</v>
       </c>
       <c r="AY12" s="30">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="29">
         <v>10.15</v>
       </c>
       <c r="BA12" s="30">
         <v>9.99</v>
       </c>
       <c r="BB12" s="30">
         <v>9.81</v>
       </c>
+      <c r="BC12" s="30">
+        <v>10.82</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="30">
         <v>6.57</v>
       </c>
       <c r="E13" s="30">
         <v>7.41</v>
       </c>
       <c r="F13" s="30">
         <v>6.76</v>
       </c>
       <c r="G13" s="30">
         <v>6.38</v>
       </c>
       <c r="H13" s="30">
         <v>6.6</v>
       </c>
       <c r="I13" s="30">
@@ -13275,52 +13497,55 @@
       </c>
       <c r="AU13" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="29">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="29">
         <v>1.97</v>
       </c>
       <c r="AY13" s="30">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="BA13" s="30">
         <v>6.54</v>
       </c>
       <c r="BB13" s="30">
         <v>6.8</v>
       </c>
+      <c r="BC13" s="30">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>12.05</v>
       </c>
       <c r="C14" s="30">
         <v>14.3</v>
       </c>
       <c r="D14" s="30">
         <v>13.51</v>
       </c>
       <c r="E14" s="30">
         <v>12.99</v>
       </c>
       <c r="F14" s="30">
         <v>12.88</v>
       </c>
       <c r="G14" s="30">
         <v>13.32</v>
       </c>
       <c r="H14" s="30">
         <v>13.04</v>
       </c>
       <c r="I14" s="30">
@@ -13439,52 +13664,55 @@
       </c>
       <c r="AU14" s="30">
         <v>11.66</v>
       </c>
       <c r="AV14" s="29">
         <v>11.59</v>
       </c>
       <c r="AW14" s="29">
         <v>11.63</v>
       </c>
       <c r="AX14" s="29">
         <v>12.12</v>
       </c>
       <c r="AY14" s="30">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="29">
         <v>12.32</v>
       </c>
       <c r="BA14" s="30">
         <v>13.57</v>
       </c>
       <c r="BB14" s="30">
         <v>13.02</v>
       </c>
+      <c r="BC14" s="30">
+        <v>13.12</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>14.8</v>
       </c>
       <c r="C15" s="30">
         <v>13.31</v>
       </c>
       <c r="D15" s="30">
         <v>14.55</v>
       </c>
       <c r="E15" s="30">
         <v>12.91</v>
       </c>
       <c r="F15" s="30">
         <v>13.49</v>
       </c>
       <c r="G15" s="30">
         <v>13.68</v>
       </c>
       <c r="H15" s="30">
         <v>12.91</v>
       </c>
       <c r="I15" s="30">
@@ -13603,52 +13831,55 @@
       </c>
       <c r="AU15" s="30">
         <v>11.16</v>
       </c>
       <c r="AV15" s="29">
         <v>11.06</v>
       </c>
       <c r="AW15" s="29">
         <v>11.01</v>
       </c>
       <c r="AX15" s="29">
         <v>8.48</v>
       </c>
       <c r="AY15" s="30">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="29">
         <v>10.91</v>
       </c>
       <c r="BA15" s="30">
         <v>12.17</v>
       </c>
       <c r="BB15" s="30">
         <v>11.56</v>
       </c>
+      <c r="BC15" s="30">
+        <v>12.16</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="30">
         <v>9.64</v>
       </c>
       <c r="D16" s="30">
         <v>7.78</v>
       </c>
       <c r="E16" s="30">
         <v>7.24</v>
       </c>
       <c r="F16" s="30">
         <v>7.32</v>
       </c>
       <c r="G16" s="30">
         <v>7.58</v>
       </c>
       <c r="H16" s="30">
         <v>7.74</v>
       </c>
       <c r="I16" s="30">
@@ -13767,52 +13998,55 @@
       </c>
       <c r="AU16" s="30">
         <v>5.16</v>
       </c>
       <c r="AV16" s="29">
         <v>4.91</v>
       </c>
       <c r="AW16" s="29">
         <v>5.39</v>
       </c>
       <c r="AX16" s="29">
         <v>2.42</v>
       </c>
       <c r="AY16" s="30">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="29">
         <v>5.42</v>
       </c>
       <c r="BA16" s="30">
         <v>6.26</v>
       </c>
       <c r="BB16" s="30">
         <v>7.45</v>
       </c>
+      <c r="BC16" s="30">
+        <v>7.25</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>12.59</v>
       </c>
       <c r="C17" s="30">
         <v>16.45</v>
       </c>
       <c r="D17" s="30">
         <v>14.85</v>
       </c>
       <c r="E17" s="30">
         <v>13.75</v>
       </c>
       <c r="F17" s="30">
         <v>13.53</v>
       </c>
       <c r="G17" s="30">
         <v>13.25</v>
       </c>
       <c r="H17" s="30">
         <v>12.56</v>
       </c>
       <c r="I17" s="30">
@@ -13931,52 +14165,55 @@
       </c>
       <c r="AU17" s="30">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="29">
         <v>10.14</v>
       </c>
       <c r="AW17" s="29">
         <v>10.33</v>
       </c>
       <c r="AX17" s="29">
         <v>5.23</v>
       </c>
       <c r="AY17" s="30">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="29">
         <v>9.1999999999999993</v>
       </c>
       <c r="BA17" s="30">
         <v>10.220000000000001</v>
       </c>
       <c r="BB17" s="30">
         <v>9.7899999999999991</v>
       </c>
+      <c r="BC17" s="30">
+        <v>10.119999999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>10.81</v>
       </c>
       <c r="C18" s="30">
         <v>11.85</v>
       </c>
       <c r="D18" s="30">
         <v>11.03</v>
       </c>
       <c r="E18" s="30">
         <v>9.65</v>
       </c>
       <c r="F18" s="30">
         <v>9.43</v>
       </c>
       <c r="G18" s="30">
         <v>8.6</v>
       </c>
       <c r="H18" s="30">
         <v>8.59</v>
       </c>
       <c r="I18" s="30">
@@ -14095,52 +14332,55 @@
       </c>
       <c r="AU18" s="30">
         <v>10.17</v>
       </c>
       <c r="AV18" s="29">
         <v>10.89</v>
       </c>
       <c r="AW18" s="29">
         <v>10.94</v>
       </c>
       <c r="AX18" s="29">
         <v>3.61</v>
       </c>
       <c r="AY18" s="30">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="29">
         <v>6.66</v>
       </c>
       <c r="BA18" s="30">
         <v>7.79</v>
       </c>
       <c r="BB18" s="30">
         <v>6.94</v>
       </c>
+      <c r="BC18" s="30">
+        <v>7.45</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>11.4</v>
       </c>
       <c r="C19" s="30">
         <v>14.81</v>
       </c>
       <c r="D19" s="30">
         <v>15.48</v>
       </c>
       <c r="E19" s="30">
         <v>14.69</v>
       </c>
       <c r="F19" s="30">
         <v>14.3</v>
       </c>
       <c r="G19" s="30">
         <v>13.99</v>
       </c>
       <c r="H19" s="30">
         <v>13.41</v>
       </c>
       <c r="I19" s="30">
@@ -14259,52 +14499,55 @@
       </c>
       <c r="AU19" s="30">
         <v>11.49</v>
       </c>
       <c r="AV19" s="29">
         <v>11.86</v>
       </c>
       <c r="AW19" s="29">
         <v>11.7</v>
       </c>
       <c r="AX19" s="29">
         <v>7.07</v>
       </c>
       <c r="AY19" s="30">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="29">
         <v>9.59</v>
       </c>
       <c r="BA19" s="30">
         <v>10.72</v>
       </c>
       <c r="BB19" s="30">
         <v>10.92</v>
       </c>
+      <c r="BC19" s="30">
+        <v>11.72</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>13.03</v>
       </c>
       <c r="C20" s="30">
         <v>12.79</v>
       </c>
       <c r="D20" s="30">
         <v>12.27</v>
       </c>
       <c r="E20" s="30">
         <v>12.43</v>
       </c>
       <c r="F20" s="30">
         <v>12.19</v>
       </c>
       <c r="G20" s="30">
         <v>12.49</v>
       </c>
       <c r="H20" s="30">
         <v>12.31</v>
       </c>
       <c r="I20" s="30">
@@ -14423,52 +14666,55 @@
       </c>
       <c r="AU20" s="30">
         <v>11.64</v>
       </c>
       <c r="AV20" s="29">
         <v>11.27</v>
       </c>
       <c r="AW20" s="29">
         <v>11.32</v>
       </c>
       <c r="AX20" s="29">
         <v>10.8</v>
       </c>
       <c r="AY20" s="30">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="29">
         <v>10.54</v>
       </c>
       <c r="BA20" s="30">
         <v>10.87</v>
       </c>
       <c r="BB20" s="30">
         <v>10.199999999999999</v>
       </c>
+      <c r="BC20" s="30">
+        <v>10.48</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>9.84</v>
       </c>
       <c r="C21" s="30">
         <v>10.92</v>
       </c>
       <c r="D21" s="30">
         <v>10.54</v>
       </c>
       <c r="E21" s="30">
         <v>10.48</v>
       </c>
       <c r="F21" s="30">
         <v>9.94</v>
       </c>
       <c r="G21" s="30">
         <v>10.28</v>
       </c>
       <c r="H21" s="30">
         <v>10.3</v>
       </c>
       <c r="I21" s="30">
@@ -14587,52 +14833,55 @@
       </c>
       <c r="AU21" s="30">
         <v>9.18</v>
       </c>
       <c r="AV21" s="29">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="29">
         <v>9.25</v>
       </c>
       <c r="AX21" s="29">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="30">
         <v>10</v>
       </c>
       <c r="AZ21" s="29">
         <v>9.7899999999999991</v>
       </c>
       <c r="BA21" s="30">
         <v>10.35</v>
       </c>
       <c r="BB21" s="30">
         <v>9.98</v>
       </c>
+      <c r="BC21" s="30">
+        <v>10.220000000000001</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>12.13</v>
       </c>
       <c r="C22" s="30">
         <v>15.3</v>
       </c>
       <c r="D22" s="30">
         <v>12.74</v>
       </c>
       <c r="E22" s="30">
         <v>13.64</v>
       </c>
       <c r="F22" s="30">
         <v>13.99</v>
       </c>
       <c r="G22" s="30">
         <v>13.65</v>
       </c>
       <c r="H22" s="30">
         <v>14.05</v>
       </c>
       <c r="I22" s="30">
@@ -14751,52 +15000,55 @@
       </c>
       <c r="AU22" s="30">
         <v>11.82</v>
       </c>
       <c r="AV22" s="29">
         <v>12.18</v>
       </c>
       <c r="AW22" s="29">
         <v>12.25</v>
       </c>
       <c r="AX22" s="29">
         <v>10.02</v>
       </c>
       <c r="AY22" s="30">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="29">
         <v>10.25</v>
       </c>
       <c r="BA22" s="30">
         <v>10.7</v>
       </c>
       <c r="BB22" s="30">
         <v>10.77</v>
       </c>
+      <c r="BC22" s="30">
+        <v>11.09</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="30">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="30">
         <v>10.01</v>
       </c>
       <c r="E23" s="30">
         <v>8.48</v>
       </c>
       <c r="F23" s="30">
         <v>8.01</v>
       </c>
       <c r="G23" s="30">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="30">
         <v>8.31</v>
       </c>
       <c r="I23" s="30">
@@ -14915,52 +15167,55 @@
       </c>
       <c r="AU23" s="30">
         <v>7.1</v>
       </c>
       <c r="AV23" s="29">
         <v>6.85</v>
       </c>
       <c r="AW23" s="29">
         <v>7.37</v>
       </c>
       <c r="AX23" s="29">
         <v>4.43</v>
       </c>
       <c r="AY23" s="30">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="29">
         <v>7.13</v>
       </c>
       <c r="BA23" s="30">
         <v>7.27</v>
       </c>
       <c r="BB23" s="30">
         <v>8.19</v>
       </c>
+      <c r="BC23" s="30">
+        <v>7.61</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="30">
         <v>12.62</v>
       </c>
       <c r="D24" s="30">
         <v>13.1</v>
       </c>
       <c r="E24" s="30">
         <v>14.31</v>
       </c>
       <c r="F24" s="30">
         <v>13.81</v>
       </c>
       <c r="G24" s="30">
         <v>13.59</v>
       </c>
       <c r="H24" s="30">
         <v>13.07</v>
       </c>
       <c r="I24" s="30">
@@ -15079,52 +15334,55 @@
       </c>
       <c r="AU24" s="30">
         <v>10.07</v>
       </c>
       <c r="AV24" s="29">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="29">
         <v>10.52</v>
       </c>
       <c r="AX24" s="29">
         <v>12.76</v>
       </c>
       <c r="AY24" s="30">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="29">
         <v>11.76</v>
       </c>
       <c r="BA24" s="30">
         <v>12.29</v>
       </c>
       <c r="BB24" s="30">
         <v>12.05</v>
       </c>
+      <c r="BC24" s="30">
+        <v>11.44</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>14.09</v>
       </c>
       <c r="C25" s="30">
         <v>15.68</v>
       </c>
       <c r="D25" s="30">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="30">
         <v>14.34</v>
       </c>
       <c r="F25" s="30">
         <v>13.55</v>
       </c>
       <c r="G25" s="30">
         <v>13.46</v>
       </c>
       <c r="H25" s="30">
         <v>13.04</v>
       </c>
       <c r="I25" s="30">
@@ -15243,52 +15501,55 @@
       </c>
       <c r="AU25" s="30">
         <v>12.26</v>
       </c>
       <c r="AV25" s="29">
         <v>12.21</v>
       </c>
       <c r="AW25" s="29">
         <v>12.18</v>
       </c>
       <c r="AX25" s="29">
         <v>8.36</v>
       </c>
       <c r="AY25" s="30">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="29">
         <v>11.43</v>
       </c>
       <c r="BA25" s="30">
         <v>11.58</v>
       </c>
       <c r="BB25" s="30">
         <v>12.04</v>
       </c>
+      <c r="BC25" s="30">
+        <v>12.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="30">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="30">
         <v>13.62</v>
       </c>
       <c r="D26" s="30">
         <v>13.94</v>
       </c>
       <c r="E26" s="30">
         <v>14.02</v>
       </c>
       <c r="F26" s="30">
         <v>13.95</v>
       </c>
       <c r="G26" s="30">
         <v>13.07</v>
       </c>
       <c r="H26" s="30">
         <v>12.16</v>
       </c>
       <c r="I26" s="30">
@@ -15407,52 +15668,55 @@
       </c>
       <c r="AU26" s="30">
         <v>13.34</v>
       </c>
       <c r="AV26" s="29">
         <v>13.22</v>
       </c>
       <c r="AW26" s="29">
         <v>13.44</v>
       </c>
       <c r="AX26" s="29">
         <v>11.95</v>
       </c>
       <c r="AY26" s="30">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="29">
         <v>11.46</v>
       </c>
       <c r="BA26" s="30">
         <v>10.99</v>
       </c>
       <c r="BB26" s="30">
         <v>10.51</v>
       </c>
+      <c r="BC26" s="30">
+        <v>10.7</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32">
         <v>18.13</v>
       </c>
       <c r="C27" s="32">
         <v>16.75</v>
       </c>
       <c r="D27" s="32">
         <v>14.98</v>
       </c>
       <c r="E27" s="32">
         <v>13</v>
       </c>
       <c r="F27" s="32">
         <v>11.93</v>
       </c>
       <c r="G27" s="32">
         <v>11.03</v>
       </c>
       <c r="H27" s="32">
         <v>10.76</v>
       </c>
       <c r="I27" s="32">
@@ -15571,149 +15835,152 @@
       </c>
       <c r="AU27" s="32">
         <v>11.37</v>
       </c>
       <c r="AV27" s="32">
         <v>11.34</v>
       </c>
       <c r="AW27" s="32">
         <v>11.69</v>
       </c>
       <c r="AX27" s="32">
         <v>14.6</v>
       </c>
       <c r="AY27" s="32">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="32">
         <v>16.03</v>
       </c>
       <c r="BA27" s="32">
         <v>16.09</v>
       </c>
       <c r="BB27" s="32">
         <v>14.4</v>
       </c>
+      <c r="BC27" s="32">
+        <v>13.73</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB74"/>
+  <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AU24" sqref="AU24"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="10.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="0" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -15725,67 +15992,68 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="17"/>
       <c r="C3" s="4"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="AP3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
@@ -15806,52 +16074,53 @@
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43">
         <v>2025</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="43">
         <v>2026</v>
       </c>
       <c r="AY4" s="43"/>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
       <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>45</v>
       </c>
@@ -15968,52 +16237,55 @@
       </c>
       <c r="AU5" s="40" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="39" t="s">
         <v>41</v>
       </c>
       <c r="BB5" s="39" t="s">
         <v>42</v>
       </c>
+      <c r="BC5" s="39" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="54"/>
       <c r="O6" s="54"/>
       <c r="P6" s="54"/>
       <c r="Q6" s="54"/>
       <c r="R6" s="54"/>
       <c r="S6" s="54"/>
       <c r="T6" s="54"/>
       <c r="U6" s="54"/>
       <c r="V6" s="54"/>
       <c r="W6" s="54"/>
       <c r="X6" s="54"/>
@@ -16025,52 +16297,53 @@
       <c r="AD6" s="54"/>
       <c r="AE6" s="54"/>
       <c r="AF6" s="54"/>
       <c r="AG6" s="54"/>
       <c r="AH6" s="54"/>
       <c r="AI6" s="54"/>
       <c r="AJ6" s="54"/>
       <c r="AK6" s="54"/>
       <c r="AL6" s="54"/>
       <c r="AM6" s="54"/>
       <c r="AN6" s="54"/>
       <c r="AO6" s="54"/>
       <c r="AP6" s="54"/>
       <c r="AQ6" s="54"/>
       <c r="AR6" s="54"/>
       <c r="AS6" s="54"/>
       <c r="AT6" s="54"/>
       <c r="AU6" s="54"/>
       <c r="AV6" s="54"/>
       <c r="AW6" s="54"/>
       <c r="AX6" s="54"/>
       <c r="AY6" s="54"/>
       <c r="AZ6" s="54"/>
       <c r="BA6" s="54"/>
       <c r="BB6" s="54"/>
+      <c r="BC6" s="54"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10">
         <v>10</v>
       </c>
       <c r="C7" s="10">
         <v>13</v>
       </c>
       <c r="D7" s="10">
         <v>7</v>
       </c>
       <c r="E7" s="10">
         <v>11</v>
       </c>
       <c r="F7" s="10">
         <v>12</v>
       </c>
       <c r="G7" s="10">
         <v>13</v>
       </c>
       <c r="H7" s="10">
         <v>9</v>
       </c>
       <c r="I7" s="10">
@@ -16189,52 +16462,55 @@
       </c>
       <c r="AU7" s="9">
         <v>6</v>
       </c>
       <c r="AV7" s="19">
         <v>2</v>
       </c>
       <c r="AW7" s="14">
         <v>2</v>
       </c>
       <c r="AX7" s="11">
         <v>4</v>
       </c>
       <c r="AY7" s="19">
         <v>5</v>
       </c>
       <c r="AZ7" s="14">
         <v>4</v>
       </c>
       <c r="BA7" s="14">
         <v>7</v>
       </c>
       <c r="BB7" s="9">
         <v>5</v>
       </c>
+      <c r="BC7" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>5</v>
       </c>
       <c r="C8" s="10">
         <v>3</v>
       </c>
       <c r="D8" s="10">
         <v>3</v>
       </c>
       <c r="E8" s="10">
         <v>3</v>
       </c>
       <c r="F8" s="10">
         <v>4</v>
       </c>
       <c r="G8" s="10">
         <v>4</v>
       </c>
       <c r="H8" s="10">
         <v>3</v>
       </c>
       <c r="I8" s="10">
@@ -16353,52 +16629,55 @@
       </c>
       <c r="AU8" s="9">
         <v>1</v>
       </c>
       <c r="AV8" s="19">
         <v>1</v>
       </c>
       <c r="AW8" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX8" s="11">
         <v>1</v>
       </c>
       <c r="AY8" s="19">
         <v>1</v>
       </c>
       <c r="AZ8" s="14">
         <v>1</v>
       </c>
       <c r="BA8" s="14">
         <v>3</v>
       </c>
       <c r="BB8" s="9">
         <v>1</v>
       </c>
+      <c r="BC8" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10">
         <v>2</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="10">
         <v>1</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>1</v>
       </c>
       <c r="I9" s="10">
@@ -16517,52 +16796,55 @@
       </c>
       <c r="AU9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW9" s="14">
         <v>2</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="19">
         <v>1</v>
       </c>
       <c r="AZ9" s="14">
         <v>1</v>
       </c>
       <c r="BA9" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB9" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC9" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="10">
         <v>2</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="10" t="s">
@@ -16681,52 +16963,55 @@
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="19">
         <v>1</v>
       </c>
       <c r="AZ10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB10" s="9">
         <v>1</v>
       </c>
+      <c r="BC10" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10">
         <v>3</v>
       </c>
       <c r="C11" s="10">
         <v>2</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="10">
         <v>1</v>
       </c>
       <c r="G11" s="10">
         <v>2</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
       </c>
       <c r="I11" s="10">
@@ -16845,52 +17130,55 @@
       </c>
       <c r="AU11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AX11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA11" s="14">
         <v>1</v>
       </c>
       <c r="BB11" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC11" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="10" t="s">
@@ -17009,52 +17297,55 @@
       </c>
       <c r="AU12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA12" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB12" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC12" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="10" t="s">
@@ -17173,52 +17464,55 @@
       </c>
       <c r="AU13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA13" s="14">
         <v>1</v>
       </c>
       <c r="BB13" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC13" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="10">
         <v>1</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="10">
         <v>1</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="10" t="s">
@@ -17337,52 +17631,55 @@
       </c>
       <c r="AU14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA14" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB14" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC14" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="10">
         <v>1</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -17501,52 +17798,55 @@
       </c>
       <c r="AU15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA15" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB15" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC15" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="10">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -17665,52 +17965,55 @@
       </c>
       <c r="AU16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="19">
         <v>1</v>
       </c>
       <c r="AZ16" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA16" s="14">
         <v>1</v>
       </c>
       <c r="BB16" s="9">
         <v>1</v>
       </c>
+      <c r="BC16" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="10">
         <v>1</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="10">
@@ -17829,52 +18132,55 @@
       </c>
       <c r="AU17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA17" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB17" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC17" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="10">
         <v>1</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="10">
         <v>1</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="10">
         <v>1</v>
       </c>
       <c r="I18" s="10" t="s">
@@ -17993,52 +18299,55 @@
       </c>
       <c r="AU18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB18" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC18" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="10" t="s">
@@ -18157,52 +18466,55 @@
       </c>
       <c r="AU19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB19" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC19" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="10" t="s">
@@ -18321,52 +18633,55 @@
       </c>
       <c r="AU20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB20" s="9">
         <v>1</v>
       </c>
+      <c r="BC20" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="10">
         <v>1</v>
       </c>
       <c r="D21" s="10">
         <v>1</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="10">
@@ -18485,52 +18800,55 @@
       </c>
       <c r="AU21" s="9">
         <v>2</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA21" s="14">
         <v>1</v>
       </c>
       <c r="BB21" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC21" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I22" s="10" t="s">
@@ -18649,52 +18967,55 @@
       </c>
       <c r="AU22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="14">
         <v>1</v>
       </c>
       <c r="BA22" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB22" s="9">
         <v>1</v>
       </c>
+      <c r="BC22" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="10">
         <v>1</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -18813,52 +19134,55 @@
       </c>
       <c r="AU23" s="9">
         <v>1</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA23" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB23" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC23" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="10">
         <v>1</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="10" t="s">
@@ -18977,52 +19301,55 @@
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA24" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB24" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC24" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="10" t="s">
@@ -19141,52 +19468,55 @@
       </c>
       <c r="AU25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="19">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="19">
         <v>1</v>
       </c>
       <c r="AZ25" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA25" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB25" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC25" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="10" t="s">
@@ -19305,52 +19635,55 @@
       </c>
       <c r="AU26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BA26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="BB26" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC26" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="34">
         <v>1</v>
       </c>
       <c r="D27" s="34">
         <v>1</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="34">
         <v>1</v>
       </c>
       <c r="I27" s="34" t="s">
@@ -19469,72 +19802,75 @@
       </c>
       <c r="AU27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AV27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AX27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="23">
         <v>1</v>
       </c>
       <c r="BA27" s="23" t="s">
         <v>51</v>
       </c>
       <c r="BB27" s="23" t="s">
         <v>51</v>
       </c>
+      <c r="BC27" s="23">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
     </row>
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="36"/>
       <c r="J32" s="36"/>
       <c r="K32" s="36"/>
       <c r="L32" s="36"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
     </row>
@@ -19571,97 +19907,97 @@
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB74"/>
+  <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AP18" sqref="AP18"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="12" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="10.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="24" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="36" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -19673,67 +20009,68 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="17"/>
       <c r="E3" s="4"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="AP3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="45"/>
       <c r="B4" s="53">
         <v>2022</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53">
         <v>2023</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
@@ -19754,52 +20091,53 @@
       <c r="AH4" s="43"/>
       <c r="AI4" s="43"/>
       <c r="AJ4" s="43"/>
       <c r="AK4" s="43"/>
       <c r="AL4" s="43">
         <v>2025</v>
       </c>
       <c r="AM4" s="43"/>
       <c r="AN4" s="43"/>
       <c r="AO4" s="43"/>
       <c r="AP4" s="43"/>
       <c r="AQ4" s="43"/>
       <c r="AR4" s="43"/>
       <c r="AS4" s="43"/>
       <c r="AT4" s="43"/>
       <c r="AU4" s="43"/>
       <c r="AV4" s="43"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="43">
         <v>2026</v>
       </c>
       <c r="AY4" s="43"/>
       <c r="AZ4" s="43"/>
       <c r="BA4" s="43"/>
       <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
@@ -19916,52 +20254,55 @@
       </c>
       <c r="AU5" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="40" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="AY5" s="40" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="40" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="39" t="s">
         <v>27</v>
       </c>
+      <c r="BC5" s="39" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -19973,52 +20314,53 @@
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
       <c r="BB6" s="44"/>
+      <c r="BC6" s="44"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="29">
         <v>12.36</v>
       </c>
       <c r="C7" s="29">
         <v>14.28</v>
       </c>
       <c r="D7" s="29">
         <v>12.52</v>
       </c>
       <c r="E7" s="29">
         <v>12.82</v>
       </c>
       <c r="F7" s="29">
         <v>13.12</v>
       </c>
       <c r="G7" s="29">
         <v>13.44</v>
       </c>
       <c r="H7" s="29">
         <v>12.86</v>
       </c>
       <c r="I7" s="29">
@@ -20137,52 +20479,55 @@
       </c>
       <c r="AU7" s="30">
         <v>6.7</v>
       </c>
       <c r="AV7" s="29">
         <v>6.42</v>
       </c>
       <c r="AW7" s="29">
         <v>6.14</v>
       </c>
       <c r="AX7" s="29">
         <v>6.38</v>
       </c>
       <c r="AY7" s="30">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="29">
         <v>7.27</v>
       </c>
       <c r="BA7" s="30">
         <v>8.3000000000000007</v>
       </c>
       <c r="BB7" s="30">
         <v>8.26</v>
       </c>
+      <c r="BC7" s="30">
+        <v>9.1300000000000008</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="29">
         <v>18.18</v>
       </c>
       <c r="C8" s="29">
         <v>13.94</v>
       </c>
       <c r="D8" s="29">
         <v>13.16</v>
       </c>
       <c r="E8" s="29">
         <v>12.54</v>
       </c>
       <c r="F8" s="29">
         <v>12.99</v>
       </c>
       <c r="G8" s="29">
         <v>13.19</v>
       </c>
       <c r="H8" s="29">
         <v>12.77</v>
       </c>
       <c r="I8" s="29">
@@ -20301,52 +20646,55 @@
       </c>
       <c r="AU8" s="30">
         <v>6.2</v>
       </c>
       <c r="AV8" s="29">
         <v>6.11</v>
       </c>
       <c r="AW8" s="29">
         <v>5.59</v>
       </c>
       <c r="AX8" s="29">
         <v>4.46</v>
       </c>
       <c r="AY8" s="30">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="29">
         <v>4.75</v>
       </c>
       <c r="BA8" s="30">
         <v>6.98</v>
       </c>
       <c r="BB8" s="30">
         <v>6.36</v>
       </c>
+      <c r="BC8" s="30">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="29">
         <v>35.71</v>
       </c>
       <c r="C9" s="29">
         <v>18.87</v>
       </c>
       <c r="D9" s="29">
         <v>11.7</v>
       </c>
       <c r="E9" s="29">
         <v>12.71</v>
       </c>
       <c r="F9" s="29">
         <v>13.7</v>
       </c>
       <c r="G9" s="29">
         <v>13.93</v>
       </c>
       <c r="H9" s="29">
         <v>14.08</v>
       </c>
       <c r="I9" s="29">
@@ -20465,52 +20813,55 @@
       </c>
       <c r="AU9" s="30">
         <v>7.14</v>
       </c>
       <c r="AV9" s="29">
         <v>6.36</v>
       </c>
       <c r="AW9" s="29">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="30">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="29">
         <v>16.809999999999999</v>
       </c>
       <c r="BA9" s="30">
         <v>12.35</v>
       </c>
       <c r="BB9" s="30">
         <v>10.1</v>
       </c>
+      <c r="BC9" s="30">
+        <v>8.3000000000000007</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="29">
         <v>21.28</v>
       </c>
       <c r="F10" s="29">
         <v>16.53</v>
       </c>
       <c r="G10" s="29">
         <v>20.13</v>
       </c>
       <c r="H10" s="29">
         <v>16.3</v>
       </c>
       <c r="I10" s="29">
@@ -20629,52 +20980,55 @@
       </c>
       <c r="AU10" s="30">
         <v>23.26</v>
       </c>
       <c r="AV10" s="29">
         <v>21.74</v>
       </c>
       <c r="AW10" s="29">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="30">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="29">
         <v>20.41</v>
       </c>
       <c r="BA10" s="30">
         <v>16.95</v>
       </c>
       <c r="BB10" s="30">
         <v>24.69</v>
       </c>
+      <c r="BC10" s="30">
+        <v>18.690000000000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="29">
         <v>26.55</v>
       </c>
       <c r="C11" s="29">
         <v>22.03</v>
       </c>
       <c r="D11" s="29">
         <v>14.88</v>
       </c>
       <c r="E11" s="29">
         <v>11.14</v>
       </c>
       <c r="F11" s="29">
         <v>10.79</v>
       </c>
       <c r="G11" s="29">
         <v>11.98</v>
       </c>
       <c r="H11" s="29">
         <v>13.75</v>
       </c>
       <c r="I11" s="29">
@@ -20793,52 +21147,55 @@
       </c>
       <c r="AU11" s="30">
         <v>5.88</v>
       </c>
       <c r="AV11" s="29">
         <v>5.37</v>
       </c>
       <c r="AW11" s="29">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA11" s="30">
         <v>2.81</v>
       </c>
       <c r="BB11" s="30">
         <v>2.21</v>
       </c>
+      <c r="BC11" s="30">
+        <v>3.72</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="29">
         <v>47.62</v>
       </c>
       <c r="D12" s="29">
         <v>31.25</v>
       </c>
       <c r="E12" s="29">
         <v>22.73</v>
       </c>
       <c r="F12" s="29">
         <v>16.95</v>
       </c>
       <c r="G12" s="29">
         <v>29.41</v>
       </c>
       <c r="H12" s="29">
         <v>23.26</v>
       </c>
       <c r="I12" s="29">
@@ -20957,52 +21314,55 @@
       </c>
       <c r="AU12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA12" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB12" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BC12" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="29">
         <v>25</v>
       </c>
       <c r="D13" s="29">
         <v>15.87</v>
       </c>
       <c r="E13" s="29">
         <v>12.99</v>
       </c>
       <c r="F13" s="29">
         <v>10.1</v>
       </c>
       <c r="G13" s="29">
         <v>8.77</v>
       </c>
       <c r="H13" s="29">
         <v>7.63</v>
       </c>
       <c r="I13" s="29">
@@ -21121,52 +21481,55 @@
       </c>
       <c r="AU13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA13" s="30">
         <v>23.26</v>
       </c>
       <c r="BB13" s="30">
         <v>19.23</v>
       </c>
+      <c r="BC13" s="30">
+        <v>15.15</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="29">
         <v>8.85</v>
       </c>
       <c r="F14" s="29">
         <v>6.9</v>
       </c>
       <c r="G14" s="29">
         <v>10.99</v>
       </c>
       <c r="H14" s="29">
         <v>9.01</v>
       </c>
       <c r="I14" s="29">
@@ -21285,52 +21648,55 @@
       </c>
       <c r="AU14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB14" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BC14" s="30">
+        <v>6.54</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="29">
         <v>41.67</v>
       </c>
       <c r="D15" s="29">
         <v>26.32</v>
       </c>
       <c r="E15" s="29">
         <v>19.61</v>
       </c>
       <c r="F15" s="29">
         <v>29.41</v>
       </c>
       <c r="G15" s="29">
         <v>35.71</v>
       </c>
       <c r="H15" s="29">
         <v>28.3</v>
       </c>
       <c r="I15" s="29">
@@ -21449,52 +21815,55 @@
       </c>
       <c r="AU15" s="30">
         <v>8.4</v>
       </c>
       <c r="AV15" s="29">
         <v>7.87</v>
       </c>
       <c r="AW15" s="29">
         <v>7.25</v>
       </c>
       <c r="AX15" s="29">
         <v>58.82</v>
       </c>
       <c r="AY15" s="30">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="29">
         <v>28.57</v>
       </c>
       <c r="BA15" s="30">
         <v>23.26</v>
       </c>
       <c r="BB15" s="30">
         <v>18.87</v>
       </c>
+      <c r="BC15" s="30">
+        <v>15.15</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="29">
         <v>12.66</v>
       </c>
       <c r="G16" s="29">
         <v>10.42</v>
       </c>
       <c r="H16" s="29">
         <v>8.77</v>
       </c>
       <c r="I16" s="29">
@@ -21613,52 +21982,55 @@
       </c>
       <c r="AU16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="30">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="29">
         <v>33.33</v>
       </c>
       <c r="BA16" s="30">
         <v>50</v>
       </c>
       <c r="BB16" s="30">
         <v>57.69</v>
       </c>
+      <c r="BC16" s="30">
+        <v>46.15</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="29">
         <v>7.09</v>
       </c>
       <c r="F17" s="29">
         <v>5.56</v>
       </c>
       <c r="G17" s="29">
         <v>4.57</v>
       </c>
       <c r="H17" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="29">
@@ -21777,52 +22149,55 @@
       </c>
       <c r="AU17" s="30">
         <v>7.46</v>
       </c>
       <c r="AV17" s="29">
         <v>6.8</v>
       </c>
       <c r="AW17" s="29">
         <v>6.17</v>
       </c>
       <c r="AX17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA17" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB17" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BC17" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="29">
         <v>55.56</v>
       </c>
       <c r="D18" s="29">
         <v>37.04</v>
       </c>
       <c r="E18" s="29">
         <v>54.05</v>
       </c>
       <c r="F18" s="29">
         <v>39.22</v>
       </c>
       <c r="G18" s="29">
         <v>33.33</v>
       </c>
       <c r="H18" s="29">
         <v>42.25</v>
       </c>
       <c r="I18" s="29">
@@ -21941,52 +22316,55 @@
       </c>
       <c r="AU18" s="30">
         <v>23.81</v>
       </c>
       <c r="AV18" s="29">
         <v>22.47</v>
       </c>
       <c r="AW18" s="29">
         <v>20.62</v>
       </c>
       <c r="AX18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA18" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB18" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BC18" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="29">
         <v>10.53</v>
       </c>
       <c r="G19" s="29">
         <v>9.17</v>
       </c>
       <c r="H19" s="29">
         <v>7.52</v>
       </c>
       <c r="I19" s="29">
@@ -22105,52 +22483,55 @@
       </c>
       <c r="AU19" s="30">
         <v>11.76</v>
       </c>
       <c r="AV19" s="29">
         <v>10.75</v>
       </c>
       <c r="AW19" s="29">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA19" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB19" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BC19" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="29">
         <v>17.54</v>
       </c>
       <c r="F20" s="29">
         <v>25.64</v>
       </c>
       <c r="G20" s="29">
         <v>19.8</v>
       </c>
       <c r="H20" s="29">
         <v>15.15</v>
       </c>
       <c r="I20" s="29">
@@ -22269,52 +22650,55 @@
       </c>
       <c r="AU20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB20" s="30">
         <v>11.76</v>
       </c>
+      <c r="BC20" s="30">
+        <v>10</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="29">
         <v>6.71</v>
       </c>
       <c r="D21" s="29">
         <v>8.73</v>
       </c>
       <c r="E21" s="29">
         <v>6.56</v>
       </c>
       <c r="F21" s="29">
         <v>7.5</v>
       </c>
       <c r="G21" s="29">
         <v>6.22</v>
       </c>
       <c r="H21" s="29">
         <v>5.39</v>
       </c>
       <c r="I21" s="29">
@@ -22433,52 +22817,55 @@
       </c>
       <c r="AU21" s="30">
         <v>7.02</v>
       </c>
       <c r="AV21" s="29">
         <v>6.42</v>
       </c>
       <c r="AW21" s="29">
         <v>5.77</v>
       </c>
       <c r="AX21" s="29">
         <v>38.46</v>
       </c>
       <c r="AY21" s="30">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="29">
         <v>10.87</v>
       </c>
       <c r="BA21" s="30">
         <v>12.35</v>
       </c>
       <c r="BB21" s="30">
         <v>10.17</v>
       </c>
+      <c r="BC21" s="30">
+        <v>14.29</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="29">
         <v>10.31</v>
       </c>
       <c r="H22" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="29">
@@ -22597,52 +22984,55 @@
       </c>
       <c r="AU22" s="30">
         <v>6.67</v>
       </c>
       <c r="AV22" s="29">
         <v>6.21</v>
       </c>
       <c r="AW22" s="29">
         <v>5.68</v>
       </c>
       <c r="AX22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="29">
         <v>22.73</v>
       </c>
       <c r="BA22" s="30">
         <v>18.18</v>
       </c>
       <c r="BB22" s="30">
         <v>28.99</v>
       </c>
+      <c r="BC22" s="30">
+        <v>47.06</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="29">
         <v>32.26</v>
       </c>
       <c r="F23" s="29">
         <v>28.57</v>
       </c>
       <c r="G23" s="29">
         <v>21.74</v>
       </c>
       <c r="H23" s="29">
         <v>17.86</v>
       </c>
       <c r="I23" s="29">
@@ -22761,52 +23151,55 @@
       </c>
       <c r="AU23" s="30">
         <v>13.16</v>
       </c>
       <c r="AV23" s="29">
         <v>12.35</v>
       </c>
       <c r="AW23" s="29">
         <v>11.76</v>
       </c>
       <c r="AX23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA23" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB23" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BC23" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="29">
         <v>23.81</v>
       </c>
       <c r="E24" s="29">
         <v>18.52</v>
       </c>
       <c r="F24" s="29">
         <v>13.33</v>
       </c>
       <c r="G24" s="29">
         <v>21.51</v>
       </c>
       <c r="H24" s="29">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="29">
@@ -22925,52 +23318,55 @@
       </c>
       <c r="AU24" s="30">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="29">
         <v>17.09</v>
       </c>
       <c r="AW24" s="29">
         <v>15.04</v>
       </c>
       <c r="AX24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA24" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB24" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BC24" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="29">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="29">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="29">
         <v>7.52</v>
       </c>
       <c r="I25" s="29">
@@ -23089,52 +23485,55 @@
       </c>
       <c r="AU25" s="30" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="29">
         <v>5.46</v>
       </c>
       <c r="AW25" s="29">
         <v>5.03</v>
       </c>
       <c r="AX25" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="30">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="29">
         <v>26.32</v>
       </c>
       <c r="BA25" s="30">
         <v>20</v>
       </c>
       <c r="BB25" s="30">
         <v>16.13</v>
       </c>
+      <c r="BC25" s="30">
+        <v>12.99</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="29">
         <v>100</v>
       </c>
       <c r="D26" s="29">
         <v>96.77</v>
       </c>
       <c r="E26" s="29">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="29">
         <v>50.85</v>
       </c>
       <c r="G26" s="29">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="29">
         <v>30.3</v>
       </c>
       <c r="I26" s="29">
@@ -23253,52 +23652,55 @@
       </c>
       <c r="AU26" s="30">
         <v>8.33</v>
       </c>
       <c r="AV26" s="29">
         <v>7.69</v>
       </c>
       <c r="AW26" s="29">
         <v>6.94</v>
       </c>
       <c r="AX26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="29" t="s">
         <v>51</v>
       </c>
       <c r="BA26" s="30" t="s">
         <v>51</v>
       </c>
       <c r="BB26" s="30" t="s">
         <v>51</v>
       </c>
+      <c r="BC26" s="30" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="32">
         <v>22.22</v>
       </c>
       <c r="D27" s="32">
         <v>31.25</v>
       </c>
       <c r="E27" s="32">
         <v>26.32</v>
       </c>
       <c r="F27" s="32">
         <v>20.62</v>
       </c>
       <c r="G27" s="32">
         <v>17.09</v>
       </c>
       <c r="H27" s="32">
         <v>20.98</v>
       </c>
       <c r="I27" s="32">
@@ -23417,107 +23819,110 @@
       </c>
       <c r="AU27" s="32">
         <v>7.09</v>
       </c>
       <c r="AV27" s="32">
         <v>6.29</v>
       </c>
       <c r="AW27" s="32">
         <v>5.75</v>
       </c>
       <c r="AX27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="32" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="32">
         <v>31.25</v>
       </c>
       <c r="BA27" s="32">
         <v>26.32</v>
       </c>
       <c r="BB27" s="32">
         <v>22.22</v>
       </c>
+      <c r="BC27" s="32">
+        <v>31.25</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>