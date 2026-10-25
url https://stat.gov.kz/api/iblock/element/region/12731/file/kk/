--- v5 (2026-09-14)
+++ v6 (2026-10-25)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="60" windowWidth="15525" windowHeight="8175"/>
+    <workbookView xWindow="120" yWindow="60" windowWidth="19110" windowHeight="9645"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
     <sheet name="Жынысы бойынша" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="108">
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
     <t>1 сәуір</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
@@ -347,54 +347,55 @@
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
     <t>Пайдалы сілтеме</t>
   </si>
   <si>
     <t>Соңғы жаңарту күні</t>
   </si>
   <si>
     <t>Келесі жаңарту күні</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>2022 жылдан бастап</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kz/NewIndex/GetIndex/703831</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -554,50 +555,56 @@
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -743,51 +750,51 @@
     </border>
   </borders>
   <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -958,94 +965,106 @@
     <xf numFmtId="14" fontId="15" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="6"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="32" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Название 2" xfId="9"/>
     <cellStyle name="Нейтральный 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 2_01_Б-18-38-М" xfId="17"/>
     <cellStyle name="Обычный 2 3" xfId="11"/>
     <cellStyle name="Обычный 2 4" xfId="12"/>
     <cellStyle name="Обычный 2 5" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="13"/>
     <cellStyle name="Обычный 4" xfId="14"/>
     <cellStyle name="Обычный 4 2" xfId="8"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="3"/>
     <cellStyle name="Примечание 2" xfId="15"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1344,51 +1363,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4482&amp;year=2026&amp;name=17621&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.krokhina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kz/NewIndex/GetIndex/703831" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/768/xcrvho9da6urr43omcy19je1jvbzrqrj/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D2%9B%D0%B0%D0%B7%D0%B0%D2%9B%D1%88%D0%B0.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="47" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="47"/>
     <col min="6" max="6" width="9.85546875" style="47" bestFit="1" customWidth="1"/>
     <col min="7" max="256" width="9.140625" style="47"/>
     <col min="257" max="257" width="44.28515625" style="47" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="47" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="47"/>
     <col min="513" max="513" width="44.28515625" style="47" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="47" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="47"/>
     <col min="769" max="769" width="44.28515625" style="47" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="47" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="47"/>
     <col min="1025" max="1025" width="44.28515625" style="47" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="47" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="47"/>
     <col min="1281" max="1281" width="44.28515625" style="47" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="47" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="47"/>
     <col min="1537" max="1537" width="44.28515625" style="47" customWidth="1"/>
@@ -1546,52 +1565,52 @@
     <col min="14339" max="14592" width="9.140625" style="47"/>
     <col min="14593" max="14593" width="44.28515625" style="47" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="47" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="47"/>
     <col min="14849" max="14849" width="44.28515625" style="47" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="47" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="47"/>
     <col min="15105" max="15105" width="44.28515625" style="47" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="47" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="47"/>
     <col min="15361" max="15361" width="44.28515625" style="47" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="47" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="47"/>
     <col min="15617" max="15617" width="44.28515625" style="47" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="47" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="47"/>
     <col min="15873" max="15873" width="44.28515625" style="47" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="47" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="47"/>
     <col min="16129" max="16129" width="44.28515625" style="47" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="47" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="86"/>
-      <c r="B1" s="86"/>
+      <c r="A1" s="91"/>
+      <c r="B1" s="91"/>
       <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="65" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="72">
         <v>611101</v>
       </c>
       <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="73" t="s">
         <v>89</v>
       </c>
       <c r="C3" s="46"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="65" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="74" t="s">
@@ -1668,68 +1687,68 @@
       </c>
       <c r="B12" s="81" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="66" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="83" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="66" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="81" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="68" t="s">
         <v>102</v>
       </c>
-      <c r="B15" s="100" t="s">
+      <c r="B15" s="86" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="69" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="77">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="69" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="77">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="65" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="80" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="65" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="78" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="65" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="79" t="s">
         <v>91</v>
       </c>
@@ -2232,230 +2251,234 @@
       <c r="A17" s="55"/>
       <c r="B17" s="55"/>
       <c r="C17" s="55"/>
       <c r="D17" s="55"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="55"/>
       <c r="B18" s="55"/>
       <c r="C18" s="55"/>
       <c r="D18" s="55"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="B19" s="84"/>
       <c r="C19" s="84"/>
       <c r="D19" s="84"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BF58"/>
+  <dimension ref="A2:BG58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="AU6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="AV12" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:BD6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6:BD6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6:BD6"/>
-      <selection pane="bottomRight" activeCell="B52" sqref="B52"/>
+      <selection pane="bottomRight" activeCell="C36" sqref="C36:BG36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="24" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" style="24" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="10" width="9.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="10.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="9.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="11.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="17" width="9.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="18" max="22" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="10.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="10.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="0" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="28" max="34" width="0" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="9.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="0" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="10.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="9.140625" style="24" collapsed="1"/>
     <col min="40" max="46" width="9.140625" style="24"/>
     <col min="47" max="47" width="10.42578125" style="24" customWidth="1"/>
     <col min="48" max="49" width="9.140625" style="24"/>
     <col min="50" max="50" width="10.7109375" style="24" customWidth="1"/>
-    <col min="51" max="16384" width="9.140625" style="24"/>
+    <col min="51" max="58" width="9.140625" style="24"/>
+    <col min="59" max="59" width="10.28515625" style="24" customWidth="1"/>
+    <col min="60" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:59" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="90" t="s">
+      <c r="C2" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="D2" s="90"/>
-[...53 lines deleted...]
-      <c r="BF2" s="90"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+      <c r="AD2" s="92"/>
+      <c r="AE2" s="92"/>
+      <c r="AF2" s="92"/>
+      <c r="AG2" s="92"/>
+      <c r="AH2" s="92"/>
+      <c r="AI2" s="92"/>
+      <c r="AJ2" s="92"/>
+      <c r="AK2" s="92"/>
+      <c r="AL2" s="92"/>
+      <c r="AM2" s="92"/>
+      <c r="AN2" s="92"/>
+      <c r="AO2" s="92"/>
+      <c r="AP2" s="92"/>
+      <c r="AQ2" s="92"/>
+      <c r="AR2" s="92"/>
+      <c r="AS2" s="92"/>
+      <c r="AT2" s="92"/>
+      <c r="AU2" s="92"/>
+      <c r="AV2" s="92"/>
+      <c r="AW2" s="92"/>
+      <c r="AX2" s="92"/>
+      <c r="AY2" s="92"/>
+      <c r="AZ2" s="92"/>
+      <c r="BA2" s="92"/>
+      <c r="BB2" s="92"/>
+      <c r="BC2" s="92"/>
+      <c r="BD2" s="92"/>
+      <c r="BE2" s="92"/>
+      <c r="BF2" s="92"/>
+      <c r="BG2" s="92"/>
     </row>
-    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="BF3" s="3" t="s">
+    <row r="3" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BG3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="88" t="s">
+    <row r="4" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="95">
+      <c r="B4" s="98"/>
+      <c r="C4" s="100">
         <v>2022</v>
       </c>
-      <c r="D4" s="95"/>
-[...10 lines deleted...]
-      <c r="O4" s="96">
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="101">
         <v>2023</v>
       </c>
-      <c r="P4" s="93"/>
-[...10 lines deleted...]
-      <c r="AA4" s="91">
+      <c r="P4" s="98"/>
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98"/>
+      <c r="S4" s="98"/>
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="98"/>
+      <c r="X4" s="98"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="98"/>
+      <c r="AA4" s="93">
         <v>2024</v>
       </c>
-      <c r="AB4" s="91"/>
-[...10 lines deleted...]
-      <c r="AM4" s="91">
+      <c r="AB4" s="93"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+      <c r="AK4" s="93"/>
+      <c r="AL4" s="102"/>
+      <c r="AM4" s="93">
         <v>2025</v>
       </c>
-      <c r="AN4" s="91"/>
-[...10 lines deleted...]
-      <c r="AY4" s="91">
+      <c r="AN4" s="93"/>
+      <c r="AO4" s="93"/>
+      <c r="AP4" s="93"/>
+      <c r="AQ4" s="93"/>
+      <c r="AR4" s="93"/>
+      <c r="AS4" s="93"/>
+      <c r="AT4" s="93"/>
+      <c r="AU4" s="93"/>
+      <c r="AV4" s="93"/>
+      <c r="AW4" s="93"/>
+      <c r="AX4" s="102"/>
+      <c r="AY4" s="93">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="91"/>
-[...5 lines deleted...]
-      <c r="BF4" s="91"/>
+      <c r="AZ4" s="93"/>
+      <c r="BA4" s="93"/>
+      <c r="BB4" s="93"/>
+      <c r="BC4" s="93"/>
+      <c r="BD4" s="93"/>
+      <c r="BE4" s="93"/>
+      <c r="BF4" s="93"/>
+      <c r="BG4" s="93"/>
     </row>
-    <row r="5" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="94"/>
+    <row r="5" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="97"/>
+      <c r="B5" s="99"/>
       <c r="C5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -2580,112 +2603,116 @@
       </c>
       <c r="AY5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="AZ5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="BA5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="BB5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="BC5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="BD5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="BE5" s="33" t="s">
         <v>5</v>
       </c>
       <c r="BF5" s="36" t="s">
         <v>6</v>
       </c>
+      <c r="BG5" s="36" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C6" s="92" t="s">
+    <row r="6" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C6" s="94" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="92"/>
-[...53 lines deleted...]
-      <c r="BF6" s="92"/>
+      <c r="D6" s="94"/>
+      <c r="E6" s="94"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="94"/>
+      <c r="H6" s="94"/>
+      <c r="I6" s="94"/>
+      <c r="J6" s="94"/>
+      <c r="K6" s="94"/>
+      <c r="L6" s="94"/>
+      <c r="M6" s="94"/>
+      <c r="N6" s="94"/>
+      <c r="O6" s="94"/>
+      <c r="P6" s="94"/>
+      <c r="Q6" s="94"/>
+      <c r="R6" s="94"/>
+      <c r="S6" s="94"/>
+      <c r="T6" s="94"/>
+      <c r="U6" s="94"/>
+      <c r="V6" s="94"/>
+      <c r="W6" s="94"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="94"/>
+      <c r="Z6" s="94"/>
+      <c r="AA6" s="94"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="94"/>
+      <c r="AE6" s="94"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="94"/>
+      <c r="AH6" s="94"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="94"/>
+      <c r="AK6" s="94"/>
+      <c r="AL6" s="94"/>
+      <c r="AM6" s="94"/>
+      <c r="AN6" s="94"/>
+      <c r="AO6" s="94"/>
+      <c r="AP6" s="94"/>
+      <c r="AQ6" s="94"/>
+      <c r="AR6" s="94"/>
+      <c r="AS6" s="94"/>
+      <c r="AT6" s="94"/>
+      <c r="AU6" s="94"/>
+      <c r="AV6" s="94"/>
+      <c r="AW6" s="94"/>
+      <c r="AX6" s="94"/>
+      <c r="AY6" s="94"/>
+      <c r="AZ6" s="94"/>
+      <c r="BA6" s="94"/>
+      <c r="BB6" s="94"/>
+      <c r="BC6" s="94"/>
+      <c r="BD6" s="94"/>
+      <c r="BE6" s="94"/>
+      <c r="BF6" s="94"/>
+      <c r="BG6" s="94"/>
     </row>
-    <row r="7" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="11">
         <v>835686</v>
       </c>
       <c r="D7" s="12">
         <v>835230</v>
       </c>
       <c r="E7" s="12">
         <v>834485</v>
       </c>
       <c r="F7" s="12">
         <v>834196</v>
       </c>
       <c r="G7" s="12">
         <v>833857</v>
       </c>
       <c r="H7" s="12">
         <v>833630</v>
       </c>
       <c r="I7" s="12">
@@ -2816,52 +2843,55 @@
       </c>
       <c r="AY7" s="40">
         <v>821473</v>
       </c>
       <c r="AZ7" s="39">
         <v>821235</v>
       </c>
       <c r="BA7" s="39">
         <v>820992</v>
       </c>
       <c r="BB7" s="39">
         <v>820605</v>
       </c>
       <c r="BC7" s="39">
         <v>820294</v>
       </c>
       <c r="BD7" s="40">
         <v>819999</v>
       </c>
       <c r="BE7" s="40">
         <v>819617</v>
       </c>
       <c r="BF7" s="11">
         <v>819117</v>
       </c>
+      <c r="BG7" s="87">
+        <v>818458</v>
+      </c>
     </row>
-    <row r="8" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="11">
         <v>261368</v>
       </c>
       <c r="D8" s="11">
         <v>261545</v>
       </c>
       <c r="E8" s="11">
         <v>261716</v>
       </c>
       <c r="F8" s="11">
         <v>261889</v>
       </c>
       <c r="G8" s="11">
         <v>262169</v>
       </c>
       <c r="H8" s="11">
         <v>262258</v>
       </c>
       <c r="I8" s="11">
@@ -2992,52 +3022,55 @@
       </c>
       <c r="AY8" s="40">
         <v>277064</v>
       </c>
       <c r="AZ8" s="39">
         <v>277437</v>
       </c>
       <c r="BA8" s="39">
         <v>277686</v>
       </c>
       <c r="BB8" s="39">
         <v>277757</v>
       </c>
       <c r="BC8" s="39">
         <v>277963</v>
       </c>
       <c r="BD8" s="40">
         <v>278128</v>
       </c>
       <c r="BE8" s="40">
         <v>278555</v>
       </c>
       <c r="BF8" s="11">
         <v>278842</v>
       </c>
+      <c r="BG8" s="87">
+        <v>279119</v>
+      </c>
     </row>
-    <row r="9" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="11">
         <v>38928</v>
       </c>
       <c r="D9" s="11">
         <v>38874</v>
       </c>
       <c r="E9" s="11">
         <v>38794</v>
       </c>
       <c r="F9" s="11">
         <v>38795</v>
       </c>
       <c r="G9" s="11">
         <v>38772</v>
       </c>
       <c r="H9" s="11">
         <v>38746</v>
       </c>
       <c r="I9" s="11">
@@ -3168,52 +3201,55 @@
       </c>
       <c r="AY9" s="40">
         <v>36153</v>
       </c>
       <c r="AZ9" s="39">
         <v>36115</v>
       </c>
       <c r="BA9" s="39">
         <v>36076</v>
       </c>
       <c r="BB9" s="39">
         <v>35968</v>
       </c>
       <c r="BC9" s="39">
         <v>35961</v>
       </c>
       <c r="BD9" s="40">
         <v>35919</v>
       </c>
       <c r="BE9" s="40">
         <v>35885</v>
       </c>
       <c r="BF9" s="11">
         <v>35783</v>
       </c>
+      <c r="BG9" s="87">
+        <v>35710</v>
+      </c>
     </row>
-    <row r="10" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="11">
         <v>35214</v>
       </c>
       <c r="D10" s="11">
         <v>35177</v>
       </c>
       <c r="E10" s="11">
         <v>35118</v>
       </c>
       <c r="F10" s="11">
         <v>35047</v>
       </c>
       <c r="G10" s="11">
         <v>35016</v>
       </c>
       <c r="H10" s="11">
         <v>34949</v>
       </c>
       <c r="I10" s="11">
@@ -3344,52 +3380,55 @@
       </c>
       <c r="AY10" s="40">
         <v>34280</v>
       </c>
       <c r="AZ10" s="39">
         <v>34263</v>
       </c>
       <c r="BA10" s="39">
         <v>34237</v>
       </c>
       <c r="BB10" s="39">
         <v>34245</v>
       </c>
       <c r="BC10" s="39">
         <v>34257</v>
       </c>
       <c r="BD10" s="40">
         <v>34235</v>
       </c>
       <c r="BE10" s="40">
         <v>34214</v>
       </c>
       <c r="BF10" s="11">
         <v>34147</v>
       </c>
+      <c r="BG10" s="87">
+        <v>34094</v>
+      </c>
     </row>
-    <row r="11" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="11">
         <v>123776</v>
       </c>
       <c r="D11" s="11">
         <v>123747</v>
       </c>
       <c r="E11" s="11">
         <v>123546</v>
       </c>
       <c r="F11" s="11">
         <v>123520</v>
       </c>
       <c r="G11" s="11">
         <v>123423</v>
       </c>
       <c r="H11" s="11">
         <v>123730</v>
       </c>
       <c r="I11" s="11">
@@ -3520,52 +3559,55 @@
       </c>
       <c r="AY11" s="40">
         <v>123071</v>
       </c>
       <c r="AZ11" s="39">
         <v>123087</v>
       </c>
       <c r="BA11" s="39">
         <v>123089</v>
       </c>
       <c r="BB11" s="39">
         <v>123038</v>
       </c>
       <c r="BC11" s="39">
         <v>122954</v>
       </c>
       <c r="BD11" s="40">
         <v>122887</v>
       </c>
       <c r="BE11" s="40">
         <v>122791</v>
       </c>
       <c r="BF11" s="11">
         <v>122680</v>
       </c>
+      <c r="BG11" s="87">
+        <v>122516</v>
+      </c>
     </row>
-    <row r="12" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="11">
         <v>12590</v>
       </c>
       <c r="D12" s="11">
         <v>12575</v>
       </c>
       <c r="E12" s="11">
         <v>12550</v>
       </c>
       <c r="F12" s="11">
         <v>12538</v>
       </c>
       <c r="G12" s="11">
         <v>12531</v>
       </c>
       <c r="H12" s="11">
         <v>12530</v>
       </c>
       <c r="I12" s="11">
@@ -3696,52 +3738,55 @@
       </c>
       <c r="AY12" s="40">
         <v>11690</v>
       </c>
       <c r="AZ12" s="39">
         <v>11664</v>
       </c>
       <c r="BA12" s="39">
         <v>11661</v>
       </c>
       <c r="BB12" s="39">
         <v>11640</v>
       </c>
       <c r="BC12" s="39">
         <v>11614</v>
       </c>
       <c r="BD12" s="40">
         <v>11596</v>
       </c>
       <c r="BE12" s="40">
         <v>11559</v>
       </c>
       <c r="BF12" s="11">
         <v>11557</v>
       </c>
+      <c r="BG12" s="87">
+        <v>11527</v>
+      </c>
     </row>
-    <row r="13" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="11">
         <v>13658</v>
       </c>
       <c r="D13" s="11">
         <v>13641</v>
       </c>
       <c r="E13" s="11">
         <v>13631</v>
       </c>
       <c r="F13" s="11">
         <v>13622</v>
       </c>
       <c r="G13" s="11">
         <v>13589</v>
       </c>
       <c r="H13" s="11">
         <v>13593</v>
       </c>
       <c r="I13" s="11">
@@ -3872,52 +3917,55 @@
       </c>
       <c r="AY13" s="40">
         <v>12351</v>
       </c>
       <c r="AZ13" s="39">
         <v>12288</v>
       </c>
       <c r="BA13" s="39">
         <v>12241</v>
       </c>
       <c r="BB13" s="39">
         <v>12225</v>
       </c>
       <c r="BC13" s="39">
         <v>12176</v>
       </c>
       <c r="BD13" s="40">
         <v>12136</v>
       </c>
       <c r="BE13" s="40">
         <v>12109</v>
       </c>
       <c r="BF13" s="11">
         <v>12077</v>
       </c>
+      <c r="BG13" s="87">
+        <v>12067</v>
+      </c>
     </row>
-    <row r="14" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="11">
         <v>35427</v>
       </c>
       <c r="D14" s="11">
         <v>35386</v>
       </c>
       <c r="E14" s="11">
         <v>35305</v>
       </c>
       <c r="F14" s="11">
         <v>35281</v>
       </c>
       <c r="G14" s="11">
         <v>35219</v>
       </c>
       <c r="H14" s="11">
         <v>35161</v>
       </c>
       <c r="I14" s="11">
@@ -4048,52 +4096,55 @@
       </c>
       <c r="AY14" s="40">
         <v>32658</v>
       </c>
       <c r="AZ14" s="39">
         <v>32556</v>
       </c>
       <c r="BA14" s="39">
         <v>32512</v>
       </c>
       <c r="BB14" s="39">
         <v>32462</v>
       </c>
       <c r="BC14" s="39">
         <v>32409</v>
       </c>
       <c r="BD14" s="40">
         <v>32359</v>
       </c>
       <c r="BE14" s="40">
         <v>32269</v>
       </c>
       <c r="BF14" s="11">
         <v>32167</v>
       </c>
+      <c r="BG14" s="87">
+        <v>32104</v>
+      </c>
     </row>
-    <row r="15" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="11">
         <v>16876</v>
       </c>
       <c r="D15" s="11">
         <v>16847</v>
       </c>
       <c r="E15" s="11">
         <v>16830</v>
       </c>
       <c r="F15" s="11">
         <v>16800</v>
       </c>
       <c r="G15" s="11">
         <v>16775</v>
       </c>
       <c r="H15" s="11">
         <v>16703</v>
       </c>
       <c r="I15" s="11">
@@ -4224,52 +4275,55 @@
       </c>
       <c r="AY15" s="40">
         <v>15388</v>
       </c>
       <c r="AZ15" s="39">
         <v>15370</v>
       </c>
       <c r="BA15" s="39">
         <v>15351</v>
       </c>
       <c r="BB15" s="39">
         <v>15313</v>
       </c>
       <c r="BC15" s="39">
         <v>15298</v>
       </c>
       <c r="BD15" s="40">
         <v>15285</v>
       </c>
       <c r="BE15" s="40">
         <v>15261</v>
       </c>
       <c r="BF15" s="11">
         <v>15256</v>
       </c>
+      <c r="BG15" s="87">
+        <v>15235</v>
+      </c>
     </row>
-    <row r="16" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="11">
         <v>11016</v>
       </c>
       <c r="D16" s="11">
         <v>10992</v>
       </c>
       <c r="E16" s="11">
         <v>10982</v>
       </c>
       <c r="F16" s="11">
         <v>10983</v>
       </c>
       <c r="G16" s="11">
         <v>10958</v>
       </c>
       <c r="H16" s="11">
         <v>10923</v>
       </c>
       <c r="I16" s="11">
@@ -4400,52 +4454,55 @@
       </c>
       <c r="AY16" s="40">
         <v>9847</v>
       </c>
       <c r="AZ16" s="39">
         <v>9830</v>
       </c>
       <c r="BA16" s="39">
         <v>9806</v>
       </c>
       <c r="BB16" s="39">
         <v>9785</v>
       </c>
       <c r="BC16" s="39">
         <v>9766</v>
       </c>
       <c r="BD16" s="40">
         <v>9757</v>
       </c>
       <c r="BE16" s="40">
         <v>9739</v>
       </c>
       <c r="BF16" s="11">
         <v>9690</v>
       </c>
+      <c r="BG16" s="87">
+        <v>9643</v>
+      </c>
     </row>
-    <row r="17" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="11">
         <v>43203</v>
       </c>
       <c r="D17" s="11">
         <v>43171</v>
       </c>
       <c r="E17" s="11">
         <v>43095</v>
       </c>
       <c r="F17" s="11">
         <v>43048</v>
       </c>
       <c r="G17" s="11">
         <v>43005</v>
       </c>
       <c r="H17" s="11">
         <v>42941</v>
       </c>
       <c r="I17" s="11">
@@ -4576,52 +4633,55 @@
       </c>
       <c r="AY17" s="40">
         <v>40735</v>
       </c>
       <c r="AZ17" s="39">
         <v>40693</v>
       </c>
       <c r="BA17" s="39">
         <v>40669</v>
       </c>
       <c r="BB17" s="39">
         <v>40637</v>
       </c>
       <c r="BC17" s="39">
         <v>40560</v>
       </c>
       <c r="BD17" s="40">
         <v>40533</v>
       </c>
       <c r="BE17" s="40">
         <v>40454</v>
       </c>
       <c r="BF17" s="11">
         <v>40358</v>
       </c>
+      <c r="BG17" s="87">
+        <v>40267</v>
+      </c>
     </row>
-    <row r="18" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="11">
         <v>11149</v>
       </c>
       <c r="D18" s="11">
         <v>11106</v>
       </c>
       <c r="E18" s="11">
         <v>11090</v>
       </c>
       <c r="F18" s="11">
         <v>11091</v>
       </c>
       <c r="G18" s="11">
         <v>11074</v>
       </c>
       <c r="H18" s="11">
         <v>11043</v>
       </c>
       <c r="I18" s="11">
@@ -4752,52 +4812,55 @@
       </c>
       <c r="AY18" s="40">
         <v>9872</v>
       </c>
       <c r="AZ18" s="39">
         <v>9858</v>
       </c>
       <c r="BA18" s="39">
         <v>9813</v>
       </c>
       <c r="BB18" s="39">
         <v>9810</v>
       </c>
       <c r="BC18" s="39">
         <v>9796</v>
       </c>
       <c r="BD18" s="40">
         <v>9778</v>
       </c>
       <c r="BE18" s="40">
         <v>9744</v>
       </c>
       <c r="BF18" s="11">
         <v>9714</v>
       </c>
+      <c r="BG18" s="87">
+        <v>9657</v>
+      </c>
     </row>
-    <row r="19" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="11">
         <v>24849</v>
       </c>
       <c r="D19" s="11">
         <v>24837</v>
       </c>
       <c r="E19" s="11">
         <v>24784</v>
       </c>
       <c r="F19" s="11">
         <v>24743</v>
       </c>
       <c r="G19" s="11">
         <v>24714</v>
       </c>
       <c r="H19" s="11">
         <v>24705</v>
       </c>
       <c r="I19" s="11">
@@ -4928,52 +4991,55 @@
       </c>
       <c r="AY19" s="40">
         <v>23401</v>
       </c>
       <c r="AZ19" s="39">
         <v>23385</v>
       </c>
       <c r="BA19" s="39">
         <v>23363</v>
       </c>
       <c r="BB19" s="39">
         <v>23333</v>
       </c>
       <c r="BC19" s="39">
         <v>23307</v>
       </c>
       <c r="BD19" s="40">
         <v>23274</v>
       </c>
       <c r="BE19" s="40">
         <v>23221</v>
       </c>
       <c r="BF19" s="11">
         <v>23185</v>
       </c>
+      <c r="BG19" s="87">
+        <v>23122</v>
+      </c>
     </row>
-    <row r="20" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="11">
         <v>21059</v>
       </c>
       <c r="D20" s="11">
         <v>21013</v>
       </c>
       <c r="E20" s="11">
         <v>20973</v>
       </c>
       <c r="F20" s="11">
         <v>20939</v>
       </c>
       <c r="G20" s="11">
         <v>20893</v>
       </c>
       <c r="H20" s="11">
         <v>20861</v>
       </c>
       <c r="I20" s="11">
@@ -5104,52 +5170,55 @@
       </c>
       <c r="AY20" s="40">
         <v>18785</v>
       </c>
       <c r="AZ20" s="39">
         <v>18742</v>
       </c>
       <c r="BA20" s="39">
         <v>18706</v>
       </c>
       <c r="BB20" s="39">
         <v>18628</v>
       </c>
       <c r="BC20" s="39">
         <v>18577</v>
       </c>
       <c r="BD20" s="40">
         <v>18542</v>
       </c>
       <c r="BE20" s="40">
         <v>18477</v>
       </c>
       <c r="BF20" s="11">
         <v>18434</v>
       </c>
+      <c r="BG20" s="87">
+        <v>18366</v>
+      </c>
     </row>
-    <row r="21" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="11">
         <v>73228</v>
       </c>
       <c r="D21" s="11">
         <v>73183</v>
       </c>
       <c r="E21" s="11">
         <v>73182</v>
       </c>
       <c r="F21" s="11">
         <v>73185</v>
       </c>
       <c r="G21" s="11">
         <v>73190</v>
       </c>
       <c r="H21" s="11">
         <v>73204</v>
       </c>
       <c r="I21" s="11">
@@ -5280,52 +5349,55 @@
       </c>
       <c r="AY21" s="40">
         <v>73413</v>
       </c>
       <c r="AZ21" s="39">
         <v>73456</v>
       </c>
       <c r="BA21" s="39">
         <v>73491</v>
       </c>
       <c r="BB21" s="39">
         <v>73570</v>
       </c>
       <c r="BC21" s="39">
         <v>73665</v>
       </c>
       <c r="BD21" s="40">
         <v>73776</v>
       </c>
       <c r="BE21" s="40">
         <v>73816</v>
       </c>
       <c r="BF21" s="11">
         <v>73825</v>
       </c>
+      <c r="BG21" s="87">
+        <v>73899</v>
+      </c>
     </row>
-    <row r="22" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="11">
         <v>22566</v>
       </c>
       <c r="D22" s="11">
         <v>22526</v>
       </c>
       <c r="E22" s="11">
         <v>22462</v>
       </c>
       <c r="F22" s="11">
         <v>22428</v>
       </c>
       <c r="G22" s="11">
         <v>22388</v>
       </c>
       <c r="H22" s="11">
         <v>22339</v>
       </c>
       <c r="I22" s="11">
@@ -5456,52 +5528,55 @@
       </c>
       <c r="AY22" s="40">
         <v>20471</v>
       </c>
       <c r="AZ22" s="39">
         <v>20388</v>
       </c>
       <c r="BA22" s="39">
         <v>20340</v>
       </c>
       <c r="BB22" s="39">
         <v>20323</v>
       </c>
       <c r="BC22" s="39">
         <v>20280</v>
       </c>
       <c r="BD22" s="40">
         <v>20251</v>
       </c>
       <c r="BE22" s="40">
         <v>20179</v>
       </c>
       <c r="BF22" s="11">
         <v>20123</v>
       </c>
+      <c r="BG22" s="87">
+        <v>20048</v>
+      </c>
     </row>
-    <row r="23" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="11">
         <v>9456</v>
       </c>
       <c r="D23" s="11">
         <v>9430</v>
       </c>
       <c r="E23" s="11">
         <v>9411</v>
       </c>
       <c r="F23" s="11">
         <v>9388</v>
       </c>
       <c r="G23" s="11">
         <v>9374</v>
       </c>
       <c r="H23" s="11">
         <v>9370</v>
       </c>
       <c r="I23" s="11">
@@ -5632,52 +5707,55 @@
       </c>
       <c r="AY23" s="40">
         <v>8085</v>
       </c>
       <c r="AZ23" s="39">
         <v>8066</v>
       </c>
       <c r="BA23" s="39">
         <v>8048</v>
       </c>
       <c r="BB23" s="39">
         <v>8023</v>
       </c>
       <c r="BC23" s="39">
         <v>7996</v>
       </c>
       <c r="BD23" s="40">
         <v>7987</v>
       </c>
       <c r="BE23" s="40">
         <v>7951</v>
       </c>
       <c r="BF23" s="11">
         <v>7925</v>
       </c>
+      <c r="BG23" s="87">
+        <v>7875</v>
+      </c>
     </row>
-    <row r="24" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="11">
         <v>17899</v>
       </c>
       <c r="D24" s="11">
         <v>17847</v>
       </c>
       <c r="E24" s="11">
         <v>17816</v>
       </c>
       <c r="F24" s="11">
         <v>17777</v>
       </c>
       <c r="G24" s="11">
         <v>17730</v>
       </c>
       <c r="H24" s="11">
         <v>17717</v>
       </c>
       <c r="I24" s="11">
@@ -5808,52 +5886,55 @@
       </c>
       <c r="AY24" s="40">
         <v>16092</v>
       </c>
       <c r="AZ24" s="39">
         <v>16023</v>
       </c>
       <c r="BA24" s="39">
         <v>15989</v>
       </c>
       <c r="BB24" s="39">
         <v>15979</v>
       </c>
       <c r="BC24" s="39">
         <v>15928</v>
       </c>
       <c r="BD24" s="40">
         <v>15894</v>
       </c>
       <c r="BE24" s="40">
         <v>15860</v>
       </c>
       <c r="BF24" s="11">
         <v>15852</v>
       </c>
+      <c r="BG24" s="87">
+        <v>15827</v>
+      </c>
     </row>
-    <row r="25" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="11">
         <v>23550</v>
       </c>
       <c r="D25" s="11">
         <v>23523</v>
       </c>
       <c r="E25" s="11">
         <v>23461</v>
       </c>
       <c r="F25" s="11">
         <v>23426</v>
       </c>
       <c r="G25" s="11">
         <v>23407</v>
       </c>
       <c r="H25" s="11">
         <v>23260</v>
       </c>
       <c r="I25" s="11">
@@ -5984,52 +6065,55 @@
       </c>
       <c r="AY25" s="40">
         <v>21517</v>
       </c>
       <c r="AZ25" s="39">
         <v>21451</v>
       </c>
       <c r="BA25" s="39">
         <v>21434</v>
       </c>
       <c r="BB25" s="39">
         <v>21407</v>
       </c>
       <c r="BC25" s="39">
         <v>21361</v>
       </c>
       <c r="BD25" s="40">
         <v>21321</v>
       </c>
       <c r="BE25" s="40">
         <v>21300</v>
       </c>
       <c r="BF25" s="11">
         <v>21306</v>
       </c>
+      <c r="BG25" s="87">
+        <v>21275</v>
+      </c>
     </row>
-    <row r="26" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="11">
         <v>15564</v>
       </c>
       <c r="D26" s="11">
         <v>15548</v>
       </c>
       <c r="E26" s="11">
         <v>15525</v>
       </c>
       <c r="F26" s="11">
         <v>15494</v>
       </c>
       <c r="G26" s="11">
         <v>15462</v>
       </c>
       <c r="H26" s="11">
         <v>15449</v>
       </c>
       <c r="I26" s="11">
@@ -6160,52 +6244,55 @@
       </c>
       <c r="AY26" s="40">
         <v>13888</v>
       </c>
       <c r="AZ26" s="39">
         <v>13873</v>
       </c>
       <c r="BA26" s="39">
         <v>13845</v>
       </c>
       <c r="BB26" s="39">
         <v>13844</v>
       </c>
       <c r="BC26" s="39">
         <v>13856</v>
       </c>
       <c r="BD26" s="40">
         <v>13816</v>
       </c>
       <c r="BE26" s="40">
         <v>13754</v>
       </c>
       <c r="BF26" s="11">
         <v>13759</v>
       </c>
+      <c r="BG26" s="87">
+        <v>13724</v>
+      </c>
     </row>
-    <row r="27" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="11">
         <v>24310</v>
       </c>
       <c r="D27" s="11">
         <v>24262</v>
       </c>
       <c r="E27" s="11">
         <v>24214</v>
       </c>
       <c r="F27" s="11">
         <v>24202</v>
       </c>
       <c r="G27" s="11">
         <v>24168</v>
       </c>
       <c r="H27" s="11">
         <v>24148</v>
       </c>
       <c r="I27" s="11">
@@ -6336,112 +6423,116 @@
       </c>
       <c r="AY27" s="40">
         <v>22712</v>
       </c>
       <c r="AZ27" s="39">
         <v>22690</v>
       </c>
       <c r="BA27" s="39">
         <v>22635</v>
       </c>
       <c r="BB27" s="39">
         <v>22618</v>
       </c>
       <c r="BC27" s="39">
         <v>22570</v>
       </c>
       <c r="BD27" s="40">
         <v>22525</v>
       </c>
       <c r="BE27" s="40">
         <v>22479</v>
       </c>
       <c r="BF27" s="11">
         <v>22437</v>
       </c>
+      <c r="BG27" s="87">
+        <v>22383</v>
+      </c>
     </row>
-    <row r="28" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C28" s="87" t="s">
+    <row r="28" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C28" s="95" t="s">
         <v>34</v>
       </c>
-      <c r="D28" s="87"/>
-[...53 lines deleted...]
-      <c r="BF28" s="87"/>
+      <c r="D28" s="95"/>
+      <c r="E28" s="95"/>
+      <c r="F28" s="95"/>
+      <c r="G28" s="95"/>
+      <c r="H28" s="95"/>
+      <c r="I28" s="95"/>
+      <c r="J28" s="95"/>
+      <c r="K28" s="95"/>
+      <c r="L28" s="95"/>
+      <c r="M28" s="95"/>
+      <c r="N28" s="95"/>
+      <c r="O28" s="95"/>
+      <c r="P28" s="95"/>
+      <c r="Q28" s="95"/>
+      <c r="R28" s="95"/>
+      <c r="S28" s="95"/>
+      <c r="T28" s="95"/>
+      <c r="U28" s="95"/>
+      <c r="V28" s="95"/>
+      <c r="W28" s="95"/>
+      <c r="X28" s="95"/>
+      <c r="Y28" s="95"/>
+      <c r="Z28" s="95"/>
+      <c r="AA28" s="95"/>
+      <c r="AB28" s="95"/>
+      <c r="AC28" s="95"/>
+      <c r="AD28" s="95"/>
+      <c r="AE28" s="95"/>
+      <c r="AF28" s="95"/>
+      <c r="AG28" s="95"/>
+      <c r="AH28" s="95"/>
+      <c r="AI28" s="95"/>
+      <c r="AJ28" s="95"/>
+      <c r="AK28" s="95"/>
+      <c r="AL28" s="95"/>
+      <c r="AM28" s="95"/>
+      <c r="AN28" s="95"/>
+      <c r="AO28" s="95"/>
+      <c r="AP28" s="95"/>
+      <c r="AQ28" s="95"/>
+      <c r="AR28" s="95"/>
+      <c r="AS28" s="95"/>
+      <c r="AT28" s="95"/>
+      <c r="AU28" s="95"/>
+      <c r="AV28" s="95"/>
+      <c r="AW28" s="95"/>
+      <c r="AX28" s="95"/>
+      <c r="AY28" s="95"/>
+      <c r="AZ28" s="95"/>
+      <c r="BA28" s="95"/>
+      <c r="BB28" s="95"/>
+      <c r="BC28" s="95"/>
+      <c r="BD28" s="95"/>
+      <c r="BE28" s="95"/>
+      <c r="BF28" s="95"/>
+      <c r="BG28" s="95"/>
     </row>
-    <row r="29" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="11">
         <v>513228</v>
       </c>
       <c r="D29" s="12">
         <v>513267</v>
       </c>
       <c r="E29" s="12">
         <v>513058</v>
       </c>
       <c r="F29" s="12">
         <v>513082</v>
       </c>
       <c r="G29" s="12">
         <v>513230</v>
       </c>
       <c r="H29" s="12">
         <v>513419</v>
       </c>
       <c r="I29" s="12">
@@ -6572,52 +6663,55 @@
       </c>
       <c r="AY29" s="40">
         <v>524371</v>
       </c>
       <c r="AZ29" s="39">
         <v>524711</v>
       </c>
       <c r="BA29" s="39">
         <v>524959</v>
       </c>
       <c r="BB29" s="11">
         <v>525000</v>
       </c>
       <c r="BC29" s="39">
         <v>525304</v>
       </c>
       <c r="BD29" s="40">
         <v>525391</v>
       </c>
       <c r="BE29" s="40">
         <v>525668</v>
       </c>
       <c r="BF29" s="11">
         <v>525678</v>
       </c>
+      <c r="BG29" s="87">
+        <v>525639</v>
+      </c>
     </row>
-    <row r="30" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="11">
         <v>261368</v>
       </c>
       <c r="D30" s="11">
         <v>261545</v>
       </c>
       <c r="E30" s="11">
         <v>261716</v>
       </c>
       <c r="F30" s="11">
         <v>261889</v>
       </c>
       <c r="G30" s="11">
         <v>262169</v>
       </c>
       <c r="H30" s="11">
         <v>262258</v>
       </c>
       <c r="I30" s="11">
@@ -6748,52 +6842,55 @@
       </c>
       <c r="AY30" s="40">
         <v>277064</v>
       </c>
       <c r="AZ30" s="39">
         <v>277437</v>
       </c>
       <c r="BA30" s="39">
         <v>277686</v>
       </c>
       <c r="BB30" s="11">
         <v>277757</v>
       </c>
       <c r="BC30" s="39">
         <v>277963</v>
       </c>
       <c r="BD30" s="40">
         <v>278128</v>
       </c>
       <c r="BE30" s="40">
         <v>278555</v>
       </c>
       <c r="BF30" s="11">
         <v>278842</v>
       </c>
+      <c r="BG30" s="87">
+        <v>279119</v>
+      </c>
     </row>
-    <row r="31" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="11">
         <v>29374</v>
       </c>
       <c r="D31" s="11">
         <v>29331</v>
       </c>
       <c r="E31" s="11">
         <v>29263</v>
       </c>
       <c r="F31" s="11">
         <v>29259</v>
       </c>
       <c r="G31" s="11">
         <v>29246</v>
       </c>
       <c r="H31" s="11">
         <v>29113</v>
       </c>
       <c r="I31" s="11">
@@ -6924,52 +7021,55 @@
       </c>
       <c r="AY31" s="40">
         <v>27149</v>
       </c>
       <c r="AZ31" s="39">
         <v>27129</v>
       </c>
       <c r="BA31" s="39">
         <v>27114</v>
       </c>
       <c r="BB31" s="11">
         <v>27038</v>
       </c>
       <c r="BC31" s="39">
         <v>27067</v>
       </c>
       <c r="BD31" s="40">
         <v>27035</v>
       </c>
       <c r="BE31" s="40">
         <v>27022</v>
       </c>
       <c r="BF31" s="11">
         <v>26986</v>
       </c>
+      <c r="BG31" s="87">
+        <v>26941</v>
+      </c>
     </row>
-    <row r="32" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="11">
         <v>35214</v>
       </c>
       <c r="D32" s="11">
         <v>35177</v>
       </c>
       <c r="E32" s="11">
         <v>35118</v>
       </c>
       <c r="F32" s="11">
         <v>35047</v>
       </c>
       <c r="G32" s="11">
         <v>35016</v>
       </c>
       <c r="H32" s="11">
         <v>34949</v>
       </c>
       <c r="I32" s="11">
@@ -7100,52 +7200,55 @@
       </c>
       <c r="AY32" s="40">
         <v>34280</v>
       </c>
       <c r="AZ32" s="39">
         <v>34263</v>
       </c>
       <c r="BA32" s="39">
         <v>34237</v>
       </c>
       <c r="BB32" s="11">
         <v>34245</v>
       </c>
       <c r="BC32" s="39">
         <v>34257</v>
       </c>
       <c r="BD32" s="40">
         <v>34235</v>
       </c>
       <c r="BE32" s="40">
         <v>34214</v>
       </c>
       <c r="BF32" s="11">
         <v>34147</v>
       </c>
+      <c r="BG32" s="87">
+        <v>34094</v>
+      </c>
     </row>
-    <row r="33" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="11">
         <v>123212</v>
       </c>
       <c r="D33" s="11">
         <v>123183</v>
       </c>
       <c r="E33" s="11">
         <v>122982</v>
       </c>
       <c r="F33" s="11">
         <v>122959</v>
       </c>
       <c r="G33" s="11">
         <v>122864</v>
       </c>
       <c r="H33" s="11">
         <v>123169</v>
       </c>
       <c r="I33" s="11">
@@ -7276,52 +7379,55 @@
       </c>
       <c r="AY33" s="40">
         <v>122548</v>
       </c>
       <c r="AZ33" s="39">
         <v>122565</v>
       </c>
       <c r="BA33" s="39">
         <v>122569</v>
       </c>
       <c r="BB33" s="11">
         <v>122522</v>
       </c>
       <c r="BC33" s="39">
         <v>122449</v>
       </c>
       <c r="BD33" s="40">
         <v>122378</v>
       </c>
       <c r="BE33" s="40">
         <v>122285</v>
       </c>
       <c r="BF33" s="11">
         <v>122171</v>
       </c>
+      <c r="BG33" s="87">
+        <v>122011</v>
+      </c>
     </row>
-    <row r="34" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C34" s="11">
         <v>35606</v>
       </c>
       <c r="D34" s="15">
         <v>35613</v>
       </c>
       <c r="E34" s="11">
         <v>35561</v>
       </c>
       <c r="F34" s="11">
         <v>35520</v>
       </c>
       <c r="G34" s="11">
         <v>35511</v>
       </c>
       <c r="H34" s="11">
         <v>35473</v>
       </c>
       <c r="I34" s="11">
@@ -7452,52 +7558,55 @@
       </c>
       <c r="AY34" s="40">
         <v>34394</v>
       </c>
       <c r="AZ34" s="39">
         <v>34386</v>
       </c>
       <c r="BA34" s="39">
         <v>34391</v>
       </c>
       <c r="BB34" s="11">
         <v>34370</v>
       </c>
       <c r="BC34" s="39">
         <v>34335</v>
       </c>
       <c r="BD34" s="40">
         <v>34321</v>
       </c>
       <c r="BE34" s="40">
         <v>34257</v>
       </c>
       <c r="BF34" s="11">
         <v>34175</v>
       </c>
+      <c r="BG34" s="87">
+        <v>34083</v>
+      </c>
     </row>
-    <row r="35" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="11">
         <v>28454</v>
       </c>
       <c r="D35" s="15">
         <v>28418</v>
       </c>
       <c r="E35" s="11">
         <v>28418</v>
       </c>
       <c r="F35" s="11">
         <v>28408</v>
       </c>
       <c r="G35" s="11">
         <v>28424</v>
       </c>
       <c r="H35" s="11">
         <v>28457</v>
       </c>
       <c r="I35" s="11">
@@ -7628,112 +7737,116 @@
       </c>
       <c r="AY35" s="40">
         <v>28936</v>
       </c>
       <c r="AZ35" s="39">
         <v>28931</v>
       </c>
       <c r="BA35" s="39">
         <v>28962</v>
       </c>
       <c r="BB35" s="11">
         <v>29068</v>
       </c>
       <c r="BC35" s="39">
         <v>29233</v>
       </c>
       <c r="BD35" s="40">
         <v>29294</v>
       </c>
       <c r="BE35" s="40">
         <v>29335</v>
       </c>
       <c r="BF35" s="11">
         <v>29357</v>
       </c>
+      <c r="BG35" s="87">
+        <v>29391</v>
+      </c>
     </row>
-    <row r="36" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C36" s="87" t="s">
+    <row r="36" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C36" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="D36" s="87"/>
-[...53 lines deleted...]
-      <c r="BF36" s="87"/>
+      <c r="D36" s="95"/>
+      <c r="E36" s="95"/>
+      <c r="F36" s="95"/>
+      <c r="G36" s="95"/>
+      <c r="H36" s="95"/>
+      <c r="I36" s="95"/>
+      <c r="J36" s="95"/>
+      <c r="K36" s="95"/>
+      <c r="L36" s="95"/>
+      <c r="M36" s="95"/>
+      <c r="N36" s="95"/>
+      <c r="O36" s="95"/>
+      <c r="P36" s="95"/>
+      <c r="Q36" s="95"/>
+      <c r="R36" s="95"/>
+      <c r="S36" s="95"/>
+      <c r="T36" s="95"/>
+      <c r="U36" s="95"/>
+      <c r="V36" s="95"/>
+      <c r="W36" s="95"/>
+      <c r="X36" s="95"/>
+      <c r="Y36" s="95"/>
+      <c r="Z36" s="95"/>
+      <c r="AA36" s="95"/>
+      <c r="AB36" s="95"/>
+      <c r="AC36" s="95"/>
+      <c r="AD36" s="95"/>
+      <c r="AE36" s="95"/>
+      <c r="AF36" s="95"/>
+      <c r="AG36" s="95"/>
+      <c r="AH36" s="95"/>
+      <c r="AI36" s="95"/>
+      <c r="AJ36" s="95"/>
+      <c r="AK36" s="95"/>
+      <c r="AL36" s="95"/>
+      <c r="AM36" s="95"/>
+      <c r="AN36" s="95"/>
+      <c r="AO36" s="95"/>
+      <c r="AP36" s="95"/>
+      <c r="AQ36" s="95"/>
+      <c r="AR36" s="95"/>
+      <c r="AS36" s="95"/>
+      <c r="AT36" s="95"/>
+      <c r="AU36" s="95"/>
+      <c r="AV36" s="95"/>
+      <c r="AW36" s="95"/>
+      <c r="AX36" s="95"/>
+      <c r="AY36" s="95"/>
+      <c r="AZ36" s="95"/>
+      <c r="BA36" s="95"/>
+      <c r="BB36" s="95"/>
+      <c r="BC36" s="95"/>
+      <c r="BD36" s="95"/>
+      <c r="BE36" s="95"/>
+      <c r="BF36" s="95"/>
+      <c r="BG36" s="95"/>
     </row>
-    <row r="37" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="11">
         <v>322458</v>
       </c>
       <c r="D37" s="12">
         <v>321963</v>
       </c>
       <c r="E37" s="12">
         <v>321427</v>
       </c>
       <c r="F37" s="12">
         <v>321114</v>
       </c>
       <c r="G37" s="12">
         <v>320627</v>
       </c>
       <c r="H37" s="12">
         <v>320211</v>
       </c>
       <c r="I37" s="12">
@@ -7864,52 +7977,55 @@
       </c>
       <c r="AY37" s="39">
         <v>297098</v>
       </c>
       <c r="AZ37" s="39">
         <v>296524</v>
       </c>
       <c r="BA37" s="39">
         <v>296033</v>
       </c>
       <c r="BB37" s="11">
         <v>295605</v>
       </c>
       <c r="BC37" s="39">
         <v>294990</v>
       </c>
       <c r="BD37" s="40">
         <v>294608</v>
       </c>
       <c r="BE37" s="40">
         <v>293949</v>
       </c>
       <c r="BF37" s="11">
         <v>293439</v>
       </c>
+      <c r="BG37" s="87">
+        <v>292819</v>
+      </c>
     </row>
-    <row r="38" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="11">
         <v>9554</v>
       </c>
       <c r="D38" s="15">
         <v>9543</v>
       </c>
       <c r="E38" s="11">
         <v>9531</v>
       </c>
       <c r="F38" s="11">
         <v>9536</v>
       </c>
       <c r="G38" s="11">
         <v>9526</v>
       </c>
       <c r="H38" s="11">
         <v>9633</v>
       </c>
       <c r="I38" s="11">
@@ -8040,52 +8156,55 @@
       </c>
       <c r="AY38" s="39">
         <v>9001</v>
       </c>
       <c r="AZ38" s="39">
         <v>8986</v>
       </c>
       <c r="BA38" s="39">
         <v>8962</v>
       </c>
       <c r="BB38" s="11">
         <v>8930</v>
       </c>
       <c r="BC38" s="39">
         <v>8894</v>
       </c>
       <c r="BD38" s="40">
         <v>8884</v>
       </c>
       <c r="BE38" s="40">
         <v>8863</v>
       </c>
       <c r="BF38" s="11">
         <v>8797</v>
       </c>
+      <c r="BG38" s="87">
+        <v>8769</v>
+      </c>
     </row>
-    <row r="39" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="11">
         <v>564</v>
       </c>
       <c r="D39" s="11">
         <v>564</v>
       </c>
       <c r="E39" s="11">
         <v>564</v>
       </c>
       <c r="F39" s="11">
         <v>561</v>
       </c>
       <c r="G39" s="11">
         <v>559</v>
       </c>
       <c r="H39" s="11">
         <v>561</v>
       </c>
       <c r="I39" s="11">
@@ -8216,52 +8335,55 @@
       </c>
       <c r="AY39" s="11">
         <v>523</v>
       </c>
       <c r="AZ39" s="11">
         <v>522</v>
       </c>
       <c r="BA39" s="11">
         <v>520</v>
       </c>
       <c r="BB39" s="11">
         <v>516</v>
       </c>
       <c r="BC39" s="39">
         <v>505</v>
       </c>
       <c r="BD39" s="40">
         <v>509</v>
       </c>
       <c r="BE39" s="40">
         <v>506</v>
       </c>
       <c r="BF39" s="11">
         <v>509</v>
       </c>
+      <c r="BG39" s="87">
+        <v>505</v>
+      </c>
     </row>
-    <row r="40" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="63" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="11">
         <v>12590</v>
       </c>
       <c r="D40" s="11">
         <v>12575</v>
       </c>
       <c r="E40" s="11">
         <v>12550</v>
       </c>
       <c r="F40" s="11">
         <v>12538</v>
       </c>
       <c r="G40" s="11">
         <v>12531</v>
       </c>
       <c r="H40" s="11">
         <v>12530</v>
       </c>
       <c r="I40" s="11">
@@ -8392,52 +8514,55 @@
       </c>
       <c r="AY40" s="11">
         <v>11681</v>
       </c>
       <c r="AZ40" s="11">
         <v>11664</v>
       </c>
       <c r="BA40" s="11">
         <v>11661</v>
       </c>
       <c r="BB40" s="11">
         <v>11640</v>
       </c>
       <c r="BC40" s="39">
         <v>11614</v>
       </c>
       <c r="BD40" s="40">
         <v>11596</v>
       </c>
       <c r="BE40" s="40">
         <v>11559</v>
       </c>
       <c r="BF40" s="11">
         <v>11557</v>
       </c>
+      <c r="BG40" s="87">
+        <v>11527</v>
+      </c>
     </row>
-    <row r="41" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="63" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="11">
         <v>13658</v>
       </c>
       <c r="D41" s="11">
         <v>13641</v>
       </c>
       <c r="E41" s="11">
         <v>13631</v>
       </c>
       <c r="F41" s="11">
         <v>13622</v>
       </c>
       <c r="G41" s="11">
         <v>13589</v>
       </c>
       <c r="H41" s="11">
         <v>13593</v>
       </c>
       <c r="I41" s="11">
@@ -8568,52 +8693,55 @@
       </c>
       <c r="AY41" s="11">
         <v>12352</v>
       </c>
       <c r="AZ41" s="11">
         <v>12288</v>
       </c>
       <c r="BA41" s="11">
         <v>12241</v>
       </c>
       <c r="BB41" s="11">
         <v>12225</v>
       </c>
       <c r="BC41" s="39">
         <v>12176</v>
       </c>
       <c r="BD41" s="40">
         <v>12136</v>
       </c>
       <c r="BE41" s="40">
         <v>12109</v>
       </c>
       <c r="BF41" s="11">
         <v>12077</v>
       </c>
+      <c r="BG41" s="87">
+        <v>12067</v>
+      </c>
     </row>
-    <row r="42" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="63" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="11">
         <v>35427</v>
       </c>
       <c r="D42" s="11">
         <v>35386</v>
       </c>
       <c r="E42" s="11">
         <v>35305</v>
       </c>
       <c r="F42" s="11">
         <v>35281</v>
       </c>
       <c r="G42" s="11">
         <v>35219</v>
       </c>
       <c r="H42" s="11">
         <v>35161</v>
       </c>
       <c r="I42" s="11">
@@ -8744,52 +8872,55 @@
       </c>
       <c r="AY42" s="11">
         <v>32656</v>
       </c>
       <c r="AZ42" s="11">
         <v>32556</v>
       </c>
       <c r="BA42" s="11">
         <v>32512</v>
       </c>
       <c r="BB42" s="11">
         <v>32462</v>
       </c>
       <c r="BC42" s="39">
         <v>32409</v>
       </c>
       <c r="BD42" s="40">
         <v>32359</v>
       </c>
       <c r="BE42" s="40">
         <v>32269</v>
       </c>
       <c r="BF42" s="11">
         <v>32167</v>
       </c>
+      <c r="BG42" s="87">
+        <v>32104</v>
+      </c>
     </row>
-    <row r="43" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="63" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="11">
         <v>16876</v>
       </c>
       <c r="D43" s="11">
         <v>16847</v>
       </c>
       <c r="E43" s="11">
         <v>16830</v>
       </c>
       <c r="F43" s="11">
         <v>16800</v>
       </c>
       <c r="G43" s="11">
         <v>16775</v>
       </c>
       <c r="H43" s="11">
         <v>16703</v>
       </c>
       <c r="I43" s="11">
@@ -8920,52 +9051,55 @@
       </c>
       <c r="AY43" s="11">
         <v>15389</v>
       </c>
       <c r="AZ43" s="11">
         <v>15370</v>
       </c>
       <c r="BA43" s="11">
         <v>15351</v>
       </c>
       <c r="BB43" s="11">
         <v>15313</v>
       </c>
       <c r="BC43" s="39">
         <v>15298</v>
       </c>
       <c r="BD43" s="40">
         <v>15285</v>
       </c>
       <c r="BE43" s="40">
         <v>15261</v>
       </c>
       <c r="BF43" s="11">
         <v>15256</v>
       </c>
+      <c r="BG43" s="87">
+        <v>15235</v>
+      </c>
     </row>
-    <row r="44" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="63" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="11">
         <v>11016</v>
       </c>
       <c r="D44" s="11">
         <v>10992</v>
       </c>
       <c r="E44" s="11">
         <v>10982</v>
       </c>
       <c r="F44" s="11">
         <v>10983</v>
       </c>
       <c r="G44" s="11">
         <v>10958</v>
       </c>
       <c r="H44" s="11">
         <v>10923</v>
       </c>
       <c r="I44" s="11">
@@ -9096,52 +9230,55 @@
       </c>
       <c r="AY44" s="11">
         <v>9843</v>
       </c>
       <c r="AZ44" s="11">
         <v>9830</v>
       </c>
       <c r="BA44" s="11">
         <v>9806</v>
       </c>
       <c r="BB44" s="11">
         <v>9785</v>
       </c>
       <c r="BC44" s="39">
         <v>9766</v>
       </c>
       <c r="BD44" s="40">
         <v>9757</v>
       </c>
       <c r="BE44" s="40">
         <v>9739</v>
       </c>
       <c r="BF44" s="11">
         <v>9690</v>
       </c>
+      <c r="BG44" s="87">
+        <v>9643</v>
+      </c>
     </row>
-    <row r="45" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="63" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="11">
         <v>7597</v>
       </c>
       <c r="D45" s="11">
         <v>7558</v>
       </c>
       <c r="E45" s="11">
         <v>7534</v>
       </c>
       <c r="F45" s="11">
         <v>7528</v>
       </c>
       <c r="G45" s="11">
         <v>7494</v>
       </c>
       <c r="H45" s="11">
         <v>7468</v>
       </c>
       <c r="I45" s="11">
@@ -9272,52 +9409,55 @@
       </c>
       <c r="AY45" s="11">
         <v>6340</v>
       </c>
       <c r="AZ45" s="11">
         <v>6307</v>
       </c>
       <c r="BA45" s="11">
         <v>6278</v>
       </c>
       <c r="BB45" s="11">
         <v>6267</v>
       </c>
       <c r="BC45" s="39">
         <v>6225</v>
       </c>
       <c r="BD45" s="40">
         <v>6212</v>
       </c>
       <c r="BE45" s="40">
         <v>6197</v>
       </c>
       <c r="BF45" s="11">
         <v>6183</v>
       </c>
+      <c r="BG45" s="87">
+        <v>6184</v>
+      </c>
     </row>
-    <row r="46" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="63" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="11">
         <v>11149</v>
       </c>
       <c r="D46" s="11">
         <v>11106</v>
       </c>
       <c r="E46" s="11">
         <v>11090</v>
       </c>
       <c r="F46" s="11">
         <v>11091</v>
       </c>
       <c r="G46" s="11">
         <v>11074</v>
       </c>
       <c r="H46" s="11">
         <v>11043</v>
       </c>
       <c r="I46" s="11">
@@ -9448,52 +9588,55 @@
       </c>
       <c r="AY46" s="11">
         <v>9875</v>
       </c>
       <c r="AZ46" s="11">
         <v>9858</v>
       </c>
       <c r="BA46" s="11">
         <v>9813</v>
       </c>
       <c r="BB46" s="11">
         <v>9810</v>
       </c>
       <c r="BC46" s="39">
         <v>9796</v>
       </c>
       <c r="BD46" s="40">
         <v>9778</v>
       </c>
       <c r="BE46" s="40">
         <v>9744</v>
       </c>
       <c r="BF46" s="11">
         <v>9714</v>
       </c>
+      <c r="BG46" s="87">
+        <v>9657</v>
+      </c>
     </row>
-    <row r="47" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="63" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="11">
         <v>24849</v>
       </c>
       <c r="D47" s="11">
         <v>24837</v>
       </c>
       <c r="E47" s="11">
         <v>24784</v>
       </c>
       <c r="F47" s="11">
         <v>24743</v>
       </c>
       <c r="G47" s="11">
         <v>24714</v>
       </c>
       <c r="H47" s="11">
         <v>24705</v>
       </c>
       <c r="I47" s="11">
@@ -9624,52 +9767,55 @@
       </c>
       <c r="AY47" s="11">
         <v>23405</v>
       </c>
       <c r="AZ47" s="11">
         <v>23385</v>
       </c>
       <c r="BA47" s="11">
         <v>23363</v>
       </c>
       <c r="BB47" s="11">
         <v>23333</v>
       </c>
       <c r="BC47" s="39">
         <v>23307</v>
       </c>
       <c r="BD47" s="40">
         <v>23274</v>
       </c>
       <c r="BE47" s="40">
         <v>23221</v>
       </c>
       <c r="BF47" s="11">
         <v>23185</v>
       </c>
+      <c r="BG47" s="87">
+        <v>23122</v>
+      </c>
     </row>
-    <row r="48" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="63" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C48" s="11">
         <v>21059</v>
       </c>
       <c r="D48" s="11">
         <v>21013</v>
       </c>
       <c r="E48" s="11">
         <v>20973</v>
       </c>
       <c r="F48" s="11">
         <v>20939</v>
       </c>
       <c r="G48" s="11">
         <v>20893</v>
       </c>
       <c r="H48" s="11">
         <v>20861</v>
       </c>
       <c r="I48" s="11">
@@ -9800,52 +9946,55 @@
       </c>
       <c r="AY48" s="11">
         <v>18783</v>
       </c>
       <c r="AZ48" s="11">
         <v>18742</v>
       </c>
       <c r="BA48" s="11">
         <v>18706</v>
       </c>
       <c r="BB48" s="11">
         <v>18628</v>
       </c>
       <c r="BC48" s="39">
         <v>18577</v>
       </c>
       <c r="BD48" s="40">
         <v>18542</v>
       </c>
       <c r="BE48" s="40">
         <v>18477</v>
       </c>
       <c r="BF48" s="11">
         <v>18434</v>
       </c>
+      <c r="BG48" s="87">
+        <v>18366</v>
+      </c>
     </row>
-    <row r="49" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="63" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="11">
         <v>44774</v>
       </c>
       <c r="D49" s="11">
         <v>44765</v>
       </c>
       <c r="E49" s="11">
         <v>44764</v>
       </c>
       <c r="F49" s="11">
         <v>44777</v>
       </c>
       <c r="G49" s="11">
         <v>44766</v>
       </c>
       <c r="H49" s="11">
         <v>44747</v>
       </c>
       <c r="I49" s="11">
@@ -9976,52 +10125,55 @@
       </c>
       <c r="AY49" s="11">
         <v>44479</v>
       </c>
       <c r="AZ49" s="11">
         <v>44525</v>
       </c>
       <c r="BA49" s="11">
         <v>44529</v>
       </c>
       <c r="BB49" s="11">
         <v>44502</v>
       </c>
       <c r="BC49" s="39">
         <v>44432</v>
       </c>
       <c r="BD49" s="40">
         <v>44482</v>
       </c>
       <c r="BE49" s="40">
         <v>44481</v>
       </c>
       <c r="BF49" s="11">
         <v>44468</v>
       </c>
+      <c r="BG49" s="87">
+        <v>44508</v>
+      </c>
     </row>
-    <row r="50" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="63" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C50" s="11">
         <v>22566</v>
       </c>
       <c r="D50" s="11">
         <v>22526</v>
       </c>
       <c r="E50" s="11">
         <v>22462</v>
       </c>
       <c r="F50" s="11">
         <v>22428</v>
       </c>
       <c r="G50" s="11">
         <v>22388</v>
       </c>
       <c r="H50" s="11">
         <v>22339</v>
       </c>
       <c r="I50" s="11">
@@ -10152,52 +10304,55 @@
       </c>
       <c r="AY50" s="11">
         <v>20470</v>
       </c>
       <c r="AZ50" s="11">
         <v>20388</v>
       </c>
       <c r="BA50" s="11">
         <v>20340</v>
       </c>
       <c r="BB50" s="11">
         <v>20323</v>
       </c>
       <c r="BC50" s="39">
         <v>20280</v>
       </c>
       <c r="BD50" s="40">
         <v>20251</v>
       </c>
       <c r="BE50" s="40">
         <v>20179</v>
       </c>
       <c r="BF50" s="11">
         <v>20123</v>
       </c>
+      <c r="BG50" s="87">
+        <v>20048</v>
+      </c>
     </row>
-    <row r="51" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="63" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="11">
         <v>9456</v>
       </c>
       <c r="D51" s="11">
         <v>9430</v>
       </c>
       <c r="E51" s="11">
         <v>9411</v>
       </c>
       <c r="F51" s="11">
         <v>9388</v>
       </c>
       <c r="G51" s="11">
         <v>9374</v>
       </c>
       <c r="H51" s="11">
         <v>9370</v>
       </c>
       <c r="I51" s="11">
@@ -10328,52 +10483,55 @@
       </c>
       <c r="AY51" s="11">
         <v>8087</v>
       </c>
       <c r="AZ51" s="11">
         <v>8066</v>
       </c>
       <c r="BA51" s="11">
         <v>8048</v>
       </c>
       <c r="BB51" s="11">
         <v>8023</v>
       </c>
       <c r="BC51" s="39">
         <v>7996</v>
       </c>
       <c r="BD51" s="40">
         <v>7987</v>
       </c>
       <c r="BE51" s="40">
         <v>7951</v>
       </c>
       <c r="BF51" s="11">
         <v>7925</v>
       </c>
+      <c r="BG51" s="87">
+        <v>7875</v>
+      </c>
     </row>
-    <row r="52" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="63" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C52" s="11">
         <v>17899</v>
       </c>
       <c r="D52" s="11">
         <v>17847</v>
       </c>
       <c r="E52" s="11">
         <v>17816</v>
       </c>
       <c r="F52" s="11">
         <v>17777</v>
       </c>
       <c r="G52" s="11">
         <v>17730</v>
       </c>
       <c r="H52" s="11">
         <v>17717</v>
       </c>
       <c r="I52" s="11">
@@ -10504,52 +10662,55 @@
       </c>
       <c r="AY52" s="11">
         <v>16093</v>
       </c>
       <c r="AZ52" s="11">
         <v>16023</v>
       </c>
       <c r="BA52" s="11">
         <v>15989</v>
       </c>
       <c r="BB52" s="11">
         <v>15979</v>
       </c>
       <c r="BC52" s="39">
         <v>15928</v>
       </c>
       <c r="BD52" s="40">
         <v>15894</v>
       </c>
       <c r="BE52" s="40">
         <v>15860</v>
       </c>
       <c r="BF52" s="11">
         <v>15852</v>
       </c>
+      <c r="BG52" s="87">
+        <v>15827</v>
+      </c>
     </row>
-    <row r="53" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C53" s="11">
         <v>23550</v>
       </c>
       <c r="D53" s="11">
         <v>23523</v>
       </c>
       <c r="E53" s="11">
         <v>23461</v>
       </c>
       <c r="F53" s="11">
         <v>23426</v>
       </c>
       <c r="G53" s="11">
         <v>23407</v>
       </c>
       <c r="H53" s="11">
         <v>23260</v>
       </c>
       <c r="I53" s="11">
@@ -10680,52 +10841,55 @@
       </c>
       <c r="AY53" s="11">
         <v>21514</v>
       </c>
       <c r="AZ53" s="11">
         <v>21451</v>
       </c>
       <c r="BA53" s="11">
         <v>21434</v>
       </c>
       <c r="BB53" s="11">
         <v>21407</v>
       </c>
       <c r="BC53" s="39">
         <v>21361</v>
       </c>
       <c r="BD53" s="40">
         <v>21321</v>
       </c>
       <c r="BE53" s="40">
         <v>21300</v>
       </c>
       <c r="BF53" s="11">
         <v>21306</v>
       </c>
+      <c r="BG53" s="87">
+        <v>21275</v>
+      </c>
     </row>
-    <row r="54" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="63" t="s">
         <v>86</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="11">
         <v>15564</v>
       </c>
       <c r="D54" s="11">
         <v>15548</v>
       </c>
       <c r="E54" s="11">
         <v>15525</v>
       </c>
       <c r="F54" s="11">
         <v>15494</v>
       </c>
       <c r="G54" s="11">
         <v>15462</v>
       </c>
       <c r="H54" s="11">
         <v>15449</v>
       </c>
       <c r="I54" s="11">
@@ -10856,52 +11020,55 @@
       </c>
       <c r="AY54" s="11">
         <v>13889</v>
       </c>
       <c r="AZ54" s="11">
         <v>13873</v>
       </c>
       <c r="BA54" s="11">
         <v>13845</v>
       </c>
       <c r="BB54" s="11">
         <v>13844</v>
       </c>
       <c r="BC54" s="11">
         <v>13856</v>
       </c>
       <c r="BD54" s="40">
         <v>13816</v>
       </c>
       <c r="BE54" s="40">
         <v>13754</v>
       </c>
       <c r="BF54" s="11">
         <v>13759</v>
       </c>
+      <c r="BG54" s="87">
+        <v>13724</v>
+      </c>
     </row>
-    <row r="55" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="64" t="s">
         <v>87</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C55" s="18">
         <v>24310</v>
       </c>
       <c r="D55" s="18">
         <v>24262</v>
       </c>
       <c r="E55" s="18">
         <v>24214</v>
       </c>
       <c r="F55" s="18">
         <v>24202</v>
       </c>
       <c r="G55" s="18">
         <v>24168</v>
       </c>
       <c r="H55" s="18">
         <v>24148</v>
       </c>
       <c r="I55" s="18">
@@ -11032,271 +11199,278 @@
       </c>
       <c r="AY55" s="18">
         <v>22718</v>
       </c>
       <c r="AZ55" s="18">
         <v>22690</v>
       </c>
       <c r="BA55" s="18">
         <v>22635</v>
       </c>
       <c r="BB55" s="18">
         <v>22618</v>
       </c>
       <c r="BC55" s="18">
         <v>22570</v>
       </c>
       <c r="BD55" s="41">
         <v>22525</v>
       </c>
       <c r="BE55" s="41">
         <v>22479</v>
       </c>
       <c r="BF55" s="18">
         <v>22437</v>
       </c>
+      <c r="BG55" s="88">
+        <v>22383</v>
+      </c>
     </row>
-    <row r="56" spans="1:58" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:59" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="20"/>
       <c r="D56" s="21"/>
     </row>
-    <row r="57" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="22" t="s">
         <v>37</v>
       </c>
       <c r="D57" s="21"/>
     </row>
-    <row r="58" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:59" x14ac:dyDescent="0.25">
       <c r="B58" s="23"/>
       <c r="D58" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="C36:BF36"/>
-    <mergeCell ref="C28:BF28"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="C2:BF2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C6:BF6"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="C2:BG2"/>
+    <mergeCell ref="AY4:BG4"/>
+    <mergeCell ref="C6:BG6"/>
+    <mergeCell ref="C28:BG28"/>
+    <mergeCell ref="C36:BG36"/>
     <mergeCell ref="AM4:AX4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.4" top="0.62" bottom="0.51" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BF59"/>
+  <dimension ref="A1:BG59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="AV6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A4" sqref="A4:A5"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C28" sqref="C28:BF28"/>
+      <selection activeCell="C6" sqref="C6:BG6"/>
+      <selection pane="topRight" activeCell="C6" sqref="C6:BG6"/>
+      <selection pane="bottomLeft" activeCell="C6" sqref="C6:BG6"/>
+      <selection pane="bottomRight" activeCell="C28" sqref="C28:BG28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="24" customWidth="1"/>
     <col min="2" max="2" width="19" style="24" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="10.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="16" max="22" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="10" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="10.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="0" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="28" max="34" width="0" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="10" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="0" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="10.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="9.140625" style="24" collapsed="1"/>
     <col min="40" max="46" width="9.140625" style="24"/>
     <col min="47" max="47" width="10.42578125" style="24" customWidth="1"/>
     <col min="48" max="49" width="9.140625" style="24"/>
     <col min="50" max="50" width="10.7109375" style="24" customWidth="1"/>
-    <col min="51" max="16384" width="9.140625" style="24"/>
+    <col min="51" max="58" width="9.140625" style="24"/>
+    <col min="59" max="59" width="10.28515625" style="24" customWidth="1"/>
+    <col min="60" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:59" x14ac:dyDescent="0.25">
       <c r="O1" s="24"/>
     </row>
-    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:59" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="90" t="s">
+      <c r="C2" s="92" t="s">
         <v>40</v>
       </c>
-      <c r="D2" s="90"/>
-[...53 lines deleted...]
-      <c r="BF2" s="90"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+      <c r="AD2" s="92"/>
+      <c r="AE2" s="92"/>
+      <c r="AF2" s="92"/>
+      <c r="AG2" s="92"/>
+      <c r="AH2" s="92"/>
+      <c r="AI2" s="92"/>
+      <c r="AJ2" s="92"/>
+      <c r="AK2" s="92"/>
+      <c r="AL2" s="92"/>
+      <c r="AM2" s="92"/>
+      <c r="AN2" s="92"/>
+      <c r="AO2" s="92"/>
+      <c r="AP2" s="92"/>
+      <c r="AQ2" s="92"/>
+      <c r="AR2" s="92"/>
+      <c r="AS2" s="92"/>
+      <c r="AT2" s="92"/>
+      <c r="AU2" s="92"/>
+      <c r="AV2" s="92"/>
+      <c r="AW2" s="92"/>
+      <c r="AX2" s="92"/>
+      <c r="AY2" s="92"/>
+      <c r="AZ2" s="92"/>
+      <c r="BA2" s="92"/>
+      <c r="BB2" s="92"/>
+      <c r="BC2" s="92"/>
+      <c r="BD2" s="92"/>
+      <c r="BE2" s="92"/>
+      <c r="BF2" s="92"/>
+      <c r="BG2" s="92"/>
     </row>
-    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AL3" s="3"/>
-      <c r="BF3" s="3" t="s">
+      <c r="BG3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="88" t="s">
+    <row r="4" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="93"/>
-      <c r="C4" s="95">
+      <c r="B4" s="98"/>
+      <c r="C4" s="100">
         <v>2022</v>
       </c>
-      <c r="D4" s="95"/>
-[...10 lines deleted...]
-      <c r="O4" s="96">
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="101">
         <v>2023</v>
       </c>
-      <c r="P4" s="93"/>
-[...10 lines deleted...]
-      <c r="AA4" s="91">
+      <c r="P4" s="98"/>
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98"/>
+      <c r="S4" s="98"/>
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="98"/>
+      <c r="X4" s="98"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="98"/>
+      <c r="AA4" s="93">
         <v>2024</v>
       </c>
-      <c r="AB4" s="91"/>
-[...10 lines deleted...]
-      <c r="AM4" s="91">
+      <c r="AB4" s="93"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+      <c r="AK4" s="93"/>
+      <c r="AL4" s="93"/>
+      <c r="AM4" s="93">
         <v>2025</v>
       </c>
-      <c r="AN4" s="91"/>
-[...10 lines deleted...]
-      <c r="AY4" s="91">
+      <c r="AN4" s="93"/>
+      <c r="AO4" s="93"/>
+      <c r="AP4" s="93"/>
+      <c r="AQ4" s="93"/>
+      <c r="AR4" s="93"/>
+      <c r="AS4" s="93"/>
+      <c r="AT4" s="93"/>
+      <c r="AU4" s="93"/>
+      <c r="AV4" s="93"/>
+      <c r="AW4" s="93"/>
+      <c r="AX4" s="102"/>
+      <c r="AY4" s="93">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="91"/>
-[...5 lines deleted...]
-      <c r="BF4" s="91"/>
+      <c r="AZ4" s="93"/>
+      <c r="BA4" s="93"/>
+      <c r="BB4" s="93"/>
+      <c r="BC4" s="93"/>
+      <c r="BD4" s="93"/>
+      <c r="BE4" s="93"/>
+      <c r="BF4" s="93"/>
+      <c r="BG4" s="93"/>
     </row>
-    <row r="5" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="94"/>
+    <row r="5" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="97"/>
+      <c r="B5" s="99"/>
       <c r="C5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -11421,112 +11595,116 @@
       </c>
       <c r="AY5" s="36" t="s">
         <v>41</v>
       </c>
       <c r="AZ5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="BA5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="BB5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="BC5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="BD5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="BE5" s="33" t="s">
         <v>5</v>
       </c>
       <c r="BF5" s="36" t="s">
         <v>6</v>
       </c>
+      <c r="BG5" s="36" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C6" s="98" t="s">
+    <row r="6" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C6" s="103" t="s">
         <v>38</v>
       </c>
-      <c r="D6" s="98"/>
-[...53 lines deleted...]
-      <c r="BF6" s="98"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="103"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
+      <c r="AD6" s="103"/>
+      <c r="AE6" s="103"/>
+      <c r="AF6" s="103"/>
+      <c r="AG6" s="103"/>
+      <c r="AH6" s="103"/>
+      <c r="AI6" s="103"/>
+      <c r="AJ6" s="103"/>
+      <c r="AK6" s="103"/>
+      <c r="AL6" s="103"/>
+      <c r="AM6" s="103"/>
+      <c r="AN6" s="103"/>
+      <c r="AO6" s="103"/>
+      <c r="AP6" s="103"/>
+      <c r="AQ6" s="103"/>
+      <c r="AR6" s="103"/>
+      <c r="AS6" s="103"/>
+      <c r="AT6" s="103"/>
+      <c r="AU6" s="103"/>
+      <c r="AV6" s="103"/>
+      <c r="AW6" s="103"/>
+      <c r="AX6" s="103"/>
+      <c r="AY6" s="103"/>
+      <c r="AZ6" s="103"/>
+      <c r="BA6" s="103"/>
+      <c r="BB6" s="103"/>
+      <c r="BC6" s="103"/>
+      <c r="BD6" s="103"/>
+      <c r="BE6" s="103"/>
+      <c r="BF6" s="103"/>
+      <c r="BG6" s="103"/>
     </row>
-    <row r="7" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="12">
         <v>403339</v>
       </c>
       <c r="D7" s="12">
         <v>403156</v>
       </c>
       <c r="E7" s="12">
         <v>402877</v>
       </c>
       <c r="F7" s="12">
         <v>402763</v>
       </c>
       <c r="G7" s="12">
         <v>402671</v>
       </c>
       <c r="H7" s="12">
         <v>402591</v>
       </c>
       <c r="I7" s="12">
@@ -11657,52 +11835,55 @@
       </c>
       <c r="AY7" s="45">
         <v>397754</v>
       </c>
       <c r="AZ7" s="39">
         <v>397631</v>
       </c>
       <c r="BA7" s="39">
         <v>397489</v>
       </c>
       <c r="BB7" s="39">
         <v>397273</v>
       </c>
       <c r="BC7" s="40">
         <v>397112</v>
       </c>
       <c r="BD7" s="40">
         <v>397075</v>
       </c>
       <c r="BE7" s="40">
         <v>396864</v>
       </c>
       <c r="BF7" s="11">
         <v>396658</v>
       </c>
+      <c r="BG7" s="89">
+        <v>396368</v>
+      </c>
     </row>
-    <row r="8" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="12">
         <v>120879</v>
       </c>
       <c r="D8" s="12">
         <v>120968</v>
       </c>
       <c r="E8" s="12">
         <v>121094</v>
       </c>
       <c r="F8" s="12">
         <v>121227</v>
       </c>
       <c r="G8" s="12">
         <v>121409</v>
       </c>
       <c r="H8" s="12">
         <v>121471</v>
       </c>
       <c r="I8" s="12">
@@ -11833,52 +12014,55 @@
       </c>
       <c r="AY8" s="45">
         <v>128808</v>
       </c>
       <c r="AZ8" s="39">
         <v>129018</v>
       </c>
       <c r="BA8" s="39">
         <v>129170</v>
       </c>
       <c r="BB8" s="39">
         <v>129161</v>
       </c>
       <c r="BC8" s="40">
         <v>129252</v>
       </c>
       <c r="BD8" s="40">
         <v>129361</v>
       </c>
       <c r="BE8" s="40">
         <v>129579</v>
       </c>
       <c r="BF8" s="11">
         <v>129727</v>
       </c>
+      <c r="BG8" s="89">
+        <v>129859</v>
+      </c>
     </row>
-    <row r="9" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="12">
         <v>19246</v>
       </c>
       <c r="D9" s="12">
         <v>19210</v>
       </c>
       <c r="E9" s="12">
         <v>19168</v>
       </c>
       <c r="F9" s="12">
         <v>19183</v>
       </c>
       <c r="G9" s="12">
         <v>19186</v>
       </c>
       <c r="H9" s="12">
         <v>19167</v>
       </c>
       <c r="I9" s="12">
@@ -12009,52 +12193,55 @@
       </c>
       <c r="AY9" s="45">
         <v>17896</v>
       </c>
       <c r="AZ9" s="39">
         <v>17870</v>
       </c>
       <c r="BA9" s="39">
         <v>17835</v>
       </c>
       <c r="BB9" s="39">
         <v>17765</v>
       </c>
       <c r="BC9" s="40">
         <v>17761</v>
       </c>
       <c r="BD9" s="40">
         <v>17744</v>
       </c>
       <c r="BE9" s="40">
         <v>17731</v>
       </c>
       <c r="BF9" s="11">
         <v>17684</v>
       </c>
+      <c r="BG9" s="89">
+        <v>17655</v>
+      </c>
     </row>
-    <row r="10" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="12">
         <v>16489</v>
       </c>
       <c r="D10" s="12">
         <v>16481</v>
       </c>
       <c r="E10" s="12">
         <v>16454</v>
       </c>
       <c r="F10" s="12">
         <v>16417</v>
       </c>
       <c r="G10" s="12">
         <v>16407</v>
       </c>
       <c r="H10" s="12">
         <v>16383</v>
       </c>
       <c r="I10" s="12">
@@ -12185,52 +12372,55 @@
       </c>
       <c r="AY10" s="45">
         <v>16079</v>
       </c>
       <c r="AZ10" s="39">
         <v>16070</v>
       </c>
       <c r="BA10" s="39">
         <v>16060</v>
       </c>
       <c r="BB10" s="39">
         <v>16056</v>
       </c>
       <c r="BC10" s="40">
         <v>16063</v>
       </c>
       <c r="BD10" s="40">
         <v>16047</v>
       </c>
       <c r="BE10" s="40">
         <v>16039</v>
       </c>
       <c r="BF10" s="11">
         <v>16005</v>
       </c>
+      <c r="BG10" s="89">
+        <v>15988</v>
+      </c>
     </row>
-    <row r="11" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="12">
         <v>58734</v>
       </c>
       <c r="D11" s="12">
         <v>58719</v>
       </c>
       <c r="E11" s="12">
         <v>58654</v>
       </c>
       <c r="F11" s="12">
         <v>58647</v>
       </c>
       <c r="G11" s="12">
         <v>58577</v>
       </c>
       <c r="H11" s="12">
         <v>58680</v>
       </c>
       <c r="I11" s="12">
@@ -12361,52 +12551,55 @@
       </c>
       <c r="AY11" s="45">
         <v>58501</v>
       </c>
       <c r="AZ11" s="39">
         <v>58490</v>
       </c>
       <c r="BA11" s="39">
         <v>58488</v>
       </c>
       <c r="BB11" s="39">
         <v>58470</v>
       </c>
       <c r="BC11" s="40">
         <v>58430</v>
       </c>
       <c r="BD11" s="40">
         <v>58400</v>
       </c>
       <c r="BE11" s="40">
         <v>58353</v>
       </c>
       <c r="BF11" s="11">
         <v>58283</v>
       </c>
+      <c r="BG11" s="89">
+        <v>58221</v>
+      </c>
     </row>
-    <row r="12" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="12">
         <v>6491</v>
       </c>
       <c r="D12" s="12">
         <v>6485</v>
       </c>
       <c r="E12" s="12">
         <v>6472</v>
       </c>
       <c r="F12" s="12">
         <v>6460</v>
       </c>
       <c r="G12" s="12">
         <v>6451</v>
       </c>
       <c r="H12" s="12">
         <v>6453</v>
       </c>
       <c r="I12" s="12">
@@ -12537,52 +12730,55 @@
       </c>
       <c r="AY12" s="45">
         <v>6111</v>
       </c>
       <c r="AZ12" s="39">
         <v>6101</v>
       </c>
       <c r="BA12" s="39">
         <v>6093</v>
       </c>
       <c r="BB12" s="39">
         <v>6082</v>
       </c>
       <c r="BC12" s="40">
         <v>6062</v>
       </c>
       <c r="BD12" s="40">
         <v>6046</v>
       </c>
       <c r="BE12" s="40">
         <v>6037</v>
       </c>
       <c r="BF12" s="11">
         <v>6035</v>
       </c>
+      <c r="BG12" s="89">
+        <v>6023</v>
+      </c>
     </row>
-    <row r="13" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="12">
         <v>7188</v>
       </c>
       <c r="D13" s="12">
         <v>7185</v>
       </c>
       <c r="E13" s="12">
         <v>7177</v>
       </c>
       <c r="F13" s="12">
         <v>7178</v>
       </c>
       <c r="G13" s="12">
         <v>7166</v>
       </c>
       <c r="H13" s="12">
         <v>7175</v>
       </c>
       <c r="I13" s="12">
@@ -12713,52 +12909,55 @@
       </c>
       <c r="AY13" s="45">
         <v>6632</v>
       </c>
       <c r="AZ13" s="39">
         <v>6596</v>
       </c>
       <c r="BA13" s="39">
         <v>6581</v>
       </c>
       <c r="BB13" s="39">
         <v>6582</v>
       </c>
       <c r="BC13" s="40">
         <v>6556</v>
       </c>
       <c r="BD13" s="40">
         <v>6542</v>
       </c>
       <c r="BE13" s="40">
         <v>6523</v>
       </c>
       <c r="BF13" s="11">
         <v>6513</v>
       </c>
+      <c r="BG13" s="89">
+        <v>6506</v>
+      </c>
     </row>
-    <row r="14" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="12">
         <v>17525</v>
       </c>
       <c r="D14" s="12">
         <v>17515</v>
       </c>
       <c r="E14" s="12">
         <v>17474</v>
       </c>
       <c r="F14" s="12">
         <v>17455</v>
       </c>
       <c r="G14" s="12">
         <v>17439</v>
       </c>
       <c r="H14" s="12">
         <v>17408</v>
       </c>
       <c r="I14" s="12">
@@ -12889,52 +13088,55 @@
       </c>
       <c r="AY14" s="45">
         <v>16262</v>
       </c>
       <c r="AZ14" s="39">
         <v>16212</v>
       </c>
       <c r="BA14" s="39">
         <v>16176</v>
       </c>
       <c r="BB14" s="39">
         <v>16146</v>
       </c>
       <c r="BC14" s="40">
         <v>16119</v>
       </c>
       <c r="BD14" s="40">
         <v>16117</v>
       </c>
       <c r="BE14" s="40">
         <v>16060</v>
       </c>
       <c r="BF14" s="11">
         <v>16016</v>
       </c>
+      <c r="BG14" s="89">
+        <v>15981</v>
+      </c>
     </row>
-    <row r="15" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="12">
         <v>8429</v>
       </c>
       <c r="D15" s="12">
         <v>8414</v>
       </c>
       <c r="E15" s="12">
         <v>8415</v>
       </c>
       <c r="F15" s="12">
         <v>8395</v>
       </c>
       <c r="G15" s="12">
         <v>8383</v>
       </c>
       <c r="H15" s="12">
         <v>8345</v>
       </c>
       <c r="I15" s="12">
@@ -13065,52 +13267,55 @@
       </c>
       <c r="AY15" s="45">
         <v>7671</v>
       </c>
       <c r="AZ15" s="39">
         <v>7671</v>
       </c>
       <c r="BA15" s="39">
         <v>7668</v>
       </c>
       <c r="BB15" s="39">
         <v>7656</v>
       </c>
       <c r="BC15" s="40">
         <v>7639</v>
       </c>
       <c r="BD15" s="40">
         <v>7632</v>
       </c>
       <c r="BE15" s="40">
         <v>7617</v>
       </c>
       <c r="BF15" s="11">
         <v>7623</v>
       </c>
+      <c r="BG15" s="89">
+        <v>7611</v>
+      </c>
     </row>
-    <row r="16" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="12">
         <v>5664</v>
       </c>
       <c r="D16" s="12">
         <v>5652</v>
       </c>
       <c r="E16" s="12">
         <v>5650</v>
       </c>
       <c r="F16" s="12">
         <v>5647</v>
       </c>
       <c r="G16" s="12">
         <v>5633</v>
       </c>
       <c r="H16" s="12">
         <v>5620</v>
       </c>
       <c r="I16" s="12">
@@ -13241,52 +13446,55 @@
       </c>
       <c r="AY16" s="45">
         <v>5157</v>
       </c>
       <c r="AZ16" s="39">
         <v>5150</v>
       </c>
       <c r="BA16" s="39">
         <v>5139</v>
       </c>
       <c r="BB16" s="39">
         <v>5135</v>
       </c>
       <c r="BC16" s="40">
         <v>5130</v>
       </c>
       <c r="BD16" s="40">
         <v>5126</v>
       </c>
       <c r="BE16" s="40">
         <v>5117</v>
       </c>
       <c r="BF16" s="11">
         <v>5092</v>
       </c>
+      <c r="BG16" s="89">
+        <v>5066</v>
+      </c>
     </row>
-    <row r="17" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="12">
         <v>20900</v>
       </c>
       <c r="D17" s="12">
         <v>20889</v>
       </c>
       <c r="E17" s="12">
         <v>20852</v>
       </c>
       <c r="F17" s="12">
         <v>20820</v>
       </c>
       <c r="G17" s="12">
         <v>20809</v>
       </c>
       <c r="H17" s="12">
         <v>20777</v>
       </c>
       <c r="I17" s="12">
@@ -13417,52 +13625,55 @@
       </c>
       <c r="AY17" s="45">
         <v>19774</v>
       </c>
       <c r="AZ17" s="39">
         <v>19740</v>
       </c>
       <c r="BA17" s="39">
         <v>19730</v>
       </c>
       <c r="BB17" s="39">
         <v>19711</v>
       </c>
       <c r="BC17" s="40">
         <v>19672</v>
       </c>
       <c r="BD17" s="40">
         <v>19652</v>
       </c>
       <c r="BE17" s="40">
         <v>19611</v>
       </c>
       <c r="BF17" s="11">
         <v>19575</v>
       </c>
+      <c r="BG17" s="89">
+        <v>19538</v>
+      </c>
     </row>
-    <row r="18" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="12">
         <v>5772</v>
       </c>
       <c r="D18" s="12">
         <v>5755</v>
       </c>
       <c r="E18" s="12">
         <v>5743</v>
       </c>
       <c r="F18" s="12">
         <v>5738</v>
       </c>
       <c r="G18" s="12">
         <v>5734</v>
       </c>
       <c r="H18" s="12">
         <v>5719</v>
       </c>
       <c r="I18" s="12">
@@ -13593,52 +13804,55 @@
       </c>
       <c r="AY18" s="45">
         <v>5144</v>
       </c>
       <c r="AZ18" s="39">
         <v>5137</v>
       </c>
       <c r="BA18" s="39">
         <v>5112</v>
       </c>
       <c r="BB18" s="39">
         <v>5114</v>
       </c>
       <c r="BC18" s="40">
         <v>5105</v>
       </c>
       <c r="BD18" s="40">
         <v>5101</v>
       </c>
       <c r="BE18" s="40">
         <v>5078</v>
       </c>
       <c r="BF18" s="11">
         <v>5058</v>
       </c>
+      <c r="BG18" s="89">
+        <v>5033</v>
+      </c>
     </row>
-    <row r="19" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="12">
         <v>12268</v>
       </c>
       <c r="D19" s="12">
         <v>12259</v>
       </c>
       <c r="E19" s="12">
         <v>12241</v>
       </c>
       <c r="F19" s="12">
         <v>12216</v>
       </c>
       <c r="G19" s="12">
         <v>12199</v>
       </c>
       <c r="H19" s="12">
         <v>12196</v>
       </c>
       <c r="I19" s="12">
@@ -13769,52 +13983,55 @@
       </c>
       <c r="AY19" s="45">
         <v>11590</v>
       </c>
       <c r="AZ19" s="39">
         <v>11586</v>
       </c>
       <c r="BA19" s="39">
         <v>11566</v>
       </c>
       <c r="BB19" s="39">
         <v>11553</v>
       </c>
       <c r="BC19" s="40">
         <v>11543</v>
       </c>
       <c r="BD19" s="40">
         <v>11537</v>
       </c>
       <c r="BE19" s="40">
         <v>11508</v>
       </c>
       <c r="BF19" s="11">
         <v>11490</v>
       </c>
+      <c r="BG19" s="89">
+        <v>11464</v>
+      </c>
     </row>
-    <row r="20" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="12">
         <v>10553</v>
       </c>
       <c r="D20" s="12">
         <v>10523</v>
       </c>
       <c r="E20" s="12">
         <v>10509</v>
       </c>
       <c r="F20" s="12">
         <v>10486</v>
       </c>
       <c r="G20" s="12">
         <v>10463</v>
       </c>
       <c r="H20" s="12">
         <v>10442</v>
       </c>
       <c r="I20" s="12">
@@ -13945,52 +14162,55 @@
       </c>
       <c r="AY20" s="45">
         <v>9475</v>
       </c>
       <c r="AZ20" s="39">
         <v>9460</v>
       </c>
       <c r="BA20" s="39">
         <v>9440</v>
       </c>
       <c r="BB20" s="39">
         <v>9403</v>
       </c>
       <c r="BC20" s="40">
         <v>9379</v>
       </c>
       <c r="BD20" s="40">
         <v>9345</v>
       </c>
       <c r="BE20" s="40">
         <v>9305</v>
       </c>
       <c r="BF20" s="11">
         <v>9287</v>
       </c>
+      <c r="BG20" s="89">
+        <v>9248</v>
+      </c>
     </row>
-    <row r="21" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="12">
         <v>36143</v>
       </c>
       <c r="D21" s="12">
         <v>36132</v>
       </c>
       <c r="E21" s="12">
         <v>36128</v>
       </c>
       <c r="F21" s="12">
         <v>36134</v>
       </c>
       <c r="G21" s="12">
         <v>36161</v>
       </c>
       <c r="H21" s="12">
         <v>36186</v>
       </c>
       <c r="I21" s="12">
@@ -14121,52 +14341,55 @@
       </c>
       <c r="AY21" s="45">
         <v>36523</v>
       </c>
       <c r="AZ21" s="39">
         <v>36534</v>
       </c>
       <c r="BA21" s="39">
         <v>36547</v>
       </c>
       <c r="BB21" s="39">
         <v>36602</v>
       </c>
       <c r="BC21" s="40">
         <v>36668</v>
       </c>
       <c r="BD21" s="40">
         <v>36752</v>
       </c>
       <c r="BE21" s="40">
         <v>36742</v>
       </c>
       <c r="BF21" s="11">
         <v>36735</v>
       </c>
+      <c r="BG21" s="89">
+        <v>36761</v>
+      </c>
     </row>
-    <row r="22" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="12">
         <v>11248</v>
       </c>
       <c r="D22" s="12">
         <v>11226</v>
       </c>
       <c r="E22" s="12">
         <v>11191</v>
       </c>
       <c r="F22" s="12">
         <v>11166</v>
       </c>
       <c r="G22" s="12">
         <v>11148</v>
       </c>
       <c r="H22" s="12">
         <v>11124</v>
       </c>
       <c r="I22" s="12">
@@ -14297,52 +14520,55 @@
       </c>
       <c r="AY22" s="45">
         <v>10288</v>
       </c>
       <c r="AZ22" s="39">
         <v>10251</v>
       </c>
       <c r="BA22" s="39">
         <v>10230</v>
       </c>
       <c r="BB22" s="39">
         <v>10235</v>
       </c>
       <c r="BC22" s="40">
         <v>10215</v>
       </c>
       <c r="BD22" s="40">
         <v>10218</v>
       </c>
       <c r="BE22" s="40">
         <v>10190</v>
       </c>
       <c r="BF22" s="11">
         <v>10173</v>
       </c>
+      <c r="BG22" s="89">
+        <v>10139</v>
+      </c>
     </row>
-    <row r="23" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="12">
         <v>5013</v>
       </c>
       <c r="D23" s="12">
         <v>4998</v>
       </c>
       <c r="E23" s="12">
         <v>4994</v>
       </c>
       <c r="F23" s="12">
         <v>4983</v>
       </c>
       <c r="G23" s="12">
         <v>4972</v>
       </c>
       <c r="H23" s="12">
         <v>4966</v>
       </c>
       <c r="I23" s="12">
@@ -14473,52 +14699,55 @@
       </c>
       <c r="AY23" s="45">
         <v>4409</v>
       </c>
       <c r="AZ23" s="39">
         <v>4401</v>
       </c>
       <c r="BA23" s="39">
         <v>4387</v>
       </c>
       <c r="BB23" s="39">
         <v>4370</v>
       </c>
       <c r="BC23" s="40">
         <v>4361</v>
       </c>
       <c r="BD23" s="40">
         <v>4359</v>
       </c>
       <c r="BE23" s="40">
         <v>4345</v>
       </c>
       <c r="BF23" s="11">
         <v>4335</v>
       </c>
+      <c r="BG23" s="89">
+        <v>4316</v>
+      </c>
     </row>
-    <row r="24" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="12">
         <v>9061</v>
       </c>
       <c r="D24" s="12">
         <v>9035</v>
       </c>
       <c r="E24" s="12">
         <v>9025</v>
       </c>
       <c r="F24" s="12">
         <v>9008</v>
       </c>
       <c r="G24" s="12">
         <v>8985</v>
       </c>
       <c r="H24" s="12">
         <v>8978</v>
       </c>
       <c r="I24" s="12">
@@ -14649,52 +14878,55 @@
       </c>
       <c r="AY24" s="45">
         <v>8234</v>
       </c>
       <c r="AZ24" s="39">
         <v>8186</v>
       </c>
       <c r="BA24" s="39">
         <v>8162</v>
       </c>
       <c r="BB24" s="39">
         <v>8151</v>
       </c>
       <c r="BC24" s="40">
         <v>8120</v>
       </c>
       <c r="BD24" s="40">
         <v>8103</v>
       </c>
       <c r="BE24" s="40">
         <v>8097</v>
       </c>
       <c r="BF24" s="11">
         <v>8103</v>
       </c>
+      <c r="BG24" s="89">
+        <v>8097</v>
+      </c>
     </row>
-    <row r="25" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="12">
         <v>11722</v>
       </c>
       <c r="D25" s="12">
         <v>11716</v>
       </c>
       <c r="E25" s="12">
         <v>11683</v>
       </c>
       <c r="F25" s="12">
         <v>11667</v>
       </c>
       <c r="G25" s="12">
         <v>11652</v>
       </c>
       <c r="H25" s="12">
         <v>11615</v>
       </c>
       <c r="I25" s="12">
@@ -14825,52 +15057,55 @@
       </c>
       <c r="AY25" s="45">
         <v>10730</v>
       </c>
       <c r="AZ25" s="39">
         <v>10708</v>
       </c>
       <c r="BA25" s="39">
         <v>10695</v>
       </c>
       <c r="BB25" s="39">
         <v>10679</v>
       </c>
       <c r="BC25" s="40">
         <v>10655</v>
       </c>
       <c r="BD25" s="40">
         <v>10647</v>
       </c>
       <c r="BE25" s="40">
         <v>10635</v>
       </c>
       <c r="BF25" s="11">
         <v>10632</v>
       </c>
+      <c r="BG25" s="89">
+        <v>10613</v>
+      </c>
     </row>
-    <row r="26" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="12">
         <v>7912</v>
       </c>
       <c r="D26" s="12">
         <v>7911</v>
       </c>
       <c r="E26" s="12">
         <v>7895</v>
       </c>
       <c r="F26" s="12">
         <v>7883</v>
       </c>
       <c r="G26" s="12">
         <v>7863</v>
       </c>
       <c r="H26" s="12">
         <v>7862</v>
       </c>
       <c r="I26" s="12">
@@ -15001,52 +15236,55 @@
       </c>
       <c r="AY26" s="45">
         <v>7129</v>
       </c>
       <c r="AZ26" s="39">
         <v>7120</v>
       </c>
       <c r="BA26" s="39">
         <v>7107</v>
       </c>
       <c r="BB26" s="39">
         <v>7105</v>
       </c>
       <c r="BC26" s="40">
         <v>7115</v>
       </c>
       <c r="BD26" s="40">
         <v>7095</v>
       </c>
       <c r="BE26" s="40">
         <v>7064</v>
       </c>
       <c r="BF26" s="11">
         <v>7076</v>
       </c>
+      <c r="BG26" s="89">
+        <v>7062</v>
+      </c>
     </row>
-    <row r="27" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="12">
         <v>12102</v>
       </c>
       <c r="D27" s="12">
         <v>12083</v>
       </c>
       <c r="E27" s="12">
         <v>12058</v>
       </c>
       <c r="F27" s="12">
         <v>12053</v>
       </c>
       <c r="G27" s="12">
         <v>12034</v>
       </c>
       <c r="H27" s="12">
         <v>12024</v>
       </c>
       <c r="I27" s="12">
@@ -15177,112 +15415,116 @@
       </c>
       <c r="AY27" s="45">
         <v>11341</v>
       </c>
       <c r="AZ27" s="39">
         <v>11330</v>
       </c>
       <c r="BA27" s="39">
         <v>11303</v>
       </c>
       <c r="BB27" s="39">
         <v>11297</v>
       </c>
       <c r="BC27" s="40">
         <v>11267</v>
       </c>
       <c r="BD27" s="40">
         <v>11251</v>
       </c>
       <c r="BE27" s="40">
         <v>11233</v>
       </c>
       <c r="BF27" s="11">
         <v>11216</v>
       </c>
+      <c r="BG27" s="89">
+        <v>11187</v>
+      </c>
     </row>
-    <row r="28" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C28" s="99" t="s">
+    <row r="28" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C28" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="D28" s="99"/>
-[...53 lines deleted...]
-      <c r="BF28" s="99"/>
+      <c r="D28" s="104"/>
+      <c r="E28" s="104"/>
+      <c r="F28" s="104"/>
+      <c r="G28" s="104"/>
+      <c r="H28" s="104"/>
+      <c r="I28" s="104"/>
+      <c r="J28" s="104"/>
+      <c r="K28" s="104"/>
+      <c r="L28" s="104"/>
+      <c r="M28" s="104"/>
+      <c r="N28" s="104"/>
+      <c r="O28" s="104"/>
+      <c r="P28" s="104"/>
+      <c r="Q28" s="104"/>
+      <c r="R28" s="104"/>
+      <c r="S28" s="104"/>
+      <c r="T28" s="104"/>
+      <c r="U28" s="104"/>
+      <c r="V28" s="104"/>
+      <c r="W28" s="104"/>
+      <c r="X28" s="104"/>
+      <c r="Y28" s="104"/>
+      <c r="Z28" s="104"/>
+      <c r="AA28" s="104"/>
+      <c r="AB28" s="104"/>
+      <c r="AC28" s="104"/>
+      <c r="AD28" s="104"/>
+      <c r="AE28" s="104"/>
+      <c r="AF28" s="104"/>
+      <c r="AG28" s="104"/>
+      <c r="AH28" s="104"/>
+      <c r="AI28" s="104"/>
+      <c r="AJ28" s="104"/>
+      <c r="AK28" s="104"/>
+      <c r="AL28" s="104"/>
+      <c r="AM28" s="104"/>
+      <c r="AN28" s="104"/>
+      <c r="AO28" s="104"/>
+      <c r="AP28" s="104"/>
+      <c r="AQ28" s="104"/>
+      <c r="AR28" s="104"/>
+      <c r="AS28" s="104"/>
+      <c r="AT28" s="104"/>
+      <c r="AU28" s="104"/>
+      <c r="AV28" s="104"/>
+      <c r="AW28" s="104"/>
+      <c r="AX28" s="104"/>
+      <c r="AY28" s="104"/>
+      <c r="AZ28" s="104"/>
+      <c r="BA28" s="104"/>
+      <c r="BB28" s="104"/>
+      <c r="BC28" s="104"/>
+      <c r="BD28" s="104"/>
+      <c r="BE28" s="104"/>
+      <c r="BF28" s="104"/>
+      <c r="BG28" s="104"/>
     </row>
-    <row r="29" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="63" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="12">
         <v>432347</v>
       </c>
       <c r="D29" s="12">
         <v>432074</v>
       </c>
       <c r="E29" s="12">
         <v>431608</v>
       </c>
       <c r="F29" s="12">
         <v>431433</v>
       </c>
       <c r="G29" s="12">
         <v>431186</v>
       </c>
       <c r="H29" s="12">
         <v>431039</v>
       </c>
       <c r="I29" s="12">
@@ -15413,52 +15655,55 @@
       </c>
       <c r="AY29" s="40">
         <v>423719</v>
       </c>
       <c r="AZ29" s="11">
         <v>423604</v>
       </c>
       <c r="BA29" s="39">
         <v>423503</v>
       </c>
       <c r="BB29" s="11">
         <v>423332</v>
       </c>
       <c r="BC29" s="26">
         <v>423182</v>
       </c>
       <c r="BD29" s="11">
         <v>422924</v>
       </c>
       <c r="BE29" s="11">
         <v>422753</v>
       </c>
       <c r="BF29" s="11">
         <v>422459</v>
       </c>
+      <c r="BG29" s="89">
+        <v>422090</v>
+      </c>
     </row>
-    <row r="30" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="63" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="12">
         <v>140489</v>
       </c>
       <c r="D30" s="12">
         <v>140577</v>
       </c>
       <c r="E30" s="12">
         <v>140622</v>
       </c>
       <c r="F30" s="12">
         <v>140662</v>
       </c>
       <c r="G30" s="12">
         <v>140760</v>
       </c>
       <c r="H30" s="12">
         <v>140787</v>
       </c>
       <c r="I30" s="12">
@@ -15589,52 +15834,55 @@
       </c>
       <c r="AY30" s="40">
         <v>148256</v>
       </c>
       <c r="AZ30" s="11">
         <v>148419</v>
       </c>
       <c r="BA30" s="39">
         <v>148516</v>
       </c>
       <c r="BB30" s="11">
         <v>148596</v>
       </c>
       <c r="BC30" s="26">
         <v>148711</v>
       </c>
       <c r="BD30" s="11">
         <v>148767</v>
       </c>
       <c r="BE30" s="11">
         <v>148976</v>
       </c>
       <c r="BF30" s="11">
         <v>149115</v>
       </c>
+      <c r="BG30" s="89">
+        <v>149260</v>
+      </c>
     </row>
-    <row r="31" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="63" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="12">
         <v>19682</v>
       </c>
       <c r="D31" s="12">
         <v>19664</v>
       </c>
       <c r="E31" s="12">
         <v>19626</v>
       </c>
       <c r="F31" s="12">
         <v>19612</v>
       </c>
       <c r="G31" s="12">
         <v>19586</v>
       </c>
       <c r="H31" s="12">
         <v>19579</v>
       </c>
       <c r="I31" s="12">
@@ -15765,52 +16013,55 @@
       </c>
       <c r="AY31" s="40">
         <v>18257</v>
       </c>
       <c r="AZ31" s="11">
         <v>18245</v>
       </c>
       <c r="BA31" s="39">
         <v>18241</v>
       </c>
       <c r="BB31" s="11">
         <v>18203</v>
       </c>
       <c r="BC31" s="26">
         <v>18200</v>
       </c>
       <c r="BD31" s="11">
         <v>18175</v>
       </c>
       <c r="BE31" s="11">
         <v>18154</v>
       </c>
       <c r="BF31" s="11">
         <v>18099</v>
       </c>
+      <c r="BG31" s="89">
+        <v>18055</v>
+      </c>
     </row>
-    <row r="32" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="63" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="12">
         <v>18725</v>
       </c>
       <c r="D32" s="12">
         <v>18696</v>
       </c>
       <c r="E32" s="12">
         <v>18664</v>
       </c>
       <c r="F32" s="12">
         <v>18630</v>
       </c>
       <c r="G32" s="12">
         <v>18609</v>
       </c>
       <c r="H32" s="12">
         <v>18566</v>
       </c>
       <c r="I32" s="12">
@@ -15941,52 +16192,55 @@
       </c>
       <c r="AY32" s="40">
         <v>18201</v>
       </c>
       <c r="AZ32" s="11">
         <v>18193</v>
       </c>
       <c r="BA32" s="39">
         <v>18177</v>
       </c>
       <c r="BB32" s="11">
         <v>18189</v>
       </c>
       <c r="BC32" s="26">
         <v>18194</v>
       </c>
       <c r="BD32" s="11">
         <v>18188</v>
       </c>
       <c r="BE32" s="11">
         <v>18175</v>
       </c>
       <c r="BF32" s="11">
         <v>18142</v>
       </c>
+      <c r="BG32" s="89">
+        <v>18106</v>
+      </c>
     </row>
-    <row r="33" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="12">
         <v>65042</v>
       </c>
       <c r="D33" s="12">
         <v>65028</v>
       </c>
       <c r="E33" s="12">
         <v>64892</v>
       </c>
       <c r="F33" s="12">
         <v>64873</v>
       </c>
       <c r="G33" s="12">
         <v>64846</v>
       </c>
       <c r="H33" s="12">
         <v>65050</v>
       </c>
       <c r="I33" s="12">
@@ -16117,52 +16371,55 @@
       </c>
       <c r="AY33" s="40">
         <v>64570</v>
       </c>
       <c r="AZ33" s="11">
         <v>64597</v>
       </c>
       <c r="BA33" s="39">
         <v>64601</v>
       </c>
       <c r="BB33" s="11">
         <v>64568</v>
       </c>
       <c r="BC33" s="26">
         <v>64524</v>
       </c>
       <c r="BD33" s="11">
         <v>64487</v>
       </c>
       <c r="BE33" s="11">
         <v>64438</v>
       </c>
       <c r="BF33" s="11">
         <v>64397</v>
       </c>
+      <c r="BG33" s="89">
+        <v>64295</v>
+      </c>
     </row>
-    <row r="34" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="63" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C34" s="12">
         <v>6099</v>
       </c>
       <c r="D34" s="12">
         <v>6090</v>
       </c>
       <c r="E34" s="12">
         <v>6078</v>
       </c>
       <c r="F34" s="12">
         <v>6078</v>
       </c>
       <c r="G34" s="12">
         <v>6080</v>
       </c>
       <c r="H34" s="12">
         <v>6077</v>
       </c>
       <c r="I34" s="12">
@@ -16293,52 +16550,55 @@
       </c>
       <c r="AY34" s="40">
         <v>5579</v>
       </c>
       <c r="AZ34" s="11">
         <v>5563</v>
       </c>
       <c r="BA34" s="39">
         <v>5568</v>
       </c>
       <c r="BB34" s="11">
         <v>5558</v>
       </c>
       <c r="BC34" s="26">
         <v>5552</v>
       </c>
       <c r="BD34" s="11">
         <v>5550</v>
       </c>
       <c r="BE34" s="11">
         <v>5522</v>
       </c>
       <c r="BF34" s="11">
         <v>5522</v>
       </c>
+      <c r="BG34" s="89">
+        <v>5504</v>
+      </c>
     </row>
-    <row r="35" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="63" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="12">
         <v>6470</v>
       </c>
       <c r="D35" s="12">
         <v>6456</v>
       </c>
       <c r="E35" s="12">
         <v>6454</v>
       </c>
       <c r="F35" s="12">
         <v>6444</v>
       </c>
       <c r="G35" s="12">
         <v>6423</v>
       </c>
       <c r="H35" s="12">
         <v>6418</v>
       </c>
       <c r="I35" s="12">
@@ -16469,52 +16729,55 @@
       </c>
       <c r="AY35" s="40">
         <v>5719</v>
       </c>
       <c r="AZ35" s="11">
         <v>5692</v>
       </c>
       <c r="BA35" s="39">
         <v>5660</v>
       </c>
       <c r="BB35" s="11">
         <v>5643</v>
       </c>
       <c r="BC35" s="26">
         <v>5620</v>
       </c>
       <c r="BD35" s="11">
         <v>5594</v>
       </c>
       <c r="BE35" s="11">
         <v>5586</v>
       </c>
       <c r="BF35" s="11">
         <v>5564</v>
       </c>
+      <c r="BG35" s="89">
+        <v>5561</v>
+      </c>
     </row>
-    <row r="36" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="63" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="12">
         <v>17902</v>
       </c>
       <c r="D36" s="12">
         <v>17871</v>
       </c>
       <c r="E36" s="12">
         <v>17831</v>
       </c>
       <c r="F36" s="12">
         <v>17826</v>
       </c>
       <c r="G36" s="12">
         <v>17780</v>
       </c>
       <c r="H36" s="12">
         <v>17753</v>
       </c>
       <c r="I36" s="12">
@@ -16645,52 +16908,55 @@
       </c>
       <c r="AY36" s="40">
         <v>16396</v>
       </c>
       <c r="AZ36" s="11">
         <v>16344</v>
       </c>
       <c r="BA36" s="39">
         <v>16336</v>
       </c>
       <c r="BB36" s="11">
         <v>16316</v>
       </c>
       <c r="BC36" s="26">
         <v>16290</v>
       </c>
       <c r="BD36" s="11">
         <v>16242</v>
       </c>
       <c r="BE36" s="11">
         <v>16209</v>
       </c>
       <c r="BF36" s="11">
         <v>16151</v>
       </c>
+      <c r="BG36" s="89">
+        <v>16123</v>
+      </c>
     </row>
-    <row r="37" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="63" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="12">
         <v>8447</v>
       </c>
       <c r="D37" s="12">
         <v>8433</v>
       </c>
       <c r="E37" s="12">
         <v>8415</v>
       </c>
       <c r="F37" s="12">
         <v>8405</v>
       </c>
       <c r="G37" s="12">
         <v>8392</v>
       </c>
       <c r="H37" s="12">
         <v>8358</v>
       </c>
       <c r="I37" s="12">
@@ -16821,52 +17087,55 @@
       </c>
       <c r="AY37" s="40">
         <v>7717</v>
       </c>
       <c r="AZ37" s="11">
         <v>7699</v>
       </c>
       <c r="BA37" s="39">
         <v>7683</v>
       </c>
       <c r="BB37" s="11">
         <v>7657</v>
       </c>
       <c r="BC37" s="26">
         <v>7659</v>
       </c>
       <c r="BD37" s="11">
         <v>7653</v>
       </c>
       <c r="BE37" s="11">
         <v>7644</v>
       </c>
       <c r="BF37" s="11">
         <v>7633</v>
       </c>
+      <c r="BG37" s="89">
+        <v>7624</v>
+      </c>
     </row>
-    <row r="38" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="63" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C38" s="12">
         <v>5352</v>
       </c>
       <c r="D38" s="12">
         <v>5340</v>
       </c>
       <c r="E38" s="12">
         <v>5332</v>
       </c>
       <c r="F38" s="12">
         <v>5336</v>
       </c>
       <c r="G38" s="12">
         <v>5325</v>
       </c>
       <c r="H38" s="12">
         <v>5303</v>
       </c>
       <c r="I38" s="12">
@@ -16997,52 +17266,55 @@
       </c>
       <c r="AY38" s="40">
         <v>4690</v>
       </c>
       <c r="AZ38" s="11">
         <v>4680</v>
       </c>
       <c r="BA38" s="39">
         <v>4667</v>
       </c>
       <c r="BB38" s="11">
         <v>4650</v>
       </c>
       <c r="BC38" s="26">
         <v>4636</v>
       </c>
       <c r="BD38" s="11">
         <v>4631</v>
       </c>
       <c r="BE38" s="11">
         <v>4622</v>
       </c>
       <c r="BF38" s="11">
         <v>4598</v>
       </c>
+      <c r="BG38" s="89">
+        <v>4577</v>
+      </c>
     </row>
-    <row r="39" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="63" t="s">
         <v>77</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="12">
         <v>22303</v>
       </c>
       <c r="D39" s="12">
         <v>22282</v>
       </c>
       <c r="E39" s="12">
         <v>22243</v>
       </c>
       <c r="F39" s="12">
         <v>22228</v>
       </c>
       <c r="G39" s="12">
         <v>22196</v>
       </c>
       <c r="H39" s="12">
         <v>22164</v>
       </c>
       <c r="I39" s="12">
@@ -17173,52 +17445,55 @@
       </c>
       <c r="AY39" s="40">
         <v>20961</v>
       </c>
       <c r="AZ39" s="11">
         <v>20953</v>
       </c>
       <c r="BA39" s="39">
         <v>20939</v>
       </c>
       <c r="BB39" s="11">
         <v>20926</v>
       </c>
       <c r="BC39" s="26">
         <v>20888</v>
       </c>
       <c r="BD39" s="11">
         <v>20881</v>
       </c>
       <c r="BE39" s="11">
         <v>20843</v>
       </c>
       <c r="BF39" s="11">
         <v>20783</v>
       </c>
+      <c r="BG39" s="89">
+        <v>20729</v>
+      </c>
     </row>
-    <row r="40" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="63" t="s">
         <v>78</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="12">
         <v>5377</v>
       </c>
       <c r="D40" s="12">
         <v>5351</v>
       </c>
       <c r="E40" s="12">
         <v>5347</v>
       </c>
       <c r="F40" s="12">
         <v>5353</v>
       </c>
       <c r="G40" s="12">
         <v>5340</v>
       </c>
       <c r="H40" s="12">
         <v>5324</v>
       </c>
       <c r="I40" s="12">
@@ -17349,52 +17624,55 @@
       </c>
       <c r="AY40" s="40">
         <v>4728</v>
       </c>
       <c r="AZ40" s="11">
         <v>4721</v>
       </c>
       <c r="BA40" s="39">
         <v>4701</v>
       </c>
       <c r="BB40" s="11">
         <v>4696</v>
       </c>
       <c r="BC40" s="26">
         <v>4691</v>
       </c>
       <c r="BD40" s="11">
         <v>4677</v>
       </c>
       <c r="BE40" s="11">
         <v>4666</v>
       </c>
       <c r="BF40" s="11">
         <v>4656</v>
       </c>
+      <c r="BG40" s="89">
+        <v>4624</v>
+      </c>
     </row>
-    <row r="41" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="63" t="s">
         <v>79</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="12">
         <v>12581</v>
       </c>
       <c r="D41" s="12">
         <v>12578</v>
       </c>
       <c r="E41" s="12">
         <v>12543</v>
       </c>
       <c r="F41" s="12">
         <v>12527</v>
       </c>
       <c r="G41" s="12">
         <v>12515</v>
       </c>
       <c r="H41" s="12">
         <v>12509</v>
       </c>
       <c r="I41" s="12">
@@ -17525,52 +17803,55 @@
       </c>
       <c r="AY41" s="40">
         <v>11811</v>
       </c>
       <c r="AZ41" s="11">
         <v>11799</v>
       </c>
       <c r="BA41" s="39">
         <v>11797</v>
       </c>
       <c r="BB41" s="11">
         <v>11780</v>
       </c>
       <c r="BC41" s="26">
         <v>11764</v>
       </c>
       <c r="BD41" s="11">
         <v>11737</v>
       </c>
       <c r="BE41" s="11">
         <v>11713</v>
       </c>
       <c r="BF41" s="11">
         <v>11695</v>
       </c>
+      <c r="BG41" s="89">
+        <v>11658</v>
+      </c>
     </row>
-    <row r="42" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="63" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="12">
         <v>10506</v>
       </c>
       <c r="D42" s="12">
         <v>10490</v>
       </c>
       <c r="E42" s="12">
         <v>10464</v>
       </c>
       <c r="F42" s="12">
         <v>10453</v>
       </c>
       <c r="G42" s="12">
         <v>10430</v>
       </c>
       <c r="H42" s="12">
         <v>10419</v>
       </c>
       <c r="I42" s="12">
@@ -17701,52 +17982,55 @@
       </c>
       <c r="AY42" s="40">
         <v>9310</v>
       </c>
       <c r="AZ42" s="11">
         <v>9282</v>
       </c>
       <c r="BA42" s="39">
         <v>9266</v>
       </c>
       <c r="BB42" s="11">
         <v>9225</v>
       </c>
       <c r="BC42" s="26">
         <v>9198</v>
       </c>
       <c r="BD42" s="11">
         <v>9197</v>
       </c>
       <c r="BE42" s="11">
         <v>9172</v>
       </c>
       <c r="BF42" s="11">
         <v>9147</v>
       </c>
+      <c r="BG42" s="89">
+        <v>9118</v>
+      </c>
     </row>
-    <row r="43" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="63" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="12">
         <v>37085</v>
       </c>
       <c r="D43" s="12">
         <v>37051</v>
       </c>
       <c r="E43" s="12">
         <v>37054</v>
       </c>
       <c r="F43" s="12">
         <v>37051</v>
       </c>
       <c r="G43" s="12">
         <v>37029</v>
       </c>
       <c r="H43" s="12">
         <v>37018</v>
       </c>
       <c r="I43" s="12">
@@ -17877,52 +18161,55 @@
       </c>
       <c r="AY43" s="40">
         <v>36890</v>
       </c>
       <c r="AZ43" s="11">
         <v>36922</v>
       </c>
       <c r="BA43" s="39">
         <v>36944</v>
       </c>
       <c r="BB43" s="11">
         <v>36968</v>
       </c>
       <c r="BC43" s="26">
         <v>36997</v>
       </c>
       <c r="BD43" s="11">
         <v>37024</v>
       </c>
       <c r="BE43" s="11">
         <v>37074</v>
       </c>
       <c r="BF43" s="11">
         <v>37090</v>
       </c>
+      <c r="BG43" s="89">
+        <v>37138</v>
+      </c>
     </row>
-    <row r="44" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="63" t="s">
         <v>82</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C44" s="12">
         <v>11318</v>
       </c>
       <c r="D44" s="12">
         <v>11300</v>
       </c>
       <c r="E44" s="12">
         <v>11271</v>
       </c>
       <c r="F44" s="12">
         <v>11262</v>
       </c>
       <c r="G44" s="12">
         <v>11240</v>
       </c>
       <c r="H44" s="12">
         <v>11215</v>
       </c>
       <c r="I44" s="12">
@@ -18053,52 +18340,55 @@
       </c>
       <c r="AY44" s="40">
         <v>10183</v>
       </c>
       <c r="AZ44" s="11">
         <v>10137</v>
       </c>
       <c r="BA44" s="39">
         <v>10110</v>
       </c>
       <c r="BB44" s="11">
         <v>10088</v>
       </c>
       <c r="BC44" s="26">
         <v>10065</v>
       </c>
       <c r="BD44" s="11">
         <v>10033</v>
       </c>
       <c r="BE44" s="11">
         <v>9989</v>
       </c>
       <c r="BF44" s="11">
         <v>9950</v>
       </c>
+      <c r="BG44" s="89">
+        <v>9909</v>
+      </c>
     </row>
-    <row r="45" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="63" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C45" s="12">
         <v>4443</v>
       </c>
       <c r="D45" s="12">
         <v>4432</v>
       </c>
       <c r="E45" s="12">
         <v>4417</v>
       </c>
       <c r="F45" s="12">
         <v>4405</v>
       </c>
       <c r="G45" s="12">
         <v>4402</v>
       </c>
       <c r="H45" s="12">
         <v>4404</v>
       </c>
       <c r="I45" s="12">
@@ -18229,52 +18519,55 @@
       </c>
       <c r="AY45" s="40">
         <v>3676</v>
       </c>
       <c r="AZ45" s="11">
         <v>3665</v>
       </c>
       <c r="BA45" s="39">
         <v>3661</v>
       </c>
       <c r="BB45" s="11">
         <v>3653</v>
       </c>
       <c r="BC45" s="26">
         <v>3635</v>
       </c>
       <c r="BD45" s="11">
         <v>3628</v>
       </c>
       <c r="BE45" s="11">
         <v>3606</v>
       </c>
       <c r="BF45" s="11">
         <v>3590</v>
       </c>
+      <c r="BG45" s="89">
+        <v>3559</v>
+      </c>
     </row>
-    <row r="46" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="63" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C46" s="12">
         <v>8838</v>
       </c>
       <c r="D46" s="12">
         <v>8812</v>
       </c>
       <c r="E46" s="12">
         <v>8791</v>
       </c>
       <c r="F46" s="12">
         <v>8769</v>
       </c>
       <c r="G46" s="12">
         <v>8745</v>
       </c>
       <c r="H46" s="12">
         <v>8739</v>
       </c>
       <c r="I46" s="12">
@@ -18405,52 +18698,55 @@
       </c>
       <c r="AY46" s="40">
         <v>7858</v>
       </c>
       <c r="AZ46" s="11">
         <v>7837</v>
       </c>
       <c r="BA46" s="39">
         <v>7827</v>
       </c>
       <c r="BB46" s="11">
         <v>7828</v>
       </c>
       <c r="BC46" s="26">
         <v>7808</v>
       </c>
       <c r="BD46" s="11">
         <v>7791</v>
       </c>
       <c r="BE46" s="11">
         <v>7763</v>
       </c>
       <c r="BF46" s="11">
         <v>7749</v>
       </c>
+      <c r="BG46" s="89">
+        <v>7730</v>
+      </c>
     </row>
-    <row r="47" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C47" s="26">
         <v>11828</v>
       </c>
       <c r="D47" s="26">
         <v>11807</v>
       </c>
       <c r="E47" s="26">
         <v>11778</v>
       </c>
       <c r="F47" s="26">
         <v>11759</v>
       </c>
       <c r="G47" s="26">
         <v>11755</v>
       </c>
       <c r="H47" s="26">
         <v>11645</v>
       </c>
       <c r="I47" s="26">
@@ -18581,52 +18877,55 @@
       </c>
       <c r="AY47" s="40">
         <v>10787</v>
       </c>
       <c r="AZ47" s="11">
         <v>10743</v>
       </c>
       <c r="BA47" s="39">
         <v>10739</v>
       </c>
       <c r="BB47" s="11">
         <v>10728</v>
       </c>
       <c r="BC47" s="26">
         <v>10706</v>
       </c>
       <c r="BD47" s="11">
         <v>10674</v>
       </c>
       <c r="BE47" s="11">
         <v>10665</v>
       </c>
       <c r="BF47" s="11">
         <v>10674</v>
       </c>
+      <c r="BG47" s="89">
+        <v>10662</v>
+      </c>
     </row>
-    <row r="48" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="63" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="26">
         <v>7652</v>
       </c>
       <c r="D48" s="26">
         <v>7637</v>
       </c>
       <c r="E48" s="26">
         <v>7630</v>
       </c>
       <c r="F48" s="26">
         <v>7611</v>
       </c>
       <c r="G48" s="26">
         <v>7599</v>
       </c>
       <c r="H48" s="26">
         <v>7587</v>
       </c>
       <c r="I48" s="26">
@@ -18757,52 +19056,55 @@
       </c>
       <c r="AY48" s="40">
         <v>6759</v>
       </c>
       <c r="AZ48" s="11">
         <v>6753</v>
       </c>
       <c r="BA48" s="39">
         <v>6738</v>
       </c>
       <c r="BB48" s="11">
         <v>6739</v>
       </c>
       <c r="BC48" s="26">
         <v>6741</v>
       </c>
       <c r="BD48" s="11">
         <v>6721</v>
       </c>
       <c r="BE48" s="11">
         <v>6690</v>
       </c>
       <c r="BF48" s="11">
         <v>6683</v>
       </c>
+      <c r="BG48" s="89">
+        <v>6662</v>
+      </c>
     </row>
-    <row r="49" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="64" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="27">
         <v>12208</v>
       </c>
       <c r="D49" s="27">
         <v>12179</v>
       </c>
       <c r="E49" s="27">
         <v>12156</v>
       </c>
       <c r="F49" s="27">
         <v>12149</v>
       </c>
       <c r="G49" s="27">
         <v>12134</v>
       </c>
       <c r="H49" s="27">
         <v>12124</v>
       </c>
       <c r="I49" s="27">
@@ -18933,318 +19235,321 @@
       </c>
       <c r="AY49" s="41">
         <v>11371</v>
       </c>
       <c r="AZ49" s="18">
         <v>11360</v>
       </c>
       <c r="BA49" s="18">
         <v>11332</v>
       </c>
       <c r="BB49" s="18">
         <v>11321</v>
       </c>
       <c r="BC49" s="27">
         <v>11303</v>
       </c>
       <c r="BD49" s="18">
         <v>11274</v>
       </c>
       <c r="BE49" s="18">
         <v>11246</v>
       </c>
       <c r="BF49" s="18">
         <v>11221</v>
       </c>
+      <c r="BG49" s="90">
+        <v>11196</v>
+      </c>
     </row>
-    <row r="50" spans="1:58" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:59" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="29"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11"/>
       <c r="K50" s="11"/>
       <c r="L50" s="13"/>
       <c r="M50" s="11"/>
       <c r="N50" s="11"/>
       <c r="O50" s="11"/>
       <c r="P50" s="11"/>
       <c r="Q50" s="11"/>
     </row>
-    <row r="51" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:59" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="22" t="s">
         <v>37</v>
       </c>
       <c r="D51" s="21"/>
       <c r="O51" s="30"/>
       <c r="P51" s="30"/>
       <c r="Q51" s="30"/>
       <c r="R51" s="30"/>
       <c r="S51" s="30"/>
       <c r="T51" s="30"/>
     </row>
-    <row r="52" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:59" x14ac:dyDescent="0.25">
       <c r="C52" s="31"/>
       <c r="D52" s="31"/>
       <c r="E52" s="31"/>
       <c r="F52" s="31"/>
       <c r="G52" s="31"/>
       <c r="H52" s="31"/>
       <c r="I52" s="31"/>
       <c r="J52" s="31"/>
       <c r="K52" s="31"/>
       <c r="L52" s="31"/>
       <c r="M52" s="31"/>
       <c r="N52" s="31"/>
       <c r="O52" s="25"/>
       <c r="P52" s="25"/>
       <c r="Q52" s="25"/>
       <c r="R52" s="25"/>
       <c r="S52" s="25"/>
       <c r="T52" s="12"/>
       <c r="U52" s="12"/>
       <c r="V52" s="12"/>
       <c r="W52" s="12"/>
       <c r="X52" s="12"/>
       <c r="Y52" s="12"/>
       <c r="Z52" s="12"/>
       <c r="AA52" s="12"/>
       <c r="AB52" s="12"/>
       <c r="AC52" s="12"/>
       <c r="AD52" s="12"/>
     </row>
-    <row r="53" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:59" x14ac:dyDescent="0.25">
       <c r="C53" s="31"/>
       <c r="D53" s="31"/>
       <c r="E53" s="31"/>
       <c r="F53" s="31"/>
       <c r="G53" s="31"/>
       <c r="H53" s="31"/>
       <c r="I53" s="31"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
       <c r="N53" s="31"/>
       <c r="O53" s="25"/>
       <c r="P53" s="25"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="25"/>
       <c r="S53" s="25"/>
       <c r="T53" s="25"/>
       <c r="U53" s="12"/>
       <c r="V53" s="12"/>
       <c r="W53" s="12"/>
       <c r="X53" s="12"/>
       <c r="Y53" s="12"/>
       <c r="Z53" s="12"/>
       <c r="AA53" s="12"/>
       <c r="AB53" s="12"/>
       <c r="AC53" s="12"/>
       <c r="AD53" s="12"/>
     </row>
-    <row r="54" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:59" x14ac:dyDescent="0.25">
       <c r="B54" s="32"/>
       <c r="C54" s="25"/>
       <c r="D54" s="25"/>
       <c r="E54" s="25"/>
       <c r="F54" s="25"/>
       <c r="G54" s="25"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="N54" s="12"/>
       <c r="O54" s="25"/>
       <c r="P54" s="25"/>
       <c r="Q54" s="25"/>
       <c r="R54" s="25"/>
       <c r="S54" s="25"/>
       <c r="T54" s="12"/>
       <c r="U54" s="12"/>
       <c r="V54" s="12"/>
       <c r="W54" s="12"/>
       <c r="X54" s="12"/>
       <c r="Y54" s="12"/>
       <c r="Z54" s="12"/>
       <c r="AA54" s="12"/>
       <c r="AB54" s="12"/>
       <c r="AC54" s="12"/>
       <c r="AD54" s="12"/>
       <c r="AE54" s="12"/>
       <c r="AF54" s="26"/>
       <c r="AG54" s="12"/>
       <c r="AH54" s="12"/>
     </row>
-    <row r="55" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:59" x14ac:dyDescent="0.25">
       <c r="C55" s="31"/>
       <c r="D55" s="31"/>
       <c r="E55" s="31"/>
       <c r="F55" s="31"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="31"/>
       <c r="K55" s="31"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="31"/>
       <c r="O55" s="25"/>
       <c r="P55" s="25"/>
       <c r="Q55" s="25"/>
       <c r="R55" s="25"/>
       <c r="S55" s="25"/>
       <c r="T55" s="25"/>
       <c r="U55" s="12"/>
       <c r="V55" s="12"/>
       <c r="W55" s="12"/>
       <c r="X55" s="12"/>
       <c r="Y55" s="12"/>
       <c r="Z55" s="12"/>
       <c r="AA55" s="12"/>
       <c r="AB55" s="12"/>
       <c r="AC55" s="12"/>
       <c r="AD55" s="12"/>
       <c r="AE55" s="12"/>
       <c r="AF55" s="26"/>
       <c r="AG55" s="12"/>
       <c r="AH55" s="12"/>
     </row>
-    <row r="56" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:59" x14ac:dyDescent="0.25">
       <c r="C56" s="31"/>
       <c r="D56" s="31"/>
       <c r="E56" s="31"/>
       <c r="F56" s="31"/>
       <c r="G56" s="31"/>
       <c r="H56" s="31"/>
       <c r="I56" s="31"/>
       <c r="J56" s="31"/>
       <c r="K56" s="31"/>
       <c r="L56" s="31"/>
       <c r="M56" s="31"/>
       <c r="N56" s="31"/>
       <c r="O56" s="25"/>
       <c r="P56" s="25"/>
       <c r="Q56" s="25"/>
       <c r="R56" s="25"/>
       <c r="S56" s="25"/>
       <c r="T56" s="12"/>
       <c r="U56" s="12"/>
       <c r="V56" s="12"/>
       <c r="W56" s="12"/>
       <c r="X56" s="12"/>
       <c r="Y56" s="12"/>
       <c r="Z56" s="12"/>
       <c r="AA56" s="12"/>
       <c r="AB56" s="12"/>
       <c r="AC56" s="12"/>
       <c r="AD56" s="12"/>
       <c r="AE56" s="12"/>
       <c r="AF56" s="26"/>
       <c r="AG56" s="12"/>
       <c r="AH56" s="12"/>
     </row>
-    <row r="57" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:59" x14ac:dyDescent="0.25">
       <c r="O57" s="30"/>
       <c r="P57" s="30"/>
       <c r="Q57" s="30"/>
       <c r="R57" s="30"/>
       <c r="S57" s="30"/>
       <c r="T57" s="30"/>
       <c r="U57" s="30"/>
       <c r="V57" s="30"/>
       <c r="W57" s="30"/>
       <c r="X57" s="30"/>
       <c r="Y57" s="30"/>
       <c r="Z57" s="30"/>
       <c r="AA57" s="30"/>
       <c r="AB57" s="30"/>
       <c r="AC57" s="30"/>
       <c r="AD57" s="30"/>
       <c r="AE57" s="30"/>
       <c r="AF57" s="30"/>
       <c r="AG57" s="30"/>
       <c r="AH57" s="30"/>
     </row>
-    <row r="58" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:59" x14ac:dyDescent="0.25">
       <c r="O58" s="30"/>
       <c r="P58" s="30"/>
       <c r="Q58" s="30"/>
       <c r="R58" s="30"/>
       <c r="S58" s="30"/>
       <c r="T58" s="30"/>
       <c r="U58" s="30"/>
       <c r="V58" s="30"/>
       <c r="W58" s="30"/>
       <c r="X58" s="30"/>
       <c r="Y58" s="30"/>
       <c r="Z58" s="30"/>
       <c r="AA58" s="30"/>
       <c r="AB58" s="30"/>
       <c r="AC58" s="30"/>
       <c r="AD58" s="30"/>
       <c r="AE58" s="30"/>
       <c r="AF58" s="30"/>
       <c r="AG58" s="30"/>
       <c r="AH58" s="30"/>
     </row>
-    <row r="59" spans="1:58" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:59" x14ac:dyDescent="0.25">
       <c r="O59" s="30"/>
       <c r="P59" s="30"/>
       <c r="Q59" s="30"/>
       <c r="R59" s="30"/>
       <c r="S59" s="30"/>
       <c r="T59" s="30"/>
       <c r="U59" s="30"/>
       <c r="V59" s="30"/>
       <c r="W59" s="30"/>
       <c r="X59" s="30"/>
       <c r="Y59" s="30"/>
       <c r="Z59" s="30"/>
       <c r="AA59" s="30"/>
       <c r="AB59" s="30"/>
       <c r="AC59" s="30"/>
       <c r="AD59" s="30"/>
       <c r="AE59" s="30"/>
       <c r="AF59" s="30"/>
       <c r="AG59" s="30"/>
       <c r="AH59" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="C6:BF6"/>
-    <mergeCell ref="C28:BF28"/>
+    <mergeCell ref="C2:BG2"/>
+    <mergeCell ref="AY4:BG4"/>
+    <mergeCell ref="C6:BG6"/>
+    <mergeCell ref="C28:BG28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AM4:AX4"/>
-    <mergeCell ref="C2:BF2"/>
-    <mergeCell ref="AY4:BF4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>