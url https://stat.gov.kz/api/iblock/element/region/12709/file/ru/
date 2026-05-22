--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -249,51 +249,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -349,69 +349,56 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -486,60 +473,57 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
@@ -835,74 +819,74 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="21" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="21" collapsed="1"/>
     <col min="39" max="41" width="9.140625" style="21"/>
     <col min="42" max="42" width="8.7109375" style="21" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="45"/>
       <c r="N2" s="45"/>
       <c r="O2" s="45"/>
       <c r="P2" s="45"/>
       <c r="Q2" s="45"/>
       <c r="R2" s="45"/>
       <c r="S2" s="45"/>
       <c r="T2" s="45"/>
       <c r="U2" s="45"/>
       <c r="V2" s="45"/>
       <c r="W2" s="45"/>
       <c r="X2" s="45"/>
@@ -911,121 +895,123 @@
       <c r="AA2" s="45"/>
       <c r="AB2" s="45"/>
       <c r="AC2" s="45"/>
       <c r="AD2" s="45"/>
       <c r="AE2" s="45"/>
       <c r="AF2" s="45"/>
       <c r="AG2" s="45"/>
       <c r="AH2" s="45"/>
       <c r="AI2" s="45"/>
       <c r="AJ2" s="45"/>
       <c r="AK2" s="45"/>
       <c r="AL2" s="45"/>
       <c r="AM2" s="45"/>
       <c r="AN2" s="45"/>
       <c r="AO2" s="45"/>
       <c r="AP2" s="45"/>
       <c r="AQ2" s="45"/>
       <c r="AR2" s="45"/>
       <c r="AS2" s="45"/>
       <c r="AT2" s="45"/>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="45"/>
       <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="AY3" s="3" t="s">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AZ3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="52">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51">
         <v>2022</v>
       </c>
-      <c r="C4" s="52"/>
-[...10 lines deleted...]
-      <c r="N4" s="52">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51">
         <v>2023</v>
       </c>
-      <c r="O4" s="52"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="49"/>
-[...10 lines deleted...]
-      <c r="AL4" s="49">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="49"/>
-[...9 lines deleted...]
-      <c r="AW4" s="46"/>
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="48"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="47"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
     </row>
-    <row r="5" spans="1:51" s="43" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="51"/>
+    <row r="5" spans="1:52" s="43" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
       <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="41" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="41" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="41" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="41" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="41" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="41" t="s">
@@ -1132,106 +1118,110 @@
       </c>
       <c r="AR5" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AS5" s="42" t="s">
         <v>32</v>
       </c>
       <c r="AT5" s="42" t="s">
         <v>33</v>
       </c>
       <c r="AU5" s="42" t="s">
         <v>34</v>
       </c>
       <c r="AV5" s="42" t="s">
         <v>35</v>
       </c>
       <c r="AW5" s="42" t="s">
         <v>36</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="42" t="s">
         <v>26</v>
       </c>
+      <c r="AZ5" s="35" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="48" t="s">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="48"/>
-[...47 lines deleted...]
-      <c r="AY6" s="48"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="47"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="47"/>
+      <c r="AA6" s="47"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="47"/>
+      <c r="AG6" s="47"/>
+      <c r="AH6" s="47"/>
+      <c r="AI6" s="47"/>
+      <c r="AJ6" s="47"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="47"/>
+      <c r="AM6" s="47"/>
+      <c r="AN6" s="47"/>
+      <c r="AO6" s="47"/>
+      <c r="AP6" s="47"/>
+      <c r="AQ6" s="47"/>
+      <c r="AR6" s="47"/>
+      <c r="AS6" s="47"/>
+      <c r="AT6" s="47"/>
+      <c r="AU6" s="47"/>
+      <c r="AV6" s="47"/>
+      <c r="AW6" s="47"/>
+      <c r="AX6" s="47"/>
+      <c r="AY6" s="47"/>
+      <c r="AZ6" s="47"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>-42</v>
       </c>
       <c r="C7" s="5">
         <v>-262</v>
       </c>
       <c r="D7" s="5">
         <v>15</v>
       </c>
       <c r="E7" s="5">
         <v>144</v>
       </c>
       <c r="F7" s="5">
         <v>125</v>
       </c>
       <c r="G7" s="5">
         <v>174</v>
       </c>
       <c r="H7" s="5">
         <v>234</v>
       </c>
       <c r="I7" s="5">
@@ -1341,52 +1331,55 @@
       </c>
       <c r="AR7" s="7">
         <v>14</v>
       </c>
       <c r="AS7" s="12">
         <v>41</v>
       </c>
       <c r="AT7" s="9">
         <v>29</v>
       </c>
       <c r="AU7" s="7">
         <v>-28</v>
       </c>
       <c r="AV7" s="12">
         <v>-54</v>
       </c>
       <c r="AW7" s="6">
         <v>-129</v>
       </c>
       <c r="AX7" s="9">
         <v>31</v>
       </c>
       <c r="AY7" s="12">
         <v>-127</v>
       </c>
+      <c r="AZ7" s="6">
+        <v>-126</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>28</v>
       </c>
       <c r="C8" s="5">
         <v>1</v>
       </c>
       <c r="D8" s="5">
         <v>57</v>
       </c>
       <c r="E8" s="5">
         <v>135</v>
       </c>
       <c r="F8" s="5">
         <v>80</v>
       </c>
       <c r="G8" s="5">
         <v>105</v>
       </c>
       <c r="H8" s="5">
         <v>117</v>
       </c>
       <c r="I8" s="5">
@@ -1496,52 +1489,55 @@
       </c>
       <c r="AR8" s="7">
         <v>53</v>
       </c>
       <c r="AS8" s="12">
         <v>56</v>
       </c>
       <c r="AT8" s="9">
         <v>88</v>
       </c>
       <c r="AU8" s="7">
         <v>24</v>
       </c>
       <c r="AV8" s="12">
         <v>6</v>
       </c>
       <c r="AW8" s="6">
         <v>2</v>
       </c>
       <c r="AX8" s="9">
         <v>57</v>
       </c>
       <c r="AY8" s="12">
         <v>1</v>
       </c>
+      <c r="AZ8" s="6">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>29</v>
       </c>
       <c r="C9" s="5">
         <v>22</v>
       </c>
       <c r="D9" s="5">
         <v>45</v>
       </c>
       <c r="E9" s="5">
         <v>33</v>
       </c>
       <c r="F9" s="5">
         <v>33</v>
       </c>
       <c r="G9" s="5">
         <v>53</v>
       </c>
       <c r="H9" s="5">
         <v>40</v>
       </c>
       <c r="I9" s="5">
@@ -1651,52 +1647,55 @@
       </c>
       <c r="AR9" s="7">
         <v>14</v>
       </c>
       <c r="AS9" s="12">
         <v>14</v>
       </c>
       <c r="AT9" s="9">
         <v>32</v>
       </c>
       <c r="AU9" s="7">
         <v>1</v>
       </c>
       <c r="AV9" s="12">
         <v>20</v>
       </c>
       <c r="AW9" s="6">
         <v>11</v>
       </c>
       <c r="AX9" s="9">
         <v>22</v>
       </c>
       <c r="AY9" s="12">
         <v>12</v>
       </c>
+      <c r="AZ9" s="6">
+        <v>16</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>-16</v>
       </c>
       <c r="C10" s="5">
         <v>-17</v>
       </c>
       <c r="D10" s="5">
         <v>-26</v>
       </c>
       <c r="E10" s="5">
         <v>-1</v>
       </c>
       <c r="F10" s="5">
         <v>-17</v>
       </c>
       <c r="G10" s="5">
         <v>-2</v>
       </c>
       <c r="H10" s="5">
         <v>7</v>
       </c>
       <c r="I10" s="5">
@@ -1806,52 +1805,55 @@
       </c>
       <c r="AR10" s="7">
         <v>-2</v>
       </c>
       <c r="AS10" s="12">
         <v>-15</v>
       </c>
       <c r="AT10" s="9">
         <v>-26</v>
       </c>
       <c r="AU10" s="7">
         <v>-22</v>
       </c>
       <c r="AV10" s="12">
         <v>-14</v>
       </c>
       <c r="AW10" s="6">
         <v>-27</v>
       </c>
       <c r="AX10" s="9">
         <v>-16</v>
       </c>
       <c r="AY10" s="12">
         <v>-7</v>
       </c>
+      <c r="AZ10" s="6">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
         <v>-38</v>
       </c>
       <c r="C11" s="5">
         <v>-152</v>
       </c>
       <c r="D11" s="5">
         <v>-28</v>
       </c>
       <c r="E11" s="5">
         <v>-12</v>
       </c>
       <c r="F11" s="5">
         <v>-16</v>
       </c>
       <c r="G11" s="5">
         <v>-11</v>
       </c>
       <c r="H11" s="5">
         <v>-3</v>
       </c>
       <c r="I11" s="5">
@@ -1961,52 +1963,55 @@
       </c>
       <c r="AR11" s="7">
         <v>-17</v>
       </c>
       <c r="AS11" s="12">
         <v>-12</v>
       </c>
       <c r="AT11" s="9">
         <v>-18</v>
       </c>
       <c r="AU11" s="7">
         <v>-16</v>
       </c>
       <c r="AV11" s="12">
         <v>-2</v>
       </c>
       <c r="AW11" s="6">
         <v>-54</v>
       </c>
       <c r="AX11" s="9">
         <v>-4</v>
       </c>
       <c r="AY11" s="12">
         <v>-38</v>
       </c>
+      <c r="AZ11" s="6">
+        <v>-73</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
         <v>-6</v>
       </c>
       <c r="C12" s="5">
         <v>-7</v>
       </c>
       <c r="D12" s="5">
         <v>1</v>
       </c>
       <c r="E12" s="5">
         <v>5</v>
       </c>
       <c r="F12" s="5">
         <v>5</v>
       </c>
       <c r="G12" s="5">
         <v>-2</v>
       </c>
       <c r="H12" s="5">
         <v>5</v>
       </c>
       <c r="I12" s="5">
@@ -2116,52 +2121,55 @@
       </c>
       <c r="AR12" s="7">
         <v>9</v>
       </c>
       <c r="AS12" s="12">
         <v>-2</v>
       </c>
       <c r="AT12" s="9">
         <v>7</v>
       </c>
       <c r="AU12" s="7">
         <v>-2</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="7">
         <v>7</v>
       </c>
       <c r="AX12" s="9">
         <v>-2</v>
       </c>
       <c r="AY12" s="12">
         <v>-4</v>
       </c>
+      <c r="AZ12" s="6">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="5">
         <v>10</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5">
         <v>19</v>
       </c>
       <c r="E13" s="5">
         <v>3</v>
       </c>
       <c r="F13" s="5">
         <v>17</v>
       </c>
       <c r="G13" s="5">
         <v>10</v>
       </c>
       <c r="H13" s="5">
         <v>8</v>
       </c>
       <c r="I13" s="5">
@@ -2271,52 +2279,55 @@
       </c>
       <c r="AR13" s="7">
         <v>9</v>
       </c>
       <c r="AS13" s="12">
         <v>11</v>
       </c>
       <c r="AT13" s="9">
         <v>12</v>
       </c>
       <c r="AU13" s="7">
         <v>9</v>
       </c>
       <c r="AV13" s="12">
         <v>9</v>
       </c>
       <c r="AW13" s="7">
         <v>9</v>
       </c>
       <c r="AX13" s="9">
         <v>4</v>
       </c>
       <c r="AY13" s="12">
         <v>5</v>
       </c>
+      <c r="AZ13" s="6">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="5">
         <v>-12</v>
       </c>
       <c r="C14" s="5">
         <v>-18</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>-7</v>
       </c>
       <c r="F14" s="5">
         <v>-5</v>
       </c>
       <c r="G14" s="5">
         <v>-8</v>
       </c>
       <c r="H14" s="5">
         <v>6</v>
       </c>
       <c r="I14" s="5">
@@ -2426,52 +2437,55 @@
       </c>
       <c r="AR14" s="7">
         <v>-8</v>
       </c>
       <c r="AS14" s="12">
         <v>-8</v>
       </c>
       <c r="AT14" s="9">
         <v>-10</v>
       </c>
       <c r="AU14" s="7">
         <v>-2</v>
       </c>
       <c r="AV14" s="12">
         <v>-5</v>
       </c>
       <c r="AW14" s="7">
         <v>-13</v>
       </c>
       <c r="AX14" s="9">
         <v>-17</v>
       </c>
       <c r="AY14" s="12">
         <v>-13</v>
       </c>
+      <c r="AZ14" s="6">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="5">
         <v>-9</v>
       </c>
       <c r="C15" s="5">
         <v>-3</v>
       </c>
       <c r="D15" s="5">
         <v>-10</v>
       </c>
       <c r="E15" s="5">
         <v>2</v>
       </c>
       <c r="F15" s="5">
         <v>-5</v>
       </c>
       <c r="G15" s="5">
         <v>-4</v>
       </c>
       <c r="H15" s="5">
         <v>10</v>
       </c>
       <c r="I15" s="5">
@@ -2581,52 +2595,55 @@
       </c>
       <c r="AR15" s="7">
         <v>-8</v>
       </c>
       <c r="AS15" s="12">
         <v>-1</v>
       </c>
       <c r="AT15" s="9">
         <v>9</v>
       </c>
       <c r="AU15" s="7">
         <v>5</v>
       </c>
       <c r="AV15" s="12">
         <v>-5</v>
       </c>
       <c r="AW15" s="7">
         <v>-3</v>
       </c>
       <c r="AX15" s="9">
         <v>6</v>
       </c>
       <c r="AY15" s="12">
         <v>-3</v>
       </c>
+      <c r="AZ15" s="6">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="5">
         <v>0</v>
       </c>
       <c r="C16" s="5">
         <v>10</v>
       </c>
       <c r="D16" s="5">
         <v>20</v>
       </c>
       <c r="E16" s="5">
         <v>10</v>
       </c>
       <c r="F16" s="5">
         <v>6</v>
       </c>
       <c r="G16" s="5">
         <v>9</v>
       </c>
       <c r="H16" s="5">
         <v>10</v>
       </c>
       <c r="I16" s="5">
@@ -2736,52 +2753,55 @@
       </c>
       <c r="AR16" s="7">
         <v>12</v>
       </c>
       <c r="AS16" s="12">
         <v>8</v>
       </c>
       <c r="AT16" s="9">
         <v>6</v>
       </c>
       <c r="AU16" s="7">
         <v>11</v>
       </c>
       <c r="AV16" s="12">
         <v>8</v>
       </c>
       <c r="AW16" s="7">
         <v>3</v>
       </c>
       <c r="AX16" s="9">
         <v>9</v>
       </c>
       <c r="AY16" s="12">
         <v>7</v>
       </c>
+      <c r="AZ16" s="6">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="5">
         <v>-3</v>
       </c>
       <c r="C17" s="5">
         <v>-32</v>
       </c>
       <c r="D17" s="5">
         <v>-17</v>
       </c>
       <c r="E17" s="5">
         <v>-1</v>
       </c>
       <c r="F17" s="5">
         <v>-7</v>
       </c>
       <c r="G17" s="5">
         <v>-3</v>
       </c>
       <c r="H17" s="5">
         <v>-1</v>
       </c>
       <c r="I17" s="5">
@@ -2891,52 +2911,55 @@
       </c>
       <c r="AR17" s="7">
         <v>4</v>
       </c>
       <c r="AS17" s="12">
         <v>-6</v>
       </c>
       <c r="AT17" s="9">
         <v>-26</v>
       </c>
       <c r="AU17" s="7">
         <v>-16</v>
       </c>
       <c r="AV17" s="12">
         <v>-14</v>
       </c>
       <c r="AW17" s="7">
         <v>-13</v>
       </c>
       <c r="AX17" s="9">
         <v>5</v>
       </c>
       <c r="AY17" s="12">
         <v>-20</v>
       </c>
+      <c r="AZ17" s="6">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="5">
         <v>-2</v>
       </c>
       <c r="C18" s="5">
         <v>-1</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>5</v>
       </c>
       <c r="F18" s="5">
         <v>6</v>
       </c>
       <c r="G18" s="5">
         <v>5</v>
       </c>
       <c r="H18" s="5">
         <v>3</v>
       </c>
       <c r="I18" s="5">
@@ -3031,67 +3054,70 @@
       </c>
       <c r="AM18" s="9">
         <v>0</v>
       </c>
       <c r="AN18" s="6">
         <v>2</v>
       </c>
       <c r="AO18" s="12">
         <v>2</v>
       </c>
       <c r="AP18" s="7">
         <v>3</v>
       </c>
       <c r="AQ18" s="9">
         <v>0</v>
       </c>
       <c r="AR18" s="7">
         <v>0</v>
       </c>
       <c r="AS18" s="12">
         <v>-7</v>
       </c>
       <c r="AT18" s="9">
         <v>4</v>
       </c>
-      <c r="AU18" s="7" t="s">
-        <v>50</v>
+      <c r="AU18" s="7">
+        <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>-10</v>
       </c>
       <c r="AW18" s="7">
         <v>-2</v>
       </c>
       <c r="AX18" s="9">
         <v>4</v>
       </c>
       <c r="AY18" s="12">
         <v>-1</v>
       </c>
+      <c r="AZ18" s="6">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>4</v>
       </c>
       <c r="C19" s="5">
         <v>-24</v>
       </c>
       <c r="D19" s="5">
         <v>-20</v>
       </c>
       <c r="E19" s="5">
         <v>-8</v>
       </c>
       <c r="F19" s="5">
         <v>-3</v>
       </c>
       <c r="G19" s="5">
         <v>-11</v>
       </c>
       <c r="H19" s="5">
         <v>3</v>
       </c>
       <c r="I19" s="5">
@@ -3186,67 +3212,70 @@
       </c>
       <c r="AM19" s="9">
         <v>-10</v>
       </c>
       <c r="AN19" s="6">
         <v>2</v>
       </c>
       <c r="AO19" s="12">
         <v>-1</v>
       </c>
       <c r="AP19" s="7">
         <v>-7</v>
       </c>
       <c r="AQ19" s="9">
         <v>-11</v>
       </c>
       <c r="AR19" s="7">
         <v>-11</v>
       </c>
       <c r="AS19" s="12">
         <v>-6</v>
       </c>
       <c r="AT19" s="9">
         <v>-4</v>
       </c>
-      <c r="AU19" s="7" t="s">
-        <v>50</v>
+      <c r="AU19" s="7">
+        <v>0</v>
       </c>
       <c r="AV19" s="12">
         <v>-14</v>
       </c>
       <c r="AW19" s="7">
         <v>-5</v>
       </c>
       <c r="AX19" s="9">
         <v>-6</v>
       </c>
       <c r="AY19" s="12">
         <v>-11</v>
       </c>
+      <c r="AZ19" s="6">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>-6</v>
       </c>
       <c r="C20" s="5">
         <v>-7</v>
       </c>
       <c r="D20" s="5">
         <v>-7</v>
       </c>
       <c r="E20" s="5">
         <v>-8</v>
       </c>
       <c r="F20" s="5">
         <v>1</v>
       </c>
       <c r="G20" s="5">
         <v>-1</v>
       </c>
       <c r="H20" s="5">
         <v>11</v>
       </c>
       <c r="I20" s="5">
@@ -3356,52 +3385,55 @@
       </c>
       <c r="AR20" s="7">
         <v>-7</v>
       </c>
       <c r="AS20" s="12">
         <v>-1</v>
       </c>
       <c r="AT20" s="9">
         <v>-5</v>
       </c>
       <c r="AU20" s="7">
         <v>4</v>
       </c>
       <c r="AV20" s="12">
         <v>-1</v>
       </c>
       <c r="AW20" s="7">
         <v>-8</v>
       </c>
       <c r="AX20" s="9">
         <v>-5</v>
       </c>
       <c r="AY20" s="12">
         <v>6</v>
       </c>
+      <c r="AZ20" s="6">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="5">
         <v>4</v>
       </c>
       <c r="C21" s="5">
         <v>16</v>
       </c>
       <c r="D21" s="5">
         <v>19</v>
       </c>
       <c r="E21" s="5">
         <v>14</v>
       </c>
       <c r="F21" s="5">
         <v>46</v>
       </c>
       <c r="G21" s="5">
         <v>10</v>
       </c>
       <c r="H21" s="5">
         <v>10</v>
       </c>
       <c r="I21" s="5">
@@ -3511,52 +3543,55 @@
       </c>
       <c r="AR21" s="7">
         <v>-11</v>
       </c>
       <c r="AS21" s="12">
         <v>12</v>
       </c>
       <c r="AT21" s="9">
         <v>-9</v>
       </c>
       <c r="AU21" s="7">
         <v>-13</v>
       </c>
       <c r="AV21" s="12">
         <v>-4</v>
       </c>
       <c r="AW21" s="7">
         <v>10</v>
       </c>
       <c r="AX21" s="9">
         <v>-3</v>
       </c>
       <c r="AY21" s="12">
         <v>2</v>
       </c>
+      <c r="AZ21" s="6">
+        <v>7</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="5">
         <v>-10</v>
       </c>
       <c r="C22" s="5">
         <v>-24</v>
       </c>
       <c r="D22" s="5">
         <v>2</v>
       </c>
       <c r="E22" s="5">
         <v>-15</v>
       </c>
       <c r="F22" s="5">
         <v>-14</v>
       </c>
       <c r="G22" s="5">
         <v>7</v>
       </c>
       <c r="H22" s="5">
         <v>-6</v>
       </c>
       <c r="I22" s="5">
@@ -3666,52 +3701,55 @@
       </c>
       <c r="AR22" s="7">
         <v>-15</v>
       </c>
       <c r="AS22" s="12">
         <v>2</v>
       </c>
       <c r="AT22" s="9">
         <v>-2</v>
       </c>
       <c r="AU22" s="7">
         <v>-6</v>
       </c>
       <c r="AV22" s="12">
         <v>-16</v>
       </c>
       <c r="AW22" s="7">
         <v>-8</v>
       </c>
       <c r="AX22" s="9">
         <v>4</v>
       </c>
       <c r="AY22" s="12">
         <v>-14</v>
       </c>
+      <c r="AZ22" s="6">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5">
         <v>-2</v>
       </c>
       <c r="C23" s="5">
         <v>1</v>
       </c>
       <c r="D23" s="5">
         <v>-3</v>
       </c>
       <c r="E23" s="5">
         <v>9</v>
       </c>
       <c r="F23" s="5">
         <v>-1</v>
       </c>
       <c r="G23" s="5">
         <v>4</v>
       </c>
       <c r="H23" s="5">
         <v>3</v>
       </c>
       <c r="I23" s="5">
@@ -3821,52 +3859,55 @@
       </c>
       <c r="AR23" s="7">
         <v>0</v>
       </c>
       <c r="AS23" s="12">
         <v>0</v>
       </c>
       <c r="AT23" s="9">
         <v>1</v>
       </c>
       <c r="AU23" s="7">
         <v>5</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="7">
         <v>-5</v>
       </c>
       <c r="AX23" s="9">
         <v>5</v>
       </c>
       <c r="AY23" s="12">
         <v>-6</v>
       </c>
+      <c r="AZ23" s="6">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="5">
         <v>7</v>
       </c>
       <c r="C24" s="5">
         <v>-10</v>
       </c>
       <c r="D24" s="5">
         <v>-12</v>
       </c>
       <c r="E24" s="5">
         <v>-14</v>
       </c>
       <c r="F24" s="5">
         <v>3</v>
       </c>
       <c r="G24" s="5">
         <v>0</v>
       </c>
       <c r="H24" s="5">
         <v>1</v>
       </c>
       <c r="I24" s="5">
@@ -3976,52 +4017,55 @@
       </c>
       <c r="AR24" s="7">
         <v>1</v>
       </c>
       <c r="AS24" s="12">
         <v>0</v>
       </c>
       <c r="AT24" s="9">
         <v>-1</v>
       </c>
       <c r="AU24" s="7">
         <v>-4</v>
       </c>
       <c r="AV24" s="12">
         <v>-4</v>
       </c>
       <c r="AW24" s="7">
         <v>-7</v>
       </c>
       <c r="AX24" s="9">
         <v>-4</v>
       </c>
       <c r="AY24" s="12">
         <v>-11</v>
       </c>
+      <c r="AZ24" s="6">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="5">
         <v>-5</v>
       </c>
       <c r="C25" s="5">
         <v>-10</v>
       </c>
       <c r="D25" s="5">
         <v>-12</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>-6</v>
       </c>
       <c r="G25" s="5">
         <v>-6</v>
       </c>
       <c r="H25" s="5">
         <v>-5</v>
       </c>
       <c r="I25" s="5">
@@ -4131,52 +4175,55 @@
       </c>
       <c r="AR25" s="7">
         <v>1</v>
       </c>
       <c r="AS25" s="12">
         <v>4</v>
       </c>
       <c r="AT25" s="9">
         <v>-8</v>
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="12">
         <v>-3</v>
       </c>
       <c r="AW25" s="7">
         <v>-6</v>
       </c>
       <c r="AX25" s="9">
         <v>-5</v>
       </c>
       <c r="AY25" s="12">
         <v>-5</v>
       </c>
+      <c r="AZ25" s="6">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>-14</v>
       </c>
       <c r="D26" s="8">
         <v>-8</v>
       </c>
       <c r="E26" s="8">
         <v>-5</v>
       </c>
       <c r="F26" s="8">
         <v>-3</v>
       </c>
       <c r="G26" s="8">
         <v>12</v>
       </c>
       <c r="H26" s="8">
         <v>8</v>
       </c>
       <c r="I26" s="8">
@@ -4286,52 +4333,55 @@
       </c>
       <c r="AR26" s="7">
         <v>-2</v>
       </c>
       <c r="AS26" s="12">
         <v>-1</v>
       </c>
       <c r="AT26" s="9">
         <v>-3</v>
       </c>
       <c r="AU26" s="7">
         <v>1</v>
       </c>
       <c r="AV26" s="12">
         <v>-4</v>
       </c>
       <c r="AW26" s="7">
         <v>-5</v>
       </c>
       <c r="AX26" s="9">
         <v>-7</v>
       </c>
       <c r="AY26" s="12">
         <v>-5</v>
       </c>
+      <c r="AZ26" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="15">
         <v>-15</v>
       </c>
       <c r="C27" s="15">
         <v>-5</v>
       </c>
       <c r="D27" s="15">
         <v>-5</v>
       </c>
       <c r="E27" s="15">
         <v>-2</v>
       </c>
       <c r="F27" s="15">
         <v>5</v>
       </c>
       <c r="G27" s="15">
         <v>7</v>
       </c>
       <c r="H27" s="15">
         <v>7</v>
       </c>
       <c r="I27" s="15">
@@ -4441,154 +4491,157 @@
       </c>
       <c r="AR27" s="16">
         <v>-8</v>
       </c>
       <c r="AS27" s="18">
         <v>-7</v>
       </c>
       <c r="AT27" s="18">
         <v>-18</v>
       </c>
       <c r="AU27" s="16">
         <v>-8</v>
       </c>
       <c r="AV27" s="18">
         <v>-3</v>
       </c>
       <c r="AW27" s="16">
         <v>-15</v>
       </c>
       <c r="AX27" s="18">
         <v>-16</v>
       </c>
       <c r="AY27" s="18">
         <v>-22</v>
       </c>
+      <c r="AZ27" s="16">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N31" s="38"/>
       <c r="O31" s="38"/>
       <c r="P31" s="38"/>
       <c r="Q31" s="38"/>
       <c r="R31" s="38"/>
       <c r="S31" s="38"/>
       <c r="T31" s="38"/>
       <c r="U31" s="38"/>
       <c r="V31" s="38"/>
       <c r="W31" s="38"/>
       <c r="X31" s="38"/>
       <c r="Y31" s="38"/>
       <c r="Z31" s="38"/>
       <c r="AA31" s="38"/>
       <c r="AB31" s="38"/>
       <c r="AC31" s="38"/>
       <c r="AD31" s="38"/>
       <c r="AE31" s="38"/>
       <c r="AF31" s="38"/>
       <c r="AG31" s="38"/>
       <c r="AH31" s="38"/>
       <c r="AI31" s="38"/>
       <c r="AJ31" s="38"/>
       <c r="AK31" s="38"/>
       <c r="AL31" s="38"/>
     </row>
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z32" s="38"/>
       <c r="AA32" s="38"/>
       <c r="AB32" s="38"/>
       <c r="AC32" s="38"/>
       <c r="AD32" s="38"/>
       <c r="AE32" s="38"/>
       <c r="AF32" s="38"/>
       <c r="AG32" s="38"/>
       <c r="AH32" s="38"/>
       <c r="AI32" s="38"/>
       <c r="AJ32" s="38"/>
       <c r="AK32" s="38"/>
       <c r="AL32" s="38"/>
       <c r="AM32" s="38"/>
       <c r="AN32" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AT30" sqref="AT30"/>
+      <selection pane="topRight" activeCell="AR25" sqref="AR25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="13" width="8.140625" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="21" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.42578125" style="21" customWidth="1"/>
     <col min="40" max="40" width="7.5703125" style="21" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="21"/>
     <col min="42" max="42" width="8.7109375" style="21" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="45" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="45"/>
       <c r="N2" s="45"/>
       <c r="O2" s="45"/>
       <c r="P2" s="45"/>
       <c r="Q2" s="45"/>
       <c r="R2" s="45"/>
       <c r="S2" s="45"/>
       <c r="T2" s="45"/>
       <c r="U2" s="45"/>
       <c r="V2" s="45"/>
       <c r="W2" s="45"/>
       <c r="X2" s="45"/>
@@ -4597,127 +4650,129 @@
       <c r="AA2" s="45"/>
       <c r="AB2" s="45"/>
       <c r="AC2" s="45"/>
       <c r="AD2" s="45"/>
       <c r="AE2" s="45"/>
       <c r="AF2" s="45"/>
       <c r="AG2" s="45"/>
       <c r="AH2" s="45"/>
       <c r="AI2" s="45"/>
       <c r="AJ2" s="45"/>
       <c r="AK2" s="45"/>
       <c r="AL2" s="45"/>
       <c r="AM2" s="45"/>
       <c r="AN2" s="45"/>
       <c r="AO2" s="45"/>
       <c r="AP2" s="45"/>
       <c r="AQ2" s="45"/>
       <c r="AR2" s="45"/>
       <c r="AS2" s="45"/>
       <c r="AT2" s="45"/>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="45"/>
       <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="22"/>
       <c r="C3" s="23"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
-      <c r="AY3" s="24" t="s">
+      <c r="AZ3" s="24" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="52">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="52"/>
+      <c r="B4" s="51">
         <v>2022</v>
       </c>
-      <c r="C4" s="52"/>
-[...10 lines deleted...]
-      <c r="N4" s="52">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51">
         <v>2023</v>
       </c>
-      <c r="O4" s="52"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="49"/>
-[...10 lines deleted...]
-      <c r="AL4" s="49">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="49"/>
-[...9 lines deleted...]
-      <c r="AW4" s="46"/>
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="48"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="47"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="54"/>
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="53"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="30" t="s">
@@ -4824,106 +4879,110 @@
       </c>
       <c r="AR5" s="33" t="s">
         <v>42</v>
       </c>
       <c r="AS5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="AT5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="AU5" s="34" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="34" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="44" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="34" t="s">
         <v>37</v>
       </c>
+      <c r="AZ5" s="33" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="48" t="s">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="48"/>
-[...47 lines deleted...]
-      <c r="AY6" s="48"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="47"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="47"/>
+      <c r="AA6" s="47"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="47"/>
+      <c r="AG6" s="47"/>
+      <c r="AH6" s="47"/>
+      <c r="AI6" s="47"/>
+      <c r="AJ6" s="47"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="47"/>
+      <c r="AM6" s="47"/>
+      <c r="AN6" s="47"/>
+      <c r="AO6" s="47"/>
+      <c r="AP6" s="47"/>
+      <c r="AQ6" s="47"/>
+      <c r="AR6" s="47"/>
+      <c r="AS6" s="47"/>
+      <c r="AT6" s="47"/>
+      <c r="AU6" s="47"/>
+      <c r="AV6" s="47"/>
+      <c r="AW6" s="47"/>
+      <c r="AX6" s="47"/>
+      <c r="AY6" s="47"/>
+      <c r="AZ6" s="47"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="25">
         <v>-0.6</v>
       </c>
       <c r="C7" s="25">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="25">
         <v>-1.41</v>
       </c>
       <c r="E7" s="25">
         <v>-0.53</v>
       </c>
       <c r="F7" s="25">
         <v>-0.06</v>
       </c>
       <c r="G7" s="25">
         <v>0.38</v>
       </c>
       <c r="H7" s="25">
         <v>0.81</v>
       </c>
       <c r="I7" s="25">
@@ -5033,52 +5092,55 @@
       </c>
       <c r="AR7" s="25">
         <v>0.26</v>
       </c>
       <c r="AS7" s="25">
         <v>0.3</v>
       </c>
       <c r="AT7" s="25">
         <v>0.31</v>
       </c>
       <c r="AU7" s="25">
         <v>0.24</v>
       </c>
       <c r="AV7" s="27">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="27">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="27">
         <v>0.44</v>
       </c>
       <c r="AY7" s="25">
         <v>-0.73</v>
       </c>
+      <c r="AZ7" s="27">
+        <v>-1.1000000000000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="25">
         <v>1.26</v>
       </c>
       <c r="C8" s="25">
         <v>0.68</v>
       </c>
       <c r="D8" s="25">
         <v>1.33</v>
       </c>
       <c r="E8" s="25">
         <v>2.56</v>
       </c>
       <c r="F8" s="25">
         <v>2.78</v>
       </c>
       <c r="G8" s="25">
         <v>3.12</v>
       </c>
       <c r="H8" s="25">
         <v>3.43</v>
       </c>
       <c r="I8" s="25">
@@ -5188,52 +5250,55 @@
       </c>
       <c r="AR8" s="25">
         <v>2.36</v>
       </c>
       <c r="AS8" s="25">
         <v>2.36</v>
       </c>
       <c r="AT8" s="25">
         <v>2.5299999999999998</v>
       </c>
       <c r="AU8" s="25">
         <v>2.38</v>
       </c>
       <c r="AV8" s="27">
         <v>2.19</v>
       </c>
       <c r="AW8" s="27">
         <v>2</v>
       </c>
       <c r="AX8" s="27">
         <v>2.4</v>
       </c>
       <c r="AY8" s="25">
         <v>1.29</v>
       </c>
+      <c r="AZ8" s="27">
+        <v>0.61</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="25">
         <v>8.85</v>
       </c>
       <c r="C9" s="25">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="25">
         <v>10.07</v>
       </c>
       <c r="E9" s="25">
         <v>10.14</v>
       </c>
       <c r="F9" s="25">
         <v>10.11</v>
       </c>
       <c r="G9" s="25">
         <v>11.19</v>
       </c>
       <c r="H9" s="25">
         <v>11.34</v>
       </c>
       <c r="I9" s="25">
@@ -5343,52 +5408,55 @@
       </c>
       <c r="AR9" s="25">
         <v>4.8</v>
       </c>
       <c r="AS9" s="25">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="25">
         <v>5.41</v>
       </c>
       <c r="AU9" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="27">
         <v>5.05</v>
       </c>
       <c r="AW9" s="27">
         <v>4.92</v>
       </c>
       <c r="AX9" s="27">
         <v>7.21</v>
       </c>
       <c r="AY9" s="25">
         <v>5.86</v>
       </c>
+      <c r="AZ9" s="27">
+        <v>5.67</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="25">
         <v>-5.38</v>
       </c>
       <c r="C10" s="25">
         <v>-5.85</v>
       </c>
       <c r="D10" s="25">
         <v>-6.87</v>
       </c>
       <c r="E10" s="25">
         <v>-5.23</v>
       </c>
       <c r="F10" s="25">
         <v>-5.34</v>
       </c>
       <c r="G10" s="25">
         <v>-4.57</v>
       </c>
       <c r="H10" s="25">
         <v>-3.55</v>
       </c>
       <c r="I10" s="25">
@@ -5498,52 +5566,55 @@
       </c>
       <c r="AR10" s="25">
         <v>-3.16</v>
       </c>
       <c r="AS10" s="25">
         <v>-3.41</v>
       </c>
       <c r="AT10" s="25">
         <v>-4.04</v>
       </c>
       <c r="AU10" s="25">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="27">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="27">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="27">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="25">
         <v>-4.17</v>
       </c>
+      <c r="AZ10" s="27">
+        <v>-5.45</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="25">
         <v>-3.62</v>
       </c>
       <c r="C11" s="25">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="25">
         <v>-7.17</v>
       </c>
       <c r="E11" s="25">
         <v>-5.68</v>
       </c>
       <c r="F11" s="25">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="25">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="25">
         <v>-3.62</v>
       </c>
       <c r="I11" s="25">
@@ -5653,52 +5724,55 @@
       </c>
       <c r="AR11" s="25">
         <v>-1.5</v>
       </c>
       <c r="AS11" s="25">
         <v>-1.46</v>
       </c>
       <c r="AT11" s="25">
         <v>-1.49</v>
       </c>
       <c r="AU11" s="25">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="27">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="27">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="27">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="25">
         <v>-2.11</v>
       </c>
+      <c r="AZ11" s="27">
+        <v>-3.79</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="25">
         <v>-5.65</v>
       </c>
       <c r="C12" s="25">
         <v>-6.45</v>
       </c>
       <c r="D12" s="25">
         <v>-3.89</v>
       </c>
       <c r="E12" s="25">
         <v>-1.7</v>
       </c>
       <c r="F12" s="25">
         <v>-0.39</v>
       </c>
       <c r="G12" s="25">
         <v>-0.64</v>
       </c>
       <c r="H12" s="25">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="25">
@@ -5808,52 +5882,55 @@
       </c>
       <c r="AR12" s="25">
         <v>0.28999999999999998</v>
       </c>
       <c r="AS12" s="25">
         <v>0</v>
       </c>
       <c r="AT12" s="25">
         <v>0.79</v>
       </c>
       <c r="AU12" s="25">
         <v>0.5</v>
       </c>
       <c r="AV12" s="27">
         <v>0.47</v>
       </c>
       <c r="AW12" s="27">
         <v>1.01</v>
       </c>
       <c r="AX12" s="27">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="25">
         <v>-3.2</v>
       </c>
+      <c r="AZ12" s="27">
+        <v>-0.35</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="25">
         <v>8.69</v>
       </c>
       <c r="C13" s="25">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="25">
         <v>12.24</v>
       </c>
       <c r="E13" s="25">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="25">
         <v>10.86</v>
       </c>
       <c r="G13" s="25">
         <v>10.55</v>
       </c>
       <c r="H13" s="25">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="25">
@@ -5963,52 +6040,55 @@
       </c>
       <c r="AR13" s="25">
         <v>10.29</v>
       </c>
       <c r="AS13" s="25">
         <v>10.29</v>
       </c>
       <c r="AT13" s="25">
         <v>10.44</v>
       </c>
       <c r="AU13" s="25">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="27">
         <v>10.08</v>
       </c>
       <c r="AW13" s="27">
         <v>9.94</v>
       </c>
       <c r="AX13" s="27">
         <v>3.93</v>
       </c>
       <c r="AY13" s="25">
         <v>4.63</v>
       </c>
+      <c r="AZ13" s="27">
+        <v>5.03</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="25">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="25">
         <v>-5.3</v>
       </c>
       <c r="D14" s="25">
         <v>-3.47</v>
       </c>
       <c r="E14" s="25">
         <v>-3.2</v>
       </c>
       <c r="F14" s="25">
         <v>-2.9</v>
       </c>
       <c r="G14" s="25">
         <v>-2.87</v>
       </c>
       <c r="H14" s="25">
         <v>-2.16</v>
       </c>
       <c r="I14" s="25">
@@ -6118,52 +6198,55 @@
       </c>
       <c r="AR14" s="25">
         <v>0.15</v>
       </c>
       <c r="AS14" s="25">
         <v>-0.22</v>
       </c>
       <c r="AT14" s="25">
         <v>-0.61</v>
       </c>
       <c r="AU14" s="25">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="27">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="27">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="27">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="25">
         <v>-5.76</v>
       </c>
+      <c r="AZ14" s="27">
+        <v>-4.4000000000000004</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="25">
         <v>-6.34</v>
       </c>
       <c r="C15" s="25">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="25">
         <v>-5.33</v>
       </c>
       <c r="E15" s="25">
         <v>-3.63</v>
       </c>
       <c r="F15" s="25">
         <v>-3.63</v>
       </c>
       <c r="G15" s="25">
         <v>-3.51</v>
       </c>
       <c r="H15" s="25">
         <v>-1.96</v>
       </c>
       <c r="I15" s="25">
@@ -6273,52 +6356,55 @@
       </c>
       <c r="AR15" s="25">
         <v>-4.3099999999999996</v>
       </c>
       <c r="AS15" s="25">
         <v>-3.85</v>
       </c>
       <c r="AT15" s="25">
         <v>-2.65</v>
       </c>
       <c r="AU15" s="25">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="27">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="27">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="27">
         <v>4.62</v>
       </c>
       <c r="AY15" s="25">
         <v>1.21</v>
       </c>
+      <c r="AZ15" s="27">
+        <v>-1.59</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="25">
         <v>0</v>
       </c>
       <c r="C16" s="25">
         <v>5.67</v>
       </c>
       <c r="D16" s="25">
         <v>11.11</v>
       </c>
       <c r="E16" s="25">
         <v>11.13</v>
       </c>
       <c r="F16" s="25">
         <v>10.19</v>
       </c>
       <c r="G16" s="25">
         <v>10.17</v>
       </c>
       <c r="H16" s="25">
         <v>10.28</v>
       </c>
       <c r="I16" s="25">
@@ -6428,52 +6514,55 @@
       </c>
       <c r="AR16" s="25">
         <v>9.44</v>
       </c>
       <c r="AS16" s="25">
         <v>9.44</v>
       </c>
       <c r="AT16" s="25">
         <v>9.23</v>
       </c>
       <c r="AU16" s="25">
         <v>9.61</v>
       </c>
       <c r="AV16" s="27">
         <v>9.6</v>
       </c>
       <c r="AW16" s="27">
         <v>9.08</v>
       </c>
       <c r="AX16" s="27">
         <v>10.87</v>
       </c>
       <c r="AY16" s="25">
         <v>10.18</v>
       </c>
+      <c r="AZ16" s="27">
+        <v>7.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="25">
         <v>-0.82</v>
       </c>
       <c r="C17" s="25">
         <v>-5.05</v>
       </c>
       <c r="D17" s="25">
         <v>-4.92</v>
       </c>
       <c r="E17" s="25">
         <v>-3.75</v>
       </c>
       <c r="F17" s="25">
         <v>-3.38</v>
       </c>
       <c r="G17" s="25">
         <v>-2.96</v>
       </c>
       <c r="H17" s="25">
         <v>-2.57</v>
       </c>
       <c r="I17" s="25">
@@ -6583,52 +6672,55 @@
       </c>
       <c r="AR17" s="25">
         <v>-1.05</v>
       </c>
       <c r="AS17" s="25">
         <v>-1.1299999999999999</v>
       </c>
       <c r="AT17" s="25">
         <v>-1.86</v>
       </c>
       <c r="AU17" s="25">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="27">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="27">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="27">
         <v>1.46</v>
       </c>
       <c r="AY17" s="25">
         <v>-2.29</v>
       </c>
+      <c r="AZ17" s="27">
+        <v>-1.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="25">
         <v>-2.17</v>
       </c>
       <c r="C18" s="25">
         <v>-1.7</v>
       </c>
       <c r="D18" s="25">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="25">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="25">
         <v>1.76</v>
       </c>
       <c r="G18" s="25">
         <v>2.37</v>
       </c>
       <c r="H18" s="25">
         <v>2.5</v>
       </c>
       <c r="I18" s="25">
@@ -6738,52 +6830,55 @@
       </c>
       <c r="AR18" s="25">
         <v>0.34</v>
       </c>
       <c r="AS18" s="25">
         <v>-0.75</v>
       </c>
       <c r="AT18" s="25">
         <v>-0.13</v>
       </c>
       <c r="AU18" s="25">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="27">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="27">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="27">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="25">
         <v>1.91</v>
       </c>
+      <c r="AZ18" s="27">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="25">
         <v>1.91</v>
       </c>
       <c r="C19" s="25">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="25">
         <v>-6.59</v>
       </c>
       <c r="E19" s="25">
         <v>-5.93</v>
       </c>
       <c r="F19" s="25">
         <v>-4.99</v>
       </c>
       <c r="G19" s="25">
         <v>-5.08</v>
       </c>
       <c r="H19" s="25">
         <v>-4.12</v>
       </c>
       <c r="I19" s="25">
@@ -6893,52 +6988,55 @@
       </c>
       <c r="AR19" s="25">
         <v>-3.35</v>
       </c>
       <c r="AS19" s="25">
         <v>-3.31</v>
       </c>
       <c r="AT19" s="25">
         <v>-3.17</v>
       </c>
       <c r="AU19" s="25">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="27">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="27">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="27">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="25">
         <v>-4.5199999999999996</v>
       </c>
+      <c r="AZ19" s="27">
+        <v>-4.01</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="25">
         <v>-3.4</v>
       </c>
       <c r="C20" s="25">
         <v>-3.86</v>
       </c>
       <c r="D20" s="25">
         <v>-3.89</v>
       </c>
       <c r="E20" s="25">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="25">
         <v>-3.13</v>
       </c>
       <c r="G20" s="25">
         <v>-2.71</v>
       </c>
       <c r="H20" s="25">
         <v>-1.4</v>
       </c>
       <c r="I20" s="25">
@@ -7048,52 +7146,55 @@
       </c>
       <c r="AR20" s="25">
         <v>-4.42</v>
       </c>
       <c r="AS20" s="25">
         <v>-3.93</v>
       </c>
       <c r="AT20" s="25">
         <v>-3.86</v>
       </c>
       <c r="AU20" s="25">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="27">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="27">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="27">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="25">
         <v>0.34</v>
       </c>
+      <c r="AZ20" s="27">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="25">
         <v>0.65</v>
       </c>
       <c r="C21" s="25">
         <v>1.69</v>
       </c>
       <c r="D21" s="25">
         <v>2.16</v>
       </c>
       <c r="E21" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="25">
         <v>3.27</v>
       </c>
       <c r="G21" s="25">
         <v>3</v>
       </c>
       <c r="H21" s="25">
         <v>2.8</v>
       </c>
       <c r="I21" s="25">
@@ -7203,52 +7304,55 @@
       </c>
       <c r="AR21" s="25">
         <v>0.47</v>
       </c>
       <c r="AS21" s="25">
         <v>0.66</v>
       </c>
       <c r="AT21" s="25">
         <v>0.42</v>
       </c>
       <c r="AU21" s="25">
         <v>0.17</v>
       </c>
       <c r="AV21" s="27">
         <v>0.09</v>
       </c>
       <c r="AW21" s="27">
         <v>0.22</v>
       </c>
       <c r="AX21" s="27">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="25">
         <v>-0.09</v>
       </c>
+      <c r="AZ21" s="27">
+        <v>0.33</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="25">
         <v>-5.28</v>
       </c>
       <c r="C22" s="25">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="25">
         <v>-5.82</v>
       </c>
       <c r="E22" s="25">
         <v>-6.41</v>
       </c>
       <c r="F22" s="25">
         <v>-6.62</v>
       </c>
       <c r="G22" s="25">
         <v>-4.88</v>
       </c>
       <c r="H22" s="25">
         <v>-4.63</v>
       </c>
       <c r="I22" s="25">
@@ -7358,52 +7462,55 @@
       </c>
       <c r="AR22" s="25">
         <v>-4.0599999999999996</v>
       </c>
       <c r="AS22" s="25">
         <v>-3.4</v>
       </c>
       <c r="AT22" s="25">
         <v>-3.15</v>
       </c>
       <c r="AU22" s="25">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="27">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="27">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="27">
         <v>2.35</v>
       </c>
       <c r="AY22" s="25">
         <v>-3.09</v>
       </c>
+      <c r="AZ22" s="27">
+        <v>-1.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>-2.54</v>
       </c>
       <c r="C23" s="25">
         <v>-0.67</v>
       </c>
       <c r="D23" s="25">
         <v>-1.74</v>
       </c>
       <c r="E23" s="25">
         <v>1.62</v>
       </c>
       <c r="F23" s="25">
         <v>1.04</v>
       </c>
       <c r="G23" s="25">
         <v>1.72</v>
       </c>
       <c r="H23" s="25">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="25">
@@ -7513,52 +7620,55 @@
       </c>
       <c r="AR23" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="AS23" s="25">
         <v>3.8</v>
       </c>
       <c r="AT23" s="25">
         <v>3.55</v>
       </c>
       <c r="AU23" s="25">
         <v>3.91</v>
       </c>
       <c r="AV23" s="27">
         <v>3.83</v>
       </c>
       <c r="AW23" s="27">
         <v>2.89</v>
       </c>
       <c r="AX23" s="27">
         <v>7.38</v>
       </c>
       <c r="AY23" s="25">
         <v>-0.78</v>
       </c>
+      <c r="AZ23" s="27">
+        <v>3.06</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="25">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="25">
         <v>-1.05</v>
       </c>
       <c r="D24" s="25">
         <v>-3.45</v>
       </c>
       <c r="E24" s="25">
         <v>-5</v>
       </c>
       <c r="F24" s="25">
         <v>-3.56</v>
       </c>
       <c r="G24" s="25">
         <v>-2.97</v>
       </c>
       <c r="H24" s="25">
         <v>-2.44</v>
       </c>
       <c r="I24" s="25">
@@ -7668,52 +7778,55 @@
       </c>
       <c r="AR24" s="25">
         <v>-2.4300000000000002</v>
       </c>
       <c r="AS24" s="25">
         <v>-2.12</v>
       </c>
       <c r="AT24" s="25">
         <v>-1.97</v>
       </c>
       <c r="AU24" s="25">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="27">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="27">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="27">
         <v>-3</v>
       </c>
       <c r="AY24" s="25">
         <v>-5.89</v>
       </c>
+      <c r="AZ24" s="27">
+        <v>-4.09</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="25">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="25">
         <v>-3.98</v>
       </c>
       <c r="D25" s="25">
         <v>-4.7</v>
       </c>
       <c r="E25" s="25">
         <v>-3.39</v>
       </c>
       <c r="F25" s="25">
         <v>-3.34</v>
       </c>
       <c r="G25" s="25">
         <v>-3.3</v>
       </c>
       <c r="H25" s="25">
         <v>-3.18</v>
       </c>
       <c r="I25" s="25">
@@ -7823,52 +7936,55 @@
       </c>
       <c r="AR25" s="25">
         <v>-4.28</v>
       </c>
       <c r="AS25" s="25">
         <v>-3.46</v>
       </c>
       <c r="AT25" s="25">
         <v>-3.57</v>
       </c>
       <c r="AU25" s="25">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="27">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="27">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="27">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="25">
         <v>-2.91</v>
       </c>
+      <c r="AZ25" s="27">
+        <v>-4.1900000000000004</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="25">
         <v>0</v>
       </c>
       <c r="C26" s="25">
         <v>-5.61</v>
       </c>
       <c r="D26" s="25">
         <v>-5.79</v>
       </c>
       <c r="E26" s="25">
         <v>-5.33</v>
       </c>
       <c r="F26" s="25">
         <v>-4.7</v>
       </c>
       <c r="G26" s="25">
         <v>-2.35</v>
       </c>
       <c r="H26" s="25">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="25">
@@ -7978,52 +8094,55 @@
       </c>
       <c r="AR26" s="25">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AS26" s="25">
         <v>-3.72</v>
       </c>
       <c r="AT26" s="25">
         <v>-3.6</v>
       </c>
       <c r="AU26" s="25">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="27">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="27">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="27">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="25">
         <v>-5.39</v>
       </c>
+      <c r="AZ26" s="27">
+        <v>-3.52</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="28">
         <v>-7.35</v>
       </c>
       <c r="C27" s="28">
         <v>-5.16</v>
       </c>
       <c r="D27" s="28">
         <v>-4.21</v>
       </c>
       <c r="E27" s="28">
         <v>-3.41</v>
       </c>
       <c r="F27" s="28">
         <v>-2.21</v>
       </c>
       <c r="G27" s="28">
         <v>-1.26</v>
       </c>
       <c r="H27" s="28">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="28">
@@ -8133,99 +8252,102 @@
       </c>
       <c r="AR27" s="28">
         <v>-3.23</v>
       </c>
       <c r="AS27" s="28">
         <v>-3.28</v>
       </c>
       <c r="AT27" s="28">
         <v>-3.97</v>
       </c>
       <c r="AU27" s="28">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="28">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="28">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="28">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="28">
         <v>-10.46</v>
       </c>
+      <c r="AZ27" s="28">
+        <v>-10.27</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="39"/>
       <c r="O32" s="39"/>
       <c r="P32" s="39"/>
       <c r="Q32" s="39"/>
       <c r="R32" s="39"/>
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39"/>
       <c r="V32" s="39"/>
       <c r="W32" s="39"/>
       <c r="X32" s="39"/>
       <c r="Y32" s="39"/>
       <c r="Z32" s="39"/>
       <c r="AA32" s="39"/>
       <c r="AB32" s="39"/>
       <c r="AC32" s="39"/>
       <c r="AD32" s="39"/>
       <c r="AE32" s="39"/>
       <c r="AF32" s="39"/>
       <c r="AG32" s="39"/>
       <c r="AH32" s="39"/>
       <c r="AI32" s="39"/>
       <c r="AJ32" s="39"/>
       <c r="AK32" s="39"/>
       <c r="AL32" s="39"/>
       <c r="AM32" s="39"/>
       <c r="AN32" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>