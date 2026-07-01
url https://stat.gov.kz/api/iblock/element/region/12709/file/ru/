--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -1,77 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12540" yWindow="690" windowWidth="16020" windowHeight="11175" tabRatio="572"/>
+    <workbookView xWindow="12045" yWindow="285" windowWidth="16260" windowHeight="10605"/>
   </bookViews>
   <sheets>
-    <sheet name="Естественный прирост" sheetId="1" r:id="rId1"/>
-    <sheet name="Коэффициент естеств.прироста" sheetId="4" r:id="rId2"/>
+    <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
+    <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
+    <sheet name="Сальдо межрегиональной миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="39">
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>сентябрь</t>
+  </si>
   <si>
     <t>январь</t>
+  </si>
+  <si>
+    <t>февраль</t>
+  </si>
+  <si>
+    <t>март</t>
+  </si>
+  <si>
+    <t>апрель</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
-    <t>на 1000 человек</t>
+    <t>октябрь</t>
   </si>
   <si>
-    <t>* Данные сформированы по дате регистрации актов о рождении и смерти.</t>
+    <t>ноябрь</t>
+  </si>
+  <si>
+    <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
     <t>Рудный г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсаринский </t>
   </si>
   <si>
     <t xml:space="preserve">Амангельдинский </t>
   </si>
   <si>
     <t xml:space="preserve">Аулиекольский </t>
   </si>
@@ -93,479 +122,349 @@
   <si>
     <t xml:space="preserve">Карасуский </t>
   </si>
   <si>
     <t xml:space="preserve">Костанайский </t>
   </si>
   <si>
     <t xml:space="preserve">Мендыкаринский </t>
   </si>
   <si>
     <t xml:space="preserve">Наурзумский </t>
   </si>
   <si>
     <t xml:space="preserve">Сарыкольский </t>
   </si>
   <si>
     <t>Беимбета Майлина</t>
   </si>
   <si>
     <t xml:space="preserve">Узункольский </t>
   </si>
   <si>
     <t xml:space="preserve">Федоровский </t>
   </si>
   <si>
-    <t>февраль</t>
+    <t>-</t>
   </si>
   <si>
-    <t>март</t>
+    <t>Сальдо межрегиональной миграции населения Костанайской области</t>
   </si>
   <si>
-    <t>апрель</t>
+    <t>Число выбывших в другие регионы Республики Казахстан</t>
   </si>
   <si>
-    <t>май</t>
-[...62 lines deleted...]
-    <t>-</t>
+    <t>Число прибывших из других регионов Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </left>
-[...4 lines deleted...]
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -817,7561 +716,11439 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A29" sqref="A29"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:AT6"/>
+      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" style="21" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="43" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
+    <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="7.28515625" style="14" customWidth="1"/>
+    <col min="42" max="42" width="7.5703125" style="14" customWidth="1"/>
+    <col min="43" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="20"/>
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
+    </row>
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="BA3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
+        <v>2022</v>
+      </c>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
+        <v>2023</v>
+      </c>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="21">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
+        <v>2025</v>
+      </c>
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="21">
+        <v>2026</v>
+      </c>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+    </row>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
+      <c r="B5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="X5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y5" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC5" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD5" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK5" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP5" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="AV5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW5" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA5" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="22"/>
+      <c r="R6" s="22"/>
+      <c r="S6" s="22"/>
+      <c r="T6" s="22"/>
+      <c r="U6" s="22"/>
+      <c r="V6" s="22"/>
+      <c r="W6" s="22"/>
+      <c r="X6" s="22"/>
+      <c r="Y6" s="22"/>
+      <c r="Z6" s="22"/>
+      <c r="AA6" s="22"/>
+      <c r="AB6" s="22"/>
+      <c r="AC6" s="22"/>
+      <c r="AD6" s="22"/>
+      <c r="AE6" s="22"/>
+      <c r="AF6" s="22"/>
+      <c r="AG6" s="22"/>
+      <c r="AH6" s="22"/>
+      <c r="AI6" s="22"/>
+      <c r="AJ6" s="22"/>
+      <c r="AK6" s="22"/>
+      <c r="AL6" s="22"/>
+      <c r="AM6" s="22"/>
+      <c r="AN6" s="22"/>
+      <c r="AO6" s="22"/>
+      <c r="AP6" s="22"/>
+      <c r="AQ6" s="22"/>
+      <c r="AR6" s="22"/>
+      <c r="AS6" s="22"/>
+      <c r="AT6" s="22"/>
+      <c r="AU6" s="22"/>
+      <c r="AV6" s="22"/>
+      <c r="AW6" s="22"/>
+      <c r="AX6" s="22"/>
+      <c r="AY6" s="22"/>
+      <c r="AZ6" s="22"/>
+      <c r="BA6" s="22"/>
+    </row>
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="9">
+        <v>341</v>
+      </c>
+      <c r="C7" s="9">
+        <v>372</v>
+      </c>
+      <c r="D7" s="9">
+        <v>366</v>
+      </c>
+      <c r="E7" s="9">
+        <v>410</v>
+      </c>
+      <c r="F7" s="9">
+        <v>369</v>
+      </c>
+      <c r="G7" s="10">
+        <v>480</v>
+      </c>
+      <c r="H7" s="10">
+        <v>497</v>
+      </c>
+      <c r="I7" s="9">
+        <v>479</v>
+      </c>
+      <c r="J7" s="10">
+        <v>537</v>
+      </c>
+      <c r="K7" s="9">
+        <v>567</v>
+      </c>
+      <c r="L7" s="9">
+        <v>597</v>
+      </c>
+      <c r="M7" s="10">
+        <v>336</v>
+      </c>
+      <c r="N7" s="10">
+        <v>418</v>
+      </c>
+      <c r="O7" s="10">
+        <v>248</v>
+      </c>
+      <c r="P7" s="10">
+        <v>372</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>446</v>
+      </c>
+      <c r="R7" s="9">
+        <v>542</v>
+      </c>
+      <c r="S7" s="9">
+        <v>691</v>
+      </c>
+      <c r="T7" s="9">
+        <v>696</v>
+      </c>
+      <c r="U7" s="9">
+        <v>963</v>
+      </c>
+      <c r="V7" s="9">
+        <v>532</v>
+      </c>
+      <c r="W7" s="9">
+        <v>655</v>
+      </c>
+      <c r="X7" s="10">
+        <v>544</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>576</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>796</v>
+      </c>
+      <c r="AA7" s="9">
+        <v>579</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>522</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>648</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>645</v>
+      </c>
+      <c r="AE7" s="10">
+        <v>705</v>
+      </c>
+      <c r="AF7" s="9">
+        <v>765</v>
+      </c>
+      <c r="AG7" s="10">
+        <v>681</v>
+      </c>
+      <c r="AH7" s="9">
+        <v>846</v>
+      </c>
+      <c r="AI7" s="9">
+        <v>1018</v>
+      </c>
+      <c r="AJ7" s="10">
+        <v>938</v>
+      </c>
+      <c r="AK7" s="9">
+        <v>767</v>
+      </c>
+      <c r="AL7" s="9">
+        <v>854</v>
+      </c>
+      <c r="AM7" s="9">
+        <v>797</v>
+      </c>
+      <c r="AN7" s="9">
+        <v>624</v>
+      </c>
+      <c r="AO7" s="9">
+        <v>938</v>
+      </c>
+      <c r="AP7" s="9">
+        <v>790</v>
+      </c>
+      <c r="AQ7" s="10">
+        <v>902</v>
+      </c>
+      <c r="AR7" s="9">
+        <v>982</v>
+      </c>
+      <c r="AS7" s="9">
+        <v>1149</v>
+      </c>
+      <c r="AT7" s="9">
+        <v>1248</v>
+      </c>
+      <c r="AU7" s="9">
+        <v>860</v>
+      </c>
+      <c r="AV7" s="10">
+        <v>870</v>
+      </c>
+      <c r="AW7" s="9">
+        <v>824</v>
+      </c>
+      <c r="AX7" s="9">
+        <v>1066</v>
+      </c>
+      <c r="AY7" s="19">
+        <v>1047</v>
+      </c>
+      <c r="AZ7" s="9">
+        <v>998</v>
+      </c>
+      <c r="BA7" s="9">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="9">
+        <v>135</v>
+      </c>
+      <c r="C8" s="9">
+        <v>167</v>
+      </c>
+      <c r="D8" s="9">
+        <v>161</v>
+      </c>
+      <c r="E8" s="9">
+        <v>168</v>
+      </c>
+      <c r="F8" s="9">
+        <v>145</v>
+      </c>
+      <c r="G8" s="10">
+        <v>218</v>
+      </c>
+      <c r="H8" s="10">
+        <v>202</v>
+      </c>
+      <c r="I8" s="9">
+        <v>190</v>
+      </c>
+      <c r="J8" s="10">
+        <v>195</v>
+      </c>
+      <c r="K8" s="9">
+        <v>222</v>
+      </c>
+      <c r="L8" s="9">
+        <v>225</v>
+      </c>
+      <c r="M8" s="10">
+        <v>135</v>
+      </c>
+      <c r="N8" s="10">
+        <v>172</v>
+      </c>
+      <c r="O8" s="10">
+        <v>101</v>
+      </c>
+      <c r="P8" s="10">
+        <v>142</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>173</v>
+      </c>
+      <c r="R8" s="9">
+        <v>162</v>
+      </c>
+      <c r="S8" s="9">
+        <v>309</v>
+      </c>
+      <c r="T8" s="9">
+        <v>274</v>
+      </c>
+      <c r="U8" s="10">
+        <v>386</v>
+      </c>
+      <c r="V8" s="9">
+        <v>250</v>
+      </c>
+      <c r="W8" s="9">
+        <v>244</v>
+      </c>
+      <c r="X8" s="10">
+        <v>208</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>229</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>356</v>
+      </c>
+      <c r="AA8" s="9">
+        <v>268</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>256</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>243</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>211</v>
+      </c>
+      <c r="AE8" s="10">
+        <v>301</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>337</v>
+      </c>
+      <c r="AG8" s="10">
+        <v>330</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>419</v>
+      </c>
+      <c r="AI8" s="9">
+        <v>479</v>
+      </c>
+      <c r="AJ8" s="10">
+        <v>384</v>
+      </c>
+      <c r="AK8" s="9">
+        <v>329</v>
+      </c>
+      <c r="AL8" s="9">
+        <v>419</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>381</v>
+      </c>
+      <c r="AN8" s="9">
+        <v>287</v>
+      </c>
+      <c r="AO8" s="9">
+        <v>427</v>
+      </c>
+      <c r="AP8" s="9">
+        <v>370</v>
+      </c>
+      <c r="AQ8" s="10">
+        <v>435</v>
+      </c>
+      <c r="AR8" s="9">
+        <v>438</v>
+      </c>
+      <c r="AS8" s="9">
+        <v>544</v>
+      </c>
+      <c r="AT8" s="9">
+        <v>557</v>
+      </c>
+      <c r="AU8" s="9">
+        <v>457</v>
+      </c>
+      <c r="AV8" s="10">
+        <v>449</v>
+      </c>
+      <c r="AW8" s="9">
+        <v>403</v>
+      </c>
+      <c r="AX8" s="9">
+        <v>533</v>
+      </c>
+      <c r="AY8" s="10">
+        <v>497</v>
+      </c>
+      <c r="AZ8" s="9">
+        <v>469</v>
+      </c>
+      <c r="BA8" s="9">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="9">
+        <v>41</v>
+      </c>
+      <c r="C9" s="9">
+        <v>41</v>
+      </c>
+      <c r="D9" s="9">
+        <v>30</v>
+      </c>
+      <c r="E9" s="9">
+        <v>49</v>
+      </c>
+      <c r="F9" s="9">
+        <v>40</v>
+      </c>
+      <c r="G9" s="10">
+        <v>50</v>
+      </c>
+      <c r="H9" s="10">
+        <v>40</v>
+      </c>
+      <c r="I9" s="9">
+        <v>34</v>
+      </c>
+      <c r="J9" s="10">
+        <v>47</v>
+      </c>
+      <c r="K9" s="9">
+        <v>58</v>
+      </c>
+      <c r="L9" s="9">
+        <v>64</v>
+      </c>
+      <c r="M9" s="10">
+        <v>37</v>
+      </c>
+      <c r="N9" s="10">
+        <v>43</v>
+      </c>
+      <c r="O9" s="10">
+        <v>13</v>
+      </c>
+      <c r="P9" s="10">
+        <v>43</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>55</v>
+      </c>
+      <c r="R9" s="9">
+        <v>65</v>
+      </c>
+      <c r="S9" s="9">
+        <v>63</v>
+      </c>
+      <c r="T9" s="9">
+        <v>77</v>
+      </c>
+      <c r="U9" s="10">
+        <v>83</v>
+      </c>
+      <c r="V9" s="9">
+        <v>60</v>
+      </c>
+      <c r="W9" s="9">
+        <v>73</v>
+      </c>
+      <c r="X9" s="10">
+        <v>68</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>70</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>103</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>46</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>54</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>50</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>51</v>
+      </c>
+      <c r="AE9" s="10">
+        <v>95</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>62</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>64</v>
+      </c>
+      <c r="AH9" s="9">
+        <v>67</v>
+      </c>
+      <c r="AI9" s="9">
+        <v>92</v>
+      </c>
+      <c r="AJ9" s="10">
+        <v>89</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>60</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>76</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>71</v>
+      </c>
+      <c r="AN9" s="9">
+        <v>64</v>
+      </c>
+      <c r="AO9" s="9">
+        <v>60</v>
+      </c>
+      <c r="AP9" s="9">
+        <v>67</v>
+      </c>
+      <c r="AQ9" s="10">
+        <v>59</v>
+      </c>
+      <c r="AR9" s="9">
+        <v>90</v>
+      </c>
+      <c r="AS9" s="9">
+        <v>106</v>
+      </c>
+      <c r="AT9" s="9">
+        <v>102</v>
+      </c>
+      <c r="AU9" s="9">
+        <v>69</v>
+      </c>
+      <c r="AV9" s="10">
+        <v>64</v>
+      </c>
+      <c r="AW9" s="9">
+        <v>103</v>
+      </c>
+      <c r="AX9" s="9">
+        <v>98</v>
+      </c>
+      <c r="AY9" s="10">
+        <v>94</v>
+      </c>
+      <c r="AZ9" s="9">
+        <v>57</v>
+      </c>
+      <c r="BA9" s="9">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="9">
+        <v>8</v>
+      </c>
+      <c r="C10" s="9">
+        <v>11</v>
+      </c>
+      <c r="D10" s="9">
+        <v>7</v>
+      </c>
+      <c r="E10" s="9">
+        <v>13</v>
+      </c>
+      <c r="F10" s="9">
+        <v>14</v>
+      </c>
+      <c r="G10" s="10">
+        <v>9</v>
+      </c>
+      <c r="H10" s="10">
+        <v>9</v>
+      </c>
+      <c r="I10" s="9">
+        <v>12</v>
+      </c>
+      <c r="J10" s="10">
+        <v>7</v>
+      </c>
+      <c r="K10" s="9">
+        <v>18</v>
+      </c>
+      <c r="L10" s="9">
+        <v>8</v>
+      </c>
+      <c r="M10" s="10">
+        <v>13</v>
+      </c>
+      <c r="N10" s="10">
+        <v>15</v>
+      </c>
+      <c r="O10" s="10">
+        <v>2</v>
+      </c>
+      <c r="P10" s="10">
+        <v>11</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>12</v>
+      </c>
+      <c r="R10" s="9">
+        <v>14</v>
+      </c>
+      <c r="S10" s="9">
+        <v>20</v>
+      </c>
+      <c r="T10" s="9">
+        <v>27</v>
+      </c>
+      <c r="U10" s="10">
+        <v>22</v>
+      </c>
+      <c r="V10" s="9">
+        <v>9</v>
+      </c>
+      <c r="W10" s="9">
+        <v>9</v>
+      </c>
+      <c r="X10" s="10">
+        <v>12</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>22</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>27</v>
+      </c>
+      <c r="AA10" s="9">
+        <v>18</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>7</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>10</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>12</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>11</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>14</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>16</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>21</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>19</v>
+      </c>
+      <c r="AJ10" s="10">
+        <v>19</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>9</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>7</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>9</v>
+      </c>
+      <c r="AN10" s="9">
+        <v>13</v>
+      </c>
+      <c r="AO10" s="9">
+        <v>24</v>
+      </c>
+      <c r="AP10" s="9">
+        <v>9</v>
+      </c>
+      <c r="AQ10" s="10">
+        <v>17</v>
+      </c>
+      <c r="AR10" s="9">
+        <v>38</v>
+      </c>
+      <c r="AS10" s="9">
+        <v>33</v>
+      </c>
+      <c r="AT10" s="9">
+        <v>18</v>
+      </c>
+      <c r="AU10" s="9">
+        <v>6</v>
+      </c>
+      <c r="AV10" s="10">
+        <v>7</v>
+      </c>
+      <c r="AW10" s="9">
+        <v>4</v>
+      </c>
+      <c r="AX10" s="9">
+        <v>26</v>
+      </c>
+      <c r="AY10" s="10">
+        <v>10</v>
+      </c>
+      <c r="AZ10" s="9">
+        <v>18</v>
+      </c>
+      <c r="BA10" s="9">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="9">
+        <v>50</v>
+      </c>
+      <c r="C11" s="9">
+        <v>34</v>
+      </c>
+      <c r="D11" s="9">
+        <v>59</v>
+      </c>
+      <c r="E11" s="9">
+        <v>60</v>
+      </c>
+      <c r="F11" s="9">
+        <v>53</v>
+      </c>
+      <c r="G11" s="10">
+        <v>62</v>
+      </c>
+      <c r="H11" s="10">
+        <v>96</v>
+      </c>
+      <c r="I11" s="9">
+        <v>72</v>
+      </c>
+      <c r="J11" s="10">
+        <v>112</v>
+      </c>
+      <c r="K11" s="9">
+        <v>64</v>
+      </c>
+      <c r="L11" s="9">
+        <v>69</v>
+      </c>
+      <c r="M11" s="10">
+        <v>38</v>
+      </c>
+      <c r="N11" s="10">
+        <v>42</v>
+      </c>
+      <c r="O11" s="10">
+        <v>66</v>
+      </c>
+      <c r="P11" s="10">
+        <v>42</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>41</v>
+      </c>
+      <c r="R11" s="9">
+        <v>109</v>
+      </c>
+      <c r="S11" s="9">
+        <v>96</v>
+      </c>
+      <c r="T11" s="9">
+        <v>97</v>
+      </c>
+      <c r="U11" s="10">
+        <v>101</v>
+      </c>
+      <c r="V11" s="9">
+        <v>57</v>
+      </c>
+      <c r="W11" s="9">
+        <v>76</v>
+      </c>
+      <c r="X11" s="10">
+        <v>71</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>73</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>100</v>
+      </c>
+      <c r="AA11" s="9">
+        <v>66</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>55</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>82</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>82</v>
+      </c>
+      <c r="AE11" s="10">
+        <v>66</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>141</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>74</v>
+      </c>
+      <c r="AH11" s="9">
+        <v>105</v>
+      </c>
+      <c r="AI11" s="9">
+        <v>141</v>
+      </c>
+      <c r="AJ11" s="10">
+        <v>151</v>
+      </c>
+      <c r="AK11" s="9">
+        <v>131</v>
+      </c>
+      <c r="AL11" s="9">
+        <v>133</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>120</v>
+      </c>
+      <c r="AN11" s="9">
+        <v>108</v>
+      </c>
+      <c r="AO11" s="9">
+        <v>155</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>140</v>
+      </c>
+      <c r="AQ11" s="10">
+        <v>173</v>
+      </c>
+      <c r="AR11" s="9">
+        <v>169</v>
+      </c>
+      <c r="AS11" s="9">
+        <v>176</v>
+      </c>
+      <c r="AT11" s="9">
+        <v>125</v>
+      </c>
+      <c r="AU11" s="9">
+        <v>70</v>
+      </c>
+      <c r="AV11" s="10">
+        <v>91</v>
+      </c>
+      <c r="AW11" s="9">
+        <v>87</v>
+      </c>
+      <c r="AX11" s="9">
+        <v>112</v>
+      </c>
+      <c r="AY11" s="10">
+        <v>126</v>
+      </c>
+      <c r="AZ11" s="9">
+        <v>137</v>
+      </c>
+      <c r="BA11" s="9">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="9">
+        <v>6</v>
+      </c>
+      <c r="C12" s="9">
+        <v>3</v>
+      </c>
+      <c r="D12" s="9">
+        <v>2</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1</v>
+      </c>
+      <c r="F12" s="9">
+        <v>4</v>
+      </c>
+      <c r="G12" s="10">
+        <v>4</v>
+      </c>
+      <c r="H12" s="10">
+        <v>5</v>
+      </c>
+      <c r="I12" s="9">
+        <v>12</v>
+      </c>
+      <c r="J12" s="10">
+        <v>4</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3</v>
+      </c>
+      <c r="L12" s="9">
+        <v>5</v>
+      </c>
+      <c r="M12" s="10">
+        <v>1</v>
+      </c>
+      <c r="N12" s="10">
+        <v>3</v>
+      </c>
+      <c r="O12" s="10">
+        <v>1</v>
+      </c>
+      <c r="P12" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>6</v>
+      </c>
+      <c r="R12" s="9">
+        <v>8</v>
+      </c>
+      <c r="S12" s="9">
+        <v>4</v>
+      </c>
+      <c r="T12" s="9">
+        <v>10</v>
+      </c>
+      <c r="U12" s="10">
+        <v>19</v>
+      </c>
+      <c r="V12" s="9">
+        <v>5</v>
+      </c>
+      <c r="W12" s="9">
+        <v>2</v>
+      </c>
+      <c r="X12" s="10">
+        <v>14</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="9">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>14</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>9</v>
+      </c>
+      <c r="AE12" s="10">
+        <v>18</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>6</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>10</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>9</v>
+      </c>
+      <c r="AJ12" s="10">
+        <v>14</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>9</v>
+      </c>
+      <c r="AL12" s="9">
+        <v>6</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>2</v>
+      </c>
+      <c r="AN12" s="9">
+        <v>10</v>
+      </c>
+      <c r="AO12" s="9">
+        <v>4</v>
+      </c>
+      <c r="AP12" s="9">
+        <v>3</v>
+      </c>
+      <c r="AQ12" s="10">
+        <v>7</v>
+      </c>
+      <c r="AR12" s="9">
+        <v>1</v>
+      </c>
+      <c r="AS12" s="9">
+        <v>3</v>
+      </c>
+      <c r="AT12" s="9">
+        <v>8</v>
+      </c>
+      <c r="AU12" s="9">
+        <v>3</v>
+      </c>
+      <c r="AV12" s="10">
+        <v>5</v>
+      </c>
+      <c r="AW12" s="9">
+        <v>9</v>
+      </c>
+      <c r="AX12" s="9">
+        <v>2</v>
+      </c>
+      <c r="AY12" s="10">
+        <v>10</v>
+      </c>
+      <c r="AZ12" s="9">
+        <v>3</v>
+      </c>
+      <c r="BA12" s="9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="9">
+        <v>4</v>
+      </c>
+      <c r="C13" s="9">
+        <v>6</v>
+      </c>
+      <c r="D13" s="9">
+        <v>6</v>
+      </c>
+      <c r="E13" s="9">
+        <v>6</v>
+      </c>
+      <c r="F13" s="9">
+        <v>11</v>
+      </c>
+      <c r="G13" s="10">
+        <v>13</v>
+      </c>
+      <c r="H13" s="10">
+        <v>5</v>
+      </c>
+      <c r="I13" s="9">
+        <v>7</v>
+      </c>
+      <c r="J13" s="10">
+        <v>15</v>
+      </c>
+      <c r="K13" s="9">
+        <v>22</v>
+      </c>
+      <c r="L13" s="9">
+        <v>11</v>
+      </c>
+      <c r="M13" s="10">
+        <v>10</v>
+      </c>
+      <c r="N13" s="10">
+        <v>9</v>
+      </c>
+      <c r="O13" s="10">
+        <v>4</v>
+      </c>
+      <c r="P13" s="10">
+        <v>12</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>16</v>
+      </c>
+      <c r="R13" s="9">
+        <v>10</v>
+      </c>
+      <c r="S13" s="9">
+        <v>24</v>
+      </c>
+      <c r="T13" s="9">
+        <v>13</v>
+      </c>
+      <c r="U13" s="10">
+        <v>30</v>
+      </c>
+      <c r="V13" s="9">
+        <v>10</v>
+      </c>
+      <c r="W13" s="9">
+        <v>33</v>
+      </c>
+      <c r="X13" s="10">
+        <v>11</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>18</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>22</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>9</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>15</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>19</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>37</v>
+      </c>
+      <c r="AE13" s="10">
+        <v>15</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>12</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>17</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>24</v>
+      </c>
+      <c r="AI13" s="9">
+        <v>18</v>
+      </c>
+      <c r="AJ13" s="10">
+        <v>11</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>17</v>
+      </c>
+      <c r="AL13" s="9">
+        <v>12</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>24</v>
+      </c>
+      <c r="AN13" s="9">
+        <v>17</v>
+      </c>
+      <c r="AO13" s="9">
+        <v>15</v>
+      </c>
+      <c r="AP13" s="9">
+        <v>21</v>
+      </c>
+      <c r="AQ13" s="10">
+        <v>10</v>
+      </c>
+      <c r="AR13" s="9">
+        <v>7</v>
+      </c>
+      <c r="AS13" s="9">
+        <v>28</v>
+      </c>
+      <c r="AT13" s="9">
+        <v>25</v>
+      </c>
+      <c r="AU13" s="9">
+        <v>32</v>
+      </c>
+      <c r="AV13" s="10">
+        <v>26</v>
+      </c>
+      <c r="AW13" s="9">
+        <v>3</v>
+      </c>
+      <c r="AX13" s="9">
+        <v>20</v>
+      </c>
+      <c r="AY13" s="10">
+        <v>24</v>
+      </c>
+      <c r="AZ13" s="9">
+        <v>21</v>
+      </c>
+      <c r="BA13" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="9">
+        <v>18</v>
+      </c>
+      <c r="C14" s="9">
+        <v>15</v>
+      </c>
+      <c r="D14" s="9">
+        <v>16</v>
+      </c>
+      <c r="E14" s="9">
+        <v>14</v>
+      </c>
+      <c r="F14" s="9">
+        <v>16</v>
+      </c>
+      <c r="G14" s="10">
+        <v>23</v>
+      </c>
+      <c r="H14" s="10">
+        <v>33</v>
+      </c>
+      <c r="I14" s="9">
+        <v>40</v>
+      </c>
+      <c r="J14" s="10">
+        <v>27</v>
+      </c>
+      <c r="K14" s="9">
+        <v>27</v>
+      </c>
+      <c r="L14" s="9">
+        <v>33</v>
+      </c>
+      <c r="M14" s="10">
+        <v>15</v>
+      </c>
+      <c r="N14" s="10">
+        <v>20</v>
+      </c>
+      <c r="O14" s="10">
+        <v>15</v>
+      </c>
+      <c r="P14" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>23</v>
+      </c>
+      <c r="R14" s="9">
+        <v>35</v>
+      </c>
+      <c r="S14" s="9">
+        <v>47</v>
+      </c>
+      <c r="T14" s="9">
+        <v>26</v>
+      </c>
+      <c r="U14" s="10">
+        <v>41</v>
+      </c>
+      <c r="V14" s="9">
+        <v>21</v>
+      </c>
+      <c r="W14" s="9">
+        <v>46</v>
+      </c>
+      <c r="X14" s="10">
+        <v>18</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>25</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>26</v>
+      </c>
+      <c r="AA14" s="9">
+        <v>30</v>
+      </c>
+      <c r="AB14" s="10">
+        <v>32</v>
+      </c>
+      <c r="AC14" s="10">
         <v>48</v>
       </c>
-      <c r="C2" s="45"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="45"/>
+      <c r="AD14" s="10">
+        <v>66</v>
+      </c>
+      <c r="AE14" s="10">
+        <v>36</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>31</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>22</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>36</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>70</v>
+      </c>
+      <c r="AJ14" s="10">
+        <v>54</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>42</v>
+      </c>
+      <c r="AL14" s="9">
+        <v>36</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>24</v>
+      </c>
+      <c r="AN14" s="9">
+        <v>17</v>
+      </c>
+      <c r="AO14" s="9">
+        <v>35</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>21</v>
+      </c>
+      <c r="AQ14" s="10">
+        <v>27</v>
+      </c>
+      <c r="AR14" s="9">
+        <v>17</v>
+      </c>
+      <c r="AS14" s="9">
+        <v>53</v>
+      </c>
+      <c r="AT14" s="9">
+        <v>36</v>
+      </c>
+      <c r="AU14" s="9">
+        <v>33</v>
+      </c>
+      <c r="AV14" s="10">
+        <v>44</v>
+      </c>
+      <c r="AW14" s="9">
+        <v>49</v>
+      </c>
+      <c r="AX14" s="9">
+        <v>39</v>
+      </c>
+      <c r="AY14" s="10">
+        <v>57</v>
+      </c>
+      <c r="AZ14" s="9">
+        <v>42</v>
+      </c>
+      <c r="BA14" s="9">
+        <v>40</v>
+      </c>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="AZ3" s="3" t="s">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="9">
+        <v>4</v>
+      </c>
+      <c r="C15" s="9">
+        <v>3</v>
+      </c>
+      <c r="D15" s="9">
+        <v>3</v>
+      </c>
+      <c r="E15" s="9">
         <v>2</v>
       </c>
+      <c r="F15" s="9">
+        <v>1</v>
+      </c>
+      <c r="G15" s="10">
+        <v>2</v>
+      </c>
+      <c r="H15" s="10">
+        <v>7</v>
+      </c>
+      <c r="I15" s="9">
+        <v>5</v>
+      </c>
+      <c r="J15" s="10">
+        <v>7</v>
+      </c>
+      <c r="K15" s="9">
+        <v>1</v>
+      </c>
+      <c r="L15" s="9">
+        <v>15</v>
+      </c>
+      <c r="M15" s="10">
+        <v>2</v>
+      </c>
+      <c r="N15" s="10">
+        <v>1</v>
+      </c>
+      <c r="O15" s="10">
+        <v>4</v>
+      </c>
+      <c r="P15" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>4</v>
+      </c>
+      <c r="R15" s="9">
+        <v>1</v>
+      </c>
+      <c r="S15" s="9">
+        <v>6</v>
+      </c>
+      <c r="T15" s="9">
+        <v>13</v>
+      </c>
+      <c r="U15" s="10">
+        <v>5</v>
+      </c>
+      <c r="V15" s="9">
+        <v>3</v>
+      </c>
+      <c r="W15" s="9">
+        <v>7</v>
+      </c>
+      <c r="X15" s="10">
+        <v>11</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>9</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>6</v>
+      </c>
+      <c r="AA15" s="9">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>10</v>
+      </c>
+      <c r="AE15" s="10">
+        <v>5</v>
+      </c>
+      <c r="AF15" s="9">
+        <v>8</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>7</v>
+      </c>
+      <c r="AH15" s="9">
+        <v>7</v>
+      </c>
+      <c r="AI15" s="9">
+        <v>1</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>20</v>
+      </c>
+      <c r="AK15" s="9">
+        <v>7</v>
+      </c>
+      <c r="AL15" s="9">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>3</v>
+      </c>
+      <c r="AN15" s="9">
+        <v>8</v>
+      </c>
+      <c r="AO15" s="9">
+        <v>8</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>4</v>
+      </c>
+      <c r="AQ15" s="10">
+        <v>7</v>
+      </c>
+      <c r="AR15" s="9">
+        <v>3</v>
+      </c>
+      <c r="AS15" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT15" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU15" s="9">
+        <v>9</v>
+      </c>
+      <c r="AV15" s="10">
+        <v>11</v>
+      </c>
+      <c r="AW15" s="9">
+        <v>10</v>
+      </c>
+      <c r="AX15" s="9">
+        <v>11</v>
+      </c>
+      <c r="AY15" s="10">
+        <v>4</v>
+      </c>
+      <c r="AZ15" s="9">
+        <v>15</v>
+      </c>
+      <c r="BA15" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...61 lines deleted...]
-      <c r="AZ4" s="46"/>
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="9">
+        <v>4</v>
+      </c>
+      <c r="C16" s="9">
+        <v>8</v>
+      </c>
+      <c r="D16" s="9">
+        <v>3</v>
+      </c>
+      <c r="E16" s="9">
+        <v>4</v>
+      </c>
+      <c r="F16" s="9">
+        <v>7</v>
+      </c>
+      <c r="G16" s="10">
+        <v>4</v>
+      </c>
+      <c r="H16" s="10">
+        <v>3</v>
+      </c>
+      <c r="I16" s="9">
+        <v>9</v>
+      </c>
+      <c r="J16" s="10">
+        <v>13</v>
+      </c>
+      <c r="K16" s="9">
+        <v>11</v>
+      </c>
+      <c r="L16" s="9">
+        <v>11</v>
+      </c>
+      <c r="M16" s="10">
+        <v>6</v>
+      </c>
+      <c r="N16" s="10">
+        <v>9</v>
+      </c>
+      <c r="O16" s="10">
+        <v>5</v>
+      </c>
+      <c r="P16" s="10">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>7</v>
+      </c>
+      <c r="R16" s="9">
+        <v>5</v>
+      </c>
+      <c r="S16" s="9">
+        <v>6</v>
+      </c>
+      <c r="T16" s="9">
+        <v>11</v>
+      </c>
+      <c r="U16" s="10">
+        <v>19</v>
+      </c>
+      <c r="V16" s="9">
+        <v>5</v>
+      </c>
+      <c r="W16" s="9">
+        <v>10</v>
+      </c>
+      <c r="X16" s="10">
+        <v>15</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>9</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>7</v>
+      </c>
+      <c r="AA16" s="9">
+        <v>5</v>
+      </c>
+      <c r="AB16" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="AC16" s="10">
+        <v>8</v>
+      </c>
+      <c r="AD16" s="10">
+        <v>10</v>
+      </c>
+      <c r="AE16" s="10">
+        <v>7</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>9</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>16</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="10">
+        <v>12</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>2</v>
+      </c>
+      <c r="AL16" s="9">
+        <v>5</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>8</v>
+      </c>
+      <c r="AN16" s="9">
+        <v>6</v>
+      </c>
+      <c r="AO16" s="9">
+        <v>16</v>
+      </c>
+      <c r="AP16" s="9">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="10">
+        <v>11</v>
+      </c>
+      <c r="AR16" s="9">
+        <v>4</v>
+      </c>
+      <c r="AS16" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT16" s="9">
+        <v>13</v>
+      </c>
+      <c r="AU16" s="9">
+        <v>17</v>
+      </c>
+      <c r="AV16" s="10">
+        <v>26</v>
+      </c>
+      <c r="AW16" s="9">
+        <v>3</v>
+      </c>
+      <c r="AX16" s="9">
+        <v>16</v>
+      </c>
+      <c r="AY16" s="10">
+        <v>20</v>
+      </c>
+      <c r="AZ16" s="9">
+        <v>6</v>
+      </c>
+      <c r="BA16" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:52" s="43" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C5" s="40" t="s">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="9">
+        <v>13</v>
+      </c>
+      <c r="C17" s="9">
+        <v>17</v>
+      </c>
+      <c r="D17" s="9">
+        <v>14</v>
+      </c>
+      <c r="E17" s="9">
+        <v>14</v>
+      </c>
+      <c r="F17" s="9">
+        <v>9</v>
+      </c>
+      <c r="G17" s="10">
+        <v>20</v>
+      </c>
+      <c r="H17" s="10">
+        <v>18</v>
+      </c>
+      <c r="I17" s="9">
+        <v>15</v>
+      </c>
+      <c r="J17" s="10">
+        <v>20</v>
+      </c>
+      <c r="K17" s="9">
+        <v>24</v>
+      </c>
+      <c r="L17" s="9">
+        <v>17</v>
+      </c>
+      <c r="M17" s="10">
+        <v>16</v>
+      </c>
+      <c r="N17" s="10">
+        <v>21</v>
+      </c>
+      <c r="O17" s="10">
+        <v>8</v>
+      </c>
+      <c r="P17" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>10</v>
+      </c>
+      <c r="R17" s="9">
+        <v>15</v>
+      </c>
+      <c r="S17" s="9">
+        <v>18</v>
+      </c>
+      <c r="T17" s="9">
+        <v>18</v>
+      </c>
+      <c r="U17" s="10">
+        <v>41</v>
+      </c>
+      <c r="V17" s="9">
+        <v>22</v>
+      </c>
+      <c r="W17" s="9">
+        <v>19</v>
+      </c>
+      <c r="X17" s="10">
+        <v>20</v>
+      </c>
+      <c r="Y17" s="9">
+        <v>15</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>12</v>
+      </c>
+      <c r="AA17" s="9">
+        <v>17</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>4</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>37</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>16</v>
+      </c>
+      <c r="AE17" s="10">
+        <v>16</v>
+      </c>
+      <c r="AF17" s="9">
         <v>26</v>
       </c>
-      <c r="D5" s="41" t="s">
+      <c r="AG17" s="10">
+        <v>15</v>
+      </c>
+      <c r="AH17" s="9">
+        <v>19</v>
+      </c>
+      <c r="AI17" s="9">
+        <v>20</v>
+      </c>
+      <c r="AJ17" s="10">
+        <v>29</v>
+      </c>
+      <c r="AK17" s="9">
+        <v>35</v>
+      </c>
+      <c r="AL17" s="9">
+        <v>19</v>
+      </c>
+      <c r="AM17" s="9">
+        <v>15</v>
+      </c>
+      <c r="AN17" s="9">
+        <v>24</v>
+      </c>
+      <c r="AO17" s="9">
+        <v>25</v>
+      </c>
+      <c r="AP17" s="9">
+        <v>28</v>
+      </c>
+      <c r="AQ17" s="10">
+        <v>17</v>
+      </c>
+      <c r="AR17" s="9">
+        <v>45</v>
+      </c>
+      <c r="AS17" s="9">
+        <v>24</v>
+      </c>
+      <c r="AT17" s="9">
+        <v>34</v>
+      </c>
+      <c r="AU17" s="9">
+        <v>20</v>
+      </c>
+      <c r="AV17" s="10">
+        <v>16</v>
+      </c>
+      <c r="AW17" s="9">
+        <v>23</v>
+      </c>
+      <c r="AX17" s="9">
+        <v>21</v>
+      </c>
+      <c r="AY17" s="10">
+        <v>33</v>
+      </c>
+      <c r="AZ17" s="9">
+        <v>37</v>
+      </c>
+      <c r="BA17" s="9">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="9">
+        <v>2</v>
+      </c>
+      <c r="C18" s="9">
+        <v>7</v>
+      </c>
+      <c r="D18" s="9">
+        <v>8</v>
+      </c>
+      <c r="E18" s="9">
+        <v>6</v>
+      </c>
+      <c r="F18" s="9">
+        <v>1</v>
+      </c>
+      <c r="G18" s="10">
+        <v>3</v>
+      </c>
+      <c r="H18" s="10">
+        <v>6</v>
+      </c>
+      <c r="I18" s="9">
+        <v>1</v>
+      </c>
+      <c r="J18" s="10">
+        <v>3</v>
+      </c>
+      <c r="K18" s="9">
+        <v>7</v>
+      </c>
+      <c r="L18" s="9">
+        <v>7</v>
+      </c>
+      <c r="M18" s="10">
+        <v>4</v>
+      </c>
+      <c r="N18" s="10">
+        <v>5</v>
+      </c>
+      <c r="O18" s="10">
+        <v>3</v>
+      </c>
+      <c r="P18" s="10">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>5</v>
+      </c>
+      <c r="R18" s="9">
+        <v>3</v>
+      </c>
+      <c r="S18" s="9">
+        <v>9</v>
+      </c>
+      <c r="T18" s="9">
+        <v>7</v>
+      </c>
+      <c r="U18" s="10">
+        <v>4</v>
+      </c>
+      <c r="V18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="W18" s="9">
+        <v>14</v>
+      </c>
+      <c r="X18" s="10">
+        <v>7</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA18" s="9">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>9</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE18" s="10">
+        <v>4</v>
+      </c>
+      <c r="AF18" s="9">
+        <v>8</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI18" s="9">
+        <v>4</v>
+      </c>
+      <c r="AJ18" s="10">
+        <v>9</v>
+      </c>
+      <c r="AK18" s="9">
+        <v>4</v>
+      </c>
+      <c r="AL18" s="9">
+        <v>6</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>3</v>
+      </c>
+      <c r="AN18" s="9">
+        <v>3</v>
+      </c>
+      <c r="AO18" s="9">
+        <v>9</v>
+      </c>
+      <c r="AP18" s="9">
+        <v>6</v>
+      </c>
+      <c r="AQ18" s="10">
+        <v>4</v>
+      </c>
+      <c r="AR18" s="9">
+        <v>4</v>
+      </c>
+      <c r="AS18" s="9">
+        <v>18</v>
+      </c>
+      <c r="AT18" s="9">
+        <v>11</v>
+      </c>
+      <c r="AU18" s="9">
+        <v>8</v>
+      </c>
+      <c r="AV18" s="10">
+        <v>11</v>
+      </c>
+      <c r="AW18" s="9">
+        <v>2</v>
+      </c>
+      <c r="AX18" s="9">
+        <v>8</v>
+      </c>
+      <c r="AY18" s="10">
+        <v>4</v>
+      </c>
+      <c r="AZ18" s="9">
+        <v>11</v>
+      </c>
+      <c r="BA18" s="9">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="9">
+        <v>8</v>
+      </c>
+      <c r="C19" s="9">
+        <v>9</v>
+      </c>
+      <c r="D19" s="9">
+        <v>4</v>
+      </c>
+      <c r="E19" s="9">
+        <v>5</v>
+      </c>
+      <c r="F19" s="9">
+        <v>4</v>
+      </c>
+      <c r="G19" s="10">
+        <v>8</v>
+      </c>
+      <c r="H19" s="10">
+        <v>4</v>
+      </c>
+      <c r="I19" s="9">
+        <v>6</v>
+      </c>
+      <c r="J19" s="10">
+        <v>8</v>
+      </c>
+      <c r="K19" s="9">
+        <v>8</v>
+      </c>
+      <c r="L19" s="9">
+        <v>9</v>
+      </c>
+      <c r="M19" s="10">
+        <v>3</v>
+      </c>
+      <c r="N19" s="10">
+        <v>5</v>
+      </c>
+      <c r="O19" s="10">
+        <v>1</v>
+      </c>
+      <c r="P19" s="10">
+        <v>7</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>5</v>
+      </c>
+      <c r="R19" s="9">
+        <v>9</v>
+      </c>
+      <c r="S19" s="9">
+        <v>5</v>
+      </c>
+      <c r="T19" s="9">
+        <v>8</v>
+      </c>
+      <c r="U19" s="10">
+        <v>22</v>
+      </c>
+      <c r="V19" s="9">
+        <v>7</v>
+      </c>
+      <c r="W19" s="9">
+        <v>8</v>
+      </c>
+      <c r="X19" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>6</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>7</v>
+      </c>
+      <c r="AA19" s="9">
+        <v>5</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>11</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>18</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>11</v>
+      </c>
+      <c r="AE19" s="10">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="9">
+        <v>6</v>
+      </c>
+      <c r="AG19" s="10">
+        <v>18</v>
+      </c>
+      <c r="AH19" s="9">
+        <v>8</v>
+      </c>
+      <c r="AI19" s="9">
+        <v>10</v>
+      </c>
+      <c r="AJ19" s="10">
+        <v>8</v>
+      </c>
+      <c r="AK19" s="9">
+        <v>7</v>
+      </c>
+      <c r="AL19" s="9">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>8</v>
+      </c>
+      <c r="AN19" s="9">
+        <v>7</v>
+      </c>
+      <c r="AO19" s="9">
+        <v>10</v>
+      </c>
+      <c r="AP19" s="9">
+        <v>18</v>
+      </c>
+      <c r="AQ19" s="10">
+        <v>10</v>
+      </c>
+      <c r="AR19" s="9">
+        <v>8</v>
+      </c>
+      <c r="AS19" s="9">
+        <v>29</v>
+      </c>
+      <c r="AT19" s="9">
+        <v>19</v>
+      </c>
+      <c r="AU19" s="9">
+        <v>14</v>
+      </c>
+      <c r="AV19" s="10">
+        <v>3</v>
+      </c>
+      <c r="AW19" s="9">
+        <v>18</v>
+      </c>
+      <c r="AX19" s="9">
+        <v>21</v>
+      </c>
+      <c r="AY19" s="10">
+        <v>19</v>
+      </c>
+      <c r="AZ19" s="9">
+        <v>15</v>
+      </c>
+      <c r="BA19" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="41" t="s">
+      <c r="B20" s="9">
+        <v>5</v>
+      </c>
+      <c r="C20" s="9">
+        <v>6</v>
+      </c>
+      <c r="D20" s="9">
+        <v>7</v>
+      </c>
+      <c r="E20" s="9">
+        <v>7</v>
+      </c>
+      <c r="F20" s="9">
+        <v>7</v>
+      </c>
+      <c r="G20" s="10">
+        <v>9</v>
+      </c>
+      <c r="H20" s="10">
+        <v>10</v>
+      </c>
+      <c r="I20" s="9">
+        <v>9</v>
+      </c>
+      <c r="J20" s="10">
+        <v>6</v>
+      </c>
+      <c r="K20" s="9">
+        <v>4</v>
+      </c>
+      <c r="L20" s="9">
+        <v>7</v>
+      </c>
+      <c r="M20" s="10">
+        <v>6</v>
+      </c>
+      <c r="N20" s="10">
+        <v>5</v>
+      </c>
+      <c r="O20" s="10">
+        <v>5</v>
+      </c>
+      <c r="P20" s="10">
+        <v>7</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>7</v>
+      </c>
+      <c r="R20" s="9">
+        <v>20</v>
+      </c>
+      <c r="S20" s="9">
+        <v>8</v>
+      </c>
+      <c r="T20" s="9">
+        <v>18</v>
+      </c>
+      <c r="U20" s="10">
+        <v>34</v>
+      </c>
+      <c r="V20" s="9">
+        <v>2</v>
+      </c>
+      <c r="W20" s="9">
+        <v>23</v>
+      </c>
+      <c r="X20" s="10">
+        <v>15</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>10</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>14</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>7</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>7</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>6</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>7</v>
+      </c>
+      <c r="AE20" s="10">
+        <v>13</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>10</v>
+      </c>
+      <c r="AG20" s="10">
+        <v>16</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>7</v>
+      </c>
+      <c r="AI20" s="9">
+        <v>15</v>
+      </c>
+      <c r="AJ20" s="10">
+        <v>8</v>
+      </c>
+      <c r="AK20" s="9">
+        <v>3</v>
+      </c>
+      <c r="AL20" s="9">
+        <v>14</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>10</v>
+      </c>
+      <c r="AN20" s="9">
+        <v>15</v>
+      </c>
+      <c r="AO20" s="9">
+        <v>16</v>
+      </c>
+      <c r="AP20" s="9">
+        <v>4</v>
+      </c>
+      <c r="AQ20" s="10">
+        <v>6</v>
+      </c>
+      <c r="AR20" s="9">
+        <v>13</v>
+      </c>
+      <c r="AS20" s="9">
+        <v>2</v>
+      </c>
+      <c r="AT20" s="9">
+        <v>15</v>
+      </c>
+      <c r="AU20" s="9">
+        <v>9</v>
+      </c>
+      <c r="AV20" s="10">
+        <v>15</v>
+      </c>
+      <c r="AW20" s="9">
+        <v>17</v>
+      </c>
+      <c r="AX20" s="9">
+        <v>9</v>
+      </c>
+      <c r="AY20" s="10">
+        <v>13</v>
+      </c>
+      <c r="AZ20" s="9">
+        <v>9</v>
+      </c>
+      <c r="BA20" s="9">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="41" t="s">
+      <c r="B21" s="9">
+        <v>18</v>
+      </c>
+      <c r="C21" s="9">
+        <v>21</v>
+      </c>
+      <c r="D21" s="9">
+        <v>23</v>
+      </c>
+      <c r="E21" s="9">
+        <v>21</v>
+      </c>
+      <c r="F21" s="9">
+        <v>25</v>
+      </c>
+      <c r="G21" s="10">
+        <v>24</v>
+      </c>
+      <c r="H21" s="10">
+        <v>26</v>
+      </c>
+      <c r="I21" s="9">
+        <v>25</v>
+      </c>
+      <c r="J21" s="10">
+        <v>23</v>
+      </c>
+      <c r="K21" s="9">
+        <v>38</v>
+      </c>
+      <c r="L21" s="9">
+        <v>35</v>
+      </c>
+      <c r="M21" s="10">
+        <v>21</v>
+      </c>
+      <c r="N21" s="10">
+        <v>33</v>
+      </c>
+      <c r="O21" s="10">
+        <v>7</v>
+      </c>
+      <c r="P21" s="10">
+        <v>21</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>35</v>
+      </c>
+      <c r="R21" s="9">
+        <v>41</v>
+      </c>
+      <c r="S21" s="9">
+        <v>52</v>
+      </c>
+      <c r="T21" s="9">
+        <v>46</v>
+      </c>
+      <c r="U21" s="10">
+        <v>88</v>
+      </c>
+      <c r="V21" s="9">
+        <v>41</v>
+      </c>
+      <c r="W21" s="9">
+        <v>52</v>
+      </c>
+      <c r="X21" s="10">
+        <v>37</v>
+      </c>
+      <c r="Y21" s="9">
+        <v>38</v>
+      </c>
+      <c r="Z21" s="10">
+        <v>40</v>
+      </c>
+      <c r="AA21" s="9">
+        <v>43</v>
+      </c>
+      <c r="AB21" s="10">
+        <v>31</v>
+      </c>
+      <c r="AC21" s="10">
+        <v>51</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>58</v>
+      </c>
+      <c r="AE21" s="10">
+        <v>51</v>
+      </c>
+      <c r="AF21" s="9">
+        <v>49</v>
+      </c>
+      <c r="AG21" s="10">
+        <v>41</v>
+      </c>
+      <c r="AH21" s="9">
+        <v>53</v>
+      </c>
+      <c r="AI21" s="9">
+        <v>73</v>
+      </c>
+      <c r="AJ21" s="10">
+        <v>59</v>
+      </c>
+      <c r="AK21" s="9">
+        <v>54</v>
+      </c>
+      <c r="AL21" s="9">
+        <v>60</v>
+      </c>
+      <c r="AM21" s="9">
+        <v>68</v>
+      </c>
+      <c r="AN21" s="9">
+        <v>20</v>
+      </c>
+      <c r="AO21" s="9">
+        <v>75</v>
+      </c>
+      <c r="AP21" s="9">
+        <v>55</v>
+      </c>
+      <c r="AQ21" s="10">
+        <v>77</v>
+      </c>
+      <c r="AR21" s="9">
+        <v>78</v>
+      </c>
+      <c r="AS21" s="9">
+        <v>51</v>
+      </c>
+      <c r="AT21" s="9">
+        <v>77</v>
+      </c>
+      <c r="AU21" s="9">
+        <v>58</v>
+      </c>
+      <c r="AV21" s="10">
+        <v>65</v>
+      </c>
+      <c r="AW21" s="9">
+        <v>51</v>
+      </c>
+      <c r="AX21" s="9">
+        <v>86</v>
+      </c>
+      <c r="AY21" s="10">
+        <v>86</v>
+      </c>
+      <c r="AZ21" s="9">
+        <v>66</v>
+      </c>
+      <c r="BA21" s="9">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="41" t="s">
+      <c r="B22" s="9">
+        <v>3</v>
+      </c>
+      <c r="C22" s="9">
+        <v>5</v>
+      </c>
+      <c r="D22" s="9">
+        <v>6</v>
+      </c>
+      <c r="E22" s="9">
+        <v>10</v>
+      </c>
+      <c r="F22" s="9">
+        <v>5</v>
+      </c>
+      <c r="G22" s="10">
+        <v>15</v>
+      </c>
+      <c r="H22" s="10">
+        <v>4</v>
+      </c>
+      <c r="I22" s="9">
+        <v>9</v>
+      </c>
+      <c r="J22" s="10">
+        <v>7</v>
+      </c>
+      <c r="K22" s="9">
+        <v>10</v>
+      </c>
+      <c r="L22" s="9">
+        <v>25</v>
+      </c>
+      <c r="M22" s="10">
+        <v>2</v>
+      </c>
+      <c r="N22" s="10">
+        <v>6</v>
+      </c>
+      <c r="O22" s="10">
+        <v>2</v>
+      </c>
+      <c r="P22" s="10">
+        <v>4</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>9</v>
+      </c>
+      <c r="R22" s="9">
+        <v>11</v>
+      </c>
+      <c r="S22" s="9">
+        <v>9</v>
+      </c>
+      <c r="T22" s="9">
+        <v>7</v>
+      </c>
+      <c r="U22" s="10">
+        <v>7</v>
+      </c>
+      <c r="V22" s="9">
+        <v>7</v>
+      </c>
+      <c r="W22" s="9">
+        <v>9</v>
+      </c>
+      <c r="X22" s="10">
+        <v>10</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>5</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>20</v>
+      </c>
+      <c r="AA22" s="9">
+        <v>5</v>
+      </c>
+      <c r="AB22" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>13</v>
+      </c>
+      <c r="AD22" s="10">
+        <v>15</v>
+      </c>
+      <c r="AE22" s="10">
+        <v>16</v>
+      </c>
+      <c r="AF22" s="9">
+        <v>10</v>
+      </c>
+      <c r="AG22" s="10">
+        <v>17</v>
+      </c>
+      <c r="AH22" s="9">
+        <v>17</v>
+      </c>
+      <c r="AI22" s="9">
+        <v>10</v>
+      </c>
+      <c r="AJ22" s="10">
+        <v>17</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>16</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>6</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>12</v>
+      </c>
+      <c r="AN22" s="9">
+        <v>8</v>
+      </c>
+      <c r="AO22" s="9">
+        <v>22</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>7</v>
+      </c>
+      <c r="AQ22" s="10">
+        <v>6</v>
+      </c>
+      <c r="AR22" s="9">
+        <v>13</v>
+      </c>
+      <c r="AS22" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT22" s="9">
+        <v>107</v>
+      </c>
+      <c r="AU22" s="9">
+        <v>10</v>
+      </c>
+      <c r="AV22" s="10">
+        <v>5</v>
+      </c>
+      <c r="AW22" s="9">
+        <v>14</v>
+      </c>
+      <c r="AX22" s="9">
+        <v>14</v>
+      </c>
+      <c r="AY22" s="10">
+        <v>12</v>
+      </c>
+      <c r="AZ22" s="9">
+        <v>17</v>
+      </c>
+      <c r="BA22" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="H5" s="41" t="s">
+      <c r="B23" s="9">
+        <v>2</v>
+      </c>
+      <c r="C23" s="9">
+        <v>3</v>
+      </c>
+      <c r="D23" s="9">
+        <v>2</v>
+      </c>
+      <c r="E23" s="9">
+        <v>3</v>
+      </c>
+      <c r="F23" s="9">
+        <v>7</v>
+      </c>
+      <c r="G23" s="10">
+        <v>1</v>
+      </c>
+      <c r="H23" s="10">
+        <v>2</v>
+      </c>
+      <c r="I23" s="9">
+        <v>3</v>
+      </c>
+      <c r="J23" s="10">
+        <v>2</v>
+      </c>
+      <c r="K23" s="9">
+        <v>1</v>
+      </c>
+      <c r="L23" s="9">
+        <v>10</v>
+      </c>
+      <c r="M23" s="10">
+        <v>3</v>
+      </c>
+      <c r="N23" s="10">
+        <v>3</v>
+      </c>
+      <c r="O23" s="10">
+        <v>4</v>
+      </c>
+      <c r="P23" s="10">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>11</v>
+      </c>
+      <c r="R23" s="9">
+        <v>2</v>
+      </c>
+      <c r="S23" s="9">
+        <v>1</v>
+      </c>
+      <c r="T23" s="9">
+        <v>8</v>
+      </c>
+      <c r="U23" s="10">
+        <v>14</v>
+      </c>
+      <c r="V23" s="9">
+        <v>5</v>
+      </c>
+      <c r="W23" s="9">
+        <v>6</v>
+      </c>
+      <c r="X23" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y23" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>1</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>9</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>7</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AF23" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>6</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="9">
+        <v>2</v>
+      </c>
+      <c r="AJ23" s="10">
+        <v>5</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>4</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>8</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>4</v>
+      </c>
+      <c r="AN23" s="9">
+        <v>2</v>
+      </c>
+      <c r="AO23" s="9">
+        <v>1</v>
+      </c>
+      <c r="AP23" s="9">
+        <v>8</v>
+      </c>
+      <c r="AQ23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AR23" s="9">
+        <v>1</v>
+      </c>
+      <c r="AS23" s="9">
+        <v>3</v>
+      </c>
+      <c r="AT23" s="9">
+        <v>17</v>
+      </c>
+      <c r="AU23" s="9">
+        <v>11</v>
+      </c>
+      <c r="AV23" s="10">
+        <v>5</v>
+      </c>
+      <c r="AW23" s="9">
+        <v>2</v>
+      </c>
+      <c r="AX23" s="9">
+        <v>5</v>
+      </c>
+      <c r="AY23" s="10">
+        <v>5</v>
+      </c>
+      <c r="AZ23" s="9">
+        <v>3</v>
+      </c>
+      <c r="BA23" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="I5" s="41" t="s">
+      <c r="B24" s="9">
+        <v>2</v>
+      </c>
+      <c r="C24" s="9">
+        <v>3</v>
+      </c>
+      <c r="D24" s="9">
+        <v>6</v>
+      </c>
+      <c r="E24" s="9">
+        <v>7</v>
+      </c>
+      <c r="F24" s="9">
+        <v>5</v>
+      </c>
+      <c r="G24" s="9">
+        <v>5</v>
+      </c>
+      <c r="H24" s="10">
+        <v>10</v>
+      </c>
+      <c r="I24" s="9">
+        <v>11</v>
+      </c>
+      <c r="J24" s="10">
+        <v>4</v>
+      </c>
+      <c r="K24" s="9">
+        <v>8</v>
+      </c>
+      <c r="L24" s="9">
+        <v>5</v>
+      </c>
+      <c r="M24" s="10">
+        <v>4</v>
+      </c>
+      <c r="N24" s="10">
+        <v>2</v>
+      </c>
+      <c r="O24" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="P24" s="10">
+        <v>9</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>4</v>
+      </c>
+      <c r="R24" s="9">
+        <v>2</v>
+      </c>
+      <c r="S24" s="9">
+        <v>7</v>
+      </c>
+      <c r="T24" s="9">
+        <v>6</v>
+      </c>
+      <c r="U24" s="10">
+        <v>17</v>
+      </c>
+      <c r="V24" s="9">
+        <v>1</v>
+      </c>
+      <c r="W24" s="9">
+        <v>6</v>
+      </c>
+      <c r="X24" s="10">
+        <v>8</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>12</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>10</v>
+      </c>
+      <c r="AA24" s="9">
+        <v>4</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>14</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>12</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>6</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>3</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>5</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>12</v>
+      </c>
+      <c r="AH24" s="9">
+        <v>9</v>
+      </c>
+      <c r="AI24" s="9">
+        <v>3</v>
+      </c>
+      <c r="AJ24" s="10">
+        <v>22</v>
+      </c>
+      <c r="AK24" s="9">
+        <v>4</v>
+      </c>
+      <c r="AL24" s="9">
+        <v>3</v>
+      </c>
+      <c r="AM24" s="9">
+        <v>3</v>
+      </c>
+      <c r="AN24" s="9">
+        <v>3</v>
+      </c>
+      <c r="AO24" s="9">
+        <v>1</v>
+      </c>
+      <c r="AP24" s="9">
+        <v>7</v>
+      </c>
+      <c r="AQ24" s="10">
+        <v>3</v>
+      </c>
+      <c r="AR24" s="9">
+        <v>12</v>
+      </c>
+      <c r="AS24" s="9">
+        <v>7</v>
+      </c>
+      <c r="AT24" s="9">
+        <v>25</v>
+      </c>
+      <c r="AU24" s="9">
+        <v>7</v>
+      </c>
+      <c r="AV24" s="10">
+        <v>6</v>
+      </c>
+      <c r="AW24" s="9">
+        <v>6</v>
+      </c>
+      <c r="AX24" s="9">
+        <v>14</v>
+      </c>
+      <c r="AY24" s="10">
+        <v>13</v>
+      </c>
+      <c r="AZ24" s="9">
+        <v>15</v>
+      </c>
+      <c r="BA24" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="J5" s="41" t="s">
+      <c r="B25" s="9">
+        <v>7</v>
+      </c>
+      <c r="C25" s="9">
+        <v>7</v>
+      </c>
+      <c r="D25" s="9">
+        <v>2</v>
+      </c>
+      <c r="E25" s="9">
+        <v>13</v>
+      </c>
+      <c r="F25" s="9">
+        <v>5</v>
+      </c>
+      <c r="G25" s="9">
+        <v>4</v>
+      </c>
+      <c r="H25" s="10">
+        <v>6</v>
+      </c>
+      <c r="I25" s="9">
+        <v>10</v>
+      </c>
+      <c r="J25" s="10">
+        <v>14</v>
+      </c>
+      <c r="K25" s="9">
+        <v>19</v>
+      </c>
+      <c r="L25" s="9">
+        <v>14</v>
+      </c>
+      <c r="M25" s="10">
+        <v>9</v>
+      </c>
+      <c r="N25" s="10">
+        <v>5</v>
+      </c>
+      <c r="O25" s="10">
+        <v>2</v>
+      </c>
+      <c r="P25" s="10">
+        <v>9</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>13</v>
+      </c>
+      <c r="R25" s="9">
+        <v>14</v>
+      </c>
+      <c r="S25" s="9">
+        <v>4</v>
+      </c>
+      <c r="T25" s="9">
+        <v>9</v>
+      </c>
+      <c r="U25" s="10">
+        <v>12</v>
+      </c>
+      <c r="V25" s="9">
+        <v>17</v>
+      </c>
+      <c r="W25" s="9">
+        <v>8</v>
+      </c>
+      <c r="X25" s="10">
+        <v>12</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>11</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>24</v>
+      </c>
+      <c r="AA25" s="9">
+        <v>17</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>4</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>13</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>12</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>9</v>
+      </c>
+      <c r="AF25" s="9">
+        <v>18</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH25" s="9">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="9">
+        <v>15</v>
+      </c>
+      <c r="AJ25" s="10">
+        <v>3</v>
+      </c>
+      <c r="AK25" s="9">
+        <v>14</v>
+      </c>
+      <c r="AL25" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM25" s="9">
+        <v>21</v>
+      </c>
+      <c r="AN25" s="9">
+        <v>6</v>
+      </c>
+      <c r="AO25" s="9">
+        <v>20</v>
+      </c>
+      <c r="AP25" s="9">
+        <v>3</v>
+      </c>
+      <c r="AQ25" s="10">
+        <v>13</v>
+      </c>
+      <c r="AR25" s="9">
+        <v>24</v>
+      </c>
+      <c r="AS25" s="9">
+        <v>22</v>
+      </c>
+      <c r="AT25" s="9">
+        <v>22</v>
+      </c>
+      <c r="AU25" s="9">
+        <v>8</v>
+      </c>
+      <c r="AV25" s="10">
+        <v>17</v>
+      </c>
+      <c r="AW25" s="9">
+        <v>8</v>
+      </c>
+      <c r="AX25" s="9">
+        <v>6</v>
+      </c>
+      <c r="AY25" s="10">
+        <v>10</v>
+      </c>
+      <c r="AZ25" s="9">
+        <v>28</v>
+      </c>
+      <c r="BA25" s="9">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="K5" s="41" t="s">
+      <c r="B26" s="9">
+        <v>6</v>
+      </c>
+      <c r="C26" s="9">
+        <v>2</v>
+      </c>
+      <c r="D26" s="9">
+        <v>3</v>
+      </c>
+      <c r="E26" s="9">
+        <v>2</v>
+      </c>
+      <c r="F26" s="9">
+        <v>7</v>
+      </c>
+      <c r="G26" s="9">
+        <v>2</v>
+      </c>
+      <c r="H26" s="10">
+        <v>6</v>
+      </c>
+      <c r="I26" s="9">
+        <v>6</v>
+      </c>
+      <c r="J26" s="10">
+        <v>4</v>
+      </c>
+      <c r="K26" s="9">
+        <v>11</v>
+      </c>
+      <c r="L26" s="9">
+        <v>11</v>
+      </c>
+      <c r="M26" s="10">
+        <v>2</v>
+      </c>
+      <c r="N26" s="10">
+        <v>8</v>
+      </c>
+      <c r="O26" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="P26" s="10">
+        <v>8</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>5</v>
+      </c>
+      <c r="R26" s="9">
+        <v>8</v>
+      </c>
+      <c r="S26" s="9">
+        <v>1</v>
+      </c>
+      <c r="T26" s="9">
+        <v>17</v>
+      </c>
+      <c r="U26" s="10">
+        <v>8</v>
+      </c>
+      <c r="V26" s="9">
+        <v>3</v>
+      </c>
+      <c r="W26" s="9">
+        <v>3</v>
+      </c>
+      <c r="X26" s="9">
+        <v>4</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>17</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>14</v>
+      </c>
+      <c r="AA26" s="9">
+        <v>12</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>8</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>4</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>17</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>2</v>
+      </c>
+      <c r="AH26" s="9">
+        <v>8</v>
+      </c>
+      <c r="AI26" s="9">
+        <v>17</v>
+      </c>
+      <c r="AJ26" s="10">
+        <v>14</v>
+      </c>
+      <c r="AK26" s="9">
+        <v>13</v>
+      </c>
+      <c r="AL26" s="9">
+        <v>4</v>
+      </c>
+      <c r="AM26" s="9">
+        <v>4</v>
+      </c>
+      <c r="AN26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AO26" s="9">
+        <v>10</v>
+      </c>
+      <c r="AP26" s="9">
+        <v>10</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>9</v>
+      </c>
+      <c r="AR26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AS26" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT26" s="9">
+        <v>18</v>
+      </c>
+      <c r="AU26" s="9">
+        <v>7</v>
+      </c>
+      <c r="AV26" s="10">
+        <v>4</v>
+      </c>
+      <c r="AW26" s="9">
+        <v>1</v>
+      </c>
+      <c r="AX26" s="9">
+        <v>13</v>
+      </c>
+      <c r="AY26" s="10">
+        <v>6</v>
+      </c>
+      <c r="AZ26" s="9">
+        <v>22</v>
+      </c>
+      <c r="BA26" s="9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="L5" s="41" t="s">
+      <c r="B27" s="13">
+        <v>5</v>
+      </c>
+      <c r="C27" s="13">
+        <v>4</v>
+      </c>
+      <c r="D27" s="13">
+        <v>4</v>
+      </c>
+      <c r="E27" s="13">
+        <v>5</v>
+      </c>
+      <c r="F27" s="13">
+        <v>3</v>
+      </c>
+      <c r="G27" s="13">
+        <v>4</v>
+      </c>
+      <c r="H27" s="13">
+        <v>5</v>
+      </c>
+      <c r="I27" s="13">
+        <v>3</v>
+      </c>
+      <c r="J27" s="13">
+        <v>19</v>
+      </c>
+      <c r="K27" s="13">
+        <v>11</v>
+      </c>
+      <c r="L27" s="13">
+        <v>16</v>
+      </c>
+      <c r="M27" s="13">
+        <v>9</v>
+      </c>
+      <c r="N27" s="13">
+        <v>11</v>
+      </c>
+      <c r="O27" s="13">
+        <v>5</v>
+      </c>
+      <c r="P27" s="13">
+        <v>11</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>5</v>
+      </c>
+      <c r="R27" s="13">
+        <v>8</v>
+      </c>
+      <c r="S27" s="13">
+        <v>2</v>
+      </c>
+      <c r="T27" s="13">
+        <v>4</v>
+      </c>
+      <c r="U27" s="13">
+        <v>10</v>
+      </c>
+      <c r="V27" s="13">
+        <v>7</v>
+      </c>
+      <c r="W27" s="13">
+        <v>7</v>
+      </c>
+      <c r="X27" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="M5" s="41" t="s">
-[...32 lines deleted...]
-      <c r="X5" s="42" t="s">
+      <c r="Y27" s="13">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>6</v>
+      </c>
+      <c r="AC27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AD27" s="13">
+        <v>16</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>8</v>
+      </c>
+      <c r="AF27" s="13">
+        <v>11</v>
+      </c>
+      <c r="AG27" s="13">
+        <v>9</v>
+      </c>
+      <c r="AH27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AI27" s="13">
+        <v>7</v>
+      </c>
+      <c r="AJ27" s="13">
+        <v>10</v>
+      </c>
+      <c r="AK27" s="13">
+        <v>7</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>7</v>
+      </c>
+      <c r="AN27" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="Y5" s="41" t="s">
-[...32 lines deleted...]
-      <c r="AJ5" s="42" t="s">
+      <c r="AO27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AP27" s="13">
+        <v>8</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>10</v>
+      </c>
+      <c r="AR27" s="13">
+        <v>11</v>
+      </c>
+      <c r="AS27" s="13">
+        <v>14</v>
+      </c>
+      <c r="AT27" s="13">
+        <v>7</v>
+      </c>
+      <c r="AU27" s="13">
+        <v>12</v>
+      </c>
+      <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="AK5" s="41" t="s">
-[...45 lines deleted...]
-        <v>27</v>
+      <c r="AW27" s="13">
+        <v>11</v>
+      </c>
+      <c r="AX27" s="13">
+        <v>12</v>
+      </c>
+      <c r="AY27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AZ27" s="13">
+        <v>7</v>
+      </c>
+      <c r="BA27" s="13">
+        <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...52 lines deleted...]
-      <c r="AZ6" s="47"/>
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...155 lines deleted...]
-      </c>
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="A29" s="15"/>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...3214 lines deleted...]
-      <c r="AN32" s="38"/>
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AR25" sqref="AR25"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AO28" sqref="AO28"/>
+      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" style="21" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="43" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
+    <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="8" style="14" customWidth="1"/>
+    <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="20"/>
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
+    </row>
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="AB3" s="4"/>
+      <c r="BA3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
+        <v>2022</v>
+      </c>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
+        <v>2023</v>
+      </c>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="21">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
+        <v>2025</v>
+      </c>
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="21">
+        <v>2026</v>
+      </c>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+    </row>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
+      <c r="B5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="X5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y5" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC5" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD5" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK5" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP5" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="AV5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW5" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA5" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="22"/>
+      <c r="R6" s="22"/>
+      <c r="S6" s="22"/>
+      <c r="T6" s="22"/>
+      <c r="U6" s="22"/>
+      <c r="V6" s="22"/>
+      <c r="W6" s="22"/>
+      <c r="X6" s="22"/>
+      <c r="Y6" s="22"/>
+      <c r="Z6" s="22"/>
+      <c r="AA6" s="22"/>
+      <c r="AB6" s="22"/>
+      <c r="AC6" s="22"/>
+      <c r="AD6" s="22"/>
+      <c r="AE6" s="22"/>
+      <c r="AF6" s="22"/>
+      <c r="AG6" s="22"/>
+      <c r="AH6" s="22"/>
+      <c r="AI6" s="22"/>
+      <c r="AJ6" s="22"/>
+      <c r="AK6" s="22"/>
+      <c r="AL6" s="22"/>
+      <c r="AM6" s="22"/>
+      <c r="AN6" s="22"/>
+      <c r="AO6" s="22"/>
+      <c r="AP6" s="22"/>
+      <c r="AQ6" s="22"/>
+      <c r="AR6" s="22"/>
+      <c r="AS6" s="22"/>
+      <c r="AT6" s="22"/>
+      <c r="AU6" s="22"/>
+      <c r="AV6" s="22"/>
+      <c r="AW6" s="22"/>
+      <c r="AX6" s="22"/>
+      <c r="AY6" s="22"/>
+      <c r="AZ6" s="22"/>
+      <c r="BA6" s="22"/>
+    </row>
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="9">
+        <v>581</v>
+      </c>
+      <c r="C7" s="9">
+        <v>704</v>
+      </c>
+      <c r="D7" s="9">
+        <v>528</v>
+      </c>
+      <c r="E7" s="9">
+        <v>704</v>
+      </c>
+      <c r="F7" s="9">
+        <v>543</v>
+      </c>
+      <c r="G7" s="10">
+        <v>691</v>
+      </c>
+      <c r="H7" s="10">
+        <v>796</v>
+      </c>
+      <c r="I7" s="9">
+        <v>838</v>
+      </c>
+      <c r="J7" s="10">
+        <v>741</v>
+      </c>
+      <c r="K7" s="9">
+        <v>783</v>
+      </c>
+      <c r="L7" s="9">
+        <v>897</v>
+      </c>
+      <c r="M7" s="10">
+        <v>535</v>
+      </c>
+      <c r="N7" s="10">
+        <v>705</v>
+      </c>
+      <c r="O7" s="10">
+        <v>375</v>
+      </c>
+      <c r="P7" s="10">
+        <v>574</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>615</v>
+      </c>
+      <c r="R7" s="9">
+        <v>655</v>
+      </c>
+      <c r="S7" s="9">
+        <v>1024</v>
+      </c>
+      <c r="T7" s="9">
+        <v>1182</v>
+      </c>
+      <c r="U7" s="9">
+        <v>1522</v>
+      </c>
+      <c r="V7" s="9">
+        <v>912</v>
+      </c>
+      <c r="W7" s="9">
+        <v>1111</v>
+      </c>
+      <c r="X7" s="10">
+        <v>722</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>947</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>1288</v>
+      </c>
+      <c r="AA7" s="9">
+        <v>1066</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>1005</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>914</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>1020</v>
+      </c>
+      <c r="AE7" s="10">
+        <v>1185</v>
+      </c>
+      <c r="AF7" s="9">
+        <v>1320</v>
+      </c>
+      <c r="AG7" s="10">
+        <v>1166</v>
+      </c>
+      <c r="AH7" s="9">
+        <v>1551</v>
+      </c>
+      <c r="AI7" s="9">
+        <v>1585</v>
+      </c>
+      <c r="AJ7" s="10">
+        <v>1414</v>
+      </c>
+      <c r="AK7" s="9">
+        <v>1073</v>
+      </c>
+      <c r="AL7" s="9">
+        <v>1236</v>
+      </c>
+      <c r="AM7" s="9">
+        <v>1106</v>
+      </c>
+      <c r="AN7" s="9">
+        <v>1011</v>
+      </c>
+      <c r="AO7" s="9">
+        <v>1201</v>
+      </c>
+      <c r="AP7" s="9">
+        <v>1217</v>
+      </c>
+      <c r="AQ7" s="10">
+        <v>1314</v>
+      </c>
+      <c r="AR7" s="9">
+        <v>1545</v>
+      </c>
+      <c r="AS7" s="9">
+        <v>1608</v>
+      </c>
+      <c r="AT7" s="9">
+        <v>1564</v>
+      </c>
+      <c r="AU7" s="9">
+        <v>1272</v>
+      </c>
+      <c r="AV7" s="10">
+        <v>1162</v>
+      </c>
+      <c r="AW7" s="9">
+        <v>1101</v>
+      </c>
+      <c r="AX7" s="9">
+        <v>1392</v>
+      </c>
+      <c r="AY7" s="19">
+        <v>1188</v>
+      </c>
+      <c r="AZ7" s="9">
+        <v>1291</v>
+      </c>
+      <c r="BA7" s="9">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="9">
+        <v>214</v>
+      </c>
+      <c r="C8" s="9">
+        <v>232</v>
+      </c>
+      <c r="D8" s="9">
+        <v>183</v>
+      </c>
+      <c r="E8" s="9">
+        <v>252</v>
+      </c>
+      <c r="F8" s="9">
+        <v>219</v>
+      </c>
+      <c r="G8" s="10">
+        <v>257</v>
+      </c>
+      <c r="H8" s="10">
+        <v>256</v>
+      </c>
+      <c r="I8" s="9">
+        <v>285</v>
+      </c>
+      <c r="J8" s="10">
+        <v>263</v>
+      </c>
+      <c r="K8" s="9">
+        <v>290</v>
+      </c>
+      <c r="L8" s="9">
+        <v>325</v>
+      </c>
+      <c r="M8" s="10">
+        <v>188</v>
+      </c>
+      <c r="N8" s="10">
+        <v>239</v>
+      </c>
+      <c r="O8" s="10">
+        <v>116</v>
+      </c>
+      <c r="P8" s="10">
+        <v>186</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>189</v>
+      </c>
+      <c r="R8" s="9">
+        <v>234</v>
+      </c>
+      <c r="S8" s="9">
+        <v>409</v>
+      </c>
+      <c r="T8" s="9">
+        <v>425</v>
+      </c>
+      <c r="U8" s="10">
+        <v>529</v>
+      </c>
+      <c r="V8" s="9">
+        <v>340</v>
+      </c>
+      <c r="W8" s="9">
+        <v>425</v>
+      </c>
+      <c r="X8" s="10">
+        <v>277</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>329</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>513</v>
+      </c>
+      <c r="AA8" s="9">
+        <v>391</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>386</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>331</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>421</v>
+      </c>
+      <c r="AE8" s="10">
+        <v>469</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>483</v>
+      </c>
+      <c r="AG8" s="10">
+        <v>418</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>591</v>
+      </c>
+      <c r="AI8" s="9">
+        <v>638</v>
+      </c>
+      <c r="AJ8" s="10">
+        <v>535</v>
+      </c>
+      <c r="AK8" s="9">
+        <v>432</v>
+      </c>
+      <c r="AL8" s="9">
+        <v>463</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>419</v>
+      </c>
+      <c r="AN8" s="10">
+        <v>393</v>
+      </c>
+      <c r="AO8" s="9">
+        <v>522</v>
+      </c>
+      <c r="AP8" s="9">
+        <v>499</v>
+      </c>
+      <c r="AQ8" s="10">
+        <v>556</v>
+      </c>
+      <c r="AR8" s="9">
+        <v>638</v>
+      </c>
+      <c r="AS8" s="9">
+        <v>675</v>
+      </c>
+      <c r="AT8" s="9">
+        <v>587</v>
+      </c>
+      <c r="AU8" s="9">
+        <v>538</v>
+      </c>
+      <c r="AV8" s="10">
+        <v>478</v>
+      </c>
+      <c r="AW8" s="9">
+        <v>528</v>
+      </c>
+      <c r="AX8" s="9">
+        <v>599</v>
+      </c>
+      <c r="AY8" s="10">
+        <v>539</v>
+      </c>
+      <c r="AZ8" s="9">
+        <v>631</v>
+      </c>
+      <c r="BA8" s="9">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="9">
+        <v>105</v>
+      </c>
+      <c r="C9" s="9">
+        <v>125</v>
+      </c>
+      <c r="D9" s="9">
+        <v>77</v>
+      </c>
+      <c r="E9" s="9">
+        <v>113</v>
+      </c>
+      <c r="F9" s="9">
+        <v>83</v>
+      </c>
+      <c r="G9" s="10">
+        <v>107</v>
+      </c>
+      <c r="H9" s="10">
+        <v>131</v>
+      </c>
+      <c r="I9" s="9">
+        <v>150</v>
+      </c>
+      <c r="J9" s="10">
+        <v>123</v>
+      </c>
+      <c r="K9" s="9">
+        <v>136</v>
+      </c>
+      <c r="L9" s="9">
+        <v>151</v>
+      </c>
+      <c r="M9" s="10">
+        <v>80</v>
+      </c>
+      <c r="N9" s="10">
+        <v>102</v>
+      </c>
+      <c r="O9" s="10">
+        <v>67</v>
+      </c>
+      <c r="P9" s="10">
+        <v>86</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>92</v>
+      </c>
+      <c r="R9" s="9">
+        <v>73</v>
+      </c>
+      <c r="S9" s="9">
+        <v>130</v>
+      </c>
+      <c r="T9" s="9">
+        <v>183</v>
+      </c>
+      <c r="U9" s="10">
+        <v>222</v>
+      </c>
+      <c r="V9" s="9">
+        <v>142</v>
+      </c>
+      <c r="W9" s="9">
+        <v>134</v>
+      </c>
+      <c r="X9" s="10">
+        <v>97</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>158</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>177</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>150</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>128</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>135</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>135</v>
+      </c>
+      <c r="AE9" s="10">
+        <v>158</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>208</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>179</v>
+      </c>
+      <c r="AH9" s="9">
+        <v>217</v>
+      </c>
+      <c r="AI9" s="9">
+        <v>230</v>
+      </c>
+      <c r="AJ9" s="10">
+        <v>180</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>131</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>191</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>133</v>
+      </c>
+      <c r="AN9" s="10">
+        <v>138</v>
+      </c>
+      <c r="AO9" s="9">
+        <v>114</v>
+      </c>
+      <c r="AP9" s="9">
+        <v>156</v>
+      </c>
+      <c r="AQ9" s="10">
+        <v>146</v>
+      </c>
+      <c r="AR9" s="9">
+        <v>184</v>
+      </c>
+      <c r="AS9" s="9">
+        <v>244</v>
+      </c>
+      <c r="AT9" s="9">
+        <v>233</v>
+      </c>
+      <c r="AU9" s="9">
+        <v>182</v>
+      </c>
+      <c r="AV9" s="10">
+        <v>127</v>
+      </c>
+      <c r="AW9" s="9">
+        <v>112</v>
+      </c>
+      <c r="AX9" s="9">
+        <v>142</v>
+      </c>
+      <c r="AY9" s="10">
+        <v>141</v>
+      </c>
+      <c r="AZ9" s="9">
+        <v>154</v>
+      </c>
+      <c r="BA9" s="9">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="9">
+        <v>16</v>
+      </c>
+      <c r="C10" s="9">
+        <v>19</v>
+      </c>
+      <c r="D10" s="9">
+        <v>20</v>
+      </c>
+      <c r="E10" s="9">
+        <v>13</v>
+      </c>
+      <c r="F10" s="9">
+        <v>18</v>
+      </c>
+      <c r="G10" s="10">
+        <v>18</v>
+      </c>
+      <c r="H10" s="10">
+        <v>15</v>
+      </c>
+      <c r="I10" s="9">
+        <v>23</v>
+      </c>
+      <c r="J10" s="10">
+        <v>17</v>
+      </c>
+      <c r="K10" s="9">
+        <v>8</v>
+      </c>
+      <c r="L10" s="9">
+        <v>16</v>
+      </c>
+      <c r="M10" s="10">
+        <v>9</v>
+      </c>
+      <c r="N10" s="10">
+        <v>14</v>
+      </c>
+      <c r="O10" s="10">
+        <v>8</v>
+      </c>
+      <c r="P10" s="10">
+        <v>18</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>16</v>
+      </c>
+      <c r="R10" s="9">
+        <v>12</v>
+      </c>
+      <c r="S10" s="9">
+        <v>18</v>
+      </c>
+      <c r="T10" s="9">
+        <v>21</v>
+      </c>
+      <c r="U10" s="10">
+        <v>39</v>
+      </c>
+      <c r="V10" s="9">
+        <v>18</v>
+      </c>
+      <c r="W10" s="9">
+        <v>25</v>
+      </c>
+      <c r="X10" s="10">
+        <v>11</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>8</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>19</v>
+      </c>
+      <c r="AA10" s="9">
+        <v>18</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>24</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>29</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>22</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>29</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>19</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>29</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>31</v>
+      </c>
+      <c r="AJ10" s="10">
+        <v>14</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>12</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>26</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>23</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>20</v>
+      </c>
+      <c r="AO10" s="9">
+        <v>31</v>
+      </c>
+      <c r="AP10" s="9">
+        <v>37</v>
+      </c>
+      <c r="AQ10" s="10">
+        <v>34</v>
+      </c>
+      <c r="AR10" s="9">
+        <v>11</v>
+      </c>
+      <c r="AS10" s="9">
+        <v>18</v>
+      </c>
+      <c r="AT10" s="9">
+        <v>30</v>
+      </c>
+      <c r="AU10" s="9">
+        <v>26</v>
+      </c>
+      <c r="AV10" s="10">
+        <v>27</v>
+      </c>
+      <c r="AW10" s="9">
+        <v>12</v>
+      </c>
+      <c r="AX10" s="9">
+        <v>26</v>
+      </c>
+      <c r="AY10" s="10">
+        <v>29</v>
+      </c>
+      <c r="AZ10" s="9">
+        <v>16</v>
+      </c>
+      <c r="BA10" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="9">
+        <v>68</v>
+      </c>
+      <c r="C11" s="9">
+        <v>93</v>
+      </c>
+      <c r="D11" s="9">
+        <v>77</v>
+      </c>
+      <c r="E11" s="9">
+        <v>96</v>
+      </c>
+      <c r="F11" s="9">
+        <v>67</v>
+      </c>
+      <c r="G11" s="10">
+        <v>102</v>
+      </c>
+      <c r="H11" s="10">
+        <v>121</v>
+      </c>
+      <c r="I11" s="9">
+        <v>110</v>
+      </c>
+      <c r="J11" s="10">
+        <v>95</v>
+      </c>
+      <c r="K11" s="9">
+        <v>97</v>
+      </c>
+      <c r="L11" s="9">
+        <v>118</v>
+      </c>
+      <c r="M11" s="10">
+        <v>71</v>
+      </c>
+      <c r="N11" s="10">
+        <v>95</v>
+      </c>
+      <c r="O11" s="10">
+        <v>48</v>
+      </c>
+      <c r="P11" s="10">
+        <v>83</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>98</v>
+      </c>
+      <c r="R11" s="9">
+        <v>111</v>
+      </c>
+      <c r="S11" s="9">
+        <v>192</v>
+      </c>
+      <c r="T11" s="9">
+        <v>165</v>
+      </c>
+      <c r="U11" s="10">
+        <v>226</v>
+      </c>
+      <c r="V11" s="9">
+        <v>136</v>
+      </c>
+      <c r="W11" s="9">
+        <v>174</v>
+      </c>
+      <c r="X11" s="10">
+        <v>88</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>140</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>152</v>
+      </c>
+      <c r="AA11" s="9">
+        <v>139</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>130</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>155</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>137</v>
+      </c>
+      <c r="AE11" s="10">
+        <v>198</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>200</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>169</v>
+      </c>
+      <c r="AH11" s="9">
+        <v>201</v>
+      </c>
+      <c r="AI11" s="9">
+        <v>209</v>
+      </c>
+      <c r="AJ11" s="10">
+        <v>189</v>
+      </c>
+      <c r="AK11" s="9">
+        <v>157</v>
+      </c>
+      <c r="AL11" s="9">
+        <v>179</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>166</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>146</v>
+      </c>
+      <c r="AO11" s="9">
+        <v>189</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>164</v>
+      </c>
+      <c r="AQ11" s="10">
+        <v>223</v>
+      </c>
+      <c r="AR11" s="9">
+        <v>258</v>
+      </c>
+      <c r="AS11" s="9">
+        <v>203</v>
+      </c>
+      <c r="AT11" s="9">
+        <v>235</v>
+      </c>
+      <c r="AU11" s="9">
+        <v>155</v>
+      </c>
+      <c r="AV11" s="10">
+        <v>157</v>
+      </c>
+      <c r="AW11" s="9">
+        <v>153</v>
+      </c>
+      <c r="AX11" s="9">
+        <v>173</v>
+      </c>
+      <c r="AY11" s="10">
+        <v>132</v>
+      </c>
+      <c r="AZ11" s="9">
+        <v>139</v>
+      </c>
+      <c r="BA11" s="9">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="9">
+        <v>3</v>
+      </c>
+      <c r="C12" s="9">
+        <v>7</v>
+      </c>
+      <c r="D12" s="9">
+        <v>3</v>
+      </c>
+      <c r="E12" s="9">
+        <v>3</v>
+      </c>
+      <c r="F12" s="9">
+        <v>3</v>
+      </c>
+      <c r="G12" s="10">
+        <v>6</v>
+      </c>
+      <c r="H12" s="10">
+        <v>6</v>
+      </c>
+      <c r="I12" s="9">
+        <v>7</v>
+      </c>
+      <c r="J12" s="10">
+        <v>8</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3</v>
+      </c>
+      <c r="L12" s="9">
+        <v>5</v>
+      </c>
+      <c r="M12" s="10">
+        <v>5</v>
+      </c>
+      <c r="N12" s="10">
+        <v>7</v>
+      </c>
+      <c r="O12" s="10">
+        <v>2</v>
+      </c>
+      <c r="P12" s="10">
+        <v>7</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>2</v>
+      </c>
+      <c r="R12" s="9">
+        <v>3</v>
+      </c>
+      <c r="S12" s="9">
+        <v>5</v>
+      </c>
+      <c r="T12" s="9">
+        <v>7</v>
+      </c>
+      <c r="U12" s="10">
+        <v>14</v>
+      </c>
+      <c r="V12" s="9">
+        <v>5</v>
+      </c>
+      <c r="W12" s="9">
+        <v>16</v>
+      </c>
+      <c r="X12" s="10">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>5</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>17</v>
+      </c>
+      <c r="AA12" s="9">
+        <v>7</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>8</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>5</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE12" s="10">
+        <v>17</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>7</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>21</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>11</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>15</v>
+      </c>
+      <c r="AJ12" s="10">
+        <v>14</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>13</v>
+      </c>
+      <c r="AL12" s="9">
+        <v>17</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>10</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>8</v>
+      </c>
+      <c r="AO12" s="9">
+        <v>9</v>
+      </c>
+      <c r="AP12" s="9">
+        <v>6</v>
+      </c>
+      <c r="AQ12" s="10">
+        <v>20</v>
+      </c>
+      <c r="AR12" s="9">
+        <v>9</v>
+      </c>
+      <c r="AS12" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT12" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU12" s="9">
+        <v>7</v>
+      </c>
+      <c r="AV12" s="10">
+        <v>5</v>
+      </c>
+      <c r="AW12" s="9">
+        <v>10</v>
+      </c>
+      <c r="AX12" s="9">
+        <v>3</v>
+      </c>
+      <c r="AY12" s="10">
+        <v>5</v>
+      </c>
+      <c r="AZ12" s="9">
+        <v>10</v>
+      </c>
+      <c r="BA12" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="9">
+        <v>20</v>
+      </c>
+      <c r="C13" s="9">
+        <v>19</v>
+      </c>
+      <c r="D13" s="9">
+        <v>22</v>
+      </c>
+      <c r="E13" s="9">
+        <v>28</v>
+      </c>
+      <c r="F13" s="9">
+        <v>15</v>
+      </c>
+      <c r="G13" s="10">
+        <v>16</v>
+      </c>
+      <c r="H13" s="10">
+        <v>34</v>
+      </c>
+      <c r="I13" s="9">
+        <v>29</v>
+      </c>
+      <c r="J13" s="10">
+        <v>28</v>
+      </c>
+      <c r="K13" s="9">
+        <v>27</v>
+      </c>
+      <c r="L13" s="9">
+        <v>36</v>
+      </c>
+      <c r="M13" s="10">
+        <v>28</v>
+      </c>
+      <c r="N13" s="10">
+        <v>22</v>
+      </c>
+      <c r="O13" s="10">
+        <v>19</v>
+      </c>
+      <c r="P13" s="10">
+        <v>26</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>28</v>
+      </c>
+      <c r="R13" s="9">
+        <v>36</v>
+      </c>
+      <c r="S13" s="9">
+        <v>29</v>
+      </c>
+      <c r="T13" s="9">
+        <v>44</v>
+      </c>
+      <c r="U13" s="10">
+        <v>59</v>
+      </c>
+      <c r="V13" s="9">
+        <v>23</v>
+      </c>
+      <c r="W13" s="9">
+        <v>44</v>
+      </c>
+      <c r="X13" s="10">
+        <v>41</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>37</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>74</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>40</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>34</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>34</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>35</v>
+      </c>
+      <c r="AE13" s="10">
+        <v>44</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>43</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>40</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>70</v>
+      </c>
+      <c r="AI13" s="9">
+        <v>64</v>
+      </c>
+      <c r="AJ13" s="10">
+        <v>74</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>45</v>
+      </c>
+      <c r="AL13" s="9">
+        <v>70</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>51</v>
+      </c>
+      <c r="AN13" s="10">
+        <v>51</v>
+      </c>
+      <c r="AO13" s="9">
+        <v>31</v>
+      </c>
+      <c r="AP13" s="9">
+        <v>38</v>
+      </c>
+      <c r="AQ13" s="10">
+        <v>23</v>
+      </c>
+      <c r="AR13" s="9">
+        <v>46</v>
+      </c>
+      <c r="AS13" s="9">
+        <v>54</v>
+      </c>
+      <c r="AT13" s="9">
+        <v>54</v>
+      </c>
+      <c r="AU13" s="9">
+        <v>46</v>
+      </c>
+      <c r="AV13" s="10">
+        <v>45</v>
+      </c>
+      <c r="AW13" s="9">
+        <v>24</v>
+      </c>
+      <c r="AX13" s="9">
+        <v>89</v>
+      </c>
+      <c r="AY13" s="10">
+        <v>43</v>
+      </c>
+      <c r="AZ13" s="9">
+        <v>44</v>
+      </c>
+      <c r="BA13" s="9">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="9">
+        <v>30</v>
+      </c>
+      <c r="C14" s="9">
+        <v>27</v>
+      </c>
+      <c r="D14" s="9">
+        <v>19</v>
+      </c>
+      <c r="E14" s="9">
+        <v>37</v>
+      </c>
+      <c r="F14" s="9">
+        <v>17</v>
+      </c>
+      <c r="G14" s="10">
+        <v>29</v>
+      </c>
+      <c r="H14" s="10">
+        <v>41</v>
+      </c>
+      <c r="I14" s="9">
+        <v>36</v>
+      </c>
+      <c r="J14" s="10">
+        <v>29</v>
+      </c>
+      <c r="K14" s="9">
+        <v>36</v>
+      </c>
+      <c r="L14" s="9">
+        <v>38</v>
+      </c>
+      <c r="M14" s="10">
+        <v>27</v>
+      </c>
+      <c r="N14" s="10">
+        <v>42</v>
+      </c>
+      <c r="O14" s="10">
+        <v>17</v>
+      </c>
+      <c r="P14" s="10">
+        <v>42</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>39</v>
+      </c>
+      <c r="R14" s="9">
+        <v>44</v>
+      </c>
+      <c r="S14" s="9">
+        <v>31</v>
+      </c>
+      <c r="T14" s="9">
+        <v>48</v>
+      </c>
+      <c r="U14" s="10">
+        <v>46</v>
+      </c>
+      <c r="V14" s="9">
+        <v>45</v>
+      </c>
+      <c r="W14" s="9">
+        <v>57</v>
+      </c>
+      <c r="X14" s="10">
+        <v>44</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>44</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>47</v>
+      </c>
+      <c r="AA14" s="9">
+        <v>69</v>
+      </c>
+      <c r="AB14" s="10">
+        <v>50</v>
+      </c>
+      <c r="AC14" s="10">
+        <v>44</v>
+      </c>
+      <c r="AD14" s="10">
+        <v>47</v>
+      </c>
+      <c r="AE14" s="10">
+        <v>34</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>53</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>50</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>66</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>83</v>
+      </c>
+      <c r="AJ14" s="10">
+        <v>64</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>44</v>
+      </c>
+      <c r="AL14" s="9">
+        <v>55</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>35</v>
+      </c>
+      <c r="AN14" s="10">
         <v>49</v>
       </c>
-      <c r="C2" s="45"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="45"/>
+      <c r="AO14" s="9">
+        <v>39</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>42</v>
+      </c>
+      <c r="AQ14" s="10">
+        <v>39</v>
+      </c>
+      <c r="AR14" s="9">
+        <v>73</v>
+      </c>
+      <c r="AS14" s="9">
+        <v>54</v>
+      </c>
+      <c r="AT14" s="9">
+        <v>63</v>
+      </c>
+      <c r="AU14" s="9">
+        <v>42</v>
+      </c>
+      <c r="AV14" s="10">
+        <v>57</v>
+      </c>
+      <c r="AW14" s="9">
+        <v>35</v>
+      </c>
+      <c r="AX14" s="9">
+        <v>60</v>
+      </c>
+      <c r="AY14" s="10">
+        <v>50</v>
+      </c>
+      <c r="AZ14" s="9">
+        <v>45</v>
+      </c>
+      <c r="BA14" s="9">
+        <v>47</v>
+      </c>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="AZ3" s="24" t="s">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="9">
+        <v>8</v>
+      </c>
+      <c r="C15" s="9">
+        <v>6</v>
+      </c>
+      <c r="D15" s="9">
+        <v>8</v>
+      </c>
+      <c r="E15" s="9">
+        <v>8</v>
+      </c>
+      <c r="F15" s="9">
+        <v>6</v>
+      </c>
+      <c r="G15" s="10">
+        <v>4</v>
+      </c>
+      <c r="H15" s="10">
+        <v>5</v>
+      </c>
+      <c r="I15" s="9">
+        <v>11</v>
+      </c>
+      <c r="J15" s="10">
+        <v>5</v>
+      </c>
+      <c r="K15" s="9">
+        <v>11</v>
+      </c>
+      <c r="L15" s="9">
+        <v>6</v>
+      </c>
+      <c r="M15" s="10">
+        <v>5</v>
+      </c>
+      <c r="N15" s="10">
+        <v>5</v>
+      </c>
+      <c r="O15" s="10">
+        <v>1</v>
+      </c>
+      <c r="P15" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>7</v>
+      </c>
+      <c r="R15" s="9">
+        <v>19</v>
+      </c>
+      <c r="S15" s="9">
+        <v>17</v>
+      </c>
+      <c r="T15" s="9">
+        <v>10</v>
+      </c>
+      <c r="U15" s="10">
+        <v>11</v>
+      </c>
+      <c r="V15" s="9">
+        <v>8</v>
+      </c>
+      <c r="W15" s="9">
+        <v>5</v>
+      </c>
+      <c r="X15" s="10">
+        <v>11</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>4</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>10</v>
+      </c>
+      <c r="AA15" s="9">
+        <v>7</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>22</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>10</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE15" s="10">
+        <v>9</v>
+      </c>
+      <c r="AF15" s="9">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>12</v>
+      </c>
+      <c r="AH15" s="9">
+        <v>9</v>
+      </c>
+      <c r="AI15" s="9">
+        <v>18</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>10</v>
+      </c>
+      <c r="AK15" s="9">
+        <v>11</v>
+      </c>
+      <c r="AL15" s="9">
+        <v>11</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>16</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>10</v>
+      </c>
+      <c r="AO15" s="9">
+        <v>10</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>7</v>
+      </c>
+      <c r="AQ15" s="10">
+        <v>21</v>
+      </c>
+      <c r="AR15" s="9">
+        <v>16</v>
+      </c>
+      <c r="AS15" s="9">
+        <v>20</v>
+      </c>
+      <c r="AT15" s="9">
+        <v>20</v>
+      </c>
+      <c r="AU15" s="9">
+        <v>11</v>
+      </c>
+      <c r="AV15" s="10">
+        <v>5</v>
+      </c>
+      <c r="AW15" s="9">
+        <v>6</v>
+      </c>
+      <c r="AX15" s="9">
+        <v>17</v>
+      </c>
+      <c r="AY15" s="10">
+        <v>12</v>
+      </c>
+      <c r="AZ15" s="9">
+        <v>14</v>
+      </c>
+      <c r="BA15" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="9">
+        <v>15</v>
+      </c>
+      <c r="C16" s="9">
+        <v>19</v>
+      </c>
+      <c r="D16" s="9">
+        <v>13</v>
+      </c>
+      <c r="E16" s="9">
+        <v>16</v>
+      </c>
+      <c r="F16" s="9">
+        <v>20</v>
+      </c>
+      <c r="G16" s="10">
+        <v>13</v>
+      </c>
+      <c r="H16" s="10">
+        <v>17</v>
+      </c>
+      <c r="I16" s="9">
+        <v>36</v>
+      </c>
+      <c r="J16" s="10">
+        <v>25</v>
+      </c>
+      <c r="K16" s="9">
+        <v>17</v>
+      </c>
+      <c r="L16" s="9">
+        <v>23</v>
+      </c>
+      <c r="M16" s="10">
+        <v>9</v>
+      </c>
+      <c r="N16" s="10">
+        <v>17</v>
+      </c>
+      <c r="O16" s="10">
+        <v>7</v>
+      </c>
+      <c r="P16" s="10">
+        <v>12</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>9</v>
+      </c>
+      <c r="R16" s="9">
+        <v>15</v>
+      </c>
+      <c r="S16" s="9">
+        <v>9</v>
+      </c>
+      <c r="T16" s="9">
+        <v>26</v>
+      </c>
+      <c r="U16" s="10">
+        <v>53</v>
+      </c>
+      <c r="V16" s="9">
+        <v>29</v>
+      </c>
+      <c r="W16" s="9">
+        <v>17</v>
+      </c>
+      <c r="X16" s="10">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>20</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>23</v>
+      </c>
+      <c r="AA16" s="9">
+        <v>14</v>
+      </c>
+      <c r="AB16" s="10">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="10">
+        <v>8</v>
+      </c>
+      <c r="AD16" s="10">
+        <v>18</v>
+      </c>
+      <c r="AE16" s="10">
+        <v>15</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>30</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>17</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>46</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>19</v>
+      </c>
+      <c r="AJ16" s="10">
+        <v>23</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>24</v>
+      </c>
+      <c r="AL16" s="9">
+        <v>15</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>22</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>8</v>
+      </c>
+      <c r="AO16" s="9">
+        <v>24</v>
+      </c>
+      <c r="AP16" s="9">
+        <v>30</v>
+      </c>
+      <c r="AQ16" s="10">
+        <v>26</v>
+      </c>
+      <c r="AR16" s="9">
+        <v>22</v>
+      </c>
+      <c r="AS16" s="9">
+        <v>26</v>
+      </c>
+      <c r="AT16" s="9">
+        <v>40</v>
+      </c>
+      <c r="AU16" s="9">
+        <v>34</v>
+      </c>
+      <c r="AV16" s="10">
+        <v>28</v>
+      </c>
+      <c r="AW16" s="9">
+        <v>12</v>
+      </c>
+      <c r="AX16" s="9">
+        <v>24</v>
+      </c>
+      <c r="AY16" s="10">
+        <v>22</v>
+      </c>
+      <c r="AZ16" s="9">
+        <v>16</v>
+      </c>
+      <c r="BA16" s="9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="9">
+        <v>16</v>
+      </c>
+      <c r="C17" s="9">
+        <v>30</v>
+      </c>
+      <c r="D17" s="9">
+        <v>22</v>
+      </c>
+      <c r="E17" s="9">
+        <v>29</v>
+      </c>
+      <c r="F17" s="9">
+        <v>20</v>
+      </c>
+      <c r="G17" s="10">
+        <v>29</v>
+      </c>
+      <c r="H17" s="10">
+        <v>33</v>
+      </c>
+      <c r="I17" s="9">
+        <v>26</v>
+      </c>
+      <c r="J17" s="10">
+        <v>33</v>
+      </c>
+      <c r="K17" s="9">
+        <v>31</v>
+      </c>
+      <c r="L17" s="9">
+        <v>33</v>
+      </c>
+      <c r="M17" s="10">
+        <v>18</v>
+      </c>
+      <c r="N17" s="10">
+        <v>29</v>
+      </c>
+      <c r="O17" s="10">
+        <v>21</v>
+      </c>
+      <c r="P17" s="10">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>35</v>
+      </c>
+      <c r="R17" s="9">
+        <v>21</v>
+      </c>
+      <c r="S17" s="9">
+        <v>28</v>
+      </c>
+      <c r="T17" s="9">
+        <v>57</v>
+      </c>
+      <c r="U17" s="10">
+        <v>72</v>
+      </c>
+      <c r="V17" s="9">
+        <v>25</v>
+      </c>
+      <c r="W17" s="9">
+        <v>32</v>
+      </c>
+      <c r="X17" s="10">
+        <v>24</v>
+      </c>
+      <c r="Y17" s="9">
+        <v>35</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>52</v>
+      </c>
+      <c r="AA17" s="9">
+        <v>52</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>32</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>25</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>26</v>
+      </c>
+      <c r="AE17" s="10">
+        <v>41</v>
+      </c>
+      <c r="AF17" s="9">
+        <v>49</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>33</v>
+      </c>
+      <c r="AH17" s="9">
+        <v>44</v>
+      </c>
+      <c r="AI17" s="9">
+        <v>51</v>
+      </c>
+      <c r="AJ17" s="10">
+        <v>55</v>
+      </c>
+      <c r="AK17" s="9">
+        <v>26</v>
+      </c>
+      <c r="AL17" s="9">
+        <v>27</v>
+      </c>
+      <c r="AM17" s="9">
+        <v>37</v>
+      </c>
+      <c r="AN17" s="10">
+        <v>39</v>
+      </c>
+      <c r="AO17" s="9">
+        <v>42</v>
+      </c>
+      <c r="AP17" s="9">
+        <v>36</v>
+      </c>
+      <c r="AQ17" s="10">
+        <v>43</v>
+      </c>
+      <c r="AR17" s="9">
+        <v>68</v>
+      </c>
+      <c r="AS17" s="9">
+        <v>45</v>
+      </c>
+      <c r="AT17" s="9">
+        <v>62</v>
+      </c>
+      <c r="AU17" s="9">
+        <v>41</v>
+      </c>
+      <c r="AV17" s="10">
+        <v>38</v>
+      </c>
+      <c r="AW17" s="9">
+        <v>34</v>
+      </c>
+      <c r="AX17" s="9">
+        <v>33</v>
+      </c>
+      <c r="AY17" s="10">
+        <v>30</v>
+      </c>
+      <c r="AZ17" s="9">
+        <v>48</v>
+      </c>
+      <c r="BA17" s="9">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="9">
+        <v>5</v>
+      </c>
+      <c r="C18" s="9">
+        <v>9</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" s="9">
+        <v>5</v>
+      </c>
+      <c r="F18" s="9">
         <v>3</v>
       </c>
+      <c r="G18" s="10">
+        <v>4</v>
+      </c>
+      <c r="H18" s="10">
+        <v>4</v>
+      </c>
+      <c r="I18" s="9">
+        <v>16</v>
+      </c>
+      <c r="J18" s="10">
+        <v>4</v>
+      </c>
+      <c r="K18" s="9">
+        <v>9</v>
+      </c>
+      <c r="L18" s="9">
+        <v>10</v>
+      </c>
+      <c r="M18" s="10">
+        <v>8</v>
+      </c>
+      <c r="N18" s="10">
+        <v>6</v>
+      </c>
+      <c r="O18" s="10">
+        <v>6</v>
+      </c>
+      <c r="P18" s="10">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>3</v>
+      </c>
+      <c r="R18" s="9">
+        <v>11</v>
+      </c>
+      <c r="S18" s="9">
+        <v>2</v>
+      </c>
+      <c r="T18" s="9">
+        <v>3</v>
+      </c>
+      <c r="U18" s="10">
+        <v>18</v>
+      </c>
+      <c r="V18" s="9">
+        <v>8</v>
+      </c>
+      <c r="W18" s="9">
+        <v>3</v>
+      </c>
+      <c r="X18" s="10">
+        <v>8</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>11</v>
+      </c>
+      <c r="Z18" s="10">
+        <v>8</v>
+      </c>
+      <c r="AA18" s="9">
+        <v>7</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>9</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>4</v>
+      </c>
+      <c r="AE18" s="10">
+        <v>12</v>
+      </c>
+      <c r="AF18" s="9">
+        <v>7</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>11</v>
+      </c>
+      <c r="AH18" s="9">
+        <v>9</v>
+      </c>
+      <c r="AI18" s="9">
+        <v>14</v>
+      </c>
+      <c r="AJ18" s="10">
+        <v>6</v>
+      </c>
+      <c r="AK18" s="9">
+        <v>8</v>
+      </c>
+      <c r="AL18" s="9">
+        <v>12</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>8</v>
+      </c>
+      <c r="AN18" s="10">
+        <v>10</v>
+      </c>
+      <c r="AO18" s="9">
+        <v>4</v>
+      </c>
+      <c r="AP18" s="9">
+        <v>15</v>
+      </c>
+      <c r="AQ18" s="10">
+        <v>11</v>
+      </c>
+      <c r="AR18" s="9">
+        <v>7</v>
+      </c>
+      <c r="AS18" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT18" s="9">
+        <v>14</v>
+      </c>
+      <c r="AU18" s="9">
+        <v>5</v>
+      </c>
+      <c r="AV18" s="10">
+        <v>5</v>
+      </c>
+      <c r="AW18" s="9">
+        <v>5</v>
+      </c>
+      <c r="AX18" s="9">
+        <v>13</v>
+      </c>
+      <c r="AY18" s="10">
+        <v>15</v>
+      </c>
+      <c r="AZ18" s="9">
+        <v>9</v>
+      </c>
+      <c r="BA18" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...61 lines deleted...]
-      <c r="AZ4" s="46"/>
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="9">
+        <v>7</v>
+      </c>
+      <c r="C19" s="9">
+        <v>13</v>
+      </c>
+      <c r="D19" s="9">
+        <v>12</v>
+      </c>
+      <c r="E19" s="9">
+        <v>3</v>
+      </c>
+      <c r="F19" s="9">
+        <v>5</v>
+      </c>
+      <c r="G19" s="10">
+        <v>8</v>
+      </c>
+      <c r="H19" s="10">
+        <v>10</v>
+      </c>
+      <c r="I19" s="9">
+        <v>13</v>
+      </c>
+      <c r="J19" s="10">
+        <v>3</v>
+      </c>
+      <c r="K19" s="9">
+        <v>6</v>
+      </c>
+      <c r="L19" s="9">
+        <v>15</v>
+      </c>
+      <c r="M19" s="10">
+        <v>4</v>
+      </c>
+      <c r="N19" s="10">
+        <v>6</v>
+      </c>
+      <c r="O19" s="10">
+        <v>3</v>
+      </c>
+      <c r="P19" s="10">
+        <v>6</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>9</v>
+      </c>
+      <c r="R19" s="9">
+        <v>3</v>
+      </c>
+      <c r="S19" s="9">
+        <v>6</v>
+      </c>
+      <c r="T19" s="9">
+        <v>12</v>
+      </c>
+      <c r="U19" s="10">
+        <v>23</v>
+      </c>
+      <c r="V19" s="9">
+        <v>10</v>
+      </c>
+      <c r="W19" s="9">
+        <v>24</v>
+      </c>
+      <c r="X19" s="10">
+        <v>8</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>10</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>10</v>
+      </c>
+      <c r="AA19" s="9">
+        <v>7</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>12</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>5</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>23</v>
+      </c>
+      <c r="AE19" s="10">
+        <v>11</v>
+      </c>
+      <c r="AF19" s="9">
+        <v>8</v>
+      </c>
+      <c r="AG19" s="10">
+        <v>14</v>
+      </c>
+      <c r="AH19" s="9">
+        <v>22</v>
+      </c>
+      <c r="AI19" s="9">
+        <v>18</v>
+      </c>
+      <c r="AJ19" s="10">
+        <v>9</v>
+      </c>
+      <c r="AK19" s="9">
+        <v>8</v>
+      </c>
+      <c r="AL19" s="9">
+        <v>12</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>8</v>
+      </c>
+      <c r="AN19" s="10">
+        <v>8</v>
+      </c>
+      <c r="AO19" s="9">
+        <v>17</v>
+      </c>
+      <c r="AP19" s="9">
+        <v>12</v>
+      </c>
+      <c r="AQ19" s="10">
+        <v>15</v>
+      </c>
+      <c r="AR19" s="9">
+        <v>18</v>
+      </c>
+      <c r="AS19" s="9">
+        <v>14</v>
+      </c>
+      <c r="AT19" s="9">
+        <v>7</v>
+      </c>
+      <c r="AU19" s="9">
+        <v>16</v>
+      </c>
+      <c r="AV19" s="10">
+        <v>17</v>
+      </c>
+      <c r="AW19" s="9">
+        <v>7</v>
+      </c>
+      <c r="AX19" s="9">
+        <v>14</v>
+      </c>
+      <c r="AY19" s="10">
+        <v>7</v>
+      </c>
+      <c r="AZ19" s="9">
+        <v>14</v>
+      </c>
+      <c r="BA19" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C5" s="31" t="s">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="9">
+        <v>4</v>
+      </c>
+      <c r="C20" s="9">
+        <v>14</v>
+      </c>
+      <c r="D20" s="9">
+        <v>18</v>
+      </c>
+      <c r="E20" s="9">
+        <v>8</v>
+      </c>
+      <c r="F20" s="9">
+        <v>7</v>
+      </c>
+      <c r="G20" s="10">
+        <v>10</v>
+      </c>
+      <c r="H20" s="10">
+        <v>16</v>
+      </c>
+      <c r="I20" s="9">
+        <v>8</v>
+      </c>
+      <c r="J20" s="10">
+        <v>14</v>
+      </c>
+      <c r="K20" s="9">
+        <v>15</v>
+      </c>
+      <c r="L20" s="9">
+        <v>12</v>
+      </c>
+      <c r="M20" s="10">
+        <v>7</v>
+      </c>
+      <c r="N20" s="10">
+        <v>13</v>
+      </c>
+      <c r="O20" s="10">
+        <v>8</v>
+      </c>
+      <c r="P20" s="10">
+        <v>10</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>10</v>
+      </c>
+      <c r="R20" s="9">
+        <v>7</v>
+      </c>
+      <c r="S20" s="9">
+        <v>23</v>
+      </c>
+      <c r="T20" s="9">
+        <v>14</v>
+      </c>
+      <c r="U20" s="10">
+        <v>28</v>
+      </c>
+      <c r="V20" s="9">
+        <v>13</v>
+      </c>
+      <c r="W20" s="9">
+        <v>8</v>
+      </c>
+      <c r="X20" s="10">
+        <v>5</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>23</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>12</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>20</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>12</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>9</v>
+      </c>
+      <c r="AE20" s="10">
+        <v>17</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>18</v>
+      </c>
+      <c r="AG20" s="10">
+        <v>29</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>17</v>
+      </c>
+      <c r="AI20" s="9">
+        <v>21</v>
+      </c>
+      <c r="AJ20" s="10">
+        <v>13</v>
+      </c>
+      <c r="AK20" s="9">
+        <v>14</v>
+      </c>
+      <c r="AL20" s="9">
+        <v>15</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>14</v>
+      </c>
+      <c r="AN20" s="10">
+        <v>9</v>
+      </c>
+      <c r="AO20" s="9">
+        <v>14</v>
+      </c>
+      <c r="AP20" s="9">
+        <v>6</v>
+      </c>
+      <c r="AQ20" s="10">
+        <v>12</v>
+      </c>
+      <c r="AR20" s="9">
+        <v>10</v>
+      </c>
+      <c r="AS20" s="9">
+        <v>22</v>
+      </c>
+      <c r="AT20" s="9">
+        <v>26</v>
+      </c>
+      <c r="AU20" s="9">
+        <v>19</v>
+      </c>
+      <c r="AV20" s="10">
+        <v>14</v>
+      </c>
+      <c r="AW20" s="9">
+        <v>11</v>
+      </c>
+      <c r="AX20" s="9">
+        <v>17</v>
+      </c>
+      <c r="AY20" s="10">
+        <v>9</v>
+      </c>
+      <c r="AZ20" s="9">
+        <v>23</v>
+      </c>
+      <c r="BA20" s="9">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="9">
         <v>37</v>
       </c>
-      <c r="D5" s="31" t="s">
+      <c r="C21" s="9">
+        <v>36</v>
+      </c>
+      <c r="D21" s="9">
+        <v>23</v>
+      </c>
+      <c r="E21" s="9">
+        <v>40</v>
+      </c>
+      <c r="F21" s="9">
+        <v>30</v>
+      </c>
+      <c r="G21" s="10">
+        <v>42</v>
+      </c>
+      <c r="H21" s="10">
+        <v>41</v>
+      </c>
+      <c r="I21" s="9">
+        <v>40</v>
+      </c>
+      <c r="J21" s="10">
+        <v>53</v>
+      </c>
+      <c r="K21" s="9">
+        <v>39</v>
+      </c>
+      <c r="L21" s="9">
+        <v>46</v>
+      </c>
+      <c r="M21" s="10">
+        <v>31</v>
+      </c>
+      <c r="N21" s="10">
+        <v>50</v>
+      </c>
+      <c r="O21" s="10">
+        <v>26</v>
+      </c>
+      <c r="P21" s="10">
+        <v>28</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>34</v>
+      </c>
+      <c r="R21" s="9">
+        <v>28</v>
+      </c>
+      <c r="S21" s="9">
+        <v>47</v>
+      </c>
+      <c r="T21" s="9">
+        <v>84</v>
+      </c>
+      <c r="U21" s="10">
+        <v>109</v>
+      </c>
+      <c r="V21" s="9">
+        <v>54</v>
+      </c>
+      <c r="W21" s="9">
+        <v>84</v>
+      </c>
+      <c r="X21" s="10">
+        <v>36</v>
+      </c>
+      <c r="Y21" s="9">
+        <v>56</v>
+      </c>
+      <c r="Z21" s="10">
+        <v>77</v>
+      </c>
+      <c r="AA21" s="9">
+        <v>84</v>
+      </c>
+      <c r="AB21" s="10">
+        <v>74</v>
+      </c>
+      <c r="AC21" s="10">
+        <v>59</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>55</v>
+      </c>
+      <c r="AE21" s="10">
+        <v>70</v>
+      </c>
+      <c r="AF21" s="9">
+        <v>83</v>
+      </c>
+      <c r="AG21" s="10">
+        <v>81</v>
+      </c>
+      <c r="AH21" s="9">
+        <v>103</v>
+      </c>
+      <c r="AI21" s="9">
+        <v>78</v>
+      </c>
+      <c r="AJ21" s="10">
+        <v>100</v>
+      </c>
+      <c r="AK21" s="9">
+        <v>76</v>
+      </c>
+      <c r="AL21" s="9">
+        <v>73</v>
+      </c>
+      <c r="AM21" s="9">
+        <v>67</v>
+      </c>
+      <c r="AN21" s="10">
+        <v>50</v>
+      </c>
+      <c r="AO21" s="9">
+        <v>74</v>
+      </c>
+      <c r="AP21" s="9">
+        <v>80</v>
+      </c>
+      <c r="AQ21" s="10">
+        <v>67</v>
+      </c>
+      <c r="AR21" s="9">
+        <v>92</v>
+      </c>
+      <c r="AS21" s="9">
+        <v>80</v>
+      </c>
+      <c r="AT21" s="9">
+        <v>99</v>
+      </c>
+      <c r="AU21" s="9">
+        <v>60</v>
+      </c>
+      <c r="AV21" s="10">
+        <v>71</v>
+      </c>
+      <c r="AW21" s="9">
+        <v>70</v>
+      </c>
+      <c r="AX21" s="9">
+        <v>72</v>
+      </c>
+      <c r="AY21" s="10">
+        <v>87</v>
+      </c>
+      <c r="AZ21" s="9">
+        <v>69</v>
+      </c>
+      <c r="BA21" s="9">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="9">
+        <v>3</v>
+      </c>
+      <c r="C22" s="9">
+        <v>8</v>
+      </c>
+      <c r="D22" s="9">
+        <v>6</v>
+      </c>
+      <c r="E22" s="9">
+        <v>9</v>
+      </c>
+      <c r="F22" s="9">
+        <v>6</v>
+      </c>
+      <c r="G22" s="10">
+        <v>12</v>
+      </c>
+      <c r="H22" s="10">
+        <v>8</v>
+      </c>
+      <c r="I22" s="9">
+        <v>11</v>
+      </c>
+      <c r="J22" s="10">
+        <v>6</v>
+      </c>
+      <c r="K22" s="9">
+        <v>12</v>
+      </c>
+      <c r="L22" s="9">
+        <v>11</v>
+      </c>
+      <c r="M22" s="10">
+        <v>6</v>
+      </c>
+      <c r="N22" s="10">
+        <v>11</v>
+      </c>
+      <c r="O22" s="10">
+        <v>3</v>
+      </c>
+      <c r="P22" s="10">
+        <v>11</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>4</v>
+      </c>
+      <c r="R22" s="9">
+        <v>15</v>
+      </c>
+      <c r="S22" s="9">
+        <v>8</v>
+      </c>
+      <c r="T22" s="9">
+        <v>14</v>
+      </c>
+      <c r="U22" s="10">
+        <v>9</v>
+      </c>
+      <c r="V22" s="9">
+        <v>17</v>
+      </c>
+      <c r="W22" s="9">
+        <v>14</v>
+      </c>
+      <c r="X22" s="10">
+        <v>8</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>18</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>24</v>
+      </c>
+      <c r="AA22" s="9">
+        <v>13</v>
+      </c>
+      <c r="AB22" s="10">
+        <v>12</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>11</v>
+      </c>
+      <c r="AD22" s="10">
+        <v>9</v>
+      </c>
+      <c r="AE22" s="10">
+        <v>14</v>
+      </c>
+      <c r="AF22" s="9">
+        <v>18</v>
+      </c>
+      <c r="AG22" s="10">
+        <v>12</v>
+      </c>
+      <c r="AH22" s="9">
+        <v>21</v>
+      </c>
+      <c r="AI22" s="9">
+        <v>16</v>
+      </c>
+      <c r="AJ22" s="10">
+        <v>21</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>13</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>14</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>15</v>
+      </c>
+      <c r="AN22" s="10">
+        <v>11</v>
+      </c>
+      <c r="AO22" s="9">
+        <v>19</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>21</v>
+      </c>
+      <c r="AQ22" s="10">
+        <v>12</v>
+      </c>
+      <c r="AR22" s="9">
+        <v>13</v>
+      </c>
+      <c r="AS22" s="9">
+        <v>14</v>
+      </c>
+      <c r="AT22" s="9">
+        <v>6</v>
+      </c>
+      <c r="AU22" s="9">
+        <v>26</v>
+      </c>
+      <c r="AV22" s="10">
+        <v>16</v>
+      </c>
+      <c r="AW22" s="9">
+        <v>21</v>
+      </c>
+      <c r="AX22" s="9">
+        <v>37</v>
+      </c>
+      <c r="AY22" s="10">
+        <v>24</v>
+      </c>
+      <c r="AZ22" s="9">
+        <v>9</v>
+      </c>
+      <c r="BA22" s="9">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="9">
+        <v>4</v>
+      </c>
+      <c r="C23" s="9">
+        <v>6</v>
+      </c>
+      <c r="D23" s="9">
+        <v>7</v>
+      </c>
+      <c r="E23" s="9">
+        <v>7</v>
+      </c>
+      <c r="F23" s="9">
+        <v>2</v>
+      </c>
+      <c r="G23" s="10">
+        <v>5</v>
+      </c>
+      <c r="H23" s="10">
+        <v>12</v>
+      </c>
+      <c r="I23" s="9">
+        <v>6</v>
+      </c>
+      <c r="J23" s="10">
+        <v>11</v>
+      </c>
+      <c r="K23" s="9">
+        <v>4</v>
+      </c>
+      <c r="L23" s="9">
+        <v>7</v>
+      </c>
+      <c r="M23" s="10">
+        <v>4</v>
+      </c>
+      <c r="N23" s="10">
+        <v>10</v>
+      </c>
+      <c r="O23" s="10">
+        <v>1</v>
+      </c>
+      <c r="P23" s="10">
+        <v>3</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>5</v>
+      </c>
+      <c r="R23" s="9">
+        <v>5</v>
+      </c>
+      <c r="S23" s="9">
+        <v>12</v>
+      </c>
+      <c r="T23" s="9">
+        <v>15</v>
+      </c>
+      <c r="U23" s="10">
+        <v>13</v>
+      </c>
+      <c r="V23" s="9">
+        <v>12</v>
+      </c>
+      <c r="W23" s="9">
+        <v>6</v>
+      </c>
+      <c r="X23" s="10">
+        <v>10</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>10</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>3</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>5</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>5</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>5</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>6</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>9</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>8</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>15</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>9</v>
+      </c>
+      <c r="AI23" s="9">
+        <v>13</v>
+      </c>
+      <c r="AJ23" s="10">
+        <v>9</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>6</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>6</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>14</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>2</v>
+      </c>
+      <c r="AO23" s="9">
+        <v>11</v>
+      </c>
+      <c r="AP23" s="9">
+        <v>3</v>
+      </c>
+      <c r="AQ23" s="10">
+        <v>11</v>
+      </c>
+      <c r="AR23" s="9">
+        <v>13</v>
+      </c>
+      <c r="AS23" s="9">
+        <v>19</v>
+      </c>
+      <c r="AT23" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU23" s="9">
+        <v>4</v>
+      </c>
+      <c r="AV23" s="10">
+        <v>7</v>
+      </c>
+      <c r="AW23" s="9">
+        <v>5</v>
+      </c>
+      <c r="AX23" s="9">
+        <v>14</v>
+      </c>
+      <c r="AY23" s="10">
+        <v>5</v>
+      </c>
+      <c r="AZ23" s="9">
+        <v>8</v>
+      </c>
+      <c r="BA23" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="9">
+        <v>9</v>
+      </c>
+      <c r="C24" s="9">
+        <v>7</v>
+      </c>
+      <c r="D24" s="9">
+        <v>3</v>
+      </c>
+      <c r="E24" s="9">
+        <v>8</v>
+      </c>
+      <c r="F24" s="9">
+        <v>7</v>
+      </c>
+      <c r="G24" s="9">
+        <v>12</v>
+      </c>
+      <c r="H24" s="10">
+        <v>10</v>
+      </c>
+      <c r="I24" s="9">
+        <v>5</v>
+      </c>
+      <c r="J24" s="10">
+        <v>3</v>
+      </c>
+      <c r="K24" s="9">
+        <v>8</v>
+      </c>
+      <c r="L24" s="9">
+        <v>14</v>
+      </c>
+      <c r="M24" s="10">
+        <v>5</v>
+      </c>
+      <c r="N24" s="10">
+        <v>9</v>
+      </c>
+      <c r="O24" s="10">
+        <v>6</v>
+      </c>
+      <c r="P24" s="10">
+        <v>7</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>4</v>
+      </c>
+      <c r="R24" s="9">
+        <v>4</v>
+      </c>
+      <c r="S24" s="9">
+        <v>27</v>
+      </c>
+      <c r="T24" s="9">
+        <v>7</v>
+      </c>
+      <c r="U24" s="10">
+        <v>17</v>
+      </c>
+      <c r="V24" s="9">
+        <v>4</v>
+      </c>
+      <c r="W24" s="9">
+        <v>15</v>
+      </c>
+      <c r="X24" s="10">
+        <v>11</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>5</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>13</v>
+      </c>
+      <c r="AA24" s="9">
+        <v>25</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>17</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>6</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>17</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>11</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>4</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>12</v>
+      </c>
+      <c r="AH24" s="9">
+        <v>21</v>
+      </c>
+      <c r="AI24" s="9">
+        <v>7</v>
+      </c>
+      <c r="AJ24" s="10">
         <v>38</v>
       </c>
-      <c r="E5" s="31" t="s">
+      <c r="AK24" s="9">
+        <v>21</v>
+      </c>
+      <c r="AL24" s="9">
+        <v>7</v>
+      </c>
+      <c r="AM24" s="9">
+        <v>19</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>13</v>
+      </c>
+      <c r="AO24" s="9">
+        <v>10</v>
+      </c>
+      <c r="AP24" s="9">
+        <v>8</v>
+      </c>
+      <c r="AQ24" s="10">
+        <v>3</v>
+      </c>
+      <c r="AR24" s="9">
+        <v>13</v>
+      </c>
+      <c r="AS24" s="9">
+        <v>17</v>
+      </c>
+      <c r="AT24" s="9">
+        <v>21</v>
+      </c>
+      <c r="AU24" s="9">
+        <v>23</v>
+      </c>
+      <c r="AV24" s="10">
+        <v>13</v>
+      </c>
+      <c r="AW24" s="9">
+        <v>15</v>
+      </c>
+      <c r="AX24" s="9">
+        <v>22</v>
+      </c>
+      <c r="AY24" s="10">
+        <v>8</v>
+      </c>
+      <c r="AZ24" s="9">
+        <v>8</v>
+      </c>
+      <c r="BA24" s="9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="9">
+        <v>6</v>
+      </c>
+      <c r="C25" s="9">
+        <v>18</v>
+      </c>
+      <c r="D25" s="9">
+        <v>9</v>
+      </c>
+      <c r="E25" s="9">
+        <v>15</v>
+      </c>
+      <c r="F25" s="9">
+        <v>7</v>
+      </c>
+      <c r="G25" s="9">
+        <v>7</v>
+      </c>
+      <c r="H25" s="10">
+        <v>13</v>
+      </c>
+      <c r="I25" s="9">
+        <v>16</v>
+      </c>
+      <c r="J25" s="10">
+        <v>6</v>
+      </c>
+      <c r="K25" s="9">
+        <v>16</v>
+      </c>
+      <c r="L25" s="9">
+        <v>8</v>
+      </c>
+      <c r="M25" s="10">
+        <v>12</v>
+      </c>
+      <c r="N25" s="10">
+        <v>12</v>
+      </c>
+      <c r="O25" s="10">
+        <v>11</v>
+      </c>
+      <c r="P25" s="10">
+        <v>5</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>11</v>
+      </c>
+      <c r="R25" s="9">
+        <v>2</v>
+      </c>
+      <c r="S25" s="9">
+        <v>8</v>
+      </c>
+      <c r="T25" s="9">
+        <v>28</v>
+      </c>
+      <c r="U25" s="10">
+        <v>12</v>
+      </c>
+      <c r="V25" s="9">
+        <v>9</v>
+      </c>
+      <c r="W25" s="9">
+        <v>11</v>
+      </c>
+      <c r="X25" s="10">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>13</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="9">
+        <v>15</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>9</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>19</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>23</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="9">
+        <v>17</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>16</v>
+      </c>
+      <c r="AH25" s="9">
+        <v>41</v>
+      </c>
+      <c r="AI25" s="9">
+        <v>31</v>
+      </c>
+      <c r="AJ25" s="10">
+        <v>23</v>
+      </c>
+      <c r="AK25" s="9">
+        <v>22</v>
+      </c>
+      <c r="AL25" s="9">
+        <v>24</v>
+      </c>
+      <c r="AM25" s="9">
+        <v>23</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>24</v>
+      </c>
+      <c r="AO25" s="9">
+        <v>13</v>
+      </c>
+      <c r="AP25" s="9">
+        <v>31</v>
+      </c>
+      <c r="AQ25" s="10">
+        <v>30</v>
+      </c>
+      <c r="AR25" s="9">
+        <v>19</v>
+      </c>
+      <c r="AS25" s="9">
+        <v>62</v>
+      </c>
+      <c r="AT25" s="9">
+        <v>24</v>
+      </c>
+      <c r="AU25" s="9">
+        <v>16</v>
+      </c>
+      <c r="AV25" s="10">
         <v>39</v>
       </c>
-      <c r="F5" s="31" t="s">
-[...138 lines deleted...]
-        <v>38</v>
+      <c r="AW25" s="9">
+        <v>14</v>
+      </c>
+      <c r="AX25" s="9">
+        <v>18</v>
+      </c>
+      <c r="AY25" s="10">
+        <v>14</v>
+      </c>
+      <c r="AZ25" s="9">
+        <v>20</v>
+      </c>
+      <c r="BA25" s="9">
+        <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...52 lines deleted...]
-      <c r="AZ6" s="47"/>
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="9">
+        <v>5</v>
+      </c>
+      <c r="C26" s="9">
+        <v>7</v>
+      </c>
+      <c r="D26" s="9">
+        <v>3</v>
+      </c>
+      <c r="E26" s="9">
+        <v>6</v>
+      </c>
+      <c r="F26" s="9">
+        <v>5</v>
+      </c>
+      <c r="G26" s="9">
+        <v>6</v>
+      </c>
+      <c r="H26" s="10">
+        <v>11</v>
+      </c>
+      <c r="I26" s="9">
+        <v>7</v>
+      </c>
+      <c r="J26" s="10">
+        <v>10</v>
+      </c>
+      <c r="K26" s="9">
+        <v>10</v>
+      </c>
+      <c r="L26" s="9">
+        <v>9</v>
+      </c>
+      <c r="M26" s="10">
+        <v>13</v>
+      </c>
+      <c r="N26" s="10">
+        <v>10</v>
+      </c>
+      <c r="O26" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="P26" s="10">
+        <v>6</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>5</v>
+      </c>
+      <c r="R26" s="9">
+        <v>7</v>
+      </c>
+      <c r="S26" s="9">
+        <v>10</v>
+      </c>
+      <c r="T26" s="9">
+        <v>10</v>
+      </c>
+      <c r="U26" s="10">
+        <v>7</v>
+      </c>
+      <c r="V26" s="9">
+        <v>9</v>
+      </c>
+      <c r="W26" s="9">
+        <v>11</v>
+      </c>
+      <c r="X26" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>7</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>12</v>
+      </c>
+      <c r="AA26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>15</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>10</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>15</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>21</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>10</v>
+      </c>
+      <c r="AH26" s="9">
+        <v>4</v>
+      </c>
+      <c r="AI26" s="9">
+        <v>11</v>
+      </c>
+      <c r="AJ26" s="10">
+        <v>23</v>
+      </c>
+      <c r="AK26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AL26" s="9">
+        <v>14</v>
+      </c>
+      <c r="AM26" s="9">
+        <v>12</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="9">
+        <v>18</v>
+      </c>
+      <c r="AP26" s="9">
+        <v>12</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>11</v>
+      </c>
+      <c r="AR26" s="9">
+        <v>18</v>
+      </c>
+      <c r="AS26" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT26" s="9">
+        <v>11</v>
+      </c>
+      <c r="AU26" s="9">
+        <v>7</v>
+      </c>
+      <c r="AV26" s="10">
+        <v>8</v>
+      </c>
+      <c r="AW26" s="9">
+        <v>9</v>
+      </c>
+      <c r="AX26" s="9">
+        <v>11</v>
+      </c>
+      <c r="AY26" s="10">
+        <v>8</v>
+      </c>
+      <c r="AZ26" s="9">
+        <v>6</v>
+      </c>
+      <c r="BA26" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...154 lines deleted...]
-        <v>-1.1000000000000001</v>
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="13">
+        <v>6</v>
+      </c>
+      <c r="C27" s="13">
+        <v>9</v>
+      </c>
+      <c r="D27" s="13">
+        <v>3</v>
+      </c>
+      <c r="E27" s="13">
+        <v>8</v>
+      </c>
+      <c r="F27" s="13">
+        <v>3</v>
+      </c>
+      <c r="G27" s="13">
+        <v>4</v>
+      </c>
+      <c r="H27" s="13">
+        <v>12</v>
+      </c>
+      <c r="I27" s="13">
+        <v>3</v>
+      </c>
+      <c r="J27" s="13">
+        <v>5</v>
+      </c>
+      <c r="K27" s="13">
+        <v>8</v>
+      </c>
+      <c r="L27" s="13">
+        <v>14</v>
+      </c>
+      <c r="M27" s="13">
+        <v>5</v>
+      </c>
+      <c r="N27" s="13">
+        <v>6</v>
+      </c>
+      <c r="O27" s="13">
+        <v>5</v>
+      </c>
+      <c r="P27" s="13">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>15</v>
+      </c>
+      <c r="R27" s="13">
+        <v>5</v>
+      </c>
+      <c r="S27" s="13">
+        <v>13</v>
+      </c>
+      <c r="T27" s="13">
+        <v>9</v>
+      </c>
+      <c r="U27" s="13">
+        <v>15</v>
+      </c>
+      <c r="V27" s="13">
+        <v>5</v>
+      </c>
+      <c r="W27" s="13">
+        <v>6</v>
+      </c>
+      <c r="X27" s="13">
+        <v>8</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>14</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>15</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="13">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF27" s="13">
+        <v>18</v>
+      </c>
+      <c r="AG27" s="13">
+        <v>8</v>
+      </c>
+      <c r="AH27" s="13">
+        <v>20</v>
+      </c>
+      <c r="AI27" s="13">
+        <v>18</v>
+      </c>
+      <c r="AJ27" s="13">
+        <v>14</v>
+      </c>
+      <c r="AK27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>14</v>
+      </c>
+      <c r="AN27" s="13">
+        <v>9</v>
+      </c>
+      <c r="AO27" s="13">
+        <v>10</v>
+      </c>
+      <c r="AP27" s="13">
+        <v>14</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>11</v>
+      </c>
+      <c r="AR27" s="13">
+        <v>17</v>
+      </c>
+      <c r="AS27" s="13">
+        <v>13</v>
+      </c>
+      <c r="AT27" s="13">
+        <v>8</v>
+      </c>
+      <c r="AU27" s="13">
+        <v>14</v>
+      </c>
+      <c r="AV27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AW27" s="13">
+        <v>18</v>
+      </c>
+      <c r="AX27" s="13">
+        <v>8</v>
+      </c>
+      <c r="AY27" s="13">
+        <v>8</v>
+      </c>
+      <c r="AZ27" s="13">
+        <v>8</v>
+      </c>
+      <c r="BA27" s="13">
+        <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...155 lines deleted...]
-      </c>
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...155 lines deleted...]
-      </c>
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="A29" s="15"/>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...2884 lines deleted...]
-      <c r="AN32" s="39"/>
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BA30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AO28" sqref="AO28"/>
+      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
+    <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="7.5703125" style="14" customWidth="1"/>
+    <col min="42" max="16384" width="9.140625" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="20"/>
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
+    </row>
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="AB3" s="4"/>
+      <c r="BA3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
+        <v>2022</v>
+      </c>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
+        <v>2023</v>
+      </c>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="21">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
+        <v>2025</v>
+      </c>
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="21">
+        <v>2026</v>
+      </c>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+    </row>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
+      <c r="B5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="X5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y5" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC5" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD5" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK5" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP5" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="AV5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW5" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY5" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA5" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="22"/>
+      <c r="R6" s="22"/>
+      <c r="S6" s="22"/>
+      <c r="T6" s="22"/>
+      <c r="U6" s="22"/>
+      <c r="V6" s="22"/>
+      <c r="W6" s="22"/>
+      <c r="X6" s="22"/>
+      <c r="Y6" s="22"/>
+      <c r="Z6" s="22"/>
+      <c r="AA6" s="22"/>
+      <c r="AB6" s="22"/>
+      <c r="AC6" s="22"/>
+      <c r="AD6" s="22"/>
+      <c r="AE6" s="22"/>
+      <c r="AF6" s="22"/>
+      <c r="AG6" s="22"/>
+      <c r="AH6" s="22"/>
+      <c r="AI6" s="22"/>
+      <c r="AJ6" s="22"/>
+      <c r="AK6" s="22"/>
+      <c r="AL6" s="22"/>
+      <c r="AM6" s="22"/>
+      <c r="AN6" s="22"/>
+      <c r="AO6" s="22"/>
+      <c r="AP6" s="22"/>
+      <c r="AQ6" s="22"/>
+      <c r="AR6" s="22"/>
+      <c r="AS6" s="22"/>
+      <c r="AT6" s="22"/>
+      <c r="AU6" s="22"/>
+      <c r="AV6" s="22"/>
+      <c r="AW6" s="22"/>
+      <c r="AX6" s="22"/>
+      <c r="AY6" s="22"/>
+      <c r="AZ6" s="22"/>
+      <c r="BA6" s="22"/>
+    </row>
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="9">
+        <v>-240</v>
+      </c>
+      <c r="C7" s="9">
+        <v>-332</v>
+      </c>
+      <c r="D7" s="9">
+        <v>-162</v>
+      </c>
+      <c r="E7" s="9">
+        <v>-294</v>
+      </c>
+      <c r="F7" s="9">
+        <v>-174</v>
+      </c>
+      <c r="G7" s="10">
+        <v>-211</v>
+      </c>
+      <c r="H7" s="10">
+        <v>-299</v>
+      </c>
+      <c r="I7" s="9">
+        <v>-359</v>
+      </c>
+      <c r="J7" s="10">
+        <v>-204</v>
+      </c>
+      <c r="K7" s="9">
+        <v>-216</v>
+      </c>
+      <c r="L7" s="9">
+        <v>-300</v>
+      </c>
+      <c r="M7" s="10">
+        <v>-199</v>
+      </c>
+      <c r="N7" s="10">
+        <v>-287</v>
+      </c>
+      <c r="O7" s="10">
+        <v>-127</v>
+      </c>
+      <c r="P7" s="10">
+        <v>-202</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>-169</v>
+      </c>
+      <c r="R7" s="9">
+        <v>-113</v>
+      </c>
+      <c r="S7" s="9">
+        <v>-333</v>
+      </c>
+      <c r="T7" s="9">
+        <v>-486</v>
+      </c>
+      <c r="U7" s="9">
+        <v>-559</v>
+      </c>
+      <c r="V7" s="9">
+        <v>-380</v>
+      </c>
+      <c r="W7" s="9">
+        <v>-456</v>
+      </c>
+      <c r="X7" s="10">
+        <v>-178</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>-371</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>-492</v>
+      </c>
+      <c r="AA7" s="9">
+        <v>-487</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>-483</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>-266</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>-375</v>
+      </c>
+      <c r="AE7" s="10">
+        <v>-480</v>
+      </c>
+      <c r="AF7" s="9">
+        <v>-555</v>
+      </c>
+      <c r="AG7" s="10">
+        <v>-485</v>
+      </c>
+      <c r="AH7" s="9">
+        <v>-705</v>
+      </c>
+      <c r="AI7" s="9">
+        <v>-567</v>
+      </c>
+      <c r="AJ7" s="10">
+        <v>-476</v>
+      </c>
+      <c r="AK7" s="9">
+        <v>-306</v>
+      </c>
+      <c r="AL7" s="9">
+        <v>-382</v>
+      </c>
+      <c r="AM7" s="9">
+        <v>-309</v>
+      </c>
+      <c r="AN7" s="9">
+        <v>-387</v>
+      </c>
+      <c r="AO7" s="9">
+        <v>-263</v>
+      </c>
+      <c r="AP7" s="9">
+        <v>-427</v>
+      </c>
+      <c r="AQ7" s="10">
+        <v>-412</v>
+      </c>
+      <c r="AR7" s="9">
+        <v>-563</v>
+      </c>
+      <c r="AS7" s="9">
+        <v>-459</v>
+      </c>
+      <c r="AT7" s="9">
+        <v>-316</v>
+      </c>
+      <c r="AU7" s="9">
+        <v>-412</v>
+      </c>
+      <c r="AV7" s="10">
+        <v>-292</v>
+      </c>
+      <c r="AW7" s="9">
+        <v>-277</v>
+      </c>
+      <c r="AX7" s="9">
+        <v>-326</v>
+      </c>
+      <c r="AY7" s="19">
+        <v>-141</v>
+      </c>
+      <c r="AZ7" s="9">
+        <v>-293</v>
+      </c>
+      <c r="BA7" s="9">
+        <v>-197</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="9">
+        <v>-79</v>
+      </c>
+      <c r="C8" s="9">
+        <v>-65</v>
+      </c>
+      <c r="D8" s="9">
+        <v>-22</v>
+      </c>
+      <c r="E8" s="9">
+        <v>-84</v>
+      </c>
+      <c r="F8" s="9">
+        <v>-74</v>
+      </c>
+      <c r="G8" s="10">
+        <v>-39</v>
+      </c>
+      <c r="H8" s="10">
+        <v>-54</v>
+      </c>
+      <c r="I8" s="9">
+        <v>-95</v>
+      </c>
+      <c r="J8" s="10">
+        <v>-68</v>
+      </c>
+      <c r="K8" s="9">
+        <v>-68</v>
+      </c>
+      <c r="L8" s="9">
+        <v>-100</v>
+      </c>
+      <c r="M8" s="10">
+        <v>-53</v>
+      </c>
+      <c r="N8" s="10">
+        <v>-67</v>
+      </c>
+      <c r="O8" s="10">
+        <v>-15</v>
+      </c>
+      <c r="P8" s="10">
+        <v>-44</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>-16</v>
+      </c>
+      <c r="R8" s="9">
+        <v>-72</v>
+      </c>
+      <c r="S8" s="9">
+        <v>-100</v>
+      </c>
+      <c r="T8" s="9">
+        <v>-151</v>
+      </c>
+      <c r="U8" s="10">
+        <v>-143</v>
+      </c>
+      <c r="V8" s="9">
+        <v>-90</v>
+      </c>
+      <c r="W8" s="9">
+        <v>-181</v>
+      </c>
+      <c r="X8" s="10">
+        <v>-69</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>-100</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>-157</v>
+      </c>
+      <c r="AA8" s="9">
+        <v>-123</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>-130</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>-88</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>-210</v>
+      </c>
+      <c r="AE8" s="10">
+        <v>-168</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>-146</v>
+      </c>
+      <c r="AG8" s="10">
+        <v>-88</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>-172</v>
+      </c>
+      <c r="AI8" s="9">
+        <v>-159</v>
+      </c>
+      <c r="AJ8" s="10">
+        <v>-151</v>
+      </c>
+      <c r="AK8" s="9">
+        <v>-103</v>
+      </c>
+      <c r="AL8" s="9">
+        <v>-44</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>-38</v>
+      </c>
+      <c r="AN8" s="10">
+        <v>-106</v>
+      </c>
+      <c r="AO8" s="9">
+        <v>-95</v>
+      </c>
+      <c r="AP8" s="9">
+        <v>-129</v>
+      </c>
+      <c r="AQ8" s="10">
+        <v>-121</v>
+      </c>
+      <c r="AR8" s="9">
+        <v>-200</v>
+      </c>
+      <c r="AS8" s="9">
+        <v>-131</v>
+      </c>
+      <c r="AT8" s="9">
+        <v>-30</v>
+      </c>
+      <c r="AU8" s="9">
+        <v>-81</v>
+      </c>
+      <c r="AV8" s="10">
+        <v>-29</v>
+      </c>
+      <c r="AW8" s="9">
+        <v>-125</v>
+      </c>
+      <c r="AX8" s="9">
+        <v>-66</v>
+      </c>
+      <c r="AY8" s="10">
+        <v>-42</v>
+      </c>
+      <c r="AZ8" s="9">
+        <v>-162</v>
+      </c>
+      <c r="BA8" s="9">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="9">
+        <v>-64</v>
+      </c>
+      <c r="C9" s="9">
+        <v>-84</v>
+      </c>
+      <c r="D9" s="9">
+        <v>-47</v>
+      </c>
+      <c r="E9" s="9">
+        <v>-64</v>
+      </c>
+      <c r="F9" s="9">
+        <v>-43</v>
+      </c>
+      <c r="G9" s="10">
+        <v>-57</v>
+      </c>
+      <c r="H9" s="10">
+        <v>-91</v>
+      </c>
+      <c r="I9" s="9">
+        <v>-116</v>
+      </c>
+      <c r="J9" s="10">
+        <v>-76</v>
+      </c>
+      <c r="K9" s="9">
+        <v>-78</v>
+      </c>
+      <c r="L9" s="9">
+        <v>-87</v>
+      </c>
+      <c r="M9" s="10">
+        <v>-43</v>
+      </c>
+      <c r="N9" s="10">
+        <v>-59</v>
+      </c>
+      <c r="O9" s="10">
+        <v>-54</v>
+      </c>
+      <c r="P9" s="10">
+        <v>-43</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>-37</v>
+      </c>
+      <c r="R9" s="9">
+        <v>-8</v>
+      </c>
+      <c r="S9" s="9">
+        <v>-67</v>
+      </c>
+      <c r="T9" s="9">
+        <v>-106</v>
+      </c>
+      <c r="U9" s="10">
+        <v>-139</v>
+      </c>
+      <c r="V9" s="9">
+        <v>-82</v>
+      </c>
+      <c r="W9" s="9">
+        <v>-61</v>
+      </c>
+      <c r="X9" s="10">
+        <v>-29</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>-88</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>-74</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>-104</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>-74</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>-85</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>-84</v>
+      </c>
+      <c r="AE9" s="10">
+        <v>-63</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>-146</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>-115</v>
+      </c>
+      <c r="AH9" s="9">
+        <v>-150</v>
+      </c>
+      <c r="AI9" s="9">
+        <v>-138</v>
+      </c>
+      <c r="AJ9" s="10">
+        <v>-91</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>-71</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>-115</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>-62</v>
+      </c>
+      <c r="AN9" s="10">
+        <v>-74</v>
+      </c>
+      <c r="AO9" s="9">
+        <v>-54</v>
+      </c>
+      <c r="AP9" s="9">
+        <v>-89</v>
+      </c>
+      <c r="AQ9" s="10">
+        <v>-87</v>
+      </c>
+      <c r="AR9" s="9">
+        <v>-94</v>
+      </c>
+      <c r="AS9" s="9">
+        <v>-138</v>
+      </c>
+      <c r="AT9" s="9">
+        <v>-131</v>
+      </c>
+      <c r="AU9" s="9">
+        <v>-113</v>
+      </c>
+      <c r="AV9" s="10">
+        <v>-63</v>
+      </c>
+      <c r="AW9" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AX9" s="9">
+        <v>-44</v>
+      </c>
+      <c r="AY9" s="10">
+        <v>-47</v>
+      </c>
+      <c r="AZ9" s="9">
+        <v>-97</v>
+      </c>
+      <c r="BA9" s="9">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="9">
+        <v>-8</v>
+      </c>
+      <c r="C10" s="9">
+        <v>-8</v>
+      </c>
+      <c r="D10" s="9">
+        <v>-13</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0</v>
+      </c>
+      <c r="F10" s="9">
+        <v>-4</v>
+      </c>
+      <c r="G10" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H10" s="10">
+        <v>-6</v>
+      </c>
+      <c r="I10" s="9">
+        <v>-11</v>
+      </c>
+      <c r="J10" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K10" s="9">
+        <v>10</v>
+      </c>
+      <c r="L10" s="9">
+        <v>-8</v>
+      </c>
+      <c r="M10" s="10">
+        <v>4</v>
+      </c>
+      <c r="N10" s="10">
+        <v>1</v>
+      </c>
+      <c r="O10" s="10">
+        <v>-6</v>
+      </c>
+      <c r="P10" s="10">
+        <v>-7</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>-4</v>
+      </c>
+      <c r="R10" s="9">
+        <v>2</v>
+      </c>
+      <c r="S10" s="9">
+        <v>2</v>
+      </c>
+      <c r="T10" s="9">
+        <v>6</v>
+      </c>
+      <c r="U10" s="10">
+        <v>-17</v>
+      </c>
+      <c r="V10" s="9">
+        <v>-9</v>
+      </c>
+      <c r="W10" s="9">
+        <v>-16</v>
+      </c>
+      <c r="X10" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>14</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>8</v>
+      </c>
+      <c r="AA10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>-9</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>-15</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AJ10" s="10">
+        <v>5</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AO10" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AP10" s="9">
+        <v>-28</v>
+      </c>
+      <c r="AQ10" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AR10" s="9">
+        <v>27</v>
+      </c>
+      <c r="AS10" s="9">
+        <v>15</v>
+      </c>
+      <c r="AT10" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AU10" s="9">
+        <v>-20</v>
+      </c>
+      <c r="AV10" s="10">
+        <v>-20</v>
+      </c>
+      <c r="AW10" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AX10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AZ10" s="9">
+        <v>2</v>
+      </c>
+      <c r="BA10" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="9">
+        <v>-18</v>
+      </c>
+      <c r="C11" s="9">
+        <v>-59</v>
+      </c>
+      <c r="D11" s="9">
+        <v>-18</v>
+      </c>
+      <c r="E11" s="9">
+        <v>-36</v>
+      </c>
+      <c r="F11" s="9">
+        <v>-14</v>
+      </c>
+      <c r="G11" s="10">
+        <v>-40</v>
+      </c>
+      <c r="H11" s="10">
+        <v>-25</v>
+      </c>
+      <c r="I11" s="9">
+        <v>-38</v>
+      </c>
+      <c r="J11" s="10">
+        <v>17</v>
+      </c>
+      <c r="K11" s="9">
+        <v>-33</v>
+      </c>
+      <c r="L11" s="9">
+        <v>-49</v>
+      </c>
+      <c r="M11" s="10">
+        <v>-33</v>
+      </c>
+      <c r="N11" s="10">
+        <v>-53</v>
+      </c>
+      <c r="O11" s="10">
+        <v>18</v>
+      </c>
+      <c r="P11" s="10">
+        <v>-41</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>-57</v>
+      </c>
+      <c r="R11" s="9">
+        <v>-2</v>
+      </c>
+      <c r="S11" s="9">
+        <v>-96</v>
+      </c>
+      <c r="T11" s="9">
+        <v>-68</v>
+      </c>
+      <c r="U11" s="10">
+        <v>-125</v>
+      </c>
+      <c r="V11" s="9">
+        <v>-79</v>
+      </c>
+      <c r="W11" s="9">
+        <v>-98</v>
+      </c>
+      <c r="X11" s="10">
+        <v>-17</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>-67</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>-52</v>
+      </c>
+      <c r="AA11" s="9">
+        <v>-73</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>-75</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>-73</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>-55</v>
+      </c>
+      <c r="AE11" s="10">
+        <v>-132</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>-59</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>-95</v>
+      </c>
+      <c r="AH11" s="9">
+        <v>-96</v>
+      </c>
+      <c r="AI11" s="9">
+        <v>-68</v>
+      </c>
+      <c r="AJ11" s="10">
+        <v>-38</v>
+      </c>
+      <c r="AK11" s="9">
+        <v>-26</v>
+      </c>
+      <c r="AL11" s="9">
+        <v>-46</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>-46</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>-38</v>
+      </c>
+      <c r="AO11" s="9">
+        <v>-34</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>-24</v>
+      </c>
+      <c r="AQ11" s="10">
+        <v>-50</v>
+      </c>
+      <c r="AR11" s="9">
+        <v>-89</v>
+      </c>
+      <c r="AS11" s="9">
+        <v>-27</v>
+      </c>
+      <c r="AT11" s="9">
+        <v>-110</v>
+      </c>
+      <c r="AU11" s="9">
+        <v>-85</v>
+      </c>
+      <c r="AV11" s="10">
+        <v>-66</v>
+      </c>
+      <c r="AW11" s="9">
+        <v>-66</v>
+      </c>
+      <c r="AX11" s="9">
+        <v>-61</v>
+      </c>
+      <c r="AY11" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AZ11" s="9">
+        <v>-2</v>
+      </c>
+      <c r="BA11" s="9">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="9">
+        <v>3</v>
+      </c>
+      <c r="C12" s="9">
+        <v>-4</v>
+      </c>
+      <c r="D12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="E12" s="9">
+        <v>-2</v>
+      </c>
+      <c r="F12" s="9">
+        <v>1</v>
+      </c>
+      <c r="G12" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H12" s="10">
+        <v>-1</v>
+      </c>
+      <c r="I12" s="9">
+        <v>5</v>
+      </c>
+      <c r="J12" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0</v>
+      </c>
+      <c r="L12" s="9">
+        <v>0</v>
+      </c>
+      <c r="M12" s="10">
+        <v>-4</v>
+      </c>
+      <c r="N12" s="10">
+        <v>-4</v>
+      </c>
+      <c r="O12" s="10">
+        <v>-1</v>
+      </c>
+      <c r="P12" s="10">
+        <v>-6</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>4</v>
+      </c>
+      <c r="R12" s="9">
+        <v>5</v>
+      </c>
+      <c r="S12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="T12" s="9">
+        <v>3</v>
+      </c>
+      <c r="U12" s="10">
+        <v>5</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="9">
+        <v>-14</v>
+      </c>
+      <c r="X12" s="10">
+        <v>10</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>-2</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AA12" s="9">
+        <v>9</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>6</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="10">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AJ12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AL12" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>2</v>
+      </c>
+      <c r="AO12" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AP12" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AQ12" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AR12" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AS12" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AT12" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AU12" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AV12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AX12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AY12" s="10">
+        <v>5</v>
+      </c>
+      <c r="AZ12" s="9">
+        <v>-7</v>
+      </c>
+      <c r="BA12" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="9">
+        <v>-16</v>
+      </c>
+      <c r="C13" s="9">
+        <v>-13</v>
+      </c>
+      <c r="D13" s="9">
+        <v>-16</v>
+      </c>
+      <c r="E13" s="9">
+        <v>-22</v>
+      </c>
+      <c r="F13" s="9">
+        <v>-4</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H13" s="10">
+        <v>-29</v>
+      </c>
+      <c r="I13" s="9">
+        <v>-22</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K13" s="9">
+        <v>-5</v>
+      </c>
+      <c r="L13" s="9">
+        <v>-25</v>
+      </c>
+      <c r="M13" s="10">
+        <v>-18</v>
+      </c>
+      <c r="N13" s="10">
+        <v>-13</v>
+      </c>
+      <c r="O13" s="10">
+        <v>-15</v>
+      </c>
+      <c r="P13" s="10">
+        <v>-14</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>-12</v>
+      </c>
+      <c r="R13" s="9">
+        <v>-26</v>
+      </c>
+      <c r="S13" s="9">
+        <v>-5</v>
+      </c>
+      <c r="T13" s="9">
+        <v>-31</v>
+      </c>
+      <c r="U13" s="10">
+        <v>-29</v>
+      </c>
+      <c r="V13" s="9">
+        <v>-13</v>
+      </c>
+      <c r="W13" s="9">
+        <v>-11</v>
+      </c>
+      <c r="X13" s="10">
+        <v>-30</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>-19</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>-52</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>-31</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>2</v>
+      </c>
+      <c r="AE13" s="10">
+        <v>-29</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>-31</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>-46</v>
+      </c>
+      <c r="AI13" s="9">
+        <v>-46</v>
+      </c>
+      <c r="AJ13" s="10">
+        <v>-63</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>-28</v>
+      </c>
+      <c r="AL13" s="9">
+        <v>-58</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>-27</v>
+      </c>
+      <c r="AN13" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AO13" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AP13" s="9">
+        <v>-17</v>
+      </c>
+      <c r="AQ13" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AR13" s="9">
+        <v>-39</v>
+      </c>
+      <c r="AS13" s="9">
+        <v>-26</v>
+      </c>
+      <c r="AT13" s="9">
+        <v>-29</v>
+      </c>
+      <c r="AU13" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AV13" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AW13" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AX13" s="9">
+        <v>-69</v>
+      </c>
+      <c r="AY13" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AZ13" s="9">
+        <v>-23</v>
+      </c>
+      <c r="BA13" s="9">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="9">
+        <v>-12</v>
+      </c>
+      <c r="C14" s="9">
+        <v>-12</v>
+      </c>
+      <c r="D14" s="9">
+        <v>-3</v>
+      </c>
+      <c r="E14" s="9">
+        <v>-23</v>
+      </c>
+      <c r="F14" s="9">
+        <v>-1</v>
+      </c>
+      <c r="G14" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H14" s="10">
+        <v>-8</v>
+      </c>
+      <c r="I14" s="9">
+        <v>4</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K14" s="9">
+        <v>-9</v>
+      </c>
+      <c r="L14" s="9">
+        <v>-5</v>
+      </c>
+      <c r="M14" s="10">
+        <v>-12</v>
+      </c>
+      <c r="N14" s="10">
+        <v>-22</v>
+      </c>
+      <c r="O14" s="10">
+        <v>-2</v>
+      </c>
+      <c r="P14" s="10">
+        <v>-28</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>-16</v>
+      </c>
+      <c r="R14" s="9">
+        <v>-9</v>
+      </c>
+      <c r="S14" s="9">
+        <v>16</v>
+      </c>
+      <c r="T14" s="9">
+        <v>-22</v>
+      </c>
+      <c r="U14" s="10">
+        <v>-5</v>
+      </c>
+      <c r="V14" s="9">
+        <v>-24</v>
+      </c>
+      <c r="W14" s="9">
+        <v>-11</v>
+      </c>
+      <c r="X14" s="10">
+        <v>-26</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>-19</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>-21</v>
+      </c>
+      <c r="AA14" s="9">
+        <v>-39</v>
+      </c>
+      <c r="AB14" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AC14" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD14" s="10">
+        <v>19</v>
+      </c>
+      <c r="AE14" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>-30</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AJ14" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AL14" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AN14" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AO14" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AQ14" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AR14" s="9">
+        <v>-56</v>
+      </c>
+      <c r="AS14" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AT14" s="9">
+        <v>-27</v>
+      </c>
+      <c r="AU14" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AV14" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AW14" s="9">
+        <v>14</v>
+      </c>
+      <c r="AX14" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AY14" s="10">
+        <v>7</v>
+      </c>
+      <c r="AZ14" s="9">
+        <v>-3</v>
+      </c>
+      <c r="BA14" s="9">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="9">
+        <v>-4</v>
+      </c>
+      <c r="C15" s="9">
+        <v>-3</v>
+      </c>
+      <c r="D15" s="9">
+        <v>-5</v>
+      </c>
+      <c r="E15" s="9">
+        <v>-6</v>
+      </c>
+      <c r="F15" s="9">
+        <v>-5</v>
+      </c>
+      <c r="G15" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H15" s="10">
+        <v>2</v>
+      </c>
+      <c r="I15" s="9">
+        <v>-6</v>
+      </c>
+      <c r="J15" s="10">
+        <v>2</v>
+      </c>
+      <c r="K15" s="9">
+        <v>-10</v>
+      </c>
+      <c r="L15" s="9">
+        <v>9</v>
+      </c>
+      <c r="M15" s="10">
+        <v>-3</v>
+      </c>
+      <c r="N15" s="10">
+        <v>-4</v>
+      </c>
+      <c r="O15" s="10">
+        <v>3</v>
+      </c>
+      <c r="P15" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>-3</v>
+      </c>
+      <c r="R15" s="9">
+        <v>-18</v>
+      </c>
+      <c r="S15" s="9">
+        <v>-11</v>
+      </c>
+      <c r="T15" s="9">
+        <v>3</v>
+      </c>
+      <c r="U15" s="10">
+        <v>-6</v>
+      </c>
+      <c r="V15" s="9">
+        <v>-5</v>
+      </c>
+      <c r="W15" s="9">
+        <v>2</v>
+      </c>
+      <c r="X15" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>5</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AA15" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE15" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AF15" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AH15" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AI15" s="9">
+        <v>-17</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>10</v>
+      </c>
+      <c r="AK15" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AL15" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AO15" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AQ15" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AR15" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AS15" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AT15" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AU15" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AV15" s="10">
+        <v>6</v>
+      </c>
+      <c r="AW15" s="9">
+        <v>4</v>
+      </c>
+      <c r="AX15" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AY15" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AZ15" s="9">
+        <v>1</v>
+      </c>
+      <c r="BA15" s="9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="9">
+        <v>-11</v>
+      </c>
+      <c r="C16" s="9">
+        <v>-11</v>
+      </c>
+      <c r="D16" s="9">
+        <v>-10</v>
+      </c>
+      <c r="E16" s="9">
+        <v>-12</v>
+      </c>
+      <c r="F16" s="9">
+        <v>-13</v>
+      </c>
+      <c r="G16" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H16" s="10">
+        <v>-14</v>
+      </c>
+      <c r="I16" s="9">
+        <v>-27</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K16" s="9">
+        <v>-6</v>
+      </c>
+      <c r="L16" s="9">
+        <v>-12</v>
+      </c>
+      <c r="M16" s="10">
+        <v>-3</v>
+      </c>
+      <c r="N16" s="10">
+        <v>-8</v>
+      </c>
+      <c r="O16" s="10">
+        <v>-2</v>
+      </c>
+      <c r="P16" s="10">
+        <v>-7</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>-2</v>
+      </c>
+      <c r="R16" s="9">
+        <v>-10</v>
+      </c>
+      <c r="S16" s="9">
+        <v>-3</v>
+      </c>
+      <c r="T16" s="9">
+        <v>-15</v>
+      </c>
+      <c r="U16" s="10">
+        <v>-34</v>
+      </c>
+      <c r="V16" s="9">
+        <v>-24</v>
+      </c>
+      <c r="W16" s="9">
+        <v>-7</v>
+      </c>
+      <c r="X16" s="10">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>-11</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>-16</v>
+      </c>
+      <c r="AA16" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AB16" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AC16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AE16" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>-30</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AJ16" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AL16" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AO16" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AP16" s="9">
+        <v>-29</v>
+      </c>
+      <c r="AQ16" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AR16" s="9">
+        <v>-18</v>
+      </c>
+      <c r="AS16" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AT16" s="9">
+        <v>-27</v>
+      </c>
+      <c r="AU16" s="9">
+        <v>-17</v>
+      </c>
+      <c r="AV16" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AW16" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AX16" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AY16" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AZ16" s="9">
+        <v>-10</v>
+      </c>
+      <c r="BA16" s="9">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="9">
+        <v>-3</v>
+      </c>
+      <c r="C17" s="9">
+        <v>-13</v>
+      </c>
+      <c r="D17" s="9">
+        <v>-8</v>
+      </c>
+      <c r="E17" s="9">
+        <v>-15</v>
+      </c>
+      <c r="F17" s="9">
+        <v>-11</v>
+      </c>
+      <c r="G17" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H17" s="10">
+        <v>-15</v>
+      </c>
+      <c r="I17" s="9">
+        <v>-11</v>
+      </c>
+      <c r="J17" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K17" s="9">
+        <v>-7</v>
+      </c>
+      <c r="L17" s="9">
+        <v>-16</v>
+      </c>
+      <c r="M17" s="10">
+        <v>-2</v>
+      </c>
+      <c r="N17" s="10">
+        <v>-8</v>
+      </c>
+      <c r="O17" s="10">
+        <v>-13</v>
+      </c>
+      <c r="P17" s="10">
+        <v>-12</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>-25</v>
+      </c>
+      <c r="R17" s="9">
+        <v>-6</v>
+      </c>
+      <c r="S17" s="9">
+        <v>-10</v>
+      </c>
+      <c r="T17" s="9">
+        <v>-39</v>
+      </c>
+      <c r="U17" s="10">
+        <v>-31</v>
+      </c>
+      <c r="V17" s="9">
+        <v>-3</v>
+      </c>
+      <c r="W17" s="9">
+        <v>-13</v>
+      </c>
+      <c r="X17" s="10">
+        <v>-4</v>
+      </c>
+      <c r="Y17" s="9">
+        <v>-20</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>-40</v>
+      </c>
+      <c r="AA17" s="9">
+        <v>-35</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>12</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AE17" s="10">
+        <v>-25</v>
+      </c>
+      <c r="AF17" s="9">
+        <v>-23</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AH17" s="9">
+        <v>-25</v>
+      </c>
+      <c r="AI17" s="9">
+        <v>-31</v>
+      </c>
+      <c r="AJ17" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AK17" s="9">
+        <v>9</v>
+      </c>
+      <c r="AL17" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AM17" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AN17" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AO17" s="9">
+        <v>-17</v>
+      </c>
+      <c r="AP17" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AQ17" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AR17" s="9">
+        <v>-23</v>
+      </c>
+      <c r="AS17" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AT17" s="9">
+        <v>-28</v>
+      </c>
+      <c r="AU17" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AV17" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AW17" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AX17" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AY17" s="10">
+        <v>3</v>
+      </c>
+      <c r="AZ17" s="9">
+        <v>-11</v>
+      </c>
+      <c r="BA17" s="9">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="9">
+        <v>-3</v>
+      </c>
+      <c r="C18" s="9">
+        <v>-2</v>
+      </c>
+      <c r="D18" s="9">
+        <v>8</v>
+      </c>
+      <c r="E18" s="9">
+        <v>1</v>
+      </c>
+      <c r="F18" s="9">
+        <v>-2</v>
+      </c>
+      <c r="G18" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H18" s="10">
+        <v>2</v>
+      </c>
+      <c r="I18" s="9">
+        <v>-15</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K18" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L18" s="9">
+        <v>-3</v>
+      </c>
+      <c r="M18" s="10">
+        <v>-4</v>
+      </c>
+      <c r="N18" s="10">
+        <v>-1</v>
+      </c>
+      <c r="O18" s="10">
+        <v>-3</v>
+      </c>
+      <c r="P18" s="10">
+        <v>-4</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>2</v>
+      </c>
+      <c r="R18" s="9">
+        <v>-8</v>
+      </c>
+      <c r="S18" s="9">
+        <v>7</v>
+      </c>
+      <c r="T18" s="9">
+        <v>4</v>
+      </c>
+      <c r="U18" s="10">
+        <v>-14</v>
+      </c>
+      <c r="V18" s="9">
+        <v>-8</v>
+      </c>
+      <c r="W18" s="9">
+        <v>11</v>
+      </c>
+      <c r="X18" s="10">
+        <v>-1</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>-9</v>
+      </c>
+      <c r="Z18" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AA18" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>6</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AF18" s="9">
+        <v>1</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AH18" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AI18" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AJ18" s="10">
+        <v>3</v>
+      </c>
+      <c r="AK18" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AL18" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AN18" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AO18" s="9">
+        <v>5</v>
+      </c>
+      <c r="AP18" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AQ18" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AR18" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AS18" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT18" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AU18" s="9">
+        <v>3</v>
+      </c>
+      <c r="AV18" s="10">
+        <v>6</v>
+      </c>
+      <c r="AW18" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AX18" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AY18" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AZ18" s="9">
+        <v>2</v>
+      </c>
+      <c r="BA18" s="9">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="9">
+        <v>1</v>
+      </c>
+      <c r="C19" s="9">
+        <v>-4</v>
+      </c>
+      <c r="D19" s="9">
+        <v>-8</v>
+      </c>
+      <c r="E19" s="9">
+        <v>2</v>
+      </c>
+      <c r="F19" s="9">
+        <v>-1</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="H19" s="10">
+        <v>-6</v>
+      </c>
+      <c r="I19" s="9">
+        <v>-7</v>
+      </c>
+      <c r="J19" s="10">
+        <v>5</v>
+      </c>
+      <c r="K19" s="9">
+        <v>2</v>
+      </c>
+      <c r="L19" s="9">
+        <v>-6</v>
+      </c>
+      <c r="M19" s="10">
+        <v>-1</v>
+      </c>
+      <c r="N19" s="10">
+        <v>-1</v>
+      </c>
+      <c r="O19" s="10">
+        <v>-2</v>
+      </c>
+      <c r="P19" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>-4</v>
+      </c>
+      <c r="R19" s="9">
+        <v>6</v>
+      </c>
+      <c r="S19" s="9">
+        <v>-1</v>
+      </c>
+      <c r="T19" s="9">
+        <v>-4</v>
+      </c>
+      <c r="U19" s="10">
+        <v>-1</v>
+      </c>
+      <c r="V19" s="9">
+        <v>-3</v>
+      </c>
+      <c r="W19" s="9">
+        <v>-16</v>
+      </c>
+      <c r="X19" s="10">
+        <v>-5</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>-4</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AA19" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AE19" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF19" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AG19" s="10">
+        <v>4</v>
+      </c>
+      <c r="AH19" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AI19" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AJ19" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AK19" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AL19" s="9">
+        <v>1</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AO19" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AP19" s="9">
+        <v>6</v>
+      </c>
+      <c r="AQ19" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AR19" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AS19" s="9">
+        <v>15</v>
+      </c>
+      <c r="AT19" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU19" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AV19" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AW19" s="9">
+        <v>11</v>
+      </c>
+      <c r="AX19" s="9">
+        <v>7</v>
+      </c>
+      <c r="AY19" s="10">
+        <v>12</v>
+      </c>
+      <c r="AZ19" s="9">
+        <v>1</v>
+      </c>
+      <c r="BA19" s="9">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="9">
+        <v>1</v>
+      </c>
+      <c r="C20" s="9">
+        <v>-8</v>
+      </c>
+      <c r="D20" s="9">
+        <v>-11</v>
+      </c>
+      <c r="E20" s="9">
+        <v>-1</v>
+      </c>
+      <c r="F20" s="9">
+        <v>0</v>
+      </c>
+      <c r="G20" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H20" s="10">
+        <v>-6</v>
+      </c>
+      <c r="I20" s="9">
+        <v>1</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K20" s="9">
+        <v>-11</v>
+      </c>
+      <c r="L20" s="9">
+        <v>-5</v>
+      </c>
+      <c r="M20" s="10">
+        <v>-1</v>
+      </c>
+      <c r="N20" s="10">
+        <v>-8</v>
+      </c>
+      <c r="O20" s="10">
+        <v>-3</v>
+      </c>
+      <c r="P20" s="10">
+        <v>-3</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>-3</v>
+      </c>
+      <c r="R20" s="9">
+        <v>13</v>
+      </c>
+      <c r="S20" s="9">
+        <v>-15</v>
+      </c>
+      <c r="T20" s="9">
+        <v>4</v>
+      </c>
+      <c r="U20" s="10">
+        <v>6</v>
+      </c>
+      <c r="V20" s="9">
+        <v>-11</v>
+      </c>
+      <c r="W20" s="9">
+        <v>15</v>
+      </c>
+      <c r="X20" s="10">
+        <v>10</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>-13</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AE20" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AG20" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AI20" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AJ20" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AK20" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AL20" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AN20" s="10">
+        <v>6</v>
+      </c>
+      <c r="AO20" s="9">
+        <v>2</v>
+      </c>
+      <c r="AP20" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AQ20" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AR20" s="9">
+        <v>3</v>
+      </c>
+      <c r="AS20" s="9">
+        <v>-20</v>
+      </c>
+      <c r="AT20" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AU20" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AV20" s="10">
+        <v>1</v>
+      </c>
+      <c r="AW20" s="9">
+        <v>6</v>
+      </c>
+      <c r="AX20" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AY20" s="10">
+        <v>4</v>
+      </c>
+      <c r="AZ20" s="9">
+        <v>-14</v>
+      </c>
+      <c r="BA20" s="9">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="9">
+        <v>-19</v>
+      </c>
+      <c r="C21" s="9">
+        <v>-15</v>
+      </c>
+      <c r="D21" s="9">
+        <v>0</v>
+      </c>
+      <c r="E21" s="9">
+        <v>-19</v>
+      </c>
+      <c r="F21" s="9">
+        <v>-5</v>
+      </c>
+      <c r="G21" s="10">
+        <v>-18</v>
+      </c>
+      <c r="H21" s="10">
+        <v>-15</v>
+      </c>
+      <c r="I21" s="9">
+        <v>-15</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-30</v>
+      </c>
+      <c r="K21" s="9">
+        <v>-1</v>
+      </c>
+      <c r="L21" s="9">
+        <v>-11</v>
+      </c>
+      <c r="M21" s="10">
+        <v>-10</v>
+      </c>
+      <c r="N21" s="10">
+        <v>-17</v>
+      </c>
+      <c r="O21" s="10">
+        <v>-19</v>
+      </c>
+      <c r="P21" s="10">
+        <v>-7</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>1</v>
+      </c>
+      <c r="R21" s="9">
+        <v>13</v>
+      </c>
+      <c r="S21" s="9">
+        <v>5</v>
+      </c>
+      <c r="T21" s="9">
+        <v>-38</v>
+      </c>
+      <c r="U21" s="10">
+        <v>-21</v>
+      </c>
+      <c r="V21" s="9">
+        <v>-13</v>
+      </c>
+      <c r="W21" s="9">
+        <v>-32</v>
+      </c>
+      <c r="X21" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="9">
+        <v>-18</v>
+      </c>
+      <c r="Z21" s="10">
+        <v>-37</v>
+      </c>
+      <c r="AA21" s="9">
+        <v>-41</v>
+      </c>
+      <c r="AB21" s="10">
+        <v>-43</v>
+      </c>
+      <c r="AC21" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>3</v>
+      </c>
+      <c r="AE21" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AF21" s="9">
+        <v>-34</v>
+      </c>
+      <c r="AG21" s="10">
+        <v>-40</v>
+      </c>
+      <c r="AH21" s="9">
+        <v>-50</v>
+      </c>
+      <c r="AI21" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AJ21" s="10">
+        <v>-41</v>
+      </c>
+      <c r="AK21" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AL21" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AM21" s="9">
+        <v>1</v>
+      </c>
+      <c r="AN21" s="10">
+        <v>-30</v>
+      </c>
+      <c r="AO21" s="9">
+        <v>1</v>
+      </c>
+      <c r="AP21" s="9">
+        <v>-25</v>
+      </c>
+      <c r="AQ21" s="10">
+        <v>10</v>
+      </c>
+      <c r="AR21" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AS21" s="9">
+        <v>-29</v>
+      </c>
+      <c r="AT21" s="9">
+        <v>-22</v>
+      </c>
+      <c r="AU21" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AV21" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AW21" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AX21" s="9">
+        <v>14</v>
+      </c>
+      <c r="AY21" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AZ21" s="9">
+        <v>-3</v>
+      </c>
+      <c r="BA21" s="9">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="9">
+        <v>0</v>
+      </c>
+      <c r="C22" s="9">
+        <v>-3</v>
+      </c>
+      <c r="D22" s="9">
+        <v>0</v>
+      </c>
+      <c r="E22" s="9">
+        <v>1</v>
+      </c>
+      <c r="F22" s="9">
+        <v>-1</v>
+      </c>
+      <c r="G22" s="10">
+        <v>3</v>
+      </c>
+      <c r="H22" s="10">
+        <v>-4</v>
+      </c>
+      <c r="I22" s="9">
+        <v>-2</v>
+      </c>
+      <c r="J22" s="10">
+        <v>1</v>
+      </c>
+      <c r="K22" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L22" s="9">
+        <v>14</v>
+      </c>
+      <c r="M22" s="10">
+        <v>-4</v>
+      </c>
+      <c r="N22" s="10">
+        <v>-5</v>
+      </c>
+      <c r="O22" s="10">
+        <v>-1</v>
+      </c>
+      <c r="P22" s="10">
+        <v>-7</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>5</v>
+      </c>
+      <c r="R22" s="9">
+        <v>-4</v>
+      </c>
+      <c r="S22" s="9">
+        <v>1</v>
+      </c>
+      <c r="T22" s="9">
+        <v>-7</v>
+      </c>
+      <c r="U22" s="10">
+        <v>-2</v>
+      </c>
+      <c r="V22" s="9">
+        <v>-10</v>
+      </c>
+      <c r="W22" s="9">
+        <v>-5</v>
+      </c>
+      <c r="X22" s="10">
+        <v>2</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>-13</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AA22" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AB22" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>2</v>
+      </c>
+      <c r="AD22" s="10">
+        <v>6</v>
+      </c>
+      <c r="AE22" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AG22" s="10">
+        <v>5</v>
+      </c>
+      <c r="AH22" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AI22" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AJ22" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>3</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AN22" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AO22" s="9">
+        <v>3</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AQ22" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AR22" s="9">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AT22" s="9">
+        <v>101</v>
+      </c>
+      <c r="AU22" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AV22" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AW22" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AX22" s="9">
+        <v>-23</v>
+      </c>
+      <c r="AY22" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AZ22" s="9">
+        <v>8</v>
+      </c>
+      <c r="BA22" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="9">
+        <v>-2</v>
+      </c>
+      <c r="C23" s="9">
+        <v>-3</v>
+      </c>
+      <c r="D23" s="9">
+        <v>-5</v>
+      </c>
+      <c r="E23" s="9">
+        <v>-4</v>
+      </c>
+      <c r="F23" s="9">
+        <v>5</v>
+      </c>
+      <c r="G23" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H23" s="10">
+        <v>-10</v>
+      </c>
+      <c r="I23" s="9">
+        <v>-3</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K23" s="9">
+        <v>-3</v>
+      </c>
+      <c r="L23" s="9">
+        <v>3</v>
+      </c>
+      <c r="M23" s="10">
+        <v>-1</v>
+      </c>
+      <c r="N23" s="10">
+        <v>-7</v>
+      </c>
+      <c r="O23" s="10">
+        <v>3</v>
+      </c>
+      <c r="P23" s="10">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>6</v>
+      </c>
+      <c r="R23" s="9">
+        <v>-3</v>
+      </c>
+      <c r="S23" s="9">
+        <v>-11</v>
+      </c>
+      <c r="T23" s="9">
+        <v>-7</v>
+      </c>
+      <c r="U23" s="10">
+        <v>1</v>
+      </c>
+      <c r="V23" s="9">
+        <v>-7</v>
+      </c>
+      <c r="W23" s="9">
+        <v>0</v>
+      </c>
+      <c r="X23" s="10">
+        <v>-10</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>-10</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>4</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>-9</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AI23" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AJ23" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AP23" s="9">
+        <v>5</v>
+      </c>
+      <c r="AQ23" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AR23" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AS23" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AT23" s="9">
+        <v>5</v>
+      </c>
+      <c r="AU23" s="9">
+        <v>7</v>
+      </c>
+      <c r="AV23" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AW23" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AX23" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AY23" s="10">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="9">
+        <v>-5</v>
+      </c>
+      <c r="BA23" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="9">
+        <v>-7</v>
+      </c>
+      <c r="C24" s="9">
+        <v>-4</v>
+      </c>
+      <c r="D24" s="9">
+        <v>3</v>
+      </c>
+      <c r="E24" s="9">
+        <v>-1</v>
+      </c>
+      <c r="F24" s="9">
+        <v>-2</v>
+      </c>
+      <c r="G24" s="9">
+        <v>-7</v>
+      </c>
+      <c r="H24" s="10">
+        <v>0</v>
+      </c>
+      <c r="I24" s="9">
+        <v>6</v>
+      </c>
+      <c r="J24" s="10">
+        <v>1</v>
+      </c>
+      <c r="K24" s="9">
+        <v>0</v>
+      </c>
+      <c r="L24" s="9">
+        <v>-9</v>
+      </c>
+      <c r="M24" s="10">
+        <v>-1</v>
+      </c>
+      <c r="N24" s="10">
+        <v>-7</v>
+      </c>
+      <c r="O24" s="10">
+        <v>-6</v>
+      </c>
+      <c r="P24" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>0</v>
+      </c>
+      <c r="R24" s="9">
+        <v>-2</v>
+      </c>
+      <c r="S24" s="9">
+        <v>-20</v>
+      </c>
+      <c r="T24" s="9">
+        <v>-1</v>
+      </c>
+      <c r="U24" s="10">
+        <v>0</v>
+      </c>
+      <c r="V24" s="9">
+        <v>-3</v>
+      </c>
+      <c r="W24" s="9">
+        <v>-9</v>
+      </c>
+      <c r="X24" s="10">
+        <v>-3</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>7</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AA24" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>6</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AI24" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AJ24" s="10">
+        <v>-16</v>
+      </c>
+      <c r="AK24" s="9">
+        <v>-17</v>
+      </c>
+      <c r="AL24" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AM24" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AO24" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AP24" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AQ24" s="10">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AS24" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AT24" s="9">
+        <v>4</v>
+      </c>
+      <c r="AU24" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AV24" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AW24" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AX24" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AY24" s="10">
+        <v>5</v>
+      </c>
+      <c r="AZ24" s="9">
+        <v>7</v>
+      </c>
+      <c r="BA24" s="9">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="9">
+        <v>1</v>
+      </c>
+      <c r="C25" s="9">
+        <v>-11</v>
+      </c>
+      <c r="D25" s="9">
+        <v>-7</v>
+      </c>
+      <c r="E25" s="9">
+        <v>-2</v>
+      </c>
+      <c r="F25" s="9">
+        <v>-2</v>
+      </c>
+      <c r="G25" s="9">
+        <v>-3</v>
+      </c>
+      <c r="H25" s="10">
+        <v>-7</v>
+      </c>
+      <c r="I25" s="9">
+        <v>-6</v>
+      </c>
+      <c r="J25" s="10">
+        <v>8</v>
+      </c>
+      <c r="K25" s="9">
+        <v>3</v>
+      </c>
+      <c r="L25" s="9">
+        <v>6</v>
+      </c>
+      <c r="M25" s="10">
+        <v>-3</v>
+      </c>
+      <c r="N25" s="10">
+        <v>-7</v>
+      </c>
+      <c r="O25" s="10">
+        <v>-9</v>
+      </c>
+      <c r="P25" s="10">
+        <v>4</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>2</v>
+      </c>
+      <c r="R25" s="9">
+        <v>12</v>
+      </c>
+      <c r="S25" s="9">
+        <v>-4</v>
+      </c>
+      <c r="T25" s="9">
+        <v>-19</v>
+      </c>
+      <c r="U25" s="10">
+        <v>0</v>
+      </c>
+      <c r="V25" s="9">
+        <v>8</v>
+      </c>
+      <c r="W25" s="9">
+        <v>-3</v>
+      </c>
+      <c r="X25" s="10">
+        <v>-4</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>-2</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>8</v>
+      </c>
+      <c r="AA25" s="9">
+        <v>2</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AF25" s="9">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AH25" s="9">
+        <v>-28</v>
+      </c>
+      <c r="AI25" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AJ25" s="10">
+        <v>-20</v>
+      </c>
+      <c r="AK25" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AL25" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AM25" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AO25" s="9">
+        <v>7</v>
+      </c>
+      <c r="AP25" s="9">
+        <v>-28</v>
+      </c>
+      <c r="AQ25" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AR25" s="9">
+        <v>5</v>
+      </c>
+      <c r="AS25" s="9">
+        <v>-40</v>
+      </c>
+      <c r="AT25" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AU25" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AV25" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AW25" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AX25" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AY25" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AZ25" s="9">
+        <v>8</v>
+      </c>
+      <c r="BA25" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="9">
+        <v>1</v>
+      </c>
+      <c r="C26" s="9">
+        <v>-5</v>
+      </c>
+      <c r="D26" s="9">
+        <v>0</v>
+      </c>
+      <c r="E26" s="9">
+        <v>-4</v>
+      </c>
+      <c r="F26" s="9">
+        <v>2</v>
+      </c>
+      <c r="G26" s="9">
+        <v>-4</v>
+      </c>
+      <c r="H26" s="10">
+        <v>-5</v>
+      </c>
+      <c r="I26" s="9">
+        <v>-1</v>
+      </c>
+      <c r="J26" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K26" s="9">
+        <v>1</v>
+      </c>
+      <c r="L26" s="9">
+        <v>2</v>
+      </c>
+      <c r="M26" s="10">
+        <v>-11</v>
+      </c>
+      <c r="N26" s="10">
+        <v>-2</v>
+      </c>
+      <c r="O26" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="P26" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>0</v>
+      </c>
+      <c r="R26" s="9">
+        <v>1</v>
+      </c>
+      <c r="S26" s="9">
+        <v>-9</v>
+      </c>
+      <c r="T26" s="9">
+        <v>7</v>
+      </c>
+      <c r="U26" s="10">
+        <v>1</v>
+      </c>
+      <c r="V26" s="9">
+        <v>-6</v>
+      </c>
+      <c r="W26" s="9">
+        <v>-8</v>
+      </c>
+      <c r="X26" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>10</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>2</v>
+      </c>
+      <c r="AA26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>-15</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AH26" s="9">
+        <v>4</v>
+      </c>
+      <c r="AI26" s="9">
+        <v>6</v>
+      </c>
+      <c r="AJ26" s="10">
+        <v>-9</v>
+      </c>
+      <c r="AK26" s="9">
+        <v>7</v>
+      </c>
+      <c r="AL26" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AM26" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AO26" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AP26" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AR26" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AS26" s="9">
+        <v>0</v>
+      </c>
+      <c r="AT26" s="9">
+        <v>7</v>
+      </c>
+      <c r="AU26" s="9">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AW26" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AX26" s="9">
+        <v>2</v>
+      </c>
+      <c r="AY26" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AZ26" s="9">
+        <v>16</v>
+      </c>
+      <c r="BA26" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="13">
+        <v>-1</v>
+      </c>
+      <c r="C27" s="13">
+        <v>-5</v>
+      </c>
+      <c r="D27" s="13">
+        <v>1</v>
+      </c>
+      <c r="E27" s="13">
+        <v>-3</v>
+      </c>
+      <c r="F27" s="13">
+        <v>0</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="H27" s="13">
+        <v>-7</v>
+      </c>
+      <c r="I27" s="13">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>14</v>
+      </c>
+      <c r="K27" s="13">
+        <v>3</v>
+      </c>
+      <c r="L27" s="13">
+        <v>2</v>
+      </c>
+      <c r="M27" s="13">
+        <v>4</v>
+      </c>
+      <c r="N27" s="13">
+        <v>5</v>
+      </c>
+      <c r="O27" s="13">
+        <v>0</v>
+      </c>
+      <c r="P27" s="13">
+        <v>8</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>-10</v>
+      </c>
+      <c r="R27" s="13">
+        <v>3</v>
+      </c>
+      <c r="S27" s="13">
+        <v>-11</v>
+      </c>
+      <c r="T27" s="13">
+        <v>-5</v>
+      </c>
+      <c r="U27" s="13">
+        <v>-5</v>
+      </c>
+      <c r="V27" s="13">
+        <v>2</v>
+      </c>
+      <c r="W27" s="13">
+        <v>1</v>
+      </c>
+      <c r="X27" s="13">
+        <v>-8</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>-12</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>-7</v>
+      </c>
+      <c r="AC27" s="13">
+        <v>-8</v>
+      </c>
+      <c r="AD27" s="13">
+        <v>11</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AF27" s="13">
+        <v>-7</v>
+      </c>
+      <c r="AG27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="13">
+        <v>-15</v>
+      </c>
+      <c r="AI27" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AJ27" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AK27" s="13">
+        <v>3</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>-7</v>
+      </c>
+      <c r="AN27" s="13">
+        <v>-9</v>
+      </c>
+      <c r="AO27" s="13">
+        <v>-5</v>
+      </c>
+      <c r="AP27" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AR27" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AS27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AT27" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AU27" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AV27" s="13">
+        <v>-5</v>
+      </c>
+      <c r="AW27" s="13">
+        <v>-7</v>
+      </c>
+      <c r="AX27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AY27" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AZ27" s="13">
+        <v>-1</v>
+      </c>
+      <c r="BA27" s="13">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+    </row>
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="A29" s="15"/>
+    </row>
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Коэффициент естеств.прироста</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Прибывшие</vt:lpstr>
+      <vt:lpstr>Выбывшие</vt:lpstr>
+      <vt:lpstr>Сальдо межрегиональной миграции</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>