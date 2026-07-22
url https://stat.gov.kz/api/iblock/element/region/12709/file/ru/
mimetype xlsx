--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -1,106 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12045" yWindow="285" windowWidth="16260" windowHeight="10605"/>
+    <workbookView xWindow="12540" yWindow="690" windowWidth="16020" windowHeight="11175" tabRatio="572"/>
   </bookViews>
   <sheets>
-    <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Сальдо межрегиональной миграции" sheetId="3" r:id="rId3"/>
+    <sheet name="Естественный прирост" sheetId="1" r:id="rId1"/>
+    <sheet name="Коэффициент естеств.прироста" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="39">
-[...14 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="51">
   <si>
     <t>январь</t>
-  </si>
-[...7 lines deleted...]
-    <t>апрель</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
-    <t>октябрь</t>
+    <t>на 1000 человек</t>
   </si>
   <si>
-    <t>ноябрь</t>
-[...2 lines deleted...]
-    <t>декабрь</t>
+    <t>* Данные сформированы по дате регистрации актов о рождении и смерти.</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
     <t>Рудный г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсаринский </t>
   </si>
   <si>
     <t xml:space="preserve">Амангельдинский </t>
   </si>
   <si>
     <t xml:space="preserve">Аулиекольский </t>
   </si>
@@ -122,349 +93,479 @@
   <si>
     <t xml:space="preserve">Карасуский </t>
   </si>
   <si>
     <t xml:space="preserve">Костанайский </t>
   </si>
   <si>
     <t xml:space="preserve">Мендыкаринский </t>
   </si>
   <si>
     <t xml:space="preserve">Наурзумский </t>
   </si>
   <si>
     <t xml:space="preserve">Сарыкольский </t>
   </si>
   <si>
     <t>Беимбета Майлина</t>
   </si>
   <si>
     <t xml:space="preserve">Узункольский </t>
   </si>
   <si>
     <t xml:space="preserve">Федоровский </t>
   </si>
   <si>
-    <t>-</t>
+    <t>февраль</t>
   </si>
   <si>
-    <t>Сальдо межрегиональной миграции населения Костанайской области</t>
+    <t>март</t>
   </si>
   <si>
-    <t>Число выбывших в другие регионы Республики Казахстан</t>
+    <t>апрель</t>
   </si>
   <si>
-    <t>Число прибывших из других регионов Республики Казахстан</t>
+    <t>май</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>сентябрь</t>
+  </si>
+  <si>
+    <t>октябрь</t>
+  </si>
+  <si>
+    <t>ноябрь</t>
+  </si>
+  <si>
+    <t>декабрь</t>
+  </si>
+  <si>
+    <t>январь-февраль</t>
+  </si>
+  <si>
+    <t>январь-март</t>
+  </si>
+  <si>
+    <t>январь-апрель</t>
+  </si>
+  <si>
+    <t>январь-май</t>
+  </si>
+  <si>
+    <t>январь-июнь</t>
+  </si>
+  <si>
+    <t>январь-июль</t>
+  </si>
+  <si>
+    <t>январь-август</t>
+  </si>
+  <si>
+    <t>январь-сентябрь</t>
+  </si>
+  <si>
+    <t>январь-октябрь</t>
+  </si>
+  <si>
+    <t>январь-ноябрь</t>
+  </si>
+  <si>
+    <t xml:space="preserve">январь-декабрь </t>
+  </si>
+  <si>
+    <t>Естественный прирост (убыль) населения Костанайской области*</t>
+  </si>
+  <si>
+    <t>Коэффициенты естественного прироста (убыли) населения Костанайской области*</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="12" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
+  </numFmts>
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
-[...3 lines deleted...]
-      <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -716,11439 +817,7839 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
+      <pane xSplit="1" topLeftCell="AR1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BA6"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="43" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="18.42578125" style="21" customWidth="1"/>
+    <col min="2" max="13" width="8.140625" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="15" max="25" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="37" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.140625" style="21" collapsed="1"/>
+    <col min="39" max="41" width="9.140625" style="21"/>
+    <col min="42" max="42" width="8.7109375" style="21" customWidth="1"/>
+    <col min="43" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="20" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
+    </row>
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BB3" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51">
+        <v>2022</v>
+      </c>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51">
+        <v>2023</v>
+      </c>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="46">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
+        <v>2025</v>
+      </c>
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="48"/>
+      <c r="AX4" s="46">
+        <v>2026</v>
+      </c>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+    </row>
+    <row r="5" spans="1:54" s="43" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="P5" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q5" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="R5" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="S5" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="T5" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="U5" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="V5" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="W5" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="X5" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y5" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB5" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC5" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD5" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE5" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF5" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG5" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH5" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI5" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ5" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK5" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN5" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="AO5" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP5" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="AQ5" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="AR5" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AS5" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="AT5" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="AU5" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="AV5" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW5" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="AX5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="AZ5" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="BA5" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="BB5" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="47"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="47"/>
+      <c r="AA6" s="47"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="47"/>
+      <c r="AG6" s="47"/>
+      <c r="AH6" s="47"/>
+      <c r="AI6" s="47"/>
+      <c r="AJ6" s="47"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="47"/>
+      <c r="AM6" s="47"/>
+      <c r="AN6" s="47"/>
+      <c r="AO6" s="47"/>
+      <c r="AP6" s="47"/>
+      <c r="AQ6" s="47"/>
+      <c r="AR6" s="47"/>
+      <c r="AS6" s="47"/>
+      <c r="AT6" s="47"/>
+      <c r="AU6" s="47"/>
+      <c r="AV6" s="47"/>
+      <c r="AW6" s="47"/>
+      <c r="AX6" s="47"/>
+      <c r="AY6" s="47"/>
+      <c r="AZ6" s="47"/>
+      <c r="BA6" s="47"/>
+      <c r="BB6" s="47"/>
+    </row>
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5">
+        <v>-42</v>
+      </c>
+      <c r="C7" s="5">
+        <v>-262</v>
+      </c>
+      <c r="D7" s="5">
+        <v>15</v>
+      </c>
+      <c r="E7" s="5">
+        <v>144</v>
+      </c>
+      <c r="F7" s="5">
+        <v>125</v>
+      </c>
+      <c r="G7" s="5">
+        <v>174</v>
+      </c>
+      <c r="H7" s="5">
+        <v>234</v>
+      </c>
+      <c r="I7" s="5">
+        <v>204</v>
+      </c>
+      <c r="J7" s="6">
+        <v>270</v>
+      </c>
+      <c r="K7" s="6">
+        <v>142</v>
+      </c>
+      <c r="L7" s="7">
+        <v>239</v>
+      </c>
+      <c r="M7" s="8">
+        <v>109</v>
+      </c>
+      <c r="N7" s="9">
+        <v>20</v>
+      </c>
+      <c r="O7" s="9">
+        <v>139</v>
+      </c>
+      <c r="P7" s="9">
+        <v>49</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>134</v>
+      </c>
+      <c r="R7" s="10">
+        <v>185</v>
+      </c>
+      <c r="S7" s="11">
+        <v>170</v>
+      </c>
+      <c r="T7" s="12">
+        <v>123</v>
+      </c>
+      <c r="U7" s="6">
+        <v>134</v>
+      </c>
+      <c r="V7" s="9">
+        <v>170</v>
+      </c>
+      <c r="W7" s="6">
+        <v>157</v>
+      </c>
+      <c r="X7" s="9">
+        <v>46</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>-10</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>47</v>
+      </c>
+      <c r="AA7" s="7">
+        <v>119</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>152</v>
+      </c>
+      <c r="AD7" s="6">
+        <v>56</v>
+      </c>
+      <c r="AE7" s="9">
+        <v>63</v>
+      </c>
+      <c r="AF7" s="7">
+        <v>128</v>
+      </c>
+      <c r="AG7" s="6">
+        <v>105</v>
+      </c>
+      <c r="AH7" s="7">
+        <v>52</v>
+      </c>
+      <c r="AI7" s="7">
+        <v>9</v>
+      </c>
+      <c r="AJ7" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AK7" s="12">
+        <v>17</v>
+      </c>
+      <c r="AL7" s="12">
+        <v>-28</v>
+      </c>
+      <c r="AM7" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AN7" s="6">
+        <v>89</v>
+      </c>
+      <c r="AO7" s="12">
+        <v>92</v>
+      </c>
+      <c r="AP7" s="7">
+        <v>19</v>
+      </c>
+      <c r="AQ7" s="9">
+        <v>-61</v>
+      </c>
+      <c r="AR7" s="7">
+        <v>14</v>
+      </c>
+      <c r="AS7" s="12">
+        <v>41</v>
+      </c>
+      <c r="AT7" s="9">
+        <v>29</v>
+      </c>
+      <c r="AU7" s="7">
+        <v>-28</v>
+      </c>
+      <c r="AV7" s="12">
+        <v>-54</v>
+      </c>
+      <c r="AW7" s="6">
+        <v>-129</v>
+      </c>
+      <c r="AX7" s="9">
+        <v>31</v>
+      </c>
+      <c r="AY7" s="12">
+        <v>-127</v>
+      </c>
+      <c r="AZ7" s="6">
+        <v>-126</v>
+      </c>
+      <c r="BA7" s="6">
+        <v>-110</v>
+      </c>
+      <c r="BB7" s="7">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5">
+        <v>28</v>
+      </c>
+      <c r="C8" s="5">
+        <v>1</v>
+      </c>
+      <c r="D8" s="5">
+        <v>57</v>
+      </c>
+      <c r="E8" s="5">
+        <v>135</v>
+      </c>
+      <c r="F8" s="5">
+        <v>80</v>
+      </c>
+      <c r="G8" s="5">
+        <v>105</v>
+      </c>
+      <c r="H8" s="5">
+        <v>117</v>
+      </c>
+      <c r="I8" s="5">
+        <v>118</v>
+      </c>
+      <c r="J8" s="6">
+        <v>177</v>
+      </c>
+      <c r="K8" s="6">
+        <v>104</v>
+      </c>
+      <c r="L8" s="7">
+        <v>124</v>
+      </c>
+      <c r="M8" s="8">
+        <v>74</v>
+      </c>
+      <c r="N8" s="9">
+        <v>66</v>
+      </c>
+      <c r="O8" s="9">
+        <v>134</v>
+      </c>
+      <c r="P8" s="9">
+        <v>76</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>101</v>
+      </c>
+      <c r="R8" s="10">
+        <v>105</v>
+      </c>
+      <c r="S8" s="11">
+        <v>96</v>
+      </c>
+      <c r="T8" s="12">
+        <v>83</v>
+      </c>
+      <c r="U8" s="6">
+        <v>63</v>
+      </c>
+      <c r="V8" s="9">
+        <v>103</v>
+      </c>
+      <c r="W8" s="6">
+        <v>105</v>
+      </c>
+      <c r="X8" s="9">
+        <v>71</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>40</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>39</v>
+      </c>
+      <c r="AA8" s="7">
+        <v>86</v>
+      </c>
+      <c r="AB8" s="9">
+        <v>99</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>105</v>
+      </c>
+      <c r="AD8" s="6">
+        <v>63</v>
+      </c>
+      <c r="AE8" s="9">
+        <v>75</v>
+      </c>
+      <c r="AF8" s="7">
+        <v>92</v>
+      </c>
+      <c r="AG8" s="6">
+        <v>75</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>68</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>68</v>
+      </c>
+      <c r="AJ8" s="9">
+        <v>68</v>
+      </c>
+      <c r="AK8" s="12">
+        <v>35</v>
+      </c>
+      <c r="AL8" s="12">
+        <v>43</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>45</v>
+      </c>
+      <c r="AN8" s="6">
+        <v>58</v>
+      </c>
+      <c r="AO8" s="12">
+        <v>77</v>
+      </c>
+      <c r="AP8" s="7">
+        <v>59</v>
+      </c>
+      <c r="AQ8" s="9">
+        <v>41</v>
+      </c>
+      <c r="AR8" s="7">
+        <v>53</v>
+      </c>
+      <c r="AS8" s="12">
+        <v>56</v>
+      </c>
+      <c r="AT8" s="9">
+        <v>88</v>
+      </c>
+      <c r="AU8" s="7">
+        <v>24</v>
+      </c>
+      <c r="AV8" s="12">
+        <v>6</v>
+      </c>
+      <c r="AW8" s="6">
+        <v>2</v>
+      </c>
+      <c r="AX8" s="9">
+        <v>57</v>
+      </c>
+      <c r="AY8" s="12">
+        <v>1</v>
+      </c>
+      <c r="AZ8" s="6">
+        <v>-16</v>
+      </c>
+      <c r="BA8" s="6">
+        <v>42</v>
+      </c>
+      <c r="BB8" s="7">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5">
+        <v>29</v>
+      </c>
+      <c r="C9" s="5">
+        <v>22</v>
+      </c>
+      <c r="D9" s="5">
+        <v>45</v>
+      </c>
+      <c r="E9" s="5">
+        <v>33</v>
+      </c>
+      <c r="F9" s="5">
+        <v>33</v>
+      </c>
+      <c r="G9" s="5">
+        <v>53</v>
+      </c>
+      <c r="H9" s="5">
+        <v>40</v>
+      </c>
+      <c r="I9" s="5">
+        <v>43</v>
+      </c>
+      <c r="J9" s="6">
+        <v>33</v>
+      </c>
+      <c r="K9" s="6">
         <v>38</v>
       </c>
-      <c r="C2" s="20"/>
-[...49 lines deleted...]
-      <c r="BA2" s="20"/>
+      <c r="L9" s="7">
+        <v>28</v>
+      </c>
+      <c r="M9" s="8">
+        <v>31</v>
+      </c>
+      <c r="N9" s="9">
+        <v>21</v>
+      </c>
+      <c r="O9" s="9">
+        <v>39</v>
+      </c>
+      <c r="P9" s="9">
+        <v>23</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>32</v>
+      </c>
+      <c r="R9" s="10">
+        <v>36</v>
+      </c>
+      <c r="S9" s="11">
+        <v>32</v>
+      </c>
+      <c r="T9" s="12">
+        <v>37</v>
+      </c>
+      <c r="U9" s="6">
+        <v>48</v>
+      </c>
+      <c r="V9" s="9">
+        <v>45</v>
+      </c>
+      <c r="W9" s="6">
+        <v>49</v>
+      </c>
+      <c r="X9" s="9">
+        <v>22</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>47</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>38</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>34</v>
+      </c>
+      <c r="AB9" s="9">
+        <v>14</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>40</v>
+      </c>
+      <c r="AD9" s="6">
+        <v>22</v>
+      </c>
+      <c r="AE9" s="9">
+        <v>24</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>33</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>43</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>23</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>11</v>
+      </c>
+      <c r="AJ9" s="9">
+        <v>29</v>
+      </c>
+      <c r="AK9" s="12">
+        <v>27</v>
+      </c>
+      <c r="AL9" s="12">
+        <v>9</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>8</v>
+      </c>
+      <c r="AN9" s="6">
+        <v>12</v>
+      </c>
+      <c r="AO9" s="12">
+        <v>34</v>
+      </c>
+      <c r="AP9" s="7">
+        <v>9</v>
+      </c>
+      <c r="AQ9" s="9">
+        <v>16</v>
+      </c>
+      <c r="AR9" s="7">
+        <v>14</v>
+      </c>
+      <c r="AS9" s="12">
+        <v>14</v>
+      </c>
+      <c r="AT9" s="9">
+        <v>32</v>
+      </c>
+      <c r="AU9" s="7">
+        <v>1</v>
+      </c>
+      <c r="AV9" s="12">
+        <v>20</v>
+      </c>
+      <c r="AW9" s="6">
+        <v>11</v>
+      </c>
+      <c r="AX9" s="9">
+        <v>22</v>
+      </c>
+      <c r="AY9" s="12">
+        <v>12</v>
+      </c>
+      <c r="AZ9" s="6">
+        <v>16</v>
+      </c>
+      <c r="BA9" s="6">
+        <v>29</v>
+      </c>
+      <c r="BB9" s="7">
+        <v>21</v>
+      </c>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="BA3" s="4" t="s">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5">
+        <v>-16</v>
+      </c>
+      <c r="C10" s="5">
+        <v>-17</v>
+      </c>
+      <c r="D10" s="5">
+        <v>-26</v>
+      </c>
+      <c r="E10" s="5">
+        <v>-1</v>
+      </c>
+      <c r="F10" s="5">
+        <v>-17</v>
+      </c>
+      <c r="G10" s="5">
+        <v>-2</v>
+      </c>
+      <c r="H10" s="5">
+        <v>7</v>
+      </c>
+      <c r="I10" s="5">
+        <v>-4</v>
+      </c>
+      <c r="J10" s="6">
+        <v>-11</v>
+      </c>
+      <c r="K10" s="6">
+        <v>-20</v>
+      </c>
+      <c r="L10" s="7">
+        <v>1</v>
+      </c>
+      <c r="M10" s="8">
+        <v>-13</v>
+      </c>
+      <c r="N10" s="9">
+        <v>6</v>
+      </c>
+      <c r="O10" s="9">
+        <v>-27</v>
+      </c>
+      <c r="P10" s="9">
+        <v>-14</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>-2</v>
+      </c>
+      <c r="R10" s="10">
+        <v>-3</v>
+      </c>
+      <c r="S10" s="11">
+        <v>2</v>
+      </c>
+      <c r="T10" s="12">
+        <v>-10</v>
+      </c>
+      <c r="U10" s="6">
+        <v>-13</v>
+      </c>
+      <c r="V10" s="9">
+        <v>-20</v>
+      </c>
+      <c r="W10" s="6">
+        <v>3</v>
+      </c>
+      <c r="X10" s="9">
+        <v>-3</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>-7</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>-20</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>-5</v>
+      </c>
+      <c r="AB10" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>-3</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>-12</v>
+      </c>
+      <c r="AE10" s="9">
+        <v>-20</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AG10" s="6">
+        <v>-16</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>-15</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>-21</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>-20</v>
+      </c>
+      <c r="AK10" s="12">
+        <v>-21</v>
+      </c>
+      <c r="AL10" s="12">
+        <v>-18</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AN10" s="6">
+        <v>-3</v>
+      </c>
+      <c r="AO10" s="12">
+        <v>-15</v>
+      </c>
+      <c r="AP10" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AR10" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AS10" s="12">
+        <v>-15</v>
+      </c>
+      <c r="AT10" s="9">
+        <v>-26</v>
+      </c>
+      <c r="AU10" s="7">
+        <v>-22</v>
+      </c>
+      <c r="AV10" s="12">
+        <v>-14</v>
+      </c>
+      <c r="AW10" s="6">
+        <v>-27</v>
+      </c>
+      <c r="AX10" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AY10" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AZ10" s="6">
+        <v>-23</v>
+      </c>
+      <c r="BA10" s="6">
+        <v>-21</v>
+      </c>
+      <c r="BB10" s="7">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="5">
+        <v>-38</v>
+      </c>
+      <c r="C11" s="5">
+        <v>-152</v>
+      </c>
+      <c r="D11" s="5">
+        <v>-28</v>
+      </c>
+      <c r="E11" s="5">
+        <v>-12</v>
+      </c>
+      <c r="F11" s="5">
+        <v>-16</v>
+      </c>
+      <c r="G11" s="5">
+        <v>-11</v>
+      </c>
+      <c r="H11" s="5">
+        <v>-3</v>
+      </c>
+      <c r="I11" s="5">
+        <v>-18</v>
+      </c>
+      <c r="J11" s="6">
+        <v>16</v>
+      </c>
+      <c r="K11" s="6">
+        <v>12</v>
+      </c>
+      <c r="L11" s="7">
+        <v>16</v>
+      </c>
+      <c r="M11" s="8">
+        <v>20</v>
+      </c>
+      <c r="N11" s="9">
+        <v>-37</v>
+      </c>
+      <c r="O11" s="9">
+        <v>-24</v>
+      </c>
+      <c r="P11" s="9">
+        <v>-25</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>-30</v>
+      </c>
+      <c r="R11" s="10">
+        <v>-9</v>
+      </c>
+      <c r="S11" s="11">
+        <v>-4</v>
+      </c>
+      <c r="T11" s="12">
+        <v>-19</v>
+      </c>
+      <c r="U11" s="6">
+        <v>13</v>
+      </c>
+      <c r="V11" s="9">
+        <v>4</v>
+      </c>
+      <c r="W11" s="6">
+        <v>-32</v>
+      </c>
+      <c r="X11" s="9">
+        <v>-41</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>-40</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AB11" s="9">
+        <v>-31</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>-11</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>8</v>
+      </c>
+      <c r="AE11" s="9">
+        <v>-25</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>-25</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>21</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>-29</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>-18</v>
+      </c>
+      <c r="AJ11" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AK11" s="12">
+        <v>-21</v>
+      </c>
+      <c r="AL11" s="12">
+        <v>-30</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AN11" s="6">
+        <v>-15</v>
+      </c>
+      <c r="AO11" s="12">
+        <v>-11</v>
+      </c>
+      <c r="AP11" s="7">
+        <v>-29</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AR11" s="7">
+        <v>-17</v>
+      </c>
+      <c r="AS11" s="12">
+        <v>-12</v>
+      </c>
+      <c r="AT11" s="9">
+        <v>-18</v>
+      </c>
+      <c r="AU11" s="7">
+        <v>-16</v>
+      </c>
+      <c r="AV11" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AW11" s="6">
+        <v>-54</v>
+      </c>
+      <c r="AX11" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AY11" s="12">
+        <v>-38</v>
+      </c>
+      <c r="AZ11" s="6">
+        <v>-73</v>
+      </c>
+      <c r="BA11" s="6">
+        <v>-33</v>
+      </c>
+      <c r="BB11" s="7">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
+      <c r="B12" s="5">
+        <v>-6</v>
+      </c>
+      <c r="C12" s="5">
+        <v>-7</v>
+      </c>
+      <c r="D12" s="5">
+        <v>1</v>
+      </c>
+      <c r="E12" s="5">
+        <v>5</v>
+      </c>
+      <c r="F12" s="5">
+        <v>5</v>
+      </c>
+      <c r="G12" s="5">
+        <v>-2</v>
+      </c>
+      <c r="H12" s="5">
+        <v>5</v>
+      </c>
+      <c r="I12" s="5">
+        <v>2</v>
+      </c>
+      <c r="J12" s="6">
+        <v>5</v>
+      </c>
+      <c r="K12" s="6">
+        <v>3</v>
+      </c>
+      <c r="L12" s="7">
+        <v>5</v>
+      </c>
+      <c r="M12" s="8">
+        <v>-3</v>
+      </c>
+      <c r="N12" s="9">
+        <v>4</v>
+      </c>
+      <c r="O12" s="9">
+        <v>1</v>
+      </c>
+      <c r="P12" s="9">
+        <v>-4</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>0</v>
+      </c>
+      <c r="R12" s="10">
+        <v>6</v>
+      </c>
+      <c r="S12" s="11">
+        <v>0</v>
+      </c>
+      <c r="T12" s="12">
+        <v>3</v>
+      </c>
+      <c r="U12" s="6">
+        <v>3</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="6">
+        <v>-2</v>
+      </c>
+      <c r="X12" s="9">
+        <v>6</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>-2</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>-3</v>
+      </c>
+      <c r="AD12" s="6">
+        <v>-1</v>
+      </c>
+      <c r="AE12" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>-2</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AK12" s="12">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AN12" s="6">
+        <v>-2</v>
+      </c>
+      <c r="AO12" s="12">
+        <v>7</v>
+      </c>
+      <c r="AP12" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AQ12" s="9">
+        <v>2</v>
+      </c>
+      <c r="AR12" s="7">
+        <v>9</v>
+      </c>
+      <c r="AS12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AT12" s="9">
+        <v>7</v>
+      </c>
+      <c r="AU12" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AV12" s="12">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="7">
+        <v>7</v>
+      </c>
+      <c r="AX12" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AY12" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AZ12" s="6">
+        <v>5</v>
+      </c>
+      <c r="BA12" s="6">
+        <v>-3</v>
+      </c>
+      <c r="BB12" s="7">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...62 lines deleted...]
-      <c r="BA4" s="21"/>
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="5">
+        <v>10</v>
+      </c>
+      <c r="C13" s="5">
+        <v>12</v>
+      </c>
+      <c r="D13" s="5">
+        <v>19</v>
+      </c>
+      <c r="E13" s="5">
+        <v>3</v>
+      </c>
+      <c r="F13" s="5">
+        <v>17</v>
+      </c>
+      <c r="G13" s="5">
+        <v>10</v>
+      </c>
+      <c r="H13" s="5">
+        <v>8</v>
+      </c>
+      <c r="I13" s="5">
+        <v>24</v>
+      </c>
+      <c r="J13" s="6">
+        <v>5</v>
+      </c>
+      <c r="K13" s="6">
+        <v>18</v>
+      </c>
+      <c r="L13" s="7">
+        <v>18</v>
+      </c>
+      <c r="M13" s="8">
+        <v>11</v>
+      </c>
+      <c r="N13" s="9">
+        <v>3</v>
+      </c>
+      <c r="O13" s="9">
+        <v>16</v>
+      </c>
+      <c r="P13" s="9">
+        <v>9</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>16</v>
+      </c>
+      <c r="R13" s="10">
+        <v>22</v>
+      </c>
+      <c r="S13" s="11">
+        <v>16</v>
+      </c>
+      <c r="T13" s="12">
+        <v>14</v>
+      </c>
+      <c r="U13" s="6">
+        <v>3</v>
+      </c>
+      <c r="V13" s="9">
+        <v>7</v>
+      </c>
+      <c r="W13" s="6">
+        <v>15</v>
+      </c>
+      <c r="X13" s="9">
+        <v>11</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>7</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>22</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>17</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>10</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>6</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>12</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>7</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>10</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>15</v>
+      </c>
+      <c r="AI13" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ13" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AK13" s="12">
+        <v>14</v>
+      </c>
+      <c r="AL13" s="12">
+        <v>12</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>9</v>
+      </c>
+      <c r="AN13" s="6">
+        <v>12</v>
+      </c>
+      <c r="AO13" s="12">
+        <v>9</v>
+      </c>
+      <c r="AP13" s="7">
+        <v>12</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>12</v>
+      </c>
+      <c r="AR13" s="7">
+        <v>9</v>
+      </c>
+      <c r="AS13" s="12">
+        <v>11</v>
+      </c>
+      <c r="AT13" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU13" s="7">
+        <v>9</v>
+      </c>
+      <c r="AV13" s="12">
+        <v>9</v>
+      </c>
+      <c r="AW13" s="7">
+        <v>9</v>
+      </c>
+      <c r="AX13" s="9">
+        <v>4</v>
+      </c>
+      <c r="AY13" s="12">
+        <v>5</v>
+      </c>
+      <c r="AZ13" s="6">
+        <v>6</v>
+      </c>
+      <c r="BA13" s="6">
+        <v>2</v>
+      </c>
+      <c r="BB13" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="6" t="s">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="5">
+        <v>-12</v>
+      </c>
+      <c r="C14" s="5">
+        <v>-18</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0</v>
+      </c>
+      <c r="E14" s="5">
+        <v>-7</v>
+      </c>
+      <c r="F14" s="5">
+        <v>-5</v>
+      </c>
+      <c r="G14" s="5">
+        <v>-8</v>
+      </c>
+      <c r="H14" s="5">
+        <v>6</v>
+      </c>
+      <c r="I14" s="5">
+        <v>-5</v>
+      </c>
+      <c r="J14" s="6">
+        <v>1</v>
+      </c>
+      <c r="K14" s="6">
+        <v>-7</v>
+      </c>
+      <c r="L14" s="7">
         <v>5</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="M14" s="8">
         <v>6</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="N14" s="9">
+        <v>-12</v>
+      </c>
+      <c r="O14" s="9">
+        <v>10</v>
+      </c>
+      <c r="P14" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>14</v>
+      </c>
+      <c r="R14" s="10">
+        <v>-8</v>
+      </c>
+      <c r="S14" s="11">
+        <v>12</v>
+      </c>
+      <c r="T14" s="12">
+        <v>5</v>
+      </c>
+      <c r="U14" s="6">
+        <v>-3</v>
+      </c>
+      <c r="V14" s="9">
+        <v>16</v>
+      </c>
+      <c r="W14" s="6">
+        <v>3</v>
+      </c>
+      <c r="X14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>2</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>-10</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>17</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>-3</v>
+      </c>
+      <c r="AE14" s="9">
+        <v>8</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>8</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>9</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AK14" s="12">
+        <v>-10</v>
+      </c>
+      <c r="AL14" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>9</v>
+      </c>
+      <c r="AN14" s="6">
+        <v>2</v>
+      </c>
+      <c r="AO14" s="12">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>2</v>
+      </c>
+      <c r="AR14" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AS14" s="12">
+        <v>-8</v>
+      </c>
+      <c r="AT14" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AU14" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AV14" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AW14" s="7">
+        <v>-13</v>
+      </c>
+      <c r="AX14" s="9">
+        <v>-17</v>
+      </c>
+      <c r="AY14" s="12">
+        <v>-13</v>
+      </c>
+      <c r="AZ14" s="6">
+        <v>-5</v>
+      </c>
+      <c r="BA14" s="6">
+        <v>-21</v>
+      </c>
+      <c r="BB14" s="7">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="5">
+        <v>-9</v>
+      </c>
+      <c r="C15" s="5">
+        <v>-3</v>
+      </c>
+      <c r="D15" s="5">
+        <v>-10</v>
+      </c>
+      <c r="E15" s="5">
+        <v>2</v>
+      </c>
+      <c r="F15" s="5">
+        <v>-5</v>
+      </c>
+      <c r="G15" s="5">
+        <v>-4</v>
+      </c>
+      <c r="H15" s="5">
+        <v>10</v>
+      </c>
+      <c r="I15" s="5">
+        <v>-2</v>
+      </c>
+      <c r="J15" s="6">
+        <v>5</v>
+      </c>
+      <c r="K15" s="6">
+        <v>2</v>
+      </c>
+      <c r="L15" s="7">
+        <v>-8</v>
+      </c>
+      <c r="M15" s="8">
+        <v>-12</v>
+      </c>
+      <c r="N15" s="9">
+        <v>-7</v>
+      </c>
+      <c r="O15" s="9">
+        <v>-7</v>
+      </c>
+      <c r="P15" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>-3</v>
+      </c>
+      <c r="R15" s="10">
+        <v>-1</v>
+      </c>
+      <c r="S15" s="11">
+        <v>-2</v>
+      </c>
+      <c r="T15" s="12">
+        <v>-1</v>
+      </c>
+      <c r="U15" s="6">
+        <v>-3</v>
+      </c>
+      <c r="V15" s="9">
+        <v>1</v>
+      </c>
+      <c r="W15" s="6">
+        <v>-4</v>
+      </c>
+      <c r="X15" s="9">
+        <v>-6</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>-7</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>-3</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>-10</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>-3</v>
+      </c>
+      <c r="AE15" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>-7</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AJ15" s="9">
+        <v>2</v>
+      </c>
+      <c r="AK15" s="12">
+        <v>-9</v>
+      </c>
+      <c r="AL15" s="12">
+        <v>3</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AN15" s="6">
+        <v>1</v>
+      </c>
+      <c r="AO15" s="12">
+        <v>-13</v>
+      </c>
+      <c r="AP15" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AR15" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AS15" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AT15" s="9">
+        <v>9</v>
+      </c>
+      <c r="AU15" s="7">
+        <v>5</v>
+      </c>
+      <c r="AV15" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AW15" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AX15" s="9">
+        <v>6</v>
+      </c>
+      <c r="AY15" s="12">
+        <v>-3</v>
+      </c>
+      <c r="AZ15" s="6">
+        <v>-9</v>
+      </c>
+      <c r="BA15" s="6">
+        <v>-12</v>
+      </c>
+      <c r="BB15" s="7">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="5">
+        <v>0</v>
+      </c>
+      <c r="C16" s="5">
+        <v>10</v>
+      </c>
+      <c r="D16" s="5">
+        <v>20</v>
+      </c>
+      <c r="E16" s="5">
+        <v>10</v>
+      </c>
+      <c r="F16" s="5">
+        <v>6</v>
+      </c>
+      <c r="G16" s="5">
+        <v>9</v>
+      </c>
+      <c r="H16" s="5">
+        <v>10</v>
+      </c>
+      <c r="I16" s="5">
+        <v>16</v>
+      </c>
+      <c r="J16" s="6">
+        <v>6</v>
+      </c>
+      <c r="K16" s="6">
+        <v>1</v>
+      </c>
+      <c r="L16" s="7">
+        <v>16</v>
+      </c>
+      <c r="M16" s="8">
+        <v>6</v>
+      </c>
+      <c r="N16" s="9">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="O16" s="9">
+        <v>15</v>
+      </c>
+      <c r="P16" s="9">
+        <v>14</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>10</v>
+      </c>
+      <c r="R16" s="10">
+        <v>13</v>
+      </c>
+      <c r="S16" s="11">
+        <v>14</v>
+      </c>
+      <c r="T16" s="12">
+        <v>10</v>
+      </c>
+      <c r="U16" s="6">
+        <v>10</v>
+      </c>
+      <c r="V16" s="9">
+        <v>12</v>
+      </c>
+      <c r="W16" s="6">
+        <v>17</v>
+      </c>
+      <c r="X16" s="9">
+        <v>9</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>7</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>15</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>20</v>
+      </c>
+      <c r="AB16" s="9">
+        <v>6</v>
+      </c>
+      <c r="AC16" s="12">
         <v>8</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="AD16" s="6">
+        <v>11</v>
+      </c>
+      <c r="AE16" s="9">
+        <v>5</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>16</v>
+      </c>
+      <c r="AG16" s="6">
+        <v>15</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>5</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>9</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>10</v>
+      </c>
+      <c r="AK16" s="12">
+        <v>8</v>
+      </c>
+      <c r="AL16" s="12">
+        <v>7</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>4</v>
+      </c>
+      <c r="AN16" s="6">
+        <v>12</v>
+      </c>
+      <c r="AO16" s="12">
+        <v>8</v>
+      </c>
+      <c r="AP16" s="7">
+        <v>9</v>
+      </c>
+      <c r="AQ16" s="9">
+        <v>3</v>
+      </c>
+      <c r="AR16" s="7">
+        <v>12</v>
+      </c>
+      <c r="AS16" s="12">
+        <v>8</v>
+      </c>
+      <c r="AT16" s="9">
+        <v>6</v>
+      </c>
+      <c r="AU16" s="7">
+        <v>11</v>
+      </c>
+      <c r="AV16" s="12">
+        <v>8</v>
+      </c>
+      <c r="AW16" s="7">
+        <v>3</v>
+      </c>
+      <c r="AX16" s="9">
+        <v>9</v>
+      </c>
+      <c r="AY16" s="12">
+        <v>7</v>
+      </c>
+      <c r="AZ16" s="6">
+        <v>1</v>
+      </c>
+      <c r="BA16" s="6">
+        <v>3</v>
+      </c>
+      <c r="BB16" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="5">
+        <v>-3</v>
+      </c>
+      <c r="C17" s="5">
+        <v>-32</v>
+      </c>
+      <c r="D17" s="5">
+        <v>-17</v>
+      </c>
+      <c r="E17" s="5">
+        <v>-1</v>
+      </c>
+      <c r="F17" s="5">
+        <v>-7</v>
+      </c>
+      <c r="G17" s="5">
+        <v>-3</v>
+      </c>
+      <c r="H17" s="5">
+        <v>-1</v>
+      </c>
+      <c r="I17" s="5">
+        <v>-13</v>
+      </c>
+      <c r="J17" s="6">
+        <v>-5</v>
+      </c>
+      <c r="K17" s="6">
+        <v>-14</v>
+      </c>
+      <c r="L17" s="7">
+        <v>8</v>
+      </c>
+      <c r="M17" s="8">
+        <v>-14</v>
+      </c>
+      <c r="N17" s="9">
+        <v>-12</v>
+      </c>
+      <c r="O17" s="9">
+        <v>-4</v>
+      </c>
+      <c r="P17" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>-7</v>
+      </c>
+      <c r="R17" s="10">
+        <v>-10</v>
+      </c>
+      <c r="S17" s="11">
+        <v>-6</v>
+      </c>
+      <c r="T17" s="12">
+        <v>-11</v>
+      </c>
+      <c r="U17" s="6">
+        <v>-2</v>
+      </c>
+      <c r="V17" s="9">
+        <v>-3</v>
+      </c>
+      <c r="W17" s="6">
+        <v>2</v>
+      </c>
+      <c r="X17" s="9">
+        <v>-4</v>
+      </c>
+      <c r="Y17" s="9">
+        <v>-13</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>-10</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>-16</v>
+      </c>
+      <c r="AD17" s="6">
+        <v>-20</v>
+      </c>
+      <c r="AE17" s="9">
+        <v>2</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>-16</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>-17</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AJ17" s="9">
+        <v>-17</v>
+      </c>
+      <c r="AK17" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AL17" s="12">
         <v>0</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="AM17" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AN17" s="6">
+        <v>-6</v>
+      </c>
+      <c r="AO17" s="12">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="7">
+        <v>-5</v>
+      </c>
+      <c r="AQ17" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AR17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AS17" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AT17" s="9">
+        <v>-26</v>
+      </c>
+      <c r="AU17" s="7">
+        <v>-16</v>
+      </c>
+      <c r="AV17" s="12">
+        <v>-14</v>
+      </c>
+      <c r="AW17" s="7">
+        <v>-13</v>
+      </c>
+      <c r="AX17" s="9">
+        <v>5</v>
+      </c>
+      <c r="AY17" s="12">
+        <v>-20</v>
+      </c>
+      <c r="AZ17" s="6">
+        <v>-3</v>
+      </c>
+      <c r="BA17" s="6">
+        <v>-14</v>
+      </c>
+      <c r="BB17" s="7">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="5">
+        <v>-2</v>
+      </c>
+      <c r="C18" s="5">
+        <v>-1</v>
+      </c>
+      <c r="D18" s="5">
+        <v>0</v>
+      </c>
+      <c r="E18" s="5">
+        <v>5</v>
+      </c>
+      <c r="F18" s="5">
+        <v>6</v>
+      </c>
+      <c r="G18" s="5">
+        <v>5</v>
+      </c>
+      <c r="H18" s="5">
+        <v>3</v>
+      </c>
+      <c r="I18" s="5">
+        <v>0</v>
+      </c>
+      <c r="J18" s="6">
+        <v>0</v>
+      </c>
+      <c r="K18" s="6">
+        <v>4</v>
+      </c>
+      <c r="L18" s="7">
+        <v>-1</v>
+      </c>
+      <c r="M18" s="8">
+        <v>-1</v>
+      </c>
+      <c r="N18" s="9">
+        <v>-5</v>
+      </c>
+      <c r="O18" s="9">
+        <v>-1</v>
+      </c>
+      <c r="P18" s="9">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>-2</v>
+      </c>
+      <c r="R18" s="10">
+        <v>13</v>
+      </c>
+      <c r="S18" s="11">
+        <v>-4</v>
+      </c>
+      <c r="T18" s="12">
+        <v>7</v>
+      </c>
+      <c r="U18" s="6">
+        <v>5</v>
+      </c>
+      <c r="V18" s="9">
+        <v>5</v>
+      </c>
+      <c r="W18" s="6">
+        <v>5</v>
+      </c>
+      <c r="X18" s="9">
+        <v>5</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>4</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>-8</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>9</v>
+      </c>
+      <c r="AD18" s="6">
         <v>1</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="AE18" s="9">
+        <v>3</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AG18" s="6">
+        <v>9</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>-5</v>
+      </c>
+      <c r="AJ18" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AK18" s="12">
         <v>2</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="AL18" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="6">
+        <v>2</v>
+      </c>
+      <c r="AO18" s="12">
+        <v>2</v>
+      </c>
+      <c r="AP18" s="7">
         <v>3</v>
       </c>
-      <c r="J5" s="7" t="s">
+      <c r="AQ18" s="9">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="7">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AT18" s="9">
         <v>4</v>
       </c>
-      <c r="K5" s="7" t="s">
+      <c r="AU18" s="7">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="12">
+        <v>-10</v>
+      </c>
+      <c r="AW18" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AX18" s="9">
+        <v>4</v>
+      </c>
+      <c r="AY18" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AZ18" s="6">
+        <v>-3</v>
+      </c>
+      <c r="BA18" s="6">
+        <v>-3</v>
+      </c>
+      <c r="BB18" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="5">
+        <v>4</v>
+      </c>
+      <c r="C19" s="5">
+        <v>-24</v>
+      </c>
+      <c r="D19" s="5">
+        <v>-20</v>
+      </c>
+      <c r="E19" s="5">
+        <v>-8</v>
+      </c>
+      <c r="F19" s="5">
+        <v>-3</v>
+      </c>
+      <c r="G19" s="5">
+        <v>-11</v>
+      </c>
+      <c r="H19" s="5">
+        <v>3</v>
+      </c>
+      <c r="I19" s="5">
+        <v>1</v>
+      </c>
+      <c r="J19" s="6">
+        <v>7</v>
+      </c>
+      <c r="K19" s="6">
+        <v>-15</v>
+      </c>
+      <c r="L19" s="7">
+        <v>3</v>
+      </c>
+      <c r="M19" s="8">
+        <v>0</v>
+      </c>
+      <c r="N19" s="9">
+        <v>1</v>
+      </c>
+      <c r="O19" s="9">
+        <v>-4</v>
+      </c>
+      <c r="P19" s="9">
+        <v>-6</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>0</v>
+      </c>
+      <c r="R19" s="10">
+        <v>-8</v>
+      </c>
+      <c r="S19" s="11">
+        <v>2</v>
+      </c>
+      <c r="T19" s="12">
+        <v>4</v>
+      </c>
+      <c r="U19" s="6">
+        <v>-8</v>
+      </c>
+      <c r="V19" s="9">
+        <v>2</v>
+      </c>
+      <c r="W19" s="6">
+        <v>-24</v>
+      </c>
+      <c r="X19" s="9">
+        <v>-9</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>-13</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>-8</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>-10</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>-17</v>
+      </c>
+      <c r="AD19" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>-12</v>
+      </c>
+      <c r="AG19" s="6">
+        <v>-8</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>-9</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>-15</v>
+      </c>
+      <c r="AJ19" s="9">
+        <v>3</v>
+      </c>
+      <c r="AK19" s="12">
+        <v>-14</v>
+      </c>
+      <c r="AL19" s="12">
+        <v>-8</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AN19" s="6">
+        <v>2</v>
+      </c>
+      <c r="AO19" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AP19" s="7">
+        <v>-7</v>
+      </c>
+      <c r="AQ19" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AR19" s="7">
+        <v>-11</v>
+      </c>
+      <c r="AS19" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AT19" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AU19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="12">
+        <v>-14</v>
+      </c>
+      <c r="AW19" s="7">
+        <v>-5</v>
+      </c>
+      <c r="AX19" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AY19" s="12">
+        <v>-11</v>
+      </c>
+      <c r="AZ19" s="6">
+        <v>-6</v>
+      </c>
+      <c r="BA19" s="6">
+        <v>-12</v>
+      </c>
+      <c r="BB19" s="7">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="5">
+        <v>-6</v>
+      </c>
+      <c r="C20" s="5">
+        <v>-7</v>
+      </c>
+      <c r="D20" s="5">
+        <v>-7</v>
+      </c>
+      <c r="E20" s="5">
+        <v>-8</v>
+      </c>
+      <c r="F20" s="5">
+        <v>1</v>
+      </c>
+      <c r="G20" s="5">
+        <v>-1</v>
+      </c>
+      <c r="H20" s="5">
         <v>11</v>
       </c>
-      <c r="L5" s="7" t="s">
+      <c r="I20" s="5">
+        <v>2</v>
+      </c>
+      <c r="J20" s="6">
+        <v>-1</v>
+      </c>
+      <c r="K20" s="6">
+        <v>-5</v>
+      </c>
+      <c r="L20" s="7">
+        <v>11</v>
+      </c>
+      <c r="M20" s="8">
+        <v>3</v>
+      </c>
+      <c r="N20" s="9">
+        <v>-1</v>
+      </c>
+      <c r="O20" s="9">
+        <v>3</v>
+      </c>
+      <c r="P20" s="9">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>7</v>
+      </c>
+      <c r="R20" s="10">
+        <v>-1</v>
+      </c>
+      <c r="S20" s="11">
+        <v>4</v>
+      </c>
+      <c r="T20" s="12">
+        <v>15</v>
+      </c>
+      <c r="U20" s="6">
+        <v>16</v>
+      </c>
+      <c r="V20" s="9">
+        <v>6</v>
+      </c>
+      <c r="W20" s="6">
+        <v>-5</v>
+      </c>
+      <c r="X20" s="9">
+        <v>-9</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>-4</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>-3</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>10</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>-1</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AK20" s="12">
+        <v>4</v>
+      </c>
+      <c r="AL20" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AN20" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AO20" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AP20" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AQ20" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AR20" s="7">
+        <v>-7</v>
+      </c>
+      <c r="AS20" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AT20" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AU20" s="7">
+        <v>4</v>
+      </c>
+      <c r="AV20" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AW20" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AX20" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AY20" s="12">
+        <v>6</v>
+      </c>
+      <c r="AZ20" s="6">
+        <v>-1</v>
+      </c>
+      <c r="BA20" s="6">
+        <v>-1</v>
+      </c>
+      <c r="BB20" s="7">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="5">
+        <v>4</v>
+      </c>
+      <c r="C21" s="5">
+        <v>16</v>
+      </c>
+      <c r="D21" s="5">
+        <v>19</v>
+      </c>
+      <c r="E21" s="5">
+        <v>14</v>
+      </c>
+      <c r="F21" s="5">
+        <v>46</v>
+      </c>
+      <c r="G21" s="5">
+        <v>10</v>
+      </c>
+      <c r="H21" s="5">
+        <v>10</v>
+      </c>
+      <c r="I21" s="5">
+        <v>34</v>
+      </c>
+      <c r="J21" s="6">
+        <v>35</v>
+      </c>
+      <c r="K21" s="6">
+        <v>18</v>
+      </c>
+      <c r="L21" s="7">
+        <v>24</v>
+      </c>
+      <c r="M21" s="8">
+        <v>11</v>
+      </c>
+      <c r="N21" s="9">
+        <v>34</v>
+      </c>
+      <c r="O21" s="9">
+        <v>2</v>
+      </c>
+      <c r="P21" s="9">
+        <v>19</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>1</v>
+      </c>
+      <c r="R21" s="10">
+        <v>29</v>
+      </c>
+      <c r="S21" s="11">
+        <v>32</v>
+      </c>
+      <c r="T21" s="12">
+        <v>16</v>
+      </c>
+      <c r="U21" s="6">
+        <v>25</v>
+      </c>
+      <c r="V21" s="9">
         <v>12</v>
       </c>
-      <c r="M5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="16" t="s">
+      <c r="W21" s="6">
+        <v>22</v>
+      </c>
+      <c r="X21" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y21" s="9">
+        <v>4</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>19</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>21</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>12</v>
+      </c>
+      <c r="AE21" s="9">
+        <v>12</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>29</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>-3</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>11</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>11</v>
+      </c>
+      <c r="AJ21" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AK21" s="12">
+        <v>21</v>
+      </c>
+      <c r="AL21" s="12">
+        <v>-19</v>
+      </c>
+      <c r="AM21" s="9">
+        <v>4</v>
+      </c>
+      <c r="AN21" s="6">
+        <v>31</v>
+      </c>
+      <c r="AO21" s="12">
+        <v>12</v>
+      </c>
+      <c r="AP21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AQ21" s="9">
+        <v>2</v>
+      </c>
+      <c r="AR21" s="7">
+        <v>-11</v>
+      </c>
+      <c r="AS21" s="12">
+        <v>12</v>
+      </c>
+      <c r="AT21" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AU21" s="7">
+        <v>-13</v>
+      </c>
+      <c r="AV21" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AW21" s="7">
+        <v>10</v>
+      </c>
+      <c r="AX21" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AY21" s="12">
+        <v>2</v>
+      </c>
+      <c r="AZ21" s="6">
+        <v>7</v>
+      </c>
+      <c r="BA21" s="6">
+        <v>-14</v>
+      </c>
+      <c r="BB21" s="7">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="5">
+        <v>-10</v>
+      </c>
+      <c r="C22" s="5">
+        <v>-24</v>
+      </c>
+      <c r="D22" s="5">
+        <v>2</v>
+      </c>
+      <c r="E22" s="5">
+        <v>-15</v>
+      </c>
+      <c r="F22" s="5">
+        <v>-14</v>
+      </c>
+      <c r="G22" s="5">
+        <v>7</v>
+      </c>
+      <c r="H22" s="5">
+        <v>-6</v>
+      </c>
+      <c r="I22" s="5">
+        <v>4</v>
+      </c>
+      <c r="J22" s="6">
+        <v>7</v>
+      </c>
+      <c r="K22" s="6">
+        <v>-4</v>
+      </c>
+      <c r="L22" s="7">
+        <v>-15</v>
+      </c>
+      <c r="M22" s="8">
+        <v>-11</v>
+      </c>
+      <c r="N22" s="9">
+        <v>-7</v>
+      </c>
+      <c r="O22" s="9">
+        <v>-6</v>
+      </c>
+      <c r="P22" s="9">
+        <v>-9</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>0</v>
+      </c>
+      <c r="R22" s="10">
+        <v>0</v>
+      </c>
+      <c r="S22" s="11">
+        <v>-7</v>
+      </c>
+      <c r="T22" s="12">
+        <v>-15</v>
+      </c>
+      <c r="U22" s="6">
+        <v>4</v>
+      </c>
+      <c r="V22" s="9">
+        <v>-6</v>
+      </c>
+      <c r="W22" s="6">
+        <v>8</v>
+      </c>
+      <c r="X22" s="9">
+        <v>-11</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>-2</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>-2</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>-12</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>2</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>1</v>
+      </c>
+      <c r="AE22" s="9">
+        <v>6</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG22" s="6">
+        <v>-9</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>-9</v>
+      </c>
+      <c r="AJ22" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AK22" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AL22" s="12">
+        <v>2</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AN22" s="6">
+        <v>6</v>
+      </c>
+      <c r="AO22" s="12">
+        <v>-8</v>
+      </c>
+      <c r="AP22" s="7">
+        <v>-11</v>
+      </c>
+      <c r="AQ22" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AR22" s="7">
+        <v>-15</v>
+      </c>
+      <c r="AS22" s="12">
+        <v>2</v>
+      </c>
+      <c r="AT22" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AU22" s="7">
+        <v>-6</v>
+      </c>
+      <c r="AV22" s="12">
+        <v>-16</v>
+      </c>
+      <c r="AW22" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AX22" s="9">
+        <v>4</v>
+      </c>
+      <c r="AY22" s="12">
+        <v>-14</v>
+      </c>
+      <c r="AZ22" s="6">
+        <v>3</v>
+      </c>
+      <c r="BA22" s="6">
+        <v>-9</v>
+      </c>
+      <c r="BB22" s="7">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="5">
+        <v>-2</v>
+      </c>
+      <c r="C23" s="5">
+        <v>1</v>
+      </c>
+      <c r="D23" s="5">
+        <v>-3</v>
+      </c>
+      <c r="E23" s="5">
+        <v>9</v>
+      </c>
+      <c r="F23" s="5">
+        <v>-1</v>
+      </c>
+      <c r="G23" s="5">
+        <v>4</v>
+      </c>
+      <c r="H23" s="5">
+        <v>3</v>
+      </c>
+      <c r="I23" s="5">
+        <v>9</v>
+      </c>
+      <c r="J23" s="6">
+        <v>1</v>
+      </c>
+      <c r="K23" s="6">
+        <v>3</v>
+      </c>
+      <c r="L23" s="7">
+        <v>3</v>
+      </c>
+      <c r="M23" s="8">
+        <v>8</v>
+      </c>
+      <c r="N23" s="9">
+        <v>0</v>
+      </c>
+      <c r="O23" s="9">
+        <v>1</v>
+      </c>
+      <c r="P23" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>10</v>
+      </c>
+      <c r="R23" s="10">
+        <v>2</v>
+      </c>
+      <c r="S23" s="11">
         <v>5</v>
       </c>
-      <c r="O5" s="16" t="s">
+      <c r="T23" s="12">
+        <v>8</v>
+      </c>
+      <c r="U23" s="6">
+        <v>0</v>
+      </c>
+      <c r="V23" s="9">
+        <v>1</v>
+      </c>
+      <c r="W23" s="6">
+        <v>3</v>
+      </c>
+      <c r="X23" s="9">
         <v>6</v>
       </c>
-      <c r="P5" s="16" t="s">
+      <c r="Y23" s="9">
+        <v>8</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>5</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>3</v>
+      </c>
+      <c r="AD23" s="6">
         <v>7</v>
       </c>
-      <c r="Q5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="16" t="s">
+      <c r="AE23" s="9">
+        <v>2</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG23" s="6">
         <v>0</v>
       </c>
-      <c r="S5" s="16" t="s">
+      <c r="AH23" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>4</v>
+      </c>
+      <c r="AK23" s="12">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="12">
+        <v>2</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>7</v>
+      </c>
+      <c r="AN23" s="6">
+        <v>-1</v>
+      </c>
+      <c r="AO23" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AP23" s="7">
+        <v>11</v>
+      </c>
+      <c r="AQ23" s="9">
+        <v>6</v>
+      </c>
+      <c r="AR23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="12">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="9">
         <v>1</v>
       </c>
-      <c r="T5" s="16" t="s">
+      <c r="AU23" s="7">
+        <v>5</v>
+      </c>
+      <c r="AV23" s="12">
         <v>2</v>
       </c>
-      <c r="U5" s="16" t="s">
-[...2877 lines deleted...]
-        <v>2</v>
+      <c r="AW23" s="7">
+        <v>-5</v>
       </c>
       <c r="AX23" s="9">
         <v>5</v>
       </c>
-      <c r="AY23" s="10">
+      <c r="AY23" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AZ23" s="6">
+        <v>7</v>
+      </c>
+      <c r="BA23" s="6">
+        <v>-3</v>
+      </c>
+      <c r="BB23" s="7">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="5">
+        <v>7</v>
+      </c>
+      <c r="C24" s="5">
+        <v>-10</v>
+      </c>
+      <c r="D24" s="5">
+        <v>-12</v>
+      </c>
+      <c r="E24" s="5">
+        <v>-14</v>
+      </c>
+      <c r="F24" s="5">
+        <v>3</v>
+      </c>
+      <c r="G24" s="5">
+        <v>0</v>
+      </c>
+      <c r="H24" s="5">
+        <v>1</v>
+      </c>
+      <c r="I24" s="5">
+        <v>2</v>
+      </c>
+      <c r="J24" s="6">
+        <v>2</v>
+      </c>
+      <c r="K24" s="6">
+        <v>-1</v>
+      </c>
+      <c r="L24" s="7">
+        <v>13</v>
+      </c>
+      <c r="M24" s="8">
+        <v>12</v>
+      </c>
+      <c r="N24" s="9">
+        <v>0</v>
+      </c>
+      <c r="O24" s="9">
+        <v>-5</v>
+      </c>
+      <c r="P24" s="9">
+        <v>-7</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>2</v>
+      </c>
+      <c r="R24" s="10">
+        <v>6</v>
+      </c>
+      <c r="S24" s="11">
+        <v>-6</v>
+      </c>
+      <c r="T24" s="12">
+        <v>-3</v>
+      </c>
+      <c r="U24" s="6">
+        <v>7</v>
+      </c>
+      <c r="V24" s="9">
+        <v>-2</v>
+      </c>
+      <c r="W24" s="6">
+        <v>1</v>
+      </c>
+      <c r="X24" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>-8</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>-7</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB24" s="9">
+        <v>-17</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>4</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AE24" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ24" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AK24" s="12">
+        <v>6</v>
+      </c>
+      <c r="AL24" s="12">
+        <v>3</v>
+      </c>
+      <c r="AM24" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AN24" s="6">
+        <v>-2</v>
+      </c>
+      <c r="AO24" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AP24" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AQ24" s="9">
+        <v>-15</v>
+      </c>
+      <c r="AR24" s="7">
+        <v>1</v>
+      </c>
+      <c r="AS24" s="12">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AU24" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AV24" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AW24" s="7">
+        <v>-7</v>
+      </c>
+      <c r="AX24" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AY24" s="12">
+        <v>-11</v>
+      </c>
+      <c r="AZ24" s="6">
+        <v>-1</v>
+      </c>
+      <c r="BA24" s="6">
+        <v>-12</v>
+      </c>
+      <c r="BB24" s="7">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="5">
+        <v>-5</v>
+      </c>
+      <c r="C25" s="5">
+        <v>-10</v>
+      </c>
+      <c r="D25" s="5">
+        <v>-12</v>
+      </c>
+      <c r="E25" s="5">
+        <v>1</v>
+      </c>
+      <c r="F25" s="5">
+        <v>-6</v>
+      </c>
+      <c r="G25" s="5">
+        <v>-6</v>
+      </c>
+      <c r="H25" s="5">
+        <v>-5</v>
+      </c>
+      <c r="I25" s="5">
+        <v>7</v>
+      </c>
+      <c r="J25" s="6">
+        <v>-5</v>
+      </c>
+      <c r="K25" s="6">
+        <v>3</v>
+      </c>
+      <c r="L25" s="7">
+        <v>-12</v>
+      </c>
+      <c r="M25" s="8">
+        <v>-4</v>
+      </c>
+      <c r="N25" s="9">
+        <v>-11</v>
+      </c>
+      <c r="O25" s="9">
+        <v>2</v>
+      </c>
+      <c r="P25" s="9">
+        <v>-16</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>-16</v>
+      </c>
+      <c r="R25" s="10">
+        <v>-5</v>
+      </c>
+      <c r="S25" s="11">
+        <v>-11</v>
+      </c>
+      <c r="T25" s="12">
+        <v>-6</v>
+      </c>
+      <c r="U25" s="6">
+        <v>-7</v>
+      </c>
+      <c r="V25" s="9">
+        <v>-9</v>
+      </c>
+      <c r="W25" s="6">
+        <v>-7</v>
+      </c>
+      <c r="X25" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>-13</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>-2</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>-7</v>
+      </c>
+      <c r="AB25" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>3</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>-15</v>
+      </c>
+      <c r="AE25" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AG25" s="6">
+        <v>3</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>-13</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AJ25" s="9">
+        <v>6</v>
+      </c>
+      <c r="AK25" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AL25" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AM25" s="9">
+        <v>-10</v>
+      </c>
+      <c r="AN25" s="6">
+        <v>-6</v>
+      </c>
+      <c r="AO25" s="12">
+        <v>-11</v>
+      </c>
+      <c r="AP25" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AQ25" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AR25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AS25" s="12">
+        <v>4</v>
+      </c>
+      <c r="AT25" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AU25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AV25" s="12">
+        <v>-3</v>
+      </c>
+      <c r="AW25" s="7">
+        <v>-6</v>
+      </c>
+      <c r="AX25" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AY25" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AZ25" s="6">
+        <v>-12</v>
+      </c>
+      <c r="BA25" s="6">
+        <v>-9</v>
+      </c>
+      <c r="BB25" s="7">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="8">
+        <v>0</v>
+      </c>
+      <c r="C26" s="8">
+        <v>-14</v>
+      </c>
+      <c r="D26" s="8">
+        <v>-8</v>
+      </c>
+      <c r="E26" s="8">
+        <v>-5</v>
+      </c>
+      <c r="F26" s="8">
+        <v>-3</v>
+      </c>
+      <c r="G26" s="8">
+        <v>12</v>
+      </c>
+      <c r="H26" s="8">
+        <v>8</v>
+      </c>
+      <c r="I26" s="8">
+        <v>-11</v>
+      </c>
+      <c r="J26" s="6">
+        <v>4</v>
+      </c>
+      <c r="K26" s="6">
+        <v>6</v>
+      </c>
+      <c r="L26" s="7">
+        <v>-4</v>
+      </c>
+      <c r="M26" s="8">
+        <v>-7</v>
+      </c>
+      <c r="N26" s="9">
+        <v>-14</v>
+      </c>
+      <c r="O26" s="9">
+        <v>-4</v>
+      </c>
+      <c r="P26" s="9">
+        <v>-4</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>-2</v>
+      </c>
+      <c r="R26" s="10">
+        <v>4</v>
+      </c>
+      <c r="S26" s="11">
+        <v>-2</v>
+      </c>
+      <c r="T26" s="12">
+        <v>-11</v>
+      </c>
+      <c r="U26" s="6">
+        <v>-11</v>
+      </c>
+      <c r="V26" s="9">
+        <v>4</v>
+      </c>
+      <c r="W26" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X26" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>-6</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>-15</v>
+      </c>
+      <c r="AA26" s="7">
         <v>5</v>
       </c>
-      <c r="AZ23" s="9">
+      <c r="AB26" s="9">
+        <v>1</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>-11</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG26" s="6">
+        <v>-18</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>2</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>-7</v>
+      </c>
+      <c r="AJ26" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AK26" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AL26" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AM26" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AN26" s="6">
+        <v>-4</v>
+      </c>
+      <c r="AO26" s="12">
+        <v>2</v>
+      </c>
+      <c r="AP26" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AR26" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AS26" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AT26" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AU26" s="7">
+        <v>1</v>
+      </c>
+      <c r="AV26" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AW26" s="7">
+        <v>-5</v>
+      </c>
+      <c r="AX26" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AY26" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AZ26" s="6">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="6">
+        <v>5</v>
+      </c>
+      <c r="BB26" s="7">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="15">
+        <v>-15</v>
+      </c>
+      <c r="C27" s="15">
+        <v>-5</v>
+      </c>
+      <c r="D27" s="15">
+        <v>-5</v>
+      </c>
+      <c r="E27" s="15">
+        <v>-2</v>
+      </c>
+      <c r="F27" s="15">
+        <v>5</v>
+      </c>
+      <c r="G27" s="15">
+        <v>7</v>
+      </c>
+      <c r="H27" s="15">
+        <v>7</v>
+      </c>
+      <c r="I27" s="15">
+        <v>-5</v>
+      </c>
+      <c r="J27" s="16">
+        <v>-12</v>
+      </c>
+      <c r="K27" s="16">
+        <v>-4</v>
+      </c>
+      <c r="L27" s="16">
+        <v>4</v>
+      </c>
+      <c r="M27" s="15">
+        <v>-8</v>
+      </c>
+      <c r="N27" s="9">
+        <v>-16</v>
+      </c>
+      <c r="O27" s="9">
+        <v>-2</v>
+      </c>
+      <c r="P27" s="9">
+        <v>-10</v>
+      </c>
+      <c r="Q27" s="9">
         <v>3</v>
       </c>
-      <c r="BA23" s="9">
-        <v>6</v>
+      <c r="R27" s="10">
+        <v>-6</v>
+      </c>
+      <c r="S27" s="17">
+        <v>-3</v>
+      </c>
+      <c r="T27" s="18">
+        <v>-3</v>
+      </c>
+      <c r="U27" s="16">
+        <v>-16</v>
+      </c>
+      <c r="V27" s="18">
+        <v>-8</v>
+      </c>
+      <c r="W27" s="16">
+        <v>-1</v>
+      </c>
+      <c r="X27" s="18">
+        <v>-8</v>
+      </c>
+      <c r="Y27" s="18">
+        <v>-14</v>
+      </c>
+      <c r="Z27" s="16">
+        <v>-9</v>
+      </c>
+      <c r="AA27" s="16">
+        <v>-8</v>
+      </c>
+      <c r="AB27" s="18">
+        <v>-10</v>
+      </c>
+      <c r="AC27" s="18">
+        <v>-2</v>
+      </c>
+      <c r="AD27" s="16">
+        <v>-8</v>
+      </c>
+      <c r="AE27" s="18">
+        <v>-13</v>
+      </c>
+      <c r="AF27" s="16">
+        <v>-7</v>
+      </c>
+      <c r="AG27" s="16">
+        <v>3</v>
+      </c>
+      <c r="AH27" s="16">
+        <v>-14</v>
+      </c>
+      <c r="AI27" s="16">
+        <v>-15</v>
+      </c>
+      <c r="AJ27" s="18">
+        <v>-14</v>
+      </c>
+      <c r="AK27" s="18">
+        <v>-5</v>
+      </c>
+      <c r="AL27" s="18">
+        <v>-4</v>
+      </c>
+      <c r="AM27" s="18">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="16">
+        <v>-6</v>
+      </c>
+      <c r="AO27" s="18">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="16">
+        <v>-2</v>
+      </c>
+      <c r="AQ27" s="18">
+        <v>-25</v>
+      </c>
+      <c r="AR27" s="16">
+        <v>-8</v>
+      </c>
+      <c r="AS27" s="18">
+        <v>-7</v>
+      </c>
+      <c r="AT27" s="18">
+        <v>-18</v>
+      </c>
+      <c r="AU27" s="16">
+        <v>-8</v>
+      </c>
+      <c r="AV27" s="18">
+        <v>-3</v>
+      </c>
+      <c r="AW27" s="16">
+        <v>-15</v>
+      </c>
+      <c r="AX27" s="18">
+        <v>-16</v>
+      </c>
+      <c r="AY27" s="18">
+        <v>-22</v>
+      </c>
+      <c r="AZ27" s="16">
+        <v>-19</v>
+      </c>
+      <c r="BA27" s="16">
+        <v>-24</v>
+      </c>
+      <c r="BB27" s="16">
+        <v>-8</v>
       </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="J24" s="10">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="19"/>
+      <c r="R28" s="19"/>
+    </row>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="K24" s="9">
-[...127 lines deleted...]
-      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...158 lines deleted...]
-      </c>
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N31" s="38"/>
+      <c r="O31" s="38"/>
+      <c r="P31" s="38"/>
+      <c r="Q31" s="38"/>
+      <c r="R31" s="38"/>
+      <c r="S31" s="38"/>
+      <c r="T31" s="38"/>
+      <c r="U31" s="38"/>
+      <c r="V31" s="38"/>
+      <c r="W31" s="38"/>
+      <c r="X31" s="38"/>
+      <c r="Y31" s="38"/>
+      <c r="Z31" s="38"/>
+      <c r="AA31" s="38"/>
+      <c r="AB31" s="38"/>
+      <c r="AC31" s="38"/>
+      <c r="AD31" s="38"/>
+      <c r="AE31" s="38"/>
+      <c r="AF31" s="38"/>
+      <c r="AG31" s="38"/>
+      <c r="AH31" s="38"/>
+      <c r="AI31" s="38"/>
+      <c r="AJ31" s="38"/>
+      <c r="AK31" s="38"/>
+      <c r="AL31" s="38"/>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...338 lines deleted...]
-      <c r="L30" s="10"/>
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Z32" s="38"/>
+      <c r="AA32" s="38"/>
+      <c r="AB32" s="38"/>
+      <c r="AC32" s="38"/>
+      <c r="AD32" s="38"/>
+      <c r="AE32" s="38"/>
+      <c r="AF32" s="38"/>
+      <c r="AG32" s="38"/>
+      <c r="AH32" s="38"/>
+      <c r="AI32" s="38"/>
+      <c r="AJ32" s="38"/>
+      <c r="AK32" s="38"/>
+      <c r="AL32" s="38"/>
+      <c r="AM32" s="38"/>
+      <c r="AN32" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
+      <pane xSplit="1" topLeftCell="AR1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AY24" sqref="AY24:AY25"/>
+      <selection pane="topRight" activeCell="A39" sqref="A39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="42" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="18.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="13" width="8.140625" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="15" max="25" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="37" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="7.42578125" style="21" customWidth="1" collapsed="1"/>
+    <col min="39" max="39" width="8.42578125" style="21" customWidth="1"/>
+    <col min="40" max="40" width="7.5703125" style="21" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" style="21"/>
+    <col min="42" max="42" width="8.7109375" style="21" customWidth="1"/>
+    <col min="43" max="53" width="9.140625" style="21"/>
+    <col min="54" max="54" width="8.7109375" style="21" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="20" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
+    </row>
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B3" s="22"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="BB3" s="24" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="52"/>
+      <c r="B4" s="51">
+        <v>2022</v>
+      </c>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51">
+        <v>2023</v>
+      </c>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="46">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
+        <v>2025</v>
+      </c>
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="48"/>
+      <c r="AX4" s="46">
+        <v>2026</v>
+      </c>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+    </row>
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="53"/>
+      <c r="B5" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="20"/>
-[...49 lines deleted...]
-      <c r="BA2" s="20"/>
+      <c r="D5" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="P5" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q5" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="R5" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="S5" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="U5" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="V5" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="W5" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="X5" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y5" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB5" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC5" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD5" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE5" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="AF5" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG5" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH5" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="AI5" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="AJ5" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="AK5" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AN5" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO5" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="AP5" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="AQ5" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR5" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="AS5" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="AT5" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="AU5" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="AV5" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="AW5" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AZ5" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="BA5" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="BB5" s="33" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="BA3" s="4" t="s">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="47"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="47"/>
+      <c r="AA6" s="47"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="47"/>
+      <c r="AG6" s="47"/>
+      <c r="AH6" s="47"/>
+      <c r="AI6" s="47"/>
+      <c r="AJ6" s="47"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="47"/>
+      <c r="AM6" s="47"/>
+      <c r="AN6" s="47"/>
+      <c r="AO6" s="47"/>
+      <c r="AP6" s="47"/>
+      <c r="AQ6" s="47"/>
+      <c r="AR6" s="47"/>
+      <c r="AS6" s="47"/>
+      <c r="AT6" s="47"/>
+      <c r="AU6" s="47"/>
+      <c r="AV6" s="47"/>
+      <c r="AW6" s="47"/>
+      <c r="AX6" s="47"/>
+      <c r="AY6" s="47"/>
+      <c r="AZ6" s="47"/>
+      <c r="BA6" s="47"/>
+      <c r="BB6" s="47"/>
+    </row>
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="25">
+        <v>-0.6</v>
+      </c>
+      <c r="C7" s="25">
+        <v>-2.2599999999999998</v>
+      </c>
+      <c r="D7" s="25">
+        <v>-1.41</v>
+      </c>
+      <c r="E7" s="25">
+        <v>-0.53</v>
+      </c>
+      <c r="F7" s="25">
+        <v>-0.06</v>
+      </c>
+      <c r="G7" s="25">
+        <v>0.38</v>
+      </c>
+      <c r="H7" s="25">
+        <v>0.81</v>
+      </c>
+      <c r="I7" s="25">
+        <v>1.07</v>
+      </c>
+      <c r="J7" s="25">
+        <v>1.38</v>
+      </c>
+      <c r="K7" s="25">
+        <v>1.44</v>
+      </c>
+      <c r="L7" s="26">
+        <v>1.63</v>
+      </c>
+      <c r="M7" s="25">
+        <v>1.63</v>
+      </c>
+      <c r="N7" s="27">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="O7" s="27">
+        <v>1.19</v>
+      </c>
+      <c r="P7" s="27">
+        <v>1.01</v>
+      </c>
+      <c r="Q7" s="27">
+        <v>1.25</v>
+      </c>
+      <c r="R7" s="27">
+        <v>1.53</v>
+      </c>
+      <c r="S7" s="25">
+        <v>1.69</v>
+      </c>
+      <c r="T7" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="U7" s="25">
+        <v>1.72</v>
+      </c>
+      <c r="V7" s="25">
+        <v>1.81</v>
+      </c>
+      <c r="W7" s="25">
+        <v>1.85</v>
+      </c>
+      <c r="X7" s="27">
+        <v>1.74</v>
+      </c>
+      <c r="Y7" s="25">
+        <v>1.59</v>
+      </c>
+      <c r="Z7" s="25">
+        <v>0.67</v>
+      </c>
+      <c r="AA7" s="25">
+        <v>1.22</v>
+      </c>
+      <c r="AB7" s="25">
+        <v>0.77</v>
+      </c>
+      <c r="AC7" s="25">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AD7" s="25">
+        <v>1.07</v>
+      </c>
+      <c r="AE7" s="27">
+        <v>1.05</v>
+      </c>
+      <c r="AF7" s="27">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AG7" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="AH7" s="25">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AI7" s="25">
+        <v>1.05</v>
+      </c>
+      <c r="AJ7" s="27">
+        <v>0.95</v>
+      </c>
+      <c r="AK7" s="27">
+        <v>0.9</v>
+      </c>
+      <c r="AL7" s="27">
+        <v>-0.4</v>
+      </c>
+      <c r="AM7" s="27">
+        <v>-0.23</v>
+      </c>
+      <c r="AN7" s="27">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AO7" s="27">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AP7" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="AQ7" s="25">
+        <v>0.26</v>
+      </c>
+      <c r="AR7" s="25">
+        <v>0.26</v>
+      </c>
+      <c r="AS7" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="AT7" s="25">
+        <v>0.31</v>
+      </c>
+      <c r="AU7" s="25">
+        <v>0.24</v>
+      </c>
+      <c r="AV7" s="27">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AW7" s="27">
+        <v>-0.02</v>
+      </c>
+      <c r="AX7" s="27">
+        <v>0.44</v>
+      </c>
+      <c r="AY7" s="25">
+        <v>-0.73</v>
+      </c>
+      <c r="AZ7" s="27">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="BA7" s="25">
+        <v>-1.23</v>
+      </c>
+      <c r="BB7" s="25">
+        <v>-1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="25">
+        <v>1.26</v>
+      </c>
+      <c r="C8" s="25">
+        <v>0.68</v>
+      </c>
+      <c r="D8" s="25">
+        <v>1.33</v>
+      </c>
+      <c r="E8" s="25">
+        <v>2.56</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2.78</v>
+      </c>
+      <c r="G8" s="25">
+        <v>3.12</v>
+      </c>
+      <c r="H8" s="25">
+        <v>3.43</v>
+      </c>
+      <c r="I8" s="25">
+        <v>3.67</v>
+      </c>
+      <c r="J8" s="25">
+        <v>4.16</v>
+      </c>
+      <c r="K8" s="25">
+        <v>4.21</v>
+      </c>
+      <c r="L8" s="26">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="M8" s="25">
+        <v>4.22</v>
+      </c>
+      <c r="N8" s="27">
+        <v>2.92</v>
+      </c>
+      <c r="O8" s="27">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="P8" s="27">
+        <v>4.21</v>
+      </c>
+      <c r="Q8" s="27">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="R8" s="27">
+        <v>4.38</v>
+      </c>
+      <c r="S8" s="25">
+        <v>4.38</v>
+      </c>
+      <c r="T8" s="25">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="U8" s="27">
+        <v>4.08</v>
+      </c>
+      <c r="V8" s="25">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="W8" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="X8" s="27">
+        <v>4.12</v>
+      </c>
+      <c r="Y8" s="25">
+        <v>3.91</v>
+      </c>
+      <c r="Z8" s="25">
+        <v>1.71</v>
+      </c>
+      <c r="AA8" s="25">
+        <v>2.82</v>
+      </c>
+      <c r="AB8" s="25">
+        <v>3.33</v>
+      </c>
+      <c r="AC8" s="25">
+        <v>3.69</v>
+      </c>
+      <c r="AD8" s="25">
+        <v>3.49</v>
+      </c>
+      <c r="AE8" s="27">
+        <v>3.48</v>
+      </c>
+      <c r="AF8" s="27">
+        <v>3.56</v>
+      </c>
+      <c r="AG8" s="25">
+        <v>3.52</v>
+      </c>
+      <c r="AH8" s="25">
+        <v>3.47</v>
+      </c>
+      <c r="AI8" s="25">
+        <v>3.41</v>
+      </c>
+      <c r="AJ8" s="27">
+        <v>3.39</v>
+      </c>
+      <c r="AK8" s="27">
+        <v>3.22</v>
+      </c>
+      <c r="AL8" s="27">
+        <v>1.84</v>
+      </c>
+      <c r="AM8" s="27">
+        <v>1.97</v>
+      </c>
+      <c r="AN8" s="27">
+        <v>2.15</v>
+      </c>
+      <c r="AO8" s="27">
+        <v>2.46</v>
+      </c>
+      <c r="AP8" s="25">
+        <v>2.48</v>
+      </c>
+      <c r="AQ8" s="25">
+        <v>2.37</v>
+      </c>
+      <c r="AR8" s="25">
+        <v>2.36</v>
+      </c>
+      <c r="AS8" s="25">
+        <v>2.36</v>
+      </c>
+      <c r="AT8" s="25">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AU8" s="25">
+        <v>2.38</v>
+      </c>
+      <c r="AV8" s="27">
+        <v>2.19</v>
+      </c>
+      <c r="AW8" s="27">
+        <v>2</v>
+      </c>
+      <c r="AX8" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="AY8" s="25">
+        <v>1.29</v>
+      </c>
+      <c r="AZ8" s="27">
+        <v>0.61</v>
+      </c>
+      <c r="BA8" s="25">
+        <v>0.91</v>
+      </c>
+      <c r="BB8" s="25">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="25">
+        <v>8.85</v>
+      </c>
+      <c r="C9" s="25">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D9" s="25">
+        <v>10.07</v>
+      </c>
+      <c r="E9" s="25">
+        <v>10.14</v>
+      </c>
+      <c r="F9" s="25">
+        <v>10.11</v>
+      </c>
+      <c r="G9" s="25">
+        <v>11.19</v>
+      </c>
+      <c r="H9" s="25">
+        <v>11.34</v>
+      </c>
+      <c r="I9" s="25">
+        <v>11.57</v>
+      </c>
+      <c r="J9" s="25">
+        <v>11.44</v>
+      </c>
+      <c r="K9" s="25">
+        <v>11.46</v>
+      </c>
+      <c r="L9" s="26">
+        <v>11.22</v>
+      </c>
+      <c r="M9" s="25">
+        <v>11.2</v>
+      </c>
+      <c r="N9" s="27">
+        <v>6.49</v>
+      </c>
+      <c r="O9" s="27">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="P9" s="27">
+        <v>8.81</v>
+      </c>
+      <c r="Q9" s="27">
+        <v>9.14</v>
+      </c>
+      <c r="R9" s="27">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="S9" s="25">
+        <v>9.65</v>
+      </c>
+      <c r="T9" s="25">
+        <v>9.9</v>
+      </c>
+      <c r="U9" s="27">
+        <v>10.53</v>
+      </c>
+      <c r="V9" s="25">
+        <v>10.96</v>
+      </c>
+      <c r="W9" s="25">
+        <v>11.38</v>
+      </c>
+      <c r="X9" s="27">
+        <v>10.97</v>
+      </c>
+      <c r="Y9" s="25">
+        <v>11.28</v>
+      </c>
+      <c r="Z9" s="25">
+        <v>11.84</v>
+      </c>
+      <c r="AA9" s="25">
+        <v>11.64</v>
+      </c>
+      <c r="AB9" s="25">
+        <v>9.16</v>
+      </c>
+      <c r="AC9" s="25">
+        <v>10.11</v>
+      </c>
+      <c r="AD9" s="25">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="AE9" s="27">
+        <v>9.18</v>
+      </c>
+      <c r="AF9" s="27">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="AG9" s="25">
+        <v>9.9</v>
+      </c>
+      <c r="AH9" s="25">
+        <v>9.64</v>
+      </c>
+      <c r="AI9" s="25">
+        <v>9.02</v>
+      </c>
+      <c r="AJ9" s="27">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AK9" s="27">
+        <v>9</v>
+      </c>
+      <c r="AL9" s="27">
+        <v>2.91</v>
+      </c>
+      <c r="AM9" s="27">
+        <v>2.87</v>
+      </c>
+      <c r="AN9" s="27">
+        <v>3.22</v>
+      </c>
+      <c r="AO9" s="27">
+        <v>5.23</v>
+      </c>
+      <c r="AP9" s="25">
+        <v>4.75</v>
+      </c>
+      <c r="AQ9" s="25">
+        <v>4.84</v>
+      </c>
+      <c r="AR9" s="25">
+        <v>4.8</v>
+      </c>
+      <c r="AS9" s="25">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="AT9" s="25">
+        <v>5.41</v>
+      </c>
+      <c r="AU9" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AV9" s="27">
+        <v>5.05</v>
+      </c>
+      <c r="AW9" s="27">
+        <v>4.92</v>
+      </c>
+      <c r="AX9" s="27">
+        <v>7.21</v>
+      </c>
+      <c r="AY9" s="25">
+        <v>5.86</v>
+      </c>
+      <c r="AZ9" s="27">
+        <v>5.67</v>
+      </c>
+      <c r="BA9" s="25">
+        <v>6.7</v>
+      </c>
+      <c r="BB9" s="25">
+        <v>6.74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="25">
+        <v>-5.38</v>
+      </c>
+      <c r="C10" s="25">
+        <v>-5.85</v>
+      </c>
+      <c r="D10" s="25">
+        <v>-6.87</v>
+      </c>
+      <c r="E10" s="25">
+        <v>-5.23</v>
+      </c>
+      <c r="F10" s="25">
+        <v>-5.34</v>
+      </c>
+      <c r="G10" s="25">
+        <v>-4.57</v>
+      </c>
+      <c r="H10" s="25">
+        <v>-3.55</v>
+      </c>
+      <c r="I10" s="25">
+        <v>-3.27</v>
+      </c>
+      <c r="J10" s="25">
+        <v>-3.33</v>
+      </c>
+      <c r="K10" s="25">
+        <v>-3.67</v>
+      </c>
+      <c r="L10" s="26">
+        <v>-3.31</v>
+      </c>
+      <c r="M10" s="25">
+        <v>-3.45</v>
+      </c>
+      <c r="N10" s="27">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="O10" s="27">
+        <v>-3.74</v>
+      </c>
+      <c r="P10" s="27">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>-3.24</v>
+      </c>
+      <c r="R10" s="27">
+        <v>-2.78</v>
+      </c>
+      <c r="S10" s="25">
+        <v>-2.21</v>
+      </c>
+      <c r="T10" s="25">
+        <v>-2.38</v>
+      </c>
+      <c r="U10" s="27">
+        <v>-2.64</v>
+      </c>
+      <c r="V10" s="25">
+        <v>-3.12</v>
+      </c>
+      <c r="W10" s="25">
+        <v>-2.7</v>
+      </c>
+      <c r="X10" s="27">
+        <v>-2.5499999999999998</v>
+      </c>
+      <c r="Y10" s="25">
+        <v>-2.54</v>
+      </c>
+      <c r="Z10" s="25">
+        <v>-6.84</v>
+      </c>
+      <c r="AA10" s="25">
+        <v>-4.41</v>
+      </c>
+      <c r="AB10" s="25">
+        <v>-5.1100000000000003</v>
+      </c>
+      <c r="AC10" s="25">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="AD10" s="25">
+        <v>-4.1100000000000003</v>
+      </c>
+      <c r="AE10" s="27">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="AF10" s="27">
+        <v>-3.97</v>
+      </c>
+      <c r="AG10" s="25">
+        <v>-4.17</v>
+      </c>
+      <c r="AH10" s="25">
+        <v>-4.29</v>
+      </c>
+      <c r="AI10" s="25">
+        <v>-4.59</v>
+      </c>
+      <c r="AJ10" s="27">
+        <v>-4.8099999999999996</v>
+      </c>
+      <c r="AK10" s="27">
+        <v>-5</v>
+      </c>
+      <c r="AL10" s="27">
+        <v>-6.17</v>
+      </c>
+      <c r="AM10" s="27">
+        <v>-3.78</v>
+      </c>
+      <c r="AN10" s="27">
+        <v>-2.83</v>
+      </c>
+      <c r="AO10" s="27">
+        <v>-3.44</v>
+      </c>
+      <c r="AP10" s="25">
+        <v>-2.95</v>
+      </c>
+      <c r="AQ10" s="25">
+        <v>-3.58</v>
+      </c>
+      <c r="AR10" s="25">
+        <v>-3.16</v>
+      </c>
+      <c r="AS10" s="25">
+        <v>-3.41</v>
+      </c>
+      <c r="AT10" s="25">
+        <v>-4.04</v>
+      </c>
+      <c r="AU10" s="25">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="AV10" s="27">
+        <v>-4.45</v>
+      </c>
+      <c r="AW10" s="27">
+        <v>-4.8499999999999996</v>
+      </c>
+      <c r="AX10" s="27">
+        <v>-5.51</v>
+      </c>
+      <c r="AY10" s="25">
+        <v>-4.17</v>
+      </c>
+      <c r="AZ10" s="27">
+        <v>-5.45</v>
+      </c>
+      <c r="BA10" s="25">
+        <v>-5.95</v>
+      </c>
+      <c r="BB10" s="25">
+        <v>-6.43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="25">
+        <v>-3.62</v>
+      </c>
+      <c r="C11" s="25">
+        <v>-9.5500000000000007</v>
+      </c>
+      <c r="D11" s="25">
+        <v>-7.17</v>
+      </c>
+      <c r="E11" s="25">
+        <v>-5.68</v>
+      </c>
+      <c r="F11" s="25">
+        <v>-4.8099999999999996</v>
+      </c>
+      <c r="G11" s="25">
+        <v>-4.1900000000000004</v>
+      </c>
+      <c r="H11" s="25">
+        <v>-3.62</v>
+      </c>
+      <c r="I11" s="25">
+        <v>-3.38</v>
+      </c>
+      <c r="J11" s="25">
+        <v>-2.83</v>
+      </c>
+      <c r="K11" s="25">
+        <v>-2.4300000000000002</v>
+      </c>
+      <c r="L11" s="26">
+        <v>-2.0699999999999998</v>
+      </c>
+      <c r="M11" s="25">
+        <v>-1.72</v>
+      </c>
+      <c r="N11" s="27">
+        <v>-3.53</v>
+      </c>
+      <c r="O11" s="27">
+        <v>-3.05</v>
+      </c>
+      <c r="P11" s="27">
+        <v>-2.82</v>
+      </c>
+      <c r="Q11" s="27">
+        <v>-2.86</v>
+      </c>
+      <c r="R11" s="27">
+        <v>-2.44</v>
+      </c>
+      <c r="S11" s="25">
+        <v>-2.11</v>
+      </c>
+      <c r="T11" s="25">
+        <v>-2.06</v>
+      </c>
+      <c r="U11" s="27">
+        <v>-1.64</v>
+      </c>
+      <c r="V11" s="25">
+        <v>-1.42</v>
+      </c>
+      <c r="W11" s="25">
+        <v>-1.58</v>
+      </c>
+      <c r="X11" s="27">
+        <v>-1.81</v>
+      </c>
+      <c r="Y11" s="25">
+        <v>-1.98</v>
+      </c>
+      <c r="Z11" s="25">
+        <v>-0.38</v>
+      </c>
+      <c r="AA11" s="25">
+        <v>-0.3</v>
+      </c>
+      <c r="AB11" s="25">
+        <v>-1.2</v>
+      </c>
+      <c r="AC11" s="25">
+        <v>-1.17</v>
+      </c>
+      <c r="AD11" s="25">
+        <v>-0.78</v>
+      </c>
+      <c r="AE11" s="27">
+        <v>-1.06</v>
+      </c>
+      <c r="AF11" s="27">
+        <v>-1.25</v>
+      </c>
+      <c r="AG11" s="25">
+        <v>-0.84</v>
+      </c>
+      <c r="AH11" s="25">
+        <v>-1.06</v>
+      </c>
+      <c r="AI11" s="25">
+        <v>-1.1299999999999999</v>
+      </c>
+      <c r="AJ11" s="27">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="AK11" s="27">
+        <v>-1.22</v>
+      </c>
+      <c r="AL11" s="27">
+        <v>-2.87</v>
+      </c>
+      <c r="AM11" s="27">
+        <v>-1.65</v>
+      </c>
+      <c r="AN11" s="27">
+        <v>-1.58</v>
+      </c>
+      <c r="AO11" s="27">
+        <v>-1.45</v>
+      </c>
+      <c r="AP11" s="25">
+        <v>-1.72</v>
+      </c>
+      <c r="AQ11" s="25">
+        <v>-1.49</v>
+      </c>
+      <c r="AR11" s="25">
+        <v>-1.5</v>
+      </c>
+      <c r="AS11" s="25">
+        <v>-1.46</v>
+      </c>
+      <c r="AT11" s="25">
+        <v>-1.49</v>
+      </c>
+      <c r="AU11" s="25">
+        <v>-1.5</v>
+      </c>
+      <c r="AV11" s="27">
+        <v>-1.39</v>
+      </c>
+      <c r="AW11" s="27">
+        <v>-1.71</v>
+      </c>
+      <c r="AX11" s="27">
+        <v>-0.38</v>
+      </c>
+      <c r="AY11" s="25">
+        <v>-2.11</v>
+      </c>
+      <c r="AZ11" s="27">
+        <v>-3.79</v>
+      </c>
+      <c r="BA11" s="25">
+        <v>-3.66</v>
+      </c>
+      <c r="BB11" s="25">
+        <v>-3.53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
+      <c r="B12" s="25">
+        <v>-5.65</v>
+      </c>
+      <c r="C12" s="25">
+        <v>-6.45</v>
+      </c>
+      <c r="D12" s="25">
+        <v>-3.89</v>
+      </c>
+      <c r="E12" s="25">
+        <v>-1.7</v>
+      </c>
+      <c r="F12" s="25">
+        <v>-0.39</v>
+      </c>
+      <c r="G12" s="25">
+        <v>-0.64</v>
+      </c>
+      <c r="H12" s="25">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="I12" s="25">
+        <v>0.36</v>
+      </c>
+      <c r="J12" s="25">
+        <v>0.85</v>
+      </c>
+      <c r="K12" s="25">
+        <v>1.05</v>
+      </c>
+      <c r="L12" s="26">
+        <v>1.39</v>
+      </c>
+      <c r="M12" s="25">
+        <v>1.06</v>
+      </c>
+      <c r="N12" s="27">
+        <v>3.78</v>
+      </c>
+      <c r="O12" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="P12" s="27">
+        <v>0.33</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>0.25</v>
+      </c>
+      <c r="R12" s="27">
+        <v>1.36</v>
+      </c>
+      <c r="S12" s="25">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="T12" s="25">
+        <v>1.39</v>
+      </c>
+      <c r="U12" s="27">
+        <v>1.57</v>
+      </c>
+      <c r="V12" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="W12" s="25">
+        <v>1.07</v>
+      </c>
+      <c r="X12" s="27">
+        <v>1.5</v>
+      </c>
+      <c r="Y12" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="Z12" s="25">
+        <v>-1.95</v>
+      </c>
+      <c r="AA12" s="25">
+        <v>-3.01</v>
+      </c>
+      <c r="AB12" s="25">
+        <v>-1.65</v>
+      </c>
+      <c r="AC12" s="25">
+        <v>-1.98</v>
+      </c>
+      <c r="AD12" s="25">
+        <v>-1.78</v>
+      </c>
+      <c r="AE12" s="27">
+        <v>-2.3199999999999998</v>
+      </c>
+      <c r="AF12" s="27">
+        <v>-1.55</v>
+      </c>
+      <c r="AG12" s="25">
+        <v>-1.6</v>
+      </c>
+      <c r="AH12" s="25">
+        <v>-0.88</v>
+      </c>
+      <c r="AI12" s="25">
+        <v>-1.0900000000000001</v>
+      </c>
+      <c r="AJ12" s="27">
+        <v>-1.08</v>
+      </c>
+      <c r="AK12" s="27">
+        <v>-0.9</v>
+      </c>
+      <c r="AL12" s="27">
+        <v>-1.96</v>
+      </c>
+      <c r="AM12" s="27">
+        <v>-3.11</v>
+      </c>
+      <c r="AN12" s="27">
+        <v>-2.73</v>
+      </c>
+      <c r="AO12" s="27">
+        <v>-0.26</v>
+      </c>
+      <c r="AP12" s="25">
+        <v>-1.83</v>
+      </c>
+      <c r="AQ12" s="25">
+        <v>-1.19</v>
+      </c>
+      <c r="AR12" s="25">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AS12" s="25">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="25">
+        <v>0.79</v>
+      </c>
+      <c r="AU12" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="AV12" s="27">
+        <v>0.47</v>
+      </c>
+      <c r="AW12" s="27">
+        <v>1.01</v>
+      </c>
+      <c r="AX12" s="27">
+        <v>-2.04</v>
+      </c>
+      <c r="AY12" s="25">
+        <v>-3.2</v>
+      </c>
+      <c r="AZ12" s="27">
+        <v>-0.35</v>
+      </c>
+      <c r="BA12" s="25">
+        <v>-1.06</v>
+      </c>
+      <c r="BB12" s="25">
+        <v>-1.67</v>
+      </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...62 lines deleted...]
-      <c r="BA4" s="21"/>
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="25">
+        <v>8.69</v>
+      </c>
+      <c r="C13" s="25">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="D13" s="25">
+        <v>12.24</v>
+      </c>
+      <c r="E13" s="25">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="F13" s="25">
+        <v>10.86</v>
+      </c>
+      <c r="G13" s="25">
+        <v>10.55</v>
+      </c>
+      <c r="H13" s="25">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="I13" s="25">
+        <v>11.41</v>
+      </c>
+      <c r="J13" s="25">
+        <v>10.66</v>
+      </c>
+      <c r="K13" s="25">
+        <v>11.15</v>
+      </c>
+      <c r="L13" s="26">
+        <v>11.61</v>
+      </c>
+      <c r="M13" s="25">
+        <v>11.61</v>
+      </c>
+      <c r="N13" s="27">
+        <v>2.65</v>
+      </c>
+      <c r="O13" s="27">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="P13" s="27">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>9.98</v>
+      </c>
+      <c r="R13" s="27">
+        <v>11.91</v>
+      </c>
+      <c r="S13" s="25">
+        <v>12.33</v>
+      </c>
+      <c r="T13" s="25">
+        <v>12.36</v>
+      </c>
+      <c r="U13" s="27">
+        <v>11.13</v>
+      </c>
+      <c r="V13" s="25">
+        <v>10.6</v>
+      </c>
+      <c r="W13" s="25">
+        <v>10.86</v>
+      </c>
+      <c r="X13" s="27">
+        <v>10.8</v>
+      </c>
+      <c r="Y13" s="25">
+        <v>10.41</v>
+      </c>
+      <c r="Z13" s="25">
+        <v>20.07</v>
+      </c>
+      <c r="AA13" s="25">
+        <v>18.29</v>
+      </c>
+      <c r="AB13" s="25">
+        <v>15.07</v>
+      </c>
+      <c r="AC13" s="25">
+        <v>12.69</v>
+      </c>
+      <c r="AD13" s="25">
+        <v>12.27</v>
+      </c>
+      <c r="AE13" s="27">
+        <v>11.34</v>
+      </c>
+      <c r="AF13" s="27">
+        <v>11</v>
+      </c>
+      <c r="AG13" s="25">
+        <v>11.08</v>
+      </c>
+      <c r="AH13" s="25">
+        <v>11.42</v>
+      </c>
+      <c r="AI13" s="25">
+        <v>10.28</v>
+      </c>
+      <c r="AJ13" s="27">
+        <v>9.23</v>
+      </c>
+      <c r="AK13" s="27">
+        <v>9.51</v>
+      </c>
+      <c r="AL13" s="27">
+        <v>11.52</v>
+      </c>
+      <c r="AM13" s="27">
+        <v>10.49</v>
+      </c>
+      <c r="AN13" s="27">
+        <v>10.75</v>
+      </c>
+      <c r="AO13" s="27">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="AP13" s="25">
+        <v>10.4</v>
+      </c>
+      <c r="AQ13" s="25">
+        <v>10.61</v>
+      </c>
+      <c r="AR13" s="25">
+        <v>10.29</v>
+      </c>
+      <c r="AS13" s="25">
+        <v>10.29</v>
+      </c>
+      <c r="AT13" s="25">
+        <v>10.44</v>
+      </c>
+      <c r="AU13" s="25">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="AV13" s="27">
+        <v>10.08</v>
+      </c>
+      <c r="AW13" s="27">
+        <v>9.94</v>
+      </c>
+      <c r="AX13" s="27">
+        <v>3.93</v>
+      </c>
+      <c r="AY13" s="25">
+        <v>4.63</v>
+      </c>
+      <c r="AZ13" s="27">
+        <v>5.03</v>
+      </c>
+      <c r="BA13" s="25">
+        <v>4.28</v>
+      </c>
+      <c r="BB13" s="25">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="F5" s="7" t="s">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="25">
+        <v>-4.0199999999999996</v>
+      </c>
+      <c r="C14" s="25">
+        <v>-5.3</v>
+      </c>
+      <c r="D14" s="25">
+        <v>-3.47</v>
+      </c>
+      <c r="E14" s="25">
+        <v>-3.2</v>
+      </c>
+      <c r="F14" s="25">
+        <v>-2.9</v>
+      </c>
+      <c r="G14" s="25">
+        <v>-2.87</v>
+      </c>
+      <c r="H14" s="25">
+        <v>-2.16</v>
+      </c>
+      <c r="I14" s="25">
+        <v>-2.1</v>
+      </c>
+      <c r="J14" s="25">
+        <v>-1.83</v>
+      </c>
+      <c r="K14" s="25">
+        <v>-1.88</v>
+      </c>
+      <c r="L14" s="26">
+        <v>-1.56</v>
+      </c>
+      <c r="M14" s="25">
+        <v>-1.28</v>
+      </c>
+      <c r="N14" s="27">
+        <v>-4.12</v>
+      </c>
+      <c r="O14" s="27">
+        <v>-0.36</v>
+      </c>
+      <c r="P14" s="27">
+        <v>-0.36</v>
+      </c>
+      <c r="Q14" s="27">
+        <v>0.97</v>
+      </c>
+      <c r="R14" s="27">
+        <v>0.21</v>
+      </c>
+      <c r="S14" s="25">
+        <v>0.87</v>
+      </c>
+      <c r="T14" s="25">
+        <v>1</v>
+      </c>
+      <c r="U14" s="27">
+        <v>0.74</v>
+      </c>
+      <c r="V14" s="25">
+        <v>1.28</v>
+      </c>
+      <c r="W14" s="25">
+        <v>1.25</v>
+      </c>
+      <c r="X14" s="27">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Y14" s="25">
+        <v>1.07</v>
+      </c>
+      <c r="Z14" s="25">
+        <v>0.69</v>
+      </c>
+      <c r="AA14" s="25">
+        <v>-1.44</v>
+      </c>
+      <c r="AB14" s="25">
+        <v>-2.4900000000000002</v>
+      </c>
+      <c r="AC14" s="25">
+        <v>-0.36</v>
+      </c>
+      <c r="AD14" s="25">
+        <v>-0.49</v>
+      </c>
+      <c r="AE14" s="27">
+        <v>0.06</v>
+      </c>
+      <c r="AF14" s="27">
+        <v>-0.1</v>
+      </c>
+      <c r="AG14" s="25">
+        <v>0.27</v>
+      </c>
+      <c r="AH14" s="25">
+        <v>0.35</v>
+      </c>
+      <c r="AI14" s="25">
+        <v>0.64</v>
+      </c>
+      <c r="AJ14" s="27">
+        <v>0.35</v>
+      </c>
+      <c r="AK14" s="27">
+        <v>0.03</v>
+      </c>
+      <c r="AL14" s="27">
+        <v>-2.5099999999999998</v>
+      </c>
+      <c r="AM14" s="27">
+        <v>0.37</v>
+      </c>
+      <c r="AN14" s="27">
+        <v>0.49</v>
+      </c>
+      <c r="AO14" s="27">
+        <v>1.57</v>
+      </c>
+      <c r="AP14" s="25">
+        <v>0.66</v>
+      </c>
+      <c r="AQ14" s="25">
+        <v>0.67</v>
+      </c>
+      <c r="AR14" s="25">
+        <v>0.15</v>
+      </c>
+      <c r="AS14" s="25">
+        <v>-0.22</v>
+      </c>
+      <c r="AT14" s="25">
+        <v>-0.61</v>
+      </c>
+      <c r="AU14" s="25">
+        <v>-0.62</v>
+      </c>
+      <c r="AV14" s="27">
+        <v>-0.72</v>
+      </c>
+      <c r="AW14" s="27">
+        <v>-1.06</v>
+      </c>
+      <c r="AX14" s="27">
+        <v>-6.24</v>
+      </c>
+      <c r="AY14" s="25">
+        <v>-5.76</v>
+      </c>
+      <c r="AZ14" s="27">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="BA14" s="25">
+        <v>-5.28</v>
+      </c>
+      <c r="BB14" s="25">
+        <v>-4.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="25">
+        <v>-6.34</v>
+      </c>
+      <c r="C15" s="25">
+        <v>-4.4400000000000004</v>
+      </c>
+      <c r="D15" s="25">
+        <v>-5.33</v>
+      </c>
+      <c r="E15" s="25">
+        <v>-3.63</v>
+      </c>
+      <c r="F15" s="25">
+        <v>-3.63</v>
+      </c>
+      <c r="G15" s="25">
+        <v>-3.51</v>
+      </c>
+      <c r="H15" s="25">
+        <v>-1.96</v>
+      </c>
+      <c r="I15" s="25">
+        <v>-1.89</v>
+      </c>
+      <c r="J15" s="25">
+        <v>-1.28</v>
+      </c>
+      <c r="K15" s="25">
+        <v>-1</v>
+      </c>
+      <c r="L15" s="26">
+        <v>-1.44</v>
+      </c>
+      <c r="M15" s="25">
+        <v>-2.09</v>
+      </c>
+      <c r="N15" s="27">
+        <v>-5.03</v>
+      </c>
+      <c r="O15" s="27">
+        <v>-5.28</v>
+      </c>
+      <c r="P15" s="27">
+        <v>-3.21</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>-2.97</v>
+      </c>
+      <c r="R15" s="27">
+        <v>-2.5</v>
+      </c>
+      <c r="S15" s="25">
+        <v>-2.33</v>
+      </c>
+      <c r="T15" s="25">
+        <v>-2.11</v>
+      </c>
+      <c r="U15" s="27">
+        <v>-2.12</v>
+      </c>
+      <c r="V15" s="25">
+        <v>-1.79</v>
+      </c>
+      <c r="W15" s="25">
+        <v>-1.91</v>
+      </c>
+      <c r="X15" s="27">
+        <v>-2.14</v>
+      </c>
+      <c r="Y15" s="25">
+        <v>-2.38</v>
+      </c>
+      <c r="Z15" s="25">
+        <v>-2.2200000000000002</v>
+      </c>
+      <c r="AA15" s="25">
+        <v>-4.9800000000000004</v>
+      </c>
+      <c r="AB15" s="25">
+        <v>-4.29</v>
+      </c>
+      <c r="AC15" s="25">
+        <v>-3.59</v>
+      </c>
+      <c r="AD15" s="25">
+        <v>-3.31</v>
+      </c>
+      <c r="AE15" s="27">
+        <v>-3.52</v>
+      </c>
+      <c r="AF15" s="27">
+        <v>-3.22</v>
+      </c>
+      <c r="AG15" s="25">
+        <v>-3.47</v>
+      </c>
+      <c r="AH15" s="25">
+        <v>-3</v>
+      </c>
+      <c r="AI15" s="25">
+        <v>-2.92</v>
+      </c>
+      <c r="AJ15" s="27">
+        <v>-2.52</v>
+      </c>
+      <c r="AK15" s="27">
+        <v>-2.87</v>
+      </c>
+      <c r="AL15" s="27">
+        <v>2.27</v>
+      </c>
+      <c r="AM15" s="27">
+        <v>-6.35</v>
+      </c>
+      <c r="AN15" s="27">
+        <v>-3.91</v>
+      </c>
+      <c r="AO15" s="27">
+        <v>-5.47</v>
+      </c>
+      <c r="AP15" s="25">
+        <v>-4.5</v>
+      </c>
+      <c r="AQ15" s="25">
+        <v>-4.01</v>
+      </c>
+      <c r="AR15" s="25">
+        <v>-4.3099999999999996</v>
+      </c>
+      <c r="AS15" s="25">
+        <v>-3.85</v>
+      </c>
+      <c r="AT15" s="25">
+        <v>-2.65</v>
+      </c>
+      <c r="AU15" s="25">
+        <v>-2.0099999999999998</v>
+      </c>
+      <c r="AV15" s="27">
+        <v>-2.17</v>
+      </c>
+      <c r="AW15" s="27">
+        <v>-2.17</v>
+      </c>
+      <c r="AX15" s="27">
+        <v>4.62</v>
+      </c>
+      <c r="AY15" s="25">
+        <v>1.21</v>
+      </c>
+      <c r="AZ15" s="27">
+        <v>-1.59</v>
+      </c>
+      <c r="BA15" s="25">
+        <v>-3.59</v>
+      </c>
+      <c r="BB15" s="25">
+        <v>-3.17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="25">
         <v>0</v>
       </c>
-      <c r="G5" s="6" t="s">
-[...5 lines deleted...]
-      <c r="I5" s="6" t="s">
+      <c r="C16" s="25">
+        <v>5.67</v>
+      </c>
+      <c r="D16" s="25">
+        <v>11.11</v>
+      </c>
+      <c r="E16" s="25">
+        <v>11.13</v>
+      </c>
+      <c r="F16" s="25">
+        <v>10.19</v>
+      </c>
+      <c r="G16" s="25">
+        <v>10.17</v>
+      </c>
+      <c r="H16" s="25">
+        <v>10.28</v>
+      </c>
+      <c r="I16" s="25">
+        <v>11.18</v>
+      </c>
+      <c r="J16" s="25">
+        <v>10.69</v>
+      </c>
+      <c r="K16" s="25">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="L16" s="26">
+        <v>10.44</v>
+      </c>
+      <c r="M16" s="25">
+        <v>10.35</v>
+      </c>
+      <c r="N16" s="27">
+        <v>7.69</v>
+      </c>
+      <c r="O16" s="27">
+        <v>12.64</v>
+      </c>
+      <c r="P16" s="27">
+        <v>13.55</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>13.01</v>
+      </c>
+      <c r="R16" s="27">
+        <v>13.25</v>
+      </c>
+      <c r="S16" s="25">
+        <v>13.69</v>
+      </c>
+      <c r="T16" s="25">
+        <v>13.36</v>
+      </c>
+      <c r="U16" s="27">
+        <v>13.11</v>
+      </c>
+      <c r="V16" s="25">
+        <v>13.19</v>
+      </c>
+      <c r="W16" s="25">
+        <v>13.74</v>
+      </c>
+      <c r="X16" s="27">
+        <v>13.42</v>
+      </c>
+      <c r="Y16" s="25">
+        <v>12.94</v>
+      </c>
+      <c r="Z16" s="25">
+        <v>16.95</v>
+      </c>
+      <c r="AA16" s="25">
+        <v>20.440000000000001</v>
+      </c>
+      <c r="AB16" s="25">
+        <v>15.79</v>
+      </c>
+      <c r="AC16" s="25">
+        <v>14.16</v>
+      </c>
+      <c r="AD16" s="25">
+        <v>13.8</v>
+      </c>
+      <c r="AE16" s="27">
+        <v>12.49</v>
+      </c>
+      <c r="AF16" s="27">
+        <v>13.31</v>
+      </c>
+      <c r="AG16" s="25">
+        <v>13.8</v>
+      </c>
+      <c r="AH16" s="25">
+        <v>12.97</v>
+      </c>
+      <c r="AI16" s="25">
+        <v>12.69</v>
+      </c>
+      <c r="AJ16" s="27">
+        <v>12.62</v>
+      </c>
+      <c r="AK16" s="27">
+        <v>12.33</v>
+      </c>
+      <c r="AL16" s="27">
+        <v>8.25</v>
+      </c>
+      <c r="AM16" s="27">
+        <v>6.83</v>
+      </c>
+      <c r="AN16" s="27">
+        <v>9.27</v>
+      </c>
+      <c r="AO16" s="27">
+        <v>9.36</v>
+      </c>
+      <c r="AP16" s="25">
+        <v>9.61</v>
+      </c>
+      <c r="AQ16" s="25">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AR16" s="25">
+        <v>9.44</v>
+      </c>
+      <c r="AS16" s="25">
+        <v>9.44</v>
+      </c>
+      <c r="AT16" s="25">
+        <v>9.23</v>
+      </c>
+      <c r="AU16" s="25">
+        <v>9.61</v>
+      </c>
+      <c r="AV16" s="27">
+        <v>9.6</v>
+      </c>
+      <c r="AW16" s="27">
+        <v>9.08</v>
+      </c>
+      <c r="AX16" s="27">
+        <v>10.87</v>
+      </c>
+      <c r="AY16" s="25">
+        <v>10.18</v>
+      </c>
+      <c r="AZ16" s="27">
+        <v>7.1</v>
+      </c>
+      <c r="BA16" s="25">
+        <v>6.25</v>
+      </c>
+      <c r="BB16" s="25">
+        <v>5.46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="25">
+        <v>-0.82</v>
+      </c>
+      <c r="C17" s="25">
+        <v>-5.05</v>
+      </c>
+      <c r="D17" s="25">
+        <v>-4.92</v>
+      </c>
+      <c r="E17" s="25">
+        <v>-3.75</v>
+      </c>
+      <c r="F17" s="25">
+        <v>-3.38</v>
+      </c>
+      <c r="G17" s="25">
+        <v>-2.96</v>
+      </c>
+      <c r="H17" s="25">
+        <v>-2.57</v>
+      </c>
+      <c r="I17" s="25">
+        <v>-2.69</v>
+      </c>
+      <c r="J17" s="25">
+        <v>-2.5499999999999998</v>
+      </c>
+      <c r="K17" s="25">
+        <v>-2.68</v>
+      </c>
+      <c r="L17" s="26">
+        <v>-2.25</v>
+      </c>
+      <c r="M17" s="25">
+        <v>-2.41</v>
+      </c>
+      <c r="N17" s="27">
+        <v>-3.34</v>
+      </c>
+      <c r="O17" s="27">
+        <v>-2.33</v>
+      </c>
+      <c r="P17" s="27">
+        <v>-1.62</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>-1.72</v>
+      </c>
+      <c r="R17" s="27">
+        <v>-1.93</v>
+      </c>
+      <c r="S17" s="25">
+        <v>-1.9</v>
+      </c>
+      <c r="T17" s="25">
+        <v>-2.08</v>
+      </c>
+      <c r="U17" s="27">
+        <v>-1.88</v>
+      </c>
+      <c r="V17" s="25">
+        <v>-1.77</v>
+      </c>
+      <c r="W17" s="25">
+        <v>-1.53</v>
+      </c>
+      <c r="X17" s="27">
+        <v>-1.49</v>
+      </c>
+      <c r="Y17" s="25">
+        <v>-1.68</v>
+      </c>
+      <c r="Z17" s="25">
+        <v>-2.84</v>
+      </c>
+      <c r="AA17" s="25">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="AB17" s="25">
+        <v>-0.97</v>
+      </c>
+      <c r="AC17" s="25">
+        <v>-1.88</v>
+      </c>
+      <c r="AD17" s="25">
+        <v>-2.65</v>
+      </c>
+      <c r="AE17" s="27">
+        <v>-2.12</v>
+      </c>
+      <c r="AF17" s="27">
+        <v>-2.4700000000000002</v>
+      </c>
+      <c r="AG17" s="25">
+        <v>-2.77</v>
+      </c>
+      <c r="AH17" s="25">
+        <v>-2.4</v>
+      </c>
+      <c r="AI17" s="25">
+        <v>-2.39</v>
+      </c>
+      <c r="AJ17" s="27">
+        <v>-2.62</v>
+      </c>
+      <c r="AK17" s="27">
+        <v>-2.56</v>
+      </c>
+      <c r="AL17" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="27">
+        <v>-1.65</v>
+      </c>
+      <c r="AN17" s="27">
+        <v>-1.67</v>
+      </c>
+      <c r="AO17" s="27">
+        <v>-1.25</v>
+      </c>
+      <c r="AP17" s="25">
+        <v>-1.29</v>
+      </c>
+      <c r="AQ17" s="25">
+        <v>-1.42</v>
+      </c>
+      <c r="AR17" s="25">
+        <v>-1.05</v>
+      </c>
+      <c r="AS17" s="25">
+        <v>-1.1299999999999999</v>
+      </c>
+      <c r="AT17" s="25">
+        <v>-1.86</v>
+      </c>
+      <c r="AU17" s="25">
+        <v>-2.13</v>
+      </c>
+      <c r="AV17" s="27">
+        <v>-2.31</v>
+      </c>
+      <c r="AW17" s="27">
+        <v>-2.44</v>
+      </c>
+      <c r="AX17" s="27">
+        <v>1.46</v>
+      </c>
+      <c r="AY17" s="25">
+        <v>-2.29</v>
+      </c>
+      <c r="AZ17" s="27">
+        <v>-1.8</v>
+      </c>
+      <c r="BA17" s="25">
+        <v>-2.4</v>
+      </c>
+      <c r="BB17" s="25">
+        <v>-2.75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="25">
+        <v>-2.17</v>
+      </c>
+      <c r="C18" s="25">
+        <v>-1.7</v>
+      </c>
+      <c r="D18" s="25">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E18" s="25">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="F18" s="25">
+        <v>1.76</v>
+      </c>
+      <c r="G18" s="25">
+        <v>2.37</v>
+      </c>
+      <c r="H18" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="I18" s="25">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="J18" s="25">
+        <v>1.94</v>
+      </c>
+      <c r="K18" s="25">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="L18" s="26">
+        <v>1.89</v>
+      </c>
+      <c r="M18" s="25">
+        <v>1.68</v>
+      </c>
+      <c r="N18" s="27">
+        <v>-5.47</v>
+      </c>
+      <c r="O18" s="27">
+        <v>-3.44</v>
+      </c>
+      <c r="P18" s="27">
+        <v>-1.51</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>-1.7</v>
+      </c>
+      <c r="R18" s="27">
+        <v>1.57</v>
+      </c>
+      <c r="S18" s="25">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="T18" s="25">
+        <v>1.59</v>
+      </c>
+      <c r="U18" s="27">
+        <v>2.1</v>
+      </c>
+      <c r="V18" s="25">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="W18" s="25">
+        <v>2.79</v>
+      </c>
+      <c r="X18" s="27">
+        <v>3.06</v>
+      </c>
+      <c r="Y18" s="25">
+        <v>3.17</v>
+      </c>
+      <c r="Z18" s="25">
+        <v>-9.2100000000000009</v>
+      </c>
+      <c r="AA18" s="25">
+        <v>-6.49</v>
+      </c>
+      <c r="AB18" s="25">
+        <v>-4.67</v>
+      </c>
+      <c r="AC18" s="25">
+        <v>-0.87</v>
+      </c>
+      <c r="AD18" s="25">
+        <v>-0.46</v>
+      </c>
+      <c r="AE18" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="AF18" s="27">
+        <v>-0.33</v>
+      </c>
+      <c r="AG18" s="25">
+        <v>1.01</v>
+      </c>
+      <c r="AH18" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="AI18" s="25">
+        <v>0.23</v>
+      </c>
+      <c r="AJ18" s="27">
+        <v>-0.21</v>
+      </c>
+      <c r="AK18" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="27">
+        <v>-5.89</v>
+      </c>
+      <c r="AM18" s="27">
+        <v>-3.11</v>
+      </c>
+      <c r="AN18" s="27">
+        <v>-1.21</v>
+      </c>
+      <c r="AO18" s="27">
+        <v>-0.31</v>
+      </c>
+      <c r="AP18" s="25">
+        <v>0.48</v>
+      </c>
+      <c r="AQ18" s="25">
+        <v>0.4</v>
+      </c>
+      <c r="AR18" s="25">
+        <v>0.34</v>
+      </c>
+      <c r="AS18" s="25">
+        <v>-0.75</v>
+      </c>
+      <c r="AT18" s="25">
+        <v>-0.13</v>
+      </c>
+      <c r="AU18" s="25">
+        <v>-0.12</v>
+      </c>
+      <c r="AV18" s="27">
+        <v>-1.2</v>
+      </c>
+      <c r="AW18" s="27">
+        <v>-1.29</v>
+      </c>
+      <c r="AX18" s="27">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AY18" s="25">
+        <v>1.91</v>
+      </c>
+      <c r="AZ18" s="27">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="25">
+        <v>-0.93</v>
+      </c>
+      <c r="BB18" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="25">
+        <v>1.91</v>
+      </c>
+      <c r="C19" s="25">
+        <v>-5.0199999999999996</v>
+      </c>
+      <c r="D19" s="25">
+        <v>-6.59</v>
+      </c>
+      <c r="E19" s="25">
+        <v>-5.93</v>
+      </c>
+      <c r="F19" s="25">
+        <v>-4.99</v>
+      </c>
+      <c r="G19" s="25">
+        <v>-5.08</v>
+      </c>
+      <c r="H19" s="25">
+        <v>-4.12</v>
+      </c>
+      <c r="I19" s="25">
+        <v>-3.53</v>
+      </c>
+      <c r="J19" s="25">
+        <v>-2.77</v>
+      </c>
+      <c r="K19" s="25">
+        <v>-3.22</v>
+      </c>
+      <c r="L19" s="26">
+        <v>-2.79</v>
+      </c>
+      <c r="M19" s="25">
+        <v>-2.58</v>
+      </c>
+      <c r="N19" s="27">
+        <v>0.48</v>
+      </c>
+      <c r="O19" s="27">
+        <v>-0.76</v>
+      </c>
+      <c r="P19" s="27">
+        <v>-1.5</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>-1.1200000000000001</v>
+      </c>
+      <c r="R19" s="27">
+        <v>-1.68</v>
+      </c>
+      <c r="S19" s="25">
+        <v>-1.24</v>
+      </c>
+      <c r="T19" s="25">
+        <v>-0.77</v>
+      </c>
+      <c r="U19" s="27">
+        <v>-1.17</v>
+      </c>
+      <c r="V19" s="25">
+        <v>-0.93</v>
+      </c>
+      <c r="W19" s="25">
+        <v>-2.02</v>
+      </c>
+      <c r="X19" s="27">
+        <v>-2.2400000000000002</v>
+      </c>
+      <c r="Y19" s="25">
+        <v>-2.59</v>
+      </c>
+      <c r="Z19" s="25">
+        <v>-3.92</v>
+      </c>
+      <c r="AA19" s="25">
+        <v>-4.58</v>
+      </c>
+      <c r="AB19" s="25">
+        <v>-3.01</v>
+      </c>
+      <c r="AC19" s="25">
+        <v>-4.41</v>
+      </c>
+      <c r="AD19" s="25">
+        <v>-3.51</v>
+      </c>
+      <c r="AE19" s="27">
+        <v>-3.43</v>
+      </c>
+      <c r="AF19" s="27">
+        <v>-3.79</v>
+      </c>
+      <c r="AG19" s="25">
+        <v>-3.81</v>
+      </c>
+      <c r="AH19" s="25">
+        <v>-3.89</v>
+      </c>
+      <c r="AI19" s="25">
+        <v>-4.26</v>
+      </c>
+      <c r="AJ19" s="27">
+        <v>-3.73</v>
+      </c>
+      <c r="AK19" s="27">
+        <v>-4.01</v>
+      </c>
+      <c r="AL19" s="27">
+        <v>-3.99</v>
+      </c>
+      <c r="AM19" s="27">
+        <v>-4.71</v>
+      </c>
+      <c r="AN19" s="27">
+        <v>-2.74</v>
+      </c>
+      <c r="AO19" s="27">
+        <v>-2.1800000000000002</v>
+      </c>
+      <c r="AP19" s="25">
+        <v>-2.4500000000000002</v>
+      </c>
+      <c r="AQ19" s="25">
+        <v>-2.99</v>
+      </c>
+      <c r="AR19" s="25">
+        <v>-3.35</v>
+      </c>
+      <c r="AS19" s="25">
+        <v>-3.31</v>
+      </c>
+      <c r="AT19" s="25">
+        <v>-3.17</v>
+      </c>
+      <c r="AU19" s="25">
+        <v>-2.85</v>
+      </c>
+      <c r="AV19" s="27">
+        <v>-3.24</v>
+      </c>
+      <c r="AW19" s="27">
+        <v>-3.18</v>
+      </c>
+      <c r="AX19" s="27">
+        <v>-3.03</v>
+      </c>
+      <c r="AY19" s="25">
+        <v>-4.5199999999999996</v>
+      </c>
+      <c r="AZ19" s="27">
+        <v>-4.01</v>
+      </c>
+      <c r="BA19" s="25">
+        <v>-4.57</v>
+      </c>
+      <c r="BB19" s="25">
+        <v>-4.8899999999999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="25">
+        <v>-3.4</v>
+      </c>
+      <c r="C20" s="25">
+        <v>-3.86</v>
+      </c>
+      <c r="D20" s="25">
+        <v>-3.89</v>
+      </c>
+      <c r="E20" s="25">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="F20" s="25">
+        <v>-3.13</v>
+      </c>
+      <c r="G20" s="25">
+        <v>-2.71</v>
+      </c>
+      <c r="H20" s="25">
+        <v>-1.4</v>
+      </c>
+      <c r="I20" s="25">
+        <v>-1.0900000000000001</v>
+      </c>
+      <c r="J20" s="25">
+        <v>-1.02</v>
+      </c>
+      <c r="K20" s="25">
+        <v>-1.21</v>
+      </c>
+      <c r="L20" s="26">
+        <v>-0.53</v>
+      </c>
+      <c r="M20" s="25">
+        <v>-0.35</v>
+      </c>
+      <c r="N20" s="27">
+        <v>-0.57999999999999996</v>
+      </c>
+      <c r="O20" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="P20" s="27">
+        <v>0.99</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>1.79</v>
+      </c>
+      <c r="R20" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="S20" s="25">
+        <v>1.49</v>
+      </c>
+      <c r="T20" s="25">
+        <v>2.54</v>
+      </c>
+      <c r="U20" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="V20" s="25">
+        <v>3.42</v>
+      </c>
+      <c r="W20" s="25">
+        <v>2.78</v>
+      </c>
+      <c r="X20" s="27">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="Y20" s="25">
+        <v>1.67</v>
+      </c>
+      <c r="Z20" s="25">
+        <v>-1.81</v>
+      </c>
+      <c r="AA20" s="25">
+        <v>-2.17</v>
+      </c>
+      <c r="AB20" s="25">
+        <v>-2.65</v>
+      </c>
+      <c r="AC20" s="25">
+        <v>-2.76</v>
+      </c>
+      <c r="AD20" s="25">
+        <v>-2.68</v>
+      </c>
+      <c r="AE20" s="27">
+        <v>-2.14</v>
+      </c>
+      <c r="AF20" s="27">
+        <v>-0.96</v>
+      </c>
+      <c r="AG20" s="25">
+        <v>-0.91</v>
+      </c>
+      <c r="AH20" s="25">
+        <v>-0.89</v>
+      </c>
+      <c r="AI20" s="25">
+        <v>-0.61</v>
+      </c>
+      <c r="AJ20" s="27">
+        <v>-1.06</v>
+      </c>
+      <c r="AK20" s="27">
+        <v>-0.76</v>
+      </c>
+      <c r="AL20" s="27">
+        <v>-2.48</v>
+      </c>
+      <c r="AM20" s="27">
+        <v>-4.88</v>
+      </c>
+      <c r="AN20" s="27">
+        <v>-4.04</v>
+      </c>
+      <c r="AO20" s="27">
+        <v>-3.98</v>
+      </c>
+      <c r="AP20" s="25">
+        <v>-3.55</v>
+      </c>
+      <c r="AQ20" s="25">
+        <v>-4.4400000000000004</v>
+      </c>
+      <c r="AR20" s="25">
+        <v>-4.42</v>
+      </c>
+      <c r="AS20" s="25">
+        <v>-3.93</v>
+      </c>
+      <c r="AT20" s="25">
+        <v>-3.86</v>
+      </c>
+      <c r="AU20" s="25">
+        <v>-3.21</v>
+      </c>
+      <c r="AV20" s="27">
+        <v>-2.97</v>
+      </c>
+      <c r="AW20" s="27">
+        <v>-3.14</v>
+      </c>
+      <c r="AX20" s="27">
+        <v>-3.18</v>
+      </c>
+      <c r="AY20" s="25">
+        <v>0.34</v>
+      </c>
+      <c r="AZ20" s="27">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="25">
+        <v>-0.16</v>
+      </c>
+      <c r="BB20" s="25">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="25">
+        <v>0.65</v>
+      </c>
+      <c r="C21" s="25">
+        <v>1.69</v>
+      </c>
+      <c r="D21" s="25">
+        <v>2.16</v>
+      </c>
+      <c r="E21" s="25">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F21" s="25">
+        <v>3.27</v>
+      </c>
+      <c r="G21" s="25">
         <v>3</v>
       </c>
-      <c r="J5" s="7" t="s">
+      <c r="H21" s="25">
+        <v>2.8</v>
+      </c>
+      <c r="I21" s="25">
+        <v>3.14</v>
+      </c>
+      <c r="J21" s="25">
+        <v>3.43</v>
+      </c>
+      <c r="K21" s="25">
+        <v>3.38</v>
+      </c>
+      <c r="L21" s="26">
+        <v>3.44</v>
+      </c>
+      <c r="M21" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="N21" s="27">
+        <v>5.45</v>
+      </c>
+      <c r="O21" s="27">
+        <v>3.04</v>
+      </c>
+      <c r="P21" s="27">
+        <v>3.04</v>
+      </c>
+      <c r="Q21" s="27">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="R21" s="27">
+        <v>2.79</v>
+      </c>
+      <c r="S21" s="25">
+        <v>3.21</v>
+      </c>
+      <c r="T21" s="25">
+        <v>3.13</v>
+      </c>
+      <c r="U21" s="27">
+        <v>3.24</v>
+      </c>
+      <c r="V21" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="W21" s="25">
+        <v>3.14</v>
+      </c>
+      <c r="X21" s="27">
+        <v>2.91</v>
+      </c>
+      <c r="Y21" s="25">
+        <v>2.72</v>
+      </c>
+      <c r="Z21" s="25">
+        <v>3.06</v>
+      </c>
+      <c r="AA21" s="25">
+        <v>2.34</v>
+      </c>
+      <c r="AB21" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC21" s="25">
+        <v>1.69</v>
+      </c>
+      <c r="AD21" s="25">
+        <v>1.74</v>
+      </c>
+      <c r="AE21" s="27">
+        <v>1.78</v>
+      </c>
+      <c r="AF21" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AG21" s="25">
+        <v>1.87</v>
+      </c>
+      <c r="AH21" s="25">
+        <v>1.86</v>
+      </c>
+      <c r="AI21" s="25">
+        <v>1.85</v>
+      </c>
+      <c r="AJ21" s="27">
+        <v>1.58</v>
+      </c>
+      <c r="AK21" s="27">
+        <v>1.73</v>
+      </c>
+      <c r="AL21" s="27">
+        <v>-3.08</v>
+      </c>
+      <c r="AM21" s="27">
+        <v>-1.27</v>
+      </c>
+      <c r="AN21" s="27">
+        <v>0.89</v>
+      </c>
+      <c r="AO21" s="27">
+        <v>1.17</v>
+      </c>
+      <c r="AP21" s="25">
+        <v>0.95</v>
+      </c>
+      <c r="AQ21" s="25">
+        <v>0.86</v>
+      </c>
+      <c r="AR21" s="25">
+        <v>0.47</v>
+      </c>
+      <c r="AS21" s="25">
+        <v>0.66</v>
+      </c>
+      <c r="AT21" s="25">
+        <v>0.42</v>
+      </c>
+      <c r="AU21" s="25">
+        <v>0.17</v>
+      </c>
+      <c r="AV21" s="27">
+        <v>0.09</v>
+      </c>
+      <c r="AW21" s="27">
+        <v>0.22</v>
+      </c>
+      <c r="AX21" s="27">
+        <v>-0.48</v>
+      </c>
+      <c r="AY21" s="25">
+        <v>-0.09</v>
+      </c>
+      <c r="AZ21" s="27">
+        <v>0.33</v>
+      </c>
+      <c r="BA21" s="25">
+        <v>-0.33</v>
+      </c>
+      <c r="BB21" s="25">
+        <v>-0.32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="25">
+        <v>-5.28</v>
+      </c>
+      <c r="C22" s="25">
+        <v>-9.4600000000000009</v>
+      </c>
+      <c r="D22" s="25">
+        <v>-5.82</v>
+      </c>
+      <c r="E22" s="25">
+        <v>-6.41</v>
+      </c>
+      <c r="F22" s="25">
+        <v>-6.62</v>
+      </c>
+      <c r="G22" s="25">
+        <v>-4.88</v>
+      </c>
+      <c r="H22" s="25">
+        <v>-4.63</v>
+      </c>
+      <c r="I22" s="25">
+        <v>-3.77</v>
+      </c>
+      <c r="J22" s="25">
+        <v>-2.93</v>
+      </c>
+      <c r="K22" s="25">
+        <v>-2.85</v>
+      </c>
+      <c r="L22" s="26">
+        <v>-3.33</v>
+      </c>
+      <c r="M22" s="25">
+        <v>-3.61</v>
+      </c>
+      <c r="N22" s="27">
+        <v>-3.75</v>
+      </c>
+      <c r="O22" s="27">
+        <v>-3.66</v>
+      </c>
+      <c r="P22" s="27">
+        <v>-4.07</v>
+      </c>
+      <c r="Q22" s="27">
+        <v>-3.05</v>
+      </c>
+      <c r="R22" s="27">
+        <v>-2.42</v>
+      </c>
+      <c r="S22" s="25">
+        <v>-2.66</v>
+      </c>
+      <c r="T22" s="25">
+        <v>-3.46</v>
+      </c>
+      <c r="U22" s="27">
+        <v>-2.74</v>
+      </c>
+      <c r="V22" s="25">
+        <v>-2.81</v>
+      </c>
+      <c r="W22" s="25">
+        <v>-2.08</v>
+      </c>
+      <c r="X22" s="27">
+        <v>-2.4500000000000002</v>
+      </c>
+      <c r="Y22" s="25">
+        <v>-2.33</v>
+      </c>
+      <c r="Z22" s="25">
+        <v>-1.1100000000000001</v>
+      </c>
+      <c r="AA22" s="25">
+        <v>-1.71</v>
+      </c>
+      <c r="AB22" s="25">
+        <v>-3.4</v>
+      </c>
+      <c r="AC22" s="25">
+        <v>-2.2599999999999998</v>
+      </c>
+      <c r="AD22" s="25">
+        <v>-1.69</v>
+      </c>
+      <c r="AE22" s="27">
+        <v>-0.84</v>
+      </c>
+      <c r="AF22" s="27">
+        <v>-0.64</v>
+      </c>
+      <c r="AG22" s="25">
+        <v>-1.18</v>
+      </c>
+      <c r="AH22" s="25">
+        <v>-1.25</v>
+      </c>
+      <c r="AI22" s="25">
+        <v>-1.62</v>
+      </c>
+      <c r="AJ22" s="27">
+        <v>-2.04</v>
+      </c>
+      <c r="AK22" s="27">
+        <v>-2.1</v>
+      </c>
+      <c r="AL22" s="27">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AM22" s="27">
+        <v>-3.57</v>
+      </c>
+      <c r="AN22" s="27">
+        <v>-1.1599999999999999</v>
+      </c>
+      <c r="AO22" s="27">
+        <v>-2.0499999999999998</v>
+      </c>
+      <c r="AP22" s="25">
+        <v>-2.9</v>
+      </c>
+      <c r="AQ22" s="25">
+        <v>-3.3</v>
+      </c>
+      <c r="AR22" s="25">
+        <v>-4.0599999999999996</v>
+      </c>
+      <c r="AS22" s="25">
+        <v>-3.4</v>
+      </c>
+      <c r="AT22" s="25">
+        <v>-3.15</v>
+      </c>
+      <c r="AU22" s="25">
+        <v>-3.17</v>
+      </c>
+      <c r="AV22" s="27">
+        <v>-3.73</v>
+      </c>
+      <c r="AW22" s="27">
+        <v>-3.79</v>
+      </c>
+      <c r="AX22" s="27">
+        <v>2.35</v>
+      </c>
+      <c r="AY22" s="25">
+        <v>-3.09</v>
+      </c>
+      <c r="AZ22" s="27">
+        <v>-1.4</v>
+      </c>
+      <c r="BA22" s="25">
+        <v>-2.41</v>
+      </c>
+      <c r="BB22" s="25">
+        <v>-2.52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="25">
+        <v>-2.54</v>
+      </c>
+      <c r="C23" s="25">
+        <v>-0.67</v>
+      </c>
+      <c r="D23" s="25">
+        <v>-1.74</v>
+      </c>
+      <c r="E23" s="25">
+        <v>1.62</v>
+      </c>
+      <c r="F23" s="25">
+        <v>1.04</v>
+      </c>
+      <c r="G23" s="25">
+        <v>1.72</v>
+      </c>
+      <c r="H23" s="25">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="I23" s="25">
+        <v>3.22</v>
+      </c>
+      <c r="J23" s="25">
+        <v>3.01</v>
+      </c>
+      <c r="K23" s="25">
+        <v>3.09</v>
+      </c>
+      <c r="L23" s="26">
+        <v>3.16</v>
+      </c>
+      <c r="M23" s="25">
+        <v>3.87</v>
+      </c>
+      <c r="N23" s="27">
+        <v>0</v>
+      </c>
+      <c r="O23" s="27">
+        <v>0.68</v>
+      </c>
+      <c r="P23" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="27">
+        <v>3.33</v>
+      </c>
+      <c r="R23" s="27">
+        <v>3.17</v>
+      </c>
+      <c r="S23" s="25">
+        <v>3.76</v>
+      </c>
+      <c r="T23" s="25">
+        <v>4.74</v>
+      </c>
+      <c r="U23" s="27">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="V23" s="25">
+        <v>3.84</v>
+      </c>
+      <c r="W23" s="25">
+        <v>3.86</v>
+      </c>
+      <c r="X23" s="27">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="Y23" s="25">
+        <v>4.76</v>
+      </c>
+      <c r="Z23" s="25">
+        <v>6.79</v>
+      </c>
+      <c r="AA23" s="25">
+        <v>5.62</v>
+      </c>
+      <c r="AB23" s="25">
+        <v>2.77</v>
+      </c>
+      <c r="AC23" s="25">
+        <v>3.12</v>
+      </c>
+      <c r="AD23" s="25">
+        <v>4.41</v>
+      </c>
+      <c r="AE23" s="27">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AF23" s="27">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="AG23" s="25">
+        <v>3.63</v>
+      </c>
+      <c r="AH23" s="25">
+        <v>3.08</v>
+      </c>
+      <c r="AI23" s="25">
+        <v>3.17</v>
+      </c>
+      <c r="AJ23" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="AK23" s="27">
+        <v>3.11</v>
+      </c>
+      <c r="AL23" s="27">
+        <v>2.88</v>
+      </c>
+      <c r="AM23" s="27">
+        <v>6.76</v>
+      </c>
+      <c r="AN23" s="27">
+        <v>3.92</v>
+      </c>
+      <c r="AO23" s="27">
+        <v>1.47</v>
+      </c>
+      <c r="AP23" s="25">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AQ23" s="25">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AR23" s="25">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AS23" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="AT23" s="25">
+        <v>3.55</v>
+      </c>
+      <c r="AU23" s="25">
+        <v>3.91</v>
+      </c>
+      <c r="AV23" s="27">
+        <v>3.83</v>
+      </c>
+      <c r="AW23" s="27">
+        <v>2.89</v>
+      </c>
+      <c r="AX23" s="27">
+        <v>7.38</v>
+      </c>
+      <c r="AY23" s="25">
+        <v>-0.78</v>
+      </c>
+      <c r="AZ23" s="27">
+        <v>3.06</v>
+      </c>
+      <c r="BA23" s="25">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="BB23" s="25">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="25">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="C24" s="25">
+        <v>-1.05</v>
+      </c>
+      <c r="D24" s="25">
+        <v>-3.45</v>
+      </c>
+      <c r="E24" s="25">
+        <v>-5</v>
+      </c>
+      <c r="F24" s="25">
+        <v>-3.56</v>
+      </c>
+      <c r="G24" s="25">
+        <v>-2.97</v>
+      </c>
+      <c r="H24" s="25">
+        <v>-2.44</v>
+      </c>
+      <c r="I24" s="25">
+        <v>-1.95</v>
+      </c>
+      <c r="J24" s="25">
+        <v>-1.59</v>
+      </c>
+      <c r="K24" s="25">
+        <v>-1.5</v>
+      </c>
+      <c r="L24" s="26">
+        <v>-0.56000000000000005</v>
+      </c>
+      <c r="M24" s="25">
+        <v>0.18</v>
+      </c>
+      <c r="N24" s="27">
+        <v>0</v>
+      </c>
+      <c r="O24" s="27">
+        <v>-1.79</v>
+      </c>
+      <c r="P24" s="27">
+        <v>-2.81</v>
+      </c>
+      <c r="Q24" s="27">
+        <v>-1.75</v>
+      </c>
+      <c r="R24" s="27">
+        <v>-0.56000000000000005</v>
+      </c>
+      <c r="S24" s="25">
+        <v>-1.17</v>
+      </c>
+      <c r="T24" s="25">
+        <v>-1.29</v>
+      </c>
+      <c r="U24" s="27">
+        <v>-0.52</v>
+      </c>
+      <c r="V24" s="25">
+        <v>-0.62</v>
+      </c>
+      <c r="W24" s="25">
+        <v>-0.49</v>
+      </c>
+      <c r="X24" s="27">
+        <v>-0.51</v>
+      </c>
+      <c r="Y24" s="25">
+        <v>-0.93</v>
+      </c>
+      <c r="Z24" s="25">
+        <v>-4.91</v>
+      </c>
+      <c r="AA24" s="25">
+        <v>-1.45</v>
+      </c>
+      <c r="AB24" s="25">
+        <v>-5.0199999999999996</v>
+      </c>
+      <c r="AC24" s="25">
+        <v>-3.05</v>
+      </c>
+      <c r="AD24" s="25">
+        <v>-3</v>
+      </c>
+      <c r="AE24" s="27">
+        <v>-2.62</v>
+      </c>
+      <c r="AF24" s="27">
+        <v>-2.14</v>
+      </c>
+      <c r="AG24" s="25">
+        <v>-2.23</v>
+      </c>
+      <c r="AH24" s="25">
+        <v>-1.83</v>
+      </c>
+      <c r="AI24" s="25">
+        <v>-1.43</v>
+      </c>
+      <c r="AJ24" s="27">
+        <v>-2.21</v>
+      </c>
+      <c r="AK24" s="27">
+        <v>-1.67</v>
+      </c>
+      <c r="AL24" s="27">
+        <v>2.15</v>
+      </c>
+      <c r="AM24" s="27">
+        <v>0.37</v>
+      </c>
+      <c r="AN24" s="27">
+        <v>-0.25</v>
+      </c>
+      <c r="AO24" s="27">
+        <v>-0.93</v>
+      </c>
+      <c r="AP24" s="25">
+        <v>-1.33</v>
+      </c>
+      <c r="AQ24" s="25">
+        <v>-2.96</v>
+      </c>
+      <c r="AR24" s="25">
+        <v>-2.4300000000000002</v>
+      </c>
+      <c r="AS24" s="25">
+        <v>-2.12</v>
+      </c>
+      <c r="AT24" s="25">
+        <v>-1.97</v>
+      </c>
+      <c r="AU24" s="25">
+        <v>-2.06</v>
+      </c>
+      <c r="AV24" s="27">
+        <v>-2.14</v>
+      </c>
+      <c r="AW24" s="27">
+        <v>-2.38</v>
+      </c>
+      <c r="AX24" s="27">
+        <v>-3</v>
+      </c>
+      <c r="AY24" s="25">
+        <v>-5.89</v>
+      </c>
+      <c r="AZ24" s="27">
+        <v>-4.09</v>
+      </c>
+      <c r="BA24" s="25">
+        <v>-5.38</v>
+      </c>
+      <c r="BB24" s="25">
+        <v>-5.34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="25">
+        <v>-2.5099999999999998</v>
+      </c>
+      <c r="C25" s="25">
+        <v>-3.98</v>
+      </c>
+      <c r="D25" s="25">
+        <v>-4.7</v>
+      </c>
+      <c r="E25" s="25">
+        <v>-3.39</v>
+      </c>
+      <c r="F25" s="25">
+        <v>-3.34</v>
+      </c>
+      <c r="G25" s="25">
+        <v>-3.3</v>
+      </c>
+      <c r="H25" s="25">
+        <v>-3.18</v>
+      </c>
+      <c r="I25" s="25">
+        <v>-2.33</v>
+      </c>
+      <c r="J25" s="25">
+        <v>-2.37</v>
+      </c>
+      <c r="K25" s="25">
+        <v>-1.96</v>
+      </c>
+      <c r="L25" s="26">
+        <v>-2.36</v>
+      </c>
+      <c r="M25" s="25">
+        <v>-2.39</v>
+      </c>
+      <c r="N25" s="27">
+        <v>-5.73</v>
+      </c>
+      <c r="O25" s="27">
+        <v>-2.4500000000000002</v>
+      </c>
+      <c r="P25" s="27">
+        <v>-4.47</v>
+      </c>
+      <c r="Q25" s="27">
+        <v>-5.49</v>
+      </c>
+      <c r="R25" s="27">
+        <v>-4.8899999999999997</v>
+      </c>
+      <c r="S25" s="25">
+        <v>-5.0599999999999996</v>
+      </c>
+      <c r="T25" s="25">
+        <v>-4.7699999999999996</v>
+      </c>
+      <c r="U25" s="27">
+        <v>-4.63</v>
+      </c>
+      <c r="V25" s="25">
+        <v>-4.66</v>
+      </c>
+      <c r="W25" s="25">
+        <v>-4.55</v>
+      </c>
+      <c r="X25" s="27">
+        <v>-4.04</v>
+      </c>
+      <c r="Y25" s="25">
+        <v>-4.2699999999999996</v>
+      </c>
+      <c r="Z25" s="25">
+        <v>-1.05</v>
+      </c>
+      <c r="AA25" s="25">
+        <v>-2.44</v>
+      </c>
+      <c r="AB25" s="25">
+        <v>-2.5099999999999998</v>
+      </c>
+      <c r="AC25" s="25">
+        <v>-1.48</v>
+      </c>
+      <c r="AD25" s="25">
+        <v>-2.8</v>
+      </c>
+      <c r="AE25" s="27">
+        <v>-2.62</v>
+      </c>
+      <c r="AF25" s="27">
+        <v>-2.39</v>
+      </c>
+      <c r="AG25" s="25">
+        <v>-1.89</v>
+      </c>
+      <c r="AH25" s="25">
+        <v>-2.4500000000000002</v>
+      </c>
+      <c r="AI25" s="25">
+        <v>-2.42</v>
+      </c>
+      <c r="AJ25" s="27">
+        <v>-1.91</v>
+      </c>
+      <c r="AK25" s="27">
+        <v>-2.0699999999999998</v>
+      </c>
+      <c r="AL25" s="27">
+        <v>-3.26</v>
+      </c>
+      <c r="AM25" s="27">
+        <v>-4.5599999999999996</v>
+      </c>
+      <c r="AN25" s="27">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="AO25" s="27">
+        <v>-4.62</v>
+      </c>
+      <c r="AP25" s="25">
+        <v>-4.01</v>
+      </c>
+      <c r="AQ25" s="25">
+        <v>-5.1100000000000003</v>
+      </c>
+      <c r="AR25" s="25">
+        <v>-4.28</v>
+      </c>
+      <c r="AS25" s="25">
+        <v>-3.46</v>
+      </c>
+      <c r="AT25" s="25">
+        <v>-3.57</v>
+      </c>
+      <c r="AU25" s="25">
+        <v>-3.15</v>
+      </c>
+      <c r="AV25" s="27">
+        <v>-3.02</v>
+      </c>
+      <c r="AW25" s="27">
+        <v>-3.04</v>
+      </c>
+      <c r="AX25" s="27">
+        <v>-2.79</v>
+      </c>
+      <c r="AY25" s="25">
+        <v>-2.91</v>
+      </c>
+      <c r="AZ25" s="27">
+        <v>-4.1900000000000004</v>
+      </c>
+      <c r="BA25" s="25">
+        <v>-4.43</v>
+      </c>
+      <c r="BB25" s="25">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="25">
+        <v>0</v>
+      </c>
+      <c r="C26" s="25">
+        <v>-5.61</v>
+      </c>
+      <c r="D26" s="25">
+        <v>-5.79</v>
+      </c>
+      <c r="E26" s="25">
+        <v>-5.33</v>
+      </c>
+      <c r="F26" s="25">
+        <v>-4.7</v>
+      </c>
+      <c r="G26" s="25">
+        <v>-2.35</v>
+      </c>
+      <c r="H26" s="25">
+        <v>-1.1200000000000001</v>
+      </c>
+      <c r="I26" s="25">
+        <v>-2.04</v>
+      </c>
+      <c r="J26" s="25">
+        <v>-1.48</v>
+      </c>
+      <c r="K26" s="25">
+        <v>-0.85</v>
+      </c>
+      <c r="L26" s="26">
+        <v>-1.06</v>
+      </c>
+      <c r="M26" s="25">
+        <v>-1.45</v>
+      </c>
+      <c r="N26" s="27">
+        <v>-11</v>
+      </c>
+      <c r="O26" s="27">
+        <v>-7.38</v>
+      </c>
+      <c r="P26" s="27">
+        <v>-5.91</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>-4.83</v>
+      </c>
+      <c r="R26" s="27">
+        <v>-3.2</v>
+      </c>
+      <c r="S26" s="25">
+        <v>-2.94</v>
+      </c>
+      <c r="T26" s="25">
+        <v>-3.77</v>
+      </c>
+      <c r="U26" s="27">
+        <v>-4.3899999999999997</v>
+      </c>
+      <c r="V26" s="25">
+        <v>-3.55</v>
+      </c>
+      <c r="W26" s="25">
+        <v>-3.28</v>
+      </c>
+      <c r="X26" s="27">
+        <v>-2.76</v>
+      </c>
+      <c r="Y26" s="25">
+        <v>-2.93</v>
+      </c>
+      <c r="Z26" s="25">
+        <v>-12.04</v>
+      </c>
+      <c r="AA26" s="25">
+        <v>-4.1500000000000004</v>
+      </c>
+      <c r="AB26" s="25">
+        <v>-2.46</v>
+      </c>
+      <c r="AC26" s="25">
+        <v>-3.3</v>
+      </c>
+      <c r="AD26" s="25">
+        <v>-4.4400000000000004</v>
+      </c>
+      <c r="AE26" s="27">
+        <v>-4.1100000000000003</v>
+      </c>
+      <c r="AF26" s="27">
+        <v>-3.4</v>
+      </c>
+      <c r="AG26" s="25">
+        <v>-4.83</v>
+      </c>
+      <c r="AH26" s="25">
+        <v>-4.1100000000000003</v>
+      </c>
+      <c r="AI26" s="25">
+        <v>-4.2699999999999996</v>
+      </c>
+      <c r="AJ26" s="27">
+        <v>-4.1900000000000004</v>
+      </c>
+      <c r="AK26" s="27">
+        <v>-3.97</v>
+      </c>
+      <c r="AL26" s="27">
+        <v>-5.04</v>
+      </c>
+      <c r="AM26" s="27">
+        <v>-3.53</v>
+      </c>
+      <c r="AN26" s="27">
+        <v>-3.47</v>
+      </c>
+      <c r="AO26" s="27">
+        <v>-2.15</v>
+      </c>
+      <c r="AP26" s="25">
+        <v>-1.88</v>
+      </c>
+      <c r="AQ26" s="25">
+        <v>-4.5599999999999996</v>
+      </c>
+      <c r="AR26" s="25">
+        <v>-4.1500000000000004</v>
+      </c>
+      <c r="AS26" s="25">
+        <v>-3.72</v>
+      </c>
+      <c r="AT26" s="25">
+        <v>-3.6</v>
+      </c>
+      <c r="AU26" s="25">
+        <v>-3.15</v>
+      </c>
+      <c r="AV26" s="27">
+        <v>-3.17</v>
+      </c>
+      <c r="AW26" s="27">
+        <v>-3.25</v>
+      </c>
+      <c r="AX26" s="27">
+        <v>-5.98</v>
+      </c>
+      <c r="AY26" s="25">
+        <v>-5.39</v>
+      </c>
+      <c r="AZ26" s="27">
+        <v>-3.52</v>
+      </c>
+      <c r="BA26" s="25">
+        <v>-1.54</v>
+      </c>
+      <c r="BB26" s="25">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="28">
+        <v>-7.35</v>
+      </c>
+      <c r="C27" s="28">
+        <v>-5.16</v>
+      </c>
+      <c r="D27" s="28">
+        <v>-4.21</v>
+      </c>
+      <c r="E27" s="28">
+        <v>-3.41</v>
+      </c>
+      <c r="F27" s="28">
+        <v>-2.21</v>
+      </c>
+      <c r="G27" s="28">
+        <v>-1.26</v>
+      </c>
+      <c r="H27" s="28">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="I27" s="28">
+        <v>-0.8</v>
+      </c>
+      <c r="J27" s="28">
+        <v>-1.39</v>
+      </c>
+      <c r="K27" s="28">
+        <v>-1.44</v>
+      </c>
+      <c r="L27" s="29">
+        <v>-1.1299999999999999</v>
+      </c>
+      <c r="M27" s="28">
+        <v>-1.39</v>
+      </c>
+      <c r="N27" s="27">
+        <v>-7.93</v>
+      </c>
+      <c r="O27" s="27">
+        <v>-4.67</v>
+      </c>
+      <c r="P27" s="27">
+        <v>-4.76</v>
+      </c>
+      <c r="Q27" s="27">
+        <v>-3.19</v>
+      </c>
+      <c r="R27" s="27">
+        <v>-3.14</v>
+      </c>
+      <c r="S27" s="28">
+        <v>-2.87</v>
+      </c>
+      <c r="T27" s="28">
+        <v>-2.67</v>
+      </c>
+      <c r="U27" s="28">
+        <v>-3.34</v>
+      </c>
+      <c r="V27" s="28">
+        <v>-3.43</v>
+      </c>
+      <c r="W27" s="28">
+        <v>-3.12</v>
+      </c>
+      <c r="X27" s="28">
+        <v>-3.21</v>
+      </c>
+      <c r="Y27" s="28">
+        <v>-3.53</v>
+      </c>
+      <c r="Z27" s="28">
+        <v>-4.55</v>
+      </c>
+      <c r="AA27" s="28">
+        <v>-4.4400000000000004</v>
+      </c>
+      <c r="AB27" s="28">
+        <v>-4.6399999999999997</v>
+      </c>
+      <c r="AC27" s="28">
+        <v>-3.74</v>
+      </c>
+      <c r="AD27" s="28">
+        <v>-3.8</v>
+      </c>
+      <c r="AE27" s="28">
+        <v>-4.29</v>
+      </c>
+      <c r="AF27" s="28">
+        <v>-4.18</v>
+      </c>
+      <c r="AG27" s="28">
+        <v>-3.46</v>
+      </c>
+      <c r="AH27" s="28">
+        <v>-3.88</v>
+      </c>
+      <c r="AI27" s="28">
+        <v>-4.2699999999999996</v>
+      </c>
+      <c r="AJ27" s="28">
+        <v>-4.53</v>
+      </c>
+      <c r="AK27" s="28">
+        <v>-4.3600000000000003</v>
+      </c>
+      <c r="AL27" s="28">
+        <v>-2.06</v>
+      </c>
+      <c r="AM27" s="28">
+        <v>-0.81</v>
+      </c>
+      <c r="AN27" s="28">
+        <v>-1.59</v>
+      </c>
+      <c r="AO27" s="28">
+        <v>-1.06</v>
+      </c>
+      <c r="AP27" s="28">
+        <v>-1.05</v>
+      </c>
+      <c r="AQ27" s="28">
+        <v>-3.08</v>
+      </c>
+      <c r="AR27" s="28">
+        <v>-3.23</v>
+      </c>
+      <c r="AS27" s="28">
+        <v>-3.28</v>
+      </c>
+      <c r="AT27" s="28">
+        <v>-3.97</v>
+      </c>
+      <c r="AU27" s="28">
+        <v>-3.98</v>
+      </c>
+      <c r="AV27" s="28">
+        <v>-3.76</v>
+      </c>
+      <c r="AW27" s="28">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="AX27" s="28">
+        <v>-8.34</v>
+      </c>
+      <c r="AY27" s="28">
+        <v>-10.46</v>
+      </c>
+      <c r="AZ27" s="28">
+        <v>-10.27</v>
+      </c>
+      <c r="BA27" s="28">
+        <v>-10.95</v>
+      </c>
+      <c r="BB27" s="28">
+        <v>-9.56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="19"/>
+      <c r="R28" s="19"/>
+    </row>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="7" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...3453 lines deleted...]
-      <c r="L30" s="10"/>
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N32" s="39"/>
+      <c r="O32" s="39"/>
+      <c r="P32" s="39"/>
+      <c r="Q32" s="39"/>
+      <c r="R32" s="39"/>
+      <c r="S32" s="39"/>
+      <c r="T32" s="39"/>
+      <c r="U32" s="39"/>
+      <c r="V32" s="39"/>
+      <c r="W32" s="39"/>
+      <c r="X32" s="39"/>
+      <c r="Y32" s="39"/>
+      <c r="Z32" s="39"/>
+      <c r="AA32" s="39"/>
+      <c r="AB32" s="39"/>
+      <c r="AC32" s="39"/>
+      <c r="AD32" s="39"/>
+      <c r="AE32" s="39"/>
+      <c r="AF32" s="39"/>
+      <c r="AG32" s="39"/>
+      <c r="AH32" s="39"/>
+      <c r="AI32" s="39"/>
+      <c r="AJ32" s="39"/>
+      <c r="AK32" s="39"/>
+      <c r="AL32" s="39"/>
+      <c r="AM32" s="39"/>
+      <c r="AN32" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...3789 lines deleted...]
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Сальдо межрегиональной миграции</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Естественный прирост</vt:lpstr>
+      <vt:lpstr>Коэффициент естеств.прироста</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>