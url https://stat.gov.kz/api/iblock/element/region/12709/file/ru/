--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12540" yWindow="690" windowWidth="16020" windowHeight="11175" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Естественный прирост" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициент естеств.прироста" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="51">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении и смерти.</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
@@ -819,74 +819,74 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AR1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:BA6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="AX7" sqref="AX7:BC7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="21" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="21" collapsed="1"/>
     <col min="39" max="41" width="9.140625" style="21"/>
     <col min="42" max="42" width="8.7109375" style="21" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="45"/>
       <c r="N2" s="45"/>
       <c r="O2" s="45"/>
       <c r="P2" s="45"/>
       <c r="Q2" s="45"/>
       <c r="R2" s="45"/>
       <c r="S2" s="45"/>
       <c r="T2" s="45"/>
       <c r="U2" s="45"/>
       <c r="V2" s="45"/>
       <c r="W2" s="45"/>
       <c r="X2" s="45"/>
@@ -898,57 +898,58 @@
       <c r="AD2" s="45"/>
       <c r="AE2" s="45"/>
       <c r="AF2" s="45"/>
       <c r="AG2" s="45"/>
       <c r="AH2" s="45"/>
       <c r="AI2" s="45"/>
       <c r="AJ2" s="45"/>
       <c r="AK2" s="45"/>
       <c r="AL2" s="45"/>
       <c r="AM2" s="45"/>
       <c r="AN2" s="45"/>
       <c r="AO2" s="45"/>
       <c r="AP2" s="45"/>
       <c r="AQ2" s="45"/>
       <c r="AR2" s="45"/>
       <c r="AS2" s="45"/>
       <c r="AT2" s="45"/>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="45"/>
       <c r="AY2" s="45"/>
       <c r="AZ2" s="45"/>
       <c r="BA2" s="45"/>
       <c r="BB2" s="45"/>
+      <c r="BC2" s="45"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="BB3" s="3" t="s">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BC3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="51">
         <v>2022</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51">
         <v>2023</v>
       </c>
       <c r="O4" s="51"/>
       <c r="P4" s="51"/>
       <c r="Q4" s="51"/>
       <c r="R4" s="51"/>
       <c r="S4" s="51"/>
       <c r="T4" s="51"/>
       <c r="U4" s="51"/>
@@ -969,52 +970,53 @@
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="48"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
       <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
     </row>
-    <row r="5" spans="1:54" s="43" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="43" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="50"/>
       <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="41" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="41" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="41" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="41" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="41" t="s">
         <v>32</v>
       </c>
@@ -1131,52 +1133,55 @@
       </c>
       <c r="AU5" s="42" t="s">
         <v>34</v>
       </c>
       <c r="AV5" s="42" t="s">
         <v>35</v>
       </c>
       <c r="AW5" s="42" t="s">
         <v>36</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="42" t="s">
         <v>26</v>
       </c>
       <c r="AZ5" s="35" t="s">
         <v>27</v>
       </c>
       <c r="BA5" s="42" t="s">
         <v>28</v>
       </c>
       <c r="BB5" s="42" t="s">
         <v>29</v>
       </c>
+      <c r="BC5" s="42" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="47" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="47"/>
       <c r="D6" s="47"/>
       <c r="E6" s="47"/>
       <c r="F6" s="47"/>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="47"/>
       <c r="K6" s="47"/>
       <c r="L6" s="47"/>
       <c r="M6" s="47"/>
       <c r="N6" s="47"/>
       <c r="O6" s="47"/>
       <c r="P6" s="47"/>
       <c r="Q6" s="47"/>
       <c r="R6" s="47"/>
       <c r="S6" s="47"/>
       <c r="T6" s="47"/>
       <c r="U6" s="47"/>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
       <c r="X6" s="47"/>
@@ -1188,52 +1193,53 @@
       <c r="AD6" s="47"/>
       <c r="AE6" s="47"/>
       <c r="AF6" s="47"/>
       <c r="AG6" s="47"/>
       <c r="AH6" s="47"/>
       <c r="AI6" s="47"/>
       <c r="AJ6" s="47"/>
       <c r="AK6" s="47"/>
       <c r="AL6" s="47"/>
       <c r="AM6" s="47"/>
       <c r="AN6" s="47"/>
       <c r="AO6" s="47"/>
       <c r="AP6" s="47"/>
       <c r="AQ6" s="47"/>
       <c r="AR6" s="47"/>
       <c r="AS6" s="47"/>
       <c r="AT6" s="47"/>
       <c r="AU6" s="47"/>
       <c r="AV6" s="47"/>
       <c r="AW6" s="47"/>
       <c r="AX6" s="47"/>
       <c r="AY6" s="47"/>
       <c r="AZ6" s="47"/>
       <c r="BA6" s="47"/>
       <c r="BB6" s="47"/>
+      <c r="BC6" s="47"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>-42</v>
       </c>
       <c r="C7" s="5">
         <v>-262</v>
       </c>
       <c r="D7" s="5">
         <v>15</v>
       </c>
       <c r="E7" s="5">
         <v>144</v>
       </c>
       <c r="F7" s="5">
         <v>125</v>
       </c>
       <c r="G7" s="5">
         <v>174</v>
       </c>
       <c r="H7" s="5">
         <v>234</v>
       </c>
       <c r="I7" s="5">
@@ -1352,52 +1358,55 @@
       </c>
       <c r="AU7" s="7">
         <v>-28</v>
       </c>
       <c r="AV7" s="12">
         <v>-54</v>
       </c>
       <c r="AW7" s="6">
         <v>-129</v>
       </c>
       <c r="AX7" s="9">
         <v>31</v>
       </c>
       <c r="AY7" s="12">
         <v>-127</v>
       </c>
       <c r="AZ7" s="6">
         <v>-126</v>
       </c>
       <c r="BA7" s="6">
         <v>-110</v>
       </c>
       <c r="BB7" s="7">
         <v>-39</v>
       </c>
+      <c r="BC7" s="7">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>28</v>
       </c>
       <c r="C8" s="5">
         <v>1</v>
       </c>
       <c r="D8" s="5">
         <v>57</v>
       </c>
       <c r="E8" s="5">
         <v>135</v>
       </c>
       <c r="F8" s="5">
         <v>80</v>
       </c>
       <c r="G8" s="5">
         <v>105</v>
       </c>
       <c r="H8" s="5">
         <v>117</v>
       </c>
       <c r="I8" s="5">
@@ -1516,52 +1525,55 @@
       </c>
       <c r="AU8" s="7">
         <v>24</v>
       </c>
       <c r="AV8" s="12">
         <v>6</v>
       </c>
       <c r="AW8" s="6">
         <v>2</v>
       </c>
       <c r="AX8" s="9">
         <v>57</v>
       </c>
       <c r="AY8" s="12">
         <v>1</v>
       </c>
       <c r="AZ8" s="6">
         <v>-16</v>
       </c>
       <c r="BA8" s="6">
         <v>42</v>
       </c>
       <c r="BB8" s="7">
         <v>54</v>
       </c>
+      <c r="BC8" s="7">
+        <v>58</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>29</v>
       </c>
       <c r="C9" s="5">
         <v>22</v>
       </c>
       <c r="D9" s="5">
         <v>45</v>
       </c>
       <c r="E9" s="5">
         <v>33</v>
       </c>
       <c r="F9" s="5">
         <v>33</v>
       </c>
       <c r="G9" s="5">
         <v>53</v>
       </c>
       <c r="H9" s="5">
         <v>40</v>
       </c>
       <c r="I9" s="5">
@@ -1680,52 +1692,55 @@
       </c>
       <c r="AU9" s="7">
         <v>1</v>
       </c>
       <c r="AV9" s="12">
         <v>20</v>
       </c>
       <c r="AW9" s="6">
         <v>11</v>
       </c>
       <c r="AX9" s="9">
         <v>22</v>
       </c>
       <c r="AY9" s="12">
         <v>12</v>
       </c>
       <c r="AZ9" s="6">
         <v>16</v>
       </c>
       <c r="BA9" s="6">
         <v>29</v>
       </c>
       <c r="BB9" s="7">
         <v>21</v>
       </c>
+      <c r="BC9" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>-16</v>
       </c>
       <c r="C10" s="5">
         <v>-17</v>
       </c>
       <c r="D10" s="5">
         <v>-26</v>
       </c>
       <c r="E10" s="5">
         <v>-1</v>
       </c>
       <c r="F10" s="5">
         <v>-17</v>
       </c>
       <c r="G10" s="5">
         <v>-2</v>
       </c>
       <c r="H10" s="5">
         <v>7</v>
       </c>
       <c r="I10" s="5">
@@ -1844,52 +1859,55 @@
       </c>
       <c r="AU10" s="7">
         <v>-22</v>
       </c>
       <c r="AV10" s="12">
         <v>-14</v>
       </c>
       <c r="AW10" s="6">
         <v>-27</v>
       </c>
       <c r="AX10" s="9">
         <v>-16</v>
       </c>
       <c r="AY10" s="12">
         <v>-7</v>
       </c>
       <c r="AZ10" s="6">
         <v>-23</v>
       </c>
       <c r="BA10" s="6">
         <v>-21</v>
       </c>
       <c r="BB10" s="7">
         <v>-24</v>
       </c>
+      <c r="BC10" s="7">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
         <v>-38</v>
       </c>
       <c r="C11" s="5">
         <v>-152</v>
       </c>
       <c r="D11" s="5">
         <v>-28</v>
       </c>
       <c r="E11" s="5">
         <v>-12</v>
       </c>
       <c r="F11" s="5">
         <v>-16</v>
       </c>
       <c r="G11" s="5">
         <v>-11</v>
       </c>
       <c r="H11" s="5">
         <v>-3</v>
       </c>
       <c r="I11" s="5">
@@ -2008,52 +2026,55 @@
       </c>
       <c r="AU11" s="7">
         <v>-16</v>
       </c>
       <c r="AV11" s="12">
         <v>-2</v>
       </c>
       <c r="AW11" s="6">
         <v>-54</v>
       </c>
       <c r="AX11" s="9">
         <v>-4</v>
       </c>
       <c r="AY11" s="12">
         <v>-38</v>
       </c>
       <c r="AZ11" s="6">
         <v>-73</v>
       </c>
       <c r="BA11" s="6">
         <v>-33</v>
       </c>
       <c r="BB11" s="7">
         <v>-31</v>
       </c>
+      <c r="BC11" s="7">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
         <v>-6</v>
       </c>
       <c r="C12" s="5">
         <v>-7</v>
       </c>
       <c r="D12" s="5">
         <v>1</v>
       </c>
       <c r="E12" s="5">
         <v>5</v>
       </c>
       <c r="F12" s="5">
         <v>5</v>
       </c>
       <c r="G12" s="5">
         <v>-2</v>
       </c>
       <c r="H12" s="5">
         <v>5</v>
       </c>
       <c r="I12" s="5">
@@ -2172,52 +2193,55 @@
       </c>
       <c r="AU12" s="7">
         <v>-2</v>
       </c>
       <c r="AV12" s="12">
         <v>0</v>
       </c>
       <c r="AW12" s="7">
         <v>7</v>
       </c>
       <c r="AX12" s="9">
         <v>-2</v>
       </c>
       <c r="AY12" s="12">
         <v>-4</v>
       </c>
       <c r="AZ12" s="6">
         <v>5</v>
       </c>
       <c r="BA12" s="6">
         <v>-3</v>
       </c>
       <c r="BB12" s="7">
         <v>-4</v>
       </c>
+      <c r="BC12" s="7">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="5">
         <v>10</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5">
         <v>19</v>
       </c>
       <c r="E13" s="5">
         <v>3</v>
       </c>
       <c r="F13" s="5">
         <v>17</v>
       </c>
       <c r="G13" s="5">
         <v>10</v>
       </c>
       <c r="H13" s="5">
         <v>8</v>
       </c>
       <c r="I13" s="5">
@@ -2336,52 +2360,55 @@
       </c>
       <c r="AU13" s="7">
         <v>9</v>
       </c>
       <c r="AV13" s="12">
         <v>9</v>
       </c>
       <c r="AW13" s="7">
         <v>9</v>
       </c>
       <c r="AX13" s="9">
         <v>4</v>
       </c>
       <c r="AY13" s="12">
         <v>5</v>
       </c>
       <c r="AZ13" s="6">
         <v>6</v>
       </c>
       <c r="BA13" s="6">
         <v>2</v>
       </c>
       <c r="BB13" s="7">
         <v>1</v>
       </c>
+      <c r="BC13" s="7">
+        <v>12</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="5">
         <v>-12</v>
       </c>
       <c r="C14" s="5">
         <v>-18</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>-7</v>
       </c>
       <c r="F14" s="5">
         <v>-5</v>
       </c>
       <c r="G14" s="5">
         <v>-8</v>
       </c>
       <c r="H14" s="5">
         <v>6</v>
       </c>
       <c r="I14" s="5">
@@ -2500,52 +2527,55 @@
       </c>
       <c r="AU14" s="7">
         <v>-2</v>
       </c>
       <c r="AV14" s="12">
         <v>-5</v>
       </c>
       <c r="AW14" s="7">
         <v>-13</v>
       </c>
       <c r="AX14" s="9">
         <v>-17</v>
       </c>
       <c r="AY14" s="12">
         <v>-13</v>
       </c>
       <c r="AZ14" s="6">
         <v>-5</v>
       </c>
       <c r="BA14" s="6">
         <v>-21</v>
       </c>
       <c r="BB14" s="7">
         <v>-1</v>
       </c>
+      <c r="BC14" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="5">
         <v>-9</v>
       </c>
       <c r="C15" s="5">
         <v>-3</v>
       </c>
       <c r="D15" s="5">
         <v>-10</v>
       </c>
       <c r="E15" s="5">
         <v>2</v>
       </c>
       <c r="F15" s="5">
         <v>-5</v>
       </c>
       <c r="G15" s="5">
         <v>-4</v>
       </c>
       <c r="H15" s="5">
         <v>10</v>
       </c>
       <c r="I15" s="5">
@@ -2664,52 +2694,55 @@
       </c>
       <c r="AU15" s="7">
         <v>5</v>
       </c>
       <c r="AV15" s="12">
         <v>-5</v>
       </c>
       <c r="AW15" s="7">
         <v>-3</v>
       </c>
       <c r="AX15" s="9">
         <v>6</v>
       </c>
       <c r="AY15" s="12">
         <v>-3</v>
       </c>
       <c r="AZ15" s="6">
         <v>-9</v>
       </c>
       <c r="BA15" s="6">
         <v>-12</v>
       </c>
       <c r="BB15" s="7">
         <v>-2</v>
       </c>
+      <c r="BC15" s="7">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="5">
         <v>0</v>
       </c>
       <c r="C16" s="5">
         <v>10</v>
       </c>
       <c r="D16" s="5">
         <v>20</v>
       </c>
       <c r="E16" s="5">
         <v>10</v>
       </c>
       <c r="F16" s="5">
         <v>6</v>
       </c>
       <c r="G16" s="5">
         <v>9</v>
       </c>
       <c r="H16" s="5">
         <v>10</v>
       </c>
       <c r="I16" s="5">
@@ -2828,52 +2861,55 @@
       </c>
       <c r="AU16" s="7">
         <v>11</v>
       </c>
       <c r="AV16" s="12">
         <v>8</v>
       </c>
       <c r="AW16" s="7">
         <v>3</v>
       </c>
       <c r="AX16" s="9">
         <v>9</v>
       </c>
       <c r="AY16" s="12">
         <v>7</v>
       </c>
       <c r="AZ16" s="6">
         <v>1</v>
       </c>
       <c r="BA16" s="6">
         <v>3</v>
       </c>
       <c r="BB16" s="7">
         <v>2</v>
       </c>
+      <c r="BC16" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="5">
         <v>-3</v>
       </c>
       <c r="C17" s="5">
         <v>-32</v>
       </c>
       <c r="D17" s="5">
         <v>-17</v>
       </c>
       <c r="E17" s="5">
         <v>-1</v>
       </c>
       <c r="F17" s="5">
         <v>-7</v>
       </c>
       <c r="G17" s="5">
         <v>-3</v>
       </c>
       <c r="H17" s="5">
         <v>-1</v>
       </c>
       <c r="I17" s="5">
@@ -2992,52 +3028,55 @@
       </c>
       <c r="AU17" s="7">
         <v>-16</v>
       </c>
       <c r="AV17" s="12">
         <v>-14</v>
       </c>
       <c r="AW17" s="7">
         <v>-13</v>
       </c>
       <c r="AX17" s="9">
         <v>5</v>
       </c>
       <c r="AY17" s="12">
         <v>-20</v>
       </c>
       <c r="AZ17" s="6">
         <v>-3</v>
       </c>
       <c r="BA17" s="6">
         <v>-14</v>
       </c>
       <c r="BB17" s="7">
         <v>-14</v>
       </c>
+      <c r="BC17" s="7">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="5">
         <v>-2</v>
       </c>
       <c r="C18" s="5">
         <v>-1</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>5</v>
       </c>
       <c r="F18" s="5">
         <v>6</v>
       </c>
       <c r="G18" s="5">
         <v>5</v>
       </c>
       <c r="H18" s="5">
         <v>3</v>
       </c>
       <c r="I18" s="5">
@@ -3156,52 +3195,55 @@
       </c>
       <c r="AU18" s="7">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>-10</v>
       </c>
       <c r="AW18" s="7">
         <v>-2</v>
       </c>
       <c r="AX18" s="9">
         <v>4</v>
       </c>
       <c r="AY18" s="12">
         <v>-1</v>
       </c>
       <c r="AZ18" s="6">
         <v>-3</v>
       </c>
       <c r="BA18" s="6">
         <v>-3</v>
       </c>
       <c r="BB18" s="7">
         <v>3</v>
       </c>
+      <c r="BC18" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>4</v>
       </c>
       <c r="C19" s="5">
         <v>-24</v>
       </c>
       <c r="D19" s="5">
         <v>-20</v>
       </c>
       <c r="E19" s="5">
         <v>-8</v>
       </c>
       <c r="F19" s="5">
         <v>-3</v>
       </c>
       <c r="G19" s="5">
         <v>-11</v>
       </c>
       <c r="H19" s="5">
         <v>3</v>
       </c>
       <c r="I19" s="5">
@@ -3320,52 +3362,55 @@
       </c>
       <c r="AU19" s="7">
         <v>0</v>
       </c>
       <c r="AV19" s="12">
         <v>-14</v>
       </c>
       <c r="AW19" s="7">
         <v>-5</v>
       </c>
       <c r="AX19" s="9">
         <v>-6</v>
       </c>
       <c r="AY19" s="12">
         <v>-11</v>
       </c>
       <c r="AZ19" s="6">
         <v>-6</v>
       </c>
       <c r="BA19" s="6">
         <v>-12</v>
       </c>
       <c r="BB19" s="7">
         <v>-12</v>
       </c>
+      <c r="BC19" s="7">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>-6</v>
       </c>
       <c r="C20" s="5">
         <v>-7</v>
       </c>
       <c r="D20" s="5">
         <v>-7</v>
       </c>
       <c r="E20" s="5">
         <v>-8</v>
       </c>
       <c r="F20" s="5">
         <v>1</v>
       </c>
       <c r="G20" s="5">
         <v>-1</v>
       </c>
       <c r="H20" s="5">
         <v>11</v>
       </c>
       <c r="I20" s="5">
@@ -3484,52 +3529,55 @@
       </c>
       <c r="AU20" s="7">
         <v>4</v>
       </c>
       <c r="AV20" s="12">
         <v>-1</v>
       </c>
       <c r="AW20" s="7">
         <v>-8</v>
       </c>
       <c r="AX20" s="9">
         <v>-5</v>
       </c>
       <c r="AY20" s="12">
         <v>6</v>
       </c>
       <c r="AZ20" s="6">
         <v>-1</v>
       </c>
       <c r="BA20" s="6">
         <v>-1</v>
       </c>
       <c r="BB20" s="7">
         <v>8</v>
       </c>
+      <c r="BC20" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="5">
         <v>4</v>
       </c>
       <c r="C21" s="5">
         <v>16</v>
       </c>
       <c r="D21" s="5">
         <v>19</v>
       </c>
       <c r="E21" s="5">
         <v>14</v>
       </c>
       <c r="F21" s="5">
         <v>46</v>
       </c>
       <c r="G21" s="5">
         <v>10</v>
       </c>
       <c r="H21" s="5">
         <v>10</v>
       </c>
       <c r="I21" s="5">
@@ -3648,52 +3696,55 @@
       </c>
       <c r="AU21" s="7">
         <v>-13</v>
       </c>
       <c r="AV21" s="12">
         <v>-4</v>
       </c>
       <c r="AW21" s="7">
         <v>10</v>
       </c>
       <c r="AX21" s="9">
         <v>-3</v>
       </c>
       <c r="AY21" s="12">
         <v>2</v>
       </c>
       <c r="AZ21" s="6">
         <v>7</v>
       </c>
       <c r="BA21" s="6">
         <v>-14</v>
       </c>
       <c r="BB21" s="7">
         <v>-2</v>
       </c>
+      <c r="BC21" s="7">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="5">
         <v>-10</v>
       </c>
       <c r="C22" s="5">
         <v>-24</v>
       </c>
       <c r="D22" s="5">
         <v>2</v>
       </c>
       <c r="E22" s="5">
         <v>-15</v>
       </c>
       <c r="F22" s="5">
         <v>-14</v>
       </c>
       <c r="G22" s="5">
         <v>7</v>
       </c>
       <c r="H22" s="5">
         <v>-6</v>
       </c>
       <c r="I22" s="5">
@@ -3812,52 +3863,55 @@
       </c>
       <c r="AU22" s="7">
         <v>-6</v>
       </c>
       <c r="AV22" s="12">
         <v>-16</v>
       </c>
       <c r="AW22" s="7">
         <v>-8</v>
       </c>
       <c r="AX22" s="9">
         <v>4</v>
       </c>
       <c r="AY22" s="12">
         <v>-14</v>
       </c>
       <c r="AZ22" s="6">
         <v>3</v>
       </c>
       <c r="BA22" s="6">
         <v>-9</v>
       </c>
       <c r="BB22" s="7">
         <v>-5</v>
       </c>
+      <c r="BC22" s="7">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5">
         <v>-2</v>
       </c>
       <c r="C23" s="5">
         <v>1</v>
       </c>
       <c r="D23" s="5">
         <v>-3</v>
       </c>
       <c r="E23" s="5">
         <v>9</v>
       </c>
       <c r="F23" s="5">
         <v>-1</v>
       </c>
       <c r="G23" s="5">
         <v>4</v>
       </c>
       <c r="H23" s="5">
         <v>3</v>
       </c>
       <c r="I23" s="5">
@@ -3976,52 +4030,55 @@
       </c>
       <c r="AU23" s="7">
         <v>5</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="7">
         <v>-5</v>
       </c>
       <c r="AX23" s="9">
         <v>5</v>
       </c>
       <c r="AY23" s="12">
         <v>-6</v>
       </c>
       <c r="AZ23" s="6">
         <v>7</v>
       </c>
       <c r="BA23" s="6">
         <v>-3</v>
       </c>
       <c r="BB23" s="7">
         <v>-4</v>
       </c>
+      <c r="BC23" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="5">
         <v>7</v>
       </c>
       <c r="C24" s="5">
         <v>-10</v>
       </c>
       <c r="D24" s="5">
         <v>-12</v>
       </c>
       <c r="E24" s="5">
         <v>-14</v>
       </c>
       <c r="F24" s="5">
         <v>3</v>
       </c>
       <c r="G24" s="5">
         <v>0</v>
       </c>
       <c r="H24" s="5">
         <v>1</v>
       </c>
       <c r="I24" s="5">
@@ -4140,52 +4197,55 @@
       </c>
       <c r="AU24" s="7">
         <v>-4</v>
       </c>
       <c r="AV24" s="12">
         <v>-4</v>
       </c>
       <c r="AW24" s="7">
         <v>-7</v>
       </c>
       <c r="AX24" s="9">
         <v>-4</v>
       </c>
       <c r="AY24" s="12">
         <v>-11</v>
       </c>
       <c r="AZ24" s="6">
         <v>-1</v>
       </c>
       <c r="BA24" s="6">
         <v>-12</v>
       </c>
       <c r="BB24" s="7">
         <v>-7</v>
       </c>
+      <c r="BC24" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="5">
         <v>-5</v>
       </c>
       <c r="C25" s="5">
         <v>-10</v>
       </c>
       <c r="D25" s="5">
         <v>-12</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="5">
         <v>-6</v>
       </c>
       <c r="G25" s="5">
         <v>-6</v>
       </c>
       <c r="H25" s="5">
         <v>-5</v>
       </c>
       <c r="I25" s="5">
@@ -4304,52 +4364,55 @@
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="12">
         <v>-3</v>
       </c>
       <c r="AW25" s="7">
         <v>-6</v>
       </c>
       <c r="AX25" s="9">
         <v>-5</v>
       </c>
       <c r="AY25" s="12">
         <v>-5</v>
       </c>
       <c r="AZ25" s="6">
         <v>-12</v>
       </c>
       <c r="BA25" s="6">
         <v>-9</v>
       </c>
       <c r="BB25" s="7">
         <v>-13</v>
       </c>
+      <c r="BC25" s="7">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>-14</v>
       </c>
       <c r="D26" s="8">
         <v>-8</v>
       </c>
       <c r="E26" s="8">
         <v>-5</v>
       </c>
       <c r="F26" s="8">
         <v>-3</v>
       </c>
       <c r="G26" s="8">
         <v>12</v>
       </c>
       <c r="H26" s="8">
         <v>8</v>
       </c>
       <c r="I26" s="8">
@@ -4468,52 +4531,55 @@
       </c>
       <c r="AU26" s="7">
         <v>1</v>
       </c>
       <c r="AV26" s="12">
         <v>-4</v>
       </c>
       <c r="AW26" s="7">
         <v>-5</v>
       </c>
       <c r="AX26" s="9">
         <v>-7</v>
       </c>
       <c r="AY26" s="12">
         <v>-5</v>
       </c>
       <c r="AZ26" s="6">
         <v>0</v>
       </c>
       <c r="BA26" s="6">
         <v>5</v>
       </c>
       <c r="BB26" s="7">
         <v>-1</v>
       </c>
+      <c r="BC26" s="7">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="15">
         <v>-15</v>
       </c>
       <c r="C27" s="15">
         <v>-5</v>
       </c>
       <c r="D27" s="15">
         <v>-5</v>
       </c>
       <c r="E27" s="15">
         <v>-2</v>
       </c>
       <c r="F27" s="15">
         <v>5</v>
       </c>
       <c r="G27" s="15">
         <v>7</v>
       </c>
       <c r="H27" s="15">
         <v>7</v>
       </c>
       <c r="I27" s="15">
@@ -4632,156 +4698,159 @@
       </c>
       <c r="AU27" s="16">
         <v>-8</v>
       </c>
       <c r="AV27" s="18">
         <v>-3</v>
       </c>
       <c r="AW27" s="16">
         <v>-15</v>
       </c>
       <c r="AX27" s="18">
         <v>-16</v>
       </c>
       <c r="AY27" s="18">
         <v>-22</v>
       </c>
       <c r="AZ27" s="16">
         <v>-19</v>
       </c>
       <c r="BA27" s="16">
         <v>-24</v>
       </c>
       <c r="BB27" s="16">
         <v>-8</v>
       </c>
+      <c r="BC27" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N31" s="38"/>
       <c r="O31" s="38"/>
       <c r="P31" s="38"/>
       <c r="Q31" s="38"/>
       <c r="R31" s="38"/>
       <c r="S31" s="38"/>
       <c r="T31" s="38"/>
       <c r="U31" s="38"/>
       <c r="V31" s="38"/>
       <c r="W31" s="38"/>
       <c r="X31" s="38"/>
       <c r="Y31" s="38"/>
       <c r="Z31" s="38"/>
       <c r="AA31" s="38"/>
       <c r="AB31" s="38"/>
       <c r="AC31" s="38"/>
       <c r="AD31" s="38"/>
       <c r="AE31" s="38"/>
       <c r="AF31" s="38"/>
       <c r="AG31" s="38"/>
       <c r="AH31" s="38"/>
       <c r="AI31" s="38"/>
       <c r="AJ31" s="38"/>
       <c r="AK31" s="38"/>
       <c r="AL31" s="38"/>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z32" s="38"/>
       <c r="AA32" s="38"/>
       <c r="AB32" s="38"/>
       <c r="AC32" s="38"/>
       <c r="AD32" s="38"/>
       <c r="AE32" s="38"/>
       <c r="AF32" s="38"/>
       <c r="AG32" s="38"/>
       <c r="AH32" s="38"/>
       <c r="AI32" s="38"/>
       <c r="AJ32" s="38"/>
       <c r="AK32" s="38"/>
       <c r="AL32" s="38"/>
       <c r="AM32" s="38"/>
       <c r="AN32" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AR1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AY24" sqref="AY24:AY25"/>
-      <selection pane="topRight" activeCell="A39" sqref="A39"/>
+      <selection activeCell="AV30" sqref="AV30"/>
+      <selection pane="topRight" activeCell="AW13" sqref="AW13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="13" width="8.140625" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.5703125" style="21" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="21" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.42578125" style="21" customWidth="1"/>
     <col min="40" max="40" width="7.5703125" style="21" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="21"/>
     <col min="42" max="42" width="8.7109375" style="21" customWidth="1"/>
     <col min="43" max="53" width="9.140625" style="21"/>
     <col min="54" max="54" width="8.7109375" style="21" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="45" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="45"/>
       <c r="N2" s="45"/>
       <c r="O2" s="45"/>
       <c r="P2" s="45"/>
       <c r="Q2" s="45"/>
       <c r="R2" s="45"/>
       <c r="S2" s="45"/>
       <c r="T2" s="45"/>
       <c r="U2" s="45"/>
       <c r="V2" s="45"/>
       <c r="W2" s="45"/>
       <c r="X2" s="45"/>
@@ -4793,63 +4862,64 @@
       <c r="AD2" s="45"/>
       <c r="AE2" s="45"/>
       <c r="AF2" s="45"/>
       <c r="AG2" s="45"/>
       <c r="AH2" s="45"/>
       <c r="AI2" s="45"/>
       <c r="AJ2" s="45"/>
       <c r="AK2" s="45"/>
       <c r="AL2" s="45"/>
       <c r="AM2" s="45"/>
       <c r="AN2" s="45"/>
       <c r="AO2" s="45"/>
       <c r="AP2" s="45"/>
       <c r="AQ2" s="45"/>
       <c r="AR2" s="45"/>
       <c r="AS2" s="45"/>
       <c r="AT2" s="45"/>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="45"/>
       <c r="AY2" s="45"/>
       <c r="AZ2" s="45"/>
       <c r="BA2" s="45"/>
       <c r="BB2" s="45"/>
+      <c r="BC2" s="45"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="22"/>
       <c r="C3" s="23"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
-      <c r="BB3" s="24" t="s">
+      <c r="BC3" s="24" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="52"/>
       <c r="B4" s="51">
         <v>2022</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51">
         <v>2023</v>
       </c>
       <c r="O4" s="51"/>
       <c r="P4" s="51"/>
       <c r="Q4" s="51"/>
       <c r="R4" s="51"/>
       <c r="S4" s="51"/>
       <c r="T4" s="51"/>
       <c r="U4" s="51"/>
@@ -4870,52 +4940,53 @@
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="48"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
       <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="53"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>43</v>
       </c>
@@ -5032,52 +5103,55 @@
       </c>
       <c r="AU5" s="34" t="s">
         <v>45</v>
       </c>
       <c r="AV5" s="34" t="s">
         <v>46</v>
       </c>
       <c r="AW5" s="44" t="s">
         <v>47</v>
       </c>
       <c r="AX5" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="34" t="s">
         <v>37</v>
       </c>
       <c r="AZ5" s="33" t="s">
         <v>38</v>
       </c>
       <c r="BA5" s="33" t="s">
         <v>39</v>
       </c>
       <c r="BB5" s="33" t="s">
         <v>40</v>
       </c>
+      <c r="BC5" s="33" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="47" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="47"/>
       <c r="D6" s="47"/>
       <c r="E6" s="47"/>
       <c r="F6" s="47"/>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="47"/>
       <c r="K6" s="47"/>
       <c r="L6" s="47"/>
       <c r="M6" s="47"/>
       <c r="N6" s="47"/>
       <c r="O6" s="47"/>
       <c r="P6" s="47"/>
       <c r="Q6" s="47"/>
       <c r="R6" s="47"/>
       <c r="S6" s="47"/>
       <c r="T6" s="47"/>
       <c r="U6" s="47"/>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
       <c r="X6" s="47"/>
@@ -5089,52 +5163,53 @@
       <c r="AD6" s="47"/>
       <c r="AE6" s="47"/>
       <c r="AF6" s="47"/>
       <c r="AG6" s="47"/>
       <c r="AH6" s="47"/>
       <c r="AI6" s="47"/>
       <c r="AJ6" s="47"/>
       <c r="AK6" s="47"/>
       <c r="AL6" s="47"/>
       <c r="AM6" s="47"/>
       <c r="AN6" s="47"/>
       <c r="AO6" s="47"/>
       <c r="AP6" s="47"/>
       <c r="AQ6" s="47"/>
       <c r="AR6" s="47"/>
       <c r="AS6" s="47"/>
       <c r="AT6" s="47"/>
       <c r="AU6" s="47"/>
       <c r="AV6" s="47"/>
       <c r="AW6" s="47"/>
       <c r="AX6" s="47"/>
       <c r="AY6" s="47"/>
       <c r="AZ6" s="47"/>
       <c r="BA6" s="47"/>
       <c r="BB6" s="47"/>
+      <c r="BC6" s="47"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="25">
         <v>-0.6</v>
       </c>
       <c r="C7" s="25">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="25">
         <v>-1.41</v>
       </c>
       <c r="E7" s="25">
         <v>-0.53</v>
       </c>
       <c r="F7" s="25">
         <v>-0.06</v>
       </c>
       <c r="G7" s="25">
         <v>0.38</v>
       </c>
       <c r="H7" s="25">
         <v>0.81</v>
       </c>
       <c r="I7" s="25">
@@ -5253,52 +5328,55 @@
       </c>
       <c r="AU7" s="25">
         <v>0.24</v>
       </c>
       <c r="AV7" s="27">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="27">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="27">
         <v>0.44</v>
       </c>
       <c r="AY7" s="25">
         <v>-0.73</v>
       </c>
       <c r="AZ7" s="27">
         <v>-1.1000000000000001</v>
       </c>
       <c r="BA7" s="25">
         <v>-1.23</v>
       </c>
       <c r="BB7" s="25">
         <v>-1.0900000000000001</v>
       </c>
+      <c r="BC7" s="25">
+        <v>-0.98</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="25">
         <v>1.26</v>
       </c>
       <c r="C8" s="25">
         <v>0.68</v>
       </c>
       <c r="D8" s="25">
         <v>1.33</v>
       </c>
       <c r="E8" s="25">
         <v>2.56</v>
       </c>
       <c r="F8" s="25">
         <v>2.78</v>
       </c>
       <c r="G8" s="25">
         <v>3.12</v>
       </c>
       <c r="H8" s="25">
         <v>3.43</v>
       </c>
       <c r="I8" s="25">
@@ -5417,52 +5495,55 @@
       </c>
       <c r="AU8" s="25">
         <v>2.38</v>
       </c>
       <c r="AV8" s="27">
         <v>2.19</v>
       </c>
       <c r="AW8" s="27">
         <v>2</v>
       </c>
       <c r="AX8" s="27">
         <v>2.4</v>
       </c>
       <c r="AY8" s="25">
         <v>1.29</v>
       </c>
       <c r="AZ8" s="27">
         <v>0.61</v>
       </c>
       <c r="BA8" s="25">
         <v>0.91</v>
       </c>
       <c r="BB8" s="25">
         <v>1.2</v>
       </c>
+      <c r="BC8" s="25">
+        <v>1.41</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="25">
         <v>8.85</v>
       </c>
       <c r="C9" s="25">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="25">
         <v>10.07</v>
       </c>
       <c r="E9" s="25">
         <v>10.14</v>
       </c>
       <c r="F9" s="25">
         <v>10.11</v>
       </c>
       <c r="G9" s="25">
         <v>11.19</v>
       </c>
       <c r="H9" s="25">
         <v>11.34</v>
       </c>
       <c r="I9" s="25">
@@ -5581,52 +5662,55 @@
       </c>
       <c r="AU9" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="27">
         <v>5.05</v>
       </c>
       <c r="AW9" s="27">
         <v>4.92</v>
       </c>
       <c r="AX9" s="27">
         <v>7.21</v>
       </c>
       <c r="AY9" s="25">
         <v>5.86</v>
       </c>
       <c r="AZ9" s="27">
         <v>5.67</v>
       </c>
       <c r="BA9" s="25">
         <v>6.7</v>
       </c>
       <c r="BB9" s="25">
         <v>6.74</v>
       </c>
+      <c r="BC9" s="25">
+        <v>6.52</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="25">
         <v>-5.38</v>
       </c>
       <c r="C10" s="25">
         <v>-5.85</v>
       </c>
       <c r="D10" s="25">
         <v>-6.87</v>
       </c>
       <c r="E10" s="25">
         <v>-5.23</v>
       </c>
       <c r="F10" s="25">
         <v>-5.34</v>
       </c>
       <c r="G10" s="25">
         <v>-4.57</v>
       </c>
       <c r="H10" s="25">
         <v>-3.55</v>
       </c>
       <c r="I10" s="25">
@@ -5745,52 +5829,55 @@
       </c>
       <c r="AU10" s="25">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="27">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="27">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="27">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="25">
         <v>-4.17</v>
       </c>
       <c r="AZ10" s="27">
         <v>-5.45</v>
       </c>
       <c r="BA10" s="25">
         <v>-5.95</v>
       </c>
       <c r="BB10" s="25">
         <v>-6.43</v>
       </c>
+      <c r="BC10" s="25">
+        <v>-5.95</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="25">
         <v>-3.62</v>
       </c>
       <c r="C11" s="25">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="25">
         <v>-7.17</v>
       </c>
       <c r="E11" s="25">
         <v>-5.68</v>
       </c>
       <c r="F11" s="25">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="25">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="25">
         <v>-3.62</v>
       </c>
       <c r="I11" s="25">
@@ -5909,52 +5996,55 @@
       </c>
       <c r="AU11" s="25">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="27">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="27">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="27">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="25">
         <v>-2.11</v>
       </c>
       <c r="AZ11" s="27">
         <v>-3.79</v>
       </c>
       <c r="BA11" s="25">
         <v>-3.66</v>
       </c>
       <c r="BB11" s="25">
         <v>-3.53</v>
       </c>
+      <c r="BC11" s="25">
+        <v>-3.53</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="25">
         <v>-5.65</v>
       </c>
       <c r="C12" s="25">
         <v>-6.45</v>
       </c>
       <c r="D12" s="25">
         <v>-3.89</v>
       </c>
       <c r="E12" s="25">
         <v>-1.7</v>
       </c>
       <c r="F12" s="25">
         <v>-0.39</v>
       </c>
       <c r="G12" s="25">
         <v>-0.64</v>
       </c>
       <c r="H12" s="25">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="25">
@@ -6073,52 +6163,55 @@
       </c>
       <c r="AU12" s="25">
         <v>0.5</v>
       </c>
       <c r="AV12" s="27">
         <v>0.47</v>
       </c>
       <c r="AW12" s="27">
         <v>1.01</v>
       </c>
       <c r="AX12" s="27">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="25">
         <v>-3.2</v>
       </c>
       <c r="AZ12" s="27">
         <v>-0.35</v>
       </c>
       <c r="BA12" s="25">
         <v>-1.06</v>
       </c>
       <c r="BB12" s="25">
         <v>-1.67</v>
       </c>
+      <c r="BC12" s="25">
+        <v>-2.4500000000000002</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="25">
         <v>8.69</v>
       </c>
       <c r="C13" s="25">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="25">
         <v>12.24</v>
       </c>
       <c r="E13" s="25">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="25">
         <v>10.86</v>
       </c>
       <c r="G13" s="25">
         <v>10.55</v>
       </c>
       <c r="H13" s="25">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="25">
@@ -6237,52 +6330,55 @@
       </c>
       <c r="AU13" s="25">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="27">
         <v>10.08</v>
       </c>
       <c r="AW13" s="27">
         <v>9.94</v>
       </c>
       <c r="AX13" s="27">
         <v>3.93</v>
       </c>
       <c r="AY13" s="25">
         <v>4.63</v>
       </c>
       <c r="AZ13" s="27">
         <v>5.03</v>
       </c>
       <c r="BA13" s="25">
         <v>4.28</v>
       </c>
       <c r="BB13" s="25">
         <v>3.6</v>
       </c>
+      <c r="BC13" s="25">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="25">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="25">
         <v>-5.3</v>
       </c>
       <c r="D14" s="25">
         <v>-3.47</v>
       </c>
       <c r="E14" s="25">
         <v>-3.2</v>
       </c>
       <c r="F14" s="25">
         <v>-2.9</v>
       </c>
       <c r="G14" s="25">
         <v>-2.87</v>
       </c>
       <c r="H14" s="25">
         <v>-2.16</v>
       </c>
       <c r="I14" s="25">
@@ -6401,52 +6497,55 @@
       </c>
       <c r="AU14" s="25">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="27">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="27">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="27">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="25">
         <v>-5.76</v>
       </c>
       <c r="AZ14" s="27">
         <v>-4.4000000000000004</v>
       </c>
       <c r="BA14" s="25">
         <v>-5.28</v>
       </c>
       <c r="BB14" s="25">
         <v>-4.26</v>
       </c>
+      <c r="BC14" s="25">
+        <v>-3.56</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="25">
         <v>-6.34</v>
       </c>
       <c r="C15" s="25">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="25">
         <v>-5.33</v>
       </c>
       <c r="E15" s="25">
         <v>-3.63</v>
       </c>
       <c r="F15" s="25">
         <v>-3.63</v>
       </c>
       <c r="G15" s="25">
         <v>-3.51</v>
       </c>
       <c r="H15" s="25">
         <v>-1.96</v>
       </c>
       <c r="I15" s="25">
@@ -6565,52 +6664,55 @@
       </c>
       <c r="AU15" s="25">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="27">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="27">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="27">
         <v>4.62</v>
       </c>
       <c r="AY15" s="25">
         <v>1.21</v>
       </c>
       <c r="AZ15" s="27">
         <v>-1.59</v>
       </c>
       <c r="BA15" s="25">
         <v>-3.59</v>
       </c>
       <c r="BB15" s="25">
         <v>-3.17</v>
       </c>
+      <c r="BC15" s="25">
+        <v>-3.44</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="25">
         <v>0</v>
       </c>
       <c r="C16" s="25">
         <v>5.67</v>
       </c>
       <c r="D16" s="25">
         <v>11.11</v>
       </c>
       <c r="E16" s="25">
         <v>11.13</v>
       </c>
       <c r="F16" s="25">
         <v>10.19</v>
       </c>
       <c r="G16" s="25">
         <v>10.17</v>
       </c>
       <c r="H16" s="25">
         <v>10.28</v>
       </c>
       <c r="I16" s="25">
@@ -6729,52 +6831,55 @@
       </c>
       <c r="AU16" s="25">
         <v>9.61</v>
       </c>
       <c r="AV16" s="27">
         <v>9.6</v>
       </c>
       <c r="AW16" s="27">
         <v>9.08</v>
       </c>
       <c r="AX16" s="27">
         <v>10.87</v>
       </c>
       <c r="AY16" s="25">
         <v>10.18</v>
       </c>
       <c r="AZ16" s="27">
         <v>7.1</v>
       </c>
       <c r="BA16" s="25">
         <v>6.25</v>
       </c>
       <c r="BB16" s="25">
         <v>5.46</v>
       </c>
+      <c r="BC16" s="25">
+        <v>6.21</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="25">
         <v>-0.82</v>
       </c>
       <c r="C17" s="25">
         <v>-5.05</v>
       </c>
       <c r="D17" s="25">
         <v>-4.92</v>
       </c>
       <c r="E17" s="25">
         <v>-3.75</v>
       </c>
       <c r="F17" s="25">
         <v>-3.38</v>
       </c>
       <c r="G17" s="25">
         <v>-2.96</v>
       </c>
       <c r="H17" s="25">
         <v>-2.57</v>
       </c>
       <c r="I17" s="25">
@@ -6893,52 +6998,55 @@
       </c>
       <c r="AU17" s="25">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="27">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="27">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="27">
         <v>1.46</v>
       </c>
       <c r="AY17" s="25">
         <v>-2.29</v>
       </c>
       <c r="AZ17" s="27">
         <v>-1.8</v>
       </c>
       <c r="BA17" s="25">
         <v>-2.4</v>
       </c>
       <c r="BB17" s="25">
         <v>-2.75</v>
       </c>
+      <c r="BC17" s="25">
+        <v>-2.94</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="25">
         <v>-2.17</v>
       </c>
       <c r="C18" s="25">
         <v>-1.7</v>
       </c>
       <c r="D18" s="25">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="25">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="25">
         <v>1.76</v>
       </c>
       <c r="G18" s="25">
         <v>2.37</v>
       </c>
       <c r="H18" s="25">
         <v>2.5</v>
       </c>
       <c r="I18" s="25">
@@ -7057,52 +7165,55 @@
       </c>
       <c r="AU18" s="25">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="27">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="27">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="27">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="25">
         <v>1.91</v>
       </c>
       <c r="AZ18" s="27">
         <v>0</v>
       </c>
       <c r="BA18" s="25">
         <v>-0.93</v>
       </c>
       <c r="BB18" s="25">
         <v>0</v>
       </c>
+      <c r="BC18" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="25">
         <v>1.91</v>
       </c>
       <c r="C19" s="25">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="25">
         <v>-6.59</v>
       </c>
       <c r="E19" s="25">
         <v>-5.93</v>
       </c>
       <c r="F19" s="25">
         <v>-4.99</v>
       </c>
       <c r="G19" s="25">
         <v>-5.08</v>
       </c>
       <c r="H19" s="25">
         <v>-4.12</v>
       </c>
       <c r="I19" s="25">
@@ -7221,52 +7332,55 @@
       </c>
       <c r="AU19" s="25">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="27">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="27">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="27">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="25">
         <v>-4.5199999999999996</v>
       </c>
       <c r="AZ19" s="27">
         <v>-4.01</v>
       </c>
       <c r="BA19" s="25">
         <v>-4.57</v>
       </c>
       <c r="BB19" s="25">
         <v>-4.8899999999999997</v>
       </c>
+      <c r="BC19" s="25">
+        <v>-4.95</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="25">
         <v>-3.4</v>
       </c>
       <c r="C20" s="25">
         <v>-3.86</v>
       </c>
       <c r="D20" s="25">
         <v>-3.89</v>
       </c>
       <c r="E20" s="25">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="25">
         <v>-3.13</v>
       </c>
       <c r="G20" s="25">
         <v>-2.71</v>
       </c>
       <c r="H20" s="25">
         <v>-1.4</v>
       </c>
       <c r="I20" s="25">
@@ -7385,52 +7499,55 @@
       </c>
       <c r="AU20" s="25">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="27">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="27">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="27">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="25">
         <v>0.34</v>
       </c>
       <c r="AZ20" s="27">
         <v>0</v>
       </c>
       <c r="BA20" s="25">
         <v>-0.16</v>
       </c>
       <c r="BB20" s="25">
         <v>0.91</v>
       </c>
+      <c r="BC20" s="25">
+        <v>0.44</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="25">
         <v>0.65</v>
       </c>
       <c r="C21" s="25">
         <v>1.69</v>
       </c>
       <c r="D21" s="25">
         <v>2.16</v>
       </c>
       <c r="E21" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="25">
         <v>3.27</v>
       </c>
       <c r="G21" s="25">
         <v>3</v>
       </c>
       <c r="H21" s="25">
         <v>2.8</v>
       </c>
       <c r="I21" s="25">
@@ -7549,52 +7666,55 @@
       </c>
       <c r="AU21" s="25">
         <v>0.17</v>
       </c>
       <c r="AV21" s="27">
         <v>0.09</v>
       </c>
       <c r="AW21" s="27">
         <v>0.22</v>
       </c>
       <c r="AX21" s="27">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="25">
         <v>-0.09</v>
       </c>
       <c r="AZ21" s="27">
         <v>0.33</v>
       </c>
       <c r="BA21" s="25">
         <v>-0.33</v>
       </c>
       <c r="BB21" s="25">
         <v>-0.32</v>
       </c>
+      <c r="BC21" s="25">
+        <v>-0.66</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="25">
         <v>-5.28</v>
       </c>
       <c r="C22" s="25">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="25">
         <v>-5.82</v>
       </c>
       <c r="E22" s="25">
         <v>-6.41</v>
       </c>
       <c r="F22" s="25">
         <v>-6.62</v>
       </c>
       <c r="G22" s="25">
         <v>-4.88</v>
       </c>
       <c r="H22" s="25">
         <v>-4.63</v>
       </c>
       <c r="I22" s="25">
@@ -7713,52 +7833,55 @@
       </c>
       <c r="AU22" s="25">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="27">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="27">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="27">
         <v>2.35</v>
       </c>
       <c r="AY22" s="25">
         <v>-3.09</v>
       </c>
       <c r="AZ22" s="27">
         <v>-1.4</v>
       </c>
       <c r="BA22" s="25">
         <v>-2.41</v>
       </c>
       <c r="BB22" s="25">
         <v>-2.52</v>
       </c>
+      <c r="BC22" s="25">
+        <v>-2.59</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>-2.54</v>
       </c>
       <c r="C23" s="25">
         <v>-0.67</v>
       </c>
       <c r="D23" s="25">
         <v>-1.74</v>
       </c>
       <c r="E23" s="25">
         <v>1.62</v>
       </c>
       <c r="F23" s="25">
         <v>1.04</v>
       </c>
       <c r="G23" s="25">
         <v>1.72</v>
       </c>
       <c r="H23" s="25">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="25">
@@ -7877,52 +8000,55 @@
       </c>
       <c r="AU23" s="25">
         <v>3.91</v>
       </c>
       <c r="AV23" s="27">
         <v>3.83</v>
       </c>
       <c r="AW23" s="27">
         <v>2.89</v>
       </c>
       <c r="AX23" s="27">
         <v>7.38</v>
       </c>
       <c r="AY23" s="25">
         <v>-0.78</v>
       </c>
       <c r="AZ23" s="27">
         <v>3.06</v>
       </c>
       <c r="BA23" s="25">
         <v>1.1499999999999999</v>
       </c>
       <c r="BB23" s="25">
         <v>-0.3</v>
       </c>
+      <c r="BC23" s="25">
+        <v>1.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="25">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="25">
         <v>-1.05</v>
       </c>
       <c r="D24" s="25">
         <v>-3.45</v>
       </c>
       <c r="E24" s="25">
         <v>-5</v>
       </c>
       <c r="F24" s="25">
         <v>-3.56</v>
       </c>
       <c r="G24" s="25">
         <v>-2.97</v>
       </c>
       <c r="H24" s="25">
         <v>-2.44</v>
       </c>
       <c r="I24" s="25">
@@ -8041,52 +8167,55 @@
       </c>
       <c r="AU24" s="25">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="27">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="27">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="27">
         <v>-3</v>
       </c>
       <c r="AY24" s="25">
         <v>-5.89</v>
       </c>
       <c r="AZ24" s="27">
         <v>-4.09</v>
       </c>
       <c r="BA24" s="25">
         <v>-5.38</v>
       </c>
       <c r="BB24" s="25">
         <v>-5.34</v>
       </c>
+      <c r="BC24" s="25">
+        <v>-4.83</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="25">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="25">
         <v>-3.98</v>
       </c>
       <c r="D25" s="25">
         <v>-4.7</v>
       </c>
       <c r="E25" s="25">
         <v>-3.39</v>
       </c>
       <c r="F25" s="25">
         <v>-3.34</v>
       </c>
       <c r="G25" s="25">
         <v>-3.3</v>
       </c>
       <c r="H25" s="25">
         <v>-3.18</v>
       </c>
       <c r="I25" s="25">
@@ -8205,52 +8334,55 @@
       </c>
       <c r="AU25" s="25">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="27">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="27">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="27">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="25">
         <v>-2.91</v>
       </c>
       <c r="AZ25" s="27">
         <v>-4.1900000000000004</v>
       </c>
       <c r="BA25" s="25">
         <v>-4.43</v>
       </c>
       <c r="BB25" s="25">
         <v>-5</v>
       </c>
+      <c r="BC25" s="25">
+        <v>-5.21</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="25">
         <v>0</v>
       </c>
       <c r="C26" s="25">
         <v>-5.61</v>
       </c>
       <c r="D26" s="25">
         <v>-5.79</v>
       </c>
       <c r="E26" s="25">
         <v>-5.33</v>
       </c>
       <c r="F26" s="25">
         <v>-4.7</v>
       </c>
       <c r="G26" s="25">
         <v>-2.35</v>
       </c>
       <c r="H26" s="25">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="25">
@@ -8369,52 +8501,55 @@
       </c>
       <c r="AU26" s="25">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="27">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="27">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="27">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="25">
         <v>-5.39</v>
       </c>
       <c r="AZ26" s="27">
         <v>-3.52</v>
       </c>
       <c r="BA26" s="25">
         <v>-1.54</v>
       </c>
       <c r="BB26" s="25">
         <v>-1.4</v>
       </c>
+      <c r="BC26" s="25">
+        <v>-2.4900000000000002</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="28">
         <v>-7.35</v>
       </c>
       <c r="C27" s="28">
         <v>-5.16</v>
       </c>
       <c r="D27" s="28">
         <v>-4.21</v>
       </c>
       <c r="E27" s="28">
         <v>-3.41</v>
       </c>
       <c r="F27" s="28">
         <v>-2.21</v>
       </c>
       <c r="G27" s="28">
         <v>-1.26</v>
       </c>
       <c r="H27" s="28">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="28">
@@ -8533,99 +8668,102 @@
       </c>
       <c r="AU27" s="28">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="28">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="28">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="28">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="28">
         <v>-10.46</v>
       </c>
       <c r="AZ27" s="28">
         <v>-10.27</v>
       </c>
       <c r="BA27" s="28">
         <v>-10.95</v>
       </c>
       <c r="BB27" s="28">
         <v>-9.56</v>
       </c>
+      <c r="BC27" s="28">
+        <v>-7.99</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="39"/>
       <c r="O32" s="39"/>
       <c r="P32" s="39"/>
       <c r="Q32" s="39"/>
       <c r="R32" s="39"/>
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39"/>
       <c r="V32" s="39"/>
       <c r="W32" s="39"/>
       <c r="X32" s="39"/>
       <c r="Y32" s="39"/>
       <c r="Z32" s="39"/>
       <c r="AA32" s="39"/>
       <c r="AB32" s="39"/>
       <c r="AC32" s="39"/>
       <c r="AD32" s="39"/>
       <c r="AE32" s="39"/>
       <c r="AF32" s="39"/>
       <c r="AG32" s="39"/>
       <c r="AH32" s="39"/>
       <c r="AI32" s="39"/>
       <c r="AJ32" s="39"/>
       <c r="AK32" s="39"/>
       <c r="AL32" s="39"/>
       <c r="AM32" s="39"/>
       <c r="AN32" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>