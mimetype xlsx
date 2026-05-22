--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10605" yWindow="1095" windowWidth="17550" windowHeight="10860" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарегистртрованных браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарегистророван разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэфф.разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="55">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
@@ -481,60 +481,60 @@
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -832,204 +832,206 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY33"/>
+  <dimension ref="A1:AZ33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AT6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AN34" sqref="AN34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="25" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="45"/>
-[...47 lines deleted...]
-      <c r="AY2" s="45"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="51">
         <v>2022</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51">
         <v>2023</v>
       </c>
       <c r="O4" s="51"/>
       <c r="P4" s="51"/>
       <c r="Q4" s="51"/>
       <c r="R4" s="51"/>
       <c r="S4" s="51"/>
       <c r="T4" s="51"/>
       <c r="U4" s="51"/>
       <c r="V4" s="51"/>
       <c r="W4" s="51"/>
       <c r="X4" s="51"/>
       <c r="Y4" s="51"/>
-      <c r="Z4" s="46">
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="46"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="46"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="50"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>31</v>
       </c>
@@ -1137,106 +1139,110 @@
       </c>
       <c r="AR5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>25</v>
       </c>
+      <c r="AZ5" s="5" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AY6" s="47"/>
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+      <c r="AH6" s="48"/>
+      <c r="AI6" s="48"/>
+      <c r="AJ6" s="48"/>
+      <c r="AK6" s="48"/>
+      <c r="AL6" s="48"/>
+      <c r="AM6" s="48"/>
+      <c r="AN6" s="48"/>
+      <c r="AO6" s="48"/>
+      <c r="AP6" s="48"/>
+      <c r="AQ6" s="48"/>
+      <c r="AR6" s="48"/>
+      <c r="AS6" s="48"/>
+      <c r="AT6" s="48"/>
+      <c r="AU6" s="48"/>
+      <c r="AV6" s="48"/>
+      <c r="AW6" s="48"/>
+      <c r="AX6" s="48"/>
+      <c r="AY6" s="48"/>
+      <c r="AZ6" s="48"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>281</v>
       </c>
       <c r="C7" s="8">
         <v>372</v>
       </c>
       <c r="D7" s="8">
         <v>414</v>
       </c>
       <c r="E7" s="8">
         <v>378</v>
       </c>
       <c r="F7" s="8">
         <v>239</v>
       </c>
       <c r="G7" s="8">
         <v>496</v>
       </c>
       <c r="H7" s="8">
         <v>650</v>
       </c>
       <c r="I7" s="8">
@@ -1346,52 +1352,55 @@
       </c>
       <c r="AR7" s="10">
         <v>663</v>
       </c>
       <c r="AS7" s="12">
         <v>586</v>
       </c>
       <c r="AT7" s="37">
         <v>425</v>
       </c>
       <c r="AU7" s="10">
         <v>388</v>
       </c>
       <c r="AV7" s="12">
         <v>362</v>
       </c>
       <c r="AW7" s="9">
         <v>377</v>
       </c>
       <c r="AX7" s="37">
         <v>279</v>
       </c>
       <c r="AY7" s="12">
         <v>298</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>301</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>98</v>
       </c>
       <c r="C8" s="8">
         <v>107</v>
       </c>
       <c r="D8" s="8">
         <v>136</v>
       </c>
       <c r="E8" s="8">
         <v>127</v>
       </c>
       <c r="F8" s="8">
         <v>67</v>
       </c>
       <c r="G8" s="8">
         <v>231</v>
       </c>
       <c r="H8" s="8">
         <v>233</v>
       </c>
       <c r="I8" s="8">
@@ -1501,52 +1510,55 @@
       </c>
       <c r="AR8" s="10">
         <v>289</v>
       </c>
       <c r="AS8" s="12">
         <v>260</v>
       </c>
       <c r="AT8" s="37">
         <v>177</v>
       </c>
       <c r="AU8" s="10">
         <v>158</v>
       </c>
       <c r="AV8" s="12">
         <v>143</v>
       </c>
       <c r="AW8" s="9">
         <v>148</v>
       </c>
       <c r="AX8" s="37">
         <v>103</v>
       </c>
       <c r="AY8" s="12">
         <v>107</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>122</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="8">
         <v>19</v>
       </c>
       <c r="D9" s="8">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>22</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>11</v>
       </c>
       <c r="H9" s="8">
         <v>18</v>
       </c>
       <c r="I9" s="8">
@@ -1656,52 +1668,55 @@
       </c>
       <c r="AR9" s="10">
         <v>19</v>
       </c>
       <c r="AS9" s="12">
         <v>17</v>
       </c>
       <c r="AT9" s="37">
         <v>15</v>
       </c>
       <c r="AU9" s="10">
         <v>12</v>
       </c>
       <c r="AV9" s="12">
         <v>14</v>
       </c>
       <c r="AW9" s="9">
         <v>18</v>
       </c>
       <c r="AX9" s="37">
         <v>13</v>
       </c>
       <c r="AY9" s="12">
         <v>10</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>14</v>
       </c>
       <c r="F10" s="8">
         <v>13</v>
       </c>
       <c r="G10" s="8">
         <v>25</v>
       </c>
       <c r="H10" s="8">
         <v>24</v>
       </c>
       <c r="I10" s="8">
@@ -1811,52 +1826,55 @@
       </c>
       <c r="AR10" s="10">
         <v>24</v>
       </c>
       <c r="AS10" s="12">
         <v>28</v>
       </c>
       <c r="AT10" s="37">
         <v>11</v>
       </c>
       <c r="AU10" s="10">
         <v>12</v>
       </c>
       <c r="AV10" s="12">
         <v>13</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="37">
         <v>13</v>
       </c>
       <c r="AY10" s="12">
         <v>23</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>77</v>
       </c>
       <c r="D11" s="8">
         <v>70</v>
       </c>
       <c r="E11" s="8">
         <v>59</v>
       </c>
       <c r="F11" s="8">
         <v>41</v>
       </c>
       <c r="G11" s="8">
         <v>89</v>
       </c>
       <c r="H11" s="8">
         <v>99</v>
       </c>
       <c r="I11" s="8">
@@ -1966,52 +1984,55 @@
       </c>
       <c r="AR11" s="10">
         <v>100</v>
       </c>
       <c r="AS11" s="12">
         <v>88</v>
       </c>
       <c r="AT11" s="37">
         <v>63</v>
       </c>
       <c r="AU11" s="10">
         <v>63</v>
       </c>
       <c r="AV11" s="12">
         <v>49</v>
       </c>
       <c r="AW11" s="9">
         <v>48</v>
       </c>
       <c r="AX11" s="37">
         <v>51</v>
       </c>
       <c r="AY11" s="12">
         <v>50</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>45</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>8</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>8</v>
       </c>
       <c r="I12" s="8">
@@ -2121,52 +2142,55 @@
       </c>
       <c r="AR12" s="10">
         <v>8</v>
       </c>
       <c r="AS12" s="12">
         <v>8</v>
       </c>
       <c r="AT12" s="37">
         <v>6</v>
       </c>
       <c r="AU12" s="10">
         <v>6</v>
       </c>
       <c r="AV12" s="12">
         <v>3</v>
       </c>
       <c r="AW12" s="10">
         <v>6</v>
       </c>
       <c r="AX12" s="37">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>2</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2276,52 +2300,55 @@
       </c>
       <c r="AR13" s="10">
         <v>7</v>
       </c>
       <c r="AS13" s="12">
         <v>2</v>
       </c>
       <c r="AT13" s="37">
         <v>7</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="12">
         <v>5</v>
       </c>
       <c r="AW13" s="10">
         <v>1</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY13" s="12">
         <v>2</v>
       </c>
+      <c r="AZ13" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>10</v>
       </c>
       <c r="D14" s="8">
         <v>19</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>15</v>
       </c>
       <c r="H14" s="8">
         <v>21</v>
       </c>
       <c r="I14" s="8">
@@ -2431,52 +2458,55 @@
       </c>
       <c r="AR14" s="10">
         <v>25</v>
       </c>
       <c r="AS14" s="12">
         <v>19</v>
       </c>
       <c r="AT14" s="37">
         <v>16</v>
       </c>
       <c r="AU14" s="10">
         <v>11</v>
       </c>
       <c r="AV14" s="12">
         <v>21</v>
       </c>
       <c r="AW14" s="10">
         <v>12</v>
       </c>
       <c r="AX14" s="37">
         <v>12</v>
       </c>
       <c r="AY14" s="12">
         <v>9</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>8</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2586,52 +2616,55 @@
       </c>
       <c r="AR15" s="10">
         <v>10</v>
       </c>
       <c r="AS15" s="12">
         <v>9</v>
       </c>
       <c r="AT15" s="37">
         <v>10</v>
       </c>
       <c r="AU15" s="10">
         <v>7</v>
       </c>
       <c r="AV15" s="12">
         <v>10</v>
       </c>
       <c r="AW15" s="10">
         <v>12</v>
       </c>
       <c r="AX15" s="37">
         <v>7</v>
       </c>
       <c r="AY15" s="12">
         <v>6</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>3</v>
       </c>
       <c r="C16" s="8">
         <v>2</v>
       </c>
       <c r="D16" s="8">
         <v>3</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="8">
@@ -2741,52 +2774,55 @@
       </c>
       <c r="AR16" s="10">
         <v>6</v>
       </c>
       <c r="AS16" s="12">
         <v>3</v>
       </c>
       <c r="AT16" s="37">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>5</v>
       </c>
       <c r="AV16" s="12">
         <v>3</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="37">
         <v>3</v>
       </c>
       <c r="AY16" s="12">
         <v>1</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="8">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>21</v>
       </c>
       <c r="E17" s="8">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="8">
         <v>23</v>
       </c>
       <c r="H17" s="8">
         <v>24</v>
       </c>
       <c r="I17" s="8">
@@ -2896,52 +2932,55 @@
       </c>
       <c r="AR17" s="10">
         <v>28</v>
       </c>
       <c r="AS17" s="12">
         <v>26</v>
       </c>
       <c r="AT17" s="37">
         <v>19</v>
       </c>
       <c r="AU17" s="10">
         <v>16</v>
       </c>
       <c r="AV17" s="12">
         <v>14</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="37">
         <v>14</v>
       </c>
       <c r="AY17" s="12">
         <v>14</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>2</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="8">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8">
         <v>7</v>
       </c>
       <c r="I18" s="8">
@@ -3051,52 +3090,55 @@
       </c>
       <c r="AR18" s="10">
         <v>6</v>
       </c>
       <c r="AS18" s="12">
         <v>2</v>
       </c>
       <c r="AT18" s="37">
         <v>6</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="10">
         <v>2</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
+      <c r="AZ18" s="9" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>11</v>
       </c>
       <c r="C19" s="8">
         <v>16</v>
       </c>
       <c r="D19" s="8">
         <v>11</v>
       </c>
       <c r="E19" s="8">
         <v>13</v>
       </c>
       <c r="F19" s="8">
         <v>8</v>
       </c>
       <c r="G19" s="8">
         <v>12</v>
       </c>
       <c r="H19" s="8">
         <v>25</v>
       </c>
       <c r="I19" s="8">
@@ -3206,52 +3248,55 @@
       </c>
       <c r="AR19" s="10">
         <v>19</v>
       </c>
       <c r="AS19" s="12">
         <v>16</v>
       </c>
       <c r="AT19" s="37">
         <v>13</v>
       </c>
       <c r="AU19" s="10">
         <v>12</v>
       </c>
       <c r="AV19" s="12">
         <v>13</v>
       </c>
       <c r="AW19" s="10">
         <v>7</v>
       </c>
       <c r="AX19" s="37">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>8</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>9</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
         <v>14</v>
       </c>
       <c r="F20" s="8">
         <v>4</v>
       </c>
       <c r="G20" s="8">
         <v>5</v>
       </c>
       <c r="H20" s="8">
         <v>13</v>
       </c>
       <c r="I20" s="8">
@@ -3361,52 +3406,55 @@
       </c>
       <c r="AR20" s="10">
         <v>14</v>
       </c>
       <c r="AS20" s="12">
         <v>10</v>
       </c>
       <c r="AT20" s="37">
         <v>4</v>
       </c>
       <c r="AU20" s="10">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>14</v>
       </c>
       <c r="AX20" s="37">
         <v>3</v>
       </c>
       <c r="AY20" s="12">
         <v>7</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>18</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>34</v>
       </c>
       <c r="F21" s="8">
         <v>22</v>
       </c>
       <c r="G21" s="8">
         <v>30</v>
       </c>
       <c r="H21" s="8">
         <v>74</v>
       </c>
       <c r="I21" s="8">
@@ -3516,52 +3564,55 @@
       </c>
       <c r="AR21" s="10">
         <v>45</v>
       </c>
       <c r="AS21" s="12">
         <v>38</v>
       </c>
       <c r="AT21" s="37">
         <v>42</v>
       </c>
       <c r="AU21" s="10">
         <v>30</v>
       </c>
       <c r="AV21" s="12">
         <v>23</v>
       </c>
       <c r="AW21" s="10">
         <v>29</v>
       </c>
       <c r="AX21" s="37">
         <v>24</v>
       </c>
       <c r="AY21" s="12">
         <v>29</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>12</v>
       </c>
       <c r="E22" s="8">
         <v>13</v>
       </c>
       <c r="F22" s="8">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>17</v>
       </c>
       <c r="I22" s="8">
@@ -3671,52 +3722,55 @@
       </c>
       <c r="AR22" s="10">
         <v>16</v>
       </c>
       <c r="AS22" s="12">
         <v>16</v>
       </c>
       <c r="AT22" s="37">
         <v>12</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="10">
         <v>9</v>
       </c>
       <c r="AX22" s="37">
         <v>3</v>
       </c>
       <c r="AY22" s="12">
         <v>6</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>5</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>3</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3826,52 +3880,55 @@
       </c>
       <c r="AR23" s="10">
         <v>1</v>
       </c>
       <c r="AS23" s="12">
         <v>5</v>
       </c>
       <c r="AT23" s="37">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>1</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="12">
         <v>2</v>
       </c>
+      <c r="AZ23" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <v>6</v>
       </c>
       <c r="C24" s="8">
         <v>10</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
       <c r="E24" s="8">
         <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>6</v>
       </c>
       <c r="G24" s="8">
         <v>8</v>
       </c>
       <c r="H24" s="8">
         <v>14</v>
       </c>
       <c r="I24" s="8">
@@ -3981,52 +4038,55 @@
       </c>
       <c r="AR24" s="10">
         <v>12</v>
       </c>
       <c r="AS24" s="12">
         <v>8</v>
       </c>
       <c r="AT24" s="37">
         <v>3</v>
       </c>
       <c r="AU24" s="10">
         <v>8</v>
       </c>
       <c r="AV24" s="12">
         <v>8</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="37">
         <v>3</v>
       </c>
       <c r="AY24" s="12">
         <v>3</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>3</v>
       </c>
       <c r="C25" s="8">
         <v>11</v>
       </c>
       <c r="D25" s="8">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>4</v>
       </c>
       <c r="G25" s="8">
         <v>12</v>
       </c>
       <c r="H25" s="8">
         <v>26</v>
       </c>
       <c r="I25" s="8">
@@ -4136,52 +4196,55 @@
       </c>
       <c r="AR25" s="10">
         <v>7</v>
       </c>
       <c r="AS25" s="12">
         <v>17</v>
       </c>
       <c r="AT25" s="37">
         <v>7</v>
       </c>
       <c r="AU25" s="10">
         <v>12</v>
       </c>
       <c r="AV25" s="12">
         <v>8</v>
       </c>
       <c r="AW25" s="10">
         <v>13</v>
       </c>
       <c r="AX25" s="37">
         <v>11</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
       <c r="D26" s="8">
         <v>6</v>
       </c>
       <c r="E26" s="8">
         <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>4</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="8">
@@ -4291,52 +4354,55 @@
       </c>
       <c r="AR26" s="10">
         <v>10</v>
       </c>
       <c r="AS26" s="12">
         <v>6</v>
       </c>
       <c r="AT26" s="37">
         <v>3</v>
       </c>
       <c r="AU26" s="10">
         <v>4</v>
       </c>
       <c r="AV26" s="12">
         <v>7</v>
       </c>
       <c r="AW26" s="10">
         <v>5</v>
       </c>
       <c r="AX26" s="37">
         <v>6</v>
       </c>
       <c r="AY26" s="12">
         <v>7</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>9</v>
       </c>
       <c r="D27" s="15">
         <v>9</v>
       </c>
       <c r="E27" s="15">
         <v>5</v>
       </c>
       <c r="F27" s="15">
         <v>6</v>
       </c>
       <c r="G27" s="15">
         <v>11</v>
       </c>
       <c r="H27" s="15">
         <v>12</v>
       </c>
       <c r="I27" s="15">
@@ -4446,318 +4512,323 @@
       </c>
       <c r="AR27" s="16">
         <v>17</v>
       </c>
       <c r="AS27" s="18">
         <v>8</v>
       </c>
       <c r="AT27" s="18">
         <v>6</v>
       </c>
       <c r="AU27" s="16">
         <v>12</v>
       </c>
       <c r="AV27" s="18">
         <v>7</v>
       </c>
       <c r="AW27" s="16">
         <v>9</v>
       </c>
       <c r="AX27" s="18">
         <v>5</v>
       </c>
       <c r="AY27" s="18">
         <v>7</v>
       </c>
+      <c r="AZ27" s="16">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="42"/>
       <c r="Y30" s="42"/>
       <c r="Z30" s="42"/>
       <c r="AA30" s="42"/>
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
     </row>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
     </row>
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR38" sqref="AR38"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AW16" sqref="AW16"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="25" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.42578125" style="25" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="25" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="25"/>
     <col min="42" max="42" width="8.5703125" style="25" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="45"/>
-[...47 lines deleted...]
-      <c r="AY2" s="45"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="3"/>
       <c r="E3" s="26"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="51">
         <v>2022</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51">
         <v>2023</v>
       </c>
       <c r="O4" s="51"/>
       <c r="P4" s="51"/>
       <c r="Q4" s="51"/>
       <c r="R4" s="51"/>
       <c r="S4" s="51"/>
       <c r="T4" s="51"/>
       <c r="U4" s="51"/>
       <c r="V4" s="51"/>
       <c r="W4" s="51"/>
       <c r="X4" s="51"/>
       <c r="Y4" s="51"/>
-      <c r="Z4" s="46">
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="46"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="46"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="50"/>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>42</v>
       </c>
@@ -4865,52 +4936,55 @@
       </c>
       <c r="AR5" s="39" t="s">
         <v>41</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AW5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>36</v>
       </c>
+      <c r="AZ5" s="39" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -4919,52 +4993,53 @@
       <c r="AA6" s="52"/>
       <c r="AB6" s="52"/>
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
+      <c r="AZ6" s="52"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="30">
         <v>3.97</v>
       </c>
       <c r="C7" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="30">
         <v>5.2</v>
       </c>
       <c r="E7" s="30">
         <v>5.28</v>
       </c>
       <c r="F7" s="30">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="30">
         <v>5.28</v>
       </c>
       <c r="H7" s="30">
         <v>5.85</v>
       </c>
       <c r="I7" s="30">
@@ -5074,52 +5149,55 @@
       </c>
       <c r="AR7" s="30">
         <v>5.88</v>
       </c>
       <c r="AS7" s="30">
         <v>6.2</v>
       </c>
       <c r="AT7" s="30">
         <v>6.21</v>
       </c>
       <c r="AU7" s="30">
         <v>6.14</v>
       </c>
       <c r="AV7" s="31">
         <v>6.07</v>
       </c>
       <c r="AW7" s="31">
         <v>6.01</v>
       </c>
       <c r="AX7" s="31">
         <v>4.01</v>
       </c>
       <c r="AY7" s="30">
         <v>4.3499999999999996</v>
       </c>
+      <c r="AZ7" s="31">
+        <v>4.34</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="30">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="30">
         <v>4.83</v>
       </c>
       <c r="D8" s="30">
         <v>5.27</v>
       </c>
       <c r="E8" s="30">
         <v>5.42</v>
       </c>
       <c r="F8" s="30">
         <v>4.93</v>
       </c>
       <c r="G8" s="30">
         <v>5.88</v>
       </c>
       <c r="H8" s="30">
         <v>6.55</v>
       </c>
       <c r="I8" s="30">
@@ -5229,52 +5307,55 @@
       </c>
       <c r="AR8" s="30">
         <v>6.94</v>
       </c>
       <c r="AS8" s="30">
         <v>7.47</v>
       </c>
       <c r="AT8" s="30">
         <v>7.51</v>
       </c>
       <c r="AU8" s="30">
         <v>7.44</v>
       </c>
       <c r="AV8" s="31">
         <v>7.34</v>
       </c>
       <c r="AW8" s="31">
         <v>7.25</v>
       </c>
       <c r="AX8" s="31">
         <v>4.34</v>
       </c>
       <c r="AY8" s="30">
         <v>4.66</v>
       </c>
+      <c r="AZ8" s="31">
+        <v>4.84</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="30">
         <v>6.4</v>
       </c>
       <c r="C9" s="30">
         <v>6.43</v>
       </c>
       <c r="D9" s="30">
         <v>5.46</v>
       </c>
       <c r="E9" s="30">
         <v>5.82</v>
       </c>
       <c r="F9" s="30">
         <v>5.31</v>
       </c>
       <c r="G9" s="30">
         <v>5</v>
       </c>
       <c r="H9" s="30">
         <v>5.07</v>
       </c>
       <c r="I9" s="30">
@@ -5384,52 +5465,55 @@
       </c>
       <c r="AR9" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="AS9" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="30">
         <v>4.79</v>
       </c>
       <c r="AU9" s="30">
         <v>4.7</v>
       </c>
       <c r="AV9" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="31">
         <v>4.78</v>
       </c>
       <c r="AX9" s="31">
         <v>4.26</v>
       </c>
       <c r="AY9" s="30">
         <v>3.96</v>
       </c>
+      <c r="AZ9" s="31">
+        <v>3.51</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>5.72</v>
       </c>
       <c r="C10" s="30">
         <v>5.85</v>
       </c>
       <c r="D10" s="30">
         <v>5.7</v>
       </c>
       <c r="E10" s="30">
         <v>5.49</v>
       </c>
       <c r="F10" s="30">
         <v>5.26</v>
       </c>
       <c r="G10" s="30">
         <v>5.84</v>
       </c>
       <c r="H10" s="30">
         <v>6.16</v>
       </c>
       <c r="I10" s="30">
@@ -5539,52 +5623,55 @@
       </c>
       <c r="AR10" s="30">
         <v>6.15</v>
       </c>
       <c r="AS10" s="30">
         <v>6.59</v>
       </c>
       <c r="AT10" s="30">
         <v>6.3</v>
       </c>
       <c r="AU10" s="30">
         <v>6.08</v>
       </c>
       <c r="AV10" s="31">
         <v>5.94</v>
       </c>
       <c r="AW10" s="31">
         <v>5.79</v>
       </c>
       <c r="AX10" s="31">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="30">
         <v>6.52</v>
       </c>
+      <c r="AZ10" s="31">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30">
         <v>3.91</v>
       </c>
       <c r="C11" s="30">
         <v>5.93</v>
       </c>
       <c r="D11" s="30">
         <v>6.19</v>
       </c>
       <c r="E11" s="30">
         <v>6.1</v>
       </c>
       <c r="F11" s="30">
         <v>5.63</v>
       </c>
       <c r="G11" s="30">
         <v>6.15</v>
       </c>
       <c r="H11" s="30">
         <v>6.63</v>
       </c>
       <c r="I11" s="30">
@@ -5694,52 +5781,55 @@
       </c>
       <c r="AR11" s="30">
         <v>6.01</v>
       </c>
       <c r="AS11" s="30">
         <v>6.31</v>
       </c>
       <c r="AT11" s="30">
         <v>6.3</v>
       </c>
       <c r="AU11" s="30">
         <v>6.28</v>
       </c>
       <c r="AV11" s="31">
         <v>6.14</v>
       </c>
       <c r="AW11" s="31">
         <v>6.01</v>
       </c>
       <c r="AX11" s="31">
         <v>4.88</v>
       </c>
       <c r="AY11" s="30">
         <v>5.07</v>
       </c>
+      <c r="AZ11" s="31">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30">
         <v>2.83</v>
       </c>
       <c r="C12" s="30">
         <v>5.46</v>
       </c>
       <c r="D12" s="30">
         <v>5.2</v>
       </c>
       <c r="E12" s="30">
         <v>4.87</v>
       </c>
       <c r="F12" s="30">
         <v>4.63</v>
       </c>
       <c r="G12" s="30">
         <v>4.83</v>
       </c>
       <c r="H12" s="30">
         <v>5.23</v>
       </c>
       <c r="I12" s="30">
@@ -5849,52 +5939,55 @@
       </c>
       <c r="AR12" s="30">
         <v>6.25</v>
       </c>
       <c r="AS12" s="30">
         <v>6.48</v>
       </c>
       <c r="AT12" s="30">
         <v>6.44</v>
       </c>
       <c r="AU12" s="30">
         <v>6.39</v>
       </c>
       <c r="AV12" s="31">
         <v>6.09</v>
       </c>
       <c r="AW12" s="31">
         <v>6.08</v>
       </c>
       <c r="AX12" s="31">
         <v>1.02</v>
       </c>
       <c r="AY12" s="30">
         <v>2.67</v>
       </c>
+      <c r="AZ12" s="31">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30">
         <v>2.61</v>
       </c>
       <c r="C13" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="30">
         <v>2.69</v>
       </c>
       <c r="E13" s="30">
         <v>3.14</v>
       </c>
       <c r="F13" s="30">
         <v>3.38</v>
       </c>
       <c r="G13" s="30">
         <v>2.82</v>
       </c>
       <c r="H13" s="30">
         <v>3.43</v>
       </c>
       <c r="I13" s="30">
@@ -6004,52 +6097,55 @@
       </c>
       <c r="AR13" s="30">
         <v>3.84</v>
       </c>
       <c r="AS13" s="30">
         <v>3.59</v>
       </c>
       <c r="AT13" s="30">
         <v>3.94</v>
       </c>
       <c r="AU13" s="30">
         <v>3.63</v>
       </c>
       <c r="AV13" s="31">
         <v>3.73</v>
       </c>
       <c r="AW13" s="31">
         <v>3.5</v>
       </c>
       <c r="AX13" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY13" s="30">
         <v>1.03</v>
       </c>
+      <c r="AZ13" s="31">
+        <v>1.34</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="30">
         <v>3.68</v>
       </c>
       <c r="C14" s="30">
         <v>3.71</v>
       </c>
       <c r="D14" s="30">
         <v>4.62</v>
       </c>
       <c r="E14" s="30">
         <v>4.76</v>
       </c>
       <c r="F14" s="30">
         <v>4.75</v>
       </c>
       <c r="G14" s="30">
         <v>4.82</v>
       </c>
       <c r="H14" s="30">
         <v>5.15</v>
       </c>
       <c r="I14" s="30">
@@ -6159,52 +6255,55 @@
       </c>
       <c r="AR14" s="30">
         <v>5.53</v>
       </c>
       <c r="AS14" s="30">
         <v>5.68</v>
       </c>
       <c r="AT14" s="30">
         <v>5.7</v>
       </c>
       <c r="AU14" s="30">
         <v>5.52</v>
       </c>
       <c r="AV14" s="31">
         <v>5.71</v>
       </c>
       <c r="AW14" s="31">
         <v>5.59</v>
       </c>
       <c r="AX14" s="31">
         <v>4.41</v>
       </c>
       <c r="AY14" s="30">
         <v>4.03</v>
       </c>
+      <c r="AZ14" s="31">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="30">
         <v>4.07</v>
       </c>
       <c r="D15" s="30">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="30">
         <v>5.09</v>
       </c>
       <c r="F15" s="30">
         <v>4.79</v>
       </c>
       <c r="G15" s="30">
         <v>4.72</v>
       </c>
       <c r="H15" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="30">
@@ -6314,52 +6413,55 @@
       </c>
       <c r="AR15" s="30">
         <v>6.74</v>
       </c>
       <c r="AS15" s="30">
         <v>6.74</v>
       </c>
       <c r="AT15" s="30">
         <v>6.86</v>
       </c>
       <c r="AU15" s="30">
         <v>6.69</v>
       </c>
       <c r="AV15" s="31">
         <v>6.79</v>
       </c>
       <c r="AW15" s="31">
         <v>6.98</v>
       </c>
       <c r="AX15" s="31">
         <v>5.39</v>
       </c>
       <c r="AY15" s="30">
         <v>5.27</v>
       </c>
+      <c r="AZ15" s="31">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="30">
         <v>3.25</v>
       </c>
       <c r="C16" s="30">
         <v>2.83</v>
       </c>
       <c r="D16" s="30">
         <v>2.96</v>
       </c>
       <c r="E16" s="30">
         <v>2.78</v>
       </c>
       <c r="F16" s="30">
         <v>2.44</v>
       </c>
       <c r="G16" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="30">
         <v>2.21</v>
       </c>
       <c r="I16" s="30">
@@ -6469,52 +6571,55 @@
       </c>
       <c r="AR16" s="30">
         <v>2.4</v>
       </c>
       <c r="AS16" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AT16" s="30">
         <v>2.68</v>
       </c>
       <c r="AU16" s="30">
         <v>3</v>
       </c>
       <c r="AV16" s="31">
         <v>3.06</v>
       </c>
       <c r="AW16" s="31">
         <v>3.09</v>
       </c>
       <c r="AX16" s="31">
         <v>3.62</v>
       </c>
       <c r="AY16" s="30">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AZ16" s="31">
+        <v>2.09</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="30">
         <v>3.83</v>
       </c>
       <c r="C17" s="30">
         <v>5.05</v>
       </c>
       <c r="D17" s="30">
         <v>5.3</v>
       </c>
       <c r="E17" s="30">
         <v>5.03</v>
       </c>
       <c r="F17" s="30">
         <v>4.68</v>
       </c>
       <c r="G17" s="30">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="30">
         <v>5.21</v>
       </c>
       <c r="I17" s="30">
@@ -6624,52 +6729,55 @@
       </c>
       <c r="AR17" s="30">
         <v>5.19</v>
       </c>
       <c r="AS17" s="30">
         <v>5.48</v>
       </c>
       <c r="AT17" s="30">
         <v>5.5</v>
       </c>
       <c r="AU17" s="30">
         <v>5.41</v>
       </c>
       <c r="AV17" s="31">
         <v>5.3</v>
       </c>
       <c r="AW17" s="31">
         <v>5.36</v>
       </c>
       <c r="AX17" s="31">
         <v>4.07</v>
       </c>
       <c r="AY17" s="30">
         <v>4.2699999999999996</v>
       </c>
+      <c r="AZ17" s="31">
+        <v>4.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="30">
         <v>2.16</v>
       </c>
       <c r="C18" s="30">
         <v>1.69</v>
       </c>
       <c r="D18" s="30">
         <v>1.84</v>
       </c>
       <c r="E18" s="30">
         <v>2.48</v>
       </c>
       <c r="F18" s="30">
         <v>2.63</v>
       </c>
       <c r="G18" s="30">
         <v>2.56</v>
       </c>
       <c r="H18" s="30">
         <v>3.28</v>
       </c>
       <c r="I18" s="30">
@@ -6779,52 +6887,55 @@
       </c>
       <c r="AR18" s="30">
         <v>3.6</v>
       </c>
       <c r="AS18" s="30">
         <v>3.44</v>
       </c>
       <c r="AT18" s="30">
         <v>3.86</v>
       </c>
       <c r="AU18" s="30">
         <v>3.71</v>
       </c>
       <c r="AV18" s="31">
         <v>3.59</v>
       </c>
       <c r="AW18" s="31">
         <v>3.48</v>
       </c>
       <c r="AX18" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY18" s="30">
         <v>0.64</v>
       </c>
+      <c r="AZ18" s="31">
+        <v>0.42</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>5.23</v>
       </c>
       <c r="C19" s="30">
         <v>6.78</v>
       </c>
       <c r="D19" s="30">
         <v>6.26</v>
       </c>
       <c r="E19" s="30">
         <v>6.29</v>
       </c>
       <c r="F19" s="30">
         <v>5.78</v>
       </c>
       <c r="G19" s="30">
         <v>5.81</v>
       </c>
       <c r="H19" s="30">
         <v>6.7</v>
       </c>
       <c r="I19" s="30">
@@ -6934,52 +7045,55 @@
       </c>
       <c r="AR19" s="30">
         <v>5.03</v>
       </c>
       <c r="AS19" s="30">
         <v>5.4</v>
       </c>
       <c r="AT19" s="30">
         <v>5.55</v>
       </c>
       <c r="AU19" s="30">
         <v>5.59</v>
       </c>
       <c r="AV19" s="31">
         <v>5.7</v>
       </c>
       <c r="AW19" s="31">
         <v>5.51</v>
       </c>
       <c r="AX19" s="31">
         <v>3.54</v>
       </c>
       <c r="AY19" s="30">
         <v>3.99</v>
       </c>
+      <c r="AZ19" s="31">
+        <v>4.53</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="30">
         <v>4.53</v>
       </c>
       <c r="C20" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="30">
         <v>5.41</v>
       </c>
       <c r="F20" s="30">
         <v>4.76</v>
       </c>
       <c r="G20" s="30">
         <v>4.45</v>
       </c>
       <c r="H20" s="30">
         <v>4.88</v>
       </c>
       <c r="I20" s="30">
@@ -7089,52 +7203,55 @@
       </c>
       <c r="AR20" s="30">
         <v>5.95</v>
       </c>
       <c r="AS20" s="30">
         <v>5.98</v>
       </c>
       <c r="AT20" s="30">
         <v>5.61</v>
       </c>
       <c r="AU20" s="30">
         <v>5.6</v>
       </c>
       <c r="AV20" s="31">
         <v>5.78</v>
       </c>
       <c r="AW20" s="31">
         <v>6.03</v>
       </c>
       <c r="AX20" s="31">
         <v>1.91</v>
       </c>
       <c r="AY20" s="30">
         <v>3.34</v>
       </c>
+      <c r="AZ20" s="31">
+        <v>3.73</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>2.9</v>
       </c>
       <c r="C21" s="30">
         <v>4.57</v>
       </c>
       <c r="D21" s="30">
         <v>5.93</v>
       </c>
       <c r="E21" s="30">
         <v>5.86</v>
       </c>
       <c r="F21" s="30">
         <v>5.38</v>
       </c>
       <c r="G21" s="30">
         <v>5.32</v>
       </c>
       <c r="H21" s="30">
         <v>6.28</v>
       </c>
       <c r="I21" s="30">
@@ -7244,52 +7361,55 @@
       </c>
       <c r="AR21" s="30">
         <v>5.36</v>
       </c>
       <c r="AS21" s="30">
         <v>5.45</v>
       </c>
       <c r="AT21" s="30">
         <v>5.62</v>
       </c>
       <c r="AU21" s="30">
         <v>5.54</v>
       </c>
       <c r="AV21" s="31">
         <v>5.39</v>
       </c>
       <c r="AW21" s="31">
         <v>5.33</v>
       </c>
       <c r="AX21" s="31">
         <v>3.84</v>
       </c>
       <c r="AY21" s="30">
         <v>4.45</v>
       </c>
+      <c r="AZ21" s="31">
+        <v>4.13</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
         <v>2.11</v>
       </c>
       <c r="C22" s="30">
         <v>2.5</v>
       </c>
       <c r="D22" s="30">
         <v>3.82</v>
       </c>
       <c r="E22" s="30">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="30">
         <v>4.34</v>
       </c>
       <c r="G22" s="30">
         <v>3.89</v>
       </c>
       <c r="H22" s="30">
         <v>4.63</v>
       </c>
       <c r="I22" s="30">
@@ -7399,52 +7519,55 @@
       </c>
       <c r="AR22" s="30">
         <v>4.3099999999999996</v>
       </c>
       <c r="AS22" s="30">
         <v>4.92</v>
       </c>
       <c r="AT22" s="30">
         <v>5.13</v>
       </c>
       <c r="AU22" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="31">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="31">
         <v>4.76</v>
       </c>
       <c r="AX22" s="31">
         <v>1.77</v>
       </c>
       <c r="AY22" s="30">
         <v>2.77</v>
       </c>
+      <c r="AZ22" s="31">
+        <v>3.42</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="30">
         <v>0.66</v>
       </c>
       <c r="D23" s="30">
         <v>2.61</v>
       </c>
       <c r="E23" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="30">
         <v>2.58</v>
       </c>
       <c r="G23" s="30">
         <v>2.38</v>
       </c>
       <c r="H23" s="30">
         <v>2.59</v>
       </c>
       <c r="I23" s="30">
@@ -7554,52 +7677,55 @@
       </c>
       <c r="AR23" s="30">
         <v>2.7</v>
       </c>
       <c r="AS23" s="30">
         <v>3.26</v>
       </c>
       <c r="AT23" s="30">
         <v>3.23</v>
       </c>
       <c r="AU23" s="30">
         <v>3.33</v>
       </c>
       <c r="AV23" s="31">
         <v>3.3</v>
       </c>
       <c r="AW23" s="31">
         <v>3.14</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="30">
         <v>1.55</v>
       </c>
+      <c r="AZ23" s="31">
+        <v>2.5499999999999998</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="30">
         <v>5.61</v>
       </c>
       <c r="D24" s="30">
         <v>5.28</v>
       </c>
       <c r="E24" s="30">
         <v>5</v>
       </c>
       <c r="F24" s="30">
         <v>4.79</v>
       </c>
       <c r="G24" s="30">
         <v>4.91</v>
       </c>
       <c r="H24" s="30">
         <v>5.56</v>
       </c>
       <c r="I24" s="30">
@@ -7709,52 +7835,55 @@
       </c>
       <c r="AR24" s="30">
         <v>4.84</v>
       </c>
       <c r="AS24" s="30">
         <v>4.97</v>
       </c>
       <c r="AT24" s="30">
         <v>4.67</v>
       </c>
       <c r="AU24" s="30">
         <v>4.78</v>
       </c>
       <c r="AV24" s="31">
         <v>4.88</v>
       </c>
       <c r="AW24" s="31">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="31">
         <v>2.25</v>
       </c>
       <c r="AY24" s="30">
         <v>2.35</v>
       </c>
+      <c r="AZ24" s="31">
+        <v>3.32</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="30">
         <v>1.51</v>
       </c>
       <c r="C25" s="30">
         <v>3.72</v>
       </c>
       <c r="D25" s="30">
         <v>3.83</v>
       </c>
       <c r="E25" s="30">
         <v>4.04</v>
       </c>
       <c r="F25" s="30">
         <v>3.65</v>
       </c>
       <c r="G25" s="30">
         <v>4.08</v>
       </c>
       <c r="H25" s="30">
         <v>5.41</v>
       </c>
       <c r="I25" s="30">
@@ -7864,52 +7993,55 @@
       </c>
       <c r="AR25" s="30">
         <v>4.59</v>
       </c>
       <c r="AS25" s="30">
         <v>5.19</v>
       </c>
       <c r="AT25" s="30">
         <v>5.04</v>
       </c>
       <c r="AU25" s="30">
         <v>5.19</v>
       </c>
       <c r="AV25" s="31">
         <v>5.12</v>
       </c>
       <c r="AW25" s="31">
         <v>5.28</v>
       </c>
       <c r="AX25" s="31">
         <v>6.13</v>
       </c>
       <c r="AY25" s="30">
         <v>3.78</v>
       </c>
+      <c r="AZ25" s="31">
+        <v>4.38</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="30">
         <v>4.57</v>
       </c>
       <c r="C26" s="30">
         <v>5.21</v>
       </c>
       <c r="D26" s="30">
         <v>5</v>
       </c>
       <c r="E26" s="30">
         <v>5.33</v>
       </c>
       <c r="F26" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="30">
         <v>4.84</v>
       </c>
       <c r="H26" s="30">
         <v>5.35</v>
       </c>
       <c r="I26" s="30">
@@ -8019,52 +8151,55 @@
       </c>
       <c r="AR26" s="30">
         <v>5.49</v>
       </c>
       <c r="AS26" s="30">
         <v>5.43</v>
       </c>
       <c r="AT26" s="30">
         <v>5.12</v>
       </c>
       <c r="AU26" s="30">
         <v>4.93</v>
       </c>
       <c r="AV26" s="31">
         <v>5.03</v>
       </c>
       <c r="AW26" s="31">
         <v>4.95</v>
       </c>
       <c r="AX26" s="31">
         <v>5.12</v>
       </c>
       <c r="AY26" s="30">
         <v>5.85</v>
       </c>
+      <c r="AZ26" s="31">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="33">
         <v>2.94</v>
       </c>
       <c r="C27" s="33">
         <v>3.86</v>
       </c>
       <c r="D27" s="33">
         <v>4.04</v>
       </c>
       <c r="E27" s="33">
         <v>3.66</v>
       </c>
       <c r="F27" s="33">
         <v>3.51</v>
       </c>
       <c r="G27" s="33">
         <v>3.84</v>
       </c>
       <c r="H27" s="33">
         <v>4.13</v>
       </c>
       <c r="I27" s="33">
@@ -8174,265 +8309,270 @@
       </c>
       <c r="AR27" s="33">
         <v>6.01</v>
       </c>
       <c r="AS27" s="33">
         <v>5.77</v>
       </c>
       <c r="AT27" s="33">
         <v>5.49</v>
       </c>
       <c r="AU27" s="33">
         <v>5.55</v>
       </c>
       <c r="AV27" s="33">
         <v>5.39</v>
       </c>
       <c r="AW27" s="33">
         <v>5.32</v>
       </c>
       <c r="AX27" s="33">
         <v>2.61</v>
       </c>
       <c r="AY27" s="33">
         <v>3.3</v>
       </c>
+      <c r="AZ27" s="33">
+        <v>3.24</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="43"/>
       <c r="Q30" s="43"/>
       <c r="R30" s="43"/>
       <c r="S30" s="43"/>
       <c r="T30" s="43"/>
       <c r="U30" s="43"/>
       <c r="V30" s="43"/>
       <c r="W30" s="43"/>
       <c r="X30" s="43"/>
       <c r="Y30" s="43"/>
       <c r="Z30" s="43"/>
       <c r="AA30" s="43"/>
       <c r="AB30" s="43"/>
       <c r="AC30" s="43"/>
       <c r="AD30" s="43"/>
       <c r="AE30" s="43"/>
       <c r="AF30" s="43"/>
       <c r="AG30" s="43"/>
       <c r="AH30" s="43"/>
       <c r="AI30" s="43"/>
       <c r="AJ30" s="43"/>
       <c r="AK30" s="43"/>
       <c r="AL30" s="43"/>
       <c r="AM30" s="43"/>
       <c r="AN30" s="43"/>
     </row>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY34"/>
+  <dimension ref="A1:AZ34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR38" sqref="AR38"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AW16" sqref="AW16"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="25" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="45"/>
-[...47 lines deleted...]
-      <c r="AY2" s="45"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="51" t="s">
         <v>50</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51" t="s">
         <v>49</v>
       </c>
       <c r="O4" s="51"/>
       <c r="P4" s="51"/>
       <c r="Q4" s="51"/>
       <c r="R4" s="51"/>
       <c r="S4" s="51"/>
       <c r="T4" s="51"/>
       <c r="U4" s="51"/>
       <c r="V4" s="51"/>
       <c r="W4" s="51"/>
       <c r="X4" s="51"/>
       <c r="Y4" s="51"/>
-      <c r="Z4" s="46">
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="46"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="46"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="50"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>31</v>
       </c>
@@ -8540,52 +8680,55 @@
       </c>
       <c r="AR5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AS5" s="41" t="s">
         <v>31</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>25</v>
       </c>
+      <c r="AZ5" s="5" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="53"/>
       <c r="O6" s="53"/>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
       <c r="T6" s="53"/>
       <c r="U6" s="53"/>
       <c r="V6" s="53"/>
       <c r="W6" s="53"/>
       <c r="X6" s="53"/>
@@ -8594,52 +8737,53 @@
       <c r="AA6" s="53"/>
       <c r="AB6" s="53"/>
       <c r="AC6" s="53"/>
       <c r="AD6" s="53"/>
       <c r="AE6" s="53"/>
       <c r="AF6" s="53"/>
       <c r="AG6" s="53"/>
       <c r="AH6" s="53"/>
       <c r="AI6" s="53"/>
       <c r="AJ6" s="53"/>
       <c r="AK6" s="53"/>
       <c r="AL6" s="53"/>
       <c r="AM6" s="53"/>
       <c r="AN6" s="53"/>
       <c r="AO6" s="53"/>
       <c r="AP6" s="53"/>
       <c r="AQ6" s="53"/>
       <c r="AR6" s="53"/>
       <c r="AS6" s="53"/>
       <c r="AT6" s="53"/>
       <c r="AU6" s="53"/>
       <c r="AV6" s="53"/>
       <c r="AW6" s="53"/>
       <c r="AX6" s="53"/>
       <c r="AY6" s="53"/>
+      <c r="AZ6" s="53"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>70</v>
       </c>
       <c r="C7" s="8">
         <v>54</v>
       </c>
       <c r="D7" s="8">
         <v>89</v>
       </c>
       <c r="E7" s="8">
         <v>76</v>
       </c>
       <c r="F7" s="8">
         <v>103</v>
       </c>
       <c r="G7" s="8">
         <v>74</v>
       </c>
       <c r="H7" s="8">
         <v>105</v>
       </c>
       <c r="I7" s="8">
@@ -8749,52 +8893,55 @@
       </c>
       <c r="AR7" s="10">
         <v>213</v>
       </c>
       <c r="AS7" s="12">
         <v>185</v>
       </c>
       <c r="AT7" s="37">
         <v>258</v>
       </c>
       <c r="AU7" s="10">
         <v>258</v>
       </c>
       <c r="AV7" s="12">
         <v>182</v>
       </c>
       <c r="AW7" s="9">
         <v>255</v>
       </c>
       <c r="AX7" s="37">
         <v>244</v>
       </c>
       <c r="AY7" s="12">
         <v>170</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>242</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>25</v>
       </c>
       <c r="C8" s="8">
         <v>16</v>
       </c>
       <c r="D8" s="8">
         <v>21</v>
       </c>
       <c r="E8" s="8">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>33</v>
       </c>
       <c r="G8" s="8">
         <v>20</v>
       </c>
       <c r="H8" s="8">
         <v>43</v>
       </c>
       <c r="I8" s="8">
@@ -8904,52 +9051,55 @@
       </c>
       <c r="AR8" s="10">
         <v>86</v>
       </c>
       <c r="AS8" s="12">
         <v>74</v>
       </c>
       <c r="AT8" s="37">
         <v>72</v>
       </c>
       <c r="AU8" s="10">
         <v>100</v>
       </c>
       <c r="AV8" s="12">
         <v>70</v>
       </c>
       <c r="AW8" s="9">
         <v>94</v>
       </c>
       <c r="AX8" s="37">
         <v>92</v>
       </c>
       <c r="AY8" s="12">
         <v>70</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>129</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>2</v>
       </c>
       <c r="C9" s="8">
         <v>4</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="8">
         <v>2</v>
       </c>
       <c r="I9" s="8">
@@ -9059,52 +9209,55 @@
       </c>
       <c r="AR9" s="10">
         <v>10</v>
       </c>
       <c r="AS9" s="12">
         <v>8</v>
       </c>
       <c r="AT9" s="37">
         <v>13</v>
       </c>
       <c r="AU9" s="10">
         <v>6</v>
       </c>
       <c r="AV9" s="12">
         <v>2</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="37">
         <v>7</v>
       </c>
       <c r="AY9" s="12">
         <v>9</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="8">
         <v>6</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>3</v>
       </c>
       <c r="H10" s="8">
         <v>2</v>
       </c>
       <c r="I10" s="8">
@@ -9214,52 +9367,55 @@
       </c>
       <c r="AR10" s="10">
         <v>9</v>
       </c>
       <c r="AS10" s="12">
         <v>8</v>
       </c>
       <c r="AT10" s="37">
         <v>15</v>
       </c>
       <c r="AU10" s="10">
         <v>18</v>
       </c>
       <c r="AV10" s="12">
         <v>9</v>
       </c>
       <c r="AW10" s="9">
         <v>14</v>
       </c>
       <c r="AX10" s="37">
         <v>14</v>
       </c>
       <c r="AY10" s="12">
         <v>8</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>20</v>
       </c>
       <c r="G11" s="8">
         <v>18</v>
       </c>
       <c r="H11" s="8">
         <v>20</v>
       </c>
       <c r="I11" s="8">
@@ -9369,52 +9525,55 @@
       </c>
       <c r="AR11" s="10">
         <v>32</v>
       </c>
       <c r="AS11" s="12">
         <v>33</v>
       </c>
       <c r="AT11" s="37">
         <v>50</v>
       </c>
       <c r="AU11" s="10">
         <v>33</v>
       </c>
       <c r="AV11" s="12">
         <v>39</v>
       </c>
       <c r="AW11" s="9">
         <v>43</v>
       </c>
       <c r="AX11" s="37">
         <v>41</v>
       </c>
       <c r="AY11" s="12">
         <v>29</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="8">
         <v>2</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -9524,52 +9683,55 @@
       </c>
       <c r="AR12" s="10">
         <v>1</v>
       </c>
       <c r="AS12" s="12">
         <v>2</v>
       </c>
       <c r="AT12" s="37">
         <v>5</v>
       </c>
       <c r="AU12" s="10">
         <v>8</v>
       </c>
       <c r="AV12" s="12">
         <v>2</v>
       </c>
       <c r="AW12" s="10">
         <v>3</v>
       </c>
       <c r="AX12" s="37">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="8">
@@ -9679,52 +9841,55 @@
       </c>
       <c r="AR13" s="10">
         <v>1</v>
       </c>
       <c r="AS13" s="12">
         <v>1</v>
       </c>
       <c r="AT13" s="37">
         <v>3</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX13" s="37">
         <v>2</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="AZ13" s="9" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>1</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="8">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <v>7</v>
       </c>
       <c r="H14" s="8">
         <v>11</v>
       </c>
       <c r="I14" s="8">
@@ -9834,52 +9999,55 @@
       </c>
       <c r="AR14" s="10">
         <v>5</v>
       </c>
       <c r="AS14" s="12">
         <v>1</v>
       </c>
       <c r="AT14" s="37">
         <v>8</v>
       </c>
       <c r="AU14" s="10">
         <v>15</v>
       </c>
       <c r="AV14" s="12">
         <v>7</v>
       </c>
       <c r="AW14" s="10">
         <v>6</v>
       </c>
       <c r="AX14" s="37">
         <v>10</v>
       </c>
       <c r="AY14" s="9">
         <v>6</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>1</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>4</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I15" s="8">
@@ -9989,52 +10157,55 @@
       </c>
       <c r="AR15" s="10">
         <v>5</v>
       </c>
       <c r="AS15" s="12">
         <v>2</v>
       </c>
       <c r="AT15" s="37">
         <v>1</v>
       </c>
       <c r="AU15" s="10">
         <v>1</v>
       </c>
       <c r="AV15" s="12">
         <v>3</v>
       </c>
       <c r="AW15" s="10">
         <v>5</v>
       </c>
       <c r="AX15" s="37">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>3</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="8">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -10142,52 +10313,55 @@
       </c>
       <c r="AR16" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AS16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AT16" s="37">
         <v>1</v>
       </c>
       <c r="AU16" s="10">
         <v>1</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX16" s="37">
         <v>1</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>7</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -10297,52 +10471,55 @@
       </c>
       <c r="AR17" s="10">
         <v>12</v>
       </c>
       <c r="AS17" s="12">
         <v>15</v>
       </c>
       <c r="AT17" s="37">
         <v>12</v>
       </c>
       <c r="AU17" s="10">
         <v>11</v>
       </c>
       <c r="AV17" s="12">
         <v>8</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="37">
         <v>12</v>
       </c>
       <c r="AY17" s="9">
         <v>3</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="8">
         <v>2</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I18" s="8">
@@ -10452,52 +10629,55 @@
       </c>
       <c r="AR18" s="10">
         <v>2</v>
       </c>
       <c r="AS18" s="12">
         <v>2</v>
       </c>
       <c r="AT18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX18" s="37">
         <v>1</v>
       </c>
       <c r="AY18" s="9">
         <v>2</v>
       </c>
+      <c r="AZ18" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="8">
         <v>2</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
@@ -10607,52 +10787,55 @@
       </c>
       <c r="AR19" s="10">
         <v>3</v>
       </c>
       <c r="AS19" s="12">
         <v>1</v>
       </c>
       <c r="AT19" s="37">
         <v>4</v>
       </c>
       <c r="AU19" s="10">
         <v>6</v>
       </c>
       <c r="AV19" s="12">
         <v>6</v>
       </c>
       <c r="AW19" s="10">
         <v>1</v>
       </c>
       <c r="AX19" s="37">
         <v>7</v>
       </c>
       <c r="AY19" s="9">
         <v>5</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>3</v>
       </c>
       <c r="I20" s="8">
@@ -10762,52 +10945,55 @@
       </c>
       <c r="AR20" s="10">
         <v>5</v>
       </c>
       <c r="AS20" s="12">
         <v>2</v>
       </c>
       <c r="AT20" s="37">
         <v>5</v>
       </c>
       <c r="AU20" s="10">
         <v>7</v>
       </c>
       <c r="AV20" s="12">
         <v>5</v>
       </c>
       <c r="AW20" s="10">
         <v>7</v>
       </c>
       <c r="AX20" s="37">
         <v>4</v>
       </c>
       <c r="AY20" s="9">
         <v>4</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>4</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>12</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -10917,52 +11103,55 @@
       </c>
       <c r="AR21" s="10">
         <v>19</v>
       </c>
       <c r="AS21" s="12">
         <v>16</v>
       </c>
       <c r="AT21" s="37">
         <v>24</v>
       </c>
       <c r="AU21" s="10">
         <v>24</v>
       </c>
       <c r="AV21" s="12">
         <v>15</v>
       </c>
       <c r="AW21" s="10">
         <v>21</v>
       </c>
       <c r="AX21" s="37">
         <v>17</v>
       </c>
       <c r="AY21" s="9">
         <v>12</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="8">
         <v>4</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
       </c>
       <c r="I22" s="8">
@@ -11070,52 +11259,55 @@
       </c>
       <c r="AR22" s="10">
         <v>1</v>
       </c>
       <c r="AS22" s="12">
         <v>9</v>
       </c>
       <c r="AT22" s="37">
         <v>7</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="10">
         <v>4</v>
       </c>
       <c r="AX22" s="37">
         <v>8</v>
       </c>
       <c r="AY22" s="9">
         <v>2</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="8">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -11223,52 +11415,55 @@
       </c>
       <c r="AR23" s="10">
         <v>1</v>
       </c>
       <c r="AS23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AT23" s="37">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>2</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="AZ23" s="9" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="8">
         <v>1</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>2</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I24" s="8">
@@ -11378,52 +11573,55 @@
       </c>
       <c r="AR24" s="10">
         <v>7</v>
       </c>
       <c r="AS24" s="12">
         <v>1</v>
       </c>
       <c r="AT24" s="37">
         <v>6</v>
       </c>
       <c r="AU24" s="10">
         <v>4</v>
       </c>
       <c r="AV24" s="12">
         <v>4</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="37">
         <v>4</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="8">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>2</v>
       </c>
       <c r="I25" s="8">
@@ -11533,52 +11731,55 @@
       </c>
       <c r="AR25" s="10">
         <v>5</v>
       </c>
       <c r="AS25" s="12">
         <v>5</v>
       </c>
       <c r="AT25" s="37">
         <v>17</v>
       </c>
       <c r="AU25" s="10">
         <v>3</v>
       </c>
       <c r="AV25" s="12">
         <v>5</v>
       </c>
       <c r="AW25" s="10">
         <v>11</v>
       </c>
       <c r="AX25" s="37">
         <v>8</v>
       </c>
       <c r="AY25" s="12">
         <v>5</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>3</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>1</v>
       </c>
       <c r="H26" s="8">
         <v>3</v>
       </c>
       <c r="I26" s="8">
@@ -11688,52 +11889,55 @@
       </c>
       <c r="AR26" s="10">
         <v>2</v>
       </c>
       <c r="AS26" s="12">
         <v>2</v>
       </c>
       <c r="AT26" s="37">
         <v>5</v>
       </c>
       <c r="AU26" s="10">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="10">
         <v>4</v>
       </c>
       <c r="AX26" s="37">
         <v>4</v>
       </c>
       <c r="AY26" s="12">
         <v>2</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15">
         <v>4</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="15">
         <v>4</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
       <c r="F27" s="15">
         <v>1</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>47</v>
       </c>
       <c r="H27" s="15">
         <v>2</v>
       </c>
       <c r="I27" s="15">
@@ -11843,321 +12047,326 @@
       </c>
       <c r="AR27" s="16">
         <v>7</v>
       </c>
       <c r="AS27" s="18">
         <v>3</v>
       </c>
       <c r="AT27" s="18">
         <v>8</v>
       </c>
       <c r="AU27" s="16">
         <v>8</v>
       </c>
       <c r="AV27" s="18">
         <v>3</v>
       </c>
       <c r="AW27" s="16">
         <v>3</v>
       </c>
       <c r="AX27" s="18">
         <v>9</v>
       </c>
       <c r="AY27" s="18">
         <v>5</v>
       </c>
+      <c r="AZ27" s="16">
+        <v>5</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="42"/>
       <c r="Y30" s="42"/>
       <c r="Z30" s="42"/>
       <c r="AA30" s="42"/>
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
     </row>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
     </row>
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR38" sqref="AR38"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AW16" sqref="AW16"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.28515625" style="25" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="25" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="25" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="25"/>
     <col min="42" max="42" width="8.7109375" style="25" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="45"/>
-[...47 lines deleted...]
-      <c r="AY2" s="45"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="3"/>
       <c r="E3" s="26"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="51">
         <v>2022</v>
       </c>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51" t="s">
         <v>49</v>
       </c>
       <c r="O4" s="51"/>
       <c r="P4" s="51"/>
       <c r="Q4" s="51"/>
       <c r="R4" s="51"/>
       <c r="S4" s="51"/>
       <c r="T4" s="51"/>
       <c r="U4" s="51"/>
       <c r="V4" s="51"/>
       <c r="W4" s="51"/>
       <c r="X4" s="51"/>
       <c r="Y4" s="51"/>
-      <c r="Z4" s="46">
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="46"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="46"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="50"/>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>42</v>
       </c>
@@ -12265,52 +12474,55 @@
       </c>
       <c r="AR5" s="39" t="s">
         <v>41</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AW5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>36</v>
       </c>
+      <c r="AZ5" s="39" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -12319,52 +12531,53 @@
       <c r="AA6" s="52"/>
       <c r="AB6" s="52"/>
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
+      <c r="AZ6" s="52"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="30">
         <v>0.99</v>
       </c>
       <c r="C7" s="30">
         <v>0.92</v>
       </c>
       <c r="D7" s="30">
         <v>1.04</v>
       </c>
       <c r="E7" s="30">
         <v>1.06</v>
       </c>
       <c r="F7" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="30">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="30">
         <v>1.18</v>
       </c>
       <c r="I7" s="30">
@@ -12474,52 +12687,55 @@
       </c>
       <c r="AR7" s="30">
         <v>3</v>
       </c>
       <c r="AS7" s="30">
         <v>2.95</v>
       </c>
       <c r="AT7" s="30">
         <v>3.05</v>
       </c>
       <c r="AU7" s="30">
         <v>3.11</v>
       </c>
       <c r="AV7" s="31">
         <v>3.07</v>
       </c>
       <c r="AW7" s="31">
         <v>3.12</v>
       </c>
       <c r="AX7" s="31">
         <v>3.5</v>
       </c>
       <c r="AY7" s="30">
         <v>3.12</v>
       </c>
+      <c r="AZ7" s="31">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="30">
         <v>0.97</v>
       </c>
       <c r="D8" s="30">
         <v>0.96</v>
       </c>
       <c r="E8" s="30">
         <v>0.98</v>
       </c>
       <c r="F8" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="30">
         <v>1.06</v>
       </c>
       <c r="H8" s="30">
         <v>1.19</v>
       </c>
       <c r="I8" s="30">
@@ -12629,52 +12845,55 @@
       </c>
       <c r="AR8" s="30">
         <v>3.13</v>
       </c>
       <c r="AS8" s="30">
         <v>3.13</v>
       </c>
       <c r="AT8" s="30">
         <v>3.14</v>
       </c>
       <c r="AU8" s="30">
         <v>3.25</v>
       </c>
       <c r="AV8" s="31">
         <v>3.24</v>
       </c>
       <c r="AW8" s="31">
         <v>3.31</v>
       </c>
       <c r="AX8" s="31">
         <v>3.88</v>
       </c>
       <c r="AY8" s="30">
         <v>3.59</v>
       </c>
+      <c r="AZ8" s="31">
+        <v>4.24</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="30">
         <v>0.61</v>
       </c>
       <c r="C9" s="30">
         <v>0.96</v>
       </c>
       <c r="D9" s="30">
         <v>0.94</v>
       </c>
       <c r="E9" s="30">
         <v>1.02</v>
       </c>
       <c r="F9" s="30">
         <v>1.06</v>
       </c>
       <c r="G9" s="30">
         <v>1.04</v>
       </c>
       <c r="H9" s="30">
         <v>0.98</v>
       </c>
       <c r="I9" s="30">
@@ -12784,52 +13003,55 @@
       </c>
       <c r="AR9" s="30">
         <v>2.2599999999999998</v>
       </c>
       <c r="AS9" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT9" s="30">
         <v>2.52</v>
       </c>
       <c r="AU9" s="30">
         <v>2.46</v>
       </c>
       <c r="AV9" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="31">
         <v>2.4</v>
       </c>
       <c r="AX9" s="31">
         <v>2.29</v>
       </c>
       <c r="AY9" s="30">
         <v>2.76</v>
       </c>
+      <c r="AZ9" s="31">
+        <v>2.27</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>2.02</v>
       </c>
       <c r="C10" s="30">
         <v>1.06</v>
       </c>
       <c r="D10" s="30">
         <v>1.51</v>
       </c>
       <c r="E10" s="30">
         <v>1.66</v>
       </c>
       <c r="F10" s="30">
         <v>1.66</v>
       </c>
       <c r="G10" s="30">
         <v>1.56</v>
       </c>
       <c r="H10" s="30">
         <v>1.43</v>
       </c>
       <c r="I10" s="30">
@@ -12939,52 +13161,55 @@
       </c>
       <c r="AR10" s="30">
         <v>3.5</v>
       </c>
       <c r="AS10" s="30">
         <v>3.4</v>
       </c>
       <c r="AT10" s="30">
         <v>3.61</v>
       </c>
       <c r="AU10" s="30">
         <v>3.88</v>
       </c>
       <c r="AV10" s="31">
         <v>3.81</v>
       </c>
       <c r="AW10" s="31">
         <v>3.9</v>
       </c>
       <c r="AX10" s="31">
         <v>4.82</v>
       </c>
       <c r="AY10" s="30">
         <v>3.99</v>
       </c>
+      <c r="AZ10" s="31">
+        <v>3.56</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30">
         <v>1.33</v>
       </c>
       <c r="C11" s="30">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="30">
         <v>1.51</v>
       </c>
       <c r="E11" s="30">
         <v>1.46</v>
       </c>
       <c r="F11" s="30">
         <v>1.54</v>
       </c>
       <c r="G11" s="30">
         <v>1.58</v>
       </c>
       <c r="H11" s="30">
         <v>1.63</v>
       </c>
       <c r="I11" s="30">
@@ -13094,52 +13319,55 @@
       </c>
       <c r="AR11" s="30">
         <v>3.62</v>
       </c>
       <c r="AS11" s="30">
         <v>3.56</v>
       </c>
       <c r="AT11" s="30">
         <v>3.71</v>
       </c>
       <c r="AU11" s="30">
         <v>3.65</v>
       </c>
       <c r="AV11" s="31">
         <v>3.67</v>
       </c>
       <c r="AW11" s="31">
         <v>3.71</v>
       </c>
       <c r="AX11" s="31">
         <v>3.92</v>
       </c>
       <c r="AY11" s="30">
         <v>3.52</v>
       </c>
+      <c r="AZ11" s="31">
+        <v>3.03</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="30">
         <v>0.99</v>
       </c>
       <c r="D12" s="30">
         <v>0.97</v>
       </c>
       <c r="E12" s="30">
         <v>1.7</v>
       </c>
       <c r="F12" s="30">
         <v>1.35</v>
       </c>
       <c r="G12" s="30">
         <v>1.45</v>
       </c>
       <c r="H12" s="30">
         <v>1.51</v>
       </c>
       <c r="I12" s="30">
@@ -13249,52 +13477,55 @@
       </c>
       <c r="AR12" s="30">
         <v>2.33</v>
       </c>
       <c r="AS12" s="30">
         <v>2.29</v>
       </c>
       <c r="AT12" s="30">
         <v>2.6</v>
       </c>
       <c r="AU12" s="30">
         <v>3.15</v>
       </c>
       <c r="AV12" s="31">
         <v>3.05</v>
       </c>
       <c r="AW12" s="31">
         <v>3.04</v>
       </c>
       <c r="AX12" s="31">
         <v>1.02</v>
       </c>
       <c r="AY12" s="30">
         <v>2.67</v>
       </c>
+      <c r="AZ12" s="31">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="30">
@@ -13404,52 +13635,55 @@
       </c>
       <c r="AR13" s="30">
         <v>0.96</v>
       </c>
       <c r="AS13" s="30">
         <v>0.96</v>
       </c>
       <c r="AT13" s="30">
         <v>1.17</v>
       </c>
       <c r="AU13" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="31">
         <v>1.04</v>
       </c>
       <c r="AW13" s="31">
         <v>0.95</v>
       </c>
       <c r="AX13" s="31">
         <v>1.97</v>
       </c>
       <c r="AY13" s="30">
         <v>1.03</v>
       </c>
+      <c r="AZ13" s="31">
+        <v>0.67</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="30">
         <v>0.33</v>
       </c>
       <c r="C14" s="30">
         <v>0.88</v>
       </c>
       <c r="D14" s="30">
         <v>0.92</v>
       </c>
       <c r="E14" s="30">
         <v>1.04</v>
       </c>
       <c r="F14" s="30">
         <v>1.03</v>
       </c>
       <c r="G14" s="30">
         <v>1.26</v>
       </c>
       <c r="H14" s="30">
         <v>1.62</v>
       </c>
       <c r="I14" s="30">
@@ -13559,52 +13793,55 @@
       </c>
       <c r="AR14" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AS14" s="30">
         <v>2.27</v>
       </c>
       <c r="AT14" s="30">
         <v>2.35</v>
       </c>
       <c r="AU14" s="30">
         <v>2.65</v>
       </c>
       <c r="AV14" s="31">
         <v>2.64</v>
       </c>
       <c r="AW14" s="31">
         <v>2.6</v>
       </c>
       <c r="AX14" s="31">
         <v>3.67</v>
       </c>
       <c r="AY14" s="30">
         <v>3.07</v>
       </c>
+      <c r="AZ14" s="31">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30">
         <v>0.7</v>
       </c>
       <c r="C15" s="30">
         <v>0.74</v>
       </c>
       <c r="D15" s="30">
         <v>0.73</v>
       </c>
       <c r="E15" s="30">
         <v>1.27</v>
       </c>
       <c r="F15" s="30">
         <v>1.45</v>
       </c>
       <c r="G15" s="30">
         <v>1.45</v>
       </c>
       <c r="H15" s="30">
         <v>1.24</v>
       </c>
       <c r="I15" s="30">
@@ -13714,52 +13951,55 @@
       </c>
       <c r="AR15" s="30">
         <v>3.42</v>
       </c>
       <c r="AS15" s="30">
         <v>3.18</v>
       </c>
       <c r="AT15" s="30">
         <v>2.92</v>
       </c>
       <c r="AU15" s="30">
         <v>2.69</v>
       </c>
       <c r="AV15" s="31">
         <v>2.66</v>
       </c>
       <c r="AW15" s="31">
         <v>2.75</v>
       </c>
       <c r="AX15" s="31">
         <v>1.54</v>
       </c>
       <c r="AY15" s="30">
         <v>2.0299999999999998</v>
       </c>
+      <c r="AZ15" s="31">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="30">
         <v>0.18</v>
       </c>
       <c r="H16" s="30">
         <v>0.16</v>
       </c>
       <c r="I16" s="30">
@@ -13869,52 +14109,55 @@
       </c>
       <c r="AR16" s="30">
         <v>0.86</v>
       </c>
       <c r="AS16" s="30">
         <v>0.75</v>
       </c>
       <c r="AT16" s="30">
         <v>0.8</v>
       </c>
       <c r="AU16" s="30">
         <v>0.84</v>
       </c>
       <c r="AV16" s="31">
         <v>0.76</v>
       </c>
       <c r="AW16" s="31">
         <v>0.7</v>
       </c>
       <c r="AX16" s="31">
         <v>1.21</v>
       </c>
       <c r="AY16" s="30">
         <v>0.64</v>
       </c>
+      <c r="AZ16" s="31">
+        <v>0.83</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="30">
         <v>0.82</v>
       </c>
       <c r="C17" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="30">
         <v>1.23</v>
       </c>
       <c r="E17" s="30">
         <v>1.42</v>
       </c>
       <c r="F17" s="30">
         <v>1.58</v>
       </c>
       <c r="G17" s="30">
         <v>1.41</v>
       </c>
       <c r="H17" s="30">
         <v>1.28</v>
       </c>
       <c r="I17" s="30">
@@ -14024,52 +14267,55 @@
       </c>
       <c r="AR17" s="30">
         <v>2.97</v>
       </c>
       <c r="AS17" s="30">
         <v>3.14</v>
       </c>
       <c r="AT17" s="30">
         <v>3.19</v>
       </c>
       <c r="AU17" s="30">
         <v>3.19</v>
       </c>
       <c r="AV17" s="31">
         <v>3.11</v>
       </c>
       <c r="AW17" s="31">
         <v>3.36</v>
       </c>
       <c r="AX17" s="31">
         <v>3.49</v>
       </c>
       <c r="AY17" s="30">
         <v>2.29</v>
       </c>
+      <c r="AZ17" s="31">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="30">
         <v>1.08</v>
       </c>
       <c r="C18" s="30">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="30">
         <v>0.37</v>
       </c>
       <c r="E18" s="30">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="30">
         <v>0.66</v>
       </c>
       <c r="G18" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="30">
         <v>0.47</v>
       </c>
       <c r="I18" s="30">
@@ -14179,52 +14425,55 @@
       </c>
       <c r="AR18" s="30">
         <v>3.08</v>
       </c>
       <c r="AS18" s="30">
         <v>2.99</v>
       </c>
       <c r="AT18" s="30">
         <v>2.66</v>
       </c>
       <c r="AU18" s="30">
         <v>2.63</v>
       </c>
       <c r="AV18" s="31">
         <v>2.4</v>
       </c>
       <c r="AW18" s="31">
         <v>2.19</v>
       </c>
       <c r="AX18" s="31">
         <v>1.2</v>
       </c>
       <c r="AY18" s="30">
         <v>1.92</v>
       </c>
+      <c r="AZ18" s="31">
+        <v>1.66</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>0.48</v>
       </c>
       <c r="C19" s="30">
         <v>0.75</v>
       </c>
       <c r="D19" s="30">
         <v>0.99</v>
       </c>
       <c r="E19" s="30">
         <v>0.86</v>
       </c>
       <c r="F19" s="30">
         <v>1.08</v>
       </c>
       <c r="G19" s="30">
         <v>1.23</v>
       </c>
       <c r="H19" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="30">
@@ -14334,52 +14583,55 @@
       </c>
       <c r="AR19" s="30">
         <v>2.91</v>
       </c>
       <c r="AS19" s="30">
         <v>2.61</v>
       </c>
       <c r="AT19" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="30">
         <v>2.59</v>
       </c>
       <c r="AV19" s="31">
         <v>2.64</v>
       </c>
       <c r="AW19" s="31">
         <v>2.46</v>
       </c>
       <c r="AX19" s="31">
         <v>3.54</v>
       </c>
       <c r="AY19" s="30">
         <v>3.19</v>
       </c>
+      <c r="AZ19" s="31">
+        <v>3.49</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="30">
         <v>0.6</v>
       </c>
       <c r="D20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="30">
         <v>0.74</v>
       </c>
       <c r="I20" s="30">
@@ -14489,52 +14741,55 @@
       </c>
       <c r="AR20" s="30">
         <v>2.35</v>
       </c>
       <c r="AS20" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="AT20" s="30">
         <v>2.31</v>
       </c>
       <c r="AU20" s="30">
         <v>2.52</v>
       </c>
       <c r="AV20" s="31">
         <v>2.58</v>
       </c>
       <c r="AW20" s="31">
         <v>2.73</v>
       </c>
       <c r="AX20" s="31">
         <v>2.54</v>
       </c>
       <c r="AY20" s="30">
         <v>2.67</v>
       </c>
+      <c r="AZ20" s="31">
+        <v>2.42</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>0.81</v>
       </c>
       <c r="C21" s="30">
         <v>0.93</v>
       </c>
       <c r="D21" s="30">
         <v>0.83</v>
       </c>
       <c r="E21" s="30">
         <v>0.79</v>
       </c>
       <c r="F21" s="30">
         <v>1.02</v>
       </c>
       <c r="G21" s="30">
         <v>0.96</v>
       </c>
       <c r="H21" s="30">
         <v>1.06</v>
       </c>
       <c r="I21" s="30">
@@ -14644,52 +14899,55 @@
       </c>
       <c r="AR21" s="30">
         <v>3.24</v>
       </c>
       <c r="AS21" s="30">
         <v>3.16</v>
       </c>
       <c r="AT21" s="30">
         <v>3.25</v>
       </c>
       <c r="AU21" s="30">
         <v>3.31</v>
       </c>
       <c r="AV21" s="31">
         <v>3.24</v>
       </c>
       <c r="AW21" s="31">
         <v>3.25</v>
       </c>
       <c r="AX21" s="31">
         <v>2.72</v>
       </c>
       <c r="AY21" s="30">
         <v>2.44</v>
       </c>
+      <c r="AZ21" s="31">
+        <v>2.64</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="30">
         <v>0.73</v>
       </c>
       <c r="E22" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="30">
         <v>0.43</v>
       </c>
       <c r="G22" s="30">
         <v>0.45</v>
       </c>
       <c r="H22" s="30">
         <v>0.54</v>
       </c>
       <c r="I22" s="30">
@@ -14799,52 +15057,55 @@
       </c>
       <c r="AR22" s="30">
         <v>2.3199999999999998</v>
       </c>
       <c r="AS22" s="30">
         <v>2.68</v>
       </c>
       <c r="AT22" s="30">
         <v>2.82</v>
       </c>
       <c r="AU22" s="30">
         <v>2.82</v>
       </c>
       <c r="AV22" s="31">
         <v>2.73</v>
       </c>
       <c r="AW22" s="31">
         <v>2.69</v>
       </c>
       <c r="AX22" s="31">
         <v>4.71</v>
       </c>
       <c r="AY22" s="30">
         <v>3.08</v>
       </c>
+      <c r="AZ22" s="31">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="30">
         <v>0.44</v>
       </c>
       <c r="E23" s="30">
         <v>0.33</v>
       </c>
       <c r="F23" s="30">
         <v>0.78</v>
       </c>
       <c r="G23" s="30">
         <v>0.65</v>
       </c>
       <c r="H23" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="30">
@@ -14954,52 +15215,55 @@
       </c>
       <c r="AR23" s="30">
         <v>1.04</v>
       </c>
       <c r="AS23" s="30">
         <v>0.91</v>
       </c>
       <c r="AT23" s="30">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="30">
         <v>1.3</v>
       </c>
       <c r="AV23" s="31">
         <v>1.19</v>
       </c>
       <c r="AW23" s="31">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="30" t="s">
         <v>47</v>
       </c>
+      <c r="AZ23" s="31" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>1.34</v>
       </c>
       <c r="C24" s="30">
         <v>0.7</v>
       </c>
       <c r="D24" s="30">
         <v>0.69</v>
       </c>
       <c r="E24" s="30">
         <v>0.69</v>
       </c>
       <c r="F24" s="30">
         <v>0.82</v>
       </c>
       <c r="G24" s="30">
         <v>0.8</v>
       </c>
       <c r="H24" s="30">
         <v>0.68</v>
       </c>
       <c r="I24" s="30">
@@ -15109,52 +15373,55 @@
       </c>
       <c r="AR24" s="30">
         <v>2.74</v>
       </c>
       <c r="AS24" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="AT24" s="30">
         <v>2.7</v>
       </c>
       <c r="AU24" s="30">
         <v>2.72</v>
       </c>
       <c r="AV24" s="31">
         <v>2.74</v>
       </c>
       <c r="AW24" s="31">
         <v>2.94</v>
       </c>
       <c r="AX24" s="31">
         <v>3</v>
       </c>
       <c r="AY24" s="30">
         <v>1.96</v>
       </c>
+      <c r="AZ24" s="31">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="30">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="30">
         <v>1.33</v>
       </c>
       <c r="D25" s="30">
         <v>1.57</v>
       </c>
       <c r="E25" s="30">
         <v>1.43</v>
       </c>
       <c r="F25" s="30">
         <v>1.25</v>
       </c>
       <c r="G25" s="30">
         <v>1.39</v>
       </c>
       <c r="H25" s="30">
         <v>1.33</v>
       </c>
       <c r="I25" s="30">
@@ -15264,52 +15531,55 @@
       </c>
       <c r="AR25" s="30">
         <v>4.04</v>
       </c>
       <c r="AS25" s="30">
         <v>3.87</v>
       </c>
       <c r="AT25" s="30">
         <v>4.49</v>
       </c>
       <c r="AU25" s="30">
         <v>4.2</v>
       </c>
       <c r="AV25" s="31">
         <v>4.07</v>
       </c>
       <c r="AW25" s="31">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="31">
         <v>4.46</v>
       </c>
       <c r="AY25" s="30">
         <v>3.78</v>
       </c>
+      <c r="AZ25" s="31">
+        <v>3.05</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="30">
         <v>0.76</v>
       </c>
       <c r="C26" s="30">
         <v>1.2</v>
       </c>
       <c r="D26" s="30">
         <v>1.58</v>
       </c>
       <c r="E26" s="30">
         <v>1.18</v>
       </c>
       <c r="F26" s="30">
         <v>1.25</v>
       </c>
       <c r="G26" s="30">
         <v>1.18</v>
       </c>
       <c r="H26" s="30">
         <v>1.34</v>
       </c>
       <c r="I26" s="30">
@@ -15419,52 +15689,55 @@
       </c>
       <c r="AR26" s="30">
         <v>1.95</v>
       </c>
       <c r="AS26" s="30">
         <v>1.92</v>
       </c>
       <c r="AT26" s="30">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="30">
         <v>2.21</v>
       </c>
       <c r="AV26" s="31">
         <v>2.09</v>
       </c>
       <c r="AW26" s="31">
         <v>2.19</v>
       </c>
       <c r="AX26" s="31">
         <v>3.41</v>
       </c>
       <c r="AY26" s="30">
         <v>2.7</v>
       </c>
+      <c r="AZ26" s="31">
+        <v>3.82</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="33">
         <v>1.96</v>
       </c>
       <c r="C27" s="33">
         <v>1.03</v>
       </c>
       <c r="D27" s="33">
         <v>1.35</v>
       </c>
       <c r="E27" s="33">
         <v>1.26</v>
       </c>
       <c r="F27" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="33">
         <v>0.92</v>
       </c>
       <c r="H27" s="33">
         <v>0.93</v>
       </c>
       <c r="I27" s="33">
@@ -15574,104 +15847,107 @@
       </c>
       <c r="AR27" s="33">
         <v>2.25</v>
       </c>
       <c r="AS27" s="33">
         <v>2.16</v>
       </c>
       <c r="AT27" s="33">
         <v>2.39</v>
       </c>
       <c r="AU27" s="33">
         <v>2.57</v>
       </c>
       <c r="AV27" s="33">
         <v>2.48</v>
       </c>
       <c r="AW27" s="33">
         <v>2.4</v>
       </c>
       <c r="AX27" s="33">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="33">
         <v>3.85</v>
       </c>
+      <c r="AZ27" s="33">
+        <v>3.42</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="44"/>
       <c r="O30" s="44"/>
       <c r="P30" s="44"/>
       <c r="Q30" s="44"/>
       <c r="R30" s="44"/>
       <c r="S30" s="44"/>
       <c r="T30" s="44"/>
       <c r="U30" s="44"/>
       <c r="V30" s="44"/>
       <c r="W30" s="44"/>
       <c r="X30" s="44"/>
       <c r="Y30" s="44"/>
       <c r="Z30" s="44"/>
       <c r="AA30" s="44"/>
       <c r="AB30" s="44"/>
       <c r="AC30" s="44"/>
       <c r="AD30" s="44"/>
       <c r="AE30" s="44"/>
       <c r="AF30" s="44"/>
       <c r="AG30" s="44"/>
       <c r="AH30" s="44"/>
       <c r="AI30" s="44"/>
       <c r="AJ30" s="44"/>
       <c r="AK30" s="44"/>
       <c r="AL30" s="44"/>
       <c r="AM30" s="44"/>
       <c r="AN30" s="44"/>
     </row>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарегистртрованных браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>