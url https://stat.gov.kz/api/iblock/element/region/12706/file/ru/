--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10605" yWindow="1095" windowWidth="17550" windowHeight="10860" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарегистртрованных браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарегистророван разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэфф.разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="55">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
@@ -481,70 +481,70 @@
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -832,207 +832,209 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ33"/>
+  <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AT6"/>
-      <selection pane="topRight" activeCell="AN34" sqref="AN34"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="25" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="47"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="47"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="51">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="51">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50">
         <v>2023</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="45">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="45">
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="45"/>
-      <c r="AZ4" s="45"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="50"/>
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1142,107 +1144,111 @@
       </c>
       <c r="AS5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>26</v>
       </c>
+      <c r="BA5" s="5" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...52 lines deleted...]
-      <c r="AZ6" s="48"/>
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="47"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="47"/>
+      <c r="AA6" s="47"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="47"/>
+      <c r="AG6" s="47"/>
+      <c r="AH6" s="47"/>
+      <c r="AI6" s="47"/>
+      <c r="AJ6" s="47"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="47"/>
+      <c r="AM6" s="47"/>
+      <c r="AN6" s="47"/>
+      <c r="AO6" s="47"/>
+      <c r="AP6" s="47"/>
+      <c r="AQ6" s="47"/>
+      <c r="AR6" s="47"/>
+      <c r="AS6" s="47"/>
+      <c r="AT6" s="47"/>
+      <c r="AU6" s="47"/>
+      <c r="AV6" s="47"/>
+      <c r="AW6" s="47"/>
+      <c r="AX6" s="47"/>
+      <c r="AY6" s="47"/>
+      <c r="AZ6" s="47"/>
+      <c r="BA6" s="47"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>281</v>
       </c>
       <c r="C7" s="8">
         <v>372</v>
       </c>
       <c r="D7" s="8">
         <v>414</v>
       </c>
       <c r="E7" s="8">
         <v>378</v>
       </c>
       <c r="F7" s="8">
         <v>239</v>
       </c>
       <c r="G7" s="8">
         <v>496</v>
       </c>
       <c r="H7" s="8">
         <v>650</v>
       </c>
       <c r="I7" s="8">
@@ -1355,52 +1361,55 @@
       </c>
       <c r="AS7" s="12">
         <v>586</v>
       </c>
       <c r="AT7" s="37">
         <v>425</v>
       </c>
       <c r="AU7" s="10">
         <v>388</v>
       </c>
       <c r="AV7" s="12">
         <v>362</v>
       </c>
       <c r="AW7" s="9">
         <v>377</v>
       </c>
       <c r="AX7" s="37">
         <v>279</v>
       </c>
       <c r="AY7" s="12">
         <v>298</v>
       </c>
       <c r="AZ7" s="9">
         <v>301</v>
       </c>
+      <c r="BA7" s="9">
+        <v>332</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>98</v>
       </c>
       <c r="C8" s="8">
         <v>107</v>
       </c>
       <c r="D8" s="8">
         <v>136</v>
       </c>
       <c r="E8" s="8">
         <v>127</v>
       </c>
       <c r="F8" s="8">
         <v>67</v>
       </c>
       <c r="G8" s="8">
         <v>231</v>
       </c>
       <c r="H8" s="8">
         <v>233</v>
       </c>
       <c r="I8" s="8">
@@ -1513,52 +1522,55 @@
       </c>
       <c r="AS8" s="12">
         <v>260</v>
       </c>
       <c r="AT8" s="37">
         <v>177</v>
       </c>
       <c r="AU8" s="10">
         <v>158</v>
       </c>
       <c r="AV8" s="12">
         <v>143</v>
       </c>
       <c r="AW8" s="9">
         <v>148</v>
       </c>
       <c r="AX8" s="37">
         <v>103</v>
       </c>
       <c r="AY8" s="12">
         <v>107</v>
       </c>
       <c r="AZ8" s="9">
         <v>122</v>
       </c>
+      <c r="BA8" s="9">
+        <v>134</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="8">
         <v>19</v>
       </c>
       <c r="D9" s="8">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>22</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>11</v>
       </c>
       <c r="H9" s="8">
         <v>18</v>
       </c>
       <c r="I9" s="8">
@@ -1671,52 +1683,55 @@
       </c>
       <c r="AS9" s="12">
         <v>17</v>
       </c>
       <c r="AT9" s="37">
         <v>15</v>
       </c>
       <c r="AU9" s="10">
         <v>12</v>
       </c>
       <c r="AV9" s="12">
         <v>14</v>
       </c>
       <c r="AW9" s="9">
         <v>18</v>
       </c>
       <c r="AX9" s="37">
         <v>13</v>
       </c>
       <c r="AY9" s="12">
         <v>10</v>
       </c>
       <c r="AZ9" s="9">
         <v>8</v>
       </c>
+      <c r="BA9" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>14</v>
       </c>
       <c r="F10" s="8">
         <v>13</v>
       </c>
       <c r="G10" s="8">
         <v>25</v>
       </c>
       <c r="H10" s="8">
         <v>24</v>
       </c>
       <c r="I10" s="8">
@@ -1829,52 +1844,55 @@
       </c>
       <c r="AS10" s="12">
         <v>28</v>
       </c>
       <c r="AT10" s="37">
         <v>11</v>
       </c>
       <c r="AU10" s="10">
         <v>12</v>
       </c>
       <c r="AV10" s="12">
         <v>13</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="37">
         <v>13</v>
       </c>
       <c r="AY10" s="12">
         <v>23</v>
       </c>
       <c r="AZ10" s="9">
         <v>7</v>
       </c>
+      <c r="BA10" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>77</v>
       </c>
       <c r="D11" s="8">
         <v>70</v>
       </c>
       <c r="E11" s="8">
         <v>59</v>
       </c>
       <c r="F11" s="8">
         <v>41</v>
       </c>
       <c r="G11" s="8">
         <v>89</v>
       </c>
       <c r="H11" s="8">
         <v>99</v>
       </c>
       <c r="I11" s="8">
@@ -1987,52 +2005,55 @@
       </c>
       <c r="AS11" s="12">
         <v>88</v>
       </c>
       <c r="AT11" s="37">
         <v>63</v>
       </c>
       <c r="AU11" s="10">
         <v>63</v>
       </c>
       <c r="AV11" s="12">
         <v>49</v>
       </c>
       <c r="AW11" s="9">
         <v>48</v>
       </c>
       <c r="AX11" s="37">
         <v>51</v>
       </c>
       <c r="AY11" s="12">
         <v>50</v>
       </c>
       <c r="AZ11" s="9">
         <v>45</v>
       </c>
+      <c r="BA11" s="9">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>8</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>8</v>
       </c>
       <c r="I12" s="8">
@@ -2145,52 +2166,55 @@
       </c>
       <c r="AS12" s="12">
         <v>8</v>
       </c>
       <c r="AT12" s="37">
         <v>6</v>
       </c>
       <c r="AU12" s="10">
         <v>6</v>
       </c>
       <c r="AV12" s="12">
         <v>3</v>
       </c>
       <c r="AW12" s="10">
         <v>6</v>
       </c>
       <c r="AX12" s="37">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
+      <c r="BA12" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>2</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2303,52 +2327,55 @@
       </c>
       <c r="AS13" s="12">
         <v>2</v>
       </c>
       <c r="AT13" s="37">
         <v>7</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="12">
         <v>5</v>
       </c>
       <c r="AW13" s="10">
         <v>1</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY13" s="12">
         <v>2</v>
       </c>
       <c r="AZ13" s="9">
         <v>2</v>
       </c>
+      <c r="BA13" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>10</v>
       </c>
       <c r="D14" s="8">
         <v>19</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>15</v>
       </c>
       <c r="H14" s="8">
         <v>21</v>
       </c>
       <c r="I14" s="8">
@@ -2461,52 +2488,55 @@
       </c>
       <c r="AS14" s="12">
         <v>19</v>
       </c>
       <c r="AT14" s="37">
         <v>16</v>
       </c>
       <c r="AU14" s="10">
         <v>11</v>
       </c>
       <c r="AV14" s="12">
         <v>21</v>
       </c>
       <c r="AW14" s="10">
         <v>12</v>
       </c>
       <c r="AX14" s="37">
         <v>12</v>
       </c>
       <c r="AY14" s="12">
         <v>9</v>
       </c>
       <c r="AZ14" s="9">
         <v>12</v>
       </c>
+      <c r="BA14" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>8</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2619,52 +2649,55 @@
       </c>
       <c r="AS15" s="12">
         <v>9</v>
       </c>
       <c r="AT15" s="37">
         <v>10</v>
       </c>
       <c r="AU15" s="10">
         <v>7</v>
       </c>
       <c r="AV15" s="12">
         <v>10</v>
       </c>
       <c r="AW15" s="10">
         <v>12</v>
       </c>
       <c r="AX15" s="37">
         <v>7</v>
       </c>
       <c r="AY15" s="12">
         <v>6</v>
       </c>
       <c r="AZ15" s="9">
         <v>6</v>
       </c>
+      <c r="BA15" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>3</v>
       </c>
       <c r="C16" s="8">
         <v>2</v>
       </c>
       <c r="D16" s="8">
         <v>3</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="8">
@@ -2777,52 +2810,55 @@
       </c>
       <c r="AS16" s="12">
         <v>3</v>
       </c>
       <c r="AT16" s="37">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>5</v>
       </c>
       <c r="AV16" s="12">
         <v>3</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="37">
         <v>3</v>
       </c>
       <c r="AY16" s="12">
         <v>1</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
+      <c r="BA16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="8">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>21</v>
       </c>
       <c r="E17" s="8">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="8">
         <v>23</v>
       </c>
       <c r="H17" s="8">
         <v>24</v>
       </c>
       <c r="I17" s="8">
@@ -2935,52 +2971,55 @@
       </c>
       <c r="AS17" s="12">
         <v>26</v>
       </c>
       <c r="AT17" s="37">
         <v>19</v>
       </c>
       <c r="AU17" s="10">
         <v>16</v>
       </c>
       <c r="AV17" s="12">
         <v>14</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="37">
         <v>14</v>
       </c>
       <c r="AY17" s="12">
         <v>14</v>
       </c>
       <c r="AZ17" s="9">
         <v>17</v>
       </c>
+      <c r="BA17" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>2</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="8">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8">
         <v>7</v>
       </c>
       <c r="I18" s="8">
@@ -3093,52 +3132,55 @@
       </c>
       <c r="AS18" s="12">
         <v>2</v>
       </c>
       <c r="AT18" s="37">
         <v>6</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="10">
         <v>2</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="BA18" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>11</v>
       </c>
       <c r="C19" s="8">
         <v>16</v>
       </c>
       <c r="D19" s="8">
         <v>11</v>
       </c>
       <c r="E19" s="8">
         <v>13</v>
       </c>
       <c r="F19" s="8">
         <v>8</v>
       </c>
       <c r="G19" s="8">
         <v>12</v>
       </c>
       <c r="H19" s="8">
         <v>25</v>
       </c>
       <c r="I19" s="8">
@@ -3251,52 +3293,55 @@
       </c>
       <c r="AS19" s="12">
         <v>16</v>
       </c>
       <c r="AT19" s="37">
         <v>13</v>
       </c>
       <c r="AU19" s="10">
         <v>12</v>
       </c>
       <c r="AV19" s="12">
         <v>13</v>
       </c>
       <c r="AW19" s="10">
         <v>7</v>
       </c>
       <c r="AX19" s="37">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>8</v>
       </c>
       <c r="AZ19" s="9">
         <v>11</v>
       </c>
+      <c r="BA19" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>9</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
         <v>14</v>
       </c>
       <c r="F20" s="8">
         <v>4</v>
       </c>
       <c r="G20" s="8">
         <v>5</v>
       </c>
       <c r="H20" s="8">
         <v>13</v>
       </c>
       <c r="I20" s="8">
@@ -3409,52 +3454,55 @@
       </c>
       <c r="AS20" s="12">
         <v>10</v>
       </c>
       <c r="AT20" s="37">
         <v>4</v>
       </c>
       <c r="AU20" s="10">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>14</v>
       </c>
       <c r="AX20" s="37">
         <v>3</v>
       </c>
       <c r="AY20" s="12">
         <v>7</v>
       </c>
       <c r="AZ20" s="9">
         <v>7</v>
       </c>
+      <c r="BA20" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>18</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>34</v>
       </c>
       <c r="F21" s="8">
         <v>22</v>
       </c>
       <c r="G21" s="8">
         <v>30</v>
       </c>
       <c r="H21" s="8">
         <v>74</v>
       </c>
       <c r="I21" s="8">
@@ -3567,52 +3615,55 @@
       </c>
       <c r="AS21" s="12">
         <v>38</v>
       </c>
       <c r="AT21" s="37">
         <v>42</v>
       </c>
       <c r="AU21" s="10">
         <v>30</v>
       </c>
       <c r="AV21" s="12">
         <v>23</v>
       </c>
       <c r="AW21" s="10">
         <v>29</v>
       </c>
       <c r="AX21" s="37">
         <v>24</v>
       </c>
       <c r="AY21" s="12">
         <v>29</v>
       </c>
       <c r="AZ21" s="9">
         <v>22</v>
       </c>
+      <c r="BA21" s="9">
+        <v>29</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>12</v>
       </c>
       <c r="E22" s="8">
         <v>13</v>
       </c>
       <c r="F22" s="8">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>17</v>
       </c>
       <c r="I22" s="8">
@@ -3725,52 +3776,55 @@
       </c>
       <c r="AS22" s="12">
         <v>16</v>
       </c>
       <c r="AT22" s="37">
         <v>12</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="10">
         <v>9</v>
       </c>
       <c r="AX22" s="37">
         <v>3</v>
       </c>
       <c r="AY22" s="12">
         <v>6</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
+      <c r="BA22" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>5</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>3</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3883,52 +3937,55 @@
       </c>
       <c r="AS23" s="12">
         <v>5</v>
       </c>
       <c r="AT23" s="37">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>1</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="12">
         <v>2</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
+      <c r="BA23" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <v>6</v>
       </c>
       <c r="C24" s="8">
         <v>10</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
       <c r="E24" s="8">
         <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>6</v>
       </c>
       <c r="G24" s="8">
         <v>8</v>
       </c>
       <c r="H24" s="8">
         <v>14</v>
       </c>
       <c r="I24" s="8">
@@ -4041,52 +4098,55 @@
       </c>
       <c r="AS24" s="12">
         <v>8</v>
       </c>
       <c r="AT24" s="37">
         <v>3</v>
       </c>
       <c r="AU24" s="10">
         <v>8</v>
       </c>
       <c r="AV24" s="12">
         <v>8</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="37">
         <v>3</v>
       </c>
       <c r="AY24" s="12">
         <v>3</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
+      <c r="BA24" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>3</v>
       </c>
       <c r="C25" s="8">
         <v>11</v>
       </c>
       <c r="D25" s="8">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>4</v>
       </c>
       <c r="G25" s="8">
         <v>12</v>
       </c>
       <c r="H25" s="8">
         <v>26</v>
       </c>
       <c r="I25" s="8">
@@ -4199,52 +4259,55 @@
       </c>
       <c r="AS25" s="12">
         <v>17</v>
       </c>
       <c r="AT25" s="37">
         <v>7</v>
       </c>
       <c r="AU25" s="10">
         <v>12</v>
       </c>
       <c r="AV25" s="12">
         <v>8</v>
       </c>
       <c r="AW25" s="10">
         <v>13</v>
       </c>
       <c r="AX25" s="37">
         <v>11</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>10</v>
       </c>
+      <c r="BA25" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
       <c r="D26" s="8">
         <v>6</v>
       </c>
       <c r="E26" s="8">
         <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>4</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="8">
@@ -4357,52 +4420,55 @@
       </c>
       <c r="AS26" s="12">
         <v>6</v>
       </c>
       <c r="AT26" s="37">
         <v>3</v>
       </c>
       <c r="AU26" s="10">
         <v>4</v>
       </c>
       <c r="AV26" s="12">
         <v>7</v>
       </c>
       <c r="AW26" s="10">
         <v>5</v>
       </c>
       <c r="AX26" s="37">
         <v>6</v>
       </c>
       <c r="AY26" s="12">
         <v>7</v>
       </c>
       <c r="AZ26" s="9">
         <v>4</v>
       </c>
+      <c r="BA26" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>9</v>
       </c>
       <c r="D27" s="15">
         <v>9</v>
       </c>
       <c r="E27" s="15">
         <v>5</v>
       </c>
       <c r="F27" s="15">
         <v>6</v>
       </c>
       <c r="G27" s="15">
         <v>11</v>
       </c>
       <c r="H27" s="15">
         <v>12</v>
       </c>
       <c r="I27" s="15">
@@ -4515,321 +4581,326 @@
       </c>
       <c r="AS27" s="18">
         <v>8</v>
       </c>
       <c r="AT27" s="18">
         <v>6</v>
       </c>
       <c r="AU27" s="16">
         <v>12</v>
       </c>
       <c r="AV27" s="18">
         <v>7</v>
       </c>
       <c r="AW27" s="16">
         <v>9</v>
       </c>
       <c r="AX27" s="18">
         <v>5</v>
       </c>
       <c r="AY27" s="18">
         <v>7</v>
       </c>
       <c r="AZ27" s="16">
         <v>6</v>
       </c>
+      <c r="BA27" s="16">
+        <v>5</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="42"/>
       <c r="Y30" s="42"/>
       <c r="Z30" s="42"/>
       <c r="AA30" s="42"/>
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
     </row>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AQ42" sqref="AQ42"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="25" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.42578125" style="25" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="25" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="25"/>
     <col min="42" max="42" width="8.5703125" style="25" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="47"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="47"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="3"/>
       <c r="E3" s="26"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="51">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="51">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50">
         <v>2023</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="45">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="45">
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="45"/>
-      <c r="AZ4" s="45"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="50"/>
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -4939,52 +5010,55 @@
       </c>
       <c r="AS5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AW5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>37</v>
       </c>
+      <c r="BA5" s="39" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -4994,52 +5068,53 @@
       <c r="AB6" s="52"/>
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
+      <c r="BA6" s="52"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="30">
         <v>3.97</v>
       </c>
       <c r="C7" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="30">
         <v>5.2</v>
       </c>
       <c r="E7" s="30">
         <v>5.28</v>
       </c>
       <c r="F7" s="30">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="30">
         <v>5.28</v>
       </c>
       <c r="H7" s="30">
         <v>5.85</v>
       </c>
       <c r="I7" s="30">
@@ -5152,52 +5227,55 @@
       </c>
       <c r="AS7" s="30">
         <v>6.2</v>
       </c>
       <c r="AT7" s="30">
         <v>6.21</v>
       </c>
       <c r="AU7" s="30">
         <v>6.14</v>
       </c>
       <c r="AV7" s="31">
         <v>6.07</v>
       </c>
       <c r="AW7" s="31">
         <v>6.01</v>
       </c>
       <c r="AX7" s="31">
         <v>4.01</v>
       </c>
       <c r="AY7" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="31">
         <v>4.34</v>
       </c>
+      <c r="BA7" s="30">
+        <v>4.49</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="30">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="30">
         <v>4.83</v>
       </c>
       <c r="D8" s="30">
         <v>5.27</v>
       </c>
       <c r="E8" s="30">
         <v>5.42</v>
       </c>
       <c r="F8" s="30">
         <v>4.93</v>
       </c>
       <c r="G8" s="30">
         <v>5.88</v>
       </c>
       <c r="H8" s="30">
         <v>6.55</v>
       </c>
       <c r="I8" s="30">
@@ -5310,52 +5388,55 @@
       </c>
       <c r="AS8" s="30">
         <v>7.47</v>
       </c>
       <c r="AT8" s="30">
         <v>7.51</v>
       </c>
       <c r="AU8" s="30">
         <v>7.44</v>
       </c>
       <c r="AV8" s="31">
         <v>7.34</v>
       </c>
       <c r="AW8" s="31">
         <v>7.25</v>
       </c>
       <c r="AX8" s="31">
         <v>4.34</v>
       </c>
       <c r="AY8" s="30">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="31">
         <v>4.84</v>
       </c>
+      <c r="BA8" s="30">
+        <v>5.09</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="30">
         <v>6.4</v>
       </c>
       <c r="C9" s="30">
         <v>6.43</v>
       </c>
       <c r="D9" s="30">
         <v>5.46</v>
       </c>
       <c r="E9" s="30">
         <v>5.82</v>
       </c>
       <c r="F9" s="30">
         <v>5.31</v>
       </c>
       <c r="G9" s="30">
         <v>5</v>
       </c>
       <c r="H9" s="30">
         <v>5.07</v>
       </c>
       <c r="I9" s="30">
@@ -5468,52 +5549,55 @@
       </c>
       <c r="AS9" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="30">
         <v>4.79</v>
       </c>
       <c r="AU9" s="30">
         <v>4.7</v>
       </c>
       <c r="AV9" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="31">
         <v>4.78</v>
       </c>
       <c r="AX9" s="31">
         <v>4.26</v>
       </c>
       <c r="AY9" s="30">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="31">
         <v>3.51</v>
       </c>
+      <c r="BA9" s="30">
+        <v>4.41</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>5.72</v>
       </c>
       <c r="C10" s="30">
         <v>5.85</v>
       </c>
       <c r="D10" s="30">
         <v>5.7</v>
       </c>
       <c r="E10" s="30">
         <v>5.49</v>
       </c>
       <c r="F10" s="30">
         <v>5.26</v>
       </c>
       <c r="G10" s="30">
         <v>5.84</v>
       </c>
       <c r="H10" s="30">
         <v>6.16</v>
       </c>
       <c r="I10" s="30">
@@ -5626,52 +5710,55 @@
       </c>
       <c r="AS10" s="30">
         <v>6.59</v>
       </c>
       <c r="AT10" s="30">
         <v>6.3</v>
       </c>
       <c r="AU10" s="30">
         <v>6.08</v>
       </c>
       <c r="AV10" s="31">
         <v>5.94</v>
       </c>
       <c r="AW10" s="31">
         <v>5.79</v>
       </c>
       <c r="AX10" s="31">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="30">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="31">
         <v>5.0999999999999996</v>
       </c>
+      <c r="BA10" s="30">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30">
         <v>3.91</v>
       </c>
       <c r="C11" s="30">
         <v>5.93</v>
       </c>
       <c r="D11" s="30">
         <v>6.19</v>
       </c>
       <c r="E11" s="30">
         <v>6.1</v>
       </c>
       <c r="F11" s="30">
         <v>5.63</v>
       </c>
       <c r="G11" s="30">
         <v>6.15</v>
       </c>
       <c r="H11" s="30">
         <v>6.63</v>
       </c>
       <c r="I11" s="30">
@@ -5784,52 +5871,55 @@
       </c>
       <c r="AS11" s="30">
         <v>6.31</v>
       </c>
       <c r="AT11" s="30">
         <v>6.3</v>
       </c>
       <c r="AU11" s="30">
         <v>6.28</v>
       </c>
       <c r="AV11" s="31">
         <v>6.14</v>
       </c>
       <c r="AW11" s="31">
         <v>6.01</v>
       </c>
       <c r="AX11" s="31">
         <v>4.88</v>
       </c>
       <c r="AY11" s="30">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="31">
         <v>4.8099999999999996</v>
       </c>
+      <c r="BA11" s="30">
+        <v>4.88</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30">
         <v>2.83</v>
       </c>
       <c r="C12" s="30">
         <v>5.46</v>
       </c>
       <c r="D12" s="30">
         <v>5.2</v>
       </c>
       <c r="E12" s="30">
         <v>4.87</v>
       </c>
       <c r="F12" s="30">
         <v>4.63</v>
       </c>
       <c r="G12" s="30">
         <v>4.83</v>
       </c>
       <c r="H12" s="30">
         <v>5.23</v>
       </c>
       <c r="I12" s="30">
@@ -5942,52 +6032,55 @@
       </c>
       <c r="AS12" s="30">
         <v>6.48</v>
       </c>
       <c r="AT12" s="30">
         <v>6.44</v>
       </c>
       <c r="AU12" s="30">
         <v>6.39</v>
       </c>
       <c r="AV12" s="31">
         <v>6.09</v>
       </c>
       <c r="AW12" s="31">
         <v>6.08</v>
       </c>
       <c r="AX12" s="31">
         <v>1.02</v>
       </c>
       <c r="AY12" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="31">
         <v>2.8</v>
       </c>
+      <c r="BA12" s="30">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30">
         <v>2.61</v>
       </c>
       <c r="C13" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="30">
         <v>2.69</v>
       </c>
       <c r="E13" s="30">
         <v>3.14</v>
       </c>
       <c r="F13" s="30">
         <v>3.38</v>
       </c>
       <c r="G13" s="30">
         <v>2.82</v>
       </c>
       <c r="H13" s="30">
         <v>3.43</v>
       </c>
       <c r="I13" s="30">
@@ -6100,52 +6193,55 @@
       </c>
       <c r="AS13" s="30">
         <v>3.59</v>
       </c>
       <c r="AT13" s="30">
         <v>3.94</v>
       </c>
       <c r="AU13" s="30">
         <v>3.63</v>
       </c>
       <c r="AV13" s="31">
         <v>3.73</v>
       </c>
       <c r="AW13" s="31">
         <v>3.5</v>
       </c>
       <c r="AX13" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY13" s="30">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="31">
         <v>1.34</v>
       </c>
+      <c r="BA13" s="30">
+        <v>2.0099999999999998</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="30">
         <v>3.68</v>
       </c>
       <c r="C14" s="30">
         <v>3.71</v>
       </c>
       <c r="D14" s="30">
         <v>4.62</v>
       </c>
       <c r="E14" s="30">
         <v>4.76</v>
       </c>
       <c r="F14" s="30">
         <v>4.75</v>
       </c>
       <c r="G14" s="30">
         <v>4.82</v>
       </c>
       <c r="H14" s="30">
         <v>5.15</v>
       </c>
       <c r="I14" s="30">
@@ -6258,52 +6354,55 @@
       </c>
       <c r="AS14" s="30">
         <v>5.68</v>
       </c>
       <c r="AT14" s="30">
         <v>5.7</v>
       </c>
       <c r="AU14" s="30">
         <v>5.52</v>
       </c>
       <c r="AV14" s="31">
         <v>5.71</v>
       </c>
       <c r="AW14" s="31">
         <v>5.59</v>
       </c>
       <c r="AX14" s="31">
         <v>4.41</v>
       </c>
       <c r="AY14" s="30">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="31">
         <v>4.1500000000000004</v>
       </c>
+      <c r="BA14" s="30">
+        <v>4.33</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="30">
         <v>4.07</v>
       </c>
       <c r="D15" s="30">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="30">
         <v>5.09</v>
       </c>
       <c r="F15" s="30">
         <v>4.79</v>
       </c>
       <c r="G15" s="30">
         <v>4.72</v>
       </c>
       <c r="H15" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="30">
@@ -6416,52 +6515,55 @@
       </c>
       <c r="AS15" s="30">
         <v>6.74</v>
       </c>
       <c r="AT15" s="30">
         <v>6.86</v>
       </c>
       <c r="AU15" s="30">
         <v>6.69</v>
       </c>
       <c r="AV15" s="31">
         <v>6.79</v>
       </c>
       <c r="AW15" s="31">
         <v>6.98</v>
       </c>
       <c r="AX15" s="31">
         <v>5.39</v>
       </c>
       <c r="AY15" s="30">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="31">
         <v>5.0599999999999996</v>
       </c>
+      <c r="BA15" s="30">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="30">
         <v>3.25</v>
       </c>
       <c r="C16" s="30">
         <v>2.83</v>
       </c>
       <c r="D16" s="30">
         <v>2.96</v>
       </c>
       <c r="E16" s="30">
         <v>2.78</v>
       </c>
       <c r="F16" s="30">
         <v>2.44</v>
       </c>
       <c r="G16" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="30">
         <v>2.21</v>
       </c>
       <c r="I16" s="30">
@@ -6574,52 +6676,55 @@
       </c>
       <c r="AS16" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AT16" s="30">
         <v>2.68</v>
       </c>
       <c r="AU16" s="30">
         <v>3</v>
       </c>
       <c r="AV16" s="31">
         <v>3.06</v>
       </c>
       <c r="AW16" s="31">
         <v>3.09</v>
       </c>
       <c r="AX16" s="31">
         <v>3.62</v>
       </c>
       <c r="AY16" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="31">
         <v>2.09</v>
       </c>
+      <c r="BA16" s="30">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="30">
         <v>3.83</v>
       </c>
       <c r="C17" s="30">
         <v>5.05</v>
       </c>
       <c r="D17" s="30">
         <v>5.3</v>
       </c>
       <c r="E17" s="30">
         <v>5.03</v>
       </c>
       <c r="F17" s="30">
         <v>4.68</v>
       </c>
       <c r="G17" s="30">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="30">
         <v>5.21</v>
       </c>
       <c r="I17" s="30">
@@ -6732,52 +6837,55 @@
       </c>
       <c r="AS17" s="30">
         <v>5.48</v>
       </c>
       <c r="AT17" s="30">
         <v>5.5</v>
       </c>
       <c r="AU17" s="30">
         <v>5.41</v>
       </c>
       <c r="AV17" s="31">
         <v>5.3</v>
       </c>
       <c r="AW17" s="31">
         <v>5.36</v>
       </c>
       <c r="AX17" s="31">
         <v>4.07</v>
       </c>
       <c r="AY17" s="30">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="31">
         <v>4.5</v>
       </c>
+      <c r="BA17" s="30">
+        <v>3.91</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="30">
         <v>2.16</v>
       </c>
       <c r="C18" s="30">
         <v>1.69</v>
       </c>
       <c r="D18" s="30">
         <v>1.84</v>
       </c>
       <c r="E18" s="30">
         <v>2.48</v>
       </c>
       <c r="F18" s="30">
         <v>2.63</v>
       </c>
       <c r="G18" s="30">
         <v>2.56</v>
       </c>
       <c r="H18" s="30">
         <v>3.28</v>
       </c>
       <c r="I18" s="30">
@@ -6890,52 +6998,55 @@
       </c>
       <c r="AS18" s="30">
         <v>3.44</v>
       </c>
       <c r="AT18" s="30">
         <v>3.86</v>
       </c>
       <c r="AU18" s="30">
         <v>3.71</v>
       </c>
       <c r="AV18" s="31">
         <v>3.59</v>
       </c>
       <c r="AW18" s="31">
         <v>3.48</v>
       </c>
       <c r="AX18" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY18" s="30">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="31">
         <v>0.42</v>
       </c>
+      <c r="BA18" s="30">
+        <v>1.25</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>5.23</v>
       </c>
       <c r="C19" s="30">
         <v>6.78</v>
       </c>
       <c r="D19" s="30">
         <v>6.26</v>
       </c>
       <c r="E19" s="30">
         <v>6.29</v>
       </c>
       <c r="F19" s="30">
         <v>5.78</v>
       </c>
       <c r="G19" s="30">
         <v>5.81</v>
       </c>
       <c r="H19" s="30">
         <v>6.7</v>
       </c>
       <c r="I19" s="30">
@@ -7048,52 +7159,55 @@
       </c>
       <c r="AS19" s="30">
         <v>5.4</v>
       </c>
       <c r="AT19" s="30">
         <v>5.55</v>
       </c>
       <c r="AU19" s="30">
         <v>5.59</v>
       </c>
       <c r="AV19" s="31">
         <v>5.7</v>
       </c>
       <c r="AW19" s="31">
         <v>5.51</v>
       </c>
       <c r="AX19" s="31">
         <v>3.54</v>
       </c>
       <c r="AY19" s="30">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="31">
         <v>4.53</v>
       </c>
+      <c r="BA19" s="30">
+        <v>4.71</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="30">
         <v>4.53</v>
       </c>
       <c r="C20" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="30">
         <v>5.41</v>
       </c>
       <c r="F20" s="30">
         <v>4.76</v>
       </c>
       <c r="G20" s="30">
         <v>4.45</v>
       </c>
       <c r="H20" s="30">
         <v>4.88</v>
       </c>
       <c r="I20" s="30">
@@ -7206,52 +7320,55 @@
       </c>
       <c r="AS20" s="30">
         <v>5.98</v>
       </c>
       <c r="AT20" s="30">
         <v>5.61</v>
       </c>
       <c r="AU20" s="30">
         <v>5.6</v>
       </c>
       <c r="AV20" s="31">
         <v>5.78</v>
       </c>
       <c r="AW20" s="31">
         <v>6.03</v>
       </c>
       <c r="AX20" s="31">
         <v>1.91</v>
       </c>
       <c r="AY20" s="30">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="31">
         <v>3.73</v>
       </c>
+      <c r="BA20" s="30">
+        <v>3.95</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>2.9</v>
       </c>
       <c r="C21" s="30">
         <v>4.57</v>
       </c>
       <c r="D21" s="30">
         <v>5.93</v>
       </c>
       <c r="E21" s="30">
         <v>5.86</v>
       </c>
       <c r="F21" s="30">
         <v>5.38</v>
       </c>
       <c r="G21" s="30">
         <v>5.32</v>
       </c>
       <c r="H21" s="30">
         <v>6.28</v>
       </c>
       <c r="I21" s="30">
@@ -7364,52 +7481,55 @@
       </c>
       <c r="AS21" s="30">
         <v>5.45</v>
       </c>
       <c r="AT21" s="30">
         <v>5.62</v>
       </c>
       <c r="AU21" s="30">
         <v>5.54</v>
       </c>
       <c r="AV21" s="31">
         <v>5.39</v>
       </c>
       <c r="AW21" s="31">
         <v>5.33</v>
       </c>
       <c r="AX21" s="31">
         <v>3.84</v>
       </c>
       <c r="AY21" s="30">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="31">
         <v>4.13</v>
       </c>
+      <c r="BA21" s="30">
+        <v>4.29</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
         <v>2.11</v>
       </c>
       <c r="C22" s="30">
         <v>2.5</v>
       </c>
       <c r="D22" s="30">
         <v>3.82</v>
       </c>
       <c r="E22" s="30">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="30">
         <v>4.34</v>
       </c>
       <c r="G22" s="30">
         <v>3.89</v>
       </c>
       <c r="H22" s="30">
         <v>4.63</v>
       </c>
       <c r="I22" s="30">
@@ -7522,52 +7642,55 @@
       </c>
       <c r="AS22" s="30">
         <v>4.92</v>
       </c>
       <c r="AT22" s="30">
         <v>5.13</v>
       </c>
       <c r="AU22" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="31">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="31">
         <v>4.76</v>
       </c>
       <c r="AX22" s="31">
         <v>1.77</v>
       </c>
       <c r="AY22" s="30">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="31">
         <v>3.42</v>
       </c>
+      <c r="BA22" s="30">
+        <v>4.37</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="30">
         <v>0.66</v>
       </c>
       <c r="D23" s="30">
         <v>2.61</v>
       </c>
       <c r="E23" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="30">
         <v>2.58</v>
       </c>
       <c r="G23" s="30">
         <v>2.38</v>
       </c>
       <c r="H23" s="30">
         <v>2.59</v>
       </c>
       <c r="I23" s="30">
@@ -7680,52 +7803,55 @@
       </c>
       <c r="AS23" s="30">
         <v>3.26</v>
       </c>
       <c r="AT23" s="30">
         <v>3.23</v>
       </c>
       <c r="AU23" s="30">
         <v>3.33</v>
       </c>
       <c r="AV23" s="31">
         <v>3.3</v>
       </c>
       <c r="AW23" s="31">
         <v>3.14</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="30">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="31">
         <v>2.5499999999999998</v>
       </c>
+      <c r="BA23" s="30">
+        <v>3.06</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="30">
         <v>5.61</v>
       </c>
       <c r="D24" s="30">
         <v>5.28</v>
       </c>
       <c r="E24" s="30">
         <v>5</v>
       </c>
       <c r="F24" s="30">
         <v>4.79</v>
       </c>
       <c r="G24" s="30">
         <v>4.91</v>
       </c>
       <c r="H24" s="30">
         <v>5.56</v>
       </c>
       <c r="I24" s="30">
@@ -7838,52 +7964,55 @@
       </c>
       <c r="AS24" s="30">
         <v>4.97</v>
       </c>
       <c r="AT24" s="30">
         <v>4.67</v>
       </c>
       <c r="AU24" s="30">
         <v>4.78</v>
       </c>
       <c r="AV24" s="31">
         <v>4.88</v>
       </c>
       <c r="AW24" s="31">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="31">
         <v>2.25</v>
       </c>
       <c r="AY24" s="30">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="31">
         <v>3.32</v>
       </c>
+      <c r="BA24" s="30">
+        <v>2.88</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="30">
         <v>1.51</v>
       </c>
       <c r="C25" s="30">
         <v>3.72</v>
       </c>
       <c r="D25" s="30">
         <v>3.83</v>
       </c>
       <c r="E25" s="30">
         <v>4.04</v>
       </c>
       <c r="F25" s="30">
         <v>3.65</v>
       </c>
       <c r="G25" s="30">
         <v>4.08</v>
       </c>
       <c r="H25" s="30">
         <v>5.41</v>
       </c>
       <c r="I25" s="30">
@@ -7996,52 +8125,55 @@
       </c>
       <c r="AS25" s="30">
         <v>5.19</v>
       </c>
       <c r="AT25" s="30">
         <v>5.04</v>
       </c>
       <c r="AU25" s="30">
         <v>5.19</v>
       </c>
       <c r="AV25" s="31">
         <v>5.12</v>
       </c>
       <c r="AW25" s="31">
         <v>5.28</v>
       </c>
       <c r="AX25" s="31">
         <v>6.13</v>
       </c>
       <c r="AY25" s="30">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="31">
         <v>4.38</v>
       </c>
+      <c r="BA25" s="30">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="30">
         <v>4.57</v>
       </c>
       <c r="C26" s="30">
         <v>5.21</v>
       </c>
       <c r="D26" s="30">
         <v>5</v>
       </c>
       <c r="E26" s="30">
         <v>5.33</v>
       </c>
       <c r="F26" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="30">
         <v>4.84</v>
       </c>
       <c r="H26" s="30">
         <v>5.35</v>
       </c>
       <c r="I26" s="30">
@@ -8154,52 +8286,55 @@
       </c>
       <c r="AS26" s="30">
         <v>5.43</v>
       </c>
       <c r="AT26" s="30">
         <v>5.12</v>
       </c>
       <c r="AU26" s="30">
         <v>4.93</v>
       </c>
       <c r="AV26" s="31">
         <v>5.03</v>
       </c>
       <c r="AW26" s="31">
         <v>4.95</v>
       </c>
       <c r="AX26" s="31">
         <v>5.12</v>
       </c>
       <c r="AY26" s="30">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="31">
         <v>5</v>
       </c>
+      <c r="BA26" s="30">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="33">
         <v>2.94</v>
       </c>
       <c r="C27" s="33">
         <v>3.86</v>
       </c>
       <c r="D27" s="33">
         <v>4.04</v>
       </c>
       <c r="E27" s="33">
         <v>3.66</v>
       </c>
       <c r="F27" s="33">
         <v>3.51</v>
       </c>
       <c r="G27" s="33">
         <v>3.84</v>
       </c>
       <c r="H27" s="33">
         <v>4.13</v>
       </c>
       <c r="I27" s="33">
@@ -8312,268 +8447,273 @@
       </c>
       <c r="AS27" s="33">
         <v>5.77</v>
       </c>
       <c r="AT27" s="33">
         <v>5.49</v>
       </c>
       <c r="AU27" s="33">
         <v>5.55</v>
       </c>
       <c r="AV27" s="33">
         <v>5.39</v>
       </c>
       <c r="AW27" s="33">
         <v>5.32</v>
       </c>
       <c r="AX27" s="33">
         <v>2.61</v>
       </c>
       <c r="AY27" s="33">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="33">
         <v>3.24</v>
       </c>
+      <c r="BA27" s="33">
+        <v>3.11</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="43"/>
       <c r="Q30" s="43"/>
       <c r="R30" s="43"/>
       <c r="S30" s="43"/>
       <c r="T30" s="43"/>
       <c r="U30" s="43"/>
       <c r="V30" s="43"/>
       <c r="W30" s="43"/>
       <c r="X30" s="43"/>
       <c r="Y30" s="43"/>
       <c r="Z30" s="43"/>
       <c r="AA30" s="43"/>
       <c r="AB30" s="43"/>
       <c r="AC30" s="43"/>
       <c r="AD30" s="43"/>
       <c r="AE30" s="43"/>
       <c r="AF30" s="43"/>
       <c r="AG30" s="43"/>
       <c r="AH30" s="43"/>
       <c r="AI30" s="43"/>
       <c r="AJ30" s="43"/>
       <c r="AK30" s="43"/>
       <c r="AL30" s="43"/>
       <c r="AM30" s="43"/>
       <c r="AN30" s="43"/>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ34"/>
+  <dimension ref="A1:BA34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AQ42" sqref="AQ42"/>
+      <selection pane="topRight" activeCell="AV15" sqref="AV15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="25" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="47"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="47"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="51" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="45">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="45">
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="45"/>
-      <c r="AZ4" s="45"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="50"/>
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -8683,52 +8823,55 @@
       </c>
       <c r="AS5" s="41" t="s">
         <v>31</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>26</v>
       </c>
+      <c r="BA5" s="5" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="53"/>
       <c r="O6" s="53"/>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
       <c r="T6" s="53"/>
       <c r="U6" s="53"/>
       <c r="V6" s="53"/>
       <c r="W6" s="53"/>
       <c r="X6" s="53"/>
@@ -8738,52 +8881,53 @@
       <c r="AB6" s="53"/>
       <c r="AC6" s="53"/>
       <c r="AD6" s="53"/>
       <c r="AE6" s="53"/>
       <c r="AF6" s="53"/>
       <c r="AG6" s="53"/>
       <c r="AH6" s="53"/>
       <c r="AI6" s="53"/>
       <c r="AJ6" s="53"/>
       <c r="AK6" s="53"/>
       <c r="AL6" s="53"/>
       <c r="AM6" s="53"/>
       <c r="AN6" s="53"/>
       <c r="AO6" s="53"/>
       <c r="AP6" s="53"/>
       <c r="AQ6" s="53"/>
       <c r="AR6" s="53"/>
       <c r="AS6" s="53"/>
       <c r="AT6" s="53"/>
       <c r="AU6" s="53"/>
       <c r="AV6" s="53"/>
       <c r="AW6" s="53"/>
       <c r="AX6" s="53"/>
       <c r="AY6" s="53"/>
       <c r="AZ6" s="53"/>
+      <c r="BA6" s="53"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>70</v>
       </c>
       <c r="C7" s="8">
         <v>54</v>
       </c>
       <c r="D7" s="8">
         <v>89</v>
       </c>
       <c r="E7" s="8">
         <v>76</v>
       </c>
       <c r="F7" s="8">
         <v>103</v>
       </c>
       <c r="G7" s="8">
         <v>74</v>
       </c>
       <c r="H7" s="8">
         <v>105</v>
       </c>
       <c r="I7" s="8">
@@ -8896,52 +9040,55 @@
       </c>
       <c r="AS7" s="12">
         <v>185</v>
       </c>
       <c r="AT7" s="37">
         <v>258</v>
       </c>
       <c r="AU7" s="10">
         <v>258</v>
       </c>
       <c r="AV7" s="12">
         <v>182</v>
       </c>
       <c r="AW7" s="9">
         <v>255</v>
       </c>
       <c r="AX7" s="37">
         <v>244</v>
       </c>
       <c r="AY7" s="12">
         <v>170</v>
       </c>
       <c r="AZ7" s="9">
         <v>242</v>
       </c>
+      <c r="BA7" s="9">
+        <v>192</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>25</v>
       </c>
       <c r="C8" s="8">
         <v>16</v>
       </c>
       <c r="D8" s="8">
         <v>21</v>
       </c>
       <c r="E8" s="8">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>33</v>
       </c>
       <c r="G8" s="8">
         <v>20</v>
       </c>
       <c r="H8" s="8">
         <v>43</v>
       </c>
       <c r="I8" s="8">
@@ -9054,52 +9201,55 @@
       </c>
       <c r="AS8" s="12">
         <v>74</v>
       </c>
       <c r="AT8" s="37">
         <v>72</v>
       </c>
       <c r="AU8" s="10">
         <v>100</v>
       </c>
       <c r="AV8" s="12">
         <v>70</v>
       </c>
       <c r="AW8" s="9">
         <v>94</v>
       </c>
       <c r="AX8" s="37">
         <v>92</v>
       </c>
       <c r="AY8" s="12">
         <v>70</v>
       </c>
       <c r="AZ8" s="9">
         <v>129</v>
       </c>
+      <c r="BA8" s="9">
+        <v>69</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>2</v>
       </c>
       <c r="C9" s="8">
         <v>4</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="8">
         <v>2</v>
       </c>
       <c r="I9" s="8">
@@ -9212,52 +9362,55 @@
       </c>
       <c r="AS9" s="12">
         <v>8</v>
       </c>
       <c r="AT9" s="37">
         <v>13</v>
       </c>
       <c r="AU9" s="10">
         <v>6</v>
       </c>
       <c r="AV9" s="12">
         <v>2</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="37">
         <v>7</v>
       </c>
       <c r="AY9" s="12">
         <v>9</v>
       </c>
       <c r="AZ9" s="9">
         <v>4</v>
       </c>
+      <c r="BA9" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="8">
         <v>6</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>3</v>
       </c>
       <c r="H10" s="8">
         <v>2</v>
       </c>
       <c r="I10" s="8">
@@ -9370,52 +9523,55 @@
       </c>
       <c r="AS10" s="12">
         <v>8</v>
       </c>
       <c r="AT10" s="37">
         <v>15</v>
       </c>
       <c r="AU10" s="10">
         <v>18</v>
       </c>
       <c r="AV10" s="12">
         <v>9</v>
       </c>
       <c r="AW10" s="9">
         <v>14</v>
       </c>
       <c r="AX10" s="37">
         <v>14</v>
       </c>
       <c r="AY10" s="12">
         <v>8</v>
       </c>
       <c r="AZ10" s="9">
         <v>8</v>
       </c>
+      <c r="BA10" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>20</v>
       </c>
       <c r="G11" s="8">
         <v>18</v>
       </c>
       <c r="H11" s="8">
         <v>20</v>
       </c>
       <c r="I11" s="8">
@@ -9528,52 +9684,55 @@
       </c>
       <c r="AS11" s="12">
         <v>33</v>
       </c>
       <c r="AT11" s="37">
         <v>50</v>
       </c>
       <c r="AU11" s="10">
         <v>33</v>
       </c>
       <c r="AV11" s="12">
         <v>39</v>
       </c>
       <c r="AW11" s="9">
         <v>43</v>
       </c>
       <c r="AX11" s="37">
         <v>41</v>
       </c>
       <c r="AY11" s="12">
         <v>29</v>
       </c>
       <c r="AZ11" s="9">
         <v>22</v>
       </c>
+      <c r="BA11" s="9">
+        <v>33</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="8">
         <v>2</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -9686,52 +9845,55 @@
       </c>
       <c r="AS12" s="12">
         <v>2</v>
       </c>
       <c r="AT12" s="37">
         <v>5</v>
       </c>
       <c r="AU12" s="10">
         <v>8</v>
       </c>
       <c r="AV12" s="12">
         <v>2</v>
       </c>
       <c r="AW12" s="10">
         <v>3</v>
       </c>
       <c r="AX12" s="37">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>4</v>
       </c>
+      <c r="BA12" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="8">
@@ -9844,52 +10006,55 @@
       </c>
       <c r="AS13" s="12">
         <v>1</v>
       </c>
       <c r="AT13" s="37">
         <v>3</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX13" s="37">
         <v>2</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="BA13" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>1</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="8">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <v>7</v>
       </c>
       <c r="H14" s="8">
         <v>11</v>
       </c>
       <c r="I14" s="8">
@@ -10002,52 +10167,55 @@
       </c>
       <c r="AS14" s="12">
         <v>1</v>
       </c>
       <c r="AT14" s="37">
         <v>8</v>
       </c>
       <c r="AU14" s="10">
         <v>15</v>
       </c>
       <c r="AV14" s="12">
         <v>7</v>
       </c>
       <c r="AW14" s="10">
         <v>6</v>
       </c>
       <c r="AX14" s="37">
         <v>10</v>
       </c>
       <c r="AY14" s="9">
         <v>6</v>
       </c>
       <c r="AZ14" s="9">
         <v>7</v>
       </c>
+      <c r="BA14" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>1</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>4</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I15" s="8">
@@ -10160,52 +10328,55 @@
       </c>
       <c r="AS15" s="12">
         <v>2</v>
       </c>
       <c r="AT15" s="37">
         <v>1</v>
       </c>
       <c r="AU15" s="10">
         <v>1</v>
       </c>
       <c r="AV15" s="12">
         <v>3</v>
       </c>
       <c r="AW15" s="10">
         <v>5</v>
       </c>
       <c r="AX15" s="37">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>3</v>
       </c>
       <c r="AZ15" s="9">
         <v>4</v>
       </c>
+      <c r="BA15" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="8">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -10316,52 +10487,55 @@
       </c>
       <c r="AS16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AT16" s="37">
         <v>1</v>
       </c>
       <c r="AU16" s="10">
         <v>1</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX16" s="37">
         <v>1</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
+      <c r="BA16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>7</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -10474,52 +10648,55 @@
       </c>
       <c r="AS17" s="12">
         <v>15</v>
       </c>
       <c r="AT17" s="37">
         <v>12</v>
       </c>
       <c r="AU17" s="10">
         <v>11</v>
       </c>
       <c r="AV17" s="12">
         <v>8</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="37">
         <v>12</v>
       </c>
       <c r="AY17" s="9">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>9</v>
       </c>
+      <c r="BA17" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="8">
         <v>2</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I18" s="8">
@@ -10632,52 +10809,55 @@
       </c>
       <c r="AS18" s="12">
         <v>2</v>
       </c>
       <c r="AT18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX18" s="37">
         <v>1</v>
       </c>
       <c r="AY18" s="9">
         <v>2</v>
       </c>
       <c r="AZ18" s="9">
         <v>1</v>
       </c>
+      <c r="BA18" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="8">
         <v>2</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
@@ -10790,52 +10970,55 @@
       </c>
       <c r="AS19" s="12">
         <v>1</v>
       </c>
       <c r="AT19" s="37">
         <v>4</v>
       </c>
       <c r="AU19" s="10">
         <v>6</v>
       </c>
       <c r="AV19" s="12">
         <v>6</v>
       </c>
       <c r="AW19" s="10">
         <v>1</v>
       </c>
       <c r="AX19" s="37">
         <v>7</v>
       </c>
       <c r="AY19" s="9">
         <v>5</v>
       </c>
       <c r="AZ19" s="9">
         <v>8</v>
       </c>
+      <c r="BA19" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>3</v>
       </c>
       <c r="I20" s="8">
@@ -10948,52 +11131,55 @@
       </c>
       <c r="AS20" s="12">
         <v>2</v>
       </c>
       <c r="AT20" s="37">
         <v>5</v>
       </c>
       <c r="AU20" s="10">
         <v>7</v>
       </c>
       <c r="AV20" s="12">
         <v>5</v>
       </c>
       <c r="AW20" s="10">
         <v>7</v>
       </c>
       <c r="AX20" s="37">
         <v>4</v>
       </c>
       <c r="AY20" s="9">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>3</v>
       </c>
+      <c r="BA20" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>4</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>12</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -11106,52 +11292,55 @@
       </c>
       <c r="AS21" s="12">
         <v>16</v>
       </c>
       <c r="AT21" s="37">
         <v>24</v>
       </c>
       <c r="AU21" s="10">
         <v>24</v>
       </c>
       <c r="AV21" s="12">
         <v>15</v>
       </c>
       <c r="AW21" s="10">
         <v>21</v>
       </c>
       <c r="AX21" s="37">
         <v>17</v>
       </c>
       <c r="AY21" s="9">
         <v>12</v>
       </c>
       <c r="AZ21" s="9">
         <v>19</v>
       </c>
+      <c r="BA21" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="8">
         <v>4</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
       </c>
       <c r="I22" s="8">
@@ -11262,52 +11451,55 @@
       </c>
       <c r="AS22" s="12">
         <v>9</v>
       </c>
       <c r="AT22" s="37">
         <v>7</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="10">
         <v>4</v>
       </c>
       <c r="AX22" s="37">
         <v>8</v>
       </c>
       <c r="AY22" s="9">
         <v>2</v>
       </c>
       <c r="AZ22" s="9">
         <v>4</v>
       </c>
+      <c r="BA22" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="8">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -11418,52 +11610,55 @@
       </c>
       <c r="AS23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AT23" s="37">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>2</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="BA23" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="8">
         <v>1</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>2</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I24" s="8">
@@ -11576,52 +11771,55 @@
       </c>
       <c r="AS24" s="12">
         <v>1</v>
       </c>
       <c r="AT24" s="37">
         <v>6</v>
       </c>
       <c r="AU24" s="10">
         <v>4</v>
       </c>
       <c r="AV24" s="12">
         <v>4</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="37">
         <v>4</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="9">
         <v>4</v>
       </c>
+      <c r="BA24" s="9" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="8">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>2</v>
       </c>
       <c r="I25" s="8">
@@ -11734,52 +11932,55 @@
       </c>
       <c r="AS25" s="12">
         <v>5</v>
       </c>
       <c r="AT25" s="37">
         <v>17</v>
       </c>
       <c r="AU25" s="10">
         <v>3</v>
       </c>
       <c r="AV25" s="12">
         <v>5</v>
       </c>
       <c r="AW25" s="10">
         <v>11</v>
       </c>
       <c r="AX25" s="37">
         <v>8</v>
       </c>
       <c r="AY25" s="12">
         <v>5</v>
       </c>
       <c r="AZ25" s="9">
         <v>3</v>
       </c>
+      <c r="BA25" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>3</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>1</v>
       </c>
       <c r="H26" s="8">
         <v>3</v>
       </c>
       <c r="I26" s="8">
@@ -11892,52 +12093,55 @@
       </c>
       <c r="AS26" s="12">
         <v>2</v>
       </c>
       <c r="AT26" s="37">
         <v>5</v>
       </c>
       <c r="AU26" s="10">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="10">
         <v>4</v>
       </c>
       <c r="AX26" s="37">
         <v>4</v>
       </c>
       <c r="AY26" s="12">
         <v>2</v>
       </c>
       <c r="AZ26" s="9">
         <v>7</v>
       </c>
+      <c r="BA26" s="9" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15">
         <v>4</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="15">
         <v>4</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
       <c r="F27" s="15">
         <v>1</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>47</v>
       </c>
       <c r="H27" s="15">
         <v>2</v>
       </c>
       <c r="I27" s="15">
@@ -12050,324 +12254,329 @@
       </c>
       <c r="AS27" s="18">
         <v>3</v>
       </c>
       <c r="AT27" s="18">
         <v>8</v>
       </c>
       <c r="AU27" s="16">
         <v>8</v>
       </c>
       <c r="AV27" s="18">
         <v>3</v>
       </c>
       <c r="AW27" s="16">
         <v>3</v>
       </c>
       <c r="AX27" s="18">
         <v>9</v>
       </c>
       <c r="AY27" s="18">
         <v>5</v>
       </c>
       <c r="AZ27" s="16">
         <v>5</v>
       </c>
+      <c r="BA27" s="16">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="42"/>
       <c r="Y30" s="42"/>
       <c r="Z30" s="42"/>
       <c r="AA30" s="42"/>
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
     </row>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AQ42" sqref="AQ42"/>
+      <selection pane="topRight" activeCell="AX18" sqref="AX18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.28515625" style="25" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="25" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="25" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="25"/>
     <col min="42" max="42" width="8.7109375" style="25" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="47"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="47"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="3"/>
       <c r="E3" s="26"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="51">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="51" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="45">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="45">
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="45"/>
-      <c r="AZ4" s="45"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="50"/>
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -12477,52 +12686,55 @@
       </c>
       <c r="AS5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AW5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>37</v>
       </c>
+      <c r="BA5" s="39" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -12532,52 +12744,53 @@
       <c r="AB6" s="52"/>
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
+      <c r="BA6" s="52"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="30">
         <v>0.99</v>
       </c>
       <c r="C7" s="30">
         <v>0.92</v>
       </c>
       <c r="D7" s="30">
         <v>1.04</v>
       </c>
       <c r="E7" s="30">
         <v>1.06</v>
       </c>
       <c r="F7" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="30">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="30">
         <v>1.18</v>
       </c>
       <c r="I7" s="30">
@@ -12690,52 +12903,55 @@
       </c>
       <c r="AS7" s="30">
         <v>2.95</v>
       </c>
       <c r="AT7" s="30">
         <v>3.05</v>
       </c>
       <c r="AU7" s="30">
         <v>3.11</v>
       </c>
       <c r="AV7" s="31">
         <v>3.07</v>
       </c>
       <c r="AW7" s="31">
         <v>3.12</v>
       </c>
       <c r="AX7" s="31">
         <v>3.5</v>
       </c>
       <c r="AY7" s="30">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="31">
         <v>3.25</v>
       </c>
+      <c r="BA7" s="30">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="30">
         <v>0.97</v>
       </c>
       <c r="D8" s="30">
         <v>0.96</v>
       </c>
       <c r="E8" s="30">
         <v>0.98</v>
       </c>
       <c r="F8" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="30">
         <v>1.06</v>
       </c>
       <c r="H8" s="30">
         <v>1.19</v>
       </c>
       <c r="I8" s="30">
@@ -12848,52 +13064,55 @@
       </c>
       <c r="AS8" s="30">
         <v>3.13</v>
       </c>
       <c r="AT8" s="30">
         <v>3.14</v>
       </c>
       <c r="AU8" s="30">
         <v>3.25</v>
       </c>
       <c r="AV8" s="31">
         <v>3.24</v>
       </c>
       <c r="AW8" s="31">
         <v>3.31</v>
       </c>
       <c r="AX8" s="31">
         <v>3.88</v>
       </c>
       <c r="AY8" s="30">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="31">
         <v>4.24</v>
       </c>
+      <c r="BA8" s="30">
+        <v>3.93</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="30">
         <v>0.61</v>
       </c>
       <c r="C9" s="30">
         <v>0.96</v>
       </c>
       <c r="D9" s="30">
         <v>0.94</v>
       </c>
       <c r="E9" s="30">
         <v>1.02</v>
       </c>
       <c r="F9" s="30">
         <v>1.06</v>
       </c>
       <c r="G9" s="30">
         <v>1.04</v>
       </c>
       <c r="H9" s="30">
         <v>0.98</v>
       </c>
       <c r="I9" s="30">
@@ -13006,52 +13225,55 @@
       </c>
       <c r="AS9" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT9" s="30">
         <v>2.52</v>
       </c>
       <c r="AU9" s="30">
         <v>2.46</v>
       </c>
       <c r="AV9" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="31">
         <v>2.4</v>
       </c>
       <c r="AX9" s="31">
         <v>2.29</v>
       </c>
       <c r="AY9" s="30">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="31">
         <v>2.27</v>
       </c>
+      <c r="BA9" s="30">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>2.02</v>
       </c>
       <c r="C10" s="30">
         <v>1.06</v>
       </c>
       <c r="D10" s="30">
         <v>1.51</v>
       </c>
       <c r="E10" s="30">
         <v>1.66</v>
       </c>
       <c r="F10" s="30">
         <v>1.66</v>
       </c>
       <c r="G10" s="30">
         <v>1.56</v>
       </c>
       <c r="H10" s="30">
         <v>1.43</v>
       </c>
       <c r="I10" s="30">
@@ -13164,52 +13386,55 @@
       </c>
       <c r="AS10" s="30">
         <v>3.4</v>
       </c>
       <c r="AT10" s="30">
         <v>3.61</v>
       </c>
       <c r="AU10" s="30">
         <v>3.88</v>
       </c>
       <c r="AV10" s="31">
         <v>3.81</v>
       </c>
       <c r="AW10" s="31">
         <v>3.9</v>
       </c>
       <c r="AX10" s="31">
         <v>4.82</v>
       </c>
       <c r="AY10" s="30">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="31">
         <v>3.56</v>
       </c>
+      <c r="BA10" s="30">
+        <v>3.73</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30">
         <v>1.33</v>
       </c>
       <c r="C11" s="30">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="30">
         <v>1.51</v>
       </c>
       <c r="E11" s="30">
         <v>1.46</v>
       </c>
       <c r="F11" s="30">
         <v>1.54</v>
       </c>
       <c r="G11" s="30">
         <v>1.58</v>
       </c>
       <c r="H11" s="30">
         <v>1.63</v>
       </c>
       <c r="I11" s="30">
@@ -13322,52 +13547,55 @@
       </c>
       <c r="AS11" s="30">
         <v>3.56</v>
       </c>
       <c r="AT11" s="30">
         <v>3.71</v>
       </c>
       <c r="AU11" s="30">
         <v>3.65</v>
       </c>
       <c r="AV11" s="31">
         <v>3.67</v>
       </c>
       <c r="AW11" s="31">
         <v>3.71</v>
       </c>
       <c r="AX11" s="31">
         <v>3.92</v>
       </c>
       <c r="AY11" s="30">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="31">
         <v>3.03</v>
       </c>
+      <c r="BA11" s="30">
+        <v>3.09</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="30">
         <v>0.99</v>
       </c>
       <c r="D12" s="30">
         <v>0.97</v>
       </c>
       <c r="E12" s="30">
         <v>1.7</v>
       </c>
       <c r="F12" s="30">
         <v>1.35</v>
       </c>
       <c r="G12" s="30">
         <v>1.45</v>
       </c>
       <c r="H12" s="30">
         <v>1.51</v>
       </c>
       <c r="I12" s="30">
@@ -13480,52 +13708,55 @@
       </c>
       <c r="AS12" s="30">
         <v>2.29</v>
       </c>
       <c r="AT12" s="30">
         <v>2.6</v>
       </c>
       <c r="AU12" s="30">
         <v>3.15</v>
       </c>
       <c r="AV12" s="31">
         <v>3.05</v>
       </c>
       <c r="AW12" s="31">
         <v>3.04</v>
       </c>
       <c r="AX12" s="31">
         <v>1.02</v>
       </c>
       <c r="AY12" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="31">
         <v>3.15</v>
       </c>
+      <c r="BA12" s="30">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="30">
@@ -13638,52 +13869,55 @@
       </c>
       <c r="AS13" s="30">
         <v>0.96</v>
       </c>
       <c r="AT13" s="30">
         <v>1.17</v>
       </c>
       <c r="AU13" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="31">
         <v>1.04</v>
       </c>
       <c r="AW13" s="31">
         <v>0.95</v>
       </c>
       <c r="AX13" s="31">
         <v>1.97</v>
       </c>
       <c r="AY13" s="30">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="31">
         <v>0.67</v>
       </c>
+      <c r="BA13" s="30">
+        <v>0.76</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="30">
         <v>0.33</v>
       </c>
       <c r="C14" s="30">
         <v>0.88</v>
       </c>
       <c r="D14" s="30">
         <v>0.92</v>
       </c>
       <c r="E14" s="30">
         <v>1.04</v>
       </c>
       <c r="F14" s="30">
         <v>1.03</v>
       </c>
       <c r="G14" s="30">
         <v>1.26</v>
       </c>
       <c r="H14" s="30">
         <v>1.62</v>
       </c>
       <c r="I14" s="30">
@@ -13796,52 +14030,55 @@
       </c>
       <c r="AS14" s="30">
         <v>2.27</v>
       </c>
       <c r="AT14" s="30">
         <v>2.35</v>
       </c>
       <c r="AU14" s="30">
         <v>2.65</v>
       </c>
       <c r="AV14" s="31">
         <v>2.64</v>
       </c>
       <c r="AW14" s="31">
         <v>2.6</v>
       </c>
       <c r="AX14" s="31">
         <v>3.67</v>
       </c>
       <c r="AY14" s="30">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="31">
         <v>2.89</v>
       </c>
+      <c r="BA14" s="30">
+        <v>2.83</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30">
         <v>0.7</v>
       </c>
       <c r="C15" s="30">
         <v>0.74</v>
       </c>
       <c r="D15" s="30">
         <v>0.73</v>
       </c>
       <c r="E15" s="30">
         <v>1.27</v>
       </c>
       <c r="F15" s="30">
         <v>1.45</v>
       </c>
       <c r="G15" s="30">
         <v>1.45</v>
       </c>
       <c r="H15" s="30">
         <v>1.24</v>
       </c>
       <c r="I15" s="30">
@@ -13954,52 +14191,55 @@
       </c>
       <c r="AS15" s="30">
         <v>3.18</v>
       </c>
       <c r="AT15" s="30">
         <v>2.92</v>
       </c>
       <c r="AU15" s="30">
         <v>2.69</v>
       </c>
       <c r="AV15" s="31">
         <v>2.66</v>
       </c>
       <c r="AW15" s="31">
         <v>2.75</v>
       </c>
       <c r="AX15" s="31">
         <v>1.54</v>
       </c>
       <c r="AY15" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="31">
         <v>2.4</v>
       </c>
+      <c r="BA15" s="30">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="30">
         <v>0.18</v>
       </c>
       <c r="H16" s="30">
         <v>0.16</v>
       </c>
       <c r="I16" s="30">
@@ -14112,52 +14352,55 @@
       </c>
       <c r="AS16" s="30">
         <v>0.75</v>
       </c>
       <c r="AT16" s="30">
         <v>0.8</v>
       </c>
       <c r="AU16" s="30">
         <v>0.84</v>
       </c>
       <c r="AV16" s="31">
         <v>0.76</v>
       </c>
       <c r="AW16" s="31">
         <v>0.7</v>
       </c>
       <c r="AX16" s="31">
         <v>1.21</v>
       </c>
       <c r="AY16" s="30">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="31">
         <v>0.83</v>
       </c>
+      <c r="BA16" s="30">
+        <v>0.94</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="30">
         <v>0.82</v>
       </c>
       <c r="C17" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="30">
         <v>1.23</v>
       </c>
       <c r="E17" s="30">
         <v>1.42</v>
       </c>
       <c r="F17" s="30">
         <v>1.58</v>
       </c>
       <c r="G17" s="30">
         <v>1.41</v>
       </c>
       <c r="H17" s="30">
         <v>1.28</v>
       </c>
       <c r="I17" s="30">
@@ -14270,52 +14513,55 @@
       </c>
       <c r="AS17" s="30">
         <v>3.14</v>
       </c>
       <c r="AT17" s="30">
         <v>3.19</v>
       </c>
       <c r="AU17" s="30">
         <v>3.19</v>
       </c>
       <c r="AV17" s="31">
         <v>3.11</v>
       </c>
       <c r="AW17" s="31">
         <v>3.36</v>
       </c>
       <c r="AX17" s="31">
         <v>3.49</v>
       </c>
       <c r="AY17" s="30">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="31">
         <v>2.4</v>
       </c>
+      <c r="BA17" s="30">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="30">
         <v>1.08</v>
       </c>
       <c r="C18" s="30">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="30">
         <v>0.37</v>
       </c>
       <c r="E18" s="30">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="30">
         <v>0.66</v>
       </c>
       <c r="G18" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="30">
         <v>0.47</v>
       </c>
       <c r="I18" s="30">
@@ -14428,52 +14674,55 @@
       </c>
       <c r="AS18" s="30">
         <v>2.99</v>
       </c>
       <c r="AT18" s="30">
         <v>2.66</v>
       </c>
       <c r="AU18" s="30">
         <v>2.63</v>
       </c>
       <c r="AV18" s="31">
         <v>2.4</v>
       </c>
       <c r="AW18" s="31">
         <v>2.19</v>
       </c>
       <c r="AX18" s="31">
         <v>1.2</v>
       </c>
       <c r="AY18" s="30">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="31">
         <v>1.66</v>
       </c>
+      <c r="BA18" s="30">
+        <v>3.12</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>0.48</v>
       </c>
       <c r="C19" s="30">
         <v>0.75</v>
       </c>
       <c r="D19" s="30">
         <v>0.99</v>
       </c>
       <c r="E19" s="30">
         <v>0.86</v>
       </c>
       <c r="F19" s="30">
         <v>1.08</v>
       </c>
       <c r="G19" s="30">
         <v>1.23</v>
       </c>
       <c r="H19" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="30">
@@ -14586,52 +14835,55 @@
       </c>
       <c r="AS19" s="30">
         <v>2.61</v>
       </c>
       <c r="AT19" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="30">
         <v>2.59</v>
       </c>
       <c r="AV19" s="31">
         <v>2.64</v>
       </c>
       <c r="AW19" s="31">
         <v>2.46</v>
       </c>
       <c r="AX19" s="31">
         <v>3.54</v>
       </c>
       <c r="AY19" s="30">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="31">
         <v>3.49</v>
       </c>
+      <c r="BA19" s="30">
+        <v>3.01</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="30">
         <v>0.6</v>
       </c>
       <c r="D20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="30">
         <v>0.74</v>
       </c>
       <c r="I20" s="30">
@@ -14744,52 +14996,55 @@
       </c>
       <c r="AS20" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="AT20" s="30">
         <v>2.31</v>
       </c>
       <c r="AU20" s="30">
         <v>2.52</v>
       </c>
       <c r="AV20" s="31">
         <v>2.58</v>
       </c>
       <c r="AW20" s="31">
         <v>2.73</v>
       </c>
       <c r="AX20" s="31">
         <v>2.54</v>
       </c>
       <c r="AY20" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="31">
         <v>2.42</v>
       </c>
+      <c r="BA20" s="30">
+        <v>2.14</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>0.81</v>
       </c>
       <c r="C21" s="30">
         <v>0.93</v>
       </c>
       <c r="D21" s="30">
         <v>0.83</v>
       </c>
       <c r="E21" s="30">
         <v>0.79</v>
       </c>
       <c r="F21" s="30">
         <v>1.02</v>
       </c>
       <c r="G21" s="30">
         <v>0.96</v>
       </c>
       <c r="H21" s="30">
         <v>1.06</v>
       </c>
       <c r="I21" s="30">
@@ -14902,52 +15157,55 @@
       </c>
       <c r="AS21" s="30">
         <v>3.16</v>
       </c>
       <c r="AT21" s="30">
         <v>3.25</v>
       </c>
       <c r="AU21" s="30">
         <v>3.31</v>
       </c>
       <c r="AV21" s="31">
         <v>3.24</v>
       </c>
       <c r="AW21" s="31">
         <v>3.25</v>
       </c>
       <c r="AX21" s="31">
         <v>2.72</v>
       </c>
       <c r="AY21" s="30">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="31">
         <v>2.64</v>
       </c>
+      <c r="BA21" s="30">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="30">
         <v>0.73</v>
       </c>
       <c r="E22" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="30">
         <v>0.43</v>
       </c>
       <c r="G22" s="30">
         <v>0.45</v>
       </c>
       <c r="H22" s="30">
         <v>0.54</v>
       </c>
       <c r="I22" s="30">
@@ -15060,52 +15318,55 @@
       </c>
       <c r="AS22" s="30">
         <v>2.68</v>
       </c>
       <c r="AT22" s="30">
         <v>2.82</v>
       </c>
       <c r="AU22" s="30">
         <v>2.82</v>
       </c>
       <c r="AV22" s="31">
         <v>2.73</v>
       </c>
       <c r="AW22" s="31">
         <v>2.69</v>
       </c>
       <c r="AX22" s="31">
         <v>4.71</v>
       </c>
       <c r="AY22" s="30">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="31">
         <v>2.81</v>
       </c>
+      <c r="BA22" s="30">
+        <v>2.2599999999999998</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="30">
         <v>0.44</v>
       </c>
       <c r="E23" s="30">
         <v>0.33</v>
       </c>
       <c r="F23" s="30">
         <v>0.78</v>
       </c>
       <c r="G23" s="30">
         <v>0.65</v>
       </c>
       <c r="H23" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="30">
@@ -15218,52 +15479,55 @@
       </c>
       <c r="AS23" s="30">
         <v>0.91</v>
       </c>
       <c r="AT23" s="30">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="30">
         <v>1.3</v>
       </c>
       <c r="AV23" s="31">
         <v>1.19</v>
       </c>
       <c r="AW23" s="31">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="AZ23" s="31" t="s">
         <v>47</v>
       </c>
+      <c r="BA23" s="30">
+        <v>0.77</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>1.34</v>
       </c>
       <c r="C24" s="30">
         <v>0.7</v>
       </c>
       <c r="D24" s="30">
         <v>0.69</v>
       </c>
       <c r="E24" s="30">
         <v>0.69</v>
       </c>
       <c r="F24" s="30">
         <v>0.82</v>
       </c>
       <c r="G24" s="30">
         <v>0.8</v>
       </c>
       <c r="H24" s="30">
         <v>0.68</v>
       </c>
       <c r="I24" s="30">
@@ -15376,52 +15640,55 @@
       </c>
       <c r="AS24" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="AT24" s="30">
         <v>2.7</v>
       </c>
       <c r="AU24" s="30">
         <v>2.72</v>
       </c>
       <c r="AV24" s="31">
         <v>2.74</v>
       </c>
       <c r="AW24" s="31">
         <v>2.94</v>
       </c>
       <c r="AX24" s="31">
         <v>3</v>
       </c>
       <c r="AY24" s="30">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="31">
         <v>2.2999999999999998</v>
       </c>
+      <c r="BA24" s="30">
+        <v>1.73</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="30">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="30">
         <v>1.33</v>
       </c>
       <c r="D25" s="30">
         <v>1.57</v>
       </c>
       <c r="E25" s="30">
         <v>1.43</v>
       </c>
       <c r="F25" s="30">
         <v>1.25</v>
       </c>
       <c r="G25" s="30">
         <v>1.39</v>
       </c>
       <c r="H25" s="30">
         <v>1.33</v>
       </c>
       <c r="I25" s="30">
@@ -15534,52 +15801,55 @@
       </c>
       <c r="AS25" s="30">
         <v>3.87</v>
       </c>
       <c r="AT25" s="30">
         <v>4.49</v>
       </c>
       <c r="AU25" s="30">
         <v>4.2</v>
       </c>
       <c r="AV25" s="31">
         <v>4.07</v>
       </c>
       <c r="AW25" s="31">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="31">
         <v>4.46</v>
       </c>
       <c r="AY25" s="30">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="31">
         <v>3.05</v>
       </c>
+      <c r="BA25" s="30">
+        <v>3.57</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="30">
         <v>0.76</v>
       </c>
       <c r="C26" s="30">
         <v>1.2</v>
       </c>
       <c r="D26" s="30">
         <v>1.58</v>
       </c>
       <c r="E26" s="30">
         <v>1.18</v>
       </c>
       <c r="F26" s="30">
         <v>1.25</v>
       </c>
       <c r="G26" s="30">
         <v>1.18</v>
       </c>
       <c r="H26" s="30">
         <v>1.34</v>
       </c>
       <c r="I26" s="30">
@@ -15692,52 +15962,55 @@
       </c>
       <c r="AS26" s="30">
         <v>1.92</v>
       </c>
       <c r="AT26" s="30">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="30">
         <v>2.21</v>
       </c>
       <c r="AV26" s="31">
         <v>2.09</v>
       </c>
       <c r="AW26" s="31">
         <v>2.19</v>
       </c>
       <c r="AX26" s="31">
         <v>3.41</v>
       </c>
       <c r="AY26" s="30">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="31">
         <v>3.82</v>
       </c>
+      <c r="BA26" s="30">
+        <v>2.86</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="33">
         <v>1.96</v>
       </c>
       <c r="C27" s="33">
         <v>1.03</v>
       </c>
       <c r="D27" s="33">
         <v>1.35</v>
       </c>
       <c r="E27" s="33">
         <v>1.26</v>
       </c>
       <c r="F27" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="33">
         <v>0.92</v>
       </c>
       <c r="H27" s="33">
         <v>0.93</v>
       </c>
       <c r="I27" s="33">
@@ -15850,104 +16123,107 @@
       </c>
       <c r="AS27" s="33">
         <v>2.16</v>
       </c>
       <c r="AT27" s="33">
         <v>2.39</v>
       </c>
       <c r="AU27" s="33">
         <v>2.57</v>
       </c>
       <c r="AV27" s="33">
         <v>2.48</v>
       </c>
       <c r="AW27" s="33">
         <v>2.4</v>
       </c>
       <c r="AX27" s="33">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="33">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="33">
         <v>3.42</v>
       </c>
+      <c r="BA27" s="33">
+        <v>3.11</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="44"/>
       <c r="O30" s="44"/>
       <c r="P30" s="44"/>
       <c r="Q30" s="44"/>
       <c r="R30" s="44"/>
       <c r="S30" s="44"/>
       <c r="T30" s="44"/>
       <c r="U30" s="44"/>
       <c r="V30" s="44"/>
       <c r="W30" s="44"/>
       <c r="X30" s="44"/>
       <c r="Y30" s="44"/>
       <c r="Z30" s="44"/>
       <c r="AA30" s="44"/>
       <c r="AB30" s="44"/>
       <c r="AC30" s="44"/>
       <c r="AD30" s="44"/>
       <c r="AE30" s="44"/>
       <c r="AF30" s="44"/>
       <c r="AG30" s="44"/>
       <c r="AH30" s="44"/>
       <c r="AI30" s="44"/>
       <c r="AJ30" s="44"/>
       <c r="AK30" s="44"/>
       <c r="AL30" s="44"/>
       <c r="AM30" s="44"/>
       <c r="AN30" s="44"/>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарегистртрованных браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>