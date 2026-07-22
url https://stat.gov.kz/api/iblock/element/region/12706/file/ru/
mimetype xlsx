--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10605" yWindow="1095" windowWidth="17550" windowHeight="10860" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарегистртрованных браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарегистророван разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэфф.разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="55">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
@@ -481,69 +481,69 @@
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -832,209 +832,211 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA33"/>
+  <dimension ref="A1:BB33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AT6"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="25" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="45"/>
-[...49 lines deleted...]
-      <c r="BA2" s="45"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="50"/>
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="50"/>
+      <c r="AP2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
+      <c r="AS2" s="50"/>
+      <c r="AT2" s="50"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
+      <c r="AW2" s="50"/>
+      <c r="AX2" s="50"/>
+      <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
+      <c r="BA2" s="50"/>
+      <c r="BB2" s="50"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47">
         <v>2022</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47">
         <v>2023</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="46">
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="48">
         <v>2024</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="48"/>
+      <c r="AL4" s="48">
         <v>2025</v>
       </c>
-      <c r="AM4" s="46"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="48"/>
+      <c r="AP4" s="48"/>
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="48">
         <v>2026</v>
       </c>
-      <c r="AY4" s="46"/>
-[...1 lines deleted...]
-      <c r="BA4" s="46"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="48"/>
+      <c r="BB4" s="48"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1147,108 +1149,112 @@
       </c>
       <c r="AT5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="BB5" s="5" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BA6" s="47"/>
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
+      <c r="AG6" s="51"/>
+      <c r="AH6" s="51"/>
+      <c r="AI6" s="51"/>
+      <c r="AJ6" s="51"/>
+      <c r="AK6" s="51"/>
+      <c r="AL6" s="51"/>
+      <c r="AM6" s="51"/>
+      <c r="AN6" s="51"/>
+      <c r="AO6" s="51"/>
+      <c r="AP6" s="51"/>
+      <c r="AQ6" s="51"/>
+      <c r="AR6" s="51"/>
+      <c r="AS6" s="51"/>
+      <c r="AT6" s="51"/>
+      <c r="AU6" s="51"/>
+      <c r="AV6" s="51"/>
+      <c r="AW6" s="51"/>
+      <c r="AX6" s="51"/>
+      <c r="AY6" s="51"/>
+      <c r="AZ6" s="51"/>
+      <c r="BA6" s="51"/>
+      <c r="BB6" s="51"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>281</v>
       </c>
       <c r="C7" s="8">
         <v>372</v>
       </c>
       <c r="D7" s="8">
         <v>414</v>
       </c>
       <c r="E7" s="8">
         <v>378</v>
       </c>
       <c r="F7" s="8">
         <v>239</v>
       </c>
       <c r="G7" s="8">
         <v>496</v>
       </c>
       <c r="H7" s="8">
         <v>650</v>
       </c>
       <c r="I7" s="8">
@@ -1364,52 +1370,55 @@
       </c>
       <c r="AT7" s="37">
         <v>425</v>
       </c>
       <c r="AU7" s="10">
         <v>388</v>
       </c>
       <c r="AV7" s="12">
         <v>362</v>
       </c>
       <c r="AW7" s="9">
         <v>377</v>
       </c>
       <c r="AX7" s="37">
         <v>279</v>
       </c>
       <c r="AY7" s="12">
         <v>298</v>
       </c>
       <c r="AZ7" s="9">
         <v>301</v>
       </c>
       <c r="BA7" s="9">
         <v>332</v>
       </c>
+      <c r="BB7" s="10">
+        <v>208</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>98</v>
       </c>
       <c r="C8" s="8">
         <v>107</v>
       </c>
       <c r="D8" s="8">
         <v>136</v>
       </c>
       <c r="E8" s="8">
         <v>127</v>
       </c>
       <c r="F8" s="8">
         <v>67</v>
       </c>
       <c r="G8" s="8">
         <v>231</v>
       </c>
       <c r="H8" s="8">
         <v>233</v>
       </c>
       <c r="I8" s="8">
@@ -1525,52 +1534,55 @@
       </c>
       <c r="AT8" s="37">
         <v>177</v>
       </c>
       <c r="AU8" s="10">
         <v>158</v>
       </c>
       <c r="AV8" s="12">
         <v>143</v>
       </c>
       <c r="AW8" s="9">
         <v>148</v>
       </c>
       <c r="AX8" s="37">
         <v>103</v>
       </c>
       <c r="AY8" s="12">
         <v>107</v>
       </c>
       <c r="AZ8" s="9">
         <v>122</v>
       </c>
       <c r="BA8" s="9">
         <v>134</v>
       </c>
+      <c r="BB8" s="10">
+        <v>70</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="8">
         <v>19</v>
       </c>
       <c r="D9" s="8">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>22</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>11</v>
       </c>
       <c r="H9" s="8">
         <v>18</v>
       </c>
       <c r="I9" s="8">
@@ -1686,52 +1698,55 @@
       </c>
       <c r="AT9" s="37">
         <v>15</v>
       </c>
       <c r="AU9" s="10">
         <v>12</v>
       </c>
       <c r="AV9" s="12">
         <v>14</v>
       </c>
       <c r="AW9" s="9">
         <v>18</v>
       </c>
       <c r="AX9" s="37">
         <v>13</v>
       </c>
       <c r="AY9" s="12">
         <v>10</v>
       </c>
       <c r="AZ9" s="9">
         <v>8</v>
       </c>
       <c r="BA9" s="9">
         <v>21</v>
       </c>
+      <c r="BB9" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>14</v>
       </c>
       <c r="F10" s="8">
         <v>13</v>
       </c>
       <c r="G10" s="8">
         <v>25</v>
       </c>
       <c r="H10" s="8">
         <v>24</v>
       </c>
       <c r="I10" s="8">
@@ -1847,52 +1862,55 @@
       </c>
       <c r="AT10" s="37">
         <v>11</v>
       </c>
       <c r="AU10" s="10">
         <v>12</v>
       </c>
       <c r="AV10" s="12">
         <v>13</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="37">
         <v>13</v>
       </c>
       <c r="AY10" s="12">
         <v>23</v>
       </c>
       <c r="AZ10" s="9">
         <v>7</v>
       </c>
       <c r="BA10" s="9">
         <v>11</v>
       </c>
+      <c r="BB10" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>77</v>
       </c>
       <c r="D11" s="8">
         <v>70</v>
       </c>
       <c r="E11" s="8">
         <v>59</v>
       </c>
       <c r="F11" s="8">
         <v>41</v>
       </c>
       <c r="G11" s="8">
         <v>89</v>
       </c>
       <c r="H11" s="8">
         <v>99</v>
       </c>
       <c r="I11" s="8">
@@ -2008,52 +2026,55 @@
       </c>
       <c r="AT11" s="37">
         <v>63</v>
       </c>
       <c r="AU11" s="10">
         <v>63</v>
       </c>
       <c r="AV11" s="12">
         <v>49</v>
       </c>
       <c r="AW11" s="9">
         <v>48</v>
       </c>
       <c r="AX11" s="37">
         <v>51</v>
       </c>
       <c r="AY11" s="12">
         <v>50</v>
       </c>
       <c r="AZ11" s="9">
         <v>45</v>
       </c>
       <c r="BA11" s="9">
         <v>51</v>
       </c>
+      <c r="BB11" s="10">
+        <v>38</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>8</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>8</v>
       </c>
       <c r="I12" s="8">
@@ -2169,52 +2190,55 @@
       </c>
       <c r="AT12" s="37">
         <v>6</v>
       </c>
       <c r="AU12" s="10">
         <v>6</v>
       </c>
       <c r="AV12" s="12">
         <v>3</v>
       </c>
       <c r="AW12" s="10">
         <v>6</v>
       </c>
       <c r="AX12" s="37">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
       <c r="BA12" s="9">
         <v>4</v>
       </c>
+      <c r="BB12" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>2</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2330,52 +2354,55 @@
       </c>
       <c r="AT13" s="37">
         <v>7</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="12">
         <v>5</v>
       </c>
       <c r="AW13" s="10">
         <v>1</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY13" s="12">
         <v>2</v>
       </c>
       <c r="AZ13" s="9">
         <v>2</v>
       </c>
       <c r="BA13" s="9">
         <v>4</v>
       </c>
+      <c r="BB13" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>10</v>
       </c>
       <c r="D14" s="8">
         <v>19</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>15</v>
       </c>
       <c r="H14" s="8">
         <v>21</v>
       </c>
       <c r="I14" s="8">
@@ -2491,52 +2518,55 @@
       </c>
       <c r="AT14" s="37">
         <v>16</v>
       </c>
       <c r="AU14" s="10">
         <v>11</v>
       </c>
       <c r="AV14" s="12">
         <v>21</v>
       </c>
       <c r="AW14" s="10">
         <v>12</v>
       </c>
       <c r="AX14" s="37">
         <v>12</v>
       </c>
       <c r="AY14" s="12">
         <v>9</v>
       </c>
       <c r="AZ14" s="9">
         <v>12</v>
       </c>
       <c r="BA14" s="9">
         <v>13</v>
       </c>
+      <c r="BB14" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>8</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2652,52 +2682,55 @@
       </c>
       <c r="AT15" s="37">
         <v>10</v>
       </c>
       <c r="AU15" s="10">
         <v>7</v>
       </c>
       <c r="AV15" s="12">
         <v>10</v>
       </c>
       <c r="AW15" s="10">
         <v>12</v>
       </c>
       <c r="AX15" s="37">
         <v>7</v>
       </c>
       <c r="AY15" s="12">
         <v>6</v>
       </c>
       <c r="AZ15" s="9">
         <v>6</v>
       </c>
       <c r="BA15" s="9">
         <v>6</v>
       </c>
+      <c r="BB15" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>3</v>
       </c>
       <c r="C16" s="8">
         <v>2</v>
       </c>
       <c r="D16" s="8">
         <v>3</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="8">
@@ -2813,52 +2846,55 @@
       </c>
       <c r="AT16" s="37">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>5</v>
       </c>
       <c r="AV16" s="12">
         <v>3</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="37">
         <v>3</v>
       </c>
       <c r="AY16" s="12">
         <v>1</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
+      <c r="BB16" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="8">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>21</v>
       </c>
       <c r="E17" s="8">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="8">
         <v>23</v>
       </c>
       <c r="H17" s="8">
         <v>24</v>
       </c>
       <c r="I17" s="8">
@@ -2974,52 +3010,55 @@
       </c>
       <c r="AT17" s="37">
         <v>19</v>
       </c>
       <c r="AU17" s="10">
         <v>16</v>
       </c>
       <c r="AV17" s="12">
         <v>14</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="37">
         <v>14</v>
       </c>
       <c r="AY17" s="12">
         <v>14</v>
       </c>
       <c r="AZ17" s="9">
         <v>17</v>
       </c>
       <c r="BA17" s="9">
         <v>7</v>
       </c>
+      <c r="BB17" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>2</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="8">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8">
         <v>7</v>
       </c>
       <c r="I18" s="8">
@@ -3135,52 +3174,55 @@
       </c>
       <c r="AT18" s="37">
         <v>6</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="10">
         <v>2</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BA18" s="9">
         <v>3</v>
       </c>
+      <c r="BB18" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>11</v>
       </c>
       <c r="C19" s="8">
         <v>16</v>
       </c>
       <c r="D19" s="8">
         <v>11</v>
       </c>
       <c r="E19" s="8">
         <v>13</v>
       </c>
       <c r="F19" s="8">
         <v>8</v>
       </c>
       <c r="G19" s="8">
         <v>12</v>
       </c>
       <c r="H19" s="8">
         <v>25</v>
       </c>
       <c r="I19" s="8">
@@ -3296,52 +3338,55 @@
       </c>
       <c r="AT19" s="37">
         <v>13</v>
       </c>
       <c r="AU19" s="10">
         <v>12</v>
       </c>
       <c r="AV19" s="12">
         <v>13</v>
       </c>
       <c r="AW19" s="10">
         <v>7</v>
       </c>
       <c r="AX19" s="37">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>8</v>
       </c>
       <c r="AZ19" s="9">
         <v>11</v>
       </c>
       <c r="BA19" s="9">
         <v>10</v>
       </c>
+      <c r="BB19" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>9</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
         <v>14</v>
       </c>
       <c r="F20" s="8">
         <v>4</v>
       </c>
       <c r="G20" s="8">
         <v>5</v>
       </c>
       <c r="H20" s="8">
         <v>13</v>
       </c>
       <c r="I20" s="8">
@@ -3457,52 +3502,55 @@
       </c>
       <c r="AT20" s="37">
         <v>4</v>
       </c>
       <c r="AU20" s="10">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>14</v>
       </c>
       <c r="AX20" s="37">
         <v>3</v>
       </c>
       <c r="AY20" s="12">
         <v>7</v>
       </c>
       <c r="AZ20" s="9">
         <v>7</v>
       </c>
       <c r="BA20" s="9">
         <v>7</v>
       </c>
+      <c r="BB20" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>18</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>34</v>
       </c>
       <c r="F21" s="8">
         <v>22</v>
       </c>
       <c r="G21" s="8">
         <v>30</v>
       </c>
       <c r="H21" s="8">
         <v>74</v>
       </c>
       <c r="I21" s="8">
@@ -3618,52 +3666,55 @@
       </c>
       <c r="AT21" s="37">
         <v>42</v>
       </c>
       <c r="AU21" s="10">
         <v>30</v>
       </c>
       <c r="AV21" s="12">
         <v>23</v>
       </c>
       <c r="AW21" s="10">
         <v>29</v>
       </c>
       <c r="AX21" s="37">
         <v>24</v>
       </c>
       <c r="AY21" s="12">
         <v>29</v>
       </c>
       <c r="AZ21" s="9">
         <v>22</v>
       </c>
       <c r="BA21" s="9">
         <v>29</v>
       </c>
+      <c r="BB21" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>12</v>
       </c>
       <c r="E22" s="8">
         <v>13</v>
       </c>
       <c r="F22" s="8">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>17</v>
       </c>
       <c r="I22" s="8">
@@ -3779,52 +3830,55 @@
       </c>
       <c r="AT22" s="37">
         <v>12</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="10">
         <v>9</v>
       </c>
       <c r="AX22" s="37">
         <v>3</v>
       </c>
       <c r="AY22" s="12">
         <v>6</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
       <c r="BA22" s="9">
         <v>12</v>
       </c>
+      <c r="BB22" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>5</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>3</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3940,52 +3994,55 @@
       </c>
       <c r="AT23" s="37">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>1</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="12">
         <v>2</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
       <c r="BA23" s="9">
         <v>3</v>
       </c>
+      <c r="BB23" s="10" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <v>6</v>
       </c>
       <c r="C24" s="8">
         <v>10</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
       <c r="E24" s="8">
         <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>6</v>
       </c>
       <c r="G24" s="8">
         <v>8</v>
       </c>
       <c r="H24" s="8">
         <v>14</v>
       </c>
       <c r="I24" s="8">
@@ -4101,52 +4158,55 @@
       </c>
       <c r="AT24" s="37">
         <v>3</v>
       </c>
       <c r="AU24" s="10">
         <v>8</v>
       </c>
       <c r="AV24" s="12">
         <v>8</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="37">
         <v>3</v>
       </c>
       <c r="AY24" s="12">
         <v>3</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
       <c r="BA24" s="9">
         <v>2</v>
       </c>
+      <c r="BB24" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>3</v>
       </c>
       <c r="C25" s="8">
         <v>11</v>
       </c>
       <c r="D25" s="8">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>4</v>
       </c>
       <c r="G25" s="8">
         <v>12</v>
       </c>
       <c r="H25" s="8">
         <v>26</v>
       </c>
       <c r="I25" s="8">
@@ -4262,52 +4322,55 @@
       </c>
       <c r="AT25" s="37">
         <v>7</v>
       </c>
       <c r="AU25" s="10">
         <v>12</v>
       </c>
       <c r="AV25" s="12">
         <v>8</v>
       </c>
       <c r="AW25" s="10">
         <v>13</v>
       </c>
       <c r="AX25" s="37">
         <v>11</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>10</v>
       </c>
       <c r="BA25" s="9">
         <v>6</v>
       </c>
+      <c r="BB25" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
       <c r="D26" s="8">
         <v>6</v>
       </c>
       <c r="E26" s="8">
         <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>4</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="8">
@@ -4423,52 +4486,55 @@
       </c>
       <c r="AT26" s="37">
         <v>3</v>
       </c>
       <c r="AU26" s="10">
         <v>4</v>
       </c>
       <c r="AV26" s="12">
         <v>7</v>
       </c>
       <c r="AW26" s="10">
         <v>5</v>
       </c>
       <c r="AX26" s="37">
         <v>6</v>
       </c>
       <c r="AY26" s="12">
         <v>7</v>
       </c>
       <c r="AZ26" s="9">
         <v>4</v>
       </c>
       <c r="BA26" s="9">
         <v>3</v>
       </c>
+      <c r="BB26" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>9</v>
       </c>
       <c r="D27" s="15">
         <v>9</v>
       </c>
       <c r="E27" s="15">
         <v>5</v>
       </c>
       <c r="F27" s="15">
         <v>6</v>
       </c>
       <c r="G27" s="15">
         <v>11</v>
       </c>
       <c r="H27" s="15">
         <v>12</v>
       </c>
       <c r="I27" s="15">
@@ -4584,323 +4650,330 @@
       </c>
       <c r="AT27" s="18">
         <v>6</v>
       </c>
       <c r="AU27" s="16">
         <v>12</v>
       </c>
       <c r="AV27" s="18">
         <v>7</v>
       </c>
       <c r="AW27" s="16">
         <v>9</v>
       </c>
       <c r="AX27" s="18">
         <v>5</v>
       </c>
       <c r="AY27" s="18">
         <v>7</v>
       </c>
       <c r="AZ27" s="16">
         <v>6</v>
       </c>
       <c r="BA27" s="16">
         <v>5</v>
       </c>
+      <c r="BB27" s="16">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="42"/>
       <c r="Y30" s="42"/>
       <c r="Z30" s="42"/>
       <c r="AA30" s="42"/>
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
     </row>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AU23" sqref="AU23:AV24"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="25" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.42578125" style="25" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="25" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="25"/>
     <col min="42" max="42" width="8.5703125" style="25" customWidth="1"/>
-    <col min="43" max="16384" width="9.140625" style="25"/>
+    <col min="43" max="53" width="9.140625" style="25"/>
+    <col min="54" max="54" width="8.5703125" style="25" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="45"/>
-[...49 lines deleted...]
-      <c r="BA2" s="45"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="50"/>
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="50"/>
+      <c r="AP2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
+      <c r="AS2" s="50"/>
+      <c r="AT2" s="50"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
+      <c r="AW2" s="50"/>
+      <c r="AX2" s="50"/>
+      <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
+      <c r="BA2" s="50"/>
+      <c r="BB2" s="50"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="3"/>
       <c r="E3" s="26"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47">
         <v>2022</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47">
         <v>2023</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="46">
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="48">
         <v>2024</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="48"/>
+      <c r="AL4" s="48">
         <v>2025</v>
       </c>
-      <c r="AM4" s="46"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="48"/>
+      <c r="AP4" s="48"/>
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="48">
         <v>2026</v>
       </c>
-      <c r="AY4" s="46"/>
-[...1 lines deleted...]
-      <c r="BA4" s="46"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="48"/>
+      <c r="BB4" s="48"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -5013,52 +5086,55 @@
       </c>
       <c r="AT5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AW5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BA5" s="39" t="s">
         <v>38</v>
       </c>
+      <c r="BB5" s="39" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -5069,52 +5145,53 @@
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
       <c r="BA6" s="52"/>
+      <c r="BB6" s="52"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="30">
         <v>3.97</v>
       </c>
       <c r="C7" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="30">
         <v>5.2</v>
       </c>
       <c r="E7" s="30">
         <v>5.28</v>
       </c>
       <c r="F7" s="30">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="30">
         <v>5.28</v>
       </c>
       <c r="H7" s="30">
         <v>5.85</v>
       </c>
       <c r="I7" s="30">
@@ -5230,52 +5307,55 @@
       </c>
       <c r="AT7" s="30">
         <v>6.21</v>
       </c>
       <c r="AU7" s="30">
         <v>6.14</v>
       </c>
       <c r="AV7" s="31">
         <v>6.07</v>
       </c>
       <c r="AW7" s="31">
         <v>6.01</v>
       </c>
       <c r="AX7" s="31">
         <v>4.01</v>
       </c>
       <c r="AY7" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="31">
         <v>4.34</v>
       </c>
       <c r="BA7" s="30">
         <v>4.49</v>
       </c>
+      <c r="BB7" s="30">
+        <v>4.18</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="30">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="30">
         <v>4.83</v>
       </c>
       <c r="D8" s="30">
         <v>5.27</v>
       </c>
       <c r="E8" s="30">
         <v>5.42</v>
       </c>
       <c r="F8" s="30">
         <v>4.93</v>
       </c>
       <c r="G8" s="30">
         <v>5.88</v>
       </c>
       <c r="H8" s="30">
         <v>6.55</v>
       </c>
       <c r="I8" s="30">
@@ -5391,52 +5471,55 @@
       </c>
       <c r="AT8" s="30">
         <v>7.51</v>
       </c>
       <c r="AU8" s="30">
         <v>7.44</v>
       </c>
       <c r="AV8" s="31">
         <v>7.34</v>
       </c>
       <c r="AW8" s="31">
         <v>7.25</v>
       </c>
       <c r="AX8" s="31">
         <v>4.34</v>
       </c>
       <c r="AY8" s="30">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="31">
         <v>4.84</v>
       </c>
       <c r="BA8" s="30">
         <v>5.09</v>
       </c>
+      <c r="BB8" s="30">
+        <v>4.6500000000000004</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="30">
         <v>6.4</v>
       </c>
       <c r="C9" s="30">
         <v>6.43</v>
       </c>
       <c r="D9" s="30">
         <v>5.46</v>
       </c>
       <c r="E9" s="30">
         <v>5.82</v>
       </c>
       <c r="F9" s="30">
         <v>5.31</v>
       </c>
       <c r="G9" s="30">
         <v>5</v>
       </c>
       <c r="H9" s="30">
         <v>5.07</v>
       </c>
       <c r="I9" s="30">
@@ -5552,52 +5635,55 @@
       </c>
       <c r="AT9" s="30">
         <v>4.79</v>
       </c>
       <c r="AU9" s="30">
         <v>4.7</v>
       </c>
       <c r="AV9" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="31">
         <v>4.78</v>
       </c>
       <c r="AX9" s="31">
         <v>4.26</v>
       </c>
       <c r="AY9" s="30">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="31">
         <v>3.51</v>
       </c>
       <c r="BA9" s="30">
         <v>4.41</v>
       </c>
+      <c r="BB9" s="30">
+        <v>4.18</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>5.72</v>
       </c>
       <c r="C10" s="30">
         <v>5.85</v>
       </c>
       <c r="D10" s="30">
         <v>5.7</v>
       </c>
       <c r="E10" s="30">
         <v>5.49</v>
       </c>
       <c r="F10" s="30">
         <v>5.26</v>
       </c>
       <c r="G10" s="30">
         <v>5.84</v>
       </c>
       <c r="H10" s="30">
         <v>6.16</v>
       </c>
       <c r="I10" s="30">
@@ -5713,52 +5799,55 @@
       </c>
       <c r="AT10" s="30">
         <v>6.3</v>
       </c>
       <c r="AU10" s="30">
         <v>6.08</v>
       </c>
       <c r="AV10" s="31">
         <v>5.94</v>
       </c>
       <c r="AW10" s="31">
         <v>5.79</v>
       </c>
       <c r="AX10" s="31">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="30">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="31">
         <v>5.0999999999999996</v>
       </c>
       <c r="BA10" s="30">
         <v>4.8</v>
       </c>
+      <c r="BB10" s="30">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30">
         <v>3.91</v>
       </c>
       <c r="C11" s="30">
         <v>5.93</v>
       </c>
       <c r="D11" s="30">
         <v>6.19</v>
       </c>
       <c r="E11" s="30">
         <v>6.1</v>
       </c>
       <c r="F11" s="30">
         <v>5.63</v>
       </c>
       <c r="G11" s="30">
         <v>6.15</v>
       </c>
       <c r="H11" s="30">
         <v>6.63</v>
       </c>
       <c r="I11" s="30">
@@ -5874,52 +5963,55 @@
       </c>
       <c r="AT11" s="30">
         <v>6.3</v>
       </c>
       <c r="AU11" s="30">
         <v>6.28</v>
       </c>
       <c r="AV11" s="31">
         <v>6.14</v>
       </c>
       <c r="AW11" s="31">
         <v>6.01</v>
       </c>
       <c r="AX11" s="31">
         <v>4.88</v>
       </c>
       <c r="AY11" s="30">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="31">
         <v>4.8099999999999996</v>
       </c>
       <c r="BA11" s="30">
         <v>4.88</v>
       </c>
+      <c r="BB11" s="30">
+        <v>4.62</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30">
         <v>2.83</v>
       </c>
       <c r="C12" s="30">
         <v>5.46</v>
       </c>
       <c r="D12" s="30">
         <v>5.2</v>
       </c>
       <c r="E12" s="30">
         <v>4.87</v>
       </c>
       <c r="F12" s="30">
         <v>4.63</v>
       </c>
       <c r="G12" s="30">
         <v>4.83</v>
       </c>
       <c r="H12" s="30">
         <v>5.23</v>
       </c>
       <c r="I12" s="30">
@@ -6035,52 +6127,55 @@
       </c>
       <c r="AT12" s="30">
         <v>6.44</v>
       </c>
       <c r="AU12" s="30">
         <v>6.39</v>
       </c>
       <c r="AV12" s="31">
         <v>6.09</v>
       </c>
       <c r="AW12" s="31">
         <v>6.08</v>
       </c>
       <c r="AX12" s="31">
         <v>1.02</v>
       </c>
       <c r="AY12" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="31">
         <v>2.8</v>
       </c>
       <c r="BA12" s="30">
         <v>3.15</v>
       </c>
+      <c r="BB12" s="30">
+        <v>3.34</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30">
         <v>2.61</v>
       </c>
       <c r="C13" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="30">
         <v>2.69</v>
       </c>
       <c r="E13" s="30">
         <v>3.14</v>
       </c>
       <c r="F13" s="30">
         <v>3.38</v>
       </c>
       <c r="G13" s="30">
         <v>2.82</v>
       </c>
       <c r="H13" s="30">
         <v>3.43</v>
       </c>
       <c r="I13" s="30">
@@ -6196,52 +6291,55 @@
       </c>
       <c r="AT13" s="30">
         <v>3.94</v>
       </c>
       <c r="AU13" s="30">
         <v>3.63</v>
       </c>
       <c r="AV13" s="31">
         <v>3.73</v>
       </c>
       <c r="AW13" s="31">
         <v>3.5</v>
       </c>
       <c r="AX13" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY13" s="30">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="31">
         <v>1.34</v>
       </c>
       <c r="BA13" s="30">
         <v>2.0099999999999998</v>
       </c>
+      <c r="BB13" s="30">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="30">
         <v>3.68</v>
       </c>
       <c r="C14" s="30">
         <v>3.71</v>
       </c>
       <c r="D14" s="30">
         <v>4.62</v>
       </c>
       <c r="E14" s="30">
         <v>4.76</v>
       </c>
       <c r="F14" s="30">
         <v>4.75</v>
       </c>
       <c r="G14" s="30">
         <v>4.82</v>
       </c>
       <c r="H14" s="30">
         <v>5.15</v>
       </c>
       <c r="I14" s="30">
@@ -6357,52 +6455,55 @@
       </c>
       <c r="AT14" s="30">
         <v>5.7</v>
       </c>
       <c r="AU14" s="30">
         <v>5.52</v>
       </c>
       <c r="AV14" s="31">
         <v>5.71</v>
       </c>
       <c r="AW14" s="31">
         <v>5.59</v>
       </c>
       <c r="AX14" s="31">
         <v>4.41</v>
       </c>
       <c r="AY14" s="30">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="31">
         <v>4.1500000000000004</v>
       </c>
       <c r="BA14" s="30">
         <v>4.33</v>
       </c>
+      <c r="BB14" s="30">
+        <v>4.34</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="30">
         <v>4.07</v>
       </c>
       <c r="D15" s="30">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="30">
         <v>5.09</v>
       </c>
       <c r="F15" s="30">
         <v>4.79</v>
       </c>
       <c r="G15" s="30">
         <v>4.72</v>
       </c>
       <c r="H15" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="30">
@@ -6518,52 +6619,55 @@
       </c>
       <c r="AT15" s="30">
         <v>6.86</v>
       </c>
       <c r="AU15" s="30">
         <v>6.69</v>
       </c>
       <c r="AV15" s="31">
         <v>6.79</v>
       </c>
       <c r="AW15" s="31">
         <v>6.98</v>
       </c>
       <c r="AX15" s="31">
         <v>5.39</v>
       </c>
       <c r="AY15" s="30">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="31">
         <v>5.0599999999999996</v>
       </c>
       <c r="BA15" s="30">
         <v>4.99</v>
       </c>
+      <c r="BB15" s="30">
+        <v>4.43</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="30">
         <v>3.25</v>
       </c>
       <c r="C16" s="30">
         <v>2.83</v>
       </c>
       <c r="D16" s="30">
         <v>2.96</v>
       </c>
       <c r="E16" s="30">
         <v>2.78</v>
       </c>
       <c r="F16" s="30">
         <v>2.44</v>
       </c>
       <c r="G16" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="30">
         <v>2.21</v>
       </c>
       <c r="I16" s="30">
@@ -6679,52 +6783,55 @@
       </c>
       <c r="AT16" s="30">
         <v>2.68</v>
       </c>
       <c r="AU16" s="30">
         <v>3</v>
       </c>
       <c r="AV16" s="31">
         <v>3.06</v>
       </c>
       <c r="AW16" s="31">
         <v>3.09</v>
       </c>
       <c r="AX16" s="31">
         <v>3.62</v>
       </c>
       <c r="AY16" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="31">
         <v>2.09</v>
       </c>
       <c r="BA16" s="30">
         <v>1.88</v>
       </c>
+      <c r="BB16" s="30">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="30">
         <v>3.83</v>
       </c>
       <c r="C17" s="30">
         <v>5.05</v>
       </c>
       <c r="D17" s="30">
         <v>5.3</v>
       </c>
       <c r="E17" s="30">
         <v>5.03</v>
       </c>
       <c r="F17" s="30">
         <v>4.68</v>
       </c>
       <c r="G17" s="30">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="30">
         <v>5.21</v>
       </c>
       <c r="I17" s="30">
@@ -6840,52 +6947,55 @@
       </c>
       <c r="AT17" s="30">
         <v>5.5</v>
       </c>
       <c r="AU17" s="30">
         <v>5.41</v>
       </c>
       <c r="AV17" s="31">
         <v>5.3</v>
       </c>
       <c r="AW17" s="31">
         <v>5.36</v>
       </c>
       <c r="AX17" s="31">
         <v>4.07</v>
       </c>
       <c r="AY17" s="30">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="31">
         <v>4.5</v>
       </c>
       <c r="BA17" s="30">
         <v>3.91</v>
       </c>
+      <c r="BB17" s="30">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="30">
         <v>2.16</v>
       </c>
       <c r="C18" s="30">
         <v>1.69</v>
       </c>
       <c r="D18" s="30">
         <v>1.84</v>
       </c>
       <c r="E18" s="30">
         <v>2.48</v>
       </c>
       <c r="F18" s="30">
         <v>2.63</v>
       </c>
       <c r="G18" s="30">
         <v>2.56</v>
       </c>
       <c r="H18" s="30">
         <v>3.28</v>
       </c>
       <c r="I18" s="30">
@@ -7001,52 +7111,55 @@
       </c>
       <c r="AT18" s="30">
         <v>3.86</v>
       </c>
       <c r="AU18" s="30">
         <v>3.71</v>
       </c>
       <c r="AV18" s="31">
         <v>3.59</v>
       </c>
       <c r="AW18" s="31">
         <v>3.48</v>
       </c>
       <c r="AX18" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY18" s="30">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="31">
         <v>0.42</v>
       </c>
       <c r="BA18" s="30">
         <v>1.25</v>
       </c>
+      <c r="BB18" s="30">
+        <v>1.24</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>5.23</v>
       </c>
       <c r="C19" s="30">
         <v>6.78</v>
       </c>
       <c r="D19" s="30">
         <v>6.26</v>
       </c>
       <c r="E19" s="30">
         <v>6.29</v>
       </c>
       <c r="F19" s="30">
         <v>5.78</v>
       </c>
       <c r="G19" s="30">
         <v>5.81</v>
       </c>
       <c r="H19" s="30">
         <v>6.7</v>
       </c>
       <c r="I19" s="30">
@@ -7162,52 +7275,55 @@
       </c>
       <c r="AT19" s="30">
         <v>5.55</v>
       </c>
       <c r="AU19" s="30">
         <v>5.59</v>
       </c>
       <c r="AV19" s="31">
         <v>5.7</v>
       </c>
       <c r="AW19" s="31">
         <v>5.51</v>
       </c>
       <c r="AX19" s="31">
         <v>3.54</v>
       </c>
       <c r="AY19" s="30">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="31">
         <v>4.53</v>
       </c>
       <c r="BA19" s="30">
         <v>4.71</v>
       </c>
+      <c r="BB19" s="30">
+        <v>4.0599999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="30">
         <v>4.53</v>
       </c>
       <c r="C20" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="30">
         <v>5.41</v>
       </c>
       <c r="F20" s="30">
         <v>4.76</v>
       </c>
       <c r="G20" s="30">
         <v>4.45</v>
       </c>
       <c r="H20" s="30">
         <v>4.88</v>
       </c>
       <c r="I20" s="30">
@@ -7323,52 +7439,55 @@
       </c>
       <c r="AT20" s="30">
         <v>5.61</v>
       </c>
       <c r="AU20" s="30">
         <v>5.6</v>
       </c>
       <c r="AV20" s="31">
         <v>5.78</v>
       </c>
       <c r="AW20" s="31">
         <v>6.03</v>
       </c>
       <c r="AX20" s="31">
         <v>1.91</v>
       </c>
       <c r="AY20" s="30">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="31">
         <v>3.73</v>
       </c>
       <c r="BA20" s="30">
         <v>3.95</v>
       </c>
+      <c r="BB20" s="30">
+        <v>3.53</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>2.9</v>
       </c>
       <c r="C21" s="30">
         <v>4.57</v>
       </c>
       <c r="D21" s="30">
         <v>5.93</v>
       </c>
       <c r="E21" s="30">
         <v>5.86</v>
       </c>
       <c r="F21" s="30">
         <v>5.38</v>
       </c>
       <c r="G21" s="30">
         <v>5.32</v>
       </c>
       <c r="H21" s="30">
         <v>6.28</v>
       </c>
       <c r="I21" s="30">
@@ -7484,52 +7603,55 @@
       </c>
       <c r="AT21" s="30">
         <v>5.62</v>
       </c>
       <c r="AU21" s="30">
         <v>5.54</v>
       </c>
       <c r="AV21" s="31">
         <v>5.39</v>
       </c>
       <c r="AW21" s="31">
         <v>5.33</v>
       </c>
       <c r="AX21" s="31">
         <v>3.84</v>
       </c>
       <c r="AY21" s="30">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="31">
         <v>4.13</v>
       </c>
       <c r="BA21" s="30">
         <v>4.29</v>
       </c>
+      <c r="BB21" s="30">
+        <v>4.09</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
         <v>2.11</v>
       </c>
       <c r="C22" s="30">
         <v>2.5</v>
       </c>
       <c r="D22" s="30">
         <v>3.82</v>
       </c>
       <c r="E22" s="30">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="30">
         <v>4.34</v>
       </c>
       <c r="G22" s="30">
         <v>3.89</v>
       </c>
       <c r="H22" s="30">
         <v>4.63</v>
       </c>
       <c r="I22" s="30">
@@ -7645,52 +7767,55 @@
       </c>
       <c r="AT22" s="30">
         <v>5.13</v>
       </c>
       <c r="AU22" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="31">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="31">
         <v>4.76</v>
       </c>
       <c r="AX22" s="31">
         <v>1.77</v>
       </c>
       <c r="AY22" s="30">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="31">
         <v>3.42</v>
       </c>
       <c r="BA22" s="30">
         <v>4.37</v>
       </c>
+      <c r="BB22" s="30">
+        <v>3.83</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="30">
         <v>0.66</v>
       </c>
       <c r="D23" s="30">
         <v>2.61</v>
       </c>
       <c r="E23" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="30">
         <v>2.58</v>
       </c>
       <c r="G23" s="30">
         <v>2.38</v>
       </c>
       <c r="H23" s="30">
         <v>2.59</v>
       </c>
       <c r="I23" s="30">
@@ -7806,52 +7931,55 @@
       </c>
       <c r="AT23" s="30">
         <v>3.23</v>
       </c>
       <c r="AU23" s="30">
         <v>3.33</v>
       </c>
       <c r="AV23" s="31">
         <v>3.3</v>
       </c>
       <c r="AW23" s="31">
         <v>3.14</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="30">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="31">
         <v>2.5499999999999998</v>
       </c>
       <c r="BA23" s="30">
         <v>3.06</v>
       </c>
+      <c r="BB23" s="30">
+        <v>2.4300000000000002</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="30">
         <v>5.61</v>
       </c>
       <c r="D24" s="30">
         <v>5.28</v>
       </c>
       <c r="E24" s="30">
         <v>5</v>
       </c>
       <c r="F24" s="30">
         <v>4.79</v>
       </c>
       <c r="G24" s="30">
         <v>4.91</v>
       </c>
       <c r="H24" s="30">
         <v>5.56</v>
       </c>
       <c r="I24" s="30">
@@ -7967,52 +8095,55 @@
       </c>
       <c r="AT24" s="30">
         <v>4.67</v>
       </c>
       <c r="AU24" s="30">
         <v>4.78</v>
       </c>
       <c r="AV24" s="31">
         <v>4.88</v>
       </c>
       <c r="AW24" s="31">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="31">
         <v>2.25</v>
       </c>
       <c r="AY24" s="30">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="31">
         <v>3.32</v>
       </c>
       <c r="BA24" s="30">
         <v>2.88</v>
       </c>
+      <c r="BB24" s="30">
+        <v>2.44</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="30">
         <v>1.51</v>
       </c>
       <c r="C25" s="30">
         <v>3.72</v>
       </c>
       <c r="D25" s="30">
         <v>3.83</v>
       </c>
       <c r="E25" s="30">
         <v>4.04</v>
       </c>
       <c r="F25" s="30">
         <v>3.65</v>
       </c>
       <c r="G25" s="30">
         <v>4.08</v>
       </c>
       <c r="H25" s="30">
         <v>5.41</v>
       </c>
       <c r="I25" s="30">
@@ -8128,52 +8259,55 @@
       </c>
       <c r="AT25" s="30">
         <v>5.04</v>
       </c>
       <c r="AU25" s="30">
         <v>5.19</v>
       </c>
       <c r="AV25" s="31">
         <v>5.12</v>
       </c>
       <c r="AW25" s="31">
         <v>5.28</v>
       </c>
       <c r="AX25" s="31">
         <v>6.13</v>
       </c>
       <c r="AY25" s="30">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="31">
         <v>4.38</v>
       </c>
       <c r="BA25" s="30">
         <v>4.1500000000000004</v>
       </c>
+      <c r="BB25" s="30">
+        <v>3.52</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="30">
         <v>4.57</v>
       </c>
       <c r="C26" s="30">
         <v>5.21</v>
       </c>
       <c r="D26" s="30">
         <v>5</v>
       </c>
       <c r="E26" s="30">
         <v>5.33</v>
       </c>
       <c r="F26" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="30">
         <v>4.84</v>
       </c>
       <c r="H26" s="30">
         <v>5.35</v>
       </c>
       <c r="I26" s="30">
@@ -8289,52 +8423,55 @@
       </c>
       <c r="AT26" s="30">
         <v>5.12</v>
       </c>
       <c r="AU26" s="30">
         <v>4.93</v>
       </c>
       <c r="AV26" s="31">
         <v>5.03</v>
       </c>
       <c r="AW26" s="31">
         <v>4.95</v>
       </c>
       <c r="AX26" s="31">
         <v>5.12</v>
       </c>
       <c r="AY26" s="30">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="31">
         <v>5</v>
       </c>
       <c r="BA26" s="30">
         <v>4.4000000000000004</v>
       </c>
+      <c r="BB26" s="30">
+        <v>4.03</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="33">
         <v>2.94</v>
       </c>
       <c r="C27" s="33">
         <v>3.86</v>
       </c>
       <c r="D27" s="33">
         <v>4.04</v>
       </c>
       <c r="E27" s="33">
         <v>3.66</v>
       </c>
       <c r="F27" s="33">
         <v>3.51</v>
       </c>
       <c r="G27" s="33">
         <v>3.84</v>
       </c>
       <c r="H27" s="33">
         <v>4.13</v>
       </c>
       <c r="I27" s="33">
@@ -8450,270 +8587,275 @@
       </c>
       <c r="AT27" s="33">
         <v>5.49</v>
       </c>
       <c r="AU27" s="33">
         <v>5.55</v>
       </c>
       <c r="AV27" s="33">
         <v>5.39</v>
       </c>
       <c r="AW27" s="33">
         <v>5.32</v>
       </c>
       <c r="AX27" s="33">
         <v>2.61</v>
       </c>
       <c r="AY27" s="33">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="33">
         <v>3.24</v>
       </c>
       <c r="BA27" s="33">
         <v>3.11</v>
       </c>
+      <c r="BB27" s="33">
+        <v>3.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="43"/>
       <c r="Q30" s="43"/>
       <c r="R30" s="43"/>
       <c r="S30" s="43"/>
       <c r="T30" s="43"/>
       <c r="U30" s="43"/>
       <c r="V30" s="43"/>
       <c r="W30" s="43"/>
       <c r="X30" s="43"/>
       <c r="Y30" s="43"/>
       <c r="Z30" s="43"/>
       <c r="AA30" s="43"/>
       <c r="AB30" s="43"/>
       <c r="AC30" s="43"/>
       <c r="AD30" s="43"/>
       <c r="AE30" s="43"/>
       <c r="AF30" s="43"/>
       <c r="AG30" s="43"/>
       <c r="AH30" s="43"/>
       <c r="AI30" s="43"/>
       <c r="AJ30" s="43"/>
       <c r="AK30" s="43"/>
       <c r="AL30" s="43"/>
       <c r="AM30" s="43"/>
       <c r="AN30" s="43"/>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA34"/>
+  <dimension ref="A1:BB34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AV15" sqref="AV15"/>
+      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AU23" sqref="AU23:AV24"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="25" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="45"/>
-[...49 lines deleted...]
-      <c r="BA2" s="45"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="50"/>
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="50"/>
+      <c r="AP2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
+      <c r="AS2" s="50"/>
+      <c r="AT2" s="50"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
+      <c r="AW2" s="50"/>
+      <c r="AX2" s="50"/>
+      <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
+      <c r="BA2" s="50"/>
+      <c r="BB2" s="50"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50" t="s">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="46">
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="48">
         <v>2024</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="48"/>
+      <c r="AL4" s="48">
         <v>2025</v>
       </c>
-      <c r="AM4" s="46"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="48"/>
+      <c r="AP4" s="48"/>
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="48">
         <v>2026</v>
       </c>
-      <c r="AY4" s="46"/>
-[...1 lines deleted...]
-      <c r="BA4" s="46"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="48"/>
+      <c r="BB4" s="48"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -8826,52 +8968,55 @@
       </c>
       <c r="AT5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="BB5" s="5" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="53"/>
       <c r="O6" s="53"/>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
       <c r="T6" s="53"/>
       <c r="U6" s="53"/>
       <c r="V6" s="53"/>
       <c r="W6" s="53"/>
       <c r="X6" s="53"/>
@@ -8882,52 +9027,53 @@
       <c r="AC6" s="53"/>
       <c r="AD6" s="53"/>
       <c r="AE6" s="53"/>
       <c r="AF6" s="53"/>
       <c r="AG6" s="53"/>
       <c r="AH6" s="53"/>
       <c r="AI6" s="53"/>
       <c r="AJ6" s="53"/>
       <c r="AK6" s="53"/>
       <c r="AL6" s="53"/>
       <c r="AM6" s="53"/>
       <c r="AN6" s="53"/>
       <c r="AO6" s="53"/>
       <c r="AP6" s="53"/>
       <c r="AQ6" s="53"/>
       <c r="AR6" s="53"/>
       <c r="AS6" s="53"/>
       <c r="AT6" s="53"/>
       <c r="AU6" s="53"/>
       <c r="AV6" s="53"/>
       <c r="AW6" s="53"/>
       <c r="AX6" s="53"/>
       <c r="AY6" s="53"/>
       <c r="AZ6" s="53"/>
       <c r="BA6" s="53"/>
+      <c r="BB6" s="53"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>70</v>
       </c>
       <c r="C7" s="8">
         <v>54</v>
       </c>
       <c r="D7" s="8">
         <v>89</v>
       </c>
       <c r="E7" s="8">
         <v>76</v>
       </c>
       <c r="F7" s="8">
         <v>103</v>
       </c>
       <c r="G7" s="8">
         <v>74</v>
       </c>
       <c r="H7" s="8">
         <v>105</v>
       </c>
       <c r="I7" s="8">
@@ -9043,52 +9189,55 @@
       </c>
       <c r="AT7" s="37">
         <v>258</v>
       </c>
       <c r="AU7" s="10">
         <v>258</v>
       </c>
       <c r="AV7" s="12">
         <v>182</v>
       </c>
       <c r="AW7" s="9">
         <v>255</v>
       </c>
       <c r="AX7" s="37">
         <v>244</v>
       </c>
       <c r="AY7" s="12">
         <v>170</v>
       </c>
       <c r="AZ7" s="9">
         <v>242</v>
       </c>
       <c r="BA7" s="9">
         <v>192</v>
       </c>
+      <c r="BB7" s="10">
+        <v>231</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>25</v>
       </c>
       <c r="C8" s="8">
         <v>16</v>
       </c>
       <c r="D8" s="8">
         <v>21</v>
       </c>
       <c r="E8" s="8">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>33</v>
       </c>
       <c r="G8" s="8">
         <v>20</v>
       </c>
       <c r="H8" s="8">
         <v>43</v>
       </c>
       <c r="I8" s="8">
@@ -9204,52 +9353,55 @@
       </c>
       <c r="AT8" s="37">
         <v>72</v>
       </c>
       <c r="AU8" s="10">
         <v>100</v>
       </c>
       <c r="AV8" s="12">
         <v>70</v>
       </c>
       <c r="AW8" s="9">
         <v>94</v>
       </c>
       <c r="AX8" s="37">
         <v>92</v>
       </c>
       <c r="AY8" s="12">
         <v>70</v>
       </c>
       <c r="AZ8" s="9">
         <v>129</v>
       </c>
       <c r="BA8" s="9">
         <v>69</v>
       </c>
+      <c r="BB8" s="10">
+        <v>98</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>2</v>
       </c>
       <c r="C9" s="8">
         <v>4</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="8">
         <v>2</v>
       </c>
       <c r="I9" s="8">
@@ -9365,52 +9517,55 @@
       </c>
       <c r="AT9" s="37">
         <v>13</v>
       </c>
       <c r="AU9" s="10">
         <v>6</v>
       </c>
       <c r="AV9" s="12">
         <v>2</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="37">
         <v>7</v>
       </c>
       <c r="AY9" s="12">
         <v>9</v>
       </c>
       <c r="AZ9" s="9">
         <v>4</v>
       </c>
       <c r="BA9" s="9">
         <v>6</v>
       </c>
+      <c r="BB9" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="8">
         <v>6</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>3</v>
       </c>
       <c r="H10" s="8">
         <v>2</v>
       </c>
       <c r="I10" s="8">
@@ -9526,52 +9681,55 @@
       </c>
       <c r="AT10" s="37">
         <v>15</v>
       </c>
       <c r="AU10" s="10">
         <v>18</v>
       </c>
       <c r="AV10" s="12">
         <v>9</v>
       </c>
       <c r="AW10" s="9">
         <v>14</v>
       </c>
       <c r="AX10" s="37">
         <v>14</v>
       </c>
       <c r="AY10" s="12">
         <v>8</v>
       </c>
       <c r="AZ10" s="9">
         <v>8</v>
       </c>
       <c r="BA10" s="9">
         <v>12</v>
       </c>
+      <c r="BB10" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>20</v>
       </c>
       <c r="G11" s="8">
         <v>18</v>
       </c>
       <c r="H11" s="8">
         <v>20</v>
       </c>
       <c r="I11" s="8">
@@ -9687,52 +9845,55 @@
       </c>
       <c r="AT11" s="37">
         <v>50</v>
       </c>
       <c r="AU11" s="10">
         <v>33</v>
       </c>
       <c r="AV11" s="12">
         <v>39</v>
       </c>
       <c r="AW11" s="9">
         <v>43</v>
       </c>
       <c r="AX11" s="37">
         <v>41</v>
       </c>
       <c r="AY11" s="12">
         <v>29</v>
       </c>
       <c r="AZ11" s="9">
         <v>22</v>
       </c>
       <c r="BA11" s="9">
         <v>33</v>
       </c>
+      <c r="BB11" s="10">
+        <v>28</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="8">
         <v>2</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -9848,52 +10009,55 @@
       </c>
       <c r="AT12" s="37">
         <v>5</v>
       </c>
       <c r="AU12" s="10">
         <v>8</v>
       </c>
       <c r="AV12" s="12">
         <v>2</v>
       </c>
       <c r="AW12" s="10">
         <v>3</v>
       </c>
       <c r="AX12" s="37">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>4</v>
       </c>
       <c r="BA12" s="9">
         <v>2</v>
       </c>
+      <c r="BB12" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="8">
@@ -10009,52 +10173,55 @@
       </c>
       <c r="AT13" s="37">
         <v>3</v>
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX13" s="37">
         <v>2</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BA13" s="9">
         <v>1</v>
       </c>
+      <c r="BB13" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>1</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="8">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <v>7</v>
       </c>
       <c r="H14" s="8">
         <v>11</v>
       </c>
       <c r="I14" s="8">
@@ -10170,52 +10337,55 @@
       </c>
       <c r="AT14" s="37">
         <v>8</v>
       </c>
       <c r="AU14" s="10">
         <v>15</v>
       </c>
       <c r="AV14" s="12">
         <v>7</v>
       </c>
       <c r="AW14" s="10">
         <v>6</v>
       </c>
       <c r="AX14" s="37">
         <v>10</v>
       </c>
       <c r="AY14" s="9">
         <v>6</v>
       </c>
       <c r="AZ14" s="9">
         <v>7</v>
       </c>
       <c r="BA14" s="9">
         <v>7</v>
       </c>
+      <c r="BB14" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>1</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>4</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I15" s="8">
@@ -10331,52 +10501,55 @@
       </c>
       <c r="AT15" s="37">
         <v>1</v>
       </c>
       <c r="AU15" s="10">
         <v>1</v>
       </c>
       <c r="AV15" s="12">
         <v>3</v>
       </c>
       <c r="AW15" s="10">
         <v>5</v>
       </c>
       <c r="AX15" s="37">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>3</v>
       </c>
       <c r="AZ15" s="9">
         <v>4</v>
       </c>
       <c r="BA15" s="9">
         <v>5</v>
       </c>
+      <c r="BB15" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="8">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -10490,52 +10663,55 @@
       </c>
       <c r="AT16" s="37">
         <v>1</v>
       </c>
       <c r="AU16" s="10">
         <v>1</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX16" s="37">
         <v>1</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
+      <c r="BB16" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>7</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -10651,52 +10827,55 @@
       </c>
       <c r="AT17" s="37">
         <v>12</v>
       </c>
       <c r="AU17" s="10">
         <v>11</v>
       </c>
       <c r="AV17" s="12">
         <v>8</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="37">
         <v>12</v>
       </c>
       <c r="AY17" s="9">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>9</v>
       </c>
       <c r="BA17" s="9">
         <v>9</v>
       </c>
+      <c r="BB17" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="8">
         <v>2</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I18" s="8">
@@ -10812,52 +10991,55 @@
       </c>
       <c r="AT18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX18" s="37">
         <v>1</v>
       </c>
       <c r="AY18" s="9">
         <v>2</v>
       </c>
       <c r="AZ18" s="9">
         <v>1</v>
       </c>
       <c r="BA18" s="9">
         <v>6</v>
       </c>
+      <c r="BB18" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="8">
         <v>2</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
@@ -10973,52 +11155,55 @@
       </c>
       <c r="AT19" s="37">
         <v>4</v>
       </c>
       <c r="AU19" s="10">
         <v>6</v>
       </c>
       <c r="AV19" s="12">
         <v>6</v>
       </c>
       <c r="AW19" s="10">
         <v>1</v>
       </c>
       <c r="AX19" s="37">
         <v>7</v>
       </c>
       <c r="AY19" s="9">
         <v>5</v>
       </c>
       <c r="AZ19" s="9">
         <v>8</v>
       </c>
       <c r="BA19" s="9">
         <v>3</v>
       </c>
+      <c r="BB19" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>3</v>
       </c>
       <c r="I20" s="8">
@@ -11134,52 +11319,55 @@
       </c>
       <c r="AT20" s="37">
         <v>5</v>
       </c>
       <c r="AU20" s="10">
         <v>7</v>
       </c>
       <c r="AV20" s="12">
         <v>5</v>
       </c>
       <c r="AW20" s="10">
         <v>7</v>
       </c>
       <c r="AX20" s="37">
         <v>4</v>
       </c>
       <c r="AY20" s="9">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>3</v>
       </c>
       <c r="BA20" s="9">
         <v>2</v>
       </c>
+      <c r="BB20" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>4</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>12</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -11295,52 +11483,55 @@
       </c>
       <c r="AT21" s="37">
         <v>24</v>
       </c>
       <c r="AU21" s="10">
         <v>24</v>
       </c>
       <c r="AV21" s="12">
         <v>15</v>
       </c>
       <c r="AW21" s="10">
         <v>21</v>
       </c>
       <c r="AX21" s="37">
         <v>17</v>
       </c>
       <c r="AY21" s="9">
         <v>12</v>
       </c>
       <c r="AZ21" s="9">
         <v>19</v>
       </c>
       <c r="BA21" s="9">
         <v>20</v>
       </c>
+      <c r="BB21" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="8">
         <v>4</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
       </c>
       <c r="I22" s="8">
@@ -11454,52 +11645,55 @@
       </c>
       <c r="AT22" s="37">
         <v>7</v>
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="10">
         <v>4</v>
       </c>
       <c r="AX22" s="37">
         <v>8</v>
       </c>
       <c r="AY22" s="9">
         <v>2</v>
       </c>
       <c r="AZ22" s="9">
         <v>4</v>
       </c>
       <c r="BA22" s="9">
         <v>1</v>
       </c>
+      <c r="BB22" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="8">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -11613,52 +11807,55 @@
       </c>
       <c r="AT23" s="37">
         <v>2</v>
       </c>
       <c r="AU23" s="10">
         <v>2</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BA23" s="9">
         <v>2</v>
       </c>
+      <c r="BB23" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="8">
         <v>1</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>2</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I24" s="8">
@@ -11774,52 +11971,55 @@
       </c>
       <c r="AT24" s="37">
         <v>6</v>
       </c>
       <c r="AU24" s="10">
         <v>4</v>
       </c>
       <c r="AV24" s="12">
         <v>4</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="37">
         <v>4</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="9">
         <v>4</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="BB24" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="8">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>2</v>
       </c>
       <c r="I25" s="8">
@@ -11935,52 +12135,55 @@
       </c>
       <c r="AT25" s="37">
         <v>17</v>
       </c>
       <c r="AU25" s="10">
         <v>3</v>
       </c>
       <c r="AV25" s="12">
         <v>5</v>
       </c>
       <c r="AW25" s="10">
         <v>11</v>
       </c>
       <c r="AX25" s="37">
         <v>8</v>
       </c>
       <c r="AY25" s="12">
         <v>5</v>
       </c>
       <c r="AZ25" s="9">
         <v>3</v>
       </c>
       <c r="BA25" s="9">
         <v>9</v>
       </c>
+      <c r="BB25" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>3</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>1</v>
       </c>
       <c r="H26" s="8">
         <v>3</v>
       </c>
       <c r="I26" s="8">
@@ -12096,52 +12299,55 @@
       </c>
       <c r="AT26" s="37">
         <v>5</v>
       </c>
       <c r="AU26" s="10">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="10">
         <v>4</v>
       </c>
       <c r="AX26" s="37">
         <v>4</v>
       </c>
       <c r="AY26" s="12">
         <v>2</v>
       </c>
       <c r="AZ26" s="9">
         <v>7</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="BB26" s="10" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15">
         <v>4</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="15">
         <v>4</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
       <c r="F27" s="15">
         <v>1</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>47</v>
       </c>
       <c r="H27" s="15">
         <v>2</v>
       </c>
       <c r="I27" s="15">
@@ -12257,326 +12463,333 @@
       </c>
       <c r="AT27" s="18">
         <v>8</v>
       </c>
       <c r="AU27" s="16">
         <v>8</v>
       </c>
       <c r="AV27" s="18">
         <v>3</v>
       </c>
       <c r="AW27" s="16">
         <v>3</v>
       </c>
       <c r="AX27" s="18">
         <v>9</v>
       </c>
       <c r="AY27" s="18">
         <v>5</v>
       </c>
       <c r="AZ27" s="16">
         <v>5</v>
       </c>
       <c r="BA27" s="16">
         <v>4</v>
       </c>
+      <c r="BB27" s="16">
+        <v>3</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="42"/>
       <c r="Y30" s="42"/>
       <c r="Z30" s="42"/>
       <c r="AA30" s="42"/>
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
     </row>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AX18" sqref="AX18"/>
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AU23" sqref="AU23:AV24"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.28515625" style="25" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="25" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="25" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="25"/>
     <col min="42" max="42" width="8.7109375" style="25" customWidth="1"/>
-    <col min="43" max="16384" width="9.140625" style="25"/>
+    <col min="43" max="53" width="9.140625" style="25"/>
+    <col min="54" max="54" width="8.5703125" style="25" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="50" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="45"/>
-[...49 lines deleted...]
-      <c r="BA2" s="45"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="50"/>
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="50"/>
+      <c r="AP2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
+      <c r="AS2" s="50"/>
+      <c r="AT2" s="50"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
+      <c r="AW2" s="50"/>
+      <c r="AX2" s="50"/>
+      <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
+      <c r="BA2" s="50"/>
+      <c r="BB2" s="50"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="3"/>
       <c r="E3" s="26"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47">
         <v>2022</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="46">
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="48">
         <v>2024</v>
       </c>
-      <c r="AA4" s="46"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46">
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="48"/>
+      <c r="AL4" s="48">
         <v>2025</v>
       </c>
-      <c r="AM4" s="46"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="48"/>
+      <c r="AP4" s="48"/>
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="48">
         <v>2026</v>
       </c>
-      <c r="AY4" s="46"/>
-[...1 lines deleted...]
-      <c r="BA4" s="46"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="48"/>
+      <c r="BB4" s="48"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -12689,52 +12902,55 @@
       </c>
       <c r="AT5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AW5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BA5" s="39" t="s">
         <v>38</v>
       </c>
+      <c r="BB5" s="39" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -12745,52 +12961,53 @@
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
       <c r="BA6" s="52"/>
+      <c r="BB6" s="52"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="30">
         <v>0.99</v>
       </c>
       <c r="C7" s="30">
         <v>0.92</v>
       </c>
       <c r="D7" s="30">
         <v>1.04</v>
       </c>
       <c r="E7" s="30">
         <v>1.06</v>
       </c>
       <c r="F7" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="30">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="30">
         <v>1.18</v>
       </c>
       <c r="I7" s="30">
@@ -12906,52 +13123,55 @@
       </c>
       <c r="AT7" s="30">
         <v>3.05</v>
       </c>
       <c r="AU7" s="30">
         <v>3.11</v>
       </c>
       <c r="AV7" s="31">
         <v>3.07</v>
       </c>
       <c r="AW7" s="31">
         <v>3.12</v>
       </c>
       <c r="AX7" s="31">
         <v>3.5</v>
       </c>
       <c r="AY7" s="30">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="31">
         <v>3.25</v>
       </c>
       <c r="BA7" s="30">
         <v>3.15</v>
       </c>
+      <c r="BB7" s="30">
+        <v>3.18</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="30">
         <v>0.97</v>
       </c>
       <c r="D8" s="30">
         <v>0.96</v>
       </c>
       <c r="E8" s="30">
         <v>0.98</v>
       </c>
       <c r="F8" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="30">
         <v>1.06</v>
       </c>
       <c r="H8" s="30">
         <v>1.19</v>
       </c>
       <c r="I8" s="30">
@@ -13067,52 +13287,55 @@
       </c>
       <c r="AT8" s="30">
         <v>3.14</v>
       </c>
       <c r="AU8" s="30">
         <v>3.25</v>
       </c>
       <c r="AV8" s="31">
         <v>3.24</v>
       </c>
       <c r="AW8" s="31">
         <v>3.31</v>
       </c>
       <c r="AX8" s="31">
         <v>3.88</v>
       </c>
       <c r="AY8" s="30">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="31">
         <v>4.24</v>
       </c>
       <c r="BA8" s="30">
         <v>3.93</v>
       </c>
+      <c r="BB8" s="30">
+        <v>3.98</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="30">
         <v>0.61</v>
       </c>
       <c r="C9" s="30">
         <v>0.96</v>
       </c>
       <c r="D9" s="30">
         <v>0.94</v>
       </c>
       <c r="E9" s="30">
         <v>1.02</v>
       </c>
       <c r="F9" s="30">
         <v>1.06</v>
       </c>
       <c r="G9" s="30">
         <v>1.04</v>
       </c>
       <c r="H9" s="30">
         <v>0.98</v>
       </c>
       <c r="I9" s="30">
@@ -13228,52 +13451,55 @@
       </c>
       <c r="AT9" s="30">
         <v>2.52</v>
       </c>
       <c r="AU9" s="30">
         <v>2.46</v>
       </c>
       <c r="AV9" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="31">
         <v>2.4</v>
       </c>
       <c r="AX9" s="31">
         <v>2.29</v>
       </c>
       <c r="AY9" s="30">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="31">
         <v>2.27</v>
       </c>
       <c r="BA9" s="30">
         <v>2.21</v>
       </c>
+      <c r="BB9" s="30">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>2.02</v>
       </c>
       <c r="C10" s="30">
         <v>1.06</v>
       </c>
       <c r="D10" s="30">
         <v>1.51</v>
       </c>
       <c r="E10" s="30">
         <v>1.66</v>
       </c>
       <c r="F10" s="30">
         <v>1.66</v>
       </c>
       <c r="G10" s="30">
         <v>1.56</v>
       </c>
       <c r="H10" s="30">
         <v>1.43</v>
       </c>
       <c r="I10" s="30">
@@ -13389,52 +13615,55 @@
       </c>
       <c r="AT10" s="30">
         <v>3.61</v>
       </c>
       <c r="AU10" s="30">
         <v>3.88</v>
       </c>
       <c r="AV10" s="31">
         <v>3.81</v>
       </c>
       <c r="AW10" s="31">
         <v>3.9</v>
       </c>
       <c r="AX10" s="31">
         <v>4.82</v>
       </c>
       <c r="AY10" s="30">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="31">
         <v>3.56</v>
       </c>
       <c r="BA10" s="30">
         <v>3.73</v>
       </c>
+      <c r="BB10" s="30">
+        <v>3.96</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30">
         <v>1.33</v>
       </c>
       <c r="C11" s="30">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="30">
         <v>1.51</v>
       </c>
       <c r="E11" s="30">
         <v>1.46</v>
       </c>
       <c r="F11" s="30">
         <v>1.54</v>
       </c>
       <c r="G11" s="30">
         <v>1.58</v>
       </c>
       <c r="H11" s="30">
         <v>1.63</v>
       </c>
       <c r="I11" s="30">
@@ -13550,52 +13779,55 @@
       </c>
       <c r="AT11" s="30">
         <v>3.71</v>
       </c>
       <c r="AU11" s="30">
         <v>3.65</v>
       </c>
       <c r="AV11" s="31">
         <v>3.67</v>
       </c>
       <c r="AW11" s="31">
         <v>3.71</v>
       </c>
       <c r="AX11" s="31">
         <v>3.92</v>
       </c>
       <c r="AY11" s="30">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="31">
         <v>3.03</v>
       </c>
       <c r="BA11" s="30">
         <v>3.09</v>
       </c>
+      <c r="BB11" s="30">
+        <v>3.01</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="30">
         <v>0.99</v>
       </c>
       <c r="D12" s="30">
         <v>0.97</v>
       </c>
       <c r="E12" s="30">
         <v>1.7</v>
       </c>
       <c r="F12" s="30">
         <v>1.35</v>
       </c>
       <c r="G12" s="30">
         <v>1.45</v>
       </c>
       <c r="H12" s="30">
         <v>1.51</v>
       </c>
       <c r="I12" s="30">
@@ -13711,52 +13943,55 @@
       </c>
       <c r="AT12" s="30">
         <v>2.6</v>
       </c>
       <c r="AU12" s="30">
         <v>3.15</v>
       </c>
       <c r="AV12" s="31">
         <v>3.05</v>
       </c>
       <c r="AW12" s="31">
         <v>3.04</v>
       </c>
       <c r="AX12" s="31">
         <v>1.02</v>
       </c>
       <c r="AY12" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="31">
         <v>3.15</v>
       </c>
       <c r="BA12" s="30">
         <v>2.89</v>
       </c>
+      <c r="BB12" s="30">
+        <v>3.34</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="30">
@@ -13872,52 +14107,55 @@
       </c>
       <c r="AT13" s="30">
         <v>1.17</v>
       </c>
       <c r="AU13" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="31">
         <v>1.04</v>
       </c>
       <c r="AW13" s="31">
         <v>0.95</v>
       </c>
       <c r="AX13" s="31">
         <v>1.97</v>
       </c>
       <c r="AY13" s="30">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="31">
         <v>0.67</v>
       </c>
       <c r="BA13" s="30">
         <v>0.76</v>
       </c>
+      <c r="BB13" s="30">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="30">
         <v>0.33</v>
       </c>
       <c r="C14" s="30">
         <v>0.88</v>
       </c>
       <c r="D14" s="30">
         <v>0.92</v>
       </c>
       <c r="E14" s="30">
         <v>1.04</v>
       </c>
       <c r="F14" s="30">
         <v>1.03</v>
       </c>
       <c r="G14" s="30">
         <v>1.26</v>
       </c>
       <c r="H14" s="30">
         <v>1.62</v>
       </c>
       <c r="I14" s="30">
@@ -14033,52 +14271,55 @@
       </c>
       <c r="AT14" s="30">
         <v>2.35</v>
       </c>
       <c r="AU14" s="30">
         <v>2.65</v>
       </c>
       <c r="AV14" s="31">
         <v>2.64</v>
       </c>
       <c r="AW14" s="31">
         <v>2.6</v>
       </c>
       <c r="AX14" s="31">
         <v>3.67</v>
       </c>
       <c r="AY14" s="30">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="31">
         <v>2.89</v>
       </c>
       <c r="BA14" s="30">
         <v>2.83</v>
       </c>
+      <c r="BB14" s="30">
+        <v>2.84</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30">
         <v>0.7</v>
       </c>
       <c r="C15" s="30">
         <v>0.74</v>
       </c>
       <c r="D15" s="30">
         <v>0.73</v>
       </c>
       <c r="E15" s="30">
         <v>1.27</v>
       </c>
       <c r="F15" s="30">
         <v>1.45</v>
       </c>
       <c r="G15" s="30">
         <v>1.45</v>
       </c>
       <c r="H15" s="30">
         <v>1.24</v>
       </c>
       <c r="I15" s="30">
@@ -14194,52 +14435,55 @@
       </c>
       <c r="AT15" s="30">
         <v>2.92</v>
       </c>
       <c r="AU15" s="30">
         <v>2.69</v>
       </c>
       <c r="AV15" s="31">
         <v>2.66</v>
       </c>
       <c r="AW15" s="31">
         <v>2.75</v>
       </c>
       <c r="AX15" s="31">
         <v>1.54</v>
       </c>
       <c r="AY15" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="31">
         <v>2.4</v>
       </c>
       <c r="BA15" s="30">
         <v>2.79</v>
       </c>
+      <c r="BB15" s="30">
+        <v>2.85</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="30">
         <v>0.18</v>
       </c>
       <c r="H16" s="30">
         <v>0.16</v>
       </c>
       <c r="I16" s="30">
@@ -14355,52 +14599,55 @@
       </c>
       <c r="AT16" s="30">
         <v>0.8</v>
       </c>
       <c r="AU16" s="30">
         <v>0.84</v>
       </c>
       <c r="AV16" s="31">
         <v>0.76</v>
       </c>
       <c r="AW16" s="31">
         <v>0.7</v>
       </c>
       <c r="AX16" s="31">
         <v>1.21</v>
       </c>
       <c r="AY16" s="30">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="31">
         <v>0.83</v>
       </c>
       <c r="BA16" s="30">
         <v>0.94</v>
       </c>
+      <c r="BB16" s="30">
+        <v>0.99</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="30">
         <v>0.82</v>
       </c>
       <c r="C17" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="30">
         <v>1.23</v>
       </c>
       <c r="E17" s="30">
         <v>1.42</v>
       </c>
       <c r="F17" s="30">
         <v>1.58</v>
       </c>
       <c r="G17" s="30">
         <v>1.41</v>
       </c>
       <c r="H17" s="30">
         <v>1.28</v>
       </c>
       <c r="I17" s="30">
@@ -14516,52 +14763,55 @@
       </c>
       <c r="AT17" s="30">
         <v>3.19</v>
       </c>
       <c r="AU17" s="30">
         <v>3.19</v>
       </c>
       <c r="AV17" s="31">
         <v>3.11</v>
       </c>
       <c r="AW17" s="31">
         <v>3.36</v>
       </c>
       <c r="AX17" s="31">
         <v>3.49</v>
       </c>
       <c r="AY17" s="30">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="31">
         <v>2.4</v>
       </c>
       <c r="BA17" s="30">
         <v>2.48</v>
       </c>
+      <c r="BB17" s="30">
+        <v>2.69</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="30">
         <v>1.08</v>
       </c>
       <c r="C18" s="30">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="30">
         <v>0.37</v>
       </c>
       <c r="E18" s="30">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="30">
         <v>0.66</v>
       </c>
       <c r="G18" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="30">
         <v>0.47</v>
       </c>
       <c r="I18" s="30">
@@ -14677,52 +14927,55 @@
       </c>
       <c r="AT18" s="30">
         <v>2.66</v>
       </c>
       <c r="AU18" s="30">
         <v>2.63</v>
       </c>
       <c r="AV18" s="31">
         <v>2.4</v>
       </c>
       <c r="AW18" s="31">
         <v>2.19</v>
       </c>
       <c r="AX18" s="31">
         <v>1.2</v>
       </c>
       <c r="AY18" s="30">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="31">
         <v>1.66</v>
       </c>
       <c r="BA18" s="30">
         <v>3.12</v>
       </c>
+      <c r="BB18" s="30">
+        <v>2.97</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>0.48</v>
       </c>
       <c r="C19" s="30">
         <v>0.75</v>
       </c>
       <c r="D19" s="30">
         <v>0.99</v>
       </c>
       <c r="E19" s="30">
         <v>0.86</v>
       </c>
       <c r="F19" s="30">
         <v>1.08</v>
       </c>
       <c r="G19" s="30">
         <v>1.23</v>
       </c>
       <c r="H19" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="30">
@@ -14838,52 +15091,55 @@
       </c>
       <c r="AT19" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="30">
         <v>2.59</v>
       </c>
       <c r="AV19" s="31">
         <v>2.64</v>
       </c>
       <c r="AW19" s="31">
         <v>2.46</v>
       </c>
       <c r="AX19" s="31">
         <v>3.54</v>
       </c>
       <c r="AY19" s="30">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="31">
         <v>3.49</v>
       </c>
       <c r="BA19" s="30">
         <v>3.01</v>
       </c>
+      <c r="BB19" s="30">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="30">
         <v>0.6</v>
       </c>
       <c r="D20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="30">
         <v>0.74</v>
       </c>
       <c r="I20" s="30">
@@ -14999,52 +15255,55 @@
       </c>
       <c r="AT20" s="30">
         <v>2.31</v>
       </c>
       <c r="AU20" s="30">
         <v>2.52</v>
       </c>
       <c r="AV20" s="31">
         <v>2.58</v>
       </c>
       <c r="AW20" s="31">
         <v>2.73</v>
       </c>
       <c r="AX20" s="31">
         <v>2.54</v>
       </c>
       <c r="AY20" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="31">
         <v>2.42</v>
       </c>
       <c r="BA20" s="30">
         <v>2.14</v>
       </c>
+      <c r="BB20" s="30">
+        <v>2.2200000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>0.81</v>
       </c>
       <c r="C21" s="30">
         <v>0.93</v>
       </c>
       <c r="D21" s="30">
         <v>0.83</v>
       </c>
       <c r="E21" s="30">
         <v>0.79</v>
       </c>
       <c r="F21" s="30">
         <v>1.02</v>
       </c>
       <c r="G21" s="30">
         <v>0.96</v>
       </c>
       <c r="H21" s="30">
         <v>1.06</v>
       </c>
       <c r="I21" s="30">
@@ -15160,52 +15419,55 @@
       </c>
       <c r="AT21" s="30">
         <v>3.25</v>
       </c>
       <c r="AU21" s="30">
         <v>3.31</v>
       </c>
       <c r="AV21" s="31">
         <v>3.24</v>
       </c>
       <c r="AW21" s="31">
         <v>3.25</v>
       </c>
       <c r="AX21" s="31">
         <v>2.72</v>
       </c>
       <c r="AY21" s="30">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="31">
         <v>2.64</v>
       </c>
       <c r="BA21" s="30">
         <v>2.8</v>
       </c>
+      <c r="BB21" s="30">
+        <v>2.91</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="30">
         <v>0.73</v>
       </c>
       <c r="E22" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="30">
         <v>0.43</v>
       </c>
       <c r="G22" s="30">
         <v>0.45</v>
       </c>
       <c r="H22" s="30">
         <v>0.54</v>
       </c>
       <c r="I22" s="30">
@@ -15321,52 +15583,55 @@
       </c>
       <c r="AT22" s="30">
         <v>2.82</v>
       </c>
       <c r="AU22" s="30">
         <v>2.82</v>
       </c>
       <c r="AV22" s="31">
         <v>2.73</v>
       </c>
       <c r="AW22" s="31">
         <v>2.69</v>
       </c>
       <c r="AX22" s="31">
         <v>4.71</v>
       </c>
       <c r="AY22" s="30">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="31">
         <v>2.81</v>
       </c>
       <c r="BA22" s="30">
         <v>2.2599999999999998</v>
       </c>
+      <c r="BB22" s="30">
+        <v>2.63</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="30">
         <v>0.44</v>
       </c>
       <c r="E23" s="30">
         <v>0.33</v>
       </c>
       <c r="F23" s="30">
         <v>0.78</v>
       </c>
       <c r="G23" s="30">
         <v>0.65</v>
       </c>
       <c r="H23" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="30">
@@ -15482,52 +15747,55 @@
       </c>
       <c r="AT23" s="30">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="30">
         <v>1.3</v>
       </c>
       <c r="AV23" s="31">
         <v>1.19</v>
       </c>
       <c r="AW23" s="31">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="AZ23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="BA23" s="30">
         <v>0.77</v>
       </c>
+      <c r="BB23" s="30">
+        <v>1.52</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>1.34</v>
       </c>
       <c r="C24" s="30">
         <v>0.7</v>
       </c>
       <c r="D24" s="30">
         <v>0.69</v>
       </c>
       <c r="E24" s="30">
         <v>0.69</v>
       </c>
       <c r="F24" s="30">
         <v>0.82</v>
       </c>
       <c r="G24" s="30">
         <v>0.8</v>
       </c>
       <c r="H24" s="30">
         <v>0.68</v>
       </c>
       <c r="I24" s="30">
@@ -15643,52 +15911,55 @@
       </c>
       <c r="AT24" s="30">
         <v>2.7</v>
       </c>
       <c r="AU24" s="30">
         <v>2.72</v>
       </c>
       <c r="AV24" s="31">
         <v>2.74</v>
       </c>
       <c r="AW24" s="31">
         <v>2.94</v>
       </c>
       <c r="AX24" s="31">
         <v>3</v>
       </c>
       <c r="AY24" s="30">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA24" s="30">
         <v>1.73</v>
       </c>
+      <c r="BB24" s="30">
+        <v>1.52</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="30">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="30">
         <v>1.33</v>
       </c>
       <c r="D25" s="30">
         <v>1.57</v>
       </c>
       <c r="E25" s="30">
         <v>1.43</v>
       </c>
       <c r="F25" s="30">
         <v>1.25</v>
       </c>
       <c r="G25" s="30">
         <v>1.39</v>
       </c>
       <c r="H25" s="30">
         <v>1.33</v>
       </c>
       <c r="I25" s="30">
@@ -15804,52 +16075,55 @@
       </c>
       <c r="AT25" s="30">
         <v>4.49</v>
       </c>
       <c r="AU25" s="30">
         <v>4.2</v>
       </c>
       <c r="AV25" s="31">
         <v>4.07</v>
       </c>
       <c r="AW25" s="31">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="31">
         <v>4.46</v>
       </c>
       <c r="AY25" s="30">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="31">
         <v>3.05</v>
       </c>
       <c r="BA25" s="30">
         <v>3.57</v>
       </c>
+      <c r="BB25" s="30">
+        <v>3.18</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="30">
         <v>0.76</v>
       </c>
       <c r="C26" s="30">
         <v>1.2</v>
       </c>
       <c r="D26" s="30">
         <v>1.58</v>
       </c>
       <c r="E26" s="30">
         <v>1.18</v>
       </c>
       <c r="F26" s="30">
         <v>1.25</v>
       </c>
       <c r="G26" s="30">
         <v>1.18</v>
       </c>
       <c r="H26" s="30">
         <v>1.34</v>
       </c>
       <c r="I26" s="30">
@@ -15965,52 +16239,55 @@
       </c>
       <c r="AT26" s="30">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="30">
         <v>2.21</v>
       </c>
       <c r="AV26" s="31">
         <v>2.09</v>
       </c>
       <c r="AW26" s="31">
         <v>2.19</v>
       </c>
       <c r="AX26" s="31">
         <v>3.41</v>
       </c>
       <c r="AY26" s="30">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="31">
         <v>3.82</v>
       </c>
       <c r="BA26" s="30">
         <v>2.86</v>
       </c>
+      <c r="BB26" s="30">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="33">
         <v>1.96</v>
       </c>
       <c r="C27" s="33">
         <v>1.03</v>
       </c>
       <c r="D27" s="33">
         <v>1.35</v>
       </c>
       <c r="E27" s="33">
         <v>1.26</v>
       </c>
       <c r="F27" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="33">
         <v>0.92</v>
       </c>
       <c r="H27" s="33">
         <v>0.93</v>
       </c>
       <c r="I27" s="33">
@@ -16126,99 +16403,102 @@
       </c>
       <c r="AT27" s="33">
         <v>2.39</v>
       </c>
       <c r="AU27" s="33">
         <v>2.57</v>
       </c>
       <c r="AV27" s="33">
         <v>2.48</v>
       </c>
       <c r="AW27" s="33">
         <v>2.4</v>
       </c>
       <c r="AX27" s="33">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="33">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="33">
         <v>3.42</v>
       </c>
       <c r="BA27" s="33">
         <v>3.11</v>
       </c>
+      <c r="BB27" s="33">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="44"/>
       <c r="O30" s="44"/>
       <c r="P30" s="44"/>
       <c r="Q30" s="44"/>
       <c r="R30" s="44"/>
       <c r="S30" s="44"/>
       <c r="T30" s="44"/>
       <c r="U30" s="44"/>
       <c r="V30" s="44"/>
       <c r="W30" s="44"/>
       <c r="X30" s="44"/>
       <c r="Y30" s="44"/>
       <c r="Z30" s="44"/>
       <c r="AA30" s="44"/>
       <c r="AB30" s="44"/>
       <c r="AC30" s="44"/>
       <c r="AD30" s="44"/>
       <c r="AE30" s="44"/>
       <c r="AF30" s="44"/>
       <c r="AG30" s="44"/>
       <c r="AH30" s="44"/>
       <c r="AI30" s="44"/>
       <c r="AJ30" s="44"/>
       <c r="AK30" s="44"/>
       <c r="AL30" s="44"/>
       <c r="AM30" s="44"/>
       <c r="AN30" s="44"/>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>