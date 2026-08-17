--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10605" yWindow="1095" windowWidth="17550" windowHeight="10860" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарегистртрованных браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарегистророван разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэфф.разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="55">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
@@ -481,69 +481,69 @@
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -832,211 +832,213 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB33"/>
+  <dimension ref="A1:BC33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AT6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AX7" sqref="AX7:BC7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="25" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="50"/>
-[...50 lines deleted...]
-      <c r="BB2" s="50"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
+      <c r="BC2" s="45"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="47">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="47">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50">
         <v>2023</v>
       </c>
-      <c r="O4" s="47"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="48"/>
-[...10 lines deleted...]
-      <c r="AL4" s="48">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="48"/>
-[...10 lines deleted...]
-      <c r="AX4" s="48">
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="48"/>
-[...2 lines deleted...]
-      <c r="BB4" s="48"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="46"/>
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1152,109 +1154,113 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="BB5" s="5" t="s">
         <v>28</v>
       </c>
+      <c r="BC5" s="5" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="BB6" s="51"/>
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="47"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="47"/>
+      <c r="AA6" s="47"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="47"/>
+      <c r="AG6" s="47"/>
+      <c r="AH6" s="47"/>
+      <c r="AI6" s="47"/>
+      <c r="AJ6" s="47"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="47"/>
+      <c r="AM6" s="47"/>
+      <c r="AN6" s="47"/>
+      <c r="AO6" s="47"/>
+      <c r="AP6" s="47"/>
+      <c r="AQ6" s="47"/>
+      <c r="AR6" s="47"/>
+      <c r="AS6" s="47"/>
+      <c r="AT6" s="47"/>
+      <c r="AU6" s="47"/>
+      <c r="AV6" s="47"/>
+      <c r="AW6" s="47"/>
+      <c r="AX6" s="47"/>
+      <c r="AY6" s="47"/>
+      <c r="AZ6" s="47"/>
+      <c r="BA6" s="47"/>
+      <c r="BB6" s="47"/>
+      <c r="BC6" s="47"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>281</v>
       </c>
       <c r="C7" s="8">
         <v>372</v>
       </c>
       <c r="D7" s="8">
         <v>414</v>
       </c>
       <c r="E7" s="8">
         <v>378</v>
       </c>
       <c r="F7" s="8">
         <v>239</v>
       </c>
       <c r="G7" s="8">
         <v>496</v>
       </c>
       <c r="H7" s="8">
         <v>650</v>
       </c>
       <c r="I7" s="8">
@@ -1373,52 +1379,55 @@
       </c>
       <c r="AU7" s="10">
         <v>388</v>
       </c>
       <c r="AV7" s="12">
         <v>362</v>
       </c>
       <c r="AW7" s="9">
         <v>377</v>
       </c>
       <c r="AX7" s="37">
         <v>279</v>
       </c>
       <c r="AY7" s="12">
         <v>298</v>
       </c>
       <c r="AZ7" s="9">
         <v>301</v>
       </c>
       <c r="BA7" s="9">
         <v>332</v>
       </c>
       <c r="BB7" s="10">
         <v>208</v>
       </c>
+      <c r="BC7" s="10">
+        <v>765</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>98</v>
       </c>
       <c r="C8" s="8">
         <v>107</v>
       </c>
       <c r="D8" s="8">
         <v>136</v>
       </c>
       <c r="E8" s="8">
         <v>127</v>
       </c>
       <c r="F8" s="8">
         <v>67</v>
       </c>
       <c r="G8" s="8">
         <v>231</v>
       </c>
       <c r="H8" s="8">
         <v>233</v>
       </c>
       <c r="I8" s="8">
@@ -1537,52 +1546,55 @@
       </c>
       <c r="AU8" s="10">
         <v>158</v>
       </c>
       <c r="AV8" s="12">
         <v>143</v>
       </c>
       <c r="AW8" s="9">
         <v>148</v>
       </c>
       <c r="AX8" s="37">
         <v>103</v>
       </c>
       <c r="AY8" s="12">
         <v>107</v>
       </c>
       <c r="AZ8" s="9">
         <v>122</v>
       </c>
       <c r="BA8" s="9">
         <v>134</v>
       </c>
       <c r="BB8" s="10">
         <v>70</v>
       </c>
+      <c r="BC8" s="10">
+        <v>348</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>21</v>
       </c>
       <c r="C9" s="8">
         <v>19</v>
       </c>
       <c r="D9" s="8">
         <v>12</v>
       </c>
       <c r="E9" s="8">
         <v>22</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>11</v>
       </c>
       <c r="H9" s="8">
         <v>18</v>
       </c>
       <c r="I9" s="8">
@@ -1701,52 +1713,55 @@
       </c>
       <c r="AU9" s="10">
         <v>12</v>
       </c>
       <c r="AV9" s="12">
         <v>14</v>
       </c>
       <c r="AW9" s="9">
         <v>18</v>
       </c>
       <c r="AX9" s="37">
         <v>13</v>
       </c>
       <c r="AY9" s="12">
         <v>10</v>
       </c>
       <c r="AZ9" s="9">
         <v>8</v>
       </c>
       <c r="BA9" s="9">
         <v>21</v>
       </c>
       <c r="BB9" s="10">
         <v>10</v>
       </c>
+      <c r="BC9" s="10">
+        <v>22</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>14</v>
       </c>
       <c r="F10" s="8">
         <v>13</v>
       </c>
       <c r="G10" s="8">
         <v>25</v>
       </c>
       <c r="H10" s="8">
         <v>24</v>
       </c>
       <c r="I10" s="8">
@@ -1865,52 +1880,55 @@
       </c>
       <c r="AU10" s="10">
         <v>12</v>
       </c>
       <c r="AV10" s="12">
         <v>13</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="37">
         <v>13</v>
       </c>
       <c r="AY10" s="12">
         <v>23</v>
       </c>
       <c r="AZ10" s="9">
         <v>7</v>
       </c>
       <c r="BA10" s="9">
         <v>11</v>
       </c>
       <c r="BB10" s="10">
         <v>14</v>
       </c>
+      <c r="BC10" s="10">
+        <v>30</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>77</v>
       </c>
       <c r="D11" s="8">
         <v>70</v>
       </c>
       <c r="E11" s="8">
         <v>59</v>
       </c>
       <c r="F11" s="8">
         <v>41</v>
       </c>
       <c r="G11" s="8">
         <v>89</v>
       </c>
       <c r="H11" s="8">
         <v>99</v>
       </c>
       <c r="I11" s="8">
@@ -2029,52 +2047,55 @@
       </c>
       <c r="AU11" s="10">
         <v>63</v>
       </c>
       <c r="AV11" s="12">
         <v>49</v>
       </c>
       <c r="AW11" s="9">
         <v>48</v>
       </c>
       <c r="AX11" s="37">
         <v>51</v>
       </c>
       <c r="AY11" s="12">
         <v>50</v>
       </c>
       <c r="AZ11" s="9">
         <v>45</v>
       </c>
       <c r="BA11" s="9">
         <v>51</v>
       </c>
       <c r="BB11" s="10">
         <v>38</v>
       </c>
+      <c r="BC11" s="10">
+        <v>114</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8">
         <v>8</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>8</v>
       </c>
       <c r="I12" s="8">
@@ -2193,52 +2214,55 @@
       </c>
       <c r="AU12" s="10">
         <v>6</v>
       </c>
       <c r="AV12" s="12">
         <v>3</v>
       </c>
       <c r="AW12" s="10">
         <v>6</v>
       </c>
       <c r="AX12" s="37">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
       <c r="BA12" s="9">
         <v>4</v>
       </c>
       <c r="BB12" s="10">
         <v>4</v>
       </c>
+      <c r="BC12" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8">
         <v>2</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2357,52 +2381,55 @@
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="12">
         <v>5</v>
       </c>
       <c r="AW13" s="10">
         <v>1</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY13" s="12">
         <v>2</v>
       </c>
       <c r="AZ13" s="9">
         <v>2</v>
       </c>
       <c r="BA13" s="9">
         <v>4</v>
       </c>
       <c r="BB13" s="10">
         <v>3</v>
       </c>
+      <c r="BC13" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>10</v>
       </c>
       <c r="D14" s="8">
         <v>19</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>15</v>
       </c>
       <c r="H14" s="8">
         <v>21</v>
       </c>
       <c r="I14" s="8">
@@ -2521,52 +2548,55 @@
       </c>
       <c r="AU14" s="10">
         <v>11</v>
       </c>
       <c r="AV14" s="12">
         <v>21</v>
       </c>
       <c r="AW14" s="10">
         <v>12</v>
       </c>
       <c r="AX14" s="37">
         <v>12</v>
       </c>
       <c r="AY14" s="12">
         <v>9</v>
       </c>
       <c r="AZ14" s="9">
         <v>12</v>
       </c>
       <c r="BA14" s="9">
         <v>13</v>
       </c>
       <c r="BB14" s="10">
         <v>12</v>
       </c>
+      <c r="BC14" s="10">
+        <v>23</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>9</v>
       </c>
       <c r="E15" s="8">
         <v>8</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2685,52 +2715,55 @@
       </c>
       <c r="AU15" s="10">
         <v>7</v>
       </c>
       <c r="AV15" s="12">
         <v>10</v>
       </c>
       <c r="AW15" s="10">
         <v>12</v>
       </c>
       <c r="AX15" s="37">
         <v>7</v>
       </c>
       <c r="AY15" s="12">
         <v>6</v>
       </c>
       <c r="AZ15" s="9">
         <v>6</v>
       </c>
       <c r="BA15" s="9">
         <v>6</v>
       </c>
       <c r="BB15" s="10">
         <v>3</v>
       </c>
+      <c r="BC15" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>3</v>
       </c>
       <c r="C16" s="8">
         <v>2</v>
       </c>
       <c r="D16" s="8">
         <v>3</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="8">
@@ -2849,52 +2882,55 @@
       </c>
       <c r="AU16" s="10">
         <v>5</v>
       </c>
       <c r="AV16" s="12">
         <v>3</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="37">
         <v>3</v>
       </c>
       <c r="AY16" s="12">
         <v>1</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
       <c r="BB16" s="10">
         <v>5</v>
       </c>
+      <c r="BC16" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>14</v>
       </c>
       <c r="C17" s="8">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>21</v>
       </c>
       <c r="E17" s="8">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>12</v>
       </c>
       <c r="G17" s="8">
         <v>23</v>
       </c>
       <c r="H17" s="8">
         <v>24</v>
       </c>
       <c r="I17" s="8">
@@ -3013,52 +3049,55 @@
       </c>
       <c r="AU17" s="10">
         <v>16</v>
       </c>
       <c r="AV17" s="12">
         <v>14</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="37">
         <v>14</v>
       </c>
       <c r="AY17" s="12">
         <v>14</v>
       </c>
       <c r="AZ17" s="9">
         <v>17</v>
       </c>
       <c r="BA17" s="9">
         <v>7</v>
       </c>
       <c r="BB17" s="10">
         <v>5</v>
       </c>
+      <c r="BC17" s="10">
+        <v>36</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>2</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8">
         <v>2</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="8">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8">
         <v>7</v>
       </c>
       <c r="I18" s="8">
@@ -3177,52 +3216,55 @@
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="10">
         <v>2</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BA18" s="9">
         <v>3</v>
       </c>
       <c r="BB18" s="10">
         <v>1</v>
       </c>
+      <c r="BC18" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>11</v>
       </c>
       <c r="C19" s="8">
         <v>16</v>
       </c>
       <c r="D19" s="8">
         <v>11</v>
       </c>
       <c r="E19" s="8">
         <v>13</v>
       </c>
       <c r="F19" s="8">
         <v>8</v>
       </c>
       <c r="G19" s="8">
         <v>12</v>
       </c>
       <c r="H19" s="8">
         <v>25</v>
       </c>
       <c r="I19" s="8">
@@ -3341,52 +3383,55 @@
       </c>
       <c r="AU19" s="10">
         <v>12</v>
       </c>
       <c r="AV19" s="12">
         <v>13</v>
       </c>
       <c r="AW19" s="10">
         <v>7</v>
       </c>
       <c r="AX19" s="37">
         <v>7</v>
       </c>
       <c r="AY19" s="12">
         <v>8</v>
       </c>
       <c r="AZ19" s="9">
         <v>11</v>
       </c>
       <c r="BA19" s="9">
         <v>10</v>
       </c>
       <c r="BB19" s="10">
         <v>3</v>
       </c>
+      <c r="BC19" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
         <v>8</v>
       </c>
       <c r="C20" s="8">
         <v>9</v>
       </c>
       <c r="D20" s="8">
         <v>6</v>
       </c>
       <c r="E20" s="8">
         <v>14</v>
       </c>
       <c r="F20" s="8">
         <v>4</v>
       </c>
       <c r="G20" s="8">
         <v>5</v>
       </c>
       <c r="H20" s="8">
         <v>13</v>
       </c>
       <c r="I20" s="8">
@@ -3505,52 +3550,55 @@
       </c>
       <c r="AU20" s="10">
         <v>9</v>
       </c>
       <c r="AV20" s="12">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>14</v>
       </c>
       <c r="AX20" s="37">
         <v>3</v>
       </c>
       <c r="AY20" s="12">
         <v>7</v>
       </c>
       <c r="AZ20" s="9">
         <v>7</v>
       </c>
       <c r="BA20" s="9">
         <v>7</v>
       </c>
       <c r="BB20" s="10">
         <v>3</v>
       </c>
+      <c r="BC20" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>18</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>34</v>
       </c>
       <c r="F21" s="8">
         <v>22</v>
       </c>
       <c r="G21" s="8">
         <v>30</v>
       </c>
       <c r="H21" s="8">
         <v>74</v>
       </c>
       <c r="I21" s="8">
@@ -3669,52 +3717,55 @@
       </c>
       <c r="AU21" s="10">
         <v>30</v>
       </c>
       <c r="AV21" s="12">
         <v>23</v>
       </c>
       <c r="AW21" s="10">
         <v>29</v>
       </c>
       <c r="AX21" s="37">
         <v>24</v>
       </c>
       <c r="AY21" s="12">
         <v>29</v>
       </c>
       <c r="AZ21" s="9">
         <v>22</v>
       </c>
       <c r="BA21" s="9">
         <v>29</v>
       </c>
       <c r="BB21" s="10">
         <v>21</v>
       </c>
+      <c r="BC21" s="10">
+        <v>61</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8">
         <v>4</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>12</v>
       </c>
       <c r="E22" s="8">
         <v>13</v>
       </c>
       <c r="F22" s="8">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>17</v>
       </c>
       <c r="I22" s="8">
@@ -3833,52 +3884,55 @@
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>5</v>
       </c>
       <c r="AW22" s="10">
         <v>9</v>
       </c>
       <c r="AX22" s="37">
         <v>3</v>
       </c>
       <c r="AY22" s="12">
         <v>6</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
       <c r="BA22" s="9">
         <v>12</v>
       </c>
       <c r="BB22" s="10">
         <v>3</v>
       </c>
+      <c r="BC22" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>5</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>3</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3997,52 +4051,55 @@
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="12">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>1</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="12">
         <v>2</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
       <c r="BA23" s="9">
         <v>3</v>
       </c>
       <c r="BB23" s="10" t="s">
         <v>47</v>
       </c>
+      <c r="BC23" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <v>6</v>
       </c>
       <c r="C24" s="8">
         <v>10</v>
       </c>
       <c r="D24" s="8">
         <v>7</v>
       </c>
       <c r="E24" s="8">
         <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>6</v>
       </c>
       <c r="G24" s="8">
         <v>8</v>
       </c>
       <c r="H24" s="8">
         <v>14</v>
       </c>
       <c r="I24" s="8">
@@ -4161,52 +4218,55 @@
       </c>
       <c r="AU24" s="10">
         <v>8</v>
       </c>
       <c r="AV24" s="12">
         <v>8</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="37">
         <v>3</v>
       </c>
       <c r="AY24" s="12">
         <v>3</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
       <c r="BA24" s="9">
         <v>2</v>
       </c>
       <c r="BB24" s="10">
         <v>1</v>
       </c>
+      <c r="BC24" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>3</v>
       </c>
       <c r="C25" s="8">
         <v>11</v>
       </c>
       <c r="D25" s="8">
         <v>8</v>
       </c>
       <c r="E25" s="8">
         <v>9</v>
       </c>
       <c r="F25" s="8">
         <v>4</v>
       </c>
       <c r="G25" s="8">
         <v>12</v>
       </c>
       <c r="H25" s="8">
         <v>26</v>
       </c>
       <c r="I25" s="8">
@@ -4325,52 +4385,55 @@
       </c>
       <c r="AU25" s="10">
         <v>12</v>
       </c>
       <c r="AV25" s="12">
         <v>8</v>
       </c>
       <c r="AW25" s="10">
         <v>13</v>
       </c>
       <c r="AX25" s="37">
         <v>11</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>10</v>
       </c>
       <c r="BA25" s="9">
         <v>6</v>
       </c>
       <c r="BB25" s="10">
         <v>2</v>
       </c>
+      <c r="BC25" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>7</v>
       </c>
       <c r="D26" s="8">
         <v>6</v>
       </c>
       <c r="E26" s="8">
         <v>8</v>
       </c>
       <c r="F26" s="8">
         <v>4</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="8">
@@ -4489,52 +4552,55 @@
       </c>
       <c r="AU26" s="10">
         <v>4</v>
       </c>
       <c r="AV26" s="12">
         <v>7</v>
       </c>
       <c r="AW26" s="10">
         <v>5</v>
       </c>
       <c r="AX26" s="37">
         <v>6</v>
       </c>
       <c r="AY26" s="12">
         <v>7</v>
       </c>
       <c r="AZ26" s="9">
         <v>4</v>
       </c>
       <c r="BA26" s="9">
         <v>3</v>
       </c>
       <c r="BB26" s="10">
         <v>3</v>
       </c>
+      <c r="BC26" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>9</v>
       </c>
       <c r="D27" s="15">
         <v>9</v>
       </c>
       <c r="E27" s="15">
         <v>5</v>
       </c>
       <c r="F27" s="15">
         <v>6</v>
       </c>
       <c r="G27" s="15">
         <v>11</v>
       </c>
       <c r="H27" s="15">
         <v>12</v>
       </c>
       <c r="I27" s="15">
@@ -4653,327 +4719,332 @@
       </c>
       <c r="AU27" s="16">
         <v>12</v>
       </c>
       <c r="AV27" s="18">
         <v>7</v>
       </c>
       <c r="AW27" s="16">
         <v>9</v>
       </c>
       <c r="AX27" s="18">
         <v>5</v>
       </c>
       <c r="AY27" s="18">
         <v>7</v>
       </c>
       <c r="AZ27" s="16">
         <v>6</v>
       </c>
       <c r="BA27" s="16">
         <v>5</v>
       </c>
       <c r="BB27" s="16">
         <v>7</v>
       </c>
+      <c r="BC27" s="16">
+        <v>17</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="42"/>
       <c r="Y30" s="42"/>
       <c r="Z30" s="42"/>
       <c r="AA30" s="42"/>
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AU23" sqref="AU23:AV24"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="25" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.42578125" style="25" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="25" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="25"/>
     <col min="42" max="42" width="8.5703125" style="25" customWidth="1"/>
     <col min="43" max="53" width="9.140625" style="25"/>
     <col min="54" max="54" width="8.5703125" style="25" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="50"/>
-[...50 lines deleted...]
-      <c r="BB2" s="50"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
+      <c r="BC2" s="45"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="3"/>
       <c r="E3" s="26"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="47">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="47">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50">
         <v>2023</v>
       </c>
-      <c r="O4" s="47"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="48"/>
-[...10 lines deleted...]
-      <c r="AL4" s="48">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="48"/>
-[...10 lines deleted...]
-      <c r="AX4" s="48">
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="48"/>
-[...2 lines deleted...]
-      <c r="BB4" s="48"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="46"/>
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -5089,52 +5160,55 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AW5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BA5" s="39" t="s">
         <v>38</v>
       </c>
       <c r="BB5" s="39" t="s">
         <v>39</v>
       </c>
+      <c r="BC5" s="39" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -5146,52 +5220,53 @@
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
       <c r="BA6" s="52"/>
       <c r="BB6" s="52"/>
+      <c r="BC6" s="52"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="30">
         <v>3.97</v>
       </c>
       <c r="C7" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="30">
         <v>5.2</v>
       </c>
       <c r="E7" s="30">
         <v>5.28</v>
       </c>
       <c r="F7" s="30">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="30">
         <v>5.28</v>
       </c>
       <c r="H7" s="30">
         <v>5.85</v>
       </c>
       <c r="I7" s="30">
@@ -5310,52 +5385,55 @@
       </c>
       <c r="AU7" s="30">
         <v>6.14</v>
       </c>
       <c r="AV7" s="31">
         <v>6.07</v>
       </c>
       <c r="AW7" s="31">
         <v>6.01</v>
       </c>
       <c r="AX7" s="31">
         <v>4.01</v>
       </c>
       <c r="AY7" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="31">
         <v>4.34</v>
       </c>
       <c r="BA7" s="30">
         <v>4.49</v>
       </c>
       <c r="BB7" s="30">
         <v>4.18</v>
       </c>
+      <c r="BC7" s="30">
+        <v>5.37</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="30">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="30">
         <v>4.83</v>
       </c>
       <c r="D8" s="30">
         <v>5.27</v>
       </c>
       <c r="E8" s="30">
         <v>5.42</v>
       </c>
       <c r="F8" s="30">
         <v>4.93</v>
       </c>
       <c r="G8" s="30">
         <v>5.88</v>
       </c>
       <c r="H8" s="30">
         <v>6.55</v>
       </c>
       <c r="I8" s="30">
@@ -5474,52 +5552,55 @@
       </c>
       <c r="AU8" s="30">
         <v>7.44</v>
       </c>
       <c r="AV8" s="31">
         <v>7.34</v>
       </c>
       <c r="AW8" s="31">
         <v>7.25</v>
       </c>
       <c r="AX8" s="31">
         <v>4.34</v>
       </c>
       <c r="AY8" s="30">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="31">
         <v>4.84</v>
       </c>
       <c r="BA8" s="30">
         <v>5.09</v>
       </c>
       <c r="BB8" s="30">
         <v>4.6500000000000004</v>
       </c>
+      <c r="BC8" s="30">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="30">
         <v>6.4</v>
       </c>
       <c r="C9" s="30">
         <v>6.43</v>
       </c>
       <c r="D9" s="30">
         <v>5.46</v>
       </c>
       <c r="E9" s="30">
         <v>5.82</v>
       </c>
       <c r="F9" s="30">
         <v>5.31</v>
       </c>
       <c r="G9" s="30">
         <v>5</v>
       </c>
       <c r="H9" s="30">
         <v>5.07</v>
       </c>
       <c r="I9" s="30">
@@ -5638,52 +5719,55 @@
       </c>
       <c r="AU9" s="30">
         <v>4.7</v>
       </c>
       <c r="AV9" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="31">
         <v>4.78</v>
       </c>
       <c r="AX9" s="31">
         <v>4.26</v>
       </c>
       <c r="AY9" s="30">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="31">
         <v>3.51</v>
       </c>
       <c r="BA9" s="30">
         <v>4.41</v>
       </c>
       <c r="BB9" s="30">
         <v>4.18</v>
       </c>
+      <c r="BC9" s="30">
+        <v>4.72</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>5.72</v>
       </c>
       <c r="C10" s="30">
         <v>5.85</v>
       </c>
       <c r="D10" s="30">
         <v>5.7</v>
       </c>
       <c r="E10" s="30">
         <v>5.49</v>
       </c>
       <c r="F10" s="30">
         <v>5.26</v>
       </c>
       <c r="G10" s="30">
         <v>5.84</v>
       </c>
       <c r="H10" s="30">
         <v>6.16</v>
       </c>
       <c r="I10" s="30">
@@ -5802,52 +5886,55 @@
       </c>
       <c r="AU10" s="30">
         <v>6.08</v>
       </c>
       <c r="AV10" s="31">
         <v>5.94</v>
       </c>
       <c r="AW10" s="31">
         <v>5.79</v>
       </c>
       <c r="AX10" s="31">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="30">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="31">
         <v>5.0999999999999996</v>
       </c>
       <c r="BA10" s="30">
         <v>4.8</v>
       </c>
       <c r="BB10" s="30">
         <v>4.8</v>
       </c>
+      <c r="BC10" s="30">
+        <v>5.78</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30">
         <v>3.91</v>
       </c>
       <c r="C11" s="30">
         <v>5.93</v>
       </c>
       <c r="D11" s="30">
         <v>6.19</v>
       </c>
       <c r="E11" s="30">
         <v>6.1</v>
       </c>
       <c r="F11" s="30">
         <v>5.63</v>
       </c>
       <c r="G11" s="30">
         <v>6.15</v>
       </c>
       <c r="H11" s="30">
         <v>6.63</v>
       </c>
       <c r="I11" s="30">
@@ -5966,52 +6053,55 @@
       </c>
       <c r="AU11" s="30">
         <v>6.28</v>
       </c>
       <c r="AV11" s="31">
         <v>6.14</v>
       </c>
       <c r="AW11" s="31">
         <v>6.01</v>
       </c>
       <c r="AX11" s="31">
         <v>4.88</v>
       </c>
       <c r="AY11" s="30">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="31">
         <v>4.8099999999999996</v>
       </c>
       <c r="BA11" s="30">
         <v>4.88</v>
       </c>
       <c r="BB11" s="30">
         <v>4.62</v>
       </c>
+      <c r="BC11" s="30">
+        <v>5.73</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30">
         <v>2.83</v>
       </c>
       <c r="C12" s="30">
         <v>5.46</v>
       </c>
       <c r="D12" s="30">
         <v>5.2</v>
       </c>
       <c r="E12" s="30">
         <v>4.87</v>
       </c>
       <c r="F12" s="30">
         <v>4.63</v>
       </c>
       <c r="G12" s="30">
         <v>4.83</v>
       </c>
       <c r="H12" s="30">
         <v>5.23</v>
       </c>
       <c r="I12" s="30">
@@ -6130,52 +6220,55 @@
       </c>
       <c r="AU12" s="30">
         <v>6.39</v>
       </c>
       <c r="AV12" s="31">
         <v>6.09</v>
       </c>
       <c r="AW12" s="31">
         <v>6.08</v>
       </c>
       <c r="AX12" s="31">
         <v>1.02</v>
       </c>
       <c r="AY12" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="31">
         <v>2.8</v>
       </c>
       <c r="BA12" s="30">
         <v>3.15</v>
       </c>
       <c r="BB12" s="30">
         <v>3.34</v>
       </c>
+      <c r="BC12" s="30">
+        <v>4.01</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30">
         <v>2.61</v>
       </c>
       <c r="C13" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="30">
         <v>2.69</v>
       </c>
       <c r="E13" s="30">
         <v>3.14</v>
       </c>
       <c r="F13" s="30">
         <v>3.38</v>
       </c>
       <c r="G13" s="30">
         <v>2.82</v>
       </c>
       <c r="H13" s="30">
         <v>3.43</v>
       </c>
       <c r="I13" s="30">
@@ -6294,52 +6387,55 @@
       </c>
       <c r="AU13" s="30">
         <v>3.63</v>
       </c>
       <c r="AV13" s="31">
         <v>3.73</v>
       </c>
       <c r="AW13" s="31">
         <v>3.5</v>
       </c>
       <c r="AX13" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY13" s="30">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="31">
         <v>1.34</v>
       </c>
       <c r="BA13" s="30">
         <v>2.0099999999999998</v>
       </c>
       <c r="BB13" s="30">
         <v>2.2000000000000002</v>
       </c>
+      <c r="BC13" s="30">
+        <v>2.33</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="30">
         <v>3.68</v>
       </c>
       <c r="C14" s="30">
         <v>3.71</v>
       </c>
       <c r="D14" s="30">
         <v>4.62</v>
       </c>
       <c r="E14" s="30">
         <v>4.76</v>
       </c>
       <c r="F14" s="30">
         <v>4.75</v>
       </c>
       <c r="G14" s="30">
         <v>4.82</v>
       </c>
       <c r="H14" s="30">
         <v>5.15</v>
       </c>
       <c r="I14" s="30">
@@ -6458,52 +6554,55 @@
       </c>
       <c r="AU14" s="30">
         <v>5.52</v>
       </c>
       <c r="AV14" s="31">
         <v>5.71</v>
       </c>
       <c r="AW14" s="31">
         <v>5.59</v>
       </c>
       <c r="AX14" s="31">
         <v>4.41</v>
       </c>
       <c r="AY14" s="30">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="31">
         <v>4.1500000000000004</v>
       </c>
       <c r="BA14" s="30">
         <v>4.33</v>
       </c>
       <c r="BB14" s="30">
         <v>4.34</v>
       </c>
+      <c r="BC14" s="30">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="30">
         <v>4.07</v>
       </c>
       <c r="D15" s="30">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="30">
         <v>5.09</v>
       </c>
       <c r="F15" s="30">
         <v>4.79</v>
       </c>
       <c r="G15" s="30">
         <v>4.72</v>
       </c>
       <c r="H15" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="30">
@@ -6622,52 +6721,55 @@
       </c>
       <c r="AU15" s="30">
         <v>6.69</v>
       </c>
       <c r="AV15" s="31">
         <v>6.79</v>
       </c>
       <c r="AW15" s="31">
         <v>6.98</v>
       </c>
       <c r="AX15" s="31">
         <v>5.39</v>
       </c>
       <c r="AY15" s="30">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="31">
         <v>5.0599999999999996</v>
       </c>
       <c r="BA15" s="30">
         <v>4.99</v>
       </c>
       <c r="BB15" s="30">
         <v>4.43</v>
       </c>
+      <c r="BC15" s="30">
+        <v>5.42</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="30">
         <v>3.25</v>
       </c>
       <c r="C16" s="30">
         <v>2.83</v>
       </c>
       <c r="D16" s="30">
         <v>2.96</v>
       </c>
       <c r="E16" s="30">
         <v>2.78</v>
       </c>
       <c r="F16" s="30">
         <v>2.44</v>
       </c>
       <c r="G16" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="30">
         <v>2.21</v>
       </c>
       <c r="I16" s="30">
@@ -6786,52 +6888,55 @@
       </c>
       <c r="AU16" s="30">
         <v>3</v>
       </c>
       <c r="AV16" s="31">
         <v>3.06</v>
       </c>
       <c r="AW16" s="31">
         <v>3.09</v>
       </c>
       <c r="AX16" s="31">
         <v>3.62</v>
       </c>
       <c r="AY16" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="31">
         <v>2.09</v>
       </c>
       <c r="BA16" s="30">
         <v>1.88</v>
       </c>
       <c r="BB16" s="30">
         <v>2.73</v>
       </c>
+      <c r="BC16" s="30">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="30">
         <v>3.83</v>
       </c>
       <c r="C17" s="30">
         <v>5.05</v>
       </c>
       <c r="D17" s="30">
         <v>5.3</v>
       </c>
       <c r="E17" s="30">
         <v>5.03</v>
       </c>
       <c r="F17" s="30">
         <v>4.68</v>
       </c>
       <c r="G17" s="30">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="30">
         <v>5.21</v>
       </c>
       <c r="I17" s="30">
@@ -6950,52 +7055,55 @@
       </c>
       <c r="AU17" s="30">
         <v>5.41</v>
       </c>
       <c r="AV17" s="31">
         <v>5.3</v>
       </c>
       <c r="AW17" s="31">
         <v>5.36</v>
       </c>
       <c r="AX17" s="31">
         <v>4.07</v>
       </c>
       <c r="AY17" s="30">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="31">
         <v>4.5</v>
       </c>
       <c r="BA17" s="30">
         <v>3.91</v>
       </c>
       <c r="BB17" s="30">
         <v>3.4</v>
       </c>
+      <c r="BC17" s="30">
+        <v>4.6399999999999997</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="30">
         <v>2.16</v>
       </c>
       <c r="C18" s="30">
         <v>1.69</v>
       </c>
       <c r="D18" s="30">
         <v>1.84</v>
       </c>
       <c r="E18" s="30">
         <v>2.48</v>
       </c>
       <c r="F18" s="30">
         <v>2.63</v>
       </c>
       <c r="G18" s="30">
         <v>2.56</v>
       </c>
       <c r="H18" s="30">
         <v>3.28</v>
       </c>
       <c r="I18" s="30">
@@ -7114,52 +7222,55 @@
       </c>
       <c r="AU18" s="30">
         <v>3.71</v>
       </c>
       <c r="AV18" s="31">
         <v>3.59</v>
       </c>
       <c r="AW18" s="31">
         <v>3.48</v>
       </c>
       <c r="AX18" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY18" s="30">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="31">
         <v>0.42</v>
       </c>
       <c r="BA18" s="30">
         <v>1.25</v>
       </c>
       <c r="BB18" s="30">
         <v>1.24</v>
       </c>
+      <c r="BC18" s="30">
+        <v>2.69</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>5.23</v>
       </c>
       <c r="C19" s="30">
         <v>6.78</v>
       </c>
       <c r="D19" s="30">
         <v>6.26</v>
       </c>
       <c r="E19" s="30">
         <v>6.29</v>
       </c>
       <c r="F19" s="30">
         <v>5.78</v>
       </c>
       <c r="G19" s="30">
         <v>5.81</v>
       </c>
       <c r="H19" s="30">
         <v>6.7</v>
       </c>
       <c r="I19" s="30">
@@ -7278,52 +7389,55 @@
       </c>
       <c r="AU19" s="30">
         <v>5.59</v>
       </c>
       <c r="AV19" s="31">
         <v>5.7</v>
       </c>
       <c r="AW19" s="31">
         <v>5.51</v>
       </c>
       <c r="AX19" s="31">
         <v>3.54</v>
       </c>
       <c r="AY19" s="30">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="31">
         <v>4.53</v>
       </c>
       <c r="BA19" s="30">
         <v>4.71</v>
       </c>
       <c r="BB19" s="30">
         <v>4.0599999999999996</v>
       </c>
+      <c r="BC19" s="30">
+        <v>4.6900000000000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="30">
         <v>4.53</v>
       </c>
       <c r="C20" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="30">
         <v>5.41</v>
       </c>
       <c r="F20" s="30">
         <v>4.76</v>
       </c>
       <c r="G20" s="30">
         <v>4.45</v>
       </c>
       <c r="H20" s="30">
         <v>4.88</v>
       </c>
       <c r="I20" s="30">
@@ -7442,52 +7556,55 @@
       </c>
       <c r="AU20" s="30">
         <v>5.6</v>
       </c>
       <c r="AV20" s="31">
         <v>5.78</v>
       </c>
       <c r="AW20" s="31">
         <v>6.03</v>
       </c>
       <c r="AX20" s="31">
         <v>1.91</v>
       </c>
       <c r="AY20" s="30">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="31">
         <v>3.73</v>
       </c>
       <c r="BA20" s="30">
         <v>3.95</v>
       </c>
       <c r="BB20" s="30">
         <v>3.53</v>
       </c>
+      <c r="BC20" s="30">
+        <v>3.82</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>2.9</v>
       </c>
       <c r="C21" s="30">
         <v>4.57</v>
       </c>
       <c r="D21" s="30">
         <v>5.93</v>
       </c>
       <c r="E21" s="30">
         <v>5.86</v>
       </c>
       <c r="F21" s="30">
         <v>5.38</v>
       </c>
       <c r="G21" s="30">
         <v>5.32</v>
       </c>
       <c r="H21" s="30">
         <v>6.28</v>
       </c>
       <c r="I21" s="30">
@@ -7606,52 +7723,55 @@
       </c>
       <c r="AU21" s="30">
         <v>5.54</v>
       </c>
       <c r="AV21" s="31">
         <v>5.39</v>
       </c>
       <c r="AW21" s="31">
         <v>5.33</v>
       </c>
       <c r="AX21" s="31">
         <v>3.84</v>
       </c>
       <c r="AY21" s="30">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="31">
         <v>4.13</v>
       </c>
       <c r="BA21" s="30">
         <v>4.29</v>
       </c>
       <c r="BB21" s="30">
         <v>4.09</v>
       </c>
+      <c r="BC21" s="30">
+        <v>5.08</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
         <v>2.11</v>
       </c>
       <c r="C22" s="30">
         <v>2.5</v>
       </c>
       <c r="D22" s="30">
         <v>3.82</v>
       </c>
       <c r="E22" s="30">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="30">
         <v>4.34</v>
       </c>
       <c r="G22" s="30">
         <v>3.89</v>
       </c>
       <c r="H22" s="30">
         <v>4.63</v>
       </c>
       <c r="I22" s="30">
@@ -7770,52 +7890,55 @@
       </c>
       <c r="AU22" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="31">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="31">
         <v>4.76</v>
       </c>
       <c r="AX22" s="31">
         <v>1.77</v>
       </c>
       <c r="AY22" s="30">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="31">
         <v>3.42</v>
       </c>
       <c r="BA22" s="30">
         <v>4.37</v>
       </c>
       <c r="BB22" s="30">
         <v>3.83</v>
       </c>
+      <c r="BC22" s="30">
+        <v>5.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="30">
         <v>0.66</v>
       </c>
       <c r="D23" s="30">
         <v>2.61</v>
       </c>
       <c r="E23" s="30">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="30">
         <v>2.58</v>
       </c>
       <c r="G23" s="30">
         <v>2.38</v>
       </c>
       <c r="H23" s="30">
         <v>2.59</v>
       </c>
       <c r="I23" s="30">
@@ -7934,52 +8057,55 @@
       </c>
       <c r="AU23" s="30">
         <v>3.33</v>
       </c>
       <c r="AV23" s="31">
         <v>3.3</v>
       </c>
       <c r="AW23" s="31">
         <v>3.14</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="30">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="31">
         <v>2.5499999999999998</v>
       </c>
       <c r="BA23" s="30">
         <v>3.06</v>
       </c>
       <c r="BB23" s="30">
         <v>2.4300000000000002</v>
       </c>
+      <c r="BC23" s="30">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="30">
         <v>5.61</v>
       </c>
       <c r="D24" s="30">
         <v>5.28</v>
       </c>
       <c r="E24" s="30">
         <v>5</v>
       </c>
       <c r="F24" s="30">
         <v>4.79</v>
       </c>
       <c r="G24" s="30">
         <v>4.91</v>
       </c>
       <c r="H24" s="30">
         <v>5.56</v>
       </c>
       <c r="I24" s="30">
@@ -8098,52 +8224,55 @@
       </c>
       <c r="AU24" s="30">
         <v>4.78</v>
       </c>
       <c r="AV24" s="31">
         <v>4.88</v>
       </c>
       <c r="AW24" s="31">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="31">
         <v>2.25</v>
       </c>
       <c r="AY24" s="30">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="31">
         <v>3.32</v>
       </c>
       <c r="BA24" s="30">
         <v>2.88</v>
       </c>
       <c r="BB24" s="30">
         <v>2.44</v>
       </c>
+      <c r="BC24" s="30">
+        <v>3.05</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="30">
         <v>1.51</v>
       </c>
       <c r="C25" s="30">
         <v>3.72</v>
       </c>
       <c r="D25" s="30">
         <v>3.83</v>
       </c>
       <c r="E25" s="30">
         <v>4.04</v>
       </c>
       <c r="F25" s="30">
         <v>3.65</v>
       </c>
       <c r="G25" s="30">
         <v>4.08</v>
       </c>
       <c r="H25" s="30">
         <v>5.41</v>
       </c>
       <c r="I25" s="30">
@@ -8262,52 +8391,55 @@
       </c>
       <c r="AU25" s="30">
         <v>5.19</v>
       </c>
       <c r="AV25" s="31">
         <v>5.12</v>
       </c>
       <c r="AW25" s="31">
         <v>5.28</v>
       </c>
       <c r="AX25" s="31">
         <v>6.13</v>
       </c>
       <c r="AY25" s="30">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="31">
         <v>4.38</v>
       </c>
       <c r="BA25" s="30">
         <v>4.1500000000000004</v>
       </c>
       <c r="BB25" s="30">
         <v>3.52</v>
       </c>
+      <c r="BC25" s="30">
+        <v>4.07</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="30">
         <v>4.57</v>
       </c>
       <c r="C26" s="30">
         <v>5.21</v>
       </c>
       <c r="D26" s="30">
         <v>5</v>
       </c>
       <c r="E26" s="30">
         <v>5.33</v>
       </c>
       <c r="F26" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="30">
         <v>4.84</v>
       </c>
       <c r="H26" s="30">
         <v>5.35</v>
       </c>
       <c r="I26" s="30">
@@ -8426,52 +8558,55 @@
       </c>
       <c r="AU26" s="30">
         <v>4.93</v>
       </c>
       <c r="AV26" s="31">
         <v>5.03</v>
       </c>
       <c r="AW26" s="31">
         <v>4.95</v>
       </c>
       <c r="AX26" s="31">
         <v>5.12</v>
       </c>
       <c r="AY26" s="30">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="31">
         <v>5</v>
       </c>
       <c r="BA26" s="30">
         <v>4.4000000000000004</v>
       </c>
       <c r="BB26" s="30">
         <v>4.03</v>
       </c>
+      <c r="BC26" s="30">
+        <v>5.57</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="33">
         <v>2.94</v>
       </c>
       <c r="C27" s="33">
         <v>3.86</v>
       </c>
       <c r="D27" s="33">
         <v>4.04</v>
       </c>
       <c r="E27" s="33">
         <v>3.66</v>
       </c>
       <c r="F27" s="33">
         <v>3.51</v>
       </c>
       <c r="G27" s="33">
         <v>3.84</v>
       </c>
       <c r="H27" s="33">
         <v>4.13</v>
       </c>
       <c r="I27" s="33">
@@ -8590,272 +8725,277 @@
       </c>
       <c r="AU27" s="33">
         <v>5.55</v>
       </c>
       <c r="AV27" s="33">
         <v>5.39</v>
       </c>
       <c r="AW27" s="33">
         <v>5.32</v>
       </c>
       <c r="AX27" s="33">
         <v>2.61</v>
       </c>
       <c r="AY27" s="33">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="33">
         <v>3.24</v>
       </c>
       <c r="BA27" s="33">
         <v>3.11</v>
       </c>
       <c r="BB27" s="33">
         <v>3.22</v>
       </c>
+      <c r="BC27" s="33">
+        <v>4.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="43"/>
       <c r="Q30" s="43"/>
       <c r="R30" s="43"/>
       <c r="S30" s="43"/>
       <c r="T30" s="43"/>
       <c r="U30" s="43"/>
       <c r="V30" s="43"/>
       <c r="W30" s="43"/>
       <c r="X30" s="43"/>
       <c r="Y30" s="43"/>
       <c r="Z30" s="43"/>
       <c r="AA30" s="43"/>
       <c r="AB30" s="43"/>
       <c r="AC30" s="43"/>
       <c r="AD30" s="43"/>
       <c r="AE30" s="43"/>
       <c r="AF30" s="43"/>
       <c r="AG30" s="43"/>
       <c r="AH30" s="43"/>
       <c r="AI30" s="43"/>
       <c r="AJ30" s="43"/>
       <c r="AK30" s="43"/>
       <c r="AL30" s="43"/>
       <c r="AM30" s="43"/>
       <c r="AN30" s="43"/>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB34"/>
+  <dimension ref="A1:BC34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AU23" sqref="AU23:AV24"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AX7" sqref="AX7:BC7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="25" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="50"/>
-[...50 lines deleted...]
-      <c r="BB2" s="50"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
+      <c r="BC2" s="45"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="47" t="s">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="47" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="47"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="48"/>
-[...10 lines deleted...]
-      <c r="AL4" s="48">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="48"/>
-[...10 lines deleted...]
-      <c r="AX4" s="48">
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="48"/>
-[...2 lines deleted...]
-      <c r="BB4" s="48"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="46"/>
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -8971,52 +9111,55 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AX5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="BB5" s="5" t="s">
         <v>28</v>
       </c>
+      <c r="BC5" s="41" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="53"/>
       <c r="O6" s="53"/>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
       <c r="T6" s="53"/>
       <c r="U6" s="53"/>
       <c r="V6" s="53"/>
       <c r="W6" s="53"/>
       <c r="X6" s="53"/>
@@ -9028,52 +9171,53 @@
       <c r="AD6" s="53"/>
       <c r="AE6" s="53"/>
       <c r="AF6" s="53"/>
       <c r="AG6" s="53"/>
       <c r="AH6" s="53"/>
       <c r="AI6" s="53"/>
       <c r="AJ6" s="53"/>
       <c r="AK6" s="53"/>
       <c r="AL6" s="53"/>
       <c r="AM6" s="53"/>
       <c r="AN6" s="53"/>
       <c r="AO6" s="53"/>
       <c r="AP6" s="53"/>
       <c r="AQ6" s="53"/>
       <c r="AR6" s="53"/>
       <c r="AS6" s="53"/>
       <c r="AT6" s="53"/>
       <c r="AU6" s="53"/>
       <c r="AV6" s="53"/>
       <c r="AW6" s="53"/>
       <c r="AX6" s="53"/>
       <c r="AY6" s="53"/>
       <c r="AZ6" s="53"/>
       <c r="BA6" s="53"/>
       <c r="BB6" s="53"/>
+      <c r="BC6" s="53"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>70</v>
       </c>
       <c r="C7" s="8">
         <v>54</v>
       </c>
       <c r="D7" s="8">
         <v>89</v>
       </c>
       <c r="E7" s="8">
         <v>76</v>
       </c>
       <c r="F7" s="8">
         <v>103</v>
       </c>
       <c r="G7" s="8">
         <v>74</v>
       </c>
       <c r="H7" s="8">
         <v>105</v>
       </c>
       <c r="I7" s="8">
@@ -9192,52 +9336,55 @@
       </c>
       <c r="AU7" s="10">
         <v>258</v>
       </c>
       <c r="AV7" s="12">
         <v>182</v>
       </c>
       <c r="AW7" s="9">
         <v>255</v>
       </c>
       <c r="AX7" s="37">
         <v>244</v>
       </c>
       <c r="AY7" s="12">
         <v>170</v>
       </c>
       <c r="AZ7" s="9">
         <v>242</v>
       </c>
       <c r="BA7" s="9">
         <v>192</v>
       </c>
       <c r="BB7" s="10">
         <v>231</v>
       </c>
+      <c r="BC7" s="10">
+        <v>230</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>25</v>
       </c>
       <c r="C8" s="8">
         <v>16</v>
       </c>
       <c r="D8" s="8">
         <v>21</v>
       </c>
       <c r="E8" s="8">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>33</v>
       </c>
       <c r="G8" s="8">
         <v>20</v>
       </c>
       <c r="H8" s="8">
         <v>43</v>
       </c>
       <c r="I8" s="8">
@@ -9356,52 +9503,55 @@
       </c>
       <c r="AU8" s="10">
         <v>100</v>
       </c>
       <c r="AV8" s="12">
         <v>70</v>
       </c>
       <c r="AW8" s="9">
         <v>94</v>
       </c>
       <c r="AX8" s="37">
         <v>92</v>
       </c>
       <c r="AY8" s="12">
         <v>70</v>
       </c>
       <c r="AZ8" s="9">
         <v>129</v>
       </c>
       <c r="BA8" s="9">
         <v>69</v>
       </c>
       <c r="BB8" s="10">
         <v>98</v>
       </c>
+      <c r="BC8" s="10">
+        <v>93</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>2</v>
       </c>
       <c r="C9" s="8">
         <v>4</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="8">
         <v>2</v>
       </c>
       <c r="I9" s="8">
@@ -9520,52 +9670,55 @@
       </c>
       <c r="AU9" s="10">
         <v>6</v>
       </c>
       <c r="AV9" s="12">
         <v>2</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="37">
         <v>7</v>
       </c>
       <c r="AY9" s="12">
         <v>9</v>
       </c>
       <c r="AZ9" s="9">
         <v>4</v>
       </c>
       <c r="BA9" s="9">
         <v>6</v>
       </c>
       <c r="BB9" s="10">
         <v>11</v>
       </c>
+      <c r="BC9" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="8">
         <v>7</v>
       </c>
       <c r="E10" s="8">
         <v>6</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>3</v>
       </c>
       <c r="H10" s="8">
         <v>2</v>
       </c>
       <c r="I10" s="8">
@@ -9684,52 +9837,55 @@
       </c>
       <c r="AU10" s="10">
         <v>18</v>
       </c>
       <c r="AV10" s="12">
         <v>9</v>
       </c>
       <c r="AW10" s="9">
         <v>14</v>
       </c>
       <c r="AX10" s="37">
         <v>14</v>
       </c>
       <c r="AY10" s="12">
         <v>8</v>
       </c>
       <c r="AZ10" s="9">
         <v>8</v>
       </c>
       <c r="BA10" s="9">
         <v>12</v>
       </c>
       <c r="BB10" s="10">
         <v>14</v>
       </c>
+      <c r="BC10" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>13</v>
       </c>
       <c r="F11" s="8">
         <v>20</v>
       </c>
       <c r="G11" s="8">
         <v>18</v>
       </c>
       <c r="H11" s="8">
         <v>20</v>
       </c>
       <c r="I11" s="8">
@@ -9848,52 +10004,55 @@
       </c>
       <c r="AU11" s="10">
         <v>33</v>
       </c>
       <c r="AV11" s="12">
         <v>39</v>
       </c>
       <c r="AW11" s="9">
         <v>43</v>
       </c>
       <c r="AX11" s="37">
         <v>41</v>
       </c>
       <c r="AY11" s="12">
         <v>29</v>
       </c>
       <c r="AZ11" s="9">
         <v>22</v>
       </c>
       <c r="BA11" s="9">
         <v>33</v>
       </c>
       <c r="BB11" s="10">
         <v>28</v>
       </c>
+      <c r="BC11" s="10">
+        <v>31</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="8">
         <v>2</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -10012,52 +10171,55 @@
       </c>
       <c r="AU12" s="10">
         <v>8</v>
       </c>
       <c r="AV12" s="12">
         <v>2</v>
       </c>
       <c r="AW12" s="10">
         <v>3</v>
       </c>
       <c r="AX12" s="37">
         <v>1</v>
       </c>
       <c r="AY12" s="12">
         <v>4</v>
       </c>
       <c r="AZ12" s="9">
         <v>4</v>
       </c>
       <c r="BA12" s="9">
         <v>2</v>
       </c>
       <c r="BB12" s="10">
         <v>5</v>
       </c>
+      <c r="BC12" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="8">
@@ -10176,52 +10338,55 @@
       </c>
       <c r="AU13" s="10">
         <v>1</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX13" s="37">
         <v>2</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BA13" s="9">
         <v>1</v>
       </c>
       <c r="BB13" s="10">
         <v>2</v>
       </c>
+      <c r="BC13" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
         <v>1</v>
       </c>
       <c r="C14" s="8">
         <v>4</v>
       </c>
       <c r="D14" s="8">
         <v>3</v>
       </c>
       <c r="E14" s="8">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>3</v>
       </c>
       <c r="G14" s="8">
         <v>7</v>
       </c>
       <c r="H14" s="8">
         <v>11</v>
       </c>
       <c r="I14" s="8">
@@ -10340,52 +10505,55 @@
       </c>
       <c r="AU14" s="10">
         <v>15</v>
       </c>
       <c r="AV14" s="12">
         <v>7</v>
       </c>
       <c r="AW14" s="10">
         <v>6</v>
       </c>
       <c r="AX14" s="37">
         <v>10</v>
       </c>
       <c r="AY14" s="9">
         <v>6</v>
       </c>
       <c r="AZ14" s="9">
         <v>7</v>
       </c>
       <c r="BA14" s="9">
         <v>7</v>
       </c>
       <c r="BB14" s="10">
         <v>8</v>
       </c>
+      <c r="BC14" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
         <v>1</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>4</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I15" s="8">
@@ -10504,52 +10672,55 @@
       </c>
       <c r="AU15" s="10">
         <v>1</v>
       </c>
       <c r="AV15" s="12">
         <v>3</v>
       </c>
       <c r="AW15" s="10">
         <v>5</v>
       </c>
       <c r="AX15" s="37">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>3</v>
       </c>
       <c r="AZ15" s="9">
         <v>4</v>
       </c>
       <c r="BA15" s="9">
         <v>5</v>
       </c>
       <c r="BB15" s="10">
         <v>4</v>
       </c>
+      <c r="BC15" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="8">
         <v>1</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -10666,52 +10837,55 @@
       </c>
       <c r="AU16" s="10">
         <v>1</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX16" s="37">
         <v>1</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
       <c r="BB16" s="10">
         <v>1</v>
       </c>
+      <c r="BC16" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
         <v>3</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>7</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -10830,52 +11004,55 @@
       </c>
       <c r="AU17" s="10">
         <v>11</v>
       </c>
       <c r="AV17" s="12">
         <v>8</v>
       </c>
       <c r="AW17" s="10">
         <v>21</v>
       </c>
       <c r="AX17" s="37">
         <v>12</v>
       </c>
       <c r="AY17" s="9">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>9</v>
       </c>
       <c r="BA17" s="9">
         <v>9</v>
       </c>
       <c r="BB17" s="10">
         <v>12</v>
       </c>
+      <c r="BC17" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8">
         <v>1</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="8">
         <v>2</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I18" s="8">
@@ -10994,52 +11171,55 @@
       </c>
       <c r="AU18" s="10">
         <v>2</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX18" s="37">
         <v>1</v>
       </c>
       <c r="AY18" s="9">
         <v>2</v>
       </c>
       <c r="AZ18" s="9">
         <v>1</v>
       </c>
       <c r="BA18" s="9">
         <v>6</v>
       </c>
       <c r="BB18" s="10">
         <v>2</v>
       </c>
+      <c r="BC18" s="10" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="8">
         <v>2</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
@@ -11158,52 +11338,55 @@
       </c>
       <c r="AU19" s="10">
         <v>6</v>
       </c>
       <c r="AV19" s="12">
         <v>6</v>
       </c>
       <c r="AW19" s="10">
         <v>1</v>
       </c>
       <c r="AX19" s="37">
         <v>7</v>
       </c>
       <c r="AY19" s="9">
         <v>5</v>
       </c>
       <c r="AZ19" s="9">
         <v>8</v>
       </c>
       <c r="BA19" s="9">
         <v>3</v>
       </c>
       <c r="BB19" s="10">
         <v>4</v>
       </c>
+      <c r="BC19" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>3</v>
       </c>
       <c r="I20" s="8">
@@ -11322,52 +11505,55 @@
       </c>
       <c r="AU20" s="10">
         <v>7</v>
       </c>
       <c r="AV20" s="12">
         <v>5</v>
       </c>
       <c r="AW20" s="10">
         <v>7</v>
       </c>
       <c r="AX20" s="37">
         <v>4</v>
       </c>
       <c r="AY20" s="9">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>3</v>
       </c>
       <c r="BA20" s="9">
         <v>2</v>
       </c>
       <c r="BB20" s="10">
         <v>4</v>
       </c>
+      <c r="BC20" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="8">
         <v>5</v>
       </c>
       <c r="C21" s="8">
         <v>6</v>
       </c>
       <c r="D21" s="8">
         <v>4</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>12</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -11486,52 +11672,55 @@
       </c>
       <c r="AU21" s="10">
         <v>24</v>
       </c>
       <c r="AV21" s="12">
         <v>15</v>
       </c>
       <c r="AW21" s="10">
         <v>21</v>
       </c>
       <c r="AX21" s="37">
         <v>17</v>
       </c>
       <c r="AY21" s="9">
         <v>12</v>
       </c>
       <c r="AZ21" s="9">
         <v>19</v>
       </c>
       <c r="BA21" s="9">
         <v>20</v>
       </c>
       <c r="BB21" s="10">
         <v>21</v>
       </c>
+      <c r="BC21" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="8">
         <v>4</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
       </c>
       <c r="I22" s="8">
@@ -11648,52 +11837,55 @@
       </c>
       <c r="AU22" s="10">
         <v>5</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="10">
         <v>4</v>
       </c>
       <c r="AX22" s="37">
         <v>8</v>
       </c>
       <c r="AY22" s="9">
         <v>2</v>
       </c>
       <c r="AZ22" s="9">
         <v>4</v>
       </c>
       <c r="BA22" s="9">
         <v>1</v>
       </c>
       <c r="BB22" s="10">
         <v>7</v>
       </c>
+      <c r="BC22" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="8">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -11810,52 +12002,55 @@
       </c>
       <c r="AU23" s="10">
         <v>2</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BA23" s="9">
         <v>2</v>
       </c>
       <c r="BB23" s="10">
         <v>3</v>
       </c>
+      <c r="BC23" s="10" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8">
         <v>2</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="8">
         <v>1</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>2</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I24" s="8">
@@ -11974,52 +12169,55 @@
       </c>
       <c r="AU24" s="10">
         <v>4</v>
       </c>
       <c r="AV24" s="12">
         <v>4</v>
       </c>
       <c r="AW24" s="10">
         <v>7</v>
       </c>
       <c r="AX24" s="37">
         <v>4</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="9">
         <v>4</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BB24" s="10">
         <v>1</v>
       </c>
+      <c r="BC24" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>1</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="8">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>2</v>
       </c>
       <c r="I25" s="8">
@@ -12138,52 +12336,55 @@
       </c>
       <c r="AU25" s="10">
         <v>3</v>
       </c>
       <c r="AV25" s="12">
         <v>5</v>
       </c>
       <c r="AW25" s="10">
         <v>11</v>
       </c>
       <c r="AX25" s="37">
         <v>8</v>
       </c>
       <c r="AY25" s="12">
         <v>5</v>
       </c>
       <c r="AZ25" s="9">
         <v>3</v>
       </c>
       <c r="BA25" s="9">
         <v>9</v>
       </c>
       <c r="BB25" s="10">
         <v>3</v>
       </c>
+      <c r="BC25" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>3</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>1</v>
       </c>
       <c r="H26" s="8">
         <v>3</v>
       </c>
       <c r="I26" s="8">
@@ -12302,52 +12503,55 @@
       </c>
       <c r="AU26" s="10">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="10">
         <v>4</v>
       </c>
       <c r="AX26" s="37">
         <v>4</v>
       </c>
       <c r="AY26" s="12">
         <v>2</v>
       </c>
       <c r="AZ26" s="9">
         <v>7</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BB26" s="10" t="s">
         <v>47</v>
       </c>
+      <c r="BC26" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15">
         <v>4</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="15">
         <v>4</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
       <c r="F27" s="15">
         <v>1</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>47</v>
       </c>
       <c r="H27" s="15">
         <v>2</v>
       </c>
       <c r="I27" s="15">
@@ -12466,330 +12670,335 @@
       </c>
       <c r="AU27" s="16">
         <v>8</v>
       </c>
       <c r="AV27" s="18">
         <v>3</v>
       </c>
       <c r="AW27" s="16">
         <v>3</v>
       </c>
       <c r="AX27" s="18">
         <v>9</v>
       </c>
       <c r="AY27" s="18">
         <v>5</v>
       </c>
       <c r="AZ27" s="16">
         <v>5</v>
       </c>
       <c r="BA27" s="16">
         <v>4</v>
       </c>
       <c r="BB27" s="16">
         <v>3</v>
       </c>
+      <c r="BC27" s="16">
+        <v>10</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="V30" s="42"/>
       <c r="W30" s="42"/>
       <c r="X30" s="42"/>
       <c r="Y30" s="42"/>
       <c r="Z30" s="42"/>
       <c r="AA30" s="42"/>
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AU23" sqref="AU23:AV24"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6:BC6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="25" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.28515625" style="25" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="25" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="25" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="25"/>
     <col min="42" max="42" width="8.7109375" style="25" customWidth="1"/>
     <col min="43" max="53" width="9.140625" style="25"/>
     <col min="54" max="54" width="8.5703125" style="25" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="50"/>
-[...50 lines deleted...]
-      <c r="BB2" s="50"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
+      <c r="BC2" s="45"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="3"/>
       <c r="E3" s="26"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AR3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="47">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="47" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="47"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="46">
         <v>2024</v>
       </c>
-      <c r="AA4" s="48"/>
-[...10 lines deleted...]
-      <c r="AL4" s="48">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46">
         <v>2025</v>
       </c>
-      <c r="AM4" s="48"/>
-[...10 lines deleted...]
-      <c r="AX4" s="48">
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="46"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="46">
         <v>2026</v>
       </c>
-      <c r="AY4" s="48"/>
-[...2 lines deleted...]
-      <c r="BB4" s="48"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="46"/>
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -12905,52 +13114,55 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AW5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="AZ5" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BA5" s="39" t="s">
         <v>38</v>
       </c>
       <c r="BB5" s="39" t="s">
         <v>39</v>
       </c>
+      <c r="BC5" s="39" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -12962,52 +13174,53 @@
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
       <c r="BA6" s="52"/>
       <c r="BB6" s="52"/>
+      <c r="BC6" s="52"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="30">
         <v>0.99</v>
       </c>
       <c r="C7" s="30">
         <v>0.92</v>
       </c>
       <c r="D7" s="30">
         <v>1.04</v>
       </c>
       <c r="E7" s="30">
         <v>1.06</v>
       </c>
       <c r="F7" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="30">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="30">
         <v>1.18</v>
       </c>
       <c r="I7" s="30">
@@ -13126,52 +13339,55 @@
       </c>
       <c r="AU7" s="30">
         <v>3.11</v>
       </c>
       <c r="AV7" s="31">
         <v>3.07</v>
       </c>
       <c r="AW7" s="31">
         <v>3.12</v>
       </c>
       <c r="AX7" s="31">
         <v>3.5</v>
       </c>
       <c r="AY7" s="30">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="31">
         <v>3.25</v>
       </c>
       <c r="BA7" s="30">
         <v>3.15</v>
       </c>
       <c r="BB7" s="30">
         <v>3.18</v>
       </c>
+      <c r="BC7" s="30">
+        <v>3.22</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="30">
         <v>0.97</v>
       </c>
       <c r="D8" s="30">
         <v>0.96</v>
       </c>
       <c r="E8" s="30">
         <v>0.98</v>
       </c>
       <c r="F8" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="30">
         <v>1.06</v>
       </c>
       <c r="H8" s="30">
         <v>1.19</v>
       </c>
       <c r="I8" s="30">
@@ -13290,52 +13506,55 @@
       </c>
       <c r="AU8" s="30">
         <v>3.25</v>
       </c>
       <c r="AV8" s="31">
         <v>3.24</v>
       </c>
       <c r="AW8" s="31">
         <v>3.31</v>
       </c>
       <c r="AX8" s="31">
         <v>3.88</v>
       </c>
       <c r="AY8" s="30">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="31">
         <v>4.24</v>
       </c>
       <c r="BA8" s="30">
         <v>3.93</v>
       </c>
       <c r="BB8" s="30">
         <v>3.98</v>
       </c>
+      <c r="BC8" s="30">
+        <v>3.99</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="30">
         <v>0.61</v>
       </c>
       <c r="C9" s="30">
         <v>0.96</v>
       </c>
       <c r="D9" s="30">
         <v>0.94</v>
       </c>
       <c r="E9" s="30">
         <v>1.02</v>
       </c>
       <c r="F9" s="30">
         <v>1.06</v>
       </c>
       <c r="G9" s="30">
         <v>1.04</v>
       </c>
       <c r="H9" s="30">
         <v>0.98</v>
       </c>
       <c r="I9" s="30">
@@ -13454,52 +13673,55 @@
       </c>
       <c r="AU9" s="30">
         <v>2.46</v>
       </c>
       <c r="AV9" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="31">
         <v>2.4</v>
       </c>
       <c r="AX9" s="31">
         <v>2.29</v>
       </c>
       <c r="AY9" s="30">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="31">
         <v>2.27</v>
       </c>
       <c r="BA9" s="30">
         <v>2.21</v>
       </c>
       <c r="BB9" s="30">
         <v>2.4900000000000002</v>
       </c>
+      <c r="BC9" s="30">
+        <v>2.4700000000000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="30">
         <v>2.02</v>
       </c>
       <c r="C10" s="30">
         <v>1.06</v>
       </c>
       <c r="D10" s="30">
         <v>1.51</v>
       </c>
       <c r="E10" s="30">
         <v>1.66</v>
       </c>
       <c r="F10" s="30">
         <v>1.66</v>
       </c>
       <c r="G10" s="30">
         <v>1.56</v>
       </c>
       <c r="H10" s="30">
         <v>1.43</v>
       </c>
       <c r="I10" s="30">
@@ -13618,52 +13840,55 @@
       </c>
       <c r="AU10" s="30">
         <v>3.88</v>
       </c>
       <c r="AV10" s="31">
         <v>3.81</v>
       </c>
       <c r="AW10" s="31">
         <v>3.9</v>
       </c>
       <c r="AX10" s="31">
         <v>4.82</v>
       </c>
       <c r="AY10" s="30">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="31">
         <v>3.56</v>
       </c>
       <c r="BA10" s="30">
         <v>3.73</v>
       </c>
       <c r="BB10" s="30">
         <v>3.96</v>
       </c>
+      <c r="BC10" s="30">
+        <v>3.83</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30">
         <v>1.33</v>
       </c>
       <c r="C11" s="30">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="30">
         <v>1.51</v>
       </c>
       <c r="E11" s="30">
         <v>1.46</v>
       </c>
       <c r="F11" s="30">
         <v>1.54</v>
       </c>
       <c r="G11" s="30">
         <v>1.58</v>
       </c>
       <c r="H11" s="30">
         <v>1.63</v>
       </c>
       <c r="I11" s="30">
@@ -13782,52 +14007,55 @@
       </c>
       <c r="AU11" s="30">
         <v>3.65</v>
       </c>
       <c r="AV11" s="31">
         <v>3.67</v>
       </c>
       <c r="AW11" s="31">
         <v>3.71</v>
       </c>
       <c r="AX11" s="31">
         <v>3.92</v>
       </c>
       <c r="AY11" s="30">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="31">
         <v>3.03</v>
       </c>
       <c r="BA11" s="30">
         <v>3.09</v>
       </c>
       <c r="BB11" s="30">
         <v>3.01</v>
       </c>
+      <c r="BC11" s="30">
+        <v>3.02</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="30">
         <v>0.99</v>
       </c>
       <c r="D12" s="30">
         <v>0.97</v>
       </c>
       <c r="E12" s="30">
         <v>1.7</v>
       </c>
       <c r="F12" s="30">
         <v>1.35</v>
       </c>
       <c r="G12" s="30">
         <v>1.45</v>
       </c>
       <c r="H12" s="30">
         <v>1.51</v>
       </c>
       <c r="I12" s="30">
@@ -13946,52 +14174,55 @@
       </c>
       <c r="AU12" s="30">
         <v>3.15</v>
       </c>
       <c r="AV12" s="31">
         <v>3.05</v>
       </c>
       <c r="AW12" s="31">
         <v>3.04</v>
       </c>
       <c r="AX12" s="31">
         <v>1.02</v>
       </c>
       <c r="AY12" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="31">
         <v>3.15</v>
       </c>
       <c r="BA12" s="30">
         <v>2.89</v>
       </c>
       <c r="BB12" s="30">
         <v>3.34</v>
       </c>
+      <c r="BC12" s="30">
+        <v>3.14</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="30">
@@ -14110,52 +14341,55 @@
       </c>
       <c r="AU13" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="31">
         <v>1.04</v>
       </c>
       <c r="AW13" s="31">
         <v>0.95</v>
       </c>
       <c r="AX13" s="31">
         <v>1.97</v>
       </c>
       <c r="AY13" s="30">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="31">
         <v>0.67</v>
       </c>
       <c r="BA13" s="30">
         <v>0.76</v>
       </c>
       <c r="BB13" s="30">
         <v>1</v>
       </c>
+      <c r="BC13" s="30">
+        <v>1.17</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="30">
         <v>0.33</v>
       </c>
       <c r="C14" s="30">
         <v>0.88</v>
       </c>
       <c r="D14" s="30">
         <v>0.92</v>
       </c>
       <c r="E14" s="30">
         <v>1.04</v>
       </c>
       <c r="F14" s="30">
         <v>1.03</v>
       </c>
       <c r="G14" s="30">
         <v>1.26</v>
       </c>
       <c r="H14" s="30">
         <v>1.62</v>
       </c>
       <c r="I14" s="30">
@@ -14274,52 +14508,55 @@
       </c>
       <c r="AU14" s="30">
         <v>2.65</v>
       </c>
       <c r="AV14" s="31">
         <v>2.64</v>
       </c>
       <c r="AW14" s="31">
         <v>2.6</v>
       </c>
       <c r="AX14" s="31">
         <v>3.67</v>
       </c>
       <c r="AY14" s="30">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="31">
         <v>2.89</v>
       </c>
       <c r="BA14" s="30">
         <v>2.83</v>
       </c>
       <c r="BB14" s="30">
         <v>2.84</v>
       </c>
+      <c r="BC14" s="30">
+        <v>2.75</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30">
         <v>0.7</v>
       </c>
       <c r="C15" s="30">
         <v>0.74</v>
       </c>
       <c r="D15" s="30">
         <v>0.73</v>
       </c>
       <c r="E15" s="30">
         <v>1.27</v>
       </c>
       <c r="F15" s="30">
         <v>1.45</v>
       </c>
       <c r="G15" s="30">
         <v>1.45</v>
       </c>
       <c r="H15" s="30">
         <v>1.24</v>
       </c>
       <c r="I15" s="30">
@@ -14438,52 +14675,55 @@
       </c>
       <c r="AU15" s="30">
         <v>2.69</v>
       </c>
       <c r="AV15" s="31">
         <v>2.66</v>
       </c>
       <c r="AW15" s="31">
         <v>2.75</v>
       </c>
       <c r="AX15" s="31">
         <v>1.54</v>
       </c>
       <c r="AY15" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="31">
         <v>2.4</v>
       </c>
       <c r="BA15" s="30">
         <v>2.79</v>
       </c>
       <c r="BB15" s="30">
         <v>2.85</v>
       </c>
+      <c r="BC15" s="30">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="G16" s="30">
         <v>0.18</v>
       </c>
       <c r="H16" s="30">
         <v>0.16</v>
       </c>
       <c r="I16" s="30">
@@ -14602,52 +14842,55 @@
       </c>
       <c r="AU16" s="30">
         <v>0.84</v>
       </c>
       <c r="AV16" s="31">
         <v>0.76</v>
       </c>
       <c r="AW16" s="31">
         <v>0.7</v>
       </c>
       <c r="AX16" s="31">
         <v>1.21</v>
       </c>
       <c r="AY16" s="30">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="31">
         <v>0.83</v>
       </c>
       <c r="BA16" s="30">
         <v>0.94</v>
       </c>
       <c r="BB16" s="30">
         <v>0.99</v>
       </c>
+      <c r="BC16" s="30">
+        <v>1.04</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="30">
         <v>0.82</v>
       </c>
       <c r="C17" s="30">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="30">
         <v>1.23</v>
       </c>
       <c r="E17" s="30">
         <v>1.42</v>
       </c>
       <c r="F17" s="30">
         <v>1.58</v>
       </c>
       <c r="G17" s="30">
         <v>1.41</v>
       </c>
       <c r="H17" s="30">
         <v>1.28</v>
       </c>
       <c r="I17" s="30">
@@ -14766,52 +15009,55 @@
       </c>
       <c r="AU17" s="30">
         <v>3.19</v>
       </c>
       <c r="AV17" s="31">
         <v>3.11</v>
       </c>
       <c r="AW17" s="31">
         <v>3.36</v>
       </c>
       <c r="AX17" s="31">
         <v>3.49</v>
       </c>
       <c r="AY17" s="30">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="31">
         <v>2.4</v>
       </c>
       <c r="BA17" s="30">
         <v>2.48</v>
       </c>
       <c r="BB17" s="30">
         <v>2.69</v>
       </c>
+      <c r="BC17" s="30">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="30">
         <v>1.08</v>
       </c>
       <c r="C18" s="30">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="30">
         <v>0.37</v>
       </c>
       <c r="E18" s="30">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="30">
         <v>0.66</v>
       </c>
       <c r="G18" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="30">
         <v>0.47</v>
       </c>
       <c r="I18" s="30">
@@ -14930,52 +15176,55 @@
       </c>
       <c r="AU18" s="30">
         <v>2.63</v>
       </c>
       <c r="AV18" s="31">
         <v>2.4</v>
       </c>
       <c r="AW18" s="31">
         <v>2.19</v>
       </c>
       <c r="AX18" s="31">
         <v>1.2</v>
       </c>
       <c r="AY18" s="30">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="31">
         <v>1.66</v>
       </c>
       <c r="BA18" s="30">
         <v>3.12</v>
       </c>
       <c r="BB18" s="30">
         <v>2.97</v>
       </c>
+      <c r="BC18" s="30">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>0.48</v>
       </c>
       <c r="C19" s="30">
         <v>0.75</v>
       </c>
       <c r="D19" s="30">
         <v>0.99</v>
       </c>
       <c r="E19" s="30">
         <v>0.86</v>
       </c>
       <c r="F19" s="30">
         <v>1.08</v>
       </c>
       <c r="G19" s="30">
         <v>1.23</v>
       </c>
       <c r="H19" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="30">
@@ -15094,52 +15343,55 @@
       </c>
       <c r="AU19" s="30">
         <v>2.59</v>
       </c>
       <c r="AV19" s="31">
         <v>2.64</v>
       </c>
       <c r="AW19" s="31">
         <v>2.46</v>
       </c>
       <c r="AX19" s="31">
         <v>3.54</v>
       </c>
       <c r="AY19" s="30">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="31">
         <v>3.49</v>
       </c>
       <c r="BA19" s="30">
         <v>3.01</v>
       </c>
       <c r="BB19" s="30">
         <v>2.81</v>
       </c>
+      <c r="BC19" s="30">
+        <v>2.95</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="30">
         <v>0.6</v>
       </c>
       <c r="D20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="30">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="30">
         <v>0.74</v>
       </c>
       <c r="I20" s="30">
@@ -15258,52 +15510,55 @@
       </c>
       <c r="AU20" s="30">
         <v>2.52</v>
       </c>
       <c r="AV20" s="31">
         <v>2.58</v>
       </c>
       <c r="AW20" s="31">
         <v>2.73</v>
       </c>
       <c r="AX20" s="31">
         <v>2.54</v>
       </c>
       <c r="AY20" s="30">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="31">
         <v>2.42</v>
       </c>
       <c r="BA20" s="30">
         <v>2.14</v>
       </c>
       <c r="BB20" s="30">
         <v>2.2200000000000002</v>
       </c>
+      <c r="BC20" s="30">
+        <v>2.5099999999999998</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>0.81</v>
       </c>
       <c r="C21" s="30">
         <v>0.93</v>
       </c>
       <c r="D21" s="30">
         <v>0.83</v>
       </c>
       <c r="E21" s="30">
         <v>0.79</v>
       </c>
       <c r="F21" s="30">
         <v>1.02</v>
       </c>
       <c r="G21" s="30">
         <v>0.96</v>
       </c>
       <c r="H21" s="30">
         <v>1.06</v>
       </c>
       <c r="I21" s="30">
@@ -15422,52 +15677,55 @@
       </c>
       <c r="AU21" s="30">
         <v>3.31</v>
       </c>
       <c r="AV21" s="31">
         <v>3.24</v>
       </c>
       <c r="AW21" s="31">
         <v>3.25</v>
       </c>
       <c r="AX21" s="31">
         <v>2.72</v>
       </c>
       <c r="AY21" s="30">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="31">
         <v>2.64</v>
       </c>
       <c r="BA21" s="30">
         <v>2.8</v>
       </c>
       <c r="BB21" s="30">
         <v>2.91</v>
       </c>
+      <c r="BC21" s="30">
+        <v>2.84</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="30">
         <v>0.73</v>
       </c>
       <c r="E22" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="30">
         <v>0.43</v>
       </c>
       <c r="G22" s="30">
         <v>0.45</v>
       </c>
       <c r="H22" s="30">
         <v>0.54</v>
       </c>
       <c r="I22" s="30">
@@ -15586,52 +15844,55 @@
       </c>
       <c r="AU22" s="30">
         <v>2.82</v>
       </c>
       <c r="AV22" s="31">
         <v>2.73</v>
       </c>
       <c r="AW22" s="31">
         <v>2.69</v>
       </c>
       <c r="AX22" s="31">
         <v>4.71</v>
       </c>
       <c r="AY22" s="30">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="31">
         <v>2.81</v>
       </c>
       <c r="BA22" s="30">
         <v>2.2599999999999998</v>
       </c>
       <c r="BB22" s="30">
         <v>2.63</v>
       </c>
+      <c r="BC22" s="30">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="30">
         <v>0.44</v>
       </c>
       <c r="E23" s="30">
         <v>0.33</v>
       </c>
       <c r="F23" s="30">
         <v>0.78</v>
       </c>
       <c r="G23" s="30">
         <v>0.65</v>
       </c>
       <c r="H23" s="30">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="30">
@@ -15750,52 +16011,55 @@
       </c>
       <c r="AU23" s="30">
         <v>1.3</v>
       </c>
       <c r="AV23" s="31">
         <v>1.19</v>
       </c>
       <c r="AW23" s="31">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="AY23" s="30" t="s">
         <v>47</v>
       </c>
       <c r="AZ23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="BA23" s="30">
         <v>0.77</v>
       </c>
       <c r="BB23" s="30">
         <v>1.52</v>
       </c>
+      <c r="BC23" s="30">
+        <v>1.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>1.34</v>
       </c>
       <c r="C24" s="30">
         <v>0.7</v>
       </c>
       <c r="D24" s="30">
         <v>0.69</v>
       </c>
       <c r="E24" s="30">
         <v>0.69</v>
       </c>
       <c r="F24" s="30">
         <v>0.82</v>
       </c>
       <c r="G24" s="30">
         <v>0.8</v>
       </c>
       <c r="H24" s="30">
         <v>0.68</v>
       </c>
       <c r="I24" s="30">
@@ -15914,52 +16178,55 @@
       </c>
       <c r="AU24" s="30">
         <v>2.72</v>
       </c>
       <c r="AV24" s="31">
         <v>2.74</v>
       </c>
       <c r="AW24" s="31">
         <v>2.94</v>
       </c>
       <c r="AX24" s="31">
         <v>3</v>
       </c>
       <c r="AY24" s="30">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA24" s="30">
         <v>1.73</v>
       </c>
       <c r="BB24" s="30">
         <v>1.52</v>
       </c>
+      <c r="BC24" s="30">
+        <v>2.29</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="30">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="30">
         <v>1.33</v>
       </c>
       <c r="D25" s="30">
         <v>1.57</v>
       </c>
       <c r="E25" s="30">
         <v>1.43</v>
       </c>
       <c r="F25" s="30">
         <v>1.25</v>
       </c>
       <c r="G25" s="30">
         <v>1.39</v>
       </c>
       <c r="H25" s="30">
         <v>1.33</v>
       </c>
       <c r="I25" s="30">
@@ -16078,52 +16345,55 @@
       </c>
       <c r="AU25" s="30">
         <v>4.2</v>
       </c>
       <c r="AV25" s="31">
         <v>4.07</v>
       </c>
       <c r="AW25" s="31">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="31">
         <v>4.46</v>
       </c>
       <c r="AY25" s="30">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="31">
         <v>3.05</v>
       </c>
       <c r="BA25" s="30">
         <v>3.57</v>
       </c>
       <c r="BB25" s="30">
         <v>3.18</v>
       </c>
+      <c r="BC25" s="30">
+        <v>3.03</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="30">
         <v>0.76</v>
       </c>
       <c r="C26" s="30">
         <v>1.2</v>
       </c>
       <c r="D26" s="30">
         <v>1.58</v>
       </c>
       <c r="E26" s="30">
         <v>1.18</v>
       </c>
       <c r="F26" s="30">
         <v>1.25</v>
       </c>
       <c r="G26" s="30">
         <v>1.18</v>
       </c>
       <c r="H26" s="30">
         <v>1.34</v>
       </c>
       <c r="I26" s="30">
@@ -16242,52 +16512,55 @@
       </c>
       <c r="AU26" s="30">
         <v>2.21</v>
       </c>
       <c r="AV26" s="31">
         <v>2.09</v>
       </c>
       <c r="AW26" s="31">
         <v>2.19</v>
       </c>
       <c r="AX26" s="31">
         <v>3.41</v>
       </c>
       <c r="AY26" s="30">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="31">
         <v>3.82</v>
       </c>
       <c r="BA26" s="30">
         <v>2.86</v>
       </c>
       <c r="BB26" s="30">
         <v>2.2799999999999998</v>
       </c>
+      <c r="BC26" s="30">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="33">
         <v>1.96</v>
       </c>
       <c r="C27" s="33">
         <v>1.03</v>
       </c>
       <c r="D27" s="33">
         <v>1.35</v>
       </c>
       <c r="E27" s="33">
         <v>1.26</v>
       </c>
       <c r="F27" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="33">
         <v>0.92</v>
       </c>
       <c r="H27" s="33">
         <v>0.93</v>
       </c>
       <c r="I27" s="33">
@@ -16406,99 +16679,102 @@
       </c>
       <c r="AU27" s="33">
         <v>2.57</v>
       </c>
       <c r="AV27" s="33">
         <v>2.48</v>
       </c>
       <c r="AW27" s="33">
         <v>2.4</v>
       </c>
       <c r="AX27" s="33">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="33">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="33">
         <v>3.42</v>
       </c>
       <c r="BA27" s="33">
         <v>3.11</v>
       </c>
       <c r="BB27" s="33">
         <v>2.79</v>
       </c>
+      <c r="BC27" s="33">
+        <v>3.23</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N30" s="44"/>
       <c r="O30" s="44"/>
       <c r="P30" s="44"/>
       <c r="Q30" s="44"/>
       <c r="R30" s="44"/>
       <c r="S30" s="44"/>
       <c r="T30" s="44"/>
       <c r="U30" s="44"/>
       <c r="V30" s="44"/>
       <c r="W30" s="44"/>
       <c r="X30" s="44"/>
       <c r="Y30" s="44"/>
       <c r="Z30" s="44"/>
       <c r="AA30" s="44"/>
       <c r="AB30" s="44"/>
       <c r="AC30" s="44"/>
       <c r="AD30" s="44"/>
       <c r="AE30" s="44"/>
       <c r="AF30" s="44"/>
       <c r="AG30" s="44"/>
       <c r="AH30" s="44"/>
       <c r="AI30" s="44"/>
       <c r="AJ30" s="44"/>
       <c r="AK30" s="44"/>
       <c r="AL30" s="44"/>
       <c r="AM30" s="44"/>
       <c r="AN30" s="44"/>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>