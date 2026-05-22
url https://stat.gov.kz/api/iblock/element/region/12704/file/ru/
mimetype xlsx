--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="9675" yWindow="90" windowWidth="18945" windowHeight="11235" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="53">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении.</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>Общий коэффициент рождаемости в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
@@ -815,76 +815,76 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY78"/>
+  <dimension ref="A1:AZ78"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AT6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:AY50"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:AZ50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="50" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
@@ -893,66 +893,67 @@
       <c r="AA2" s="50"/>
       <c r="AB2" s="50"/>
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
       <c r="AH2" s="50"/>
       <c r="AI2" s="50"/>
       <c r="AJ2" s="50"/>
       <c r="AK2" s="50"/>
       <c r="AL2" s="50"/>
       <c r="AM2" s="50"/>
       <c r="AN2" s="50"/>
       <c r="AO2" s="50"/>
       <c r="AP2" s="50"/>
       <c r="AQ2" s="50"/>
       <c r="AR2" s="50"/>
       <c r="AS2" s="50"/>
       <c r="AT2" s="50"/>
       <c r="AU2" s="50"/>
       <c r="AV2" s="50"/>
       <c r="AW2" s="50"/>
       <c r="AX2" s="50"/>
       <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="48">
         <v>2022</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="48">
         <v>2023</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
@@ -970,52 +971,53 @@
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49">
         <v>2025</v>
       </c>
       <c r="AM4" s="49"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="49"/>
       <c r="AP4" s="49"/>
       <c r="AQ4" s="49"/>
       <c r="AR4" s="49"/>
       <c r="AS4" s="49"/>
       <c r="AT4" s="49"/>
       <c r="AU4" s="49"/>
       <c r="AV4" s="49"/>
       <c r="AW4" s="51"/>
       <c r="AX4" s="49">
         <v>2026</v>
       </c>
       <c r="AY4" s="49"/>
+      <c r="AZ4" s="49"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
@@ -1123,52 +1125,55 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -1177,52 +1182,53 @@
       <c r="AA6" s="45"/>
       <c r="AB6" s="45"/>
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>809</v>
       </c>
       <c r="C7" s="9">
         <v>802</v>
       </c>
       <c r="D7" s="9">
         <v>786</v>
       </c>
       <c r="E7" s="9">
         <v>802</v>
       </c>
       <c r="F7" s="9">
         <v>842</v>
       </c>
       <c r="G7" s="9">
         <v>870</v>
       </c>
       <c r="H7" s="9">
         <v>919</v>
       </c>
       <c r="I7" s="9">
@@ -1332,52 +1338,55 @@
       </c>
       <c r="AR7" s="11">
         <v>727</v>
       </c>
       <c r="AS7" s="21">
         <v>684</v>
       </c>
       <c r="AT7" s="12">
         <v>722</v>
       </c>
       <c r="AU7" s="11">
         <v>714</v>
       </c>
       <c r="AV7" s="21">
         <v>608</v>
       </c>
       <c r="AW7" s="10">
         <v>678</v>
       </c>
       <c r="AX7" s="12">
         <v>627</v>
       </c>
       <c r="AY7" s="21">
         <v>541</v>
       </c>
+      <c r="AZ7" s="10">
+        <v>621</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9">
         <v>275</v>
       </c>
       <c r="C8" s="9">
         <v>299</v>
       </c>
       <c r="D8" s="9">
         <v>262</v>
       </c>
       <c r="E8" s="9">
         <v>280</v>
       </c>
       <c r="F8" s="9">
         <v>270</v>
       </c>
       <c r="G8" s="9">
         <v>282</v>
       </c>
       <c r="H8" s="9">
         <v>289</v>
       </c>
       <c r="I8" s="9">
@@ -1487,52 +1496,55 @@
       </c>
       <c r="AR8" s="11">
         <v>249</v>
       </c>
       <c r="AS8" s="21">
         <v>242</v>
       </c>
       <c r="AT8" s="12">
         <v>252</v>
       </c>
       <c r="AU8" s="11">
         <v>244</v>
       </c>
       <c r="AV8" s="21">
         <v>200</v>
       </c>
       <c r="AW8" s="10">
         <v>242</v>
       </c>
       <c r="AX8" s="12">
         <v>224</v>
       </c>
       <c r="AY8" s="21">
         <v>189</v>
       </c>
+      <c r="AZ8" s="10">
+        <v>218</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="9">
         <v>56</v>
       </c>
       <c r="C9" s="9">
         <v>50</v>
       </c>
       <c r="D9" s="9">
         <v>65</v>
       </c>
       <c r="E9" s="9">
         <v>65</v>
       </c>
       <c r="F9" s="9">
         <v>56</v>
       </c>
       <c r="G9" s="9">
         <v>67</v>
       </c>
       <c r="H9" s="9">
         <v>67</v>
       </c>
       <c r="I9" s="9">
@@ -1642,52 +1654,55 @@
       </c>
       <c r="AR9" s="11">
         <v>46</v>
       </c>
       <c r="AS9" s="21">
         <v>43</v>
       </c>
       <c r="AT9" s="12">
         <v>55</v>
       </c>
       <c r="AU9" s="11">
         <v>37</v>
       </c>
       <c r="AV9" s="21">
         <v>52</v>
       </c>
       <c r="AW9" s="10">
         <v>39</v>
       </c>
       <c r="AX9" s="12">
         <v>48</v>
       </c>
       <c r="AY9" s="21">
         <v>35</v>
       </c>
+      <c r="AZ9" s="10">
+        <v>36</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9">
         <v>23</v>
       </c>
       <c r="C10" s="9">
         <v>27</v>
       </c>
       <c r="D10" s="9">
         <v>16</v>
       </c>
       <c r="E10" s="9">
         <v>28</v>
       </c>
       <c r="F10" s="9">
         <v>27</v>
       </c>
       <c r="G10" s="9">
         <v>28</v>
       </c>
       <c r="H10" s="9">
         <v>35</v>
       </c>
       <c r="I10" s="9">
@@ -1797,52 +1812,55 @@
       </c>
       <c r="AR10" s="11">
         <v>28</v>
       </c>
       <c r="AS10" s="21">
         <v>23</v>
       </c>
       <c r="AT10" s="12">
         <v>18</v>
       </c>
       <c r="AU10" s="11">
         <v>20</v>
       </c>
       <c r="AV10" s="21">
         <v>15</v>
       </c>
       <c r="AW10" s="10">
         <v>16</v>
       </c>
       <c r="AX10" s="12">
         <v>13</v>
       </c>
       <c r="AY10" s="21">
         <v>21</v>
       </c>
+      <c r="AZ10" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="9">
         <v>113</v>
       </c>
       <c r="C11" s="9">
         <v>114</v>
       </c>
       <c r="D11" s="9">
         <v>109</v>
       </c>
       <c r="E11" s="9">
         <v>113</v>
       </c>
       <c r="F11" s="9">
         <v>107</v>
       </c>
       <c r="G11" s="9">
         <v>112</v>
       </c>
       <c r="H11" s="9">
         <v>132</v>
       </c>
       <c r="I11" s="9">
@@ -1952,52 +1970,55 @@
       </c>
       <c r="AR11" s="11">
         <v>107</v>
       </c>
       <c r="AS11" s="21">
         <v>115</v>
       </c>
       <c r="AT11" s="12">
         <v>101</v>
       </c>
       <c r="AU11" s="11">
         <v>120</v>
       </c>
       <c r="AV11" s="21">
         <v>97</v>
       </c>
       <c r="AW11" s="10">
         <v>96</v>
       </c>
       <c r="AX11" s="12">
         <v>107</v>
       </c>
       <c r="AY11" s="21">
         <v>75</v>
       </c>
+      <c r="AZ11" s="10">
+        <v>79</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9">
         <v>14</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>12</v>
       </c>
       <c r="F12" s="9">
         <v>15</v>
       </c>
       <c r="G12" s="9">
         <v>9</v>
       </c>
       <c r="H12" s="9">
         <v>18</v>
       </c>
       <c r="I12" s="9">
@@ -2107,52 +2128,55 @@
       </c>
       <c r="AR12" s="11">
         <v>16</v>
       </c>
       <c r="AS12" s="21">
         <v>5</v>
       </c>
       <c r="AT12" s="12">
         <v>16</v>
       </c>
       <c r="AU12" s="11">
         <v>9</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="11">
         <v>14</v>
       </c>
       <c r="AX12" s="12">
         <v>12</v>
       </c>
       <c r="AY12" s="21">
         <v>4</v>
       </c>
+      <c r="AZ12" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="9">
         <v>21</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>23</v>
       </c>
       <c r="E13" s="9">
         <v>14</v>
       </c>
       <c r="F13" s="9">
         <v>22</v>
       </c>
       <c r="G13" s="9">
         <v>15</v>
       </c>
       <c r="H13" s="9">
         <v>17</v>
       </c>
       <c r="I13" s="9">
@@ -2262,52 +2286,55 @@
       </c>
       <c r="AR13" s="11">
         <v>14</v>
       </c>
       <c r="AS13" s="21">
         <v>15</v>
       </c>
       <c r="AT13" s="12">
         <v>16</v>
       </c>
       <c r="AU13" s="11">
         <v>16</v>
       </c>
       <c r="AV13" s="21">
         <v>13</v>
       </c>
       <c r="AW13" s="11">
         <v>13</v>
       </c>
       <c r="AX13" s="12">
         <v>6</v>
       </c>
       <c r="AY13" s="21">
         <v>10</v>
       </c>
+      <c r="AZ13" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="9">
         <v>24</v>
       </c>
       <c r="C14" s="9">
         <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>36</v>
       </c>
       <c r="E14" s="9">
         <v>26</v>
       </c>
       <c r="F14" s="9">
         <v>32</v>
       </c>
       <c r="G14" s="9">
         <v>37</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
       </c>
       <c r="I14" s="9">
@@ -2417,52 +2444,55 @@
       </c>
       <c r="AR14" s="11">
         <v>26</v>
       </c>
       <c r="AS14" s="21">
         <v>32</v>
       </c>
       <c r="AT14" s="12">
         <v>33</v>
       </c>
       <c r="AU14" s="11">
         <v>30</v>
       </c>
       <c r="AV14" s="21">
         <v>25</v>
       </c>
       <c r="AW14" s="11">
         <v>21</v>
       </c>
       <c r="AX14" s="12">
         <v>16</v>
       </c>
       <c r="AY14" s="21">
         <v>23</v>
       </c>
+      <c r="AZ14" s="10">
+        <v>24</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="9">
         <v>12</v>
       </c>
       <c r="C15" s="9">
         <v>12</v>
       </c>
       <c r="D15" s="9">
         <v>14</v>
       </c>
       <c r="E15" s="9">
         <v>13</v>
       </c>
       <c r="F15" s="9">
         <v>17</v>
       </c>
       <c r="G15" s="9">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>22</v>
       </c>
       <c r="I15" s="9">
@@ -2572,52 +2602,55 @@
       </c>
       <c r="AR15" s="11">
         <v>11</v>
       </c>
       <c r="AS15" s="21">
         <v>10</v>
       </c>
       <c r="AT15" s="12">
         <v>18</v>
       </c>
       <c r="AU15" s="11">
         <v>17</v>
       </c>
       <c r="AV15" s="21">
         <v>8</v>
       </c>
       <c r="AW15" s="11">
         <v>11</v>
       </c>
       <c r="AX15" s="12">
         <v>17</v>
       </c>
       <c r="AY15" s="21">
         <v>9</v>
       </c>
+      <c r="AZ15" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>12</v>
       </c>
       <c r="D16" s="9">
         <v>24</v>
       </c>
       <c r="E16" s="9">
         <v>15</v>
       </c>
       <c r="F16" s="9">
         <v>13</v>
       </c>
       <c r="G16" s="9">
         <v>17</v>
       </c>
       <c r="H16" s="9">
         <v>18</v>
       </c>
       <c r="I16" s="9">
@@ -2727,52 +2760,55 @@
       </c>
       <c r="AR16" s="11">
         <v>16</v>
       </c>
       <c r="AS16" s="21">
         <v>10</v>
       </c>
       <c r="AT16" s="12">
         <v>9</v>
       </c>
       <c r="AU16" s="11">
         <v>13</v>
       </c>
       <c r="AV16" s="21">
         <v>10</v>
       </c>
       <c r="AW16" s="11">
         <v>12</v>
       </c>
       <c r="AX16" s="12">
         <v>11</v>
       </c>
       <c r="AY16" s="21">
         <v>12</v>
       </c>
+      <c r="AZ16" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="9">
         <v>43</v>
       </c>
       <c r="C17" s="9">
         <v>36</v>
       </c>
       <c r="D17" s="9">
         <v>26</v>
       </c>
       <c r="E17" s="9">
         <v>36</v>
       </c>
       <c r="F17" s="9">
         <v>39</v>
       </c>
       <c r="G17" s="9">
         <v>39</v>
       </c>
       <c r="H17" s="9">
         <v>30</v>
       </c>
       <c r="I17" s="9">
@@ -2882,52 +2918,55 @@
       </c>
       <c r="AR17" s="11">
         <v>34</v>
       </c>
       <c r="AS17" s="21">
         <v>25</v>
       </c>
       <c r="AT17" s="12">
         <v>25</v>
       </c>
       <c r="AU17" s="11">
         <v>19</v>
       </c>
       <c r="AV17" s="21">
         <v>26</v>
       </c>
       <c r="AW17" s="11">
         <v>30</v>
       </c>
       <c r="AX17" s="12">
         <v>23</v>
       </c>
       <c r="AY17" s="21">
         <v>22</v>
       </c>
+      <c r="AZ17" s="10">
+        <v>29</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9">
         <v>8</v>
       </c>
       <c r="C18" s="9">
         <v>10</v>
       </c>
       <c r="D18" s="9">
         <v>9</v>
       </c>
       <c r="E18" s="9">
         <v>10</v>
       </c>
       <c r="F18" s="9">
         <v>14</v>
       </c>
       <c r="G18" s="9">
         <v>9</v>
       </c>
       <c r="H18" s="9">
         <v>11</v>
       </c>
       <c r="I18" s="9">
@@ -3037,52 +3076,55 @@
       </c>
       <c r="AR18" s="11">
         <v>10</v>
       </c>
       <c r="AS18" s="21">
         <v>5</v>
       </c>
       <c r="AT18" s="12">
         <v>11</v>
       </c>
       <c r="AU18" s="11">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>5</v>
       </c>
       <c r="AW18" s="11">
         <v>8</v>
       </c>
       <c r="AX18" s="12">
         <v>7</v>
       </c>
       <c r="AY18" s="21">
         <v>3</v>
       </c>
+      <c r="AZ18" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>28</v>
       </c>
       <c r="C19" s="9">
         <v>11</v>
       </c>
       <c r="D19" s="9">
         <v>15</v>
       </c>
       <c r="E19" s="9">
         <v>17</v>
       </c>
       <c r="F19" s="9">
         <v>24</v>
       </c>
       <c r="G19" s="9">
         <v>14</v>
       </c>
       <c r="H19" s="9">
         <v>24</v>
       </c>
       <c r="I19" s="9">
@@ -3192,52 +3234,55 @@
       </c>
       <c r="AR19" s="11">
         <v>18</v>
       </c>
       <c r="AS19" s="21">
         <v>13</v>
       </c>
       <c r="AT19" s="12">
         <v>20</v>
       </c>
       <c r="AU19" s="11">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>16</v>
       </c>
       <c r="AW19" s="11">
         <v>15</v>
       </c>
       <c r="AX19" s="12">
         <v>8</v>
       </c>
       <c r="AY19" s="21">
         <v>10</v>
       </c>
+      <c r="AZ19" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="9">
         <v>17</v>
       </c>
       <c r="C20" s="9">
         <v>13</v>
       </c>
       <c r="D20" s="9">
         <v>13</v>
       </c>
       <c r="E20" s="9">
         <v>14</v>
       </c>
       <c r="F20" s="9">
         <v>21</v>
       </c>
       <c r="G20" s="9">
         <v>23</v>
       </c>
       <c r="H20" s="9">
         <v>31</v>
       </c>
       <c r="I20" s="9">
@@ -3347,52 +3392,55 @@
       </c>
       <c r="AR20" s="11">
         <v>14</v>
       </c>
       <c r="AS20" s="21">
         <v>13</v>
       </c>
       <c r="AT20" s="12">
         <v>13</v>
       </c>
       <c r="AU20" s="11">
         <v>23</v>
       </c>
       <c r="AV20" s="21">
         <v>11</v>
       </c>
       <c r="AW20" s="11">
         <v>11</v>
       </c>
       <c r="AX20" s="12">
         <v>12</v>
       </c>
       <c r="AY20" s="21">
         <v>14</v>
       </c>
+      <c r="AZ20" s="10">
+        <v>22</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9">
         <v>65</v>
       </c>
       <c r="C21" s="9">
         <v>84</v>
       </c>
       <c r="D21" s="9">
         <v>80</v>
       </c>
       <c r="E21" s="9">
         <v>76</v>
       </c>
       <c r="F21" s="9">
         <v>95</v>
       </c>
       <c r="G21" s="9">
         <v>82</v>
       </c>
       <c r="H21" s="9">
         <v>75</v>
       </c>
       <c r="I21" s="9">
@@ -3502,52 +3550,55 @@
       </c>
       <c r="AR21" s="11">
         <v>54</v>
       </c>
       <c r="AS21" s="21">
         <v>57</v>
       </c>
       <c r="AT21" s="12">
         <v>56</v>
       </c>
       <c r="AU21" s="11">
         <v>49</v>
       </c>
       <c r="AV21" s="21">
         <v>53</v>
       </c>
       <c r="AW21" s="11">
         <v>70</v>
       </c>
       <c r="AX21" s="12">
         <v>52</v>
       </c>
       <c r="AY21" s="21">
         <v>66</v>
       </c>
+      <c r="AZ21" s="10">
+        <v>66</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="9">
         <v>13</v>
       </c>
       <c r="C22" s="9">
         <v>8</v>
       </c>
       <c r="D22" s="9">
         <v>17</v>
       </c>
       <c r="E22" s="9">
         <v>15</v>
       </c>
       <c r="F22" s="9">
         <v>15</v>
       </c>
       <c r="G22" s="9">
         <v>29</v>
       </c>
       <c r="H22" s="9">
         <v>25</v>
       </c>
       <c r="I22" s="9">
@@ -3657,52 +3708,55 @@
       </c>
       <c r="AR22" s="11">
         <v>12</v>
       </c>
       <c r="AS22" s="21">
         <v>14</v>
       </c>
       <c r="AT22" s="12">
         <v>23</v>
       </c>
       <c r="AU22" s="11">
         <v>15</v>
       </c>
       <c r="AV22" s="21">
         <v>11</v>
       </c>
       <c r="AW22" s="11">
         <v>15</v>
       </c>
       <c r="AX22" s="12">
         <v>21</v>
       </c>
       <c r="AY22" s="21">
         <v>6</v>
       </c>
+      <c r="AZ22" s="10">
+        <v>17</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="9">
         <v>6</v>
       </c>
       <c r="C23" s="9">
         <v>7</v>
       </c>
       <c r="D23" s="9">
         <v>6</v>
       </c>
       <c r="E23" s="9">
         <v>12</v>
       </c>
       <c r="F23" s="9">
         <v>4</v>
       </c>
       <c r="G23" s="9">
         <v>11</v>
       </c>
       <c r="H23" s="9">
         <v>10</v>
       </c>
       <c r="I23" s="9">
@@ -3812,52 +3866,55 @@
       </c>
       <c r="AR23" s="11">
         <v>9</v>
       </c>
       <c r="AS23" s="21">
         <v>5</v>
       </c>
       <c r="AT23" s="12">
         <v>7</v>
       </c>
       <c r="AU23" s="11">
         <v>8</v>
       </c>
       <c r="AV23" s="21">
         <v>5</v>
       </c>
       <c r="AW23" s="11">
         <v>4</v>
       </c>
       <c r="AX23" s="12">
         <v>8</v>
       </c>
       <c r="AY23" s="21">
         <v>2</v>
       </c>
+      <c r="AZ23" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="9">
         <v>19</v>
       </c>
       <c r="C24" s="9">
         <v>14</v>
       </c>
       <c r="D24" s="9">
         <v>9</v>
       </c>
       <c r="E24" s="9">
         <v>12</v>
       </c>
       <c r="F24" s="9">
         <v>21</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>16</v>
       </c>
       <c r="I24" s="9">
@@ -3967,52 +4024,55 @@
       </c>
       <c r="AR24" s="11">
         <v>15</v>
       </c>
       <c r="AS24" s="21">
         <v>14</v>
       </c>
       <c r="AT24" s="12">
         <v>13</v>
       </c>
       <c r="AU24" s="11">
         <v>12</v>
       </c>
       <c r="AV24" s="21">
         <v>8</v>
       </c>
       <c r="AW24" s="11">
         <v>16</v>
       </c>
       <c r="AX24" s="12">
         <v>13</v>
       </c>
       <c r="AY24" s="21">
         <v>6</v>
       </c>
+      <c r="AZ24" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="9">
         <v>23</v>
       </c>
       <c r="C25" s="9">
         <v>21</v>
       </c>
       <c r="D25" s="9">
         <v>21</v>
       </c>
       <c r="E25" s="9">
         <v>19</v>
       </c>
       <c r="F25" s="9">
         <v>14</v>
       </c>
       <c r="G25" s="9">
         <v>19</v>
       </c>
       <c r="H25" s="9">
         <v>16</v>
       </c>
       <c r="I25" s="9">
@@ -4122,52 +4182,55 @@
       </c>
       <c r="AR25" s="11">
         <v>21</v>
       </c>
       <c r="AS25" s="21">
         <v>20</v>
       </c>
       <c r="AT25" s="12">
         <v>15</v>
       </c>
       <c r="AU25" s="11">
         <v>24</v>
       </c>
       <c r="AV25" s="21">
         <v>18</v>
       </c>
       <c r="AW25" s="11">
         <v>16</v>
       </c>
       <c r="AX25" s="12">
         <v>10</v>
       </c>
       <c r="AY25" s="21">
         <v>20</v>
       </c>
+      <c r="AZ25" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9">
         <v>12</v>
       </c>
       <c r="C26" s="9">
         <v>8</v>
       </c>
       <c r="D26" s="9">
         <v>11</v>
       </c>
       <c r="E26" s="9">
         <v>13</v>
       </c>
       <c r="F26" s="9">
         <v>15</v>
       </c>
       <c r="G26" s="9">
         <v>23</v>
       </c>
       <c r="H26" s="9">
         <v>17</v>
       </c>
       <c r="I26" s="9">
@@ -4277,52 +4340,55 @@
       </c>
       <c r="AR26" s="11">
         <v>12</v>
       </c>
       <c r="AS26" s="21">
         <v>9</v>
       </c>
       <c r="AT26" s="12">
         <v>9</v>
       </c>
       <c r="AU26" s="11">
         <v>15</v>
       </c>
       <c r="AV26" s="21">
         <v>10</v>
       </c>
       <c r="AW26" s="11">
         <v>14</v>
       </c>
       <c r="AX26" s="12">
         <v>7</v>
       </c>
       <c r="AY26" s="21">
         <v>4</v>
       </c>
+      <c r="AZ26" s="10">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="17">
         <v>22</v>
       </c>
       <c r="C27" s="17">
         <v>23</v>
       </c>
       <c r="D27" s="17">
         <v>19</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>21</v>
       </c>
       <c r="G27" s="17">
         <v>20</v>
       </c>
       <c r="H27" s="17">
         <v>26</v>
       </c>
       <c r="I27" s="17">
@@ -4432,52 +4498,55 @@
       </c>
       <c r="AR27" s="11">
         <v>15</v>
       </c>
       <c r="AS27" s="21">
         <v>14</v>
       </c>
       <c r="AT27" s="12">
         <v>12</v>
       </c>
       <c r="AU27" s="11">
         <v>12</v>
       </c>
       <c r="AV27" s="21">
         <v>18</v>
       </c>
       <c r="AW27" s="11">
         <v>15</v>
       </c>
       <c r="AX27" s="12">
         <v>12</v>
       </c>
       <c r="AY27" s="21">
         <v>10</v>
       </c>
+      <c r="AZ27" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="44" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="44"/>
       <c r="S28" s="44"/>
       <c r="T28" s="44"/>
       <c r="U28" s="44"/>
       <c r="V28" s="44"/>
       <c r="W28" s="44"/>
       <c r="X28" s="44"/>
@@ -4486,52 +4555,53 @@
       <c r="AA28" s="44"/>
       <c r="AB28" s="44"/>
       <c r="AC28" s="44"/>
       <c r="AD28" s="44"/>
       <c r="AE28" s="44"/>
       <c r="AF28" s="44"/>
       <c r="AG28" s="44"/>
       <c r="AH28" s="44"/>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
       <c r="AK28" s="44"/>
       <c r="AL28" s="44"/>
       <c r="AM28" s="44"/>
       <c r="AN28" s="44"/>
       <c r="AO28" s="44"/>
       <c r="AP28" s="44"/>
       <c r="AQ28" s="44"/>
       <c r="AR28" s="44"/>
       <c r="AS28" s="44"/>
       <c r="AT28" s="44"/>
       <c r="AU28" s="44"/>
       <c r="AV28" s="44"/>
       <c r="AW28" s="44"/>
       <c r="AX28" s="44"/>
       <c r="AY28" s="44"/>
+      <c r="AZ28" s="44"/>
     </row>
-    <row r="29" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="13">
         <v>425</v>
       </c>
       <c r="C29" s="13">
         <v>406</v>
       </c>
       <c r="D29" s="13">
         <v>400</v>
       </c>
       <c r="E29" s="13">
         <v>423</v>
       </c>
       <c r="F29" s="13">
         <v>452</v>
       </c>
       <c r="G29" s="13">
         <v>465</v>
       </c>
       <c r="H29" s="13">
         <v>468</v>
       </c>
       <c r="I29" s="13">
@@ -4641,52 +4711,55 @@
       </c>
       <c r="AR29" s="11">
         <v>372</v>
       </c>
       <c r="AS29" s="21">
         <v>345</v>
       </c>
       <c r="AT29" s="12">
         <v>373</v>
       </c>
       <c r="AU29" s="11">
         <v>393</v>
       </c>
       <c r="AV29" s="21">
         <v>329</v>
       </c>
       <c r="AW29" s="10">
         <v>358</v>
       </c>
       <c r="AX29" s="12">
         <v>316</v>
       </c>
       <c r="AY29" s="21">
         <v>283</v>
       </c>
+      <c r="AZ29" s="10">
+        <v>306</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="13">
         <v>135</v>
       </c>
       <c r="C30" s="13">
         <v>157</v>
       </c>
       <c r="D30" s="13">
         <v>143</v>
       </c>
       <c r="E30" s="13">
         <v>157</v>
       </c>
       <c r="F30" s="13">
         <v>149</v>
       </c>
       <c r="G30" s="13">
         <v>145</v>
       </c>
       <c r="H30" s="13">
         <v>144</v>
       </c>
       <c r="I30" s="13">
@@ -4796,52 +4869,55 @@
       </c>
       <c r="AR30" s="11">
         <v>131</v>
       </c>
       <c r="AS30" s="21">
         <v>121</v>
       </c>
       <c r="AT30" s="12">
         <v>138</v>
       </c>
       <c r="AU30" s="11">
         <v>139</v>
       </c>
       <c r="AV30" s="21">
         <v>112</v>
       </c>
       <c r="AW30" s="10">
         <v>123</v>
       </c>
       <c r="AX30" s="12">
         <v>118</v>
       </c>
       <c r="AY30" s="21">
         <v>92</v>
       </c>
+      <c r="AZ30" s="10">
+        <v>97</v>
+      </c>
     </row>
-    <row r="31" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="13">
         <v>28</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>33</v>
       </c>
       <c r="E31" s="13">
         <v>35</v>
       </c>
       <c r="F31" s="13">
         <v>28</v>
       </c>
       <c r="G31" s="13">
         <v>42</v>
       </c>
       <c r="H31" s="13">
         <v>33</v>
       </c>
       <c r="I31" s="13">
@@ -4951,52 +5027,55 @@
       </c>
       <c r="AR31" s="11">
         <v>24</v>
       </c>
       <c r="AS31" s="21">
         <v>20</v>
       </c>
       <c r="AT31" s="12">
         <v>33</v>
       </c>
       <c r="AU31" s="11">
         <v>23</v>
       </c>
       <c r="AV31" s="21">
         <v>30</v>
       </c>
       <c r="AW31" s="10">
         <v>21</v>
       </c>
       <c r="AX31" s="12">
         <v>24</v>
       </c>
       <c r="AY31" s="21">
         <v>17</v>
       </c>
+      <c r="AZ31" s="10">
+        <v>17</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="13">
         <v>17</v>
       </c>
       <c r="C32" s="13">
         <v>13</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>16</v>
       </c>
       <c r="F32" s="13">
         <v>13</v>
       </c>
       <c r="G32" s="13">
         <v>12</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -5106,52 +5185,55 @@
       </c>
       <c r="AR32" s="11">
         <v>14</v>
       </c>
       <c r="AS32" s="21">
         <v>11</v>
       </c>
       <c r="AT32" s="12">
         <v>9</v>
       </c>
       <c r="AU32" s="11">
         <v>13</v>
       </c>
       <c r="AV32" s="21">
         <v>7</v>
       </c>
       <c r="AW32" s="10">
         <v>8</v>
       </c>
       <c r="AX32" s="12">
         <v>5</v>
       </c>
       <c r="AY32" s="21">
         <v>11</v>
       </c>
+      <c r="AZ32" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="13">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>65</v>
       </c>
       <c r="D33" s="13">
         <v>56</v>
       </c>
       <c r="E33" s="13">
         <v>58</v>
       </c>
       <c r="F33" s="13">
         <v>55</v>
       </c>
       <c r="G33" s="13">
         <v>54</v>
       </c>
       <c r="H33" s="13">
         <v>71</v>
       </c>
       <c r="I33" s="13">
@@ -5261,52 +5343,55 @@
       </c>
       <c r="AR33" s="11">
         <v>48</v>
       </c>
       <c r="AS33" s="21">
         <v>59</v>
       </c>
       <c r="AT33" s="12">
         <v>53</v>
       </c>
       <c r="AU33" s="11">
         <v>69</v>
       </c>
       <c r="AV33" s="21">
         <v>53</v>
       </c>
       <c r="AW33" s="10">
         <v>47</v>
       </c>
       <c r="AX33" s="12">
         <v>44</v>
       </c>
       <c r="AY33" s="21">
         <v>39</v>
       </c>
+      <c r="AZ33" s="10">
+        <v>33</v>
+      </c>
     </row>
-    <row r="34" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>11</v>
       </c>
       <c r="C34" s="13">
         <v>1</v>
       </c>
       <c r="D34" s="13">
         <v>5</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>11</v>
       </c>
       <c r="G34" s="13">
         <v>5</v>
       </c>
       <c r="H34" s="13">
         <v>10</v>
       </c>
       <c r="I34" s="13">
@@ -5416,52 +5501,55 @@
       </c>
       <c r="AR34" s="11">
         <v>9</v>
       </c>
       <c r="AS34" s="21">
         <v>2</v>
       </c>
       <c r="AT34" s="12">
         <v>9</v>
       </c>
       <c r="AU34" s="11">
         <v>8</v>
       </c>
       <c r="AV34" s="21">
         <v>5</v>
       </c>
       <c r="AW34" s="11">
         <v>7</v>
       </c>
       <c r="AX34" s="12">
         <v>8</v>
       </c>
       <c r="AY34" s="21">
         <v>2</v>
       </c>
+      <c r="AZ34" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="35" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="13">
         <v>16</v>
       </c>
       <c r="C35" s="13">
         <v>8</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>11</v>
       </c>
       <c r="F35" s="13">
         <v>12</v>
       </c>
       <c r="G35" s="13">
         <v>6</v>
       </c>
       <c r="H35" s="13">
         <v>9</v>
       </c>
       <c r="I35" s="13">
@@ -5571,52 +5659,55 @@
       </c>
       <c r="AR35" s="11">
         <v>7</v>
       </c>
       <c r="AS35" s="21">
         <v>6</v>
       </c>
       <c r="AT35" s="12">
         <v>9</v>
       </c>
       <c r="AU35" s="11">
         <v>10</v>
       </c>
       <c r="AV35" s="21">
         <v>8</v>
       </c>
       <c r="AW35" s="11">
         <v>5</v>
       </c>
       <c r="AX35" s="12">
         <v>2</v>
       </c>
       <c r="AY35" s="21">
         <v>6</v>
       </c>
+      <c r="AZ35" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="36" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="13">
         <v>12</v>
       </c>
       <c r="C36" s="13">
         <v>14</v>
       </c>
       <c r="D36" s="13">
         <v>18</v>
       </c>
       <c r="E36" s="13">
         <v>12</v>
       </c>
       <c r="F36" s="13">
         <v>18</v>
       </c>
       <c r="G36" s="13">
         <v>20</v>
       </c>
       <c r="H36" s="13">
         <v>23</v>
       </c>
       <c r="I36" s="13">
@@ -5726,52 +5817,55 @@
       </c>
       <c r="AR36" s="11">
         <v>15</v>
       </c>
       <c r="AS36" s="21">
         <v>16</v>
       </c>
       <c r="AT36" s="12">
         <v>13</v>
       </c>
       <c r="AU36" s="11">
         <v>11</v>
       </c>
       <c r="AV36" s="21">
         <v>14</v>
       </c>
       <c r="AW36" s="11">
         <v>11</v>
       </c>
       <c r="AX36" s="12">
         <v>9</v>
       </c>
       <c r="AY36" s="21">
         <v>12</v>
       </c>
+      <c r="AZ36" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="37" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="13">
         <v>4</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>3</v>
       </c>
       <c r="E37" s="13">
         <v>9</v>
       </c>
       <c r="F37" s="13">
         <v>10</v>
       </c>
       <c r="G37" s="13">
         <v>6</v>
       </c>
       <c r="H37" s="13">
         <v>9</v>
       </c>
       <c r="I37" s="13">
@@ -5881,52 +5975,55 @@
       </c>
       <c r="AR37" s="11">
         <v>6</v>
       </c>
       <c r="AS37" s="21">
         <v>6</v>
       </c>
       <c r="AT37" s="12">
         <v>13</v>
       </c>
       <c r="AU37" s="11">
         <v>9</v>
       </c>
       <c r="AV37" s="21">
         <v>3</v>
       </c>
       <c r="AW37" s="11">
         <v>7</v>
       </c>
       <c r="AX37" s="12">
         <v>10</v>
       </c>
       <c r="AY37" s="21">
         <v>7</v>
       </c>
+      <c r="AZ37" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="38" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="13">
         <v>9</v>
       </c>
       <c r="C38" s="13">
         <v>3</v>
       </c>
       <c r="D38" s="13">
         <v>9</v>
       </c>
       <c r="E38" s="13">
         <v>7</v>
       </c>
       <c r="F38" s="13">
         <v>7</v>
       </c>
       <c r="G38" s="13">
         <v>8</v>
       </c>
       <c r="H38" s="13">
         <v>7</v>
       </c>
       <c r="I38" s="13">
@@ -6036,52 +6133,55 @@
       </c>
       <c r="AR38" s="11">
         <v>9</v>
       </c>
       <c r="AS38" s="21">
         <v>6</v>
       </c>
       <c r="AT38" s="12">
         <v>2</v>
       </c>
       <c r="AU38" s="11">
         <v>8</v>
       </c>
       <c r="AV38" s="21">
         <v>3</v>
       </c>
       <c r="AW38" s="11">
         <v>6</v>
       </c>
       <c r="AX38" s="12">
         <v>6</v>
       </c>
       <c r="AY38" s="21">
         <v>8</v>
       </c>
+      <c r="AZ38" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="13">
         <v>25</v>
       </c>
       <c r="C39" s="13">
         <v>15</v>
       </c>
       <c r="D39" s="13">
         <v>11</v>
       </c>
       <c r="E39" s="13">
         <v>22</v>
       </c>
       <c r="F39" s="13">
         <v>19</v>
       </c>
       <c r="G39" s="13">
         <v>19</v>
       </c>
       <c r="H39" s="13">
         <v>17</v>
       </c>
       <c r="I39" s="13">
@@ -6191,52 +6291,55 @@
       </c>
       <c r="AR39" s="11">
         <v>20</v>
       </c>
       <c r="AS39" s="21">
         <v>14</v>
       </c>
       <c r="AT39" s="12">
         <v>10</v>
       </c>
       <c r="AU39" s="11">
         <v>8</v>
       </c>
       <c r="AV39" s="21">
         <v>15</v>
       </c>
       <c r="AW39" s="11">
         <v>16</v>
       </c>
       <c r="AX39" s="12">
         <v>13</v>
       </c>
       <c r="AY39" s="21">
         <v>12</v>
       </c>
+      <c r="AZ39" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="40" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13">
         <v>5</v>
       </c>
       <c r="C40" s="13">
         <v>6</v>
       </c>
       <c r="D40" s="13">
         <v>4</v>
       </c>
       <c r="E40" s="13">
         <v>4</v>
       </c>
       <c r="F40" s="13">
         <v>7</v>
       </c>
       <c r="G40" s="13">
         <v>6</v>
       </c>
       <c r="H40" s="13">
         <v>6</v>
       </c>
       <c r="I40" s="13">
@@ -6346,52 +6449,55 @@
       </c>
       <c r="AR40" s="11">
         <v>6</v>
       </c>
       <c r="AS40" s="21">
         <v>2</v>
       </c>
       <c r="AT40" s="12">
         <v>6</v>
       </c>
       <c r="AU40" s="11">
         <v>4</v>
       </c>
       <c r="AV40" s="21">
         <v>3</v>
       </c>
       <c r="AW40" s="11">
         <v>4</v>
       </c>
       <c r="AX40" s="12">
         <v>4</v>
       </c>
       <c r="AY40" s="21">
         <v>3</v>
       </c>
+      <c r="AZ40" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="41" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="13">
         <v>13</v>
       </c>
       <c r="C41" s="13">
         <v>10</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>5</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
         <v>7</v>
       </c>
       <c r="H41" s="13">
         <v>12</v>
       </c>
       <c r="I41" s="13">
@@ -6501,52 +6607,55 @@
       </c>
       <c r="AR41" s="11">
         <v>10</v>
       </c>
       <c r="AS41" s="21">
         <v>6</v>
       </c>
       <c r="AT41" s="12">
         <v>8</v>
       </c>
       <c r="AU41" s="11">
         <v>10</v>
       </c>
       <c r="AV41" s="21">
         <v>7</v>
       </c>
       <c r="AW41" s="11">
         <v>10</v>
       </c>
       <c r="AX41" s="12">
         <v>3</v>
       </c>
       <c r="AY41" s="21">
         <v>7</v>
       </c>
+      <c r="AZ41" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="42" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="13">
         <v>8</v>
       </c>
       <c r="C42" s="13">
         <v>8</v>
       </c>
       <c r="D42" s="13">
         <v>5</v>
       </c>
       <c r="E42" s="13">
         <v>4</v>
       </c>
       <c r="F42" s="13">
         <v>9</v>
       </c>
       <c r="G42" s="13">
         <v>14</v>
       </c>
       <c r="H42" s="13">
         <v>19</v>
       </c>
       <c r="I42" s="13">
@@ -6656,52 +6765,55 @@
       </c>
       <c r="AR42" s="11">
         <v>7</v>
       </c>
       <c r="AS42" s="21">
         <v>7</v>
       </c>
       <c r="AT42" s="12">
         <v>7</v>
       </c>
       <c r="AU42" s="11">
         <v>13</v>
       </c>
       <c r="AV42" s="21">
         <v>6</v>
       </c>
       <c r="AW42" s="11">
         <v>8</v>
       </c>
       <c r="AX42" s="12">
         <v>7</v>
       </c>
       <c r="AY42" s="21">
         <v>8</v>
       </c>
+      <c r="AZ42" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="43" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="13">
         <v>36</v>
       </c>
       <c r="C43" s="13">
         <v>36</v>
       </c>
       <c r="D43" s="13">
         <v>41</v>
       </c>
       <c r="E43" s="13">
         <v>47</v>
       </c>
       <c r="F43" s="13">
         <v>52</v>
       </c>
       <c r="G43" s="13">
         <v>52</v>
       </c>
       <c r="H43" s="13">
         <v>34</v>
       </c>
       <c r="I43" s="13">
@@ -6811,52 +6923,55 @@
       </c>
       <c r="AR43" s="11">
         <v>23</v>
       </c>
       <c r="AS43" s="21">
         <v>31</v>
       </c>
       <c r="AT43" s="12">
         <v>27</v>
       </c>
       <c r="AU43" s="11">
         <v>24</v>
       </c>
       <c r="AV43" s="21">
         <v>31</v>
       </c>
       <c r="AW43" s="11">
         <v>35</v>
       </c>
       <c r="AX43" s="12">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>36</v>
       </c>
+      <c r="AZ43" s="10">
+        <v>34</v>
+      </c>
     </row>
-    <row r="44" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="13">
         <v>6</v>
       </c>
       <c r="C44" s="13">
         <v>3</v>
       </c>
       <c r="D44" s="13">
         <v>7</v>
       </c>
       <c r="E44" s="13">
         <v>6</v>
       </c>
       <c r="F44" s="13">
         <v>7</v>
       </c>
       <c r="G44" s="13">
         <v>12</v>
       </c>
       <c r="H44" s="13">
         <v>10</v>
       </c>
       <c r="I44" s="13">
@@ -6966,52 +7081,55 @@
       </c>
       <c r="AR44" s="11">
         <v>4</v>
       </c>
       <c r="AS44" s="21">
         <v>9</v>
       </c>
       <c r="AT44" s="12">
         <v>11</v>
       </c>
       <c r="AU44" s="11">
         <v>8</v>
       </c>
       <c r="AV44" s="21">
         <v>4</v>
       </c>
       <c r="AW44" s="11">
         <v>12</v>
       </c>
       <c r="AX44" s="12">
         <v>14</v>
       </c>
       <c r="AY44" s="21">
         <v>4</v>
       </c>
+      <c r="AZ44" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="13">
         <v>3</v>
       </c>
       <c r="C45" s="13">
         <v>6</v>
       </c>
       <c r="D45" s="13">
         <v>4</v>
       </c>
       <c r="E45" s="13">
         <v>2</v>
       </c>
       <c r="F45" s="13">
         <v>2</v>
       </c>
       <c r="G45" s="13">
         <v>9</v>
       </c>
       <c r="H45" s="13">
         <v>5</v>
       </c>
       <c r="I45" s="13">
@@ -7121,52 +7239,55 @@
       </c>
       <c r="AR45" s="11">
         <v>6</v>
       </c>
       <c r="AS45" s="21">
         <v>2</v>
       </c>
       <c r="AT45" s="12">
         <v>4</v>
       </c>
       <c r="AU45" s="11">
         <v>5</v>
       </c>
       <c r="AV45" s="21">
         <v>2</v>
       </c>
       <c r="AW45" s="11">
         <v>3</v>
       </c>
       <c r="AX45" s="12">
         <v>3</v>
       </c>
       <c r="AY45" s="21">
         <v>1</v>
       </c>
+      <c r="AZ45" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="46" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="13">
         <v>10</v>
       </c>
       <c r="C46" s="13">
         <v>7</v>
       </c>
       <c r="D46" s="13">
         <v>8</v>
       </c>
       <c r="E46" s="13">
         <v>7</v>
       </c>
       <c r="F46" s="13">
         <v>12</v>
       </c>
       <c r="G46" s="13">
         <v>11</v>
       </c>
       <c r="H46" s="13">
         <v>12</v>
       </c>
       <c r="I46" s="13">
@@ -7276,52 +7397,55 @@
       </c>
       <c r="AR46" s="11">
         <v>7</v>
       </c>
       <c r="AS46" s="21">
         <v>5</v>
       </c>
       <c r="AT46" s="12">
         <v>6</v>
       </c>
       <c r="AU46" s="11">
         <v>8</v>
       </c>
       <c r="AV46" s="21">
         <v>2</v>
       </c>
       <c r="AW46" s="11">
         <v>10</v>
       </c>
       <c r="AX46" s="12">
         <v>3</v>
       </c>
       <c r="AY46" s="21">
         <v>4</v>
       </c>
+      <c r="AZ46" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="47" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="13">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>7</v>
       </c>
       <c r="D47" s="13">
         <v>14</v>
       </c>
       <c r="E47" s="13">
         <v>9</v>
       </c>
       <c r="F47" s="13">
         <v>11</v>
       </c>
       <c r="G47" s="13">
         <v>12</v>
       </c>
       <c r="H47" s="13">
         <v>10</v>
       </c>
       <c r="I47" s="13">
@@ -7431,52 +7555,55 @@
       </c>
       <c r="AR47" s="11">
         <v>13</v>
       </c>
       <c r="AS47" s="21">
         <v>7</v>
       </c>
       <c r="AT47" s="12">
         <v>8</v>
       </c>
       <c r="AU47" s="11">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>8</v>
       </c>
       <c r="AW47" s="11">
         <v>10</v>
       </c>
       <c r="AX47" s="12">
         <v>8</v>
       </c>
       <c r="AY47" s="21">
         <v>8</v>
       </c>
+      <c r="AZ47" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="48" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="13">
         <v>7</v>
       </c>
       <c r="C48" s="13">
         <v>2</v>
       </c>
       <c r="D48" s="13">
         <v>5</v>
       </c>
       <c r="E48" s="13">
         <v>4</v>
       </c>
       <c r="F48" s="13">
         <v>8</v>
       </c>
       <c r="G48" s="13">
         <v>13</v>
       </c>
       <c r="H48" s="13">
         <v>11</v>
       </c>
       <c r="I48" s="13">
@@ -7586,52 +7713,55 @@
       </c>
       <c r="AR48" s="11">
         <v>5</v>
       </c>
       <c r="AS48" s="21">
         <v>6</v>
       </c>
       <c r="AT48" s="12">
         <v>3</v>
       </c>
       <c r="AU48" s="11">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>6</v>
       </c>
       <c r="AW48" s="11">
         <v>9</v>
       </c>
       <c r="AX48" s="12">
         <v>3</v>
       </c>
       <c r="AY48" s="21">
         <v>3</v>
       </c>
+      <c r="AZ48" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="49" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="13">
         <v>14</v>
       </c>
       <c r="C49" s="13">
         <v>12</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>4</v>
       </c>
       <c r="F49" s="13">
         <v>10</v>
       </c>
       <c r="G49" s="13">
         <v>12</v>
       </c>
       <c r="H49" s="13">
         <v>11</v>
       </c>
       <c r="I49" s="13">
@@ -7741,52 +7871,55 @@
       </c>
       <c r="AR49" s="11">
         <v>8</v>
       </c>
       <c r="AS49" s="21">
         <v>9</v>
       </c>
       <c r="AT49" s="12">
         <v>4</v>
       </c>
       <c r="AU49" s="11">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>10</v>
       </c>
       <c r="AW49" s="11">
         <v>6</v>
       </c>
       <c r="AX49" s="12">
         <v>6</v>
       </c>
       <c r="AY49" s="21">
         <v>3</v>
       </c>
+      <c r="AZ49" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="50" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="44" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="44"/>
       <c r="D50" s="44"/>
       <c r="E50" s="44"/>
       <c r="F50" s="44"/>
       <c r="G50" s="44"/>
       <c r="H50" s="44"/>
       <c r="I50" s="44"/>
       <c r="J50" s="44"/>
       <c r="K50" s="44"/>
       <c r="L50" s="44"/>
       <c r="M50" s="44"/>
       <c r="N50" s="44"/>
       <c r="O50" s="44"/>
       <c r="P50" s="44"/>
       <c r="Q50" s="44"/>
       <c r="R50" s="44"/>
       <c r="S50" s="44"/>
       <c r="T50" s="44"/>
       <c r="U50" s="44"/>
       <c r="V50" s="44"/>
       <c r="W50" s="44"/>
       <c r="X50" s="44"/>
@@ -7795,52 +7928,53 @@
       <c r="AA50" s="44"/>
       <c r="AB50" s="44"/>
       <c r="AC50" s="44"/>
       <c r="AD50" s="44"/>
       <c r="AE50" s="44"/>
       <c r="AF50" s="44"/>
       <c r="AG50" s="44"/>
       <c r="AH50" s="44"/>
       <c r="AI50" s="44"/>
       <c r="AJ50" s="44"/>
       <c r="AK50" s="44"/>
       <c r="AL50" s="44"/>
       <c r="AM50" s="44"/>
       <c r="AN50" s="44"/>
       <c r="AO50" s="44"/>
       <c r="AP50" s="44"/>
       <c r="AQ50" s="44"/>
       <c r="AR50" s="44"/>
       <c r="AS50" s="44"/>
       <c r="AT50" s="44"/>
       <c r="AU50" s="44"/>
       <c r="AV50" s="44"/>
       <c r="AW50" s="44"/>
       <c r="AX50" s="44"/>
       <c r="AY50" s="44"/>
+      <c r="AZ50" s="44"/>
     </row>
-    <row r="51" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="20">
         <v>384</v>
       </c>
       <c r="C51" s="20">
         <v>396</v>
       </c>
       <c r="D51" s="20">
         <v>386</v>
       </c>
       <c r="E51" s="20">
         <v>379</v>
       </c>
       <c r="F51" s="20">
         <v>390</v>
       </c>
       <c r="G51" s="20">
         <v>405</v>
       </c>
       <c r="H51" s="20">
         <v>451</v>
       </c>
       <c r="I51" s="20">
@@ -7950,52 +8084,55 @@
       </c>
       <c r="AR51" s="11">
         <v>355</v>
       </c>
       <c r="AS51" s="21">
         <v>339</v>
       </c>
       <c r="AT51" s="12">
         <v>349</v>
       </c>
       <c r="AU51" s="11">
         <v>321</v>
       </c>
       <c r="AV51" s="21">
         <v>279</v>
       </c>
       <c r="AW51" s="10">
         <v>320</v>
       </c>
       <c r="AX51" s="12">
         <v>311</v>
       </c>
       <c r="AY51" s="21">
         <v>258</v>
       </c>
+      <c r="AZ51" s="10">
+        <v>315</v>
+      </c>
     </row>
-    <row r="52" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="20">
         <v>140</v>
       </c>
       <c r="C52" s="20">
         <v>142</v>
       </c>
       <c r="D52" s="20">
         <v>119</v>
       </c>
       <c r="E52" s="20">
         <v>123</v>
       </c>
       <c r="F52" s="20">
         <v>121</v>
       </c>
       <c r="G52" s="20">
         <v>137</v>
       </c>
       <c r="H52" s="20">
         <v>145</v>
       </c>
       <c r="I52" s="20">
@@ -8105,52 +8242,55 @@
       </c>
       <c r="AR52" s="11">
         <v>118</v>
       </c>
       <c r="AS52" s="21">
         <v>121</v>
       </c>
       <c r="AT52" s="12">
         <v>114</v>
       </c>
       <c r="AU52" s="11">
         <v>105</v>
       </c>
       <c r="AV52" s="21">
         <v>88</v>
       </c>
       <c r="AW52" s="10">
         <v>119</v>
       </c>
       <c r="AX52" s="12">
         <v>106</v>
       </c>
       <c r="AY52" s="21">
         <v>97</v>
       </c>
+      <c r="AZ52" s="10">
+        <v>121</v>
+      </c>
     </row>
-    <row r="53" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="20">
         <v>28</v>
       </c>
       <c r="C53" s="20">
         <v>26</v>
       </c>
       <c r="D53" s="20">
         <v>32</v>
       </c>
       <c r="E53" s="20">
         <v>30</v>
       </c>
       <c r="F53" s="20">
         <v>28</v>
       </c>
       <c r="G53" s="20">
         <v>25</v>
       </c>
       <c r="H53" s="20">
         <v>34</v>
       </c>
       <c r="I53" s="20">
@@ -8260,52 +8400,55 @@
       </c>
       <c r="AR53" s="11">
         <v>22</v>
       </c>
       <c r="AS53" s="21">
         <v>23</v>
       </c>
       <c r="AT53" s="12">
         <v>22</v>
       </c>
       <c r="AU53" s="11">
         <v>14</v>
       </c>
       <c r="AV53" s="21">
         <v>22</v>
       </c>
       <c r="AW53" s="10">
         <v>18</v>
       </c>
       <c r="AX53" s="12">
         <v>24</v>
       </c>
       <c r="AY53" s="21">
         <v>18</v>
       </c>
+      <c r="AZ53" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="54" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="20">
         <v>6</v>
       </c>
       <c r="C54" s="20">
         <v>14</v>
       </c>
       <c r="D54" s="20">
         <v>12</v>
       </c>
       <c r="E54" s="20">
         <v>12</v>
       </c>
       <c r="F54" s="20">
         <v>14</v>
       </c>
       <c r="G54" s="20">
         <v>16</v>
       </c>
       <c r="H54" s="20">
         <v>20</v>
       </c>
       <c r="I54" s="20">
@@ -8415,52 +8558,55 @@
       </c>
       <c r="AR54" s="11">
         <v>14</v>
       </c>
       <c r="AS54" s="21">
         <v>12</v>
       </c>
       <c r="AT54" s="12">
         <v>9</v>
       </c>
       <c r="AU54" s="11">
         <v>7</v>
       </c>
       <c r="AV54" s="21">
         <v>8</v>
       </c>
       <c r="AW54" s="10">
         <v>8</v>
       </c>
       <c r="AX54" s="12">
         <v>8</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
+      <c r="AZ54" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="55" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="20">
         <v>57</v>
       </c>
       <c r="C55" s="20">
         <v>49</v>
       </c>
       <c r="D55" s="20">
         <v>53</v>
       </c>
       <c r="E55" s="20">
         <v>55</v>
       </c>
       <c r="F55" s="20">
         <v>52</v>
       </c>
       <c r="G55" s="20">
         <v>58</v>
       </c>
       <c r="H55" s="20">
         <v>61</v>
       </c>
       <c r="I55" s="20">
@@ -8570,52 +8716,55 @@
       </c>
       <c r="AR55" s="11">
         <v>59</v>
       </c>
       <c r="AS55" s="21">
         <v>56</v>
       </c>
       <c r="AT55" s="12">
         <v>48</v>
       </c>
       <c r="AU55" s="11">
         <v>51</v>
       </c>
       <c r="AV55" s="21">
         <v>44</v>
       </c>
       <c r="AW55" s="10">
         <v>49</v>
       </c>
       <c r="AX55" s="12">
         <v>63</v>
       </c>
       <c r="AY55" s="21">
         <v>36</v>
       </c>
+      <c r="AZ55" s="10">
+        <v>46</v>
+      </c>
     </row>
-    <row r="56" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="20">
         <v>3</v>
       </c>
       <c r="C56" s="20">
         <v>6</v>
       </c>
       <c r="D56" s="20">
         <v>6</v>
       </c>
       <c r="E56" s="20">
         <v>8</v>
       </c>
       <c r="F56" s="20">
         <v>4</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>8</v>
       </c>
       <c r="I56" s="20">
@@ -8725,52 +8874,55 @@
       </c>
       <c r="AR56" s="11">
         <v>7</v>
       </c>
       <c r="AS56" s="21">
         <v>3</v>
       </c>
       <c r="AT56" s="12">
         <v>7</v>
       </c>
       <c r="AU56" s="11">
         <v>1</v>
       </c>
       <c r="AV56" s="21">
         <v>2</v>
       </c>
       <c r="AW56" s="11">
         <v>7</v>
       </c>
       <c r="AX56" s="12">
         <v>4</v>
       </c>
       <c r="AY56" s="21">
         <v>2</v>
       </c>
+      <c r="AZ56" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="57" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="20">
         <v>5</v>
       </c>
       <c r="C57" s="20">
         <v>11</v>
       </c>
       <c r="D57" s="20">
         <v>9</v>
       </c>
       <c r="E57" s="20">
         <v>3</v>
       </c>
       <c r="F57" s="20">
         <v>10</v>
       </c>
       <c r="G57" s="20">
         <v>9</v>
       </c>
       <c r="H57" s="20">
         <v>8</v>
       </c>
       <c r="I57" s="20">
@@ -8880,52 +9032,55 @@
       </c>
       <c r="AR57" s="11">
         <v>7</v>
       </c>
       <c r="AS57" s="21">
         <v>9</v>
       </c>
       <c r="AT57" s="12">
         <v>7</v>
       </c>
       <c r="AU57" s="11">
         <v>6</v>
       </c>
       <c r="AV57" s="21">
         <v>5</v>
       </c>
       <c r="AW57" s="11">
         <v>8</v>
       </c>
       <c r="AX57" s="12">
         <v>4</v>
       </c>
       <c r="AY57" s="21">
         <v>4</v>
       </c>
+      <c r="AZ57" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="58" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="20">
         <v>12</v>
       </c>
       <c r="C58" s="20">
         <v>13</v>
       </c>
       <c r="D58" s="20">
         <v>18</v>
       </c>
       <c r="E58" s="20">
         <v>14</v>
       </c>
       <c r="F58" s="20">
         <v>14</v>
       </c>
       <c r="G58" s="20">
         <v>17</v>
       </c>
       <c r="H58" s="20">
         <v>17</v>
       </c>
       <c r="I58" s="20">
@@ -9035,52 +9190,55 @@
       </c>
       <c r="AR58" s="11">
         <v>11</v>
       </c>
       <c r="AS58" s="21">
         <v>16</v>
       </c>
       <c r="AT58" s="12">
         <v>20</v>
       </c>
       <c r="AU58" s="11">
         <v>19</v>
       </c>
       <c r="AV58" s="21">
         <v>11</v>
       </c>
       <c r="AW58" s="11">
         <v>10</v>
       </c>
       <c r="AX58" s="12">
         <v>7</v>
       </c>
       <c r="AY58" s="21">
         <v>11</v>
       </c>
+      <c r="AZ58" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="59" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="20">
         <v>8</v>
       </c>
       <c r="C59" s="20">
         <v>3</v>
       </c>
       <c r="D59" s="20">
         <v>11</v>
       </c>
       <c r="E59" s="20">
         <v>4</v>
       </c>
       <c r="F59" s="20">
         <v>7</v>
       </c>
       <c r="G59" s="20">
         <v>10</v>
       </c>
       <c r="H59" s="20">
         <v>13</v>
       </c>
       <c r="I59" s="20">
@@ -9190,52 +9348,55 @@
       </c>
       <c r="AR59" s="11">
         <v>5</v>
       </c>
       <c r="AS59" s="21">
         <v>4</v>
       </c>
       <c r="AT59" s="12">
         <v>5</v>
       </c>
       <c r="AU59" s="11">
         <v>8</v>
       </c>
       <c r="AV59" s="21">
         <v>5</v>
       </c>
       <c r="AW59" s="11">
         <v>4</v>
       </c>
       <c r="AX59" s="12">
         <v>7</v>
       </c>
       <c r="AY59" s="21">
         <v>2</v>
       </c>
+      <c r="AZ59" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="60" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="20">
         <v>6</v>
       </c>
       <c r="C60" s="20">
         <v>9</v>
       </c>
       <c r="D60" s="20">
         <v>15</v>
       </c>
       <c r="E60" s="20">
         <v>8</v>
       </c>
       <c r="F60" s="20">
         <v>6</v>
       </c>
       <c r="G60" s="20">
         <v>9</v>
       </c>
       <c r="H60" s="20">
         <v>11</v>
       </c>
       <c r="I60" s="20">
@@ -9345,52 +9506,55 @@
       </c>
       <c r="AR60" s="11">
         <v>7</v>
       </c>
       <c r="AS60" s="21">
         <v>4</v>
       </c>
       <c r="AT60" s="12">
         <v>7</v>
       </c>
       <c r="AU60" s="11">
         <v>5</v>
       </c>
       <c r="AV60" s="21">
         <v>7</v>
       </c>
       <c r="AW60" s="11">
         <v>6</v>
       </c>
       <c r="AX60" s="12">
         <v>5</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
+      <c r="AZ60" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="61" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="20">
         <v>18</v>
       </c>
       <c r="C61" s="20">
         <v>21</v>
       </c>
       <c r="D61" s="20">
         <v>15</v>
       </c>
       <c r="E61" s="20">
         <v>14</v>
       </c>
       <c r="F61" s="20">
         <v>20</v>
       </c>
       <c r="G61" s="20">
         <v>20</v>
       </c>
       <c r="H61" s="20">
         <v>13</v>
       </c>
       <c r="I61" s="20">
@@ -9500,52 +9664,55 @@
       </c>
       <c r="AR61" s="11">
         <v>14</v>
       </c>
       <c r="AS61" s="21">
         <v>11</v>
       </c>
       <c r="AT61" s="12">
         <v>15</v>
       </c>
       <c r="AU61" s="11">
         <v>11</v>
       </c>
       <c r="AV61" s="21">
         <v>11</v>
       </c>
       <c r="AW61" s="11">
         <v>14</v>
       </c>
       <c r="AX61" s="12">
         <v>10</v>
       </c>
       <c r="AY61" s="21">
         <v>10</v>
       </c>
+      <c r="AZ61" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="62" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="20">
         <v>3</v>
       </c>
       <c r="C62" s="20">
         <v>4</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="20">
         <v>6</v>
       </c>
       <c r="F62" s="20">
         <v>7</v>
       </c>
       <c r="G62" s="20">
         <v>3</v>
       </c>
       <c r="H62" s="20">
         <v>5</v>
       </c>
       <c r="I62" s="20">
@@ -9655,52 +9822,55 @@
       </c>
       <c r="AR62" s="11">
         <v>4</v>
       </c>
       <c r="AS62" s="21">
         <v>3</v>
       </c>
       <c r="AT62" s="12">
         <v>5</v>
       </c>
       <c r="AU62" s="11">
         <v>4</v>
       </c>
       <c r="AV62" s="21">
         <v>2</v>
       </c>
       <c r="AW62" s="11">
         <v>4</v>
       </c>
       <c r="AX62" s="12">
         <v>3</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>52</v>
       </c>
+      <c r="AZ62" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="63" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="20">
         <v>15</v>
       </c>
       <c r="C63" s="20">
         <v>1</v>
       </c>
       <c r="D63" s="20">
         <v>9</v>
       </c>
       <c r="E63" s="20">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>12</v>
       </c>
       <c r="G63" s="20">
         <v>7</v>
       </c>
       <c r="H63" s="20">
         <v>12</v>
       </c>
       <c r="I63" s="20">
@@ -9810,52 +9980,55 @@
       </c>
       <c r="AR63" s="11">
         <v>8</v>
       </c>
       <c r="AS63" s="21">
         <v>7</v>
       </c>
       <c r="AT63" s="12">
         <v>12</v>
       </c>
       <c r="AU63" s="11">
         <v>13</v>
       </c>
       <c r="AV63" s="21">
         <v>9</v>
       </c>
       <c r="AW63" s="11">
         <v>5</v>
       </c>
       <c r="AX63" s="12">
         <v>5</v>
       </c>
       <c r="AY63" s="21">
         <v>3</v>
       </c>
+      <c r="AZ63" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="64" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="20">
         <v>9</v>
       </c>
       <c r="C64" s="20">
         <v>5</v>
       </c>
       <c r="D64" s="20">
         <v>8</v>
       </c>
       <c r="E64" s="20">
         <v>10</v>
       </c>
       <c r="F64" s="20">
         <v>12</v>
       </c>
       <c r="G64" s="20">
         <v>9</v>
       </c>
       <c r="H64" s="20">
         <v>12</v>
       </c>
       <c r="I64" s="20">
@@ -9965,52 +10138,55 @@
       </c>
       <c r="AR64" s="11">
         <v>7</v>
       </c>
       <c r="AS64" s="21">
         <v>6</v>
       </c>
       <c r="AT64" s="12">
         <v>6</v>
       </c>
       <c r="AU64" s="11">
         <v>10</v>
       </c>
       <c r="AV64" s="21">
         <v>5</v>
       </c>
       <c r="AW64" s="11">
         <v>3</v>
       </c>
       <c r="AX64" s="12">
         <v>5</v>
       </c>
       <c r="AY64" s="21">
         <v>6</v>
       </c>
+      <c r="AZ64" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="65" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="20">
         <v>29</v>
       </c>
       <c r="C65" s="20">
         <v>48</v>
       </c>
       <c r="D65" s="20">
         <v>39</v>
       </c>
       <c r="E65" s="20">
         <v>29</v>
       </c>
       <c r="F65" s="20">
         <v>43</v>
       </c>
       <c r="G65" s="20">
         <v>30</v>
       </c>
       <c r="H65" s="20">
         <v>41</v>
       </c>
       <c r="I65" s="20">
@@ -10120,52 +10296,55 @@
       </c>
       <c r="AR65" s="11">
         <v>31</v>
       </c>
       <c r="AS65" s="21">
         <v>26</v>
       </c>
       <c r="AT65" s="12">
         <v>29</v>
       </c>
       <c r="AU65" s="11">
         <v>25</v>
       </c>
       <c r="AV65" s="21">
         <v>22</v>
       </c>
       <c r="AW65" s="11">
         <v>35</v>
       </c>
       <c r="AX65" s="12">
         <v>26</v>
       </c>
       <c r="AY65" s="21">
         <v>30</v>
       </c>
+      <c r="AZ65" s="10">
+        <v>32</v>
+      </c>
     </row>
-    <row r="66" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>7</v>
       </c>
       <c r="C66" s="20">
         <v>5</v>
       </c>
       <c r="D66" s="20">
         <v>10</v>
       </c>
       <c r="E66" s="20">
         <v>9</v>
       </c>
       <c r="F66" s="20">
         <v>8</v>
       </c>
       <c r="G66" s="20">
         <v>17</v>
       </c>
       <c r="H66" s="20">
         <v>15</v>
       </c>
       <c r="I66" s="20">
@@ -10275,52 +10454,55 @@
       </c>
       <c r="AR66" s="11">
         <v>8</v>
       </c>
       <c r="AS66" s="21">
         <v>5</v>
       </c>
       <c r="AT66" s="12">
         <v>12</v>
       </c>
       <c r="AU66" s="11">
         <v>7</v>
       </c>
       <c r="AV66" s="21">
         <v>7</v>
       </c>
       <c r="AW66" s="11">
         <v>3</v>
       </c>
       <c r="AX66" s="12">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>2</v>
       </c>
+      <c r="AZ66" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="67" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="20">
         <v>1</v>
       </c>
       <c r="D67" s="20">
         <v>2</v>
       </c>
       <c r="E67" s="20">
         <v>10</v>
       </c>
       <c r="F67" s="20">
         <v>2</v>
       </c>
       <c r="G67" s="20">
         <v>2</v>
       </c>
       <c r="H67" s="20">
         <v>5</v>
       </c>
       <c r="I67" s="20">
@@ -10430,52 +10612,55 @@
       </c>
       <c r="AR67" s="11">
         <v>3</v>
       </c>
       <c r="AS67" s="21">
         <v>3</v>
       </c>
       <c r="AT67" s="12">
         <v>3</v>
       </c>
       <c r="AU67" s="11">
         <v>3</v>
       </c>
       <c r="AV67" s="21">
         <v>3</v>
       </c>
       <c r="AW67" s="11">
         <v>1</v>
       </c>
       <c r="AX67" s="12">
         <v>5</v>
       </c>
       <c r="AY67" s="21">
         <v>1</v>
       </c>
+      <c r="AZ67" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="68" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>9</v>
       </c>
       <c r="C68" s="20">
         <v>7</v>
       </c>
       <c r="D68" s="20">
         <v>1</v>
       </c>
       <c r="E68" s="20">
         <v>5</v>
       </c>
       <c r="F68" s="20">
         <v>9</v>
       </c>
       <c r="G68" s="20">
         <v>7</v>
       </c>
       <c r="H68" s="20">
         <v>4</v>
       </c>
       <c r="I68" s="20">
@@ -10585,52 +10770,55 @@
       </c>
       <c r="AR68" s="11">
         <v>8</v>
       </c>
       <c r="AS68" s="21">
         <v>9</v>
       </c>
       <c r="AT68" s="12">
         <v>7</v>
       </c>
       <c r="AU68" s="11">
         <v>4</v>
       </c>
       <c r="AV68" s="21">
         <v>6</v>
       </c>
       <c r="AW68" s="11">
         <v>6</v>
       </c>
       <c r="AX68" s="12">
         <v>10</v>
       </c>
       <c r="AY68" s="21">
         <v>2</v>
       </c>
+      <c r="AZ68" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="20">
         <v>13</v>
       </c>
       <c r="C69" s="20">
         <v>14</v>
       </c>
       <c r="D69" s="20">
         <v>7</v>
       </c>
       <c r="E69" s="20">
         <v>10</v>
       </c>
       <c r="F69" s="20">
         <v>3</v>
       </c>
       <c r="G69" s="20">
         <v>7</v>
       </c>
       <c r="H69" s="20">
         <v>6</v>
       </c>
       <c r="I69" s="20">
@@ -10740,52 +10928,55 @@
       </c>
       <c r="AR69" s="11">
         <v>8</v>
       </c>
       <c r="AS69" s="21">
         <v>13</v>
       </c>
       <c r="AT69" s="12">
         <v>7</v>
       </c>
       <c r="AU69" s="11">
         <v>13</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="11">
         <v>6</v>
       </c>
       <c r="AX69" s="12">
         <v>2</v>
       </c>
       <c r="AY69" s="21">
         <v>12</v>
       </c>
+      <c r="AZ69" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="70" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="20">
         <v>5</v>
       </c>
       <c r="C70" s="20">
         <v>6</v>
       </c>
       <c r="D70" s="20">
         <v>6</v>
       </c>
       <c r="E70" s="20">
         <v>9</v>
       </c>
       <c r="F70" s="20">
         <v>7</v>
       </c>
       <c r="G70" s="20">
         <v>10</v>
       </c>
       <c r="H70" s="20">
         <v>6</v>
       </c>
       <c r="I70" s="20">
@@ -10895,52 +11086,55 @@
       </c>
       <c r="AR70" s="11">
         <v>7</v>
       </c>
       <c r="AS70" s="21">
         <v>3</v>
       </c>
       <c r="AT70" s="12">
         <v>6</v>
       </c>
       <c r="AU70" s="11">
         <v>8</v>
       </c>
       <c r="AV70" s="21">
         <v>4</v>
       </c>
       <c r="AW70" s="11">
         <v>5</v>
       </c>
       <c r="AX70" s="12">
         <v>4</v>
       </c>
       <c r="AY70" s="21">
         <v>1</v>
       </c>
+      <c r="AZ70" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="23">
         <v>8</v>
       </c>
       <c r="C71" s="23">
         <v>11</v>
       </c>
       <c r="D71" s="23">
         <v>9</v>
       </c>
       <c r="E71" s="23">
         <v>8</v>
       </c>
       <c r="F71" s="23">
         <v>11</v>
       </c>
       <c r="G71" s="23">
         <v>8</v>
       </c>
       <c r="H71" s="23">
         <v>15</v>
       </c>
       <c r="I71" s="23">
@@ -11050,222 +11244,225 @@
       </c>
       <c r="AR71" s="26">
         <v>7</v>
       </c>
       <c r="AS71" s="24">
         <v>5</v>
       </c>
       <c r="AT71" s="24">
         <v>8</v>
       </c>
       <c r="AU71" s="26">
         <v>7</v>
       </c>
       <c r="AV71" s="24">
         <v>8</v>
       </c>
       <c r="AW71" s="26">
         <v>9</v>
       </c>
       <c r="AX71" s="24">
         <v>6</v>
       </c>
       <c r="AY71" s="24">
         <v>7</v>
       </c>
+      <c r="AZ71" s="26">
+        <v>4</v>
+      </c>
     </row>
-    <row r="72" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="27"/>
       <c r="C72" s="27"/>
       <c r="D72" s="27"/>
       <c r="E72" s="27"/>
       <c r="F72" s="27"/>
       <c r="G72" s="27"/>
       <c r="H72" s="27"/>
       <c r="I72" s="27"/>
       <c r="J72" s="27"/>
       <c r="K72" s="27"/>
       <c r="L72" s="27"/>
     </row>
-    <row r="73" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="28" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="74" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="75" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:52" x14ac:dyDescent="0.25">
       <c r="Z75" s="42"/>
       <c r="AA75" s="42"/>
       <c r="AB75" s="42"/>
       <c r="AC75" s="42"/>
       <c r="AD75" s="42"/>
       <c r="AE75" s="42"/>
       <c r="AF75" s="42"/>
       <c r="AG75" s="42"/>
       <c r="AH75" s="42"/>
       <c r="AI75" s="42"/>
       <c r="AJ75" s="42"/>
       <c r="AK75" s="42"/>
       <c r="AL75" s="42"/>
       <c r="AM75" s="42"/>
       <c r="AN75" s="42"/>
     </row>
-    <row r="76" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:52" x14ac:dyDescent="0.25">
       <c r="N76" s="42"/>
       <c r="O76" s="42"/>
       <c r="P76" s="42"/>
       <c r="Q76" s="42"/>
       <c r="R76" s="42"/>
       <c r="S76" s="42"/>
       <c r="T76" s="42"/>
       <c r="U76" s="42"/>
       <c r="V76" s="42"/>
       <c r="W76" s="42"/>
       <c r="X76" s="42"/>
       <c r="Y76" s="42"/>
       <c r="Z76" s="42"/>
       <c r="AA76" s="42"/>
       <c r="AB76" s="42"/>
       <c r="AC76" s="42"/>
       <c r="AD76" s="42"/>
       <c r="AE76" s="42"/>
       <c r="AF76" s="42"/>
       <c r="AG76" s="42"/>
       <c r="AH76" s="42"/>
       <c r="AI76" s="42"/>
       <c r="AJ76" s="42"/>
       <c r="AK76" s="42"/>
       <c r="AL76" s="42"/>
       <c r="AM76" s="42"/>
       <c r="AN76" s="42"/>
     </row>
-    <row r="77" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:52" x14ac:dyDescent="0.25">
       <c r="N77" s="42"/>
       <c r="O77" s="42"/>
       <c r="P77" s="42"/>
       <c r="Q77" s="42"/>
       <c r="R77" s="42"/>
       <c r="S77" s="42"/>
       <c r="T77" s="42"/>
       <c r="U77" s="42"/>
       <c r="V77" s="42"/>
       <c r="W77" s="42"/>
       <c r="X77" s="42"/>
       <c r="Y77" s="42"/>
       <c r="Z77" s="42"/>
       <c r="AA77" s="42"/>
       <c r="AB77" s="42"/>
       <c r="AC77" s="42"/>
       <c r="AD77" s="42"/>
       <c r="AE77" s="42"/>
       <c r="AF77" s="42"/>
       <c r="AG77" s="42"/>
       <c r="AH77" s="42"/>
       <c r="AI77" s="42"/>
       <c r="AJ77" s="42"/>
       <c r="AK77" s="42"/>
       <c r="AL77" s="42"/>
       <c r="AM77" s="42"/>
       <c r="AN77" s="42"/>
     </row>
-    <row r="78" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:52" x14ac:dyDescent="0.25">
       <c r="N78" s="42"/>
       <c r="O78" s="42"/>
       <c r="P78" s="42"/>
       <c r="Q78" s="42"/>
       <c r="R78" s="42"/>
       <c r="S78" s="42"/>
       <c r="T78" s="42"/>
       <c r="U78" s="42"/>
       <c r="V78" s="42"/>
       <c r="W78" s="42"/>
       <c r="X78" s="42"/>
       <c r="Y78" s="42"/>
       <c r="Z78" s="42"/>
       <c r="AA78" s="42"/>
       <c r="AB78" s="42"/>
       <c r="AC78" s="42"/>
       <c r="AD78" s="42"/>
       <c r="AE78" s="42"/>
       <c r="AF78" s="42"/>
       <c r="AG78" s="42"/>
       <c r="AH78" s="42"/>
       <c r="AI78" s="42"/>
       <c r="AJ78" s="42"/>
       <c r="AK78" s="42"/>
       <c r="AL78" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:AY2"/>
-    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:AY28"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B28:AZ28"/>
+    <mergeCell ref="B50:AZ50"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY74"/>
+  <dimension ref="A1:AZ74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="BA14" sqref="BA14"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AN35" sqref="AN35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="39" width="8.5703125" style="29" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="29"/>
     <col min="42" max="42" width="8.5703125" style="29" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
@@ -11274,65 +11471,66 @@
       <c r="AA2" s="50"/>
       <c r="AB2" s="50"/>
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
       <c r="AH2" s="50"/>
       <c r="AI2" s="50"/>
       <c r="AJ2" s="50"/>
       <c r="AK2" s="50"/>
       <c r="AL2" s="50"/>
       <c r="AM2" s="50"/>
       <c r="AN2" s="50"/>
       <c r="AO2" s="50"/>
       <c r="AP2" s="50"/>
       <c r="AQ2" s="50"/>
       <c r="AR2" s="50"/>
       <c r="AS2" s="50"/>
       <c r="AT2" s="50"/>
       <c r="AU2" s="50"/>
       <c r="AV2" s="50"/>
       <c r="AW2" s="50"/>
       <c r="AX2" s="50"/>
       <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="30"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AE3" s="30"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="48">
         <v>2022</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="48">
         <v>2023</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
@@ -11350,52 +11548,53 @@
       <c r="AE4" s="49"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49">
         <v>2025</v>
       </c>
       <c r="AM4" s="49"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="49"/>
       <c r="AP4" s="49"/>
       <c r="AQ4" s="49"/>
       <c r="AR4" s="49"/>
       <c r="AS4" s="49"/>
       <c r="AT4" s="49"/>
       <c r="AU4" s="49"/>
       <c r="AV4" s="49"/>
       <c r="AW4" s="51"/>
       <c r="AX4" s="49">
         <v>2026</v>
       </c>
       <c r="AY4" s="49"/>
+      <c r="AZ4" s="49"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
@@ -11503,52 +11702,55 @@
       </c>
       <c r="AR5" s="40" t="s">
         <v>44</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="33" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
+      <c r="AZ5" s="40" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -11557,52 +11759,53 @@
       <c r="AA6" s="52"/>
       <c r="AB6" s="52"/>
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
+      <c r="AZ6" s="52"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="34">
         <v>11.43</v>
       </c>
       <c r="C7" s="34">
         <v>11.98</v>
       </c>
       <c r="D7" s="34">
         <v>11.67</v>
       </c>
       <c r="E7" s="34">
         <v>11.68</v>
       </c>
       <c r="F7" s="34">
         <v>11.72</v>
       </c>
       <c r="G7" s="34">
         <v>11.89</v>
       </c>
       <c r="H7" s="34">
         <v>12.05</v>
       </c>
       <c r="I7" s="34">
@@ -11712,52 +11915,55 @@
       </c>
       <c r="AR7" s="34">
         <v>9.92</v>
       </c>
       <c r="AS7" s="34">
         <v>9.9</v>
       </c>
       <c r="AT7" s="34">
         <v>9.98</v>
       </c>
       <c r="AU7" s="34">
         <v>10.01</v>
       </c>
       <c r="AV7" s="36">
         <v>9.91</v>
       </c>
       <c r="AW7" s="36">
         <v>9.9</v>
       </c>
       <c r="AX7" s="36">
         <v>9</v>
       </c>
       <c r="AY7" s="34">
         <v>8.81</v>
       </c>
+      <c r="AZ7" s="36">
+        <v>8.85</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="34">
         <v>12.34</v>
       </c>
       <c r="C8" s="34">
         <v>13.53</v>
       </c>
       <c r="D8" s="34">
         <v>12.92</v>
       </c>
       <c r="E8" s="34">
         <v>12.93</v>
       </c>
       <c r="F8" s="34">
         <v>12.77</v>
       </c>
       <c r="G8" s="34">
         <v>12.81</v>
       </c>
       <c r="H8" s="34">
         <v>12.83</v>
       </c>
       <c r="I8" s="34">
@@ -11867,52 +12073,55 @@
       </c>
       <c r="AR8" s="34">
         <v>10.53</v>
       </c>
       <c r="AS8" s="34">
         <v>10.5</v>
       </c>
       <c r="AT8" s="34">
         <v>10.57</v>
       </c>
       <c r="AU8" s="34">
         <v>10.56</v>
       </c>
       <c r="AV8" s="36">
         <v>10.41</v>
       </c>
       <c r="AW8" s="36">
         <v>10.4</v>
       </c>
       <c r="AX8" s="36">
         <v>9.44</v>
       </c>
       <c r="AY8" s="34">
         <v>9.16</v>
       </c>
+      <c r="AZ8" s="36">
+        <v>9.19</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="34">
         <v>17.079999999999998</v>
       </c>
       <c r="C9" s="34">
         <v>17.03</v>
       </c>
       <c r="D9" s="34">
         <v>17.940000000000001</v>
       </c>
       <c r="E9" s="34">
         <v>18.55</v>
       </c>
       <c r="F9" s="34">
         <v>18.23</v>
       </c>
       <c r="G9" s="34">
         <v>18.690000000000001</v>
       </c>
       <c r="H9" s="34">
         <v>18.940000000000001</v>
       </c>
       <c r="I9" s="34">
@@ -12022,52 +12231,55 @@
       </c>
       <c r="AR9" s="34">
         <v>13.4</v>
       </c>
       <c r="AS9" s="34">
         <v>13.48</v>
       </c>
       <c r="AT9" s="34">
         <v>14</v>
       </c>
       <c r="AU9" s="34">
         <v>13.8</v>
       </c>
       <c r="AV9" s="36">
         <v>14.11</v>
       </c>
       <c r="AW9" s="36">
         <v>13.96</v>
       </c>
       <c r="AX9" s="36">
         <v>15.73</v>
       </c>
       <c r="AY9" s="34">
         <v>14.3</v>
       </c>
+      <c r="AZ9" s="36">
+        <v>13.49</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="34">
         <v>7.74</v>
       </c>
       <c r="C10" s="34">
         <v>8.86</v>
       </c>
       <c r="D10" s="34">
         <v>7.67</v>
       </c>
       <c r="E10" s="34">
         <v>8.19</v>
       </c>
       <c r="F10" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="G10" s="34">
         <v>8.61</v>
       </c>
       <c r="H10" s="34">
         <v>9.07</v>
       </c>
       <c r="I10" s="34">
@@ -12177,52 +12389,55 @@
       </c>
       <c r="AR10" s="34">
         <v>7.7</v>
       </c>
       <c r="AS10" s="34">
         <v>7.72</v>
       </c>
       <c r="AT10" s="34">
         <v>7.58</v>
       </c>
       <c r="AU10" s="34">
         <v>7.51</v>
       </c>
       <c r="AV10" s="36">
         <v>7.31</v>
       </c>
       <c r="AW10" s="36">
         <v>7.16</v>
       </c>
       <c r="AX10" s="36">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="34">
         <v>6.16</v>
       </c>
+      <c r="AZ10" s="36">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="34">
         <v>10.76</v>
       </c>
       <c r="C11" s="34">
         <v>11.41</v>
       </c>
       <c r="D11" s="34">
         <v>11.06</v>
       </c>
       <c r="E11" s="34">
         <v>11.08</v>
       </c>
       <c r="F11" s="34">
         <v>10.86</v>
       </c>
       <c r="G11" s="34">
         <v>10.9</v>
       </c>
       <c r="H11" s="34">
         <v>11.15</v>
       </c>
       <c r="I11" s="34">
@@ -12332,52 +12547,55 @@
       </c>
       <c r="AR11" s="34">
         <v>9.57</v>
       </c>
       <c r="AS11" s="34">
         <v>9.75</v>
       </c>
       <c r="AT11" s="34">
         <v>9.7799999999999994</v>
       </c>
       <c r="AU11" s="34">
         <v>9.9499999999999993</v>
       </c>
       <c r="AV11" s="36">
         <v>9.91</v>
       </c>
       <c r="AW11" s="36">
         <v>9.85</v>
       </c>
       <c r="AX11" s="36">
         <v>10.23</v>
       </c>
       <c r="AY11" s="34">
         <v>9.14</v>
       </c>
+      <c r="AZ11" s="36">
+        <v>8.61</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="34">
         <v>13.19</v>
       </c>
       <c r="C12" s="34">
         <v>10.42</v>
       </c>
       <c r="D12" s="34">
         <v>10.4</v>
       </c>
       <c r="E12" s="34">
         <v>10.71</v>
       </c>
       <c r="F12" s="34">
         <v>11.39</v>
       </c>
       <c r="G12" s="34">
         <v>10.95</v>
       </c>
       <c r="H12" s="34">
         <v>11.83</v>
       </c>
       <c r="I12" s="34">
@@ -12487,52 +12705,55 @@
       </c>
       <c r="AR12" s="34">
         <v>10.029999999999999</v>
       </c>
       <c r="AS12" s="34">
         <v>9.4</v>
       </c>
       <c r="AT12" s="34">
         <v>10.17</v>
       </c>
       <c r="AU12" s="34">
         <v>10.039999999999999</v>
       </c>
       <c r="AV12" s="36">
         <v>9.7899999999999991</v>
       </c>
       <c r="AW12" s="36">
         <v>10.130000000000001</v>
       </c>
       <c r="AX12" s="36">
         <v>12.25</v>
       </c>
       <c r="AY12" s="34">
         <v>8.5299999999999994</v>
       </c>
+      <c r="AZ12" s="36">
+        <v>9.8000000000000007</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="34">
         <v>18.239999999999998</v>
       </c>
       <c r="C13" s="34">
         <v>18.23</v>
       </c>
       <c r="D13" s="34">
         <v>18.809999999999999</v>
       </c>
       <c r="E13" s="34">
         <v>17.28</v>
       </c>
       <c r="F13" s="34">
         <v>17.62</v>
       </c>
       <c r="G13" s="34">
         <v>16.93</v>
       </c>
       <c r="H13" s="34">
         <v>16.63</v>
       </c>
       <c r="I13" s="34">
@@ -12642,52 +12863,55 @@
       </c>
       <c r="AR13" s="34">
         <v>15.09</v>
       </c>
       <c r="AS13" s="34">
         <v>14.96</v>
       </c>
       <c r="AT13" s="34">
         <v>15.02</v>
       </c>
       <c r="AU13" s="34">
         <v>14.99</v>
       </c>
       <c r="AV13" s="36">
         <v>14.77</v>
       </c>
       <c r="AW13" s="36">
         <v>14.55</v>
       </c>
       <c r="AX13" s="36">
         <v>5.9</v>
       </c>
       <c r="AY13" s="34">
         <v>8.24</v>
       </c>
+      <c r="AZ13" s="36">
+        <v>9.39</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="34">
         <v>8.0299999999999994</v>
       </c>
       <c r="C14" s="34">
         <v>9</v>
       </c>
       <c r="D14" s="34">
         <v>10.039999999999999</v>
       </c>
       <c r="E14" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="F14" s="34">
         <v>9.98</v>
       </c>
       <c r="G14" s="34">
         <v>10.45</v>
       </c>
       <c r="H14" s="34">
         <v>10.88</v>
       </c>
       <c r="I14" s="34">
@@ -12797,52 +13021,55 @@
       </c>
       <c r="AR14" s="34">
         <v>10.89</v>
       </c>
       <c r="AS14" s="34">
         <v>10.96</v>
       </c>
       <c r="AT14" s="34">
         <v>11.08</v>
       </c>
       <c r="AU14" s="34">
         <v>11.04</v>
       </c>
       <c r="AV14" s="36">
         <v>10.87</v>
       </c>
       <c r="AW14" s="36">
         <v>10.57</v>
       </c>
       <c r="AX14" s="36">
         <v>5.88</v>
       </c>
       <c r="AY14" s="34">
         <v>7.49</v>
       </c>
+      <c r="AZ14" s="36">
+        <v>7.92</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="34">
         <v>8.4600000000000009</v>
       </c>
       <c r="C15" s="34">
         <v>8.8699999999999992</v>
       </c>
       <c r="D15" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="E15" s="34">
         <v>9.2799999999999994</v>
       </c>
       <c r="F15" s="34">
         <v>9.86</v>
       </c>
       <c r="G15" s="34">
         <v>10.17</v>
       </c>
       <c r="H15" s="34">
         <v>10.95</v>
       </c>
       <c r="I15" s="34">
@@ -12952,52 +13179,55 @@
       </c>
       <c r="AR15" s="34">
         <v>8.17</v>
       </c>
       <c r="AS15" s="34">
         <v>8.09</v>
       </c>
       <c r="AT15" s="34">
         <v>8.75</v>
       </c>
       <c r="AU15" s="34">
         <v>9.15</v>
       </c>
       <c r="AV15" s="36">
         <v>8.89</v>
       </c>
       <c r="AW15" s="36">
         <v>8.84</v>
       </c>
       <c r="AX15" s="36">
         <v>13.1</v>
       </c>
       <c r="AY15" s="34">
         <v>10.53</v>
       </c>
+      <c r="AZ15" s="36">
+        <v>9.32</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="34">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="34">
         <v>15.31</v>
       </c>
       <c r="D16" s="34">
         <v>18.89</v>
       </c>
       <c r="E16" s="34">
         <v>18.37</v>
       </c>
       <c r="F16" s="34">
         <v>17.510000000000002</v>
       </c>
       <c r="G16" s="34">
         <v>17.75</v>
       </c>
       <c r="H16" s="34">
         <v>18.02</v>
       </c>
       <c r="I16" s="34">
@@ -13107,52 +13337,55 @@
       </c>
       <c r="AR16" s="34">
         <v>15.62</v>
       </c>
       <c r="AS16" s="34">
         <v>15.14</v>
       </c>
       <c r="AT16" s="34">
         <v>14.71</v>
       </c>
       <c r="AU16" s="34">
         <v>14.77</v>
       </c>
       <c r="AV16" s="36">
         <v>14.51</v>
       </c>
       <c r="AW16" s="36">
         <v>14.47</v>
       </c>
       <c r="AX16" s="36">
         <v>13.29</v>
       </c>
       <c r="AY16" s="34">
         <v>14.64</v>
       </c>
+      <c r="AZ16" s="36">
+        <v>12.52</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="34">
         <v>11.77</v>
       </c>
       <c r="C17" s="34">
         <v>11.4</v>
       </c>
       <c r="D17" s="34">
         <v>9.93</v>
       </c>
       <c r="E17" s="34">
         <v>10</v>
       </c>
       <c r="F17" s="34">
         <v>10.15</v>
       </c>
       <c r="G17" s="34">
         <v>10.29</v>
       </c>
       <c r="H17" s="34">
         <v>9.99</v>
       </c>
       <c r="I17" s="34">
@@ -13262,52 +13495,55 @@
       </c>
       <c r="AR17" s="34">
         <v>8.33</v>
       </c>
       <c r="AS17" s="34">
         <v>8.19</v>
       </c>
       <c r="AT17" s="34">
         <v>8.11</v>
       </c>
       <c r="AU17" s="34">
         <v>7.84</v>
       </c>
       <c r="AV17" s="36">
         <v>7.83</v>
       </c>
       <c r="AW17" s="36">
         <v>7.89</v>
       </c>
       <c r="AX17" s="36">
         <v>6.69</v>
       </c>
       <c r="AY17" s="34">
         <v>6.87</v>
       </c>
+      <c r="AZ17" s="36">
+        <v>7.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="34">
         <v>8.64</v>
       </c>
       <c r="C18" s="34">
         <v>10.15</v>
       </c>
       <c r="D18" s="34">
         <v>9.93</v>
       </c>
       <c r="E18" s="34">
         <v>10.199999999999999</v>
       </c>
       <c r="F18" s="34">
         <v>11.19</v>
       </c>
       <c r="G18" s="34">
         <v>10.97</v>
       </c>
       <c r="H18" s="34">
         <v>11.09</v>
       </c>
       <c r="I18" s="34">
@@ -13417,52 +13653,55 @@
       </c>
       <c r="AR18" s="34">
         <v>10.27</v>
       </c>
       <c r="AS18" s="34">
         <v>9.7200000000000006</v>
       </c>
       <c r="AT18" s="34">
         <v>10.119999999999999</v>
       </c>
       <c r="AU18" s="34">
         <v>10.050000000000001</v>
       </c>
       <c r="AV18" s="36">
         <v>9.69</v>
       </c>
       <c r="AW18" s="36">
         <v>9.65</v>
       </c>
       <c r="AX18" s="36">
         <v>8.42</v>
       </c>
       <c r="AY18" s="34">
         <v>6.38</v>
       </c>
+      <c r="AZ18" s="36">
+        <v>6.66</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="34">
         <v>13.31</v>
       </c>
       <c r="C19" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="D19" s="34">
         <v>8.89</v>
       </c>
       <c r="E19" s="34">
         <v>8.76</v>
       </c>
       <c r="F19" s="34">
         <v>9.31</v>
       </c>
       <c r="G19" s="34">
         <v>8.91</v>
       </c>
       <c r="H19" s="34">
         <v>9.2899999999999991</v>
       </c>
       <c r="I19" s="34">
@@ -13572,52 +13811,55 @@
       </c>
       <c r="AR19" s="34">
         <v>8.31</v>
       </c>
       <c r="AS19" s="34">
         <v>8.07</v>
       </c>
       <c r="AT19" s="34">
         <v>8.32</v>
       </c>
       <c r="AU19" s="34">
         <v>8.64</v>
       </c>
       <c r="AV19" s="36">
         <v>8.6199999999999992</v>
       </c>
       <c r="AW19" s="36">
         <v>8.52</v>
       </c>
       <c r="AX19" s="36">
         <v>4.04</v>
       </c>
       <c r="AY19" s="34">
         <v>4.78</v>
       </c>
+      <c r="AZ19" s="36">
+        <v>5.58</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="34">
         <v>9.6300000000000008</v>
       </c>
       <c r="C20" s="34">
         <v>8.93</v>
       </c>
       <c r="D20" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="E20" s="34">
         <v>8.33</v>
       </c>
       <c r="F20" s="34">
         <v>9.06</v>
       </c>
       <c r="G20" s="34">
         <v>9.7799999999999994</v>
       </c>
       <c r="H20" s="34">
         <v>10.91</v>
       </c>
       <c r="I20" s="34">
@@ -13727,52 +13969,55 @@
       </c>
       <c r="AR20" s="34">
         <v>7.67</v>
       </c>
       <c r="AS20" s="34">
         <v>7.72</v>
       </c>
       <c r="AT20" s="34">
         <v>7.78</v>
       </c>
       <c r="AU20" s="34">
         <v>8.43</v>
       </c>
       <c r="AV20" s="36">
         <v>8.3000000000000007</v>
       </c>
       <c r="AW20" s="36">
         <v>8.18</v>
       </c>
       <c r="AX20" s="36">
         <v>7.62</v>
       </c>
       <c r="AY20" s="34">
         <v>8.68</v>
       </c>
+      <c r="AZ20" s="36">
+        <v>10.54</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="34">
         <v>10.49</v>
       </c>
       <c r="C21" s="34">
         <v>12.61</v>
       </c>
       <c r="D21" s="34">
         <v>12.7</v>
       </c>
       <c r="E21" s="34">
         <v>12.68</v>
       </c>
       <c r="F21" s="34">
         <v>13.21</v>
       </c>
       <c r="G21" s="34">
         <v>13.28</v>
       </c>
       <c r="H21" s="34">
         <v>13.1</v>
       </c>
       <c r="I21" s="34">
@@ -13882,52 +14127,55 @@
       </c>
       <c r="AR21" s="34">
         <v>9.59</v>
       </c>
       <c r="AS21" s="34">
         <v>9.5399999999999991</v>
       </c>
       <c r="AT21" s="34">
         <v>9.51</v>
       </c>
       <c r="AU21" s="34">
         <v>9.35</v>
       </c>
       <c r="AV21" s="36">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW21" s="36">
         <v>9.4700000000000006</v>
       </c>
       <c r="AX21" s="36">
         <v>8.31</v>
       </c>
       <c r="AY21" s="34">
         <v>9.91</v>
       </c>
+      <c r="AZ21" s="36">
+        <v>10.119999999999999</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="34">
         <v>6.85</v>
       </c>
       <c r="C22" s="34">
         <v>5.84</v>
       </c>
       <c r="D22" s="34">
         <v>6.92</v>
       </c>
       <c r="E22" s="34">
         <v>7.23</v>
       </c>
       <c r="F22" s="34">
         <v>7.37</v>
       </c>
       <c r="G22" s="34">
         <v>8.77</v>
       </c>
       <c r="H22" s="34">
         <v>9.42</v>
       </c>
       <c r="I22" s="34">
@@ -14037,52 +14285,55 @@
       </c>
       <c r="AR22" s="34">
         <v>8.1199999999999992</v>
       </c>
       <c r="AS22" s="34">
         <v>8.1</v>
       </c>
       <c r="AT22" s="34">
         <v>8.65</v>
       </c>
       <c r="AU22" s="34">
         <v>8.65</v>
       </c>
       <c r="AV22" s="36">
         <v>8.4499999999999993</v>
       </c>
       <c r="AW22" s="36">
         <v>8.4600000000000009</v>
       </c>
       <c r="AX22" s="36">
         <v>12.37</v>
       </c>
       <c r="AY22" s="34">
         <v>8.32</v>
       </c>
+      <c r="AZ22" s="36">
+        <v>8.85</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="34">
         <v>7.59</v>
       </c>
       <c r="C23" s="34">
         <v>8.6300000000000008</v>
       </c>
       <c r="D23" s="34">
         <v>8.27</v>
       </c>
       <c r="E23" s="34">
         <v>10.1</v>
       </c>
       <c r="F23" s="34">
         <v>9.0500000000000007</v>
       </c>
       <c r="G23" s="34">
         <v>9.93</v>
       </c>
       <c r="H23" s="34">
         <v>10.34</v>
       </c>
       <c r="I23" s="34">
@@ -14192,52 +14443,55 @@
       </c>
       <c r="AR23" s="34">
         <v>11.61</v>
       </c>
       <c r="AS23" s="34">
         <v>11.06</v>
       </c>
       <c r="AT23" s="34">
         <v>10.98</v>
       </c>
       <c r="AU23" s="34">
         <v>11.01</v>
       </c>
       <c r="AV23" s="36">
         <v>10.68</v>
       </c>
       <c r="AW23" s="36">
         <v>10.26</v>
       </c>
       <c r="AX23" s="36">
         <v>11.81</v>
       </c>
       <c r="AY23" s="34">
         <v>7.76</v>
       </c>
+      <c r="AZ23" s="36">
+        <v>10.19</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34">
         <v>12.72</v>
       </c>
       <c r="C24" s="34">
         <v>11.57</v>
       </c>
       <c r="D24" s="34">
         <v>9.65</v>
       </c>
       <c r="E24" s="34">
         <v>9.31</v>
       </c>
       <c r="F24" s="34">
         <v>10.25</v>
       </c>
       <c r="G24" s="34">
         <v>10.62</v>
       </c>
       <c r="H24" s="34">
         <v>10.63</v>
       </c>
       <c r="I24" s="34">
@@ -14347,52 +14601,55 @@
       </c>
       <c r="AR24" s="34">
         <v>7.37</v>
       </c>
       <c r="AS24" s="34">
         <v>7.73</v>
       </c>
       <c r="AT24" s="34">
         <v>7.94</v>
       </c>
       <c r="AU24" s="34">
         <v>8.01</v>
       </c>
       <c r="AV24" s="36">
         <v>7.83</v>
       </c>
       <c r="AW24" s="36">
         <v>8.14</v>
       </c>
       <c r="AX24" s="36">
         <v>9.76</v>
       </c>
       <c r="AY24" s="34">
         <v>7.45</v>
       </c>
+      <c r="AZ24" s="36">
+        <v>7.67</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="34">
         <v>11.58</v>
       </c>
       <c r="C25" s="34">
         <v>11.7</v>
       </c>
       <c r="D25" s="34">
         <v>11.31</v>
       </c>
       <c r="E25" s="34">
         <v>10.95</v>
       </c>
       <c r="F25" s="34">
         <v>10.210000000000001</v>
       </c>
       <c r="G25" s="34">
         <v>10.16</v>
       </c>
       <c r="H25" s="34">
         <v>9.86</v>
       </c>
       <c r="I25" s="34">
@@ -14502,52 +14759,55 @@
       </c>
       <c r="AR25" s="34">
         <v>8.39</v>
       </c>
       <c r="AS25" s="34">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT25" s="34">
         <v>8.67</v>
       </c>
       <c r="AU25" s="34">
         <v>9.11</v>
       </c>
       <c r="AV25" s="36">
         <v>9.19</v>
       </c>
       <c r="AW25" s="36">
         <v>9.14</v>
       </c>
       <c r="AX25" s="36">
         <v>5.57</v>
       </c>
       <c r="AY25" s="34">
         <v>8.73</v>
       </c>
+      <c r="AZ25" s="36">
+        <v>7.24</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="34">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="34">
         <v>8.01</v>
       </c>
       <c r="D26" s="34">
         <v>8.15</v>
       </c>
       <c r="E26" s="34">
         <v>8.69</v>
       </c>
       <c r="F26" s="34">
         <v>9.25</v>
       </c>
       <c r="G26" s="34">
         <v>10.72</v>
       </c>
       <c r="H26" s="34">
         <v>11.04</v>
       </c>
       <c r="I26" s="34">
@@ -14657,52 +14917,55 @@
       </c>
       <c r="AR26" s="34">
         <v>10.62</v>
       </c>
       <c r="AS26" s="34">
         <v>10.220000000000001</v>
       </c>
       <c r="AT26" s="34">
         <v>9.9499999999999993</v>
       </c>
       <c r="AU26" s="34">
         <v>10.19</v>
       </c>
       <c r="AV26" s="36">
         <v>10.050000000000001</v>
       </c>
       <c r="AW26" s="36">
         <v>10.19</v>
       </c>
       <c r="AX26" s="36">
         <v>5.97</v>
       </c>
       <c r="AY26" s="34">
         <v>4.95</v>
       </c>
+      <c r="AZ26" s="36">
+        <v>7.94</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="37">
         <v>10.78</v>
       </c>
       <c r="C27" s="37">
         <v>11.59</v>
       </c>
       <c r="D27" s="37">
         <v>10.77</v>
       </c>
       <c r="E27" s="37">
         <v>9.59</v>
       </c>
       <c r="F27" s="37">
         <v>9.7200000000000006</v>
       </c>
       <c r="G27" s="37">
         <v>9.77</v>
       </c>
       <c r="H27" s="37">
         <v>10.19</v>
       </c>
       <c r="I27" s="37">
@@ -14812,68 +15075,71 @@
       </c>
       <c r="AR27" s="37">
         <v>7.74</v>
       </c>
       <c r="AS27" s="37">
         <v>7.67</v>
       </c>
       <c r="AT27" s="37">
         <v>7.53</v>
       </c>
       <c r="AU27" s="37">
         <v>7.39</v>
       </c>
       <c r="AV27" s="37">
         <v>7.58</v>
       </c>
       <c r="AW27" s="37">
         <v>7.59</v>
       </c>
       <c r="AX27" s="37">
         <v>6.26</v>
       </c>
       <c r="AY27" s="37">
         <v>6.06</v>
       </c>
+      <c r="AZ27" s="37">
+        <v>5.76</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
       <c r="AA28" s="18"/>
     </row>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
         <v>3</v>
       </c>
       <c r="AA29" s="10"/>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA30" s="10"/>
     </row>
-    <row r="31" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA31" s="10"/>
     </row>
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
       <c r="V32" s="43"/>
       <c r="W32" s="43"/>
       <c r="X32" s="43"/>
       <c r="Y32" s="43"/>
       <c r="Z32" s="43"/>
       <c r="AA32" s="43"/>
       <c r="AB32" s="43"/>
       <c r="AC32" s="43"/>
       <c r="AD32" s="43"/>
       <c r="AE32" s="43"/>
       <c r="AF32" s="43"/>
       <c r="AG32" s="43"/>
       <c r="AH32" s="43"/>
       <c r="AI32" s="43"/>
       <c r="AJ32" s="43"/>
       <c r="AK32" s="43"/>
       <c r="AL32" s="43"/>
@@ -14984,53 +15250,53 @@
     </row>
     <row r="67" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA67" s="10"/>
     </row>
     <row r="68" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA68" s="10"/>
     </row>
     <row r="69" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA69" s="10"/>
     </row>
     <row r="70" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA70" s="10"/>
     </row>
     <row r="71" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA71" s="10"/>
     </row>
     <row r="72" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA72" s="18"/>
     </row>
     <row r="73" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA73" s="18"/>
     </row>
     <row r="74" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>