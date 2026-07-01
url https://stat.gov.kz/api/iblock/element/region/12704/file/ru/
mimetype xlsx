--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="9675" yWindow="90" windowWidth="18945" windowHeight="11235" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="53">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении.</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>Общий коэффициент рождаемости в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
@@ -815,76 +815,76 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ78"/>
+  <dimension ref="A1:BA78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:AZ50"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="50" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
@@ -894,66 +894,67 @@
       <c r="AB2" s="50"/>
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
       <c r="AH2" s="50"/>
       <c r="AI2" s="50"/>
       <c r="AJ2" s="50"/>
       <c r="AK2" s="50"/>
       <c r="AL2" s="50"/>
       <c r="AM2" s="50"/>
       <c r="AN2" s="50"/>
       <c r="AO2" s="50"/>
       <c r="AP2" s="50"/>
       <c r="AQ2" s="50"/>
       <c r="AR2" s="50"/>
       <c r="AS2" s="50"/>
       <c r="AT2" s="50"/>
       <c r="AU2" s="50"/>
       <c r="AV2" s="50"/>
       <c r="AW2" s="50"/>
       <c r="AX2" s="50"/>
       <c r="AY2" s="50"/>
       <c r="AZ2" s="50"/>
+      <c r="BA2" s="50"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="48">
         <v>2022</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="48">
         <v>2023</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
@@ -972,52 +973,53 @@
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49">
         <v>2025</v>
       </c>
       <c r="AM4" s="49"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="49"/>
       <c r="AP4" s="49"/>
       <c r="AQ4" s="49"/>
       <c r="AR4" s="49"/>
       <c r="AS4" s="49"/>
       <c r="AT4" s="49"/>
       <c r="AU4" s="49"/>
       <c r="AV4" s="49"/>
       <c r="AW4" s="51"/>
       <c r="AX4" s="49">
         <v>2026</v>
       </c>
       <c r="AY4" s="49"/>
       <c r="AZ4" s="49"/>
+      <c r="BA4" s="49"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
@@ -1128,52 +1130,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -1183,52 +1188,53 @@
       <c r="AB6" s="45"/>
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>809</v>
       </c>
       <c r="C7" s="9">
         <v>802</v>
       </c>
       <c r="D7" s="9">
         <v>786</v>
       </c>
       <c r="E7" s="9">
         <v>802</v>
       </c>
       <c r="F7" s="9">
         <v>842</v>
       </c>
       <c r="G7" s="9">
         <v>870</v>
       </c>
       <c r="H7" s="9">
         <v>919</v>
       </c>
       <c r="I7" s="9">
@@ -1341,52 +1347,55 @@
       </c>
       <c r="AS7" s="21">
         <v>684</v>
       </c>
       <c r="AT7" s="12">
         <v>722</v>
       </c>
       <c r="AU7" s="11">
         <v>714</v>
       </c>
       <c r="AV7" s="21">
         <v>608</v>
       </c>
       <c r="AW7" s="10">
         <v>678</v>
       </c>
       <c r="AX7" s="12">
         <v>627</v>
       </c>
       <c r="AY7" s="21">
         <v>541</v>
       </c>
       <c r="AZ7" s="10">
         <v>621</v>
       </c>
+      <c r="BA7" s="10">
+        <v>620</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9">
         <v>275</v>
       </c>
       <c r="C8" s="9">
         <v>299</v>
       </c>
       <c r="D8" s="9">
         <v>262</v>
       </c>
       <c r="E8" s="9">
         <v>280</v>
       </c>
       <c r="F8" s="9">
         <v>270</v>
       </c>
       <c r="G8" s="9">
         <v>282</v>
       </c>
       <c r="H8" s="9">
         <v>289</v>
       </c>
       <c r="I8" s="9">
@@ -1499,52 +1508,55 @@
       </c>
       <c r="AS8" s="21">
         <v>242</v>
       </c>
       <c r="AT8" s="12">
         <v>252</v>
       </c>
       <c r="AU8" s="11">
         <v>244</v>
       </c>
       <c r="AV8" s="21">
         <v>200</v>
       </c>
       <c r="AW8" s="10">
         <v>242</v>
       </c>
       <c r="AX8" s="12">
         <v>224</v>
       </c>
       <c r="AY8" s="21">
         <v>189</v>
       </c>
       <c r="AZ8" s="10">
         <v>218</v>
       </c>
+      <c r="BA8" s="10">
+        <v>228</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="9">
         <v>56</v>
       </c>
       <c r="C9" s="9">
         <v>50</v>
       </c>
       <c r="D9" s="9">
         <v>65</v>
       </c>
       <c r="E9" s="9">
         <v>65</v>
       </c>
       <c r="F9" s="9">
         <v>56</v>
       </c>
       <c r="G9" s="9">
         <v>67</v>
       </c>
       <c r="H9" s="9">
         <v>67</v>
       </c>
       <c r="I9" s="9">
@@ -1657,52 +1669,55 @@
       </c>
       <c r="AS9" s="21">
         <v>43</v>
       </c>
       <c r="AT9" s="12">
         <v>55</v>
       </c>
       <c r="AU9" s="11">
         <v>37</v>
       </c>
       <c r="AV9" s="21">
         <v>52</v>
       </c>
       <c r="AW9" s="10">
         <v>39</v>
       </c>
       <c r="AX9" s="12">
         <v>48</v>
       </c>
       <c r="AY9" s="21">
         <v>35</v>
       </c>
       <c r="AZ9" s="10">
         <v>36</v>
       </c>
+      <c r="BA9" s="10">
+        <v>43</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9">
         <v>23</v>
       </c>
       <c r="C10" s="9">
         <v>27</v>
       </c>
       <c r="D10" s="9">
         <v>16</v>
       </c>
       <c r="E10" s="9">
         <v>28</v>
       </c>
       <c r="F10" s="9">
         <v>27</v>
       </c>
       <c r="G10" s="9">
         <v>28</v>
       </c>
       <c r="H10" s="9">
         <v>35</v>
       </c>
       <c r="I10" s="9">
@@ -1815,52 +1830,55 @@
       </c>
       <c r="AS10" s="21">
         <v>23</v>
       </c>
       <c r="AT10" s="12">
         <v>18</v>
       </c>
       <c r="AU10" s="11">
         <v>20</v>
       </c>
       <c r="AV10" s="21">
         <v>15</v>
       </c>
       <c r="AW10" s="10">
         <v>16</v>
       </c>
       <c r="AX10" s="12">
         <v>13</v>
       </c>
       <c r="AY10" s="21">
         <v>21</v>
       </c>
       <c r="AZ10" s="10">
         <v>15</v>
       </c>
+      <c r="BA10" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="9">
         <v>113</v>
       </c>
       <c r="C11" s="9">
         <v>114</v>
       </c>
       <c r="D11" s="9">
         <v>109</v>
       </c>
       <c r="E11" s="9">
         <v>113</v>
       </c>
       <c r="F11" s="9">
         <v>107</v>
       </c>
       <c r="G11" s="9">
         <v>112</v>
       </c>
       <c r="H11" s="9">
         <v>132</v>
       </c>
       <c r="I11" s="9">
@@ -1973,52 +1991,55 @@
       </c>
       <c r="AS11" s="21">
         <v>115</v>
       </c>
       <c r="AT11" s="12">
         <v>101</v>
       </c>
       <c r="AU11" s="11">
         <v>120</v>
       </c>
       <c r="AV11" s="21">
         <v>97</v>
       </c>
       <c r="AW11" s="10">
         <v>96</v>
       </c>
       <c r="AX11" s="12">
         <v>107</v>
       </c>
       <c r="AY11" s="21">
         <v>75</v>
       </c>
       <c r="AZ11" s="10">
         <v>79</v>
       </c>
+      <c r="BA11" s="10">
+        <v>95</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9">
         <v>14</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>12</v>
       </c>
       <c r="F12" s="9">
         <v>15</v>
       </c>
       <c r="G12" s="9">
         <v>9</v>
       </c>
       <c r="H12" s="9">
         <v>18</v>
       </c>
       <c r="I12" s="9">
@@ -2131,52 +2152,55 @@
       </c>
       <c r="AS12" s="21">
         <v>5</v>
       </c>
       <c r="AT12" s="12">
         <v>16</v>
       </c>
       <c r="AU12" s="11">
         <v>9</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="11">
         <v>14</v>
       </c>
       <c r="AX12" s="12">
         <v>12</v>
       </c>
       <c r="AY12" s="21">
         <v>4</v>
       </c>
       <c r="AZ12" s="10">
         <v>12</v>
       </c>
+      <c r="BA12" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="9">
         <v>21</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>23</v>
       </c>
       <c r="E13" s="9">
         <v>14</v>
       </c>
       <c r="F13" s="9">
         <v>22</v>
       </c>
       <c r="G13" s="9">
         <v>15</v>
       </c>
       <c r="H13" s="9">
         <v>17</v>
       </c>
       <c r="I13" s="9">
@@ -2289,52 +2313,55 @@
       </c>
       <c r="AS13" s="21">
         <v>15</v>
       </c>
       <c r="AT13" s="12">
         <v>16</v>
       </c>
       <c r="AU13" s="11">
         <v>16</v>
       </c>
       <c r="AV13" s="21">
         <v>13</v>
       </c>
       <c r="AW13" s="11">
         <v>13</v>
       </c>
       <c r="AX13" s="12">
         <v>6</v>
       </c>
       <c r="AY13" s="21">
         <v>10</v>
       </c>
       <c r="AZ13" s="10">
         <v>12</v>
       </c>
+      <c r="BA13" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="9">
         <v>24</v>
       </c>
       <c r="C14" s="9">
         <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>36</v>
       </c>
       <c r="E14" s="9">
         <v>26</v>
       </c>
       <c r="F14" s="9">
         <v>32</v>
       </c>
       <c r="G14" s="9">
         <v>37</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
       </c>
       <c r="I14" s="9">
@@ -2447,52 +2474,55 @@
       </c>
       <c r="AS14" s="21">
         <v>32</v>
       </c>
       <c r="AT14" s="12">
         <v>33</v>
       </c>
       <c r="AU14" s="11">
         <v>30</v>
       </c>
       <c r="AV14" s="21">
         <v>25</v>
       </c>
       <c r="AW14" s="11">
         <v>21</v>
       </c>
       <c r="AX14" s="12">
         <v>16</v>
       </c>
       <c r="AY14" s="21">
         <v>23</v>
       </c>
       <c r="AZ14" s="10">
         <v>24</v>
       </c>
+      <c r="BA14" s="10">
+        <v>25</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="9">
         <v>12</v>
       </c>
       <c r="C15" s="9">
         <v>12</v>
       </c>
       <c r="D15" s="9">
         <v>14</v>
       </c>
       <c r="E15" s="9">
         <v>13</v>
       </c>
       <c r="F15" s="9">
         <v>17</v>
       </c>
       <c r="G15" s="9">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>22</v>
       </c>
       <c r="I15" s="9">
@@ -2605,52 +2635,55 @@
       </c>
       <c r="AS15" s="21">
         <v>10</v>
       </c>
       <c r="AT15" s="12">
         <v>18</v>
       </c>
       <c r="AU15" s="11">
         <v>17</v>
       </c>
       <c r="AV15" s="21">
         <v>8</v>
       </c>
       <c r="AW15" s="11">
         <v>11</v>
       </c>
       <c r="AX15" s="12">
         <v>17</v>
       </c>
       <c r="AY15" s="21">
         <v>9</v>
       </c>
       <c r="AZ15" s="10">
         <v>9</v>
       </c>
+      <c r="BA15" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>12</v>
       </c>
       <c r="D16" s="9">
         <v>24</v>
       </c>
       <c r="E16" s="9">
         <v>15</v>
       </c>
       <c r="F16" s="9">
         <v>13</v>
       </c>
       <c r="G16" s="9">
         <v>17</v>
       </c>
       <c r="H16" s="9">
         <v>18</v>
       </c>
       <c r="I16" s="9">
@@ -2763,52 +2796,55 @@
       </c>
       <c r="AS16" s="21">
         <v>10</v>
       </c>
       <c r="AT16" s="12">
         <v>9</v>
       </c>
       <c r="AU16" s="11">
         <v>13</v>
       </c>
       <c r="AV16" s="21">
         <v>10</v>
       </c>
       <c r="AW16" s="11">
         <v>12</v>
       </c>
       <c r="AX16" s="12">
         <v>11</v>
       </c>
       <c r="AY16" s="21">
         <v>12</v>
       </c>
       <c r="AZ16" s="10">
         <v>7</v>
       </c>
+      <c r="BA16" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="9">
         <v>43</v>
       </c>
       <c r="C17" s="9">
         <v>36</v>
       </c>
       <c r="D17" s="9">
         <v>26</v>
       </c>
       <c r="E17" s="9">
         <v>36</v>
       </c>
       <c r="F17" s="9">
         <v>39</v>
       </c>
       <c r="G17" s="9">
         <v>39</v>
       </c>
       <c r="H17" s="9">
         <v>30</v>
       </c>
       <c r="I17" s="9">
@@ -2921,52 +2957,55 @@
       </c>
       <c r="AS17" s="21">
         <v>25</v>
       </c>
       <c r="AT17" s="12">
         <v>25</v>
       </c>
       <c r="AU17" s="11">
         <v>19</v>
       </c>
       <c r="AV17" s="21">
         <v>26</v>
       </c>
       <c r="AW17" s="11">
         <v>30</v>
       </c>
       <c r="AX17" s="12">
         <v>23</v>
       </c>
       <c r="AY17" s="21">
         <v>22</v>
       </c>
       <c r="AZ17" s="10">
         <v>29</v>
       </c>
+      <c r="BA17" s="10">
+        <v>30</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9">
         <v>8</v>
       </c>
       <c r="C18" s="9">
         <v>10</v>
       </c>
       <c r="D18" s="9">
         <v>9</v>
       </c>
       <c r="E18" s="9">
         <v>10</v>
       </c>
       <c r="F18" s="9">
         <v>14</v>
       </c>
       <c r="G18" s="9">
         <v>9</v>
       </c>
       <c r="H18" s="9">
         <v>11</v>
       </c>
       <c r="I18" s="9">
@@ -3079,52 +3118,55 @@
       </c>
       <c r="AS18" s="21">
         <v>5</v>
       </c>
       <c r="AT18" s="12">
         <v>11</v>
       </c>
       <c r="AU18" s="11">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>5</v>
       </c>
       <c r="AW18" s="11">
         <v>8</v>
       </c>
       <c r="AX18" s="12">
         <v>7</v>
       </c>
       <c r="AY18" s="21">
         <v>3</v>
       </c>
       <c r="AZ18" s="10">
         <v>6</v>
       </c>
+      <c r="BA18" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>28</v>
       </c>
       <c r="C19" s="9">
         <v>11</v>
       </c>
       <c r="D19" s="9">
         <v>15</v>
       </c>
       <c r="E19" s="9">
         <v>17</v>
       </c>
       <c r="F19" s="9">
         <v>24</v>
       </c>
       <c r="G19" s="9">
         <v>14</v>
       </c>
       <c r="H19" s="9">
         <v>24</v>
       </c>
       <c r="I19" s="9">
@@ -3237,52 +3279,55 @@
       </c>
       <c r="AS19" s="21">
         <v>13</v>
       </c>
       <c r="AT19" s="12">
         <v>20</v>
       </c>
       <c r="AU19" s="11">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>16</v>
       </c>
       <c r="AW19" s="11">
         <v>15</v>
       </c>
       <c r="AX19" s="12">
         <v>8</v>
       </c>
       <c r="AY19" s="21">
         <v>10</v>
       </c>
       <c r="AZ19" s="10">
         <v>14</v>
       </c>
+      <c r="BA19" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="9">
         <v>17</v>
       </c>
       <c r="C20" s="9">
         <v>13</v>
       </c>
       <c r="D20" s="9">
         <v>13</v>
       </c>
       <c r="E20" s="9">
         <v>14</v>
       </c>
       <c r="F20" s="9">
         <v>21</v>
       </c>
       <c r="G20" s="9">
         <v>23</v>
       </c>
       <c r="H20" s="9">
         <v>31</v>
       </c>
       <c r="I20" s="9">
@@ -3395,52 +3440,55 @@
       </c>
       <c r="AS20" s="21">
         <v>13</v>
       </c>
       <c r="AT20" s="12">
         <v>13</v>
       </c>
       <c r="AU20" s="11">
         <v>23</v>
       </c>
       <c r="AV20" s="21">
         <v>11</v>
       </c>
       <c r="AW20" s="11">
         <v>11</v>
       </c>
       <c r="AX20" s="12">
         <v>12</v>
       </c>
       <c r="AY20" s="21">
         <v>14</v>
       </c>
       <c r="AZ20" s="10">
         <v>22</v>
       </c>
+      <c r="BA20" s="10">
+        <v>17</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9">
         <v>65</v>
       </c>
       <c r="C21" s="9">
         <v>84</v>
       </c>
       <c r="D21" s="9">
         <v>80</v>
       </c>
       <c r="E21" s="9">
         <v>76</v>
       </c>
       <c r="F21" s="9">
         <v>95</v>
       </c>
       <c r="G21" s="9">
         <v>82</v>
       </c>
       <c r="H21" s="9">
         <v>75</v>
       </c>
       <c r="I21" s="9">
@@ -3553,52 +3601,55 @@
       </c>
       <c r="AS21" s="21">
         <v>57</v>
       </c>
       <c r="AT21" s="12">
         <v>56</v>
       </c>
       <c r="AU21" s="11">
         <v>49</v>
       </c>
       <c r="AV21" s="21">
         <v>53</v>
       </c>
       <c r="AW21" s="11">
         <v>70</v>
       </c>
       <c r="AX21" s="12">
         <v>52</v>
       </c>
       <c r="AY21" s="21">
         <v>66</v>
       </c>
       <c r="AZ21" s="10">
         <v>66</v>
       </c>
+      <c r="BA21" s="10">
+        <v>59</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="9">
         <v>13</v>
       </c>
       <c r="C22" s="9">
         <v>8</v>
       </c>
       <c r="D22" s="9">
         <v>17</v>
       </c>
       <c r="E22" s="9">
         <v>15</v>
       </c>
       <c r="F22" s="9">
         <v>15</v>
       </c>
       <c r="G22" s="9">
         <v>29</v>
       </c>
       <c r="H22" s="9">
         <v>25</v>
       </c>
       <c r="I22" s="9">
@@ -3711,52 +3762,55 @@
       </c>
       <c r="AS22" s="21">
         <v>14</v>
       </c>
       <c r="AT22" s="12">
         <v>23</v>
       </c>
       <c r="AU22" s="11">
         <v>15</v>
       </c>
       <c r="AV22" s="21">
         <v>11</v>
       </c>
       <c r="AW22" s="11">
         <v>15</v>
       </c>
       <c r="AX22" s="12">
         <v>21</v>
       </c>
       <c r="AY22" s="21">
         <v>6</v>
       </c>
       <c r="AZ22" s="10">
         <v>17</v>
       </c>
+      <c r="BA22" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="9">
         <v>6</v>
       </c>
       <c r="C23" s="9">
         <v>7</v>
       </c>
       <c r="D23" s="9">
         <v>6</v>
       </c>
       <c r="E23" s="9">
         <v>12</v>
       </c>
       <c r="F23" s="9">
         <v>4</v>
       </c>
       <c r="G23" s="9">
         <v>11</v>
       </c>
       <c r="H23" s="9">
         <v>10</v>
       </c>
       <c r="I23" s="9">
@@ -3869,52 +3923,55 @@
       </c>
       <c r="AS23" s="21">
         <v>5</v>
       </c>
       <c r="AT23" s="12">
         <v>7</v>
       </c>
       <c r="AU23" s="11">
         <v>8</v>
       </c>
       <c r="AV23" s="21">
         <v>5</v>
       </c>
       <c r="AW23" s="11">
         <v>4</v>
       </c>
       <c r="AX23" s="12">
         <v>8</v>
       </c>
       <c r="AY23" s="21">
         <v>2</v>
       </c>
       <c r="AZ23" s="10">
         <v>10</v>
       </c>
+      <c r="BA23" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="9">
         <v>19</v>
       </c>
       <c r="C24" s="9">
         <v>14</v>
       </c>
       <c r="D24" s="9">
         <v>9</v>
       </c>
       <c r="E24" s="9">
         <v>12</v>
       </c>
       <c r="F24" s="9">
         <v>21</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>16</v>
       </c>
       <c r="I24" s="9">
@@ -4027,52 +4084,55 @@
       </c>
       <c r="AS24" s="21">
         <v>14</v>
       </c>
       <c r="AT24" s="12">
         <v>13</v>
       </c>
       <c r="AU24" s="11">
         <v>12</v>
       </c>
       <c r="AV24" s="21">
         <v>8</v>
       </c>
       <c r="AW24" s="11">
         <v>16</v>
       </c>
       <c r="AX24" s="12">
         <v>13</v>
       </c>
       <c r="AY24" s="21">
         <v>6</v>
       </c>
       <c r="AZ24" s="10">
         <v>11</v>
       </c>
+      <c r="BA24" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="9">
         <v>23</v>
       </c>
       <c r="C25" s="9">
         <v>21</v>
       </c>
       <c r="D25" s="9">
         <v>21</v>
       </c>
       <c r="E25" s="9">
         <v>19</v>
       </c>
       <c r="F25" s="9">
         <v>14</v>
       </c>
       <c r="G25" s="9">
         <v>19</v>
       </c>
       <c r="H25" s="9">
         <v>16</v>
       </c>
       <c r="I25" s="9">
@@ -4185,52 +4245,55 @@
       </c>
       <c r="AS25" s="21">
         <v>20</v>
       </c>
       <c r="AT25" s="12">
         <v>15</v>
       </c>
       <c r="AU25" s="11">
         <v>24</v>
       </c>
       <c r="AV25" s="21">
         <v>18</v>
       </c>
       <c r="AW25" s="11">
         <v>16</v>
       </c>
       <c r="AX25" s="12">
         <v>10</v>
       </c>
       <c r="AY25" s="21">
         <v>20</v>
       </c>
       <c r="AZ25" s="10">
         <v>8</v>
       </c>
+      <c r="BA25" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9">
         <v>12</v>
       </c>
       <c r="C26" s="9">
         <v>8</v>
       </c>
       <c r="D26" s="9">
         <v>11</v>
       </c>
       <c r="E26" s="9">
         <v>13</v>
       </c>
       <c r="F26" s="9">
         <v>15</v>
       </c>
       <c r="G26" s="9">
         <v>23</v>
       </c>
       <c r="H26" s="9">
         <v>17</v>
       </c>
       <c r="I26" s="9">
@@ -4343,52 +4406,55 @@
       </c>
       <c r="AS26" s="21">
         <v>9</v>
       </c>
       <c r="AT26" s="12">
         <v>9</v>
       </c>
       <c r="AU26" s="11">
         <v>15</v>
       </c>
       <c r="AV26" s="21">
         <v>10</v>
       </c>
       <c r="AW26" s="11">
         <v>14</v>
       </c>
       <c r="AX26" s="12">
         <v>7</v>
       </c>
       <c r="AY26" s="21">
         <v>4</v>
       </c>
       <c r="AZ26" s="10">
         <v>16</v>
       </c>
+      <c r="BA26" s="10">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="17">
         <v>22</v>
       </c>
       <c r="C27" s="17">
         <v>23</v>
       </c>
       <c r="D27" s="17">
         <v>19</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>21</v>
       </c>
       <c r="G27" s="17">
         <v>20</v>
       </c>
       <c r="H27" s="17">
         <v>26</v>
       </c>
       <c r="I27" s="17">
@@ -4501,52 +4567,55 @@
       </c>
       <c r="AS27" s="21">
         <v>14</v>
       </c>
       <c r="AT27" s="12">
         <v>12</v>
       </c>
       <c r="AU27" s="11">
         <v>12</v>
       </c>
       <c r="AV27" s="21">
         <v>18</v>
       </c>
       <c r="AW27" s="11">
         <v>15</v>
       </c>
       <c r="AX27" s="12">
         <v>12</v>
       </c>
       <c r="AY27" s="21">
         <v>10</v>
       </c>
       <c r="AZ27" s="10">
         <v>10</v>
       </c>
+      <c r="BA27" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="44" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="44"/>
       <c r="S28" s="44"/>
       <c r="T28" s="44"/>
       <c r="U28" s="44"/>
       <c r="V28" s="44"/>
       <c r="W28" s="44"/>
       <c r="X28" s="44"/>
@@ -4556,52 +4625,53 @@
       <c r="AB28" s="44"/>
       <c r="AC28" s="44"/>
       <c r="AD28" s="44"/>
       <c r="AE28" s="44"/>
       <c r="AF28" s="44"/>
       <c r="AG28" s="44"/>
       <c r="AH28" s="44"/>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
       <c r="AK28" s="44"/>
       <c r="AL28" s="44"/>
       <c r="AM28" s="44"/>
       <c r="AN28" s="44"/>
       <c r="AO28" s="44"/>
       <c r="AP28" s="44"/>
       <c r="AQ28" s="44"/>
       <c r="AR28" s="44"/>
       <c r="AS28" s="44"/>
       <c r="AT28" s="44"/>
       <c r="AU28" s="44"/>
       <c r="AV28" s="44"/>
       <c r="AW28" s="44"/>
       <c r="AX28" s="44"/>
       <c r="AY28" s="44"/>
       <c r="AZ28" s="44"/>
+      <c r="BA28" s="44"/>
     </row>
-    <row r="29" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="13">
         <v>425</v>
       </c>
       <c r="C29" s="13">
         <v>406</v>
       </c>
       <c r="D29" s="13">
         <v>400</v>
       </c>
       <c r="E29" s="13">
         <v>423</v>
       </c>
       <c r="F29" s="13">
         <v>452</v>
       </c>
       <c r="G29" s="13">
         <v>465</v>
       </c>
       <c r="H29" s="13">
         <v>468</v>
       </c>
       <c r="I29" s="13">
@@ -4714,52 +4784,55 @@
       </c>
       <c r="AS29" s="21">
         <v>345</v>
       </c>
       <c r="AT29" s="12">
         <v>373</v>
       </c>
       <c r="AU29" s="11">
         <v>393</v>
       </c>
       <c r="AV29" s="21">
         <v>329</v>
       </c>
       <c r="AW29" s="10">
         <v>358</v>
       </c>
       <c r="AX29" s="12">
         <v>316</v>
       </c>
       <c r="AY29" s="21">
         <v>283</v>
       </c>
       <c r="AZ29" s="10">
         <v>306</v>
       </c>
+      <c r="BA29" s="10">
+        <v>313</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="13">
         <v>135</v>
       </c>
       <c r="C30" s="13">
         <v>157</v>
       </c>
       <c r="D30" s="13">
         <v>143</v>
       </c>
       <c r="E30" s="13">
         <v>157</v>
       </c>
       <c r="F30" s="13">
         <v>149</v>
       </c>
       <c r="G30" s="13">
         <v>145</v>
       </c>
       <c r="H30" s="13">
         <v>144</v>
       </c>
       <c r="I30" s="13">
@@ -4872,52 +4945,55 @@
       </c>
       <c r="AS30" s="21">
         <v>121</v>
       </c>
       <c r="AT30" s="12">
         <v>138</v>
       </c>
       <c r="AU30" s="11">
         <v>139</v>
       </c>
       <c r="AV30" s="21">
         <v>112</v>
       </c>
       <c r="AW30" s="10">
         <v>123</v>
       </c>
       <c r="AX30" s="12">
         <v>118</v>
       </c>
       <c r="AY30" s="21">
         <v>92</v>
       </c>
       <c r="AZ30" s="10">
         <v>97</v>
       </c>
+      <c r="BA30" s="10">
+        <v>119</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="13">
         <v>28</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>33</v>
       </c>
       <c r="E31" s="13">
         <v>35</v>
       </c>
       <c r="F31" s="13">
         <v>28</v>
       </c>
       <c r="G31" s="13">
         <v>42</v>
       </c>
       <c r="H31" s="13">
         <v>33</v>
       </c>
       <c r="I31" s="13">
@@ -5030,52 +5106,55 @@
       </c>
       <c r="AS31" s="21">
         <v>20</v>
       </c>
       <c r="AT31" s="12">
         <v>33</v>
       </c>
       <c r="AU31" s="11">
         <v>23</v>
       </c>
       <c r="AV31" s="21">
         <v>30</v>
       </c>
       <c r="AW31" s="10">
         <v>21</v>
       </c>
       <c r="AX31" s="12">
         <v>24</v>
       </c>
       <c r="AY31" s="21">
         <v>17</v>
       </c>
       <c r="AZ31" s="10">
         <v>17</v>
       </c>
+      <c r="BA31" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="13">
         <v>17</v>
       </c>
       <c r="C32" s="13">
         <v>13</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>16</v>
       </c>
       <c r="F32" s="13">
         <v>13</v>
       </c>
       <c r="G32" s="13">
         <v>12</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -5188,52 +5267,55 @@
       </c>
       <c r="AS32" s="21">
         <v>11</v>
       </c>
       <c r="AT32" s="12">
         <v>9</v>
       </c>
       <c r="AU32" s="11">
         <v>13</v>
       </c>
       <c r="AV32" s="21">
         <v>7</v>
       </c>
       <c r="AW32" s="10">
         <v>8</v>
       </c>
       <c r="AX32" s="12">
         <v>5</v>
       </c>
       <c r="AY32" s="21">
         <v>11</v>
       </c>
       <c r="AZ32" s="10">
         <v>7</v>
       </c>
+      <c r="BA32" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="13">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>65</v>
       </c>
       <c r="D33" s="13">
         <v>56</v>
       </c>
       <c r="E33" s="13">
         <v>58</v>
       </c>
       <c r="F33" s="13">
         <v>55</v>
       </c>
       <c r="G33" s="13">
         <v>54</v>
       </c>
       <c r="H33" s="13">
         <v>71</v>
       </c>
       <c r="I33" s="13">
@@ -5346,52 +5428,55 @@
       </c>
       <c r="AS33" s="21">
         <v>59</v>
       </c>
       <c r="AT33" s="12">
         <v>53</v>
       </c>
       <c r="AU33" s="11">
         <v>69</v>
       </c>
       <c r="AV33" s="21">
         <v>53</v>
       </c>
       <c r="AW33" s="10">
         <v>47</v>
       </c>
       <c r="AX33" s="12">
         <v>44</v>
       </c>
       <c r="AY33" s="21">
         <v>39</v>
       </c>
       <c r="AZ33" s="10">
         <v>33</v>
       </c>
+      <c r="BA33" s="10">
+        <v>50</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>11</v>
       </c>
       <c r="C34" s="13">
         <v>1</v>
       </c>
       <c r="D34" s="13">
         <v>5</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>11</v>
       </c>
       <c r="G34" s="13">
         <v>5</v>
       </c>
       <c r="H34" s="13">
         <v>10</v>
       </c>
       <c r="I34" s="13">
@@ -5504,52 +5589,55 @@
       </c>
       <c r="AS34" s="21">
         <v>2</v>
       </c>
       <c r="AT34" s="12">
         <v>9</v>
       </c>
       <c r="AU34" s="11">
         <v>8</v>
       </c>
       <c r="AV34" s="21">
         <v>5</v>
       </c>
       <c r="AW34" s="11">
         <v>7</v>
       </c>
       <c r="AX34" s="12">
         <v>8</v>
       </c>
       <c r="AY34" s="21">
         <v>2</v>
       </c>
       <c r="AZ34" s="10">
         <v>6</v>
       </c>
+      <c r="BA34" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="13">
         <v>16</v>
       </c>
       <c r="C35" s="13">
         <v>8</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>11</v>
       </c>
       <c r="F35" s="13">
         <v>12</v>
       </c>
       <c r="G35" s="13">
         <v>6</v>
       </c>
       <c r="H35" s="13">
         <v>9</v>
       </c>
       <c r="I35" s="13">
@@ -5662,52 +5750,55 @@
       </c>
       <c r="AS35" s="21">
         <v>6</v>
       </c>
       <c r="AT35" s="12">
         <v>9</v>
       </c>
       <c r="AU35" s="11">
         <v>10</v>
       </c>
       <c r="AV35" s="21">
         <v>8</v>
       </c>
       <c r="AW35" s="11">
         <v>5</v>
       </c>
       <c r="AX35" s="12">
         <v>2</v>
       </c>
       <c r="AY35" s="21">
         <v>6</v>
       </c>
       <c r="AZ35" s="10">
         <v>9</v>
       </c>
+      <c r="BA35" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="13">
         <v>12</v>
       </c>
       <c r="C36" s="13">
         <v>14</v>
       </c>
       <c r="D36" s="13">
         <v>18</v>
       </c>
       <c r="E36" s="13">
         <v>12</v>
       </c>
       <c r="F36" s="13">
         <v>18</v>
       </c>
       <c r="G36" s="13">
         <v>20</v>
       </c>
       <c r="H36" s="13">
         <v>23</v>
       </c>
       <c r="I36" s="13">
@@ -5820,52 +5911,55 @@
       </c>
       <c r="AS36" s="21">
         <v>16</v>
       </c>
       <c r="AT36" s="12">
         <v>13</v>
       </c>
       <c r="AU36" s="11">
         <v>11</v>
       </c>
       <c r="AV36" s="21">
         <v>14</v>
       </c>
       <c r="AW36" s="11">
         <v>11</v>
       </c>
       <c r="AX36" s="12">
         <v>9</v>
       </c>
       <c r="AY36" s="21">
         <v>12</v>
       </c>
       <c r="AZ36" s="10">
         <v>14</v>
       </c>
+      <c r="BA36" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="37" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="13">
         <v>4</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>3</v>
       </c>
       <c r="E37" s="13">
         <v>9</v>
       </c>
       <c r="F37" s="13">
         <v>10</v>
       </c>
       <c r="G37" s="13">
         <v>6</v>
       </c>
       <c r="H37" s="13">
         <v>9</v>
       </c>
       <c r="I37" s="13">
@@ -5978,52 +6072,55 @@
       </c>
       <c r="AS37" s="21">
         <v>6</v>
       </c>
       <c r="AT37" s="12">
         <v>13</v>
       </c>
       <c r="AU37" s="11">
         <v>9</v>
       </c>
       <c r="AV37" s="21">
         <v>3</v>
       </c>
       <c r="AW37" s="11">
         <v>7</v>
       </c>
       <c r="AX37" s="12">
         <v>10</v>
       </c>
       <c r="AY37" s="21">
         <v>7</v>
       </c>
       <c r="AZ37" s="10">
         <v>7</v>
       </c>
+      <c r="BA37" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="13">
         <v>9</v>
       </c>
       <c r="C38" s="13">
         <v>3</v>
       </c>
       <c r="D38" s="13">
         <v>9</v>
       </c>
       <c r="E38" s="13">
         <v>7</v>
       </c>
       <c r="F38" s="13">
         <v>7</v>
       </c>
       <c r="G38" s="13">
         <v>8</v>
       </c>
       <c r="H38" s="13">
         <v>7</v>
       </c>
       <c r="I38" s="13">
@@ -6136,52 +6233,55 @@
       </c>
       <c r="AS38" s="21">
         <v>6</v>
       </c>
       <c r="AT38" s="12">
         <v>2</v>
       </c>
       <c r="AU38" s="11">
         <v>8</v>
       </c>
       <c r="AV38" s="21">
         <v>3</v>
       </c>
       <c r="AW38" s="11">
         <v>6</v>
       </c>
       <c r="AX38" s="12">
         <v>6</v>
       </c>
       <c r="AY38" s="21">
         <v>8</v>
       </c>
       <c r="AZ38" s="10">
         <v>3</v>
       </c>
+      <c r="BA38" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="13">
         <v>25</v>
       </c>
       <c r="C39" s="13">
         <v>15</v>
       </c>
       <c r="D39" s="13">
         <v>11</v>
       </c>
       <c r="E39" s="13">
         <v>22</v>
       </c>
       <c r="F39" s="13">
         <v>19</v>
       </c>
       <c r="G39" s="13">
         <v>19</v>
       </c>
       <c r="H39" s="13">
         <v>17</v>
       </c>
       <c r="I39" s="13">
@@ -6294,52 +6394,55 @@
       </c>
       <c r="AS39" s="21">
         <v>14</v>
       </c>
       <c r="AT39" s="12">
         <v>10</v>
       </c>
       <c r="AU39" s="11">
         <v>8</v>
       </c>
       <c r="AV39" s="21">
         <v>15</v>
       </c>
       <c r="AW39" s="11">
         <v>16</v>
       </c>
       <c r="AX39" s="12">
         <v>13</v>
       </c>
       <c r="AY39" s="21">
         <v>12</v>
       </c>
       <c r="AZ39" s="10">
         <v>15</v>
       </c>
+      <c r="BA39" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13">
         <v>5</v>
       </c>
       <c r="C40" s="13">
         <v>6</v>
       </c>
       <c r="D40" s="13">
         <v>4</v>
       </c>
       <c r="E40" s="13">
         <v>4</v>
       </c>
       <c r="F40" s="13">
         <v>7</v>
       </c>
       <c r="G40" s="13">
         <v>6</v>
       </c>
       <c r="H40" s="13">
         <v>6</v>
       </c>
       <c r="I40" s="13">
@@ -6452,52 +6555,55 @@
       </c>
       <c r="AS40" s="21">
         <v>2</v>
       </c>
       <c r="AT40" s="12">
         <v>6</v>
       </c>
       <c r="AU40" s="11">
         <v>4</v>
       </c>
       <c r="AV40" s="21">
         <v>3</v>
       </c>
       <c r="AW40" s="11">
         <v>4</v>
       </c>
       <c r="AX40" s="12">
         <v>4</v>
       </c>
       <c r="AY40" s="21">
         <v>3</v>
       </c>
       <c r="AZ40" s="10">
         <v>2</v>
       </c>
+      <c r="BA40" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="13">
         <v>13</v>
       </c>
       <c r="C41" s="13">
         <v>10</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>5</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
         <v>7</v>
       </c>
       <c r="H41" s="13">
         <v>12</v>
       </c>
       <c r="I41" s="13">
@@ -6610,52 +6716,55 @@
       </c>
       <c r="AS41" s="21">
         <v>6</v>
       </c>
       <c r="AT41" s="12">
         <v>8</v>
       </c>
       <c r="AU41" s="11">
         <v>10</v>
       </c>
       <c r="AV41" s="21">
         <v>7</v>
       </c>
       <c r="AW41" s="11">
         <v>10</v>
       </c>
       <c r="AX41" s="12">
         <v>3</v>
       </c>
       <c r="AY41" s="21">
         <v>7</v>
       </c>
       <c r="AZ41" s="10">
         <v>5</v>
       </c>
+      <c r="BA41" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="13">
         <v>8</v>
       </c>
       <c r="C42" s="13">
         <v>8</v>
       </c>
       <c r="D42" s="13">
         <v>5</v>
       </c>
       <c r="E42" s="13">
         <v>4</v>
       </c>
       <c r="F42" s="13">
         <v>9</v>
       </c>
       <c r="G42" s="13">
         <v>14</v>
       </c>
       <c r="H42" s="13">
         <v>19</v>
       </c>
       <c r="I42" s="13">
@@ -6768,52 +6877,55 @@
       </c>
       <c r="AS42" s="21">
         <v>7</v>
       </c>
       <c r="AT42" s="12">
         <v>7</v>
       </c>
       <c r="AU42" s="11">
         <v>13</v>
       </c>
       <c r="AV42" s="21">
         <v>6</v>
       </c>
       <c r="AW42" s="11">
         <v>8</v>
       </c>
       <c r="AX42" s="12">
         <v>7</v>
       </c>
       <c r="AY42" s="21">
         <v>8</v>
       </c>
       <c r="AZ42" s="10">
         <v>15</v>
       </c>
+      <c r="BA42" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="13">
         <v>36</v>
       </c>
       <c r="C43" s="13">
         <v>36</v>
       </c>
       <c r="D43" s="13">
         <v>41</v>
       </c>
       <c r="E43" s="13">
         <v>47</v>
       </c>
       <c r="F43" s="13">
         <v>52</v>
       </c>
       <c r="G43" s="13">
         <v>52</v>
       </c>
       <c r="H43" s="13">
         <v>34</v>
       </c>
       <c r="I43" s="13">
@@ -6926,52 +7038,55 @@
       </c>
       <c r="AS43" s="21">
         <v>31</v>
       </c>
       <c r="AT43" s="12">
         <v>27</v>
       </c>
       <c r="AU43" s="11">
         <v>24</v>
       </c>
       <c r="AV43" s="21">
         <v>31</v>
       </c>
       <c r="AW43" s="11">
         <v>35</v>
       </c>
       <c r="AX43" s="12">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>36</v>
       </c>
       <c r="AZ43" s="10">
         <v>34</v>
       </c>
+      <c r="BA43" s="10">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="13">
         <v>6</v>
       </c>
       <c r="C44" s="13">
         <v>3</v>
       </c>
       <c r="D44" s="13">
         <v>7</v>
       </c>
       <c r="E44" s="13">
         <v>6</v>
       </c>
       <c r="F44" s="13">
         <v>7</v>
       </c>
       <c r="G44" s="13">
         <v>12</v>
       </c>
       <c r="H44" s="13">
         <v>10</v>
       </c>
       <c r="I44" s="13">
@@ -7084,52 +7199,55 @@
       </c>
       <c r="AS44" s="21">
         <v>9</v>
       </c>
       <c r="AT44" s="12">
         <v>11</v>
       </c>
       <c r="AU44" s="11">
         <v>8</v>
       </c>
       <c r="AV44" s="21">
         <v>4</v>
       </c>
       <c r="AW44" s="11">
         <v>12</v>
       </c>
       <c r="AX44" s="12">
         <v>14</v>
       </c>
       <c r="AY44" s="21">
         <v>4</v>
       </c>
       <c r="AZ44" s="10">
         <v>11</v>
       </c>
+      <c r="BA44" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="13">
         <v>3</v>
       </c>
       <c r="C45" s="13">
         <v>6</v>
       </c>
       <c r="D45" s="13">
         <v>4</v>
       </c>
       <c r="E45" s="13">
         <v>2</v>
       </c>
       <c r="F45" s="13">
         <v>2</v>
       </c>
       <c r="G45" s="13">
         <v>9</v>
       </c>
       <c r="H45" s="13">
         <v>5</v>
       </c>
       <c r="I45" s="13">
@@ -7242,52 +7360,55 @@
       </c>
       <c r="AS45" s="21">
         <v>2</v>
       </c>
       <c r="AT45" s="12">
         <v>4</v>
       </c>
       <c r="AU45" s="11">
         <v>5</v>
       </c>
       <c r="AV45" s="21">
         <v>2</v>
       </c>
       <c r="AW45" s="11">
         <v>3</v>
       </c>
       <c r="AX45" s="12">
         <v>3</v>
       </c>
       <c r="AY45" s="21">
         <v>1</v>
       </c>
       <c r="AZ45" s="10">
         <v>4</v>
       </c>
+      <c r="BA45" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="13">
         <v>10</v>
       </c>
       <c r="C46" s="13">
         <v>7</v>
       </c>
       <c r="D46" s="13">
         <v>8</v>
       </c>
       <c r="E46" s="13">
         <v>7</v>
       </c>
       <c r="F46" s="13">
         <v>12</v>
       </c>
       <c r="G46" s="13">
         <v>11</v>
       </c>
       <c r="H46" s="13">
         <v>12</v>
       </c>
       <c r="I46" s="13">
@@ -7400,52 +7521,55 @@
       </c>
       <c r="AS46" s="21">
         <v>5</v>
       </c>
       <c r="AT46" s="12">
         <v>6</v>
       </c>
       <c r="AU46" s="11">
         <v>8</v>
       </c>
       <c r="AV46" s="21">
         <v>2</v>
       </c>
       <c r="AW46" s="11">
         <v>10</v>
       </c>
       <c r="AX46" s="12">
         <v>3</v>
       </c>
       <c r="AY46" s="21">
         <v>4</v>
       </c>
       <c r="AZ46" s="10">
         <v>5</v>
       </c>
+      <c r="BA46" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="13">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>7</v>
       </c>
       <c r="D47" s="13">
         <v>14</v>
       </c>
       <c r="E47" s="13">
         <v>9</v>
       </c>
       <c r="F47" s="13">
         <v>11</v>
       </c>
       <c r="G47" s="13">
         <v>12</v>
       </c>
       <c r="H47" s="13">
         <v>10</v>
       </c>
       <c r="I47" s="13">
@@ -7558,52 +7682,55 @@
       </c>
       <c r="AS47" s="21">
         <v>7</v>
       </c>
       <c r="AT47" s="12">
         <v>8</v>
       </c>
       <c r="AU47" s="11">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>8</v>
       </c>
       <c r="AW47" s="11">
         <v>10</v>
       </c>
       <c r="AX47" s="12">
         <v>8</v>
       </c>
       <c r="AY47" s="21">
         <v>8</v>
       </c>
       <c r="AZ47" s="10">
         <v>4</v>
       </c>
+      <c r="BA47" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="13">
         <v>7</v>
       </c>
       <c r="C48" s="13">
         <v>2</v>
       </c>
       <c r="D48" s="13">
         <v>5</v>
       </c>
       <c r="E48" s="13">
         <v>4</v>
       </c>
       <c r="F48" s="13">
         <v>8</v>
       </c>
       <c r="G48" s="13">
         <v>13</v>
       </c>
       <c r="H48" s="13">
         <v>11</v>
       </c>
       <c r="I48" s="13">
@@ -7716,52 +7843,55 @@
       </c>
       <c r="AS48" s="21">
         <v>6</v>
       </c>
       <c r="AT48" s="12">
         <v>3</v>
       </c>
       <c r="AU48" s="11">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>6</v>
       </c>
       <c r="AW48" s="11">
         <v>9</v>
       </c>
       <c r="AX48" s="12">
         <v>3</v>
       </c>
       <c r="AY48" s="21">
         <v>3</v>
       </c>
       <c r="AZ48" s="10">
         <v>12</v>
       </c>
+      <c r="BA48" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="13">
         <v>14</v>
       </c>
       <c r="C49" s="13">
         <v>12</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>4</v>
       </c>
       <c r="F49" s="13">
         <v>10</v>
       </c>
       <c r="G49" s="13">
         <v>12</v>
       </c>
       <c r="H49" s="13">
         <v>11</v>
       </c>
       <c r="I49" s="13">
@@ -7874,52 +8004,55 @@
       </c>
       <c r="AS49" s="21">
         <v>9</v>
       </c>
       <c r="AT49" s="12">
         <v>4</v>
       </c>
       <c r="AU49" s="11">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>10</v>
       </c>
       <c r="AW49" s="11">
         <v>6</v>
       </c>
       <c r="AX49" s="12">
         <v>6</v>
       </c>
       <c r="AY49" s="21">
         <v>3</v>
       </c>
       <c r="AZ49" s="10">
         <v>6</v>
       </c>
+      <c r="BA49" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="44" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="44"/>
       <c r="D50" s="44"/>
       <c r="E50" s="44"/>
       <c r="F50" s="44"/>
       <c r="G50" s="44"/>
       <c r="H50" s="44"/>
       <c r="I50" s="44"/>
       <c r="J50" s="44"/>
       <c r="K50" s="44"/>
       <c r="L50" s="44"/>
       <c r="M50" s="44"/>
       <c r="N50" s="44"/>
       <c r="O50" s="44"/>
       <c r="P50" s="44"/>
       <c r="Q50" s="44"/>
       <c r="R50" s="44"/>
       <c r="S50" s="44"/>
       <c r="T50" s="44"/>
       <c r="U50" s="44"/>
       <c r="V50" s="44"/>
       <c r="W50" s="44"/>
       <c r="X50" s="44"/>
@@ -7929,52 +8062,53 @@
       <c r="AB50" s="44"/>
       <c r="AC50" s="44"/>
       <c r="AD50" s="44"/>
       <c r="AE50" s="44"/>
       <c r="AF50" s="44"/>
       <c r="AG50" s="44"/>
       <c r="AH50" s="44"/>
       <c r="AI50" s="44"/>
       <c r="AJ50" s="44"/>
       <c r="AK50" s="44"/>
       <c r="AL50" s="44"/>
       <c r="AM50" s="44"/>
       <c r="AN50" s="44"/>
       <c r="AO50" s="44"/>
       <c r="AP50" s="44"/>
       <c r="AQ50" s="44"/>
       <c r="AR50" s="44"/>
       <c r="AS50" s="44"/>
       <c r="AT50" s="44"/>
       <c r="AU50" s="44"/>
       <c r="AV50" s="44"/>
       <c r="AW50" s="44"/>
       <c r="AX50" s="44"/>
       <c r="AY50" s="44"/>
       <c r="AZ50" s="44"/>
+      <c r="BA50" s="44"/>
     </row>
-    <row r="51" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="20">
         <v>384</v>
       </c>
       <c r="C51" s="20">
         <v>396</v>
       </c>
       <c r="D51" s="20">
         <v>386</v>
       </c>
       <c r="E51" s="20">
         <v>379</v>
       </c>
       <c r="F51" s="20">
         <v>390</v>
       </c>
       <c r="G51" s="20">
         <v>405</v>
       </c>
       <c r="H51" s="20">
         <v>451</v>
       </c>
       <c r="I51" s="20">
@@ -8087,52 +8221,55 @@
       </c>
       <c r="AS51" s="21">
         <v>339</v>
       </c>
       <c r="AT51" s="12">
         <v>349</v>
       </c>
       <c r="AU51" s="11">
         <v>321</v>
       </c>
       <c r="AV51" s="21">
         <v>279</v>
       </c>
       <c r="AW51" s="10">
         <v>320</v>
       </c>
       <c r="AX51" s="12">
         <v>311</v>
       </c>
       <c r="AY51" s="21">
         <v>258</v>
       </c>
       <c r="AZ51" s="10">
         <v>315</v>
       </c>
+      <c r="BA51" s="10">
+        <v>307</v>
+      </c>
     </row>
-    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="20">
         <v>140</v>
       </c>
       <c r="C52" s="20">
         <v>142</v>
       </c>
       <c r="D52" s="20">
         <v>119</v>
       </c>
       <c r="E52" s="20">
         <v>123</v>
       </c>
       <c r="F52" s="20">
         <v>121</v>
       </c>
       <c r="G52" s="20">
         <v>137</v>
       </c>
       <c r="H52" s="20">
         <v>145</v>
       </c>
       <c r="I52" s="20">
@@ -8245,52 +8382,55 @@
       </c>
       <c r="AS52" s="21">
         <v>121</v>
       </c>
       <c r="AT52" s="12">
         <v>114</v>
       </c>
       <c r="AU52" s="11">
         <v>105</v>
       </c>
       <c r="AV52" s="21">
         <v>88</v>
       </c>
       <c r="AW52" s="10">
         <v>119</v>
       </c>
       <c r="AX52" s="12">
         <v>106</v>
       </c>
       <c r="AY52" s="21">
         <v>97</v>
       </c>
       <c r="AZ52" s="10">
         <v>121</v>
       </c>
+      <c r="BA52" s="10">
+        <v>109</v>
+      </c>
     </row>
-    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="20">
         <v>28</v>
       </c>
       <c r="C53" s="20">
         <v>26</v>
       </c>
       <c r="D53" s="20">
         <v>32</v>
       </c>
       <c r="E53" s="20">
         <v>30</v>
       </c>
       <c r="F53" s="20">
         <v>28</v>
       </c>
       <c r="G53" s="20">
         <v>25</v>
       </c>
       <c r="H53" s="20">
         <v>34</v>
       </c>
       <c r="I53" s="20">
@@ -8403,52 +8543,55 @@
       </c>
       <c r="AS53" s="21">
         <v>23</v>
       </c>
       <c r="AT53" s="12">
         <v>22</v>
       </c>
       <c r="AU53" s="11">
         <v>14</v>
       </c>
       <c r="AV53" s="21">
         <v>22</v>
       </c>
       <c r="AW53" s="10">
         <v>18</v>
       </c>
       <c r="AX53" s="12">
         <v>24</v>
       </c>
       <c r="AY53" s="21">
         <v>18</v>
       </c>
       <c r="AZ53" s="10">
         <v>19</v>
       </c>
+      <c r="BA53" s="10">
+        <v>22</v>
+      </c>
     </row>
-    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="20">
         <v>6</v>
       </c>
       <c r="C54" s="20">
         <v>14</v>
       </c>
       <c r="D54" s="20">
         <v>12</v>
       </c>
       <c r="E54" s="20">
         <v>12</v>
       </c>
       <c r="F54" s="20">
         <v>14</v>
       </c>
       <c r="G54" s="20">
         <v>16</v>
       </c>
       <c r="H54" s="20">
         <v>20</v>
       </c>
       <c r="I54" s="20">
@@ -8561,52 +8704,55 @@
       </c>
       <c r="AS54" s="21">
         <v>12</v>
       </c>
       <c r="AT54" s="12">
         <v>9</v>
       </c>
       <c r="AU54" s="11">
         <v>7</v>
       </c>
       <c r="AV54" s="21">
         <v>8</v>
       </c>
       <c r="AW54" s="10">
         <v>8</v>
       </c>
       <c r="AX54" s="12">
         <v>8</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="10">
         <v>8</v>
       </c>
+      <c r="BA54" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="20">
         <v>57</v>
       </c>
       <c r="C55" s="20">
         <v>49</v>
       </c>
       <c r="D55" s="20">
         <v>53</v>
       </c>
       <c r="E55" s="20">
         <v>55</v>
       </c>
       <c r="F55" s="20">
         <v>52</v>
       </c>
       <c r="G55" s="20">
         <v>58</v>
       </c>
       <c r="H55" s="20">
         <v>61</v>
       </c>
       <c r="I55" s="20">
@@ -8719,52 +8865,55 @@
       </c>
       <c r="AS55" s="21">
         <v>56</v>
       </c>
       <c r="AT55" s="12">
         <v>48</v>
       </c>
       <c r="AU55" s="11">
         <v>51</v>
       </c>
       <c r="AV55" s="21">
         <v>44</v>
       </c>
       <c r="AW55" s="10">
         <v>49</v>
       </c>
       <c r="AX55" s="12">
         <v>63</v>
       </c>
       <c r="AY55" s="21">
         <v>36</v>
       </c>
       <c r="AZ55" s="10">
         <v>46</v>
       </c>
+      <c r="BA55" s="10">
+        <v>45</v>
+      </c>
     </row>
-    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="20">
         <v>3</v>
       </c>
       <c r="C56" s="20">
         <v>6</v>
       </c>
       <c r="D56" s="20">
         <v>6</v>
       </c>
       <c r="E56" s="20">
         <v>8</v>
       </c>
       <c r="F56" s="20">
         <v>4</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>8</v>
       </c>
       <c r="I56" s="20">
@@ -8877,52 +9026,55 @@
       </c>
       <c r="AS56" s="21">
         <v>3</v>
       </c>
       <c r="AT56" s="12">
         <v>7</v>
       </c>
       <c r="AU56" s="11">
         <v>1</v>
       </c>
       <c r="AV56" s="21">
         <v>2</v>
       </c>
       <c r="AW56" s="11">
         <v>7</v>
       </c>
       <c r="AX56" s="12">
         <v>4</v>
       </c>
       <c r="AY56" s="21">
         <v>2</v>
       </c>
       <c r="AZ56" s="10">
         <v>6</v>
       </c>
+      <c r="BA56" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="20">
         <v>5</v>
       </c>
       <c r="C57" s="20">
         <v>11</v>
       </c>
       <c r="D57" s="20">
         <v>9</v>
       </c>
       <c r="E57" s="20">
         <v>3</v>
       </c>
       <c r="F57" s="20">
         <v>10</v>
       </c>
       <c r="G57" s="20">
         <v>9</v>
       </c>
       <c r="H57" s="20">
         <v>8</v>
       </c>
       <c r="I57" s="20">
@@ -9035,52 +9187,55 @@
       </c>
       <c r="AS57" s="21">
         <v>9</v>
       </c>
       <c r="AT57" s="12">
         <v>7</v>
       </c>
       <c r="AU57" s="11">
         <v>6</v>
       </c>
       <c r="AV57" s="21">
         <v>5</v>
       </c>
       <c r="AW57" s="11">
         <v>8</v>
       </c>
       <c r="AX57" s="12">
         <v>4</v>
       </c>
       <c r="AY57" s="21">
         <v>4</v>
       </c>
       <c r="AZ57" s="10">
         <v>3</v>
       </c>
+      <c r="BA57" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="20">
         <v>12</v>
       </c>
       <c r="C58" s="20">
         <v>13</v>
       </c>
       <c r="D58" s="20">
         <v>18</v>
       </c>
       <c r="E58" s="20">
         <v>14</v>
       </c>
       <c r="F58" s="20">
         <v>14</v>
       </c>
       <c r="G58" s="20">
         <v>17</v>
       </c>
       <c r="H58" s="20">
         <v>17</v>
       </c>
       <c r="I58" s="20">
@@ -9193,52 +9348,55 @@
       </c>
       <c r="AS58" s="21">
         <v>16</v>
       </c>
       <c r="AT58" s="12">
         <v>20</v>
       </c>
       <c r="AU58" s="11">
         <v>19</v>
       </c>
       <c r="AV58" s="21">
         <v>11</v>
       </c>
       <c r="AW58" s="11">
         <v>10</v>
       </c>
       <c r="AX58" s="12">
         <v>7</v>
       </c>
       <c r="AY58" s="21">
         <v>11</v>
       </c>
       <c r="AZ58" s="10">
         <v>10</v>
       </c>
+      <c r="BA58" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="20">
         <v>8</v>
       </c>
       <c r="C59" s="20">
         <v>3</v>
       </c>
       <c r="D59" s="20">
         <v>11</v>
       </c>
       <c r="E59" s="20">
         <v>4</v>
       </c>
       <c r="F59" s="20">
         <v>7</v>
       </c>
       <c r="G59" s="20">
         <v>10</v>
       </c>
       <c r="H59" s="20">
         <v>13</v>
       </c>
       <c r="I59" s="20">
@@ -9351,52 +9509,55 @@
       </c>
       <c r="AS59" s="21">
         <v>4</v>
       </c>
       <c r="AT59" s="12">
         <v>5</v>
       </c>
       <c r="AU59" s="11">
         <v>8</v>
       </c>
       <c r="AV59" s="21">
         <v>5</v>
       </c>
       <c r="AW59" s="11">
         <v>4</v>
       </c>
       <c r="AX59" s="12">
         <v>7</v>
       </c>
       <c r="AY59" s="21">
         <v>2</v>
       </c>
       <c r="AZ59" s="10">
         <v>2</v>
       </c>
+      <c r="BA59" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="20">
         <v>6</v>
       </c>
       <c r="C60" s="20">
         <v>9</v>
       </c>
       <c r="D60" s="20">
         <v>15</v>
       </c>
       <c r="E60" s="20">
         <v>8</v>
       </c>
       <c r="F60" s="20">
         <v>6</v>
       </c>
       <c r="G60" s="20">
         <v>9</v>
       </c>
       <c r="H60" s="20">
         <v>11</v>
       </c>
       <c r="I60" s="20">
@@ -9509,52 +9670,55 @@
       </c>
       <c r="AS60" s="21">
         <v>4</v>
       </c>
       <c r="AT60" s="12">
         <v>7</v>
       </c>
       <c r="AU60" s="11">
         <v>5</v>
       </c>
       <c r="AV60" s="21">
         <v>7</v>
       </c>
       <c r="AW60" s="11">
         <v>6</v>
       </c>
       <c r="AX60" s="12">
         <v>5</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="10">
         <v>4</v>
       </c>
+      <c r="BA60" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="20">
         <v>18</v>
       </c>
       <c r="C61" s="20">
         <v>21</v>
       </c>
       <c r="D61" s="20">
         <v>15</v>
       </c>
       <c r="E61" s="20">
         <v>14</v>
       </c>
       <c r="F61" s="20">
         <v>20</v>
       </c>
       <c r="G61" s="20">
         <v>20</v>
       </c>
       <c r="H61" s="20">
         <v>13</v>
       </c>
       <c r="I61" s="20">
@@ -9667,52 +9831,55 @@
       </c>
       <c r="AS61" s="21">
         <v>11</v>
       </c>
       <c r="AT61" s="12">
         <v>15</v>
       </c>
       <c r="AU61" s="11">
         <v>11</v>
       </c>
       <c r="AV61" s="21">
         <v>11</v>
       </c>
       <c r="AW61" s="11">
         <v>14</v>
       </c>
       <c r="AX61" s="12">
         <v>10</v>
       </c>
       <c r="AY61" s="21">
         <v>10</v>
       </c>
       <c r="AZ61" s="10">
         <v>14</v>
       </c>
+      <c r="BA61" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="20">
         <v>3</v>
       </c>
       <c r="C62" s="20">
         <v>4</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="20">
         <v>6</v>
       </c>
       <c r="F62" s="20">
         <v>7</v>
       </c>
       <c r="G62" s="20">
         <v>3</v>
       </c>
       <c r="H62" s="20">
         <v>5</v>
       </c>
       <c r="I62" s="20">
@@ -9825,52 +9992,55 @@
       </c>
       <c r="AS62" s="21">
         <v>3</v>
       </c>
       <c r="AT62" s="12">
         <v>5</v>
       </c>
       <c r="AU62" s="11">
         <v>4</v>
       </c>
       <c r="AV62" s="21">
         <v>2</v>
       </c>
       <c r="AW62" s="11">
         <v>4</v>
       </c>
       <c r="AX62" s="12">
         <v>3</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>52</v>
       </c>
       <c r="AZ62" s="10">
         <v>4</v>
       </c>
+      <c r="BA62" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="20">
         <v>15</v>
       </c>
       <c r="C63" s="20">
         <v>1</v>
       </c>
       <c r="D63" s="20">
         <v>9</v>
       </c>
       <c r="E63" s="20">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>12</v>
       </c>
       <c r="G63" s="20">
         <v>7</v>
       </c>
       <c r="H63" s="20">
         <v>12</v>
       </c>
       <c r="I63" s="20">
@@ -9983,52 +10153,55 @@
       </c>
       <c r="AS63" s="21">
         <v>7</v>
       </c>
       <c r="AT63" s="12">
         <v>12</v>
       </c>
       <c r="AU63" s="11">
         <v>13</v>
       </c>
       <c r="AV63" s="21">
         <v>9</v>
       </c>
       <c r="AW63" s="11">
         <v>5</v>
       </c>
       <c r="AX63" s="12">
         <v>5</v>
       </c>
       <c r="AY63" s="21">
         <v>3</v>
       </c>
       <c r="AZ63" s="10">
         <v>9</v>
       </c>
+      <c r="BA63" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="20">
         <v>9</v>
       </c>
       <c r="C64" s="20">
         <v>5</v>
       </c>
       <c r="D64" s="20">
         <v>8</v>
       </c>
       <c r="E64" s="20">
         <v>10</v>
       </c>
       <c r="F64" s="20">
         <v>12</v>
       </c>
       <c r="G64" s="20">
         <v>9</v>
       </c>
       <c r="H64" s="20">
         <v>12</v>
       </c>
       <c r="I64" s="20">
@@ -10141,52 +10314,55 @@
       </c>
       <c r="AS64" s="21">
         <v>6</v>
       </c>
       <c r="AT64" s="12">
         <v>6</v>
       </c>
       <c r="AU64" s="11">
         <v>10</v>
       </c>
       <c r="AV64" s="21">
         <v>5</v>
       </c>
       <c r="AW64" s="11">
         <v>3</v>
       </c>
       <c r="AX64" s="12">
         <v>5</v>
       </c>
       <c r="AY64" s="21">
         <v>6</v>
       </c>
       <c r="AZ64" s="10">
         <v>7</v>
       </c>
+      <c r="BA64" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="20">
         <v>29</v>
       </c>
       <c r="C65" s="20">
         <v>48</v>
       </c>
       <c r="D65" s="20">
         <v>39</v>
       </c>
       <c r="E65" s="20">
         <v>29</v>
       </c>
       <c r="F65" s="20">
         <v>43</v>
       </c>
       <c r="G65" s="20">
         <v>30</v>
       </c>
       <c r="H65" s="20">
         <v>41</v>
       </c>
       <c r="I65" s="20">
@@ -10299,52 +10475,55 @@
       </c>
       <c r="AS65" s="21">
         <v>26</v>
       </c>
       <c r="AT65" s="12">
         <v>29</v>
       </c>
       <c r="AU65" s="11">
         <v>25</v>
       </c>
       <c r="AV65" s="21">
         <v>22</v>
       </c>
       <c r="AW65" s="11">
         <v>35</v>
       </c>
       <c r="AX65" s="12">
         <v>26</v>
       </c>
       <c r="AY65" s="21">
         <v>30</v>
       </c>
       <c r="AZ65" s="10">
         <v>32</v>
       </c>
+      <c r="BA65" s="10">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>7</v>
       </c>
       <c r="C66" s="20">
         <v>5</v>
       </c>
       <c r="D66" s="20">
         <v>10</v>
       </c>
       <c r="E66" s="20">
         <v>9</v>
       </c>
       <c r="F66" s="20">
         <v>8</v>
       </c>
       <c r="G66" s="20">
         <v>17</v>
       </c>
       <c r="H66" s="20">
         <v>15</v>
       </c>
       <c r="I66" s="20">
@@ -10457,52 +10636,55 @@
       </c>
       <c r="AS66" s="21">
         <v>5</v>
       </c>
       <c r="AT66" s="12">
         <v>12</v>
       </c>
       <c r="AU66" s="11">
         <v>7</v>
       </c>
       <c r="AV66" s="21">
         <v>7</v>
       </c>
       <c r="AW66" s="11">
         <v>3</v>
       </c>
       <c r="AX66" s="12">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>2</v>
       </c>
       <c r="AZ66" s="10">
         <v>6</v>
       </c>
+      <c r="BA66" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="20">
         <v>1</v>
       </c>
       <c r="D67" s="20">
         <v>2</v>
       </c>
       <c r="E67" s="20">
         <v>10</v>
       </c>
       <c r="F67" s="20">
         <v>2</v>
       </c>
       <c r="G67" s="20">
         <v>2</v>
       </c>
       <c r="H67" s="20">
         <v>5</v>
       </c>
       <c r="I67" s="20">
@@ -10615,52 +10797,55 @@
       </c>
       <c r="AS67" s="21">
         <v>3</v>
       </c>
       <c r="AT67" s="12">
         <v>3</v>
       </c>
       <c r="AU67" s="11">
         <v>3</v>
       </c>
       <c r="AV67" s="21">
         <v>3</v>
       </c>
       <c r="AW67" s="11">
         <v>1</v>
       </c>
       <c r="AX67" s="12">
         <v>5</v>
       </c>
       <c r="AY67" s="21">
         <v>1</v>
       </c>
       <c r="AZ67" s="10">
         <v>6</v>
       </c>
+      <c r="BA67" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>9</v>
       </c>
       <c r="C68" s="20">
         <v>7</v>
       </c>
       <c r="D68" s="20">
         <v>1</v>
       </c>
       <c r="E68" s="20">
         <v>5</v>
       </c>
       <c r="F68" s="20">
         <v>9</v>
       </c>
       <c r="G68" s="20">
         <v>7</v>
       </c>
       <c r="H68" s="20">
         <v>4</v>
       </c>
       <c r="I68" s="20">
@@ -10773,52 +10958,55 @@
       </c>
       <c r="AS68" s="21">
         <v>9</v>
       </c>
       <c r="AT68" s="12">
         <v>7</v>
       </c>
       <c r="AU68" s="11">
         <v>4</v>
       </c>
       <c r="AV68" s="21">
         <v>6</v>
       </c>
       <c r="AW68" s="11">
         <v>6</v>
       </c>
       <c r="AX68" s="12">
         <v>10</v>
       </c>
       <c r="AY68" s="21">
         <v>2</v>
       </c>
       <c r="AZ68" s="10">
         <v>6</v>
       </c>
+      <c r="BA68" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="20">
         <v>13</v>
       </c>
       <c r="C69" s="20">
         <v>14</v>
       </c>
       <c r="D69" s="20">
         <v>7</v>
       </c>
       <c r="E69" s="20">
         <v>10</v>
       </c>
       <c r="F69" s="20">
         <v>3</v>
       </c>
       <c r="G69" s="20">
         <v>7</v>
       </c>
       <c r="H69" s="20">
         <v>6</v>
       </c>
       <c r="I69" s="20">
@@ -10931,52 +11119,55 @@
       </c>
       <c r="AS69" s="21">
         <v>13</v>
       </c>
       <c r="AT69" s="12">
         <v>7</v>
       </c>
       <c r="AU69" s="11">
         <v>13</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="11">
         <v>6</v>
       </c>
       <c r="AX69" s="12">
         <v>2</v>
       </c>
       <c r="AY69" s="21">
         <v>12</v>
       </c>
       <c r="AZ69" s="10">
         <v>4</v>
       </c>
+      <c r="BA69" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="20">
         <v>5</v>
       </c>
       <c r="C70" s="20">
         <v>6</v>
       </c>
       <c r="D70" s="20">
         <v>6</v>
       </c>
       <c r="E70" s="20">
         <v>9</v>
       </c>
       <c r="F70" s="20">
         <v>7</v>
       </c>
       <c r="G70" s="20">
         <v>10</v>
       </c>
       <c r="H70" s="20">
         <v>6</v>
       </c>
       <c r="I70" s="20">
@@ -11089,52 +11280,55 @@
       </c>
       <c r="AS70" s="21">
         <v>3</v>
       </c>
       <c r="AT70" s="12">
         <v>6</v>
       </c>
       <c r="AU70" s="11">
         <v>8</v>
       </c>
       <c r="AV70" s="21">
         <v>4</v>
       </c>
       <c r="AW70" s="11">
         <v>5</v>
       </c>
       <c r="AX70" s="12">
         <v>4</v>
       </c>
       <c r="AY70" s="21">
         <v>1</v>
       </c>
       <c r="AZ70" s="10">
         <v>4</v>
       </c>
+      <c r="BA70" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="23">
         <v>8</v>
       </c>
       <c r="C71" s="23">
         <v>11</v>
       </c>
       <c r="D71" s="23">
         <v>9</v>
       </c>
       <c r="E71" s="23">
         <v>8</v>
       </c>
       <c r="F71" s="23">
         <v>11</v>
       </c>
       <c r="G71" s="23">
         <v>8</v>
       </c>
       <c r="H71" s="23">
         <v>15</v>
       </c>
       <c r="I71" s="23">
@@ -11247,222 +11441,225 @@
       </c>
       <c r="AS71" s="24">
         <v>5</v>
       </c>
       <c r="AT71" s="24">
         <v>8</v>
       </c>
       <c r="AU71" s="26">
         <v>7</v>
       </c>
       <c r="AV71" s="24">
         <v>8</v>
       </c>
       <c r="AW71" s="26">
         <v>9</v>
       </c>
       <c r="AX71" s="24">
         <v>6</v>
       </c>
       <c r="AY71" s="24">
         <v>7</v>
       </c>
       <c r="AZ71" s="26">
         <v>4</v>
       </c>
+      <c r="BA71" s="26">
+        <v>4</v>
+      </c>
     </row>
-    <row r="72" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="27"/>
       <c r="C72" s="27"/>
       <c r="D72" s="27"/>
       <c r="E72" s="27"/>
       <c r="F72" s="27"/>
       <c r="G72" s="27"/>
       <c r="H72" s="27"/>
       <c r="I72" s="27"/>
       <c r="J72" s="27"/>
       <c r="K72" s="27"/>
       <c r="L72" s="27"/>
     </row>
-    <row r="73" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="28" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="74" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="75" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:53" x14ac:dyDescent="0.25">
       <c r="Z75" s="42"/>
       <c r="AA75" s="42"/>
       <c r="AB75" s="42"/>
       <c r="AC75" s="42"/>
       <c r="AD75" s="42"/>
       <c r="AE75" s="42"/>
       <c r="AF75" s="42"/>
       <c r="AG75" s="42"/>
       <c r="AH75" s="42"/>
       <c r="AI75" s="42"/>
       <c r="AJ75" s="42"/>
       <c r="AK75" s="42"/>
       <c r="AL75" s="42"/>
       <c r="AM75" s="42"/>
       <c r="AN75" s="42"/>
     </row>
-    <row r="76" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N76" s="42"/>
       <c r="O76" s="42"/>
       <c r="P76" s="42"/>
       <c r="Q76" s="42"/>
       <c r="R76" s="42"/>
       <c r="S76" s="42"/>
       <c r="T76" s="42"/>
       <c r="U76" s="42"/>
       <c r="V76" s="42"/>
       <c r="W76" s="42"/>
       <c r="X76" s="42"/>
       <c r="Y76" s="42"/>
       <c r="Z76" s="42"/>
       <c r="AA76" s="42"/>
       <c r="AB76" s="42"/>
       <c r="AC76" s="42"/>
       <c r="AD76" s="42"/>
       <c r="AE76" s="42"/>
       <c r="AF76" s="42"/>
       <c r="AG76" s="42"/>
       <c r="AH76" s="42"/>
       <c r="AI76" s="42"/>
       <c r="AJ76" s="42"/>
       <c r="AK76" s="42"/>
       <c r="AL76" s="42"/>
       <c r="AM76" s="42"/>
       <c r="AN76" s="42"/>
     </row>
-    <row r="77" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N77" s="42"/>
       <c r="O77" s="42"/>
       <c r="P77" s="42"/>
       <c r="Q77" s="42"/>
       <c r="R77" s="42"/>
       <c r="S77" s="42"/>
       <c r="T77" s="42"/>
       <c r="U77" s="42"/>
       <c r="V77" s="42"/>
       <c r="W77" s="42"/>
       <c r="X77" s="42"/>
       <c r="Y77" s="42"/>
       <c r="Z77" s="42"/>
       <c r="AA77" s="42"/>
       <c r="AB77" s="42"/>
       <c r="AC77" s="42"/>
       <c r="AD77" s="42"/>
       <c r="AE77" s="42"/>
       <c r="AF77" s="42"/>
       <c r="AG77" s="42"/>
       <c r="AH77" s="42"/>
       <c r="AI77" s="42"/>
       <c r="AJ77" s="42"/>
       <c r="AK77" s="42"/>
       <c r="AL77" s="42"/>
       <c r="AM77" s="42"/>
       <c r="AN77" s="42"/>
     </row>
-    <row r="78" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N78" s="42"/>
       <c r="O78" s="42"/>
       <c r="P78" s="42"/>
       <c r="Q78" s="42"/>
       <c r="R78" s="42"/>
       <c r="S78" s="42"/>
       <c r="T78" s="42"/>
       <c r="U78" s="42"/>
       <c r="V78" s="42"/>
       <c r="W78" s="42"/>
       <c r="X78" s="42"/>
       <c r="Y78" s="42"/>
       <c r="Z78" s="42"/>
       <c r="AA78" s="42"/>
       <c r="AB78" s="42"/>
       <c r="AC78" s="42"/>
       <c r="AD78" s="42"/>
       <c r="AE78" s="42"/>
       <c r="AF78" s="42"/>
       <c r="AG78" s="42"/>
       <c r="AH78" s="42"/>
       <c r="AI78" s="42"/>
       <c r="AJ78" s="42"/>
       <c r="AK78" s="42"/>
       <c r="AL78" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:AZ2"/>
-    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:AZ28"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B50:BA50"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ74"/>
+  <dimension ref="A1:BA74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AN35" sqref="AN35"/>
+      <selection activeCell="AX11" sqref="AX11"/>
+      <selection pane="topRight" activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="39" width="8.5703125" style="29" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="29"/>
     <col min="42" max="42" width="8.5703125" style="29" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
@@ -11472,65 +11669,66 @@
       <c r="AB2" s="50"/>
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
       <c r="AH2" s="50"/>
       <c r="AI2" s="50"/>
       <c r="AJ2" s="50"/>
       <c r="AK2" s="50"/>
       <c r="AL2" s="50"/>
       <c r="AM2" s="50"/>
       <c r="AN2" s="50"/>
       <c r="AO2" s="50"/>
       <c r="AP2" s="50"/>
       <c r="AQ2" s="50"/>
       <c r="AR2" s="50"/>
       <c r="AS2" s="50"/>
       <c r="AT2" s="50"/>
       <c r="AU2" s="50"/>
       <c r="AV2" s="50"/>
       <c r="AW2" s="50"/>
       <c r="AX2" s="50"/>
       <c r="AY2" s="50"/>
       <c r="AZ2" s="50"/>
+      <c r="BA2" s="50"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="30"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AE3" s="30"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="48">
         <v>2022</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="48">
         <v>2023</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
@@ -11549,52 +11747,53 @@
       <c r="AF4" s="49"/>
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49">
         <v>2025</v>
       </c>
       <c r="AM4" s="49"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="49"/>
       <c r="AP4" s="49"/>
       <c r="AQ4" s="49"/>
       <c r="AR4" s="49"/>
       <c r="AS4" s="49"/>
       <c r="AT4" s="49"/>
       <c r="AU4" s="49"/>
       <c r="AV4" s="49"/>
       <c r="AW4" s="51"/>
       <c r="AX4" s="49">
         <v>2026</v>
       </c>
       <c r="AY4" s="49"/>
       <c r="AZ4" s="49"/>
+      <c r="BA4" s="49"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
@@ -11705,52 +11904,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="33" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="40" t="s">
         <v>40</v>
       </c>
+      <c r="BA5" s="40" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -11760,52 +11962,53 @@
       <c r="AB6" s="52"/>
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
+      <c r="BA6" s="52"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="34">
         <v>11.43</v>
       </c>
       <c r="C7" s="34">
         <v>11.98</v>
       </c>
       <c r="D7" s="34">
         <v>11.67</v>
       </c>
       <c r="E7" s="34">
         <v>11.68</v>
       </c>
       <c r="F7" s="34">
         <v>11.72</v>
       </c>
       <c r="G7" s="34">
         <v>11.89</v>
       </c>
       <c r="H7" s="34">
         <v>12.05</v>
       </c>
       <c r="I7" s="34">
@@ -11918,52 +12121,55 @@
       </c>
       <c r="AS7" s="34">
         <v>9.9</v>
       </c>
       <c r="AT7" s="34">
         <v>9.98</v>
       </c>
       <c r="AU7" s="34">
         <v>10.01</v>
       </c>
       <c r="AV7" s="36">
         <v>9.91</v>
       </c>
       <c r="AW7" s="36">
         <v>9.9</v>
       </c>
       <c r="AX7" s="36">
         <v>9</v>
       </c>
       <c r="AY7" s="34">
         <v>8.81</v>
       </c>
       <c r="AZ7" s="36">
         <v>8.85</v>
       </c>
+      <c r="BA7" s="34">
+        <v>8.94</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="34">
         <v>12.34</v>
       </c>
       <c r="C8" s="34">
         <v>13.53</v>
       </c>
       <c r="D8" s="34">
         <v>12.92</v>
       </c>
       <c r="E8" s="34">
         <v>12.93</v>
       </c>
       <c r="F8" s="34">
         <v>12.77</v>
       </c>
       <c r="G8" s="34">
         <v>12.81</v>
       </c>
       <c r="H8" s="34">
         <v>12.83</v>
       </c>
       <c r="I8" s="34">
@@ -12076,52 +12282,55 @@
       </c>
       <c r="AS8" s="34">
         <v>10.5</v>
       </c>
       <c r="AT8" s="34">
         <v>10.57</v>
       </c>
       <c r="AU8" s="34">
         <v>10.56</v>
       </c>
       <c r="AV8" s="36">
         <v>10.41</v>
       </c>
       <c r="AW8" s="36">
         <v>10.4</v>
       </c>
       <c r="AX8" s="36">
         <v>9.44</v>
       </c>
       <c r="AY8" s="34">
         <v>9.16</v>
       </c>
       <c r="AZ8" s="36">
         <v>9.19</v>
       </c>
+      <c r="BA8" s="34">
+        <v>9.3800000000000008</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="34">
         <v>17.079999999999998</v>
       </c>
       <c r="C9" s="34">
         <v>17.03</v>
       </c>
       <c r="D9" s="34">
         <v>17.940000000000001</v>
       </c>
       <c r="E9" s="34">
         <v>18.55</v>
       </c>
       <c r="F9" s="34">
         <v>18.23</v>
       </c>
       <c r="G9" s="34">
         <v>18.690000000000001</v>
       </c>
       <c r="H9" s="34">
         <v>18.940000000000001</v>
       </c>
       <c r="I9" s="34">
@@ -12234,52 +12443,55 @@
       </c>
       <c r="AS9" s="34">
         <v>13.48</v>
       </c>
       <c r="AT9" s="34">
         <v>14</v>
       </c>
       <c r="AU9" s="34">
         <v>13.8</v>
       </c>
       <c r="AV9" s="36">
         <v>14.11</v>
       </c>
       <c r="AW9" s="36">
         <v>13.96</v>
       </c>
       <c r="AX9" s="36">
         <v>15.73</v>
       </c>
       <c r="AY9" s="34">
         <v>14.3</v>
       </c>
       <c r="AZ9" s="36">
         <v>13.49</v>
       </c>
+      <c r="BA9" s="34">
+        <v>13.74</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="34">
         <v>7.74</v>
       </c>
       <c r="C10" s="34">
         <v>8.86</v>
       </c>
       <c r="D10" s="34">
         <v>7.67</v>
       </c>
       <c r="E10" s="34">
         <v>8.19</v>
       </c>
       <c r="F10" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="G10" s="34">
         <v>8.61</v>
       </c>
       <c r="H10" s="34">
         <v>9.07</v>
       </c>
       <c r="I10" s="34">
@@ -12392,52 +12604,55 @@
       </c>
       <c r="AS10" s="34">
         <v>7.72</v>
       </c>
       <c r="AT10" s="34">
         <v>7.58</v>
       </c>
       <c r="AU10" s="34">
         <v>7.51</v>
       </c>
       <c r="AV10" s="36">
         <v>7.31</v>
       </c>
       <c r="AW10" s="36">
         <v>7.16</v>
       </c>
       <c r="AX10" s="36">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="34">
         <v>6.16</v>
       </c>
       <c r="AZ10" s="36">
         <v>5.81</v>
       </c>
+      <c r="BA10" s="34">
+        <v>5.24</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="34">
         <v>10.76</v>
       </c>
       <c r="C11" s="34">
         <v>11.41</v>
       </c>
       <c r="D11" s="34">
         <v>11.06</v>
       </c>
       <c r="E11" s="34">
         <v>11.08</v>
       </c>
       <c r="F11" s="34">
         <v>10.86</v>
       </c>
       <c r="G11" s="34">
         <v>10.9</v>
       </c>
       <c r="H11" s="34">
         <v>11.15</v>
       </c>
       <c r="I11" s="34">
@@ -12550,52 +12765,55 @@
       </c>
       <c r="AS11" s="34">
         <v>9.75</v>
       </c>
       <c r="AT11" s="34">
         <v>9.7799999999999994</v>
       </c>
       <c r="AU11" s="34">
         <v>9.9499999999999993</v>
       </c>
       <c r="AV11" s="36">
         <v>9.91</v>
       </c>
       <c r="AW11" s="36">
         <v>9.85</v>
       </c>
       <c r="AX11" s="36">
         <v>10.23</v>
       </c>
       <c r="AY11" s="34">
         <v>9.14</v>
       </c>
       <c r="AZ11" s="36">
         <v>8.61</v>
       </c>
+      <c r="BA11" s="34">
+        <v>8.81</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="34">
         <v>13.19</v>
       </c>
       <c r="C12" s="34">
         <v>10.42</v>
       </c>
       <c r="D12" s="34">
         <v>10.4</v>
       </c>
       <c r="E12" s="34">
         <v>10.71</v>
       </c>
       <c r="F12" s="34">
         <v>11.39</v>
       </c>
       <c r="G12" s="34">
         <v>10.95</v>
       </c>
       <c r="H12" s="34">
         <v>11.83</v>
       </c>
       <c r="I12" s="34">
@@ -12708,52 +12926,55 @@
       </c>
       <c r="AS12" s="34">
         <v>9.4</v>
       </c>
       <c r="AT12" s="34">
         <v>10.17</v>
       </c>
       <c r="AU12" s="34">
         <v>10.039999999999999</v>
       </c>
       <c r="AV12" s="36">
         <v>9.7899999999999991</v>
       </c>
       <c r="AW12" s="36">
         <v>10.130000000000001</v>
       </c>
       <c r="AX12" s="36">
         <v>12.25</v>
       </c>
       <c r="AY12" s="34">
         <v>8.5299999999999994</v>
       </c>
       <c r="AZ12" s="36">
         <v>9.8000000000000007</v>
       </c>
+      <c r="BA12" s="34">
+        <v>8.93</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="34">
         <v>18.239999999999998</v>
       </c>
       <c r="C13" s="34">
         <v>18.23</v>
       </c>
       <c r="D13" s="34">
         <v>18.809999999999999</v>
       </c>
       <c r="E13" s="34">
         <v>17.28</v>
       </c>
       <c r="F13" s="34">
         <v>17.62</v>
       </c>
       <c r="G13" s="34">
         <v>16.93</v>
       </c>
       <c r="H13" s="34">
         <v>16.63</v>
       </c>
       <c r="I13" s="34">
@@ -12866,52 +13087,55 @@
       </c>
       <c r="AS13" s="34">
         <v>14.96</v>
       </c>
       <c r="AT13" s="34">
         <v>15.02</v>
       </c>
       <c r="AU13" s="34">
         <v>14.99</v>
       </c>
       <c r="AV13" s="36">
         <v>14.77</v>
       </c>
       <c r="AW13" s="36">
         <v>14.55</v>
       </c>
       <c r="AX13" s="36">
         <v>5.9</v>
       </c>
       <c r="AY13" s="34">
         <v>8.24</v>
       </c>
       <c r="AZ13" s="36">
         <v>9.39</v>
       </c>
+      <c r="BA13" s="34">
+        <v>10.82</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="34">
         <v>8.0299999999999994</v>
       </c>
       <c r="C14" s="34">
         <v>9</v>
       </c>
       <c r="D14" s="34">
         <v>10.039999999999999</v>
       </c>
       <c r="E14" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="F14" s="34">
         <v>9.98</v>
       </c>
       <c r="G14" s="34">
         <v>10.45</v>
       </c>
       <c r="H14" s="34">
         <v>10.88</v>
       </c>
       <c r="I14" s="34">
@@ -13024,52 +13248,55 @@
       </c>
       <c r="AS14" s="34">
         <v>10.96</v>
       </c>
       <c r="AT14" s="34">
         <v>11.08</v>
       </c>
       <c r="AU14" s="34">
         <v>11.04</v>
       </c>
       <c r="AV14" s="36">
         <v>10.87</v>
       </c>
       <c r="AW14" s="36">
         <v>10.57</v>
       </c>
       <c r="AX14" s="36">
         <v>5.88</v>
       </c>
       <c r="AY14" s="34">
         <v>7.49</v>
       </c>
       <c r="AZ14" s="36">
         <v>7.92</v>
       </c>
+      <c r="BA14" s="34">
+        <v>8.2899999999999991</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="34">
         <v>8.4600000000000009</v>
       </c>
       <c r="C15" s="34">
         <v>8.8699999999999992</v>
       </c>
       <c r="D15" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="E15" s="34">
         <v>9.2799999999999994</v>
       </c>
       <c r="F15" s="34">
         <v>9.86</v>
       </c>
       <c r="G15" s="34">
         <v>10.17</v>
       </c>
       <c r="H15" s="34">
         <v>10.95</v>
       </c>
       <c r="I15" s="34">
@@ -13182,52 +13409,55 @@
       </c>
       <c r="AS15" s="34">
         <v>8.09</v>
       </c>
       <c r="AT15" s="34">
         <v>8.75</v>
       </c>
       <c r="AU15" s="34">
         <v>9.15</v>
       </c>
       <c r="AV15" s="36">
         <v>8.89</v>
       </c>
       <c r="AW15" s="36">
         <v>8.84</v>
       </c>
       <c r="AX15" s="36">
         <v>13.1</v>
       </c>
       <c r="AY15" s="34">
         <v>10.53</v>
       </c>
       <c r="AZ15" s="36">
         <v>9.32</v>
       </c>
+      <c r="BA15" s="34">
+        <v>8.58</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="34">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="34">
         <v>15.31</v>
       </c>
       <c r="D16" s="34">
         <v>18.89</v>
       </c>
       <c r="E16" s="34">
         <v>18.37</v>
       </c>
       <c r="F16" s="34">
         <v>17.510000000000002</v>
       </c>
       <c r="G16" s="34">
         <v>17.75</v>
       </c>
       <c r="H16" s="34">
         <v>18.02</v>
       </c>
       <c r="I16" s="34">
@@ -13340,52 +13570,55 @@
       </c>
       <c r="AS16" s="34">
         <v>15.14</v>
       </c>
       <c r="AT16" s="34">
         <v>14.71</v>
       </c>
       <c r="AU16" s="34">
         <v>14.77</v>
       </c>
       <c r="AV16" s="36">
         <v>14.51</v>
       </c>
       <c r="AW16" s="36">
         <v>14.47</v>
       </c>
       <c r="AX16" s="36">
         <v>13.29</v>
       </c>
       <c r="AY16" s="34">
         <v>14.64</v>
       </c>
       <c r="AZ16" s="36">
         <v>12.52</v>
       </c>
+      <c r="BA16" s="34">
+        <v>12.51</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="34">
         <v>11.77</v>
       </c>
       <c r="C17" s="34">
         <v>11.4</v>
       </c>
       <c r="D17" s="34">
         <v>9.93</v>
       </c>
       <c r="E17" s="34">
         <v>10</v>
       </c>
       <c r="F17" s="34">
         <v>10.15</v>
       </c>
       <c r="G17" s="34">
         <v>10.29</v>
       </c>
       <c r="H17" s="34">
         <v>9.99</v>
       </c>
       <c r="I17" s="34">
@@ -13498,52 +13731,55 @@
       </c>
       <c r="AS17" s="34">
         <v>8.19</v>
       </c>
       <c r="AT17" s="34">
         <v>8.11</v>
       </c>
       <c r="AU17" s="34">
         <v>7.84</v>
       </c>
       <c r="AV17" s="36">
         <v>7.83</v>
       </c>
       <c r="AW17" s="36">
         <v>7.89</v>
       </c>
       <c r="AX17" s="36">
         <v>6.69</v>
       </c>
       <c r="AY17" s="34">
         <v>6.87</v>
       </c>
       <c r="AZ17" s="36">
         <v>7.4</v>
       </c>
+      <c r="BA17" s="34">
+        <v>7.82</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="34">
         <v>8.64</v>
       </c>
       <c r="C18" s="34">
         <v>10.15</v>
       </c>
       <c r="D18" s="34">
         <v>9.93</v>
       </c>
       <c r="E18" s="34">
         <v>10.199999999999999</v>
       </c>
       <c r="F18" s="34">
         <v>11.19</v>
       </c>
       <c r="G18" s="34">
         <v>10.97</v>
       </c>
       <c r="H18" s="34">
         <v>11.09</v>
       </c>
       <c r="I18" s="34">
@@ -13656,52 +13892,55 @@
       </c>
       <c r="AS18" s="34">
         <v>9.7200000000000006</v>
       </c>
       <c r="AT18" s="34">
         <v>10.119999999999999</v>
       </c>
       <c r="AU18" s="34">
         <v>10.050000000000001</v>
       </c>
       <c r="AV18" s="36">
         <v>9.69</v>
       </c>
       <c r="AW18" s="36">
         <v>9.65</v>
       </c>
       <c r="AX18" s="36">
         <v>8.42</v>
       </c>
       <c r="AY18" s="34">
         <v>6.38</v>
       </c>
       <c r="AZ18" s="36">
         <v>6.66</v>
       </c>
+      <c r="BA18" s="34">
+        <v>6.86</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="34">
         <v>13.31</v>
       </c>
       <c r="C19" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="D19" s="34">
         <v>8.89</v>
       </c>
       <c r="E19" s="34">
         <v>8.76</v>
       </c>
       <c r="F19" s="34">
         <v>9.31</v>
       </c>
       <c r="G19" s="34">
         <v>8.91</v>
       </c>
       <c r="H19" s="34">
         <v>9.2899999999999991</v>
       </c>
       <c r="I19" s="34">
@@ -13814,52 +14053,55 @@
       </c>
       <c r="AS19" s="34">
         <v>8.07</v>
       </c>
       <c r="AT19" s="34">
         <v>8.32</v>
       </c>
       <c r="AU19" s="34">
         <v>8.64</v>
       </c>
       <c r="AV19" s="36">
         <v>8.6199999999999992</v>
       </c>
       <c r="AW19" s="36">
         <v>8.52</v>
       </c>
       <c r="AX19" s="36">
         <v>4.04</v>
       </c>
       <c r="AY19" s="34">
         <v>4.78</v>
       </c>
       <c r="AZ19" s="36">
         <v>5.58</v>
       </c>
+      <c r="BA19" s="34">
+        <v>6.15</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="34">
         <v>9.6300000000000008</v>
       </c>
       <c r="C20" s="34">
         <v>8.93</v>
       </c>
       <c r="D20" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="E20" s="34">
         <v>8.33</v>
       </c>
       <c r="F20" s="34">
         <v>9.06</v>
       </c>
       <c r="G20" s="34">
         <v>9.7799999999999994</v>
       </c>
       <c r="H20" s="34">
         <v>10.91</v>
       </c>
       <c r="I20" s="34">
@@ -13972,52 +14214,55 @@
       </c>
       <c r="AS20" s="34">
         <v>7.72</v>
       </c>
       <c r="AT20" s="34">
         <v>7.78</v>
       </c>
       <c r="AU20" s="34">
         <v>8.43</v>
       </c>
       <c r="AV20" s="36">
         <v>8.3000000000000007</v>
       </c>
       <c r="AW20" s="36">
         <v>8.18</v>
       </c>
       <c r="AX20" s="36">
         <v>7.62</v>
       </c>
       <c r="AY20" s="34">
         <v>8.68</v>
       </c>
       <c r="AZ20" s="36">
         <v>10.54</v>
       </c>
+      <c r="BA20" s="34">
+        <v>10.71</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="34">
         <v>10.49</v>
       </c>
       <c r="C21" s="34">
         <v>12.61</v>
       </c>
       <c r="D21" s="34">
         <v>12.7</v>
       </c>
       <c r="E21" s="34">
         <v>12.68</v>
       </c>
       <c r="F21" s="34">
         <v>13.21</v>
       </c>
       <c r="G21" s="34">
         <v>13.28</v>
       </c>
       <c r="H21" s="34">
         <v>13.1</v>
       </c>
       <c r="I21" s="34">
@@ -14130,52 +14375,55 @@
       </c>
       <c r="AS21" s="34">
         <v>9.5399999999999991</v>
       </c>
       <c r="AT21" s="34">
         <v>9.51</v>
       </c>
       <c r="AU21" s="34">
         <v>9.35</v>
       </c>
       <c r="AV21" s="36">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW21" s="36">
         <v>9.4700000000000006</v>
       </c>
       <c r="AX21" s="36">
         <v>8.31</v>
       </c>
       <c r="AY21" s="34">
         <v>9.91</v>
       </c>
       <c r="AZ21" s="36">
         <v>10.119999999999999</v>
       </c>
+      <c r="BA21" s="34">
+        <v>10.02</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="34">
         <v>6.85</v>
       </c>
       <c r="C22" s="34">
         <v>5.84</v>
       </c>
       <c r="D22" s="34">
         <v>6.92</v>
       </c>
       <c r="E22" s="34">
         <v>7.23</v>
       </c>
       <c r="F22" s="34">
         <v>7.37</v>
       </c>
       <c r="G22" s="34">
         <v>8.77</v>
       </c>
       <c r="H22" s="34">
         <v>9.42</v>
       </c>
       <c r="I22" s="34">
@@ -14288,52 +14536,55 @@
       </c>
       <c r="AS22" s="34">
         <v>8.1</v>
       </c>
       <c r="AT22" s="34">
         <v>8.65</v>
       </c>
       <c r="AU22" s="34">
         <v>8.65</v>
       </c>
       <c r="AV22" s="36">
         <v>8.4499999999999993</v>
       </c>
       <c r="AW22" s="36">
         <v>8.4600000000000009</v>
       </c>
       <c r="AX22" s="36">
         <v>12.37</v>
       </c>
       <c r="AY22" s="34">
         <v>8.32</v>
       </c>
       <c r="AZ22" s="36">
         <v>8.85</v>
       </c>
+      <c r="BA22" s="34">
+        <v>8.2899999999999991</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="34">
         <v>7.59</v>
       </c>
       <c r="C23" s="34">
         <v>8.6300000000000008</v>
       </c>
       <c r="D23" s="34">
         <v>8.27</v>
       </c>
       <c r="E23" s="34">
         <v>10.1</v>
       </c>
       <c r="F23" s="34">
         <v>9.0500000000000007</v>
       </c>
       <c r="G23" s="34">
         <v>9.93</v>
       </c>
       <c r="H23" s="34">
         <v>10.34</v>
       </c>
       <c r="I23" s="34">
@@ -14446,52 +14697,55 @@
       </c>
       <c r="AS23" s="34">
         <v>11.06</v>
       </c>
       <c r="AT23" s="34">
         <v>10.98</v>
       </c>
       <c r="AU23" s="34">
         <v>11.01</v>
       </c>
       <c r="AV23" s="36">
         <v>10.68</v>
       </c>
       <c r="AW23" s="36">
         <v>10.26</v>
       </c>
       <c r="AX23" s="36">
         <v>11.81</v>
       </c>
       <c r="AY23" s="34">
         <v>7.76</v>
       </c>
       <c r="AZ23" s="36">
         <v>10.19</v>
       </c>
+      <c r="BA23" s="34">
+        <v>8.42</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34">
         <v>12.72</v>
       </c>
       <c r="C24" s="34">
         <v>11.57</v>
       </c>
       <c r="D24" s="34">
         <v>9.65</v>
       </c>
       <c r="E24" s="34">
         <v>9.31</v>
       </c>
       <c r="F24" s="34">
         <v>10.25</v>
       </c>
       <c r="G24" s="34">
         <v>10.62</v>
       </c>
       <c r="H24" s="34">
         <v>10.63</v>
       </c>
       <c r="I24" s="34">
@@ -14604,52 +14858,55 @@
       </c>
       <c r="AS24" s="34">
         <v>7.73</v>
       </c>
       <c r="AT24" s="34">
         <v>7.94</v>
       </c>
       <c r="AU24" s="34">
         <v>8.01</v>
       </c>
       <c r="AV24" s="36">
         <v>7.83</v>
       </c>
       <c r="AW24" s="36">
         <v>8.14</v>
       </c>
       <c r="AX24" s="36">
         <v>9.76</v>
       </c>
       <c r="AY24" s="34">
         <v>7.45</v>
       </c>
       <c r="AZ24" s="36">
         <v>7.67</v>
       </c>
+      <c r="BA24" s="34">
+        <v>6.91</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="34">
         <v>11.58</v>
       </c>
       <c r="C25" s="34">
         <v>11.7</v>
       </c>
       <c r="D25" s="34">
         <v>11.31</v>
       </c>
       <c r="E25" s="34">
         <v>10.95</v>
       </c>
       <c r="F25" s="34">
         <v>10.210000000000001</v>
       </c>
       <c r="G25" s="34">
         <v>10.16</v>
       </c>
       <c r="H25" s="34">
         <v>9.86</v>
       </c>
       <c r="I25" s="34">
@@ -14762,52 +15019,55 @@
       </c>
       <c r="AS25" s="34">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT25" s="34">
         <v>8.67</v>
       </c>
       <c r="AU25" s="34">
         <v>9.11</v>
       </c>
       <c r="AV25" s="36">
         <v>9.19</v>
       </c>
       <c r="AW25" s="36">
         <v>9.14</v>
       </c>
       <c r="AX25" s="36">
         <v>5.57</v>
       </c>
       <c r="AY25" s="34">
         <v>8.73</v>
       </c>
       <c r="AZ25" s="36">
         <v>7.24</v>
       </c>
+      <c r="BA25" s="34">
+        <v>7.15</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="34">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="34">
         <v>8.01</v>
       </c>
       <c r="D26" s="34">
         <v>8.15</v>
       </c>
       <c r="E26" s="34">
         <v>8.69</v>
       </c>
       <c r="F26" s="34">
         <v>9.25</v>
       </c>
       <c r="G26" s="34">
         <v>10.72</v>
       </c>
       <c r="H26" s="34">
         <v>11.04</v>
       </c>
       <c r="I26" s="34">
@@ -14920,52 +15180,55 @@
       </c>
       <c r="AS26" s="34">
         <v>10.220000000000001</v>
       </c>
       <c r="AT26" s="34">
         <v>9.9499999999999993</v>
       </c>
       <c r="AU26" s="34">
         <v>10.19</v>
       </c>
       <c r="AV26" s="36">
         <v>10.050000000000001</v>
       </c>
       <c r="AW26" s="36">
         <v>10.19</v>
       </c>
       <c r="AX26" s="36">
         <v>5.97</v>
       </c>
       <c r="AY26" s="34">
         <v>4.95</v>
       </c>
       <c r="AZ26" s="36">
         <v>7.94</v>
       </c>
+      <c r="BA26" s="34">
+        <v>9.4499999999999993</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="37">
         <v>10.78</v>
       </c>
       <c r="C27" s="37">
         <v>11.59</v>
       </c>
       <c r="D27" s="37">
         <v>10.77</v>
       </c>
       <c r="E27" s="37">
         <v>9.59</v>
       </c>
       <c r="F27" s="37">
         <v>9.7200000000000006</v>
       </c>
       <c r="G27" s="37">
         <v>9.77</v>
       </c>
       <c r="H27" s="37">
         <v>10.19</v>
       </c>
       <c r="I27" s="37">
@@ -15078,68 +15341,71 @@
       </c>
       <c r="AS27" s="37">
         <v>7.67</v>
       </c>
       <c r="AT27" s="37">
         <v>7.53</v>
       </c>
       <c r="AU27" s="37">
         <v>7.39</v>
       </c>
       <c r="AV27" s="37">
         <v>7.58</v>
       </c>
       <c r="AW27" s="37">
         <v>7.59</v>
       </c>
       <c r="AX27" s="37">
         <v>6.26</v>
       </c>
       <c r="AY27" s="37">
         <v>6.06</v>
       </c>
       <c r="AZ27" s="37">
         <v>5.76</v>
       </c>
+      <c r="BA27" s="37">
+        <v>5.14</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
       <c r="AA28" s="18"/>
     </row>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
         <v>3</v>
       </c>
       <c r="AA29" s="10"/>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA30" s="10"/>
     </row>
-    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA31" s="10"/>
     </row>
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
       <c r="V32" s="43"/>
       <c r="W32" s="43"/>
       <c r="X32" s="43"/>
       <c r="Y32" s="43"/>
       <c r="Z32" s="43"/>
       <c r="AA32" s="43"/>
       <c r="AB32" s="43"/>
       <c r="AC32" s="43"/>
       <c r="AD32" s="43"/>
       <c r="AE32" s="43"/>
       <c r="AF32" s="43"/>
       <c r="AG32" s="43"/>
       <c r="AH32" s="43"/>
       <c r="AI32" s="43"/>
       <c r="AJ32" s="43"/>
       <c r="AK32" s="43"/>
       <c r="AL32" s="43"/>
@@ -15250,53 +15516,53 @@
     </row>
     <row r="67" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA67" s="10"/>
     </row>
     <row r="68" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA68" s="10"/>
     </row>
     <row r="69" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA69" s="10"/>
     </row>
     <row r="70" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA70" s="10"/>
     </row>
     <row r="71" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA71" s="10"/>
     </row>
     <row r="72" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA72" s="18"/>
     </row>
     <row r="73" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA73" s="18"/>
     </row>
     <row r="74" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>