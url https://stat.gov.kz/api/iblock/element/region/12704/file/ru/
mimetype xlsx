--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -2,62 +2,62 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9675" yWindow="90" windowWidth="18945" windowHeight="11235" tabRatio="710"/>
+    <workbookView xWindow="9675" yWindow="90" windowWidth="18780" windowHeight="11235" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="53">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении.</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>Общий коэффициент рождаемости в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
@@ -815,76 +815,76 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA78"/>
+  <dimension ref="A1:BB78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
+      <selection pane="topRight" activeCell="AX8" sqref="AX8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="50" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
@@ -895,66 +895,67 @@
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
       <c r="AH2" s="50"/>
       <c r="AI2" s="50"/>
       <c r="AJ2" s="50"/>
       <c r="AK2" s="50"/>
       <c r="AL2" s="50"/>
       <c r="AM2" s="50"/>
       <c r="AN2" s="50"/>
       <c r="AO2" s="50"/>
       <c r="AP2" s="50"/>
       <c r="AQ2" s="50"/>
       <c r="AR2" s="50"/>
       <c r="AS2" s="50"/>
       <c r="AT2" s="50"/>
       <c r="AU2" s="50"/>
       <c r="AV2" s="50"/>
       <c r="AW2" s="50"/>
       <c r="AX2" s="50"/>
       <c r="AY2" s="50"/>
       <c r="AZ2" s="50"/>
       <c r="BA2" s="50"/>
+      <c r="BB2" s="50"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="48">
         <v>2022</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="48">
         <v>2023</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
@@ -974,52 +975,53 @@
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49">
         <v>2025</v>
       </c>
       <c r="AM4" s="49"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="49"/>
       <c r="AP4" s="49"/>
       <c r="AQ4" s="49"/>
       <c r="AR4" s="49"/>
       <c r="AS4" s="49"/>
       <c r="AT4" s="49"/>
       <c r="AU4" s="49"/>
       <c r="AV4" s="49"/>
       <c r="AW4" s="51"/>
       <c r="AX4" s="49">
         <v>2026</v>
       </c>
       <c r="AY4" s="49"/>
       <c r="AZ4" s="49"/>
       <c r="BA4" s="49"/>
+      <c r="BB4" s="49"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
@@ -1133,52 +1135,55 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>30</v>
       </c>
+      <c r="BB5" s="32" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -1189,52 +1194,53 @@
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
       <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>809</v>
       </c>
       <c r="C7" s="9">
         <v>802</v>
       </c>
       <c r="D7" s="9">
         <v>786</v>
       </c>
       <c r="E7" s="9">
         <v>802</v>
       </c>
       <c r="F7" s="9">
         <v>842</v>
       </c>
       <c r="G7" s="9">
         <v>870</v>
       </c>
       <c r="H7" s="9">
         <v>919</v>
       </c>
       <c r="I7" s="9">
@@ -1350,52 +1356,55 @@
       </c>
       <c r="AT7" s="12">
         <v>722</v>
       </c>
       <c r="AU7" s="11">
         <v>714</v>
       </c>
       <c r="AV7" s="21">
         <v>608</v>
       </c>
       <c r="AW7" s="10">
         <v>678</v>
       </c>
       <c r="AX7" s="12">
         <v>627</v>
       </c>
       <c r="AY7" s="21">
         <v>541</v>
       </c>
       <c r="AZ7" s="10">
         <v>621</v>
       </c>
       <c r="BA7" s="10">
         <v>620</v>
       </c>
+      <c r="BB7" s="11">
+        <v>618</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9">
         <v>275</v>
       </c>
       <c r="C8" s="9">
         <v>299</v>
       </c>
       <c r="D8" s="9">
         <v>262</v>
       </c>
       <c r="E8" s="9">
         <v>280</v>
       </c>
       <c r="F8" s="9">
         <v>270</v>
       </c>
       <c r="G8" s="9">
         <v>282</v>
       </c>
       <c r="H8" s="9">
         <v>289</v>
       </c>
       <c r="I8" s="9">
@@ -1511,52 +1520,55 @@
       </c>
       <c r="AT8" s="12">
         <v>252</v>
       </c>
       <c r="AU8" s="11">
         <v>244</v>
       </c>
       <c r="AV8" s="21">
         <v>200</v>
       </c>
       <c r="AW8" s="10">
         <v>242</v>
       </c>
       <c r="AX8" s="12">
         <v>224</v>
       </c>
       <c r="AY8" s="21">
         <v>189</v>
       </c>
       <c r="AZ8" s="10">
         <v>218</v>
       </c>
       <c r="BA8" s="10">
         <v>228</v>
       </c>
+      <c r="BB8" s="11">
+        <v>242</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="9">
         <v>56</v>
       </c>
       <c r="C9" s="9">
         <v>50</v>
       </c>
       <c r="D9" s="9">
         <v>65</v>
       </c>
       <c r="E9" s="9">
         <v>65</v>
       </c>
       <c r="F9" s="9">
         <v>56</v>
       </c>
       <c r="G9" s="9">
         <v>67</v>
       </c>
       <c r="H9" s="9">
         <v>67</v>
       </c>
       <c r="I9" s="9">
@@ -1672,52 +1684,55 @@
       </c>
       <c r="AT9" s="12">
         <v>55</v>
       </c>
       <c r="AU9" s="11">
         <v>37</v>
       </c>
       <c r="AV9" s="21">
         <v>52</v>
       </c>
       <c r="AW9" s="10">
         <v>39</v>
       </c>
       <c r="AX9" s="12">
         <v>48</v>
       </c>
       <c r="AY9" s="21">
         <v>35</v>
       </c>
       <c r="AZ9" s="10">
         <v>36</v>
       </c>
       <c r="BA9" s="10">
         <v>43</v>
       </c>
+      <c r="BB9" s="11">
+        <v>36</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9">
         <v>23</v>
       </c>
       <c r="C10" s="9">
         <v>27</v>
       </c>
       <c r="D10" s="9">
         <v>16</v>
       </c>
       <c r="E10" s="9">
         <v>28</v>
       </c>
       <c r="F10" s="9">
         <v>27</v>
       </c>
       <c r="G10" s="9">
         <v>28</v>
       </c>
       <c r="H10" s="9">
         <v>35</v>
       </c>
       <c r="I10" s="9">
@@ -1833,52 +1848,55 @@
       </c>
       <c r="AT10" s="12">
         <v>18</v>
       </c>
       <c r="AU10" s="11">
         <v>20</v>
       </c>
       <c r="AV10" s="21">
         <v>15</v>
       </c>
       <c r="AW10" s="10">
         <v>16</v>
       </c>
       <c r="AX10" s="12">
         <v>13</v>
       </c>
       <c r="AY10" s="21">
         <v>21</v>
       </c>
       <c r="AZ10" s="10">
         <v>15</v>
       </c>
       <c r="BA10" s="10">
         <v>10</v>
       </c>
+      <c r="BB10" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="9">
         <v>113</v>
       </c>
       <c r="C11" s="9">
         <v>114</v>
       </c>
       <c r="D11" s="9">
         <v>109</v>
       </c>
       <c r="E11" s="9">
         <v>113</v>
       </c>
       <c r="F11" s="9">
         <v>107</v>
       </c>
       <c r="G11" s="9">
         <v>112</v>
       </c>
       <c r="H11" s="9">
         <v>132</v>
       </c>
       <c r="I11" s="9">
@@ -1994,52 +2012,55 @@
       </c>
       <c r="AT11" s="12">
         <v>101</v>
       </c>
       <c r="AU11" s="11">
         <v>120</v>
       </c>
       <c r="AV11" s="21">
         <v>97</v>
       </c>
       <c r="AW11" s="10">
         <v>96</v>
       </c>
       <c r="AX11" s="12">
         <v>107</v>
       </c>
       <c r="AY11" s="21">
         <v>75</v>
       </c>
       <c r="AZ11" s="10">
         <v>79</v>
       </c>
       <c r="BA11" s="10">
         <v>95</v>
       </c>
+      <c r="BB11" s="11">
+        <v>96</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9">
         <v>14</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>12</v>
       </c>
       <c r="F12" s="9">
         <v>15</v>
       </c>
       <c r="G12" s="9">
         <v>9</v>
       </c>
       <c r="H12" s="9">
         <v>18</v>
       </c>
       <c r="I12" s="9">
@@ -2155,52 +2176,55 @@
       </c>
       <c r="AT12" s="12">
         <v>16</v>
       </c>
       <c r="AU12" s="11">
         <v>9</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="11">
         <v>14</v>
       </c>
       <c r="AX12" s="12">
         <v>12</v>
       </c>
       <c r="AY12" s="21">
         <v>4</v>
       </c>
       <c r="AZ12" s="10">
         <v>12</v>
       </c>
       <c r="BA12" s="10">
         <v>6</v>
       </c>
+      <c r="BB12" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="9">
         <v>21</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>23</v>
       </c>
       <c r="E13" s="9">
         <v>14</v>
       </c>
       <c r="F13" s="9">
         <v>22</v>
       </c>
       <c r="G13" s="9">
         <v>15</v>
       </c>
       <c r="H13" s="9">
         <v>17</v>
       </c>
       <c r="I13" s="9">
@@ -2316,52 +2340,55 @@
       </c>
       <c r="AT13" s="12">
         <v>16</v>
       </c>
       <c r="AU13" s="11">
         <v>16</v>
       </c>
       <c r="AV13" s="21">
         <v>13</v>
       </c>
       <c r="AW13" s="11">
         <v>13</v>
       </c>
       <c r="AX13" s="12">
         <v>6</v>
       </c>
       <c r="AY13" s="21">
         <v>10</v>
       </c>
       <c r="AZ13" s="10">
         <v>12</v>
       </c>
       <c r="BA13" s="10">
         <v>15</v>
       </c>
+      <c r="BB13" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="9">
         <v>24</v>
       </c>
       <c r="C14" s="9">
         <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>36</v>
       </c>
       <c r="E14" s="9">
         <v>26</v>
       </c>
       <c r="F14" s="9">
         <v>32</v>
       </c>
       <c r="G14" s="9">
         <v>37</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
       </c>
       <c r="I14" s="9">
@@ -2477,52 +2504,55 @@
       </c>
       <c r="AT14" s="12">
         <v>33</v>
       </c>
       <c r="AU14" s="11">
         <v>30</v>
       </c>
       <c r="AV14" s="21">
         <v>25</v>
       </c>
       <c r="AW14" s="11">
         <v>21</v>
       </c>
       <c r="AX14" s="12">
         <v>16</v>
       </c>
       <c r="AY14" s="21">
         <v>23</v>
       </c>
       <c r="AZ14" s="10">
         <v>24</v>
       </c>
       <c r="BA14" s="10">
         <v>25</v>
       </c>
+      <c r="BB14" s="11">
+        <v>29</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="9">
         <v>12</v>
       </c>
       <c r="C15" s="9">
         <v>12</v>
       </c>
       <c r="D15" s="9">
         <v>14</v>
       </c>
       <c r="E15" s="9">
         <v>13</v>
       </c>
       <c r="F15" s="9">
         <v>17</v>
       </c>
       <c r="G15" s="9">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>22</v>
       </c>
       <c r="I15" s="9">
@@ -2638,52 +2668,55 @@
       </c>
       <c r="AT15" s="12">
         <v>18</v>
       </c>
       <c r="AU15" s="11">
         <v>17</v>
       </c>
       <c r="AV15" s="21">
         <v>8</v>
       </c>
       <c r="AW15" s="11">
         <v>11</v>
       </c>
       <c r="AX15" s="12">
         <v>17</v>
       </c>
       <c r="AY15" s="21">
         <v>9</v>
       </c>
       <c r="AZ15" s="10">
         <v>9</v>
       </c>
       <c r="BA15" s="10">
         <v>8</v>
       </c>
+      <c r="BB15" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>12</v>
       </c>
       <c r="D16" s="9">
         <v>24</v>
       </c>
       <c r="E16" s="9">
         <v>15</v>
       </c>
       <c r="F16" s="9">
         <v>13</v>
       </c>
       <c r="G16" s="9">
         <v>17</v>
       </c>
       <c r="H16" s="9">
         <v>18</v>
       </c>
       <c r="I16" s="9">
@@ -2799,52 +2832,55 @@
       </c>
       <c r="AT16" s="12">
         <v>9</v>
       </c>
       <c r="AU16" s="11">
         <v>13</v>
       </c>
       <c r="AV16" s="21">
         <v>10</v>
       </c>
       <c r="AW16" s="11">
         <v>12</v>
       </c>
       <c r="AX16" s="12">
         <v>11</v>
       </c>
       <c r="AY16" s="21">
         <v>12</v>
       </c>
       <c r="AZ16" s="10">
         <v>7</v>
       </c>
       <c r="BA16" s="10">
         <v>10</v>
       </c>
+      <c r="BB16" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="9">
         <v>43</v>
       </c>
       <c r="C17" s="9">
         <v>36</v>
       </c>
       <c r="D17" s="9">
         <v>26</v>
       </c>
       <c r="E17" s="9">
         <v>36</v>
       </c>
       <c r="F17" s="9">
         <v>39</v>
       </c>
       <c r="G17" s="9">
         <v>39</v>
       </c>
       <c r="H17" s="9">
         <v>30</v>
       </c>
       <c r="I17" s="9">
@@ -2960,52 +2996,55 @@
       </c>
       <c r="AT17" s="12">
         <v>25</v>
       </c>
       <c r="AU17" s="11">
         <v>19</v>
       </c>
       <c r="AV17" s="21">
         <v>26</v>
       </c>
       <c r="AW17" s="11">
         <v>30</v>
       </c>
       <c r="AX17" s="12">
         <v>23</v>
       </c>
       <c r="AY17" s="21">
         <v>22</v>
       </c>
       <c r="AZ17" s="10">
         <v>29</v>
       </c>
       <c r="BA17" s="10">
         <v>30</v>
       </c>
+      <c r="BB17" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9">
         <v>8</v>
       </c>
       <c r="C18" s="9">
         <v>10</v>
       </c>
       <c r="D18" s="9">
         <v>9</v>
       </c>
       <c r="E18" s="9">
         <v>10</v>
       </c>
       <c r="F18" s="9">
         <v>14</v>
       </c>
       <c r="G18" s="9">
         <v>9</v>
       </c>
       <c r="H18" s="9">
         <v>11</v>
       </c>
       <c r="I18" s="9">
@@ -3121,52 +3160,55 @@
       </c>
       <c r="AT18" s="12">
         <v>11</v>
       </c>
       <c r="AU18" s="11">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>5</v>
       </c>
       <c r="AW18" s="11">
         <v>8</v>
       </c>
       <c r="AX18" s="12">
         <v>7</v>
       </c>
       <c r="AY18" s="21">
         <v>3</v>
       </c>
       <c r="AZ18" s="10">
         <v>6</v>
       </c>
       <c r="BA18" s="10">
         <v>6</v>
       </c>
+      <c r="BB18" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>28</v>
       </c>
       <c r="C19" s="9">
         <v>11</v>
       </c>
       <c r="D19" s="9">
         <v>15</v>
       </c>
       <c r="E19" s="9">
         <v>17</v>
       </c>
       <c r="F19" s="9">
         <v>24</v>
       </c>
       <c r="G19" s="9">
         <v>14</v>
       </c>
       <c r="H19" s="9">
         <v>24</v>
       </c>
       <c r="I19" s="9">
@@ -3282,52 +3324,55 @@
       </c>
       <c r="AT19" s="12">
         <v>20</v>
       </c>
       <c r="AU19" s="11">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>16</v>
       </c>
       <c r="AW19" s="11">
         <v>15</v>
       </c>
       <c r="AX19" s="12">
         <v>8</v>
       </c>
       <c r="AY19" s="21">
         <v>10</v>
       </c>
       <c r="AZ19" s="10">
         <v>14</v>
       </c>
       <c r="BA19" s="10">
         <v>15</v>
       </c>
+      <c r="BB19" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="9">
         <v>17</v>
       </c>
       <c r="C20" s="9">
         <v>13</v>
       </c>
       <c r="D20" s="9">
         <v>13</v>
       </c>
       <c r="E20" s="9">
         <v>14</v>
       </c>
       <c r="F20" s="9">
         <v>21</v>
       </c>
       <c r="G20" s="9">
         <v>23</v>
       </c>
       <c r="H20" s="9">
         <v>31</v>
       </c>
       <c r="I20" s="9">
@@ -3443,52 +3488,55 @@
       </c>
       <c r="AT20" s="12">
         <v>13</v>
       </c>
       <c r="AU20" s="11">
         <v>23</v>
       </c>
       <c r="AV20" s="21">
         <v>11</v>
       </c>
       <c r="AW20" s="11">
         <v>11</v>
       </c>
       <c r="AX20" s="12">
         <v>12</v>
       </c>
       <c r="AY20" s="21">
         <v>14</v>
       </c>
       <c r="AZ20" s="10">
         <v>22</v>
       </c>
       <c r="BA20" s="10">
         <v>17</v>
       </c>
+      <c r="BB20" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9">
         <v>65</v>
       </c>
       <c r="C21" s="9">
         <v>84</v>
       </c>
       <c r="D21" s="9">
         <v>80</v>
       </c>
       <c r="E21" s="9">
         <v>76</v>
       </c>
       <c r="F21" s="9">
         <v>95</v>
       </c>
       <c r="G21" s="9">
         <v>82</v>
       </c>
       <c r="H21" s="9">
         <v>75</v>
       </c>
       <c r="I21" s="9">
@@ -3604,52 +3652,55 @@
       </c>
       <c r="AT21" s="12">
         <v>56</v>
       </c>
       <c r="AU21" s="11">
         <v>49</v>
       </c>
       <c r="AV21" s="21">
         <v>53</v>
       </c>
       <c r="AW21" s="11">
         <v>70</v>
       </c>
       <c r="AX21" s="12">
         <v>52</v>
       </c>
       <c r="AY21" s="21">
         <v>66</v>
       </c>
       <c r="AZ21" s="10">
         <v>66</v>
       </c>
       <c r="BA21" s="10">
         <v>59</v>
       </c>
+      <c r="BB21" s="11">
+        <v>52</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="9">
         <v>13</v>
       </c>
       <c r="C22" s="9">
         <v>8</v>
       </c>
       <c r="D22" s="9">
         <v>17</v>
       </c>
       <c r="E22" s="9">
         <v>15</v>
       </c>
       <c r="F22" s="9">
         <v>15</v>
       </c>
       <c r="G22" s="9">
         <v>29</v>
       </c>
       <c r="H22" s="9">
         <v>25</v>
       </c>
       <c r="I22" s="9">
@@ -3765,52 +3816,55 @@
       </c>
       <c r="AT22" s="12">
         <v>23</v>
       </c>
       <c r="AU22" s="11">
         <v>15</v>
       </c>
       <c r="AV22" s="21">
         <v>11</v>
       </c>
       <c r="AW22" s="11">
         <v>15</v>
       </c>
       <c r="AX22" s="12">
         <v>21</v>
       </c>
       <c r="AY22" s="21">
         <v>6</v>
       </c>
       <c r="AZ22" s="10">
         <v>17</v>
       </c>
       <c r="BA22" s="10">
         <v>11</v>
       </c>
+      <c r="BB22" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="9">
         <v>6</v>
       </c>
       <c r="C23" s="9">
         <v>7</v>
       </c>
       <c r="D23" s="9">
         <v>6</v>
       </c>
       <c r="E23" s="9">
         <v>12</v>
       </c>
       <c r="F23" s="9">
         <v>4</v>
       </c>
       <c r="G23" s="9">
         <v>11</v>
       </c>
       <c r="H23" s="9">
         <v>10</v>
       </c>
       <c r="I23" s="9">
@@ -3926,52 +3980,55 @@
       </c>
       <c r="AT23" s="12">
         <v>7</v>
       </c>
       <c r="AU23" s="11">
         <v>8</v>
       </c>
       <c r="AV23" s="21">
         <v>5</v>
       </c>
       <c r="AW23" s="11">
         <v>4</v>
       </c>
       <c r="AX23" s="12">
         <v>8</v>
       </c>
       <c r="AY23" s="21">
         <v>2</v>
       </c>
       <c r="AZ23" s="10">
         <v>10</v>
       </c>
       <c r="BA23" s="10">
         <v>2</v>
       </c>
+      <c r="BB23" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="9">
         <v>19</v>
       </c>
       <c r="C24" s="9">
         <v>14</v>
       </c>
       <c r="D24" s="9">
         <v>9</v>
       </c>
       <c r="E24" s="9">
         <v>12</v>
       </c>
       <c r="F24" s="9">
         <v>21</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>16</v>
       </c>
       <c r="I24" s="9">
@@ -4087,52 +4144,55 @@
       </c>
       <c r="AT24" s="12">
         <v>13</v>
       </c>
       <c r="AU24" s="11">
         <v>12</v>
       </c>
       <c r="AV24" s="21">
         <v>8</v>
       </c>
       <c r="AW24" s="11">
         <v>16</v>
       </c>
       <c r="AX24" s="12">
         <v>13</v>
       </c>
       <c r="AY24" s="21">
         <v>6</v>
       </c>
       <c r="AZ24" s="10">
         <v>11</v>
       </c>
       <c r="BA24" s="10">
         <v>6</v>
       </c>
+      <c r="BB24" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="9">
         <v>23</v>
       </c>
       <c r="C25" s="9">
         <v>21</v>
       </c>
       <c r="D25" s="9">
         <v>21</v>
       </c>
       <c r="E25" s="9">
         <v>19</v>
       </c>
       <c r="F25" s="9">
         <v>14</v>
       </c>
       <c r="G25" s="9">
         <v>19</v>
       </c>
       <c r="H25" s="9">
         <v>16</v>
       </c>
       <c r="I25" s="9">
@@ -4248,52 +4308,55 @@
       </c>
       <c r="AT25" s="12">
         <v>15</v>
       </c>
       <c r="AU25" s="11">
         <v>24</v>
       </c>
       <c r="AV25" s="21">
         <v>18</v>
       </c>
       <c r="AW25" s="11">
         <v>16</v>
       </c>
       <c r="AX25" s="12">
         <v>10</v>
       </c>
       <c r="AY25" s="21">
         <v>20</v>
       </c>
       <c r="AZ25" s="10">
         <v>8</v>
       </c>
       <c r="BA25" s="10">
         <v>12</v>
       </c>
+      <c r="BB25" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9">
         <v>12</v>
       </c>
       <c r="C26" s="9">
         <v>8</v>
       </c>
       <c r="D26" s="9">
         <v>11</v>
       </c>
       <c r="E26" s="9">
         <v>13</v>
       </c>
       <c r="F26" s="9">
         <v>15</v>
       </c>
       <c r="G26" s="9">
         <v>23</v>
       </c>
       <c r="H26" s="9">
         <v>17</v>
       </c>
       <c r="I26" s="9">
@@ -4409,52 +4472,55 @@
       </c>
       <c r="AT26" s="12">
         <v>9</v>
       </c>
       <c r="AU26" s="11">
         <v>15</v>
       </c>
       <c r="AV26" s="21">
         <v>10</v>
       </c>
       <c r="AW26" s="11">
         <v>14</v>
       </c>
       <c r="AX26" s="12">
         <v>7</v>
       </c>
       <c r="AY26" s="21">
         <v>4</v>
       </c>
       <c r="AZ26" s="10">
         <v>16</v>
       </c>
       <c r="BA26" s="10">
         <v>16</v>
       </c>
+      <c r="BB26" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="17">
         <v>22</v>
       </c>
       <c r="C27" s="17">
         <v>23</v>
       </c>
       <c r="D27" s="17">
         <v>19</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>21</v>
       </c>
       <c r="G27" s="17">
         <v>20</v>
       </c>
       <c r="H27" s="17">
         <v>26</v>
       </c>
       <c r="I27" s="17">
@@ -4570,52 +4636,55 @@
       </c>
       <c r="AT27" s="12">
         <v>12</v>
       </c>
       <c r="AU27" s="11">
         <v>12</v>
       </c>
       <c r="AV27" s="21">
         <v>18</v>
       </c>
       <c r="AW27" s="11">
         <v>15</v>
       </c>
       <c r="AX27" s="12">
         <v>12</v>
       </c>
       <c r="AY27" s="21">
         <v>10</v>
       </c>
       <c r="AZ27" s="10">
         <v>10</v>
       </c>
       <c r="BA27" s="10">
         <v>6</v>
       </c>
+      <c r="BB27" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="44" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="44"/>
       <c r="S28" s="44"/>
       <c r="T28" s="44"/>
       <c r="U28" s="44"/>
       <c r="V28" s="44"/>
       <c r="W28" s="44"/>
       <c r="X28" s="44"/>
@@ -4626,52 +4695,53 @@
       <c r="AC28" s="44"/>
       <c r="AD28" s="44"/>
       <c r="AE28" s="44"/>
       <c r="AF28" s="44"/>
       <c r="AG28" s="44"/>
       <c r="AH28" s="44"/>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
       <c r="AK28" s="44"/>
       <c r="AL28" s="44"/>
       <c r="AM28" s="44"/>
       <c r="AN28" s="44"/>
       <c r="AO28" s="44"/>
       <c r="AP28" s="44"/>
       <c r="AQ28" s="44"/>
       <c r="AR28" s="44"/>
       <c r="AS28" s="44"/>
       <c r="AT28" s="44"/>
       <c r="AU28" s="44"/>
       <c r="AV28" s="44"/>
       <c r="AW28" s="44"/>
       <c r="AX28" s="44"/>
       <c r="AY28" s="44"/>
       <c r="AZ28" s="44"/>
       <c r="BA28" s="44"/>
+      <c r="BB28" s="44"/>
     </row>
-    <row r="29" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="13">
         <v>425</v>
       </c>
       <c r="C29" s="13">
         <v>406</v>
       </c>
       <c r="D29" s="13">
         <v>400</v>
       </c>
       <c r="E29" s="13">
         <v>423</v>
       </c>
       <c r="F29" s="13">
         <v>452</v>
       </c>
       <c r="G29" s="13">
         <v>465</v>
       </c>
       <c r="H29" s="13">
         <v>468</v>
       </c>
       <c r="I29" s="13">
@@ -4787,52 +4857,55 @@
       </c>
       <c r="AT29" s="12">
         <v>373</v>
       </c>
       <c r="AU29" s="11">
         <v>393</v>
       </c>
       <c r="AV29" s="21">
         <v>329</v>
       </c>
       <c r="AW29" s="10">
         <v>358</v>
       </c>
       <c r="AX29" s="12">
         <v>316</v>
       </c>
       <c r="AY29" s="21">
         <v>283</v>
       </c>
       <c r="AZ29" s="10">
         <v>306</v>
       </c>
       <c r="BA29" s="10">
         <v>313</v>
       </c>
+      <c r="BB29" s="11">
+        <v>352</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="13">
         <v>135</v>
       </c>
       <c r="C30" s="13">
         <v>157</v>
       </c>
       <c r="D30" s="13">
         <v>143</v>
       </c>
       <c r="E30" s="13">
         <v>157</v>
       </c>
       <c r="F30" s="13">
         <v>149</v>
       </c>
       <c r="G30" s="13">
         <v>145</v>
       </c>
       <c r="H30" s="13">
         <v>144</v>
       </c>
       <c r="I30" s="13">
@@ -4948,52 +5021,55 @@
       </c>
       <c r="AT30" s="12">
         <v>138</v>
       </c>
       <c r="AU30" s="11">
         <v>139</v>
       </c>
       <c r="AV30" s="21">
         <v>112</v>
       </c>
       <c r="AW30" s="10">
         <v>123</v>
       </c>
       <c r="AX30" s="12">
         <v>118</v>
       </c>
       <c r="AY30" s="21">
         <v>92</v>
       </c>
       <c r="AZ30" s="10">
         <v>97</v>
       </c>
       <c r="BA30" s="10">
         <v>119</v>
       </c>
+      <c r="BB30" s="11">
+        <v>139</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="13">
         <v>28</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>33</v>
       </c>
       <c r="E31" s="13">
         <v>35</v>
       </c>
       <c r="F31" s="13">
         <v>28</v>
       </c>
       <c r="G31" s="13">
         <v>42</v>
       </c>
       <c r="H31" s="13">
         <v>33</v>
       </c>
       <c r="I31" s="13">
@@ -5109,52 +5185,55 @@
       </c>
       <c r="AT31" s="12">
         <v>33</v>
       </c>
       <c r="AU31" s="11">
         <v>23</v>
       </c>
       <c r="AV31" s="21">
         <v>30</v>
       </c>
       <c r="AW31" s="10">
         <v>21</v>
       </c>
       <c r="AX31" s="12">
         <v>24</v>
       </c>
       <c r="AY31" s="21">
         <v>17</v>
       </c>
       <c r="AZ31" s="10">
         <v>17</v>
       </c>
       <c r="BA31" s="10">
         <v>21</v>
       </c>
+      <c r="BB31" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="13">
         <v>17</v>
       </c>
       <c r="C32" s="13">
         <v>13</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>16</v>
       </c>
       <c r="F32" s="13">
         <v>13</v>
       </c>
       <c r="G32" s="13">
         <v>12</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -5270,52 +5349,55 @@
       </c>
       <c r="AT32" s="12">
         <v>9</v>
       </c>
       <c r="AU32" s="11">
         <v>13</v>
       </c>
       <c r="AV32" s="21">
         <v>7</v>
       </c>
       <c r="AW32" s="10">
         <v>8</v>
       </c>
       <c r="AX32" s="12">
         <v>5</v>
       </c>
       <c r="AY32" s="21">
         <v>11</v>
       </c>
       <c r="AZ32" s="10">
         <v>7</v>
       </c>
       <c r="BA32" s="10">
         <v>4</v>
       </c>
+      <c r="BB32" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="13">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>65</v>
       </c>
       <c r="D33" s="13">
         <v>56</v>
       </c>
       <c r="E33" s="13">
         <v>58</v>
       </c>
       <c r="F33" s="13">
         <v>55</v>
       </c>
       <c r="G33" s="13">
         <v>54</v>
       </c>
       <c r="H33" s="13">
         <v>71</v>
       </c>
       <c r="I33" s="13">
@@ -5431,52 +5513,55 @@
       </c>
       <c r="AT33" s="12">
         <v>53</v>
       </c>
       <c r="AU33" s="11">
         <v>69</v>
       </c>
       <c r="AV33" s="21">
         <v>53</v>
       </c>
       <c r="AW33" s="10">
         <v>47</v>
       </c>
       <c r="AX33" s="12">
         <v>44</v>
       </c>
       <c r="AY33" s="21">
         <v>39</v>
       </c>
       <c r="AZ33" s="10">
         <v>33</v>
       </c>
       <c r="BA33" s="10">
         <v>50</v>
       </c>
+      <c r="BB33" s="11">
+        <v>47</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>11</v>
       </c>
       <c r="C34" s="13">
         <v>1</v>
       </c>
       <c r="D34" s="13">
         <v>5</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>11</v>
       </c>
       <c r="G34" s="13">
         <v>5</v>
       </c>
       <c r="H34" s="13">
         <v>10</v>
       </c>
       <c r="I34" s="13">
@@ -5592,52 +5677,55 @@
       </c>
       <c r="AT34" s="12">
         <v>9</v>
       </c>
       <c r="AU34" s="11">
         <v>8</v>
       </c>
       <c r="AV34" s="21">
         <v>5</v>
       </c>
       <c r="AW34" s="11">
         <v>7</v>
       </c>
       <c r="AX34" s="12">
         <v>8</v>
       </c>
       <c r="AY34" s="21">
         <v>2</v>
       </c>
       <c r="AZ34" s="10">
         <v>6</v>
       </c>
       <c r="BA34" s="10">
         <v>3</v>
       </c>
+      <c r="BB34" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="13">
         <v>16</v>
       </c>
       <c r="C35" s="13">
         <v>8</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>11</v>
       </c>
       <c r="F35" s="13">
         <v>12</v>
       </c>
       <c r="G35" s="13">
         <v>6</v>
       </c>
       <c r="H35" s="13">
         <v>9</v>
       </c>
       <c r="I35" s="13">
@@ -5753,52 +5841,55 @@
       </c>
       <c r="AT35" s="12">
         <v>9</v>
       </c>
       <c r="AU35" s="11">
         <v>10</v>
       </c>
       <c r="AV35" s="21">
         <v>8</v>
       </c>
       <c r="AW35" s="11">
         <v>5</v>
       </c>
       <c r="AX35" s="12">
         <v>2</v>
       </c>
       <c r="AY35" s="21">
         <v>6</v>
       </c>
       <c r="AZ35" s="10">
         <v>9</v>
       </c>
       <c r="BA35" s="10">
         <v>7</v>
       </c>
+      <c r="BB35" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="13">
         <v>12</v>
       </c>
       <c r="C36" s="13">
         <v>14</v>
       </c>
       <c r="D36" s="13">
         <v>18</v>
       </c>
       <c r="E36" s="13">
         <v>12</v>
       </c>
       <c r="F36" s="13">
         <v>18</v>
       </c>
       <c r="G36" s="13">
         <v>20</v>
       </c>
       <c r="H36" s="13">
         <v>23</v>
       </c>
       <c r="I36" s="13">
@@ -5914,52 +6005,55 @@
       </c>
       <c r="AT36" s="12">
         <v>13</v>
       </c>
       <c r="AU36" s="11">
         <v>11</v>
       </c>
       <c r="AV36" s="21">
         <v>14</v>
       </c>
       <c r="AW36" s="11">
         <v>11</v>
       </c>
       <c r="AX36" s="12">
         <v>9</v>
       </c>
       <c r="AY36" s="21">
         <v>12</v>
       </c>
       <c r="AZ36" s="10">
         <v>14</v>
       </c>
       <c r="BA36" s="10">
         <v>13</v>
       </c>
+      <c r="BB36" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="37" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="13">
         <v>4</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>3</v>
       </c>
       <c r="E37" s="13">
         <v>9</v>
       </c>
       <c r="F37" s="13">
         <v>10</v>
       </c>
       <c r="G37" s="13">
         <v>6</v>
       </c>
       <c r="H37" s="13">
         <v>9</v>
       </c>
       <c r="I37" s="13">
@@ -6075,52 +6169,55 @@
       </c>
       <c r="AT37" s="12">
         <v>13</v>
       </c>
       <c r="AU37" s="11">
         <v>9</v>
       </c>
       <c r="AV37" s="21">
         <v>3</v>
       </c>
       <c r="AW37" s="11">
         <v>7</v>
       </c>
       <c r="AX37" s="12">
         <v>10</v>
       </c>
       <c r="AY37" s="21">
         <v>7</v>
       </c>
       <c r="AZ37" s="10">
         <v>7</v>
       </c>
       <c r="BA37" s="10">
         <v>4</v>
       </c>
+      <c r="BB37" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="13">
         <v>9</v>
       </c>
       <c r="C38" s="13">
         <v>3</v>
       </c>
       <c r="D38" s="13">
         <v>9</v>
       </c>
       <c r="E38" s="13">
         <v>7</v>
       </c>
       <c r="F38" s="13">
         <v>7</v>
       </c>
       <c r="G38" s="13">
         <v>8</v>
       </c>
       <c r="H38" s="13">
         <v>7</v>
       </c>
       <c r="I38" s="13">
@@ -6236,52 +6333,55 @@
       </c>
       <c r="AT38" s="12">
         <v>2</v>
       </c>
       <c r="AU38" s="11">
         <v>8</v>
       </c>
       <c r="AV38" s="21">
         <v>3</v>
       </c>
       <c r="AW38" s="11">
         <v>6</v>
       </c>
       <c r="AX38" s="12">
         <v>6</v>
       </c>
       <c r="AY38" s="21">
         <v>8</v>
       </c>
       <c r="AZ38" s="10">
         <v>3</v>
       </c>
       <c r="BA38" s="10">
         <v>6</v>
       </c>
+      <c r="BB38" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="13">
         <v>25</v>
       </c>
       <c r="C39" s="13">
         <v>15</v>
       </c>
       <c r="D39" s="13">
         <v>11</v>
       </c>
       <c r="E39" s="13">
         <v>22</v>
       </c>
       <c r="F39" s="13">
         <v>19</v>
       </c>
       <c r="G39" s="13">
         <v>19</v>
       </c>
       <c r="H39" s="13">
         <v>17</v>
       </c>
       <c r="I39" s="13">
@@ -6397,52 +6497,55 @@
       </c>
       <c r="AT39" s="12">
         <v>10</v>
       </c>
       <c r="AU39" s="11">
         <v>8</v>
       </c>
       <c r="AV39" s="21">
         <v>15</v>
       </c>
       <c r="AW39" s="11">
         <v>16</v>
       </c>
       <c r="AX39" s="12">
         <v>13</v>
       </c>
       <c r="AY39" s="21">
         <v>12</v>
       </c>
       <c r="AZ39" s="10">
         <v>15</v>
       </c>
       <c r="BA39" s="10">
         <v>15</v>
       </c>
+      <c r="BB39" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13">
         <v>5</v>
       </c>
       <c r="C40" s="13">
         <v>6</v>
       </c>
       <c r="D40" s="13">
         <v>4</v>
       </c>
       <c r="E40" s="13">
         <v>4</v>
       </c>
       <c r="F40" s="13">
         <v>7</v>
       </c>
       <c r="G40" s="13">
         <v>6</v>
       </c>
       <c r="H40" s="13">
         <v>6</v>
       </c>
       <c r="I40" s="13">
@@ -6558,52 +6661,55 @@
       </c>
       <c r="AT40" s="12">
         <v>6</v>
       </c>
       <c r="AU40" s="11">
         <v>4</v>
       </c>
       <c r="AV40" s="21">
         <v>3</v>
       </c>
       <c r="AW40" s="11">
         <v>4</v>
       </c>
       <c r="AX40" s="12">
         <v>4</v>
       </c>
       <c r="AY40" s="21">
         <v>3</v>
       </c>
       <c r="AZ40" s="10">
         <v>2</v>
       </c>
       <c r="BA40" s="10">
         <v>2</v>
       </c>
+      <c r="BB40" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="13">
         <v>13</v>
       </c>
       <c r="C41" s="13">
         <v>10</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>5</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
         <v>7</v>
       </c>
       <c r="H41" s="13">
         <v>12</v>
       </c>
       <c r="I41" s="13">
@@ -6719,52 +6825,55 @@
       </c>
       <c r="AT41" s="12">
         <v>8</v>
       </c>
       <c r="AU41" s="11">
         <v>10</v>
       </c>
       <c r="AV41" s="21">
         <v>7</v>
       </c>
       <c r="AW41" s="11">
         <v>10</v>
       </c>
       <c r="AX41" s="12">
         <v>3</v>
       </c>
       <c r="AY41" s="21">
         <v>7</v>
       </c>
       <c r="AZ41" s="10">
         <v>5</v>
       </c>
       <c r="BA41" s="10">
         <v>10</v>
       </c>
+      <c r="BB41" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="13">
         <v>8</v>
       </c>
       <c r="C42" s="13">
         <v>8</v>
       </c>
       <c r="D42" s="13">
         <v>5</v>
       </c>
       <c r="E42" s="13">
         <v>4</v>
       </c>
       <c r="F42" s="13">
         <v>9</v>
       </c>
       <c r="G42" s="13">
         <v>14</v>
       </c>
       <c r="H42" s="13">
         <v>19</v>
       </c>
       <c r="I42" s="13">
@@ -6880,52 +6989,55 @@
       </c>
       <c r="AT42" s="12">
         <v>7</v>
       </c>
       <c r="AU42" s="11">
         <v>13</v>
       </c>
       <c r="AV42" s="21">
         <v>6</v>
       </c>
       <c r="AW42" s="11">
         <v>8</v>
       </c>
       <c r="AX42" s="12">
         <v>7</v>
       </c>
       <c r="AY42" s="21">
         <v>8</v>
       </c>
       <c r="AZ42" s="10">
         <v>15</v>
       </c>
       <c r="BA42" s="10">
         <v>5</v>
       </c>
+      <c r="BB42" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="13">
         <v>36</v>
       </c>
       <c r="C43" s="13">
         <v>36</v>
       </c>
       <c r="D43" s="13">
         <v>41</v>
       </c>
       <c r="E43" s="13">
         <v>47</v>
       </c>
       <c r="F43" s="13">
         <v>52</v>
       </c>
       <c r="G43" s="13">
         <v>52</v>
       </c>
       <c r="H43" s="13">
         <v>34</v>
       </c>
       <c r="I43" s="13">
@@ -7041,52 +7153,55 @@
       </c>
       <c r="AT43" s="12">
         <v>27</v>
       </c>
       <c r="AU43" s="11">
         <v>24</v>
       </c>
       <c r="AV43" s="21">
         <v>31</v>
       </c>
       <c r="AW43" s="11">
         <v>35</v>
       </c>
       <c r="AX43" s="12">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>36</v>
       </c>
       <c r="AZ43" s="10">
         <v>34</v>
       </c>
       <c r="BA43" s="10">
         <v>26</v>
       </c>
+      <c r="BB43" s="11">
+        <v>32</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="13">
         <v>6</v>
       </c>
       <c r="C44" s="13">
         <v>3</v>
       </c>
       <c r="D44" s="13">
         <v>7</v>
       </c>
       <c r="E44" s="13">
         <v>6</v>
       </c>
       <c r="F44" s="13">
         <v>7</v>
       </c>
       <c r="G44" s="13">
         <v>12</v>
       </c>
       <c r="H44" s="13">
         <v>10</v>
       </c>
       <c r="I44" s="13">
@@ -7202,52 +7317,55 @@
       </c>
       <c r="AT44" s="12">
         <v>11</v>
       </c>
       <c r="AU44" s="11">
         <v>8</v>
       </c>
       <c r="AV44" s="21">
         <v>4</v>
       </c>
       <c r="AW44" s="11">
         <v>12</v>
       </c>
       <c r="AX44" s="12">
         <v>14</v>
       </c>
       <c r="AY44" s="21">
         <v>4</v>
       </c>
       <c r="AZ44" s="10">
         <v>11</v>
       </c>
       <c r="BA44" s="10">
         <v>6</v>
       </c>
+      <c r="BB44" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="13">
         <v>3</v>
       </c>
       <c r="C45" s="13">
         <v>6</v>
       </c>
       <c r="D45" s="13">
         <v>4</v>
       </c>
       <c r="E45" s="13">
         <v>2</v>
       </c>
       <c r="F45" s="13">
         <v>2</v>
       </c>
       <c r="G45" s="13">
         <v>9</v>
       </c>
       <c r="H45" s="13">
         <v>5</v>
       </c>
       <c r="I45" s="13">
@@ -7363,52 +7481,55 @@
       </c>
       <c r="AT45" s="12">
         <v>4</v>
       </c>
       <c r="AU45" s="11">
         <v>5</v>
       </c>
       <c r="AV45" s="21">
         <v>2</v>
       </c>
       <c r="AW45" s="11">
         <v>3</v>
       </c>
       <c r="AX45" s="12">
         <v>3</v>
       </c>
       <c r="AY45" s="21">
         <v>1</v>
       </c>
       <c r="AZ45" s="10">
         <v>4</v>
       </c>
       <c r="BA45" s="10">
         <v>1</v>
       </c>
+      <c r="BB45" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="13">
         <v>10</v>
       </c>
       <c r="C46" s="13">
         <v>7</v>
       </c>
       <c r="D46" s="13">
         <v>8</v>
       </c>
       <c r="E46" s="13">
         <v>7</v>
       </c>
       <c r="F46" s="13">
         <v>12</v>
       </c>
       <c r="G46" s="13">
         <v>11</v>
       </c>
       <c r="H46" s="13">
         <v>12</v>
       </c>
       <c r="I46" s="13">
@@ -7524,52 +7645,55 @@
       </c>
       <c r="AT46" s="12">
         <v>6</v>
       </c>
       <c r="AU46" s="11">
         <v>8</v>
       </c>
       <c r="AV46" s="21">
         <v>2</v>
       </c>
       <c r="AW46" s="11">
         <v>10</v>
       </c>
       <c r="AX46" s="12">
         <v>3</v>
       </c>
       <c r="AY46" s="21">
         <v>4</v>
       </c>
       <c r="AZ46" s="10">
         <v>5</v>
       </c>
       <c r="BA46" s="10">
         <v>3</v>
       </c>
+      <c r="BB46" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="13">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>7</v>
       </c>
       <c r="D47" s="13">
         <v>14</v>
       </c>
       <c r="E47" s="13">
         <v>9</v>
       </c>
       <c r="F47" s="13">
         <v>11</v>
       </c>
       <c r="G47" s="13">
         <v>12</v>
       </c>
       <c r="H47" s="13">
         <v>10</v>
       </c>
       <c r="I47" s="13">
@@ -7685,52 +7809,55 @@
       </c>
       <c r="AT47" s="12">
         <v>8</v>
       </c>
       <c r="AU47" s="11">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>8</v>
       </c>
       <c r="AW47" s="11">
         <v>10</v>
       </c>
       <c r="AX47" s="12">
         <v>8</v>
       </c>
       <c r="AY47" s="21">
         <v>8</v>
       </c>
       <c r="AZ47" s="10">
         <v>4</v>
       </c>
       <c r="BA47" s="10">
         <v>6</v>
       </c>
+      <c r="BB47" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="13">
         <v>7</v>
       </c>
       <c r="C48" s="13">
         <v>2</v>
       </c>
       <c r="D48" s="13">
         <v>5</v>
       </c>
       <c r="E48" s="13">
         <v>4</v>
       </c>
       <c r="F48" s="13">
         <v>8</v>
       </c>
       <c r="G48" s="13">
         <v>13</v>
       </c>
       <c r="H48" s="13">
         <v>11</v>
       </c>
       <c r="I48" s="13">
@@ -7846,52 +7973,55 @@
       </c>
       <c r="AT48" s="12">
         <v>3</v>
       </c>
       <c r="AU48" s="11">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>6</v>
       </c>
       <c r="AW48" s="11">
         <v>9</v>
       </c>
       <c r="AX48" s="12">
         <v>3</v>
       </c>
       <c r="AY48" s="21">
         <v>3</v>
       </c>
       <c r="AZ48" s="10">
         <v>12</v>
       </c>
       <c r="BA48" s="10">
         <v>10</v>
       </c>
+      <c r="BB48" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="13">
         <v>14</v>
       </c>
       <c r="C49" s="13">
         <v>12</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>4</v>
       </c>
       <c r="F49" s="13">
         <v>10</v>
       </c>
       <c r="G49" s="13">
         <v>12</v>
       </c>
       <c r="H49" s="13">
         <v>11</v>
       </c>
       <c r="I49" s="13">
@@ -8007,52 +8137,55 @@
       </c>
       <c r="AT49" s="12">
         <v>4</v>
       </c>
       <c r="AU49" s="11">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>10</v>
       </c>
       <c r="AW49" s="11">
         <v>6</v>
       </c>
       <c r="AX49" s="12">
         <v>6</v>
       </c>
       <c r="AY49" s="21">
         <v>3</v>
       </c>
       <c r="AZ49" s="10">
         <v>6</v>
       </c>
       <c r="BA49" s="10">
         <v>2</v>
       </c>
+      <c r="BB49" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="44" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="44"/>
       <c r="D50" s="44"/>
       <c r="E50" s="44"/>
       <c r="F50" s="44"/>
       <c r="G50" s="44"/>
       <c r="H50" s="44"/>
       <c r="I50" s="44"/>
       <c r="J50" s="44"/>
       <c r="K50" s="44"/>
       <c r="L50" s="44"/>
       <c r="M50" s="44"/>
       <c r="N50" s="44"/>
       <c r="O50" s="44"/>
       <c r="P50" s="44"/>
       <c r="Q50" s="44"/>
       <c r="R50" s="44"/>
       <c r="S50" s="44"/>
       <c r="T50" s="44"/>
       <c r="U50" s="44"/>
       <c r="V50" s="44"/>
       <c r="W50" s="44"/>
       <c r="X50" s="44"/>
@@ -8063,52 +8196,53 @@
       <c r="AC50" s="44"/>
       <c r="AD50" s="44"/>
       <c r="AE50" s="44"/>
       <c r="AF50" s="44"/>
       <c r="AG50" s="44"/>
       <c r="AH50" s="44"/>
       <c r="AI50" s="44"/>
       <c r="AJ50" s="44"/>
       <c r="AK50" s="44"/>
       <c r="AL50" s="44"/>
       <c r="AM50" s="44"/>
       <c r="AN50" s="44"/>
       <c r="AO50" s="44"/>
       <c r="AP50" s="44"/>
       <c r="AQ50" s="44"/>
       <c r="AR50" s="44"/>
       <c r="AS50" s="44"/>
       <c r="AT50" s="44"/>
       <c r="AU50" s="44"/>
       <c r="AV50" s="44"/>
       <c r="AW50" s="44"/>
       <c r="AX50" s="44"/>
       <c r="AY50" s="44"/>
       <c r="AZ50" s="44"/>
       <c r="BA50" s="44"/>
+      <c r="BB50" s="44"/>
     </row>
-    <row r="51" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="20">
         <v>384</v>
       </c>
       <c r="C51" s="20">
         <v>396</v>
       </c>
       <c r="D51" s="20">
         <v>386</v>
       </c>
       <c r="E51" s="20">
         <v>379</v>
       </c>
       <c r="F51" s="20">
         <v>390</v>
       </c>
       <c r="G51" s="20">
         <v>405</v>
       </c>
       <c r="H51" s="20">
         <v>451</v>
       </c>
       <c r="I51" s="20">
@@ -8224,52 +8358,55 @@
       </c>
       <c r="AT51" s="12">
         <v>349</v>
       </c>
       <c r="AU51" s="11">
         <v>321</v>
       </c>
       <c r="AV51" s="21">
         <v>279</v>
       </c>
       <c r="AW51" s="10">
         <v>320</v>
       </c>
       <c r="AX51" s="12">
         <v>311</v>
       </c>
       <c r="AY51" s="21">
         <v>258</v>
       </c>
       <c r="AZ51" s="10">
         <v>315</v>
       </c>
       <c r="BA51" s="10">
         <v>307</v>
       </c>
+      <c r="BB51" s="11">
+        <v>266</v>
+      </c>
     </row>
-    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="20">
         <v>140</v>
       </c>
       <c r="C52" s="20">
         <v>142</v>
       </c>
       <c r="D52" s="20">
         <v>119</v>
       </c>
       <c r="E52" s="20">
         <v>123</v>
       </c>
       <c r="F52" s="20">
         <v>121</v>
       </c>
       <c r="G52" s="20">
         <v>137</v>
       </c>
       <c r="H52" s="20">
         <v>145</v>
       </c>
       <c r="I52" s="20">
@@ -8385,52 +8522,55 @@
       </c>
       <c r="AT52" s="12">
         <v>114</v>
       </c>
       <c r="AU52" s="11">
         <v>105</v>
       </c>
       <c r="AV52" s="21">
         <v>88</v>
       </c>
       <c r="AW52" s="10">
         <v>119</v>
       </c>
       <c r="AX52" s="12">
         <v>106</v>
       </c>
       <c r="AY52" s="21">
         <v>97</v>
       </c>
       <c r="AZ52" s="10">
         <v>121</v>
       </c>
       <c r="BA52" s="10">
         <v>109</v>
       </c>
+      <c r="BB52" s="11">
+        <v>103</v>
+      </c>
     </row>
-    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="20">
         <v>28</v>
       </c>
       <c r="C53" s="20">
         <v>26</v>
       </c>
       <c r="D53" s="20">
         <v>32</v>
       </c>
       <c r="E53" s="20">
         <v>30</v>
       </c>
       <c r="F53" s="20">
         <v>28</v>
       </c>
       <c r="G53" s="20">
         <v>25</v>
       </c>
       <c r="H53" s="20">
         <v>34</v>
       </c>
       <c r="I53" s="20">
@@ -8546,52 +8686,55 @@
       </c>
       <c r="AT53" s="12">
         <v>22</v>
       </c>
       <c r="AU53" s="11">
         <v>14</v>
       </c>
       <c r="AV53" s="21">
         <v>22</v>
       </c>
       <c r="AW53" s="10">
         <v>18</v>
       </c>
       <c r="AX53" s="12">
         <v>24</v>
       </c>
       <c r="AY53" s="21">
         <v>18</v>
       </c>
       <c r="AZ53" s="10">
         <v>19</v>
       </c>
       <c r="BA53" s="10">
         <v>22</v>
       </c>
+      <c r="BB53" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="20">
         <v>6</v>
       </c>
       <c r="C54" s="20">
         <v>14</v>
       </c>
       <c r="D54" s="20">
         <v>12</v>
       </c>
       <c r="E54" s="20">
         <v>12</v>
       </c>
       <c r="F54" s="20">
         <v>14</v>
       </c>
       <c r="G54" s="20">
         <v>16</v>
       </c>
       <c r="H54" s="20">
         <v>20</v>
       </c>
       <c r="I54" s="20">
@@ -8707,52 +8850,55 @@
       </c>
       <c r="AT54" s="12">
         <v>9</v>
       </c>
       <c r="AU54" s="11">
         <v>7</v>
       </c>
       <c r="AV54" s="21">
         <v>8</v>
       </c>
       <c r="AW54" s="10">
         <v>8</v>
       </c>
       <c r="AX54" s="12">
         <v>8</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="10">
         <v>8</v>
       </c>
       <c r="BA54" s="10">
         <v>6</v>
       </c>
+      <c r="BB54" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="20">
         <v>57</v>
       </c>
       <c r="C55" s="20">
         <v>49</v>
       </c>
       <c r="D55" s="20">
         <v>53</v>
       </c>
       <c r="E55" s="20">
         <v>55</v>
       </c>
       <c r="F55" s="20">
         <v>52</v>
       </c>
       <c r="G55" s="20">
         <v>58</v>
       </c>
       <c r="H55" s="20">
         <v>61</v>
       </c>
       <c r="I55" s="20">
@@ -8868,52 +9014,55 @@
       </c>
       <c r="AT55" s="12">
         <v>48</v>
       </c>
       <c r="AU55" s="11">
         <v>51</v>
       </c>
       <c r="AV55" s="21">
         <v>44</v>
       </c>
       <c r="AW55" s="10">
         <v>49</v>
       </c>
       <c r="AX55" s="12">
         <v>63</v>
       </c>
       <c r="AY55" s="21">
         <v>36</v>
       </c>
       <c r="AZ55" s="10">
         <v>46</v>
       </c>
       <c r="BA55" s="10">
         <v>45</v>
       </c>
+      <c r="BB55" s="11">
+        <v>49</v>
+      </c>
     </row>
-    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="20">
         <v>3</v>
       </c>
       <c r="C56" s="20">
         <v>6</v>
       </c>
       <c r="D56" s="20">
         <v>6</v>
       </c>
       <c r="E56" s="20">
         <v>8</v>
       </c>
       <c r="F56" s="20">
         <v>4</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>8</v>
       </c>
       <c r="I56" s="20">
@@ -9029,52 +9178,55 @@
       </c>
       <c r="AT56" s="12">
         <v>7</v>
       </c>
       <c r="AU56" s="11">
         <v>1</v>
       </c>
       <c r="AV56" s="21">
         <v>2</v>
       </c>
       <c r="AW56" s="11">
         <v>7</v>
       </c>
       <c r="AX56" s="12">
         <v>4</v>
       </c>
       <c r="AY56" s="21">
         <v>2</v>
       </c>
       <c r="AZ56" s="10">
         <v>6</v>
       </c>
       <c r="BA56" s="10">
         <v>3</v>
       </c>
+      <c r="BB56" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="20">
         <v>5</v>
       </c>
       <c r="C57" s="20">
         <v>11</v>
       </c>
       <c r="D57" s="20">
         <v>9</v>
       </c>
       <c r="E57" s="20">
         <v>3</v>
       </c>
       <c r="F57" s="20">
         <v>10</v>
       </c>
       <c r="G57" s="20">
         <v>9</v>
       </c>
       <c r="H57" s="20">
         <v>8</v>
       </c>
       <c r="I57" s="20">
@@ -9190,52 +9342,55 @@
       </c>
       <c r="AT57" s="12">
         <v>7</v>
       </c>
       <c r="AU57" s="11">
         <v>6</v>
       </c>
       <c r="AV57" s="21">
         <v>5</v>
       </c>
       <c r="AW57" s="11">
         <v>8</v>
       </c>
       <c r="AX57" s="12">
         <v>4</v>
       </c>
       <c r="AY57" s="21">
         <v>4</v>
       </c>
       <c r="AZ57" s="10">
         <v>3</v>
       </c>
       <c r="BA57" s="10">
         <v>8</v>
       </c>
+      <c r="BB57" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="20">
         <v>12</v>
       </c>
       <c r="C58" s="20">
         <v>13</v>
       </c>
       <c r="D58" s="20">
         <v>18</v>
       </c>
       <c r="E58" s="20">
         <v>14</v>
       </c>
       <c r="F58" s="20">
         <v>14</v>
       </c>
       <c r="G58" s="20">
         <v>17</v>
       </c>
       <c r="H58" s="20">
         <v>17</v>
       </c>
       <c r="I58" s="20">
@@ -9351,52 +9506,55 @@
       </c>
       <c r="AT58" s="12">
         <v>20</v>
       </c>
       <c r="AU58" s="11">
         <v>19</v>
       </c>
       <c r="AV58" s="21">
         <v>11</v>
       </c>
       <c r="AW58" s="11">
         <v>10</v>
       </c>
       <c r="AX58" s="12">
         <v>7</v>
       </c>
       <c r="AY58" s="21">
         <v>11</v>
       </c>
       <c r="AZ58" s="10">
         <v>10</v>
       </c>
       <c r="BA58" s="10">
         <v>12</v>
       </c>
+      <c r="BB58" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="20">
         <v>8</v>
       </c>
       <c r="C59" s="20">
         <v>3</v>
       </c>
       <c r="D59" s="20">
         <v>11</v>
       </c>
       <c r="E59" s="20">
         <v>4</v>
       </c>
       <c r="F59" s="20">
         <v>7</v>
       </c>
       <c r="G59" s="20">
         <v>10</v>
       </c>
       <c r="H59" s="20">
         <v>13</v>
       </c>
       <c r="I59" s="20">
@@ -9512,52 +9670,55 @@
       </c>
       <c r="AT59" s="12">
         <v>5</v>
       </c>
       <c r="AU59" s="11">
         <v>8</v>
       </c>
       <c r="AV59" s="21">
         <v>5</v>
       </c>
       <c r="AW59" s="11">
         <v>4</v>
       </c>
       <c r="AX59" s="12">
         <v>7</v>
       </c>
       <c r="AY59" s="21">
         <v>2</v>
       </c>
       <c r="AZ59" s="10">
         <v>2</v>
       </c>
       <c r="BA59" s="10">
         <v>4</v>
       </c>
+      <c r="BB59" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="20">
         <v>6</v>
       </c>
       <c r="C60" s="20">
         <v>9</v>
       </c>
       <c r="D60" s="20">
         <v>15</v>
       </c>
       <c r="E60" s="20">
         <v>8</v>
       </c>
       <c r="F60" s="20">
         <v>6</v>
       </c>
       <c r="G60" s="20">
         <v>9</v>
       </c>
       <c r="H60" s="20">
         <v>11</v>
       </c>
       <c r="I60" s="20">
@@ -9673,52 +9834,55 @@
       </c>
       <c r="AT60" s="12">
         <v>7</v>
       </c>
       <c r="AU60" s="11">
         <v>5</v>
       </c>
       <c r="AV60" s="21">
         <v>7</v>
       </c>
       <c r="AW60" s="11">
         <v>6</v>
       </c>
       <c r="AX60" s="12">
         <v>5</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="10">
         <v>4</v>
       </c>
       <c r="BA60" s="10">
         <v>4</v>
       </c>
+      <c r="BB60" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="20">
         <v>18</v>
       </c>
       <c r="C61" s="20">
         <v>21</v>
       </c>
       <c r="D61" s="20">
         <v>15</v>
       </c>
       <c r="E61" s="20">
         <v>14</v>
       </c>
       <c r="F61" s="20">
         <v>20</v>
       </c>
       <c r="G61" s="20">
         <v>20</v>
       </c>
       <c r="H61" s="20">
         <v>13</v>
       </c>
       <c r="I61" s="20">
@@ -9834,52 +9998,55 @@
       </c>
       <c r="AT61" s="12">
         <v>15</v>
       </c>
       <c r="AU61" s="11">
         <v>11</v>
       </c>
       <c r="AV61" s="21">
         <v>11</v>
       </c>
       <c r="AW61" s="11">
         <v>14</v>
       </c>
       <c r="AX61" s="12">
         <v>10</v>
       </c>
       <c r="AY61" s="21">
         <v>10</v>
       </c>
       <c r="AZ61" s="10">
         <v>14</v>
       </c>
       <c r="BA61" s="10">
         <v>15</v>
       </c>
+      <c r="BB61" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="20">
         <v>3</v>
       </c>
       <c r="C62" s="20">
         <v>4</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="20">
         <v>6</v>
       </c>
       <c r="F62" s="20">
         <v>7</v>
       </c>
       <c r="G62" s="20">
         <v>3</v>
       </c>
       <c r="H62" s="20">
         <v>5</v>
       </c>
       <c r="I62" s="20">
@@ -9995,52 +10162,55 @@
       </c>
       <c r="AT62" s="12">
         <v>5</v>
       </c>
       <c r="AU62" s="11">
         <v>4</v>
       </c>
       <c r="AV62" s="21">
         <v>2</v>
       </c>
       <c r="AW62" s="11">
         <v>4</v>
       </c>
       <c r="AX62" s="12">
         <v>3</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>52</v>
       </c>
       <c r="AZ62" s="10">
         <v>4</v>
       </c>
       <c r="BA62" s="10">
         <v>4</v>
       </c>
+      <c r="BB62" s="11" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="20">
         <v>15</v>
       </c>
       <c r="C63" s="20">
         <v>1</v>
       </c>
       <c r="D63" s="20">
         <v>9</v>
       </c>
       <c r="E63" s="20">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>12</v>
       </c>
       <c r="G63" s="20">
         <v>7</v>
       </c>
       <c r="H63" s="20">
         <v>12</v>
       </c>
       <c r="I63" s="20">
@@ -10156,52 +10326,55 @@
       </c>
       <c r="AT63" s="12">
         <v>12</v>
       </c>
       <c r="AU63" s="11">
         <v>13</v>
       </c>
       <c r="AV63" s="21">
         <v>9</v>
       </c>
       <c r="AW63" s="11">
         <v>5</v>
       </c>
       <c r="AX63" s="12">
         <v>5</v>
       </c>
       <c r="AY63" s="21">
         <v>3</v>
       </c>
       <c r="AZ63" s="10">
         <v>9</v>
       </c>
       <c r="BA63" s="10">
         <v>5</v>
       </c>
+      <c r="BB63" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="20">
         <v>9</v>
       </c>
       <c r="C64" s="20">
         <v>5</v>
       </c>
       <c r="D64" s="20">
         <v>8</v>
       </c>
       <c r="E64" s="20">
         <v>10</v>
       </c>
       <c r="F64" s="20">
         <v>12</v>
       </c>
       <c r="G64" s="20">
         <v>9</v>
       </c>
       <c r="H64" s="20">
         <v>12</v>
       </c>
       <c r="I64" s="20">
@@ -10317,52 +10490,55 @@
       </c>
       <c r="AT64" s="12">
         <v>6</v>
       </c>
       <c r="AU64" s="11">
         <v>10</v>
       </c>
       <c r="AV64" s="21">
         <v>5</v>
       </c>
       <c r="AW64" s="11">
         <v>3</v>
       </c>
       <c r="AX64" s="12">
         <v>5</v>
       </c>
       <c r="AY64" s="21">
         <v>6</v>
       </c>
       <c r="AZ64" s="10">
         <v>7</v>
       </c>
       <c r="BA64" s="10">
         <v>12</v>
       </c>
+      <c r="BB64" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="20">
         <v>29</v>
       </c>
       <c r="C65" s="20">
         <v>48</v>
       </c>
       <c r="D65" s="20">
         <v>39</v>
       </c>
       <c r="E65" s="20">
         <v>29</v>
       </c>
       <c r="F65" s="20">
         <v>43</v>
       </c>
       <c r="G65" s="20">
         <v>30</v>
       </c>
       <c r="H65" s="20">
         <v>41</v>
       </c>
       <c r="I65" s="20">
@@ -10478,52 +10654,55 @@
       </c>
       <c r="AT65" s="12">
         <v>29</v>
       </c>
       <c r="AU65" s="11">
         <v>25</v>
       </c>
       <c r="AV65" s="21">
         <v>22</v>
       </c>
       <c r="AW65" s="11">
         <v>35</v>
       </c>
       <c r="AX65" s="12">
         <v>26</v>
       </c>
       <c r="AY65" s="21">
         <v>30</v>
       </c>
       <c r="AZ65" s="10">
         <v>32</v>
       </c>
       <c r="BA65" s="10">
         <v>33</v>
       </c>
+      <c r="BB65" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>7</v>
       </c>
       <c r="C66" s="20">
         <v>5</v>
       </c>
       <c r="D66" s="20">
         <v>10</v>
       </c>
       <c r="E66" s="20">
         <v>9</v>
       </c>
       <c r="F66" s="20">
         <v>8</v>
       </c>
       <c r="G66" s="20">
         <v>17</v>
       </c>
       <c r="H66" s="20">
         <v>15</v>
       </c>
       <c r="I66" s="20">
@@ -10639,52 +10818,55 @@
       </c>
       <c r="AT66" s="12">
         <v>12</v>
       </c>
       <c r="AU66" s="11">
         <v>7</v>
       </c>
       <c r="AV66" s="21">
         <v>7</v>
       </c>
       <c r="AW66" s="11">
         <v>3</v>
       </c>
       <c r="AX66" s="12">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>2</v>
       </c>
       <c r="AZ66" s="10">
         <v>6</v>
       </c>
       <c r="BA66" s="10">
         <v>5</v>
       </c>
+      <c r="BB66" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="20">
         <v>1</v>
       </c>
       <c r="D67" s="20">
         <v>2</v>
       </c>
       <c r="E67" s="20">
         <v>10</v>
       </c>
       <c r="F67" s="20">
         <v>2</v>
       </c>
       <c r="G67" s="20">
         <v>2</v>
       </c>
       <c r="H67" s="20">
         <v>5</v>
       </c>
       <c r="I67" s="20">
@@ -10800,52 +10982,55 @@
       </c>
       <c r="AT67" s="12">
         <v>3</v>
       </c>
       <c r="AU67" s="11">
         <v>3</v>
       </c>
       <c r="AV67" s="21">
         <v>3</v>
       </c>
       <c r="AW67" s="11">
         <v>1</v>
       </c>
       <c r="AX67" s="12">
         <v>5</v>
       </c>
       <c r="AY67" s="21">
         <v>1</v>
       </c>
       <c r="AZ67" s="10">
         <v>6</v>
       </c>
       <c r="BA67" s="10">
         <v>1</v>
       </c>
+      <c r="BB67" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>9</v>
       </c>
       <c r="C68" s="20">
         <v>7</v>
       </c>
       <c r="D68" s="20">
         <v>1</v>
       </c>
       <c r="E68" s="20">
         <v>5</v>
       </c>
       <c r="F68" s="20">
         <v>9</v>
       </c>
       <c r="G68" s="20">
         <v>7</v>
       </c>
       <c r="H68" s="20">
         <v>4</v>
       </c>
       <c r="I68" s="20">
@@ -10961,52 +11146,55 @@
       </c>
       <c r="AT68" s="12">
         <v>7</v>
       </c>
       <c r="AU68" s="11">
         <v>4</v>
       </c>
       <c r="AV68" s="21">
         <v>6</v>
       </c>
       <c r="AW68" s="11">
         <v>6</v>
       </c>
       <c r="AX68" s="12">
         <v>10</v>
       </c>
       <c r="AY68" s="21">
         <v>2</v>
       </c>
       <c r="AZ68" s="10">
         <v>6</v>
       </c>
       <c r="BA68" s="10">
         <v>3</v>
       </c>
+      <c r="BB68" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="20">
         <v>13</v>
       </c>
       <c r="C69" s="20">
         <v>14</v>
       </c>
       <c r="D69" s="20">
         <v>7</v>
       </c>
       <c r="E69" s="20">
         <v>10</v>
       </c>
       <c r="F69" s="20">
         <v>3</v>
       </c>
       <c r="G69" s="20">
         <v>7</v>
       </c>
       <c r="H69" s="20">
         <v>6</v>
       </c>
       <c r="I69" s="20">
@@ -11122,52 +11310,55 @@
       </c>
       <c r="AT69" s="12">
         <v>7</v>
       </c>
       <c r="AU69" s="11">
         <v>13</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="11">
         <v>6</v>
       </c>
       <c r="AX69" s="12">
         <v>2</v>
       </c>
       <c r="AY69" s="21">
         <v>12</v>
       </c>
       <c r="AZ69" s="10">
         <v>4</v>
       </c>
       <c r="BA69" s="10">
         <v>6</v>
       </c>
+      <c r="BB69" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="20">
         <v>5</v>
       </c>
       <c r="C70" s="20">
         <v>6</v>
       </c>
       <c r="D70" s="20">
         <v>6</v>
       </c>
       <c r="E70" s="20">
         <v>9</v>
       </c>
       <c r="F70" s="20">
         <v>7</v>
       </c>
       <c r="G70" s="20">
         <v>10</v>
       </c>
       <c r="H70" s="20">
         <v>6</v>
       </c>
       <c r="I70" s="20">
@@ -11283,52 +11474,55 @@
       </c>
       <c r="AT70" s="12">
         <v>6</v>
       </c>
       <c r="AU70" s="11">
         <v>8</v>
       </c>
       <c r="AV70" s="21">
         <v>4</v>
       </c>
       <c r="AW70" s="11">
         <v>5</v>
       </c>
       <c r="AX70" s="12">
         <v>4</v>
       </c>
       <c r="AY70" s="21">
         <v>1</v>
       </c>
       <c r="AZ70" s="10">
         <v>4</v>
       </c>
       <c r="BA70" s="10">
         <v>6</v>
       </c>
+      <c r="BB70" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="23">
         <v>8</v>
       </c>
       <c r="C71" s="23">
         <v>11</v>
       </c>
       <c r="D71" s="23">
         <v>9</v>
       </c>
       <c r="E71" s="23">
         <v>8</v>
       </c>
       <c r="F71" s="23">
         <v>11</v>
       </c>
       <c r="G71" s="23">
         <v>8</v>
       </c>
       <c r="H71" s="23">
         <v>15</v>
       </c>
       <c r="I71" s="23">
@@ -11444,222 +11638,227 @@
       </c>
       <c r="AT71" s="24">
         <v>8</v>
       </c>
       <c r="AU71" s="26">
         <v>7</v>
       </c>
       <c r="AV71" s="24">
         <v>8</v>
       </c>
       <c r="AW71" s="26">
         <v>9</v>
       </c>
       <c r="AX71" s="24">
         <v>6</v>
       </c>
       <c r="AY71" s="24">
         <v>7</v>
       </c>
       <c r="AZ71" s="26">
         <v>4</v>
       </c>
       <c r="BA71" s="26">
         <v>4</v>
       </c>
+      <c r="BB71" s="26">
+        <v>2</v>
+      </c>
     </row>
-    <row r="72" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="27"/>
       <c r="C72" s="27"/>
       <c r="D72" s="27"/>
       <c r="E72" s="27"/>
       <c r="F72" s="27"/>
       <c r="G72" s="27"/>
       <c r="H72" s="27"/>
       <c r="I72" s="27"/>
       <c r="J72" s="27"/>
       <c r="K72" s="27"/>
       <c r="L72" s="27"/>
     </row>
-    <row r="73" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="28" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="74" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="75" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:54" x14ac:dyDescent="0.25">
       <c r="Z75" s="42"/>
       <c r="AA75" s="42"/>
       <c r="AB75" s="42"/>
       <c r="AC75" s="42"/>
       <c r="AD75" s="42"/>
       <c r="AE75" s="42"/>
       <c r="AF75" s="42"/>
       <c r="AG75" s="42"/>
       <c r="AH75" s="42"/>
       <c r="AI75" s="42"/>
       <c r="AJ75" s="42"/>
       <c r="AK75" s="42"/>
       <c r="AL75" s="42"/>
       <c r="AM75" s="42"/>
       <c r="AN75" s="42"/>
     </row>
-    <row r="76" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:54" x14ac:dyDescent="0.25">
       <c r="N76" s="42"/>
       <c r="O76" s="42"/>
       <c r="P76" s="42"/>
       <c r="Q76" s="42"/>
       <c r="R76" s="42"/>
       <c r="S76" s="42"/>
       <c r="T76" s="42"/>
       <c r="U76" s="42"/>
       <c r="V76" s="42"/>
       <c r="W76" s="42"/>
       <c r="X76" s="42"/>
       <c r="Y76" s="42"/>
       <c r="Z76" s="42"/>
       <c r="AA76" s="42"/>
       <c r="AB76" s="42"/>
       <c r="AC76" s="42"/>
       <c r="AD76" s="42"/>
       <c r="AE76" s="42"/>
       <c r="AF76" s="42"/>
       <c r="AG76" s="42"/>
       <c r="AH76" s="42"/>
       <c r="AI76" s="42"/>
       <c r="AJ76" s="42"/>
       <c r="AK76" s="42"/>
       <c r="AL76" s="42"/>
       <c r="AM76" s="42"/>
       <c r="AN76" s="42"/>
     </row>
-    <row r="77" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:54" x14ac:dyDescent="0.25">
       <c r="N77" s="42"/>
       <c r="O77" s="42"/>
       <c r="P77" s="42"/>
       <c r="Q77" s="42"/>
       <c r="R77" s="42"/>
       <c r="S77" s="42"/>
       <c r="T77" s="42"/>
       <c r="U77" s="42"/>
       <c r="V77" s="42"/>
       <c r="W77" s="42"/>
       <c r="X77" s="42"/>
       <c r="Y77" s="42"/>
       <c r="Z77" s="42"/>
       <c r="AA77" s="42"/>
       <c r="AB77" s="42"/>
       <c r="AC77" s="42"/>
       <c r="AD77" s="42"/>
       <c r="AE77" s="42"/>
       <c r="AF77" s="42"/>
       <c r="AG77" s="42"/>
       <c r="AH77" s="42"/>
       <c r="AI77" s="42"/>
       <c r="AJ77" s="42"/>
       <c r="AK77" s="42"/>
       <c r="AL77" s="42"/>
       <c r="AM77" s="42"/>
       <c r="AN77" s="42"/>
     </row>
-    <row r="78" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:54" x14ac:dyDescent="0.25">
       <c r="N78" s="42"/>
       <c r="O78" s="42"/>
       <c r="P78" s="42"/>
       <c r="Q78" s="42"/>
       <c r="R78" s="42"/>
       <c r="S78" s="42"/>
       <c r="T78" s="42"/>
       <c r="U78" s="42"/>
       <c r="V78" s="42"/>
       <c r="W78" s="42"/>
       <c r="X78" s="42"/>
       <c r="Y78" s="42"/>
       <c r="Z78" s="42"/>
       <c r="AA78" s="42"/>
       <c r="AB78" s="42"/>
       <c r="AC78" s="42"/>
       <c r="AD78" s="42"/>
       <c r="AE78" s="42"/>
       <c r="AF78" s="42"/>
       <c r="AG78" s="42"/>
       <c r="AH78" s="42"/>
       <c r="AI78" s="42"/>
       <c r="AJ78" s="42"/>
       <c r="AK78" s="42"/>
       <c r="AL78" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BA2"/>
-    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:BA28"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B28:BB28"/>
+    <mergeCell ref="B50:BB50"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA74"/>
+  <dimension ref="A1:BB74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A41" sqref="A41"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AW22" sqref="AW22"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="39" width="8.5703125" style="29" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="29"/>
     <col min="42" max="42" width="8.5703125" style="29" customWidth="1"/>
-    <col min="43" max="16384" width="9.140625" style="29"/>
+    <col min="43" max="53" width="9.140625" style="29"/>
+    <col min="54" max="54" width="8.5703125" style="29" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
@@ -11670,65 +11869,66 @@
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
       <c r="AH2" s="50"/>
       <c r="AI2" s="50"/>
       <c r="AJ2" s="50"/>
       <c r="AK2" s="50"/>
       <c r="AL2" s="50"/>
       <c r="AM2" s="50"/>
       <c r="AN2" s="50"/>
       <c r="AO2" s="50"/>
       <c r="AP2" s="50"/>
       <c r="AQ2" s="50"/>
       <c r="AR2" s="50"/>
       <c r="AS2" s="50"/>
       <c r="AT2" s="50"/>
       <c r="AU2" s="50"/>
       <c r="AV2" s="50"/>
       <c r="AW2" s="50"/>
       <c r="AX2" s="50"/>
       <c r="AY2" s="50"/>
       <c r="AZ2" s="50"/>
       <c r="BA2" s="50"/>
+      <c r="BB2" s="50"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="30"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AE3" s="30"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46"/>
       <c r="B4" s="48">
         <v>2022</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="48">
         <v>2023</v>
       </c>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
@@ -11748,52 +11948,53 @@
       <c r="AG4" s="49"/>
       <c r="AH4" s="49"/>
       <c r="AI4" s="49"/>
       <c r="AJ4" s="49"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="49">
         <v>2025</v>
       </c>
       <c r="AM4" s="49"/>
       <c r="AN4" s="49"/>
       <c r="AO4" s="49"/>
       <c r="AP4" s="49"/>
       <c r="AQ4" s="49"/>
       <c r="AR4" s="49"/>
       <c r="AS4" s="49"/>
       <c r="AT4" s="49"/>
       <c r="AU4" s="49"/>
       <c r="AV4" s="49"/>
       <c r="AW4" s="51"/>
       <c r="AX4" s="49">
         <v>2026</v>
       </c>
       <c r="AY4" s="49"/>
       <c r="AZ4" s="49"/>
       <c r="BA4" s="49"/>
+      <c r="BB4" s="49"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="47"/>
       <c r="B5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
@@ -11907,52 +12108,55 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="33" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="40" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="40" t="s">
         <v>41</v>
       </c>
+      <c r="BB5" s="32" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -11963,52 +12167,53 @@
       <c r="AC6" s="52"/>
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
       <c r="BA6" s="52"/>
+      <c r="BB6" s="52"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="34">
         <v>11.43</v>
       </c>
       <c r="C7" s="34">
         <v>11.98</v>
       </c>
       <c r="D7" s="34">
         <v>11.67</v>
       </c>
       <c r="E7" s="34">
         <v>11.68</v>
       </c>
       <c r="F7" s="34">
         <v>11.72</v>
       </c>
       <c r="G7" s="34">
         <v>11.89</v>
       </c>
       <c r="H7" s="34">
         <v>12.05</v>
       </c>
       <c r="I7" s="34">
@@ -12124,52 +12329,55 @@
       </c>
       <c r="AT7" s="34">
         <v>9.98</v>
       </c>
       <c r="AU7" s="34">
         <v>10.01</v>
       </c>
       <c r="AV7" s="36">
         <v>9.91</v>
       </c>
       <c r="AW7" s="36">
         <v>9.9</v>
       </c>
       <c r="AX7" s="36">
         <v>9</v>
       </c>
       <c r="AY7" s="34">
         <v>8.81</v>
       </c>
       <c r="AZ7" s="36">
         <v>8.85</v>
       </c>
       <c r="BA7" s="34">
         <v>8.94</v>
       </c>
+      <c r="BB7" s="34">
+        <v>8.93</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="34">
         <v>12.34</v>
       </c>
       <c r="C8" s="34">
         <v>13.53</v>
       </c>
       <c r="D8" s="34">
         <v>12.92</v>
       </c>
       <c r="E8" s="34">
         <v>12.93</v>
       </c>
       <c r="F8" s="34">
         <v>12.77</v>
       </c>
       <c r="G8" s="34">
         <v>12.81</v>
       </c>
       <c r="H8" s="34">
         <v>12.83</v>
       </c>
       <c r="I8" s="34">
@@ -12285,52 +12493,55 @@
       </c>
       <c r="AT8" s="34">
         <v>10.57</v>
       </c>
       <c r="AU8" s="34">
         <v>10.56</v>
       </c>
       <c r="AV8" s="36">
         <v>10.41</v>
       </c>
       <c r="AW8" s="36">
         <v>10.4</v>
       </c>
       <c r="AX8" s="36">
         <v>9.44</v>
       </c>
       <c r="AY8" s="34">
         <v>9.16</v>
       </c>
       <c r="AZ8" s="36">
         <v>9.19</v>
       </c>
       <c r="BA8" s="34">
         <v>9.3800000000000008</v>
       </c>
+      <c r="BB8" s="34">
+        <v>9.56</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="34">
         <v>17.079999999999998</v>
       </c>
       <c r="C9" s="34">
         <v>17.03</v>
       </c>
       <c r="D9" s="34">
         <v>17.940000000000001</v>
       </c>
       <c r="E9" s="34">
         <v>18.55</v>
       </c>
       <c r="F9" s="34">
         <v>18.23</v>
       </c>
       <c r="G9" s="34">
         <v>18.690000000000001</v>
       </c>
       <c r="H9" s="34">
         <v>18.940000000000001</v>
       </c>
       <c r="I9" s="34">
@@ -12446,52 +12657,55 @@
       </c>
       <c r="AT9" s="34">
         <v>14</v>
       </c>
       <c r="AU9" s="34">
         <v>13.8</v>
       </c>
       <c r="AV9" s="36">
         <v>14.11</v>
       </c>
       <c r="AW9" s="36">
         <v>13.96</v>
       </c>
       <c r="AX9" s="36">
         <v>15.73</v>
       </c>
       <c r="AY9" s="34">
         <v>14.3</v>
       </c>
       <c r="AZ9" s="36">
         <v>13.49</v>
       </c>
       <c r="BA9" s="34">
         <v>13.74</v>
       </c>
+      <c r="BB9" s="34">
+        <v>13.34</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="34">
         <v>7.74</v>
       </c>
       <c r="C10" s="34">
         <v>8.86</v>
       </c>
       <c r="D10" s="34">
         <v>7.67</v>
       </c>
       <c r="E10" s="34">
         <v>8.19</v>
       </c>
       <c r="F10" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="G10" s="34">
         <v>8.61</v>
       </c>
       <c r="H10" s="34">
         <v>9.07</v>
       </c>
       <c r="I10" s="34">
@@ -12607,52 +12821,55 @@
       </c>
       <c r="AT10" s="34">
         <v>7.58</v>
       </c>
       <c r="AU10" s="34">
         <v>7.51</v>
       </c>
       <c r="AV10" s="36">
         <v>7.31</v>
       </c>
       <c r="AW10" s="36">
         <v>7.16</v>
       </c>
       <c r="AX10" s="36">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="34">
         <v>6.16</v>
       </c>
       <c r="AZ10" s="36">
         <v>5.81</v>
       </c>
       <c r="BA10" s="34">
         <v>5.24</v>
       </c>
+      <c r="BB10" s="34">
+        <v>5.72</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="34">
         <v>10.76</v>
       </c>
       <c r="C11" s="34">
         <v>11.41</v>
       </c>
       <c r="D11" s="34">
         <v>11.06</v>
       </c>
       <c r="E11" s="34">
         <v>11.08</v>
       </c>
       <c r="F11" s="34">
         <v>10.86</v>
       </c>
       <c r="G11" s="34">
         <v>10.9</v>
       </c>
       <c r="H11" s="34">
         <v>11.15</v>
       </c>
       <c r="I11" s="34">
@@ -12768,52 +12985,55 @@
       </c>
       <c r="AT11" s="34">
         <v>9.7799999999999994</v>
       </c>
       <c r="AU11" s="34">
         <v>9.9499999999999993</v>
       </c>
       <c r="AV11" s="36">
         <v>9.91</v>
       </c>
       <c r="AW11" s="36">
         <v>9.85</v>
       </c>
       <c r="AX11" s="36">
         <v>10.23</v>
       </c>
       <c r="AY11" s="34">
         <v>9.14</v>
       </c>
       <c r="AZ11" s="36">
         <v>8.61</v>
       </c>
       <c r="BA11" s="34">
         <v>8.81</v>
       </c>
+      <c r="BB11" s="34">
+        <v>8.89</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="34">
         <v>13.19</v>
       </c>
       <c r="C12" s="34">
         <v>10.42</v>
       </c>
       <c r="D12" s="34">
         <v>10.4</v>
       </c>
       <c r="E12" s="34">
         <v>10.71</v>
       </c>
       <c r="F12" s="34">
         <v>11.39</v>
       </c>
       <c r="G12" s="34">
         <v>10.95</v>
       </c>
       <c r="H12" s="34">
         <v>11.83</v>
       </c>
       <c r="I12" s="34">
@@ -12929,52 +13149,55 @@
       </c>
       <c r="AT12" s="34">
         <v>10.17</v>
       </c>
       <c r="AU12" s="34">
         <v>10.039999999999999</v>
       </c>
       <c r="AV12" s="36">
         <v>9.7899999999999991</v>
       </c>
       <c r="AW12" s="36">
         <v>10.130000000000001</v>
       </c>
       <c r="AX12" s="36">
         <v>12.25</v>
       </c>
       <c r="AY12" s="34">
         <v>8.5299999999999994</v>
       </c>
       <c r="AZ12" s="36">
         <v>9.8000000000000007</v>
       </c>
       <c r="BA12" s="34">
         <v>8.93</v>
       </c>
+      <c r="BB12" s="34">
+        <v>8.14</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="34">
         <v>18.239999999999998</v>
       </c>
       <c r="C13" s="34">
         <v>18.23</v>
       </c>
       <c r="D13" s="34">
         <v>18.809999999999999</v>
       </c>
       <c r="E13" s="34">
         <v>17.28</v>
       </c>
       <c r="F13" s="34">
         <v>17.62</v>
       </c>
       <c r="G13" s="34">
         <v>16.93</v>
       </c>
       <c r="H13" s="34">
         <v>16.63</v>
       </c>
       <c r="I13" s="34">
@@ -13090,52 +13313,55 @@
       </c>
       <c r="AT13" s="34">
         <v>15.02</v>
       </c>
       <c r="AU13" s="34">
         <v>14.99</v>
       </c>
       <c r="AV13" s="36">
         <v>14.77</v>
       </c>
       <c r="AW13" s="36">
         <v>14.55</v>
       </c>
       <c r="AX13" s="36">
         <v>5.9</v>
       </c>
       <c r="AY13" s="34">
         <v>8.24</v>
       </c>
       <c r="AZ13" s="36">
         <v>9.39</v>
       </c>
       <c r="BA13" s="34">
         <v>10.82</v>
       </c>
+      <c r="BB13" s="34">
+        <v>10.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="34">
         <v>8.0299999999999994</v>
       </c>
       <c r="C14" s="34">
         <v>9</v>
       </c>
       <c r="D14" s="34">
         <v>10.039999999999999</v>
       </c>
       <c r="E14" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="F14" s="34">
         <v>9.98</v>
       </c>
       <c r="G14" s="34">
         <v>10.45</v>
       </c>
       <c r="H14" s="34">
         <v>10.88</v>
       </c>
       <c r="I14" s="34">
@@ -13251,52 +13477,55 @@
       </c>
       <c r="AT14" s="34">
         <v>11.08</v>
       </c>
       <c r="AU14" s="34">
         <v>11.04</v>
       </c>
       <c r="AV14" s="36">
         <v>10.87</v>
       </c>
       <c r="AW14" s="36">
         <v>10.57</v>
       </c>
       <c r="AX14" s="36">
         <v>5.88</v>
       </c>
       <c r="AY14" s="34">
         <v>7.49</v>
       </c>
       <c r="AZ14" s="36">
         <v>7.92</v>
       </c>
       <c r="BA14" s="34">
         <v>8.2899999999999991</v>
       </c>
+      <c r="BB14" s="34">
+        <v>8.76</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="34">
         <v>8.4600000000000009</v>
       </c>
       <c r="C15" s="34">
         <v>8.8699999999999992</v>
       </c>
       <c r="D15" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="E15" s="34">
         <v>9.2799999999999994</v>
       </c>
       <c r="F15" s="34">
         <v>9.86</v>
       </c>
       <c r="G15" s="34">
         <v>10.17</v>
       </c>
       <c r="H15" s="34">
         <v>10.95</v>
       </c>
       <c r="I15" s="34">
@@ -13412,52 +13641,55 @@
       </c>
       <c r="AT15" s="34">
         <v>8.75</v>
       </c>
       <c r="AU15" s="34">
         <v>9.15</v>
       </c>
       <c r="AV15" s="36">
         <v>8.89</v>
       </c>
       <c r="AW15" s="36">
         <v>8.84</v>
       </c>
       <c r="AX15" s="36">
         <v>13.1</v>
       </c>
       <c r="AY15" s="34">
         <v>10.53</v>
       </c>
       <c r="AZ15" s="36">
         <v>9.32</v>
       </c>
       <c r="BA15" s="34">
         <v>8.58</v>
       </c>
+      <c r="BB15" s="34">
+        <v>8.39</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="34">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="34">
         <v>15.31</v>
       </c>
       <c r="D16" s="34">
         <v>18.89</v>
       </c>
       <c r="E16" s="34">
         <v>18.37</v>
       </c>
       <c r="F16" s="34">
         <v>17.510000000000002</v>
       </c>
       <c r="G16" s="34">
         <v>17.75</v>
       </c>
       <c r="H16" s="34">
         <v>18.02</v>
       </c>
       <c r="I16" s="34">
@@ -13573,52 +13805,55 @@
       </c>
       <c r="AT16" s="34">
         <v>14.71</v>
       </c>
       <c r="AU16" s="34">
         <v>14.77</v>
       </c>
       <c r="AV16" s="36">
         <v>14.51</v>
       </c>
       <c r="AW16" s="36">
         <v>14.47</v>
       </c>
       <c r="AX16" s="36">
         <v>13.29</v>
       </c>
       <c r="AY16" s="34">
         <v>14.64</v>
       </c>
       <c r="AZ16" s="36">
         <v>12.52</v>
       </c>
       <c r="BA16" s="34">
         <v>12.51</v>
       </c>
+      <c r="BB16" s="34">
+        <v>12.91</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="34">
         <v>11.77</v>
       </c>
       <c r="C17" s="34">
         <v>11.4</v>
       </c>
       <c r="D17" s="34">
         <v>9.93</v>
       </c>
       <c r="E17" s="34">
         <v>10</v>
       </c>
       <c r="F17" s="34">
         <v>10.15</v>
       </c>
       <c r="G17" s="34">
         <v>10.29</v>
       </c>
       <c r="H17" s="34">
         <v>9.99</v>
       </c>
       <c r="I17" s="34">
@@ -13734,52 +13969,55 @@
       </c>
       <c r="AT17" s="34">
         <v>8.11</v>
       </c>
       <c r="AU17" s="34">
         <v>7.84</v>
       </c>
       <c r="AV17" s="36">
         <v>7.83</v>
       </c>
       <c r="AW17" s="36">
         <v>7.89</v>
       </c>
       <c r="AX17" s="36">
         <v>6.69</v>
       </c>
       <c r="AY17" s="34">
         <v>6.87</v>
       </c>
       <c r="AZ17" s="36">
         <v>7.4</v>
       </c>
       <c r="BA17" s="34">
         <v>7.82</v>
       </c>
+      <c r="BB17" s="34">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="34">
         <v>8.64</v>
       </c>
       <c r="C18" s="34">
         <v>10.15</v>
       </c>
       <c r="D18" s="34">
         <v>9.93</v>
       </c>
       <c r="E18" s="34">
         <v>10.199999999999999</v>
       </c>
       <c r="F18" s="34">
         <v>11.19</v>
       </c>
       <c r="G18" s="34">
         <v>10.97</v>
       </c>
       <c r="H18" s="34">
         <v>11.09</v>
       </c>
       <c r="I18" s="34">
@@ -13895,52 +14133,55 @@
       </c>
       <c r="AT18" s="34">
         <v>10.119999999999999</v>
       </c>
       <c r="AU18" s="34">
         <v>10.050000000000001</v>
       </c>
       <c r="AV18" s="36">
         <v>9.69</v>
       </c>
       <c r="AW18" s="36">
         <v>9.65</v>
       </c>
       <c r="AX18" s="36">
         <v>8.42</v>
       </c>
       <c r="AY18" s="34">
         <v>6.38</v>
       </c>
       <c r="AZ18" s="36">
         <v>6.66</v>
       </c>
       <c r="BA18" s="34">
         <v>6.86</v>
       </c>
+      <c r="BB18" s="34">
+        <v>6.94</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="34">
         <v>13.31</v>
       </c>
       <c r="C19" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="D19" s="34">
         <v>8.89</v>
       </c>
       <c r="E19" s="34">
         <v>8.76</v>
       </c>
       <c r="F19" s="34">
         <v>9.31</v>
       </c>
       <c r="G19" s="34">
         <v>8.91</v>
       </c>
       <c r="H19" s="34">
         <v>9.2899999999999991</v>
       </c>
       <c r="I19" s="34">
@@ -14056,52 +14297,55 @@
       </c>
       <c r="AT19" s="34">
         <v>8.32</v>
       </c>
       <c r="AU19" s="34">
         <v>8.64</v>
       </c>
       <c r="AV19" s="36">
         <v>8.6199999999999992</v>
       </c>
       <c r="AW19" s="36">
         <v>8.52</v>
       </c>
       <c r="AX19" s="36">
         <v>4.04</v>
       </c>
       <c r="AY19" s="34">
         <v>4.78</v>
       </c>
       <c r="AZ19" s="36">
         <v>5.58</v>
       </c>
       <c r="BA19" s="34">
         <v>6.15</v>
       </c>
+      <c r="BB19" s="34">
+        <v>6.03</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="34">
         <v>9.6300000000000008</v>
       </c>
       <c r="C20" s="34">
         <v>8.93</v>
       </c>
       <c r="D20" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="E20" s="34">
         <v>8.33</v>
       </c>
       <c r="F20" s="34">
         <v>9.06</v>
       </c>
       <c r="G20" s="34">
         <v>9.7799999999999994</v>
       </c>
       <c r="H20" s="34">
         <v>10.91</v>
       </c>
       <c r="I20" s="34">
@@ -14217,52 +14461,55 @@
       </c>
       <c r="AT20" s="34">
         <v>7.78</v>
       </c>
       <c r="AU20" s="34">
         <v>8.43</v>
       </c>
       <c r="AV20" s="36">
         <v>8.3000000000000007</v>
       </c>
       <c r="AW20" s="36">
         <v>8.18</v>
       </c>
       <c r="AX20" s="36">
         <v>7.62</v>
       </c>
       <c r="AY20" s="34">
         <v>8.68</v>
       </c>
       <c r="AZ20" s="36">
         <v>10.54</v>
       </c>
       <c r="BA20" s="34">
         <v>10.71</v>
       </c>
+      <c r="BB20" s="34">
+        <v>11.11</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="34">
         <v>10.49</v>
       </c>
       <c r="C21" s="34">
         <v>12.61</v>
       </c>
       <c r="D21" s="34">
         <v>12.7</v>
       </c>
       <c r="E21" s="34">
         <v>12.68</v>
       </c>
       <c r="F21" s="34">
         <v>13.21</v>
       </c>
       <c r="G21" s="34">
         <v>13.28</v>
       </c>
       <c r="H21" s="34">
         <v>13.1</v>
       </c>
       <c r="I21" s="34">
@@ -14378,52 +14625,55 @@
       </c>
       <c r="AT21" s="34">
         <v>9.51</v>
       </c>
       <c r="AU21" s="34">
         <v>9.35</v>
       </c>
       <c r="AV21" s="36">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW21" s="36">
         <v>9.4700000000000006</v>
       </c>
       <c r="AX21" s="36">
         <v>8.31</v>
       </c>
       <c r="AY21" s="34">
         <v>9.91</v>
       </c>
       <c r="AZ21" s="36">
         <v>10.119999999999999</v>
       </c>
       <c r="BA21" s="34">
         <v>10.02</v>
       </c>
+      <c r="BB21" s="34">
+        <v>9.66</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="34">
         <v>6.85</v>
       </c>
       <c r="C22" s="34">
         <v>5.84</v>
       </c>
       <c r="D22" s="34">
         <v>6.92</v>
       </c>
       <c r="E22" s="34">
         <v>7.23</v>
       </c>
       <c r="F22" s="34">
         <v>7.37</v>
       </c>
       <c r="G22" s="34">
         <v>8.77</v>
       </c>
       <c r="H22" s="34">
         <v>9.42</v>
       </c>
       <c r="I22" s="34">
@@ -14539,52 +14789,55 @@
       </c>
       <c r="AT22" s="34">
         <v>8.65</v>
       </c>
       <c r="AU22" s="34">
         <v>8.65</v>
       </c>
       <c r="AV22" s="36">
         <v>8.4499999999999993</v>
       </c>
       <c r="AW22" s="36">
         <v>8.4600000000000009</v>
       </c>
       <c r="AX22" s="36">
         <v>12.37</v>
       </c>
       <c r="AY22" s="34">
         <v>8.32</v>
       </c>
       <c r="AZ22" s="36">
         <v>8.85</v>
       </c>
       <c r="BA22" s="34">
         <v>8.2899999999999991</v>
       </c>
+      <c r="BB22" s="34">
+        <v>8.25</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="34">
         <v>7.59</v>
       </c>
       <c r="C23" s="34">
         <v>8.6300000000000008</v>
       </c>
       <c r="D23" s="34">
         <v>8.27</v>
       </c>
       <c r="E23" s="34">
         <v>10.1</v>
       </c>
       <c r="F23" s="34">
         <v>9.0500000000000007</v>
       </c>
       <c r="G23" s="34">
         <v>9.93</v>
       </c>
       <c r="H23" s="34">
         <v>10.34</v>
       </c>
       <c r="I23" s="34">
@@ -14700,52 +14953,55 @@
       </c>
       <c r="AT23" s="34">
         <v>10.98</v>
       </c>
       <c r="AU23" s="34">
         <v>11.01</v>
       </c>
       <c r="AV23" s="36">
         <v>10.68</v>
       </c>
       <c r="AW23" s="36">
         <v>10.26</v>
       </c>
       <c r="AX23" s="36">
         <v>11.81</v>
       </c>
       <c r="AY23" s="34">
         <v>7.76</v>
       </c>
       <c r="AZ23" s="36">
         <v>10.19</v>
       </c>
       <c r="BA23" s="34">
         <v>8.42</v>
       </c>
+      <c r="BB23" s="34">
+        <v>7.89</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34">
         <v>12.72</v>
       </c>
       <c r="C24" s="34">
         <v>11.57</v>
       </c>
       <c r="D24" s="34">
         <v>9.65</v>
       </c>
       <c r="E24" s="34">
         <v>9.31</v>
       </c>
       <c r="F24" s="34">
         <v>10.25</v>
       </c>
       <c r="G24" s="34">
         <v>10.62</v>
       </c>
       <c r="H24" s="34">
         <v>10.63</v>
       </c>
       <c r="I24" s="34">
@@ -14861,52 +15117,55 @@
       </c>
       <c r="AT24" s="34">
         <v>7.94</v>
       </c>
       <c r="AU24" s="34">
         <v>8.01</v>
       </c>
       <c r="AV24" s="36">
         <v>7.83</v>
       </c>
       <c r="AW24" s="36">
         <v>8.14</v>
       </c>
       <c r="AX24" s="36">
         <v>9.76</v>
       </c>
       <c r="AY24" s="34">
         <v>7.45</v>
       </c>
       <c r="AZ24" s="36">
         <v>7.67</v>
       </c>
       <c r="BA24" s="34">
         <v>6.91</v>
       </c>
+      <c r="BB24" s="34">
+        <v>6.71</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="34">
         <v>11.58</v>
       </c>
       <c r="C25" s="34">
         <v>11.7</v>
       </c>
       <c r="D25" s="34">
         <v>11.31</v>
       </c>
       <c r="E25" s="34">
         <v>10.95</v>
       </c>
       <c r="F25" s="34">
         <v>10.210000000000001</v>
       </c>
       <c r="G25" s="34">
         <v>10.16</v>
       </c>
       <c r="H25" s="34">
         <v>9.86</v>
       </c>
       <c r="I25" s="34">
@@ -15022,52 +15281,55 @@
       </c>
       <c r="AT25" s="34">
         <v>8.67</v>
       </c>
       <c r="AU25" s="34">
         <v>9.11</v>
       </c>
       <c r="AV25" s="36">
         <v>9.19</v>
       </c>
       <c r="AW25" s="36">
         <v>9.14</v>
       </c>
       <c r="AX25" s="36">
         <v>5.57</v>
       </c>
       <c r="AY25" s="34">
         <v>8.73</v>
       </c>
       <c r="AZ25" s="36">
         <v>7.24</v>
       </c>
       <c r="BA25" s="34">
         <v>7.15</v>
       </c>
+      <c r="BB25" s="34">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="34">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="34">
         <v>8.01</v>
       </c>
       <c r="D26" s="34">
         <v>8.15</v>
       </c>
       <c r="E26" s="34">
         <v>8.69</v>
       </c>
       <c r="F26" s="34">
         <v>9.25</v>
       </c>
       <c r="G26" s="34">
         <v>10.72</v>
       </c>
       <c r="H26" s="34">
         <v>11.04</v>
       </c>
       <c r="I26" s="34">
@@ -15183,52 +15445,55 @@
       </c>
       <c r="AT26" s="34">
         <v>9.9499999999999993</v>
       </c>
       <c r="AU26" s="34">
         <v>10.19</v>
       </c>
       <c r="AV26" s="36">
         <v>10.050000000000001</v>
       </c>
       <c r="AW26" s="36">
         <v>10.19</v>
       </c>
       <c r="AX26" s="36">
         <v>5.97</v>
       </c>
       <c r="AY26" s="34">
         <v>4.95</v>
       </c>
       <c r="AZ26" s="36">
         <v>7.94</v>
       </c>
       <c r="BA26" s="34">
         <v>9.4499999999999993</v>
       </c>
+      <c r="BB26" s="34">
+        <v>9.11</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="37">
         <v>10.78</v>
       </c>
       <c r="C27" s="37">
         <v>11.59</v>
       </c>
       <c r="D27" s="37">
         <v>10.77</v>
       </c>
       <c r="E27" s="37">
         <v>9.59</v>
       </c>
       <c r="F27" s="37">
         <v>9.7200000000000006</v>
       </c>
       <c r="G27" s="37">
         <v>9.77</v>
       </c>
       <c r="H27" s="37">
         <v>10.19</v>
       </c>
       <c r="I27" s="37">
@@ -15344,68 +15609,71 @@
       </c>
       <c r="AT27" s="37">
         <v>7.53</v>
       </c>
       <c r="AU27" s="37">
         <v>7.39</v>
       </c>
       <c r="AV27" s="37">
         <v>7.58</v>
       </c>
       <c r="AW27" s="37">
         <v>7.59</v>
       </c>
       <c r="AX27" s="37">
         <v>6.26</v>
       </c>
       <c r="AY27" s="37">
         <v>6.06</v>
       </c>
       <c r="AZ27" s="37">
         <v>5.76</v>
       </c>
       <c r="BA27" s="37">
         <v>5.14</v>
       </c>
+      <c r="BB27" s="37">
+        <v>4.84</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
       <c r="AA28" s="18"/>
     </row>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
         <v>3</v>
       </c>
       <c r="AA29" s="10"/>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA30" s="10"/>
     </row>
-    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA31" s="10"/>
     </row>
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
       <c r="V32" s="43"/>
       <c r="W32" s="43"/>
       <c r="X32" s="43"/>
       <c r="Y32" s="43"/>
       <c r="Z32" s="43"/>
       <c r="AA32" s="43"/>
       <c r="AB32" s="43"/>
       <c r="AC32" s="43"/>
       <c r="AD32" s="43"/>
       <c r="AE32" s="43"/>
       <c r="AF32" s="43"/>
       <c r="AG32" s="43"/>
       <c r="AH32" s="43"/>
       <c r="AI32" s="43"/>
       <c r="AJ32" s="43"/>
       <c r="AK32" s="43"/>
       <c r="AL32" s="43"/>
@@ -15516,53 +15784,53 @@
     </row>
     <row r="67" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA67" s="10"/>
     </row>
     <row r="68" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA68" s="10"/>
     </row>
     <row r="69" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA69" s="10"/>
     </row>
     <row r="70" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA70" s="10"/>
     </row>
     <row r="71" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA71" s="10"/>
     </row>
     <row r="72" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA72" s="18"/>
     </row>
     <row r="73" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA73" s="18"/>
     </row>
     <row r="74" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>