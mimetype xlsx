--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="9675" yWindow="90" windowWidth="18780" windowHeight="11235" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="53">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении.</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>Общий коэффициент рождаемости в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
@@ -472,73 +472,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -815,214 +815,216 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB78"/>
+  <dimension ref="A1:BC78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AX8" sqref="AX8"/>
+      <selection pane="topRight" activeCell="B28" sqref="B28:BC28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="50"/>
-[...50 lines deleted...]
-      <c r="BB2" s="50"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="48">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51">
         <v>2022</v>
       </c>
-      <c r="C4" s="48"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51">
         <v>2023</v>
       </c>
-      <c r="O4" s="48"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="49"/>
-[...10 lines deleted...]
-      <c r="AL4" s="49">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="49"/>
-[...10 lines deleted...]
-      <c r="AX4" s="49">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="49"/>
-[...2 lines deleted...]
-      <c r="BB4" s="49"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1135,112 +1137,116 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="BB5" s="32" t="s">
+      <c r="BB5" s="40" t="s">
         <v>31</v>
       </c>
+      <c r="BC5" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="45" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="45"/>
-[...50 lines deleted...]
-      <c r="BB6" s="45"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+      <c r="AH6" s="48"/>
+      <c r="AI6" s="48"/>
+      <c r="AJ6" s="48"/>
+      <c r="AK6" s="48"/>
+      <c r="AL6" s="48"/>
+      <c r="AM6" s="48"/>
+      <c r="AN6" s="48"/>
+      <c r="AO6" s="48"/>
+      <c r="AP6" s="48"/>
+      <c r="AQ6" s="48"/>
+      <c r="AR6" s="48"/>
+      <c r="AS6" s="48"/>
+      <c r="AT6" s="48"/>
+      <c r="AU6" s="48"/>
+      <c r="AV6" s="48"/>
+      <c r="AW6" s="48"/>
+      <c r="AX6" s="48"/>
+      <c r="AY6" s="48"/>
+      <c r="AZ6" s="48"/>
+      <c r="BA6" s="48"/>
+      <c r="BB6" s="48"/>
+      <c r="BC6" s="48"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>809</v>
       </c>
       <c r="C7" s="9">
         <v>802</v>
       </c>
       <c r="D7" s="9">
         <v>786</v>
       </c>
       <c r="E7" s="9">
         <v>802</v>
       </c>
       <c r="F7" s="9">
         <v>842</v>
       </c>
       <c r="G7" s="9">
         <v>870</v>
       </c>
       <c r="H7" s="9">
         <v>919</v>
       </c>
       <c r="I7" s="9">
@@ -1359,52 +1365,55 @@
       </c>
       <c r="AU7" s="11">
         <v>714</v>
       </c>
       <c r="AV7" s="21">
         <v>608</v>
       </c>
       <c r="AW7" s="10">
         <v>678</v>
       </c>
       <c r="AX7" s="12">
         <v>627</v>
       </c>
       <c r="AY7" s="21">
         <v>541</v>
       </c>
       <c r="AZ7" s="10">
         <v>621</v>
       </c>
       <c r="BA7" s="10">
         <v>620</v>
       </c>
       <c r="BB7" s="11">
         <v>618</v>
       </c>
+      <c r="BC7" s="11">
+        <v>697</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9">
         <v>275</v>
       </c>
       <c r="C8" s="9">
         <v>299</v>
       </c>
       <c r="D8" s="9">
         <v>262</v>
       </c>
       <c r="E8" s="9">
         <v>280</v>
       </c>
       <c r="F8" s="9">
         <v>270</v>
       </c>
       <c r="G8" s="9">
         <v>282</v>
       </c>
       <c r="H8" s="9">
         <v>289</v>
       </c>
       <c r="I8" s="9">
@@ -1523,52 +1532,55 @@
       </c>
       <c r="AU8" s="11">
         <v>244</v>
       </c>
       <c r="AV8" s="21">
         <v>200</v>
       </c>
       <c r="AW8" s="10">
         <v>242</v>
       </c>
       <c r="AX8" s="12">
         <v>224</v>
       </c>
       <c r="AY8" s="21">
         <v>189</v>
       </c>
       <c r="AZ8" s="10">
         <v>218</v>
       </c>
       <c r="BA8" s="10">
         <v>228</v>
       </c>
       <c r="BB8" s="11">
         <v>242</v>
       </c>
+      <c r="BC8" s="11">
+        <v>263</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="9">
         <v>56</v>
       </c>
       <c r="C9" s="9">
         <v>50</v>
       </c>
       <c r="D9" s="9">
         <v>65</v>
       </c>
       <c r="E9" s="9">
         <v>65</v>
       </c>
       <c r="F9" s="9">
         <v>56</v>
       </c>
       <c r="G9" s="9">
         <v>67</v>
       </c>
       <c r="H9" s="9">
         <v>67</v>
       </c>
       <c r="I9" s="9">
@@ -1687,52 +1699,55 @@
       </c>
       <c r="AU9" s="11">
         <v>37</v>
       </c>
       <c r="AV9" s="21">
         <v>52</v>
       </c>
       <c r="AW9" s="10">
         <v>39</v>
       </c>
       <c r="AX9" s="12">
         <v>48</v>
       </c>
       <c r="AY9" s="21">
         <v>35</v>
       </c>
       <c r="AZ9" s="10">
         <v>36</v>
       </c>
       <c r="BA9" s="10">
         <v>43</v>
       </c>
       <c r="BB9" s="11">
         <v>36</v>
       </c>
+      <c r="BC9" s="11">
+        <v>43</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9">
         <v>23</v>
       </c>
       <c r="C10" s="9">
         <v>27</v>
       </c>
       <c r="D10" s="9">
         <v>16</v>
       </c>
       <c r="E10" s="9">
         <v>28</v>
       </c>
       <c r="F10" s="9">
         <v>27</v>
       </c>
       <c r="G10" s="9">
         <v>28</v>
       </c>
       <c r="H10" s="9">
         <v>35</v>
       </c>
       <c r="I10" s="9">
@@ -1851,52 +1866,55 @@
       </c>
       <c r="AU10" s="11">
         <v>20</v>
       </c>
       <c r="AV10" s="21">
         <v>15</v>
       </c>
       <c r="AW10" s="10">
         <v>16</v>
       </c>
       <c r="AX10" s="12">
         <v>13</v>
       </c>
       <c r="AY10" s="21">
         <v>21</v>
       </c>
       <c r="AZ10" s="10">
         <v>15</v>
       </c>
       <c r="BA10" s="10">
         <v>10</v>
       </c>
       <c r="BB10" s="11">
         <v>22</v>
       </c>
+      <c r="BC10" s="11">
+        <v>26</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="9">
         <v>113</v>
       </c>
       <c r="C11" s="9">
         <v>114</v>
       </c>
       <c r="D11" s="9">
         <v>109</v>
       </c>
       <c r="E11" s="9">
         <v>113</v>
       </c>
       <c r="F11" s="9">
         <v>107</v>
       </c>
       <c r="G11" s="9">
         <v>112</v>
       </c>
       <c r="H11" s="9">
         <v>132</v>
       </c>
       <c r="I11" s="9">
@@ -2015,52 +2033,55 @@
       </c>
       <c r="AU11" s="11">
         <v>120</v>
       </c>
       <c r="AV11" s="21">
         <v>97</v>
       </c>
       <c r="AW11" s="10">
         <v>96</v>
       </c>
       <c r="AX11" s="12">
         <v>107</v>
       </c>
       <c r="AY11" s="21">
         <v>75</v>
       </c>
       <c r="AZ11" s="10">
         <v>79</v>
       </c>
       <c r="BA11" s="10">
         <v>95</v>
       </c>
       <c r="BB11" s="11">
         <v>96</v>
       </c>
+      <c r="BC11" s="11">
+        <v>85</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9">
         <v>14</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>12</v>
       </c>
       <c r="F12" s="9">
         <v>15</v>
       </c>
       <c r="G12" s="9">
         <v>9</v>
       </c>
       <c r="H12" s="9">
         <v>18</v>
       </c>
       <c r="I12" s="9">
@@ -2179,52 +2200,55 @@
       </c>
       <c r="AU12" s="11">
         <v>9</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="11">
         <v>14</v>
       </c>
       <c r="AX12" s="12">
         <v>12</v>
       </c>
       <c r="AY12" s="21">
         <v>4</v>
       </c>
       <c r="AZ12" s="10">
         <v>12</v>
       </c>
       <c r="BA12" s="10">
         <v>6</v>
       </c>
       <c r="BB12" s="11">
         <v>5</v>
       </c>
+      <c r="BC12" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="9">
         <v>21</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>23</v>
       </c>
       <c r="E13" s="9">
         <v>14</v>
       </c>
       <c r="F13" s="9">
         <v>22</v>
       </c>
       <c r="G13" s="9">
         <v>15</v>
       </c>
       <c r="H13" s="9">
         <v>17</v>
       </c>
       <c r="I13" s="9">
@@ -2343,52 +2367,55 @@
       </c>
       <c r="AU13" s="11">
         <v>16</v>
       </c>
       <c r="AV13" s="21">
         <v>13</v>
       </c>
       <c r="AW13" s="11">
         <v>13</v>
       </c>
       <c r="AX13" s="12">
         <v>6</v>
       </c>
       <c r="AY13" s="21">
         <v>10</v>
       </c>
       <c r="AZ13" s="10">
         <v>12</v>
       </c>
       <c r="BA13" s="10">
         <v>15</v>
       </c>
       <c r="BB13" s="11">
         <v>9</v>
       </c>
+      <c r="BC13" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="9">
         <v>24</v>
       </c>
       <c r="C14" s="9">
         <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>36</v>
       </c>
       <c r="E14" s="9">
         <v>26</v>
       </c>
       <c r="F14" s="9">
         <v>32</v>
       </c>
       <c r="G14" s="9">
         <v>37</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
       </c>
       <c r="I14" s="9">
@@ -2507,52 +2534,55 @@
       </c>
       <c r="AU14" s="11">
         <v>30</v>
       </c>
       <c r="AV14" s="21">
         <v>25</v>
       </c>
       <c r="AW14" s="11">
         <v>21</v>
       </c>
       <c r="AX14" s="12">
         <v>16</v>
       </c>
       <c r="AY14" s="21">
         <v>23</v>
       </c>
       <c r="AZ14" s="10">
         <v>24</v>
       </c>
       <c r="BA14" s="10">
         <v>25</v>
       </c>
       <c r="BB14" s="11">
         <v>29</v>
       </c>
+      <c r="BC14" s="11">
+        <v>36</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="9">
         <v>12</v>
       </c>
       <c r="C15" s="9">
         <v>12</v>
       </c>
       <c r="D15" s="9">
         <v>14</v>
       </c>
       <c r="E15" s="9">
         <v>13</v>
       </c>
       <c r="F15" s="9">
         <v>17</v>
       </c>
       <c r="G15" s="9">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>22</v>
       </c>
       <c r="I15" s="9">
@@ -2671,52 +2701,55 @@
       </c>
       <c r="AU15" s="11">
         <v>17</v>
       </c>
       <c r="AV15" s="21">
         <v>8</v>
       </c>
       <c r="AW15" s="11">
         <v>11</v>
       </c>
       <c r="AX15" s="12">
         <v>17</v>
       </c>
       <c r="AY15" s="21">
         <v>9</v>
       </c>
       <c r="AZ15" s="10">
         <v>9</v>
       </c>
       <c r="BA15" s="10">
         <v>8</v>
       </c>
       <c r="BB15" s="11">
         <v>10</v>
       </c>
+      <c r="BC15" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>12</v>
       </c>
       <c r="D16" s="9">
         <v>24</v>
       </c>
       <c r="E16" s="9">
         <v>15</v>
       </c>
       <c r="F16" s="9">
         <v>13</v>
       </c>
       <c r="G16" s="9">
         <v>17</v>
       </c>
       <c r="H16" s="9">
         <v>18</v>
       </c>
       <c r="I16" s="9">
@@ -2835,52 +2868,55 @@
       </c>
       <c r="AU16" s="11">
         <v>13</v>
       </c>
       <c r="AV16" s="21">
         <v>10</v>
       </c>
       <c r="AW16" s="11">
         <v>12</v>
       </c>
       <c r="AX16" s="12">
         <v>11</v>
       </c>
       <c r="AY16" s="21">
         <v>12</v>
       </c>
       <c r="AZ16" s="10">
         <v>7</v>
       </c>
       <c r="BA16" s="10">
         <v>10</v>
       </c>
       <c r="BB16" s="11">
         <v>12</v>
       </c>
+      <c r="BC16" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="9">
         <v>43</v>
       </c>
       <c r="C17" s="9">
         <v>36</v>
       </c>
       <c r="D17" s="9">
         <v>26</v>
       </c>
       <c r="E17" s="9">
         <v>36</v>
       </c>
       <c r="F17" s="9">
         <v>39</v>
       </c>
       <c r="G17" s="9">
         <v>39</v>
       </c>
       <c r="H17" s="9">
         <v>30</v>
       </c>
       <c r="I17" s="9">
@@ -2999,52 +3035,55 @@
       </c>
       <c r="AU17" s="11">
         <v>19</v>
       </c>
       <c r="AV17" s="21">
         <v>26</v>
       </c>
       <c r="AW17" s="11">
         <v>30</v>
       </c>
       <c r="AX17" s="12">
         <v>23</v>
       </c>
       <c r="AY17" s="21">
         <v>22</v>
       </c>
       <c r="AZ17" s="10">
         <v>29</v>
       </c>
       <c r="BA17" s="10">
         <v>30</v>
       </c>
       <c r="BB17" s="11">
         <v>14</v>
       </c>
+      <c r="BC17" s="11">
+        <v>26</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9">
         <v>8</v>
       </c>
       <c r="C18" s="9">
         <v>10</v>
       </c>
       <c r="D18" s="9">
         <v>9</v>
       </c>
       <c r="E18" s="9">
         <v>10</v>
       </c>
       <c r="F18" s="9">
         <v>14</v>
       </c>
       <c r="G18" s="9">
         <v>9</v>
       </c>
       <c r="H18" s="9">
         <v>11</v>
       </c>
       <c r="I18" s="9">
@@ -3163,52 +3202,55 @@
       </c>
       <c r="AU18" s="11">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>5</v>
       </c>
       <c r="AW18" s="11">
         <v>8</v>
       </c>
       <c r="AX18" s="12">
         <v>7</v>
       </c>
       <c r="AY18" s="21">
         <v>3</v>
       </c>
       <c r="AZ18" s="10">
         <v>6</v>
       </c>
       <c r="BA18" s="10">
         <v>6</v>
       </c>
       <c r="BB18" s="11">
         <v>6</v>
       </c>
+      <c r="BC18" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>28</v>
       </c>
       <c r="C19" s="9">
         <v>11</v>
       </c>
       <c r="D19" s="9">
         <v>15</v>
       </c>
       <c r="E19" s="9">
         <v>17</v>
       </c>
       <c r="F19" s="9">
         <v>24</v>
       </c>
       <c r="G19" s="9">
         <v>14</v>
       </c>
       <c r="H19" s="9">
         <v>24</v>
       </c>
       <c r="I19" s="9">
@@ -3327,52 +3369,55 @@
       </c>
       <c r="AU19" s="11">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>16</v>
       </c>
       <c r="AW19" s="11">
         <v>15</v>
       </c>
       <c r="AX19" s="12">
         <v>8</v>
       </c>
       <c r="AY19" s="21">
         <v>10</v>
       </c>
       <c r="AZ19" s="10">
         <v>14</v>
       </c>
       <c r="BA19" s="10">
         <v>15</v>
       </c>
       <c r="BB19" s="11">
         <v>11</v>
       </c>
+      <c r="BC19" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="9">
         <v>17</v>
       </c>
       <c r="C20" s="9">
         <v>13</v>
       </c>
       <c r="D20" s="9">
         <v>13</v>
       </c>
       <c r="E20" s="9">
         <v>14</v>
       </c>
       <c r="F20" s="9">
         <v>21</v>
       </c>
       <c r="G20" s="9">
         <v>23</v>
       </c>
       <c r="H20" s="9">
         <v>31</v>
       </c>
       <c r="I20" s="9">
@@ -3491,52 +3536,55 @@
       </c>
       <c r="AU20" s="11">
         <v>23</v>
       </c>
       <c r="AV20" s="21">
         <v>11</v>
       </c>
       <c r="AW20" s="11">
         <v>11</v>
       </c>
       <c r="AX20" s="12">
         <v>12</v>
       </c>
       <c r="AY20" s="21">
         <v>14</v>
       </c>
       <c r="AZ20" s="10">
         <v>22</v>
       </c>
       <c r="BA20" s="10">
         <v>17</v>
       </c>
       <c r="BB20" s="11">
         <v>20</v>
       </c>
+      <c r="BC20" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9">
         <v>65</v>
       </c>
       <c r="C21" s="9">
         <v>84</v>
       </c>
       <c r="D21" s="9">
         <v>80</v>
       </c>
       <c r="E21" s="9">
         <v>76</v>
       </c>
       <c r="F21" s="9">
         <v>95</v>
       </c>
       <c r="G21" s="9">
         <v>82</v>
       </c>
       <c r="H21" s="9">
         <v>75</v>
       </c>
       <c r="I21" s="9">
@@ -3655,52 +3703,55 @@
       </c>
       <c r="AU21" s="11">
         <v>49</v>
       </c>
       <c r="AV21" s="21">
         <v>53</v>
       </c>
       <c r="AW21" s="11">
         <v>70</v>
       </c>
       <c r="AX21" s="12">
         <v>52</v>
       </c>
       <c r="AY21" s="21">
         <v>66</v>
       </c>
       <c r="AZ21" s="10">
         <v>66</v>
       </c>
       <c r="BA21" s="10">
         <v>59</v>
       </c>
       <c r="BB21" s="11">
         <v>52</v>
       </c>
+      <c r="BC21" s="11">
+        <v>55</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="9">
         <v>13</v>
       </c>
       <c r="C22" s="9">
         <v>8</v>
       </c>
       <c r="D22" s="9">
         <v>17</v>
       </c>
       <c r="E22" s="9">
         <v>15</v>
       </c>
       <c r="F22" s="9">
         <v>15</v>
       </c>
       <c r="G22" s="9">
         <v>29</v>
       </c>
       <c r="H22" s="9">
         <v>25</v>
       </c>
       <c r="I22" s="9">
@@ -3819,52 +3870,55 @@
       </c>
       <c r="AU22" s="11">
         <v>15</v>
       </c>
       <c r="AV22" s="21">
         <v>11</v>
       </c>
       <c r="AW22" s="11">
         <v>15</v>
       </c>
       <c r="AX22" s="12">
         <v>21</v>
       </c>
       <c r="AY22" s="21">
         <v>6</v>
       </c>
       <c r="AZ22" s="10">
         <v>17</v>
       </c>
       <c r="BA22" s="10">
         <v>11</v>
       </c>
       <c r="BB22" s="11">
         <v>14</v>
       </c>
+      <c r="BC22" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="9">
         <v>6</v>
       </c>
       <c r="C23" s="9">
         <v>7</v>
       </c>
       <c r="D23" s="9">
         <v>6</v>
       </c>
       <c r="E23" s="9">
         <v>12</v>
       </c>
       <c r="F23" s="9">
         <v>4</v>
       </c>
       <c r="G23" s="9">
         <v>11</v>
       </c>
       <c r="H23" s="9">
         <v>10</v>
       </c>
       <c r="I23" s="9">
@@ -3983,52 +4037,55 @@
       </c>
       <c r="AU23" s="11">
         <v>8</v>
       </c>
       <c r="AV23" s="21">
         <v>5</v>
       </c>
       <c r="AW23" s="11">
         <v>4</v>
       </c>
       <c r="AX23" s="12">
         <v>8</v>
       </c>
       <c r="AY23" s="21">
         <v>2</v>
       </c>
       <c r="AZ23" s="10">
         <v>10</v>
       </c>
       <c r="BA23" s="10">
         <v>2</v>
       </c>
       <c r="BB23" s="11">
         <v>4</v>
       </c>
+      <c r="BC23" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="9">
         <v>19</v>
       </c>
       <c r="C24" s="9">
         <v>14</v>
       </c>
       <c r="D24" s="9">
         <v>9</v>
       </c>
       <c r="E24" s="9">
         <v>12</v>
       </c>
       <c r="F24" s="9">
         <v>21</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>16</v>
       </c>
       <c r="I24" s="9">
@@ -4147,52 +4204,55 @@
       </c>
       <c r="AU24" s="11">
         <v>12</v>
       </c>
       <c r="AV24" s="21">
         <v>8</v>
       </c>
       <c r="AW24" s="11">
         <v>16</v>
       </c>
       <c r="AX24" s="12">
         <v>13</v>
       </c>
       <c r="AY24" s="21">
         <v>6</v>
       </c>
       <c r="AZ24" s="10">
         <v>11</v>
       </c>
       <c r="BA24" s="10">
         <v>6</v>
       </c>
       <c r="BB24" s="11">
         <v>8</v>
       </c>
+      <c r="BC24" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="9">
         <v>23</v>
       </c>
       <c r="C25" s="9">
         <v>21</v>
       </c>
       <c r="D25" s="9">
         <v>21</v>
       </c>
       <c r="E25" s="9">
         <v>19</v>
       </c>
       <c r="F25" s="9">
         <v>14</v>
       </c>
       <c r="G25" s="9">
         <v>19</v>
       </c>
       <c r="H25" s="9">
         <v>16</v>
       </c>
       <c r="I25" s="9">
@@ -4311,52 +4371,55 @@
       </c>
       <c r="AU25" s="11">
         <v>24</v>
       </c>
       <c r="AV25" s="21">
         <v>18</v>
       </c>
       <c r="AW25" s="11">
         <v>16</v>
       </c>
       <c r="AX25" s="12">
         <v>10</v>
       </c>
       <c r="AY25" s="21">
         <v>20</v>
       </c>
       <c r="AZ25" s="10">
         <v>8</v>
       </c>
       <c r="BA25" s="10">
         <v>12</v>
       </c>
       <c r="BB25" s="11">
         <v>12</v>
       </c>
+      <c r="BC25" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9">
         <v>12</v>
       </c>
       <c r="C26" s="9">
         <v>8</v>
       </c>
       <c r="D26" s="9">
         <v>11</v>
       </c>
       <c r="E26" s="9">
         <v>13</v>
       </c>
       <c r="F26" s="9">
         <v>15</v>
       </c>
       <c r="G26" s="9">
         <v>23</v>
       </c>
       <c r="H26" s="9">
         <v>17</v>
       </c>
       <c r="I26" s="9">
@@ -4475,52 +4538,55 @@
       </c>
       <c r="AU26" s="11">
         <v>15</v>
       </c>
       <c r="AV26" s="21">
         <v>10</v>
       </c>
       <c r="AW26" s="11">
         <v>14</v>
       </c>
       <c r="AX26" s="12">
         <v>7</v>
       </c>
       <c r="AY26" s="21">
         <v>4</v>
       </c>
       <c r="AZ26" s="10">
         <v>16</v>
       </c>
       <c r="BA26" s="10">
         <v>16</v>
       </c>
       <c r="BB26" s="11">
         <v>9</v>
       </c>
+      <c r="BC26" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="17">
         <v>22</v>
       </c>
       <c r="C27" s="17">
         <v>23</v>
       </c>
       <c r="D27" s="17">
         <v>19</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>21</v>
       </c>
       <c r="G27" s="17">
         <v>20</v>
       </c>
       <c r="H27" s="17">
         <v>26</v>
       </c>
       <c r="I27" s="17">
@@ -4639,109 +4705,113 @@
       </c>
       <c r="AU27" s="11">
         <v>12</v>
       </c>
       <c r="AV27" s="21">
         <v>18</v>
       </c>
       <c r="AW27" s="11">
         <v>15</v>
       </c>
       <c r="AX27" s="12">
         <v>12</v>
       </c>
       <c r="AY27" s="21">
         <v>10</v>
       </c>
       <c r="AZ27" s="10">
         <v>10</v>
       </c>
       <c r="BA27" s="10">
         <v>6</v>
       </c>
       <c r="BB27" s="11">
         <v>7</v>
       </c>
+      <c r="BC27" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="44" t="s">
+    <row r="28" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="C28" s="44"/>
-[...50 lines deleted...]
-      <c r="BB28" s="44"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="47"/>
+      <c r="O28" s="47"/>
+      <c r="P28" s="47"/>
+      <c r="Q28" s="47"/>
+      <c r="R28" s="47"/>
+      <c r="S28" s="47"/>
+      <c r="T28" s="47"/>
+      <c r="U28" s="47"/>
+      <c r="V28" s="47"/>
+      <c r="W28" s="47"/>
+      <c r="X28" s="47"/>
+      <c r="Y28" s="47"/>
+      <c r="Z28" s="47"/>
+      <c r="AA28" s="47"/>
+      <c r="AB28" s="47"/>
+      <c r="AC28" s="47"/>
+      <c r="AD28" s="47"/>
+      <c r="AE28" s="47"/>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+      <c r="AL28" s="47"/>
+      <c r="AM28" s="47"/>
+      <c r="AN28" s="47"/>
+      <c r="AO28" s="47"/>
+      <c r="AP28" s="47"/>
+      <c r="AQ28" s="47"/>
+      <c r="AR28" s="47"/>
+      <c r="AS28" s="47"/>
+      <c r="AT28" s="47"/>
+      <c r="AU28" s="47"/>
+      <c r="AV28" s="47"/>
+      <c r="AW28" s="47"/>
+      <c r="AX28" s="47"/>
+      <c r="AY28" s="47"/>
+      <c r="AZ28" s="47"/>
+      <c r="BA28" s="47"/>
+      <c r="BB28" s="47"/>
+      <c r="BC28" s="47"/>
     </row>
-    <row r="29" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="13">
         <v>425</v>
       </c>
       <c r="C29" s="13">
         <v>406</v>
       </c>
       <c r="D29" s="13">
         <v>400</v>
       </c>
       <c r="E29" s="13">
         <v>423</v>
       </c>
       <c r="F29" s="13">
         <v>452</v>
       </c>
       <c r="G29" s="13">
         <v>465</v>
       </c>
       <c r="H29" s="13">
         <v>468</v>
       </c>
       <c r="I29" s="13">
@@ -4860,52 +4930,55 @@
       </c>
       <c r="AU29" s="11">
         <v>393</v>
       </c>
       <c r="AV29" s="21">
         <v>329</v>
       </c>
       <c r="AW29" s="10">
         <v>358</v>
       </c>
       <c r="AX29" s="12">
         <v>316</v>
       </c>
       <c r="AY29" s="21">
         <v>283</v>
       </c>
       <c r="AZ29" s="10">
         <v>306</v>
       </c>
       <c r="BA29" s="10">
         <v>313</v>
       </c>
       <c r="BB29" s="11">
         <v>352</v>
       </c>
+      <c r="BC29" s="11">
+        <v>354</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="13">
         <v>135</v>
       </c>
       <c r="C30" s="13">
         <v>157</v>
       </c>
       <c r="D30" s="13">
         <v>143</v>
       </c>
       <c r="E30" s="13">
         <v>157</v>
       </c>
       <c r="F30" s="13">
         <v>149</v>
       </c>
       <c r="G30" s="13">
         <v>145</v>
       </c>
       <c r="H30" s="13">
         <v>144</v>
       </c>
       <c r="I30" s="13">
@@ -5024,52 +5097,55 @@
       </c>
       <c r="AU30" s="11">
         <v>139</v>
       </c>
       <c r="AV30" s="21">
         <v>112</v>
       </c>
       <c r="AW30" s="10">
         <v>123</v>
       </c>
       <c r="AX30" s="12">
         <v>118</v>
       </c>
       <c r="AY30" s="21">
         <v>92</v>
       </c>
       <c r="AZ30" s="10">
         <v>97</v>
       </c>
       <c r="BA30" s="10">
         <v>119</v>
       </c>
       <c r="BB30" s="11">
         <v>139</v>
       </c>
+      <c r="BC30" s="11">
+        <v>137</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="13">
         <v>28</v>
       </c>
       <c r="C31" s="13">
         <v>24</v>
       </c>
       <c r="D31" s="13">
         <v>33</v>
       </c>
       <c r="E31" s="13">
         <v>35</v>
       </c>
       <c r="F31" s="13">
         <v>28</v>
       </c>
       <c r="G31" s="13">
         <v>42</v>
       </c>
       <c r="H31" s="13">
         <v>33</v>
       </c>
       <c r="I31" s="13">
@@ -5188,52 +5264,55 @@
       </c>
       <c r="AU31" s="11">
         <v>23</v>
       </c>
       <c r="AV31" s="21">
         <v>30</v>
       </c>
       <c r="AW31" s="10">
         <v>21</v>
       </c>
       <c r="AX31" s="12">
         <v>24</v>
       </c>
       <c r="AY31" s="21">
         <v>17</v>
       </c>
       <c r="AZ31" s="10">
         <v>17</v>
       </c>
       <c r="BA31" s="10">
         <v>21</v>
       </c>
       <c r="BB31" s="11">
         <v>20</v>
       </c>
+      <c r="BC31" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="13">
         <v>17</v>
       </c>
       <c r="C32" s="13">
         <v>13</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>16</v>
       </c>
       <c r="F32" s="13">
         <v>13</v>
       </c>
       <c r="G32" s="13">
         <v>12</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -5352,52 +5431,55 @@
       </c>
       <c r="AU32" s="11">
         <v>13</v>
       </c>
       <c r="AV32" s="21">
         <v>7</v>
       </c>
       <c r="AW32" s="10">
         <v>8</v>
       </c>
       <c r="AX32" s="12">
         <v>5</v>
       </c>
       <c r="AY32" s="21">
         <v>11</v>
       </c>
       <c r="AZ32" s="10">
         <v>7</v>
       </c>
       <c r="BA32" s="10">
         <v>4</v>
       </c>
       <c r="BB32" s="11">
         <v>12</v>
       </c>
+      <c r="BC32" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="13">
         <v>56</v>
       </c>
       <c r="C33" s="13">
         <v>65</v>
       </c>
       <c r="D33" s="13">
         <v>56</v>
       </c>
       <c r="E33" s="13">
         <v>58</v>
       </c>
       <c r="F33" s="13">
         <v>55</v>
       </c>
       <c r="G33" s="13">
         <v>54</v>
       </c>
       <c r="H33" s="13">
         <v>71</v>
       </c>
       <c r="I33" s="13">
@@ -5516,52 +5598,55 @@
       </c>
       <c r="AU33" s="11">
         <v>69</v>
       </c>
       <c r="AV33" s="21">
         <v>53</v>
       </c>
       <c r="AW33" s="10">
         <v>47</v>
       </c>
       <c r="AX33" s="12">
         <v>44</v>
       </c>
       <c r="AY33" s="21">
         <v>39</v>
       </c>
       <c r="AZ33" s="10">
         <v>33</v>
       </c>
       <c r="BA33" s="10">
         <v>50</v>
       </c>
       <c r="BB33" s="11">
         <v>47</v>
       </c>
+      <c r="BC33" s="11">
+        <v>45</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>11</v>
       </c>
       <c r="C34" s="13">
         <v>1</v>
       </c>
       <c r="D34" s="13">
         <v>5</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>11</v>
       </c>
       <c r="G34" s="13">
         <v>5</v>
       </c>
       <c r="H34" s="13">
         <v>10</v>
       </c>
       <c r="I34" s="13">
@@ -5680,52 +5765,55 @@
       </c>
       <c r="AU34" s="11">
         <v>8</v>
       </c>
       <c r="AV34" s="21">
         <v>5</v>
       </c>
       <c r="AW34" s="11">
         <v>7</v>
       </c>
       <c r="AX34" s="12">
         <v>8</v>
       </c>
       <c r="AY34" s="21">
         <v>2</v>
       </c>
       <c r="AZ34" s="10">
         <v>6</v>
       </c>
       <c r="BA34" s="10">
         <v>3</v>
       </c>
       <c r="BB34" s="11">
         <v>3</v>
       </c>
+      <c r="BC34" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="13">
         <v>16</v>
       </c>
       <c r="C35" s="13">
         <v>8</v>
       </c>
       <c r="D35" s="13">
         <v>14</v>
       </c>
       <c r="E35" s="13">
         <v>11</v>
       </c>
       <c r="F35" s="13">
         <v>12</v>
       </c>
       <c r="G35" s="13">
         <v>6</v>
       </c>
       <c r="H35" s="13">
         <v>9</v>
       </c>
       <c r="I35" s="13">
@@ -5844,52 +5932,55 @@
       </c>
       <c r="AU35" s="11">
         <v>10</v>
       </c>
       <c r="AV35" s="21">
         <v>8</v>
       </c>
       <c r="AW35" s="11">
         <v>5</v>
       </c>
       <c r="AX35" s="12">
         <v>2</v>
       </c>
       <c r="AY35" s="21">
         <v>6</v>
       </c>
       <c r="AZ35" s="10">
         <v>9</v>
       </c>
       <c r="BA35" s="10">
         <v>7</v>
       </c>
       <c r="BB35" s="11">
         <v>2</v>
       </c>
+      <c r="BC35" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="13">
         <v>12</v>
       </c>
       <c r="C36" s="13">
         <v>14</v>
       </c>
       <c r="D36" s="13">
         <v>18</v>
       </c>
       <c r="E36" s="13">
         <v>12</v>
       </c>
       <c r="F36" s="13">
         <v>18</v>
       </c>
       <c r="G36" s="13">
         <v>20</v>
       </c>
       <c r="H36" s="13">
         <v>23</v>
       </c>
       <c r="I36" s="13">
@@ -6008,52 +6099,55 @@
       </c>
       <c r="AU36" s="11">
         <v>11</v>
       </c>
       <c r="AV36" s="21">
         <v>14</v>
       </c>
       <c r="AW36" s="11">
         <v>11</v>
       </c>
       <c r="AX36" s="12">
         <v>9</v>
       </c>
       <c r="AY36" s="21">
         <v>12</v>
       </c>
       <c r="AZ36" s="10">
         <v>14</v>
       </c>
       <c r="BA36" s="10">
         <v>13</v>
       </c>
       <c r="BB36" s="11">
         <v>19</v>
       </c>
+      <c r="BC36" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="37" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="13">
         <v>4</v>
       </c>
       <c r="C37" s="13">
         <v>9</v>
       </c>
       <c r="D37" s="13">
         <v>3</v>
       </c>
       <c r="E37" s="13">
         <v>9</v>
       </c>
       <c r="F37" s="13">
         <v>10</v>
       </c>
       <c r="G37" s="13">
         <v>6</v>
       </c>
       <c r="H37" s="13">
         <v>9</v>
       </c>
       <c r="I37" s="13">
@@ -6172,52 +6266,55 @@
       </c>
       <c r="AU37" s="11">
         <v>9</v>
       </c>
       <c r="AV37" s="21">
         <v>3</v>
       </c>
       <c r="AW37" s="11">
         <v>7</v>
       </c>
       <c r="AX37" s="12">
         <v>10</v>
       </c>
       <c r="AY37" s="21">
         <v>7</v>
       </c>
       <c r="AZ37" s="10">
         <v>7</v>
       </c>
       <c r="BA37" s="10">
         <v>4</v>
       </c>
       <c r="BB37" s="11">
         <v>9</v>
       </c>
+      <c r="BC37" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="13">
         <v>9</v>
       </c>
       <c r="C38" s="13">
         <v>3</v>
       </c>
       <c r="D38" s="13">
         <v>9</v>
       </c>
       <c r="E38" s="13">
         <v>7</v>
       </c>
       <c r="F38" s="13">
         <v>7</v>
       </c>
       <c r="G38" s="13">
         <v>8</v>
       </c>
       <c r="H38" s="13">
         <v>7</v>
       </c>
       <c r="I38" s="13">
@@ -6336,52 +6433,55 @@
       </c>
       <c r="AU38" s="11">
         <v>8</v>
       </c>
       <c r="AV38" s="21">
         <v>3</v>
       </c>
       <c r="AW38" s="11">
         <v>6</v>
       </c>
       <c r="AX38" s="12">
         <v>6</v>
       </c>
       <c r="AY38" s="21">
         <v>8</v>
       </c>
       <c r="AZ38" s="10">
         <v>3</v>
       </c>
       <c r="BA38" s="10">
         <v>6</v>
       </c>
       <c r="BB38" s="11">
         <v>8</v>
       </c>
+      <c r="BC38" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="13">
         <v>25</v>
       </c>
       <c r="C39" s="13">
         <v>15</v>
       </c>
       <c r="D39" s="13">
         <v>11</v>
       </c>
       <c r="E39" s="13">
         <v>22</v>
       </c>
       <c r="F39" s="13">
         <v>19</v>
       </c>
       <c r="G39" s="13">
         <v>19</v>
       </c>
       <c r="H39" s="13">
         <v>17</v>
       </c>
       <c r="I39" s="13">
@@ -6500,52 +6600,55 @@
       </c>
       <c r="AU39" s="11">
         <v>8</v>
       </c>
       <c r="AV39" s="21">
         <v>15</v>
       </c>
       <c r="AW39" s="11">
         <v>16</v>
       </c>
       <c r="AX39" s="12">
         <v>13</v>
       </c>
       <c r="AY39" s="21">
         <v>12</v>
       </c>
       <c r="AZ39" s="10">
         <v>15</v>
       </c>
       <c r="BA39" s="10">
         <v>15</v>
       </c>
       <c r="BB39" s="11">
         <v>7</v>
       </c>
+      <c r="BC39" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13">
         <v>5</v>
       </c>
       <c r="C40" s="13">
         <v>6</v>
       </c>
       <c r="D40" s="13">
         <v>4</v>
       </c>
       <c r="E40" s="13">
         <v>4</v>
       </c>
       <c r="F40" s="13">
         <v>7</v>
       </c>
       <c r="G40" s="13">
         <v>6</v>
       </c>
       <c r="H40" s="13">
         <v>6</v>
       </c>
       <c r="I40" s="13">
@@ -6664,52 +6767,55 @@
       </c>
       <c r="AU40" s="11">
         <v>4</v>
       </c>
       <c r="AV40" s="21">
         <v>3</v>
       </c>
       <c r="AW40" s="11">
         <v>4</v>
       </c>
       <c r="AX40" s="12">
         <v>4</v>
       </c>
       <c r="AY40" s="21">
         <v>3</v>
       </c>
       <c r="AZ40" s="10">
         <v>2</v>
       </c>
       <c r="BA40" s="10">
         <v>2</v>
       </c>
       <c r="BB40" s="11">
         <v>6</v>
       </c>
+      <c r="BC40" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="13">
         <v>13</v>
       </c>
       <c r="C41" s="13">
         <v>10</v>
       </c>
       <c r="D41" s="13">
         <v>6</v>
       </c>
       <c r="E41" s="13">
         <v>5</v>
       </c>
       <c r="F41" s="13">
         <v>12</v>
       </c>
       <c r="G41" s="13">
         <v>7</v>
       </c>
       <c r="H41" s="13">
         <v>12</v>
       </c>
       <c r="I41" s="13">
@@ -6828,52 +6934,55 @@
       </c>
       <c r="AU41" s="11">
         <v>10</v>
       </c>
       <c r="AV41" s="21">
         <v>7</v>
       </c>
       <c r="AW41" s="11">
         <v>10</v>
       </c>
       <c r="AX41" s="12">
         <v>3</v>
       </c>
       <c r="AY41" s="21">
         <v>7</v>
       </c>
       <c r="AZ41" s="10">
         <v>5</v>
       </c>
       <c r="BA41" s="10">
         <v>10</v>
       </c>
       <c r="BB41" s="11">
         <v>7</v>
       </c>
+      <c r="BC41" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="13">
         <v>8</v>
       </c>
       <c r="C42" s="13">
         <v>8</v>
       </c>
       <c r="D42" s="13">
         <v>5</v>
       </c>
       <c r="E42" s="13">
         <v>4</v>
       </c>
       <c r="F42" s="13">
         <v>9</v>
       </c>
       <c r="G42" s="13">
         <v>14</v>
       </c>
       <c r="H42" s="13">
         <v>19</v>
       </c>
       <c r="I42" s="13">
@@ -6992,52 +7101,55 @@
       </c>
       <c r="AU42" s="11">
         <v>13</v>
       </c>
       <c r="AV42" s="21">
         <v>6</v>
       </c>
       <c r="AW42" s="11">
         <v>8</v>
       </c>
       <c r="AX42" s="12">
         <v>7</v>
       </c>
       <c r="AY42" s="21">
         <v>8</v>
       </c>
       <c r="AZ42" s="10">
         <v>15</v>
       </c>
       <c r="BA42" s="10">
         <v>5</v>
       </c>
       <c r="BB42" s="11">
         <v>8</v>
       </c>
+      <c r="BC42" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="13">
         <v>36</v>
       </c>
       <c r="C43" s="13">
         <v>36</v>
       </c>
       <c r="D43" s="13">
         <v>41</v>
       </c>
       <c r="E43" s="13">
         <v>47</v>
       </c>
       <c r="F43" s="13">
         <v>52</v>
       </c>
       <c r="G43" s="13">
         <v>52</v>
       </c>
       <c r="H43" s="13">
         <v>34</v>
       </c>
       <c r="I43" s="13">
@@ -7156,52 +7268,55 @@
       </c>
       <c r="AU43" s="11">
         <v>24</v>
       </c>
       <c r="AV43" s="21">
         <v>31</v>
       </c>
       <c r="AW43" s="11">
         <v>35</v>
       </c>
       <c r="AX43" s="12">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>36</v>
       </c>
       <c r="AZ43" s="10">
         <v>34</v>
       </c>
       <c r="BA43" s="10">
         <v>26</v>
       </c>
       <c r="BB43" s="11">
         <v>32</v>
       </c>
+      <c r="BC43" s="11">
+        <v>24</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="13">
         <v>6</v>
       </c>
       <c r="C44" s="13">
         <v>3</v>
       </c>
       <c r="D44" s="13">
         <v>7</v>
       </c>
       <c r="E44" s="13">
         <v>6</v>
       </c>
       <c r="F44" s="13">
         <v>7</v>
       </c>
       <c r="G44" s="13">
         <v>12</v>
       </c>
       <c r="H44" s="13">
         <v>10</v>
       </c>
       <c r="I44" s="13">
@@ -7320,52 +7435,55 @@
       </c>
       <c r="AU44" s="11">
         <v>8</v>
       </c>
       <c r="AV44" s="21">
         <v>4</v>
       </c>
       <c r="AW44" s="11">
         <v>12</v>
       </c>
       <c r="AX44" s="12">
         <v>14</v>
       </c>
       <c r="AY44" s="21">
         <v>4</v>
       </c>
       <c r="AZ44" s="10">
         <v>11</v>
       </c>
       <c r="BA44" s="10">
         <v>6</v>
       </c>
       <c r="BB44" s="11">
         <v>8</v>
       </c>
+      <c r="BC44" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="13">
         <v>3</v>
       </c>
       <c r="C45" s="13">
         <v>6</v>
       </c>
       <c r="D45" s="13">
         <v>4</v>
       </c>
       <c r="E45" s="13">
         <v>2</v>
       </c>
       <c r="F45" s="13">
         <v>2</v>
       </c>
       <c r="G45" s="13">
         <v>9</v>
       </c>
       <c r="H45" s="13">
         <v>5</v>
       </c>
       <c r="I45" s="13">
@@ -7484,52 +7602,55 @@
       </c>
       <c r="AU45" s="11">
         <v>5</v>
       </c>
       <c r="AV45" s="21">
         <v>2</v>
       </c>
       <c r="AW45" s="11">
         <v>3</v>
       </c>
       <c r="AX45" s="12">
         <v>3</v>
       </c>
       <c r="AY45" s="21">
         <v>1</v>
       </c>
       <c r="AZ45" s="10">
         <v>4</v>
       </c>
       <c r="BA45" s="10">
         <v>1</v>
       </c>
       <c r="BB45" s="11">
         <v>2</v>
       </c>
+      <c r="BC45" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="13">
         <v>10</v>
       </c>
       <c r="C46" s="13">
         <v>7</v>
       </c>
       <c r="D46" s="13">
         <v>8</v>
       </c>
       <c r="E46" s="13">
         <v>7</v>
       </c>
       <c r="F46" s="13">
         <v>12</v>
       </c>
       <c r="G46" s="13">
         <v>11</v>
       </c>
       <c r="H46" s="13">
         <v>12</v>
       </c>
       <c r="I46" s="13">
@@ -7648,52 +7769,55 @@
       </c>
       <c r="AU46" s="11">
         <v>8</v>
       </c>
       <c r="AV46" s="21">
         <v>2</v>
       </c>
       <c r="AW46" s="11">
         <v>10</v>
       </c>
       <c r="AX46" s="12">
         <v>3</v>
       </c>
       <c r="AY46" s="21">
         <v>4</v>
       </c>
       <c r="AZ46" s="10">
         <v>5</v>
       </c>
       <c r="BA46" s="10">
         <v>3</v>
       </c>
       <c r="BB46" s="11">
         <v>7</v>
       </c>
+      <c r="BC46" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="13">
         <v>10</v>
       </c>
       <c r="C47" s="13">
         <v>7</v>
       </c>
       <c r="D47" s="13">
         <v>14</v>
       </c>
       <c r="E47" s="13">
         <v>9</v>
       </c>
       <c r="F47" s="13">
         <v>11</v>
       </c>
       <c r="G47" s="13">
         <v>12</v>
       </c>
       <c r="H47" s="13">
         <v>10</v>
       </c>
       <c r="I47" s="13">
@@ -7812,52 +7936,55 @@
       </c>
       <c r="AU47" s="11">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>8</v>
       </c>
       <c r="AW47" s="11">
         <v>10</v>
       </c>
       <c r="AX47" s="12">
         <v>8</v>
       </c>
       <c r="AY47" s="21">
         <v>8</v>
       </c>
       <c r="AZ47" s="10">
         <v>4</v>
       </c>
       <c r="BA47" s="10">
         <v>6</v>
       </c>
       <c r="BB47" s="11">
         <v>6</v>
       </c>
+      <c r="BC47" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="13">
         <v>7</v>
       </c>
       <c r="C48" s="13">
         <v>2</v>
       </c>
       <c r="D48" s="13">
         <v>5</v>
       </c>
       <c r="E48" s="13">
         <v>4</v>
       </c>
       <c r="F48" s="13">
         <v>8</v>
       </c>
       <c r="G48" s="13">
         <v>13</v>
       </c>
       <c r="H48" s="13">
         <v>11</v>
       </c>
       <c r="I48" s="13">
@@ -7976,52 +8103,55 @@
       </c>
       <c r="AU48" s="11">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>6</v>
       </c>
       <c r="AW48" s="11">
         <v>9</v>
       </c>
       <c r="AX48" s="12">
         <v>3</v>
       </c>
       <c r="AY48" s="21">
         <v>3</v>
       </c>
       <c r="AZ48" s="10">
         <v>12</v>
       </c>
       <c r="BA48" s="10">
         <v>10</v>
       </c>
       <c r="BB48" s="11">
         <v>5</v>
       </c>
+      <c r="BC48" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="13">
         <v>14</v>
       </c>
       <c r="C49" s="13">
         <v>12</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>4</v>
       </c>
       <c r="F49" s="13">
         <v>10</v>
       </c>
       <c r="G49" s="13">
         <v>12</v>
       </c>
       <c r="H49" s="13">
         <v>11</v>
       </c>
       <c r="I49" s="13">
@@ -8140,109 +8270,113 @@
       </c>
       <c r="AU49" s="11">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>10</v>
       </c>
       <c r="AW49" s="11">
         <v>6</v>
       </c>
       <c r="AX49" s="12">
         <v>6</v>
       </c>
       <c r="AY49" s="21">
         <v>3</v>
       </c>
       <c r="AZ49" s="10">
         <v>6</v>
       </c>
       <c r="BA49" s="10">
         <v>2</v>
       </c>
       <c r="BB49" s="11">
         <v>5</v>
       </c>
+      <c r="BC49" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B50" s="44" t="s">
+    <row r="50" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B50" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="C50" s="44"/>
-[...50 lines deleted...]
-      <c r="BB50" s="44"/>
+      <c r="C50" s="47"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="47"/>
+      <c r="F50" s="47"/>
+      <c r="G50" s="47"/>
+      <c r="H50" s="47"/>
+      <c r="I50" s="47"/>
+      <c r="J50" s="47"/>
+      <c r="K50" s="47"/>
+      <c r="L50" s="47"/>
+      <c r="M50" s="47"/>
+      <c r="N50" s="47"/>
+      <c r="O50" s="47"/>
+      <c r="P50" s="47"/>
+      <c r="Q50" s="47"/>
+      <c r="R50" s="47"/>
+      <c r="S50" s="47"/>
+      <c r="T50" s="47"/>
+      <c r="U50" s="47"/>
+      <c r="V50" s="47"/>
+      <c r="W50" s="47"/>
+      <c r="X50" s="47"/>
+      <c r="Y50" s="47"/>
+      <c r="Z50" s="47"/>
+      <c r="AA50" s="47"/>
+      <c r="AB50" s="47"/>
+      <c r="AC50" s="47"/>
+      <c r="AD50" s="47"/>
+      <c r="AE50" s="47"/>
+      <c r="AF50" s="47"/>
+      <c r="AG50" s="47"/>
+      <c r="AH50" s="47"/>
+      <c r="AI50" s="47"/>
+      <c r="AJ50" s="47"/>
+      <c r="AK50" s="47"/>
+      <c r="AL50" s="47"/>
+      <c r="AM50" s="47"/>
+      <c r="AN50" s="47"/>
+      <c r="AO50" s="47"/>
+      <c r="AP50" s="47"/>
+      <c r="AQ50" s="47"/>
+      <c r="AR50" s="47"/>
+      <c r="AS50" s="47"/>
+      <c r="AT50" s="47"/>
+      <c r="AU50" s="47"/>
+      <c r="AV50" s="47"/>
+      <c r="AW50" s="47"/>
+      <c r="AX50" s="47"/>
+      <c r="AY50" s="47"/>
+      <c r="AZ50" s="47"/>
+      <c r="BA50" s="47"/>
+      <c r="BB50" s="47"/>
+      <c r="BC50" s="47"/>
     </row>
-    <row r="51" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="20">
         <v>384</v>
       </c>
       <c r="C51" s="20">
         <v>396</v>
       </c>
       <c r="D51" s="20">
         <v>386</v>
       </c>
       <c r="E51" s="20">
         <v>379</v>
       </c>
       <c r="F51" s="20">
         <v>390</v>
       </c>
       <c r="G51" s="20">
         <v>405</v>
       </c>
       <c r="H51" s="20">
         <v>451</v>
       </c>
       <c r="I51" s="20">
@@ -8361,52 +8495,55 @@
       </c>
       <c r="AU51" s="11">
         <v>321</v>
       </c>
       <c r="AV51" s="21">
         <v>279</v>
       </c>
       <c r="AW51" s="10">
         <v>320</v>
       </c>
       <c r="AX51" s="12">
         <v>311</v>
       </c>
       <c r="AY51" s="21">
         <v>258</v>
       </c>
       <c r="AZ51" s="10">
         <v>315</v>
       </c>
       <c r="BA51" s="10">
         <v>307</v>
       </c>
       <c r="BB51" s="11">
         <v>266</v>
       </c>
+      <c r="BC51" s="11">
+        <v>343</v>
+      </c>
     </row>
-    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="20">
         <v>140</v>
       </c>
       <c r="C52" s="20">
         <v>142</v>
       </c>
       <c r="D52" s="20">
         <v>119</v>
       </c>
       <c r="E52" s="20">
         <v>123</v>
       </c>
       <c r="F52" s="20">
         <v>121</v>
       </c>
       <c r="G52" s="20">
         <v>137</v>
       </c>
       <c r="H52" s="20">
         <v>145</v>
       </c>
       <c r="I52" s="20">
@@ -8525,52 +8662,55 @@
       </c>
       <c r="AU52" s="11">
         <v>105</v>
       </c>
       <c r="AV52" s="21">
         <v>88</v>
       </c>
       <c r="AW52" s="10">
         <v>119</v>
       </c>
       <c r="AX52" s="12">
         <v>106</v>
       </c>
       <c r="AY52" s="21">
         <v>97</v>
       </c>
       <c r="AZ52" s="10">
         <v>121</v>
       </c>
       <c r="BA52" s="10">
         <v>109</v>
       </c>
       <c r="BB52" s="11">
         <v>103</v>
       </c>
+      <c r="BC52" s="11">
+        <v>126</v>
+      </c>
     </row>
-    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="20">
         <v>28</v>
       </c>
       <c r="C53" s="20">
         <v>26</v>
       </c>
       <c r="D53" s="20">
         <v>32</v>
       </c>
       <c r="E53" s="20">
         <v>30</v>
       </c>
       <c r="F53" s="20">
         <v>28</v>
       </c>
       <c r="G53" s="20">
         <v>25</v>
       </c>
       <c r="H53" s="20">
         <v>34</v>
       </c>
       <c r="I53" s="20">
@@ -8689,52 +8829,55 @@
       </c>
       <c r="AU53" s="11">
         <v>14</v>
       </c>
       <c r="AV53" s="21">
         <v>22</v>
       </c>
       <c r="AW53" s="10">
         <v>18</v>
       </c>
       <c r="AX53" s="12">
         <v>24</v>
       </c>
       <c r="AY53" s="21">
         <v>18</v>
       </c>
       <c r="AZ53" s="10">
         <v>19</v>
       </c>
       <c r="BA53" s="10">
         <v>22</v>
       </c>
       <c r="BB53" s="11">
         <v>16</v>
       </c>
+      <c r="BC53" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="20">
         <v>6</v>
       </c>
       <c r="C54" s="20">
         <v>14</v>
       </c>
       <c r="D54" s="20">
         <v>12</v>
       </c>
       <c r="E54" s="20">
         <v>12</v>
       </c>
       <c r="F54" s="20">
         <v>14</v>
       </c>
       <c r="G54" s="20">
         <v>16</v>
       </c>
       <c r="H54" s="20">
         <v>20</v>
       </c>
       <c r="I54" s="20">
@@ -8853,52 +8996,55 @@
       </c>
       <c r="AU54" s="11">
         <v>7</v>
       </c>
       <c r="AV54" s="21">
         <v>8</v>
       </c>
       <c r="AW54" s="10">
         <v>8</v>
       </c>
       <c r="AX54" s="12">
         <v>8</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="10">
         <v>8</v>
       </c>
       <c r="BA54" s="10">
         <v>6</v>
       </c>
       <c r="BB54" s="11">
         <v>10</v>
       </c>
+      <c r="BC54" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="20">
         <v>57</v>
       </c>
       <c r="C55" s="20">
         <v>49</v>
       </c>
       <c r="D55" s="20">
         <v>53</v>
       </c>
       <c r="E55" s="20">
         <v>55</v>
       </c>
       <c r="F55" s="20">
         <v>52</v>
       </c>
       <c r="G55" s="20">
         <v>58</v>
       </c>
       <c r="H55" s="20">
         <v>61</v>
       </c>
       <c r="I55" s="20">
@@ -9017,52 +9163,55 @@
       </c>
       <c r="AU55" s="11">
         <v>51</v>
       </c>
       <c r="AV55" s="21">
         <v>44</v>
       </c>
       <c r="AW55" s="10">
         <v>49</v>
       </c>
       <c r="AX55" s="12">
         <v>63</v>
       </c>
       <c r="AY55" s="21">
         <v>36</v>
       </c>
       <c r="AZ55" s="10">
         <v>46</v>
       </c>
       <c r="BA55" s="10">
         <v>45</v>
       </c>
       <c r="BB55" s="11">
         <v>49</v>
       </c>
+      <c r="BC55" s="11">
+        <v>40</v>
+      </c>
     </row>
-    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="20">
         <v>3</v>
       </c>
       <c r="C56" s="20">
         <v>6</v>
       </c>
       <c r="D56" s="20">
         <v>6</v>
       </c>
       <c r="E56" s="20">
         <v>8</v>
       </c>
       <c r="F56" s="20">
         <v>4</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>8</v>
       </c>
       <c r="I56" s="20">
@@ -9181,52 +9330,55 @@
       </c>
       <c r="AU56" s="11">
         <v>1</v>
       </c>
       <c r="AV56" s="21">
         <v>2</v>
       </c>
       <c r="AW56" s="11">
         <v>7</v>
       </c>
       <c r="AX56" s="12">
         <v>4</v>
       </c>
       <c r="AY56" s="21">
         <v>2</v>
       </c>
       <c r="AZ56" s="10">
         <v>6</v>
       </c>
       <c r="BA56" s="10">
         <v>3</v>
       </c>
       <c r="BB56" s="11">
         <v>2</v>
       </c>
+      <c r="BC56" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="20">
         <v>5</v>
       </c>
       <c r="C57" s="20">
         <v>11</v>
       </c>
       <c r="D57" s="20">
         <v>9</v>
       </c>
       <c r="E57" s="20">
         <v>3</v>
       </c>
       <c r="F57" s="20">
         <v>10</v>
       </c>
       <c r="G57" s="20">
         <v>9</v>
       </c>
       <c r="H57" s="20">
         <v>8</v>
       </c>
       <c r="I57" s="20">
@@ -9345,52 +9497,55 @@
       </c>
       <c r="AU57" s="11">
         <v>6</v>
       </c>
       <c r="AV57" s="21">
         <v>5</v>
       </c>
       <c r="AW57" s="11">
         <v>8</v>
       </c>
       <c r="AX57" s="12">
         <v>4</v>
       </c>
       <c r="AY57" s="21">
         <v>4</v>
       </c>
       <c r="AZ57" s="10">
         <v>3</v>
       </c>
       <c r="BA57" s="10">
         <v>8</v>
       </c>
       <c r="BB57" s="11">
         <v>7</v>
       </c>
+      <c r="BC57" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="20">
         <v>12</v>
       </c>
       <c r="C58" s="20">
         <v>13</v>
       </c>
       <c r="D58" s="20">
         <v>18</v>
       </c>
       <c r="E58" s="20">
         <v>14</v>
       </c>
       <c r="F58" s="20">
         <v>14</v>
       </c>
       <c r="G58" s="20">
         <v>17</v>
       </c>
       <c r="H58" s="20">
         <v>17</v>
       </c>
       <c r="I58" s="20">
@@ -9509,52 +9664,55 @@
       </c>
       <c r="AU58" s="11">
         <v>19</v>
       </c>
       <c r="AV58" s="21">
         <v>11</v>
       </c>
       <c r="AW58" s="11">
         <v>10</v>
       </c>
       <c r="AX58" s="12">
         <v>7</v>
       </c>
       <c r="AY58" s="21">
         <v>11</v>
       </c>
       <c r="AZ58" s="10">
         <v>10</v>
       </c>
       <c r="BA58" s="10">
         <v>12</v>
       </c>
       <c r="BB58" s="11">
         <v>10</v>
       </c>
+      <c r="BC58" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="20">
         <v>8</v>
       </c>
       <c r="C59" s="20">
         <v>3</v>
       </c>
       <c r="D59" s="20">
         <v>11</v>
       </c>
       <c r="E59" s="20">
         <v>4</v>
       </c>
       <c r="F59" s="20">
         <v>7</v>
       </c>
       <c r="G59" s="20">
         <v>10</v>
       </c>
       <c r="H59" s="20">
         <v>13</v>
       </c>
       <c r="I59" s="20">
@@ -9673,52 +9831,55 @@
       </c>
       <c r="AU59" s="11">
         <v>8</v>
       </c>
       <c r="AV59" s="21">
         <v>5</v>
       </c>
       <c r="AW59" s="11">
         <v>4</v>
       </c>
       <c r="AX59" s="12">
         <v>7</v>
       </c>
       <c r="AY59" s="21">
         <v>2</v>
       </c>
       <c r="AZ59" s="10">
         <v>2</v>
       </c>
       <c r="BA59" s="10">
         <v>4</v>
       </c>
       <c r="BB59" s="11">
         <v>1</v>
       </c>
+      <c r="BC59" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="20">
         <v>6</v>
       </c>
       <c r="C60" s="20">
         <v>9</v>
       </c>
       <c r="D60" s="20">
         <v>15</v>
       </c>
       <c r="E60" s="20">
         <v>8</v>
       </c>
       <c r="F60" s="20">
         <v>6</v>
       </c>
       <c r="G60" s="20">
         <v>9</v>
       </c>
       <c r="H60" s="20">
         <v>11</v>
       </c>
       <c r="I60" s="20">
@@ -9837,52 +9998,55 @@
       </c>
       <c r="AU60" s="11">
         <v>5</v>
       </c>
       <c r="AV60" s="21">
         <v>7</v>
       </c>
       <c r="AW60" s="11">
         <v>6</v>
       </c>
       <c r="AX60" s="12">
         <v>5</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="10">
         <v>4</v>
       </c>
       <c r="BA60" s="10">
         <v>4</v>
       </c>
       <c r="BB60" s="11">
         <v>4</v>
       </c>
+      <c r="BC60" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="20">
         <v>18</v>
       </c>
       <c r="C61" s="20">
         <v>21</v>
       </c>
       <c r="D61" s="20">
         <v>15</v>
       </c>
       <c r="E61" s="20">
         <v>14</v>
       </c>
       <c r="F61" s="20">
         <v>20</v>
       </c>
       <c r="G61" s="20">
         <v>20</v>
       </c>
       <c r="H61" s="20">
         <v>13</v>
       </c>
       <c r="I61" s="20">
@@ -10001,52 +10165,55 @@
       </c>
       <c r="AU61" s="11">
         <v>11</v>
       </c>
       <c r="AV61" s="21">
         <v>11</v>
       </c>
       <c r="AW61" s="11">
         <v>14</v>
       </c>
       <c r="AX61" s="12">
         <v>10</v>
       </c>
       <c r="AY61" s="21">
         <v>10</v>
       </c>
       <c r="AZ61" s="10">
         <v>14</v>
       </c>
       <c r="BA61" s="10">
         <v>15</v>
       </c>
       <c r="BB61" s="11">
         <v>7</v>
       </c>
+      <c r="BC61" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="20">
         <v>3</v>
       </c>
       <c r="C62" s="20">
         <v>4</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="20">
         <v>6</v>
       </c>
       <c r="F62" s="20">
         <v>7</v>
       </c>
       <c r="G62" s="20">
         <v>3</v>
       </c>
       <c r="H62" s="20">
         <v>5</v>
       </c>
       <c r="I62" s="20">
@@ -10165,52 +10332,55 @@
       </c>
       <c r="AU62" s="11">
         <v>4</v>
       </c>
       <c r="AV62" s="21">
         <v>2</v>
       </c>
       <c r="AW62" s="11">
         <v>4</v>
       </c>
       <c r="AX62" s="12">
         <v>3</v>
       </c>
       <c r="AY62" s="10" t="s">
         <v>52</v>
       </c>
       <c r="AZ62" s="10">
         <v>4</v>
       </c>
       <c r="BA62" s="10">
         <v>4</v>
       </c>
       <c r="BB62" s="11" t="s">
         <v>52</v>
       </c>
+      <c r="BC62" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="20">
         <v>15</v>
       </c>
       <c r="C63" s="20">
         <v>1</v>
       </c>
       <c r="D63" s="20">
         <v>9</v>
       </c>
       <c r="E63" s="20">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>12</v>
       </c>
       <c r="G63" s="20">
         <v>7</v>
       </c>
       <c r="H63" s="20">
         <v>12</v>
       </c>
       <c r="I63" s="20">
@@ -10329,52 +10499,55 @@
       </c>
       <c r="AU63" s="11">
         <v>13</v>
       </c>
       <c r="AV63" s="21">
         <v>9</v>
       </c>
       <c r="AW63" s="11">
         <v>5</v>
       </c>
       <c r="AX63" s="12">
         <v>5</v>
       </c>
       <c r="AY63" s="21">
         <v>3</v>
       </c>
       <c r="AZ63" s="10">
         <v>9</v>
       </c>
       <c r="BA63" s="10">
         <v>5</v>
       </c>
       <c r="BB63" s="11">
         <v>4</v>
       </c>
+      <c r="BC63" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="20">
         <v>9</v>
       </c>
       <c r="C64" s="20">
         <v>5</v>
       </c>
       <c r="D64" s="20">
         <v>8</v>
       </c>
       <c r="E64" s="20">
         <v>10</v>
       </c>
       <c r="F64" s="20">
         <v>12</v>
       </c>
       <c r="G64" s="20">
         <v>9</v>
       </c>
       <c r="H64" s="20">
         <v>12</v>
       </c>
       <c r="I64" s="20">
@@ -10493,52 +10666,55 @@
       </c>
       <c r="AU64" s="11">
         <v>10</v>
       </c>
       <c r="AV64" s="21">
         <v>5</v>
       </c>
       <c r="AW64" s="11">
         <v>3</v>
       </c>
       <c r="AX64" s="12">
         <v>5</v>
       </c>
       <c r="AY64" s="21">
         <v>6</v>
       </c>
       <c r="AZ64" s="10">
         <v>7</v>
       </c>
       <c r="BA64" s="10">
         <v>12</v>
       </c>
       <c r="BB64" s="11">
         <v>12</v>
       </c>
+      <c r="BC64" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="20">
         <v>29</v>
       </c>
       <c r="C65" s="20">
         <v>48</v>
       </c>
       <c r="D65" s="20">
         <v>39</v>
       </c>
       <c r="E65" s="20">
         <v>29</v>
       </c>
       <c r="F65" s="20">
         <v>43</v>
       </c>
       <c r="G65" s="20">
         <v>30</v>
       </c>
       <c r="H65" s="20">
         <v>41</v>
       </c>
       <c r="I65" s="20">
@@ -10657,52 +10833,55 @@
       </c>
       <c r="AU65" s="11">
         <v>25</v>
       </c>
       <c r="AV65" s="21">
         <v>22</v>
       </c>
       <c r="AW65" s="11">
         <v>35</v>
       </c>
       <c r="AX65" s="12">
         <v>26</v>
       </c>
       <c r="AY65" s="21">
         <v>30</v>
       </c>
       <c r="AZ65" s="10">
         <v>32</v>
       </c>
       <c r="BA65" s="10">
         <v>33</v>
       </c>
       <c r="BB65" s="11">
         <v>20</v>
       </c>
+      <c r="BC65" s="11">
+        <v>31</v>
+      </c>
     </row>
-    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>7</v>
       </c>
       <c r="C66" s="20">
         <v>5</v>
       </c>
       <c r="D66" s="20">
         <v>10</v>
       </c>
       <c r="E66" s="20">
         <v>9</v>
       </c>
       <c r="F66" s="20">
         <v>8</v>
       </c>
       <c r="G66" s="20">
         <v>17</v>
       </c>
       <c r="H66" s="20">
         <v>15</v>
       </c>
       <c r="I66" s="20">
@@ -10821,52 +11000,55 @@
       </c>
       <c r="AU66" s="11">
         <v>7</v>
       </c>
       <c r="AV66" s="21">
         <v>7</v>
       </c>
       <c r="AW66" s="11">
         <v>3</v>
       </c>
       <c r="AX66" s="12">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>2</v>
       </c>
       <c r="AZ66" s="10">
         <v>6</v>
       </c>
       <c r="BA66" s="10">
         <v>5</v>
       </c>
       <c r="BB66" s="11">
         <v>6</v>
       </c>
+      <c r="BC66" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="20">
         <v>1</v>
       </c>
       <c r="D67" s="20">
         <v>2</v>
       </c>
       <c r="E67" s="20">
         <v>10</v>
       </c>
       <c r="F67" s="20">
         <v>2</v>
       </c>
       <c r="G67" s="20">
         <v>2</v>
       </c>
       <c r="H67" s="20">
         <v>5</v>
       </c>
       <c r="I67" s="20">
@@ -10985,52 +11167,55 @@
       </c>
       <c r="AU67" s="11">
         <v>3</v>
       </c>
       <c r="AV67" s="21">
         <v>3</v>
       </c>
       <c r="AW67" s="11">
         <v>1</v>
       </c>
       <c r="AX67" s="12">
         <v>5</v>
       </c>
       <c r="AY67" s="21">
         <v>1</v>
       </c>
       <c r="AZ67" s="10">
         <v>6</v>
       </c>
       <c r="BA67" s="10">
         <v>1</v>
       </c>
       <c r="BB67" s="11">
         <v>2</v>
       </c>
+      <c r="BC67" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>9</v>
       </c>
       <c r="C68" s="20">
         <v>7</v>
       </c>
       <c r="D68" s="20">
         <v>1</v>
       </c>
       <c r="E68" s="20">
         <v>5</v>
       </c>
       <c r="F68" s="20">
         <v>9</v>
       </c>
       <c r="G68" s="20">
         <v>7</v>
       </c>
       <c r="H68" s="20">
         <v>4</v>
       </c>
       <c r="I68" s="20">
@@ -11149,52 +11334,55 @@
       </c>
       <c r="AU68" s="11">
         <v>4</v>
       </c>
       <c r="AV68" s="21">
         <v>6</v>
       </c>
       <c r="AW68" s="11">
         <v>6</v>
       </c>
       <c r="AX68" s="12">
         <v>10</v>
       </c>
       <c r="AY68" s="21">
         <v>2</v>
       </c>
       <c r="AZ68" s="10">
         <v>6</v>
       </c>
       <c r="BA68" s="10">
         <v>3</v>
       </c>
       <c r="BB68" s="11">
         <v>1</v>
       </c>
+      <c r="BC68" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="20">
         <v>13</v>
       </c>
       <c r="C69" s="20">
         <v>14</v>
       </c>
       <c r="D69" s="20">
         <v>7</v>
       </c>
       <c r="E69" s="20">
         <v>10</v>
       </c>
       <c r="F69" s="20">
         <v>3</v>
       </c>
       <c r="G69" s="20">
         <v>7</v>
       </c>
       <c r="H69" s="20">
         <v>6</v>
       </c>
       <c r="I69" s="20">
@@ -11313,52 +11501,55 @@
       </c>
       <c r="AU69" s="11">
         <v>13</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="11">
         <v>6</v>
       </c>
       <c r="AX69" s="12">
         <v>2</v>
       </c>
       <c r="AY69" s="21">
         <v>12</v>
       </c>
       <c r="AZ69" s="10">
         <v>4</v>
       </c>
       <c r="BA69" s="10">
         <v>6</v>
       </c>
       <c r="BB69" s="11">
         <v>6</v>
       </c>
+      <c r="BC69" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="20">
         <v>5</v>
       </c>
       <c r="C70" s="20">
         <v>6</v>
       </c>
       <c r="D70" s="20">
         <v>6</v>
       </c>
       <c r="E70" s="20">
         <v>9</v>
       </c>
       <c r="F70" s="20">
         <v>7</v>
       </c>
       <c r="G70" s="20">
         <v>10</v>
       </c>
       <c r="H70" s="20">
         <v>6</v>
       </c>
       <c r="I70" s="20">
@@ -11477,52 +11668,55 @@
       </c>
       <c r="AU70" s="11">
         <v>8</v>
       </c>
       <c r="AV70" s="21">
         <v>4</v>
       </c>
       <c r="AW70" s="11">
         <v>5</v>
       </c>
       <c r="AX70" s="12">
         <v>4</v>
       </c>
       <c r="AY70" s="21">
         <v>1</v>
       </c>
       <c r="AZ70" s="10">
         <v>4</v>
       </c>
       <c r="BA70" s="10">
         <v>6</v>
       </c>
       <c r="BB70" s="11">
         <v>4</v>
       </c>
+      <c r="BC70" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="23">
         <v>8</v>
       </c>
       <c r="C71" s="23">
         <v>11</v>
       </c>
       <c r="D71" s="23">
         <v>9</v>
       </c>
       <c r="E71" s="23">
         <v>8</v>
       </c>
       <c r="F71" s="23">
         <v>11</v>
       </c>
       <c r="G71" s="23">
         <v>8</v>
       </c>
       <c r="H71" s="23">
         <v>15</v>
       </c>
       <c r="I71" s="23">
@@ -11641,361 +11835,366 @@
       </c>
       <c r="AU71" s="26">
         <v>7</v>
       </c>
       <c r="AV71" s="24">
         <v>8</v>
       </c>
       <c r="AW71" s="26">
         <v>9</v>
       </c>
       <c r="AX71" s="24">
         <v>6</v>
       </c>
       <c r="AY71" s="24">
         <v>7</v>
       </c>
       <c r="AZ71" s="26">
         <v>4</v>
       </c>
       <c r="BA71" s="26">
         <v>4</v>
       </c>
       <c r="BB71" s="26">
         <v>2</v>
       </c>
+      <c r="BC71" s="26">
+        <v>7</v>
+      </c>
     </row>
-    <row r="72" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="27"/>
       <c r="C72" s="27"/>
       <c r="D72" s="27"/>
       <c r="E72" s="27"/>
       <c r="F72" s="27"/>
       <c r="G72" s="27"/>
       <c r="H72" s="27"/>
       <c r="I72" s="27"/>
       <c r="J72" s="27"/>
       <c r="K72" s="27"/>
       <c r="L72" s="27"/>
     </row>
-    <row r="73" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="28" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="74" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="75" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:55" x14ac:dyDescent="0.25">
       <c r="Z75" s="42"/>
       <c r="AA75" s="42"/>
       <c r="AB75" s="42"/>
       <c r="AC75" s="42"/>
       <c r="AD75" s="42"/>
       <c r="AE75" s="42"/>
       <c r="AF75" s="42"/>
       <c r="AG75" s="42"/>
       <c r="AH75" s="42"/>
       <c r="AI75" s="42"/>
       <c r="AJ75" s="42"/>
       <c r="AK75" s="42"/>
       <c r="AL75" s="42"/>
       <c r="AM75" s="42"/>
       <c r="AN75" s="42"/>
     </row>
-    <row r="76" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N76" s="42"/>
       <c r="O76" s="42"/>
       <c r="P76" s="42"/>
       <c r="Q76" s="42"/>
       <c r="R76" s="42"/>
       <c r="S76" s="42"/>
       <c r="T76" s="42"/>
       <c r="U76" s="42"/>
       <c r="V76" s="42"/>
       <c r="W76" s="42"/>
       <c r="X76" s="42"/>
       <c r="Y76" s="42"/>
       <c r="Z76" s="42"/>
       <c r="AA76" s="42"/>
       <c r="AB76" s="42"/>
       <c r="AC76" s="42"/>
       <c r="AD76" s="42"/>
       <c r="AE76" s="42"/>
       <c r="AF76" s="42"/>
       <c r="AG76" s="42"/>
       <c r="AH76" s="42"/>
       <c r="AI76" s="42"/>
       <c r="AJ76" s="42"/>
       <c r="AK76" s="42"/>
       <c r="AL76" s="42"/>
       <c r="AM76" s="42"/>
       <c r="AN76" s="42"/>
     </row>
-    <row r="77" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N77" s="42"/>
       <c r="O77" s="42"/>
       <c r="P77" s="42"/>
       <c r="Q77" s="42"/>
       <c r="R77" s="42"/>
       <c r="S77" s="42"/>
       <c r="T77" s="42"/>
       <c r="U77" s="42"/>
       <c r="V77" s="42"/>
       <c r="W77" s="42"/>
       <c r="X77" s="42"/>
       <c r="Y77" s="42"/>
       <c r="Z77" s="42"/>
       <c r="AA77" s="42"/>
       <c r="AB77" s="42"/>
       <c r="AC77" s="42"/>
       <c r="AD77" s="42"/>
       <c r="AE77" s="42"/>
       <c r="AF77" s="42"/>
       <c r="AG77" s="42"/>
       <c r="AH77" s="42"/>
       <c r="AI77" s="42"/>
       <c r="AJ77" s="42"/>
       <c r="AK77" s="42"/>
       <c r="AL77" s="42"/>
       <c r="AM77" s="42"/>
       <c r="AN77" s="42"/>
     </row>
-    <row r="78" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N78" s="42"/>
       <c r="O78" s="42"/>
       <c r="P78" s="42"/>
       <c r="Q78" s="42"/>
       <c r="R78" s="42"/>
       <c r="S78" s="42"/>
       <c r="T78" s="42"/>
       <c r="U78" s="42"/>
       <c r="V78" s="42"/>
       <c r="W78" s="42"/>
       <c r="X78" s="42"/>
       <c r="Y78" s="42"/>
       <c r="Z78" s="42"/>
       <c r="AA78" s="42"/>
       <c r="AB78" s="42"/>
       <c r="AC78" s="42"/>
       <c r="AD78" s="42"/>
       <c r="AE78" s="42"/>
       <c r="AF78" s="42"/>
       <c r="AG78" s="42"/>
       <c r="AH78" s="42"/>
       <c r="AI78" s="42"/>
       <c r="AJ78" s="42"/>
       <c r="AK78" s="42"/>
       <c r="AL78" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BB2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="B50:BC50"/>
+    <mergeCell ref="B28:BC28"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B6:BC6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB74"/>
+  <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BD32" sqref="BD32"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="39" width="8.5703125" style="29" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="29"/>
     <col min="42" max="42" width="8.5703125" style="29" customWidth="1"/>
     <col min="43" max="53" width="9.140625" style="29"/>
     <col min="54" max="54" width="8.5703125" style="29" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="50"/>
-[...50 lines deleted...]
-      <c r="BB2" s="50"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="30"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AE3" s="30"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="48">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51">
         <v>2022</v>
       </c>
-      <c r="C4" s="48"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51">
         <v>2023</v>
       </c>
-      <c r="O4" s="48"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="49"/>
-[...10 lines deleted...]
-      <c r="AL4" s="49">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="49"/>
-[...10 lines deleted...]
-      <c r="AX4" s="49">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="49"/>
-[...2 lines deleted...]
-      <c r="BB4" s="49"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
       <c r="B5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -12108,55 +12307,58 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="33" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="40" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="BB5" s="32" t="s">
+      <c r="BB5" s="40" t="s">
         <v>42</v>
       </c>
+      <c r="BC5" s="40" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
@@ -12168,52 +12370,53 @@
       <c r="AD6" s="52"/>
       <c r="AE6" s="52"/>
       <c r="AF6" s="52"/>
       <c r="AG6" s="52"/>
       <c r="AH6" s="52"/>
       <c r="AI6" s="52"/>
       <c r="AJ6" s="52"/>
       <c r="AK6" s="52"/>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
       <c r="AO6" s="52"/>
       <c r="AP6" s="52"/>
       <c r="AQ6" s="52"/>
       <c r="AR6" s="52"/>
       <c r="AS6" s="52"/>
       <c r="AT6" s="52"/>
       <c r="AU6" s="52"/>
       <c r="AV6" s="52"/>
       <c r="AW6" s="52"/>
       <c r="AX6" s="52"/>
       <c r="AY6" s="52"/>
       <c r="AZ6" s="52"/>
       <c r="BA6" s="52"/>
       <c r="BB6" s="52"/>
+      <c r="BC6" s="52"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="34">
         <v>11.43</v>
       </c>
       <c r="C7" s="34">
         <v>11.98</v>
       </c>
       <c r="D7" s="34">
         <v>11.67</v>
       </c>
       <c r="E7" s="34">
         <v>11.68</v>
       </c>
       <c r="F7" s="34">
         <v>11.72</v>
       </c>
       <c r="G7" s="34">
         <v>11.89</v>
       </c>
       <c r="H7" s="34">
         <v>12.05</v>
       </c>
       <c r="I7" s="34">
@@ -12332,52 +12535,55 @@
       </c>
       <c r="AU7" s="34">
         <v>10.01</v>
       </c>
       <c r="AV7" s="36">
         <v>9.91</v>
       </c>
       <c r="AW7" s="36">
         <v>9.9</v>
       </c>
       <c r="AX7" s="36">
         <v>9</v>
       </c>
       <c r="AY7" s="34">
         <v>8.81</v>
       </c>
       <c r="AZ7" s="36">
         <v>8.85</v>
       </c>
       <c r="BA7" s="34">
         <v>8.94</v>
       </c>
       <c r="BB7" s="34">
         <v>8.93</v>
       </c>
+      <c r="BC7" s="34">
+        <v>9.16</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="34">
         <v>12.34</v>
       </c>
       <c r="C8" s="34">
         <v>13.53</v>
       </c>
       <c r="D8" s="34">
         <v>12.92</v>
       </c>
       <c r="E8" s="34">
         <v>12.93</v>
       </c>
       <c r="F8" s="34">
         <v>12.77</v>
       </c>
       <c r="G8" s="34">
         <v>12.81</v>
       </c>
       <c r="H8" s="34">
         <v>12.83</v>
       </c>
       <c r="I8" s="34">
@@ -12496,52 +12702,55 @@
       </c>
       <c r="AU8" s="34">
         <v>10.56</v>
       </c>
       <c r="AV8" s="36">
         <v>10.41</v>
       </c>
       <c r="AW8" s="36">
         <v>10.4</v>
       </c>
       <c r="AX8" s="36">
         <v>9.44</v>
       </c>
       <c r="AY8" s="34">
         <v>9.16</v>
       </c>
       <c r="AZ8" s="36">
         <v>9.19</v>
       </c>
       <c r="BA8" s="34">
         <v>9.3800000000000008</v>
       </c>
       <c r="BB8" s="34">
         <v>9.56</v>
       </c>
+      <c r="BC8" s="34">
+        <v>9.8699999999999992</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="34">
         <v>17.079999999999998</v>
       </c>
       <c r="C9" s="34">
         <v>17.03</v>
       </c>
       <c r="D9" s="34">
         <v>17.940000000000001</v>
       </c>
       <c r="E9" s="34">
         <v>18.55</v>
       </c>
       <c r="F9" s="34">
         <v>18.23</v>
       </c>
       <c r="G9" s="34">
         <v>18.690000000000001</v>
       </c>
       <c r="H9" s="34">
         <v>18.940000000000001</v>
       </c>
       <c r="I9" s="34">
@@ -12660,52 +12869,55 @@
       </c>
       <c r="AU9" s="34">
         <v>13.8</v>
       </c>
       <c r="AV9" s="36">
         <v>14.11</v>
       </c>
       <c r="AW9" s="36">
         <v>13.96</v>
       </c>
       <c r="AX9" s="36">
         <v>15.73</v>
       </c>
       <c r="AY9" s="34">
         <v>14.3</v>
       </c>
       <c r="AZ9" s="36">
         <v>13.49</v>
       </c>
       <c r="BA9" s="34">
         <v>13.74</v>
       </c>
       <c r="BB9" s="34">
         <v>13.34</v>
       </c>
+      <c r="BC9" s="34">
+        <v>13.54</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="34">
         <v>7.74</v>
       </c>
       <c r="C10" s="34">
         <v>8.86</v>
       </c>
       <c r="D10" s="34">
         <v>7.67</v>
       </c>
       <c r="E10" s="34">
         <v>8.19</v>
       </c>
       <c r="F10" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="G10" s="34">
         <v>8.61</v>
       </c>
       <c r="H10" s="34">
         <v>9.07</v>
       </c>
       <c r="I10" s="34">
@@ -12824,52 +13036,55 @@
       </c>
       <c r="AU10" s="34">
         <v>7.51</v>
       </c>
       <c r="AV10" s="36">
         <v>7.31</v>
       </c>
       <c r="AW10" s="36">
         <v>7.16</v>
       </c>
       <c r="AX10" s="36">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="34">
         <v>6.16</v>
       </c>
       <c r="AZ10" s="36">
         <v>5.81</v>
       </c>
       <c r="BA10" s="34">
         <v>5.24</v>
       </c>
       <c r="BB10" s="34">
         <v>5.72</v>
       </c>
+      <c r="BC10" s="34">
+        <v>6.31</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="34">
         <v>10.76</v>
       </c>
       <c r="C11" s="34">
         <v>11.41</v>
       </c>
       <c r="D11" s="34">
         <v>11.06</v>
       </c>
       <c r="E11" s="34">
         <v>11.08</v>
       </c>
       <c r="F11" s="34">
         <v>10.86</v>
       </c>
       <c r="G11" s="34">
         <v>10.9</v>
       </c>
       <c r="H11" s="34">
         <v>11.15</v>
       </c>
       <c r="I11" s="34">
@@ -12988,52 +13203,55 @@
       </c>
       <c r="AU11" s="34">
         <v>9.9499999999999993</v>
       </c>
       <c r="AV11" s="36">
         <v>9.91</v>
       </c>
       <c r="AW11" s="36">
         <v>9.85</v>
       </c>
       <c r="AX11" s="36">
         <v>10.23</v>
       </c>
       <c r="AY11" s="34">
         <v>9.14</v>
       </c>
       <c r="AZ11" s="36">
         <v>8.61</v>
       </c>
       <c r="BA11" s="34">
         <v>8.81</v>
       </c>
       <c r="BB11" s="34">
         <v>8.89</v>
       </c>
+      <c r="BC11" s="34">
+        <v>8.82</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="34">
         <v>13.19</v>
       </c>
       <c r="C12" s="34">
         <v>10.42</v>
       </c>
       <c r="D12" s="34">
         <v>10.4</v>
       </c>
       <c r="E12" s="34">
         <v>10.71</v>
       </c>
       <c r="F12" s="34">
         <v>11.39</v>
       </c>
       <c r="G12" s="34">
         <v>10.95</v>
       </c>
       <c r="H12" s="34">
         <v>11.83</v>
       </c>
       <c r="I12" s="34">
@@ -13152,52 +13370,55 @@
       </c>
       <c r="AU12" s="34">
         <v>10.039999999999999</v>
       </c>
       <c r="AV12" s="36">
         <v>9.7899999999999991</v>
       </c>
       <c r="AW12" s="36">
         <v>10.130000000000001</v>
       </c>
       <c r="AX12" s="36">
         <v>12.25</v>
       </c>
       <c r="AY12" s="34">
         <v>8.5299999999999994</v>
       </c>
       <c r="AZ12" s="36">
         <v>9.8000000000000007</v>
       </c>
       <c r="BA12" s="34">
         <v>8.93</v>
       </c>
       <c r="BB12" s="34">
         <v>8.14</v>
       </c>
+      <c r="BC12" s="34">
+        <v>8.3699999999999992</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="34">
         <v>18.239999999999998</v>
       </c>
       <c r="C13" s="34">
         <v>18.23</v>
       </c>
       <c r="D13" s="34">
         <v>18.809999999999999</v>
       </c>
       <c r="E13" s="34">
         <v>17.28</v>
       </c>
       <c r="F13" s="34">
         <v>17.62</v>
       </c>
       <c r="G13" s="34">
         <v>16.93</v>
       </c>
       <c r="H13" s="34">
         <v>16.63</v>
       </c>
       <c r="I13" s="34">
@@ -13316,52 +13537,55 @@
       </c>
       <c r="AU13" s="34">
         <v>14.99</v>
       </c>
       <c r="AV13" s="36">
         <v>14.77</v>
       </c>
       <c r="AW13" s="36">
         <v>14.55</v>
       </c>
       <c r="AX13" s="36">
         <v>5.9</v>
       </c>
       <c r="AY13" s="34">
         <v>8.24</v>
       </c>
       <c r="AZ13" s="36">
         <v>9.39</v>
       </c>
       <c r="BA13" s="34">
         <v>10.82</v>
       </c>
       <c r="BB13" s="34">
         <v>10.4</v>
       </c>
+      <c r="BC13" s="34">
+        <v>10.99</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="34">
         <v>8.0299999999999994</v>
       </c>
       <c r="C14" s="34">
         <v>9</v>
       </c>
       <c r="D14" s="34">
         <v>10.039999999999999</v>
       </c>
       <c r="E14" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="F14" s="34">
         <v>9.98</v>
       </c>
       <c r="G14" s="34">
         <v>10.45</v>
       </c>
       <c r="H14" s="34">
         <v>10.88</v>
       </c>
       <c r="I14" s="34">
@@ -13480,52 +13704,55 @@
       </c>
       <c r="AU14" s="34">
         <v>11.04</v>
       </c>
       <c r="AV14" s="36">
         <v>10.87</v>
       </c>
       <c r="AW14" s="36">
         <v>10.57</v>
       </c>
       <c r="AX14" s="36">
         <v>5.88</v>
       </c>
       <c r="AY14" s="34">
         <v>7.49</v>
       </c>
       <c r="AZ14" s="36">
         <v>7.92</v>
       </c>
       <c r="BA14" s="34">
         <v>8.2899999999999991</v>
       </c>
       <c r="BB14" s="34">
         <v>8.76</v>
       </c>
+      <c r="BC14" s="34">
+        <v>9.56</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="34">
         <v>8.4600000000000009</v>
       </c>
       <c r="C15" s="34">
         <v>8.8699999999999992</v>
       </c>
       <c r="D15" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="E15" s="34">
         <v>9.2799999999999994</v>
       </c>
       <c r="F15" s="34">
         <v>9.86</v>
       </c>
       <c r="G15" s="34">
         <v>10.17</v>
       </c>
       <c r="H15" s="34">
         <v>10.95</v>
       </c>
       <c r="I15" s="34">
@@ -13644,52 +13871,55 @@
       </c>
       <c r="AU15" s="34">
         <v>9.15</v>
       </c>
       <c r="AV15" s="36">
         <v>8.89</v>
       </c>
       <c r="AW15" s="36">
         <v>8.84</v>
       </c>
       <c r="AX15" s="36">
         <v>13.1</v>
       </c>
       <c r="AY15" s="34">
         <v>10.53</v>
       </c>
       <c r="AZ15" s="36">
         <v>9.32</v>
       </c>
       <c r="BA15" s="34">
         <v>8.58</v>
       </c>
       <c r="BB15" s="34">
         <v>8.39</v>
       </c>
+      <c r="BC15" s="34">
+        <v>8.7200000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="34">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="34">
         <v>15.31</v>
       </c>
       <c r="D16" s="34">
         <v>18.89</v>
       </c>
       <c r="E16" s="34">
         <v>18.37</v>
       </c>
       <c r="F16" s="34">
         <v>17.510000000000002</v>
       </c>
       <c r="G16" s="34">
         <v>17.75</v>
       </c>
       <c r="H16" s="34">
         <v>18.02</v>
       </c>
       <c r="I16" s="34">
@@ -13808,52 +14038,55 @@
       </c>
       <c r="AU16" s="34">
         <v>14.77</v>
       </c>
       <c r="AV16" s="36">
         <v>14.51</v>
       </c>
       <c r="AW16" s="36">
         <v>14.47</v>
       </c>
       <c r="AX16" s="36">
         <v>13.29</v>
       </c>
       <c r="AY16" s="34">
         <v>14.64</v>
       </c>
       <c r="AZ16" s="36">
         <v>12.52</v>
       </c>
       <c r="BA16" s="34">
         <v>12.51</v>
       </c>
       <c r="BB16" s="34">
         <v>12.91</v>
       </c>
+      <c r="BC16" s="34">
+        <v>13.46</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="34">
         <v>11.77</v>
       </c>
       <c r="C17" s="34">
         <v>11.4</v>
       </c>
       <c r="D17" s="34">
         <v>9.93</v>
       </c>
       <c r="E17" s="34">
         <v>10</v>
       </c>
       <c r="F17" s="34">
         <v>10.15</v>
       </c>
       <c r="G17" s="34">
         <v>10.29</v>
       </c>
       <c r="H17" s="34">
         <v>9.99</v>
       </c>
       <c r="I17" s="34">
@@ -13972,52 +14205,55 @@
       </c>
       <c r="AU17" s="34">
         <v>7.84</v>
       </c>
       <c r="AV17" s="36">
         <v>7.83</v>
       </c>
       <c r="AW17" s="36">
         <v>7.89</v>
       </c>
       <c r="AX17" s="36">
         <v>6.69</v>
       </c>
       <c r="AY17" s="34">
         <v>6.87</v>
       </c>
       <c r="AZ17" s="36">
         <v>7.4</v>
       </c>
       <c r="BA17" s="34">
         <v>7.82</v>
       </c>
       <c r="BB17" s="34">
         <v>7.04</v>
       </c>
+      <c r="BC17" s="34">
+        <v>7.18</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="34">
         <v>8.64</v>
       </c>
       <c r="C18" s="34">
         <v>10.15</v>
       </c>
       <c r="D18" s="34">
         <v>9.93</v>
       </c>
       <c r="E18" s="34">
         <v>10.199999999999999</v>
       </c>
       <c r="F18" s="34">
         <v>11.19</v>
       </c>
       <c r="G18" s="34">
         <v>10.97</v>
       </c>
       <c r="H18" s="34">
         <v>11.09</v>
       </c>
       <c r="I18" s="34">
@@ -14136,52 +14372,55 @@
       </c>
       <c r="AU18" s="34">
         <v>10.050000000000001</v>
       </c>
       <c r="AV18" s="36">
         <v>9.69</v>
       </c>
       <c r="AW18" s="36">
         <v>9.65</v>
       </c>
       <c r="AX18" s="36">
         <v>8.42</v>
       </c>
       <c r="AY18" s="34">
         <v>6.38</v>
       </c>
       <c r="AZ18" s="36">
         <v>6.66</v>
       </c>
       <c r="BA18" s="34">
         <v>6.86</v>
       </c>
       <c r="BB18" s="34">
         <v>6.94</v>
       </c>
+      <c r="BC18" s="34">
+        <v>7.45</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="34">
         <v>13.31</v>
       </c>
       <c r="C19" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="D19" s="34">
         <v>8.89</v>
       </c>
       <c r="E19" s="34">
         <v>8.76</v>
       </c>
       <c r="F19" s="34">
         <v>9.31</v>
       </c>
       <c r="G19" s="34">
         <v>8.91</v>
       </c>
       <c r="H19" s="34">
         <v>9.2899999999999991</v>
       </c>
       <c r="I19" s="34">
@@ -14300,52 +14539,55 @@
       </c>
       <c r="AU19" s="34">
         <v>8.64</v>
       </c>
       <c r="AV19" s="36">
         <v>8.6199999999999992</v>
       </c>
       <c r="AW19" s="36">
         <v>8.52</v>
       </c>
       <c r="AX19" s="36">
         <v>4.04</v>
       </c>
       <c r="AY19" s="34">
         <v>4.78</v>
       </c>
       <c r="AZ19" s="36">
         <v>5.58</v>
       </c>
       <c r="BA19" s="34">
         <v>6.15</v>
       </c>
       <c r="BB19" s="34">
         <v>6.03</v>
       </c>
+      <c r="BC19" s="34">
+        <v>6.77</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="34">
         <v>9.6300000000000008</v>
       </c>
       <c r="C20" s="34">
         <v>8.93</v>
       </c>
       <c r="D20" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="E20" s="34">
         <v>8.33</v>
       </c>
       <c r="F20" s="34">
         <v>9.06</v>
       </c>
       <c r="G20" s="34">
         <v>9.7799999999999994</v>
       </c>
       <c r="H20" s="34">
         <v>10.91</v>
       </c>
       <c r="I20" s="34">
@@ -14464,52 +14706,55 @@
       </c>
       <c r="AU20" s="34">
         <v>8.43</v>
       </c>
       <c r="AV20" s="36">
         <v>8.3000000000000007</v>
       </c>
       <c r="AW20" s="36">
         <v>8.18</v>
       </c>
       <c r="AX20" s="36">
         <v>7.62</v>
       </c>
       <c r="AY20" s="34">
         <v>8.68</v>
       </c>
       <c r="AZ20" s="36">
         <v>10.54</v>
       </c>
       <c r="BA20" s="34">
         <v>10.71</v>
       </c>
       <c r="BB20" s="34">
         <v>11.11</v>
       </c>
+      <c r="BC20" s="34">
+        <v>10.92</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="34">
         <v>10.49</v>
       </c>
       <c r="C21" s="34">
         <v>12.61</v>
       </c>
       <c r="D21" s="34">
         <v>12.7</v>
       </c>
       <c r="E21" s="34">
         <v>12.68</v>
       </c>
       <c r="F21" s="34">
         <v>13.21</v>
       </c>
       <c r="G21" s="34">
         <v>13.28</v>
       </c>
       <c r="H21" s="34">
         <v>13.1</v>
       </c>
       <c r="I21" s="34">
@@ -14628,52 +14873,55 @@
       </c>
       <c r="AU21" s="34">
         <v>9.35</v>
       </c>
       <c r="AV21" s="36">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW21" s="36">
         <v>9.4700000000000006</v>
       </c>
       <c r="AX21" s="36">
         <v>8.31</v>
       </c>
       <c r="AY21" s="34">
         <v>9.91</v>
       </c>
       <c r="AZ21" s="36">
         <v>10.119999999999999</v>
       </c>
       <c r="BA21" s="34">
         <v>10.02</v>
       </c>
       <c r="BB21" s="34">
         <v>9.66</v>
       </c>
+      <c r="BC21" s="34">
+        <v>9.56</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="34">
         <v>6.85</v>
       </c>
       <c r="C22" s="34">
         <v>5.84</v>
       </c>
       <c r="D22" s="34">
         <v>6.92</v>
       </c>
       <c r="E22" s="34">
         <v>7.23</v>
       </c>
       <c r="F22" s="34">
         <v>7.37</v>
       </c>
       <c r="G22" s="34">
         <v>8.77</v>
       </c>
       <c r="H22" s="34">
         <v>9.42</v>
       </c>
       <c r="I22" s="34">
@@ -14792,52 +15040,55 @@
       </c>
       <c r="AU22" s="34">
         <v>8.65</v>
       </c>
       <c r="AV22" s="36">
         <v>8.4499999999999993</v>
       </c>
       <c r="AW22" s="36">
         <v>8.4600000000000009</v>
       </c>
       <c r="AX22" s="36">
         <v>12.37</v>
       </c>
       <c r="AY22" s="34">
         <v>8.32</v>
       </c>
       <c r="AZ22" s="36">
         <v>8.85</v>
       </c>
       <c r="BA22" s="34">
         <v>8.2899999999999991</v>
       </c>
       <c r="BB22" s="34">
         <v>8.25</v>
       </c>
+      <c r="BC22" s="34">
+        <v>8.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="34">
         <v>7.59</v>
       </c>
       <c r="C23" s="34">
         <v>8.6300000000000008</v>
       </c>
       <c r="D23" s="34">
         <v>8.27</v>
       </c>
       <c r="E23" s="34">
         <v>10.1</v>
       </c>
       <c r="F23" s="34">
         <v>9.0500000000000007</v>
       </c>
       <c r="G23" s="34">
         <v>9.93</v>
       </c>
       <c r="H23" s="34">
         <v>10.34</v>
       </c>
       <c r="I23" s="34">
@@ -14956,52 +15207,55 @@
       </c>
       <c r="AU23" s="34">
         <v>11.01</v>
       </c>
       <c r="AV23" s="36">
         <v>10.68</v>
       </c>
       <c r="AW23" s="36">
         <v>10.26</v>
       </c>
       <c r="AX23" s="36">
         <v>11.81</v>
       </c>
       <c r="AY23" s="34">
         <v>7.76</v>
       </c>
       <c r="AZ23" s="36">
         <v>10.19</v>
       </c>
       <c r="BA23" s="34">
         <v>8.42</v>
       </c>
       <c r="BB23" s="34">
         <v>7.89</v>
       </c>
+      <c r="BC23" s="34">
+        <v>8.8800000000000008</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34">
         <v>12.72</v>
       </c>
       <c r="C24" s="34">
         <v>11.57</v>
       </c>
       <c r="D24" s="34">
         <v>9.65</v>
       </c>
       <c r="E24" s="34">
         <v>9.31</v>
       </c>
       <c r="F24" s="34">
         <v>10.25</v>
       </c>
       <c r="G24" s="34">
         <v>10.62</v>
       </c>
       <c r="H24" s="34">
         <v>10.63</v>
       </c>
       <c r="I24" s="34">
@@ -15120,52 +15374,55 @@
       </c>
       <c r="AU24" s="34">
         <v>8.01</v>
       </c>
       <c r="AV24" s="36">
         <v>7.83</v>
       </c>
       <c r="AW24" s="36">
         <v>8.14</v>
       </c>
       <c r="AX24" s="36">
         <v>9.76</v>
       </c>
       <c r="AY24" s="34">
         <v>7.45</v>
       </c>
       <c r="AZ24" s="36">
         <v>7.67</v>
       </c>
       <c r="BA24" s="34">
         <v>6.91</v>
       </c>
       <c r="BB24" s="34">
         <v>6.71</v>
       </c>
+      <c r="BC24" s="34">
+        <v>6.61</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="34">
         <v>11.58</v>
       </c>
       <c r="C25" s="34">
         <v>11.7</v>
       </c>
       <c r="D25" s="34">
         <v>11.31</v>
       </c>
       <c r="E25" s="34">
         <v>10.95</v>
       </c>
       <c r="F25" s="34">
         <v>10.210000000000001</v>
       </c>
       <c r="G25" s="34">
         <v>10.16</v>
       </c>
       <c r="H25" s="34">
         <v>9.86</v>
       </c>
       <c r="I25" s="34">
@@ -15284,52 +15541,55 @@
       </c>
       <c r="AU25" s="34">
         <v>9.11</v>
       </c>
       <c r="AV25" s="36">
         <v>9.19</v>
       </c>
       <c r="AW25" s="36">
         <v>9.14</v>
       </c>
       <c r="AX25" s="36">
         <v>5.57</v>
       </c>
       <c r="AY25" s="34">
         <v>8.73</v>
       </c>
       <c r="AZ25" s="36">
         <v>7.24</v>
       </c>
       <c r="BA25" s="34">
         <v>7.15</v>
       </c>
       <c r="BB25" s="34">
         <v>7.04</v>
       </c>
+      <c r="BC25" s="34">
+        <v>7.29</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="34">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="34">
         <v>8.01</v>
       </c>
       <c r="D26" s="34">
         <v>8.15</v>
       </c>
       <c r="E26" s="34">
         <v>8.69</v>
       </c>
       <c r="F26" s="34">
         <v>9.25</v>
       </c>
       <c r="G26" s="34">
         <v>10.72</v>
       </c>
       <c r="H26" s="34">
         <v>11.04</v>
       </c>
       <c r="I26" s="34">
@@ -15448,52 +15708,55 @@
       </c>
       <c r="AU26" s="34">
         <v>10.19</v>
       </c>
       <c r="AV26" s="36">
         <v>10.050000000000001</v>
       </c>
       <c r="AW26" s="36">
         <v>10.19</v>
       </c>
       <c r="AX26" s="36">
         <v>5.97</v>
       </c>
       <c r="AY26" s="34">
         <v>4.95</v>
       </c>
       <c r="AZ26" s="36">
         <v>7.94</v>
       </c>
       <c r="BA26" s="34">
         <v>9.4499999999999993</v>
       </c>
       <c r="BB26" s="34">
         <v>9.11</v>
       </c>
+      <c r="BC26" s="34">
+        <v>8.2100000000000009</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="37">
         <v>10.78</v>
       </c>
       <c r="C27" s="37">
         <v>11.59</v>
       </c>
       <c r="D27" s="37">
         <v>10.77</v>
       </c>
       <c r="E27" s="37">
         <v>9.59</v>
       </c>
       <c r="F27" s="37">
         <v>9.7200000000000006</v>
       </c>
       <c r="G27" s="37">
         <v>9.77</v>
       </c>
       <c r="H27" s="37">
         <v>10.19</v>
       </c>
       <c r="I27" s="37">
@@ -15612,68 +15875,71 @@
       </c>
       <c r="AU27" s="37">
         <v>7.39</v>
       </c>
       <c r="AV27" s="37">
         <v>7.58</v>
       </c>
       <c r="AW27" s="37">
         <v>7.59</v>
       </c>
       <c r="AX27" s="37">
         <v>6.26</v>
       </c>
       <c r="AY27" s="37">
         <v>6.06</v>
       </c>
       <c r="AZ27" s="37">
         <v>5.76</v>
       </c>
       <c r="BA27" s="37">
         <v>5.14</v>
       </c>
       <c r="BB27" s="37">
         <v>4.84</v>
       </c>
+      <c r="BC27" s="37">
+        <v>5.74</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
       <c r="AA28" s="18"/>
     </row>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
         <v>3</v>
       </c>
       <c r="AA29" s="10"/>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA30" s="10"/>
     </row>
-    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA31" s="10"/>
     </row>
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
       <c r="V32" s="43"/>
       <c r="W32" s="43"/>
       <c r="X32" s="43"/>
       <c r="Y32" s="43"/>
       <c r="Z32" s="43"/>
       <c r="AA32" s="43"/>
       <c r="AB32" s="43"/>
       <c r="AC32" s="43"/>
       <c r="AD32" s="43"/>
       <c r="AE32" s="43"/>
       <c r="AF32" s="43"/>
       <c r="AG32" s="43"/>
       <c r="AH32" s="43"/>
       <c r="AI32" s="43"/>
       <c r="AJ32" s="43"/>
       <c r="AK32" s="43"/>
       <c r="AL32" s="43"/>
@@ -15784,53 +16050,53 @@
     </row>
     <row r="67" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA67" s="10"/>
     </row>
     <row r="68" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA68" s="10"/>
     </row>
     <row r="69" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA69" s="10"/>
     </row>
     <row r="70" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA70" s="10"/>
     </row>
     <row r="71" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA71" s="10"/>
     </row>
     <row r="72" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA72" s="18"/>
     </row>
     <row r="73" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="AA73" s="18"/>
     </row>
     <row r="74" spans="27:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>