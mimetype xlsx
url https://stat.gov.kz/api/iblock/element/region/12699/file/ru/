--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10350" yWindow="120" windowWidth="18375" windowHeight="11670" tabRatio="770"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших " sheetId="5" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1438" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="56">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
   </si>
   <si>
     <t>Число умерших в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
@@ -535,64 +535,64 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -882,204 +882,206 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY95"/>
+  <dimension ref="A1:AZ95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="B50" sqref="B50:AY50"/>
+      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="B28" sqref="B28:AZ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="31" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="61"/>
-[...47 lines deleted...]
-      <c r="AY2" s="61"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="59">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="58"/>
+      <c r="B4" s="60">
         <v>2022</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60">
         <v>2023</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="61">
         <v>2024</v>
       </c>
-      <c r="AA4" s="60"/>
-[...10 lines deleted...]
-      <c r="AL4" s="60">
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
+      <c r="AL4" s="61">
         <v>2025</v>
       </c>
-      <c r="AM4" s="60"/>
-[...8 lines deleted...]
-      <c r="AV4" s="60"/>
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61"/>
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61"/>
       <c r="AW4" s="62"/>
-      <c r="AX4" s="60">
+      <c r="AX4" s="61">
         <v>2026</v>
       </c>
-      <c r="AY4" s="60"/>
+      <c r="AY4" s="61"/>
+      <c r="AZ4" s="61"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="58"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="59"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1186,52 +1188,55 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="56" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="56"/>
       <c r="D6" s="56"/>
       <c r="E6" s="56"/>
       <c r="F6" s="56"/>
       <c r="G6" s="56"/>
       <c r="H6" s="56"/>
       <c r="I6" s="56"/>
       <c r="J6" s="56"/>
       <c r="K6" s="56"/>
       <c r="L6" s="56"/>
       <c r="M6" s="56"/>
       <c r="N6" s="56"/>
       <c r="O6" s="56"/>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="56"/>
       <c r="T6" s="56"/>
       <c r="U6" s="56"/>
       <c r="V6" s="56"/>
       <c r="W6" s="56"/>
       <c r="X6" s="56"/>
@@ -1240,52 +1245,53 @@
       <c r="AA6" s="56"/>
       <c r="AB6" s="56"/>
       <c r="AC6" s="56"/>
       <c r="AD6" s="56"/>
       <c r="AE6" s="56"/>
       <c r="AF6" s="56"/>
       <c r="AG6" s="56"/>
       <c r="AH6" s="56"/>
       <c r="AI6" s="56"/>
       <c r="AJ6" s="56"/>
       <c r="AK6" s="56"/>
       <c r="AL6" s="56"/>
       <c r="AM6" s="56"/>
       <c r="AN6" s="56"/>
       <c r="AO6" s="56"/>
       <c r="AP6" s="56"/>
       <c r="AQ6" s="56"/>
       <c r="AR6" s="56"/>
       <c r="AS6" s="56"/>
       <c r="AT6" s="56"/>
       <c r="AU6" s="56"/>
       <c r="AV6" s="56"/>
       <c r="AW6" s="56"/>
       <c r="AX6" s="56"/>
       <c r="AY6" s="56"/>
+      <c r="AZ6" s="56"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>851</v>
       </c>
       <c r="C7" s="9">
         <v>1064</v>
       </c>
       <c r="D7" s="9">
         <v>771</v>
       </c>
       <c r="E7" s="9">
         <v>658</v>
       </c>
       <c r="F7" s="9">
         <v>717</v>
       </c>
       <c r="G7" s="9">
         <v>696</v>
       </c>
       <c r="H7" s="9">
         <v>685</v>
       </c>
       <c r="I7" s="9">
@@ -1395,52 +1401,55 @@
       </c>
       <c r="AR7" s="9">
         <v>713</v>
       </c>
       <c r="AS7" s="21">
         <v>643</v>
       </c>
       <c r="AT7" s="12">
         <v>693</v>
       </c>
       <c r="AU7" s="9">
         <v>742</v>
       </c>
       <c r="AV7" s="21">
         <v>662</v>
       </c>
       <c r="AW7" s="10">
         <v>807</v>
       </c>
       <c r="AX7" s="12">
         <v>596</v>
       </c>
       <c r="AY7" s="21">
         <v>668</v>
       </c>
+      <c r="AZ7" s="10">
+        <v>747</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>247</v>
       </c>
       <c r="C8" s="11">
         <v>298</v>
       </c>
       <c r="D8" s="11">
         <v>205</v>
       </c>
       <c r="E8" s="11">
         <v>145</v>
       </c>
       <c r="F8" s="11">
         <v>190</v>
       </c>
       <c r="G8" s="11">
         <v>177</v>
       </c>
       <c r="H8" s="11">
         <v>172</v>
       </c>
       <c r="I8" s="11">
@@ -1550,52 +1559,55 @@
       </c>
       <c r="AR8" s="9">
         <v>196</v>
       </c>
       <c r="AS8" s="21">
         <v>186</v>
       </c>
       <c r="AT8" s="12">
         <v>164</v>
       </c>
       <c r="AU8" s="9">
         <v>220</v>
       </c>
       <c r="AV8" s="21">
         <v>194</v>
       </c>
       <c r="AW8" s="10">
         <v>240</v>
       </c>
       <c r="AX8" s="12">
         <v>167</v>
       </c>
       <c r="AY8" s="21">
         <v>188</v>
       </c>
+      <c r="AZ8" s="10">
+        <v>234</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>27</v>
       </c>
       <c r="C9" s="11">
         <v>28</v>
       </c>
       <c r="D9" s="11">
         <v>20</v>
       </c>
       <c r="E9" s="11">
         <v>32</v>
       </c>
       <c r="F9" s="11">
         <v>23</v>
       </c>
       <c r="G9" s="11">
         <v>14</v>
       </c>
       <c r="H9" s="11">
         <v>27</v>
       </c>
       <c r="I9" s="11">
@@ -1705,52 +1717,55 @@
       </c>
       <c r="AR9" s="9">
         <v>32</v>
       </c>
       <c r="AS9" s="21">
         <v>29</v>
       </c>
       <c r="AT9" s="12">
         <v>23</v>
       </c>
       <c r="AU9" s="9">
         <v>36</v>
       </c>
       <c r="AV9" s="21">
         <v>32</v>
       </c>
       <c r="AW9" s="10">
         <v>28</v>
       </c>
       <c r="AX9" s="12">
         <v>26</v>
       </c>
       <c r="AY9" s="21">
         <v>23</v>
       </c>
+      <c r="AZ9" s="10">
+        <v>20</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>39</v>
       </c>
       <c r="C10" s="11">
         <v>44</v>
       </c>
       <c r="D10" s="11">
         <v>42</v>
       </c>
       <c r="E10" s="11">
         <v>29</v>
       </c>
       <c r="F10" s="11">
         <v>44</v>
       </c>
       <c r="G10" s="11">
         <v>30</v>
       </c>
       <c r="H10" s="11">
         <v>28</v>
       </c>
       <c r="I10" s="11">
@@ -1860,52 +1875,55 @@
       </c>
       <c r="AR10" s="9">
         <v>30</v>
       </c>
       <c r="AS10" s="21">
         <v>38</v>
       </c>
       <c r="AT10" s="12">
         <v>44</v>
       </c>
       <c r="AU10" s="9">
         <v>42</v>
       </c>
       <c r="AV10" s="21">
         <v>29</v>
       </c>
       <c r="AW10" s="10">
         <v>43</v>
       </c>
       <c r="AX10" s="12">
         <v>29</v>
       </c>
       <c r="AY10" s="21">
         <v>28</v>
       </c>
+      <c r="AZ10" s="10">
+        <v>38</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>151</v>
       </c>
       <c r="C11" s="11">
         <v>266</v>
       </c>
       <c r="D11" s="11">
         <v>137</v>
       </c>
       <c r="E11" s="11">
         <v>125</v>
       </c>
       <c r="F11" s="11">
         <v>123</v>
       </c>
       <c r="G11" s="11">
         <v>123</v>
       </c>
       <c r="H11" s="11">
         <v>135</v>
       </c>
       <c r="I11" s="11">
@@ -2015,52 +2033,55 @@
       </c>
       <c r="AR11" s="9">
         <v>124</v>
       </c>
       <c r="AS11" s="21">
         <v>127</v>
       </c>
       <c r="AT11" s="12">
         <v>119</v>
       </c>
       <c r="AU11" s="9">
         <v>136</v>
       </c>
       <c r="AV11" s="21">
         <v>99</v>
       </c>
       <c r="AW11" s="10">
         <v>150</v>
       </c>
       <c r="AX11" s="12">
         <v>111</v>
       </c>
       <c r="AY11" s="21">
         <v>113</v>
       </c>
+      <c r="AZ11" s="10">
+        <v>152</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>20</v>
       </c>
       <c r="C12" s="11">
         <v>14</v>
       </c>
       <c r="D12" s="11">
         <v>10</v>
       </c>
       <c r="E12" s="11">
         <v>7</v>
       </c>
       <c r="F12" s="11">
         <v>10</v>
       </c>
       <c r="G12" s="11">
         <v>11</v>
       </c>
       <c r="H12" s="11">
         <v>13</v>
       </c>
       <c r="I12" s="11">
@@ -2170,52 +2191,55 @@
       </c>
       <c r="AR12" s="9">
         <v>7</v>
       </c>
       <c r="AS12" s="21">
         <v>7</v>
       </c>
       <c r="AT12" s="12">
         <v>9</v>
       </c>
       <c r="AU12" s="9">
         <v>11</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="9">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>14</v>
       </c>
       <c r="AY12" s="21">
         <v>8</v>
       </c>
+      <c r="AZ12" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>11</v>
       </c>
       <c r="C13" s="11">
         <v>7</v>
       </c>
       <c r="D13" s="11">
         <v>4</v>
       </c>
       <c r="E13" s="11">
         <v>11</v>
       </c>
       <c r="F13" s="11">
         <v>5</v>
       </c>
       <c r="G13" s="11">
         <v>5</v>
       </c>
       <c r="H13" s="11">
         <v>9</v>
       </c>
       <c r="I13" s="11">
@@ -2325,52 +2349,55 @@
       </c>
       <c r="AR13" s="9">
         <v>5</v>
       </c>
       <c r="AS13" s="21">
         <v>4</v>
       </c>
       <c r="AT13" s="12">
         <v>4</v>
       </c>
       <c r="AU13" s="9">
         <v>7</v>
       </c>
       <c r="AV13" s="21">
         <v>4</v>
       </c>
       <c r="AW13" s="9">
         <v>4</v>
       </c>
       <c r="AX13" s="12">
         <v>2</v>
       </c>
       <c r="AY13" s="21">
         <v>5</v>
       </c>
+      <c r="AZ13" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>36</v>
       </c>
       <c r="C14" s="11">
         <v>45</v>
       </c>
       <c r="D14" s="11">
         <v>36</v>
       </c>
       <c r="E14" s="11">
         <v>33</v>
       </c>
       <c r="F14" s="11">
         <v>37</v>
       </c>
       <c r="G14" s="11">
         <v>45</v>
       </c>
       <c r="H14" s="11">
         <v>34</v>
       </c>
       <c r="I14" s="11">
@@ -2480,52 +2507,55 @@
       </c>
       <c r="AR14" s="9">
         <v>34</v>
       </c>
       <c r="AS14" s="21">
         <v>40</v>
       </c>
       <c r="AT14" s="12">
         <v>43</v>
       </c>
       <c r="AU14" s="9">
         <v>32</v>
       </c>
       <c r="AV14" s="21">
         <v>30</v>
       </c>
       <c r="AW14" s="9">
         <v>34</v>
       </c>
       <c r="AX14" s="12">
         <v>33</v>
       </c>
       <c r="AY14" s="21">
         <v>36</v>
       </c>
+      <c r="AZ14" s="10">
+        <v>29</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
         <v>21</v>
       </c>
       <c r="C15" s="11">
         <v>15</v>
       </c>
       <c r="D15" s="11">
         <v>24</v>
       </c>
       <c r="E15" s="11">
         <v>11</v>
       </c>
       <c r="F15" s="11">
         <v>22</v>
       </c>
       <c r="G15" s="11">
         <v>20</v>
       </c>
       <c r="H15" s="11">
         <v>12</v>
       </c>
       <c r="I15" s="11">
@@ -2635,52 +2665,55 @@
       </c>
       <c r="AR15" s="9">
         <v>19</v>
       </c>
       <c r="AS15" s="21">
         <v>11</v>
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="9">
         <v>12</v>
       </c>
       <c r="AV15" s="21">
         <v>13</v>
       </c>
       <c r="AW15" s="9">
         <v>14</v>
       </c>
       <c r="AX15" s="12">
         <v>11</v>
       </c>
       <c r="AY15" s="21">
         <v>12</v>
       </c>
+      <c r="AZ15" s="10">
+        <v>18</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>2</v>
       </c>
       <c r="D16" s="11">
         <v>4</v>
       </c>
       <c r="E16" s="11">
         <v>5</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="11">
         <v>8</v>
       </c>
       <c r="H16" s="11">
         <v>8</v>
       </c>
       <c r="I16" s="11">
@@ -2790,52 +2823,55 @@
       </c>
       <c r="AR16" s="9">
         <v>4</v>
       </c>
       <c r="AS16" s="21">
         <v>2</v>
       </c>
       <c r="AT16" s="12">
         <v>3</v>
       </c>
       <c r="AU16" s="9">
         <v>2</v>
       </c>
       <c r="AV16" s="21">
         <v>2</v>
       </c>
       <c r="AW16" s="9">
         <v>9</v>
       </c>
       <c r="AX16" s="12">
         <v>2</v>
       </c>
       <c r="AY16" s="21">
         <v>5</v>
       </c>
+      <c r="AZ16" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
         <v>46</v>
       </c>
       <c r="C17" s="11">
         <v>68</v>
       </c>
       <c r="D17" s="11">
         <v>43</v>
       </c>
       <c r="E17" s="11">
         <v>37</v>
       </c>
       <c r="F17" s="11">
         <v>46</v>
       </c>
       <c r="G17" s="11">
         <v>42</v>
       </c>
       <c r="H17" s="11">
         <v>31</v>
       </c>
       <c r="I17" s="11">
@@ -2945,52 +2981,55 @@
       </c>
       <c r="AR17" s="9">
         <v>30</v>
       </c>
       <c r="AS17" s="21">
         <v>31</v>
       </c>
       <c r="AT17" s="12">
         <v>51</v>
       </c>
       <c r="AU17" s="9">
         <v>35</v>
       </c>
       <c r="AV17" s="21">
         <v>40</v>
       </c>
       <c r="AW17" s="9">
         <v>43</v>
       </c>
       <c r="AX17" s="12">
         <v>18</v>
       </c>
       <c r="AY17" s="21">
         <v>42</v>
       </c>
+      <c r="AZ17" s="10">
+        <v>32</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>10</v>
       </c>
       <c r="C18" s="11">
         <v>11</v>
       </c>
       <c r="D18" s="11">
         <v>9</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>8</v>
       </c>
       <c r="G18" s="11">
         <v>4</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="11">
@@ -3100,52 +3139,55 @@
       </c>
       <c r="AR18" s="9">
         <v>10</v>
       </c>
       <c r="AS18" s="21">
         <v>12</v>
       </c>
       <c r="AT18" s="12">
         <v>7</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>15</v>
       </c>
       <c r="AW18" s="9">
         <v>10</v>
       </c>
       <c r="AX18" s="12">
         <v>3</v>
       </c>
       <c r="AY18" s="21">
         <v>4</v>
       </c>
+      <c r="AZ18" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>24</v>
       </c>
       <c r="C19" s="11">
         <v>35</v>
       </c>
       <c r="D19" s="11">
         <v>35</v>
       </c>
       <c r="E19" s="11">
         <v>25</v>
       </c>
       <c r="F19" s="11">
         <v>27</v>
       </c>
       <c r="G19" s="11">
         <v>25</v>
       </c>
       <c r="H19" s="11">
         <v>21</v>
       </c>
       <c r="I19" s="11">
@@ -3255,52 +3297,55 @@
       </c>
       <c r="AR19" s="9">
         <v>29</v>
       </c>
       <c r="AS19" s="21">
         <v>19</v>
       </c>
       <c r="AT19" s="12">
         <v>24</v>
       </c>
       <c r="AU19" s="9">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>30</v>
       </c>
       <c r="AW19" s="9">
         <v>20</v>
       </c>
       <c r="AX19" s="12">
         <v>14</v>
       </c>
       <c r="AY19" s="21">
         <v>21</v>
       </c>
+      <c r="AZ19" s="10">
+        <v>20</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>23</v>
       </c>
       <c r="C20" s="11">
         <v>20</v>
       </c>
       <c r="D20" s="11">
         <v>20</v>
       </c>
       <c r="E20" s="11">
         <v>22</v>
       </c>
       <c r="F20" s="11">
         <v>20</v>
       </c>
       <c r="G20" s="11">
         <v>24</v>
       </c>
       <c r="H20" s="11">
         <v>20</v>
       </c>
       <c r="I20" s="11">
@@ -3410,52 +3455,55 @@
       </c>
       <c r="AR20" s="9">
         <v>21</v>
       </c>
       <c r="AS20" s="21">
         <v>14</v>
       </c>
       <c r="AT20" s="12">
         <v>18</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="21">
         <v>12</v>
       </c>
       <c r="AW20" s="9">
         <v>19</v>
       </c>
       <c r="AX20" s="12">
         <v>17</v>
       </c>
       <c r="AY20" s="21">
         <v>8</v>
       </c>
+      <c r="AZ20" s="10">
+        <v>23</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
         <v>61</v>
       </c>
       <c r="C21" s="11">
         <v>68</v>
       </c>
       <c r="D21" s="11">
         <v>61</v>
       </c>
       <c r="E21" s="11">
         <v>62</v>
       </c>
       <c r="F21" s="11">
         <v>49</v>
       </c>
       <c r="G21" s="11">
         <v>72</v>
       </c>
       <c r="H21" s="11">
         <v>65</v>
       </c>
       <c r="I21" s="11">
@@ -3565,52 +3613,55 @@
       </c>
       <c r="AR21" s="9">
         <v>65</v>
       </c>
       <c r="AS21" s="21">
         <v>45</v>
       </c>
       <c r="AT21" s="12">
         <v>65</v>
       </c>
       <c r="AU21" s="9">
         <v>62</v>
       </c>
       <c r="AV21" s="21">
         <v>57</v>
       </c>
       <c r="AW21" s="9">
         <v>60</v>
       </c>
       <c r="AX21" s="12">
         <v>55</v>
       </c>
       <c r="AY21" s="21">
         <v>64</v>
       </c>
+      <c r="AZ21" s="10">
+        <v>59</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>23</v>
       </c>
       <c r="C22" s="11">
         <v>32</v>
       </c>
       <c r="D22" s="11">
         <v>15</v>
       </c>
       <c r="E22" s="11">
         <v>30</v>
       </c>
       <c r="F22" s="11">
         <v>29</v>
       </c>
       <c r="G22" s="11">
         <v>22</v>
       </c>
       <c r="H22" s="11">
         <v>31</v>
       </c>
       <c r="I22" s="11">
@@ -3720,52 +3771,55 @@
       </c>
       <c r="AR22" s="9">
         <v>27</v>
       </c>
       <c r="AS22" s="21">
         <v>12</v>
       </c>
       <c r="AT22" s="12">
         <v>25</v>
       </c>
       <c r="AU22" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="21">
         <v>27</v>
       </c>
       <c r="AW22" s="9">
         <v>23</v>
       </c>
       <c r="AX22" s="12">
         <v>17</v>
       </c>
       <c r="AY22" s="21">
         <v>20</v>
       </c>
+      <c r="AZ22" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>8</v>
       </c>
       <c r="C23" s="11">
         <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>9</v>
       </c>
       <c r="E23" s="11">
         <v>3</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="11">
         <v>7</v>
       </c>
       <c r="H23" s="11">
         <v>7</v>
       </c>
       <c r="I23" s="11">
@@ -3875,52 +3929,55 @@
       </c>
       <c r="AR23" s="9">
         <v>9</v>
       </c>
       <c r="AS23" s="21">
         <v>5</v>
       </c>
       <c r="AT23" s="12">
         <v>6</v>
       </c>
       <c r="AU23" s="9">
         <v>3</v>
       </c>
       <c r="AV23" s="21">
         <v>3</v>
       </c>
       <c r="AW23" s="9">
         <v>9</v>
       </c>
       <c r="AX23" s="12">
         <v>3</v>
       </c>
       <c r="AY23" s="21">
         <v>8</v>
       </c>
+      <c r="AZ23" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>12</v>
       </c>
       <c r="C24" s="11">
         <v>24</v>
       </c>
       <c r="D24" s="11">
         <v>21</v>
       </c>
       <c r="E24" s="11">
         <v>26</v>
       </c>
       <c r="F24" s="11">
         <v>18</v>
       </c>
       <c r="G24" s="11">
         <v>18</v>
       </c>
       <c r="H24" s="11">
         <v>15</v>
       </c>
       <c r="I24" s="11">
@@ -4030,52 +4087,55 @@
       </c>
       <c r="AR24" s="9">
         <v>14</v>
       </c>
       <c r="AS24" s="21">
         <v>14</v>
       </c>
       <c r="AT24" s="12">
         <v>14</v>
       </c>
       <c r="AU24" s="9">
         <v>16</v>
       </c>
       <c r="AV24" s="21">
         <v>12</v>
       </c>
       <c r="AW24" s="9">
         <v>23</v>
       </c>
       <c r="AX24" s="12">
         <v>17</v>
       </c>
       <c r="AY24" s="21">
         <v>17</v>
       </c>
+      <c r="AZ24" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
         <v>28</v>
       </c>
       <c r="C25" s="11">
         <v>31</v>
       </c>
       <c r="D25" s="11">
         <v>33</v>
       </c>
       <c r="E25" s="11">
         <v>18</v>
       </c>
       <c r="F25" s="11">
         <v>20</v>
       </c>
       <c r="G25" s="11">
         <v>25</v>
       </c>
       <c r="H25" s="11">
         <v>21</v>
       </c>
       <c r="I25" s="11">
@@ -4185,52 +4245,55 @@
       </c>
       <c r="AR25" s="9">
         <v>20</v>
       </c>
       <c r="AS25" s="21">
         <v>16</v>
       </c>
       <c r="AT25" s="12">
         <v>23</v>
       </c>
       <c r="AU25" s="9">
         <v>23</v>
       </c>
       <c r="AV25" s="21">
         <v>21</v>
       </c>
       <c r="AW25" s="9">
         <v>22</v>
       </c>
       <c r="AX25" s="12">
         <v>15</v>
       </c>
       <c r="AY25" s="21">
         <v>25</v>
       </c>
+      <c r="AZ25" s="10">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>12</v>
       </c>
       <c r="C26" s="11">
         <v>22</v>
       </c>
       <c r="D26" s="11">
         <v>19</v>
       </c>
       <c r="E26" s="11">
         <v>18</v>
       </c>
       <c r="F26" s="11">
         <v>18</v>
       </c>
       <c r="G26" s="11">
         <v>11</v>
       </c>
       <c r="H26" s="11">
         <v>9</v>
       </c>
       <c r="I26" s="11">
@@ -4340,52 +4403,55 @@
       </c>
       <c r="AR26" s="9">
         <v>14</v>
       </c>
       <c r="AS26" s="21">
         <v>10</v>
       </c>
       <c r="AT26" s="12">
         <v>12</v>
       </c>
       <c r="AU26" s="9">
         <v>14</v>
       </c>
       <c r="AV26" s="21">
         <v>14</v>
       </c>
       <c r="AW26" s="9">
         <v>19</v>
       </c>
       <c r="AX26" s="12">
         <v>14</v>
       </c>
       <c r="AY26" s="21">
         <v>9</v>
       </c>
+      <c r="AZ26" s="10">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="17">
         <v>37</v>
       </c>
       <c r="C27" s="17">
         <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>24</v>
       </c>
       <c r="E27" s="17">
         <v>14</v>
       </c>
       <c r="F27" s="17">
         <v>16</v>
       </c>
       <c r="G27" s="17">
         <v>13</v>
       </c>
       <c r="H27" s="17">
         <v>19</v>
       </c>
       <c r="I27" s="17">
@@ -4495,52 +4561,55 @@
       </c>
       <c r="AR27" s="9">
         <v>23</v>
       </c>
       <c r="AS27" s="21">
         <v>21</v>
       </c>
       <c r="AT27" s="12">
         <v>30</v>
       </c>
       <c r="AU27" s="9">
         <v>20</v>
       </c>
       <c r="AV27" s="21">
         <v>21</v>
       </c>
       <c r="AW27" s="9">
         <v>30</v>
       </c>
       <c r="AX27" s="12">
         <v>28</v>
       </c>
       <c r="AY27" s="21">
         <v>32</v>
       </c>
+      <c r="AZ27" s="10">
+        <v>29</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="55"/>
       <c r="D28" s="55"/>
       <c r="E28" s="55"/>
       <c r="F28" s="55"/>
       <c r="G28" s="55"/>
       <c r="H28" s="55"/>
       <c r="I28" s="55"/>
       <c r="J28" s="55"/>
       <c r="K28" s="55"/>
       <c r="L28" s="55"/>
       <c r="M28" s="55"/>
       <c r="N28" s="55"/>
       <c r="O28" s="55"/>
       <c r="P28" s="55"/>
       <c r="Q28" s="55"/>
       <c r="R28" s="55"/>
       <c r="S28" s="55"/>
       <c r="T28" s="55"/>
       <c r="U28" s="55"/>
       <c r="V28" s="55"/>
       <c r="W28" s="55"/>
       <c r="X28" s="55"/>
@@ -4549,52 +4618,53 @@
       <c r="AA28" s="55"/>
       <c r="AB28" s="55"/>
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AH28" s="55"/>
       <c r="AI28" s="55"/>
       <c r="AJ28" s="55"/>
       <c r="AK28" s="55"/>
       <c r="AL28" s="55"/>
       <c r="AM28" s="55"/>
       <c r="AN28" s="55"/>
       <c r="AO28" s="55"/>
       <c r="AP28" s="55"/>
       <c r="AQ28" s="55"/>
       <c r="AR28" s="55"/>
       <c r="AS28" s="55"/>
       <c r="AT28" s="55"/>
       <c r="AU28" s="55"/>
       <c r="AV28" s="55"/>
       <c r="AW28" s="55"/>
       <c r="AX28" s="55"/>
       <c r="AY28" s="55"/>
+      <c r="AZ28" s="55"/>
     </row>
-    <row r="29" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="13">
         <v>433</v>
       </c>
       <c r="C29" s="13">
         <v>510</v>
       </c>
       <c r="D29" s="13">
         <v>408</v>
       </c>
       <c r="E29" s="13">
         <v>344</v>
       </c>
       <c r="F29" s="13">
         <v>395</v>
       </c>
       <c r="G29" s="13">
         <v>364</v>
       </c>
       <c r="H29" s="13">
         <v>383</v>
       </c>
       <c r="I29" s="13">
@@ -4704,52 +4774,55 @@
       </c>
       <c r="AR29" s="9">
         <v>395</v>
       </c>
       <c r="AS29" s="21">
         <v>326</v>
       </c>
       <c r="AT29" s="12">
         <v>362</v>
       </c>
       <c r="AU29" s="9">
         <v>379</v>
       </c>
       <c r="AV29" s="21">
         <v>360</v>
       </c>
       <c r="AW29" s="10">
         <v>403</v>
       </c>
       <c r="AX29" s="12">
         <v>304</v>
       </c>
       <c r="AY29" s="21">
         <v>343</v>
       </c>
+      <c r="AZ29" s="10">
+        <v>394</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="13">
         <v>124</v>
       </c>
       <c r="C30" s="13">
         <v>134</v>
       </c>
       <c r="D30" s="13">
         <v>103</v>
       </c>
       <c r="E30" s="13">
         <v>69</v>
       </c>
       <c r="F30" s="13">
         <v>106</v>
       </c>
       <c r="G30" s="13">
         <v>92</v>
       </c>
       <c r="H30" s="13">
         <v>100</v>
       </c>
       <c r="I30" s="13">
@@ -4859,52 +4932,55 @@
       </c>
       <c r="AR30" s="9">
         <v>111</v>
       </c>
       <c r="AS30" s="21">
         <v>93</v>
       </c>
       <c r="AT30" s="12">
         <v>84</v>
       </c>
       <c r="AU30" s="9">
         <v>110</v>
       </c>
       <c r="AV30" s="21">
         <v>107</v>
       </c>
       <c r="AW30" s="10">
         <v>113</v>
       </c>
       <c r="AX30" s="12">
         <v>82</v>
       </c>
       <c r="AY30" s="21">
         <v>86</v>
       </c>
+      <c r="AZ30" s="10">
+        <v>137</v>
+      </c>
     </row>
-    <row r="31" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="13">
         <v>15</v>
       </c>
       <c r="C31" s="13">
         <v>17</v>
       </c>
       <c r="D31" s="13">
         <v>13</v>
       </c>
       <c r="E31" s="13">
         <v>15</v>
       </c>
       <c r="F31" s="13">
         <v>13</v>
       </c>
       <c r="G31" s="13">
         <v>7</v>
       </c>
       <c r="H31" s="13">
         <v>16</v>
       </c>
       <c r="I31" s="13">
@@ -5014,52 +5090,55 @@
       </c>
       <c r="AR31" s="9">
         <v>14</v>
       </c>
       <c r="AS31" s="21">
         <v>16</v>
       </c>
       <c r="AT31" s="12">
         <v>14</v>
       </c>
       <c r="AU31" s="9">
         <v>19</v>
       </c>
       <c r="AV31" s="21">
         <v>17</v>
       </c>
       <c r="AW31" s="10">
         <v>16</v>
       </c>
       <c r="AX31" s="12">
         <v>16</v>
       </c>
       <c r="AY31" s="21">
         <v>11</v>
       </c>
+      <c r="AZ31" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="13">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>19</v>
       </c>
       <c r="D32" s="13">
         <v>24</v>
       </c>
       <c r="E32" s="13">
         <v>12</v>
       </c>
       <c r="F32" s="13">
         <v>20</v>
       </c>
       <c r="G32" s="13">
         <v>14</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -5169,52 +5248,55 @@
       </c>
       <c r="AR32" s="9">
         <v>15</v>
       </c>
       <c r="AS32" s="21">
         <v>26</v>
       </c>
       <c r="AT32" s="12">
         <v>20</v>
       </c>
       <c r="AU32" s="9">
         <v>20</v>
       </c>
       <c r="AV32" s="21">
         <v>13</v>
       </c>
       <c r="AW32" s="10">
         <v>22</v>
       </c>
       <c r="AX32" s="12">
         <v>11</v>
       </c>
       <c r="AY32" s="21">
         <v>18</v>
       </c>
+      <c r="AZ32" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="13">
         <v>79</v>
       </c>
       <c r="C33" s="13">
         <v>130</v>
       </c>
       <c r="D33" s="13">
         <v>66</v>
       </c>
       <c r="E33" s="13">
         <v>69</v>
       </c>
       <c r="F33" s="13">
         <v>61</v>
       </c>
       <c r="G33" s="13">
         <v>63</v>
       </c>
       <c r="H33" s="13">
         <v>77</v>
       </c>
       <c r="I33" s="13">
@@ -5324,52 +5406,55 @@
       </c>
       <c r="AR33" s="9">
         <v>67</v>
       </c>
       <c r="AS33" s="21">
         <v>66</v>
       </c>
       <c r="AT33" s="12">
         <v>58</v>
       </c>
       <c r="AU33" s="9">
         <v>65</v>
       </c>
       <c r="AV33" s="21">
         <v>56</v>
       </c>
       <c r="AW33" s="10">
         <v>67</v>
       </c>
       <c r="AX33" s="12">
         <v>53</v>
       </c>
       <c r="AY33" s="21">
         <v>59</v>
       </c>
+      <c r="AZ33" s="10">
+        <v>69</v>
+      </c>
     </row>
-    <row r="34" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>11</v>
       </c>
       <c r="C34" s="13">
         <v>6</v>
       </c>
       <c r="D34" s="13">
         <v>6</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>5</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>7</v>
       </c>
       <c r="I34" s="13">
@@ -5479,52 +5564,55 @@
       </c>
       <c r="AR34" s="9">
         <v>4</v>
       </c>
       <c r="AS34" s="21">
         <v>3</v>
       </c>
       <c r="AT34" s="12">
         <v>8</v>
       </c>
       <c r="AU34" s="9">
         <v>4</v>
       </c>
       <c r="AV34" s="21">
         <v>3</v>
       </c>
       <c r="AW34" s="9">
         <v>4</v>
       </c>
       <c r="AX34" s="12">
         <v>7</v>
       </c>
       <c r="AY34" s="21">
         <v>4</v>
       </c>
+      <c r="AZ34" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="35" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="13">
         <v>7</v>
       </c>
       <c r="C35" s="13">
         <v>6</v>
       </c>
       <c r="D35" s="13">
         <v>1</v>
       </c>
       <c r="E35" s="13">
         <v>4</v>
       </c>
       <c r="F35" s="13">
         <v>2</v>
       </c>
       <c r="G35" s="13">
         <v>3</v>
       </c>
       <c r="H35" s="13">
         <v>5</v>
       </c>
       <c r="I35" s="13">
@@ -5632,52 +5720,55 @@
       <c r="AQ35" s="12">
         <v>4</v>
       </c>
       <c r="AR35" s="9">
         <v>2</v>
       </c>
       <c r="AS35" s="21">
         <v>3</v>
       </c>
       <c r="AT35" s="12">
         <v>3</v>
       </c>
       <c r="AU35" s="9">
         <v>4</v>
       </c>
       <c r="AV35" s="21"/>
       <c r="AW35" s="9">
         <v>2</v>
       </c>
       <c r="AX35" s="12">
         <v>1</v>
       </c>
       <c r="AY35" s="21">
         <v>5</v>
       </c>
+      <c r="AZ35" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="36" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="13">
         <v>17</v>
       </c>
       <c r="C36" s="13">
         <v>20</v>
       </c>
       <c r="D36" s="13">
         <v>20</v>
       </c>
       <c r="E36" s="13">
         <v>14</v>
       </c>
       <c r="F36" s="13">
         <v>23</v>
       </c>
       <c r="G36" s="13">
         <v>15</v>
       </c>
       <c r="H36" s="13">
         <v>18</v>
       </c>
       <c r="I36" s="13">
@@ -5787,52 +5878,55 @@
       </c>
       <c r="AR36" s="9">
         <v>15</v>
       </c>
       <c r="AS36" s="21">
         <v>21</v>
       </c>
       <c r="AT36" s="12">
         <v>20</v>
       </c>
       <c r="AU36" s="9">
         <v>22</v>
       </c>
       <c r="AV36" s="21">
         <v>22</v>
       </c>
       <c r="AW36" s="9">
         <v>20</v>
       </c>
       <c r="AX36" s="12">
         <v>18</v>
       </c>
       <c r="AY36" s="21">
         <v>20</v>
       </c>
+      <c r="AZ36" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="37" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>7</v>
       </c>
       <c r="D37" s="13">
         <v>12</v>
       </c>
       <c r="E37" s="13">
         <v>6</v>
       </c>
       <c r="F37" s="13">
         <v>15</v>
       </c>
       <c r="G37" s="13">
         <v>11</v>
       </c>
       <c r="H37" s="13">
         <v>7</v>
       </c>
       <c r="I37" s="13">
@@ -5942,52 +6036,55 @@
       </c>
       <c r="AR37" s="9">
         <v>12</v>
       </c>
       <c r="AS37" s="21">
         <v>7</v>
       </c>
       <c r="AT37" s="12">
         <v>4</v>
       </c>
       <c r="AU37" s="9">
         <v>7</v>
       </c>
       <c r="AV37" s="21">
         <v>6</v>
       </c>
       <c r="AW37" s="9">
         <v>7</v>
       </c>
       <c r="AX37" s="12">
         <v>5</v>
       </c>
       <c r="AY37" s="21">
         <v>5</v>
       </c>
+      <c r="AZ37" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="13">
         <v>9</v>
       </c>
       <c r="C38" s="13">
         <v>1</v>
       </c>
       <c r="D38" s="13">
         <v>2</v>
       </c>
       <c r="E38" s="13">
         <v>2</v>
       </c>
       <c r="F38" s="13">
         <v>3</v>
       </c>
       <c r="G38" s="13">
         <v>4</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>51</v>
       </c>
       <c r="I38" s="13">
@@ -6097,52 +6194,55 @@
       </c>
       <c r="AR38" s="9">
         <v>3</v>
       </c>
       <c r="AS38" s="21">
         <v>1</v>
       </c>
       <c r="AT38" s="12">
         <v>1</v>
       </c>
       <c r="AU38" s="9">
         <v>2</v>
       </c>
       <c r="AV38" s="21">
         <v>1</v>
       </c>
       <c r="AW38" s="9">
         <v>4</v>
       </c>
       <c r="AX38" s="12">
         <v>1</v>
       </c>
       <c r="AY38" s="21">
         <v>1</v>
       </c>
+      <c r="AZ38" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="13">
         <v>23</v>
       </c>
       <c r="C39" s="13">
         <v>35</v>
       </c>
       <c r="D39" s="13">
         <v>23</v>
       </c>
       <c r="E39" s="13">
         <v>19</v>
       </c>
       <c r="F39" s="13">
         <v>25</v>
       </c>
       <c r="G39" s="13">
         <v>23</v>
       </c>
       <c r="H39" s="13">
         <v>19</v>
       </c>
       <c r="I39" s="13">
@@ -6252,52 +6352,55 @@
       </c>
       <c r="AR39" s="9">
         <v>22</v>
       </c>
       <c r="AS39" s="21">
         <v>11</v>
       </c>
       <c r="AT39" s="12">
         <v>26</v>
       </c>
       <c r="AU39" s="9">
         <v>21</v>
       </c>
       <c r="AV39" s="21">
         <v>23</v>
       </c>
       <c r="AW39" s="9">
         <v>21</v>
       </c>
       <c r="AX39" s="12">
         <v>11</v>
       </c>
       <c r="AY39" s="21">
         <v>16</v>
       </c>
+      <c r="AZ39" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="40" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13">
         <v>3</v>
       </c>
       <c r="C40" s="13">
         <v>9</v>
       </c>
       <c r="D40" s="13">
         <v>4</v>
       </c>
       <c r="E40" s="13">
         <v>2</v>
       </c>
       <c r="F40" s="13">
         <v>4</v>
       </c>
       <c r="G40" s="13">
         <v>3</v>
       </c>
       <c r="H40" s="13">
         <v>4</v>
       </c>
       <c r="I40" s="13">
@@ -6407,52 +6510,55 @@
       </c>
       <c r="AR40" s="9">
         <v>5</v>
       </c>
       <c r="AS40" s="21">
         <v>6</v>
       </c>
       <c r="AT40" s="12">
         <v>3</v>
       </c>
       <c r="AU40" s="9">
         <v>5</v>
       </c>
       <c r="AV40" s="21">
         <v>9</v>
       </c>
       <c r="AW40" s="9">
         <v>2</v>
       </c>
       <c r="AX40" s="12">
         <v>2</v>
       </c>
       <c r="AY40" s="21">
         <v>2</v>
       </c>
+      <c r="AZ40" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="41" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="13">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>17</v>
       </c>
       <c r="D41" s="13">
         <v>22</v>
       </c>
       <c r="E41" s="13">
         <v>13</v>
       </c>
       <c r="F41" s="13">
         <v>14</v>
       </c>
       <c r="G41" s="13">
         <v>12</v>
       </c>
       <c r="H41" s="13">
         <v>9</v>
       </c>
       <c r="I41" s="13">
@@ -6562,52 +6668,55 @@
       </c>
       <c r="AR41" s="9">
         <v>11</v>
       </c>
       <c r="AS41" s="21">
         <v>8</v>
       </c>
       <c r="AT41" s="12">
         <v>15</v>
       </c>
       <c r="AU41" s="9">
         <v>11</v>
       </c>
       <c r="AV41" s="21">
         <v>13</v>
       </c>
       <c r="AW41" s="9">
         <v>11</v>
       </c>
       <c r="AX41" s="12">
         <v>5</v>
       </c>
       <c r="AY41" s="21">
         <v>14</v>
       </c>
+      <c r="AZ41" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="42" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="13">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>8</v>
       </c>
       <c r="D42" s="13">
         <v>12</v>
       </c>
       <c r="E42" s="13">
         <v>8</v>
       </c>
       <c r="F42" s="13">
         <v>10</v>
       </c>
       <c r="G42" s="13">
         <v>14</v>
       </c>
       <c r="H42" s="13">
         <v>10</v>
       </c>
       <c r="I42" s="13">
@@ -6717,52 +6826,55 @@
       </c>
       <c r="AR42" s="9">
         <v>13</v>
       </c>
       <c r="AS42" s="21">
         <v>5</v>
       </c>
       <c r="AT42" s="12">
         <v>11</v>
       </c>
       <c r="AU42" s="9">
         <v>8</v>
       </c>
       <c r="AV42" s="21">
         <v>9</v>
       </c>
       <c r="AW42" s="9">
         <v>7</v>
       </c>
       <c r="AX42" s="12">
         <v>8</v>
       </c>
       <c r="AY42" s="21">
         <v>4</v>
       </c>
+      <c r="AZ42" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="43" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="13">
         <v>32</v>
       </c>
       <c r="C43" s="13">
         <v>33</v>
       </c>
       <c r="D43" s="13">
         <v>33</v>
       </c>
       <c r="E43" s="13">
         <v>38</v>
       </c>
       <c r="F43" s="13">
         <v>30</v>
       </c>
       <c r="G43" s="13">
         <v>41</v>
       </c>
       <c r="H43" s="13">
         <v>37</v>
       </c>
       <c r="I43" s="13">
@@ -6872,52 +6984,55 @@
       </c>
       <c r="AR43" s="9">
         <v>40</v>
       </c>
       <c r="AS43" s="21">
         <v>23</v>
       </c>
       <c r="AT43" s="12">
         <v>33</v>
       </c>
       <c r="AU43" s="9">
         <v>41</v>
       </c>
       <c r="AV43" s="21">
         <v>27</v>
       </c>
       <c r="AW43" s="9">
         <v>34</v>
       </c>
       <c r="AX43" s="12">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>35</v>
       </c>
+      <c r="AZ43" s="10">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="13">
         <v>13</v>
       </c>
       <c r="C44" s="13">
         <v>17</v>
       </c>
       <c r="D44" s="13">
         <v>12</v>
       </c>
       <c r="E44" s="13">
         <v>20</v>
       </c>
       <c r="F44" s="13">
         <v>20</v>
       </c>
       <c r="G44" s="13">
         <v>11</v>
       </c>
       <c r="H44" s="13">
         <v>14</v>
       </c>
       <c r="I44" s="13">
@@ -7027,52 +7142,55 @@
       </c>
       <c r="AR44" s="9">
         <v>17</v>
       </c>
       <c r="AS44" s="21">
         <v>7</v>
       </c>
       <c r="AT44" s="12">
         <v>12</v>
       </c>
       <c r="AU44" s="9">
         <v>9</v>
       </c>
       <c r="AV44" s="21">
         <v>16</v>
       </c>
       <c r="AW44" s="9">
         <v>16</v>
       </c>
       <c r="AX44" s="12">
         <v>10</v>
       </c>
       <c r="AY44" s="21">
         <v>11</v>
       </c>
+      <c r="AZ44" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="45" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="13">
         <v>5</v>
       </c>
       <c r="C45" s="13">
         <v>3</v>
       </c>
       <c r="D45" s="13">
         <v>3</v>
       </c>
       <c r="E45" s="13">
         <v>3</v>
       </c>
       <c r="F45" s="13">
         <v>5</v>
       </c>
       <c r="G45" s="13">
         <v>4</v>
       </c>
       <c r="H45" s="13">
         <v>3</v>
       </c>
       <c r="I45" s="13">
@@ -7182,52 +7300,55 @@
       </c>
       <c r="AR45" s="9">
         <v>5</v>
       </c>
       <c r="AS45" s="21">
         <v>3</v>
       </c>
       <c r="AT45" s="12">
         <v>4</v>
       </c>
       <c r="AU45" s="9">
         <v>2</v>
       </c>
       <c r="AV45" s="21">
         <v>1</v>
       </c>
       <c r="AW45" s="9">
         <v>6</v>
       </c>
       <c r="AX45" s="12">
         <v>2</v>
       </c>
       <c r="AY45" s="21">
         <v>5</v>
       </c>
+      <c r="AZ45" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="13">
         <v>5</v>
       </c>
       <c r="C46" s="13">
         <v>9</v>
       </c>
       <c r="D46" s="13">
         <v>14</v>
       </c>
       <c r="E46" s="13">
         <v>14</v>
       </c>
       <c r="F46" s="13">
         <v>12</v>
       </c>
       <c r="G46" s="13">
         <v>11</v>
       </c>
       <c r="H46" s="13">
         <v>11</v>
       </c>
       <c r="I46" s="13">
@@ -7337,52 +7458,55 @@
       </c>
       <c r="AR46" s="9">
         <v>5</v>
       </c>
       <c r="AS46" s="21">
         <v>5</v>
       </c>
       <c r="AT46" s="12">
         <v>6</v>
       </c>
       <c r="AU46" s="9">
         <v>6</v>
       </c>
       <c r="AV46" s="21">
         <v>7</v>
       </c>
       <c r="AW46" s="9">
         <v>12</v>
       </c>
       <c r="AX46" s="12">
         <v>11</v>
       </c>
       <c r="AY46" s="21">
         <v>12</v>
       </c>
+      <c r="AZ46" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="47" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="13">
         <v>13</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>20</v>
       </c>
       <c r="E47" s="13">
         <v>11</v>
       </c>
       <c r="F47" s="13">
         <v>11</v>
       </c>
       <c r="G47" s="13">
         <v>14</v>
       </c>
       <c r="H47" s="13">
         <v>16</v>
       </c>
       <c r="I47" s="13">
@@ -7492,52 +7616,55 @@
       </c>
       <c r="AR47" s="9">
         <v>9</v>
       </c>
       <c r="AS47" s="21">
         <v>5</v>
       </c>
       <c r="AT47" s="12">
         <v>13</v>
       </c>
       <c r="AU47" s="9">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>11</v>
       </c>
       <c r="AW47" s="9">
         <v>13</v>
       </c>
       <c r="AX47" s="12">
         <v>7</v>
       </c>
       <c r="AY47" s="21">
         <v>15</v>
       </c>
+      <c r="AZ47" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="48" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="13">
         <v>5</v>
       </c>
       <c r="C48" s="13">
         <v>15</v>
       </c>
       <c r="D48" s="13">
         <v>8</v>
       </c>
       <c r="E48" s="13">
         <v>11</v>
       </c>
       <c r="F48" s="13">
         <v>8</v>
       </c>
       <c r="G48" s="13">
         <v>5</v>
       </c>
       <c r="H48" s="13">
         <v>6</v>
       </c>
       <c r="I48" s="13">
@@ -7647,52 +7774,55 @@
       </c>
       <c r="AR48" s="9">
         <v>10</v>
       </c>
       <c r="AS48" s="21">
         <v>7</v>
       </c>
       <c r="AT48" s="12">
         <v>6</v>
       </c>
       <c r="AU48" s="9">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>7</v>
       </c>
       <c r="AW48" s="9">
         <v>11</v>
       </c>
       <c r="AX48" s="12">
         <v>11</v>
       </c>
       <c r="AY48" s="21">
         <v>5</v>
       </c>
+      <c r="AZ48" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="49" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="13">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>11</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>10</v>
       </c>
       <c r="F49" s="13">
         <v>8</v>
       </c>
       <c r="G49" s="13">
         <v>10</v>
       </c>
       <c r="H49" s="13">
         <v>9</v>
       </c>
       <c r="I49" s="13">
@@ -7802,52 +7932,55 @@
       </c>
       <c r="AR49" s="9">
         <v>15</v>
       </c>
       <c r="AS49" s="21">
         <v>10</v>
       </c>
       <c r="AT49" s="12">
         <v>21</v>
       </c>
       <c r="AU49" s="9">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>12</v>
       </c>
       <c r="AW49" s="9">
         <v>15</v>
       </c>
       <c r="AX49" s="12">
         <v>17</v>
       </c>
       <c r="AY49" s="21">
         <v>15</v>
       </c>
+      <c r="AZ49" s="10">
+        <v>17</v>
+      </c>
     </row>
-    <row r="50" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="55"/>
       <c r="D50" s="55"/>
       <c r="E50" s="55"/>
       <c r="F50" s="55"/>
       <c r="G50" s="55"/>
       <c r="H50" s="55"/>
       <c r="I50" s="55"/>
       <c r="J50" s="55"/>
       <c r="K50" s="55"/>
       <c r="L50" s="55"/>
       <c r="M50" s="55"/>
       <c r="N50" s="55"/>
       <c r="O50" s="55"/>
       <c r="P50" s="55"/>
       <c r="Q50" s="55"/>
       <c r="R50" s="55"/>
       <c r="S50" s="55"/>
       <c r="T50" s="55"/>
       <c r="U50" s="55"/>
       <c r="V50" s="55"/>
       <c r="W50" s="55"/>
       <c r="X50" s="55"/>
@@ -7856,52 +7989,53 @@
       <c r="AA50" s="55"/>
       <c r="AB50" s="55"/>
       <c r="AC50" s="55"/>
       <c r="AD50" s="55"/>
       <c r="AE50" s="55"/>
       <c r="AF50" s="55"/>
       <c r="AG50" s="55"/>
       <c r="AH50" s="55"/>
       <c r="AI50" s="55"/>
       <c r="AJ50" s="55"/>
       <c r="AK50" s="55"/>
       <c r="AL50" s="55"/>
       <c r="AM50" s="55"/>
       <c r="AN50" s="55"/>
       <c r="AO50" s="55"/>
       <c r="AP50" s="55"/>
       <c r="AQ50" s="55"/>
       <c r="AR50" s="55"/>
       <c r="AS50" s="55"/>
       <c r="AT50" s="55"/>
       <c r="AU50" s="55"/>
       <c r="AV50" s="55"/>
       <c r="AW50" s="55"/>
       <c r="AX50" s="55"/>
       <c r="AY50" s="55"/>
+      <c r="AZ50" s="55"/>
     </row>
-    <row r="51" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="20">
         <v>418</v>
       </c>
       <c r="C51" s="20">
         <v>554</v>
       </c>
       <c r="D51" s="20">
         <v>363</v>
       </c>
       <c r="E51" s="20">
         <v>314</v>
       </c>
       <c r="F51" s="20">
         <v>322</v>
       </c>
       <c r="G51" s="20">
         <v>332</v>
       </c>
       <c r="H51" s="20">
         <v>302</v>
       </c>
       <c r="I51" s="20">
@@ -8011,52 +8145,55 @@
       </c>
       <c r="AR51" s="9">
         <v>318</v>
       </c>
       <c r="AS51" s="21">
         <v>317</v>
       </c>
       <c r="AT51" s="12">
         <v>331</v>
       </c>
       <c r="AU51" s="9">
         <v>363</v>
       </c>
       <c r="AV51" s="21">
         <v>302</v>
       </c>
       <c r="AW51" s="10">
         <v>404</v>
       </c>
       <c r="AX51" s="12">
         <v>292</v>
       </c>
       <c r="AY51" s="21">
         <v>325</v>
       </c>
+      <c r="AZ51" s="10">
+        <v>353</v>
+      </c>
     </row>
-    <row r="52" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="20">
         <v>123</v>
       </c>
       <c r="C52" s="20">
         <v>164</v>
       </c>
       <c r="D52" s="20">
         <v>102</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>84</v>
       </c>
       <c r="G52" s="20">
         <v>85</v>
       </c>
       <c r="H52" s="20">
         <v>72</v>
       </c>
       <c r="I52" s="20">
@@ -8166,52 +8303,55 @@
       </c>
       <c r="AR52" s="9">
         <v>85</v>
       </c>
       <c r="AS52" s="21">
         <v>93</v>
       </c>
       <c r="AT52" s="12">
         <v>80</v>
       </c>
       <c r="AU52" s="9">
         <v>110</v>
       </c>
       <c r="AV52" s="21">
         <v>87</v>
       </c>
       <c r="AW52" s="10">
         <v>127</v>
       </c>
       <c r="AX52" s="12">
         <v>85</v>
       </c>
       <c r="AY52" s="21">
         <v>102</v>
       </c>
+      <c r="AZ52" s="10">
+        <v>97</v>
+      </c>
     </row>
-    <row r="53" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="20">
         <v>12</v>
       </c>
       <c r="C53" s="20">
         <v>11</v>
       </c>
       <c r="D53" s="20">
         <v>7</v>
       </c>
       <c r="E53" s="20">
         <v>17</v>
       </c>
       <c r="F53" s="20">
         <v>10</v>
       </c>
       <c r="G53" s="20">
         <v>7</v>
       </c>
       <c r="H53" s="20">
         <v>11</v>
       </c>
       <c r="I53" s="20">
@@ -8321,52 +8461,55 @@
       </c>
       <c r="AR53" s="9">
         <v>18</v>
       </c>
       <c r="AS53" s="21">
         <v>13</v>
       </c>
       <c r="AT53" s="12">
         <v>9</v>
       </c>
       <c r="AU53" s="9">
         <v>17</v>
       </c>
       <c r="AV53" s="21">
         <v>15</v>
       </c>
       <c r="AW53" s="10">
         <v>12</v>
       </c>
       <c r="AX53" s="12">
         <v>10</v>
       </c>
       <c r="AY53" s="21">
         <v>12</v>
       </c>
+      <c r="AZ53" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="54" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="20">
         <v>24</v>
       </c>
       <c r="C54" s="20">
         <v>25</v>
       </c>
       <c r="D54" s="20">
         <v>18</v>
       </c>
       <c r="E54" s="20">
         <v>17</v>
       </c>
       <c r="F54" s="20">
         <v>24</v>
       </c>
       <c r="G54" s="20">
         <v>16</v>
       </c>
       <c r="H54" s="20">
         <v>13</v>
       </c>
       <c r="I54" s="20">
@@ -8476,52 +8619,55 @@
       </c>
       <c r="AR54" s="9">
         <v>15</v>
       </c>
       <c r="AS54" s="21">
         <v>12</v>
       </c>
       <c r="AT54" s="12">
         <v>24</v>
       </c>
       <c r="AU54" s="9">
         <v>22</v>
       </c>
       <c r="AV54" s="21">
         <v>16</v>
       </c>
       <c r="AW54" s="10">
         <v>21</v>
       </c>
       <c r="AX54" s="12">
         <v>18</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
+      <c r="AZ54" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="55" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="20">
         <v>72</v>
       </c>
       <c r="C55" s="20">
         <v>136</v>
       </c>
       <c r="D55" s="20">
         <v>71</v>
       </c>
       <c r="E55" s="20">
         <v>56</v>
       </c>
       <c r="F55" s="20">
         <v>62</v>
       </c>
       <c r="G55" s="20">
         <v>60</v>
       </c>
       <c r="H55" s="20">
         <v>58</v>
       </c>
       <c r="I55" s="20">
@@ -8631,52 +8777,55 @@
       </c>
       <c r="AR55" s="9">
         <v>57</v>
       </c>
       <c r="AS55" s="21">
         <v>61</v>
       </c>
       <c r="AT55" s="12">
         <v>61</v>
       </c>
       <c r="AU55" s="9">
         <v>71</v>
       </c>
       <c r="AV55" s="21">
         <v>43</v>
       </c>
       <c r="AW55" s="10">
         <v>83</v>
       </c>
       <c r="AX55" s="12">
         <v>58</v>
       </c>
       <c r="AY55" s="21">
         <v>54</v>
       </c>
+      <c r="AZ55" s="10">
+        <v>83</v>
+      </c>
     </row>
-    <row r="56" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="20">
         <v>9</v>
       </c>
       <c r="C56" s="20">
         <v>8</v>
       </c>
       <c r="D56" s="20">
         <v>4</v>
       </c>
       <c r="E56" s="20">
         <v>3</v>
       </c>
       <c r="F56" s="20">
         <v>5</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>6</v>
       </c>
       <c r="I56" s="20">
@@ -8786,52 +8935,55 @@
       </c>
       <c r="AR56" s="9">
         <v>3</v>
       </c>
       <c r="AS56" s="21">
         <v>4</v>
       </c>
       <c r="AT56" s="12">
         <v>1</v>
       </c>
       <c r="AU56" s="9">
         <v>7</v>
       </c>
       <c r="AV56" s="21">
         <v>4</v>
       </c>
       <c r="AW56" s="9">
         <v>3</v>
       </c>
       <c r="AX56" s="12">
         <v>7</v>
       </c>
       <c r="AY56" s="21">
         <v>4</v>
       </c>
+      <c r="AZ56" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="57" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="20">
         <v>4</v>
       </c>
       <c r="C57" s="20">
         <v>1</v>
       </c>
       <c r="D57" s="20">
         <v>3</v>
       </c>
       <c r="E57" s="20">
         <v>7</v>
       </c>
       <c r="F57" s="20">
         <v>3</v>
       </c>
       <c r="G57" s="20">
         <v>2</v>
       </c>
       <c r="H57" s="20">
         <v>4</v>
       </c>
       <c r="I57" s="20">
@@ -8941,52 +9093,55 @@
       </c>
       <c r="AR57" s="9">
         <v>3</v>
       </c>
       <c r="AS57" s="21">
         <v>1</v>
       </c>
       <c r="AT57" s="12">
         <v>1</v>
       </c>
       <c r="AU57" s="9">
         <v>3</v>
       </c>
       <c r="AV57" s="21">
         <v>4</v>
       </c>
       <c r="AW57" s="9">
         <v>2</v>
       </c>
       <c r="AX57" s="12">
         <v>1</v>
       </c>
       <c r="AY57" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ57" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="58" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="20">
         <v>19</v>
       </c>
       <c r="C58" s="20">
         <v>25</v>
       </c>
       <c r="D58" s="20">
         <v>16</v>
       </c>
       <c r="E58" s="20">
         <v>19</v>
       </c>
       <c r="F58" s="20">
         <v>14</v>
       </c>
       <c r="G58" s="20">
         <v>30</v>
       </c>
       <c r="H58" s="20">
         <v>16</v>
       </c>
       <c r="I58" s="20">
@@ -9096,52 +9251,55 @@
       </c>
       <c r="AR58" s="9">
         <v>19</v>
       </c>
       <c r="AS58" s="21">
         <v>19</v>
       </c>
       <c r="AT58" s="12">
         <v>23</v>
       </c>
       <c r="AU58" s="9">
         <v>10</v>
       </c>
       <c r="AV58" s="21">
         <v>8</v>
       </c>
       <c r="AW58" s="9">
         <v>14</v>
       </c>
       <c r="AX58" s="12">
         <v>15</v>
       </c>
       <c r="AY58" s="21">
         <v>16</v>
       </c>
+      <c r="AZ58" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="59" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="20">
         <v>11</v>
       </c>
       <c r="C59" s="20">
         <v>8</v>
       </c>
       <c r="D59" s="20">
         <v>12</v>
       </c>
       <c r="E59" s="20">
         <v>5</v>
       </c>
       <c r="F59" s="20">
         <v>7</v>
       </c>
       <c r="G59" s="20">
         <v>9</v>
       </c>
       <c r="H59" s="20">
         <v>5</v>
       </c>
       <c r="I59" s="20">
@@ -9251,52 +9409,55 @@
       </c>
       <c r="AR59" s="9">
         <v>7</v>
       </c>
       <c r="AS59" s="21">
         <v>4</v>
       </c>
       <c r="AT59" s="12">
         <v>5</v>
       </c>
       <c r="AU59" s="9">
         <v>5</v>
       </c>
       <c r="AV59" s="21">
         <v>7</v>
       </c>
       <c r="AW59" s="9">
         <v>7</v>
       </c>
       <c r="AX59" s="12">
         <v>6</v>
       </c>
       <c r="AY59" s="21">
         <v>7</v>
       </c>
+      <c r="AZ59" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="60" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="20">
         <v>6</v>
       </c>
       <c r="C60" s="20">
         <v>1</v>
       </c>
       <c r="D60" s="20">
         <v>2</v>
       </c>
       <c r="E60" s="20">
         <v>3</v>
       </c>
       <c r="F60" s="20">
         <v>4</v>
       </c>
       <c r="G60" s="20">
         <v>4</v>
       </c>
       <c r="H60" s="20">
         <v>8</v>
       </c>
       <c r="I60" s="20">
@@ -9406,52 +9567,55 @@
       </c>
       <c r="AR60" s="9">
         <v>1</v>
       </c>
       <c r="AS60" s="21">
         <v>1</v>
       </c>
       <c r="AT60" s="12">
         <v>2</v>
       </c>
       <c r="AU60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV60" s="21">
         <v>1</v>
       </c>
       <c r="AW60" s="9">
         <v>5</v>
       </c>
       <c r="AX60" s="12">
         <v>1</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
+      <c r="AZ60" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="61" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="20">
         <v>23</v>
       </c>
       <c r="C61" s="20">
         <v>33</v>
       </c>
       <c r="D61" s="20">
         <v>20</v>
       </c>
       <c r="E61" s="20">
         <v>18</v>
       </c>
       <c r="F61" s="20">
         <v>21</v>
       </c>
       <c r="G61" s="20">
         <v>19</v>
       </c>
       <c r="H61" s="20">
         <v>12</v>
       </c>
       <c r="I61" s="20">
@@ -9561,52 +9725,55 @@
       </c>
       <c r="AR61" s="9">
         <v>8</v>
       </c>
       <c r="AS61" s="21">
         <v>20</v>
       </c>
       <c r="AT61" s="12">
         <v>25</v>
       </c>
       <c r="AU61" s="9">
         <v>14</v>
       </c>
       <c r="AV61" s="21">
         <v>17</v>
       </c>
       <c r="AW61" s="9">
         <v>22</v>
       </c>
       <c r="AX61" s="12">
         <v>7</v>
       </c>
       <c r="AY61" s="21">
         <v>26</v>
       </c>
+      <c r="AZ61" s="10">
+        <v>22</v>
+      </c>
     </row>
-    <row r="62" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="20">
         <v>7</v>
       </c>
       <c r="C62" s="20">
         <v>2</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="20">
         <v>3</v>
       </c>
       <c r="F62" s="20">
         <v>4</v>
       </c>
       <c r="G62" s="20">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>4</v>
       </c>
       <c r="I62" s="20">
@@ -9716,52 +9883,55 @@
       </c>
       <c r="AR62" s="9">
         <v>5</v>
       </c>
       <c r="AS62" s="21">
         <v>6</v>
       </c>
       <c r="AT62" s="12">
         <v>4</v>
       </c>
       <c r="AU62" s="9">
         <v>3</v>
       </c>
       <c r="AV62" s="21">
         <v>6</v>
       </c>
       <c r="AW62" s="9">
         <v>8</v>
       </c>
       <c r="AX62" s="12">
         <v>1</v>
       </c>
       <c r="AY62" s="21">
         <v>2</v>
       </c>
+      <c r="AZ62" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="63" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="20">
         <v>9</v>
       </c>
       <c r="C63" s="20">
         <v>18</v>
       </c>
       <c r="D63" s="20">
         <v>13</v>
       </c>
       <c r="E63" s="20">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>13</v>
       </c>
       <c r="G63" s="20">
         <v>13</v>
       </c>
       <c r="H63" s="20">
         <v>12</v>
       </c>
       <c r="I63" s="20">
@@ -9871,52 +10041,55 @@
       </c>
       <c r="AR63" s="9">
         <v>18</v>
       </c>
       <c r="AS63" s="21">
         <v>11</v>
       </c>
       <c r="AT63" s="12">
         <v>9</v>
       </c>
       <c r="AU63" s="9">
         <v>12</v>
       </c>
       <c r="AV63" s="21">
         <v>17</v>
       </c>
       <c r="AW63" s="9">
         <v>9</v>
       </c>
       <c r="AX63" s="12">
         <v>9</v>
       </c>
       <c r="AY63" s="21">
         <v>7</v>
       </c>
+      <c r="AZ63" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="64" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="20">
         <v>7</v>
       </c>
       <c r="C64" s="20">
         <v>12</v>
       </c>
       <c r="D64" s="20">
         <v>8</v>
       </c>
       <c r="E64" s="20">
         <v>14</v>
       </c>
       <c r="F64" s="20">
         <v>10</v>
       </c>
       <c r="G64" s="20">
         <v>10</v>
       </c>
       <c r="H64" s="20">
         <v>10</v>
       </c>
       <c r="I64" s="20">
@@ -10026,52 +10199,55 @@
       </c>
       <c r="AR64" s="9">
         <v>8</v>
       </c>
       <c r="AS64" s="21">
         <v>9</v>
       </c>
       <c r="AT64" s="12">
         <v>7</v>
       </c>
       <c r="AU64" s="9">
         <v>11</v>
       </c>
       <c r="AV64" s="21">
         <v>3</v>
       </c>
       <c r="AW64" s="9">
         <v>12</v>
       </c>
       <c r="AX64" s="12">
         <v>9</v>
       </c>
       <c r="AY64" s="21">
         <v>4</v>
       </c>
+      <c r="AZ64" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="65" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="20">
         <v>29</v>
       </c>
       <c r="C65" s="20">
         <v>35</v>
       </c>
       <c r="D65" s="20">
         <v>28</v>
       </c>
       <c r="E65" s="20">
         <v>24</v>
       </c>
       <c r="F65" s="20">
         <v>19</v>
       </c>
       <c r="G65" s="20">
         <v>31</v>
       </c>
       <c r="H65" s="20">
         <v>28</v>
       </c>
       <c r="I65" s="20">
@@ -10181,52 +10357,55 @@
       </c>
       <c r="AR65" s="9">
         <v>25</v>
       </c>
       <c r="AS65" s="21">
         <v>22</v>
       </c>
       <c r="AT65" s="12">
         <v>32</v>
       </c>
       <c r="AU65" s="9">
         <v>21</v>
       </c>
       <c r="AV65" s="21">
         <v>30</v>
       </c>
       <c r="AW65" s="9">
         <v>26</v>
       </c>
       <c r="AX65" s="12">
         <v>29</v>
       </c>
       <c r="AY65" s="21">
         <v>29</v>
       </c>
+      <c r="AZ65" s="10">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>10</v>
       </c>
       <c r="C66" s="20">
         <v>15</v>
       </c>
       <c r="D66" s="20">
         <v>3</v>
       </c>
       <c r="E66" s="20">
         <v>10</v>
       </c>
       <c r="F66" s="20">
         <v>9</v>
       </c>
       <c r="G66" s="20">
         <v>11</v>
       </c>
       <c r="H66" s="20">
         <v>17</v>
       </c>
       <c r="I66" s="20">
@@ -10336,52 +10515,55 @@
       </c>
       <c r="AR66" s="9">
         <v>10</v>
       </c>
       <c r="AS66" s="21">
         <v>5</v>
       </c>
       <c r="AT66" s="12">
         <v>13</v>
       </c>
       <c r="AU66" s="9">
         <v>12</v>
       </c>
       <c r="AV66" s="21">
         <v>11</v>
       </c>
       <c r="AW66" s="9">
         <v>7</v>
       </c>
       <c r="AX66" s="12">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>9</v>
       </c>
+      <c r="AZ66" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="20">
         <v>3</v>
       </c>
       <c r="D67" s="20">
         <v>6</v>
       </c>
       <c r="E67" s="22" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="22" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="20">
         <v>3</v>
       </c>
       <c r="H67" s="20">
         <v>4</v>
       </c>
       <c r="I67" s="20">
@@ -10491,52 +10673,55 @@
       </c>
       <c r="AR67" s="9">
         <v>4</v>
       </c>
       <c r="AS67" s="21">
         <v>2</v>
       </c>
       <c r="AT67" s="12">
         <v>2</v>
       </c>
       <c r="AU67" s="9">
         <v>1</v>
       </c>
       <c r="AV67" s="21">
         <v>2</v>
       </c>
       <c r="AW67" s="9">
         <v>3</v>
       </c>
       <c r="AX67" s="12">
         <v>1</v>
       </c>
       <c r="AY67" s="21">
         <v>3</v>
       </c>
+      <c r="AZ67" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>7</v>
       </c>
       <c r="C68" s="20">
         <v>15</v>
       </c>
       <c r="D68" s="20">
         <v>7</v>
       </c>
       <c r="E68" s="20">
         <v>12</v>
       </c>
       <c r="F68" s="20">
         <v>6</v>
       </c>
       <c r="G68" s="20">
         <v>7</v>
       </c>
       <c r="H68" s="20">
         <v>4</v>
       </c>
       <c r="I68" s="20">
@@ -10646,52 +10831,55 @@
       </c>
       <c r="AR68" s="9">
         <v>9</v>
       </c>
       <c r="AS68" s="21">
         <v>9</v>
       </c>
       <c r="AT68" s="12">
         <v>8</v>
       </c>
       <c r="AU68" s="9">
         <v>10</v>
       </c>
       <c r="AV68" s="21">
         <v>5</v>
       </c>
       <c r="AW68" s="9">
         <v>11</v>
       </c>
       <c r="AX68" s="12">
         <v>6</v>
       </c>
       <c r="AY68" s="21">
         <v>5</v>
       </c>
+      <c r="AZ68" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="20">
         <v>15</v>
       </c>
       <c r="C69" s="20">
         <v>18</v>
       </c>
       <c r="D69" s="20">
         <v>13</v>
       </c>
       <c r="E69" s="20">
         <v>7</v>
       </c>
       <c r="F69" s="20">
         <v>9</v>
       </c>
       <c r="G69" s="20">
         <v>11</v>
       </c>
       <c r="H69" s="20">
         <v>5</v>
       </c>
       <c r="I69" s="20">
@@ -10801,52 +10989,55 @@
       </c>
       <c r="AR69" s="9">
         <v>11</v>
       </c>
       <c r="AS69" s="21">
         <v>11</v>
       </c>
       <c r="AT69" s="12">
         <v>10</v>
       </c>
       <c r="AU69" s="9">
         <v>12</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="9">
         <v>9</v>
       </c>
       <c r="AX69" s="12">
         <v>8</v>
       </c>
       <c r="AY69" s="21">
         <v>10</v>
       </c>
+      <c r="AZ69" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="70" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="20">
         <v>7</v>
       </c>
       <c r="C70" s="20">
         <v>7</v>
       </c>
       <c r="D70" s="20">
         <v>11</v>
       </c>
       <c r="E70" s="20">
         <v>7</v>
       </c>
       <c r="F70" s="20">
         <v>10</v>
       </c>
       <c r="G70" s="20">
         <v>6</v>
       </c>
       <c r="H70" s="20">
         <v>3</v>
       </c>
       <c r="I70" s="20">
@@ -10956,52 +11147,55 @@
       </c>
       <c r="AR70" s="9">
         <v>4</v>
       </c>
       <c r="AS70" s="21">
         <v>3</v>
       </c>
       <c r="AT70" s="12">
         <v>6</v>
       </c>
       <c r="AU70" s="9">
         <v>7</v>
       </c>
       <c r="AV70" s="21">
         <v>7</v>
       </c>
       <c r="AW70" s="9">
         <v>8</v>
       </c>
       <c r="AX70" s="12">
         <v>3</v>
       </c>
       <c r="AY70" s="21">
         <v>4</v>
       </c>
+      <c r="AZ70" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="24">
         <v>21</v>
       </c>
       <c r="C71" s="24">
         <v>17</v>
       </c>
       <c r="D71" s="24">
         <v>14</v>
       </c>
       <c r="E71" s="24">
         <v>4</v>
       </c>
       <c r="F71" s="24">
         <v>8</v>
       </c>
       <c r="G71" s="24">
         <v>3</v>
       </c>
       <c r="H71" s="24">
         <v>10</v>
       </c>
       <c r="I71" s="24">
@@ -11111,321 +11305,326 @@
       </c>
       <c r="AR71" s="27">
         <v>8</v>
       </c>
       <c r="AS71" s="26">
         <v>11</v>
       </c>
       <c r="AT71" s="26">
         <v>9</v>
       </c>
       <c r="AU71" s="27">
         <v>15</v>
       </c>
       <c r="AV71" s="26">
         <v>9</v>
       </c>
       <c r="AW71" s="27">
         <v>15</v>
       </c>
       <c r="AX71" s="26">
         <v>11</v>
       </c>
       <c r="AY71" s="26">
         <v>17</v>
       </c>
+      <c r="AZ71" s="27">
+        <v>12</v>
+      </c>
     </row>
-    <row r="72" spans="1:51" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N72" s="28"/>
       <c r="O72" s="28"/>
       <c r="P72" s="28"/>
       <c r="Q72" s="28"/>
       <c r="R72" s="28"/>
     </row>
-    <row r="73" spans="1:51" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H73" s="18"/>
       <c r="M73" s="30"/>
     </row>
-    <row r="74" spans="1:51" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:51" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N76" s="51"/>
       <c r="O76" s="51"/>
       <c r="P76" s="51"/>
       <c r="Q76" s="51"/>
       <c r="R76" s="51"/>
       <c r="S76" s="51"/>
       <c r="T76" s="51"/>
       <c r="U76" s="9"/>
       <c r="V76" s="9"/>
       <c r="W76" s="9"/>
       <c r="X76" s="9"/>
       <c r="Y76" s="9"/>
       <c r="Z76" s="9"/>
       <c r="AA76" s="9"/>
       <c r="AB76" s="9"/>
       <c r="AC76" s="9"/>
       <c r="AD76" s="9"/>
       <c r="AE76" s="9"/>
       <c r="AF76" s="9"/>
       <c r="AG76" s="9"/>
       <c r="AH76" s="9"/>
       <c r="AI76" s="9"/>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="9"/>
       <c r="AL76" s="9"/>
       <c r="AM76" s="9"/>
       <c r="AN76" s="9"/>
     </row>
-    <row r="77" spans="1:51" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N77" s="51"/>
       <c r="O77" s="51"/>
       <c r="P77" s="51"/>
       <c r="Q77" s="51"/>
       <c r="R77" s="51"/>
       <c r="S77" s="51"/>
       <c r="T77" s="51"/>
       <c r="U77" s="51"/>
       <c r="V77" s="51"/>
       <c r="W77" s="51"/>
       <c r="X77" s="51"/>
       <c r="Y77" s="51"/>
       <c r="Z77" s="51"/>
       <c r="AA77" s="51"/>
       <c r="AB77" s="51"/>
       <c r="AC77" s="51"/>
       <c r="AD77" s="51"/>
       <c r="AE77" s="51"/>
       <c r="AF77" s="51"/>
       <c r="AG77" s="51"/>
       <c r="AH77" s="51"/>
       <c r="AI77" s="51"/>
       <c r="AJ77" s="51"/>
       <c r="AK77" s="51"/>
       <c r="AL77" s="51"/>
     </row>
-    <row r="78" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:AY2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:AZ2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B50:AZ50"/>
+    <mergeCell ref="B28:AZ28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY77"/>
+  <dimension ref="A1:AZ77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AZ18" sqref="AZ18"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.140625" style="31" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="31" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="31"/>
     <col min="42" max="42" width="8.7109375" style="31" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="31"/>
     <col min="50" max="50" width="8.140625" style="31" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="61"/>
-[...47 lines deleted...]
-      <c r="AY2" s="61"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="3"/>
       <c r="E3" s="32"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="59">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="58"/>
+      <c r="B4" s="60">
         <v>2022</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60">
         <v>2023</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="61">
         <v>2024</v>
       </c>
-      <c r="AA4" s="60"/>
-[...10 lines deleted...]
-      <c r="AL4" s="60">
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
+      <c r="AL4" s="61">
         <v>2025</v>
       </c>
-      <c r="AM4" s="60"/>
-[...8 lines deleted...]
-      <c r="AV4" s="60"/>
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61"/>
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61"/>
       <c r="AW4" s="62"/>
-      <c r="AX4" s="60">
+      <c r="AX4" s="61">
         <v>2026</v>
       </c>
-      <c r="AY4" s="60"/>
+      <c r="AY4" s="61"/>
+      <c r="AZ4" s="61"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="58"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="59"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -11532,52 +11731,55 @@
       </c>
       <c r="AR5" s="49" t="s">
         <v>44</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="35" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
+      <c r="AZ5" s="49" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="56" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="56"/>
       <c r="D6" s="56"/>
       <c r="E6" s="56"/>
       <c r="F6" s="56"/>
       <c r="G6" s="56"/>
       <c r="H6" s="56"/>
       <c r="I6" s="56"/>
       <c r="J6" s="56"/>
       <c r="K6" s="56"/>
       <c r="L6" s="56"/>
       <c r="M6" s="56"/>
       <c r="N6" s="56"/>
       <c r="O6" s="56"/>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="56"/>
       <c r="T6" s="56"/>
       <c r="U6" s="56"/>
       <c r="V6" s="56"/>
       <c r="W6" s="56"/>
       <c r="X6" s="56"/>
@@ -11586,52 +11788,53 @@
       <c r="AA6" s="56"/>
       <c r="AB6" s="56"/>
       <c r="AC6" s="56"/>
       <c r="AD6" s="56"/>
       <c r="AE6" s="56"/>
       <c r="AF6" s="56"/>
       <c r="AG6" s="56"/>
       <c r="AH6" s="56"/>
       <c r="AI6" s="56"/>
       <c r="AJ6" s="56"/>
       <c r="AK6" s="56"/>
       <c r="AL6" s="56"/>
       <c r="AM6" s="56"/>
       <c r="AN6" s="56"/>
       <c r="AO6" s="56"/>
       <c r="AP6" s="56"/>
       <c r="AQ6" s="56"/>
       <c r="AR6" s="56"/>
       <c r="AS6" s="56"/>
       <c r="AT6" s="56"/>
       <c r="AU6" s="56"/>
       <c r="AV6" s="56"/>
       <c r="AW6" s="56"/>
       <c r="AX6" s="56"/>
       <c r="AY6" s="56"/>
+      <c r="AZ6" s="56"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="37">
         <v>12.03</v>
       </c>
       <c r="C7" s="37">
         <v>14.24</v>
       </c>
       <c r="D7" s="37">
         <v>13.08</v>
       </c>
       <c r="E7" s="37">
         <v>12.21</v>
       </c>
       <c r="F7" s="37">
         <v>11.78</v>
       </c>
       <c r="G7" s="37">
         <v>11.51</v>
       </c>
       <c r="H7" s="37">
         <v>11.24</v>
       </c>
       <c r="I7" s="37">
@@ -11741,52 +11944,55 @@
       </c>
       <c r="AR7" s="37">
         <v>9.66</v>
       </c>
       <c r="AS7" s="37">
         <v>9.6</v>
       </c>
       <c r="AT7" s="37">
         <v>9.67</v>
       </c>
       <c r="AU7" s="37">
         <v>9.77</v>
       </c>
       <c r="AV7" s="36">
         <v>9.77</v>
       </c>
       <c r="AW7" s="36">
         <v>9.92</v>
       </c>
       <c r="AX7" s="36">
         <v>8.56</v>
       </c>
       <c r="AY7" s="37">
         <v>9.5399999999999991</v>
       </c>
+      <c r="AZ7" s="36">
+        <v>9.9499999999999993</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="37">
         <v>11.08</v>
       </c>
       <c r="C8" s="37">
         <v>12.85</v>
       </c>
       <c r="D8" s="37">
         <v>11.59</v>
       </c>
       <c r="E8" s="37">
         <v>10.37</v>
       </c>
       <c r="F8" s="37">
         <v>9.99</v>
       </c>
       <c r="G8" s="37">
         <v>9.69</v>
       </c>
       <c r="H8" s="37">
         <v>9.4</v>
       </c>
       <c r="I8" s="37">
@@ -11896,52 +12102,55 @@
       </c>
       <c r="AR8" s="37">
         <v>8.17</v>
       </c>
       <c r="AS8" s="37">
         <v>8.14</v>
       </c>
       <c r="AT8" s="37">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="37">
         <v>8.18</v>
       </c>
       <c r="AV8" s="36">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="36">
         <v>8.4</v>
       </c>
       <c r="AX8" s="36">
         <v>7.04</v>
       </c>
       <c r="AY8" s="37">
         <v>7.87</v>
       </c>
+      <c r="AZ8" s="36">
+        <v>8.58</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="37">
         <v>8.23</v>
       </c>
       <c r="C9" s="37">
         <v>8.83</v>
       </c>
       <c r="D9" s="37">
         <v>7.87</v>
       </c>
       <c r="E9" s="37">
         <v>8.41</v>
       </c>
       <c r="F9" s="37">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="37">
         <v>7.5</v>
       </c>
       <c r="H9" s="37">
         <v>7.6</v>
       </c>
       <c r="I9" s="37">
@@ -12051,52 +12260,55 @@
       </c>
       <c r="AR9" s="37">
         <v>8.6</v>
       </c>
       <c r="AS9" s="37">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT9" s="37">
         <v>8.59</v>
       </c>
       <c r="AU9" s="37">
         <v>8.9</v>
       </c>
       <c r="AV9" s="36">
         <v>9.06</v>
       </c>
       <c r="AW9" s="36">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="36">
         <v>8.52</v>
       </c>
       <c r="AY9" s="37">
         <v>8.44</v>
       </c>
+      <c r="AZ9" s="36">
+        <v>7.82</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="37">
         <v>13.12</v>
       </c>
       <c r="C10" s="37">
         <v>14.71</v>
       </c>
       <c r="D10" s="37">
         <v>14.54</v>
       </c>
       <c r="E10" s="37">
         <v>13.42</v>
       </c>
       <c r="F10" s="37">
         <v>13.72</v>
       </c>
       <c r="G10" s="37">
         <v>13.18</v>
       </c>
       <c r="H10" s="37">
         <v>12.62</v>
       </c>
       <c r="I10" s="37">
@@ -12206,52 +12418,55 @@
       </c>
       <c r="AR10" s="37">
         <v>10.86</v>
       </c>
       <c r="AS10" s="37">
         <v>11.13</v>
       </c>
       <c r="AT10" s="37">
         <v>11.62</v>
       </c>
       <c r="AU10" s="37">
         <v>11.91</v>
       </c>
       <c r="AV10" s="36">
         <v>11.76</v>
       </c>
       <c r="AW10" s="36">
         <v>12.01</v>
       </c>
       <c r="AX10" s="36">
         <v>9.99</v>
       </c>
       <c r="AY10" s="37">
         <v>10.33</v>
       </c>
+      <c r="AZ10" s="36">
+        <v>11.26</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="37">
         <v>14.38</v>
       </c>
       <c r="C11" s="37">
         <v>20.96</v>
       </c>
       <c r="D11" s="37">
         <v>18.23</v>
       </c>
       <c r="E11" s="37">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="37">
         <v>15.67</v>
       </c>
       <c r="G11" s="37">
         <v>15.09</v>
       </c>
       <c r="H11" s="37">
         <v>14.77</v>
       </c>
       <c r="I11" s="37">
@@ -12361,52 +12576,55 @@
       </c>
       <c r="AR11" s="37">
         <v>11.07</v>
       </c>
       <c r="AS11" s="37">
         <v>11.21</v>
       </c>
       <c r="AT11" s="37">
         <v>11.27</v>
       </c>
       <c r="AU11" s="37">
         <v>11.45</v>
       </c>
       <c r="AV11" s="36">
         <v>11.3</v>
       </c>
       <c r="AW11" s="36">
         <v>11.56</v>
       </c>
       <c r="AX11" s="36">
         <v>10.61</v>
       </c>
       <c r="AY11" s="37">
         <v>11.25</v>
       </c>
+      <c r="AZ11" s="36">
+        <v>12.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="37">
         <v>18.84</v>
       </c>
       <c r="C12" s="37">
         <v>16.87</v>
       </c>
       <c r="D12" s="37">
         <v>14.29</v>
       </c>
       <c r="E12" s="37">
         <v>12.41</v>
       </c>
       <c r="F12" s="37">
         <v>11.78</v>
       </c>
       <c r="G12" s="37">
         <v>11.59</v>
       </c>
       <c r="H12" s="37">
         <v>11.69</v>
       </c>
       <c r="I12" s="37">
@@ -12516,52 +12734,55 @@
       </c>
       <c r="AR12" s="37">
         <v>9.74</v>
       </c>
       <c r="AS12" s="37">
         <v>9.4</v>
       </c>
       <c r="AT12" s="37">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="37">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="36">
         <v>9.32</v>
       </c>
       <c r="AW12" s="36">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="36">
         <v>14.29</v>
       </c>
       <c r="AY12" s="37">
         <v>11.73</v>
       </c>
+      <c r="AZ12" s="36">
+        <v>10.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="37">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="37">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="37">
         <v>6.57</v>
       </c>
       <c r="E13" s="37">
         <v>7.41</v>
       </c>
       <c r="F13" s="37">
         <v>6.76</v>
       </c>
       <c r="G13" s="37">
         <v>6.38</v>
       </c>
       <c r="H13" s="37">
         <v>6.6</v>
       </c>
       <c r="I13" s="37">
@@ -12671,52 +12892,55 @@
       </c>
       <c r="AR13" s="37">
         <v>4.8</v>
       </c>
       <c r="AS13" s="37">
         <v>4.67</v>
       </c>
       <c r="AT13" s="37">
         <v>4.58</v>
       </c>
       <c r="AU13" s="37">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="36">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="36">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="36">
         <v>1.97</v>
       </c>
       <c r="AY13" s="37">
         <v>3.61</v>
       </c>
+      <c r="AZ13" s="36">
+        <v>4.3600000000000003</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="37">
         <v>12.05</v>
       </c>
       <c r="C14" s="37">
         <v>14.3</v>
       </c>
       <c r="D14" s="37">
         <v>13.51</v>
       </c>
       <c r="E14" s="37">
         <v>12.99</v>
       </c>
       <c r="F14" s="37">
         <v>12.88</v>
       </c>
       <c r="G14" s="37">
         <v>13.32</v>
       </c>
       <c r="H14" s="37">
         <v>13.04</v>
       </c>
       <c r="I14" s="37">
@@ -12826,52 +13050,55 @@
       </c>
       <c r="AR14" s="37">
         <v>10.74</v>
       </c>
       <c r="AS14" s="37">
         <v>11.18</v>
       </c>
       <c r="AT14" s="37">
         <v>11.69</v>
       </c>
       <c r="AU14" s="37">
         <v>11.66</v>
       </c>
       <c r="AV14" s="36">
         <v>11.59</v>
       </c>
       <c r="AW14" s="36">
         <v>11.63</v>
       </c>
       <c r="AX14" s="36">
         <v>12.12</v>
       </c>
       <c r="AY14" s="37">
         <v>13.25</v>
       </c>
+      <c r="AZ14" s="36">
+        <v>12.32</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="37">
         <v>14.8</v>
       </c>
       <c r="C15" s="37">
         <v>13.31</v>
       </c>
       <c r="D15" s="37">
         <v>14.55</v>
       </c>
       <c r="E15" s="37">
         <v>12.91</v>
       </c>
       <c r="F15" s="37">
         <v>13.49</v>
       </c>
       <c r="G15" s="37">
         <v>13.68</v>
       </c>
       <c r="H15" s="37">
         <v>12.91</v>
       </c>
       <c r="I15" s="37">
@@ -12981,52 +13208,55 @@
       </c>
       <c r="AR15" s="37">
         <v>12.48</v>
       </c>
       <c r="AS15" s="37">
         <v>11.94</v>
       </c>
       <c r="AT15" s="37">
         <v>11.4</v>
       </c>
       <c r="AU15" s="37">
         <v>11.16</v>
       </c>
       <c r="AV15" s="36">
         <v>11.06</v>
       </c>
       <c r="AW15" s="36">
         <v>11.01</v>
       </c>
       <c r="AX15" s="36">
         <v>8.48</v>
       </c>
       <c r="AY15" s="37">
         <v>9.32</v>
       </c>
+      <c r="AZ15" s="36">
+        <v>10.91</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="37">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="37">
         <v>9.64</v>
       </c>
       <c r="D16" s="37">
         <v>7.78</v>
       </c>
       <c r="E16" s="37">
         <v>7.24</v>
       </c>
       <c r="F16" s="37">
         <v>7.32</v>
       </c>
       <c r="G16" s="37">
         <v>7.58</v>
       </c>
       <c r="H16" s="37">
         <v>7.74</v>
       </c>
       <c r="I16" s="37">
@@ -13136,52 +13366,55 @@
       </c>
       <c r="AR16" s="37">
         <v>6.18</v>
       </c>
       <c r="AS16" s="37">
         <v>5.7</v>
       </c>
       <c r="AT16" s="37">
         <v>5.48</v>
       </c>
       <c r="AU16" s="37">
         <v>5.16</v>
       </c>
       <c r="AV16" s="36">
         <v>4.91</v>
       </c>
       <c r="AW16" s="36">
         <v>5.39</v>
       </c>
       <c r="AX16" s="36">
         <v>2.42</v>
       </c>
       <c r="AY16" s="37">
         <v>4.46</v>
       </c>
+      <c r="AZ16" s="36">
+        <v>5.42</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="37">
         <v>12.59</v>
       </c>
       <c r="C17" s="37">
         <v>16.45</v>
       </c>
       <c r="D17" s="37">
         <v>14.85</v>
       </c>
       <c r="E17" s="37">
         <v>13.75</v>
       </c>
       <c r="F17" s="37">
         <v>13.53</v>
       </c>
       <c r="G17" s="37">
         <v>13.25</v>
       </c>
       <c r="H17" s="37">
         <v>12.56</v>
       </c>
       <c r="I17" s="37">
@@ -13291,52 +13524,55 @@
       </c>
       <c r="AR17" s="37">
         <v>9.3800000000000008</v>
       </c>
       <c r="AS17" s="37">
         <v>9.32</v>
       </c>
       <c r="AT17" s="37">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="37">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="36">
         <v>10.14</v>
       </c>
       <c r="AW17" s="36">
         <v>10.33</v>
       </c>
       <c r="AX17" s="36">
         <v>5.23</v>
       </c>
       <c r="AY17" s="37">
         <v>9.16</v>
       </c>
+      <c r="AZ17" s="36">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="37">
         <v>10.81</v>
       </c>
       <c r="C18" s="37">
         <v>11.85</v>
       </c>
       <c r="D18" s="37">
         <v>11.03</v>
       </c>
       <c r="E18" s="37">
         <v>9.65</v>
       </c>
       <c r="F18" s="37">
         <v>9.43</v>
       </c>
       <c r="G18" s="37">
         <v>8.6</v>
       </c>
       <c r="H18" s="37">
         <v>8.59</v>
       </c>
       <c r="I18" s="37">
@@ -13446,52 +13682,55 @@
       </c>
       <c r="AR18" s="37">
         <v>9.93</v>
       </c>
       <c r="AS18" s="37">
         <v>10.47</v>
       </c>
       <c r="AT18" s="37">
         <v>10.25</v>
       </c>
       <c r="AU18" s="37">
         <v>10.17</v>
       </c>
       <c r="AV18" s="36">
         <v>10.89</v>
       </c>
       <c r="AW18" s="36">
         <v>10.94</v>
       </c>
       <c r="AX18" s="36">
         <v>3.61</v>
       </c>
       <c r="AY18" s="37">
         <v>4.47</v>
       </c>
+      <c r="AZ18" s="36">
+        <v>6.66</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="37">
         <v>11.4</v>
       </c>
       <c r="C19" s="37">
         <v>14.81</v>
       </c>
       <c r="D19" s="37">
         <v>15.48</v>
       </c>
       <c r="E19" s="37">
         <v>14.69</v>
       </c>
       <c r="F19" s="37">
         <v>14.3</v>
       </c>
       <c r="G19" s="37">
         <v>13.99</v>
       </c>
       <c r="H19" s="37">
         <v>13.41</v>
       </c>
       <c r="I19" s="37">
@@ -13601,52 +13840,55 @@
       </c>
       <c r="AR19" s="37">
         <v>11.66</v>
       </c>
       <c r="AS19" s="37">
         <v>11.38</v>
       </c>
       <c r="AT19" s="37">
         <v>11.49</v>
       </c>
       <c r="AU19" s="37">
         <v>11.49</v>
       </c>
       <c r="AV19" s="36">
         <v>11.86</v>
       </c>
       <c r="AW19" s="36">
         <v>11.7</v>
       </c>
       <c r="AX19" s="36">
         <v>7.07</v>
       </c>
       <c r="AY19" s="37">
         <v>9.3000000000000007</v>
       </c>
+      <c r="AZ19" s="36">
+        <v>9.59</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="37">
         <v>13.03</v>
       </c>
       <c r="C20" s="37">
         <v>12.79</v>
       </c>
       <c r="D20" s="37">
         <v>12.27</v>
       </c>
       <c r="E20" s="37">
         <v>12.43</v>
       </c>
       <c r="F20" s="37">
         <v>12.19</v>
       </c>
       <c r="G20" s="37">
         <v>12.49</v>
       </c>
       <c r="H20" s="37">
         <v>12.31</v>
       </c>
       <c r="I20" s="37">
@@ -13756,52 +13998,55 @@
       </c>
       <c r="AR20" s="37">
         <v>12.09</v>
       </c>
       <c r="AS20" s="37">
         <v>11.65</v>
       </c>
       <c r="AT20" s="37">
         <v>11.64</v>
       </c>
       <c r="AU20" s="37">
         <v>11.64</v>
       </c>
       <c r="AV20" s="36">
         <v>11.27</v>
       </c>
       <c r="AW20" s="36">
         <v>11.32</v>
       </c>
       <c r="AX20" s="36">
         <v>10.8</v>
       </c>
       <c r="AY20" s="37">
         <v>8.34</v>
       </c>
+      <c r="AZ20" s="36">
+        <v>10.54</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="37">
         <v>9.84</v>
       </c>
       <c r="C21" s="37">
         <v>10.92</v>
       </c>
       <c r="D21" s="37">
         <v>10.54</v>
       </c>
       <c r="E21" s="37">
         <v>10.48</v>
       </c>
       <c r="F21" s="37">
         <v>9.94</v>
       </c>
       <c r="G21" s="37">
         <v>10.28</v>
       </c>
       <c r="H21" s="37">
         <v>10.3</v>
       </c>
       <c r="I21" s="37">
@@ -13911,52 +14156,55 @@
       </c>
       <c r="AR21" s="37">
         <v>9.1199999999999992</v>
       </c>
       <c r="AS21" s="37">
         <v>8.8800000000000008</v>
       </c>
       <c r="AT21" s="37">
         <v>9.09</v>
       </c>
       <c r="AU21" s="37">
         <v>9.18</v>
       </c>
       <c r="AV21" s="36">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="36">
         <v>9.25</v>
       </c>
       <c r="AX21" s="36">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="37">
         <v>10</v>
       </c>
+      <c r="AZ21" s="36">
+        <v>9.7899999999999991</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="37">
         <v>12.13</v>
       </c>
       <c r="C22" s="37">
         <v>15.3</v>
       </c>
       <c r="D22" s="37">
         <v>12.74</v>
       </c>
       <c r="E22" s="37">
         <v>13.64</v>
       </c>
       <c r="F22" s="37">
         <v>13.99</v>
       </c>
       <c r="G22" s="37">
         <v>13.65</v>
       </c>
       <c r="H22" s="37">
         <v>14.05</v>
       </c>
       <c r="I22" s="37">
@@ -14066,52 +14314,55 @@
       </c>
       <c r="AR22" s="37">
         <v>12.18</v>
       </c>
       <c r="AS22" s="37">
         <v>11.5</v>
       </c>
       <c r="AT22" s="37">
         <v>11.8</v>
       </c>
       <c r="AU22" s="37">
         <v>11.82</v>
       </c>
       <c r="AV22" s="36">
         <v>12.18</v>
       </c>
       <c r="AW22" s="36">
         <v>12.25</v>
       </c>
       <c r="AX22" s="36">
         <v>10.02</v>
       </c>
       <c r="AY22" s="37">
         <v>11.41</v>
       </c>
+      <c r="AZ22" s="36">
+        <v>10.25</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="37">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="37">
         <v>10.01</v>
       </c>
       <c r="E23" s="37">
         <v>8.48</v>
       </c>
       <c r="F23" s="37">
         <v>8.01</v>
       </c>
       <c r="G23" s="37">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="37">
         <v>8.31</v>
       </c>
       <c r="I23" s="37">
@@ -14221,52 +14472,55 @@
       </c>
       <c r="AR23" s="37">
         <v>7.26</v>
       </c>
       <c r="AS23" s="37">
         <v>7.26</v>
       </c>
       <c r="AT23" s="37">
         <v>7.43</v>
       </c>
       <c r="AU23" s="37">
         <v>7.1</v>
       </c>
       <c r="AV23" s="36">
         <v>6.85</v>
       </c>
       <c r="AW23" s="36">
         <v>7.37</v>
       </c>
       <c r="AX23" s="36">
         <v>4.43</v>
       </c>
       <c r="AY23" s="37">
         <v>8.5399999999999991</v>
       </c>
+      <c r="AZ23" s="36">
+        <v>7.13</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="37">
         <v>12.62</v>
       </c>
       <c r="D24" s="37">
         <v>13.1</v>
       </c>
       <c r="E24" s="37">
         <v>14.31</v>
       </c>
       <c r="F24" s="37">
         <v>13.81</v>
       </c>
       <c r="G24" s="37">
         <v>13.59</v>
       </c>
       <c r="H24" s="37">
         <v>13.07</v>
       </c>
       <c r="I24" s="37">
@@ -14376,52 +14630,55 @@
       </c>
       <c r="AR24" s="37">
         <v>9.8000000000000007</v>
       </c>
       <c r="AS24" s="37">
         <v>9.85</v>
       </c>
       <c r="AT24" s="37">
         <v>9.91</v>
       </c>
       <c r="AU24" s="37">
         <v>10.07</v>
       </c>
       <c r="AV24" s="36">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="36">
         <v>10.52</v>
       </c>
       <c r="AX24" s="36">
         <v>12.76</v>
       </c>
       <c r="AY24" s="37">
         <v>13.34</v>
       </c>
+      <c r="AZ24" s="36">
+        <v>11.76</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="37">
         <v>14.09</v>
       </c>
       <c r="C25" s="37">
         <v>15.68</v>
       </c>
       <c r="D25" s="37">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="37">
         <v>14.34</v>
       </c>
       <c r="F25" s="37">
         <v>13.55</v>
       </c>
       <c r="G25" s="37">
         <v>13.46</v>
       </c>
       <c r="H25" s="37">
         <v>13.04</v>
       </c>
       <c r="I25" s="37">
@@ -14531,52 +14788,55 @@
       </c>
       <c r="AR25" s="37">
         <v>12.67</v>
       </c>
       <c r="AS25" s="37">
         <v>12.17</v>
       </c>
       <c r="AT25" s="37">
         <v>12.24</v>
       </c>
       <c r="AU25" s="37">
         <v>12.26</v>
       </c>
       <c r="AV25" s="36">
         <v>12.21</v>
       </c>
       <c r="AW25" s="36">
         <v>12.18</v>
       </c>
       <c r="AX25" s="36">
         <v>8.36</v>
       </c>
       <c r="AY25" s="37">
         <v>11.64</v>
       </c>
+      <c r="AZ25" s="36">
+        <v>11.43</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="37">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="37">
         <v>13.62</v>
       </c>
       <c r="D26" s="37">
         <v>13.94</v>
       </c>
       <c r="E26" s="37">
         <v>14.02</v>
       </c>
       <c r="F26" s="37">
         <v>13.95</v>
       </c>
       <c r="G26" s="37">
         <v>13.07</v>
       </c>
       <c r="H26" s="37">
         <v>12.16</v>
       </c>
       <c r="I26" s="37">
@@ -14686,52 +14946,55 @@
       </c>
       <c r="AR26" s="37">
         <v>14.77</v>
       </c>
       <c r="AS26" s="37">
         <v>13.94</v>
       </c>
       <c r="AT26" s="37">
         <v>13.55</v>
       </c>
       <c r="AU26" s="37">
         <v>13.34</v>
       </c>
       <c r="AV26" s="36">
         <v>13.22</v>
       </c>
       <c r="AW26" s="36">
         <v>13.44</v>
       </c>
       <c r="AX26" s="36">
         <v>11.95</v>
       </c>
       <c r="AY26" s="37">
         <v>10.34</v>
       </c>
+      <c r="AZ26" s="36">
+        <v>11.46</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="39">
         <v>18.13</v>
       </c>
       <c r="C27" s="39">
         <v>16.75</v>
       </c>
       <c r="D27" s="39">
         <v>14.98</v>
       </c>
       <c r="E27" s="39">
         <v>13</v>
       </c>
       <c r="F27" s="39">
         <v>11.93</v>
       </c>
       <c r="G27" s="39">
         <v>11.03</v>
       </c>
       <c r="H27" s="39">
         <v>10.76</v>
       </c>
       <c r="I27" s="39">
@@ -14841,129 +15104,132 @@
       </c>
       <c r="AR27" s="39">
         <v>10.97</v>
       </c>
       <c r="AS27" s="39">
         <v>10.95</v>
       </c>
       <c r="AT27" s="39">
         <v>11.5</v>
       </c>
       <c r="AU27" s="39">
         <v>11.37</v>
       </c>
       <c r="AV27" s="39">
         <v>11.34</v>
       </c>
       <c r="AW27" s="39">
         <v>11.69</v>
       </c>
       <c r="AX27" s="39">
         <v>14.6</v>
       </c>
       <c r="AY27" s="39">
         <v>16.52</v>
       </c>
+      <c r="AZ27" s="39">
+        <v>16.03</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>4</v>
       </c>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="46"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="Z30" s="54"/>
       <c r="AA30" s="54"/>
       <c r="AB30" s="54"/>
       <c r="AC30" s="54"/>
       <c r="AD30" s="54"/>
       <c r="AE30" s="54"/>
       <c r="AF30" s="54"/>
       <c r="AG30" s="54"/>
       <c r="AH30" s="54"/>
       <c r="AI30" s="54"/>
       <c r="AJ30" s="54"/>
       <c r="AK30" s="54"/>
       <c r="AL30" s="54"/>
       <c r="AM30" s="54"/>
       <c r="AN30" s="54"/>
     </row>
-    <row r="31" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
       <c r="F31" s="44"/>
       <c r="G31" s="44"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="52"/>
       <c r="Q31" s="52"/>
       <c r="R31" s="52"/>
       <c r="S31" s="53"/>
       <c r="T31" s="53"/>
       <c r="U31" s="52"/>
       <c r="V31" s="36"/>
       <c r="W31" s="52"/>
       <c r="X31" s="36"/>
       <c r="Y31" s="52"/>
       <c r="Z31" s="52"/>
       <c r="AA31" s="36"/>
       <c r="AB31" s="36"/>
       <c r="AC31" s="36"/>
       <c r="AD31" s="36"/>
       <c r="AE31" s="36"/>
       <c r="AF31" s="36"/>
       <c r="AG31" s="36"/>
       <c r="AH31" s="36"/>
       <c r="AI31" s="36"/>
       <c r="AJ31" s="36"/>
       <c r="AK31" s="36"/>
       <c r="AL31" s="36"/>
     </row>
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="45"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="54"/>
       <c r="W32" s="54"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
@@ -15016,220 +15282,222 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:AZ2"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY77"/>
+  <dimension ref="A1:AZ77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="31" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="61"/>
-[...47 lines deleted...]
-      <c r="AY2" s="61"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
     </row>
-    <row r="3" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="C3" s="4"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="59">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="58"/>
+      <c r="B4" s="60">
         <v>2022</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60">
         <v>2023</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="61">
         <v>2024</v>
       </c>
-      <c r="AA4" s="60"/>
-[...10 lines deleted...]
-      <c r="AL4" s="60">
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
+      <c r="AL4" s="61">
         <v>2025</v>
       </c>
-      <c r="AM4" s="60"/>
-[...8 lines deleted...]
-      <c r="AV4" s="60"/>
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61"/>
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61"/>
       <c r="AW4" s="62"/>
-      <c r="AX4" s="60">
+      <c r="AX4" s="61">
         <v>2026</v>
       </c>
-      <c r="AY4" s="60"/>
+      <c r="AY4" s="61"/>
+      <c r="AZ4" s="61"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="58"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="59"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -15336,52 +15604,55 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="56" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="56"/>
       <c r="D6" s="56"/>
       <c r="E6" s="56"/>
       <c r="F6" s="56"/>
       <c r="G6" s="56"/>
       <c r="H6" s="56"/>
       <c r="I6" s="56"/>
       <c r="J6" s="56"/>
       <c r="K6" s="56"/>
       <c r="L6" s="56"/>
       <c r="M6" s="56"/>
       <c r="N6" s="56"/>
       <c r="O6" s="56"/>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="56"/>
       <c r="T6" s="56"/>
       <c r="U6" s="56"/>
       <c r="V6" s="56"/>
       <c r="W6" s="56"/>
       <c r="X6" s="56"/>
@@ -15390,52 +15661,53 @@
       <c r="AA6" s="56"/>
       <c r="AB6" s="56"/>
       <c r="AC6" s="56"/>
       <c r="AD6" s="56"/>
       <c r="AE6" s="56"/>
       <c r="AF6" s="56"/>
       <c r="AG6" s="56"/>
       <c r="AH6" s="56"/>
       <c r="AI6" s="56"/>
       <c r="AJ6" s="56"/>
       <c r="AK6" s="56"/>
       <c r="AL6" s="56"/>
       <c r="AM6" s="56"/>
       <c r="AN6" s="56"/>
       <c r="AO6" s="56"/>
       <c r="AP6" s="56"/>
       <c r="AQ6" s="56"/>
       <c r="AR6" s="56"/>
       <c r="AS6" s="56"/>
       <c r="AT6" s="56"/>
       <c r="AU6" s="56"/>
       <c r="AV6" s="56"/>
       <c r="AW6" s="56"/>
       <c r="AX6" s="56"/>
       <c r="AY6" s="56"/>
+      <c r="AZ6" s="56"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>10</v>
       </c>
       <c r="C7" s="11">
         <v>13</v>
       </c>
       <c r="D7" s="11">
         <v>7</v>
       </c>
       <c r="E7" s="11">
         <v>11</v>
       </c>
       <c r="F7" s="11">
         <v>12</v>
       </c>
       <c r="G7" s="11">
         <v>13</v>
       </c>
       <c r="H7" s="11">
         <v>9</v>
       </c>
       <c r="I7" s="11">
@@ -15545,52 +15817,55 @@
       </c>
       <c r="AR7" s="9">
         <v>3</v>
       </c>
       <c r="AS7" s="21">
         <v>4</v>
       </c>
       <c r="AT7" s="12">
         <v>5</v>
       </c>
       <c r="AU7" s="9">
         <v>6</v>
       </c>
       <c r="AV7" s="21">
         <v>2</v>
       </c>
       <c r="AW7" s="10">
         <v>2</v>
       </c>
       <c r="AX7" s="12">
         <v>4</v>
       </c>
       <c r="AY7" s="21">
         <v>5</v>
       </c>
+      <c r="AZ7" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>5</v>
       </c>
       <c r="C8" s="11">
         <v>3</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>3</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>4</v>
       </c>
       <c r="H8" s="11">
         <v>3</v>
       </c>
       <c r="I8" s="11">
@@ -15700,52 +15975,55 @@
       </c>
       <c r="AR8" s="9">
         <v>2</v>
       </c>
       <c r="AS8" s="21">
         <v>1</v>
       </c>
       <c r="AT8" s="12">
         <v>2</v>
       </c>
       <c r="AU8" s="9">
         <v>1</v>
       </c>
       <c r="AV8" s="21">
         <v>1</v>
       </c>
       <c r="AW8" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX8" s="12">
         <v>1</v>
       </c>
       <c r="AY8" s="21">
         <v>1</v>
       </c>
+      <c r="AZ8" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="11">
         <v>1</v>
       </c>
       <c r="F9" s="11">
         <v>1</v>
       </c>
       <c r="G9" s="11">
         <v>1</v>
       </c>
       <c r="H9" s="11">
         <v>1</v>
       </c>
       <c r="I9" s="11">
@@ -15855,52 +16133,55 @@
       </c>
       <c r="AR9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS9" s="21">
         <v>1</v>
       </c>
       <c r="AT9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW9" s="10">
         <v>2</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="21">
         <v>1</v>
       </c>
+      <c r="AZ9" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="11">
         <v>2</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="11">
         <v>1</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="11" t="s">
@@ -16010,52 +16291,55 @@
       </c>
       <c r="AR10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS10" s="21">
         <v>1</v>
       </c>
       <c r="AT10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="21">
         <v>1</v>
       </c>
+      <c r="AZ10" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>3</v>
       </c>
       <c r="C11" s="11">
         <v>2</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="11">
         <v>1</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
       <c r="H11" s="11">
         <v>3</v>
       </c>
       <c r="I11" s="11">
@@ -16165,52 +16449,55 @@
       </c>
       <c r="AR11" s="9">
         <v>1</v>
       </c>
       <c r="AS11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ11" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="11">
         <v>1</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -16320,52 +16607,55 @@
       </c>
       <c r="AR12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ12" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -16475,52 +16765,55 @@
       </c>
       <c r="AR13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ13" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="11">
         <v>1</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="11" t="s">
@@ -16630,52 +16923,55 @@
       </c>
       <c r="AR14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ14" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -16785,52 +17081,55 @@
       </c>
       <c r="AR15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ15" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -16940,52 +17239,55 @@
       </c>
       <c r="AR16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="21">
         <v>1</v>
       </c>
+      <c r="AZ16" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="11">
@@ -17095,52 +17397,55 @@
       </c>
       <c r="AR17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ17" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="11">
         <v>1</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -17250,52 +17555,55 @@
       </c>
       <c r="AR18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT18" s="12">
         <v>2</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ18" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -17405,52 +17713,55 @@
       </c>
       <c r="AR19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ19" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="11">
         <v>1</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -17560,52 +17871,55 @@
       </c>
       <c r="AR20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ20" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="11">
         <v>1</v>
       </c>
       <c r="D21" s="11">
         <v>1</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="11">
         <v>1</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="11">
@@ -17715,52 +18029,55 @@
       </c>
       <c r="AR21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU21" s="9">
         <v>2</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ21" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="11">
         <v>1</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -17870,52 +18187,55 @@
       </c>
       <c r="AR22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT22" s="12">
         <v>1</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ22" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="11">
         <v>1</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -18025,52 +18345,55 @@
       </c>
       <c r="AR23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="9">
         <v>1</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ23" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="11">
         <v>1</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="11">
         <v>1</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -18180,52 +18503,55 @@
       </c>
       <c r="AR24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ24" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="11">
         <v>1</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -18335,52 +18661,55 @@
       </c>
       <c r="AR25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="21">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="21">
         <v>1</v>
       </c>
+      <c r="AZ25" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>1</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="11" t="s">
@@ -18490,52 +18819,55 @@
       </c>
       <c r="AR26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AS26" s="21">
         <v>1</v>
       </c>
       <c r="AT26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="AZ26" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="41">
         <v>1</v>
       </c>
       <c r="D27" s="41">
         <v>1</v>
       </c>
       <c r="E27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="41">
         <v>1</v>
       </c>
       <c r="I27" s="41" t="s">
@@ -18645,98 +18977,101 @@
       </c>
       <c r="AR27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AS27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AT27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AU27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AV27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AX27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="27" t="s">
         <v>51</v>
       </c>
+      <c r="AZ27" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>4</v>
       </c>
       <c r="S29" s="14"/>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S30" s="14"/>
     </row>
-    <row r="31" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="S31" s="14"/>
       <c r="Z31" s="47"/>
       <c r="AA31" s="47"/>
       <c r="AB31" s="47"/>
       <c r="AC31" s="47"/>
       <c r="AD31" s="47"/>
       <c r="AE31" s="47"/>
       <c r="AF31" s="47"/>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
     </row>
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
       <c r="F32" s="44"/>
       <c r="G32" s="44"/>
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="9"/>
@@ -18901,225 +19236,227 @@
     <row r="67" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S67" s="22"/>
     </row>
     <row r="68" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S68" s="22"/>
     </row>
     <row r="69" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S69" s="22"/>
     </row>
     <row r="70" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S70" s="22"/>
     </row>
     <row r="71" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S71" s="22"/>
     </row>
     <row r="72" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S72" s="18"/>
     </row>
     <row r="73" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:AZ2"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY77"/>
+  <dimension ref="A1:AZ77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7" style="31" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.140625" style="31" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="31"/>
     <col min="42" max="42" width="8.28515625" style="31" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="31"/>
     <col min="50" max="50" width="8.42578125" style="31" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="61"/>
-[...47 lines deleted...]
-      <c r="AY2" s="61"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
     </row>
-    <row r="3" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="59">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="58"/>
+      <c r="B4" s="60">
         <v>2022</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60">
         <v>2023</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="61">
         <v>2024</v>
       </c>
-      <c r="AA4" s="60"/>
-[...10 lines deleted...]
-      <c r="AL4" s="60">
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
+      <c r="AL4" s="61">
         <v>2025</v>
       </c>
-      <c r="AM4" s="60"/>
-[...8 lines deleted...]
-      <c r="AV4" s="60"/>
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61"/>
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61"/>
       <c r="AW4" s="62"/>
-      <c r="AX4" s="60">
+      <c r="AX4" s="61">
         <v>2026</v>
       </c>
-      <c r="AY4" s="60"/>
+      <c r="AY4" s="61"/>
+      <c r="AZ4" s="61"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="58"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="59"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19226,52 +19563,55 @@
       </c>
       <c r="AR5" s="49" t="s">
         <v>44</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="35" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
+      <c r="AZ5" s="49" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="63"/>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="63"/>
       <c r="N6" s="63"/>
       <c r="O6" s="63"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="63"/>
       <c r="T6" s="63"/>
       <c r="U6" s="63"/>
       <c r="V6" s="63"/>
       <c r="W6" s="63"/>
       <c r="X6" s="63"/>
@@ -19280,52 +19620,53 @@
       <c r="AA6" s="63"/>
       <c r="AB6" s="63"/>
       <c r="AC6" s="63"/>
       <c r="AD6" s="63"/>
       <c r="AE6" s="63"/>
       <c r="AF6" s="63"/>
       <c r="AG6" s="63"/>
       <c r="AH6" s="63"/>
       <c r="AI6" s="63"/>
       <c r="AJ6" s="63"/>
       <c r="AK6" s="63"/>
       <c r="AL6" s="63"/>
       <c r="AM6" s="63"/>
       <c r="AN6" s="63"/>
       <c r="AO6" s="63"/>
       <c r="AP6" s="63"/>
       <c r="AQ6" s="63"/>
       <c r="AR6" s="63"/>
       <c r="AS6" s="63"/>
       <c r="AT6" s="63"/>
       <c r="AU6" s="63"/>
       <c r="AV6" s="63"/>
       <c r="AW6" s="63"/>
       <c r="AX6" s="63"/>
       <c r="AY6" s="63"/>
+      <c r="AZ6" s="63"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="36">
         <v>12.36</v>
       </c>
       <c r="C7" s="36">
         <v>14.28</v>
       </c>
       <c r="D7" s="36">
         <v>12.52</v>
       </c>
       <c r="E7" s="36">
         <v>12.82</v>
       </c>
       <c r="F7" s="36">
         <v>13.12</v>
       </c>
       <c r="G7" s="36">
         <v>13.44</v>
       </c>
       <c r="H7" s="36">
         <v>12.86</v>
       </c>
       <c r="I7" s="36">
@@ -19435,52 +19776,55 @@
       </c>
       <c r="AR7" s="37">
         <v>6.54</v>
       </c>
       <c r="AS7" s="37">
         <v>6.45</v>
       </c>
       <c r="AT7" s="37">
         <v>6.51</v>
       </c>
       <c r="AU7" s="37">
         <v>6.7</v>
       </c>
       <c r="AV7" s="36">
         <v>6.42</v>
       </c>
       <c r="AW7" s="36">
         <v>6.14</v>
       </c>
       <c r="AX7" s="36">
         <v>6.38</v>
       </c>
       <c r="AY7" s="37">
         <v>7.71</v>
       </c>
+      <c r="AZ7" s="36">
+        <v>7.27</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="36">
         <v>18.18</v>
       </c>
       <c r="C8" s="36">
         <v>13.94</v>
       </c>
       <c r="D8" s="36">
         <v>13.16</v>
       </c>
       <c r="E8" s="36">
         <v>12.54</v>
       </c>
       <c r="F8" s="36">
         <v>12.99</v>
       </c>
       <c r="G8" s="36">
         <v>13.19</v>
       </c>
       <c r="H8" s="36">
         <v>12.77</v>
       </c>
       <c r="I8" s="36">
@@ -19590,52 +19934,55 @@
       </c>
       <c r="AR8" s="37">
         <v>6.55</v>
       </c>
       <c r="AS8" s="37">
         <v>6.24</v>
       </c>
       <c r="AT8" s="37">
         <v>6.44</v>
       </c>
       <c r="AU8" s="37">
         <v>6.2</v>
       </c>
       <c r="AV8" s="36">
         <v>6.11</v>
       </c>
       <c r="AW8" s="36">
         <v>5.59</v>
       </c>
       <c r="AX8" s="36">
         <v>4.46</v>
       </c>
       <c r="AY8" s="37">
         <v>4.84</v>
       </c>
+      <c r="AZ8" s="36">
+        <v>4.75</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="36">
         <v>35.71</v>
       </c>
       <c r="C9" s="36">
         <v>18.87</v>
       </c>
       <c r="D9" s="36">
         <v>11.7</v>
       </c>
       <c r="E9" s="36">
         <v>12.71</v>
       </c>
       <c r="F9" s="36">
         <v>13.7</v>
       </c>
       <c r="G9" s="36">
         <v>13.93</v>
       </c>
       <c r="H9" s="36">
         <v>14.08</v>
       </c>
       <c r="I9" s="36">
@@ -19745,52 +20092,55 @@
       </c>
       <c r="AR9" s="37">
         <v>7.02</v>
       </c>
       <c r="AS9" s="37">
         <v>9.15</v>
       </c>
       <c r="AT9" s="37">
         <v>7.83</v>
       </c>
       <c r="AU9" s="37">
         <v>7.14</v>
       </c>
       <c r="AV9" s="36">
         <v>6.36</v>
       </c>
       <c r="AW9" s="36">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="37">
         <v>12.05</v>
       </c>
+      <c r="AZ9" s="36">
+        <v>16.809999999999999</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="36">
         <v>21.28</v>
       </c>
       <c r="F10" s="36">
         <v>16.53</v>
       </c>
       <c r="G10" s="36">
         <v>20.13</v>
       </c>
       <c r="H10" s="36">
         <v>16.3</v>
       </c>
       <c r="I10" s="36">
@@ -19900,52 +20250,55 @@
       </c>
       <c r="AR10" s="37">
         <v>19.48</v>
       </c>
       <c r="AS10" s="37">
         <v>22.6</v>
       </c>
       <c r="AT10" s="37">
         <v>20.51</v>
       </c>
       <c r="AU10" s="37">
         <v>23.26</v>
       </c>
       <c r="AV10" s="36">
         <v>21.74</v>
       </c>
       <c r="AW10" s="36">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="37">
         <v>29.41</v>
       </c>
+      <c r="AZ10" s="36">
+        <v>20.41</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="36">
         <v>26.55</v>
       </c>
       <c r="C11" s="36">
         <v>22.03</v>
       </c>
       <c r="D11" s="36">
         <v>14.88</v>
       </c>
       <c r="E11" s="36">
         <v>11.14</v>
       </c>
       <c r="F11" s="36">
         <v>10.79</v>
       </c>
       <c r="G11" s="36">
         <v>11.98</v>
       </c>
       <c r="H11" s="36">
         <v>13.75</v>
       </c>
       <c r="I11" s="36">
@@ -20055,52 +20408,55 @@
       </c>
       <c r="AR11" s="37">
         <v>8.76</v>
       </c>
       <c r="AS11" s="37">
         <v>7.5</v>
       </c>
       <c r="AT11" s="37">
         <v>6.66</v>
       </c>
       <c r="AU11" s="37">
         <v>5.88</v>
       </c>
       <c r="AV11" s="36">
         <v>5.37</v>
       </c>
       <c r="AW11" s="36">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ11" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="36">
         <v>47.62</v>
       </c>
       <c r="D12" s="36">
         <v>31.25</v>
       </c>
       <c r="E12" s="36">
         <v>22.73</v>
       </c>
       <c r="F12" s="36">
         <v>16.95</v>
       </c>
       <c r="G12" s="36">
         <v>29.41</v>
       </c>
       <c r="H12" s="36">
         <v>23.26</v>
       </c>
       <c r="I12" s="36">
@@ -20210,52 +20566,55 @@
       </c>
       <c r="AR12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ12" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="36">
         <v>25</v>
       </c>
       <c r="D13" s="36">
         <v>15.87</v>
       </c>
       <c r="E13" s="36">
         <v>12.99</v>
       </c>
       <c r="F13" s="36">
         <v>10.1</v>
       </c>
       <c r="G13" s="36">
         <v>8.77</v>
       </c>
       <c r="H13" s="36">
         <v>7.63</v>
       </c>
       <c r="I13" s="36">
@@ -20365,52 +20724,55 @@
       </c>
       <c r="AR13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ13" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="36">
         <v>8.85</v>
       </c>
       <c r="F14" s="36">
         <v>6.9</v>
       </c>
       <c r="G14" s="36">
         <v>10.99</v>
       </c>
       <c r="H14" s="36">
         <v>9.01</v>
       </c>
       <c r="I14" s="36">
@@ -20520,52 +20882,55 @@
       </c>
       <c r="AR14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ14" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="36">
         <v>41.67</v>
       </c>
       <c r="D15" s="36">
         <v>26.32</v>
       </c>
       <c r="E15" s="36">
         <v>19.61</v>
       </c>
       <c r="F15" s="36">
         <v>29.41</v>
       </c>
       <c r="G15" s="36">
         <v>35.71</v>
       </c>
       <c r="H15" s="36">
         <v>28.3</v>
       </c>
       <c r="I15" s="36">
@@ -20675,52 +21040,55 @@
       </c>
       <c r="AR15" s="37">
         <v>13.51</v>
       </c>
       <c r="AS15" s="37">
         <v>11.9</v>
       </c>
       <c r="AT15" s="37">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="37">
         <v>8.4</v>
       </c>
       <c r="AV15" s="36">
         <v>7.87</v>
       </c>
       <c r="AW15" s="36">
         <v>7.25</v>
       </c>
       <c r="AX15" s="36">
         <v>58.82</v>
       </c>
       <c r="AY15" s="37">
         <v>38.46</v>
       </c>
+      <c r="AZ15" s="36">
+        <v>28.57</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="36">
         <v>12.66</v>
       </c>
       <c r="G16" s="36">
         <v>10.42</v>
       </c>
       <c r="H16" s="36">
         <v>8.77</v>
       </c>
       <c r="I16" s="36">
@@ -20830,52 +21198,55 @@
       </c>
       <c r="AR16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="37">
         <v>43.48</v>
       </c>
+      <c r="AZ16" s="36">
+        <v>33.33</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="36">
         <v>7.09</v>
       </c>
       <c r="F17" s="36">
         <v>5.56</v>
       </c>
       <c r="G17" s="36">
         <v>4.57</v>
       </c>
       <c r="H17" s="36">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="36">
@@ -20985,52 +21356,55 @@
       </c>
       <c r="AR17" s="37">
         <v>10.050000000000001</v>
       </c>
       <c r="AS17" s="37">
         <v>8.93</v>
       </c>
       <c r="AT17" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="37">
         <v>7.46</v>
       </c>
       <c r="AV17" s="36">
         <v>6.8</v>
       </c>
       <c r="AW17" s="36">
         <v>6.17</v>
       </c>
       <c r="AX17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ17" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="36">
         <v>55.56</v>
       </c>
       <c r="D18" s="36">
         <v>37.04</v>
       </c>
       <c r="E18" s="36">
         <v>54.05</v>
       </c>
       <c r="F18" s="36">
         <v>39.22</v>
       </c>
       <c r="G18" s="36">
         <v>33.33</v>
       </c>
       <c r="H18" s="36">
         <v>42.25</v>
       </c>
       <c r="I18" s="36">
@@ -21140,52 +21514,55 @@
       </c>
       <c r="AR18" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS18" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT18" s="37">
         <v>26.32</v>
       </c>
       <c r="AU18" s="37">
         <v>23.81</v>
       </c>
       <c r="AV18" s="36">
         <v>22.47</v>
       </c>
       <c r="AW18" s="36">
         <v>20.62</v>
       </c>
       <c r="AX18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ18" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="36">
         <v>10.53</v>
       </c>
       <c r="G19" s="36">
         <v>9.17</v>
       </c>
       <c r="H19" s="36">
         <v>7.52</v>
       </c>
       <c r="I19" s="36">
@@ -21295,52 +21672,55 @@
       </c>
       <c r="AR19" s="37">
         <v>17.54</v>
       </c>
       <c r="AS19" s="37">
         <v>15.75</v>
       </c>
       <c r="AT19" s="37">
         <v>13.61</v>
       </c>
       <c r="AU19" s="37">
         <v>11.76</v>
       </c>
       <c r="AV19" s="36">
         <v>10.75</v>
       </c>
       <c r="AW19" s="36">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ19" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="36">
         <v>17.54</v>
       </c>
       <c r="F20" s="36">
         <v>25.64</v>
       </c>
       <c r="G20" s="36">
         <v>19.8</v>
       </c>
       <c r="H20" s="36">
         <v>15.15</v>
       </c>
       <c r="I20" s="36">
@@ -21450,52 +21830,55 @@
       </c>
       <c r="AR20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ20" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="36">
         <v>6.71</v>
       </c>
       <c r="D21" s="36">
         <v>8.73</v>
       </c>
       <c r="E21" s="36">
         <v>6.56</v>
       </c>
       <c r="F21" s="36">
         <v>7.5</v>
       </c>
       <c r="G21" s="36">
         <v>6.22</v>
       </c>
       <c r="H21" s="36">
         <v>5.39</v>
       </c>
       <c r="I21" s="36">
@@ -21605,52 +21988,55 @@
       </c>
       <c r="AR21" s="37">
         <v>4.9000000000000004</v>
       </c>
       <c r="AS21" s="37">
         <v>4.3</v>
       </c>
       <c r="AT21" s="37">
         <v>3.84</v>
       </c>
       <c r="AU21" s="37">
         <v>7.02</v>
       </c>
       <c r="AV21" s="36">
         <v>6.42</v>
       </c>
       <c r="AW21" s="36">
         <v>5.77</v>
       </c>
       <c r="AX21" s="36">
         <v>38.46</v>
       </c>
       <c r="AY21" s="37">
         <v>16.95</v>
       </c>
+      <c r="AZ21" s="36">
+        <v>10.87</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="36">
         <v>10.31</v>
       </c>
       <c r="H22" s="36">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="36">
@@ -21760,52 +22146,55 @@
       </c>
       <c r="AR22" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS22" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT22" s="37">
         <v>7.41</v>
       </c>
       <c r="AU22" s="37">
         <v>6.67</v>
       </c>
       <c r="AV22" s="36">
         <v>6.21</v>
       </c>
       <c r="AW22" s="36">
         <v>5.68</v>
       </c>
       <c r="AX22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ22" s="36">
+        <v>22.73</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="36">
         <v>32.26</v>
       </c>
       <c r="F23" s="36">
         <v>28.57</v>
       </c>
       <c r="G23" s="36">
         <v>21.74</v>
       </c>
       <c r="H23" s="36">
         <v>17.86</v>
       </c>
       <c r="I23" s="36">
@@ -21915,52 +22304,55 @@
       </c>
       <c r="AR23" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS23" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT23" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="37">
         <v>13.16</v>
       </c>
       <c r="AV23" s="36">
         <v>12.35</v>
       </c>
       <c r="AW23" s="36">
         <v>11.76</v>
       </c>
       <c r="AX23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ23" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="36">
         <v>23.81</v>
       </c>
       <c r="E24" s="36">
         <v>18.52</v>
       </c>
       <c r="F24" s="36">
         <v>13.33</v>
       </c>
       <c r="G24" s="36">
         <v>21.51</v>
       </c>
       <c r="H24" s="36">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="36">
@@ -22070,52 +22462,55 @@
       </c>
       <c r="AR24" s="37">
         <v>14.29</v>
       </c>
       <c r="AS24" s="37">
         <v>11.9</v>
       </c>
       <c r="AT24" s="37">
         <v>10.31</v>
       </c>
       <c r="AU24" s="37">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="36">
         <v>17.09</v>
       </c>
       <c r="AW24" s="36">
         <v>15.04</v>
       </c>
       <c r="AX24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ24" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="36">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="36">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="36">
         <v>7.52</v>
       </c>
       <c r="I25" s="36">
@@ -22225,52 +22620,55 @@
       </c>
       <c r="AR25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="36">
         <v>5.46</v>
       </c>
       <c r="AW25" s="36">
         <v>5.03</v>
       </c>
       <c r="AX25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="37">
         <v>33.33</v>
       </c>
+      <c r="AZ25" s="36">
+        <v>26.32</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="36">
         <v>100</v>
       </c>
       <c r="D26" s="36">
         <v>96.77</v>
       </c>
       <c r="E26" s="36">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="36">
         <v>50.85</v>
       </c>
       <c r="G26" s="36">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="36">
         <v>30.3</v>
       </c>
       <c r="I26" s="36">
@@ -22380,52 +22778,55 @@
       </c>
       <c r="AR26" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AS26" s="37">
         <v>10.42</v>
       </c>
       <c r="AT26" s="37">
         <v>9.52</v>
       </c>
       <c r="AU26" s="37">
         <v>8.33</v>
       </c>
       <c r="AV26" s="36">
         <v>7.69</v>
       </c>
       <c r="AW26" s="36">
         <v>6.94</v>
       </c>
       <c r="AX26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="AZ26" s="36" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="39">
         <v>22.22</v>
       </c>
       <c r="D27" s="39">
         <v>31.25</v>
       </c>
       <c r="E27" s="39">
         <v>26.32</v>
       </c>
       <c r="F27" s="39">
         <v>20.62</v>
       </c>
       <c r="G27" s="39">
         <v>17.09</v>
       </c>
       <c r="H27" s="39">
         <v>20.98</v>
       </c>
       <c r="I27" s="39">
@@ -22535,82 +22936,85 @@
       </c>
       <c r="AR27" s="39">
         <v>9.7100000000000009</v>
       </c>
       <c r="AS27" s="39">
         <v>8.5500000000000007</v>
       </c>
       <c r="AT27" s="39">
         <v>7.75</v>
       </c>
       <c r="AU27" s="39">
         <v>7.09</v>
       </c>
       <c r="AV27" s="39">
         <v>6.29</v>
       </c>
       <c r="AW27" s="39">
         <v>5.75</v>
       </c>
       <c r="AX27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="39" t="s">
         <v>51</v>
       </c>
+      <c r="AZ27" s="39">
+        <v>31.25</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z31" s="54"/>
       <c r="AA31" s="54"/>
       <c r="AB31" s="54"/>
       <c r="AC31" s="54"/>
       <c r="AD31" s="54"/>
       <c r="AE31" s="54"/>
       <c r="AF31" s="54"/>
       <c r="AG31" s="54"/>
       <c r="AH31" s="54"/>
       <c r="AI31" s="54"/>
       <c r="AJ31" s="54"/>
       <c r="AK31" s="54"/>
       <c r="AL31" s="54"/>
       <c r="AM31" s="54"/>
       <c r="AN31" s="54"/>
     </row>
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="54"/>
       <c r="W32" s="54"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
       <c r="AB32" s="54"/>
       <c r="AC32" s="54"/>
       <c r="AD32" s="54"/>
       <c r="AE32" s="54"/>
       <c r="AF32" s="54"/>
       <c r="AG32" s="54"/>
       <c r="AH32" s="54"/>
       <c r="AI32" s="54"/>
       <c r="AJ32" s="54"/>
       <c r="AK32" s="54"/>
       <c r="AL32" s="54"/>
@@ -22640,53 +23044,53 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:AZ2"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>