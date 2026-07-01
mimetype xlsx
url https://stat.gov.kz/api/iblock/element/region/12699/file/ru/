--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10350" yWindow="120" windowWidth="18375" windowHeight="11670" tabRatio="770"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших " sheetId="5" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1497" uniqueCount="56">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
   </si>
   <si>
     <t>Число умерших в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
@@ -529,72 +529,72 @@
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -882,206 +882,208 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ95"/>
+  <dimension ref="A1:BA95"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="B28" sqref="B28:AZ28"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="31" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="57" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="57"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="57"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="60">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="55"/>
+      <c r="B4" s="57">
         <v>2022</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57">
         <v>2023</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="58">
         <v>2024</v>
       </c>
-      <c r="AA4" s="61"/>
-[...10 lines deleted...]
-      <c r="AL4" s="61">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58">
         <v>2025</v>
       </c>
-      <c r="AM4" s="61"/>
-[...10 lines deleted...]
-      <c r="AX4" s="61">
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="58">
         <v>2026</v>
       </c>
-      <c r="AY4" s="61"/>
-      <c r="AZ4" s="61"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="59"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="56"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1191,107 +1193,111 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...52 lines deleted...]
-      <c r="AZ6" s="56"/>
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="62"/>
+      <c r="AS6" s="62"/>
+      <c r="AT6" s="62"/>
+      <c r="AU6" s="62"/>
+      <c r="AV6" s="62"/>
+      <c r="AW6" s="62"/>
+      <c r="AX6" s="62"/>
+      <c r="AY6" s="62"/>
+      <c r="AZ6" s="62"/>
+      <c r="BA6" s="62"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>851</v>
       </c>
       <c r="C7" s="9">
         <v>1064</v>
       </c>
       <c r="D7" s="9">
         <v>771</v>
       </c>
       <c r="E7" s="9">
         <v>658</v>
       </c>
       <c r="F7" s="9">
         <v>717</v>
       </c>
       <c r="G7" s="9">
         <v>696</v>
       </c>
       <c r="H7" s="9">
         <v>685</v>
       </c>
       <c r="I7" s="9">
@@ -1404,52 +1410,55 @@
       </c>
       <c r="AS7" s="21">
         <v>643</v>
       </c>
       <c r="AT7" s="12">
         <v>693</v>
       </c>
       <c r="AU7" s="9">
         <v>742</v>
       </c>
       <c r="AV7" s="21">
         <v>662</v>
       </c>
       <c r="AW7" s="10">
         <v>807</v>
       </c>
       <c r="AX7" s="12">
         <v>596</v>
       </c>
       <c r="AY7" s="21">
         <v>668</v>
       </c>
       <c r="AZ7" s="10">
         <v>747</v>
       </c>
+      <c r="BA7" s="10">
+        <v>730</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>247</v>
       </c>
       <c r="C8" s="11">
         <v>298</v>
       </c>
       <c r="D8" s="11">
         <v>205</v>
       </c>
       <c r="E8" s="11">
         <v>145</v>
       </c>
       <c r="F8" s="11">
         <v>190</v>
       </c>
       <c r="G8" s="11">
         <v>177</v>
       </c>
       <c r="H8" s="11">
         <v>172</v>
       </c>
       <c r="I8" s="11">
@@ -1562,52 +1571,55 @@
       </c>
       <c r="AS8" s="21">
         <v>186</v>
       </c>
       <c r="AT8" s="12">
         <v>164</v>
       </c>
       <c r="AU8" s="9">
         <v>220</v>
       </c>
       <c r="AV8" s="21">
         <v>194</v>
       </c>
       <c r="AW8" s="10">
         <v>240</v>
       </c>
       <c r="AX8" s="12">
         <v>167</v>
       </c>
       <c r="AY8" s="21">
         <v>188</v>
       </c>
       <c r="AZ8" s="10">
         <v>234</v>
       </c>
+      <c r="BA8" s="10">
+        <v>186</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>27</v>
       </c>
       <c r="C9" s="11">
         <v>28</v>
       </c>
       <c r="D9" s="11">
         <v>20</v>
       </c>
       <c r="E9" s="11">
         <v>32</v>
       </c>
       <c r="F9" s="11">
         <v>23</v>
       </c>
       <c r="G9" s="11">
         <v>14</v>
       </c>
       <c r="H9" s="11">
         <v>27</v>
       </c>
       <c r="I9" s="11">
@@ -1720,52 +1732,55 @@
       </c>
       <c r="AS9" s="21">
         <v>29</v>
       </c>
       <c r="AT9" s="12">
         <v>23</v>
       </c>
       <c r="AU9" s="9">
         <v>36</v>
       </c>
       <c r="AV9" s="21">
         <v>32</v>
       </c>
       <c r="AW9" s="10">
         <v>28</v>
       </c>
       <c r="AX9" s="12">
         <v>26</v>
       </c>
       <c r="AY9" s="21">
         <v>23</v>
       </c>
       <c r="AZ9" s="10">
         <v>20</v>
       </c>
+      <c r="BA9" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>39</v>
       </c>
       <c r="C10" s="11">
         <v>44</v>
       </c>
       <c r="D10" s="11">
         <v>42</v>
       </c>
       <c r="E10" s="11">
         <v>29</v>
       </c>
       <c r="F10" s="11">
         <v>44</v>
       </c>
       <c r="G10" s="11">
         <v>30</v>
       </c>
       <c r="H10" s="11">
         <v>28</v>
       </c>
       <c r="I10" s="11">
@@ -1878,52 +1893,55 @@
       </c>
       <c r="AS10" s="21">
         <v>38</v>
       </c>
       <c r="AT10" s="12">
         <v>44</v>
       </c>
       <c r="AU10" s="9">
         <v>42</v>
       </c>
       <c r="AV10" s="21">
         <v>29</v>
       </c>
       <c r="AW10" s="10">
         <v>43</v>
       </c>
       <c r="AX10" s="12">
         <v>29</v>
       </c>
       <c r="AY10" s="21">
         <v>28</v>
       </c>
       <c r="AZ10" s="10">
         <v>38</v>
       </c>
+      <c r="BA10" s="10">
+        <v>31</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>151</v>
       </c>
       <c r="C11" s="11">
         <v>266</v>
       </c>
       <c r="D11" s="11">
         <v>137</v>
       </c>
       <c r="E11" s="11">
         <v>125</v>
       </c>
       <c r="F11" s="11">
         <v>123</v>
       </c>
       <c r="G11" s="11">
         <v>123</v>
       </c>
       <c r="H11" s="11">
         <v>135</v>
       </c>
       <c r="I11" s="11">
@@ -2036,52 +2054,55 @@
       </c>
       <c r="AS11" s="21">
         <v>127</v>
       </c>
       <c r="AT11" s="12">
         <v>119</v>
       </c>
       <c r="AU11" s="9">
         <v>136</v>
       </c>
       <c r="AV11" s="21">
         <v>99</v>
       </c>
       <c r="AW11" s="10">
         <v>150</v>
       </c>
       <c r="AX11" s="12">
         <v>111</v>
       </c>
       <c r="AY11" s="21">
         <v>113</v>
       </c>
       <c r="AZ11" s="10">
         <v>152</v>
       </c>
+      <c r="BA11" s="10">
+        <v>128</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>20</v>
       </c>
       <c r="C12" s="11">
         <v>14</v>
       </c>
       <c r="D12" s="11">
         <v>10</v>
       </c>
       <c r="E12" s="11">
         <v>7</v>
       </c>
       <c r="F12" s="11">
         <v>10</v>
       </c>
       <c r="G12" s="11">
         <v>11</v>
       </c>
       <c r="H12" s="11">
         <v>13</v>
       </c>
       <c r="I12" s="11">
@@ -2194,52 +2215,55 @@
       </c>
       <c r="AS12" s="21">
         <v>7</v>
       </c>
       <c r="AT12" s="12">
         <v>9</v>
       </c>
       <c r="AU12" s="9">
         <v>11</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="9">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>14</v>
       </c>
       <c r="AY12" s="21">
         <v>8</v>
       </c>
       <c r="AZ12" s="10">
         <v>7</v>
       </c>
+      <c r="BA12" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>11</v>
       </c>
       <c r="C13" s="11">
         <v>7</v>
       </c>
       <c r="D13" s="11">
         <v>4</v>
       </c>
       <c r="E13" s="11">
         <v>11</v>
       </c>
       <c r="F13" s="11">
         <v>5</v>
       </c>
       <c r="G13" s="11">
         <v>5</v>
       </c>
       <c r="H13" s="11">
         <v>9</v>
       </c>
       <c r="I13" s="11">
@@ -2352,52 +2376,55 @@
       </c>
       <c r="AS13" s="21">
         <v>4</v>
       </c>
       <c r="AT13" s="12">
         <v>4</v>
       </c>
       <c r="AU13" s="9">
         <v>7</v>
       </c>
       <c r="AV13" s="21">
         <v>4</v>
       </c>
       <c r="AW13" s="9">
         <v>4</v>
       </c>
       <c r="AX13" s="12">
         <v>2</v>
       </c>
       <c r="AY13" s="21">
         <v>5</v>
       </c>
       <c r="AZ13" s="10">
         <v>6</v>
       </c>
+      <c r="BA13" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>36</v>
       </c>
       <c r="C14" s="11">
         <v>45</v>
       </c>
       <c r="D14" s="11">
         <v>36</v>
       </c>
       <c r="E14" s="11">
         <v>33</v>
       </c>
       <c r="F14" s="11">
         <v>37</v>
       </c>
       <c r="G14" s="11">
         <v>45</v>
       </c>
       <c r="H14" s="11">
         <v>34</v>
       </c>
       <c r="I14" s="11">
@@ -2510,52 +2537,55 @@
       </c>
       <c r="AS14" s="21">
         <v>40</v>
       </c>
       <c r="AT14" s="12">
         <v>43</v>
       </c>
       <c r="AU14" s="9">
         <v>32</v>
       </c>
       <c r="AV14" s="21">
         <v>30</v>
       </c>
       <c r="AW14" s="9">
         <v>34</v>
       </c>
       <c r="AX14" s="12">
         <v>33</v>
       </c>
       <c r="AY14" s="21">
         <v>36</v>
       </c>
       <c r="AZ14" s="10">
         <v>29</v>
       </c>
+      <c r="BA14" s="10">
+        <v>46</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
         <v>21</v>
       </c>
       <c r="C15" s="11">
         <v>15</v>
       </c>
       <c r="D15" s="11">
         <v>24</v>
       </c>
       <c r="E15" s="11">
         <v>11</v>
       </c>
       <c r="F15" s="11">
         <v>22</v>
       </c>
       <c r="G15" s="11">
         <v>20</v>
       </c>
       <c r="H15" s="11">
         <v>12</v>
       </c>
       <c r="I15" s="11">
@@ -2668,52 +2698,55 @@
       </c>
       <c r="AS15" s="21">
         <v>11</v>
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="9">
         <v>12</v>
       </c>
       <c r="AV15" s="21">
         <v>13</v>
       </c>
       <c r="AW15" s="9">
         <v>14</v>
       </c>
       <c r="AX15" s="12">
         <v>11</v>
       </c>
       <c r="AY15" s="21">
         <v>12</v>
       </c>
       <c r="AZ15" s="10">
         <v>18</v>
       </c>
+      <c r="BA15" s="10">
+        <v>20</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>2</v>
       </c>
       <c r="D16" s="11">
         <v>4</v>
       </c>
       <c r="E16" s="11">
         <v>5</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="11">
         <v>8</v>
       </c>
       <c r="H16" s="11">
         <v>8</v>
       </c>
       <c r="I16" s="11">
@@ -2826,52 +2859,55 @@
       </c>
       <c r="AS16" s="21">
         <v>2</v>
       </c>
       <c r="AT16" s="12">
         <v>3</v>
       </c>
       <c r="AU16" s="9">
         <v>2</v>
       </c>
       <c r="AV16" s="21">
         <v>2</v>
       </c>
       <c r="AW16" s="9">
         <v>9</v>
       </c>
       <c r="AX16" s="12">
         <v>2</v>
       </c>
       <c r="AY16" s="21">
         <v>5</v>
       </c>
       <c r="AZ16" s="10">
         <v>6</v>
       </c>
+      <c r="BA16" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
         <v>46</v>
       </c>
       <c r="C17" s="11">
         <v>68</v>
       </c>
       <c r="D17" s="11">
         <v>43</v>
       </c>
       <c r="E17" s="11">
         <v>37</v>
       </c>
       <c r="F17" s="11">
         <v>46</v>
       </c>
       <c r="G17" s="11">
         <v>42</v>
       </c>
       <c r="H17" s="11">
         <v>31</v>
       </c>
       <c r="I17" s="11">
@@ -2984,52 +3020,55 @@
       </c>
       <c r="AS17" s="21">
         <v>31</v>
       </c>
       <c r="AT17" s="12">
         <v>51</v>
       </c>
       <c r="AU17" s="9">
         <v>35</v>
       </c>
       <c r="AV17" s="21">
         <v>40</v>
       </c>
       <c r="AW17" s="9">
         <v>43</v>
       </c>
       <c r="AX17" s="12">
         <v>18</v>
       </c>
       <c r="AY17" s="21">
         <v>42</v>
       </c>
       <c r="AZ17" s="10">
         <v>32</v>
       </c>
+      <c r="BA17" s="10">
+        <v>44</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>10</v>
       </c>
       <c r="C18" s="11">
         <v>11</v>
       </c>
       <c r="D18" s="11">
         <v>9</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>8</v>
       </c>
       <c r="G18" s="11">
         <v>4</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="11">
@@ -3142,52 +3181,55 @@
       </c>
       <c r="AS18" s="21">
         <v>12</v>
       </c>
       <c r="AT18" s="12">
         <v>7</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>15</v>
       </c>
       <c r="AW18" s="9">
         <v>10</v>
       </c>
       <c r="AX18" s="12">
         <v>3</v>
       </c>
       <c r="AY18" s="21">
         <v>4</v>
       </c>
       <c r="AZ18" s="10">
         <v>9</v>
       </c>
+      <c r="BA18" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>24</v>
       </c>
       <c r="C19" s="11">
         <v>35</v>
       </c>
       <c r="D19" s="11">
         <v>35</v>
       </c>
       <c r="E19" s="11">
         <v>25</v>
       </c>
       <c r="F19" s="11">
         <v>27</v>
       </c>
       <c r="G19" s="11">
         <v>25</v>
       </c>
       <c r="H19" s="11">
         <v>21</v>
       </c>
       <c r="I19" s="11">
@@ -3300,52 +3342,55 @@
       </c>
       <c r="AS19" s="21">
         <v>19</v>
       </c>
       <c r="AT19" s="12">
         <v>24</v>
       </c>
       <c r="AU19" s="9">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>30</v>
       </c>
       <c r="AW19" s="9">
         <v>20</v>
       </c>
       <c r="AX19" s="12">
         <v>14</v>
       </c>
       <c r="AY19" s="21">
         <v>21</v>
       </c>
       <c r="AZ19" s="10">
         <v>20</v>
       </c>
+      <c r="BA19" s="10">
+        <v>27</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>23</v>
       </c>
       <c r="C20" s="11">
         <v>20</v>
       </c>
       <c r="D20" s="11">
         <v>20</v>
       </c>
       <c r="E20" s="11">
         <v>22</v>
       </c>
       <c r="F20" s="11">
         <v>20</v>
       </c>
       <c r="G20" s="11">
         <v>24</v>
       </c>
       <c r="H20" s="11">
         <v>20</v>
       </c>
       <c r="I20" s="11">
@@ -3458,52 +3503,55 @@
       </c>
       <c r="AS20" s="21">
         <v>14</v>
       </c>
       <c r="AT20" s="12">
         <v>18</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="21">
         <v>12</v>
       </c>
       <c r="AW20" s="9">
         <v>19</v>
       </c>
       <c r="AX20" s="12">
         <v>17</v>
       </c>
       <c r="AY20" s="21">
         <v>8</v>
       </c>
       <c r="AZ20" s="10">
         <v>23</v>
       </c>
+      <c r="BA20" s="10">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
         <v>61</v>
       </c>
       <c r="C21" s="11">
         <v>68</v>
       </c>
       <c r="D21" s="11">
         <v>61</v>
       </c>
       <c r="E21" s="11">
         <v>62</v>
       </c>
       <c r="F21" s="11">
         <v>49</v>
       </c>
       <c r="G21" s="11">
         <v>72</v>
       </c>
       <c r="H21" s="11">
         <v>65</v>
       </c>
       <c r="I21" s="11">
@@ -3616,52 +3664,55 @@
       </c>
       <c r="AS21" s="21">
         <v>45</v>
       </c>
       <c r="AT21" s="12">
         <v>65</v>
       </c>
       <c r="AU21" s="9">
         <v>62</v>
       </c>
       <c r="AV21" s="21">
         <v>57</v>
       </c>
       <c r="AW21" s="9">
         <v>60</v>
       </c>
       <c r="AX21" s="12">
         <v>55</v>
       </c>
       <c r="AY21" s="21">
         <v>64</v>
       </c>
       <c r="AZ21" s="10">
         <v>59</v>
       </c>
+      <c r="BA21" s="10">
+        <v>73</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>23</v>
       </c>
       <c r="C22" s="11">
         <v>32</v>
       </c>
       <c r="D22" s="11">
         <v>15</v>
       </c>
       <c r="E22" s="11">
         <v>30</v>
       </c>
       <c r="F22" s="11">
         <v>29</v>
       </c>
       <c r="G22" s="11">
         <v>22</v>
       </c>
       <c r="H22" s="11">
         <v>31</v>
       </c>
       <c r="I22" s="11">
@@ -3774,52 +3825,55 @@
       </c>
       <c r="AS22" s="21">
         <v>12</v>
       </c>
       <c r="AT22" s="12">
         <v>25</v>
       </c>
       <c r="AU22" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="21">
         <v>27</v>
       </c>
       <c r="AW22" s="9">
         <v>23</v>
       </c>
       <c r="AX22" s="12">
         <v>17</v>
       </c>
       <c r="AY22" s="21">
         <v>20</v>
       </c>
       <c r="AZ22" s="10">
         <v>14</v>
       </c>
+      <c r="BA22" s="10">
+        <v>20</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>8</v>
       </c>
       <c r="C23" s="11">
         <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>9</v>
       </c>
       <c r="E23" s="11">
         <v>3</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="11">
         <v>7</v>
       </c>
       <c r="H23" s="11">
         <v>7</v>
       </c>
       <c r="I23" s="11">
@@ -3932,52 +3986,55 @@
       </c>
       <c r="AS23" s="21">
         <v>5</v>
       </c>
       <c r="AT23" s="12">
         <v>6</v>
       </c>
       <c r="AU23" s="9">
         <v>3</v>
       </c>
       <c r="AV23" s="21">
         <v>3</v>
       </c>
       <c r="AW23" s="9">
         <v>9</v>
       </c>
       <c r="AX23" s="12">
         <v>3</v>
       </c>
       <c r="AY23" s="21">
         <v>8</v>
       </c>
       <c r="AZ23" s="10">
         <v>3</v>
       </c>
+      <c r="BA23" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>12</v>
       </c>
       <c r="C24" s="11">
         <v>24</v>
       </c>
       <c r="D24" s="11">
         <v>21</v>
       </c>
       <c r="E24" s="11">
         <v>26</v>
       </c>
       <c r="F24" s="11">
         <v>18</v>
       </c>
       <c r="G24" s="11">
         <v>18</v>
       </c>
       <c r="H24" s="11">
         <v>15</v>
       </c>
       <c r="I24" s="11">
@@ -4090,52 +4147,55 @@
       </c>
       <c r="AS24" s="21">
         <v>14</v>
       </c>
       <c r="AT24" s="12">
         <v>14</v>
       </c>
       <c r="AU24" s="9">
         <v>16</v>
       </c>
       <c r="AV24" s="21">
         <v>12</v>
       </c>
       <c r="AW24" s="9">
         <v>23</v>
       </c>
       <c r="AX24" s="12">
         <v>17</v>
       </c>
       <c r="AY24" s="21">
         <v>17</v>
       </c>
       <c r="AZ24" s="10">
         <v>12</v>
       </c>
+      <c r="BA24" s="10">
+        <v>18</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
         <v>28</v>
       </c>
       <c r="C25" s="11">
         <v>31</v>
       </c>
       <c r="D25" s="11">
         <v>33</v>
       </c>
       <c r="E25" s="11">
         <v>18</v>
       </c>
       <c r="F25" s="11">
         <v>20</v>
       </c>
       <c r="G25" s="11">
         <v>25</v>
       </c>
       <c r="H25" s="11">
         <v>21</v>
       </c>
       <c r="I25" s="11">
@@ -4248,52 +4308,55 @@
       </c>
       <c r="AS25" s="21">
         <v>16</v>
       </c>
       <c r="AT25" s="12">
         <v>23</v>
       </c>
       <c r="AU25" s="9">
         <v>23</v>
       </c>
       <c r="AV25" s="21">
         <v>21</v>
       </c>
       <c r="AW25" s="9">
         <v>22</v>
       </c>
       <c r="AX25" s="12">
         <v>15</v>
       </c>
       <c r="AY25" s="21">
         <v>25</v>
       </c>
       <c r="AZ25" s="10">
         <v>20</v>
       </c>
+      <c r="BA25" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>12</v>
       </c>
       <c r="C26" s="11">
         <v>22</v>
       </c>
       <c r="D26" s="11">
         <v>19</v>
       </c>
       <c r="E26" s="11">
         <v>18</v>
       </c>
       <c r="F26" s="11">
         <v>18</v>
       </c>
       <c r="G26" s="11">
         <v>11</v>
       </c>
       <c r="H26" s="11">
         <v>9</v>
       </c>
       <c r="I26" s="11">
@@ -4406,52 +4469,55 @@
       </c>
       <c r="AS26" s="21">
         <v>10</v>
       </c>
       <c r="AT26" s="12">
         <v>12</v>
       </c>
       <c r="AU26" s="9">
         <v>14</v>
       </c>
       <c r="AV26" s="21">
         <v>14</v>
       </c>
       <c r="AW26" s="9">
         <v>19</v>
       </c>
       <c r="AX26" s="12">
         <v>14</v>
       </c>
       <c r="AY26" s="21">
         <v>9</v>
       </c>
       <c r="AZ26" s="10">
         <v>16</v>
       </c>
+      <c r="BA26" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="17">
         <v>37</v>
       </c>
       <c r="C27" s="17">
         <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>24</v>
       </c>
       <c r="E27" s="17">
         <v>14</v>
       </c>
       <c r="F27" s="17">
         <v>16</v>
       </c>
       <c r="G27" s="17">
         <v>13</v>
       </c>
       <c r="H27" s="17">
         <v>19</v>
       </c>
       <c r="I27" s="17">
@@ -4564,107 +4630,111 @@
       </c>
       <c r="AS27" s="21">
         <v>21</v>
       </c>
       <c r="AT27" s="12">
         <v>30</v>
       </c>
       <c r="AU27" s="9">
         <v>20</v>
       </c>
       <c r="AV27" s="21">
         <v>21</v>
       </c>
       <c r="AW27" s="9">
         <v>30</v>
       </c>
       <c r="AX27" s="12">
         <v>28</v>
       </c>
       <c r="AY27" s="21">
         <v>32</v>
       </c>
       <c r="AZ27" s="10">
         <v>29</v>
       </c>
+      <c r="BA27" s="10">
+        <v>30</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="55" t="s">
+    <row r="28" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="60" t="s">
         <v>54</v>
       </c>
-      <c r="C28" s="55"/>
-[...48 lines deleted...]
-      <c r="AZ28" s="55"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="60"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="60"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="60"/>
+      <c r="R28" s="60"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="60"/>
+      <c r="W28" s="60"/>
+      <c r="X28" s="60"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="60"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="60"/>
+      <c r="AD28" s="60"/>
+      <c r="AE28" s="60"/>
+      <c r="AF28" s="60"/>
+      <c r="AG28" s="60"/>
+      <c r="AH28" s="60"/>
+      <c r="AI28" s="60"/>
+      <c r="AJ28" s="60"/>
+      <c r="AK28" s="60"/>
+      <c r="AL28" s="60"/>
+      <c r="AM28" s="60"/>
+      <c r="AN28" s="60"/>
+      <c r="AO28" s="60"/>
+      <c r="AP28" s="60"/>
+      <c r="AQ28" s="60"/>
+      <c r="AR28" s="60"/>
+      <c r="AS28" s="60"/>
+      <c r="AT28" s="60"/>
+      <c r="AU28" s="60"/>
+      <c r="AV28" s="60"/>
+      <c r="AW28" s="60"/>
+      <c r="AX28" s="60"/>
+      <c r="AY28" s="60"/>
+      <c r="AZ28" s="60"/>
+      <c r="BA28" s="60"/>
     </row>
-    <row r="29" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="13">
         <v>433</v>
       </c>
       <c r="C29" s="13">
         <v>510</v>
       </c>
       <c r="D29" s="13">
         <v>408</v>
       </c>
       <c r="E29" s="13">
         <v>344</v>
       </c>
       <c r="F29" s="13">
         <v>395</v>
       </c>
       <c r="G29" s="13">
         <v>364</v>
       </c>
       <c r="H29" s="13">
         <v>383</v>
       </c>
       <c r="I29" s="13">
@@ -4777,52 +4847,55 @@
       </c>
       <c r="AS29" s="21">
         <v>326</v>
       </c>
       <c r="AT29" s="12">
         <v>362</v>
       </c>
       <c r="AU29" s="9">
         <v>379</v>
       </c>
       <c r="AV29" s="21">
         <v>360</v>
       </c>
       <c r="AW29" s="10">
         <v>403</v>
       </c>
       <c r="AX29" s="12">
         <v>304</v>
       </c>
       <c r="AY29" s="21">
         <v>343</v>
       </c>
       <c r="AZ29" s="10">
         <v>394</v>
       </c>
+      <c r="BA29" s="10">
+        <v>400</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="13">
         <v>124</v>
       </c>
       <c r="C30" s="13">
         <v>134</v>
       </c>
       <c r="D30" s="13">
         <v>103</v>
       </c>
       <c r="E30" s="13">
         <v>69</v>
       </c>
       <c r="F30" s="13">
         <v>106</v>
       </c>
       <c r="G30" s="13">
         <v>92</v>
       </c>
       <c r="H30" s="13">
         <v>100</v>
       </c>
       <c r="I30" s="13">
@@ -4935,52 +5008,55 @@
       </c>
       <c r="AS30" s="21">
         <v>93</v>
       </c>
       <c r="AT30" s="12">
         <v>84</v>
       </c>
       <c r="AU30" s="9">
         <v>110</v>
       </c>
       <c r="AV30" s="21">
         <v>107</v>
       </c>
       <c r="AW30" s="10">
         <v>113</v>
       </c>
       <c r="AX30" s="12">
         <v>82</v>
       </c>
       <c r="AY30" s="21">
         <v>86</v>
       </c>
       <c r="AZ30" s="10">
         <v>137</v>
       </c>
+      <c r="BA30" s="10">
+        <v>90</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="13">
         <v>15</v>
       </c>
       <c r="C31" s="13">
         <v>17</v>
       </c>
       <c r="D31" s="13">
         <v>13</v>
       </c>
       <c r="E31" s="13">
         <v>15</v>
       </c>
       <c r="F31" s="13">
         <v>13</v>
       </c>
       <c r="G31" s="13">
         <v>7</v>
       </c>
       <c r="H31" s="13">
         <v>16</v>
       </c>
       <c r="I31" s="13">
@@ -5093,52 +5169,55 @@
       </c>
       <c r="AS31" s="21">
         <v>16</v>
       </c>
       <c r="AT31" s="12">
         <v>14</v>
       </c>
       <c r="AU31" s="9">
         <v>19</v>
       </c>
       <c r="AV31" s="21">
         <v>17</v>
       </c>
       <c r="AW31" s="10">
         <v>16</v>
       </c>
       <c r="AX31" s="12">
         <v>16</v>
       </c>
       <c r="AY31" s="21">
         <v>11</v>
       </c>
       <c r="AZ31" s="10">
         <v>11</v>
       </c>
+      <c r="BA31" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="13">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>19</v>
       </c>
       <c r="D32" s="13">
         <v>24</v>
       </c>
       <c r="E32" s="13">
         <v>12</v>
       </c>
       <c r="F32" s="13">
         <v>20</v>
       </c>
       <c r="G32" s="13">
         <v>14</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -5251,52 +5330,55 @@
       </c>
       <c r="AS32" s="21">
         <v>26</v>
       </c>
       <c r="AT32" s="12">
         <v>20</v>
       </c>
       <c r="AU32" s="9">
         <v>20</v>
       </c>
       <c r="AV32" s="21">
         <v>13</v>
       </c>
       <c r="AW32" s="10">
         <v>22</v>
       </c>
       <c r="AX32" s="12">
         <v>11</v>
       </c>
       <c r="AY32" s="21">
         <v>18</v>
       </c>
       <c r="AZ32" s="10">
         <v>19</v>
       </c>
+      <c r="BA32" s="10">
+        <v>22</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="13">
         <v>79</v>
       </c>
       <c r="C33" s="13">
         <v>130</v>
       </c>
       <c r="D33" s="13">
         <v>66</v>
       </c>
       <c r="E33" s="13">
         <v>69</v>
       </c>
       <c r="F33" s="13">
         <v>61</v>
       </c>
       <c r="G33" s="13">
         <v>63</v>
       </c>
       <c r="H33" s="13">
         <v>77</v>
       </c>
       <c r="I33" s="13">
@@ -5409,52 +5491,55 @@
       </c>
       <c r="AS33" s="21">
         <v>66</v>
       </c>
       <c r="AT33" s="12">
         <v>58</v>
       </c>
       <c r="AU33" s="9">
         <v>65</v>
       </c>
       <c r="AV33" s="21">
         <v>56</v>
       </c>
       <c r="AW33" s="10">
         <v>67</v>
       </c>
       <c r="AX33" s="12">
         <v>53</v>
       </c>
       <c r="AY33" s="21">
         <v>59</v>
       </c>
       <c r="AZ33" s="10">
         <v>69</v>
       </c>
+      <c r="BA33" s="10">
+        <v>72</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>11</v>
       </c>
       <c r="C34" s="13">
         <v>6</v>
       </c>
       <c r="D34" s="13">
         <v>6</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>5</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>7</v>
       </c>
       <c r="I34" s="13">
@@ -5567,52 +5652,55 @@
       </c>
       <c r="AS34" s="21">
         <v>3</v>
       </c>
       <c r="AT34" s="12">
         <v>8</v>
       </c>
       <c r="AU34" s="9">
         <v>4</v>
       </c>
       <c r="AV34" s="21">
         <v>3</v>
       </c>
       <c r="AW34" s="9">
         <v>4</v>
       </c>
       <c r="AX34" s="12">
         <v>7</v>
       </c>
       <c r="AY34" s="21">
         <v>4</v>
       </c>
       <c r="AZ34" s="10">
         <v>6</v>
       </c>
+      <c r="BA34" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="13">
         <v>7</v>
       </c>
       <c r="C35" s="13">
         <v>6</v>
       </c>
       <c r="D35" s="13">
         <v>1</v>
       </c>
       <c r="E35" s="13">
         <v>4</v>
       </c>
       <c r="F35" s="13">
         <v>2</v>
       </c>
       <c r="G35" s="13">
         <v>3</v>
       </c>
       <c r="H35" s="13">
         <v>5</v>
       </c>
       <c r="I35" s="13">
@@ -5723,52 +5811,55 @@
       <c r="AR35" s="9">
         <v>2</v>
       </c>
       <c r="AS35" s="21">
         <v>3</v>
       </c>
       <c r="AT35" s="12">
         <v>3</v>
       </c>
       <c r="AU35" s="9">
         <v>4</v>
       </c>
       <c r="AV35" s="21"/>
       <c r="AW35" s="9">
         <v>2</v>
       </c>
       <c r="AX35" s="12">
         <v>1</v>
       </c>
       <c r="AY35" s="21">
         <v>5</v>
       </c>
       <c r="AZ35" s="10">
         <v>4</v>
       </c>
+      <c r="BA35" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="13">
         <v>17</v>
       </c>
       <c r="C36" s="13">
         <v>20</v>
       </c>
       <c r="D36" s="13">
         <v>20</v>
       </c>
       <c r="E36" s="13">
         <v>14</v>
       </c>
       <c r="F36" s="13">
         <v>23</v>
       </c>
       <c r="G36" s="13">
         <v>15</v>
       </c>
       <c r="H36" s="13">
         <v>18</v>
       </c>
       <c r="I36" s="13">
@@ -5881,52 +5972,55 @@
       </c>
       <c r="AS36" s="21">
         <v>21</v>
       </c>
       <c r="AT36" s="12">
         <v>20</v>
       </c>
       <c r="AU36" s="9">
         <v>22</v>
       </c>
       <c r="AV36" s="21">
         <v>22</v>
       </c>
       <c r="AW36" s="9">
         <v>20</v>
       </c>
       <c r="AX36" s="12">
         <v>18</v>
       </c>
       <c r="AY36" s="21">
         <v>20</v>
       </c>
       <c r="AZ36" s="10">
         <v>15</v>
       </c>
+      <c r="BA36" s="10">
+        <v>28</v>
+      </c>
     </row>
-    <row r="37" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>7</v>
       </c>
       <c r="D37" s="13">
         <v>12</v>
       </c>
       <c r="E37" s="13">
         <v>6</v>
       </c>
       <c r="F37" s="13">
         <v>15</v>
       </c>
       <c r="G37" s="13">
         <v>11</v>
       </c>
       <c r="H37" s="13">
         <v>7</v>
       </c>
       <c r="I37" s="13">
@@ -6039,52 +6133,55 @@
       </c>
       <c r="AS37" s="21">
         <v>7</v>
       </c>
       <c r="AT37" s="12">
         <v>4</v>
       </c>
       <c r="AU37" s="9">
         <v>7</v>
       </c>
       <c r="AV37" s="21">
         <v>6</v>
       </c>
       <c r="AW37" s="9">
         <v>7</v>
       </c>
       <c r="AX37" s="12">
         <v>5</v>
       </c>
       <c r="AY37" s="21">
         <v>5</v>
       </c>
       <c r="AZ37" s="10">
         <v>9</v>
       </c>
+      <c r="BA37" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="13">
         <v>9</v>
       </c>
       <c r="C38" s="13">
         <v>1</v>
       </c>
       <c r="D38" s="13">
         <v>2</v>
       </c>
       <c r="E38" s="13">
         <v>2</v>
       </c>
       <c r="F38" s="13">
         <v>3</v>
       </c>
       <c r="G38" s="13">
         <v>4</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>51</v>
       </c>
       <c r="I38" s="13">
@@ -6197,52 +6294,55 @@
       </c>
       <c r="AS38" s="21">
         <v>1</v>
       </c>
       <c r="AT38" s="12">
         <v>1</v>
       </c>
       <c r="AU38" s="9">
         <v>2</v>
       </c>
       <c r="AV38" s="21">
         <v>1</v>
       </c>
       <c r="AW38" s="9">
         <v>4</v>
       </c>
       <c r="AX38" s="12">
         <v>1</v>
       </c>
       <c r="AY38" s="21">
         <v>1</v>
       </c>
       <c r="AZ38" s="10">
         <v>3</v>
       </c>
+      <c r="BA38" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="13">
         <v>23</v>
       </c>
       <c r="C39" s="13">
         <v>35</v>
       </c>
       <c r="D39" s="13">
         <v>23</v>
       </c>
       <c r="E39" s="13">
         <v>19</v>
       </c>
       <c r="F39" s="13">
         <v>25</v>
       </c>
       <c r="G39" s="13">
         <v>23</v>
       </c>
       <c r="H39" s="13">
         <v>19</v>
       </c>
       <c r="I39" s="13">
@@ -6355,52 +6455,55 @@
       </c>
       <c r="AS39" s="21">
         <v>11</v>
       </c>
       <c r="AT39" s="12">
         <v>26</v>
       </c>
       <c r="AU39" s="9">
         <v>21</v>
       </c>
       <c r="AV39" s="21">
         <v>23</v>
       </c>
       <c r="AW39" s="9">
         <v>21</v>
       </c>
       <c r="AX39" s="12">
         <v>11</v>
       </c>
       <c r="AY39" s="21">
         <v>16</v>
       </c>
       <c r="AZ39" s="10">
         <v>10</v>
       </c>
+      <c r="BA39" s="10">
+        <v>23</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13">
         <v>3</v>
       </c>
       <c r="C40" s="13">
         <v>9</v>
       </c>
       <c r="D40" s="13">
         <v>4</v>
       </c>
       <c r="E40" s="13">
         <v>2</v>
       </c>
       <c r="F40" s="13">
         <v>4</v>
       </c>
       <c r="G40" s="13">
         <v>3</v>
       </c>
       <c r="H40" s="13">
         <v>4</v>
       </c>
       <c r="I40" s="13">
@@ -6513,52 +6616,55 @@
       </c>
       <c r="AS40" s="21">
         <v>6</v>
       </c>
       <c r="AT40" s="12">
         <v>3</v>
       </c>
       <c r="AU40" s="9">
         <v>5</v>
       </c>
       <c r="AV40" s="21">
         <v>9</v>
       </c>
       <c r="AW40" s="9">
         <v>2</v>
       </c>
       <c r="AX40" s="12">
         <v>2</v>
       </c>
       <c r="AY40" s="21">
         <v>2</v>
       </c>
       <c r="AZ40" s="10">
         <v>6</v>
       </c>
+      <c r="BA40" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="13">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>17</v>
       </c>
       <c r="D41" s="13">
         <v>22</v>
       </c>
       <c r="E41" s="13">
         <v>13</v>
       </c>
       <c r="F41" s="13">
         <v>14</v>
       </c>
       <c r="G41" s="13">
         <v>12</v>
       </c>
       <c r="H41" s="13">
         <v>9</v>
       </c>
       <c r="I41" s="13">
@@ -6671,52 +6777,55 @@
       </c>
       <c r="AS41" s="21">
         <v>8</v>
       </c>
       <c r="AT41" s="12">
         <v>15</v>
       </c>
       <c r="AU41" s="9">
         <v>11</v>
       </c>
       <c r="AV41" s="21">
         <v>13</v>
       </c>
       <c r="AW41" s="9">
         <v>11</v>
       </c>
       <c r="AX41" s="12">
         <v>5</v>
       </c>
       <c r="AY41" s="21">
         <v>14</v>
       </c>
       <c r="AZ41" s="10">
         <v>11</v>
       </c>
+      <c r="BA41" s="10">
+        <v>16</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="13">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>8</v>
       </c>
       <c r="D42" s="13">
         <v>12</v>
       </c>
       <c r="E42" s="13">
         <v>8</v>
       </c>
       <c r="F42" s="13">
         <v>10</v>
       </c>
       <c r="G42" s="13">
         <v>14</v>
       </c>
       <c r="H42" s="13">
         <v>10</v>
       </c>
       <c r="I42" s="13">
@@ -6829,52 +6938,55 @@
       </c>
       <c r="AS42" s="21">
         <v>5</v>
       </c>
       <c r="AT42" s="12">
         <v>11</v>
       </c>
       <c r="AU42" s="9">
         <v>8</v>
       </c>
       <c r="AV42" s="21">
         <v>9</v>
       </c>
       <c r="AW42" s="9">
         <v>7</v>
       </c>
       <c r="AX42" s="12">
         <v>8</v>
       </c>
       <c r="AY42" s="21">
         <v>4</v>
       </c>
       <c r="AZ42" s="10">
         <v>11</v>
       </c>
+      <c r="BA42" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="13">
         <v>32</v>
       </c>
       <c r="C43" s="13">
         <v>33</v>
       </c>
       <c r="D43" s="13">
         <v>33</v>
       </c>
       <c r="E43" s="13">
         <v>38</v>
       </c>
       <c r="F43" s="13">
         <v>30</v>
       </c>
       <c r="G43" s="13">
         <v>41</v>
       </c>
       <c r="H43" s="13">
         <v>37</v>
       </c>
       <c r="I43" s="13">
@@ -6987,52 +7099,55 @@
       </c>
       <c r="AS43" s="21">
         <v>23</v>
       </c>
       <c r="AT43" s="12">
         <v>33</v>
       </c>
       <c r="AU43" s="9">
         <v>41</v>
       </c>
       <c r="AV43" s="21">
         <v>27</v>
       </c>
       <c r="AW43" s="9">
         <v>34</v>
       </c>
       <c r="AX43" s="12">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>35</v>
       </c>
       <c r="AZ43" s="10">
         <v>26</v>
       </c>
+      <c r="BA43" s="10">
+        <v>40</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="13">
         <v>13</v>
       </c>
       <c r="C44" s="13">
         <v>17</v>
       </c>
       <c r="D44" s="13">
         <v>12</v>
       </c>
       <c r="E44" s="13">
         <v>20</v>
       </c>
       <c r="F44" s="13">
         <v>20</v>
       </c>
       <c r="G44" s="13">
         <v>11</v>
       </c>
       <c r="H44" s="13">
         <v>14</v>
       </c>
       <c r="I44" s="13">
@@ -7145,52 +7260,55 @@
       </c>
       <c r="AS44" s="21">
         <v>7</v>
       </c>
       <c r="AT44" s="12">
         <v>12</v>
       </c>
       <c r="AU44" s="9">
         <v>9</v>
       </c>
       <c r="AV44" s="21">
         <v>16</v>
       </c>
       <c r="AW44" s="9">
         <v>16</v>
       </c>
       <c r="AX44" s="12">
         <v>10</v>
       </c>
       <c r="AY44" s="21">
         <v>11</v>
       </c>
       <c r="AZ44" s="10">
         <v>5</v>
       </c>
+      <c r="BA44" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="13">
         <v>5</v>
       </c>
       <c r="C45" s="13">
         <v>3</v>
       </c>
       <c r="D45" s="13">
         <v>3</v>
       </c>
       <c r="E45" s="13">
         <v>3</v>
       </c>
       <c r="F45" s="13">
         <v>5</v>
       </c>
       <c r="G45" s="13">
         <v>4</v>
       </c>
       <c r="H45" s="13">
         <v>3</v>
       </c>
       <c r="I45" s="13">
@@ -7303,52 +7421,55 @@
       </c>
       <c r="AS45" s="21">
         <v>3</v>
       </c>
       <c r="AT45" s="12">
         <v>4</v>
       </c>
       <c r="AU45" s="9">
         <v>2</v>
       </c>
       <c r="AV45" s="21">
         <v>1</v>
       </c>
       <c r="AW45" s="9">
         <v>6</v>
       </c>
       <c r="AX45" s="12">
         <v>2</v>
       </c>
       <c r="AY45" s="21">
         <v>5</v>
       </c>
       <c r="AZ45" s="10">
         <v>2</v>
       </c>
+      <c r="BA45" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="13">
         <v>5</v>
       </c>
       <c r="C46" s="13">
         <v>9</v>
       </c>
       <c r="D46" s="13">
         <v>14</v>
       </c>
       <c r="E46" s="13">
         <v>14</v>
       </c>
       <c r="F46" s="13">
         <v>12</v>
       </c>
       <c r="G46" s="13">
         <v>11</v>
       </c>
       <c r="H46" s="13">
         <v>11</v>
       </c>
       <c r="I46" s="13">
@@ -7461,52 +7582,55 @@
       </c>
       <c r="AS46" s="21">
         <v>5</v>
       </c>
       <c r="AT46" s="12">
         <v>6</v>
       </c>
       <c r="AU46" s="9">
         <v>6</v>
       </c>
       <c r="AV46" s="21">
         <v>7</v>
       </c>
       <c r="AW46" s="9">
         <v>12</v>
       </c>
       <c r="AX46" s="12">
         <v>11</v>
       </c>
       <c r="AY46" s="21">
         <v>12</v>
       </c>
       <c r="AZ46" s="10">
         <v>6</v>
       </c>
+      <c r="BA46" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="13">
         <v>13</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>20</v>
       </c>
       <c r="E47" s="13">
         <v>11</v>
       </c>
       <c r="F47" s="13">
         <v>11</v>
       </c>
       <c r="G47" s="13">
         <v>14</v>
       </c>
       <c r="H47" s="13">
         <v>16</v>
       </c>
       <c r="I47" s="13">
@@ -7619,52 +7743,55 @@
       </c>
       <c r="AS47" s="21">
         <v>5</v>
       </c>
       <c r="AT47" s="12">
         <v>13</v>
       </c>
       <c r="AU47" s="9">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>11</v>
       </c>
       <c r="AW47" s="9">
         <v>13</v>
       </c>
       <c r="AX47" s="12">
         <v>7</v>
       </c>
       <c r="AY47" s="21">
         <v>15</v>
       </c>
       <c r="AZ47" s="10">
         <v>15</v>
       </c>
+      <c r="BA47" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="13">
         <v>5</v>
       </c>
       <c r="C48" s="13">
         <v>15</v>
       </c>
       <c r="D48" s="13">
         <v>8</v>
       </c>
       <c r="E48" s="13">
         <v>11</v>
       </c>
       <c r="F48" s="13">
         <v>8</v>
       </c>
       <c r="G48" s="13">
         <v>5</v>
       </c>
       <c r="H48" s="13">
         <v>6</v>
       </c>
       <c r="I48" s="13">
@@ -7777,52 +7904,55 @@
       </c>
       <c r="AS48" s="21">
         <v>7</v>
       </c>
       <c r="AT48" s="12">
         <v>6</v>
       </c>
       <c r="AU48" s="9">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>7</v>
       </c>
       <c r="AW48" s="9">
         <v>11</v>
       </c>
       <c r="AX48" s="12">
         <v>11</v>
       </c>
       <c r="AY48" s="21">
         <v>5</v>
       </c>
       <c r="AZ48" s="10">
         <v>12</v>
       </c>
+      <c r="BA48" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="13">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>11</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>10</v>
       </c>
       <c r="F49" s="13">
         <v>8</v>
       </c>
       <c r="G49" s="13">
         <v>10</v>
       </c>
       <c r="H49" s="13">
         <v>9</v>
       </c>
       <c r="I49" s="13">
@@ -7935,107 +8065,111 @@
       </c>
       <c r="AS49" s="21">
         <v>10</v>
       </c>
       <c r="AT49" s="12">
         <v>21</v>
       </c>
       <c r="AU49" s="9">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>12</v>
       </c>
       <c r="AW49" s="9">
         <v>15</v>
       </c>
       <c r="AX49" s="12">
         <v>17</v>
       </c>
       <c r="AY49" s="21">
         <v>15</v>
       </c>
       <c r="AZ49" s="10">
         <v>17</v>
       </c>
+      <c r="BA49" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B50" s="55" t="s">
+    <row r="50" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B50" s="60" t="s">
         <v>55</v>
       </c>
-      <c r="C50" s="55"/>
-[...48 lines deleted...]
-      <c r="AZ50" s="55"/>
+      <c r="C50" s="60"/>
+      <c r="D50" s="60"/>
+      <c r="E50" s="60"/>
+      <c r="F50" s="60"/>
+      <c r="G50" s="60"/>
+      <c r="H50" s="60"/>
+      <c r="I50" s="60"/>
+      <c r="J50" s="60"/>
+      <c r="K50" s="60"/>
+      <c r="L50" s="60"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="O50" s="60"/>
+      <c r="P50" s="60"/>
+      <c r="Q50" s="60"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+      <c r="U50" s="60"/>
+      <c r="V50" s="60"/>
+      <c r="W50" s="60"/>
+      <c r="X50" s="60"/>
+      <c r="Y50" s="60"/>
+      <c r="Z50" s="60"/>
+      <c r="AA50" s="60"/>
+      <c r="AB50" s="60"/>
+      <c r="AC50" s="60"/>
+      <c r="AD50" s="60"/>
+      <c r="AE50" s="60"/>
+      <c r="AF50" s="60"/>
+      <c r="AG50" s="60"/>
+      <c r="AH50" s="60"/>
+      <c r="AI50" s="60"/>
+      <c r="AJ50" s="60"/>
+      <c r="AK50" s="60"/>
+      <c r="AL50" s="60"/>
+      <c r="AM50" s="60"/>
+      <c r="AN50" s="60"/>
+      <c r="AO50" s="60"/>
+      <c r="AP50" s="60"/>
+      <c r="AQ50" s="60"/>
+      <c r="AR50" s="60"/>
+      <c r="AS50" s="60"/>
+      <c r="AT50" s="60"/>
+      <c r="AU50" s="60"/>
+      <c r="AV50" s="60"/>
+      <c r="AW50" s="60"/>
+      <c r="AX50" s="60"/>
+      <c r="AY50" s="60"/>
+      <c r="AZ50" s="60"/>
+      <c r="BA50" s="60"/>
     </row>
-    <row r="51" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="20">
         <v>418</v>
       </c>
       <c r="C51" s="20">
         <v>554</v>
       </c>
       <c r="D51" s="20">
         <v>363</v>
       </c>
       <c r="E51" s="20">
         <v>314</v>
       </c>
       <c r="F51" s="20">
         <v>322</v>
       </c>
       <c r="G51" s="20">
         <v>332</v>
       </c>
       <c r="H51" s="20">
         <v>302</v>
       </c>
       <c r="I51" s="20">
@@ -8148,52 +8282,55 @@
       </c>
       <c r="AS51" s="21">
         <v>317</v>
       </c>
       <c r="AT51" s="12">
         <v>331</v>
       </c>
       <c r="AU51" s="9">
         <v>363</v>
       </c>
       <c r="AV51" s="21">
         <v>302</v>
       </c>
       <c r="AW51" s="10">
         <v>404</v>
       </c>
       <c r="AX51" s="12">
         <v>292</v>
       </c>
       <c r="AY51" s="21">
         <v>325</v>
       </c>
       <c r="AZ51" s="10">
         <v>353</v>
       </c>
+      <c r="BA51" s="10">
+        <v>330</v>
+      </c>
     </row>
-    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="20">
         <v>123</v>
       </c>
       <c r="C52" s="20">
         <v>164</v>
       </c>
       <c r="D52" s="20">
         <v>102</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>84</v>
       </c>
       <c r="G52" s="20">
         <v>85</v>
       </c>
       <c r="H52" s="20">
         <v>72</v>
       </c>
       <c r="I52" s="20">
@@ -8306,52 +8443,55 @@
       </c>
       <c r="AS52" s="21">
         <v>93</v>
       </c>
       <c r="AT52" s="12">
         <v>80</v>
       </c>
       <c r="AU52" s="9">
         <v>110</v>
       </c>
       <c r="AV52" s="21">
         <v>87</v>
       </c>
       <c r="AW52" s="10">
         <v>127</v>
       </c>
       <c r="AX52" s="12">
         <v>85</v>
       </c>
       <c r="AY52" s="21">
         <v>102</v>
       </c>
       <c r="AZ52" s="10">
         <v>97</v>
       </c>
+      <c r="BA52" s="10">
+        <v>96</v>
+      </c>
     </row>
-    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="20">
         <v>12</v>
       </c>
       <c r="C53" s="20">
         <v>11</v>
       </c>
       <c r="D53" s="20">
         <v>7</v>
       </c>
       <c r="E53" s="20">
         <v>17</v>
       </c>
       <c r="F53" s="20">
         <v>10</v>
       </c>
       <c r="G53" s="20">
         <v>7</v>
       </c>
       <c r="H53" s="20">
         <v>11</v>
       </c>
       <c r="I53" s="20">
@@ -8464,52 +8604,55 @@
       </c>
       <c r="AS53" s="21">
         <v>13</v>
       </c>
       <c r="AT53" s="12">
         <v>9</v>
       </c>
       <c r="AU53" s="9">
         <v>17</v>
       </c>
       <c r="AV53" s="21">
         <v>15</v>
       </c>
       <c r="AW53" s="10">
         <v>12</v>
       </c>
       <c r="AX53" s="12">
         <v>10</v>
       </c>
       <c r="AY53" s="21">
         <v>12</v>
       </c>
       <c r="AZ53" s="10">
         <v>9</v>
       </c>
+      <c r="BA53" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="20">
         <v>24</v>
       </c>
       <c r="C54" s="20">
         <v>25</v>
       </c>
       <c r="D54" s="20">
         <v>18</v>
       </c>
       <c r="E54" s="20">
         <v>17</v>
       </c>
       <c r="F54" s="20">
         <v>24</v>
       </c>
       <c r="G54" s="20">
         <v>16</v>
       </c>
       <c r="H54" s="20">
         <v>13</v>
       </c>
       <c r="I54" s="20">
@@ -8622,52 +8765,55 @@
       </c>
       <c r="AS54" s="21">
         <v>12</v>
       </c>
       <c r="AT54" s="12">
         <v>24</v>
       </c>
       <c r="AU54" s="9">
         <v>22</v>
       </c>
       <c r="AV54" s="21">
         <v>16</v>
       </c>
       <c r="AW54" s="10">
         <v>21</v>
       </c>
       <c r="AX54" s="12">
         <v>18</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="10">
         <v>19</v>
       </c>
+      <c r="BA54" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="20">
         <v>72</v>
       </c>
       <c r="C55" s="20">
         <v>136</v>
       </c>
       <c r="D55" s="20">
         <v>71</v>
       </c>
       <c r="E55" s="20">
         <v>56</v>
       </c>
       <c r="F55" s="20">
         <v>62</v>
       </c>
       <c r="G55" s="20">
         <v>60</v>
       </c>
       <c r="H55" s="20">
         <v>58</v>
       </c>
       <c r="I55" s="20">
@@ -8780,52 +8926,55 @@
       </c>
       <c r="AS55" s="21">
         <v>61</v>
       </c>
       <c r="AT55" s="12">
         <v>61</v>
       </c>
       <c r="AU55" s="9">
         <v>71</v>
       </c>
       <c r="AV55" s="21">
         <v>43</v>
       </c>
       <c r="AW55" s="10">
         <v>83</v>
       </c>
       <c r="AX55" s="12">
         <v>58</v>
       </c>
       <c r="AY55" s="21">
         <v>54</v>
       </c>
       <c r="AZ55" s="10">
         <v>83</v>
       </c>
+      <c r="BA55" s="10">
+        <v>56</v>
+      </c>
     </row>
-    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="20">
         <v>9</v>
       </c>
       <c r="C56" s="20">
         <v>8</v>
       </c>
       <c r="D56" s="20">
         <v>4</v>
       </c>
       <c r="E56" s="20">
         <v>3</v>
       </c>
       <c r="F56" s="20">
         <v>5</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>6</v>
       </c>
       <c r="I56" s="20">
@@ -8938,52 +9087,55 @@
       </c>
       <c r="AS56" s="21">
         <v>4</v>
       </c>
       <c r="AT56" s="12">
         <v>1</v>
       </c>
       <c r="AU56" s="9">
         <v>7</v>
       </c>
       <c r="AV56" s="21">
         <v>4</v>
       </c>
       <c r="AW56" s="9">
         <v>3</v>
       </c>
       <c r="AX56" s="12">
         <v>7</v>
       </c>
       <c r="AY56" s="21">
         <v>4</v>
       </c>
       <c r="AZ56" s="10">
         <v>1</v>
       </c>
+      <c r="BA56" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="20">
         <v>4</v>
       </c>
       <c r="C57" s="20">
         <v>1</v>
       </c>
       <c r="D57" s="20">
         <v>3</v>
       </c>
       <c r="E57" s="20">
         <v>7</v>
       </c>
       <c r="F57" s="20">
         <v>3</v>
       </c>
       <c r="G57" s="20">
         <v>2</v>
       </c>
       <c r="H57" s="20">
         <v>4</v>
       </c>
       <c r="I57" s="20">
@@ -9096,52 +9248,55 @@
       </c>
       <c r="AS57" s="21">
         <v>1</v>
       </c>
       <c r="AT57" s="12">
         <v>1</v>
       </c>
       <c r="AU57" s="9">
         <v>3</v>
       </c>
       <c r="AV57" s="21">
         <v>4</v>
       </c>
       <c r="AW57" s="9">
         <v>2</v>
       </c>
       <c r="AX57" s="12">
         <v>1</v>
       </c>
       <c r="AY57" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ57" s="10">
         <v>2</v>
       </c>
+      <c r="BA57" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="20">
         <v>19</v>
       </c>
       <c r="C58" s="20">
         <v>25</v>
       </c>
       <c r="D58" s="20">
         <v>16</v>
       </c>
       <c r="E58" s="20">
         <v>19</v>
       </c>
       <c r="F58" s="20">
         <v>14</v>
       </c>
       <c r="G58" s="20">
         <v>30</v>
       </c>
       <c r="H58" s="20">
         <v>16</v>
       </c>
       <c r="I58" s="20">
@@ -9254,52 +9409,55 @@
       </c>
       <c r="AS58" s="21">
         <v>19</v>
       </c>
       <c r="AT58" s="12">
         <v>23</v>
       </c>
       <c r="AU58" s="9">
         <v>10</v>
       </c>
       <c r="AV58" s="21">
         <v>8</v>
       </c>
       <c r="AW58" s="9">
         <v>14</v>
       </c>
       <c r="AX58" s="12">
         <v>15</v>
       </c>
       <c r="AY58" s="21">
         <v>16</v>
       </c>
       <c r="AZ58" s="10">
         <v>14</v>
       </c>
+      <c r="BA58" s="10">
+        <v>18</v>
+      </c>
     </row>
-    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="20">
         <v>11</v>
       </c>
       <c r="C59" s="20">
         <v>8</v>
       </c>
       <c r="D59" s="20">
         <v>12</v>
       </c>
       <c r="E59" s="20">
         <v>5</v>
       </c>
       <c r="F59" s="20">
         <v>7</v>
       </c>
       <c r="G59" s="20">
         <v>9</v>
       </c>
       <c r="H59" s="20">
         <v>5</v>
       </c>
       <c r="I59" s="20">
@@ -9412,52 +9570,55 @@
       </c>
       <c r="AS59" s="21">
         <v>4</v>
       </c>
       <c r="AT59" s="12">
         <v>5</v>
       </c>
       <c r="AU59" s="9">
         <v>5</v>
       </c>
       <c r="AV59" s="21">
         <v>7</v>
       </c>
       <c r="AW59" s="9">
         <v>7</v>
       </c>
       <c r="AX59" s="12">
         <v>6</v>
       </c>
       <c r="AY59" s="21">
         <v>7</v>
       </c>
       <c r="AZ59" s="10">
         <v>9</v>
       </c>
+      <c r="BA59" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="20">
         <v>6</v>
       </c>
       <c r="C60" s="20">
         <v>1</v>
       </c>
       <c r="D60" s="20">
         <v>2</v>
       </c>
       <c r="E60" s="20">
         <v>3</v>
       </c>
       <c r="F60" s="20">
         <v>4</v>
       </c>
       <c r="G60" s="20">
         <v>4</v>
       </c>
       <c r="H60" s="20">
         <v>8</v>
       </c>
       <c r="I60" s="20">
@@ -9570,52 +9731,55 @@
       </c>
       <c r="AS60" s="21">
         <v>1</v>
       </c>
       <c r="AT60" s="12">
         <v>2</v>
       </c>
       <c r="AU60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV60" s="21">
         <v>1</v>
       </c>
       <c r="AW60" s="9">
         <v>5</v>
       </c>
       <c r="AX60" s="12">
         <v>1</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="10">
         <v>3</v>
       </c>
+      <c r="BA60" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="20">
         <v>23</v>
       </c>
       <c r="C61" s="20">
         <v>33</v>
       </c>
       <c r="D61" s="20">
         <v>20</v>
       </c>
       <c r="E61" s="20">
         <v>18</v>
       </c>
       <c r="F61" s="20">
         <v>21</v>
       </c>
       <c r="G61" s="20">
         <v>19</v>
       </c>
       <c r="H61" s="20">
         <v>12</v>
       </c>
       <c r="I61" s="20">
@@ -9728,52 +9892,55 @@
       </c>
       <c r="AS61" s="21">
         <v>20</v>
       </c>
       <c r="AT61" s="12">
         <v>25</v>
       </c>
       <c r="AU61" s="9">
         <v>14</v>
       </c>
       <c r="AV61" s="21">
         <v>17</v>
       </c>
       <c r="AW61" s="9">
         <v>22</v>
       </c>
       <c r="AX61" s="12">
         <v>7</v>
       </c>
       <c r="AY61" s="21">
         <v>26</v>
       </c>
       <c r="AZ61" s="10">
         <v>22</v>
       </c>
+      <c r="BA61" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="20">
         <v>7</v>
       </c>
       <c r="C62" s="20">
         <v>2</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="20">
         <v>3</v>
       </c>
       <c r="F62" s="20">
         <v>4</v>
       </c>
       <c r="G62" s="20">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>4</v>
       </c>
       <c r="I62" s="20">
@@ -9886,52 +10053,55 @@
       </c>
       <c r="AS62" s="21">
         <v>6</v>
       </c>
       <c r="AT62" s="12">
         <v>4</v>
       </c>
       <c r="AU62" s="9">
         <v>3</v>
       </c>
       <c r="AV62" s="21">
         <v>6</v>
       </c>
       <c r="AW62" s="9">
         <v>8</v>
       </c>
       <c r="AX62" s="12">
         <v>1</v>
       </c>
       <c r="AY62" s="21">
         <v>2</v>
       </c>
       <c r="AZ62" s="10">
         <v>3</v>
       </c>
+      <c r="BA62" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="20">
         <v>9</v>
       </c>
       <c r="C63" s="20">
         <v>18</v>
       </c>
       <c r="D63" s="20">
         <v>13</v>
       </c>
       <c r="E63" s="20">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>13</v>
       </c>
       <c r="G63" s="20">
         <v>13</v>
       </c>
       <c r="H63" s="20">
         <v>12</v>
       </c>
       <c r="I63" s="20">
@@ -10044,52 +10214,55 @@
       </c>
       <c r="AS63" s="21">
         <v>11</v>
       </c>
       <c r="AT63" s="12">
         <v>9</v>
       </c>
       <c r="AU63" s="9">
         <v>12</v>
       </c>
       <c r="AV63" s="21">
         <v>17</v>
       </c>
       <c r="AW63" s="9">
         <v>9</v>
       </c>
       <c r="AX63" s="12">
         <v>9</v>
       </c>
       <c r="AY63" s="21">
         <v>7</v>
       </c>
       <c r="AZ63" s="10">
         <v>9</v>
       </c>
+      <c r="BA63" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="20">
         <v>7</v>
       </c>
       <c r="C64" s="20">
         <v>12</v>
       </c>
       <c r="D64" s="20">
         <v>8</v>
       </c>
       <c r="E64" s="20">
         <v>14</v>
       </c>
       <c r="F64" s="20">
         <v>10</v>
       </c>
       <c r="G64" s="20">
         <v>10</v>
       </c>
       <c r="H64" s="20">
         <v>10</v>
       </c>
       <c r="I64" s="20">
@@ -10202,52 +10375,55 @@
       </c>
       <c r="AS64" s="21">
         <v>9</v>
       </c>
       <c r="AT64" s="12">
         <v>7</v>
       </c>
       <c r="AU64" s="9">
         <v>11</v>
       </c>
       <c r="AV64" s="21">
         <v>3</v>
       </c>
       <c r="AW64" s="9">
         <v>12</v>
       </c>
       <c r="AX64" s="12">
         <v>9</v>
       </c>
       <c r="AY64" s="21">
         <v>4</v>
       </c>
       <c r="AZ64" s="10">
         <v>12</v>
       </c>
+      <c r="BA64" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="20">
         <v>29</v>
       </c>
       <c r="C65" s="20">
         <v>35</v>
       </c>
       <c r="D65" s="20">
         <v>28</v>
       </c>
       <c r="E65" s="20">
         <v>24</v>
       </c>
       <c r="F65" s="20">
         <v>19</v>
       </c>
       <c r="G65" s="20">
         <v>31</v>
       </c>
       <c r="H65" s="20">
         <v>28</v>
       </c>
       <c r="I65" s="20">
@@ -10360,52 +10536,55 @@
       </c>
       <c r="AS65" s="21">
         <v>22</v>
       </c>
       <c r="AT65" s="12">
         <v>32</v>
       </c>
       <c r="AU65" s="9">
         <v>21</v>
       </c>
       <c r="AV65" s="21">
         <v>30</v>
       </c>
       <c r="AW65" s="9">
         <v>26</v>
       </c>
       <c r="AX65" s="12">
         <v>29</v>
       </c>
       <c r="AY65" s="21">
         <v>29</v>
       </c>
       <c r="AZ65" s="10">
         <v>33</v>
       </c>
+      <c r="BA65" s="10">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>10</v>
       </c>
       <c r="C66" s="20">
         <v>15</v>
       </c>
       <c r="D66" s="20">
         <v>3</v>
       </c>
       <c r="E66" s="20">
         <v>10</v>
       </c>
       <c r="F66" s="20">
         <v>9</v>
       </c>
       <c r="G66" s="20">
         <v>11</v>
       </c>
       <c r="H66" s="20">
         <v>17</v>
       </c>
       <c r="I66" s="20">
@@ -10518,52 +10697,55 @@
       </c>
       <c r="AS66" s="21">
         <v>5</v>
       </c>
       <c r="AT66" s="12">
         <v>13</v>
       </c>
       <c r="AU66" s="9">
         <v>12</v>
       </c>
       <c r="AV66" s="21">
         <v>11</v>
       </c>
       <c r="AW66" s="9">
         <v>7</v>
       </c>
       <c r="AX66" s="12">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>9</v>
       </c>
       <c r="AZ66" s="10">
         <v>9</v>
       </c>
+      <c r="BA66" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="20">
         <v>3</v>
       </c>
       <c r="D67" s="20">
         <v>6</v>
       </c>
       <c r="E67" s="22" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="22" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="20">
         <v>3</v>
       </c>
       <c r="H67" s="20">
         <v>4</v>
       </c>
       <c r="I67" s="20">
@@ -10676,52 +10858,55 @@
       </c>
       <c r="AS67" s="21">
         <v>2</v>
       </c>
       <c r="AT67" s="12">
         <v>2</v>
       </c>
       <c r="AU67" s="9">
         <v>1</v>
       </c>
       <c r="AV67" s="21">
         <v>2</v>
       </c>
       <c r="AW67" s="9">
         <v>3</v>
       </c>
       <c r="AX67" s="12">
         <v>1</v>
       </c>
       <c r="AY67" s="21">
         <v>3</v>
       </c>
       <c r="AZ67" s="10">
         <v>1</v>
       </c>
+      <c r="BA67" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>7</v>
       </c>
       <c r="C68" s="20">
         <v>15</v>
       </c>
       <c r="D68" s="20">
         <v>7</v>
       </c>
       <c r="E68" s="20">
         <v>12</v>
       </c>
       <c r="F68" s="20">
         <v>6</v>
       </c>
       <c r="G68" s="20">
         <v>7</v>
       </c>
       <c r="H68" s="20">
         <v>4</v>
       </c>
       <c r="I68" s="20">
@@ -10834,52 +11019,55 @@
       </c>
       <c r="AS68" s="21">
         <v>9</v>
       </c>
       <c r="AT68" s="12">
         <v>8</v>
       </c>
       <c r="AU68" s="9">
         <v>10</v>
       </c>
       <c r="AV68" s="21">
         <v>5</v>
       </c>
       <c r="AW68" s="9">
         <v>11</v>
       </c>
       <c r="AX68" s="12">
         <v>6</v>
       </c>
       <c r="AY68" s="21">
         <v>5</v>
       </c>
       <c r="AZ68" s="10">
         <v>6</v>
       </c>
+      <c r="BA68" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="20">
         <v>15</v>
       </c>
       <c r="C69" s="20">
         <v>18</v>
       </c>
       <c r="D69" s="20">
         <v>13</v>
       </c>
       <c r="E69" s="20">
         <v>7</v>
       </c>
       <c r="F69" s="20">
         <v>9</v>
       </c>
       <c r="G69" s="20">
         <v>11</v>
       </c>
       <c r="H69" s="20">
         <v>5</v>
       </c>
       <c r="I69" s="20">
@@ -10992,52 +11180,55 @@
       </c>
       <c r="AS69" s="21">
         <v>11</v>
       </c>
       <c r="AT69" s="12">
         <v>10</v>
       </c>
       <c r="AU69" s="9">
         <v>12</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="9">
         <v>9</v>
       </c>
       <c r="AX69" s="12">
         <v>8</v>
       </c>
       <c r="AY69" s="21">
         <v>10</v>
       </c>
       <c r="AZ69" s="10">
         <v>5</v>
       </c>
+      <c r="BA69" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="20">
         <v>7</v>
       </c>
       <c r="C70" s="20">
         <v>7</v>
       </c>
       <c r="D70" s="20">
         <v>11</v>
       </c>
       <c r="E70" s="20">
         <v>7</v>
       </c>
       <c r="F70" s="20">
         <v>10</v>
       </c>
       <c r="G70" s="20">
         <v>6</v>
       </c>
       <c r="H70" s="20">
         <v>3</v>
       </c>
       <c r="I70" s="20">
@@ -11150,52 +11341,55 @@
       </c>
       <c r="AS70" s="21">
         <v>3</v>
       </c>
       <c r="AT70" s="12">
         <v>6</v>
       </c>
       <c r="AU70" s="9">
         <v>7</v>
       </c>
       <c r="AV70" s="21">
         <v>7</v>
       </c>
       <c r="AW70" s="9">
         <v>8</v>
       </c>
       <c r="AX70" s="12">
         <v>3</v>
       </c>
       <c r="AY70" s="21">
         <v>4</v>
       </c>
       <c r="AZ70" s="10">
         <v>4</v>
       </c>
+      <c r="BA70" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="24">
         <v>21</v>
       </c>
       <c r="C71" s="24">
         <v>17</v>
       </c>
       <c r="D71" s="24">
         <v>14</v>
       </c>
       <c r="E71" s="24">
         <v>4</v>
       </c>
       <c r="F71" s="24">
         <v>8</v>
       </c>
       <c r="G71" s="24">
         <v>3</v>
       </c>
       <c r="H71" s="24">
         <v>10</v>
       </c>
       <c r="I71" s="24">
@@ -11308,323 +11502,328 @@
       </c>
       <c r="AS71" s="26">
         <v>11</v>
       </c>
       <c r="AT71" s="26">
         <v>9</v>
       </c>
       <c r="AU71" s="27">
         <v>15</v>
       </c>
       <c r="AV71" s="26">
         <v>9</v>
       </c>
       <c r="AW71" s="27">
         <v>15</v>
       </c>
       <c r="AX71" s="26">
         <v>11</v>
       </c>
       <c r="AY71" s="26">
         <v>17</v>
       </c>
       <c r="AZ71" s="27">
         <v>12</v>
       </c>
+      <c r="BA71" s="27">
+        <v>15</v>
+      </c>
     </row>
-    <row r="72" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N72" s="28"/>
       <c r="O72" s="28"/>
       <c r="P72" s="28"/>
       <c r="Q72" s="28"/>
       <c r="R72" s="28"/>
     </row>
-    <row r="73" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H73" s="18"/>
       <c r="M73" s="30"/>
     </row>
-    <row r="74" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N76" s="51"/>
       <c r="O76" s="51"/>
       <c r="P76" s="51"/>
       <c r="Q76" s="51"/>
       <c r="R76" s="51"/>
       <c r="S76" s="51"/>
       <c r="T76" s="51"/>
       <c r="U76" s="9"/>
       <c r="V76" s="9"/>
       <c r="W76" s="9"/>
       <c r="X76" s="9"/>
       <c r="Y76" s="9"/>
       <c r="Z76" s="9"/>
       <c r="AA76" s="9"/>
       <c r="AB76" s="9"/>
       <c r="AC76" s="9"/>
       <c r="AD76" s="9"/>
       <c r="AE76" s="9"/>
       <c r="AF76" s="9"/>
       <c r="AG76" s="9"/>
       <c r="AH76" s="9"/>
       <c r="AI76" s="9"/>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="9"/>
       <c r="AL76" s="9"/>
       <c r="AM76" s="9"/>
       <c r="AN76" s="9"/>
     </row>
-    <row r="77" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N77" s="51"/>
       <c r="O77" s="51"/>
       <c r="P77" s="51"/>
       <c r="Q77" s="51"/>
       <c r="R77" s="51"/>
       <c r="S77" s="51"/>
       <c r="T77" s="51"/>
       <c r="U77" s="51"/>
       <c r="V77" s="51"/>
       <c r="W77" s="51"/>
       <c r="X77" s="51"/>
       <c r="Y77" s="51"/>
       <c r="Z77" s="51"/>
       <c r="AA77" s="51"/>
       <c r="AB77" s="51"/>
       <c r="AC77" s="51"/>
       <c r="AD77" s="51"/>
       <c r="AE77" s="51"/>
       <c r="AF77" s="51"/>
       <c r="AG77" s="51"/>
       <c r="AH77" s="51"/>
       <c r="AI77" s="51"/>
       <c r="AJ77" s="51"/>
       <c r="AK77" s="51"/>
       <c r="AL77" s="51"/>
     </row>
-    <row r="78" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B6:AZ6"/>
-    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B50:BA50"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="AX4:AZ4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B50:AZ50"/>
-    <mergeCell ref="B28:AZ28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ77"/>
+  <dimension ref="A1:BA77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AV10" sqref="AV10"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.140625" style="31" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="31" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="31"/>
     <col min="42" max="42" width="8.7109375" style="31" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="31"/>
     <col min="50" max="50" width="8.140625" style="31" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="57" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="57"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="57"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="3"/>
       <c r="E3" s="32"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="60">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="55"/>
+      <c r="B4" s="57">
         <v>2022</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57">
         <v>2023</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="58">
         <v>2024</v>
       </c>
-      <c r="AA4" s="61"/>
-[...10 lines deleted...]
-      <c r="AL4" s="61">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58">
         <v>2025</v>
       </c>
-      <c r="AM4" s="61"/>
-[...10 lines deleted...]
-      <c r="AX4" s="61">
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="58">
         <v>2026</v>
       </c>
-      <c r="AY4" s="61"/>
-      <c r="AZ4" s="61"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="59"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="56"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -11734,107 +11933,111 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="35" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="49" t="s">
         <v>40</v>
       </c>
+      <c r="BA5" s="49" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...52 lines deleted...]
-      <c r="AZ6" s="56"/>
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="62"/>
+      <c r="AS6" s="62"/>
+      <c r="AT6" s="62"/>
+      <c r="AU6" s="62"/>
+      <c r="AV6" s="62"/>
+      <c r="AW6" s="62"/>
+      <c r="AX6" s="62"/>
+      <c r="AY6" s="62"/>
+      <c r="AZ6" s="62"/>
+      <c r="BA6" s="62"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="37">
         <v>12.03</v>
       </c>
       <c r="C7" s="37">
         <v>14.24</v>
       </c>
       <c r="D7" s="37">
         <v>13.08</v>
       </c>
       <c r="E7" s="37">
         <v>12.21</v>
       </c>
       <c r="F7" s="37">
         <v>11.78</v>
       </c>
       <c r="G7" s="37">
         <v>11.51</v>
       </c>
       <c r="H7" s="37">
         <v>11.24</v>
       </c>
       <c r="I7" s="37">
@@ -11947,52 +12150,55 @@
       </c>
       <c r="AS7" s="37">
         <v>9.6</v>
       </c>
       <c r="AT7" s="37">
         <v>9.67</v>
       </c>
       <c r="AU7" s="37">
         <v>9.77</v>
       </c>
       <c r="AV7" s="36">
         <v>9.77</v>
       </c>
       <c r="AW7" s="36">
         <v>9.92</v>
       </c>
       <c r="AX7" s="36">
         <v>8.56</v>
       </c>
       <c r="AY7" s="37">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="36">
         <v>9.9499999999999993</v>
       </c>
+      <c r="BA7" s="37">
+        <v>10.17</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="37">
         <v>11.08</v>
       </c>
       <c r="C8" s="37">
         <v>12.85</v>
       </c>
       <c r="D8" s="37">
         <v>11.59</v>
       </c>
       <c r="E8" s="37">
         <v>10.37</v>
       </c>
       <c r="F8" s="37">
         <v>9.99</v>
       </c>
       <c r="G8" s="37">
         <v>9.69</v>
       </c>
       <c r="H8" s="37">
         <v>9.4</v>
       </c>
       <c r="I8" s="37">
@@ -12105,52 +12311,55 @@
       </c>
       <c r="AS8" s="37">
         <v>8.14</v>
       </c>
       <c r="AT8" s="37">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="37">
         <v>8.18</v>
       </c>
       <c r="AV8" s="36">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="36">
         <v>8.4</v>
       </c>
       <c r="AX8" s="36">
         <v>7.04</v>
       </c>
       <c r="AY8" s="37">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="36">
         <v>8.58</v>
       </c>
+      <c r="BA8" s="37">
+        <v>8.4700000000000006</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="37">
         <v>8.23</v>
       </c>
       <c r="C9" s="37">
         <v>8.83</v>
       </c>
       <c r="D9" s="37">
         <v>7.87</v>
       </c>
       <c r="E9" s="37">
         <v>8.41</v>
       </c>
       <c r="F9" s="37">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="37">
         <v>7.5</v>
       </c>
       <c r="H9" s="37">
         <v>7.6</v>
       </c>
       <c r="I9" s="37">
@@ -12263,52 +12472,55 @@
       </c>
       <c r="AS9" s="37">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT9" s="37">
         <v>8.59</v>
       </c>
       <c r="AU9" s="37">
         <v>8.9</v>
       </c>
       <c r="AV9" s="36">
         <v>9.06</v>
       </c>
       <c r="AW9" s="36">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="36">
         <v>8.52</v>
       </c>
       <c r="AY9" s="37">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="36">
         <v>7.82</v>
       </c>
+      <c r="BA9" s="37">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="37">
         <v>13.12</v>
       </c>
       <c r="C10" s="37">
         <v>14.71</v>
       </c>
       <c r="D10" s="37">
         <v>14.54</v>
       </c>
       <c r="E10" s="37">
         <v>13.42</v>
       </c>
       <c r="F10" s="37">
         <v>13.72</v>
       </c>
       <c r="G10" s="37">
         <v>13.18</v>
       </c>
       <c r="H10" s="37">
         <v>12.62</v>
       </c>
       <c r="I10" s="37">
@@ -12421,52 +12633,55 @@
       </c>
       <c r="AS10" s="37">
         <v>11.13</v>
       </c>
       <c r="AT10" s="37">
         <v>11.62</v>
       </c>
       <c r="AU10" s="37">
         <v>11.91</v>
       </c>
       <c r="AV10" s="36">
         <v>11.76</v>
       </c>
       <c r="AW10" s="36">
         <v>12.01</v>
       </c>
       <c r="AX10" s="36">
         <v>9.99</v>
       </c>
       <c r="AY10" s="37">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="36">
         <v>11.26</v>
       </c>
+      <c r="BA10" s="37">
+        <v>11.19</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="37">
         <v>14.38</v>
       </c>
       <c r="C11" s="37">
         <v>20.96</v>
       </c>
       <c r="D11" s="37">
         <v>18.23</v>
       </c>
       <c r="E11" s="37">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="37">
         <v>15.67</v>
       </c>
       <c r="G11" s="37">
         <v>15.09</v>
       </c>
       <c r="H11" s="37">
         <v>14.77</v>
       </c>
       <c r="I11" s="37">
@@ -12579,52 +12794,55 @@
       </c>
       <c r="AS11" s="37">
         <v>11.21</v>
       </c>
       <c r="AT11" s="37">
         <v>11.27</v>
       </c>
       <c r="AU11" s="37">
         <v>11.45</v>
       </c>
       <c r="AV11" s="36">
         <v>11.3</v>
       </c>
       <c r="AW11" s="36">
         <v>11.56</v>
       </c>
       <c r="AX11" s="36">
         <v>10.61</v>
       </c>
       <c r="AY11" s="37">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="36">
         <v>12.4</v>
       </c>
+      <c r="BA11" s="37">
+        <v>12.47</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="37">
         <v>18.84</v>
       </c>
       <c r="C12" s="37">
         <v>16.87</v>
       </c>
       <c r="D12" s="37">
         <v>14.29</v>
       </c>
       <c r="E12" s="37">
         <v>12.41</v>
       </c>
       <c r="F12" s="37">
         <v>11.78</v>
       </c>
       <c r="G12" s="37">
         <v>11.59</v>
       </c>
       <c r="H12" s="37">
         <v>11.69</v>
       </c>
       <c r="I12" s="37">
@@ -12737,52 +12955,55 @@
       </c>
       <c r="AS12" s="37">
         <v>9.4</v>
       </c>
       <c r="AT12" s="37">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="37">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="36">
         <v>9.32</v>
       </c>
       <c r="AW12" s="36">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="36">
         <v>14.29</v>
       </c>
       <c r="AY12" s="37">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="36">
         <v>10.15</v>
       </c>
+      <c r="BA12" s="37">
+        <v>9.99</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="37">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="37">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="37">
         <v>6.57</v>
       </c>
       <c r="E13" s="37">
         <v>7.41</v>
       </c>
       <c r="F13" s="37">
         <v>6.76</v>
       </c>
       <c r="G13" s="37">
         <v>6.38</v>
       </c>
       <c r="H13" s="37">
         <v>6.6</v>
       </c>
       <c r="I13" s="37">
@@ -12895,52 +13116,55 @@
       </c>
       <c r="AS13" s="37">
         <v>4.67</v>
       </c>
       <c r="AT13" s="37">
         <v>4.58</v>
       </c>
       <c r="AU13" s="37">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="36">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="36">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="36">
         <v>1.97</v>
       </c>
       <c r="AY13" s="37">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="36">
         <v>4.3600000000000003</v>
       </c>
+      <c r="BA13" s="37">
+        <v>6.54</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="37">
         <v>12.05</v>
       </c>
       <c r="C14" s="37">
         <v>14.3</v>
       </c>
       <c r="D14" s="37">
         <v>13.51</v>
       </c>
       <c r="E14" s="37">
         <v>12.99</v>
       </c>
       <c r="F14" s="37">
         <v>12.88</v>
       </c>
       <c r="G14" s="37">
         <v>13.32</v>
       </c>
       <c r="H14" s="37">
         <v>13.04</v>
       </c>
       <c r="I14" s="37">
@@ -13053,52 +13277,55 @@
       </c>
       <c r="AS14" s="37">
         <v>11.18</v>
       </c>
       <c r="AT14" s="37">
         <v>11.69</v>
       </c>
       <c r="AU14" s="37">
         <v>11.66</v>
       </c>
       <c r="AV14" s="36">
         <v>11.59</v>
       </c>
       <c r="AW14" s="36">
         <v>11.63</v>
       </c>
       <c r="AX14" s="36">
         <v>12.12</v>
       </c>
       <c r="AY14" s="37">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="36">
         <v>12.32</v>
       </c>
+      <c r="BA14" s="37">
+        <v>13.57</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="37">
         <v>14.8</v>
       </c>
       <c r="C15" s="37">
         <v>13.31</v>
       </c>
       <c r="D15" s="37">
         <v>14.55</v>
       </c>
       <c r="E15" s="37">
         <v>12.91</v>
       </c>
       <c r="F15" s="37">
         <v>13.49</v>
       </c>
       <c r="G15" s="37">
         <v>13.68</v>
       </c>
       <c r="H15" s="37">
         <v>12.91</v>
       </c>
       <c r="I15" s="37">
@@ -13211,52 +13438,55 @@
       </c>
       <c r="AS15" s="37">
         <v>11.94</v>
       </c>
       <c r="AT15" s="37">
         <v>11.4</v>
       </c>
       <c r="AU15" s="37">
         <v>11.16</v>
       </c>
       <c r="AV15" s="36">
         <v>11.06</v>
       </c>
       <c r="AW15" s="36">
         <v>11.01</v>
       </c>
       <c r="AX15" s="36">
         <v>8.48</v>
       </c>
       <c r="AY15" s="37">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="36">
         <v>10.91</v>
       </c>
+      <c r="BA15" s="37">
+        <v>12.17</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="37">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="37">
         <v>9.64</v>
       </c>
       <c r="D16" s="37">
         <v>7.78</v>
       </c>
       <c r="E16" s="37">
         <v>7.24</v>
       </c>
       <c r="F16" s="37">
         <v>7.32</v>
       </c>
       <c r="G16" s="37">
         <v>7.58</v>
       </c>
       <c r="H16" s="37">
         <v>7.74</v>
       </c>
       <c r="I16" s="37">
@@ -13369,52 +13599,55 @@
       </c>
       <c r="AS16" s="37">
         <v>5.7</v>
       </c>
       <c r="AT16" s="37">
         <v>5.48</v>
       </c>
       <c r="AU16" s="37">
         <v>5.16</v>
       </c>
       <c r="AV16" s="36">
         <v>4.91</v>
       </c>
       <c r="AW16" s="36">
         <v>5.39</v>
       </c>
       <c r="AX16" s="36">
         <v>2.42</v>
       </c>
       <c r="AY16" s="37">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="36">
         <v>5.42</v>
       </c>
+      <c r="BA16" s="37">
+        <v>6.26</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="37">
         <v>12.59</v>
       </c>
       <c r="C17" s="37">
         <v>16.45</v>
       </c>
       <c r="D17" s="37">
         <v>14.85</v>
       </c>
       <c r="E17" s="37">
         <v>13.75</v>
       </c>
       <c r="F17" s="37">
         <v>13.53</v>
       </c>
       <c r="G17" s="37">
         <v>13.25</v>
       </c>
       <c r="H17" s="37">
         <v>12.56</v>
       </c>
       <c r="I17" s="37">
@@ -13527,52 +13760,55 @@
       </c>
       <c r="AS17" s="37">
         <v>9.32</v>
       </c>
       <c r="AT17" s="37">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="37">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="36">
         <v>10.14</v>
       </c>
       <c r="AW17" s="36">
         <v>10.33</v>
       </c>
       <c r="AX17" s="36">
         <v>5.23</v>
       </c>
       <c r="AY17" s="37">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="36">
         <v>9.1999999999999993</v>
       </c>
+      <c r="BA17" s="37">
+        <v>10.220000000000001</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="37">
         <v>10.81</v>
       </c>
       <c r="C18" s="37">
         <v>11.85</v>
       </c>
       <c r="D18" s="37">
         <v>11.03</v>
       </c>
       <c r="E18" s="37">
         <v>9.65</v>
       </c>
       <c r="F18" s="37">
         <v>9.43</v>
       </c>
       <c r="G18" s="37">
         <v>8.6</v>
       </c>
       <c r="H18" s="37">
         <v>8.59</v>
       </c>
       <c r="I18" s="37">
@@ -13685,52 +13921,55 @@
       </c>
       <c r="AS18" s="37">
         <v>10.47</v>
       </c>
       <c r="AT18" s="37">
         <v>10.25</v>
       </c>
       <c r="AU18" s="37">
         <v>10.17</v>
       </c>
       <c r="AV18" s="36">
         <v>10.89</v>
       </c>
       <c r="AW18" s="36">
         <v>10.94</v>
       </c>
       <c r="AX18" s="36">
         <v>3.61</v>
       </c>
       <c r="AY18" s="37">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="36">
         <v>6.66</v>
       </c>
+      <c r="BA18" s="37">
+        <v>7.79</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="37">
         <v>11.4</v>
       </c>
       <c r="C19" s="37">
         <v>14.81</v>
       </c>
       <c r="D19" s="37">
         <v>15.48</v>
       </c>
       <c r="E19" s="37">
         <v>14.69</v>
       </c>
       <c r="F19" s="37">
         <v>14.3</v>
       </c>
       <c r="G19" s="37">
         <v>13.99</v>
       </c>
       <c r="H19" s="37">
         <v>13.41</v>
       </c>
       <c r="I19" s="37">
@@ -13843,52 +14082,55 @@
       </c>
       <c r="AS19" s="37">
         <v>11.38</v>
       </c>
       <c r="AT19" s="37">
         <v>11.49</v>
       </c>
       <c r="AU19" s="37">
         <v>11.49</v>
       </c>
       <c r="AV19" s="36">
         <v>11.86</v>
       </c>
       <c r="AW19" s="36">
         <v>11.7</v>
       </c>
       <c r="AX19" s="36">
         <v>7.07</v>
       </c>
       <c r="AY19" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="36">
         <v>9.59</v>
       </c>
+      <c r="BA19" s="37">
+        <v>10.72</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="37">
         <v>13.03</v>
       </c>
       <c r="C20" s="37">
         <v>12.79</v>
       </c>
       <c r="D20" s="37">
         <v>12.27</v>
       </c>
       <c r="E20" s="37">
         <v>12.43</v>
       </c>
       <c r="F20" s="37">
         <v>12.19</v>
       </c>
       <c r="G20" s="37">
         <v>12.49</v>
       </c>
       <c r="H20" s="37">
         <v>12.31</v>
       </c>
       <c r="I20" s="37">
@@ -14001,52 +14243,55 @@
       </c>
       <c r="AS20" s="37">
         <v>11.65</v>
       </c>
       <c r="AT20" s="37">
         <v>11.64</v>
       </c>
       <c r="AU20" s="37">
         <v>11.64</v>
       </c>
       <c r="AV20" s="36">
         <v>11.27</v>
       </c>
       <c r="AW20" s="36">
         <v>11.32</v>
       </c>
       <c r="AX20" s="36">
         <v>10.8</v>
       </c>
       <c r="AY20" s="37">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="36">
         <v>10.54</v>
       </c>
+      <c r="BA20" s="37">
+        <v>10.87</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="37">
         <v>9.84</v>
       </c>
       <c r="C21" s="37">
         <v>10.92</v>
       </c>
       <c r="D21" s="37">
         <v>10.54</v>
       </c>
       <c r="E21" s="37">
         <v>10.48</v>
       </c>
       <c r="F21" s="37">
         <v>9.94</v>
       </c>
       <c r="G21" s="37">
         <v>10.28</v>
       </c>
       <c r="H21" s="37">
         <v>10.3</v>
       </c>
       <c r="I21" s="37">
@@ -14159,52 +14404,55 @@
       </c>
       <c r="AS21" s="37">
         <v>8.8800000000000008</v>
       </c>
       <c r="AT21" s="37">
         <v>9.09</v>
       </c>
       <c r="AU21" s="37">
         <v>9.18</v>
       </c>
       <c r="AV21" s="36">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="36">
         <v>9.25</v>
       </c>
       <c r="AX21" s="36">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="37">
         <v>10</v>
       </c>
       <c r="AZ21" s="36">
         <v>9.7899999999999991</v>
       </c>
+      <c r="BA21" s="37">
+        <v>10.35</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="37">
         <v>12.13</v>
       </c>
       <c r="C22" s="37">
         <v>15.3</v>
       </c>
       <c r="D22" s="37">
         <v>12.74</v>
       </c>
       <c r="E22" s="37">
         <v>13.64</v>
       </c>
       <c r="F22" s="37">
         <v>13.99</v>
       </c>
       <c r="G22" s="37">
         <v>13.65</v>
       </c>
       <c r="H22" s="37">
         <v>14.05</v>
       </c>
       <c r="I22" s="37">
@@ -14317,52 +14565,55 @@
       </c>
       <c r="AS22" s="37">
         <v>11.5</v>
       </c>
       <c r="AT22" s="37">
         <v>11.8</v>
       </c>
       <c r="AU22" s="37">
         <v>11.82</v>
       </c>
       <c r="AV22" s="36">
         <v>12.18</v>
       </c>
       <c r="AW22" s="36">
         <v>12.25</v>
       </c>
       <c r="AX22" s="36">
         <v>10.02</v>
       </c>
       <c r="AY22" s="37">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="36">
         <v>10.25</v>
       </c>
+      <c r="BA22" s="37">
+        <v>10.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="37">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="37">
         <v>10.01</v>
       </c>
       <c r="E23" s="37">
         <v>8.48</v>
       </c>
       <c r="F23" s="37">
         <v>8.01</v>
       </c>
       <c r="G23" s="37">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="37">
         <v>8.31</v>
       </c>
       <c r="I23" s="37">
@@ -14475,52 +14726,55 @@
       </c>
       <c r="AS23" s="37">
         <v>7.26</v>
       </c>
       <c r="AT23" s="37">
         <v>7.43</v>
       </c>
       <c r="AU23" s="37">
         <v>7.1</v>
       </c>
       <c r="AV23" s="36">
         <v>6.85</v>
       </c>
       <c r="AW23" s="36">
         <v>7.37</v>
       </c>
       <c r="AX23" s="36">
         <v>4.43</v>
       </c>
       <c r="AY23" s="37">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="36">
         <v>7.13</v>
       </c>
+      <c r="BA23" s="37">
+        <v>7.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="37">
         <v>12.62</v>
       </c>
       <c r="D24" s="37">
         <v>13.1</v>
       </c>
       <c r="E24" s="37">
         <v>14.31</v>
       </c>
       <c r="F24" s="37">
         <v>13.81</v>
       </c>
       <c r="G24" s="37">
         <v>13.59</v>
       </c>
       <c r="H24" s="37">
         <v>13.07</v>
       </c>
       <c r="I24" s="37">
@@ -14633,52 +14887,55 @@
       </c>
       <c r="AS24" s="37">
         <v>9.85</v>
       </c>
       <c r="AT24" s="37">
         <v>9.91</v>
       </c>
       <c r="AU24" s="37">
         <v>10.07</v>
       </c>
       <c r="AV24" s="36">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="36">
         <v>10.52</v>
       </c>
       <c r="AX24" s="36">
         <v>12.76</v>
       </c>
       <c r="AY24" s="37">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="36">
         <v>11.76</v>
       </c>
+      <c r="BA24" s="37">
+        <v>12.29</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="37">
         <v>14.09</v>
       </c>
       <c r="C25" s="37">
         <v>15.68</v>
       </c>
       <c r="D25" s="37">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="37">
         <v>14.34</v>
       </c>
       <c r="F25" s="37">
         <v>13.55</v>
       </c>
       <c r="G25" s="37">
         <v>13.46</v>
       </c>
       <c r="H25" s="37">
         <v>13.04</v>
       </c>
       <c r="I25" s="37">
@@ -14791,52 +15048,55 @@
       </c>
       <c r="AS25" s="37">
         <v>12.17</v>
       </c>
       <c r="AT25" s="37">
         <v>12.24</v>
       </c>
       <c r="AU25" s="37">
         <v>12.26</v>
       </c>
       <c r="AV25" s="36">
         <v>12.21</v>
       </c>
       <c r="AW25" s="36">
         <v>12.18</v>
       </c>
       <c r="AX25" s="36">
         <v>8.36</v>
       </c>
       <c r="AY25" s="37">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="36">
         <v>11.43</v>
       </c>
+      <c r="BA25" s="37">
+        <v>11.58</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="37">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="37">
         <v>13.62</v>
       </c>
       <c r="D26" s="37">
         <v>13.94</v>
       </c>
       <c r="E26" s="37">
         <v>14.02</v>
       </c>
       <c r="F26" s="37">
         <v>13.95</v>
       </c>
       <c r="G26" s="37">
         <v>13.07</v>
       </c>
       <c r="H26" s="37">
         <v>12.16</v>
       </c>
       <c r="I26" s="37">
@@ -14949,52 +15209,55 @@
       </c>
       <c r="AS26" s="37">
         <v>13.94</v>
       </c>
       <c r="AT26" s="37">
         <v>13.55</v>
       </c>
       <c r="AU26" s="37">
         <v>13.34</v>
       </c>
       <c r="AV26" s="36">
         <v>13.22</v>
       </c>
       <c r="AW26" s="36">
         <v>13.44</v>
       </c>
       <c r="AX26" s="36">
         <v>11.95</v>
       </c>
       <c r="AY26" s="37">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="36">
         <v>11.46</v>
       </c>
+      <c r="BA26" s="37">
+        <v>10.99</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="39">
         <v>18.13</v>
       </c>
       <c r="C27" s="39">
         <v>16.75</v>
       </c>
       <c r="D27" s="39">
         <v>14.98</v>
       </c>
       <c r="E27" s="39">
         <v>13</v>
       </c>
       <c r="F27" s="39">
         <v>11.93</v>
       </c>
       <c r="G27" s="39">
         <v>11.03</v>
       </c>
       <c r="H27" s="39">
         <v>10.76</v>
       </c>
       <c r="I27" s="39">
@@ -15107,129 +15370,132 @@
       </c>
       <c r="AS27" s="39">
         <v>10.95</v>
       </c>
       <c r="AT27" s="39">
         <v>11.5</v>
       </c>
       <c r="AU27" s="39">
         <v>11.37</v>
       </c>
       <c r="AV27" s="39">
         <v>11.34</v>
       </c>
       <c r="AW27" s="39">
         <v>11.69</v>
       </c>
       <c r="AX27" s="39">
         <v>14.6</v>
       </c>
       <c r="AY27" s="39">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="39">
         <v>16.03</v>
       </c>
+      <c r="BA27" s="39">
+        <v>16.09</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>4</v>
       </c>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="46"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="Z30" s="54"/>
       <c r="AA30" s="54"/>
       <c r="AB30" s="54"/>
       <c r="AC30" s="54"/>
       <c r="AD30" s="54"/>
       <c r="AE30" s="54"/>
       <c r="AF30" s="54"/>
       <c r="AG30" s="54"/>
       <c r="AH30" s="54"/>
       <c r="AI30" s="54"/>
       <c r="AJ30" s="54"/>
       <c r="AK30" s="54"/>
       <c r="AL30" s="54"/>
       <c r="AM30" s="54"/>
       <c r="AN30" s="54"/>
     </row>
-    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
       <c r="F31" s="44"/>
       <c r="G31" s="44"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="52"/>
       <c r="Q31" s="52"/>
       <c r="R31" s="52"/>
       <c r="S31" s="53"/>
       <c r="T31" s="53"/>
       <c r="U31" s="52"/>
       <c r="V31" s="36"/>
       <c r="W31" s="52"/>
       <c r="X31" s="36"/>
       <c r="Y31" s="52"/>
       <c r="Z31" s="52"/>
       <c r="AA31" s="36"/>
       <c r="AB31" s="36"/>
       <c r="AC31" s="36"/>
       <c r="AD31" s="36"/>
       <c r="AE31" s="36"/>
       <c r="AF31" s="36"/>
       <c r="AG31" s="36"/>
       <c r="AH31" s="36"/>
       <c r="AI31" s="36"/>
       <c r="AJ31" s="36"/>
       <c r="AK31" s="36"/>
       <c r="AL31" s="36"/>
     </row>
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="45"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="54"/>
       <c r="W32" s="54"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
@@ -15282,222 +15548,224 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="AX4:AZ4"/>
-[...1 lines deleted...]
-    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ77"/>
+  <dimension ref="A1:BA77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AV10" sqref="AV10"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="31" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="57" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="61" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="57"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="57"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
     </row>
-    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="C3" s="4"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="60">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="55"/>
+      <c r="B4" s="57">
         <v>2022</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57">
         <v>2023</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="58">
         <v>2024</v>
       </c>
-      <c r="AA4" s="61"/>
-[...10 lines deleted...]
-      <c r="AL4" s="61">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58">
         <v>2025</v>
       </c>
-      <c r="AM4" s="61"/>
-[...10 lines deleted...]
-      <c r="AX4" s="61">
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="58">
         <v>2026</v>
       </c>
-      <c r="AY4" s="61"/>
-      <c r="AZ4" s="61"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="59"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="56"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -15607,107 +15875,111 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...52 lines deleted...]
-      <c r="AZ6" s="56"/>
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="62"/>
+      <c r="AS6" s="62"/>
+      <c r="AT6" s="62"/>
+      <c r="AU6" s="62"/>
+      <c r="AV6" s="62"/>
+      <c r="AW6" s="62"/>
+      <c r="AX6" s="62"/>
+      <c r="AY6" s="62"/>
+      <c r="AZ6" s="62"/>
+      <c r="BA6" s="62"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>10</v>
       </c>
       <c r="C7" s="11">
         <v>13</v>
       </c>
       <c r="D7" s="11">
         <v>7</v>
       </c>
       <c r="E7" s="11">
         <v>11</v>
       </c>
       <c r="F7" s="11">
         <v>12</v>
       </c>
       <c r="G7" s="11">
         <v>13</v>
       </c>
       <c r="H7" s="11">
         <v>9</v>
       </c>
       <c r="I7" s="11">
@@ -15820,52 +16092,55 @@
       </c>
       <c r="AS7" s="21">
         <v>4</v>
       </c>
       <c r="AT7" s="12">
         <v>5</v>
       </c>
       <c r="AU7" s="9">
         <v>6</v>
       </c>
       <c r="AV7" s="21">
         <v>2</v>
       </c>
       <c r="AW7" s="10">
         <v>2</v>
       </c>
       <c r="AX7" s="12">
         <v>4</v>
       </c>
       <c r="AY7" s="21">
         <v>5</v>
       </c>
       <c r="AZ7" s="10">
         <v>4</v>
       </c>
+      <c r="BA7" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>5</v>
       </c>
       <c r="C8" s="11">
         <v>3</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>3</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>4</v>
       </c>
       <c r="H8" s="11">
         <v>3</v>
       </c>
       <c r="I8" s="11">
@@ -15978,52 +16253,55 @@
       </c>
       <c r="AS8" s="21">
         <v>1</v>
       </c>
       <c r="AT8" s="12">
         <v>2</v>
       </c>
       <c r="AU8" s="9">
         <v>1</v>
       </c>
       <c r="AV8" s="21">
         <v>1</v>
       </c>
       <c r="AW8" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX8" s="12">
         <v>1</v>
       </c>
       <c r="AY8" s="21">
         <v>1</v>
       </c>
       <c r="AZ8" s="10">
         <v>1</v>
       </c>
+      <c r="BA8" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="11">
         <v>1</v>
       </c>
       <c r="F9" s="11">
         <v>1</v>
       </c>
       <c r="G9" s="11">
         <v>1</v>
       </c>
       <c r="H9" s="11">
         <v>1</v>
       </c>
       <c r="I9" s="11">
@@ -16136,52 +16414,55 @@
       </c>
       <c r="AS9" s="21">
         <v>1</v>
       </c>
       <c r="AT9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW9" s="10">
         <v>2</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="21">
         <v>1</v>
       </c>
       <c r="AZ9" s="10">
         <v>1</v>
       </c>
+      <c r="BA9" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="11">
         <v>2</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="11">
         <v>1</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="11" t="s">
@@ -16294,52 +16575,55 @@
       </c>
       <c r="AS10" s="21">
         <v>1</v>
       </c>
       <c r="AT10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="21">
         <v>1</v>
       </c>
       <c r="AZ10" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA10" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>3</v>
       </c>
       <c r="C11" s="11">
         <v>2</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="11">
         <v>1</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
       <c r="H11" s="11">
         <v>3</v>
       </c>
       <c r="I11" s="11">
@@ -16452,52 +16736,55 @@
       </c>
       <c r="AS11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA11" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="11">
         <v>1</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -16610,52 +16897,55 @@
       </c>
       <c r="AS12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA12" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -16768,52 +17058,55 @@
       </c>
       <c r="AS13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA13" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="11">
         <v>1</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="11" t="s">
@@ -16926,52 +17219,55 @@
       </c>
       <c r="AS14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA14" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -17084,52 +17380,55 @@
       </c>
       <c r="AS15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ15" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA15" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -17242,52 +17541,55 @@
       </c>
       <c r="AS16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="21">
         <v>1</v>
       </c>
       <c r="AZ16" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA16" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="11">
@@ -17400,52 +17702,55 @@
       </c>
       <c r="AS17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA17" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="11">
         <v>1</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -17558,52 +17863,55 @@
       </c>
       <c r="AS18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT18" s="12">
         <v>2</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA18" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -17716,52 +18024,55 @@
       </c>
       <c r="AS19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA19" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="11">
         <v>1</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -17874,52 +18185,55 @@
       </c>
       <c r="AS20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA20" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="11">
         <v>1</v>
       </c>
       <c r="D21" s="11">
         <v>1</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="11">
         <v>1</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="11">
@@ -18032,52 +18346,55 @@
       </c>
       <c r="AS21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU21" s="9">
         <v>2</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ21" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA21" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="11">
         <v>1</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -18190,52 +18507,55 @@
       </c>
       <c r="AS22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT22" s="12">
         <v>1</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="10">
         <v>1</v>
       </c>
+      <c r="BA22" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="11">
         <v>1</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -18348,52 +18668,55 @@
       </c>
       <c r="AS23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="9">
         <v>1</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA23" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="11">
         <v>1</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="11">
         <v>1</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -18506,52 +18829,55 @@
       </c>
       <c r="AS24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA24" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="11">
         <v>1</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -18664,52 +18990,55 @@
       </c>
       <c r="AS25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AT25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="21">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="21">
         <v>1</v>
       </c>
       <c r="AZ25" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA25" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>1</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="11" t="s">
@@ -18822,52 +19151,55 @@
       </c>
       <c r="AS26" s="21">
         <v>1</v>
       </c>
       <c r="AT26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BA26" s="10" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="41">
         <v>1</v>
       </c>
       <c r="D27" s="41">
         <v>1</v>
       </c>
       <c r="E27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="41">
         <v>1</v>
       </c>
       <c r="I27" s="41" t="s">
@@ -18980,98 +19312,101 @@
       </c>
       <c r="AS27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AT27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AU27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AV27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AX27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="27">
         <v>1</v>
       </c>
+      <c r="BA27" s="27" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>4</v>
       </c>
       <c r="S29" s="14"/>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S30" s="14"/>
     </row>
-    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="S31" s="14"/>
       <c r="Z31" s="47"/>
       <c r="AA31" s="47"/>
       <c r="AB31" s="47"/>
       <c r="AC31" s="47"/>
       <c r="AD31" s="47"/>
       <c r="AE31" s="47"/>
       <c r="AF31" s="47"/>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
     </row>
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
       <c r="F32" s="44"/>
       <c r="G32" s="44"/>
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="9"/>
@@ -19236,227 +19571,229 @@
     <row r="67" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S67" s="22"/>
     </row>
     <row r="68" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S68" s="22"/>
     </row>
     <row r="69" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S69" s="22"/>
     </row>
     <row r="70" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S70" s="22"/>
     </row>
     <row r="71" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S71" s="22"/>
     </row>
     <row r="72" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S72" s="18"/>
     </row>
     <row r="73" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="AX4:AZ4"/>
-[...1 lines deleted...]
-    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ77"/>
+  <dimension ref="A1:BA77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AV10" sqref="AV10"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7" style="31" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.140625" style="31" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="31"/>
     <col min="42" max="42" width="8.28515625" style="31" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="31"/>
     <col min="50" max="50" width="8.42578125" style="31" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="57" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="57"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="57"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
     </row>
-    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="60">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="55"/>
+      <c r="B4" s="57">
         <v>2022</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57">
         <v>2023</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="58">
         <v>2024</v>
       </c>
-      <c r="AA4" s="61"/>
-[...10 lines deleted...]
-      <c r="AL4" s="61">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58">
         <v>2025</v>
       </c>
-      <c r="AM4" s="61"/>
-[...10 lines deleted...]
-      <c r="AX4" s="61">
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="58">
         <v>2026</v>
       </c>
-      <c r="AY4" s="61"/>
-      <c r="AZ4" s="61"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="59"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="56"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19566,52 +19903,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="35" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="49" t="s">
         <v>40</v>
       </c>
+      <c r="BA5" s="49" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="63"/>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="63"/>
       <c r="N6" s="63"/>
       <c r="O6" s="63"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="63"/>
       <c r="T6" s="63"/>
       <c r="U6" s="63"/>
       <c r="V6" s="63"/>
       <c r="W6" s="63"/>
       <c r="X6" s="63"/>
@@ -19621,52 +19961,53 @@
       <c r="AB6" s="63"/>
       <c r="AC6" s="63"/>
       <c r="AD6" s="63"/>
       <c r="AE6" s="63"/>
       <c r="AF6" s="63"/>
       <c r="AG6" s="63"/>
       <c r="AH6" s="63"/>
       <c r="AI6" s="63"/>
       <c r="AJ6" s="63"/>
       <c r="AK6" s="63"/>
       <c r="AL6" s="63"/>
       <c r="AM6" s="63"/>
       <c r="AN6" s="63"/>
       <c r="AO6" s="63"/>
       <c r="AP6" s="63"/>
       <c r="AQ6" s="63"/>
       <c r="AR6" s="63"/>
       <c r="AS6" s="63"/>
       <c r="AT6" s="63"/>
       <c r="AU6" s="63"/>
       <c r="AV6" s="63"/>
       <c r="AW6" s="63"/>
       <c r="AX6" s="63"/>
       <c r="AY6" s="63"/>
       <c r="AZ6" s="63"/>
+      <c r="BA6" s="63"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="36">
         <v>12.36</v>
       </c>
       <c r="C7" s="36">
         <v>14.28</v>
       </c>
       <c r="D7" s="36">
         <v>12.52</v>
       </c>
       <c r="E7" s="36">
         <v>12.82</v>
       </c>
       <c r="F7" s="36">
         <v>13.12</v>
       </c>
       <c r="G7" s="36">
         <v>13.44</v>
       </c>
       <c r="H7" s="36">
         <v>12.86</v>
       </c>
       <c r="I7" s="36">
@@ -19779,52 +20120,55 @@
       </c>
       <c r="AS7" s="37">
         <v>6.45</v>
       </c>
       <c r="AT7" s="37">
         <v>6.51</v>
       </c>
       <c r="AU7" s="37">
         <v>6.7</v>
       </c>
       <c r="AV7" s="36">
         <v>6.42</v>
       </c>
       <c r="AW7" s="36">
         <v>6.14</v>
       </c>
       <c r="AX7" s="36">
         <v>6.38</v>
       </c>
       <c r="AY7" s="37">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="36">
         <v>7.27</v>
       </c>
+      <c r="BA7" s="37">
+        <v>8.3000000000000007</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="36">
         <v>18.18</v>
       </c>
       <c r="C8" s="36">
         <v>13.94</v>
       </c>
       <c r="D8" s="36">
         <v>13.16</v>
       </c>
       <c r="E8" s="36">
         <v>12.54</v>
       </c>
       <c r="F8" s="36">
         <v>12.99</v>
       </c>
       <c r="G8" s="36">
         <v>13.19</v>
       </c>
       <c r="H8" s="36">
         <v>12.77</v>
       </c>
       <c r="I8" s="36">
@@ -19937,52 +20281,55 @@
       </c>
       <c r="AS8" s="37">
         <v>6.24</v>
       </c>
       <c r="AT8" s="37">
         <v>6.44</v>
       </c>
       <c r="AU8" s="37">
         <v>6.2</v>
       </c>
       <c r="AV8" s="36">
         <v>6.11</v>
       </c>
       <c r="AW8" s="36">
         <v>5.59</v>
       </c>
       <c r="AX8" s="36">
         <v>4.46</v>
       </c>
       <c r="AY8" s="37">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="36">
         <v>4.75</v>
       </c>
+      <c r="BA8" s="37">
+        <v>6.98</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="36">
         <v>35.71</v>
       </c>
       <c r="C9" s="36">
         <v>18.87</v>
       </c>
       <c r="D9" s="36">
         <v>11.7</v>
       </c>
       <c r="E9" s="36">
         <v>12.71</v>
       </c>
       <c r="F9" s="36">
         <v>13.7</v>
       </c>
       <c r="G9" s="36">
         <v>13.93</v>
       </c>
       <c r="H9" s="36">
         <v>14.08</v>
       </c>
       <c r="I9" s="36">
@@ -20095,52 +20442,55 @@
       </c>
       <c r="AS9" s="37">
         <v>9.15</v>
       </c>
       <c r="AT9" s="37">
         <v>7.83</v>
       </c>
       <c r="AU9" s="37">
         <v>7.14</v>
       </c>
       <c r="AV9" s="36">
         <v>6.36</v>
       </c>
       <c r="AW9" s="36">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="37">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="36">
         <v>16.809999999999999</v>
       </c>
+      <c r="BA9" s="37">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="36">
         <v>21.28</v>
       </c>
       <c r="F10" s="36">
         <v>16.53</v>
       </c>
       <c r="G10" s="36">
         <v>20.13</v>
       </c>
       <c r="H10" s="36">
         <v>16.3</v>
       </c>
       <c r="I10" s="36">
@@ -20253,52 +20603,55 @@
       </c>
       <c r="AS10" s="37">
         <v>22.6</v>
       </c>
       <c r="AT10" s="37">
         <v>20.51</v>
       </c>
       <c r="AU10" s="37">
         <v>23.26</v>
       </c>
       <c r="AV10" s="36">
         <v>21.74</v>
       </c>
       <c r="AW10" s="36">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="37">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="36">
         <v>20.41</v>
       </c>
+      <c r="BA10" s="37">
+        <v>16.95</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="36">
         <v>26.55</v>
       </c>
       <c r="C11" s="36">
         <v>22.03</v>
       </c>
       <c r="D11" s="36">
         <v>14.88</v>
       </c>
       <c r="E11" s="36">
         <v>11.14</v>
       </c>
       <c r="F11" s="36">
         <v>10.79</v>
       </c>
       <c r="G11" s="36">
         <v>11.98</v>
       </c>
       <c r="H11" s="36">
         <v>13.75</v>
       </c>
       <c r="I11" s="36">
@@ -20411,52 +20764,55 @@
       </c>
       <c r="AS11" s="37">
         <v>7.5</v>
       </c>
       <c r="AT11" s="37">
         <v>6.66</v>
       </c>
       <c r="AU11" s="37">
         <v>5.88</v>
       </c>
       <c r="AV11" s="36">
         <v>5.37</v>
       </c>
       <c r="AW11" s="36">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA11" s="37">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="36">
         <v>47.62</v>
       </c>
       <c r="D12" s="36">
         <v>31.25</v>
       </c>
       <c r="E12" s="36">
         <v>22.73</v>
       </c>
       <c r="F12" s="36">
         <v>16.95</v>
       </c>
       <c r="G12" s="36">
         <v>29.41</v>
       </c>
       <c r="H12" s="36">
         <v>23.26</v>
       </c>
       <c r="I12" s="36">
@@ -20569,52 +20925,55 @@
       </c>
       <c r="AS12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA12" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="36">
         <v>25</v>
       </c>
       <c r="D13" s="36">
         <v>15.87</v>
       </c>
       <c r="E13" s="36">
         <v>12.99</v>
       </c>
       <c r="F13" s="36">
         <v>10.1</v>
       </c>
       <c r="G13" s="36">
         <v>8.77</v>
       </c>
       <c r="H13" s="36">
         <v>7.63</v>
       </c>
       <c r="I13" s="36">
@@ -20727,52 +21086,55 @@
       </c>
       <c r="AS13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA13" s="37">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="36">
         <v>8.85</v>
       </c>
       <c r="F14" s="36">
         <v>6.9</v>
       </c>
       <c r="G14" s="36">
         <v>10.99</v>
       </c>
       <c r="H14" s="36">
         <v>9.01</v>
       </c>
       <c r="I14" s="36">
@@ -20885,52 +21247,55 @@
       </c>
       <c r="AS14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA14" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="36">
         <v>41.67</v>
       </c>
       <c r="D15" s="36">
         <v>26.32</v>
       </c>
       <c r="E15" s="36">
         <v>19.61</v>
       </c>
       <c r="F15" s="36">
         <v>29.41</v>
       </c>
       <c r="G15" s="36">
         <v>35.71</v>
       </c>
       <c r="H15" s="36">
         <v>28.3</v>
       </c>
       <c r="I15" s="36">
@@ -21043,52 +21408,55 @@
       </c>
       <c r="AS15" s="37">
         <v>11.9</v>
       </c>
       <c r="AT15" s="37">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="37">
         <v>8.4</v>
       </c>
       <c r="AV15" s="36">
         <v>7.87</v>
       </c>
       <c r="AW15" s="36">
         <v>7.25</v>
       </c>
       <c r="AX15" s="36">
         <v>58.82</v>
       </c>
       <c r="AY15" s="37">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="36">
         <v>28.57</v>
       </c>
+      <c r="BA15" s="37">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="36">
         <v>12.66</v>
       </c>
       <c r="G16" s="36">
         <v>10.42</v>
       </c>
       <c r="H16" s="36">
         <v>8.77</v>
       </c>
       <c r="I16" s="36">
@@ -21201,52 +21569,55 @@
       </c>
       <c r="AS16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="37">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="36">
         <v>33.33</v>
       </c>
+      <c r="BA16" s="37">
+        <v>50</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="36">
         <v>7.09</v>
       </c>
       <c r="F17" s="36">
         <v>5.56</v>
       </c>
       <c r="G17" s="36">
         <v>4.57</v>
       </c>
       <c r="H17" s="36">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="36">
@@ -21359,52 +21730,55 @@
       </c>
       <c r="AS17" s="37">
         <v>8.93</v>
       </c>
       <c r="AT17" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="37">
         <v>7.46</v>
       </c>
       <c r="AV17" s="36">
         <v>6.8</v>
       </c>
       <c r="AW17" s="36">
         <v>6.17</v>
       </c>
       <c r="AX17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA17" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="36">
         <v>55.56</v>
       </c>
       <c r="D18" s="36">
         <v>37.04</v>
       </c>
       <c r="E18" s="36">
         <v>54.05</v>
       </c>
       <c r="F18" s="36">
         <v>39.22</v>
       </c>
       <c r="G18" s="36">
         <v>33.33</v>
       </c>
       <c r="H18" s="36">
         <v>42.25</v>
       </c>
       <c r="I18" s="36">
@@ -21517,52 +21891,55 @@
       </c>
       <c r="AS18" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT18" s="37">
         <v>26.32</v>
       </c>
       <c r="AU18" s="37">
         <v>23.81</v>
       </c>
       <c r="AV18" s="36">
         <v>22.47</v>
       </c>
       <c r="AW18" s="36">
         <v>20.62</v>
       </c>
       <c r="AX18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA18" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="36">
         <v>10.53</v>
       </c>
       <c r="G19" s="36">
         <v>9.17</v>
       </c>
       <c r="H19" s="36">
         <v>7.52</v>
       </c>
       <c r="I19" s="36">
@@ -21675,52 +22052,55 @@
       </c>
       <c r="AS19" s="37">
         <v>15.75</v>
       </c>
       <c r="AT19" s="37">
         <v>13.61</v>
       </c>
       <c r="AU19" s="37">
         <v>11.76</v>
       </c>
       <c r="AV19" s="36">
         <v>10.75</v>
       </c>
       <c r="AW19" s="36">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA19" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="36">
         <v>17.54</v>
       </c>
       <c r="F20" s="36">
         <v>25.64</v>
       </c>
       <c r="G20" s="36">
         <v>19.8</v>
       </c>
       <c r="H20" s="36">
         <v>15.15</v>
       </c>
       <c r="I20" s="36">
@@ -21833,52 +22213,55 @@
       </c>
       <c r="AS20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA20" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="36">
         <v>6.71</v>
       </c>
       <c r="D21" s="36">
         <v>8.73</v>
       </c>
       <c r="E21" s="36">
         <v>6.56</v>
       </c>
       <c r="F21" s="36">
         <v>7.5</v>
       </c>
       <c r="G21" s="36">
         <v>6.22</v>
       </c>
       <c r="H21" s="36">
         <v>5.39</v>
       </c>
       <c r="I21" s="36">
@@ -21991,52 +22374,55 @@
       </c>
       <c r="AS21" s="37">
         <v>4.3</v>
       </c>
       <c r="AT21" s="37">
         <v>3.84</v>
       </c>
       <c r="AU21" s="37">
         <v>7.02</v>
       </c>
       <c r="AV21" s="36">
         <v>6.42</v>
       </c>
       <c r="AW21" s="36">
         <v>5.77</v>
       </c>
       <c r="AX21" s="36">
         <v>38.46</v>
       </c>
       <c r="AY21" s="37">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="36">
         <v>10.87</v>
       </c>
+      <c r="BA21" s="37">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="36">
         <v>10.31</v>
       </c>
       <c r="H22" s="36">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="36">
@@ -22149,52 +22535,55 @@
       </c>
       <c r="AS22" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT22" s="37">
         <v>7.41</v>
       </c>
       <c r="AU22" s="37">
         <v>6.67</v>
       </c>
       <c r="AV22" s="36">
         <v>6.21</v>
       </c>
       <c r="AW22" s="36">
         <v>5.68</v>
       </c>
       <c r="AX22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="36">
         <v>22.73</v>
       </c>
+      <c r="BA22" s="37">
+        <v>18.18</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="36">
         <v>32.26</v>
       </c>
       <c r="F23" s="36">
         <v>28.57</v>
       </c>
       <c r="G23" s="36">
         <v>21.74</v>
       </c>
       <c r="H23" s="36">
         <v>17.86</v>
       </c>
       <c r="I23" s="36">
@@ -22307,52 +22696,55 @@
       </c>
       <c r="AS23" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT23" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="37">
         <v>13.16</v>
       </c>
       <c r="AV23" s="36">
         <v>12.35</v>
       </c>
       <c r="AW23" s="36">
         <v>11.76</v>
       </c>
       <c r="AX23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA23" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="36">
         <v>23.81</v>
       </c>
       <c r="E24" s="36">
         <v>18.52</v>
       </c>
       <c r="F24" s="36">
         <v>13.33</v>
       </c>
       <c r="G24" s="36">
         <v>21.51</v>
       </c>
       <c r="H24" s="36">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="36">
@@ -22465,52 +22857,55 @@
       </c>
       <c r="AS24" s="37">
         <v>11.9</v>
       </c>
       <c r="AT24" s="37">
         <v>10.31</v>
       </c>
       <c r="AU24" s="37">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="36">
         <v>17.09</v>
       </c>
       <c r="AW24" s="36">
         <v>15.04</v>
       </c>
       <c r="AX24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA24" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="36">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="36">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="36">
         <v>7.52</v>
       </c>
       <c r="I25" s="36">
@@ -22623,52 +23018,55 @@
       </c>
       <c r="AS25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AT25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="36">
         <v>5.46</v>
       </c>
       <c r="AW25" s="36">
         <v>5.03</v>
       </c>
       <c r="AX25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="37">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="36">
         <v>26.32</v>
       </c>
+      <c r="BA25" s="37">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="36">
         <v>100</v>
       </c>
       <c r="D26" s="36">
         <v>96.77</v>
       </c>
       <c r="E26" s="36">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="36">
         <v>50.85</v>
       </c>
       <c r="G26" s="36">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="36">
         <v>30.3</v>
       </c>
       <c r="I26" s="36">
@@ -22781,52 +23179,55 @@
       </c>
       <c r="AS26" s="37">
         <v>10.42</v>
       </c>
       <c r="AT26" s="37">
         <v>9.52</v>
       </c>
       <c r="AU26" s="37">
         <v>8.33</v>
       </c>
       <c r="AV26" s="36">
         <v>7.69</v>
       </c>
       <c r="AW26" s="36">
         <v>6.94</v>
       </c>
       <c r="AX26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="36" t="s">
         <v>51</v>
       </c>
+      <c r="BA26" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="39">
         <v>22.22</v>
       </c>
       <c r="D27" s="39">
         <v>31.25</v>
       </c>
       <c r="E27" s="39">
         <v>26.32</v>
       </c>
       <c r="F27" s="39">
         <v>20.62</v>
       </c>
       <c r="G27" s="39">
         <v>17.09</v>
       </c>
       <c r="H27" s="39">
         <v>20.98</v>
       </c>
       <c r="I27" s="39">
@@ -22939,82 +23340,85 @@
       </c>
       <c r="AS27" s="39">
         <v>8.5500000000000007</v>
       </c>
       <c r="AT27" s="39">
         <v>7.75</v>
       </c>
       <c r="AU27" s="39">
         <v>7.09</v>
       </c>
       <c r="AV27" s="39">
         <v>6.29</v>
       </c>
       <c r="AW27" s="39">
         <v>5.75</v>
       </c>
       <c r="AX27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="39">
         <v>31.25</v>
       </c>
+      <c r="BA27" s="39">
+        <v>26.32</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z31" s="54"/>
       <c r="AA31" s="54"/>
       <c r="AB31" s="54"/>
       <c r="AC31" s="54"/>
       <c r="AD31" s="54"/>
       <c r="AE31" s="54"/>
       <c r="AF31" s="54"/>
       <c r="AG31" s="54"/>
       <c r="AH31" s="54"/>
       <c r="AI31" s="54"/>
       <c r="AJ31" s="54"/>
       <c r="AK31" s="54"/>
       <c r="AL31" s="54"/>
       <c r="AM31" s="54"/>
       <c r="AN31" s="54"/>
     </row>
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="54"/>
       <c r="W32" s="54"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
       <c r="AB32" s="54"/>
       <c r="AC32" s="54"/>
       <c r="AD32" s="54"/>
       <c r="AE32" s="54"/>
       <c r="AF32" s="54"/>
       <c r="AG32" s="54"/>
       <c r="AH32" s="54"/>
       <c r="AI32" s="54"/>
       <c r="AJ32" s="54"/>
       <c r="AK32" s="54"/>
       <c r="AL32" s="54"/>
@@ -23044,53 +23448,53 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="AX4:AZ4"/>
-[...1 lines deleted...]
-    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>