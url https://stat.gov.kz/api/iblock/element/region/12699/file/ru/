--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10350" yWindow="120" windowWidth="18375" windowHeight="11670" tabRatio="770"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших " sheetId="5" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1497" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="56">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
   </si>
   <si>
     <t>Число умерших в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
@@ -529,72 +529,72 @@
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -882,208 +882,210 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA95"/>
+  <dimension ref="A1:BB95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BB6"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="31" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="61"/>
-[...49 lines deleted...]
-      <c r="BA2" s="61"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="57">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61">
         <v>2022</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="57">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61">
         <v>2023</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="57">
         <v>2024</v>
       </c>
-      <c r="AA4" s="58"/>
-[...10 lines deleted...]
-      <c r="AL4" s="58">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="57">
         <v>2025</v>
       </c>
-      <c r="AM4" s="58"/>
-[...10 lines deleted...]
-      <c r="AX4" s="58">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="57"/>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57"/>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="57">
         <v>2026</v>
       </c>
-      <c r="AY4" s="58"/>
-[...1 lines deleted...]
-      <c r="BA4" s="58"/>
+      <c r="AY4" s="57"/>
+      <c r="AZ4" s="57"/>
+      <c r="BA4" s="57"/>
+      <c r="BB4" s="57"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="56"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1196,108 +1198,112 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>30</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BA6" s="62"/>
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+      <c r="AL6" s="58"/>
+      <c r="AM6" s="58"/>
+      <c r="AN6" s="58"/>
+      <c r="AO6" s="58"/>
+      <c r="AP6" s="58"/>
+      <c r="AQ6" s="58"/>
+      <c r="AR6" s="58"/>
+      <c r="AS6" s="58"/>
+      <c r="AT6" s="58"/>
+      <c r="AU6" s="58"/>
+      <c r="AV6" s="58"/>
+      <c r="AW6" s="58"/>
+      <c r="AX6" s="58"/>
+      <c r="AY6" s="58"/>
+      <c r="AZ6" s="58"/>
+      <c r="BA6" s="58"/>
+      <c r="BB6" s="58"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>851</v>
       </c>
       <c r="C7" s="9">
         <v>1064</v>
       </c>
       <c r="D7" s="9">
         <v>771</v>
       </c>
       <c r="E7" s="9">
         <v>658</v>
       </c>
       <c r="F7" s="9">
         <v>717</v>
       </c>
       <c r="G7" s="9">
         <v>696</v>
       </c>
       <c r="H7" s="9">
         <v>685</v>
       </c>
       <c r="I7" s="9">
@@ -1413,52 +1419,55 @@
       </c>
       <c r="AT7" s="12">
         <v>693</v>
       </c>
       <c r="AU7" s="9">
         <v>742</v>
       </c>
       <c r="AV7" s="21">
         <v>662</v>
       </c>
       <c r="AW7" s="10">
         <v>807</v>
       </c>
       <c r="AX7" s="12">
         <v>596</v>
       </c>
       <c r="AY7" s="21">
         <v>668</v>
       </c>
       <c r="AZ7" s="10">
         <v>747</v>
       </c>
       <c r="BA7" s="10">
         <v>730</v>
       </c>
+      <c r="BB7" s="9">
+        <v>657</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>247</v>
       </c>
       <c r="C8" s="11">
         <v>298</v>
       </c>
       <c r="D8" s="11">
         <v>205</v>
       </c>
       <c r="E8" s="11">
         <v>145</v>
       </c>
       <c r="F8" s="11">
         <v>190</v>
       </c>
       <c r="G8" s="11">
         <v>177</v>
       </c>
       <c r="H8" s="11">
         <v>172</v>
       </c>
       <c r="I8" s="11">
@@ -1574,52 +1583,55 @@
       </c>
       <c r="AT8" s="12">
         <v>164</v>
       </c>
       <c r="AU8" s="9">
         <v>220</v>
       </c>
       <c r="AV8" s="21">
         <v>194</v>
       </c>
       <c r="AW8" s="10">
         <v>240</v>
       </c>
       <c r="AX8" s="12">
         <v>167</v>
       </c>
       <c r="AY8" s="21">
         <v>188</v>
       </c>
       <c r="AZ8" s="10">
         <v>234</v>
       </c>
       <c r="BA8" s="10">
         <v>186</v>
       </c>
+      <c r="BB8" s="9">
+        <v>188</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>27</v>
       </c>
       <c r="C9" s="11">
         <v>28</v>
       </c>
       <c r="D9" s="11">
         <v>20</v>
       </c>
       <c r="E9" s="11">
         <v>32</v>
       </c>
       <c r="F9" s="11">
         <v>23</v>
       </c>
       <c r="G9" s="11">
         <v>14</v>
       </c>
       <c r="H9" s="11">
         <v>27</v>
       </c>
       <c r="I9" s="11">
@@ -1735,52 +1747,55 @@
       </c>
       <c r="AT9" s="12">
         <v>23</v>
       </c>
       <c r="AU9" s="9">
         <v>36</v>
       </c>
       <c r="AV9" s="21">
         <v>32</v>
       </c>
       <c r="AW9" s="10">
         <v>28</v>
       </c>
       <c r="AX9" s="12">
         <v>26</v>
       </c>
       <c r="AY9" s="21">
         <v>23</v>
       </c>
       <c r="AZ9" s="10">
         <v>20</v>
       </c>
       <c r="BA9" s="10">
         <v>14</v>
       </c>
+      <c r="BB9" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>39</v>
       </c>
       <c r="C10" s="11">
         <v>44</v>
       </c>
       <c r="D10" s="11">
         <v>42</v>
       </c>
       <c r="E10" s="11">
         <v>29</v>
       </c>
       <c r="F10" s="11">
         <v>44</v>
       </c>
       <c r="G10" s="11">
         <v>30</v>
       </c>
       <c r="H10" s="11">
         <v>28</v>
       </c>
       <c r="I10" s="11">
@@ -1896,52 +1911,55 @@
       </c>
       <c r="AT10" s="12">
         <v>44</v>
       </c>
       <c r="AU10" s="9">
         <v>42</v>
       </c>
       <c r="AV10" s="21">
         <v>29</v>
       </c>
       <c r="AW10" s="10">
         <v>43</v>
       </c>
       <c r="AX10" s="12">
         <v>29</v>
       </c>
       <c r="AY10" s="21">
         <v>28</v>
       </c>
       <c r="AZ10" s="10">
         <v>38</v>
       </c>
       <c r="BA10" s="10">
         <v>31</v>
       </c>
+      <c r="BB10" s="9">
+        <v>46</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>151</v>
       </c>
       <c r="C11" s="11">
         <v>266</v>
       </c>
       <c r="D11" s="11">
         <v>137</v>
       </c>
       <c r="E11" s="11">
         <v>125</v>
       </c>
       <c r="F11" s="11">
         <v>123</v>
       </c>
       <c r="G11" s="11">
         <v>123</v>
       </c>
       <c r="H11" s="11">
         <v>135</v>
       </c>
       <c r="I11" s="11">
@@ -2057,52 +2075,55 @@
       </c>
       <c r="AT11" s="12">
         <v>119</v>
       </c>
       <c r="AU11" s="9">
         <v>136</v>
       </c>
       <c r="AV11" s="21">
         <v>99</v>
       </c>
       <c r="AW11" s="10">
         <v>150</v>
       </c>
       <c r="AX11" s="12">
         <v>111</v>
       </c>
       <c r="AY11" s="21">
         <v>113</v>
       </c>
       <c r="AZ11" s="10">
         <v>152</v>
       </c>
       <c r="BA11" s="10">
         <v>128</v>
       </c>
+      <c r="BB11" s="9">
+        <v>127</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>20</v>
       </c>
       <c r="C12" s="11">
         <v>14</v>
       </c>
       <c r="D12" s="11">
         <v>10</v>
       </c>
       <c r="E12" s="11">
         <v>7</v>
       </c>
       <c r="F12" s="11">
         <v>10</v>
       </c>
       <c r="G12" s="11">
         <v>11</v>
       </c>
       <c r="H12" s="11">
         <v>13</v>
       </c>
       <c r="I12" s="11">
@@ -2218,52 +2239,55 @@
       </c>
       <c r="AT12" s="12">
         <v>9</v>
       </c>
       <c r="AU12" s="9">
         <v>11</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="9">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>14</v>
       </c>
       <c r="AY12" s="21">
         <v>8</v>
       </c>
       <c r="AZ12" s="10">
         <v>7</v>
       </c>
       <c r="BA12" s="10">
         <v>9</v>
       </c>
+      <c r="BB12" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>11</v>
       </c>
       <c r="C13" s="11">
         <v>7</v>
       </c>
       <c r="D13" s="11">
         <v>4</v>
       </c>
       <c r="E13" s="11">
         <v>11</v>
       </c>
       <c r="F13" s="11">
         <v>5</v>
       </c>
       <c r="G13" s="11">
         <v>5</v>
       </c>
       <c r="H13" s="11">
         <v>9</v>
       </c>
       <c r="I13" s="11">
@@ -2379,52 +2403,55 @@
       </c>
       <c r="AT13" s="12">
         <v>4</v>
       </c>
       <c r="AU13" s="9">
         <v>7</v>
       </c>
       <c r="AV13" s="21">
         <v>4</v>
       </c>
       <c r="AW13" s="9">
         <v>4</v>
       </c>
       <c r="AX13" s="12">
         <v>2</v>
       </c>
       <c r="AY13" s="21">
         <v>5</v>
       </c>
       <c r="AZ13" s="10">
         <v>6</v>
       </c>
       <c r="BA13" s="10">
         <v>13</v>
       </c>
+      <c r="BB13" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>36</v>
       </c>
       <c r="C14" s="11">
         <v>45</v>
       </c>
       <c r="D14" s="11">
         <v>36</v>
       </c>
       <c r="E14" s="11">
         <v>33</v>
       </c>
       <c r="F14" s="11">
         <v>37</v>
       </c>
       <c r="G14" s="11">
         <v>45</v>
       </c>
       <c r="H14" s="11">
         <v>34</v>
       </c>
       <c r="I14" s="11">
@@ -2540,52 +2567,55 @@
       </c>
       <c r="AT14" s="12">
         <v>43</v>
       </c>
       <c r="AU14" s="9">
         <v>32</v>
       </c>
       <c r="AV14" s="21">
         <v>30</v>
       </c>
       <c r="AW14" s="9">
         <v>34</v>
       </c>
       <c r="AX14" s="12">
         <v>33</v>
       </c>
       <c r="AY14" s="21">
         <v>36</v>
       </c>
       <c r="AZ14" s="10">
         <v>29</v>
       </c>
       <c r="BA14" s="10">
         <v>46</v>
       </c>
+      <c r="BB14" s="9">
+        <v>30</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
         <v>21</v>
       </c>
       <c r="C15" s="11">
         <v>15</v>
       </c>
       <c r="D15" s="11">
         <v>24</v>
       </c>
       <c r="E15" s="11">
         <v>11</v>
       </c>
       <c r="F15" s="11">
         <v>22</v>
       </c>
       <c r="G15" s="11">
         <v>20</v>
       </c>
       <c r="H15" s="11">
         <v>12</v>
       </c>
       <c r="I15" s="11">
@@ -2701,52 +2731,55 @@
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="9">
         <v>12</v>
       </c>
       <c r="AV15" s="21">
         <v>13</v>
       </c>
       <c r="AW15" s="9">
         <v>14</v>
       </c>
       <c r="AX15" s="12">
         <v>11</v>
       </c>
       <c r="AY15" s="21">
         <v>12</v>
       </c>
       <c r="AZ15" s="10">
         <v>18</v>
       </c>
       <c r="BA15" s="10">
         <v>20</v>
       </c>
+      <c r="BB15" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>2</v>
       </c>
       <c r="D16" s="11">
         <v>4</v>
       </c>
       <c r="E16" s="11">
         <v>5</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="11">
         <v>8</v>
       </c>
       <c r="H16" s="11">
         <v>8</v>
       </c>
       <c r="I16" s="11">
@@ -2862,52 +2895,55 @@
       </c>
       <c r="AT16" s="12">
         <v>3</v>
       </c>
       <c r="AU16" s="9">
         <v>2</v>
       </c>
       <c r="AV16" s="21">
         <v>2</v>
       </c>
       <c r="AW16" s="9">
         <v>9</v>
       </c>
       <c r="AX16" s="12">
         <v>2</v>
       </c>
       <c r="AY16" s="21">
         <v>5</v>
       </c>
       <c r="AZ16" s="10">
         <v>6</v>
       </c>
       <c r="BA16" s="10">
         <v>7</v>
       </c>
+      <c r="BB16" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
         <v>46</v>
       </c>
       <c r="C17" s="11">
         <v>68</v>
       </c>
       <c r="D17" s="11">
         <v>43</v>
       </c>
       <c r="E17" s="11">
         <v>37</v>
       </c>
       <c r="F17" s="11">
         <v>46</v>
       </c>
       <c r="G17" s="11">
         <v>42</v>
       </c>
       <c r="H17" s="11">
         <v>31</v>
       </c>
       <c r="I17" s="11">
@@ -3023,52 +3059,55 @@
       </c>
       <c r="AT17" s="12">
         <v>51</v>
       </c>
       <c r="AU17" s="9">
         <v>35</v>
       </c>
       <c r="AV17" s="21">
         <v>40</v>
       </c>
       <c r="AW17" s="9">
         <v>43</v>
       </c>
       <c r="AX17" s="12">
         <v>18</v>
       </c>
       <c r="AY17" s="21">
         <v>42</v>
       </c>
       <c r="AZ17" s="10">
         <v>32</v>
       </c>
       <c r="BA17" s="10">
         <v>44</v>
       </c>
+      <c r="BB17" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>10</v>
       </c>
       <c r="C18" s="11">
         <v>11</v>
       </c>
       <c r="D18" s="11">
         <v>9</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>8</v>
       </c>
       <c r="G18" s="11">
         <v>4</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="11">
@@ -3184,52 +3223,55 @@
       </c>
       <c r="AT18" s="12">
         <v>7</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>15</v>
       </c>
       <c r="AW18" s="9">
         <v>10</v>
       </c>
       <c r="AX18" s="12">
         <v>3</v>
       </c>
       <c r="AY18" s="21">
         <v>4</v>
       </c>
       <c r="AZ18" s="10">
         <v>9</v>
       </c>
       <c r="BA18" s="10">
         <v>9</v>
       </c>
+      <c r="BB18" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>24</v>
       </c>
       <c r="C19" s="11">
         <v>35</v>
       </c>
       <c r="D19" s="11">
         <v>35</v>
       </c>
       <c r="E19" s="11">
         <v>25</v>
       </c>
       <c r="F19" s="11">
         <v>27</v>
       </c>
       <c r="G19" s="11">
         <v>25</v>
       </c>
       <c r="H19" s="11">
         <v>21</v>
       </c>
       <c r="I19" s="11">
@@ -3345,52 +3387,55 @@
       </c>
       <c r="AT19" s="12">
         <v>24</v>
       </c>
       <c r="AU19" s="9">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>30</v>
       </c>
       <c r="AW19" s="9">
         <v>20</v>
       </c>
       <c r="AX19" s="12">
         <v>14</v>
       </c>
       <c r="AY19" s="21">
         <v>21</v>
       </c>
       <c r="AZ19" s="10">
         <v>20</v>
       </c>
       <c r="BA19" s="10">
         <v>27</v>
       </c>
+      <c r="BB19" s="9">
+        <v>23</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>23</v>
       </c>
       <c r="C20" s="11">
         <v>20</v>
       </c>
       <c r="D20" s="11">
         <v>20</v>
       </c>
       <c r="E20" s="11">
         <v>22</v>
       </c>
       <c r="F20" s="11">
         <v>20</v>
       </c>
       <c r="G20" s="11">
         <v>24</v>
       </c>
       <c r="H20" s="11">
         <v>20</v>
       </c>
       <c r="I20" s="11">
@@ -3506,52 +3551,55 @@
       </c>
       <c r="AT20" s="12">
         <v>18</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="21">
         <v>12</v>
       </c>
       <c r="AW20" s="9">
         <v>19</v>
       </c>
       <c r="AX20" s="12">
         <v>17</v>
       </c>
       <c r="AY20" s="21">
         <v>8</v>
       </c>
       <c r="AZ20" s="10">
         <v>23</v>
       </c>
       <c r="BA20" s="10">
         <v>18</v>
       </c>
+      <c r="BB20" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
         <v>61</v>
       </c>
       <c r="C21" s="11">
         <v>68</v>
       </c>
       <c r="D21" s="11">
         <v>61</v>
       </c>
       <c r="E21" s="11">
         <v>62</v>
       </c>
       <c r="F21" s="11">
         <v>49</v>
       </c>
       <c r="G21" s="11">
         <v>72</v>
       </c>
       <c r="H21" s="11">
         <v>65</v>
       </c>
       <c r="I21" s="11">
@@ -3667,52 +3715,55 @@
       </c>
       <c r="AT21" s="12">
         <v>65</v>
       </c>
       <c r="AU21" s="9">
         <v>62</v>
       </c>
       <c r="AV21" s="21">
         <v>57</v>
       </c>
       <c r="AW21" s="9">
         <v>60</v>
       </c>
       <c r="AX21" s="12">
         <v>55</v>
       </c>
       <c r="AY21" s="21">
         <v>64</v>
       </c>
       <c r="AZ21" s="10">
         <v>59</v>
       </c>
       <c r="BA21" s="10">
         <v>73</v>
       </c>
+      <c r="BB21" s="9">
+        <v>54</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>23</v>
       </c>
       <c r="C22" s="11">
         <v>32</v>
       </c>
       <c r="D22" s="11">
         <v>15</v>
       </c>
       <c r="E22" s="11">
         <v>30</v>
       </c>
       <c r="F22" s="11">
         <v>29</v>
       </c>
       <c r="G22" s="11">
         <v>22</v>
       </c>
       <c r="H22" s="11">
         <v>31</v>
       </c>
       <c r="I22" s="11">
@@ -3828,52 +3879,55 @@
       </c>
       <c r="AT22" s="12">
         <v>25</v>
       </c>
       <c r="AU22" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="21">
         <v>27</v>
       </c>
       <c r="AW22" s="9">
         <v>23</v>
       </c>
       <c r="AX22" s="12">
         <v>17</v>
       </c>
       <c r="AY22" s="21">
         <v>20</v>
       </c>
       <c r="AZ22" s="10">
         <v>14</v>
       </c>
       <c r="BA22" s="10">
         <v>20</v>
       </c>
+      <c r="BB22" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>8</v>
       </c>
       <c r="C23" s="11">
         <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>9</v>
       </c>
       <c r="E23" s="11">
         <v>3</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="11">
         <v>7</v>
       </c>
       <c r="H23" s="11">
         <v>7</v>
       </c>
       <c r="I23" s="11">
@@ -3989,52 +4043,55 @@
       </c>
       <c r="AT23" s="12">
         <v>6</v>
       </c>
       <c r="AU23" s="9">
         <v>3</v>
       </c>
       <c r="AV23" s="21">
         <v>3</v>
       </c>
       <c r="AW23" s="9">
         <v>9</v>
       </c>
       <c r="AX23" s="12">
         <v>3</v>
       </c>
       <c r="AY23" s="21">
         <v>8</v>
       </c>
       <c r="AZ23" s="10">
         <v>3</v>
       </c>
       <c r="BA23" s="10">
         <v>5</v>
       </c>
+      <c r="BB23" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>12</v>
       </c>
       <c r="C24" s="11">
         <v>24</v>
       </c>
       <c r="D24" s="11">
         <v>21</v>
       </c>
       <c r="E24" s="11">
         <v>26</v>
       </c>
       <c r="F24" s="11">
         <v>18</v>
       </c>
       <c r="G24" s="11">
         <v>18</v>
       </c>
       <c r="H24" s="11">
         <v>15</v>
       </c>
       <c r="I24" s="11">
@@ -4150,52 +4207,55 @@
       </c>
       <c r="AT24" s="12">
         <v>14</v>
       </c>
       <c r="AU24" s="9">
         <v>16</v>
       </c>
       <c r="AV24" s="21">
         <v>12</v>
       </c>
       <c r="AW24" s="9">
         <v>23</v>
       </c>
       <c r="AX24" s="12">
         <v>17</v>
       </c>
       <c r="AY24" s="21">
         <v>17</v>
       </c>
       <c r="AZ24" s="10">
         <v>12</v>
       </c>
       <c r="BA24" s="10">
         <v>18</v>
       </c>
+      <c r="BB24" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
         <v>28</v>
       </c>
       <c r="C25" s="11">
         <v>31</v>
       </c>
       <c r="D25" s="11">
         <v>33</v>
       </c>
       <c r="E25" s="11">
         <v>18</v>
       </c>
       <c r="F25" s="11">
         <v>20</v>
       </c>
       <c r="G25" s="11">
         <v>25</v>
       </c>
       <c r="H25" s="11">
         <v>21</v>
       </c>
       <c r="I25" s="11">
@@ -4311,52 +4371,55 @@
       </c>
       <c r="AT25" s="12">
         <v>23</v>
       </c>
       <c r="AU25" s="9">
         <v>23</v>
       </c>
       <c r="AV25" s="21">
         <v>21</v>
       </c>
       <c r="AW25" s="9">
         <v>22</v>
       </c>
       <c r="AX25" s="12">
         <v>15</v>
       </c>
       <c r="AY25" s="21">
         <v>25</v>
       </c>
       <c r="AZ25" s="10">
         <v>20</v>
       </c>
       <c r="BA25" s="10">
         <v>21</v>
       </c>
+      <c r="BB25" s="9">
+        <v>25</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>12</v>
       </c>
       <c r="C26" s="11">
         <v>22</v>
       </c>
       <c r="D26" s="11">
         <v>19</v>
       </c>
       <c r="E26" s="11">
         <v>18</v>
       </c>
       <c r="F26" s="11">
         <v>18</v>
       </c>
       <c r="G26" s="11">
         <v>11</v>
       </c>
       <c r="H26" s="11">
         <v>9</v>
       </c>
       <c r="I26" s="11">
@@ -4472,52 +4535,55 @@
       </c>
       <c r="AT26" s="12">
         <v>12</v>
       </c>
       <c r="AU26" s="9">
         <v>14</v>
       </c>
       <c r="AV26" s="21">
         <v>14</v>
       </c>
       <c r="AW26" s="9">
         <v>19</v>
       </c>
       <c r="AX26" s="12">
         <v>14</v>
       </c>
       <c r="AY26" s="21">
         <v>9</v>
       </c>
       <c r="AZ26" s="10">
         <v>16</v>
       </c>
       <c r="BA26" s="10">
         <v>11</v>
       </c>
+      <c r="BB26" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="17">
         <v>37</v>
       </c>
       <c r="C27" s="17">
         <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>24</v>
       </c>
       <c r="E27" s="17">
         <v>14</v>
       </c>
       <c r="F27" s="17">
         <v>16</v>
       </c>
       <c r="G27" s="17">
         <v>13</v>
       </c>
       <c r="H27" s="17">
         <v>19</v>
       </c>
       <c r="I27" s="17">
@@ -4633,108 +4699,111 @@
       </c>
       <c r="AT27" s="12">
         <v>30</v>
       </c>
       <c r="AU27" s="9">
         <v>20</v>
       </c>
       <c r="AV27" s="21">
         <v>21</v>
       </c>
       <c r="AW27" s="9">
         <v>30</v>
       </c>
       <c r="AX27" s="12">
         <v>28</v>
       </c>
       <c r="AY27" s="21">
         <v>32</v>
       </c>
       <c r="AZ27" s="10">
         <v>29</v>
       </c>
       <c r="BA27" s="10">
         <v>30</v>
       </c>
+      <c r="BB27" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="60" t="s">
+    <row r="28" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
-      <c r="C28" s="60"/>
-[...49 lines deleted...]
-      <c r="BA28" s="60"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="55"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="55"/>
+      <c r="M28" s="55"/>
+      <c r="N28" s="55"/>
+      <c r="O28" s="55"/>
+      <c r="P28" s="55"/>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="55"/>
+      <c r="T28" s="55"/>
+      <c r="U28" s="55"/>
+      <c r="V28" s="55"/>
+      <c r="W28" s="55"/>
+      <c r="X28" s="55"/>
+      <c r="Y28" s="55"/>
+      <c r="Z28" s="55"/>
+      <c r="AA28" s="55"/>
+      <c r="AB28" s="55"/>
+      <c r="AC28" s="55"/>
+      <c r="AD28" s="55"/>
+      <c r="AE28" s="55"/>
+      <c r="AF28" s="55"/>
+      <c r="AG28" s="55"/>
+      <c r="AH28" s="55"/>
+      <c r="AI28" s="55"/>
+      <c r="AJ28" s="55"/>
+      <c r="AK28" s="55"/>
+      <c r="AL28" s="55"/>
+      <c r="AM28" s="55"/>
+      <c r="AN28" s="55"/>
+      <c r="AO28" s="55"/>
+      <c r="AP28" s="55"/>
+      <c r="AQ28" s="55"/>
+      <c r="AR28" s="55"/>
+      <c r="AS28" s="55"/>
+      <c r="AT28" s="55"/>
+      <c r="AU28" s="55"/>
+      <c r="AV28" s="55"/>
+      <c r="AW28" s="55"/>
+      <c r="AX28" s="55"/>
+      <c r="AY28" s="55"/>
+      <c r="AZ28" s="55"/>
+      <c r="BA28" s="55"/>
     </row>
-    <row r="29" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="13">
         <v>433</v>
       </c>
       <c r="C29" s="13">
         <v>510</v>
       </c>
       <c r="D29" s="13">
         <v>408</v>
       </c>
       <c r="E29" s="13">
         <v>344</v>
       </c>
       <c r="F29" s="13">
         <v>395</v>
       </c>
       <c r="G29" s="13">
         <v>364</v>
       </c>
       <c r="H29" s="13">
         <v>383</v>
       </c>
       <c r="I29" s="13">
@@ -4850,52 +4919,55 @@
       </c>
       <c r="AT29" s="12">
         <v>362</v>
       </c>
       <c r="AU29" s="9">
         <v>379</v>
       </c>
       <c r="AV29" s="21">
         <v>360</v>
       </c>
       <c r="AW29" s="10">
         <v>403</v>
       </c>
       <c r="AX29" s="12">
         <v>304</v>
       </c>
       <c r="AY29" s="21">
         <v>343</v>
       </c>
       <c r="AZ29" s="10">
         <v>394</v>
       </c>
       <c r="BA29" s="10">
         <v>400</v>
       </c>
+      <c r="BB29" s="9">
+        <v>332</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="13">
         <v>124</v>
       </c>
       <c r="C30" s="13">
         <v>134</v>
       </c>
       <c r="D30" s="13">
         <v>103</v>
       </c>
       <c r="E30" s="13">
         <v>69</v>
       </c>
       <c r="F30" s="13">
         <v>106</v>
       </c>
       <c r="G30" s="13">
         <v>92</v>
       </c>
       <c r="H30" s="13">
         <v>100</v>
       </c>
       <c r="I30" s="13">
@@ -5011,52 +5083,55 @@
       </c>
       <c r="AT30" s="12">
         <v>84</v>
       </c>
       <c r="AU30" s="9">
         <v>110</v>
       </c>
       <c r="AV30" s="21">
         <v>107</v>
       </c>
       <c r="AW30" s="10">
         <v>113</v>
       </c>
       <c r="AX30" s="12">
         <v>82</v>
       </c>
       <c r="AY30" s="21">
         <v>86</v>
       </c>
       <c r="AZ30" s="10">
         <v>137</v>
       </c>
       <c r="BA30" s="10">
         <v>90</v>
       </c>
+      <c r="BB30" s="9">
+        <v>100</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="13">
         <v>15</v>
       </c>
       <c r="C31" s="13">
         <v>17</v>
       </c>
       <c r="D31" s="13">
         <v>13</v>
       </c>
       <c r="E31" s="13">
         <v>15</v>
       </c>
       <c r="F31" s="13">
         <v>13</v>
       </c>
       <c r="G31" s="13">
         <v>7</v>
       </c>
       <c r="H31" s="13">
         <v>16</v>
       </c>
       <c r="I31" s="13">
@@ -5172,52 +5247,55 @@
       </c>
       <c r="AT31" s="12">
         <v>14</v>
       </c>
       <c r="AU31" s="9">
         <v>19</v>
       </c>
       <c r="AV31" s="21">
         <v>17</v>
       </c>
       <c r="AW31" s="10">
         <v>16</v>
       </c>
       <c r="AX31" s="12">
         <v>16</v>
       </c>
       <c r="AY31" s="21">
         <v>11</v>
       </c>
       <c r="AZ31" s="10">
         <v>11</v>
       </c>
       <c r="BA31" s="10">
         <v>10</v>
       </c>
+      <c r="BB31" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="13">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>19</v>
       </c>
       <c r="D32" s="13">
         <v>24</v>
       </c>
       <c r="E32" s="13">
         <v>12</v>
       </c>
       <c r="F32" s="13">
         <v>20</v>
       </c>
       <c r="G32" s="13">
         <v>14</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -5333,52 +5411,55 @@
       </c>
       <c r="AT32" s="12">
         <v>20</v>
       </c>
       <c r="AU32" s="9">
         <v>20</v>
       </c>
       <c r="AV32" s="21">
         <v>13</v>
       </c>
       <c r="AW32" s="10">
         <v>22</v>
       </c>
       <c r="AX32" s="12">
         <v>11</v>
       </c>
       <c r="AY32" s="21">
         <v>18</v>
       </c>
       <c r="AZ32" s="10">
         <v>19</v>
       </c>
       <c r="BA32" s="10">
         <v>22</v>
       </c>
+      <c r="BB32" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="13">
         <v>79</v>
       </c>
       <c r="C33" s="13">
         <v>130</v>
       </c>
       <c r="D33" s="13">
         <v>66</v>
       </c>
       <c r="E33" s="13">
         <v>69</v>
       </c>
       <c r="F33" s="13">
         <v>61</v>
       </c>
       <c r="G33" s="13">
         <v>63</v>
       </c>
       <c r="H33" s="13">
         <v>77</v>
       </c>
       <c r="I33" s="13">
@@ -5494,52 +5575,55 @@
       </c>
       <c r="AT33" s="12">
         <v>58</v>
       </c>
       <c r="AU33" s="9">
         <v>65</v>
       </c>
       <c r="AV33" s="21">
         <v>56</v>
       </c>
       <c r="AW33" s="10">
         <v>67</v>
       </c>
       <c r="AX33" s="12">
         <v>53</v>
       </c>
       <c r="AY33" s="21">
         <v>59</v>
       </c>
       <c r="AZ33" s="10">
         <v>69</v>
       </c>
       <c r="BA33" s="10">
         <v>72</v>
       </c>
+      <c r="BB33" s="9">
+        <v>66</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>11</v>
       </c>
       <c r="C34" s="13">
         <v>6</v>
       </c>
       <c r="D34" s="13">
         <v>6</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>5</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>7</v>
       </c>
       <c r="I34" s="13">
@@ -5655,52 +5739,55 @@
       </c>
       <c r="AT34" s="12">
         <v>8</v>
       </c>
       <c r="AU34" s="9">
         <v>4</v>
       </c>
       <c r="AV34" s="21">
         <v>3</v>
       </c>
       <c r="AW34" s="9">
         <v>4</v>
       </c>
       <c r="AX34" s="12">
         <v>7</v>
       </c>
       <c r="AY34" s="21">
         <v>4</v>
       </c>
       <c r="AZ34" s="10">
         <v>6</v>
       </c>
       <c r="BA34" s="10">
         <v>7</v>
       </c>
+      <c r="BB34" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="13">
         <v>7</v>
       </c>
       <c r="C35" s="13">
         <v>6</v>
       </c>
       <c r="D35" s="13">
         <v>1</v>
       </c>
       <c r="E35" s="13">
         <v>4</v>
       </c>
       <c r="F35" s="13">
         <v>2</v>
       </c>
       <c r="G35" s="13">
         <v>3</v>
       </c>
       <c r="H35" s="13">
         <v>5</v>
       </c>
       <c r="I35" s="13">
@@ -5814,52 +5901,55 @@
       <c r="AS35" s="21">
         <v>3</v>
       </c>
       <c r="AT35" s="12">
         <v>3</v>
       </c>
       <c r="AU35" s="9">
         <v>4</v>
       </c>
       <c r="AV35" s="21"/>
       <c r="AW35" s="9">
         <v>2</v>
       </c>
       <c r="AX35" s="12">
         <v>1</v>
       </c>
       <c r="AY35" s="21">
         <v>5</v>
       </c>
       <c r="AZ35" s="10">
         <v>4</v>
       </c>
       <c r="BA35" s="10">
         <v>6</v>
       </c>
+      <c r="BB35" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="13">
         <v>17</v>
       </c>
       <c r="C36" s="13">
         <v>20</v>
       </c>
       <c r="D36" s="13">
         <v>20</v>
       </c>
       <c r="E36" s="13">
         <v>14</v>
       </c>
       <c r="F36" s="13">
         <v>23</v>
       </c>
       <c r="G36" s="13">
         <v>15</v>
       </c>
       <c r="H36" s="13">
         <v>18</v>
       </c>
       <c r="I36" s="13">
@@ -5975,52 +6065,55 @@
       </c>
       <c r="AT36" s="12">
         <v>20</v>
       </c>
       <c r="AU36" s="9">
         <v>22</v>
       </c>
       <c r="AV36" s="21">
         <v>22</v>
       </c>
       <c r="AW36" s="9">
         <v>20</v>
       </c>
       <c r="AX36" s="12">
         <v>18</v>
       </c>
       <c r="AY36" s="21">
         <v>20</v>
       </c>
       <c r="AZ36" s="10">
         <v>15</v>
       </c>
       <c r="BA36" s="10">
         <v>28</v>
       </c>
+      <c r="BB36" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="37" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>7</v>
       </c>
       <c r="D37" s="13">
         <v>12</v>
       </c>
       <c r="E37" s="13">
         <v>6</v>
       </c>
       <c r="F37" s="13">
         <v>15</v>
       </c>
       <c r="G37" s="13">
         <v>11</v>
       </c>
       <c r="H37" s="13">
         <v>7</v>
       </c>
       <c r="I37" s="13">
@@ -6136,52 +6229,55 @@
       </c>
       <c r="AT37" s="12">
         <v>4</v>
       </c>
       <c r="AU37" s="9">
         <v>7</v>
       </c>
       <c r="AV37" s="21">
         <v>6</v>
       </c>
       <c r="AW37" s="9">
         <v>7</v>
       </c>
       <c r="AX37" s="12">
         <v>5</v>
       </c>
       <c r="AY37" s="21">
         <v>5</v>
       </c>
       <c r="AZ37" s="10">
         <v>9</v>
       </c>
       <c r="BA37" s="10">
         <v>13</v>
       </c>
+      <c r="BB37" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="13">
         <v>9</v>
       </c>
       <c r="C38" s="13">
         <v>1</v>
       </c>
       <c r="D38" s="13">
         <v>2</v>
       </c>
       <c r="E38" s="13">
         <v>2</v>
       </c>
       <c r="F38" s="13">
         <v>3</v>
       </c>
       <c r="G38" s="13">
         <v>4</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>51</v>
       </c>
       <c r="I38" s="13">
@@ -6297,52 +6393,55 @@
       </c>
       <c r="AT38" s="12">
         <v>1</v>
       </c>
       <c r="AU38" s="9">
         <v>2</v>
       </c>
       <c r="AV38" s="21">
         <v>1</v>
       </c>
       <c r="AW38" s="9">
         <v>4</v>
       </c>
       <c r="AX38" s="12">
         <v>1</v>
       </c>
       <c r="AY38" s="21">
         <v>1</v>
       </c>
       <c r="AZ38" s="10">
         <v>3</v>
       </c>
       <c r="BA38" s="10">
         <v>4</v>
       </c>
+      <c r="BB38" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="13">
         <v>23</v>
       </c>
       <c r="C39" s="13">
         <v>35</v>
       </c>
       <c r="D39" s="13">
         <v>23</v>
       </c>
       <c r="E39" s="13">
         <v>19</v>
       </c>
       <c r="F39" s="13">
         <v>25</v>
       </c>
       <c r="G39" s="13">
         <v>23</v>
       </c>
       <c r="H39" s="13">
         <v>19</v>
       </c>
       <c r="I39" s="13">
@@ -6458,52 +6557,55 @@
       </c>
       <c r="AT39" s="12">
         <v>26</v>
       </c>
       <c r="AU39" s="9">
         <v>21</v>
       </c>
       <c r="AV39" s="21">
         <v>23</v>
       </c>
       <c r="AW39" s="9">
         <v>21</v>
       </c>
       <c r="AX39" s="12">
         <v>11</v>
       </c>
       <c r="AY39" s="21">
         <v>16</v>
       </c>
       <c r="AZ39" s="10">
         <v>10</v>
       </c>
       <c r="BA39" s="10">
         <v>23</v>
       </c>
+      <c r="BB39" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13">
         <v>3</v>
       </c>
       <c r="C40" s="13">
         <v>9</v>
       </c>
       <c r="D40" s="13">
         <v>4</v>
       </c>
       <c r="E40" s="13">
         <v>2</v>
       </c>
       <c r="F40" s="13">
         <v>4</v>
       </c>
       <c r="G40" s="13">
         <v>3</v>
       </c>
       <c r="H40" s="13">
         <v>4</v>
       </c>
       <c r="I40" s="13">
@@ -6619,52 +6721,55 @@
       </c>
       <c r="AT40" s="12">
         <v>3</v>
       </c>
       <c r="AU40" s="9">
         <v>5</v>
       </c>
       <c r="AV40" s="21">
         <v>9</v>
       </c>
       <c r="AW40" s="9">
         <v>2</v>
       </c>
       <c r="AX40" s="12">
         <v>2</v>
       </c>
       <c r="AY40" s="21">
         <v>2</v>
       </c>
       <c r="AZ40" s="10">
         <v>6</v>
       </c>
       <c r="BA40" s="10">
         <v>5</v>
       </c>
+      <c r="BB40" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="13">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>17</v>
       </c>
       <c r="D41" s="13">
         <v>22</v>
       </c>
       <c r="E41" s="13">
         <v>13</v>
       </c>
       <c r="F41" s="13">
         <v>14</v>
       </c>
       <c r="G41" s="13">
         <v>12</v>
       </c>
       <c r="H41" s="13">
         <v>9</v>
       </c>
       <c r="I41" s="13">
@@ -6780,52 +6885,55 @@
       </c>
       <c r="AT41" s="12">
         <v>15</v>
       </c>
       <c r="AU41" s="9">
         <v>11</v>
       </c>
       <c r="AV41" s="21">
         <v>13</v>
       </c>
       <c r="AW41" s="9">
         <v>11</v>
       </c>
       <c r="AX41" s="12">
         <v>5</v>
       </c>
       <c r="AY41" s="21">
         <v>14</v>
       </c>
       <c r="AZ41" s="10">
         <v>11</v>
       </c>
       <c r="BA41" s="10">
         <v>16</v>
       </c>
+      <c r="BB41" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="13">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>8</v>
       </c>
       <c r="D42" s="13">
         <v>12</v>
       </c>
       <c r="E42" s="13">
         <v>8</v>
       </c>
       <c r="F42" s="13">
         <v>10</v>
       </c>
       <c r="G42" s="13">
         <v>14</v>
       </c>
       <c r="H42" s="13">
         <v>10</v>
       </c>
       <c r="I42" s="13">
@@ -6941,52 +7049,55 @@
       </c>
       <c r="AT42" s="12">
         <v>11</v>
       </c>
       <c r="AU42" s="9">
         <v>8</v>
       </c>
       <c r="AV42" s="21">
         <v>9</v>
       </c>
       <c r="AW42" s="9">
         <v>7</v>
       </c>
       <c r="AX42" s="12">
         <v>8</v>
       </c>
       <c r="AY42" s="21">
         <v>4</v>
       </c>
       <c r="AZ42" s="10">
         <v>11</v>
       </c>
       <c r="BA42" s="10">
         <v>9</v>
       </c>
+      <c r="BB42" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="13">
         <v>32</v>
       </c>
       <c r="C43" s="13">
         <v>33</v>
       </c>
       <c r="D43" s="13">
         <v>33</v>
       </c>
       <c r="E43" s="13">
         <v>38</v>
       </c>
       <c r="F43" s="13">
         <v>30</v>
       </c>
       <c r="G43" s="13">
         <v>41</v>
       </c>
       <c r="H43" s="13">
         <v>37</v>
       </c>
       <c r="I43" s="13">
@@ -7102,52 +7213,55 @@
       </c>
       <c r="AT43" s="12">
         <v>33</v>
       </c>
       <c r="AU43" s="9">
         <v>41</v>
       </c>
       <c r="AV43" s="21">
         <v>27</v>
       </c>
       <c r="AW43" s="9">
         <v>34</v>
       </c>
       <c r="AX43" s="12">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>35</v>
       </c>
       <c r="AZ43" s="10">
         <v>26</v>
       </c>
       <c r="BA43" s="10">
         <v>40</v>
       </c>
+      <c r="BB43" s="9">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="13">
         <v>13</v>
       </c>
       <c r="C44" s="13">
         <v>17</v>
       </c>
       <c r="D44" s="13">
         <v>12</v>
       </c>
       <c r="E44" s="13">
         <v>20</v>
       </c>
       <c r="F44" s="13">
         <v>20</v>
       </c>
       <c r="G44" s="13">
         <v>11</v>
       </c>
       <c r="H44" s="13">
         <v>14</v>
       </c>
       <c r="I44" s="13">
@@ -7263,52 +7377,55 @@
       </c>
       <c r="AT44" s="12">
         <v>12</v>
       </c>
       <c r="AU44" s="9">
         <v>9</v>
       </c>
       <c r="AV44" s="21">
         <v>16</v>
       </c>
       <c r="AW44" s="9">
         <v>16</v>
       </c>
       <c r="AX44" s="12">
         <v>10</v>
       </c>
       <c r="AY44" s="21">
         <v>11</v>
       </c>
       <c r="AZ44" s="10">
         <v>5</v>
       </c>
       <c r="BA44" s="10">
         <v>11</v>
       </c>
+      <c r="BB44" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="13">
         <v>5</v>
       </c>
       <c r="C45" s="13">
         <v>3</v>
       </c>
       <c r="D45" s="13">
         <v>3</v>
       </c>
       <c r="E45" s="13">
         <v>3</v>
       </c>
       <c r="F45" s="13">
         <v>5</v>
       </c>
       <c r="G45" s="13">
         <v>4</v>
       </c>
       <c r="H45" s="13">
         <v>3</v>
       </c>
       <c r="I45" s="13">
@@ -7424,52 +7541,55 @@
       </c>
       <c r="AT45" s="12">
         <v>4</v>
       </c>
       <c r="AU45" s="9">
         <v>2</v>
       </c>
       <c r="AV45" s="21">
         <v>1</v>
       </c>
       <c r="AW45" s="9">
         <v>6</v>
       </c>
       <c r="AX45" s="12">
         <v>2</v>
       </c>
       <c r="AY45" s="21">
         <v>5</v>
       </c>
       <c r="AZ45" s="10">
         <v>2</v>
       </c>
       <c r="BA45" s="10">
         <v>4</v>
       </c>
+      <c r="BB45" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="13">
         <v>5</v>
       </c>
       <c r="C46" s="13">
         <v>9</v>
       </c>
       <c r="D46" s="13">
         <v>14</v>
       </c>
       <c r="E46" s="13">
         <v>14</v>
       </c>
       <c r="F46" s="13">
         <v>12</v>
       </c>
       <c r="G46" s="13">
         <v>11</v>
       </c>
       <c r="H46" s="13">
         <v>11</v>
       </c>
       <c r="I46" s="13">
@@ -7585,52 +7705,55 @@
       </c>
       <c r="AT46" s="12">
         <v>6</v>
       </c>
       <c r="AU46" s="9">
         <v>6</v>
       </c>
       <c r="AV46" s="21">
         <v>7</v>
       </c>
       <c r="AW46" s="9">
         <v>12</v>
       </c>
       <c r="AX46" s="12">
         <v>11</v>
       </c>
       <c r="AY46" s="21">
         <v>12</v>
       </c>
       <c r="AZ46" s="10">
         <v>6</v>
       </c>
       <c r="BA46" s="10">
         <v>10</v>
       </c>
+      <c r="BB46" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="13">
         <v>13</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>20</v>
       </c>
       <c r="E47" s="13">
         <v>11</v>
       </c>
       <c r="F47" s="13">
         <v>11</v>
       </c>
       <c r="G47" s="13">
         <v>14</v>
       </c>
       <c r="H47" s="13">
         <v>16</v>
       </c>
       <c r="I47" s="13">
@@ -7746,52 +7869,55 @@
       </c>
       <c r="AT47" s="12">
         <v>13</v>
       </c>
       <c r="AU47" s="9">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>11</v>
       </c>
       <c r="AW47" s="9">
         <v>13</v>
       </c>
       <c r="AX47" s="12">
         <v>7</v>
       </c>
       <c r="AY47" s="21">
         <v>15</v>
       </c>
       <c r="AZ47" s="10">
         <v>15</v>
       </c>
       <c r="BA47" s="10">
         <v>10</v>
       </c>
+      <c r="BB47" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="13">
         <v>5</v>
       </c>
       <c r="C48" s="13">
         <v>15</v>
       </c>
       <c r="D48" s="13">
         <v>8</v>
       </c>
       <c r="E48" s="13">
         <v>11</v>
       </c>
       <c r="F48" s="13">
         <v>8</v>
       </c>
       <c r="G48" s="13">
         <v>5</v>
       </c>
       <c r="H48" s="13">
         <v>6</v>
       </c>
       <c r="I48" s="13">
@@ -7907,52 +8033,55 @@
       </c>
       <c r="AT48" s="12">
         <v>6</v>
       </c>
       <c r="AU48" s="9">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>7</v>
       </c>
       <c r="AW48" s="9">
         <v>11</v>
       </c>
       <c r="AX48" s="12">
         <v>11</v>
       </c>
       <c r="AY48" s="21">
         <v>5</v>
       </c>
       <c r="AZ48" s="10">
         <v>12</v>
       </c>
       <c r="BA48" s="10">
         <v>5</v>
       </c>
+      <c r="BB48" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="13">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>11</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>10</v>
       </c>
       <c r="F49" s="13">
         <v>8</v>
       </c>
       <c r="G49" s="13">
         <v>10</v>
       </c>
       <c r="H49" s="13">
         <v>9</v>
       </c>
       <c r="I49" s="13">
@@ -8068,108 +8197,111 @@
       </c>
       <c r="AT49" s="12">
         <v>21</v>
       </c>
       <c r="AU49" s="9">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>12</v>
       </c>
       <c r="AW49" s="9">
         <v>15</v>
       </c>
       <c r="AX49" s="12">
         <v>17</v>
       </c>
       <c r="AY49" s="21">
         <v>15</v>
       </c>
       <c r="AZ49" s="10">
         <v>17</v>
       </c>
       <c r="BA49" s="10">
         <v>15</v>
       </c>
+      <c r="BB49" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B50" s="60" t="s">
+    <row r="50" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B50" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="C50" s="60"/>
-[...49 lines deleted...]
-      <c r="BA50" s="60"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="55"/>
+      <c r="H50" s="55"/>
+      <c r="I50" s="55"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="55"/>
+      <c r="L50" s="55"/>
+      <c r="M50" s="55"/>
+      <c r="N50" s="55"/>
+      <c r="O50" s="55"/>
+      <c r="P50" s="55"/>
+      <c r="Q50" s="55"/>
+      <c r="R50" s="55"/>
+      <c r="S50" s="55"/>
+      <c r="T50" s="55"/>
+      <c r="U50" s="55"/>
+      <c r="V50" s="55"/>
+      <c r="W50" s="55"/>
+      <c r="X50" s="55"/>
+      <c r="Y50" s="55"/>
+      <c r="Z50" s="55"/>
+      <c r="AA50" s="55"/>
+      <c r="AB50" s="55"/>
+      <c r="AC50" s="55"/>
+      <c r="AD50" s="55"/>
+      <c r="AE50" s="55"/>
+      <c r="AF50" s="55"/>
+      <c r="AG50" s="55"/>
+      <c r="AH50" s="55"/>
+      <c r="AI50" s="55"/>
+      <c r="AJ50" s="55"/>
+      <c r="AK50" s="55"/>
+      <c r="AL50" s="55"/>
+      <c r="AM50" s="55"/>
+      <c r="AN50" s="55"/>
+      <c r="AO50" s="55"/>
+      <c r="AP50" s="55"/>
+      <c r="AQ50" s="55"/>
+      <c r="AR50" s="55"/>
+      <c r="AS50" s="55"/>
+      <c r="AT50" s="55"/>
+      <c r="AU50" s="55"/>
+      <c r="AV50" s="55"/>
+      <c r="AW50" s="55"/>
+      <c r="AX50" s="55"/>
+      <c r="AY50" s="55"/>
+      <c r="AZ50" s="55"/>
+      <c r="BA50" s="55"/>
     </row>
-    <row r="51" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="20">
         <v>418</v>
       </c>
       <c r="C51" s="20">
         <v>554</v>
       </c>
       <c r="D51" s="20">
         <v>363</v>
       </c>
       <c r="E51" s="20">
         <v>314</v>
       </c>
       <c r="F51" s="20">
         <v>322</v>
       </c>
       <c r="G51" s="20">
         <v>332</v>
       </c>
       <c r="H51" s="20">
         <v>302</v>
       </c>
       <c r="I51" s="20">
@@ -8285,52 +8417,55 @@
       </c>
       <c r="AT51" s="12">
         <v>331</v>
       </c>
       <c r="AU51" s="9">
         <v>363</v>
       </c>
       <c r="AV51" s="21">
         <v>302</v>
       </c>
       <c r="AW51" s="10">
         <v>404</v>
       </c>
       <c r="AX51" s="12">
         <v>292</v>
       </c>
       <c r="AY51" s="21">
         <v>325</v>
       </c>
       <c r="AZ51" s="10">
         <v>353</v>
       </c>
       <c r="BA51" s="10">
         <v>330</v>
       </c>
+      <c r="BB51" s="9">
+        <v>325</v>
+      </c>
     </row>
-    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="20">
         <v>123</v>
       </c>
       <c r="C52" s="20">
         <v>164</v>
       </c>
       <c r="D52" s="20">
         <v>102</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>84</v>
       </c>
       <c r="G52" s="20">
         <v>85</v>
       </c>
       <c r="H52" s="20">
         <v>72</v>
       </c>
       <c r="I52" s="20">
@@ -8446,52 +8581,55 @@
       </c>
       <c r="AT52" s="12">
         <v>80</v>
       </c>
       <c r="AU52" s="9">
         <v>110</v>
       </c>
       <c r="AV52" s="21">
         <v>87</v>
       </c>
       <c r="AW52" s="10">
         <v>127</v>
       </c>
       <c r="AX52" s="12">
         <v>85</v>
       </c>
       <c r="AY52" s="21">
         <v>102</v>
       </c>
       <c r="AZ52" s="10">
         <v>97</v>
       </c>
       <c r="BA52" s="10">
         <v>96</v>
       </c>
+      <c r="BB52" s="9">
+        <v>88</v>
+      </c>
     </row>
-    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="20">
         <v>12</v>
       </c>
       <c r="C53" s="20">
         <v>11</v>
       </c>
       <c r="D53" s="20">
         <v>7</v>
       </c>
       <c r="E53" s="20">
         <v>17</v>
       </c>
       <c r="F53" s="20">
         <v>10</v>
       </c>
       <c r="G53" s="20">
         <v>7</v>
       </c>
       <c r="H53" s="20">
         <v>11</v>
       </c>
       <c r="I53" s="20">
@@ -8607,52 +8745,55 @@
       </c>
       <c r="AT53" s="12">
         <v>9</v>
       </c>
       <c r="AU53" s="9">
         <v>17</v>
       </c>
       <c r="AV53" s="21">
         <v>15</v>
       </c>
       <c r="AW53" s="10">
         <v>12</v>
       </c>
       <c r="AX53" s="12">
         <v>10</v>
       </c>
       <c r="AY53" s="21">
         <v>12</v>
       </c>
       <c r="AZ53" s="10">
         <v>9</v>
       </c>
       <c r="BA53" s="10">
         <v>4</v>
       </c>
+      <c r="BB53" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="20">
         <v>24</v>
       </c>
       <c r="C54" s="20">
         <v>25</v>
       </c>
       <c r="D54" s="20">
         <v>18</v>
       </c>
       <c r="E54" s="20">
         <v>17</v>
       </c>
       <c r="F54" s="20">
         <v>24</v>
       </c>
       <c r="G54" s="20">
         <v>16</v>
       </c>
       <c r="H54" s="20">
         <v>13</v>
       </c>
       <c r="I54" s="20">
@@ -8768,52 +8909,55 @@
       </c>
       <c r="AT54" s="12">
         <v>24</v>
       </c>
       <c r="AU54" s="9">
         <v>22</v>
       </c>
       <c r="AV54" s="21">
         <v>16</v>
       </c>
       <c r="AW54" s="10">
         <v>21</v>
       </c>
       <c r="AX54" s="12">
         <v>18</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="10">
         <v>19</v>
       </c>
       <c r="BA54" s="10">
         <v>9</v>
       </c>
+      <c r="BB54" s="9">
+        <v>25</v>
+      </c>
     </row>
-    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="20">
         <v>72</v>
       </c>
       <c r="C55" s="20">
         <v>136</v>
       </c>
       <c r="D55" s="20">
         <v>71</v>
       </c>
       <c r="E55" s="20">
         <v>56</v>
       </c>
       <c r="F55" s="20">
         <v>62</v>
       </c>
       <c r="G55" s="20">
         <v>60</v>
       </c>
       <c r="H55" s="20">
         <v>58</v>
       </c>
       <c r="I55" s="20">
@@ -8929,52 +9073,55 @@
       </c>
       <c r="AT55" s="12">
         <v>61</v>
       </c>
       <c r="AU55" s="9">
         <v>71</v>
       </c>
       <c r="AV55" s="21">
         <v>43</v>
       </c>
       <c r="AW55" s="10">
         <v>83</v>
       </c>
       <c r="AX55" s="12">
         <v>58</v>
       </c>
       <c r="AY55" s="21">
         <v>54</v>
       </c>
       <c r="AZ55" s="10">
         <v>83</v>
       </c>
       <c r="BA55" s="10">
         <v>56</v>
       </c>
+      <c r="BB55" s="9">
+        <v>61</v>
+      </c>
     </row>
-    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="20">
         <v>9</v>
       </c>
       <c r="C56" s="20">
         <v>8</v>
       </c>
       <c r="D56" s="20">
         <v>4</v>
       </c>
       <c r="E56" s="20">
         <v>3</v>
       </c>
       <c r="F56" s="20">
         <v>5</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>6</v>
       </c>
       <c r="I56" s="20">
@@ -9090,52 +9237,55 @@
       </c>
       <c r="AT56" s="12">
         <v>1</v>
       </c>
       <c r="AU56" s="9">
         <v>7</v>
       </c>
       <c r="AV56" s="21">
         <v>4</v>
       </c>
       <c r="AW56" s="9">
         <v>3</v>
       </c>
       <c r="AX56" s="12">
         <v>7</v>
       </c>
       <c r="AY56" s="21">
         <v>4</v>
       </c>
       <c r="AZ56" s="10">
         <v>1</v>
       </c>
       <c r="BA56" s="10">
         <v>2</v>
       </c>
+      <c r="BB56" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="20">
         <v>4</v>
       </c>
       <c r="C57" s="20">
         <v>1</v>
       </c>
       <c r="D57" s="20">
         <v>3</v>
       </c>
       <c r="E57" s="20">
         <v>7</v>
       </c>
       <c r="F57" s="20">
         <v>3</v>
       </c>
       <c r="G57" s="20">
         <v>2</v>
       </c>
       <c r="H57" s="20">
         <v>4</v>
       </c>
       <c r="I57" s="20">
@@ -9251,52 +9401,55 @@
       </c>
       <c r="AT57" s="12">
         <v>1</v>
       </c>
       <c r="AU57" s="9">
         <v>3</v>
       </c>
       <c r="AV57" s="21">
         <v>4</v>
       </c>
       <c r="AW57" s="9">
         <v>2</v>
       </c>
       <c r="AX57" s="12">
         <v>1</v>
       </c>
       <c r="AY57" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ57" s="10">
         <v>2</v>
       </c>
       <c r="BA57" s="10">
         <v>7</v>
       </c>
+      <c r="BB57" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="20">
         <v>19</v>
       </c>
       <c r="C58" s="20">
         <v>25</v>
       </c>
       <c r="D58" s="20">
         <v>16</v>
       </c>
       <c r="E58" s="20">
         <v>19</v>
       </c>
       <c r="F58" s="20">
         <v>14</v>
       </c>
       <c r="G58" s="20">
         <v>30</v>
       </c>
       <c r="H58" s="20">
         <v>16</v>
       </c>
       <c r="I58" s="20">
@@ -9412,52 +9565,55 @@
       </c>
       <c r="AT58" s="12">
         <v>23</v>
       </c>
       <c r="AU58" s="9">
         <v>10</v>
       </c>
       <c r="AV58" s="21">
         <v>8</v>
       </c>
       <c r="AW58" s="9">
         <v>14</v>
       </c>
       <c r="AX58" s="12">
         <v>15</v>
       </c>
       <c r="AY58" s="21">
         <v>16</v>
       </c>
       <c r="AZ58" s="10">
         <v>14</v>
       </c>
       <c r="BA58" s="10">
         <v>18</v>
       </c>
+      <c r="BB58" s="9">
+        <v>18</v>
+      </c>
     </row>
-    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="20">
         <v>11</v>
       </c>
       <c r="C59" s="20">
         <v>8</v>
       </c>
       <c r="D59" s="20">
         <v>12</v>
       </c>
       <c r="E59" s="20">
         <v>5</v>
       </c>
       <c r="F59" s="20">
         <v>7</v>
       </c>
       <c r="G59" s="20">
         <v>9</v>
       </c>
       <c r="H59" s="20">
         <v>5</v>
       </c>
       <c r="I59" s="20">
@@ -9573,52 +9729,55 @@
       </c>
       <c r="AT59" s="12">
         <v>5</v>
       </c>
       <c r="AU59" s="9">
         <v>5</v>
       </c>
       <c r="AV59" s="21">
         <v>7</v>
       </c>
       <c r="AW59" s="9">
         <v>7</v>
       </c>
       <c r="AX59" s="12">
         <v>6</v>
       </c>
       <c r="AY59" s="21">
         <v>7</v>
       </c>
       <c r="AZ59" s="10">
         <v>9</v>
       </c>
       <c r="BA59" s="10">
         <v>7</v>
       </c>
+      <c r="BB59" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="20">
         <v>6</v>
       </c>
       <c r="C60" s="20">
         <v>1</v>
       </c>
       <c r="D60" s="20">
         <v>2</v>
       </c>
       <c r="E60" s="20">
         <v>3</v>
       </c>
       <c r="F60" s="20">
         <v>4</v>
       </c>
       <c r="G60" s="20">
         <v>4</v>
       </c>
       <c r="H60" s="20">
         <v>8</v>
       </c>
       <c r="I60" s="20">
@@ -9734,52 +9893,55 @@
       </c>
       <c r="AT60" s="12">
         <v>2</v>
       </c>
       <c r="AU60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV60" s="21">
         <v>1</v>
       </c>
       <c r="AW60" s="9">
         <v>5</v>
       </c>
       <c r="AX60" s="12">
         <v>1</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="10">
         <v>3</v>
       </c>
       <c r="BA60" s="10">
         <v>3</v>
       </c>
+      <c r="BB60" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="20">
         <v>23</v>
       </c>
       <c r="C61" s="20">
         <v>33</v>
       </c>
       <c r="D61" s="20">
         <v>20</v>
       </c>
       <c r="E61" s="20">
         <v>18</v>
       </c>
       <c r="F61" s="20">
         <v>21</v>
       </c>
       <c r="G61" s="20">
         <v>19</v>
       </c>
       <c r="H61" s="20">
         <v>12</v>
       </c>
       <c r="I61" s="20">
@@ -9895,52 +10057,55 @@
       </c>
       <c r="AT61" s="12">
         <v>25</v>
       </c>
       <c r="AU61" s="9">
         <v>14</v>
       </c>
       <c r="AV61" s="21">
         <v>17</v>
       </c>
       <c r="AW61" s="9">
         <v>22</v>
       </c>
       <c r="AX61" s="12">
         <v>7</v>
       </c>
       <c r="AY61" s="21">
         <v>26</v>
       </c>
       <c r="AZ61" s="10">
         <v>22</v>
       </c>
       <c r="BA61" s="10">
         <v>21</v>
       </c>
+      <c r="BB61" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="20">
         <v>7</v>
       </c>
       <c r="C62" s="20">
         <v>2</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="20">
         <v>3</v>
       </c>
       <c r="F62" s="20">
         <v>4</v>
       </c>
       <c r="G62" s="20">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>4</v>
       </c>
       <c r="I62" s="20">
@@ -10056,52 +10221,55 @@
       </c>
       <c r="AT62" s="12">
         <v>4</v>
       </c>
       <c r="AU62" s="9">
         <v>3</v>
       </c>
       <c r="AV62" s="21">
         <v>6</v>
       </c>
       <c r="AW62" s="9">
         <v>8</v>
       </c>
       <c r="AX62" s="12">
         <v>1</v>
       </c>
       <c r="AY62" s="21">
         <v>2</v>
       </c>
       <c r="AZ62" s="10">
         <v>3</v>
       </c>
       <c r="BA62" s="10">
         <v>4</v>
       </c>
+      <c r="BB62" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="20">
         <v>9</v>
       </c>
       <c r="C63" s="20">
         <v>18</v>
       </c>
       <c r="D63" s="20">
         <v>13</v>
       </c>
       <c r="E63" s="20">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>13</v>
       </c>
       <c r="G63" s="20">
         <v>13</v>
       </c>
       <c r="H63" s="20">
         <v>12</v>
       </c>
       <c r="I63" s="20">
@@ -10217,52 +10385,55 @@
       </c>
       <c r="AT63" s="12">
         <v>9</v>
       </c>
       <c r="AU63" s="9">
         <v>12</v>
       </c>
       <c r="AV63" s="21">
         <v>17</v>
       </c>
       <c r="AW63" s="9">
         <v>9</v>
       </c>
       <c r="AX63" s="12">
         <v>9</v>
       </c>
       <c r="AY63" s="21">
         <v>7</v>
       </c>
       <c r="AZ63" s="10">
         <v>9</v>
       </c>
       <c r="BA63" s="10">
         <v>11</v>
       </c>
+      <c r="BB63" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="20">
         <v>7</v>
       </c>
       <c r="C64" s="20">
         <v>12</v>
       </c>
       <c r="D64" s="20">
         <v>8</v>
       </c>
       <c r="E64" s="20">
         <v>14</v>
       </c>
       <c r="F64" s="20">
         <v>10</v>
       </c>
       <c r="G64" s="20">
         <v>10</v>
       </c>
       <c r="H64" s="20">
         <v>10</v>
       </c>
       <c r="I64" s="20">
@@ -10378,52 +10549,55 @@
       </c>
       <c r="AT64" s="12">
         <v>7</v>
       </c>
       <c r="AU64" s="9">
         <v>11</v>
       </c>
       <c r="AV64" s="21">
         <v>3</v>
       </c>
       <c r="AW64" s="9">
         <v>12</v>
       </c>
       <c r="AX64" s="12">
         <v>9</v>
       </c>
       <c r="AY64" s="21">
         <v>4</v>
       </c>
       <c r="AZ64" s="10">
         <v>12</v>
       </c>
       <c r="BA64" s="10">
         <v>9</v>
       </c>
+      <c r="BB64" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="20">
         <v>29</v>
       </c>
       <c r="C65" s="20">
         <v>35</v>
       </c>
       <c r="D65" s="20">
         <v>28</v>
       </c>
       <c r="E65" s="20">
         <v>24</v>
       </c>
       <c r="F65" s="20">
         <v>19</v>
       </c>
       <c r="G65" s="20">
         <v>31</v>
       </c>
       <c r="H65" s="20">
         <v>28</v>
       </c>
       <c r="I65" s="20">
@@ -10539,52 +10713,55 @@
       </c>
       <c r="AT65" s="12">
         <v>32</v>
       </c>
       <c r="AU65" s="9">
         <v>21</v>
       </c>
       <c r="AV65" s="21">
         <v>30</v>
       </c>
       <c r="AW65" s="9">
         <v>26</v>
       </c>
       <c r="AX65" s="12">
         <v>29</v>
       </c>
       <c r="AY65" s="21">
         <v>29</v>
       </c>
       <c r="AZ65" s="10">
         <v>33</v>
       </c>
       <c r="BA65" s="10">
         <v>33</v>
       </c>
+      <c r="BB65" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>10</v>
       </c>
       <c r="C66" s="20">
         <v>15</v>
       </c>
       <c r="D66" s="20">
         <v>3</v>
       </c>
       <c r="E66" s="20">
         <v>10</v>
       </c>
       <c r="F66" s="20">
         <v>9</v>
       </c>
       <c r="G66" s="20">
         <v>11</v>
       </c>
       <c r="H66" s="20">
         <v>17</v>
       </c>
       <c r="I66" s="20">
@@ -10700,52 +10877,55 @@
       </c>
       <c r="AT66" s="12">
         <v>13</v>
       </c>
       <c r="AU66" s="9">
         <v>12</v>
       </c>
       <c r="AV66" s="21">
         <v>11</v>
       </c>
       <c r="AW66" s="9">
         <v>7</v>
       </c>
       <c r="AX66" s="12">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>9</v>
       </c>
       <c r="AZ66" s="10">
         <v>9</v>
       </c>
       <c r="BA66" s="10">
         <v>9</v>
       </c>
+      <c r="BB66" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="20">
         <v>3</v>
       </c>
       <c r="D67" s="20">
         <v>6</v>
       </c>
       <c r="E67" s="22" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="22" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="20">
         <v>3</v>
       </c>
       <c r="H67" s="20">
         <v>4</v>
       </c>
       <c r="I67" s="20">
@@ -10861,52 +11041,55 @@
       </c>
       <c r="AT67" s="12">
         <v>2</v>
       </c>
       <c r="AU67" s="9">
         <v>1</v>
       </c>
       <c r="AV67" s="21">
         <v>2</v>
       </c>
       <c r="AW67" s="9">
         <v>3</v>
       </c>
       <c r="AX67" s="12">
         <v>1</v>
       </c>
       <c r="AY67" s="21">
         <v>3</v>
       </c>
       <c r="AZ67" s="10">
         <v>1</v>
       </c>
       <c r="BA67" s="10">
         <v>1</v>
       </c>
+      <c r="BB67" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>7</v>
       </c>
       <c r="C68" s="20">
         <v>15</v>
       </c>
       <c r="D68" s="20">
         <v>7</v>
       </c>
       <c r="E68" s="20">
         <v>12</v>
       </c>
       <c r="F68" s="20">
         <v>6</v>
       </c>
       <c r="G68" s="20">
         <v>7</v>
       </c>
       <c r="H68" s="20">
         <v>4</v>
       </c>
       <c r="I68" s="20">
@@ -11022,52 +11205,55 @@
       </c>
       <c r="AT68" s="12">
         <v>8</v>
       </c>
       <c r="AU68" s="9">
         <v>10</v>
       </c>
       <c r="AV68" s="21">
         <v>5</v>
       </c>
       <c r="AW68" s="9">
         <v>11</v>
       </c>
       <c r="AX68" s="12">
         <v>6</v>
       </c>
       <c r="AY68" s="21">
         <v>5</v>
       </c>
       <c r="AZ68" s="10">
         <v>6</v>
       </c>
       <c r="BA68" s="10">
         <v>8</v>
       </c>
+      <c r="BB68" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="20">
         <v>15</v>
       </c>
       <c r="C69" s="20">
         <v>18</v>
       </c>
       <c r="D69" s="20">
         <v>13</v>
       </c>
       <c r="E69" s="20">
         <v>7</v>
       </c>
       <c r="F69" s="20">
         <v>9</v>
       </c>
       <c r="G69" s="20">
         <v>11</v>
       </c>
       <c r="H69" s="20">
         <v>5</v>
       </c>
       <c r="I69" s="20">
@@ -11183,52 +11369,55 @@
       </c>
       <c r="AT69" s="12">
         <v>10</v>
       </c>
       <c r="AU69" s="9">
         <v>12</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="9">
         <v>9</v>
       </c>
       <c r="AX69" s="12">
         <v>8</v>
       </c>
       <c r="AY69" s="21">
         <v>10</v>
       </c>
       <c r="AZ69" s="10">
         <v>5</v>
       </c>
       <c r="BA69" s="10">
         <v>11</v>
       </c>
+      <c r="BB69" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="20">
         <v>7</v>
       </c>
       <c r="C70" s="20">
         <v>7</v>
       </c>
       <c r="D70" s="20">
         <v>11</v>
       </c>
       <c r="E70" s="20">
         <v>7</v>
       </c>
       <c r="F70" s="20">
         <v>10</v>
       </c>
       <c r="G70" s="20">
         <v>6</v>
       </c>
       <c r="H70" s="20">
         <v>3</v>
       </c>
       <c r="I70" s="20">
@@ -11344,52 +11533,55 @@
       </c>
       <c r="AT70" s="12">
         <v>6</v>
       </c>
       <c r="AU70" s="9">
         <v>7</v>
       </c>
       <c r="AV70" s="21">
         <v>7</v>
       </c>
       <c r="AW70" s="9">
         <v>8</v>
       </c>
       <c r="AX70" s="12">
         <v>3</v>
       </c>
       <c r="AY70" s="21">
         <v>4</v>
       </c>
       <c r="AZ70" s="10">
         <v>4</v>
       </c>
       <c r="BA70" s="10">
         <v>6</v>
       </c>
+      <c r="BB70" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="24">
         <v>21</v>
       </c>
       <c r="C71" s="24">
         <v>17</v>
       </c>
       <c r="D71" s="24">
         <v>14</v>
       </c>
       <c r="E71" s="24">
         <v>4</v>
       </c>
       <c r="F71" s="24">
         <v>8</v>
       </c>
       <c r="G71" s="24">
         <v>3</v>
       </c>
       <c r="H71" s="24">
         <v>10</v>
       </c>
       <c r="I71" s="24">
@@ -11505,325 +11697,332 @@
       </c>
       <c r="AT71" s="26">
         <v>9</v>
       </c>
       <c r="AU71" s="27">
         <v>15</v>
       </c>
       <c r="AV71" s="26">
         <v>9</v>
       </c>
       <c r="AW71" s="27">
         <v>15</v>
       </c>
       <c r="AX71" s="26">
         <v>11</v>
       </c>
       <c r="AY71" s="26">
         <v>17</v>
       </c>
       <c r="AZ71" s="27">
         <v>12</v>
       </c>
       <c r="BA71" s="27">
         <v>15</v>
       </c>
+      <c r="BB71" s="27">
+        <v>12</v>
+      </c>
     </row>
-    <row r="72" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N72" s="28"/>
       <c r="O72" s="28"/>
       <c r="P72" s="28"/>
       <c r="Q72" s="28"/>
       <c r="R72" s="28"/>
     </row>
-    <row r="73" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H73" s="18"/>
       <c r="M73" s="30"/>
     </row>
-    <row r="74" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N76" s="51"/>
       <c r="O76" s="51"/>
       <c r="P76" s="51"/>
       <c r="Q76" s="51"/>
       <c r="R76" s="51"/>
       <c r="S76" s="51"/>
       <c r="T76" s="51"/>
       <c r="U76" s="9"/>
       <c r="V76" s="9"/>
       <c r="W76" s="9"/>
       <c r="X76" s="9"/>
       <c r="Y76" s="9"/>
       <c r="Z76" s="9"/>
       <c r="AA76" s="9"/>
       <c r="AB76" s="9"/>
       <c r="AC76" s="9"/>
       <c r="AD76" s="9"/>
       <c r="AE76" s="9"/>
       <c r="AF76" s="9"/>
       <c r="AG76" s="9"/>
       <c r="AH76" s="9"/>
       <c r="AI76" s="9"/>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="9"/>
       <c r="AL76" s="9"/>
       <c r="AM76" s="9"/>
       <c r="AN76" s="9"/>
     </row>
-    <row r="77" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N77" s="51"/>
       <c r="O77" s="51"/>
       <c r="P77" s="51"/>
       <c r="Q77" s="51"/>
       <c r="R77" s="51"/>
       <c r="S77" s="51"/>
       <c r="T77" s="51"/>
       <c r="U77" s="51"/>
       <c r="V77" s="51"/>
       <c r="W77" s="51"/>
       <c r="X77" s="51"/>
       <c r="Y77" s="51"/>
       <c r="Z77" s="51"/>
       <c r="AA77" s="51"/>
       <c r="AB77" s="51"/>
       <c r="AC77" s="51"/>
       <c r="AD77" s="51"/>
       <c r="AE77" s="51"/>
       <c r="AF77" s="51"/>
       <c r="AG77" s="51"/>
       <c r="AH77" s="51"/>
       <c r="AI77" s="51"/>
       <c r="AJ77" s="51"/>
       <c r="AK77" s="51"/>
       <c r="AL77" s="51"/>
     </row>
-    <row r="78" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BA2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B50:BA50"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B50:BA50"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA77"/>
+  <dimension ref="A1:BB77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BB6"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.140625" style="31" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="31" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="31"/>
     <col min="42" max="42" width="8.7109375" style="31" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="31"/>
     <col min="50" max="50" width="8.140625" style="31" customWidth="1"/>
-    <col min="51" max="16384" width="9.140625" style="31"/>
+    <col min="51" max="53" width="9.140625" style="31"/>
+    <col min="54" max="54" width="8.140625" style="31" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="61"/>
-[...49 lines deleted...]
-      <c r="BA2" s="61"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="3"/>
       <c r="E3" s="32"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="57">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61">
         <v>2022</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="57">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61">
         <v>2023</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="57">
         <v>2024</v>
       </c>
-      <c r="AA4" s="58"/>
-[...10 lines deleted...]
-      <c r="AL4" s="58">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="57">
         <v>2025</v>
       </c>
-      <c r="AM4" s="58"/>
-[...10 lines deleted...]
-      <c r="AX4" s="58">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="57"/>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57"/>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="57">
         <v>2026</v>
       </c>
-      <c r="AY4" s="58"/>
-[...1 lines deleted...]
-      <c r="BA4" s="58"/>
+      <c r="AY4" s="57"/>
+      <c r="AZ4" s="57"/>
+      <c r="BA4" s="57"/>
+      <c r="BB4" s="57"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="56"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -11936,108 +12135,112 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="35" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="49" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="49" t="s">
         <v>41</v>
       </c>
+      <c r="BB5" s="49" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BA6" s="62"/>
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+      <c r="AL6" s="58"/>
+      <c r="AM6" s="58"/>
+      <c r="AN6" s="58"/>
+      <c r="AO6" s="58"/>
+      <c r="AP6" s="58"/>
+      <c r="AQ6" s="58"/>
+      <c r="AR6" s="58"/>
+      <c r="AS6" s="58"/>
+      <c r="AT6" s="58"/>
+      <c r="AU6" s="58"/>
+      <c r="AV6" s="58"/>
+      <c r="AW6" s="58"/>
+      <c r="AX6" s="58"/>
+      <c r="AY6" s="58"/>
+      <c r="AZ6" s="58"/>
+      <c r="BA6" s="58"/>
+      <c r="BB6" s="58"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="37">
         <v>12.03</v>
       </c>
       <c r="C7" s="37">
         <v>14.24</v>
       </c>
       <c r="D7" s="37">
         <v>13.08</v>
       </c>
       <c r="E7" s="37">
         <v>12.21</v>
       </c>
       <c r="F7" s="37">
         <v>11.78</v>
       </c>
       <c r="G7" s="37">
         <v>11.51</v>
       </c>
       <c r="H7" s="37">
         <v>11.24</v>
       </c>
       <c r="I7" s="37">
@@ -12153,52 +12356,55 @@
       </c>
       <c r="AT7" s="37">
         <v>9.67</v>
       </c>
       <c r="AU7" s="37">
         <v>9.77</v>
       </c>
       <c r="AV7" s="36">
         <v>9.77</v>
       </c>
       <c r="AW7" s="36">
         <v>9.92</v>
       </c>
       <c r="AX7" s="36">
         <v>8.56</v>
       </c>
       <c r="AY7" s="37">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="36">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA7" s="37">
         <v>10.17</v>
       </c>
+      <c r="BB7" s="37">
+        <v>10.02</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="37">
         <v>11.08</v>
       </c>
       <c r="C8" s="37">
         <v>12.85</v>
       </c>
       <c r="D8" s="37">
         <v>11.59</v>
       </c>
       <c r="E8" s="37">
         <v>10.37</v>
       </c>
       <c r="F8" s="37">
         <v>9.99</v>
       </c>
       <c r="G8" s="37">
         <v>9.69</v>
       </c>
       <c r="H8" s="37">
         <v>9.4</v>
       </c>
       <c r="I8" s="37">
@@ -12314,52 +12520,55 @@
       </c>
       <c r="AT8" s="37">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="37">
         <v>8.18</v>
       </c>
       <c r="AV8" s="36">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="36">
         <v>8.4</v>
       </c>
       <c r="AX8" s="36">
         <v>7.04</v>
       </c>
       <c r="AY8" s="37">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="36">
         <v>8.58</v>
       </c>
       <c r="BA8" s="37">
         <v>8.4700000000000006</v>
       </c>
+      <c r="BB8" s="37">
+        <v>8.36</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="37">
         <v>8.23</v>
       </c>
       <c r="C9" s="37">
         <v>8.83</v>
       </c>
       <c r="D9" s="37">
         <v>7.87</v>
       </c>
       <c r="E9" s="37">
         <v>8.41</v>
       </c>
       <c r="F9" s="37">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="37">
         <v>7.5</v>
       </c>
       <c r="H9" s="37">
         <v>7.6</v>
       </c>
       <c r="I9" s="37">
@@ -12475,52 +12684,55 @@
       </c>
       <c r="AT9" s="37">
         <v>8.59</v>
       </c>
       <c r="AU9" s="37">
         <v>8.9</v>
       </c>
       <c r="AV9" s="36">
         <v>9.06</v>
       </c>
       <c r="AW9" s="36">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="36">
         <v>8.52</v>
       </c>
       <c r="AY9" s="37">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="36">
         <v>7.82</v>
       </c>
       <c r="BA9" s="37">
         <v>7.04</v>
       </c>
+      <c r="BB9" s="37">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="37">
         <v>13.12</v>
       </c>
       <c r="C10" s="37">
         <v>14.71</v>
       </c>
       <c r="D10" s="37">
         <v>14.54</v>
       </c>
       <c r="E10" s="37">
         <v>13.42</v>
       </c>
       <c r="F10" s="37">
         <v>13.72</v>
       </c>
       <c r="G10" s="37">
         <v>13.18</v>
       </c>
       <c r="H10" s="37">
         <v>12.62</v>
       </c>
       <c r="I10" s="37">
@@ -12636,52 +12848,55 @@
       </c>
       <c r="AT10" s="37">
         <v>11.62</v>
       </c>
       <c r="AU10" s="37">
         <v>11.91</v>
       </c>
       <c r="AV10" s="36">
         <v>11.76</v>
       </c>
       <c r="AW10" s="36">
         <v>12.01</v>
       </c>
       <c r="AX10" s="36">
         <v>9.99</v>
       </c>
       <c r="AY10" s="37">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="36">
         <v>11.26</v>
       </c>
       <c r="BA10" s="37">
         <v>11.19</v>
       </c>
+      <c r="BB10" s="37">
+        <v>12.15</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="37">
         <v>14.38</v>
       </c>
       <c r="C11" s="37">
         <v>20.96</v>
       </c>
       <c r="D11" s="37">
         <v>18.23</v>
       </c>
       <c r="E11" s="37">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="37">
         <v>15.67</v>
       </c>
       <c r="G11" s="37">
         <v>15.09</v>
       </c>
       <c r="H11" s="37">
         <v>14.77</v>
       </c>
       <c r="I11" s="37">
@@ -12797,52 +13012,55 @@
       </c>
       <c r="AT11" s="37">
         <v>11.27</v>
       </c>
       <c r="AU11" s="37">
         <v>11.45</v>
       </c>
       <c r="AV11" s="36">
         <v>11.3</v>
       </c>
       <c r="AW11" s="36">
         <v>11.56</v>
       </c>
       <c r="AX11" s="36">
         <v>10.61</v>
       </c>
       <c r="AY11" s="37">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="36">
         <v>12.4</v>
       </c>
       <c r="BA11" s="37">
         <v>12.47</v>
       </c>
+      <c r="BB11" s="37">
+        <v>12.42</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="37">
         <v>18.84</v>
       </c>
       <c r="C12" s="37">
         <v>16.87</v>
       </c>
       <c r="D12" s="37">
         <v>14.29</v>
       </c>
       <c r="E12" s="37">
         <v>12.41</v>
       </c>
       <c r="F12" s="37">
         <v>11.78</v>
       </c>
       <c r="G12" s="37">
         <v>11.59</v>
       </c>
       <c r="H12" s="37">
         <v>11.69</v>
       </c>
       <c r="I12" s="37">
@@ -12958,52 +13176,55 @@
       </c>
       <c r="AT12" s="37">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="37">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="36">
         <v>9.32</v>
       </c>
       <c r="AW12" s="36">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="36">
         <v>14.29</v>
       </c>
       <c r="AY12" s="37">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="36">
         <v>10.15</v>
       </c>
       <c r="BA12" s="37">
         <v>9.99</v>
       </c>
+      <c r="BB12" s="37">
+        <v>9.81</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="37">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="37">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="37">
         <v>6.57</v>
       </c>
       <c r="E13" s="37">
         <v>7.41</v>
       </c>
       <c r="F13" s="37">
         <v>6.76</v>
       </c>
       <c r="G13" s="37">
         <v>6.38</v>
       </c>
       <c r="H13" s="37">
         <v>6.6</v>
       </c>
       <c r="I13" s="37">
@@ -13119,52 +13340,55 @@
       </c>
       <c r="AT13" s="37">
         <v>4.58</v>
       </c>
       <c r="AU13" s="37">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="36">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="36">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="36">
         <v>1.97</v>
       </c>
       <c r="AY13" s="37">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="36">
         <v>4.3600000000000003</v>
       </c>
       <c r="BA13" s="37">
         <v>6.54</v>
       </c>
+      <c r="BB13" s="37">
+        <v>6.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="37">
         <v>12.05</v>
       </c>
       <c r="C14" s="37">
         <v>14.3</v>
       </c>
       <c r="D14" s="37">
         <v>13.51</v>
       </c>
       <c r="E14" s="37">
         <v>12.99</v>
       </c>
       <c r="F14" s="37">
         <v>12.88</v>
       </c>
       <c r="G14" s="37">
         <v>13.32</v>
       </c>
       <c r="H14" s="37">
         <v>13.04</v>
       </c>
       <c r="I14" s="37">
@@ -13280,52 +13504,55 @@
       </c>
       <c r="AT14" s="37">
         <v>11.69</v>
       </c>
       <c r="AU14" s="37">
         <v>11.66</v>
       </c>
       <c r="AV14" s="36">
         <v>11.59</v>
       </c>
       <c r="AW14" s="36">
         <v>11.63</v>
       </c>
       <c r="AX14" s="36">
         <v>12.12</v>
       </c>
       <c r="AY14" s="37">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="36">
         <v>12.32</v>
       </c>
       <c r="BA14" s="37">
         <v>13.57</v>
       </c>
+      <c r="BB14" s="37">
+        <v>13.02</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="37">
         <v>14.8</v>
       </c>
       <c r="C15" s="37">
         <v>13.31</v>
       </c>
       <c r="D15" s="37">
         <v>14.55</v>
       </c>
       <c r="E15" s="37">
         <v>12.91</v>
       </c>
       <c r="F15" s="37">
         <v>13.49</v>
       </c>
       <c r="G15" s="37">
         <v>13.68</v>
       </c>
       <c r="H15" s="37">
         <v>12.91</v>
       </c>
       <c r="I15" s="37">
@@ -13441,52 +13668,55 @@
       </c>
       <c r="AT15" s="37">
         <v>11.4</v>
       </c>
       <c r="AU15" s="37">
         <v>11.16</v>
       </c>
       <c r="AV15" s="36">
         <v>11.06</v>
       </c>
       <c r="AW15" s="36">
         <v>11.01</v>
       </c>
       <c r="AX15" s="36">
         <v>8.48</v>
       </c>
       <c r="AY15" s="37">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="36">
         <v>10.91</v>
       </c>
       <c r="BA15" s="37">
         <v>12.17</v>
       </c>
+      <c r="BB15" s="37">
+        <v>11.56</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="37">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="37">
         <v>9.64</v>
       </c>
       <c r="D16" s="37">
         <v>7.78</v>
       </c>
       <c r="E16" s="37">
         <v>7.24</v>
       </c>
       <c r="F16" s="37">
         <v>7.32</v>
       </c>
       <c r="G16" s="37">
         <v>7.58</v>
       </c>
       <c r="H16" s="37">
         <v>7.74</v>
       </c>
       <c r="I16" s="37">
@@ -13602,52 +13832,55 @@
       </c>
       <c r="AT16" s="37">
         <v>5.48</v>
       </c>
       <c r="AU16" s="37">
         <v>5.16</v>
       </c>
       <c r="AV16" s="36">
         <v>4.91</v>
       </c>
       <c r="AW16" s="36">
         <v>5.39</v>
       </c>
       <c r="AX16" s="36">
         <v>2.42</v>
       </c>
       <c r="AY16" s="37">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="36">
         <v>5.42</v>
       </c>
       <c r="BA16" s="37">
         <v>6.26</v>
       </c>
+      <c r="BB16" s="37">
+        <v>7.45</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="37">
         <v>12.59</v>
       </c>
       <c r="C17" s="37">
         <v>16.45</v>
       </c>
       <c r="D17" s="37">
         <v>14.85</v>
       </c>
       <c r="E17" s="37">
         <v>13.75</v>
       </c>
       <c r="F17" s="37">
         <v>13.53</v>
       </c>
       <c r="G17" s="37">
         <v>13.25</v>
       </c>
       <c r="H17" s="37">
         <v>12.56</v>
       </c>
       <c r="I17" s="37">
@@ -13763,52 +13996,55 @@
       </c>
       <c r="AT17" s="37">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="37">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="36">
         <v>10.14</v>
       </c>
       <c r="AW17" s="36">
         <v>10.33</v>
       </c>
       <c r="AX17" s="36">
         <v>5.23</v>
       </c>
       <c r="AY17" s="37">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="36">
         <v>9.1999999999999993</v>
       </c>
       <c r="BA17" s="37">
         <v>10.220000000000001</v>
       </c>
+      <c r="BB17" s="37">
+        <v>9.7899999999999991</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="37">
         <v>10.81</v>
       </c>
       <c r="C18" s="37">
         <v>11.85</v>
       </c>
       <c r="D18" s="37">
         <v>11.03</v>
       </c>
       <c r="E18" s="37">
         <v>9.65</v>
       </c>
       <c r="F18" s="37">
         <v>9.43</v>
       </c>
       <c r="G18" s="37">
         <v>8.6</v>
       </c>
       <c r="H18" s="37">
         <v>8.59</v>
       </c>
       <c r="I18" s="37">
@@ -13924,52 +14160,55 @@
       </c>
       <c r="AT18" s="37">
         <v>10.25</v>
       </c>
       <c r="AU18" s="37">
         <v>10.17</v>
       </c>
       <c r="AV18" s="36">
         <v>10.89</v>
       </c>
       <c r="AW18" s="36">
         <v>10.94</v>
       </c>
       <c r="AX18" s="36">
         <v>3.61</v>
       </c>
       <c r="AY18" s="37">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="36">
         <v>6.66</v>
       </c>
       <c r="BA18" s="37">
         <v>7.79</v>
       </c>
+      <c r="BB18" s="37">
+        <v>6.94</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="37">
         <v>11.4</v>
       </c>
       <c r="C19" s="37">
         <v>14.81</v>
       </c>
       <c r="D19" s="37">
         <v>15.48</v>
       </c>
       <c r="E19" s="37">
         <v>14.69</v>
       </c>
       <c r="F19" s="37">
         <v>14.3</v>
       </c>
       <c r="G19" s="37">
         <v>13.99</v>
       </c>
       <c r="H19" s="37">
         <v>13.41</v>
       </c>
       <c r="I19" s="37">
@@ -14085,52 +14324,55 @@
       </c>
       <c r="AT19" s="37">
         <v>11.49</v>
       </c>
       <c r="AU19" s="37">
         <v>11.49</v>
       </c>
       <c r="AV19" s="36">
         <v>11.86</v>
       </c>
       <c r="AW19" s="36">
         <v>11.7</v>
       </c>
       <c r="AX19" s="36">
         <v>7.07</v>
       </c>
       <c r="AY19" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="36">
         <v>9.59</v>
       </c>
       <c r="BA19" s="37">
         <v>10.72</v>
       </c>
+      <c r="BB19" s="37">
+        <v>10.92</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="37">
         <v>13.03</v>
       </c>
       <c r="C20" s="37">
         <v>12.79</v>
       </c>
       <c r="D20" s="37">
         <v>12.27</v>
       </c>
       <c r="E20" s="37">
         <v>12.43</v>
       </c>
       <c r="F20" s="37">
         <v>12.19</v>
       </c>
       <c r="G20" s="37">
         <v>12.49</v>
       </c>
       <c r="H20" s="37">
         <v>12.31</v>
       </c>
       <c r="I20" s="37">
@@ -14246,52 +14488,55 @@
       </c>
       <c r="AT20" s="37">
         <v>11.64</v>
       </c>
       <c r="AU20" s="37">
         <v>11.64</v>
       </c>
       <c r="AV20" s="36">
         <v>11.27</v>
       </c>
       <c r="AW20" s="36">
         <v>11.32</v>
       </c>
       <c r="AX20" s="36">
         <v>10.8</v>
       </c>
       <c r="AY20" s="37">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="36">
         <v>10.54</v>
       </c>
       <c r="BA20" s="37">
         <v>10.87</v>
       </c>
+      <c r="BB20" s="37">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="37">
         <v>9.84</v>
       </c>
       <c r="C21" s="37">
         <v>10.92</v>
       </c>
       <c r="D21" s="37">
         <v>10.54</v>
       </c>
       <c r="E21" s="37">
         <v>10.48</v>
       </c>
       <c r="F21" s="37">
         <v>9.94</v>
       </c>
       <c r="G21" s="37">
         <v>10.28</v>
       </c>
       <c r="H21" s="37">
         <v>10.3</v>
       </c>
       <c r="I21" s="37">
@@ -14407,52 +14652,55 @@
       </c>
       <c r="AT21" s="37">
         <v>9.09</v>
       </c>
       <c r="AU21" s="37">
         <v>9.18</v>
       </c>
       <c r="AV21" s="36">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="36">
         <v>9.25</v>
       </c>
       <c r="AX21" s="36">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="37">
         <v>10</v>
       </c>
       <c r="AZ21" s="36">
         <v>9.7899999999999991</v>
       </c>
       <c r="BA21" s="37">
         <v>10.35</v>
       </c>
+      <c r="BB21" s="37">
+        <v>9.98</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="37">
         <v>12.13</v>
       </c>
       <c r="C22" s="37">
         <v>15.3</v>
       </c>
       <c r="D22" s="37">
         <v>12.74</v>
       </c>
       <c r="E22" s="37">
         <v>13.64</v>
       </c>
       <c r="F22" s="37">
         <v>13.99</v>
       </c>
       <c r="G22" s="37">
         <v>13.65</v>
       </c>
       <c r="H22" s="37">
         <v>14.05</v>
       </c>
       <c r="I22" s="37">
@@ -14568,52 +14816,55 @@
       </c>
       <c r="AT22" s="37">
         <v>11.8</v>
       </c>
       <c r="AU22" s="37">
         <v>11.82</v>
       </c>
       <c r="AV22" s="36">
         <v>12.18</v>
       </c>
       <c r="AW22" s="36">
         <v>12.25</v>
       </c>
       <c r="AX22" s="36">
         <v>10.02</v>
       </c>
       <c r="AY22" s="37">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="36">
         <v>10.25</v>
       </c>
       <c r="BA22" s="37">
         <v>10.7</v>
       </c>
+      <c r="BB22" s="37">
+        <v>10.77</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="37">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="37">
         <v>10.01</v>
       </c>
       <c r="E23" s="37">
         <v>8.48</v>
       </c>
       <c r="F23" s="37">
         <v>8.01</v>
       </c>
       <c r="G23" s="37">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="37">
         <v>8.31</v>
       </c>
       <c r="I23" s="37">
@@ -14729,52 +14980,55 @@
       </c>
       <c r="AT23" s="37">
         <v>7.43</v>
       </c>
       <c r="AU23" s="37">
         <v>7.1</v>
       </c>
       <c r="AV23" s="36">
         <v>6.85</v>
       </c>
       <c r="AW23" s="36">
         <v>7.37</v>
       </c>
       <c r="AX23" s="36">
         <v>4.43</v>
       </c>
       <c r="AY23" s="37">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="36">
         <v>7.13</v>
       </c>
       <c r="BA23" s="37">
         <v>7.27</v>
       </c>
+      <c r="BB23" s="37">
+        <v>8.19</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="37">
         <v>12.62</v>
       </c>
       <c r="D24" s="37">
         <v>13.1</v>
       </c>
       <c r="E24" s="37">
         <v>14.31</v>
       </c>
       <c r="F24" s="37">
         <v>13.81</v>
       </c>
       <c r="G24" s="37">
         <v>13.59</v>
       </c>
       <c r="H24" s="37">
         <v>13.07</v>
       </c>
       <c r="I24" s="37">
@@ -14890,52 +15144,55 @@
       </c>
       <c r="AT24" s="37">
         <v>9.91</v>
       </c>
       <c r="AU24" s="37">
         <v>10.07</v>
       </c>
       <c r="AV24" s="36">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="36">
         <v>10.52</v>
       </c>
       <c r="AX24" s="36">
         <v>12.76</v>
       </c>
       <c r="AY24" s="37">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="36">
         <v>11.76</v>
       </c>
       <c r="BA24" s="37">
         <v>12.29</v>
       </c>
+      <c r="BB24" s="37">
+        <v>12.05</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="37">
         <v>14.09</v>
       </c>
       <c r="C25" s="37">
         <v>15.68</v>
       </c>
       <c r="D25" s="37">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="37">
         <v>14.34</v>
       </c>
       <c r="F25" s="37">
         <v>13.55</v>
       </c>
       <c r="G25" s="37">
         <v>13.46</v>
       </c>
       <c r="H25" s="37">
         <v>13.04</v>
       </c>
       <c r="I25" s="37">
@@ -15051,52 +15308,55 @@
       </c>
       <c r="AT25" s="37">
         <v>12.24</v>
       </c>
       <c r="AU25" s="37">
         <v>12.26</v>
       </c>
       <c r="AV25" s="36">
         <v>12.21</v>
       </c>
       <c r="AW25" s="36">
         <v>12.18</v>
       </c>
       <c r="AX25" s="36">
         <v>8.36</v>
       </c>
       <c r="AY25" s="37">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="36">
         <v>11.43</v>
       </c>
       <c r="BA25" s="37">
         <v>11.58</v>
       </c>
+      <c r="BB25" s="37">
+        <v>12.04</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="37">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="37">
         <v>13.62</v>
       </c>
       <c r="D26" s="37">
         <v>13.94</v>
       </c>
       <c r="E26" s="37">
         <v>14.02</v>
       </c>
       <c r="F26" s="37">
         <v>13.95</v>
       </c>
       <c r="G26" s="37">
         <v>13.07</v>
       </c>
       <c r="H26" s="37">
         <v>12.16</v>
       </c>
       <c r="I26" s="37">
@@ -15212,52 +15472,55 @@
       </c>
       <c r="AT26" s="37">
         <v>13.55</v>
       </c>
       <c r="AU26" s="37">
         <v>13.34</v>
       </c>
       <c r="AV26" s="36">
         <v>13.22</v>
       </c>
       <c r="AW26" s="36">
         <v>13.44</v>
       </c>
       <c r="AX26" s="36">
         <v>11.95</v>
       </c>
       <c r="AY26" s="37">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="36">
         <v>11.46</v>
       </c>
       <c r="BA26" s="37">
         <v>10.99</v>
       </c>
+      <c r="BB26" s="37">
+        <v>10.51</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="39">
         <v>18.13</v>
       </c>
       <c r="C27" s="39">
         <v>16.75</v>
       </c>
       <c r="D27" s="39">
         <v>14.98</v>
       </c>
       <c r="E27" s="39">
         <v>13</v>
       </c>
       <c r="F27" s="39">
         <v>11.93</v>
       </c>
       <c r="G27" s="39">
         <v>11.03</v>
       </c>
       <c r="H27" s="39">
         <v>10.76</v>
       </c>
       <c r="I27" s="39">
@@ -15373,129 +15636,132 @@
       </c>
       <c r="AT27" s="39">
         <v>11.5</v>
       </c>
       <c r="AU27" s="39">
         <v>11.37</v>
       </c>
       <c r="AV27" s="39">
         <v>11.34</v>
       </c>
       <c r="AW27" s="39">
         <v>11.69</v>
       </c>
       <c r="AX27" s="39">
         <v>14.6</v>
       </c>
       <c r="AY27" s="39">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="39">
         <v>16.03</v>
       </c>
       <c r="BA27" s="39">
         <v>16.09</v>
       </c>
+      <c r="BB27" s="39">
+        <v>14.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>4</v>
       </c>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="46"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="Z30" s="54"/>
       <c r="AA30" s="54"/>
       <c r="AB30" s="54"/>
       <c r="AC30" s="54"/>
       <c r="AD30" s="54"/>
       <c r="AE30" s="54"/>
       <c r="AF30" s="54"/>
       <c r="AG30" s="54"/>
       <c r="AH30" s="54"/>
       <c r="AI30" s="54"/>
       <c r="AJ30" s="54"/>
       <c r="AK30" s="54"/>
       <c r="AL30" s="54"/>
       <c r="AM30" s="54"/>
       <c r="AN30" s="54"/>
     </row>
-    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
       <c r="F31" s="44"/>
       <c r="G31" s="44"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="52"/>
       <c r="Q31" s="52"/>
       <c r="R31" s="52"/>
       <c r="S31" s="53"/>
       <c r="T31" s="53"/>
       <c r="U31" s="52"/>
       <c r="V31" s="36"/>
       <c r="W31" s="52"/>
       <c r="X31" s="36"/>
       <c r="Y31" s="52"/>
       <c r="Z31" s="52"/>
       <c r="AA31" s="36"/>
       <c r="AB31" s="36"/>
       <c r="AC31" s="36"/>
       <c r="AD31" s="36"/>
       <c r="AE31" s="36"/>
       <c r="AF31" s="36"/>
       <c r="AG31" s="36"/>
       <c r="AH31" s="36"/>
       <c r="AI31" s="36"/>
       <c r="AJ31" s="36"/>
       <c r="AK31" s="36"/>
       <c r="AL31" s="36"/>
     </row>
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="45"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="54"/>
       <c r="W32" s="54"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
@@ -15548,224 +15814,226 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA77"/>
+  <dimension ref="A1:BB77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BB6"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="31" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="61"/>
-[...49 lines deleted...]
-      <c r="BA2" s="61"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
     </row>
-    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="C3" s="4"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="57">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61">
         <v>2022</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="57">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61">
         <v>2023</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="57">
         <v>2024</v>
       </c>
-      <c r="AA4" s="58"/>
-[...10 lines deleted...]
-      <c r="AL4" s="58">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="57">
         <v>2025</v>
       </c>
-      <c r="AM4" s="58"/>
-[...10 lines deleted...]
-      <c r="AX4" s="58">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="57"/>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57"/>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="57">
         <v>2026</v>
       </c>
-      <c r="AY4" s="58"/>
-[...1 lines deleted...]
-      <c r="BA4" s="58"/>
+      <c r="AY4" s="57"/>
+      <c r="AZ4" s="57"/>
+      <c r="BA4" s="57"/>
+      <c r="BB4" s="57"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="56"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -15878,108 +16146,112 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>30</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BA6" s="62"/>
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+      <c r="AL6" s="58"/>
+      <c r="AM6" s="58"/>
+      <c r="AN6" s="58"/>
+      <c r="AO6" s="58"/>
+      <c r="AP6" s="58"/>
+      <c r="AQ6" s="58"/>
+      <c r="AR6" s="58"/>
+      <c r="AS6" s="58"/>
+      <c r="AT6" s="58"/>
+      <c r="AU6" s="58"/>
+      <c r="AV6" s="58"/>
+      <c r="AW6" s="58"/>
+      <c r="AX6" s="58"/>
+      <c r="AY6" s="58"/>
+      <c r="AZ6" s="58"/>
+      <c r="BA6" s="58"/>
+      <c r="BB6" s="58"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>10</v>
       </c>
       <c r="C7" s="11">
         <v>13</v>
       </c>
       <c r="D7" s="11">
         <v>7</v>
       </c>
       <c r="E7" s="11">
         <v>11</v>
       </c>
       <c r="F7" s="11">
         <v>12</v>
       </c>
       <c r="G7" s="11">
         <v>13</v>
       </c>
       <c r="H7" s="11">
         <v>9</v>
       </c>
       <c r="I7" s="11">
@@ -16095,52 +16367,55 @@
       </c>
       <c r="AT7" s="12">
         <v>5</v>
       </c>
       <c r="AU7" s="9">
         <v>6</v>
       </c>
       <c r="AV7" s="21">
         <v>2</v>
       </c>
       <c r="AW7" s="10">
         <v>2</v>
       </c>
       <c r="AX7" s="12">
         <v>4</v>
       </c>
       <c r="AY7" s="21">
         <v>5</v>
       </c>
       <c r="AZ7" s="10">
         <v>4</v>
       </c>
       <c r="BA7" s="10">
         <v>7</v>
       </c>
+      <c r="BB7" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>5</v>
       </c>
       <c r="C8" s="11">
         <v>3</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>3</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>4</v>
       </c>
       <c r="H8" s="11">
         <v>3</v>
       </c>
       <c r="I8" s="11">
@@ -16256,52 +16531,55 @@
       </c>
       <c r="AT8" s="12">
         <v>2</v>
       </c>
       <c r="AU8" s="9">
         <v>1</v>
       </c>
       <c r="AV8" s="21">
         <v>1</v>
       </c>
       <c r="AW8" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX8" s="12">
         <v>1</v>
       </c>
       <c r="AY8" s="21">
         <v>1</v>
       </c>
       <c r="AZ8" s="10">
         <v>1</v>
       </c>
       <c r="BA8" s="10">
         <v>3</v>
       </c>
+      <c r="BB8" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="11">
         <v>1</v>
       </c>
       <c r="F9" s="11">
         <v>1</v>
       </c>
       <c r="G9" s="11">
         <v>1</v>
       </c>
       <c r="H9" s="11">
         <v>1</v>
       </c>
       <c r="I9" s="11">
@@ -16417,52 +16695,55 @@
       </c>
       <c r="AT9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW9" s="10">
         <v>2</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="21">
         <v>1</v>
       </c>
       <c r="AZ9" s="10">
         <v>1</v>
       </c>
       <c r="BA9" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB9" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="11">
         <v>2</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="11">
         <v>1</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="11" t="s">
@@ -16578,52 +16859,55 @@
       </c>
       <c r="AT10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="21">
         <v>1</v>
       </c>
       <c r="AZ10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA10" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB10" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>3</v>
       </c>
       <c r="C11" s="11">
         <v>2</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="11">
         <v>1</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
       <c r="H11" s="11">
         <v>3</v>
       </c>
       <c r="I11" s="11">
@@ -16739,52 +17023,55 @@
       </c>
       <c r="AT11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA11" s="10">
         <v>1</v>
       </c>
+      <c r="BB11" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="11">
         <v>1</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -16900,52 +17187,55 @@
       </c>
       <c r="AT12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA12" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB12" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -17061,52 +17351,55 @@
       </c>
       <c r="AT13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA13" s="10">
         <v>1</v>
       </c>
+      <c r="BB13" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="11">
         <v>1</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="11" t="s">
@@ -17222,52 +17515,55 @@
       </c>
       <c r="AT14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA14" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB14" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -17383,52 +17679,55 @@
       </c>
       <c r="AT15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA15" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB15" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -17544,52 +17843,55 @@
       </c>
       <c r="AT16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="21">
         <v>1</v>
       </c>
       <c r="AZ16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA16" s="10">
         <v>1</v>
       </c>
+      <c r="BB16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="11">
@@ -17705,52 +18007,55 @@
       </c>
       <c r="AT17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA17" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB17" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="11">
         <v>1</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -17866,52 +18171,55 @@
       </c>
       <c r="AT18" s="12">
         <v>2</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA18" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB18" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -18027,52 +18335,55 @@
       </c>
       <c r="AT19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA19" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB19" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="11">
         <v>1</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -18188,52 +18499,55 @@
       </c>
       <c r="AT20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB20" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="11">
         <v>1</v>
       </c>
       <c r="D21" s="11">
         <v>1</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="11">
         <v>1</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="11">
@@ -18349,52 +18663,55 @@
       </c>
       <c r="AT21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU21" s="9">
         <v>2</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA21" s="10">
         <v>1</v>
       </c>
+      <c r="BB21" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="11">
         <v>1</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -18510,52 +18827,55 @@
       </c>
       <c r="AT22" s="12">
         <v>1</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="10">
         <v>1</v>
       </c>
       <c r="BA22" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB22" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="11">
         <v>1</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -18671,52 +18991,55 @@
       </c>
       <c r="AT23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="9">
         <v>1</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA23" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB23" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="11">
         <v>1</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="11">
         <v>1</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -18832,52 +19155,55 @@
       </c>
       <c r="AT24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA24" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB24" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="11">
         <v>1</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -18993,52 +19319,55 @@
       </c>
       <c r="AT25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="21">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="21">
         <v>1</v>
       </c>
       <c r="AZ25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA25" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB25" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>1</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="11" t="s">
@@ -19154,52 +19483,55 @@
       </c>
       <c r="AT26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA26" s="10" t="s">
         <v>51</v>
       </c>
+      <c r="BB26" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="41">
         <v>1</v>
       </c>
       <c r="D27" s="41">
         <v>1</v>
       </c>
       <c r="E27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="41">
         <v>1</v>
       </c>
       <c r="I27" s="41" t="s">
@@ -19315,98 +19647,101 @@
       </c>
       <c r="AT27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AU27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AV27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AX27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="27">
         <v>1</v>
       </c>
       <c r="BA27" s="27" t="s">
         <v>51</v>
       </c>
+      <c r="BB27" s="27" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>4</v>
       </c>
       <c r="S29" s="14"/>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S30" s="14"/>
     </row>
-    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="S31" s="14"/>
       <c r="Z31" s="47"/>
       <c r="AA31" s="47"/>
       <c r="AB31" s="47"/>
       <c r="AC31" s="47"/>
       <c r="AD31" s="47"/>
       <c r="AE31" s="47"/>
       <c r="AF31" s="47"/>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
     </row>
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
       <c r="F32" s="44"/>
       <c r="G32" s="44"/>
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="9"/>
@@ -19571,229 +19906,233 @@
     <row r="67" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S67" s="22"/>
     </row>
     <row r="68" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S68" s="22"/>
     </row>
     <row r="69" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S69" s="22"/>
     </row>
     <row r="70" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S70" s="22"/>
     </row>
     <row r="71" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S71" s="22"/>
     </row>
     <row r="72" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S72" s="18"/>
     </row>
     <row r="73" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA77"/>
+  <dimension ref="A1:BB77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BB6"/>
+      <selection pane="topRight" activeCell="AS28" sqref="AS28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7" style="31" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.140625" style="31" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="31"/>
     <col min="42" max="42" width="8.28515625" style="31" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="31"/>
     <col min="50" max="50" width="8.42578125" style="31" customWidth="1"/>
-    <col min="51" max="16384" width="9.140625" style="31"/>
+    <col min="51" max="53" width="9.140625" style="31"/>
+    <col min="54" max="54" width="8.7109375" style="31" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="61"/>
-[...49 lines deleted...]
-      <c r="BA2" s="61"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
     </row>
-    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="57">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61">
         <v>2022</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="57">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61">
         <v>2023</v>
       </c>
-      <c r="O4" s="57"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="57">
         <v>2024</v>
       </c>
-      <c r="AA4" s="58"/>
-[...10 lines deleted...]
-      <c r="AL4" s="58">
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="57">
         <v>2025</v>
       </c>
-      <c r="AM4" s="58"/>
-[...10 lines deleted...]
-      <c r="AX4" s="58">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="57"/>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57"/>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="57">
         <v>2026</v>
       </c>
-      <c r="AY4" s="58"/>
-[...1 lines deleted...]
-      <c r="BA4" s="58"/>
+      <c r="AY4" s="57"/>
+      <c r="AZ4" s="57"/>
+      <c r="BA4" s="57"/>
+      <c r="BB4" s="57"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="56"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -19906,52 +20245,55 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="35" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="49" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="49" t="s">
         <v>41</v>
       </c>
+      <c r="BB5" s="49" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="63"/>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="63"/>
       <c r="N6" s="63"/>
       <c r="O6" s="63"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="63"/>
       <c r="T6" s="63"/>
       <c r="U6" s="63"/>
       <c r="V6" s="63"/>
       <c r="W6" s="63"/>
       <c r="X6" s="63"/>
@@ -19962,52 +20304,53 @@
       <c r="AC6" s="63"/>
       <c r="AD6" s="63"/>
       <c r="AE6" s="63"/>
       <c r="AF6" s="63"/>
       <c r="AG6" s="63"/>
       <c r="AH6" s="63"/>
       <c r="AI6" s="63"/>
       <c r="AJ6" s="63"/>
       <c r="AK6" s="63"/>
       <c r="AL6" s="63"/>
       <c r="AM6" s="63"/>
       <c r="AN6" s="63"/>
       <c r="AO6" s="63"/>
       <c r="AP6" s="63"/>
       <c r="AQ6" s="63"/>
       <c r="AR6" s="63"/>
       <c r="AS6" s="63"/>
       <c r="AT6" s="63"/>
       <c r="AU6" s="63"/>
       <c r="AV6" s="63"/>
       <c r="AW6" s="63"/>
       <c r="AX6" s="63"/>
       <c r="AY6" s="63"/>
       <c r="AZ6" s="63"/>
       <c r="BA6" s="63"/>
+      <c r="BB6" s="63"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="36">
         <v>12.36</v>
       </c>
       <c r="C7" s="36">
         <v>14.28</v>
       </c>
       <c r="D7" s="36">
         <v>12.52</v>
       </c>
       <c r="E7" s="36">
         <v>12.82</v>
       </c>
       <c r="F7" s="36">
         <v>13.12</v>
       </c>
       <c r="G7" s="36">
         <v>13.44</v>
       </c>
       <c r="H7" s="36">
         <v>12.86</v>
       </c>
       <c r="I7" s="36">
@@ -20123,52 +20466,55 @@
       </c>
       <c r="AT7" s="37">
         <v>6.51</v>
       </c>
       <c r="AU7" s="37">
         <v>6.7</v>
       </c>
       <c r="AV7" s="36">
         <v>6.42</v>
       </c>
       <c r="AW7" s="36">
         <v>6.14</v>
       </c>
       <c r="AX7" s="36">
         <v>6.38</v>
       </c>
       <c r="AY7" s="37">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="36">
         <v>7.27</v>
       </c>
       <c r="BA7" s="37">
         <v>8.3000000000000007</v>
       </c>
+      <c r="BB7" s="37">
+        <v>8.26</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="36">
         <v>18.18</v>
       </c>
       <c r="C8" s="36">
         <v>13.94</v>
       </c>
       <c r="D8" s="36">
         <v>13.16</v>
       </c>
       <c r="E8" s="36">
         <v>12.54</v>
       </c>
       <c r="F8" s="36">
         <v>12.99</v>
       </c>
       <c r="G8" s="36">
         <v>13.19</v>
       </c>
       <c r="H8" s="36">
         <v>12.77</v>
       </c>
       <c r="I8" s="36">
@@ -20284,52 +20630,55 @@
       </c>
       <c r="AT8" s="37">
         <v>6.44</v>
       </c>
       <c r="AU8" s="37">
         <v>6.2</v>
       </c>
       <c r="AV8" s="36">
         <v>6.11</v>
       </c>
       <c r="AW8" s="36">
         <v>5.59</v>
       </c>
       <c r="AX8" s="36">
         <v>4.46</v>
       </c>
       <c r="AY8" s="37">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="36">
         <v>4.75</v>
       </c>
       <c r="BA8" s="37">
         <v>6.98</v>
       </c>
+      <c r="BB8" s="37">
+        <v>6.36</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="36">
         <v>35.71</v>
       </c>
       <c r="C9" s="36">
         <v>18.87</v>
       </c>
       <c r="D9" s="36">
         <v>11.7</v>
       </c>
       <c r="E9" s="36">
         <v>12.71</v>
       </c>
       <c r="F9" s="36">
         <v>13.7</v>
       </c>
       <c r="G9" s="36">
         <v>13.93</v>
       </c>
       <c r="H9" s="36">
         <v>14.08</v>
       </c>
       <c r="I9" s="36">
@@ -20445,52 +20794,55 @@
       </c>
       <c r="AT9" s="37">
         <v>7.83</v>
       </c>
       <c r="AU9" s="37">
         <v>7.14</v>
       </c>
       <c r="AV9" s="36">
         <v>6.36</v>
       </c>
       <c r="AW9" s="36">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="37">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="36">
         <v>16.809999999999999</v>
       </c>
       <c r="BA9" s="37">
         <v>12.35</v>
       </c>
+      <c r="BB9" s="37">
+        <v>10.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="36">
         <v>21.28</v>
       </c>
       <c r="F10" s="36">
         <v>16.53</v>
       </c>
       <c r="G10" s="36">
         <v>20.13</v>
       </c>
       <c r="H10" s="36">
         <v>16.3</v>
       </c>
       <c r="I10" s="36">
@@ -20606,52 +20958,55 @@
       </c>
       <c r="AT10" s="37">
         <v>20.51</v>
       </c>
       <c r="AU10" s="37">
         <v>23.26</v>
       </c>
       <c r="AV10" s="36">
         <v>21.74</v>
       </c>
       <c r="AW10" s="36">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="37">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="36">
         <v>20.41</v>
       </c>
       <c r="BA10" s="37">
         <v>16.95</v>
       </c>
+      <c r="BB10" s="37">
+        <v>24.69</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="36">
         <v>26.55</v>
       </c>
       <c r="C11" s="36">
         <v>22.03</v>
       </c>
       <c r="D11" s="36">
         <v>14.88</v>
       </c>
       <c r="E11" s="36">
         <v>11.14</v>
       </c>
       <c r="F11" s="36">
         <v>10.79</v>
       </c>
       <c r="G11" s="36">
         <v>11.98</v>
       </c>
       <c r="H11" s="36">
         <v>13.75</v>
       </c>
       <c r="I11" s="36">
@@ -20767,52 +21122,55 @@
       </c>
       <c r="AT11" s="37">
         <v>6.66</v>
       </c>
       <c r="AU11" s="37">
         <v>5.88</v>
       </c>
       <c r="AV11" s="36">
         <v>5.37</v>
       </c>
       <c r="AW11" s="36">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA11" s="37">
         <v>2.81</v>
       </c>
+      <c r="BB11" s="37">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="36">
         <v>47.62</v>
       </c>
       <c r="D12" s="36">
         <v>31.25</v>
       </c>
       <c r="E12" s="36">
         <v>22.73</v>
       </c>
       <c r="F12" s="36">
         <v>16.95</v>
       </c>
       <c r="G12" s="36">
         <v>29.41</v>
       </c>
       <c r="H12" s="36">
         <v>23.26</v>
       </c>
       <c r="I12" s="36">
@@ -20928,52 +21286,55 @@
       </c>
       <c r="AT12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA12" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB12" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="36">
         <v>25</v>
       </c>
       <c r="D13" s="36">
         <v>15.87</v>
       </c>
       <c r="E13" s="36">
         <v>12.99</v>
       </c>
       <c r="F13" s="36">
         <v>10.1</v>
       </c>
       <c r="G13" s="36">
         <v>8.77</v>
       </c>
       <c r="H13" s="36">
         <v>7.63</v>
       </c>
       <c r="I13" s="36">
@@ -21089,52 +21450,55 @@
       </c>
       <c r="AT13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA13" s="37">
         <v>23.26</v>
       </c>
+      <c r="BB13" s="37">
+        <v>19.23</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="36">
         <v>8.85</v>
       </c>
       <c r="F14" s="36">
         <v>6.9</v>
       </c>
       <c r="G14" s="36">
         <v>10.99</v>
       </c>
       <c r="H14" s="36">
         <v>9.01</v>
       </c>
       <c r="I14" s="36">
@@ -21250,52 +21614,55 @@
       </c>
       <c r="AT14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA14" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB14" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="36">
         <v>41.67</v>
       </c>
       <c r="D15" s="36">
         <v>26.32</v>
       </c>
       <c r="E15" s="36">
         <v>19.61</v>
       </c>
       <c r="F15" s="36">
         <v>29.41</v>
       </c>
       <c r="G15" s="36">
         <v>35.71</v>
       </c>
       <c r="H15" s="36">
         <v>28.3</v>
       </c>
       <c r="I15" s="36">
@@ -21411,52 +21778,55 @@
       </c>
       <c r="AT15" s="37">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="37">
         <v>8.4</v>
       </c>
       <c r="AV15" s="36">
         <v>7.87</v>
       </c>
       <c r="AW15" s="36">
         <v>7.25</v>
       </c>
       <c r="AX15" s="36">
         <v>58.82</v>
       </c>
       <c r="AY15" s="37">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="36">
         <v>28.57</v>
       </c>
       <c r="BA15" s="37">
         <v>23.26</v>
       </c>
+      <c r="BB15" s="37">
+        <v>18.87</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="36">
         <v>12.66</v>
       </c>
       <c r="G16" s="36">
         <v>10.42</v>
       </c>
       <c r="H16" s="36">
         <v>8.77</v>
       </c>
       <c r="I16" s="36">
@@ -21572,52 +21942,55 @@
       </c>
       <c r="AT16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="37">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="36">
         <v>33.33</v>
       </c>
       <c r="BA16" s="37">
         <v>50</v>
       </c>
+      <c r="BB16" s="37">
+        <v>57.69</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="36">
         <v>7.09</v>
       </c>
       <c r="F17" s="36">
         <v>5.56</v>
       </c>
       <c r="G17" s="36">
         <v>4.57</v>
       </c>
       <c r="H17" s="36">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="36">
@@ -21733,52 +22106,55 @@
       </c>
       <c r="AT17" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="37">
         <v>7.46</v>
       </c>
       <c r="AV17" s="36">
         <v>6.8</v>
       </c>
       <c r="AW17" s="36">
         <v>6.17</v>
       </c>
       <c r="AX17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA17" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB17" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="36">
         <v>55.56</v>
       </c>
       <c r="D18" s="36">
         <v>37.04</v>
       </c>
       <c r="E18" s="36">
         <v>54.05</v>
       </c>
       <c r="F18" s="36">
         <v>39.22</v>
       </c>
       <c r="G18" s="36">
         <v>33.33</v>
       </c>
       <c r="H18" s="36">
         <v>42.25</v>
       </c>
       <c r="I18" s="36">
@@ -21894,52 +22270,55 @@
       </c>
       <c r="AT18" s="37">
         <v>26.32</v>
       </c>
       <c r="AU18" s="37">
         <v>23.81</v>
       </c>
       <c r="AV18" s="36">
         <v>22.47</v>
       </c>
       <c r="AW18" s="36">
         <v>20.62</v>
       </c>
       <c r="AX18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA18" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB18" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="36">
         <v>10.53</v>
       </c>
       <c r="G19" s="36">
         <v>9.17</v>
       </c>
       <c r="H19" s="36">
         <v>7.52</v>
       </c>
       <c r="I19" s="36">
@@ -22055,52 +22434,55 @@
       </c>
       <c r="AT19" s="37">
         <v>13.61</v>
       </c>
       <c r="AU19" s="37">
         <v>11.76</v>
       </c>
       <c r="AV19" s="36">
         <v>10.75</v>
       </c>
       <c r="AW19" s="36">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA19" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB19" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="36">
         <v>17.54</v>
       </c>
       <c r="F20" s="36">
         <v>25.64</v>
       </c>
       <c r="G20" s="36">
         <v>19.8</v>
       </c>
       <c r="H20" s="36">
         <v>15.15</v>
       </c>
       <c r="I20" s="36">
@@ -22216,52 +22598,55 @@
       </c>
       <c r="AT20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB20" s="37">
+        <v>11.76</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="36">
         <v>6.71</v>
       </c>
       <c r="D21" s="36">
         <v>8.73</v>
       </c>
       <c r="E21" s="36">
         <v>6.56</v>
       </c>
       <c r="F21" s="36">
         <v>7.5</v>
       </c>
       <c r="G21" s="36">
         <v>6.22</v>
       </c>
       <c r="H21" s="36">
         <v>5.39</v>
       </c>
       <c r="I21" s="36">
@@ -22377,52 +22762,55 @@
       </c>
       <c r="AT21" s="37">
         <v>3.84</v>
       </c>
       <c r="AU21" s="37">
         <v>7.02</v>
       </c>
       <c r="AV21" s="36">
         <v>6.42</v>
       </c>
       <c r="AW21" s="36">
         <v>5.77</v>
       </c>
       <c r="AX21" s="36">
         <v>38.46</v>
       </c>
       <c r="AY21" s="37">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="36">
         <v>10.87</v>
       </c>
       <c r="BA21" s="37">
         <v>12.35</v>
       </c>
+      <c r="BB21" s="37">
+        <v>10.17</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="36">
         <v>10.31</v>
       </c>
       <c r="H22" s="36">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="36">
@@ -22538,52 +22926,55 @@
       </c>
       <c r="AT22" s="37">
         <v>7.41</v>
       </c>
       <c r="AU22" s="37">
         <v>6.67</v>
       </c>
       <c r="AV22" s="36">
         <v>6.21</v>
       </c>
       <c r="AW22" s="36">
         <v>5.68</v>
       </c>
       <c r="AX22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="36">
         <v>22.73</v>
       </c>
       <c r="BA22" s="37">
         <v>18.18</v>
       </c>
+      <c r="BB22" s="37">
+        <v>28.99</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="36">
         <v>32.26</v>
       </c>
       <c r="F23" s="36">
         <v>28.57</v>
       </c>
       <c r="G23" s="36">
         <v>21.74</v>
       </c>
       <c r="H23" s="36">
         <v>17.86</v>
       </c>
       <c r="I23" s="36">
@@ -22699,52 +23090,55 @@
       </c>
       <c r="AT23" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU23" s="37">
         <v>13.16</v>
       </c>
       <c r="AV23" s="36">
         <v>12.35</v>
       </c>
       <c r="AW23" s="36">
         <v>11.76</v>
       </c>
       <c r="AX23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA23" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB23" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="36">
         <v>23.81</v>
       </c>
       <c r="E24" s="36">
         <v>18.52</v>
       </c>
       <c r="F24" s="36">
         <v>13.33</v>
       </c>
       <c r="G24" s="36">
         <v>21.51</v>
       </c>
       <c r="H24" s="36">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="36">
@@ -22860,52 +23254,55 @@
       </c>
       <c r="AT24" s="37">
         <v>10.31</v>
       </c>
       <c r="AU24" s="37">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="36">
         <v>17.09</v>
       </c>
       <c r="AW24" s="36">
         <v>15.04</v>
       </c>
       <c r="AX24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA24" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB24" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="36">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="36">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="36">
         <v>7.52</v>
       </c>
       <c r="I25" s="36">
@@ -23021,52 +23418,55 @@
       </c>
       <c r="AT25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AU25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="36">
         <v>5.46</v>
       </c>
       <c r="AW25" s="36">
         <v>5.03</v>
       </c>
       <c r="AX25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="37">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="36">
         <v>26.32</v>
       </c>
       <c r="BA25" s="37">
         <v>20</v>
       </c>
+      <c r="BB25" s="37">
+        <v>16.13</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="36">
         <v>100</v>
       </c>
       <c r="D26" s="36">
         <v>96.77</v>
       </c>
       <c r="E26" s="36">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="36">
         <v>50.85</v>
       </c>
       <c r="G26" s="36">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="36">
         <v>30.3</v>
       </c>
       <c r="I26" s="36">
@@ -23182,52 +23582,55 @@
       </c>
       <c r="AT26" s="37">
         <v>9.52</v>
       </c>
       <c r="AU26" s="37">
         <v>8.33</v>
       </c>
       <c r="AV26" s="36">
         <v>7.69</v>
       </c>
       <c r="AW26" s="36">
         <v>6.94</v>
       </c>
       <c r="AX26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA26" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BB26" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="39">
         <v>22.22</v>
       </c>
       <c r="D27" s="39">
         <v>31.25</v>
       </c>
       <c r="E27" s="39">
         <v>26.32</v>
       </c>
       <c r="F27" s="39">
         <v>20.62</v>
       </c>
       <c r="G27" s="39">
         <v>17.09</v>
       </c>
       <c r="H27" s="39">
         <v>20.98</v>
       </c>
       <c r="I27" s="39">
@@ -23343,82 +23746,85 @@
       </c>
       <c r="AT27" s="39">
         <v>7.75</v>
       </c>
       <c r="AU27" s="39">
         <v>7.09</v>
       </c>
       <c r="AV27" s="39">
         <v>6.29</v>
       </c>
       <c r="AW27" s="39">
         <v>5.75</v>
       </c>
       <c r="AX27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="39">
         <v>31.25</v>
       </c>
       <c r="BA27" s="39">
         <v>26.32</v>
       </c>
+      <c r="BB27" s="39">
+        <v>22.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z31" s="54"/>
       <c r="AA31" s="54"/>
       <c r="AB31" s="54"/>
       <c r="AC31" s="54"/>
       <c r="AD31" s="54"/>
       <c r="AE31" s="54"/>
       <c r="AF31" s="54"/>
       <c r="AG31" s="54"/>
       <c r="AH31" s="54"/>
       <c r="AI31" s="54"/>
       <c r="AJ31" s="54"/>
       <c r="AK31" s="54"/>
       <c r="AL31" s="54"/>
       <c r="AM31" s="54"/>
       <c r="AN31" s="54"/>
     </row>
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="54"/>
       <c r="W32" s="54"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
       <c r="AB32" s="54"/>
       <c r="AC32" s="54"/>
       <c r="AD32" s="54"/>
       <c r="AE32" s="54"/>
       <c r="AF32" s="54"/>
       <c r="AG32" s="54"/>
       <c r="AH32" s="54"/>
       <c r="AI32" s="54"/>
       <c r="AJ32" s="54"/>
       <c r="AK32" s="54"/>
       <c r="AL32" s="54"/>
@@ -23448,53 +23854,53 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>