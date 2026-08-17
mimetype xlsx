--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10350" yWindow="120" windowWidth="18375" windowHeight="11670" tabRatio="770"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших " sheetId="5" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1550" uniqueCount="56">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
   </si>
   <si>
     <t>Число умерших в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
@@ -882,72 +882,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB95"/>
+  <dimension ref="A1:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:BB6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB71"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BC50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="31" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="56" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
       <c r="N2" s="56"/>
       <c r="O2" s="56"/>
       <c r="P2" s="56"/>
       <c r="Q2" s="56"/>
       <c r="R2" s="56"/>
       <c r="S2" s="56"/>
       <c r="T2" s="56"/>
       <c r="U2" s="56"/>
       <c r="V2" s="56"/>
       <c r="W2" s="56"/>
       <c r="X2" s="56"/>
@@ -959,66 +959,67 @@
       <c r="AD2" s="56"/>
       <c r="AE2" s="56"/>
       <c r="AF2" s="56"/>
       <c r="AG2" s="56"/>
       <c r="AH2" s="56"/>
       <c r="AI2" s="56"/>
       <c r="AJ2" s="56"/>
       <c r="AK2" s="56"/>
       <c r="AL2" s="56"/>
       <c r="AM2" s="56"/>
       <c r="AN2" s="56"/>
       <c r="AO2" s="56"/>
       <c r="AP2" s="56"/>
       <c r="AQ2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AS2" s="56"/>
       <c r="AT2" s="56"/>
       <c r="AU2" s="56"/>
       <c r="AV2" s="56"/>
       <c r="AW2" s="56"/>
       <c r="AX2" s="56"/>
       <c r="AY2" s="56"/>
       <c r="AZ2" s="56"/>
       <c r="BA2" s="56"/>
       <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="59"/>
       <c r="B4" s="61">
         <v>2022</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="61"/>
       <c r="N4" s="61">
         <v>2023</v>
       </c>
       <c r="O4" s="61"/>
       <c r="P4" s="61"/>
       <c r="Q4" s="61"/>
       <c r="R4" s="61"/>
       <c r="S4" s="61"/>
       <c r="T4" s="61"/>
       <c r="U4" s="61"/>
@@ -1039,52 +1040,53 @@
       <c r="AH4" s="57"/>
       <c r="AI4" s="57"/>
       <c r="AJ4" s="57"/>
       <c r="AK4" s="57"/>
       <c r="AL4" s="57">
         <v>2025</v>
       </c>
       <c r="AM4" s="57"/>
       <c r="AN4" s="57"/>
       <c r="AO4" s="57"/>
       <c r="AP4" s="57"/>
       <c r="AQ4" s="57"/>
       <c r="AR4" s="57"/>
       <c r="AS4" s="57"/>
       <c r="AT4" s="57"/>
       <c r="AU4" s="57"/>
       <c r="AV4" s="57"/>
       <c r="AW4" s="62"/>
       <c r="AX4" s="57">
         <v>2026</v>
       </c>
       <c r="AY4" s="57"/>
       <c r="AZ4" s="57"/>
       <c r="BA4" s="57"/>
       <c r="BB4" s="57"/>
+      <c r="BC4" s="57"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="60"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
@@ -1201,52 +1203,55 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BC5" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="58"/>
       <c r="F6" s="58"/>
       <c r="G6" s="58"/>
       <c r="H6" s="58"/>
       <c r="I6" s="58"/>
       <c r="J6" s="58"/>
       <c r="K6" s="58"/>
       <c r="L6" s="58"/>
       <c r="M6" s="58"/>
       <c r="N6" s="58"/>
       <c r="O6" s="58"/>
       <c r="P6" s="58"/>
       <c r="Q6" s="58"/>
       <c r="R6" s="58"/>
       <c r="S6" s="58"/>
       <c r="T6" s="58"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
       <c r="W6" s="58"/>
       <c r="X6" s="58"/>
@@ -1258,52 +1263,53 @@
       <c r="AD6" s="58"/>
       <c r="AE6" s="58"/>
       <c r="AF6" s="58"/>
       <c r="AG6" s="58"/>
       <c r="AH6" s="58"/>
       <c r="AI6" s="58"/>
       <c r="AJ6" s="58"/>
       <c r="AK6" s="58"/>
       <c r="AL6" s="58"/>
       <c r="AM6" s="58"/>
       <c r="AN6" s="58"/>
       <c r="AO6" s="58"/>
       <c r="AP6" s="58"/>
       <c r="AQ6" s="58"/>
       <c r="AR6" s="58"/>
       <c r="AS6" s="58"/>
       <c r="AT6" s="58"/>
       <c r="AU6" s="58"/>
       <c r="AV6" s="58"/>
       <c r="AW6" s="58"/>
       <c r="AX6" s="58"/>
       <c r="AY6" s="58"/>
       <c r="AZ6" s="58"/>
       <c r="BA6" s="58"/>
       <c r="BB6" s="58"/>
+      <c r="BC6" s="58"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>851</v>
       </c>
       <c r="C7" s="9">
         <v>1064</v>
       </c>
       <c r="D7" s="9">
         <v>771</v>
       </c>
       <c r="E7" s="9">
         <v>658</v>
       </c>
       <c r="F7" s="9">
         <v>717</v>
       </c>
       <c r="G7" s="9">
         <v>696</v>
       </c>
       <c r="H7" s="9">
         <v>685</v>
       </c>
       <c r="I7" s="9">
@@ -1422,52 +1428,55 @@
       </c>
       <c r="AU7" s="9">
         <v>742</v>
       </c>
       <c r="AV7" s="21">
         <v>662</v>
       </c>
       <c r="AW7" s="10">
         <v>807</v>
       </c>
       <c r="AX7" s="12">
         <v>596</v>
       </c>
       <c r="AY7" s="21">
         <v>668</v>
       </c>
       <c r="AZ7" s="10">
         <v>747</v>
       </c>
       <c r="BA7" s="10">
         <v>730</v>
       </c>
       <c r="BB7" s="9">
         <v>657</v>
       </c>
+      <c r="BC7" s="9">
+        <v>723</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>247</v>
       </c>
       <c r="C8" s="11">
         <v>298</v>
       </c>
       <c r="D8" s="11">
         <v>205</v>
       </c>
       <c r="E8" s="11">
         <v>145</v>
       </c>
       <c r="F8" s="11">
         <v>190</v>
       </c>
       <c r="G8" s="11">
         <v>177</v>
       </c>
       <c r="H8" s="11">
         <v>172</v>
       </c>
       <c r="I8" s="11">
@@ -1586,52 +1595,55 @@
       </c>
       <c r="AU8" s="9">
         <v>220</v>
       </c>
       <c r="AV8" s="21">
         <v>194</v>
       </c>
       <c r="AW8" s="10">
         <v>240</v>
       </c>
       <c r="AX8" s="12">
         <v>167</v>
       </c>
       <c r="AY8" s="21">
         <v>188</v>
       </c>
       <c r="AZ8" s="10">
         <v>234</v>
       </c>
       <c r="BA8" s="10">
         <v>186</v>
       </c>
       <c r="BB8" s="9">
         <v>188</v>
       </c>
+      <c r="BC8" s="9">
+        <v>205</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>27</v>
       </c>
       <c r="C9" s="11">
         <v>28</v>
       </c>
       <c r="D9" s="11">
         <v>20</v>
       </c>
       <c r="E9" s="11">
         <v>32</v>
       </c>
       <c r="F9" s="11">
         <v>23</v>
       </c>
       <c r="G9" s="11">
         <v>14</v>
       </c>
       <c r="H9" s="11">
         <v>27</v>
       </c>
       <c r="I9" s="11">
@@ -1750,52 +1762,55 @@
       </c>
       <c r="AU9" s="9">
         <v>36</v>
       </c>
       <c r="AV9" s="21">
         <v>32</v>
       </c>
       <c r="AW9" s="10">
         <v>28</v>
       </c>
       <c r="AX9" s="12">
         <v>26</v>
       </c>
       <c r="AY9" s="21">
         <v>23</v>
       </c>
       <c r="AZ9" s="10">
         <v>20</v>
       </c>
       <c r="BA9" s="10">
         <v>14</v>
       </c>
       <c r="BB9" s="9">
         <v>15</v>
       </c>
+      <c r="BC9" s="9">
+        <v>27</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11">
         <v>39</v>
       </c>
       <c r="C10" s="11">
         <v>44</v>
       </c>
       <c r="D10" s="11">
         <v>42</v>
       </c>
       <c r="E10" s="11">
         <v>29</v>
       </c>
       <c r="F10" s="11">
         <v>44</v>
       </c>
       <c r="G10" s="11">
         <v>30</v>
       </c>
       <c r="H10" s="11">
         <v>28</v>
       </c>
       <c r="I10" s="11">
@@ -1914,52 +1929,55 @@
       </c>
       <c r="AU10" s="9">
         <v>42</v>
       </c>
       <c r="AV10" s="21">
         <v>29</v>
       </c>
       <c r="AW10" s="10">
         <v>43</v>
       </c>
       <c r="AX10" s="12">
         <v>29</v>
       </c>
       <c r="AY10" s="21">
         <v>28</v>
       </c>
       <c r="AZ10" s="10">
         <v>38</v>
       </c>
       <c r="BA10" s="10">
         <v>31</v>
       </c>
       <c r="BB10" s="9">
         <v>46</v>
       </c>
+      <c r="BC10" s="9">
+        <v>36</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>151</v>
       </c>
       <c r="C11" s="11">
         <v>266</v>
       </c>
       <c r="D11" s="11">
         <v>137</v>
       </c>
       <c r="E11" s="11">
         <v>125</v>
       </c>
       <c r="F11" s="11">
         <v>123</v>
       </c>
       <c r="G11" s="11">
         <v>123</v>
       </c>
       <c r="H11" s="11">
         <v>135</v>
       </c>
       <c r="I11" s="11">
@@ -2078,52 +2096,55 @@
       </c>
       <c r="AU11" s="9">
         <v>136</v>
       </c>
       <c r="AV11" s="21">
         <v>99</v>
       </c>
       <c r="AW11" s="10">
         <v>150</v>
       </c>
       <c r="AX11" s="12">
         <v>111</v>
       </c>
       <c r="AY11" s="21">
         <v>113</v>
       </c>
       <c r="AZ11" s="10">
         <v>152</v>
       </c>
       <c r="BA11" s="10">
         <v>128</v>
       </c>
       <c r="BB11" s="9">
         <v>127</v>
       </c>
+      <c r="BC11" s="9">
+        <v>121</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11">
         <v>20</v>
       </c>
       <c r="C12" s="11">
         <v>14</v>
       </c>
       <c r="D12" s="11">
         <v>10</v>
       </c>
       <c r="E12" s="11">
         <v>7</v>
       </c>
       <c r="F12" s="11">
         <v>10</v>
       </c>
       <c r="G12" s="11">
         <v>11</v>
       </c>
       <c r="H12" s="11">
         <v>13</v>
       </c>
       <c r="I12" s="11">
@@ -2242,52 +2263,55 @@
       </c>
       <c r="AU12" s="9">
         <v>11</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="9">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>14</v>
       </c>
       <c r="AY12" s="21">
         <v>8</v>
       </c>
       <c r="AZ12" s="10">
         <v>7</v>
       </c>
       <c r="BA12" s="10">
         <v>9</v>
       </c>
       <c r="BB12" s="9">
         <v>9</v>
       </c>
+      <c r="BC12" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11">
         <v>11</v>
       </c>
       <c r="C13" s="11">
         <v>7</v>
       </c>
       <c r="D13" s="11">
         <v>4</v>
       </c>
       <c r="E13" s="11">
         <v>11</v>
       </c>
       <c r="F13" s="11">
         <v>5</v>
       </c>
       <c r="G13" s="11">
         <v>5</v>
       </c>
       <c r="H13" s="11">
         <v>9</v>
       </c>
       <c r="I13" s="11">
@@ -2406,52 +2430,55 @@
       </c>
       <c r="AU13" s="9">
         <v>7</v>
       </c>
       <c r="AV13" s="21">
         <v>4</v>
       </c>
       <c r="AW13" s="9">
         <v>4</v>
       </c>
       <c r="AX13" s="12">
         <v>2</v>
       </c>
       <c r="AY13" s="21">
         <v>5</v>
       </c>
       <c r="AZ13" s="10">
         <v>6</v>
       </c>
       <c r="BA13" s="10">
         <v>13</v>
       </c>
       <c r="BB13" s="9">
         <v>8</v>
       </c>
+      <c r="BC13" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>36</v>
       </c>
       <c r="C14" s="11">
         <v>45</v>
       </c>
       <c r="D14" s="11">
         <v>36</v>
       </c>
       <c r="E14" s="11">
         <v>33</v>
       </c>
       <c r="F14" s="11">
         <v>37</v>
       </c>
       <c r="G14" s="11">
         <v>45</v>
       </c>
       <c r="H14" s="11">
         <v>34</v>
       </c>
       <c r="I14" s="11">
@@ -2570,52 +2597,55 @@
       </c>
       <c r="AU14" s="9">
         <v>32</v>
       </c>
       <c r="AV14" s="21">
         <v>30</v>
       </c>
       <c r="AW14" s="9">
         <v>34</v>
       </c>
       <c r="AX14" s="12">
         <v>33</v>
       </c>
       <c r="AY14" s="21">
         <v>36</v>
       </c>
       <c r="AZ14" s="10">
         <v>29</v>
       </c>
       <c r="BA14" s="10">
         <v>46</v>
       </c>
       <c r="BB14" s="9">
         <v>30</v>
       </c>
+      <c r="BC14" s="9">
+        <v>36</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11">
         <v>21</v>
       </c>
       <c r="C15" s="11">
         <v>15</v>
       </c>
       <c r="D15" s="11">
         <v>24</v>
       </c>
       <c r="E15" s="11">
         <v>11</v>
       </c>
       <c r="F15" s="11">
         <v>22</v>
       </c>
       <c r="G15" s="11">
         <v>20</v>
       </c>
       <c r="H15" s="11">
         <v>12</v>
       </c>
       <c r="I15" s="11">
@@ -2734,52 +2764,55 @@
       </c>
       <c r="AU15" s="9">
         <v>12</v>
       </c>
       <c r="AV15" s="21">
         <v>13</v>
       </c>
       <c r="AW15" s="9">
         <v>14</v>
       </c>
       <c r="AX15" s="12">
         <v>11</v>
       </c>
       <c r="AY15" s="21">
         <v>12</v>
       </c>
       <c r="AZ15" s="10">
         <v>18</v>
       </c>
       <c r="BA15" s="10">
         <v>20</v>
       </c>
       <c r="BB15" s="9">
         <v>12</v>
       </c>
+      <c r="BC15" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11">
         <v>15</v>
       </c>
       <c r="C16" s="11">
         <v>2</v>
       </c>
       <c r="D16" s="11">
         <v>4</v>
       </c>
       <c r="E16" s="11">
         <v>5</v>
       </c>
       <c r="F16" s="11">
         <v>7</v>
       </c>
       <c r="G16" s="11">
         <v>8</v>
       </c>
       <c r="H16" s="11">
         <v>8</v>
       </c>
       <c r="I16" s="11">
@@ -2898,52 +2931,55 @@
       </c>
       <c r="AU16" s="9">
         <v>2</v>
       </c>
       <c r="AV16" s="21">
         <v>2</v>
       </c>
       <c r="AW16" s="9">
         <v>9</v>
       </c>
       <c r="AX16" s="12">
         <v>2</v>
       </c>
       <c r="AY16" s="21">
         <v>5</v>
       </c>
       <c r="AZ16" s="10">
         <v>6</v>
       </c>
       <c r="BA16" s="10">
         <v>7</v>
       </c>
       <c r="BB16" s="9">
         <v>10</v>
       </c>
+      <c r="BC16" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11">
         <v>46</v>
       </c>
       <c r="C17" s="11">
         <v>68</v>
       </c>
       <c r="D17" s="11">
         <v>43</v>
       </c>
       <c r="E17" s="11">
         <v>37</v>
       </c>
       <c r="F17" s="11">
         <v>46</v>
       </c>
       <c r="G17" s="11">
         <v>42</v>
       </c>
       <c r="H17" s="11">
         <v>31</v>
       </c>
       <c r="I17" s="11">
@@ -3062,52 +3098,55 @@
       </c>
       <c r="AU17" s="9">
         <v>35</v>
       </c>
       <c r="AV17" s="21">
         <v>40</v>
       </c>
       <c r="AW17" s="9">
         <v>43</v>
       </c>
       <c r="AX17" s="12">
         <v>18</v>
       </c>
       <c r="AY17" s="21">
         <v>42</v>
       </c>
       <c r="AZ17" s="10">
         <v>32</v>
       </c>
       <c r="BA17" s="10">
         <v>44</v>
       </c>
       <c r="BB17" s="9">
         <v>28</v>
       </c>
+      <c r="BC17" s="9">
+        <v>39</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11">
         <v>10</v>
       </c>
       <c r="C18" s="11">
         <v>11</v>
       </c>
       <c r="D18" s="11">
         <v>9</v>
       </c>
       <c r="E18" s="11">
         <v>5</v>
       </c>
       <c r="F18" s="11">
         <v>8</v>
       </c>
       <c r="G18" s="11">
         <v>4</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="11">
@@ -3226,52 +3265,55 @@
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>15</v>
       </c>
       <c r="AW18" s="9">
         <v>10</v>
       </c>
       <c r="AX18" s="12">
         <v>3</v>
       </c>
       <c r="AY18" s="21">
         <v>4</v>
       </c>
       <c r="AZ18" s="10">
         <v>9</v>
       </c>
       <c r="BA18" s="10">
         <v>9</v>
       </c>
       <c r="BB18" s="9">
         <v>3</v>
       </c>
+      <c r="BC18" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>24</v>
       </c>
       <c r="C19" s="11">
         <v>35</v>
       </c>
       <c r="D19" s="11">
         <v>35</v>
       </c>
       <c r="E19" s="11">
         <v>25</v>
       </c>
       <c r="F19" s="11">
         <v>27</v>
       </c>
       <c r="G19" s="11">
         <v>25</v>
       </c>
       <c r="H19" s="11">
         <v>21</v>
       </c>
       <c r="I19" s="11">
@@ -3390,52 +3432,55 @@
       </c>
       <c r="AU19" s="9">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>30</v>
       </c>
       <c r="AW19" s="9">
         <v>20</v>
       </c>
       <c r="AX19" s="12">
         <v>14</v>
       </c>
       <c r="AY19" s="21">
         <v>21</v>
       </c>
       <c r="AZ19" s="10">
         <v>20</v>
       </c>
       <c r="BA19" s="10">
         <v>27</v>
       </c>
       <c r="BB19" s="9">
         <v>23</v>
       </c>
+      <c r="BC19" s="9">
+        <v>30</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>23</v>
       </c>
       <c r="C20" s="11">
         <v>20</v>
       </c>
       <c r="D20" s="11">
         <v>20</v>
       </c>
       <c r="E20" s="11">
         <v>22</v>
       </c>
       <c r="F20" s="11">
         <v>20</v>
       </c>
       <c r="G20" s="11">
         <v>24</v>
       </c>
       <c r="H20" s="11">
         <v>20</v>
       </c>
       <c r="I20" s="11">
@@ -3554,52 +3599,55 @@
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="21">
         <v>12</v>
       </c>
       <c r="AW20" s="9">
         <v>19</v>
       </c>
       <c r="AX20" s="12">
         <v>17</v>
       </c>
       <c r="AY20" s="21">
         <v>8</v>
       </c>
       <c r="AZ20" s="10">
         <v>23</v>
       </c>
       <c r="BA20" s="10">
         <v>18</v>
       </c>
       <c r="BB20" s="9">
         <v>12</v>
       </c>
+      <c r="BC20" s="9">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
         <v>61</v>
       </c>
       <c r="C21" s="11">
         <v>68</v>
       </c>
       <c r="D21" s="11">
         <v>61</v>
       </c>
       <c r="E21" s="11">
         <v>62</v>
       </c>
       <c r="F21" s="11">
         <v>49</v>
       </c>
       <c r="G21" s="11">
         <v>72</v>
       </c>
       <c r="H21" s="11">
         <v>65</v>
       </c>
       <c r="I21" s="11">
@@ -3718,52 +3766,55 @@
       </c>
       <c r="AU21" s="9">
         <v>62</v>
       </c>
       <c r="AV21" s="21">
         <v>57</v>
       </c>
       <c r="AW21" s="9">
         <v>60</v>
       </c>
       <c r="AX21" s="12">
         <v>55</v>
       </c>
       <c r="AY21" s="21">
         <v>64</v>
       </c>
       <c r="AZ21" s="10">
         <v>59</v>
       </c>
       <c r="BA21" s="10">
         <v>73</v>
       </c>
       <c r="BB21" s="9">
         <v>54</v>
       </c>
+      <c r="BC21" s="9">
+        <v>69</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>23</v>
       </c>
       <c r="C22" s="11">
         <v>32</v>
       </c>
       <c r="D22" s="11">
         <v>15</v>
       </c>
       <c r="E22" s="11">
         <v>30</v>
       </c>
       <c r="F22" s="11">
         <v>29</v>
       </c>
       <c r="G22" s="11">
         <v>22</v>
       </c>
       <c r="H22" s="11">
         <v>31</v>
       </c>
       <c r="I22" s="11">
@@ -3882,52 +3933,55 @@
       </c>
       <c r="AU22" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="21">
         <v>27</v>
       </c>
       <c r="AW22" s="9">
         <v>23</v>
       </c>
       <c r="AX22" s="12">
         <v>17</v>
       </c>
       <c r="AY22" s="21">
         <v>20</v>
       </c>
       <c r="AZ22" s="10">
         <v>14</v>
       </c>
       <c r="BA22" s="10">
         <v>20</v>
       </c>
       <c r="BB22" s="9">
         <v>19</v>
       </c>
+      <c r="BC22" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11">
         <v>8</v>
       </c>
       <c r="C23" s="11">
         <v>6</v>
       </c>
       <c r="D23" s="11">
         <v>9</v>
       </c>
       <c r="E23" s="11">
         <v>3</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="11">
         <v>7</v>
       </c>
       <c r="H23" s="11">
         <v>7</v>
       </c>
       <c r="I23" s="11">
@@ -4046,52 +4100,55 @@
       </c>
       <c r="AU23" s="9">
         <v>3</v>
       </c>
       <c r="AV23" s="21">
         <v>3</v>
       </c>
       <c r="AW23" s="9">
         <v>9</v>
       </c>
       <c r="AX23" s="12">
         <v>3</v>
       </c>
       <c r="AY23" s="21">
         <v>8</v>
       </c>
       <c r="AZ23" s="10">
         <v>3</v>
       </c>
       <c r="BA23" s="10">
         <v>5</v>
       </c>
       <c r="BB23" s="9">
         <v>8</v>
       </c>
+      <c r="BC23" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11">
         <v>12</v>
       </c>
       <c r="C24" s="11">
         <v>24</v>
       </c>
       <c r="D24" s="11">
         <v>21</v>
       </c>
       <c r="E24" s="11">
         <v>26</v>
       </c>
       <c r="F24" s="11">
         <v>18</v>
       </c>
       <c r="G24" s="11">
         <v>18</v>
       </c>
       <c r="H24" s="11">
         <v>15</v>
       </c>
       <c r="I24" s="11">
@@ -4210,52 +4267,55 @@
       </c>
       <c r="AU24" s="9">
         <v>16</v>
       </c>
       <c r="AV24" s="21">
         <v>12</v>
       </c>
       <c r="AW24" s="9">
         <v>23</v>
       </c>
       <c r="AX24" s="12">
         <v>17</v>
       </c>
       <c r="AY24" s="21">
         <v>17</v>
       </c>
       <c r="AZ24" s="10">
         <v>12</v>
       </c>
       <c r="BA24" s="10">
         <v>18</v>
       </c>
       <c r="BB24" s="9">
         <v>15</v>
       </c>
+      <c r="BC24" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
         <v>28</v>
       </c>
       <c r="C25" s="11">
         <v>31</v>
       </c>
       <c r="D25" s="11">
         <v>33</v>
       </c>
       <c r="E25" s="11">
         <v>18</v>
       </c>
       <c r="F25" s="11">
         <v>20</v>
       </c>
       <c r="G25" s="11">
         <v>25</v>
       </c>
       <c r="H25" s="11">
         <v>21</v>
       </c>
       <c r="I25" s="11">
@@ -4374,52 +4434,55 @@
       </c>
       <c r="AU25" s="9">
         <v>23</v>
       </c>
       <c r="AV25" s="21">
         <v>21</v>
       </c>
       <c r="AW25" s="9">
         <v>22</v>
       </c>
       <c r="AX25" s="12">
         <v>15</v>
       </c>
       <c r="AY25" s="21">
         <v>25</v>
       </c>
       <c r="AZ25" s="10">
         <v>20</v>
       </c>
       <c r="BA25" s="10">
         <v>21</v>
       </c>
       <c r="BB25" s="9">
         <v>25</v>
       </c>
+      <c r="BC25" s="9">
+        <v>26</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
         <v>12</v>
       </c>
       <c r="C26" s="11">
         <v>22</v>
       </c>
       <c r="D26" s="11">
         <v>19</v>
       </c>
       <c r="E26" s="11">
         <v>18</v>
       </c>
       <c r="F26" s="11">
         <v>18</v>
       </c>
       <c r="G26" s="11">
         <v>11</v>
       </c>
       <c r="H26" s="11">
         <v>9</v>
       </c>
       <c r="I26" s="11">
@@ -4538,52 +4601,55 @@
       </c>
       <c r="AU26" s="9">
         <v>14</v>
       </c>
       <c r="AV26" s="21">
         <v>14</v>
       </c>
       <c r="AW26" s="9">
         <v>19</v>
       </c>
       <c r="AX26" s="12">
         <v>14</v>
       </c>
       <c r="AY26" s="21">
         <v>9</v>
       </c>
       <c r="AZ26" s="10">
         <v>16</v>
       </c>
       <c r="BA26" s="10">
         <v>11</v>
       </c>
       <c r="BB26" s="9">
         <v>10</v>
       </c>
+      <c r="BC26" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="17">
         <v>37</v>
       </c>
       <c r="C27" s="17">
         <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>24</v>
       </c>
       <c r="E27" s="17">
         <v>14</v>
       </c>
       <c r="F27" s="17">
         <v>16</v>
       </c>
       <c r="G27" s="17">
         <v>13</v>
       </c>
       <c r="H27" s="17">
         <v>19</v>
       </c>
       <c r="I27" s="17">
@@ -4702,52 +4768,55 @@
       </c>
       <c r="AU27" s="9">
         <v>20</v>
       </c>
       <c r="AV27" s="21">
         <v>21</v>
       </c>
       <c r="AW27" s="9">
         <v>30</v>
       </c>
       <c r="AX27" s="12">
         <v>28</v>
       </c>
       <c r="AY27" s="21">
         <v>32</v>
       </c>
       <c r="AZ27" s="10">
         <v>29</v>
       </c>
       <c r="BA27" s="10">
         <v>30</v>
       </c>
       <c r="BB27" s="9">
         <v>15</v>
       </c>
+      <c r="BC27" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="55"/>
       <c r="D28" s="55"/>
       <c r="E28" s="55"/>
       <c r="F28" s="55"/>
       <c r="G28" s="55"/>
       <c r="H28" s="55"/>
       <c r="I28" s="55"/>
       <c r="J28" s="55"/>
       <c r="K28" s="55"/>
       <c r="L28" s="55"/>
       <c r="M28" s="55"/>
       <c r="N28" s="55"/>
       <c r="O28" s="55"/>
       <c r="P28" s="55"/>
       <c r="Q28" s="55"/>
       <c r="R28" s="55"/>
       <c r="S28" s="55"/>
       <c r="T28" s="55"/>
       <c r="U28" s="55"/>
       <c r="V28" s="55"/>
       <c r="W28" s="55"/>
       <c r="X28" s="55"/>
@@ -4758,52 +4827,54 @@
       <c r="AC28" s="55"/>
       <c r="AD28" s="55"/>
       <c r="AE28" s="55"/>
       <c r="AF28" s="55"/>
       <c r="AG28" s="55"/>
       <c r="AH28" s="55"/>
       <c r="AI28" s="55"/>
       <c r="AJ28" s="55"/>
       <c r="AK28" s="55"/>
       <c r="AL28" s="55"/>
       <c r="AM28" s="55"/>
       <c r="AN28" s="55"/>
       <c r="AO28" s="55"/>
       <c r="AP28" s="55"/>
       <c r="AQ28" s="55"/>
       <c r="AR28" s="55"/>
       <c r="AS28" s="55"/>
       <c r="AT28" s="55"/>
       <c r="AU28" s="55"/>
       <c r="AV28" s="55"/>
       <c r="AW28" s="55"/>
       <c r="AX28" s="55"/>
       <c r="AY28" s="55"/>
       <c r="AZ28" s="55"/>
       <c r="BA28" s="55"/>
+      <c r="BB28" s="55"/>
+      <c r="BC28" s="55"/>
     </row>
-    <row r="29" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="13">
         <v>433</v>
       </c>
       <c r="C29" s="13">
         <v>510</v>
       </c>
       <c r="D29" s="13">
         <v>408</v>
       </c>
       <c r="E29" s="13">
         <v>344</v>
       </c>
       <c r="F29" s="13">
         <v>395</v>
       </c>
       <c r="G29" s="13">
         <v>364</v>
       </c>
       <c r="H29" s="13">
         <v>383</v>
       </c>
       <c r="I29" s="13">
@@ -4922,52 +4993,55 @@
       </c>
       <c r="AU29" s="9">
         <v>379</v>
       </c>
       <c r="AV29" s="21">
         <v>360</v>
       </c>
       <c r="AW29" s="10">
         <v>403</v>
       </c>
       <c r="AX29" s="12">
         <v>304</v>
       </c>
       <c r="AY29" s="21">
         <v>343</v>
       </c>
       <c r="AZ29" s="10">
         <v>394</v>
       </c>
       <c r="BA29" s="10">
         <v>400</v>
       </c>
       <c r="BB29" s="9">
         <v>332</v>
       </c>
+      <c r="BC29" s="9">
+        <v>390</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="13">
         <v>124</v>
       </c>
       <c r="C30" s="13">
         <v>134</v>
       </c>
       <c r="D30" s="13">
         <v>103</v>
       </c>
       <c r="E30" s="13">
         <v>69</v>
       </c>
       <c r="F30" s="13">
         <v>106</v>
       </c>
       <c r="G30" s="13">
         <v>92</v>
       </c>
       <c r="H30" s="13">
         <v>100</v>
       </c>
       <c r="I30" s="13">
@@ -5086,52 +5160,55 @@
       </c>
       <c r="AU30" s="9">
         <v>110</v>
       </c>
       <c r="AV30" s="21">
         <v>107</v>
       </c>
       <c r="AW30" s="10">
         <v>113</v>
       </c>
       <c r="AX30" s="12">
         <v>82</v>
       </c>
       <c r="AY30" s="21">
         <v>86</v>
       </c>
       <c r="AZ30" s="10">
         <v>137</v>
       </c>
       <c r="BA30" s="10">
         <v>90</v>
       </c>
       <c r="BB30" s="9">
         <v>100</v>
       </c>
+      <c r="BC30" s="9">
+        <v>94</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="13">
         <v>15</v>
       </c>
       <c r="C31" s="13">
         <v>17</v>
       </c>
       <c r="D31" s="13">
         <v>13</v>
       </c>
       <c r="E31" s="13">
         <v>15</v>
       </c>
       <c r="F31" s="13">
         <v>13</v>
       </c>
       <c r="G31" s="13">
         <v>7</v>
       </c>
       <c r="H31" s="13">
         <v>16</v>
       </c>
       <c r="I31" s="13">
@@ -5250,52 +5327,55 @@
       </c>
       <c r="AU31" s="9">
         <v>19</v>
       </c>
       <c r="AV31" s="21">
         <v>17</v>
       </c>
       <c r="AW31" s="10">
         <v>16</v>
       </c>
       <c r="AX31" s="12">
         <v>16</v>
       </c>
       <c r="AY31" s="21">
         <v>11</v>
       </c>
       <c r="AZ31" s="10">
         <v>11</v>
       </c>
       <c r="BA31" s="10">
         <v>10</v>
       </c>
       <c r="BB31" s="9">
         <v>7</v>
       </c>
+      <c r="BC31" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="13">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>19</v>
       </c>
       <c r="D32" s="13">
         <v>24</v>
       </c>
       <c r="E32" s="13">
         <v>12</v>
       </c>
       <c r="F32" s="13">
         <v>20</v>
       </c>
       <c r="G32" s="13">
         <v>14</v>
       </c>
       <c r="H32" s="13">
         <v>15</v>
       </c>
       <c r="I32" s="13">
@@ -5414,52 +5494,55 @@
       </c>
       <c r="AU32" s="9">
         <v>20</v>
       </c>
       <c r="AV32" s="21">
         <v>13</v>
       </c>
       <c r="AW32" s="10">
         <v>22</v>
       </c>
       <c r="AX32" s="12">
         <v>11</v>
       </c>
       <c r="AY32" s="21">
         <v>18</v>
       </c>
       <c r="AZ32" s="10">
         <v>19</v>
       </c>
       <c r="BA32" s="10">
         <v>22</v>
       </c>
       <c r="BB32" s="9">
         <v>21</v>
       </c>
+      <c r="BC32" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="13">
         <v>79</v>
       </c>
       <c r="C33" s="13">
         <v>130</v>
       </c>
       <c r="D33" s="13">
         <v>66</v>
       </c>
       <c r="E33" s="13">
         <v>69</v>
       </c>
       <c r="F33" s="13">
         <v>61</v>
       </c>
       <c r="G33" s="13">
         <v>63</v>
       </c>
       <c r="H33" s="13">
         <v>77</v>
       </c>
       <c r="I33" s="13">
@@ -5578,52 +5661,55 @@
       </c>
       <c r="AU33" s="9">
         <v>65</v>
       </c>
       <c r="AV33" s="21">
         <v>56</v>
       </c>
       <c r="AW33" s="10">
         <v>67</v>
       </c>
       <c r="AX33" s="12">
         <v>53</v>
       </c>
       <c r="AY33" s="21">
         <v>59</v>
       </c>
       <c r="AZ33" s="10">
         <v>69</v>
       </c>
       <c r="BA33" s="10">
         <v>72</v>
       </c>
       <c r="BB33" s="9">
         <v>66</v>
       </c>
+      <c r="BC33" s="9">
+        <v>67</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="13">
         <v>11</v>
       </c>
       <c r="C34" s="13">
         <v>6</v>
       </c>
       <c r="D34" s="13">
         <v>6</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>5</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>7</v>
       </c>
       <c r="I34" s="13">
@@ -5742,52 +5828,55 @@
       </c>
       <c r="AU34" s="9">
         <v>4</v>
       </c>
       <c r="AV34" s="21">
         <v>3</v>
       </c>
       <c r="AW34" s="9">
         <v>4</v>
       </c>
       <c r="AX34" s="12">
         <v>7</v>
       </c>
       <c r="AY34" s="21">
         <v>4</v>
       </c>
       <c r="AZ34" s="10">
         <v>6</v>
       </c>
       <c r="BA34" s="10">
         <v>7</v>
       </c>
       <c r="BB34" s="9">
         <v>3</v>
       </c>
+      <c r="BC34" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="13">
         <v>7</v>
       </c>
       <c r="C35" s="13">
         <v>6</v>
       </c>
       <c r="D35" s="13">
         <v>1</v>
       </c>
       <c r="E35" s="13">
         <v>4</v>
       </c>
       <c r="F35" s="13">
         <v>2</v>
       </c>
       <c r="G35" s="13">
         <v>3</v>
       </c>
       <c r="H35" s="13">
         <v>5</v>
       </c>
       <c r="I35" s="13">
@@ -5904,52 +5993,55 @@
       <c r="AT35" s="12">
         <v>3</v>
       </c>
       <c r="AU35" s="9">
         <v>4</v>
       </c>
       <c r="AV35" s="21"/>
       <c r="AW35" s="9">
         <v>2</v>
       </c>
       <c r="AX35" s="12">
         <v>1</v>
       </c>
       <c r="AY35" s="21">
         <v>5</v>
       </c>
       <c r="AZ35" s="10">
         <v>4</v>
       </c>
       <c r="BA35" s="10">
         <v>6</v>
       </c>
       <c r="BB35" s="9">
         <v>4</v>
       </c>
+      <c r="BC35" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="13">
         <v>17</v>
       </c>
       <c r="C36" s="13">
         <v>20</v>
       </c>
       <c r="D36" s="13">
         <v>20</v>
       </c>
       <c r="E36" s="13">
         <v>14</v>
       </c>
       <c r="F36" s="13">
         <v>23</v>
       </c>
       <c r="G36" s="13">
         <v>15</v>
       </c>
       <c r="H36" s="13">
         <v>18</v>
       </c>
       <c r="I36" s="13">
@@ -6068,52 +6160,55 @@
       </c>
       <c r="AU36" s="9">
         <v>22</v>
       </c>
       <c r="AV36" s="21">
         <v>22</v>
       </c>
       <c r="AW36" s="9">
         <v>20</v>
       </c>
       <c r="AX36" s="12">
         <v>18</v>
       </c>
       <c r="AY36" s="21">
         <v>20</v>
       </c>
       <c r="AZ36" s="10">
         <v>15</v>
       </c>
       <c r="BA36" s="10">
         <v>28</v>
       </c>
       <c r="BB36" s="9">
         <v>12</v>
       </c>
+      <c r="BC36" s="9">
+        <v>24</v>
+      </c>
     </row>
-    <row r="37" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="13">
         <v>10</v>
       </c>
       <c r="C37" s="13">
         <v>7</v>
       </c>
       <c r="D37" s="13">
         <v>12</v>
       </c>
       <c r="E37" s="13">
         <v>6</v>
       </c>
       <c r="F37" s="13">
         <v>15</v>
       </c>
       <c r="G37" s="13">
         <v>11</v>
       </c>
       <c r="H37" s="13">
         <v>7</v>
       </c>
       <c r="I37" s="13">
@@ -6232,52 +6327,55 @@
       </c>
       <c r="AU37" s="9">
         <v>7</v>
       </c>
       <c r="AV37" s="21">
         <v>6</v>
       </c>
       <c r="AW37" s="9">
         <v>7</v>
       </c>
       <c r="AX37" s="12">
         <v>5</v>
       </c>
       <c r="AY37" s="21">
         <v>5</v>
       </c>
       <c r="AZ37" s="10">
         <v>9</v>
       </c>
       <c r="BA37" s="10">
         <v>13</v>
       </c>
       <c r="BB37" s="9">
         <v>9</v>
       </c>
+      <c r="BC37" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="13">
         <v>9</v>
       </c>
       <c r="C38" s="13">
         <v>1</v>
       </c>
       <c r="D38" s="13">
         <v>2</v>
       </c>
       <c r="E38" s="13">
         <v>2</v>
       </c>
       <c r="F38" s="13">
         <v>3</v>
       </c>
       <c r="G38" s="13">
         <v>4</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>51</v>
       </c>
       <c r="I38" s="13">
@@ -6396,52 +6494,55 @@
       </c>
       <c r="AU38" s="9">
         <v>2</v>
       </c>
       <c r="AV38" s="21">
         <v>1</v>
       </c>
       <c r="AW38" s="9">
         <v>4</v>
       </c>
       <c r="AX38" s="12">
         <v>1</v>
       </c>
       <c r="AY38" s="21">
         <v>1</v>
       </c>
       <c r="AZ38" s="10">
         <v>3</v>
       </c>
       <c r="BA38" s="10">
         <v>4</v>
       </c>
       <c r="BB38" s="9">
         <v>4</v>
       </c>
+      <c r="BC38" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="13">
         <v>23</v>
       </c>
       <c r="C39" s="13">
         <v>35</v>
       </c>
       <c r="D39" s="13">
         <v>23</v>
       </c>
       <c r="E39" s="13">
         <v>19</v>
       </c>
       <c r="F39" s="13">
         <v>25</v>
       </c>
       <c r="G39" s="13">
         <v>23</v>
       </c>
       <c r="H39" s="13">
         <v>19</v>
       </c>
       <c r="I39" s="13">
@@ -6560,52 +6661,55 @@
       </c>
       <c r="AU39" s="9">
         <v>21</v>
       </c>
       <c r="AV39" s="21">
         <v>23</v>
       </c>
       <c r="AW39" s="9">
         <v>21</v>
       </c>
       <c r="AX39" s="12">
         <v>11</v>
       </c>
       <c r="AY39" s="21">
         <v>16</v>
       </c>
       <c r="AZ39" s="10">
         <v>10</v>
       </c>
       <c r="BA39" s="10">
         <v>23</v>
       </c>
       <c r="BB39" s="9">
         <v>13</v>
       </c>
+      <c r="BC39" s="9">
+        <v>23</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13">
         <v>3</v>
       </c>
       <c r="C40" s="13">
         <v>9</v>
       </c>
       <c r="D40" s="13">
         <v>4</v>
       </c>
       <c r="E40" s="13">
         <v>2</v>
       </c>
       <c r="F40" s="13">
         <v>4</v>
       </c>
       <c r="G40" s="13">
         <v>3</v>
       </c>
       <c r="H40" s="13">
         <v>4</v>
       </c>
       <c r="I40" s="13">
@@ -6724,52 +6828,55 @@
       </c>
       <c r="AU40" s="9">
         <v>5</v>
       </c>
       <c r="AV40" s="21">
         <v>9</v>
       </c>
       <c r="AW40" s="9">
         <v>2</v>
       </c>
       <c r="AX40" s="12">
         <v>2</v>
       </c>
       <c r="AY40" s="21">
         <v>2</v>
       </c>
       <c r="AZ40" s="10">
         <v>6</v>
       </c>
       <c r="BA40" s="10">
         <v>5</v>
       </c>
       <c r="BB40" s="9">
         <v>1</v>
       </c>
+      <c r="BC40" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="13">
         <v>15</v>
       </c>
       <c r="C41" s="13">
         <v>17</v>
       </c>
       <c r="D41" s="13">
         <v>22</v>
       </c>
       <c r="E41" s="13">
         <v>13</v>
       </c>
       <c r="F41" s="13">
         <v>14</v>
       </c>
       <c r="G41" s="13">
         <v>12</v>
       </c>
       <c r="H41" s="13">
         <v>9</v>
       </c>
       <c r="I41" s="13">
@@ -6888,52 +6995,55 @@
       </c>
       <c r="AU41" s="9">
         <v>11</v>
       </c>
       <c r="AV41" s="21">
         <v>13</v>
       </c>
       <c r="AW41" s="9">
         <v>11</v>
       </c>
       <c r="AX41" s="12">
         <v>5</v>
       </c>
       <c r="AY41" s="21">
         <v>14</v>
       </c>
       <c r="AZ41" s="10">
         <v>11</v>
       </c>
       <c r="BA41" s="10">
         <v>16</v>
       </c>
       <c r="BB41" s="9">
         <v>14</v>
       </c>
+      <c r="BC41" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="13">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>8</v>
       </c>
       <c r="D42" s="13">
         <v>12</v>
       </c>
       <c r="E42" s="13">
         <v>8</v>
       </c>
       <c r="F42" s="13">
         <v>10</v>
       </c>
       <c r="G42" s="13">
         <v>14</v>
       </c>
       <c r="H42" s="13">
         <v>10</v>
       </c>
       <c r="I42" s="13">
@@ -7052,52 +7162,55 @@
       </c>
       <c r="AU42" s="9">
         <v>8</v>
       </c>
       <c r="AV42" s="21">
         <v>9</v>
       </c>
       <c r="AW42" s="9">
         <v>7</v>
       </c>
       <c r="AX42" s="12">
         <v>8</v>
       </c>
       <c r="AY42" s="21">
         <v>4</v>
       </c>
       <c r="AZ42" s="10">
         <v>11</v>
       </c>
       <c r="BA42" s="10">
         <v>9</v>
       </c>
       <c r="BB42" s="9">
         <v>6</v>
       </c>
+      <c r="BC42" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="13">
         <v>32</v>
       </c>
       <c r="C43" s="13">
         <v>33</v>
       </c>
       <c r="D43" s="13">
         <v>33</v>
       </c>
       <c r="E43" s="13">
         <v>38</v>
       </c>
       <c r="F43" s="13">
         <v>30</v>
       </c>
       <c r="G43" s="13">
         <v>41</v>
       </c>
       <c r="H43" s="13">
         <v>37</v>
       </c>
       <c r="I43" s="13">
@@ -7216,52 +7329,55 @@
       </c>
       <c r="AU43" s="9">
         <v>41</v>
       </c>
       <c r="AV43" s="21">
         <v>27</v>
       </c>
       <c r="AW43" s="9">
         <v>34</v>
       </c>
       <c r="AX43" s="12">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>35</v>
       </c>
       <c r="AZ43" s="10">
         <v>26</v>
       </c>
       <c r="BA43" s="10">
         <v>40</v>
       </c>
       <c r="BB43" s="9">
         <v>26</v>
       </c>
+      <c r="BC43" s="9">
+        <v>41</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="13">
         <v>13</v>
       </c>
       <c r="C44" s="13">
         <v>17</v>
       </c>
       <c r="D44" s="13">
         <v>12</v>
       </c>
       <c r="E44" s="13">
         <v>20</v>
       </c>
       <c r="F44" s="13">
         <v>20</v>
       </c>
       <c r="G44" s="13">
         <v>11</v>
       </c>
       <c r="H44" s="13">
         <v>14</v>
       </c>
       <c r="I44" s="13">
@@ -7380,52 +7496,55 @@
       </c>
       <c r="AU44" s="9">
         <v>9</v>
       </c>
       <c r="AV44" s="21">
         <v>16</v>
       </c>
       <c r="AW44" s="9">
         <v>16</v>
       </c>
       <c r="AX44" s="12">
         <v>10</v>
       </c>
       <c r="AY44" s="21">
         <v>11</v>
       </c>
       <c r="AZ44" s="10">
         <v>5</v>
       </c>
       <c r="BA44" s="10">
         <v>11</v>
       </c>
       <c r="BB44" s="9">
         <v>10</v>
       </c>
+      <c r="BC44" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="13">
         <v>5</v>
       </c>
       <c r="C45" s="13">
         <v>3</v>
       </c>
       <c r="D45" s="13">
         <v>3</v>
       </c>
       <c r="E45" s="13">
         <v>3</v>
       </c>
       <c r="F45" s="13">
         <v>5</v>
       </c>
       <c r="G45" s="13">
         <v>4</v>
       </c>
       <c r="H45" s="13">
         <v>3</v>
       </c>
       <c r="I45" s="13">
@@ -7544,52 +7663,55 @@
       </c>
       <c r="AU45" s="9">
         <v>2</v>
       </c>
       <c r="AV45" s="21">
         <v>1</v>
       </c>
       <c r="AW45" s="9">
         <v>6</v>
       </c>
       <c r="AX45" s="12">
         <v>2</v>
       </c>
       <c r="AY45" s="21">
         <v>5</v>
       </c>
       <c r="AZ45" s="10">
         <v>2</v>
       </c>
       <c r="BA45" s="10">
         <v>4</v>
       </c>
       <c r="BB45" s="9">
         <v>6</v>
       </c>
+      <c r="BC45" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="13">
         <v>5</v>
       </c>
       <c r="C46" s="13">
         <v>9</v>
       </c>
       <c r="D46" s="13">
         <v>14</v>
       </c>
       <c r="E46" s="13">
         <v>14</v>
       </c>
       <c r="F46" s="13">
         <v>12</v>
       </c>
       <c r="G46" s="13">
         <v>11</v>
       </c>
       <c r="H46" s="13">
         <v>11</v>
       </c>
       <c r="I46" s="13">
@@ -7708,52 +7830,55 @@
       </c>
       <c r="AU46" s="9">
         <v>6</v>
       </c>
       <c r="AV46" s="21">
         <v>7</v>
       </c>
       <c r="AW46" s="9">
         <v>12</v>
       </c>
       <c r="AX46" s="12">
         <v>11</v>
       </c>
       <c r="AY46" s="21">
         <v>12</v>
       </c>
       <c r="AZ46" s="10">
         <v>6</v>
       </c>
       <c r="BA46" s="10">
         <v>10</v>
       </c>
       <c r="BB46" s="9">
         <v>7</v>
       </c>
+      <c r="BC46" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="13">
         <v>13</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>20</v>
       </c>
       <c r="E47" s="13">
         <v>11</v>
       </c>
       <c r="F47" s="13">
         <v>11</v>
       </c>
       <c r="G47" s="13">
         <v>14</v>
       </c>
       <c r="H47" s="13">
         <v>16</v>
       </c>
       <c r="I47" s="13">
@@ -7872,52 +7997,55 @@
       </c>
       <c r="AU47" s="9">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>11</v>
       </c>
       <c r="AW47" s="9">
         <v>13</v>
       </c>
       <c r="AX47" s="12">
         <v>7</v>
       </c>
       <c r="AY47" s="21">
         <v>15</v>
       </c>
       <c r="AZ47" s="10">
         <v>15</v>
       </c>
       <c r="BA47" s="10">
         <v>10</v>
       </c>
       <c r="BB47" s="9">
         <v>14</v>
       </c>
+      <c r="BC47" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="13">
         <v>5</v>
       </c>
       <c r="C48" s="13">
         <v>15</v>
       </c>
       <c r="D48" s="13">
         <v>8</v>
       </c>
       <c r="E48" s="13">
         <v>11</v>
       </c>
       <c r="F48" s="13">
         <v>8</v>
       </c>
       <c r="G48" s="13">
         <v>5</v>
       </c>
       <c r="H48" s="13">
         <v>6</v>
       </c>
       <c r="I48" s="13">
@@ -8036,52 +8164,55 @@
       </c>
       <c r="AU48" s="9">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>7</v>
       </c>
       <c r="AW48" s="9">
         <v>11</v>
       </c>
       <c r="AX48" s="12">
         <v>11</v>
       </c>
       <c r="AY48" s="21">
         <v>5</v>
       </c>
       <c r="AZ48" s="10">
         <v>12</v>
       </c>
       <c r="BA48" s="10">
         <v>5</v>
       </c>
       <c r="BB48" s="9">
         <v>6</v>
       </c>
+      <c r="BC48" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="13">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>11</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>10</v>
       </c>
       <c r="F49" s="13">
         <v>8</v>
       </c>
       <c r="G49" s="13">
         <v>10</v>
       </c>
       <c r="H49" s="13">
         <v>9</v>
       </c>
       <c r="I49" s="13">
@@ -8200,52 +8331,55 @@
       </c>
       <c r="AU49" s="9">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>12</v>
       </c>
       <c r="AW49" s="9">
         <v>15</v>
       </c>
       <c r="AX49" s="12">
         <v>17</v>
       </c>
       <c r="AY49" s="21">
         <v>15</v>
       </c>
       <c r="AZ49" s="10">
         <v>17</v>
       </c>
       <c r="BA49" s="10">
         <v>15</v>
       </c>
       <c r="BB49" s="9">
         <v>3</v>
       </c>
+      <c r="BC49" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="55"/>
       <c r="D50" s="55"/>
       <c r="E50" s="55"/>
       <c r="F50" s="55"/>
       <c r="G50" s="55"/>
       <c r="H50" s="55"/>
       <c r="I50" s="55"/>
       <c r="J50" s="55"/>
       <c r="K50" s="55"/>
       <c r="L50" s="55"/>
       <c r="M50" s="55"/>
       <c r="N50" s="55"/>
       <c r="O50" s="55"/>
       <c r="P50" s="55"/>
       <c r="Q50" s="55"/>
       <c r="R50" s="55"/>
       <c r="S50" s="55"/>
       <c r="T50" s="55"/>
       <c r="U50" s="55"/>
       <c r="V50" s="55"/>
       <c r="W50" s="55"/>
       <c r="X50" s="55"/>
@@ -8256,52 +8390,54 @@
       <c r="AC50" s="55"/>
       <c r="AD50" s="55"/>
       <c r="AE50" s="55"/>
       <c r="AF50" s="55"/>
       <c r="AG50" s="55"/>
       <c r="AH50" s="55"/>
       <c r="AI50" s="55"/>
       <c r="AJ50" s="55"/>
       <c r="AK50" s="55"/>
       <c r="AL50" s="55"/>
       <c r="AM50" s="55"/>
       <c r="AN50" s="55"/>
       <c r="AO50" s="55"/>
       <c r="AP50" s="55"/>
       <c r="AQ50" s="55"/>
       <c r="AR50" s="55"/>
       <c r="AS50" s="55"/>
       <c r="AT50" s="55"/>
       <c r="AU50" s="55"/>
       <c r="AV50" s="55"/>
       <c r="AW50" s="55"/>
       <c r="AX50" s="55"/>
       <c r="AY50" s="55"/>
       <c r="AZ50" s="55"/>
       <c r="BA50" s="55"/>
+      <c r="BB50" s="55"/>
+      <c r="BC50" s="55"/>
     </row>
-    <row r="51" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="20">
         <v>418</v>
       </c>
       <c r="C51" s="20">
         <v>554</v>
       </c>
       <c r="D51" s="20">
         <v>363</v>
       </c>
       <c r="E51" s="20">
         <v>314</v>
       </c>
       <c r="F51" s="20">
         <v>322</v>
       </c>
       <c r="G51" s="20">
         <v>332</v>
       </c>
       <c r="H51" s="20">
         <v>302</v>
       </c>
       <c r="I51" s="20">
@@ -8420,52 +8556,55 @@
       </c>
       <c r="AU51" s="9">
         <v>363</v>
       </c>
       <c r="AV51" s="21">
         <v>302</v>
       </c>
       <c r="AW51" s="10">
         <v>404</v>
       </c>
       <c r="AX51" s="12">
         <v>292</v>
       </c>
       <c r="AY51" s="21">
         <v>325</v>
       </c>
       <c r="AZ51" s="10">
         <v>353</v>
       </c>
       <c r="BA51" s="10">
         <v>330</v>
       </c>
       <c r="BB51" s="9">
         <v>325</v>
       </c>
+      <c r="BC51" s="9">
+        <v>333</v>
+      </c>
     </row>
-    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="20">
         <v>123</v>
       </c>
       <c r="C52" s="20">
         <v>164</v>
       </c>
       <c r="D52" s="20">
         <v>102</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>84</v>
       </c>
       <c r="G52" s="20">
         <v>85</v>
       </c>
       <c r="H52" s="20">
         <v>72</v>
       </c>
       <c r="I52" s="20">
@@ -8584,52 +8723,55 @@
       </c>
       <c r="AU52" s="9">
         <v>110</v>
       </c>
       <c r="AV52" s="21">
         <v>87</v>
       </c>
       <c r="AW52" s="10">
         <v>127</v>
       </c>
       <c r="AX52" s="12">
         <v>85</v>
       </c>
       <c r="AY52" s="21">
         <v>102</v>
       </c>
       <c r="AZ52" s="10">
         <v>97</v>
       </c>
       <c r="BA52" s="10">
         <v>96</v>
       </c>
       <c r="BB52" s="9">
         <v>88</v>
       </c>
+      <c r="BC52" s="9">
+        <v>111</v>
+      </c>
     </row>
-    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="20">
         <v>12</v>
       </c>
       <c r="C53" s="20">
         <v>11</v>
       </c>
       <c r="D53" s="20">
         <v>7</v>
       </c>
       <c r="E53" s="20">
         <v>17</v>
       </c>
       <c r="F53" s="20">
         <v>10</v>
       </c>
       <c r="G53" s="20">
         <v>7</v>
       </c>
       <c r="H53" s="20">
         <v>11</v>
       </c>
       <c r="I53" s="20">
@@ -8748,52 +8890,55 @@
       </c>
       <c r="AU53" s="9">
         <v>17</v>
       </c>
       <c r="AV53" s="21">
         <v>15</v>
       </c>
       <c r="AW53" s="10">
         <v>12</v>
       </c>
       <c r="AX53" s="12">
         <v>10</v>
       </c>
       <c r="AY53" s="21">
         <v>12</v>
       </c>
       <c r="AZ53" s="10">
         <v>9</v>
       </c>
       <c r="BA53" s="10">
         <v>4</v>
       </c>
       <c r="BB53" s="9">
         <v>8</v>
       </c>
+      <c r="BC53" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="20">
         <v>24</v>
       </c>
       <c r="C54" s="20">
         <v>25</v>
       </c>
       <c r="D54" s="20">
         <v>18</v>
       </c>
       <c r="E54" s="20">
         <v>17</v>
       </c>
       <c r="F54" s="20">
         <v>24</v>
       </c>
       <c r="G54" s="20">
         <v>16</v>
       </c>
       <c r="H54" s="20">
         <v>13</v>
       </c>
       <c r="I54" s="20">
@@ -8912,52 +9057,55 @@
       </c>
       <c r="AU54" s="9">
         <v>22</v>
       </c>
       <c r="AV54" s="21">
         <v>16</v>
       </c>
       <c r="AW54" s="10">
         <v>21</v>
       </c>
       <c r="AX54" s="12">
         <v>18</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="10">
         <v>19</v>
       </c>
       <c r="BA54" s="10">
         <v>9</v>
       </c>
       <c r="BB54" s="9">
         <v>25</v>
       </c>
+      <c r="BC54" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="20">
         <v>72</v>
       </c>
       <c r="C55" s="20">
         <v>136</v>
       </c>
       <c r="D55" s="20">
         <v>71</v>
       </c>
       <c r="E55" s="20">
         <v>56</v>
       </c>
       <c r="F55" s="20">
         <v>62</v>
       </c>
       <c r="G55" s="20">
         <v>60</v>
       </c>
       <c r="H55" s="20">
         <v>58</v>
       </c>
       <c r="I55" s="20">
@@ -9076,52 +9224,55 @@
       </c>
       <c r="AU55" s="9">
         <v>71</v>
       </c>
       <c r="AV55" s="21">
         <v>43</v>
       </c>
       <c r="AW55" s="10">
         <v>83</v>
       </c>
       <c r="AX55" s="12">
         <v>58</v>
       </c>
       <c r="AY55" s="21">
         <v>54</v>
       </c>
       <c r="AZ55" s="10">
         <v>83</v>
       </c>
       <c r="BA55" s="10">
         <v>56</v>
       </c>
       <c r="BB55" s="9">
         <v>61</v>
       </c>
+      <c r="BC55" s="9">
+        <v>54</v>
+      </c>
     </row>
-    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="20">
         <v>9</v>
       </c>
       <c r="C56" s="20">
         <v>8</v>
       </c>
       <c r="D56" s="20">
         <v>4</v>
       </c>
       <c r="E56" s="20">
         <v>3</v>
       </c>
       <c r="F56" s="20">
         <v>5</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>6</v>
       </c>
       <c r="I56" s="20">
@@ -9240,52 +9391,55 @@
       </c>
       <c r="AU56" s="9">
         <v>7</v>
       </c>
       <c r="AV56" s="21">
         <v>4</v>
       </c>
       <c r="AW56" s="9">
         <v>3</v>
       </c>
       <c r="AX56" s="12">
         <v>7</v>
       </c>
       <c r="AY56" s="21">
         <v>4</v>
       </c>
       <c r="AZ56" s="10">
         <v>1</v>
       </c>
       <c r="BA56" s="10">
         <v>2</v>
       </c>
       <c r="BB56" s="9">
         <v>6</v>
       </c>
+      <c r="BC56" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="20">
         <v>4</v>
       </c>
       <c r="C57" s="20">
         <v>1</v>
       </c>
       <c r="D57" s="20">
         <v>3</v>
       </c>
       <c r="E57" s="20">
         <v>7</v>
       </c>
       <c r="F57" s="20">
         <v>3</v>
       </c>
       <c r="G57" s="20">
         <v>2</v>
       </c>
       <c r="H57" s="20">
         <v>4</v>
       </c>
       <c r="I57" s="20">
@@ -9404,52 +9558,55 @@
       </c>
       <c r="AU57" s="9">
         <v>3</v>
       </c>
       <c r="AV57" s="21">
         <v>4</v>
       </c>
       <c r="AW57" s="9">
         <v>2</v>
       </c>
       <c r="AX57" s="12">
         <v>1</v>
       </c>
       <c r="AY57" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ57" s="10">
         <v>2</v>
       </c>
       <c r="BA57" s="10">
         <v>7</v>
       </c>
       <c r="BB57" s="9">
         <v>4</v>
       </c>
+      <c r="BC57" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="20">
         <v>19</v>
       </c>
       <c r="C58" s="20">
         <v>25</v>
       </c>
       <c r="D58" s="20">
         <v>16</v>
       </c>
       <c r="E58" s="20">
         <v>19</v>
       </c>
       <c r="F58" s="20">
         <v>14</v>
       </c>
       <c r="G58" s="20">
         <v>30</v>
       </c>
       <c r="H58" s="20">
         <v>16</v>
       </c>
       <c r="I58" s="20">
@@ -9568,52 +9725,55 @@
       </c>
       <c r="AU58" s="9">
         <v>10</v>
       </c>
       <c r="AV58" s="21">
         <v>8</v>
       </c>
       <c r="AW58" s="9">
         <v>14</v>
       </c>
       <c r="AX58" s="12">
         <v>15</v>
       </c>
       <c r="AY58" s="21">
         <v>16</v>
       </c>
       <c r="AZ58" s="10">
         <v>14</v>
       </c>
       <c r="BA58" s="10">
         <v>18</v>
       </c>
       <c r="BB58" s="9">
         <v>18</v>
       </c>
+      <c r="BC58" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="20">
         <v>11</v>
       </c>
       <c r="C59" s="20">
         <v>8</v>
       </c>
       <c r="D59" s="20">
         <v>12</v>
       </c>
       <c r="E59" s="20">
         <v>5</v>
       </c>
       <c r="F59" s="20">
         <v>7</v>
       </c>
       <c r="G59" s="20">
         <v>9</v>
       </c>
       <c r="H59" s="20">
         <v>5</v>
       </c>
       <c r="I59" s="20">
@@ -9732,52 +9892,55 @@
       </c>
       <c r="AU59" s="9">
         <v>5</v>
       </c>
       <c r="AV59" s="21">
         <v>7</v>
       </c>
       <c r="AW59" s="9">
         <v>7</v>
       </c>
       <c r="AX59" s="12">
         <v>6</v>
       </c>
       <c r="AY59" s="21">
         <v>7</v>
       </c>
       <c r="AZ59" s="10">
         <v>9</v>
       </c>
       <c r="BA59" s="10">
         <v>7</v>
       </c>
       <c r="BB59" s="9">
         <v>3</v>
       </c>
+      <c r="BC59" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="20">
         <v>6</v>
       </c>
       <c r="C60" s="20">
         <v>1</v>
       </c>
       <c r="D60" s="20">
         <v>2</v>
       </c>
       <c r="E60" s="20">
         <v>3</v>
       </c>
       <c r="F60" s="20">
         <v>4</v>
       </c>
       <c r="G60" s="20">
         <v>4</v>
       </c>
       <c r="H60" s="20">
         <v>8</v>
       </c>
       <c r="I60" s="20">
@@ -9896,52 +10059,55 @@
       </c>
       <c r="AU60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV60" s="21">
         <v>1</v>
       </c>
       <c r="AW60" s="9">
         <v>5</v>
       </c>
       <c r="AX60" s="12">
         <v>1</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="10">
         <v>3</v>
       </c>
       <c r="BA60" s="10">
         <v>3</v>
       </c>
       <c r="BB60" s="9">
         <v>6</v>
       </c>
+      <c r="BC60" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="20">
         <v>23</v>
       </c>
       <c r="C61" s="20">
         <v>33</v>
       </c>
       <c r="D61" s="20">
         <v>20</v>
       </c>
       <c r="E61" s="20">
         <v>18</v>
       </c>
       <c r="F61" s="20">
         <v>21</v>
       </c>
       <c r="G61" s="20">
         <v>19</v>
       </c>
       <c r="H61" s="20">
         <v>12</v>
       </c>
       <c r="I61" s="20">
@@ -10060,52 +10226,55 @@
       </c>
       <c r="AU61" s="9">
         <v>14</v>
       </c>
       <c r="AV61" s="21">
         <v>17</v>
       </c>
       <c r="AW61" s="9">
         <v>22</v>
       </c>
       <c r="AX61" s="12">
         <v>7</v>
       </c>
       <c r="AY61" s="21">
         <v>26</v>
       </c>
       <c r="AZ61" s="10">
         <v>22</v>
       </c>
       <c r="BA61" s="10">
         <v>21</v>
       </c>
       <c r="BB61" s="9">
         <v>15</v>
       </c>
+      <c r="BC61" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="20">
         <v>7</v>
       </c>
       <c r="C62" s="20">
         <v>2</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="20">
         <v>3</v>
       </c>
       <c r="F62" s="20">
         <v>4</v>
       </c>
       <c r="G62" s="20">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>4</v>
       </c>
       <c r="I62" s="20">
@@ -10224,52 +10393,55 @@
       </c>
       <c r="AU62" s="9">
         <v>3</v>
       </c>
       <c r="AV62" s="21">
         <v>6</v>
       </c>
       <c r="AW62" s="9">
         <v>8</v>
       </c>
       <c r="AX62" s="12">
         <v>1</v>
       </c>
       <c r="AY62" s="21">
         <v>2</v>
       </c>
       <c r="AZ62" s="10">
         <v>3</v>
       </c>
       <c r="BA62" s="10">
         <v>4</v>
       </c>
       <c r="BB62" s="9">
         <v>2</v>
       </c>
+      <c r="BC62" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="20">
         <v>9</v>
       </c>
       <c r="C63" s="20">
         <v>18</v>
       </c>
       <c r="D63" s="20">
         <v>13</v>
       </c>
       <c r="E63" s="20">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>13</v>
       </c>
       <c r="G63" s="20">
         <v>13</v>
       </c>
       <c r="H63" s="20">
         <v>12</v>
       </c>
       <c r="I63" s="20">
@@ -10388,52 +10560,55 @@
       </c>
       <c r="AU63" s="9">
         <v>12</v>
       </c>
       <c r="AV63" s="21">
         <v>17</v>
       </c>
       <c r="AW63" s="9">
         <v>9</v>
       </c>
       <c r="AX63" s="12">
         <v>9</v>
       </c>
       <c r="AY63" s="21">
         <v>7</v>
       </c>
       <c r="AZ63" s="10">
         <v>9</v>
       </c>
       <c r="BA63" s="10">
         <v>11</v>
       </c>
       <c r="BB63" s="9">
         <v>9</v>
       </c>
+      <c r="BC63" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="20">
         <v>7</v>
       </c>
       <c r="C64" s="20">
         <v>12</v>
       </c>
       <c r="D64" s="20">
         <v>8</v>
       </c>
       <c r="E64" s="20">
         <v>14</v>
       </c>
       <c r="F64" s="20">
         <v>10</v>
       </c>
       <c r="G64" s="20">
         <v>10</v>
       </c>
       <c r="H64" s="20">
         <v>10</v>
       </c>
       <c r="I64" s="20">
@@ -10552,52 +10727,55 @@
       </c>
       <c r="AU64" s="9">
         <v>11</v>
       </c>
       <c r="AV64" s="21">
         <v>3</v>
       </c>
       <c r="AW64" s="9">
         <v>12</v>
       </c>
       <c r="AX64" s="12">
         <v>9</v>
       </c>
       <c r="AY64" s="21">
         <v>4</v>
       </c>
       <c r="AZ64" s="10">
         <v>12</v>
       </c>
       <c r="BA64" s="10">
         <v>9</v>
       </c>
       <c r="BB64" s="9">
         <v>6</v>
       </c>
+      <c r="BC64" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="20">
         <v>29</v>
       </c>
       <c r="C65" s="20">
         <v>35</v>
       </c>
       <c r="D65" s="20">
         <v>28</v>
       </c>
       <c r="E65" s="20">
         <v>24</v>
       </c>
       <c r="F65" s="20">
         <v>19</v>
       </c>
       <c r="G65" s="20">
         <v>31</v>
       </c>
       <c r="H65" s="20">
         <v>28</v>
       </c>
       <c r="I65" s="20">
@@ -10716,52 +10894,55 @@
       </c>
       <c r="AU65" s="9">
         <v>21</v>
       </c>
       <c r="AV65" s="21">
         <v>30</v>
       </c>
       <c r="AW65" s="9">
         <v>26</v>
       </c>
       <c r="AX65" s="12">
         <v>29</v>
       </c>
       <c r="AY65" s="21">
         <v>29</v>
       </c>
       <c r="AZ65" s="10">
         <v>33</v>
       </c>
       <c r="BA65" s="10">
         <v>33</v>
       </c>
       <c r="BB65" s="9">
         <v>28</v>
       </c>
+      <c r="BC65" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>10</v>
       </c>
       <c r="C66" s="20">
         <v>15</v>
       </c>
       <c r="D66" s="20">
         <v>3</v>
       </c>
       <c r="E66" s="20">
         <v>10</v>
       </c>
       <c r="F66" s="20">
         <v>9</v>
       </c>
       <c r="G66" s="20">
         <v>11</v>
       </c>
       <c r="H66" s="20">
         <v>17</v>
       </c>
       <c r="I66" s="20">
@@ -10880,52 +11061,55 @@
       </c>
       <c r="AU66" s="9">
         <v>12</v>
       </c>
       <c r="AV66" s="21">
         <v>11</v>
       </c>
       <c r="AW66" s="9">
         <v>7</v>
       </c>
       <c r="AX66" s="12">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>9</v>
       </c>
       <c r="AZ66" s="10">
         <v>9</v>
       </c>
       <c r="BA66" s="10">
         <v>9</v>
       </c>
       <c r="BB66" s="9">
         <v>9</v>
       </c>
+      <c r="BC66" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="20">
         <v>3</v>
       </c>
       <c r="D67" s="20">
         <v>6</v>
       </c>
       <c r="E67" s="22" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="22" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="20">
         <v>3</v>
       </c>
       <c r="H67" s="20">
         <v>4</v>
       </c>
       <c r="I67" s="20">
@@ -11044,52 +11228,55 @@
       </c>
       <c r="AU67" s="9">
         <v>1</v>
       </c>
       <c r="AV67" s="21">
         <v>2</v>
       </c>
       <c r="AW67" s="9">
         <v>3</v>
       </c>
       <c r="AX67" s="12">
         <v>1</v>
       </c>
       <c r="AY67" s="21">
         <v>3</v>
       </c>
       <c r="AZ67" s="10">
         <v>1</v>
       </c>
       <c r="BA67" s="10">
         <v>1</v>
       </c>
       <c r="BB67" s="9">
         <v>2</v>
       </c>
+      <c r="BC67" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>7</v>
       </c>
       <c r="C68" s="20">
         <v>15</v>
       </c>
       <c r="D68" s="20">
         <v>7</v>
       </c>
       <c r="E68" s="20">
         <v>12</v>
       </c>
       <c r="F68" s="20">
         <v>6</v>
       </c>
       <c r="G68" s="20">
         <v>7</v>
       </c>
       <c r="H68" s="20">
         <v>4</v>
       </c>
       <c r="I68" s="20">
@@ -11208,52 +11395,55 @@
       </c>
       <c r="AU68" s="9">
         <v>10</v>
       </c>
       <c r="AV68" s="21">
         <v>5</v>
       </c>
       <c r="AW68" s="9">
         <v>11</v>
       </c>
       <c r="AX68" s="12">
         <v>6</v>
       </c>
       <c r="AY68" s="21">
         <v>5</v>
       </c>
       <c r="AZ68" s="10">
         <v>6</v>
       </c>
       <c r="BA68" s="10">
         <v>8</v>
       </c>
       <c r="BB68" s="9">
         <v>8</v>
       </c>
+      <c r="BC68" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="20">
         <v>15</v>
       </c>
       <c r="C69" s="20">
         <v>18</v>
       </c>
       <c r="D69" s="20">
         <v>13</v>
       </c>
       <c r="E69" s="20">
         <v>7</v>
       </c>
       <c r="F69" s="20">
         <v>9</v>
       </c>
       <c r="G69" s="20">
         <v>11</v>
       </c>
       <c r="H69" s="20">
         <v>5</v>
       </c>
       <c r="I69" s="20">
@@ -11372,52 +11562,55 @@
       </c>
       <c r="AU69" s="9">
         <v>12</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="9">
         <v>9</v>
       </c>
       <c r="AX69" s="12">
         <v>8</v>
       </c>
       <c r="AY69" s="21">
         <v>10</v>
       </c>
       <c r="AZ69" s="10">
         <v>5</v>
       </c>
       <c r="BA69" s="10">
         <v>11</v>
       </c>
       <c r="BB69" s="9">
         <v>11</v>
       </c>
+      <c r="BC69" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="20">
         <v>7</v>
       </c>
       <c r="C70" s="20">
         <v>7</v>
       </c>
       <c r="D70" s="20">
         <v>11</v>
       </c>
       <c r="E70" s="20">
         <v>7</v>
       </c>
       <c r="F70" s="20">
         <v>10</v>
       </c>
       <c r="G70" s="20">
         <v>6</v>
       </c>
       <c r="H70" s="20">
         <v>3</v>
       </c>
       <c r="I70" s="20">
@@ -11536,52 +11729,55 @@
       </c>
       <c r="AU70" s="9">
         <v>7</v>
       </c>
       <c r="AV70" s="21">
         <v>7</v>
       </c>
       <c r="AW70" s="9">
         <v>8</v>
       </c>
       <c r="AX70" s="12">
         <v>3</v>
       </c>
       <c r="AY70" s="21">
         <v>4</v>
       </c>
       <c r="AZ70" s="10">
         <v>4</v>
       </c>
       <c r="BA70" s="10">
         <v>6</v>
       </c>
       <c r="BB70" s="9">
         <v>4</v>
       </c>
+      <c r="BC70" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="24">
         <v>21</v>
       </c>
       <c r="C71" s="24">
         <v>17</v>
       </c>
       <c r="D71" s="24">
         <v>14</v>
       </c>
       <c r="E71" s="24">
         <v>4</v>
       </c>
       <c r="F71" s="24">
         <v>8</v>
       </c>
       <c r="G71" s="24">
         <v>3</v>
       </c>
       <c r="H71" s="24">
         <v>10</v>
       </c>
       <c r="I71" s="24">
@@ -11700,191 +11896,194 @@
       </c>
       <c r="AU71" s="27">
         <v>15</v>
       </c>
       <c r="AV71" s="26">
         <v>9</v>
       </c>
       <c r="AW71" s="27">
         <v>15</v>
       </c>
       <c r="AX71" s="26">
         <v>11</v>
       </c>
       <c r="AY71" s="26">
         <v>17</v>
       </c>
       <c r="AZ71" s="27">
         <v>12</v>
       </c>
       <c r="BA71" s="27">
         <v>15</v>
       </c>
       <c r="BB71" s="27">
         <v>12</v>
       </c>
+      <c r="BC71" s="27">
+        <v>11</v>
+      </c>
     </row>
-    <row r="72" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N72" s="28"/>
       <c r="O72" s="28"/>
       <c r="P72" s="28"/>
       <c r="Q72" s="28"/>
       <c r="R72" s="28"/>
     </row>
-    <row r="73" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H73" s="18"/>
       <c r="M73" s="30"/>
     </row>
-    <row r="74" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N76" s="51"/>
       <c r="O76" s="51"/>
       <c r="P76" s="51"/>
       <c r="Q76" s="51"/>
       <c r="R76" s="51"/>
       <c r="S76" s="51"/>
       <c r="T76" s="51"/>
       <c r="U76" s="9"/>
       <c r="V76" s="9"/>
       <c r="W76" s="9"/>
       <c r="X76" s="9"/>
       <c r="Y76" s="9"/>
       <c r="Z76" s="9"/>
       <c r="AA76" s="9"/>
       <c r="AB76" s="9"/>
       <c r="AC76" s="9"/>
       <c r="AD76" s="9"/>
       <c r="AE76" s="9"/>
       <c r="AF76" s="9"/>
       <c r="AG76" s="9"/>
       <c r="AH76" s="9"/>
       <c r="AI76" s="9"/>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="9"/>
       <c r="AL76" s="9"/>
       <c r="AM76" s="9"/>
       <c r="AN76" s="9"/>
     </row>
-    <row r="77" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N77" s="51"/>
       <c r="O77" s="51"/>
       <c r="P77" s="51"/>
       <c r="Q77" s="51"/>
       <c r="R77" s="51"/>
       <c r="S77" s="51"/>
       <c r="T77" s="51"/>
       <c r="U77" s="51"/>
       <c r="V77" s="51"/>
       <c r="W77" s="51"/>
       <c r="X77" s="51"/>
       <c r="Y77" s="51"/>
       <c r="Z77" s="51"/>
       <c r="AA77" s="51"/>
       <c r="AB77" s="51"/>
       <c r="AC77" s="51"/>
       <c r="AD77" s="51"/>
       <c r="AE77" s="51"/>
       <c r="AF77" s="51"/>
       <c r="AG77" s="51"/>
       <c r="AH77" s="51"/>
       <c r="AI77" s="51"/>
       <c r="AJ77" s="51"/>
       <c r="AK77" s="51"/>
       <c r="AL77" s="51"/>
     </row>
-    <row r="78" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:BA28"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
+    <mergeCell ref="B28:BC28"/>
+    <mergeCell ref="B50:BC50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB77"/>
+  <dimension ref="A1:BC77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:BB6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="BC9" sqref="BC9"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.140625" style="31" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="31" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="31"/>
     <col min="42" max="42" width="8.7109375" style="31" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="31"/>
     <col min="50" max="50" width="8.140625" style="31" customWidth="1"/>
     <col min="51" max="53" width="9.140625" style="31"/>
     <col min="54" max="54" width="8.140625" style="31" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="56" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
       <c r="N2" s="56"/>
       <c r="O2" s="56"/>
       <c r="P2" s="56"/>
       <c r="Q2" s="56"/>
       <c r="R2" s="56"/>
       <c r="S2" s="56"/>
       <c r="T2" s="56"/>
       <c r="U2" s="56"/>
       <c r="V2" s="56"/>
       <c r="W2" s="56"/>
       <c r="X2" s="56"/>
@@ -11896,66 +12095,67 @@
       <c r="AD2" s="56"/>
       <c r="AE2" s="56"/>
       <c r="AF2" s="56"/>
       <c r="AG2" s="56"/>
       <c r="AH2" s="56"/>
       <c r="AI2" s="56"/>
       <c r="AJ2" s="56"/>
       <c r="AK2" s="56"/>
       <c r="AL2" s="56"/>
       <c r="AM2" s="56"/>
       <c r="AN2" s="56"/>
       <c r="AO2" s="56"/>
       <c r="AP2" s="56"/>
       <c r="AQ2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AS2" s="56"/>
       <c r="AT2" s="56"/>
       <c r="AU2" s="56"/>
       <c r="AV2" s="56"/>
       <c r="AW2" s="56"/>
       <c r="AX2" s="56"/>
       <c r="AY2" s="56"/>
       <c r="AZ2" s="56"/>
       <c r="BA2" s="56"/>
       <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="3"/>
       <c r="E3" s="32"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="59"/>
       <c r="B4" s="61">
         <v>2022</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="61"/>
       <c r="N4" s="61">
         <v>2023</v>
       </c>
       <c r="O4" s="61"/>
       <c r="P4" s="61"/>
       <c r="Q4" s="61"/>
       <c r="R4" s="61"/>
       <c r="S4" s="61"/>
       <c r="T4" s="61"/>
       <c r="U4" s="61"/>
@@ -11976,52 +12176,53 @@
       <c r="AH4" s="57"/>
       <c r="AI4" s="57"/>
       <c r="AJ4" s="57"/>
       <c r="AK4" s="57"/>
       <c r="AL4" s="57">
         <v>2025</v>
       </c>
       <c r="AM4" s="57"/>
       <c r="AN4" s="57"/>
       <c r="AO4" s="57"/>
       <c r="AP4" s="57"/>
       <c r="AQ4" s="57"/>
       <c r="AR4" s="57"/>
       <c r="AS4" s="57"/>
       <c r="AT4" s="57"/>
       <c r="AU4" s="57"/>
       <c r="AV4" s="57"/>
       <c r="AW4" s="62"/>
       <c r="AX4" s="57">
         <v>2026</v>
       </c>
       <c r="AY4" s="57"/>
       <c r="AZ4" s="57"/>
       <c r="BA4" s="57"/>
       <c r="BB4" s="57"/>
+      <c r="BC4" s="57"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="60"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
@@ -12138,52 +12339,55 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="35" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="49" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="49" t="s">
         <v>41</v>
       </c>
       <c r="BB5" s="49" t="s">
         <v>42</v>
       </c>
+      <c r="BC5" s="49" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="58"/>
       <c r="F6" s="58"/>
       <c r="G6" s="58"/>
       <c r="H6" s="58"/>
       <c r="I6" s="58"/>
       <c r="J6" s="58"/>
       <c r="K6" s="58"/>
       <c r="L6" s="58"/>
       <c r="M6" s="58"/>
       <c r="N6" s="58"/>
       <c r="O6" s="58"/>
       <c r="P6" s="58"/>
       <c r="Q6" s="58"/>
       <c r="R6" s="58"/>
       <c r="S6" s="58"/>
       <c r="T6" s="58"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
       <c r="W6" s="58"/>
       <c r="X6" s="58"/>
@@ -12195,52 +12399,53 @@
       <c r="AD6" s="58"/>
       <c r="AE6" s="58"/>
       <c r="AF6" s="58"/>
       <c r="AG6" s="58"/>
       <c r="AH6" s="58"/>
       <c r="AI6" s="58"/>
       <c r="AJ6" s="58"/>
       <c r="AK6" s="58"/>
       <c r="AL6" s="58"/>
       <c r="AM6" s="58"/>
       <c r="AN6" s="58"/>
       <c r="AO6" s="58"/>
       <c r="AP6" s="58"/>
       <c r="AQ6" s="58"/>
       <c r="AR6" s="58"/>
       <c r="AS6" s="58"/>
       <c r="AT6" s="58"/>
       <c r="AU6" s="58"/>
       <c r="AV6" s="58"/>
       <c r="AW6" s="58"/>
       <c r="AX6" s="58"/>
       <c r="AY6" s="58"/>
       <c r="AZ6" s="58"/>
       <c r="BA6" s="58"/>
       <c r="BB6" s="58"/>
+      <c r="BC6" s="58"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="37">
         <v>12.03</v>
       </c>
       <c r="C7" s="37">
         <v>14.24</v>
       </c>
       <c r="D7" s="37">
         <v>13.08</v>
       </c>
       <c r="E7" s="37">
         <v>12.21</v>
       </c>
       <c r="F7" s="37">
         <v>11.78</v>
       </c>
       <c r="G7" s="37">
         <v>11.51</v>
       </c>
       <c r="H7" s="37">
         <v>11.24</v>
       </c>
       <c r="I7" s="37">
@@ -12359,52 +12564,55 @@
       </c>
       <c r="AU7" s="37">
         <v>9.77</v>
       </c>
       <c r="AV7" s="36">
         <v>9.77</v>
       </c>
       <c r="AW7" s="36">
         <v>9.92</v>
       </c>
       <c r="AX7" s="36">
         <v>8.56</v>
       </c>
       <c r="AY7" s="37">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="36">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA7" s="37">
         <v>10.17</v>
       </c>
       <c r="BB7" s="37">
         <v>10.02</v>
       </c>
+      <c r="BC7" s="37">
+        <v>10.14</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="37">
         <v>11.08</v>
       </c>
       <c r="C8" s="37">
         <v>12.85</v>
       </c>
       <c r="D8" s="37">
         <v>11.59</v>
       </c>
       <c r="E8" s="37">
         <v>10.37</v>
       </c>
       <c r="F8" s="37">
         <v>9.99</v>
       </c>
       <c r="G8" s="37">
         <v>9.69</v>
       </c>
       <c r="H8" s="37">
         <v>9.4</v>
       </c>
       <c r="I8" s="37">
@@ -12523,52 +12731,55 @@
       </c>
       <c r="AU8" s="37">
         <v>8.18</v>
       </c>
       <c r="AV8" s="36">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="36">
         <v>8.4</v>
       </c>
       <c r="AX8" s="36">
         <v>7.04</v>
       </c>
       <c r="AY8" s="37">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="36">
         <v>8.58</v>
       </c>
       <c r="BA8" s="37">
         <v>8.4700000000000006</v>
       </c>
       <c r="BB8" s="37">
         <v>8.36</v>
       </c>
+      <c r="BC8" s="37">
+        <v>8.4600000000000009</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="37">
         <v>8.23</v>
       </c>
       <c r="C9" s="37">
         <v>8.83</v>
       </c>
       <c r="D9" s="37">
         <v>7.87</v>
       </c>
       <c r="E9" s="37">
         <v>8.41</v>
       </c>
       <c r="F9" s="37">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="37">
         <v>7.5</v>
       </c>
       <c r="H9" s="37">
         <v>7.6</v>
       </c>
       <c r="I9" s="37">
@@ -12687,52 +12898,55 @@
       </c>
       <c r="AU9" s="37">
         <v>8.9</v>
       </c>
       <c r="AV9" s="36">
         <v>9.06</v>
       </c>
       <c r="AW9" s="36">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="36">
         <v>8.52</v>
       </c>
       <c r="AY9" s="37">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="36">
         <v>7.82</v>
       </c>
       <c r="BA9" s="37">
         <v>7.04</v>
       </c>
       <c r="BB9" s="37">
         <v>6.6</v>
       </c>
+      <c r="BC9" s="37">
+        <v>7.02</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="37">
         <v>13.12</v>
       </c>
       <c r="C10" s="37">
         <v>14.71</v>
       </c>
       <c r="D10" s="37">
         <v>14.54</v>
       </c>
       <c r="E10" s="37">
         <v>13.42</v>
       </c>
       <c r="F10" s="37">
         <v>13.72</v>
       </c>
       <c r="G10" s="37">
         <v>13.18</v>
       </c>
       <c r="H10" s="37">
         <v>12.62</v>
       </c>
       <c r="I10" s="37">
@@ -12851,52 +13065,55 @@
       </c>
       <c r="AU10" s="37">
         <v>11.91</v>
       </c>
       <c r="AV10" s="36">
         <v>11.76</v>
       </c>
       <c r="AW10" s="36">
         <v>12.01</v>
       </c>
       <c r="AX10" s="36">
         <v>9.99</v>
       </c>
       <c r="AY10" s="37">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="36">
         <v>11.26</v>
       </c>
       <c r="BA10" s="37">
         <v>11.19</v>
       </c>
       <c r="BB10" s="37">
         <v>12.15</v>
       </c>
+      <c r="BC10" s="37">
+        <v>12.26</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="37">
         <v>14.38</v>
       </c>
       <c r="C11" s="37">
         <v>20.96</v>
       </c>
       <c r="D11" s="37">
         <v>18.23</v>
       </c>
       <c r="E11" s="37">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="37">
         <v>15.67</v>
       </c>
       <c r="G11" s="37">
         <v>15.09</v>
       </c>
       <c r="H11" s="37">
         <v>14.77</v>
       </c>
       <c r="I11" s="37">
@@ -13015,52 +13232,55 @@
       </c>
       <c r="AU11" s="37">
         <v>11.45</v>
       </c>
       <c r="AV11" s="36">
         <v>11.3</v>
       </c>
       <c r="AW11" s="36">
         <v>11.56</v>
       </c>
       <c r="AX11" s="36">
         <v>10.61</v>
       </c>
       <c r="AY11" s="37">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="36">
         <v>12.4</v>
       </c>
       <c r="BA11" s="37">
         <v>12.47</v>
       </c>
       <c r="BB11" s="37">
         <v>12.42</v>
       </c>
+      <c r="BC11" s="37">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="37">
         <v>18.84</v>
       </c>
       <c r="C12" s="37">
         <v>16.87</v>
       </c>
       <c r="D12" s="37">
         <v>14.29</v>
       </c>
       <c r="E12" s="37">
         <v>12.41</v>
       </c>
       <c r="F12" s="37">
         <v>11.78</v>
       </c>
       <c r="G12" s="37">
         <v>11.59</v>
       </c>
       <c r="H12" s="37">
         <v>11.69</v>
       </c>
       <c r="I12" s="37">
@@ -13179,52 +13399,55 @@
       </c>
       <c r="AU12" s="37">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="36">
         <v>9.32</v>
       </c>
       <c r="AW12" s="36">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="36">
         <v>14.29</v>
       </c>
       <c r="AY12" s="37">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="36">
         <v>10.15</v>
       </c>
       <c r="BA12" s="37">
         <v>9.99</v>
       </c>
       <c r="BB12" s="37">
         <v>9.81</v>
       </c>
+      <c r="BC12" s="37">
+        <v>10.82</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="37">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="37">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="37">
         <v>6.57</v>
       </c>
       <c r="E13" s="37">
         <v>7.41</v>
       </c>
       <c r="F13" s="37">
         <v>6.76</v>
       </c>
       <c r="G13" s="37">
         <v>6.38</v>
       </c>
       <c r="H13" s="37">
         <v>6.6</v>
       </c>
       <c r="I13" s="37">
@@ -13343,52 +13566,55 @@
       </c>
       <c r="AU13" s="37">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="36">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="36">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="36">
         <v>1.97</v>
       </c>
       <c r="AY13" s="37">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="36">
         <v>4.3600000000000003</v>
       </c>
       <c r="BA13" s="37">
         <v>6.54</v>
       </c>
       <c r="BB13" s="37">
         <v>6.8</v>
       </c>
+      <c r="BC13" s="37">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="37">
         <v>12.05</v>
       </c>
       <c r="C14" s="37">
         <v>14.3</v>
       </c>
       <c r="D14" s="37">
         <v>13.51</v>
       </c>
       <c r="E14" s="37">
         <v>12.99</v>
       </c>
       <c r="F14" s="37">
         <v>12.88</v>
       </c>
       <c r="G14" s="37">
         <v>13.32</v>
       </c>
       <c r="H14" s="37">
         <v>13.04</v>
       </c>
       <c r="I14" s="37">
@@ -13507,52 +13733,55 @@
       </c>
       <c r="AU14" s="37">
         <v>11.66</v>
       </c>
       <c r="AV14" s="36">
         <v>11.59</v>
       </c>
       <c r="AW14" s="36">
         <v>11.63</v>
       </c>
       <c r="AX14" s="36">
         <v>12.12</v>
       </c>
       <c r="AY14" s="37">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="36">
         <v>12.32</v>
       </c>
       <c r="BA14" s="37">
         <v>13.57</v>
       </c>
       <c r="BB14" s="37">
         <v>13.02</v>
       </c>
+      <c r="BC14" s="37">
+        <v>13.12</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="37">
         <v>14.8</v>
       </c>
       <c r="C15" s="37">
         <v>13.31</v>
       </c>
       <c r="D15" s="37">
         <v>14.55</v>
       </c>
       <c r="E15" s="37">
         <v>12.91</v>
       </c>
       <c r="F15" s="37">
         <v>13.49</v>
       </c>
       <c r="G15" s="37">
         <v>13.68</v>
       </c>
       <c r="H15" s="37">
         <v>12.91</v>
       </c>
       <c r="I15" s="37">
@@ -13671,52 +13900,55 @@
       </c>
       <c r="AU15" s="37">
         <v>11.16</v>
       </c>
       <c r="AV15" s="36">
         <v>11.06</v>
       </c>
       <c r="AW15" s="36">
         <v>11.01</v>
       </c>
       <c r="AX15" s="36">
         <v>8.48</v>
       </c>
       <c r="AY15" s="37">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="36">
         <v>10.91</v>
       </c>
       <c r="BA15" s="37">
         <v>12.17</v>
       </c>
       <c r="BB15" s="37">
         <v>11.56</v>
       </c>
+      <c r="BC15" s="37">
+        <v>12.16</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="37">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="37">
         <v>9.64</v>
       </c>
       <c r="D16" s="37">
         <v>7.78</v>
       </c>
       <c r="E16" s="37">
         <v>7.24</v>
       </c>
       <c r="F16" s="37">
         <v>7.32</v>
       </c>
       <c r="G16" s="37">
         <v>7.58</v>
       </c>
       <c r="H16" s="37">
         <v>7.74</v>
       </c>
       <c r="I16" s="37">
@@ -13835,52 +14067,55 @@
       </c>
       <c r="AU16" s="37">
         <v>5.16</v>
       </c>
       <c r="AV16" s="36">
         <v>4.91</v>
       </c>
       <c r="AW16" s="36">
         <v>5.39</v>
       </c>
       <c r="AX16" s="36">
         <v>2.42</v>
       </c>
       <c r="AY16" s="37">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="36">
         <v>5.42</v>
       </c>
       <c r="BA16" s="37">
         <v>6.26</v>
       </c>
       <c r="BB16" s="37">
         <v>7.45</v>
       </c>
+      <c r="BC16" s="37">
+        <v>7.25</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="37">
         <v>12.59</v>
       </c>
       <c r="C17" s="37">
         <v>16.45</v>
       </c>
       <c r="D17" s="37">
         <v>14.85</v>
       </c>
       <c r="E17" s="37">
         <v>13.75</v>
       </c>
       <c r="F17" s="37">
         <v>13.53</v>
       </c>
       <c r="G17" s="37">
         <v>13.25</v>
       </c>
       <c r="H17" s="37">
         <v>12.56</v>
       </c>
       <c r="I17" s="37">
@@ -13999,52 +14234,55 @@
       </c>
       <c r="AU17" s="37">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="36">
         <v>10.14</v>
       </c>
       <c r="AW17" s="36">
         <v>10.33</v>
       </c>
       <c r="AX17" s="36">
         <v>5.23</v>
       </c>
       <c r="AY17" s="37">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="36">
         <v>9.1999999999999993</v>
       </c>
       <c r="BA17" s="37">
         <v>10.220000000000001</v>
       </c>
       <c r="BB17" s="37">
         <v>9.7899999999999991</v>
       </c>
+      <c r="BC17" s="37">
+        <v>10.119999999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="37">
         <v>10.81</v>
       </c>
       <c r="C18" s="37">
         <v>11.85</v>
       </c>
       <c r="D18" s="37">
         <v>11.03</v>
       </c>
       <c r="E18" s="37">
         <v>9.65</v>
       </c>
       <c r="F18" s="37">
         <v>9.43</v>
       </c>
       <c r="G18" s="37">
         <v>8.6</v>
       </c>
       <c r="H18" s="37">
         <v>8.59</v>
       </c>
       <c r="I18" s="37">
@@ -14163,52 +14401,55 @@
       </c>
       <c r="AU18" s="37">
         <v>10.17</v>
       </c>
       <c r="AV18" s="36">
         <v>10.89</v>
       </c>
       <c r="AW18" s="36">
         <v>10.94</v>
       </c>
       <c r="AX18" s="36">
         <v>3.61</v>
       </c>
       <c r="AY18" s="37">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="36">
         <v>6.66</v>
       </c>
       <c r="BA18" s="37">
         <v>7.79</v>
       </c>
       <c r="BB18" s="37">
         <v>6.94</v>
       </c>
+      <c r="BC18" s="37">
+        <v>7.45</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="37">
         <v>11.4</v>
       </c>
       <c r="C19" s="37">
         <v>14.81</v>
       </c>
       <c r="D19" s="37">
         <v>15.48</v>
       </c>
       <c r="E19" s="37">
         <v>14.69</v>
       </c>
       <c r="F19" s="37">
         <v>14.3</v>
       </c>
       <c r="G19" s="37">
         <v>13.99</v>
       </c>
       <c r="H19" s="37">
         <v>13.41</v>
       </c>
       <c r="I19" s="37">
@@ -14327,52 +14568,55 @@
       </c>
       <c r="AU19" s="37">
         <v>11.49</v>
       </c>
       <c r="AV19" s="36">
         <v>11.86</v>
       </c>
       <c r="AW19" s="36">
         <v>11.7</v>
       </c>
       <c r="AX19" s="36">
         <v>7.07</v>
       </c>
       <c r="AY19" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="36">
         <v>9.59</v>
       </c>
       <c r="BA19" s="37">
         <v>10.72</v>
       </c>
       <c r="BB19" s="37">
         <v>10.92</v>
       </c>
+      <c r="BC19" s="37">
+        <v>11.72</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="37">
         <v>13.03</v>
       </c>
       <c r="C20" s="37">
         <v>12.79</v>
       </c>
       <c r="D20" s="37">
         <v>12.27</v>
       </c>
       <c r="E20" s="37">
         <v>12.43</v>
       </c>
       <c r="F20" s="37">
         <v>12.19</v>
       </c>
       <c r="G20" s="37">
         <v>12.49</v>
       </c>
       <c r="H20" s="37">
         <v>12.31</v>
       </c>
       <c r="I20" s="37">
@@ -14491,52 +14735,55 @@
       </c>
       <c r="AU20" s="37">
         <v>11.64</v>
       </c>
       <c r="AV20" s="36">
         <v>11.27</v>
       </c>
       <c r="AW20" s="36">
         <v>11.32</v>
       </c>
       <c r="AX20" s="36">
         <v>10.8</v>
       </c>
       <c r="AY20" s="37">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="36">
         <v>10.54</v>
       </c>
       <c r="BA20" s="37">
         <v>10.87</v>
       </c>
       <c r="BB20" s="37">
         <v>10.199999999999999</v>
       </c>
+      <c r="BC20" s="37">
+        <v>10.48</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="37">
         <v>9.84</v>
       </c>
       <c r="C21" s="37">
         <v>10.92</v>
       </c>
       <c r="D21" s="37">
         <v>10.54</v>
       </c>
       <c r="E21" s="37">
         <v>10.48</v>
       </c>
       <c r="F21" s="37">
         <v>9.94</v>
       </c>
       <c r="G21" s="37">
         <v>10.28</v>
       </c>
       <c r="H21" s="37">
         <v>10.3</v>
       </c>
       <c r="I21" s="37">
@@ -14655,52 +14902,55 @@
       </c>
       <c r="AU21" s="37">
         <v>9.18</v>
       </c>
       <c r="AV21" s="36">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="36">
         <v>9.25</v>
       </c>
       <c r="AX21" s="36">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="37">
         <v>10</v>
       </c>
       <c r="AZ21" s="36">
         <v>9.7899999999999991</v>
       </c>
       <c r="BA21" s="37">
         <v>10.35</v>
       </c>
       <c r="BB21" s="37">
         <v>9.98</v>
       </c>
+      <c r="BC21" s="37">
+        <v>10.220000000000001</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="37">
         <v>12.13</v>
       </c>
       <c r="C22" s="37">
         <v>15.3</v>
       </c>
       <c r="D22" s="37">
         <v>12.74</v>
       </c>
       <c r="E22" s="37">
         <v>13.64</v>
       </c>
       <c r="F22" s="37">
         <v>13.99</v>
       </c>
       <c r="G22" s="37">
         <v>13.65</v>
       </c>
       <c r="H22" s="37">
         <v>14.05</v>
       </c>
       <c r="I22" s="37">
@@ -14819,52 +15069,55 @@
       </c>
       <c r="AU22" s="37">
         <v>11.82</v>
       </c>
       <c r="AV22" s="36">
         <v>12.18</v>
       </c>
       <c r="AW22" s="36">
         <v>12.25</v>
       </c>
       <c r="AX22" s="36">
         <v>10.02</v>
       </c>
       <c r="AY22" s="37">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="36">
         <v>10.25</v>
       </c>
       <c r="BA22" s="37">
         <v>10.7</v>
       </c>
       <c r="BB22" s="37">
         <v>10.77</v>
       </c>
+      <c r="BC22" s="37">
+        <v>11.09</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="37">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="37">
         <v>10.01</v>
       </c>
       <c r="E23" s="37">
         <v>8.48</v>
       </c>
       <c r="F23" s="37">
         <v>8.01</v>
       </c>
       <c r="G23" s="37">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="37">
         <v>8.31</v>
       </c>
       <c r="I23" s="37">
@@ -14983,52 +15236,55 @@
       </c>
       <c r="AU23" s="37">
         <v>7.1</v>
       </c>
       <c r="AV23" s="36">
         <v>6.85</v>
       </c>
       <c r="AW23" s="36">
         <v>7.37</v>
       </c>
       <c r="AX23" s="36">
         <v>4.43</v>
       </c>
       <c r="AY23" s="37">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="36">
         <v>7.13</v>
       </c>
       <c r="BA23" s="37">
         <v>7.27</v>
       </c>
       <c r="BB23" s="37">
         <v>8.19</v>
       </c>
+      <c r="BC23" s="37">
+        <v>7.61</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="37">
         <v>12.62</v>
       </c>
       <c r="D24" s="37">
         <v>13.1</v>
       </c>
       <c r="E24" s="37">
         <v>14.31</v>
       </c>
       <c r="F24" s="37">
         <v>13.81</v>
       </c>
       <c r="G24" s="37">
         <v>13.59</v>
       </c>
       <c r="H24" s="37">
         <v>13.07</v>
       </c>
       <c r="I24" s="37">
@@ -15147,52 +15403,55 @@
       </c>
       <c r="AU24" s="37">
         <v>10.07</v>
       </c>
       <c r="AV24" s="36">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="36">
         <v>10.52</v>
       </c>
       <c r="AX24" s="36">
         <v>12.76</v>
       </c>
       <c r="AY24" s="37">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="36">
         <v>11.76</v>
       </c>
       <c r="BA24" s="37">
         <v>12.29</v>
       </c>
       <c r="BB24" s="37">
         <v>12.05</v>
       </c>
+      <c r="BC24" s="37">
+        <v>11.44</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="37">
         <v>14.09</v>
       </c>
       <c r="C25" s="37">
         <v>15.68</v>
       </c>
       <c r="D25" s="37">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="37">
         <v>14.34</v>
       </c>
       <c r="F25" s="37">
         <v>13.55</v>
       </c>
       <c r="G25" s="37">
         <v>13.46</v>
       </c>
       <c r="H25" s="37">
         <v>13.04</v>
       </c>
       <c r="I25" s="37">
@@ -15311,52 +15570,55 @@
       </c>
       <c r="AU25" s="37">
         <v>12.26</v>
       </c>
       <c r="AV25" s="36">
         <v>12.21</v>
       </c>
       <c r="AW25" s="36">
         <v>12.18</v>
       </c>
       <c r="AX25" s="36">
         <v>8.36</v>
       </c>
       <c r="AY25" s="37">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="36">
         <v>11.43</v>
       </c>
       <c r="BA25" s="37">
         <v>11.58</v>
       </c>
       <c r="BB25" s="37">
         <v>12.04</v>
       </c>
+      <c r="BC25" s="37">
+        <v>12.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="37">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="37">
         <v>13.62</v>
       </c>
       <c r="D26" s="37">
         <v>13.94</v>
       </c>
       <c r="E26" s="37">
         <v>14.02</v>
       </c>
       <c r="F26" s="37">
         <v>13.95</v>
       </c>
       <c r="G26" s="37">
         <v>13.07</v>
       </c>
       <c r="H26" s="37">
         <v>12.16</v>
       </c>
       <c r="I26" s="37">
@@ -15475,52 +15737,55 @@
       </c>
       <c r="AU26" s="37">
         <v>13.34</v>
       </c>
       <c r="AV26" s="36">
         <v>13.22</v>
       </c>
       <c r="AW26" s="36">
         <v>13.44</v>
       </c>
       <c r="AX26" s="36">
         <v>11.95</v>
       </c>
       <c r="AY26" s="37">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="36">
         <v>11.46</v>
       </c>
       <c r="BA26" s="37">
         <v>10.99</v>
       </c>
       <c r="BB26" s="37">
         <v>10.51</v>
       </c>
+      <c r="BC26" s="37">
+        <v>10.7</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="39">
         <v>18.13</v>
       </c>
       <c r="C27" s="39">
         <v>16.75</v>
       </c>
       <c r="D27" s="39">
         <v>14.98</v>
       </c>
       <c r="E27" s="39">
         <v>13</v>
       </c>
       <c r="F27" s="39">
         <v>11.93</v>
       </c>
       <c r="G27" s="39">
         <v>11.03</v>
       </c>
       <c r="H27" s="39">
         <v>10.76</v>
       </c>
       <c r="I27" s="39">
@@ -15639,129 +15904,132 @@
       </c>
       <c r="AU27" s="39">
         <v>11.37</v>
       </c>
       <c r="AV27" s="39">
         <v>11.34</v>
       </c>
       <c r="AW27" s="39">
         <v>11.69</v>
       </c>
       <c r="AX27" s="39">
         <v>14.6</v>
       </c>
       <c r="AY27" s="39">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="39">
         <v>16.03</v>
       </c>
       <c r="BA27" s="39">
         <v>16.09</v>
       </c>
       <c r="BB27" s="39">
         <v>14.4</v>
       </c>
+      <c r="BC27" s="39">
+        <v>13.73</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>4</v>
       </c>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="46"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="Z30" s="54"/>
       <c r="AA30" s="54"/>
       <c r="AB30" s="54"/>
       <c r="AC30" s="54"/>
       <c r="AD30" s="54"/>
       <c r="AE30" s="54"/>
       <c r="AF30" s="54"/>
       <c r="AG30" s="54"/>
       <c r="AH30" s="54"/>
       <c r="AI30" s="54"/>
       <c r="AJ30" s="54"/>
       <c r="AK30" s="54"/>
       <c r="AL30" s="54"/>
       <c r="AM30" s="54"/>
       <c r="AN30" s="54"/>
     </row>
-    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
       <c r="F31" s="44"/>
       <c r="G31" s="44"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="52"/>
       <c r="Q31" s="52"/>
       <c r="R31" s="52"/>
       <c r="S31" s="53"/>
       <c r="T31" s="53"/>
       <c r="U31" s="52"/>
       <c r="V31" s="36"/>
       <c r="W31" s="52"/>
       <c r="X31" s="36"/>
       <c r="Y31" s="52"/>
       <c r="Z31" s="52"/>
       <c r="AA31" s="36"/>
       <c r="AB31" s="36"/>
       <c r="AC31" s="36"/>
       <c r="AD31" s="36"/>
       <c r="AE31" s="36"/>
       <c r="AF31" s="36"/>
       <c r="AG31" s="36"/>
       <c r="AH31" s="36"/>
       <c r="AI31" s="36"/>
       <c r="AJ31" s="36"/>
       <c r="AK31" s="36"/>
       <c r="AL31" s="36"/>
     </row>
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="45"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="54"/>
       <c r="W32" s="54"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
@@ -15814,88 +16082,88 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB77"/>
+  <dimension ref="A1:BC77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:BB6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="BC9" sqref="BC9"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="31" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="56" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
       <c r="N2" s="56"/>
       <c r="O2" s="56"/>
       <c r="P2" s="56"/>
       <c r="Q2" s="56"/>
       <c r="R2" s="56"/>
       <c r="S2" s="56"/>
       <c r="T2" s="56"/>
       <c r="U2" s="56"/>
       <c r="V2" s="56"/>
       <c r="W2" s="56"/>
       <c r="X2" s="56"/>
@@ -15907,66 +16175,67 @@
       <c r="AD2" s="56"/>
       <c r="AE2" s="56"/>
       <c r="AF2" s="56"/>
       <c r="AG2" s="56"/>
       <c r="AH2" s="56"/>
       <c r="AI2" s="56"/>
       <c r="AJ2" s="56"/>
       <c r="AK2" s="56"/>
       <c r="AL2" s="56"/>
       <c r="AM2" s="56"/>
       <c r="AN2" s="56"/>
       <c r="AO2" s="56"/>
       <c r="AP2" s="56"/>
       <c r="AQ2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AS2" s="56"/>
       <c r="AT2" s="56"/>
       <c r="AU2" s="56"/>
       <c r="AV2" s="56"/>
       <c r="AW2" s="56"/>
       <c r="AX2" s="56"/>
       <c r="AY2" s="56"/>
       <c r="AZ2" s="56"/>
       <c r="BA2" s="56"/>
       <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
     </row>
-    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="C3" s="4"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="59"/>
       <c r="B4" s="61">
         <v>2022</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="61"/>
       <c r="N4" s="61">
         <v>2023</v>
       </c>
       <c r="O4" s="61"/>
       <c r="P4" s="61"/>
       <c r="Q4" s="61"/>
       <c r="R4" s="61"/>
       <c r="S4" s="61"/>
       <c r="T4" s="61"/>
       <c r="U4" s="61"/>
@@ -15987,52 +16256,53 @@
       <c r="AH4" s="57"/>
       <c r="AI4" s="57"/>
       <c r="AJ4" s="57"/>
       <c r="AK4" s="57"/>
       <c r="AL4" s="57">
         <v>2025</v>
       </c>
       <c r="AM4" s="57"/>
       <c r="AN4" s="57"/>
       <c r="AO4" s="57"/>
       <c r="AP4" s="57"/>
       <c r="AQ4" s="57"/>
       <c r="AR4" s="57"/>
       <c r="AS4" s="57"/>
       <c r="AT4" s="57"/>
       <c r="AU4" s="57"/>
       <c r="AV4" s="57"/>
       <c r="AW4" s="62"/>
       <c r="AX4" s="57">
         <v>2026</v>
       </c>
       <c r="AY4" s="57"/>
       <c r="AZ4" s="57"/>
       <c r="BA4" s="57"/>
       <c r="BB4" s="57"/>
+      <c r="BC4" s="57"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="60"/>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>34</v>
       </c>
@@ -16149,52 +16419,55 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BC5" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="58"/>
       <c r="F6" s="58"/>
       <c r="G6" s="58"/>
       <c r="H6" s="58"/>
       <c r="I6" s="58"/>
       <c r="J6" s="58"/>
       <c r="K6" s="58"/>
       <c r="L6" s="58"/>
       <c r="M6" s="58"/>
       <c r="N6" s="58"/>
       <c r="O6" s="58"/>
       <c r="P6" s="58"/>
       <c r="Q6" s="58"/>
       <c r="R6" s="58"/>
       <c r="S6" s="58"/>
       <c r="T6" s="58"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
       <c r="W6" s="58"/>
       <c r="X6" s="58"/>
@@ -16206,52 +16479,53 @@
       <c r="AD6" s="58"/>
       <c r="AE6" s="58"/>
       <c r="AF6" s="58"/>
       <c r="AG6" s="58"/>
       <c r="AH6" s="58"/>
       <c r="AI6" s="58"/>
       <c r="AJ6" s="58"/>
       <c r="AK6" s="58"/>
       <c r="AL6" s="58"/>
       <c r="AM6" s="58"/>
       <c r="AN6" s="58"/>
       <c r="AO6" s="58"/>
       <c r="AP6" s="58"/>
       <c r="AQ6" s="58"/>
       <c r="AR6" s="58"/>
       <c r="AS6" s="58"/>
       <c r="AT6" s="58"/>
       <c r="AU6" s="58"/>
       <c r="AV6" s="58"/>
       <c r="AW6" s="58"/>
       <c r="AX6" s="58"/>
       <c r="AY6" s="58"/>
       <c r="AZ6" s="58"/>
       <c r="BA6" s="58"/>
       <c r="BB6" s="58"/>
+      <c r="BC6" s="58"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11">
         <v>10</v>
       </c>
       <c r="C7" s="11">
         <v>13</v>
       </c>
       <c r="D7" s="11">
         <v>7</v>
       </c>
       <c r="E7" s="11">
         <v>11</v>
       </c>
       <c r="F7" s="11">
         <v>12</v>
       </c>
       <c r="G7" s="11">
         <v>13</v>
       </c>
       <c r="H7" s="11">
         <v>9</v>
       </c>
       <c r="I7" s="11">
@@ -16370,52 +16644,55 @@
       </c>
       <c r="AU7" s="9">
         <v>6</v>
       </c>
       <c r="AV7" s="21">
         <v>2</v>
       </c>
       <c r="AW7" s="10">
         <v>2</v>
       </c>
       <c r="AX7" s="12">
         <v>4</v>
       </c>
       <c r="AY7" s="21">
         <v>5</v>
       </c>
       <c r="AZ7" s="10">
         <v>4</v>
       </c>
       <c r="BA7" s="10">
         <v>7</v>
       </c>
       <c r="BB7" s="9">
         <v>5</v>
       </c>
+      <c r="BC7" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11">
         <v>5</v>
       </c>
       <c r="C8" s="11">
         <v>3</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>3</v>
       </c>
       <c r="F8" s="11">
         <v>4</v>
       </c>
       <c r="G8" s="11">
         <v>4</v>
       </c>
       <c r="H8" s="11">
         <v>3</v>
       </c>
       <c r="I8" s="11">
@@ -16534,52 +16811,55 @@
       </c>
       <c r="AU8" s="9">
         <v>1</v>
       </c>
       <c r="AV8" s="21">
         <v>1</v>
       </c>
       <c r="AW8" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX8" s="12">
         <v>1</v>
       </c>
       <c r="AY8" s="21">
         <v>1</v>
       </c>
       <c r="AZ8" s="10">
         <v>1</v>
       </c>
       <c r="BA8" s="10">
         <v>3</v>
       </c>
       <c r="BB8" s="9">
         <v>1</v>
       </c>
+      <c r="BC8" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="11">
         <v>1</v>
       </c>
       <c r="F9" s="11">
         <v>1</v>
       </c>
       <c r="G9" s="11">
         <v>1</v>
       </c>
       <c r="H9" s="11">
         <v>1</v>
       </c>
       <c r="I9" s="11">
@@ -16698,52 +16978,55 @@
       </c>
       <c r="AU9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW9" s="10">
         <v>2</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="21">
         <v>1</v>
       </c>
       <c r="AZ9" s="10">
         <v>1</v>
       </c>
       <c r="BA9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB9" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC9" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="11">
         <v>2</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="11">
         <v>1</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="11" t="s">
@@ -16862,52 +17145,55 @@
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="21">
         <v>1</v>
       </c>
       <c r="AZ10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA10" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB10" s="9">
         <v>1</v>
       </c>
+      <c r="BC10" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11">
         <v>3</v>
       </c>
       <c r="C11" s="11">
         <v>2</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="11">
         <v>1</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
       <c r="H11" s="11">
         <v>3</v>
       </c>
       <c r="I11" s="11">
@@ -17026,52 +17312,55 @@
       </c>
       <c r="AU11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AX11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA11" s="10">
         <v>1</v>
       </c>
       <c r="BB11" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC11" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="11">
         <v>1</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -17190,52 +17479,55 @@
       </c>
       <c r="AU12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB12" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC12" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -17354,52 +17646,55 @@
       </c>
       <c r="AU13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA13" s="10">
         <v>1</v>
       </c>
       <c r="BB13" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC13" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="11">
         <v>1</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="11" t="s">
@@ -17518,52 +17813,55 @@
       </c>
       <c r="AU14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB14" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC14" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -17682,52 +17980,55 @@
       </c>
       <c r="AU15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB15" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC15" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="11">
         <v>1</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -17846,52 +18147,55 @@
       </c>
       <c r="AU16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="21">
         <v>1</v>
       </c>
       <c r="AZ16" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA16" s="10">
         <v>1</v>
       </c>
       <c r="BB16" s="9">
         <v>1</v>
       </c>
+      <c r="BC16" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="11">
@@ -18010,52 +18314,55 @@
       </c>
       <c r="AU17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB17" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC17" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="11">
         <v>1</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -18174,52 +18481,55 @@
       </c>
       <c r="AU18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB18" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC18" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -18338,52 +18648,55 @@
       </c>
       <c r="AU19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB19" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC19" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="11">
         <v>1</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -18502,52 +18815,55 @@
       </c>
       <c r="AU20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB20" s="9">
         <v>1</v>
       </c>
+      <c r="BC20" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="11">
         <v>1</v>
       </c>
       <c r="D21" s="11">
         <v>1</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="11">
         <v>1</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="11">
@@ -18666,52 +18982,55 @@
       </c>
       <c r="AU21" s="9">
         <v>2</v>
       </c>
       <c r="AV21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA21" s="10">
         <v>1</v>
       </c>
       <c r="BB21" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC21" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="11">
         <v>1</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -18830,52 +19149,55 @@
       </c>
       <c r="AU22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="10">
         <v>1</v>
       </c>
       <c r="BA22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB22" s="9">
         <v>1</v>
       </c>
+      <c r="BC22" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="11">
         <v>1</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -18994,52 +19316,55 @@
       </c>
       <c r="AU23" s="9">
         <v>1</v>
       </c>
       <c r="AV23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA23" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB23" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC23" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="11">
         <v>1</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="11">
         <v>1</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -19158,52 +19483,55 @@
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA24" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB24" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC24" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="11">
         <v>1</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -19322,52 +19650,55 @@
       </c>
       <c r="AU25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="21">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="21">
         <v>1</v>
       </c>
       <c r="AZ25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA25" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB25" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC25" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="11">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>1</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I26" s="11" t="s">
@@ -19486,52 +19817,55 @@
       </c>
       <c r="AU26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AV26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BA26" s="10" t="s">
         <v>51</v>
       </c>
       <c r="BB26" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BC26" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="41">
         <v>1</v>
       </c>
       <c r="D27" s="41">
         <v>1</v>
       </c>
       <c r="E27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="41" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="41">
         <v>1</v>
       </c>
       <c r="I27" s="41" t="s">
@@ -19650,98 +19984,101 @@
       </c>
       <c r="AU27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AV27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AX27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="27">
         <v>1</v>
       </c>
       <c r="BA27" s="27" t="s">
         <v>51</v>
       </c>
       <c r="BB27" s="27" t="s">
         <v>51</v>
       </c>
+      <c r="BC27" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>4</v>
       </c>
       <c r="S29" s="14"/>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S30" s="14"/>
     </row>
-    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="S31" s="14"/>
       <c r="Z31" s="47"/>
       <c r="AA31" s="47"/>
       <c r="AB31" s="47"/>
       <c r="AC31" s="47"/>
       <c r="AD31" s="47"/>
       <c r="AE31" s="47"/>
       <c r="AF31" s="47"/>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
     </row>
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
       <c r="F32" s="44"/>
       <c r="G32" s="44"/>
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="9"/>
@@ -19906,95 +20243,95 @@
     <row r="67" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S67" s="22"/>
     </row>
     <row r="68" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S68" s="22"/>
     </row>
     <row r="69" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S69" s="22"/>
     </row>
     <row r="70" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S70" s="22"/>
     </row>
     <row r="71" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S71" s="22"/>
     </row>
     <row r="72" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="S72" s="18"/>
     </row>
     <row r="73" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" spans="19:19" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB77"/>
+  <dimension ref="A1:BC77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AS28" sqref="AS28"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BC9" sqref="BC9"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="31" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7" style="31" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.140625" style="31" customWidth="1"/>
     <col min="40" max="41" width="9.140625" style="31"/>
     <col min="42" max="42" width="8.28515625" style="31" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="31"/>
     <col min="50" max="50" width="8.42578125" style="31" customWidth="1"/>
     <col min="51" max="53" width="9.140625" style="31"/>
     <col min="54" max="54" width="8.7109375" style="31" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="56" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
       <c r="N2" s="56"/>
       <c r="O2" s="56"/>
       <c r="P2" s="56"/>
       <c r="Q2" s="56"/>
       <c r="R2" s="56"/>
       <c r="S2" s="56"/>
       <c r="T2" s="56"/>
       <c r="U2" s="56"/>
       <c r="V2" s="56"/>
       <c r="W2" s="56"/>
       <c r="X2" s="56"/>
@@ -20006,66 +20343,67 @@
       <c r="AD2" s="56"/>
       <c r="AE2" s="56"/>
       <c r="AF2" s="56"/>
       <c r="AG2" s="56"/>
       <c r="AH2" s="56"/>
       <c r="AI2" s="56"/>
       <c r="AJ2" s="56"/>
       <c r="AK2" s="56"/>
       <c r="AL2" s="56"/>
       <c r="AM2" s="56"/>
       <c r="AN2" s="56"/>
       <c r="AO2" s="56"/>
       <c r="AP2" s="56"/>
       <c r="AQ2" s="56"/>
       <c r="AR2" s="56"/>
       <c r="AS2" s="56"/>
       <c r="AT2" s="56"/>
       <c r="AU2" s="56"/>
       <c r="AV2" s="56"/>
       <c r="AW2" s="56"/>
       <c r="AX2" s="56"/>
       <c r="AY2" s="56"/>
       <c r="AZ2" s="56"/>
       <c r="BA2" s="56"/>
       <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
     </row>
-    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="59"/>
       <c r="B4" s="61">
         <v>2022</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="61"/>
       <c r="N4" s="61">
         <v>2023</v>
       </c>
       <c r="O4" s="61"/>
       <c r="P4" s="61"/>
       <c r="Q4" s="61"/>
       <c r="R4" s="61"/>
       <c r="S4" s="61"/>
       <c r="T4" s="61"/>
       <c r="U4" s="61"/>
@@ -20086,52 +20424,53 @@
       <c r="AH4" s="57"/>
       <c r="AI4" s="57"/>
       <c r="AJ4" s="57"/>
       <c r="AK4" s="57"/>
       <c r="AL4" s="57">
         <v>2025</v>
       </c>
       <c r="AM4" s="57"/>
       <c r="AN4" s="57"/>
       <c r="AO4" s="57"/>
       <c r="AP4" s="57"/>
       <c r="AQ4" s="57"/>
       <c r="AR4" s="57"/>
       <c r="AS4" s="57"/>
       <c r="AT4" s="57"/>
       <c r="AU4" s="57"/>
       <c r="AV4" s="57"/>
       <c r="AW4" s="62"/>
       <c r="AX4" s="57">
         <v>2026</v>
       </c>
       <c r="AY4" s="57"/>
       <c r="AZ4" s="57"/>
       <c r="BA4" s="57"/>
       <c r="BB4" s="57"/>
+      <c r="BC4" s="57"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="60"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>45</v>
       </c>
@@ -20248,52 +20587,55 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AW5" s="35" t="s">
         <v>49</v>
       </c>
       <c r="AX5" s="50" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AZ5" s="49" t="s">
         <v>40</v>
       </c>
       <c r="BA5" s="49" t="s">
         <v>41</v>
       </c>
       <c r="BB5" s="49" t="s">
         <v>42</v>
       </c>
+      <c r="BC5" s="49" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="63"/>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="63"/>
       <c r="N6" s="63"/>
       <c r="O6" s="63"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="63"/>
       <c r="T6" s="63"/>
       <c r="U6" s="63"/>
       <c r="V6" s="63"/>
       <c r="W6" s="63"/>
       <c r="X6" s="63"/>
@@ -20305,52 +20647,53 @@
       <c r="AD6" s="63"/>
       <c r="AE6" s="63"/>
       <c r="AF6" s="63"/>
       <c r="AG6" s="63"/>
       <c r="AH6" s="63"/>
       <c r="AI6" s="63"/>
       <c r="AJ6" s="63"/>
       <c r="AK6" s="63"/>
       <c r="AL6" s="63"/>
       <c r="AM6" s="63"/>
       <c r="AN6" s="63"/>
       <c r="AO6" s="63"/>
       <c r="AP6" s="63"/>
       <c r="AQ6" s="63"/>
       <c r="AR6" s="63"/>
       <c r="AS6" s="63"/>
       <c r="AT6" s="63"/>
       <c r="AU6" s="63"/>
       <c r="AV6" s="63"/>
       <c r="AW6" s="63"/>
       <c r="AX6" s="63"/>
       <c r="AY6" s="63"/>
       <c r="AZ6" s="63"/>
       <c r="BA6" s="63"/>
       <c r="BB6" s="63"/>
+      <c r="BC6" s="63"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="36">
         <v>12.36</v>
       </c>
       <c r="C7" s="36">
         <v>14.28</v>
       </c>
       <c r="D7" s="36">
         <v>12.52</v>
       </c>
       <c r="E7" s="36">
         <v>12.82</v>
       </c>
       <c r="F7" s="36">
         <v>13.12</v>
       </c>
       <c r="G7" s="36">
         <v>13.44</v>
       </c>
       <c r="H7" s="36">
         <v>12.86</v>
       </c>
       <c r="I7" s="36">
@@ -20469,52 +20812,55 @@
       </c>
       <c r="AU7" s="37">
         <v>6.7</v>
       </c>
       <c r="AV7" s="36">
         <v>6.42</v>
       </c>
       <c r="AW7" s="36">
         <v>6.14</v>
       </c>
       <c r="AX7" s="36">
         <v>6.38</v>
       </c>
       <c r="AY7" s="37">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="36">
         <v>7.27</v>
       </c>
       <c r="BA7" s="37">
         <v>8.3000000000000007</v>
       </c>
       <c r="BB7" s="37">
         <v>8.26</v>
       </c>
+      <c r="BC7" s="37">
+        <v>9.1300000000000008</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="36">
         <v>18.18</v>
       </c>
       <c r="C8" s="36">
         <v>13.94</v>
       </c>
       <c r="D8" s="36">
         <v>13.16</v>
       </c>
       <c r="E8" s="36">
         <v>12.54</v>
       </c>
       <c r="F8" s="36">
         <v>12.99</v>
       </c>
       <c r="G8" s="36">
         <v>13.19</v>
       </c>
       <c r="H8" s="36">
         <v>12.77</v>
       </c>
       <c r="I8" s="36">
@@ -20633,52 +20979,55 @@
       </c>
       <c r="AU8" s="37">
         <v>6.2</v>
       </c>
       <c r="AV8" s="36">
         <v>6.11</v>
       </c>
       <c r="AW8" s="36">
         <v>5.59</v>
       </c>
       <c r="AX8" s="36">
         <v>4.46</v>
       </c>
       <c r="AY8" s="37">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="36">
         <v>4.75</v>
       </c>
       <c r="BA8" s="37">
         <v>6.98</v>
       </c>
       <c r="BB8" s="37">
         <v>6.36</v>
       </c>
+      <c r="BC8" s="37">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="36">
         <v>35.71</v>
       </c>
       <c r="C9" s="36">
         <v>18.87</v>
       </c>
       <c r="D9" s="36">
         <v>11.7</v>
       </c>
       <c r="E9" s="36">
         <v>12.71</v>
       </c>
       <c r="F9" s="36">
         <v>13.7</v>
       </c>
       <c r="G9" s="36">
         <v>13.93</v>
       </c>
       <c r="H9" s="36">
         <v>14.08</v>
       </c>
       <c r="I9" s="36">
@@ -20797,52 +21146,55 @@
       </c>
       <c r="AU9" s="37">
         <v>7.14</v>
       </c>
       <c r="AV9" s="36">
         <v>6.36</v>
       </c>
       <c r="AW9" s="36">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY9" s="37">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="36">
         <v>16.809999999999999</v>
       </c>
       <c r="BA9" s="37">
         <v>12.35</v>
       </c>
       <c r="BB9" s="37">
         <v>10.1</v>
       </c>
+      <c r="BC9" s="37">
+        <v>8.3000000000000007</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="36">
         <v>21.28</v>
       </c>
       <c r="F10" s="36">
         <v>16.53</v>
       </c>
       <c r="G10" s="36">
         <v>20.13</v>
       </c>
       <c r="H10" s="36">
         <v>16.3</v>
       </c>
       <c r="I10" s="36">
@@ -20961,52 +21313,55 @@
       </c>
       <c r="AU10" s="37">
         <v>23.26</v>
       </c>
       <c r="AV10" s="36">
         <v>21.74</v>
       </c>
       <c r="AW10" s="36">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY10" s="37">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="36">
         <v>20.41</v>
       </c>
       <c r="BA10" s="37">
         <v>16.95</v>
       </c>
       <c r="BB10" s="37">
         <v>24.69</v>
       </c>
+      <c r="BC10" s="37">
+        <v>18.690000000000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="36">
         <v>26.55</v>
       </c>
       <c r="C11" s="36">
         <v>22.03</v>
       </c>
       <c r="D11" s="36">
         <v>14.88</v>
       </c>
       <c r="E11" s="36">
         <v>11.14</v>
       </c>
       <c r="F11" s="36">
         <v>10.79</v>
       </c>
       <c r="G11" s="36">
         <v>11.98</v>
       </c>
       <c r="H11" s="36">
         <v>13.75</v>
       </c>
       <c r="I11" s="36">
@@ -21125,52 +21480,55 @@
       </c>
       <c r="AU11" s="37">
         <v>5.88</v>
       </c>
       <c r="AV11" s="36">
         <v>5.37</v>
       </c>
       <c r="AW11" s="36">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ11" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA11" s="37">
         <v>2.81</v>
       </c>
       <c r="BB11" s="37">
         <v>2.21</v>
       </c>
+      <c r="BC11" s="37">
+        <v>3.72</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="36">
         <v>47.62</v>
       </c>
       <c r="D12" s="36">
         <v>31.25</v>
       </c>
       <c r="E12" s="36">
         <v>22.73</v>
       </c>
       <c r="F12" s="36">
         <v>16.95</v>
       </c>
       <c r="G12" s="36">
         <v>29.41</v>
       </c>
       <c r="H12" s="36">
         <v>23.26</v>
       </c>
       <c r="I12" s="36">
@@ -21289,52 +21647,55 @@
       </c>
       <c r="AU12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB12" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BC12" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="36">
         <v>25</v>
       </c>
       <c r="D13" s="36">
         <v>15.87</v>
       </c>
       <c r="E13" s="36">
         <v>12.99</v>
       </c>
       <c r="F13" s="36">
         <v>10.1</v>
       </c>
       <c r="G13" s="36">
         <v>8.77</v>
       </c>
       <c r="H13" s="36">
         <v>7.63</v>
       </c>
       <c r="I13" s="36">
@@ -21453,52 +21814,55 @@
       </c>
       <c r="AU13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV13" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ13" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA13" s="37">
         <v>23.26</v>
       </c>
       <c r="BB13" s="37">
         <v>19.23</v>
       </c>
+      <c r="BC13" s="37">
+        <v>15.15</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="36">
         <v>8.85</v>
       </c>
       <c r="F14" s="36">
         <v>6.9</v>
       </c>
       <c r="G14" s="36">
         <v>10.99</v>
       </c>
       <c r="H14" s="36">
         <v>9.01</v>
       </c>
       <c r="I14" s="36">
@@ -21617,52 +21981,55 @@
       </c>
       <c r="AU14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA14" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB14" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BC14" s="37">
+        <v>6.54</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="36">
         <v>41.67</v>
       </c>
       <c r="D15" s="36">
         <v>26.32</v>
       </c>
       <c r="E15" s="36">
         <v>19.61</v>
       </c>
       <c r="F15" s="36">
         <v>29.41</v>
       </c>
       <c r="G15" s="36">
         <v>35.71</v>
       </c>
       <c r="H15" s="36">
         <v>28.3</v>
       </c>
       <c r="I15" s="36">
@@ -21781,52 +22148,55 @@
       </c>
       <c r="AU15" s="37">
         <v>8.4</v>
       </c>
       <c r="AV15" s="36">
         <v>7.87</v>
       </c>
       <c r="AW15" s="36">
         <v>7.25</v>
       </c>
       <c r="AX15" s="36">
         <v>58.82</v>
       </c>
       <c r="AY15" s="37">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="36">
         <v>28.57</v>
       </c>
       <c r="BA15" s="37">
         <v>23.26</v>
       </c>
       <c r="BB15" s="37">
         <v>18.87</v>
       </c>
+      <c r="BC15" s="37">
+        <v>15.15</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="36">
         <v>12.66</v>
       </c>
       <c r="G16" s="36">
         <v>10.42</v>
       </c>
       <c r="H16" s="36">
         <v>8.77</v>
       </c>
       <c r="I16" s="36">
@@ -21945,52 +22315,55 @@
       </c>
       <c r="AU16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="37">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="36">
         <v>33.33</v>
       </c>
       <c r="BA16" s="37">
         <v>50</v>
       </c>
       <c r="BB16" s="37">
         <v>57.69</v>
       </c>
+      <c r="BC16" s="37">
+        <v>46.15</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="36">
         <v>7.09</v>
       </c>
       <c r="F17" s="36">
         <v>5.56</v>
       </c>
       <c r="G17" s="36">
         <v>4.57</v>
       </c>
       <c r="H17" s="36">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="36">
@@ -22109,52 +22482,55 @@
       </c>
       <c r="AU17" s="37">
         <v>7.46</v>
       </c>
       <c r="AV17" s="36">
         <v>6.8</v>
       </c>
       <c r="AW17" s="36">
         <v>6.17</v>
       </c>
       <c r="AX17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA17" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB17" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BC17" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="36">
         <v>55.56</v>
       </c>
       <c r="D18" s="36">
         <v>37.04</v>
       </c>
       <c r="E18" s="36">
         <v>54.05</v>
       </c>
       <c r="F18" s="36">
         <v>39.22</v>
       </c>
       <c r="G18" s="36">
         <v>33.33</v>
       </c>
       <c r="H18" s="36">
         <v>42.25</v>
       </c>
       <c r="I18" s="36">
@@ -22273,52 +22649,55 @@
       </c>
       <c r="AU18" s="37">
         <v>23.81</v>
       </c>
       <c r="AV18" s="36">
         <v>22.47</v>
       </c>
       <c r="AW18" s="36">
         <v>20.62</v>
       </c>
       <c r="AX18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA18" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB18" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BC18" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="36">
         <v>10.53</v>
       </c>
       <c r="G19" s="36">
         <v>9.17</v>
       </c>
       <c r="H19" s="36">
         <v>7.52</v>
       </c>
       <c r="I19" s="36">
@@ -22437,52 +22816,55 @@
       </c>
       <c r="AU19" s="37">
         <v>11.76</v>
       </c>
       <c r="AV19" s="36">
         <v>10.75</v>
       </c>
       <c r="AW19" s="36">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA19" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB19" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BC19" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="36">
         <v>17.54</v>
       </c>
       <c r="F20" s="36">
         <v>25.64</v>
       </c>
       <c r="G20" s="36">
         <v>19.8</v>
       </c>
       <c r="H20" s="36">
         <v>15.15</v>
       </c>
       <c r="I20" s="36">
@@ -22601,52 +22983,55 @@
       </c>
       <c r="AU20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ20" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB20" s="37">
         <v>11.76</v>
       </c>
+      <c r="BC20" s="37">
+        <v>10</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="36">
         <v>6.71</v>
       </c>
       <c r="D21" s="36">
         <v>8.73</v>
       </c>
       <c r="E21" s="36">
         <v>6.56</v>
       </c>
       <c r="F21" s="36">
         <v>7.5</v>
       </c>
       <c r="G21" s="36">
         <v>6.22</v>
       </c>
       <c r="H21" s="36">
         <v>5.39</v>
       </c>
       <c r="I21" s="36">
@@ -22765,52 +23150,55 @@
       </c>
       <c r="AU21" s="37">
         <v>7.02</v>
       </c>
       <c r="AV21" s="36">
         <v>6.42</v>
       </c>
       <c r="AW21" s="36">
         <v>5.77</v>
       </c>
       <c r="AX21" s="36">
         <v>38.46</v>
       </c>
       <c r="AY21" s="37">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="36">
         <v>10.87</v>
       </c>
       <c r="BA21" s="37">
         <v>12.35</v>
       </c>
       <c r="BB21" s="37">
         <v>10.17</v>
       </c>
+      <c r="BC21" s="37">
+        <v>14.29</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="36">
         <v>10.31</v>
       </c>
       <c r="H22" s="36">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="36">
@@ -22929,52 +23317,55 @@
       </c>
       <c r="AU22" s="37">
         <v>6.67</v>
       </c>
       <c r="AV22" s="36">
         <v>6.21</v>
       </c>
       <c r="AW22" s="36">
         <v>5.68</v>
       </c>
       <c r="AX22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY22" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ22" s="36">
         <v>22.73</v>
       </c>
       <c r="BA22" s="37">
         <v>18.18</v>
       </c>
       <c r="BB22" s="37">
         <v>28.99</v>
       </c>
+      <c r="BC22" s="37">
+        <v>47.06</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="36">
         <v>32.26</v>
       </c>
       <c r="F23" s="36">
         <v>28.57</v>
       </c>
       <c r="G23" s="36">
         <v>21.74</v>
       </c>
       <c r="H23" s="36">
         <v>17.86</v>
       </c>
       <c r="I23" s="36">
@@ -23093,52 +23484,55 @@
       </c>
       <c r="AU23" s="37">
         <v>13.16</v>
       </c>
       <c r="AV23" s="36">
         <v>12.35</v>
       </c>
       <c r="AW23" s="36">
         <v>11.76</v>
       </c>
       <c r="AX23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ23" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA23" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB23" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BC23" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="36">
         <v>23.81</v>
       </c>
       <c r="E24" s="36">
         <v>18.52</v>
       </c>
       <c r="F24" s="36">
         <v>13.33</v>
       </c>
       <c r="G24" s="36">
         <v>21.51</v>
       </c>
       <c r="H24" s="36">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="36">
@@ -23257,52 +23651,55 @@
       </c>
       <c r="AU24" s="37">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="36">
         <v>17.09</v>
       </c>
       <c r="AW24" s="36">
         <v>15.04</v>
       </c>
       <c r="AX24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA24" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB24" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BC24" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="36">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="36">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="36">
         <v>7.52</v>
       </c>
       <c r="I25" s="36">
@@ -23421,52 +23818,55 @@
       </c>
       <c r="AU25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="AV25" s="36">
         <v>5.46</v>
       </c>
       <c r="AW25" s="36">
         <v>5.03</v>
       </c>
       <c r="AX25" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY25" s="37">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="36">
         <v>26.32</v>
       </c>
       <c r="BA25" s="37">
         <v>20</v>
       </c>
       <c r="BB25" s="37">
         <v>16.13</v>
       </c>
+      <c r="BC25" s="37">
+        <v>12.99</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="36">
         <v>100</v>
       </c>
       <c r="D26" s="36">
         <v>96.77</v>
       </c>
       <c r="E26" s="36">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="36">
         <v>50.85</v>
       </c>
       <c r="G26" s="36">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="36">
         <v>30.3</v>
       </c>
       <c r="I26" s="36">
@@ -23585,52 +23985,55 @@
       </c>
       <c r="AU26" s="37">
         <v>8.33</v>
       </c>
       <c r="AV26" s="36">
         <v>7.69</v>
       </c>
       <c r="AW26" s="36">
         <v>6.94</v>
       </c>
       <c r="AX26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AY26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="AZ26" s="36" t="s">
         <v>51</v>
       </c>
       <c r="BA26" s="37" t="s">
         <v>51</v>
       </c>
       <c r="BB26" s="37" t="s">
         <v>51</v>
       </c>
+      <c r="BC26" s="37" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="39">
         <v>22.22</v>
       </c>
       <c r="D27" s="39">
         <v>31.25</v>
       </c>
       <c r="E27" s="39">
         <v>26.32</v>
       </c>
       <c r="F27" s="39">
         <v>20.62</v>
       </c>
       <c r="G27" s="39">
         <v>17.09</v>
       </c>
       <c r="H27" s="39">
         <v>20.98</v>
       </c>
       <c r="I27" s="39">
@@ -23749,82 +24152,85 @@
       </c>
       <c r="AU27" s="39">
         <v>7.09</v>
       </c>
       <c r="AV27" s="39">
         <v>6.29</v>
       </c>
       <c r="AW27" s="39">
         <v>5.75</v>
       </c>
       <c r="AX27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="AY27" s="39" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="39">
         <v>31.25</v>
       </c>
       <c r="BA27" s="39">
         <v>26.32</v>
       </c>
       <c r="BB27" s="39">
         <v>22.22</v>
       </c>
+      <c r="BC27" s="39">
+        <v>31.25</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z31" s="54"/>
       <c r="AA31" s="54"/>
       <c r="AB31" s="54"/>
       <c r="AC31" s="54"/>
       <c r="AD31" s="54"/>
       <c r="AE31" s="54"/>
       <c r="AF31" s="54"/>
       <c r="AG31" s="54"/>
       <c r="AH31" s="54"/>
       <c r="AI31" s="54"/>
       <c r="AJ31" s="54"/>
       <c r="AK31" s="54"/>
       <c r="AL31" s="54"/>
       <c r="AM31" s="54"/>
       <c r="AN31" s="54"/>
     </row>
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="54"/>
       <c r="W32" s="54"/>
       <c r="X32" s="54"/>
       <c r="Y32" s="54"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="54"/>
       <c r="AB32" s="54"/>
       <c r="AC32" s="54"/>
       <c r="AD32" s="54"/>
       <c r="AE32" s="54"/>
       <c r="AF32" s="54"/>
       <c r="AG32" s="54"/>
       <c r="AH32" s="54"/>
       <c r="AI32" s="54"/>
       <c r="AJ32" s="54"/>
       <c r="AK32" s="54"/>
       <c r="AL32" s="54"/>
@@ -23854,53 +24260,53 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>