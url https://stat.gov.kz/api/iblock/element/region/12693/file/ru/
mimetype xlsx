--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6390" yWindow="555" windowWidth="17865" windowHeight="11730"/>
+    <workbookView xWindow="6390" yWindow="555" windowWidth="20280" windowHeight="11730"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="По полу" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="46">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -470,58 +470,58 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -797,147 +797,148 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ83"/>
+  <dimension ref="A1:BA83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="S6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6:AY6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="bottomRight" activeCell="B28" sqref="B28:AZ28"/>
+      <selection pane="bottomRight" activeCell="AU27" sqref="AU27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="3" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="24" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="3" max="9" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="10" max="10" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="11" max="13" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="14" max="14" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="15" max="25" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="26" max="37" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="2"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="50"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="50"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2022</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46">
         <v>2023</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
@@ -956,52 +957,53 @@
       <c r="AF4" s="46"/>
       <c r="AG4" s="46"/>
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="47"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
@@ -1112,106 +1114,111 @@
       </c>
       <c r="AS5" s="28" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="28" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="28" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="48" t="s">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="48"/>
-[...47 lines deleted...]
-      <c r="AY6" s="48"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+      <c r="AL6" s="50"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="50"/>
+      <c r="AO6" s="50"/>
+      <c r="AP6" s="50"/>
+      <c r="AQ6" s="50"/>
+      <c r="AR6" s="50"/>
+      <c r="AS6" s="50"/>
+      <c r="AT6" s="50"/>
+      <c r="AU6" s="50"/>
+      <c r="AV6" s="50"/>
+      <c r="AW6" s="50"/>
+      <c r="AX6" s="50"/>
+      <c r="AY6" s="50"/>
+      <c r="AZ6" s="50"/>
+      <c r="BA6" s="50"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>835686</v>
       </c>
       <c r="C7" s="12">
         <v>835230</v>
       </c>
       <c r="D7" s="12">
         <v>834485</v>
       </c>
       <c r="E7" s="12">
         <v>834196</v>
       </c>
       <c r="F7" s="12">
         <v>833857</v>
       </c>
       <c r="G7" s="12">
         <v>833630</v>
       </c>
       <c r="H7" s="12">
         <v>833270</v>
       </c>
       <c r="I7" s="11">
@@ -1324,52 +1331,55 @@
       </c>
       <c r="AS7" s="39">
         <v>823115</v>
       </c>
       <c r="AT7" s="35">
         <v>822711</v>
       </c>
       <c r="AU7" s="32">
         <v>822379</v>
       </c>
       <c r="AV7" s="34">
         <v>822008</v>
       </c>
       <c r="AW7" s="35">
         <v>821761</v>
       </c>
       <c r="AX7" s="35">
         <v>821473</v>
       </c>
       <c r="AY7" s="34">
         <v>821235</v>
       </c>
       <c r="AZ7" s="34">
         <v>820992</v>
       </c>
+      <c r="BA7" s="34">
+        <v>820605</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>261368</v>
       </c>
       <c r="C8" s="11">
         <v>261545</v>
       </c>
       <c r="D8" s="11">
         <v>261716</v>
       </c>
       <c r="E8" s="11">
         <v>261889</v>
       </c>
       <c r="F8" s="11">
         <v>262169</v>
       </c>
       <c r="G8" s="11">
         <v>262258</v>
       </c>
       <c r="H8" s="11">
         <v>262549</v>
       </c>
       <c r="I8" s="11">
@@ -1482,52 +1492,55 @@
       </c>
       <c r="AS8" s="39">
         <v>275130</v>
       </c>
       <c r="AT8" s="35">
         <v>275629</v>
       </c>
       <c r="AU8" s="32">
         <v>276090</v>
       </c>
       <c r="AV8" s="34">
         <v>276412</v>
       </c>
       <c r="AW8" s="35">
         <v>276752</v>
       </c>
       <c r="AX8" s="35">
         <v>277064</v>
       </c>
       <c r="AY8" s="34">
         <v>277437</v>
       </c>
       <c r="AZ8" s="34">
         <v>277686</v>
       </c>
+      <c r="BA8" s="34">
+        <v>277757</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>38928</v>
       </c>
       <c r="C9" s="11">
         <v>38874</v>
       </c>
       <c r="D9" s="11">
         <v>38794</v>
       </c>
       <c r="E9" s="11">
         <v>38795</v>
       </c>
       <c r="F9" s="11">
         <v>38772</v>
       </c>
       <c r="G9" s="11">
         <v>38746</v>
       </c>
       <c r="H9" s="11">
         <v>38733</v>
       </c>
       <c r="I9" s="11">
@@ -1640,52 +1653,55 @@
       </c>
       <c r="AS9" s="39">
         <v>36556</v>
       </c>
       <c r="AT9" s="35">
         <v>36392</v>
       </c>
       <c r="AU9" s="32">
         <v>36313</v>
       </c>
       <c r="AV9" s="34">
         <v>36193</v>
       </c>
       <c r="AW9" s="35">
         <v>36131</v>
       </c>
       <c r="AX9" s="35">
         <v>36153</v>
       </c>
       <c r="AY9" s="34">
         <v>36115</v>
       </c>
       <c r="AZ9" s="34">
         <v>36076</v>
       </c>
+      <c r="BA9" s="34">
+        <v>35968</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>35214</v>
       </c>
       <c r="C10" s="11">
         <v>35177</v>
       </c>
       <c r="D10" s="11">
         <v>35118</v>
       </c>
       <c r="E10" s="11">
         <v>35047</v>
       </c>
       <c r="F10" s="11">
         <v>35016</v>
       </c>
       <c r="G10" s="11">
         <v>34949</v>
       </c>
       <c r="H10" s="11">
         <v>34894</v>
       </c>
       <c r="I10" s="11">
@@ -1798,52 +1814,55 @@
       </c>
       <c r="AS10" s="39">
         <v>34407</v>
       </c>
       <c r="AT10" s="35">
         <v>34407</v>
       </c>
       <c r="AU10" s="32">
         <v>34360</v>
       </c>
       <c r="AV10" s="34">
         <v>34320</v>
       </c>
       <c r="AW10" s="35">
         <v>34300</v>
       </c>
       <c r="AX10" s="35">
         <v>34280</v>
       </c>
       <c r="AY10" s="34">
         <v>34263</v>
       </c>
       <c r="AZ10" s="34">
         <v>34237</v>
       </c>
+      <c r="BA10" s="34">
+        <v>34245</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>123776</v>
       </c>
       <c r="C11" s="11">
         <v>123747</v>
       </c>
       <c r="D11" s="11">
         <v>123546</v>
       </c>
       <c r="E11" s="11">
         <v>123520</v>
       </c>
       <c r="F11" s="11">
         <v>123423</v>
       </c>
       <c r="G11" s="11">
         <v>123730</v>
       </c>
       <c r="H11" s="11">
         <v>123600</v>
       </c>
       <c r="I11" s="11">
@@ -1956,52 +1975,55 @@
       </c>
       <c r="AS11" s="39">
         <v>123268</v>
       </c>
       <c r="AT11" s="35">
         <v>123284</v>
       </c>
       <c r="AU11" s="32">
         <v>123154</v>
       </c>
       <c r="AV11" s="34">
         <v>123129</v>
       </c>
       <c r="AW11" s="35">
         <v>123158</v>
       </c>
       <c r="AX11" s="35">
         <v>123071</v>
       </c>
       <c r="AY11" s="34">
         <v>123087</v>
       </c>
       <c r="AZ11" s="34">
         <v>123089</v>
       </c>
+      <c r="BA11" s="34">
+        <v>123038</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>12590</v>
       </c>
       <c r="C12" s="11">
         <v>12575</v>
       </c>
       <c r="D12" s="11">
         <v>12550</v>
       </c>
       <c r="E12" s="11">
         <v>12538</v>
       </c>
       <c r="F12" s="11">
         <v>12531</v>
       </c>
       <c r="G12" s="11">
         <v>12530</v>
       </c>
       <c r="H12" s="11">
         <v>12523</v>
       </c>
       <c r="I12" s="11">
@@ -2114,52 +2136,55 @@
       </c>
       <c r="AS12" s="39">
         <v>11812</v>
       </c>
       <c r="AT12" s="35">
         <v>11763</v>
       </c>
       <c r="AU12" s="32">
         <v>11752</v>
       </c>
       <c r="AV12" s="34">
         <v>11723</v>
       </c>
       <c r="AW12" s="35">
         <v>11699</v>
       </c>
       <c r="AX12" s="35">
         <v>11690</v>
       </c>
       <c r="AY12" s="34">
         <v>11664</v>
       </c>
       <c r="AZ12" s="34">
         <v>11661</v>
       </c>
+      <c r="BA12" s="34">
+        <v>11640</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>13658</v>
       </c>
       <c r="C13" s="11">
         <v>13641</v>
       </c>
       <c r="D13" s="11">
         <v>13631</v>
       </c>
       <c r="E13" s="11">
         <v>13622</v>
       </c>
       <c r="F13" s="11">
         <v>13589</v>
       </c>
       <c r="G13" s="11">
         <v>13593</v>
       </c>
       <c r="H13" s="11">
         <v>13582</v>
       </c>
       <c r="I13" s="11">
@@ -2272,52 +2297,55 @@
       </c>
       <c r="AS13" s="39">
         <v>12511</v>
       </c>
       <c r="AT13" s="35">
         <v>12473</v>
       </c>
       <c r="AU13" s="32">
         <v>12434</v>
       </c>
       <c r="AV13" s="34">
         <v>12427</v>
       </c>
       <c r="AW13" s="35">
         <v>12402</v>
       </c>
       <c r="AX13" s="35">
         <v>12351</v>
       </c>
       <c r="AY13" s="34">
         <v>12288</v>
       </c>
       <c r="AZ13" s="34">
         <v>12241</v>
       </c>
+      <c r="BA13" s="34">
+        <v>12225</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>35427</v>
       </c>
       <c r="C14" s="11">
         <v>35386</v>
       </c>
       <c r="D14" s="11">
         <v>35305</v>
       </c>
       <c r="E14" s="11">
         <v>35281</v>
       </c>
       <c r="F14" s="11">
         <v>35219</v>
       </c>
       <c r="G14" s="11">
         <v>35161</v>
       </c>
       <c r="H14" s="11">
         <v>35116</v>
       </c>
       <c r="I14" s="11">
@@ -2430,52 +2458,55 @@
       </c>
       <c r="AS14" s="39">
         <v>32941</v>
       </c>
       <c r="AT14" s="35">
         <v>32858</v>
       </c>
       <c r="AU14" s="32">
         <v>32792</v>
       </c>
       <c r="AV14" s="34">
         <v>32717</v>
       </c>
       <c r="AW14" s="35">
         <v>32682</v>
       </c>
       <c r="AX14" s="35">
         <v>32658</v>
       </c>
       <c r="AY14" s="34">
         <v>32556</v>
       </c>
       <c r="AZ14" s="34">
         <v>32512</v>
       </c>
+      <c r="BA14" s="34">
+        <v>32462</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>16876</v>
       </c>
       <c r="C15" s="11">
         <v>16847</v>
       </c>
       <c r="D15" s="11">
         <v>16830</v>
       </c>
       <c r="E15" s="11">
         <v>16800</v>
       </c>
       <c r="F15" s="11">
         <v>16775</v>
       </c>
       <c r="G15" s="11">
         <v>16703</v>
       </c>
       <c r="H15" s="11">
         <v>16665</v>
       </c>
       <c r="I15" s="11">
@@ -2588,52 +2619,55 @@
       </c>
       <c r="AS15" s="39">
         <v>15545</v>
       </c>
       <c r="AT15" s="35">
         <v>15509</v>
       </c>
       <c r="AU15" s="32">
         <v>15465</v>
       </c>
       <c r="AV15" s="34">
         <v>15446</v>
       </c>
       <c r="AW15" s="35">
         <v>15428</v>
       </c>
       <c r="AX15" s="35">
         <v>15388</v>
       </c>
       <c r="AY15" s="34">
         <v>15370</v>
       </c>
       <c r="AZ15" s="34">
         <v>15351</v>
       </c>
+      <c r="BA15" s="34">
+        <v>15313</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>11016</v>
       </c>
       <c r="C16" s="11">
         <v>10992</v>
       </c>
       <c r="D16" s="11">
         <v>10982</v>
       </c>
       <c r="E16" s="11">
         <v>10983</v>
       </c>
       <c r="F16" s="11">
         <v>10958</v>
       </c>
       <c r="G16" s="11">
         <v>10923</v>
       </c>
       <c r="H16" s="11">
         <v>10910</v>
       </c>
       <c r="I16" s="11">
@@ -2746,52 +2780,55 @@
       </c>
       <c r="AS16" s="39">
         <v>10004</v>
       </c>
       <c r="AT16" s="35">
         <v>9960</v>
       </c>
       <c r="AU16" s="32">
         <v>9894</v>
       </c>
       <c r="AV16" s="34">
         <v>9864</v>
       </c>
       <c r="AW16" s="35">
         <v>9859</v>
       </c>
       <c r="AX16" s="35">
         <v>9847</v>
       </c>
       <c r="AY16" s="34">
         <v>9830</v>
       </c>
       <c r="AZ16" s="34">
         <v>9806</v>
       </c>
+      <c r="BA16" s="34">
+        <v>9785</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>43203</v>
       </c>
       <c r="C17" s="11">
         <v>43171</v>
       </c>
       <c r="D17" s="11">
         <v>43095</v>
       </c>
       <c r="E17" s="11">
         <v>43048</v>
       </c>
       <c r="F17" s="11">
         <v>43005</v>
       </c>
       <c r="G17" s="11">
         <v>42941</v>
       </c>
       <c r="H17" s="11">
         <v>42909</v>
       </c>
       <c r="I17" s="11">
@@ -2904,52 +2941,55 @@
       </c>
       <c r="AS17" s="39">
         <v>41082</v>
       </c>
       <c r="AT17" s="35">
         <v>40993</v>
       </c>
       <c r="AU17" s="32">
         <v>40892</v>
       </c>
       <c r="AV17" s="34">
         <v>40828</v>
       </c>
       <c r="AW17" s="35">
         <v>40774</v>
       </c>
       <c r="AX17" s="35">
         <v>40735</v>
       </c>
       <c r="AY17" s="34">
         <v>40693</v>
       </c>
       <c r="AZ17" s="34">
         <v>40669</v>
       </c>
+      <c r="BA17" s="34">
+        <v>40637</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>11149</v>
       </c>
       <c r="C18" s="11">
         <v>11106</v>
       </c>
       <c r="D18" s="11">
         <v>11090</v>
       </c>
       <c r="E18" s="11">
         <v>11091</v>
       </c>
       <c r="F18" s="11">
         <v>11074</v>
       </c>
       <c r="G18" s="11">
         <v>11043</v>
       </c>
       <c r="H18" s="11">
         <v>11027</v>
       </c>
       <c r="I18" s="11">
@@ -3062,52 +3102,55 @@
       </c>
       <c r="AS18" s="39">
         <v>10029</v>
       </c>
       <c r="AT18" s="35">
         <v>9981</v>
       </c>
       <c r="AU18" s="32">
         <v>9955</v>
       </c>
       <c r="AV18" s="34">
         <v>9912</v>
       </c>
       <c r="AW18" s="35">
         <v>9881</v>
       </c>
       <c r="AX18" s="35">
         <v>9872</v>
       </c>
       <c r="AY18" s="34">
         <v>9858</v>
       </c>
       <c r="AZ18" s="34">
         <v>9813</v>
       </c>
+      <c r="BA18" s="34">
+        <v>9810</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>24849</v>
       </c>
       <c r="C19" s="11">
         <v>24837</v>
       </c>
       <c r="D19" s="11">
         <v>24784</v>
       </c>
       <c r="E19" s="11">
         <v>24743</v>
       </c>
       <c r="F19" s="11">
         <v>24714</v>
       </c>
       <c r="G19" s="11">
         <v>24705</v>
       </c>
       <c r="H19" s="11">
         <v>24659</v>
       </c>
       <c r="I19" s="11">
@@ -3220,52 +3263,55 @@
       </c>
       <c r="AS19" s="39">
         <v>23609</v>
       </c>
       <c r="AT19" s="35">
         <v>23584</v>
       </c>
       <c r="AU19" s="32">
         <v>23543</v>
       </c>
       <c r="AV19" s="34">
         <v>23509</v>
       </c>
       <c r="AW19" s="35">
         <v>23440</v>
       </c>
       <c r="AX19" s="35">
         <v>23401</v>
       </c>
       <c r="AY19" s="34">
         <v>23385</v>
       </c>
       <c r="AZ19" s="34">
         <v>23363</v>
       </c>
+      <c r="BA19" s="34">
+        <v>23333</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>21059</v>
       </c>
       <c r="C20" s="11">
         <v>21013</v>
       </c>
       <c r="D20" s="11">
         <v>20973</v>
       </c>
       <c r="E20" s="11">
         <v>20939</v>
       </c>
       <c r="F20" s="11">
         <v>20893</v>
       </c>
       <c r="G20" s="11">
         <v>20861</v>
       </c>
       <c r="H20" s="11">
         <v>20829</v>
       </c>
       <c r="I20" s="11">
@@ -3378,52 +3424,55 @@
       </c>
       <c r="AS20" s="39">
         <v>19041</v>
       </c>
       <c r="AT20" s="35">
         <v>18975</v>
       </c>
       <c r="AU20" s="32">
         <v>18908</v>
       </c>
       <c r="AV20" s="34">
         <v>18883</v>
       </c>
       <c r="AW20" s="35">
         <v>18862</v>
       </c>
       <c r="AX20" s="35">
         <v>18785</v>
       </c>
       <c r="AY20" s="34">
         <v>18742</v>
       </c>
       <c r="AZ20" s="34">
         <v>18706</v>
       </c>
+      <c r="BA20" s="34">
+        <v>18628</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>73228</v>
       </c>
       <c r="C21" s="11">
         <v>73183</v>
       </c>
       <c r="D21" s="11">
         <v>73182</v>
       </c>
       <c r="E21" s="11">
         <v>73185</v>
       </c>
       <c r="F21" s="11">
         <v>73190</v>
       </c>
       <c r="G21" s="11">
         <v>73204</v>
       </c>
       <c r="H21" s="11">
         <v>73165</v>
       </c>
       <c r="I21" s="11">
@@ -3536,52 +3585,55 @@
       </c>
       <c r="AS21" s="39">
         <v>73258</v>
       </c>
       <c r="AT21" s="35">
         <v>73336</v>
       </c>
       <c r="AU21" s="32">
         <v>73355</v>
       </c>
       <c r="AV21" s="34">
         <v>73398</v>
       </c>
       <c r="AW21" s="35">
         <v>73394</v>
       </c>
       <c r="AX21" s="35">
         <v>73413</v>
       </c>
       <c r="AY21" s="34">
         <v>73456</v>
       </c>
       <c r="AZ21" s="34">
         <v>73491</v>
       </c>
+      <c r="BA21" s="34">
+        <v>73570</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>22566</v>
       </c>
       <c r="C22" s="11">
         <v>22526</v>
       </c>
       <c r="D22" s="11">
         <v>22462</v>
       </c>
       <c r="E22" s="11">
         <v>22428</v>
       </c>
       <c r="F22" s="11">
         <v>22388</v>
       </c>
       <c r="G22" s="11">
         <v>22339</v>
       </c>
       <c r="H22" s="11">
         <v>22314</v>
       </c>
       <c r="I22" s="11">
@@ -3694,52 +3746,55 @@
       </c>
       <c r="AS22" s="39">
         <v>20713</v>
       </c>
       <c r="AT22" s="35">
         <v>20643</v>
       </c>
       <c r="AU22" s="32">
         <v>20707</v>
       </c>
       <c r="AV22" s="34">
         <v>20610</v>
       </c>
       <c r="AW22" s="35">
         <v>20530</v>
       </c>
       <c r="AX22" s="35">
         <v>20471</v>
       </c>
       <c r="AY22" s="34">
         <v>20388</v>
       </c>
       <c r="AZ22" s="34">
         <v>20340</v>
       </c>
+      <c r="BA22" s="34">
+        <v>20323</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>9456</v>
       </c>
       <c r="C23" s="11">
         <v>9430</v>
       </c>
       <c r="D23" s="11">
         <v>9411</v>
       </c>
       <c r="E23" s="11">
         <v>9388</v>
       </c>
       <c r="F23" s="11">
         <v>9374</v>
       </c>
       <c r="G23" s="11">
         <v>9370</v>
       </c>
       <c r="H23" s="11">
         <v>9339</v>
       </c>
       <c r="I23" s="11">
@@ -3852,52 +3907,55 @@
       </c>
       <c r="AS23" s="39">
         <v>8274</v>
       </c>
       <c r="AT23" s="35">
         <v>8216</v>
       </c>
       <c r="AU23" s="32">
         <v>8184</v>
       </c>
       <c r="AV23" s="34">
         <v>8165</v>
       </c>
       <c r="AW23" s="35">
         <v>8136</v>
       </c>
       <c r="AX23" s="35">
         <v>8085</v>
       </c>
       <c r="AY23" s="34">
         <v>8066</v>
       </c>
       <c r="AZ23" s="34">
         <v>8048</v>
       </c>
+      <c r="BA23" s="34">
+        <v>8023</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>17899</v>
       </c>
       <c r="C24" s="11">
         <v>17847</v>
       </c>
       <c r="D24" s="11">
         <v>17816</v>
       </c>
       <c r="E24" s="11">
         <v>17777</v>
       </c>
       <c r="F24" s="11">
         <v>17730</v>
       </c>
       <c r="G24" s="11">
         <v>17717</v>
       </c>
       <c r="H24" s="11">
         <v>17662</v>
       </c>
       <c r="I24" s="11">
@@ -4010,52 +4068,55 @@
       </c>
       <c r="AS24" s="39">
         <v>16307</v>
       </c>
       <c r="AT24" s="35">
         <v>16229</v>
       </c>
       <c r="AU24" s="32">
         <v>16199</v>
       </c>
       <c r="AV24" s="34">
         <v>16154</v>
       </c>
       <c r="AW24" s="35">
         <v>16125</v>
       </c>
       <c r="AX24" s="35">
         <v>16092</v>
       </c>
       <c r="AY24" s="34">
         <v>16023</v>
       </c>
       <c r="AZ24" s="34">
         <v>15989</v>
       </c>
+      <c r="BA24" s="34">
+        <v>15979</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>23550</v>
       </c>
       <c r="C25" s="11">
         <v>23523</v>
       </c>
       <c r="D25" s="11">
         <v>23461</v>
       </c>
       <c r="E25" s="11">
         <v>23426</v>
       </c>
       <c r="F25" s="11">
         <v>23407</v>
       </c>
       <c r="G25" s="11">
         <v>23260</v>
       </c>
       <c r="H25" s="11">
         <v>23221</v>
       </c>
       <c r="I25" s="11">
@@ -4168,52 +4229,55 @@
       </c>
       <c r="AS25" s="39">
         <v>21700</v>
       </c>
       <c r="AT25" s="35">
         <v>21619</v>
       </c>
       <c r="AU25" s="32">
         <v>21605</v>
       </c>
       <c r="AV25" s="34">
         <v>21576</v>
       </c>
       <c r="AW25" s="35">
         <v>21533</v>
       </c>
       <c r="AX25" s="35">
         <v>21517</v>
       </c>
       <c r="AY25" s="34">
         <v>21451</v>
       </c>
       <c r="AZ25" s="34">
         <v>21434</v>
       </c>
+      <c r="BA25" s="34">
+        <v>21407</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>15564</v>
       </c>
       <c r="C26" s="11">
         <v>15548</v>
       </c>
       <c r="D26" s="11">
         <v>15525</v>
       </c>
       <c r="E26" s="11">
         <v>15494</v>
       </c>
       <c r="F26" s="11">
         <v>15462</v>
       </c>
       <c r="G26" s="11">
         <v>15449</v>
       </c>
       <c r="H26" s="11">
         <v>15432</v>
       </c>
       <c r="I26" s="11">
@@ -4326,52 +4390,55 @@
       </c>
       <c r="AS26" s="39">
         <v>14061</v>
       </c>
       <c r="AT26" s="35">
         <v>14024</v>
       </c>
       <c r="AU26" s="32">
         <v>13980</v>
       </c>
       <c r="AV26" s="34">
         <v>13969</v>
       </c>
       <c r="AW26" s="35">
         <v>13925</v>
       </c>
       <c r="AX26" s="35">
         <v>13888</v>
       </c>
       <c r="AY26" s="34">
         <v>13873</v>
       </c>
       <c r="AZ26" s="34">
         <v>13845</v>
       </c>
+      <c r="BA26" s="34">
+        <v>13844</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="11">
         <v>24310</v>
       </c>
       <c r="C27" s="11">
         <v>24262</v>
       </c>
       <c r="D27" s="11">
         <v>24214</v>
       </c>
       <c r="E27" s="11">
         <v>24202</v>
       </c>
       <c r="F27" s="11">
         <v>24168</v>
       </c>
       <c r="G27" s="11">
         <v>24148</v>
       </c>
       <c r="H27" s="11">
         <v>24141</v>
       </c>
       <c r="I27" s="11">
@@ -4484,107 +4551,111 @@
       </c>
       <c r="AS27" s="39">
         <v>22867</v>
       </c>
       <c r="AT27" s="35">
         <v>22836</v>
       </c>
       <c r="AU27" s="32">
         <v>22797</v>
       </c>
       <c r="AV27" s="34">
         <v>22773</v>
       </c>
       <c r="AW27" s="35">
         <v>22750</v>
       </c>
       <c r="AX27" s="35">
         <v>22712</v>
       </c>
       <c r="AY27" s="34">
         <v>22690</v>
       </c>
       <c r="AZ27" s="34">
         <v>22635</v>
       </c>
+      <c r="BA27" s="34">
+        <v>22618</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="49" t="s">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="49"/>
-[...48 lines deleted...]
-      <c r="AZ28" s="49"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="48"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+      <c r="AG28" s="48"/>
+      <c r="AH28" s="48"/>
+      <c r="AI28" s="48"/>
+      <c r="AJ28" s="48"/>
+      <c r="AK28" s="48"/>
+      <c r="AL28" s="48"/>
+      <c r="AM28" s="48"/>
+      <c r="AN28" s="48"/>
+      <c r="AO28" s="48"/>
+      <c r="AP28" s="48"/>
+      <c r="AQ28" s="48"/>
+      <c r="AR28" s="48"/>
+      <c r="AS28" s="48"/>
+      <c r="AT28" s="48"/>
+      <c r="AU28" s="48"/>
+      <c r="AV28" s="48"/>
+      <c r="AW28" s="48"/>
+      <c r="AX28" s="48"/>
+      <c r="AY28" s="48"/>
+      <c r="AZ28" s="48"/>
+      <c r="BA28" s="48"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="11">
         <v>513228</v>
       </c>
       <c r="C29" s="12">
         <v>513267</v>
       </c>
       <c r="D29" s="12">
         <v>513058</v>
       </c>
       <c r="E29" s="12">
         <v>513082</v>
       </c>
       <c r="F29" s="12">
         <v>513230</v>
       </c>
       <c r="G29" s="12">
         <v>513419</v>
       </c>
       <c r="H29" s="12">
         <v>513504</v>
       </c>
       <c r="I29" s="11">
@@ -4697,52 +4768,55 @@
       </c>
       <c r="AS29" s="39">
         <v>523053</v>
       </c>
       <c r="AT29" s="35">
         <v>523454</v>
       </c>
       <c r="AU29" s="32">
         <v>523668</v>
       </c>
       <c r="AV29" s="34">
         <v>523837</v>
       </c>
       <c r="AW29" s="35">
         <v>524143</v>
       </c>
       <c r="AX29" s="35">
         <v>524371</v>
       </c>
       <c r="AY29" s="34">
         <v>524711</v>
       </c>
       <c r="AZ29" s="34">
         <v>524959</v>
       </c>
+      <c r="BA29" s="11">
+        <v>525000</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="11">
         <v>261368</v>
       </c>
       <c r="C30" s="11">
         <v>261545</v>
       </c>
       <c r="D30" s="11">
         <v>261716</v>
       </c>
       <c r="E30" s="11">
         <v>261889</v>
       </c>
       <c r="F30" s="11">
         <v>262169</v>
       </c>
       <c r="G30" s="11">
         <v>262258</v>
       </c>
       <c r="H30" s="11">
         <v>262549</v>
       </c>
       <c r="I30" s="11">
@@ -4855,52 +4929,55 @@
       </c>
       <c r="AS30" s="39">
         <v>275130</v>
       </c>
       <c r="AT30" s="35">
         <v>275629</v>
       </c>
       <c r="AU30" s="32">
         <v>276090</v>
       </c>
       <c r="AV30" s="34">
         <v>276412</v>
       </c>
       <c r="AW30" s="35">
         <v>276752</v>
       </c>
       <c r="AX30" s="35">
         <v>277064</v>
       </c>
       <c r="AY30" s="34">
         <v>277437</v>
       </c>
       <c r="AZ30" s="34">
         <v>277686</v>
       </c>
+      <c r="BA30" s="11">
+        <v>277757</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="11">
         <v>29374</v>
       </c>
       <c r="C31" s="11">
         <v>29331</v>
       </c>
       <c r="D31" s="11">
         <v>29263</v>
       </c>
       <c r="E31" s="11">
         <v>29259</v>
       </c>
       <c r="F31" s="11">
         <v>29246</v>
       </c>
       <c r="G31" s="11">
         <v>29113</v>
       </c>
       <c r="H31" s="11">
         <v>29102</v>
       </c>
       <c r="I31" s="11">
@@ -5013,52 +5090,55 @@
       </c>
       <c r="AS31" s="39">
         <v>27391</v>
       </c>
       <c r="AT31" s="35">
         <v>27276</v>
       </c>
       <c r="AU31" s="32">
         <v>27242</v>
       </c>
       <c r="AV31" s="34">
         <v>27157</v>
       </c>
       <c r="AW31" s="35">
         <v>27125</v>
       </c>
       <c r="AX31" s="35">
         <v>27149</v>
       </c>
       <c r="AY31" s="34">
         <v>27129</v>
       </c>
       <c r="AZ31" s="34">
         <v>27114</v>
       </c>
+      <c r="BA31" s="11">
+        <v>27038</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="11">
         <v>35214</v>
       </c>
       <c r="C32" s="11">
         <v>35177</v>
       </c>
       <c r="D32" s="11">
         <v>35118</v>
       </c>
       <c r="E32" s="11">
         <v>35047</v>
       </c>
       <c r="F32" s="11">
         <v>35016</v>
       </c>
       <c r="G32" s="11">
         <v>34949</v>
       </c>
       <c r="H32" s="11">
         <v>34894</v>
       </c>
       <c r="I32" s="11">
@@ -5171,52 +5251,55 @@
       </c>
       <c r="AS32" s="39">
         <v>34407</v>
       </c>
       <c r="AT32" s="35">
         <v>34407</v>
       </c>
       <c r="AU32" s="32">
         <v>34360</v>
       </c>
       <c r="AV32" s="34">
         <v>34320</v>
       </c>
       <c r="AW32" s="35">
         <v>34300</v>
       </c>
       <c r="AX32" s="35">
         <v>34280</v>
       </c>
       <c r="AY32" s="34">
         <v>34263</v>
       </c>
       <c r="AZ32" s="34">
         <v>34237</v>
       </c>
+      <c r="BA32" s="11">
+        <v>34245</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="11">
         <v>123212</v>
       </c>
       <c r="C33" s="11">
         <v>123183</v>
       </c>
       <c r="D33" s="11">
         <v>122982</v>
       </c>
       <c r="E33" s="11">
         <v>122959</v>
       </c>
       <c r="F33" s="11">
         <v>122864</v>
       </c>
       <c r="G33" s="11">
         <v>123169</v>
       </c>
       <c r="H33" s="11">
         <v>123040</v>
       </c>
       <c r="I33" s="11">
@@ -5329,52 +5412,55 @@
       </c>
       <c r="AS33" s="39">
         <v>122725</v>
       </c>
       <c r="AT33" s="35">
         <v>122752</v>
       </c>
       <c r="AU33" s="32">
         <v>122618</v>
       </c>
       <c r="AV33" s="34">
         <v>122594</v>
       </c>
       <c r="AW33" s="35">
         <v>122626</v>
       </c>
       <c r="AX33" s="35">
         <v>122548</v>
       </c>
       <c r="AY33" s="34">
         <v>122565</v>
       </c>
       <c r="AZ33" s="34">
         <v>122569</v>
       </c>
+      <c r="BA33" s="11">
+        <v>122522</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="11">
         <v>35606</v>
       </c>
       <c r="C34" s="16">
         <v>35613</v>
       </c>
       <c r="D34" s="11">
         <v>35561</v>
       </c>
       <c r="E34" s="11">
         <v>35520</v>
       </c>
       <c r="F34" s="11">
         <v>35511</v>
       </c>
       <c r="G34" s="11">
         <v>35473</v>
       </c>
       <c r="H34" s="11">
         <v>35468</v>
       </c>
       <c r="I34" s="11">
@@ -5487,52 +5573,55 @@
       </c>
       <c r="AS34" s="39">
         <v>34543</v>
       </c>
       <c r="AT34" s="35">
         <v>34501</v>
       </c>
       <c r="AU34" s="32">
         <v>34456</v>
       </c>
       <c r="AV34" s="34">
         <v>34427</v>
       </c>
       <c r="AW34" s="35">
         <v>34400</v>
       </c>
       <c r="AX34" s="35">
         <v>34394</v>
       </c>
       <c r="AY34" s="34">
         <v>34386</v>
       </c>
       <c r="AZ34" s="34">
         <v>34391</v>
       </c>
+      <c r="BA34" s="11">
+        <v>34370</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="11">
         <v>28454</v>
       </c>
       <c r="C35" s="16">
         <v>28418</v>
       </c>
       <c r="D35" s="11">
         <v>28418</v>
       </c>
       <c r="E35" s="11">
         <v>28408</v>
       </c>
       <c r="F35" s="11">
         <v>28424</v>
       </c>
       <c r="G35" s="11">
         <v>28457</v>
       </c>
       <c r="H35" s="11">
         <v>28451</v>
       </c>
       <c r="I35" s="11">
@@ -5645,107 +5734,111 @@
       </c>
       <c r="AS35" s="39">
         <v>28857</v>
       </c>
       <c r="AT35" s="35">
         <v>28889</v>
       </c>
       <c r="AU35" s="32">
         <v>28902</v>
       </c>
       <c r="AV35" s="34">
         <v>28927</v>
       </c>
       <c r="AW35" s="35">
         <v>28940</v>
       </c>
       <c r="AX35" s="35">
         <v>28936</v>
       </c>
       <c r="AY35" s="34">
         <v>28931</v>
       </c>
       <c r="AZ35" s="34">
         <v>28962</v>
       </c>
+      <c r="BA35" s="11">
+        <v>29068</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B36" s="49" t="s">
+    <row r="36" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B36" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="C36" s="49"/>
-[...48 lines deleted...]
-      <c r="AZ36" s="49"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="48"/>
+      <c r="J36" s="48"/>
+      <c r="K36" s="48"/>
+      <c r="L36" s="48"/>
+      <c r="M36" s="48"/>
+      <c r="N36" s="48"/>
+      <c r="O36" s="48"/>
+      <c r="P36" s="48"/>
+      <c r="Q36" s="48"/>
+      <c r="R36" s="48"/>
+      <c r="S36" s="48"/>
+      <c r="T36" s="48"/>
+      <c r="U36" s="48"/>
+      <c r="V36" s="48"/>
+      <c r="W36" s="48"/>
+      <c r="X36" s="48"/>
+      <c r="Y36" s="48"/>
+      <c r="Z36" s="48"/>
+      <c r="AA36" s="48"/>
+      <c r="AB36" s="48"/>
+      <c r="AC36" s="48"/>
+      <c r="AD36" s="48"/>
+      <c r="AE36" s="48"/>
+      <c r="AF36" s="48"/>
+      <c r="AG36" s="48"/>
+      <c r="AH36" s="48"/>
+      <c r="AI36" s="48"/>
+      <c r="AJ36" s="48"/>
+      <c r="AK36" s="48"/>
+      <c r="AL36" s="48"/>
+      <c r="AM36" s="48"/>
+      <c r="AN36" s="48"/>
+      <c r="AO36" s="48"/>
+      <c r="AP36" s="48"/>
+      <c r="AQ36" s="48"/>
+      <c r="AR36" s="48"/>
+      <c r="AS36" s="48"/>
+      <c r="AT36" s="48"/>
+      <c r="AU36" s="48"/>
+      <c r="AV36" s="48"/>
+      <c r="AW36" s="48"/>
+      <c r="AX36" s="48"/>
+      <c r="AY36" s="48"/>
+      <c r="AZ36" s="48"/>
+      <c r="BA36" s="48"/>
     </row>
-    <row r="37" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="11">
         <v>322458</v>
       </c>
       <c r="C37" s="12">
         <v>321963</v>
       </c>
       <c r="D37" s="12">
         <v>321427</v>
       </c>
       <c r="E37" s="12">
         <v>321114</v>
       </c>
       <c r="F37" s="12">
         <v>320627</v>
       </c>
       <c r="G37" s="12">
         <v>320211</v>
       </c>
       <c r="H37" s="12">
         <v>319766</v>
       </c>
       <c r="I37" s="11">
@@ -5858,52 +5951,55 @@
       </c>
       <c r="AS37" s="17">
         <v>300062</v>
       </c>
       <c r="AT37" s="35">
         <v>299257</v>
       </c>
       <c r="AU37" s="32">
         <v>298711</v>
       </c>
       <c r="AV37" s="34">
         <v>298171</v>
       </c>
       <c r="AW37" s="35">
         <v>297618</v>
       </c>
       <c r="AX37" s="34">
         <v>297098</v>
       </c>
       <c r="AY37" s="35">
         <v>297102</v>
       </c>
       <c r="AZ37" s="34">
         <v>296033</v>
       </c>
+      <c r="BA37" s="11">
+        <v>295605</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="11">
         <v>9554</v>
       </c>
       <c r="C38" s="16">
         <v>9543</v>
       </c>
       <c r="D38" s="11">
         <v>9531</v>
       </c>
       <c r="E38" s="11">
         <v>9536</v>
       </c>
       <c r="F38" s="11">
         <v>9526</v>
       </c>
       <c r="G38" s="11">
         <v>9633</v>
       </c>
       <c r="H38" s="11">
         <v>9631</v>
       </c>
       <c r="I38" s="11">
@@ -6016,52 +6112,55 @@
       </c>
       <c r="AS38" s="17">
         <v>9165</v>
       </c>
       <c r="AT38" s="35">
         <v>9116</v>
       </c>
       <c r="AU38" s="32">
         <v>9071</v>
       </c>
       <c r="AV38" s="34">
         <v>9036</v>
       </c>
       <c r="AW38" s="35">
         <v>9006</v>
       </c>
       <c r="AX38" s="34">
         <v>9001</v>
       </c>
       <c r="AY38" s="35">
         <v>9004</v>
       </c>
       <c r="AZ38" s="34">
         <v>8962</v>
       </c>
+      <c r="BA38" s="11">
+        <v>8930</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="11">
         <v>564</v>
       </c>
       <c r="C39" s="11">
         <v>564</v>
       </c>
       <c r="D39" s="11">
         <v>564</v>
       </c>
       <c r="E39" s="11">
         <v>561</v>
       </c>
       <c r="F39" s="11">
         <v>559</v>
       </c>
       <c r="G39" s="11">
         <v>561</v>
       </c>
       <c r="H39" s="11">
         <v>560</v>
       </c>
       <c r="I39" s="11">
@@ -6174,52 +6273,55 @@
       </c>
       <c r="AS39" s="17">
         <v>543</v>
       </c>
       <c r="AT39" s="35">
         <v>532</v>
       </c>
       <c r="AU39" s="32">
         <v>536</v>
       </c>
       <c r="AV39" s="11">
         <v>535</v>
       </c>
       <c r="AW39" s="35">
         <v>532</v>
       </c>
       <c r="AX39" s="11">
         <v>523</v>
       </c>
       <c r="AY39" s="35">
         <v>523</v>
       </c>
       <c r="AZ39" s="11">
         <v>520</v>
       </c>
+      <c r="BA39" s="11">
+        <v>516</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="11">
         <v>12590</v>
       </c>
       <c r="C40" s="11">
         <v>12575</v>
       </c>
       <c r="D40" s="11">
         <v>12550</v>
       </c>
       <c r="E40" s="11">
         <v>12538</v>
       </c>
       <c r="F40" s="11">
         <v>12531</v>
       </c>
       <c r="G40" s="11">
         <v>12530</v>
       </c>
       <c r="H40" s="11">
         <v>12523</v>
       </c>
       <c r="I40" s="11">
@@ -6332,52 +6434,55 @@
       </c>
       <c r="AS40" s="17">
         <v>11812</v>
       </c>
       <c r="AT40" s="35">
         <v>11763</v>
       </c>
       <c r="AU40" s="32">
         <v>11752</v>
       </c>
       <c r="AV40" s="11">
         <v>11723</v>
       </c>
       <c r="AW40" s="35">
         <v>11699</v>
       </c>
       <c r="AX40" s="11">
         <v>11681</v>
       </c>
       <c r="AY40" s="35">
         <v>11690</v>
       </c>
       <c r="AZ40" s="11">
         <v>11661</v>
       </c>
+      <c r="BA40" s="11">
+        <v>11640</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="11">
         <v>13658</v>
       </c>
       <c r="C41" s="11">
         <v>13641</v>
       </c>
       <c r="D41" s="11">
         <v>13631</v>
       </c>
       <c r="E41" s="11">
         <v>13622</v>
       </c>
       <c r="F41" s="11">
         <v>13589</v>
       </c>
       <c r="G41" s="11">
         <v>13593</v>
       </c>
       <c r="H41" s="11">
         <v>13582</v>
       </c>
       <c r="I41" s="11">
@@ -6490,52 +6595,55 @@
       </c>
       <c r="AS41" s="17">
         <v>12511</v>
       </c>
       <c r="AT41" s="35">
         <v>12473</v>
       </c>
       <c r="AU41" s="32">
         <v>12434</v>
       </c>
       <c r="AV41" s="11">
         <v>12427</v>
       </c>
       <c r="AW41" s="35">
         <v>12402</v>
       </c>
       <c r="AX41" s="11">
         <v>12352</v>
       </c>
       <c r="AY41" s="35">
         <v>12351</v>
       </c>
       <c r="AZ41" s="11">
         <v>12241</v>
       </c>
+      <c r="BA41" s="11">
+        <v>12225</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11">
         <v>35427</v>
       </c>
       <c r="C42" s="11">
         <v>35386</v>
       </c>
       <c r="D42" s="11">
         <v>35305</v>
       </c>
       <c r="E42" s="11">
         <v>35281</v>
       </c>
       <c r="F42" s="11">
         <v>35219</v>
       </c>
       <c r="G42" s="11">
         <v>35161</v>
       </c>
       <c r="H42" s="11">
         <v>35116</v>
       </c>
       <c r="I42" s="11">
@@ -6648,52 +6756,55 @@
       </c>
       <c r="AS42" s="17">
         <v>32941</v>
       </c>
       <c r="AT42" s="35">
         <v>32858</v>
       </c>
       <c r="AU42" s="32">
         <v>32792</v>
       </c>
       <c r="AV42" s="11">
         <v>32717</v>
       </c>
       <c r="AW42" s="35">
         <v>32682</v>
       </c>
       <c r="AX42" s="11">
         <v>32656</v>
       </c>
       <c r="AY42" s="35">
         <v>32658</v>
       </c>
       <c r="AZ42" s="11">
         <v>32512</v>
       </c>
+      <c r="BA42" s="11">
+        <v>32462</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>16876</v>
       </c>
       <c r="C43" s="11">
         <v>16847</v>
       </c>
       <c r="D43" s="11">
         <v>16830</v>
       </c>
       <c r="E43" s="11">
         <v>16800</v>
       </c>
       <c r="F43" s="11">
         <v>16775</v>
       </c>
       <c r="G43" s="11">
         <v>16703</v>
       </c>
       <c r="H43" s="11">
         <v>16665</v>
       </c>
       <c r="I43" s="11">
@@ -6806,52 +6917,55 @@
       </c>
       <c r="AS43" s="17">
         <v>15545</v>
       </c>
       <c r="AT43" s="35">
         <v>15509</v>
       </c>
       <c r="AU43" s="32">
         <v>15465</v>
       </c>
       <c r="AV43" s="11">
         <v>15446</v>
       </c>
       <c r="AW43" s="35">
         <v>15428</v>
       </c>
       <c r="AX43" s="11">
         <v>15389</v>
       </c>
       <c r="AY43" s="35">
         <v>15388</v>
       </c>
       <c r="AZ43" s="11">
         <v>15351</v>
       </c>
+      <c r="BA43" s="11">
+        <v>15313</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>11016</v>
       </c>
       <c r="C44" s="11">
         <v>10992</v>
       </c>
       <c r="D44" s="11">
         <v>10982</v>
       </c>
       <c r="E44" s="11">
         <v>10983</v>
       </c>
       <c r="F44" s="11">
         <v>10958</v>
       </c>
       <c r="G44" s="11">
         <v>10923</v>
       </c>
       <c r="H44" s="11">
         <v>10910</v>
       </c>
       <c r="I44" s="11">
@@ -6964,52 +7078,55 @@
       </c>
       <c r="AS44" s="17">
         <v>10004</v>
       </c>
       <c r="AT44" s="35">
         <v>9960</v>
       </c>
       <c r="AU44" s="32">
         <v>9894</v>
       </c>
       <c r="AV44" s="11">
         <v>9864</v>
       </c>
       <c r="AW44" s="35">
         <v>9859</v>
       </c>
       <c r="AX44" s="11">
         <v>9843</v>
       </c>
       <c r="AY44" s="35">
         <v>9847</v>
       </c>
       <c r="AZ44" s="11">
         <v>9806</v>
       </c>
+      <c r="BA44" s="11">
+        <v>9785</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>7597</v>
       </c>
       <c r="C45" s="11">
         <v>7558</v>
       </c>
       <c r="D45" s="11">
         <v>7534</v>
       </c>
       <c r="E45" s="11">
         <v>7528</v>
       </c>
       <c r="F45" s="11">
         <v>7494</v>
       </c>
       <c r="G45" s="11">
         <v>7468</v>
       </c>
       <c r="H45" s="11">
         <v>7441</v>
       </c>
       <c r="I45" s="11">
@@ -7122,52 +7239,55 @@
       </c>
       <c r="AS45" s="17">
         <v>6539</v>
       </c>
       <c r="AT45" s="35">
         <v>6492</v>
       </c>
       <c r="AU45" s="32">
         <v>6436</v>
       </c>
       <c r="AV45" s="11">
         <v>6401</v>
       </c>
       <c r="AW45" s="35">
         <v>6374</v>
       </c>
       <c r="AX45" s="11">
         <v>6340</v>
       </c>
       <c r="AY45" s="35">
         <v>6341</v>
       </c>
       <c r="AZ45" s="11">
         <v>6278</v>
       </c>
+      <c r="BA45" s="11">
+        <v>6267</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>11149</v>
       </c>
       <c r="C46" s="11">
         <v>11106</v>
       </c>
       <c r="D46" s="11">
         <v>11090</v>
       </c>
       <c r="E46" s="11">
         <v>11091</v>
       </c>
       <c r="F46" s="11">
         <v>11074</v>
       </c>
       <c r="G46" s="11">
         <v>11043</v>
       </c>
       <c r="H46" s="11">
         <v>11027</v>
       </c>
       <c r="I46" s="11">
@@ -7280,52 +7400,55 @@
       </c>
       <c r="AS46" s="17">
         <v>10029</v>
       </c>
       <c r="AT46" s="35">
         <v>9981</v>
       </c>
       <c r="AU46" s="32">
         <v>9955</v>
       </c>
       <c r="AV46" s="11">
         <v>9912</v>
       </c>
       <c r="AW46" s="35">
         <v>9881</v>
       </c>
       <c r="AX46" s="11">
         <v>9875</v>
       </c>
       <c r="AY46" s="35">
         <v>9872</v>
       </c>
       <c r="AZ46" s="11">
         <v>9813</v>
       </c>
+      <c r="BA46" s="11">
+        <v>9810</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11">
         <v>24849</v>
       </c>
       <c r="C47" s="11">
         <v>24837</v>
       </c>
       <c r="D47" s="11">
         <v>24784</v>
       </c>
       <c r="E47" s="11">
         <v>24743</v>
       </c>
       <c r="F47" s="11">
         <v>24714</v>
       </c>
       <c r="G47" s="11">
         <v>24705</v>
       </c>
       <c r="H47" s="11">
         <v>24659</v>
       </c>
       <c r="I47" s="11">
@@ -7438,52 +7561,55 @@
       </c>
       <c r="AS47" s="17">
         <v>23609</v>
       </c>
       <c r="AT47" s="35">
         <v>23584</v>
       </c>
       <c r="AU47" s="32">
         <v>23543</v>
       </c>
       <c r="AV47" s="11">
         <v>23509</v>
       </c>
       <c r="AW47" s="35">
         <v>23440</v>
       </c>
       <c r="AX47" s="11">
         <v>23405</v>
       </c>
       <c r="AY47" s="35">
         <v>23401</v>
       </c>
       <c r="AZ47" s="11">
         <v>23363</v>
       </c>
+      <c r="BA47" s="11">
+        <v>23333</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="11">
         <v>21059</v>
       </c>
       <c r="C48" s="11">
         <v>21013</v>
       </c>
       <c r="D48" s="11">
         <v>20973</v>
       </c>
       <c r="E48" s="11">
         <v>20939</v>
       </c>
       <c r="F48" s="11">
         <v>20893</v>
       </c>
       <c r="G48" s="11">
         <v>20861</v>
       </c>
       <c r="H48" s="11">
         <v>20829</v>
       </c>
       <c r="I48" s="11">
@@ -7596,52 +7722,55 @@
       </c>
       <c r="AS48" s="17">
         <v>19041</v>
       </c>
       <c r="AT48" s="35">
         <v>18975</v>
       </c>
       <c r="AU48" s="32">
         <v>18908</v>
       </c>
       <c r="AV48" s="11">
         <v>18883</v>
       </c>
       <c r="AW48" s="35">
         <v>18862</v>
       </c>
       <c r="AX48" s="11">
         <v>18783</v>
       </c>
       <c r="AY48" s="35">
         <v>18785</v>
       </c>
       <c r="AZ48" s="11">
         <v>18706</v>
       </c>
+      <c r="BA48" s="11">
+        <v>18628</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11">
         <v>44774</v>
       </c>
       <c r="C49" s="11">
         <v>44765</v>
       </c>
       <c r="D49" s="11">
         <v>44764</v>
       </c>
       <c r="E49" s="11">
         <v>44777</v>
       </c>
       <c r="F49" s="11">
         <v>44766</v>
       </c>
       <c r="G49" s="11">
         <v>44747</v>
       </c>
       <c r="H49" s="11">
         <v>44714</v>
       </c>
       <c r="I49" s="11">
@@ -7754,52 +7883,55 @@
       </c>
       <c r="AS49" s="17">
         <v>44401</v>
       </c>
       <c r="AT49" s="35">
         <v>44447</v>
       </c>
       <c r="AU49" s="32">
         <v>44453</v>
       </c>
       <c r="AV49" s="11">
         <v>44471</v>
       </c>
       <c r="AW49" s="35">
         <v>44454</v>
       </c>
       <c r="AX49" s="11">
         <v>44479</v>
       </c>
       <c r="AY49" s="35">
         <v>44477</v>
       </c>
       <c r="AZ49" s="11">
         <v>44529</v>
       </c>
+      <c r="BA49" s="11">
+        <v>44502</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>22566</v>
       </c>
       <c r="C50" s="11">
         <v>22526</v>
       </c>
       <c r="D50" s="11">
         <v>22462</v>
       </c>
       <c r="E50" s="11">
         <v>22428</v>
       </c>
       <c r="F50" s="11">
         <v>22388</v>
       </c>
       <c r="G50" s="11">
         <v>22339</v>
       </c>
       <c r="H50" s="11">
         <v>22314</v>
       </c>
       <c r="I50" s="11">
@@ -7912,52 +8044,55 @@
       </c>
       <c r="AS50" s="17">
         <v>20713</v>
       </c>
       <c r="AT50" s="35">
         <v>20643</v>
       </c>
       <c r="AU50" s="32">
         <v>20707</v>
       </c>
       <c r="AV50" s="11">
         <v>20610</v>
       </c>
       <c r="AW50" s="35">
         <v>20530</v>
       </c>
       <c r="AX50" s="11">
         <v>20470</v>
       </c>
       <c r="AY50" s="35">
         <v>20471</v>
       </c>
       <c r="AZ50" s="11">
         <v>20340</v>
       </c>
+      <c r="BA50" s="11">
+        <v>20323</v>
+      </c>
     </row>
-    <row r="51" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>9456</v>
       </c>
       <c r="C51" s="11">
         <v>9430</v>
       </c>
       <c r="D51" s="11">
         <v>9411</v>
       </c>
       <c r="E51" s="11">
         <v>9388</v>
       </c>
       <c r="F51" s="11">
         <v>9374</v>
       </c>
       <c r="G51" s="11">
         <v>9370</v>
       </c>
       <c r="H51" s="11">
         <v>9339</v>
       </c>
       <c r="I51" s="11">
@@ -8070,52 +8205,55 @@
       </c>
       <c r="AS51" s="17">
         <v>8274</v>
       </c>
       <c r="AT51" s="35">
         <v>8216</v>
       </c>
       <c r="AU51" s="32">
         <v>8184</v>
       </c>
       <c r="AV51" s="11">
         <v>8165</v>
       </c>
       <c r="AW51" s="35">
         <v>8136</v>
       </c>
       <c r="AX51" s="11">
         <v>8087</v>
       </c>
       <c r="AY51" s="35">
         <v>8085</v>
       </c>
       <c r="AZ51" s="11">
         <v>8048</v>
       </c>
+      <c r="BA51" s="11">
+        <v>8023</v>
+      </c>
     </row>
-    <row r="52" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11">
         <v>17899</v>
       </c>
       <c r="C52" s="11">
         <v>17847</v>
       </c>
       <c r="D52" s="11">
         <v>17816</v>
       </c>
       <c r="E52" s="11">
         <v>17777</v>
       </c>
       <c r="F52" s="11">
         <v>17730</v>
       </c>
       <c r="G52" s="11">
         <v>17717</v>
       </c>
       <c r="H52" s="11">
         <v>17662</v>
       </c>
       <c r="I52" s="11">
@@ -8228,52 +8366,55 @@
       </c>
       <c r="AS52" s="17">
         <v>16307</v>
       </c>
       <c r="AT52" s="35">
         <v>16229</v>
       </c>
       <c r="AU52" s="32">
         <v>16199</v>
       </c>
       <c r="AV52" s="11">
         <v>16154</v>
       </c>
       <c r="AW52" s="35">
         <v>16125</v>
       </c>
       <c r="AX52" s="11">
         <v>16093</v>
       </c>
       <c r="AY52" s="35">
         <v>16092</v>
       </c>
       <c r="AZ52" s="11">
         <v>15989</v>
       </c>
+      <c r="BA52" s="11">
+        <v>15979</v>
+      </c>
     </row>
-    <row r="53" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="11">
         <v>23550</v>
       </c>
       <c r="C53" s="11">
         <v>23523</v>
       </c>
       <c r="D53" s="11">
         <v>23461</v>
       </c>
       <c r="E53" s="11">
         <v>23426</v>
       </c>
       <c r="F53" s="11">
         <v>23407</v>
       </c>
       <c r="G53" s="11">
         <v>23260</v>
       </c>
       <c r="H53" s="11">
         <v>23221</v>
       </c>
       <c r="I53" s="11">
@@ -8386,52 +8527,55 @@
       </c>
       <c r="AS53" s="17">
         <v>21700</v>
       </c>
       <c r="AT53" s="35">
         <v>21619</v>
       </c>
       <c r="AU53" s="32">
         <v>21605</v>
       </c>
       <c r="AV53" s="11">
         <v>21576</v>
       </c>
       <c r="AW53" s="35">
         <v>21533</v>
       </c>
       <c r="AX53" s="11">
         <v>21514</v>
       </c>
       <c r="AY53" s="35">
         <v>21517</v>
       </c>
       <c r="AZ53" s="11">
         <v>21434</v>
       </c>
+      <c r="BA53" s="11">
+        <v>21407</v>
+      </c>
     </row>
-    <row r="54" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B54" s="11">
         <v>15564</v>
       </c>
       <c r="C54" s="11">
         <v>15548</v>
       </c>
       <c r="D54" s="11">
         <v>15525</v>
       </c>
       <c r="E54" s="11">
         <v>15494</v>
       </c>
       <c r="F54" s="11">
         <v>15462</v>
       </c>
       <c r="G54" s="11">
         <v>15449</v>
       </c>
       <c r="H54" s="11">
         <v>15432</v>
       </c>
       <c r="I54" s="11">
@@ -8544,52 +8688,55 @@
       </c>
       <c r="AS54" s="17">
         <v>14061</v>
       </c>
       <c r="AT54" s="35">
         <v>14024</v>
       </c>
       <c r="AU54" s="32">
         <v>13980</v>
       </c>
       <c r="AV54" s="11">
         <v>13969</v>
       </c>
       <c r="AW54" s="35">
         <v>13925</v>
       </c>
       <c r="AX54" s="11">
         <v>13889</v>
       </c>
       <c r="AY54" s="35">
         <v>13888</v>
       </c>
       <c r="AZ54" s="11">
         <v>13845</v>
       </c>
+      <c r="BA54" s="11">
+        <v>13844</v>
+      </c>
     </row>
-    <row r="55" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B55" s="19">
         <v>24310</v>
       </c>
       <c r="C55" s="19">
         <v>24262</v>
       </c>
       <c r="D55" s="19">
         <v>24214</v>
       </c>
       <c r="E55" s="19">
         <v>24202</v>
       </c>
       <c r="F55" s="19">
         <v>24168</v>
       </c>
       <c r="G55" s="19">
         <v>24148</v>
       </c>
       <c r="H55" s="19">
         <v>24141</v>
       </c>
       <c r="I55" s="19">
@@ -8702,365 +8849,368 @@
       </c>
       <c r="AS55" s="40">
         <v>22867</v>
       </c>
       <c r="AT55" s="36">
         <v>22836</v>
       </c>
       <c r="AU55" s="41">
         <v>22797</v>
       </c>
       <c r="AV55" s="19">
         <v>22773</v>
       </c>
       <c r="AW55" s="36">
         <v>22750</v>
       </c>
       <c r="AX55" s="19">
         <v>22718</v>
       </c>
       <c r="AY55" s="36">
         <v>22712</v>
       </c>
       <c r="AZ55" s="19">
         <v>22635</v>
       </c>
+      <c r="BA55" s="19">
+        <v>22618</v>
+      </c>
     </row>
-    <row r="56" spans="1:52" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:53" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21"/>
       <c r="B56" s="11"/>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="13"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
       <c r="P56" s="11"/>
     </row>
-    <row r="57" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C57" s="23"/>
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="14"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="14"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="14"/>
       <c r="AH57" s="14"/>
       <c r="AI57" s="14"/>
       <c r="AJ57" s="14"/>
       <c r="AK57" s="14"/>
     </row>
-    <row r="58" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B58" s="25"/>
       <c r="C58" s="25"/>
       <c r="D58" s="25"/>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="25"/>
       <c r="I58" s="25"/>
       <c r="J58" s="25"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="25"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
       <c r="Q58" s="26"/>
       <c r="R58" s="26"/>
       <c r="S58" s="26"/>
       <c r="T58" s="26"/>
       <c r="U58" s="26"/>
       <c r="V58" s="26"/>
       <c r="W58" s="26"/>
       <c r="X58" s="26"/>
       <c r="Y58" s="26"/>
       <c r="Z58" s="26"/>
       <c r="AA58" s="26"/>
       <c r="AB58" s="26"/>
       <c r="AC58" s="26"/>
       <c r="AD58" s="26"/>
       <c r="AE58" s="26"/>
       <c r="AF58" s="26"/>
       <c r="AG58" s="26"/>
       <c r="AH58" s="26"/>
       <c r="AI58" s="26"/>
       <c r="AJ58" s="26"/>
       <c r="AK58" s="26"/>
       <c r="AL58" s="26"/>
       <c r="AM58" s="26"/>
       <c r="AN58" s="26"/>
       <c r="AO58" s="26"/>
       <c r="AP58" s="26"/>
       <c r="AQ58" s="26"/>
       <c r="AR58" s="26"/>
     </row>
-    <row r="59" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B59" s="14"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="26"/>
       <c r="AA59" s="26"/>
       <c r="AB59" s="26"/>
       <c r="AC59" s="26"/>
       <c r="AD59" s="26"/>
       <c r="AE59" s="26"/>
       <c r="AF59" s="26"/>
       <c r="AG59" s="26"/>
       <c r="AH59" s="26"/>
       <c r="AI59" s="26"/>
       <c r="AJ59" s="26"/>
       <c r="AK59" s="26"/>
       <c r="AL59" s="26"/>
       <c r="AM59" s="26"/>
       <c r="AN59" s="26"/>
       <c r="AO59" s="26"/>
       <c r="AP59" s="26"/>
       <c r="AQ59" s="26"/>
       <c r="AR59" s="26"/>
       <c r="AS59" s="26"/>
     </row>
-    <row r="60" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="31"/>
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
       <c r="D60" s="14"/>
       <c r="E60" s="14"/>
       <c r="F60" s="14"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="14"/>
       <c r="Q60" s="14"/>
       <c r="R60" s="14"/>
       <c r="S60" s="14"/>
       <c r="T60" s="14"/>
       <c r="U60" s="14"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="26"/>
       <c r="AA60" s="26"/>
       <c r="AB60" s="26"/>
       <c r="AC60" s="26"/>
       <c r="AD60" s="26"/>
       <c r="AE60" s="26"/>
       <c r="AF60" s="26"/>
       <c r="AG60" s="26"/>
       <c r="AH60" s="26"/>
       <c r="AI60" s="26"/>
       <c r="AJ60" s="26"/>
       <c r="AK60" s="26"/>
       <c r="AL60" s="26"/>
       <c r="AM60" s="26"/>
       <c r="AN60" s="26"/>
       <c r="AO60" s="26"/>
       <c r="AP60" s="26"/>
       <c r="AQ60" s="26"/>
       <c r="AR60" s="26"/>
       <c r="AS60" s="26"/>
     </row>
-    <row r="61" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
       <c r="D61" s="14"/>
       <c r="E61" s="14"/>
       <c r="F61" s="14"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
       <c r="Q61" s="14"/>
       <c r="R61" s="14"/>
       <c r="S61" s="14"/>
       <c r="T61" s="14"/>
       <c r="U61" s="14"/>
       <c r="V61" s="14"/>
       <c r="W61" s="14"/>
       <c r="X61" s="14"/>
       <c r="Y61" s="14"/>
       <c r="Z61" s="26"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
       <c r="AN61" s="26"/>
       <c r="AO61" s="26"/>
       <c r="AP61" s="26"/>
       <c r="AQ61" s="26"/>
       <c r="AR61" s="26"/>
       <c r="AS61" s="26"/>
     </row>
-    <row r="62" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B62" s="14"/>
       <c r="C62" s="14"/>
       <c r="D62" s="14"/>
       <c r="E62" s="14"/>
       <c r="F62" s="14"/>
       <c r="G62" s="14"/>
       <c r="H62" s="14"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
       <c r="N62" s="14"/>
       <c r="O62" s="14"/>
       <c r="P62" s="14"/>
       <c r="Q62" s="14"/>
       <c r="R62" s="14"/>
       <c r="S62" s="14"/>
       <c r="T62" s="14"/>
       <c r="U62" s="14"/>
       <c r="V62" s="14"/>
       <c r="W62" s="14"/>
       <c r="X62" s="14"/>
       <c r="Y62" s="14"/>
       <c r="Z62" s="14"/>
       <c r="AA62" s="14"/>
       <c r="AB62" s="14"/>
       <c r="AC62" s="14"/>
       <c r="AD62" s="14"/>
       <c r="AE62" s="14"/>
       <c r="AF62" s="14"/>
       <c r="AG62" s="14"/>
       <c r="AH62" s="14"/>
       <c r="AI62" s="14"/>
       <c r="AJ62" s="14"/>
       <c r="AK62" s="14"/>
       <c r="AL62" s="14"/>
     </row>
-    <row r="63" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B63" s="14"/>
       <c r="C63" s="14"/>
       <c r="D63" s="14"/>
       <c r="E63" s="14"/>
       <c r="F63" s="14"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
       <c r="R63" s="14"/>
       <c r="S63" s="14"/>
       <c r="T63" s="14"/>
       <c r="U63" s="14"/>
       <c r="V63" s="14"/>
       <c r="W63" s="14"/>
       <c r="X63" s="14"/>
       <c r="Y63" s="14"/>
       <c r="Z63" s="14"/>
       <c r="AA63" s="14"/>
       <c r="AB63" s="14"/>
       <c r="AC63" s="14"/>
       <c r="AD63" s="14"/>
       <c r="AE63" s="14"/>
       <c r="AF63" s="14"/>
       <c r="AG63" s="14"/>
       <c r="AH63" s="14"/>
       <c r="AI63" s="14"/>
       <c r="AJ63" s="14"/>
       <c r="AK63" s="14"/>
       <c r="AL63" s="14"/>
       <c r="AM63" s="14"/>
       <c r="AN63" s="14"/>
       <c r="AO63" s="14"/>
     </row>
-    <row r="64" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B64" s="14"/>
       <c r="C64" s="14"/>
       <c r="D64" s="14"/>
       <c r="E64" s="14"/>
       <c r="F64" s="14"/>
       <c r="G64" s="14"/>
       <c r="H64" s="14"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="14"/>
       <c r="O64" s="14"/>
       <c r="P64" s="14"/>
       <c r="Q64" s="14"/>
       <c r="R64" s="14"/>
       <c r="S64" s="14"/>
       <c r="T64" s="14"/>
       <c r="U64" s="14"/>
       <c r="V64" s="14"/>
       <c r="W64" s="14"/>
       <c r="X64" s="14"/>
       <c r="Y64" s="14"/>
       <c r="Z64" s="14"/>
@@ -9750,167 +9900,168 @@
       <c r="P83" s="14"/>
       <c r="Q83" s="14"/>
       <c r="R83" s="14"/>
       <c r="S83" s="14"/>
       <c r="T83" s="14"/>
       <c r="U83" s="14"/>
       <c r="V83" s="14"/>
       <c r="W83" s="14"/>
       <c r="X83" s="14"/>
       <c r="Y83" s="14"/>
       <c r="Z83" s="14"/>
       <c r="AA83" s="14"/>
       <c r="AB83" s="14"/>
       <c r="AC83" s="14"/>
       <c r="AD83" s="14"/>
       <c r="AE83" s="14"/>
       <c r="AF83" s="14"/>
       <c r="AG83" s="14"/>
       <c r="AH83" s="14"/>
       <c r="AI83" s="14"/>
       <c r="AJ83" s="14"/>
       <c r="AK83" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B6:AY6"/>
-[...3 lines deleted...]
-    <mergeCell ref="B28:AZ28"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B36:BA36"/>
+    <mergeCell ref="B28:BA28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ59"/>
+  <dimension ref="A1:BA59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="L6" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="B28" sqref="B28:AZ28"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AL6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="AW9" sqref="AW9"/>
+      <selection pane="topRight" activeCell="AW9" sqref="AW9"/>
+      <selection pane="bottomLeft" activeCell="AW9" sqref="AW9"/>
+      <selection pane="bottomRight" activeCell="AP21" sqref="AP21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="24" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="9" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="25" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="50"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="50"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2022</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46">
         <v>2023</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
@@ -9929,52 +10080,53 @@
       <c r="AF4" s="46"/>
       <c r="AG4" s="46"/>
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
@@ -10085,107 +10237,111 @@
       </c>
       <c r="AS5" s="28" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="28" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="28" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="48" t="s">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="48"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="48"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+      <c r="AL6" s="50"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="50"/>
+      <c r="AO6" s="50"/>
+      <c r="AP6" s="50"/>
+      <c r="AQ6" s="50"/>
+      <c r="AR6" s="50"/>
+      <c r="AS6" s="50"/>
+      <c r="AT6" s="50"/>
+      <c r="AU6" s="50"/>
+      <c r="AV6" s="50"/>
+      <c r="AW6" s="50"/>
+      <c r="AX6" s="50"/>
+      <c r="AY6" s="50"/>
+      <c r="AZ6" s="50"/>
+      <c r="BA6" s="50"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="12">
         <v>403339</v>
       </c>
       <c r="C7" s="12">
         <v>403156</v>
       </c>
       <c r="D7" s="12">
         <v>402877</v>
       </c>
       <c r="E7" s="12">
         <v>402763</v>
       </c>
       <c r="F7" s="12">
         <v>402671</v>
       </c>
       <c r="G7" s="12">
         <v>402591</v>
       </c>
       <c r="H7" s="12">
         <v>402449</v>
       </c>
       <c r="I7" s="12">
@@ -10298,52 +10454,55 @@
       </c>
       <c r="AS7" s="11">
         <v>398293</v>
       </c>
       <c r="AT7" s="35">
         <v>398199</v>
       </c>
       <c r="AU7" s="35">
         <v>398107</v>
       </c>
       <c r="AV7" s="34">
         <v>397997</v>
       </c>
       <c r="AW7" s="11">
         <v>397863</v>
       </c>
       <c r="AX7" s="42">
         <v>397754</v>
       </c>
       <c r="AY7" s="34">
         <v>397631</v>
       </c>
       <c r="AZ7" s="34">
         <v>397489</v>
       </c>
+      <c r="BA7" s="34">
+        <v>397273</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12">
         <v>120879</v>
       </c>
       <c r="C8" s="12">
         <v>120968</v>
       </c>
       <c r="D8" s="12">
         <v>121094</v>
       </c>
       <c r="E8" s="12">
         <v>121227</v>
       </c>
       <c r="F8" s="12">
         <v>121409</v>
       </c>
       <c r="G8" s="12">
         <v>121471</v>
       </c>
       <c r="H8" s="12">
         <v>121599</v>
       </c>
       <c r="I8" s="12">
@@ -10456,52 +10615,55 @@
       </c>
       <c r="AS8" s="11">
         <v>127748</v>
       </c>
       <c r="AT8" s="35">
         <v>128042</v>
       </c>
       <c r="AU8" s="35">
         <v>128311</v>
       </c>
       <c r="AV8" s="34">
         <v>128517</v>
       </c>
       <c r="AW8" s="11">
         <v>128691</v>
       </c>
       <c r="AX8" s="42">
         <v>128808</v>
       </c>
       <c r="AY8" s="34">
         <v>129018</v>
       </c>
       <c r="AZ8" s="34">
         <v>129170</v>
       </c>
+      <c r="BA8" s="34">
+        <v>129161</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="12">
         <v>19246</v>
       </c>
       <c r="C9" s="12">
         <v>19210</v>
       </c>
       <c r="D9" s="12">
         <v>19168</v>
       </c>
       <c r="E9" s="12">
         <v>19183</v>
       </c>
       <c r="F9" s="12">
         <v>19186</v>
       </c>
       <c r="G9" s="12">
         <v>19167</v>
       </c>
       <c r="H9" s="12">
         <v>19174</v>
       </c>
       <c r="I9" s="12">
@@ -10614,52 +10776,55 @@
       </c>
       <c r="AS9" s="11">
         <v>18083</v>
       </c>
       <c r="AT9" s="35">
         <v>17994</v>
       </c>
       <c r="AU9" s="35">
         <v>17955</v>
       </c>
       <c r="AV9" s="34">
         <v>17902</v>
       </c>
       <c r="AW9" s="11">
         <v>17881</v>
       </c>
       <c r="AX9" s="42">
         <v>17896</v>
       </c>
       <c r="AY9" s="34">
         <v>17870</v>
       </c>
       <c r="AZ9" s="34">
         <v>17835</v>
       </c>
+      <c r="BA9" s="34">
+        <v>17765</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="12">
         <v>16489</v>
       </c>
       <c r="C10" s="12">
         <v>16481</v>
       </c>
       <c r="D10" s="12">
         <v>16454</v>
       </c>
       <c r="E10" s="12">
         <v>16417</v>
       </c>
       <c r="F10" s="12">
         <v>16407</v>
       </c>
       <c r="G10" s="12">
         <v>16383</v>
       </c>
       <c r="H10" s="12">
         <v>16354</v>
       </c>
       <c r="I10" s="12">
@@ -10772,52 +10937,55 @@
       </c>
       <c r="AS10" s="11">
         <v>16127</v>
       </c>
       <c r="AT10" s="35">
         <v>16124</v>
       </c>
       <c r="AU10" s="35">
         <v>16112</v>
       </c>
       <c r="AV10" s="34">
         <v>16086</v>
       </c>
       <c r="AW10" s="11">
         <v>16089</v>
       </c>
       <c r="AX10" s="42">
         <v>16079</v>
       </c>
       <c r="AY10" s="34">
         <v>16070</v>
       </c>
       <c r="AZ10" s="34">
         <v>16060</v>
       </c>
+      <c r="BA10" s="34">
+        <v>16056</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="12">
         <v>58734</v>
       </c>
       <c r="C11" s="12">
         <v>58719</v>
       </c>
       <c r="D11" s="12">
         <v>58654</v>
       </c>
       <c r="E11" s="12">
         <v>58647</v>
       </c>
       <c r="F11" s="12">
         <v>58577</v>
       </c>
       <c r="G11" s="12">
         <v>58680</v>
       </c>
       <c r="H11" s="12">
         <v>58607</v>
       </c>
       <c r="I11" s="12">
@@ -10930,52 +11098,55 @@
       </c>
       <c r="AS11" s="11">
         <v>58548</v>
       </c>
       <c r="AT11" s="35">
         <v>58567</v>
       </c>
       <c r="AU11" s="35">
         <v>58513</v>
       </c>
       <c r="AV11" s="34">
         <v>58504</v>
       </c>
       <c r="AW11" s="11">
         <v>58511</v>
       </c>
       <c r="AX11" s="42">
         <v>58501</v>
       </c>
       <c r="AY11" s="34">
         <v>58490</v>
       </c>
       <c r="AZ11" s="34">
         <v>58488</v>
       </c>
+      <c r="BA11" s="34">
+        <v>58470</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="12">
         <v>6491</v>
       </c>
       <c r="C12" s="12">
         <v>6485</v>
       </c>
       <c r="D12" s="12">
         <v>6472</v>
       </c>
       <c r="E12" s="12">
         <v>6460</v>
       </c>
       <c r="F12" s="12">
         <v>6451</v>
       </c>
       <c r="G12" s="12">
         <v>6453</v>
       </c>
       <c r="H12" s="12">
         <v>6453</v>
       </c>
       <c r="I12" s="12">
@@ -11088,52 +11259,55 @@
       </c>
       <c r="AS12" s="11">
         <v>6160</v>
       </c>
       <c r="AT12" s="35">
         <v>6143</v>
       </c>
       <c r="AU12" s="35">
         <v>6122</v>
       </c>
       <c r="AV12" s="34">
         <v>6116</v>
       </c>
       <c r="AW12" s="11">
         <v>6112</v>
       </c>
       <c r="AX12" s="42">
         <v>6111</v>
       </c>
       <c r="AY12" s="34">
         <v>6101</v>
       </c>
       <c r="AZ12" s="34">
         <v>6093</v>
       </c>
+      <c r="BA12" s="34">
+        <v>6082</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
         <v>7188</v>
       </c>
       <c r="C13" s="12">
         <v>7185</v>
       </c>
       <c r="D13" s="12">
         <v>7177</v>
       </c>
       <c r="E13" s="12">
         <v>7178</v>
       </c>
       <c r="F13" s="12">
         <v>7166</v>
       </c>
       <c r="G13" s="12">
         <v>7175</v>
       </c>
       <c r="H13" s="12">
         <v>7167</v>
       </c>
       <c r="I13" s="12">
@@ -11246,52 +11420,55 @@
       </c>
       <c r="AS13" s="11">
         <v>6692</v>
       </c>
       <c r="AT13" s="35">
         <v>6682</v>
       </c>
       <c r="AU13" s="35">
         <v>6658</v>
       </c>
       <c r="AV13" s="34">
         <v>6662</v>
       </c>
       <c r="AW13" s="11">
         <v>6655</v>
       </c>
       <c r="AX13" s="42">
         <v>6632</v>
       </c>
       <c r="AY13" s="34">
         <v>6596</v>
       </c>
       <c r="AZ13" s="34">
         <v>6581</v>
       </c>
+      <c r="BA13" s="34">
+        <v>6582</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
         <v>17525</v>
       </c>
       <c r="C14" s="12">
         <v>17515</v>
       </c>
       <c r="D14" s="12">
         <v>17474</v>
       </c>
       <c r="E14" s="12">
         <v>17455</v>
       </c>
       <c r="F14" s="12">
         <v>17439</v>
       </c>
       <c r="G14" s="12">
         <v>17408</v>
       </c>
       <c r="H14" s="12">
         <v>17403</v>
       </c>
       <c r="I14" s="12">
@@ -11404,52 +11581,55 @@
       </c>
       <c r="AS14" s="11">
         <v>16374</v>
       </c>
       <c r="AT14" s="35">
         <v>16335</v>
       </c>
       <c r="AU14" s="35">
         <v>16315</v>
       </c>
       <c r="AV14" s="34">
         <v>16277</v>
       </c>
       <c r="AW14" s="11">
         <v>16271</v>
       </c>
       <c r="AX14" s="42">
         <v>16262</v>
       </c>
       <c r="AY14" s="34">
         <v>16212</v>
       </c>
       <c r="AZ14" s="34">
         <v>16176</v>
       </c>
+      <c r="BA14" s="34">
+        <v>16146</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
         <v>8429</v>
       </c>
       <c r="C15" s="12">
         <v>8414</v>
       </c>
       <c r="D15" s="12">
         <v>8415</v>
       </c>
       <c r="E15" s="12">
         <v>8395</v>
       </c>
       <c r="F15" s="12">
         <v>8383</v>
       </c>
       <c r="G15" s="12">
         <v>8345</v>
       </c>
       <c r="H15" s="12">
         <v>8331</v>
       </c>
       <c r="I15" s="12">
@@ -11562,52 +11742,55 @@
       </c>
       <c r="AS15" s="11">
         <v>7742</v>
       </c>
       <c r="AT15" s="35">
         <v>7717</v>
       </c>
       <c r="AU15" s="35">
         <v>7702</v>
       </c>
       <c r="AV15" s="34">
         <v>7700</v>
       </c>
       <c r="AW15" s="11">
         <v>7689</v>
       </c>
       <c r="AX15" s="42">
         <v>7671</v>
       </c>
       <c r="AY15" s="34">
         <v>7671</v>
       </c>
       <c r="AZ15" s="34">
         <v>7668</v>
       </c>
+      <c r="BA15" s="34">
+        <v>7656</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>5664</v>
       </c>
       <c r="C16" s="12">
         <v>5652</v>
       </c>
       <c r="D16" s="12">
         <v>5650</v>
       </c>
       <c r="E16" s="12">
         <v>5647</v>
       </c>
       <c r="F16" s="12">
         <v>5633</v>
       </c>
       <c r="G16" s="12">
         <v>5620</v>
       </c>
       <c r="H16" s="12">
         <v>5610</v>
       </c>
       <c r="I16" s="12">
@@ -11720,52 +11903,55 @@
       </c>
       <c r="AS16" s="11">
         <v>5206</v>
       </c>
       <c r="AT16" s="35">
         <v>5199</v>
       </c>
       <c r="AU16" s="35">
         <v>5174</v>
       </c>
       <c r="AV16" s="34">
         <v>5167</v>
       </c>
       <c r="AW16" s="11">
         <v>5161</v>
       </c>
       <c r="AX16" s="42">
         <v>5157</v>
       </c>
       <c r="AY16" s="34">
         <v>5150</v>
       </c>
       <c r="AZ16" s="34">
         <v>5139</v>
       </c>
+      <c r="BA16" s="34">
+        <v>5135</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>20900</v>
       </c>
       <c r="C17" s="12">
         <v>20889</v>
       </c>
       <c r="D17" s="12">
         <v>20852</v>
       </c>
       <c r="E17" s="12">
         <v>20820</v>
       </c>
       <c r="F17" s="12">
         <v>20809</v>
       </c>
       <c r="G17" s="12">
         <v>20777</v>
       </c>
       <c r="H17" s="12">
         <v>20758</v>
       </c>
       <c r="I17" s="12">
@@ -11878,52 +12064,55 @@
       </c>
       <c r="AS17" s="11">
         <v>19935</v>
       </c>
       <c r="AT17" s="35">
         <v>19904</v>
       </c>
       <c r="AU17" s="35">
         <v>19859</v>
       </c>
       <c r="AV17" s="34">
         <v>19832</v>
       </c>
       <c r="AW17" s="11">
         <v>19791</v>
       </c>
       <c r="AX17" s="42">
         <v>19774</v>
       </c>
       <c r="AY17" s="34">
         <v>19740</v>
       </c>
       <c r="AZ17" s="34">
         <v>19730</v>
       </c>
+      <c r="BA17" s="34">
+        <v>19711</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
         <v>5772</v>
       </c>
       <c r="C18" s="12">
         <v>5755</v>
       </c>
       <c r="D18" s="12">
         <v>5743</v>
       </c>
       <c r="E18" s="12">
         <v>5738</v>
       </c>
       <c r="F18" s="12">
         <v>5734</v>
       </c>
       <c r="G18" s="12">
         <v>5719</v>
       </c>
       <c r="H18" s="12">
         <v>5708</v>
       </c>
       <c r="I18" s="12">
@@ -12036,52 +12225,55 @@
       </c>
       <c r="AS18" s="11">
         <v>5232</v>
       </c>
       <c r="AT18" s="35">
         <v>5209</v>
       </c>
       <c r="AU18" s="35">
         <v>5192</v>
       </c>
       <c r="AV18" s="34">
         <v>5164</v>
       </c>
       <c r="AW18" s="11">
         <v>5145</v>
       </c>
       <c r="AX18" s="42">
         <v>5144</v>
       </c>
       <c r="AY18" s="34">
         <v>5137</v>
       </c>
       <c r="AZ18" s="34">
         <v>5112</v>
       </c>
+      <c r="BA18" s="34">
+        <v>5114</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
         <v>12268</v>
       </c>
       <c r="C19" s="12">
         <v>12259</v>
       </c>
       <c r="D19" s="12">
         <v>12241</v>
       </c>
       <c r="E19" s="12">
         <v>12216</v>
       </c>
       <c r="F19" s="12">
         <v>12199</v>
       </c>
       <c r="G19" s="12">
         <v>12196</v>
       </c>
       <c r="H19" s="12">
         <v>12180</v>
       </c>
       <c r="I19" s="12">
@@ -12194,52 +12386,55 @@
       </c>
       <c r="AS19" s="11">
         <v>11689</v>
       </c>
       <c r="AT19" s="35">
         <v>11681</v>
       </c>
       <c r="AU19" s="35">
         <v>11655</v>
       </c>
       <c r="AV19" s="34">
         <v>11640</v>
       </c>
       <c r="AW19" s="11">
         <v>11608</v>
       </c>
       <c r="AX19" s="42">
         <v>11590</v>
       </c>
       <c r="AY19" s="34">
         <v>11586</v>
       </c>
       <c r="AZ19" s="34">
         <v>11566</v>
       </c>
+      <c r="BA19" s="34">
+        <v>11553</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
         <v>10553</v>
       </c>
       <c r="C20" s="12">
         <v>10523</v>
       </c>
       <c r="D20" s="12">
         <v>10509</v>
       </c>
       <c r="E20" s="12">
         <v>10486</v>
       </c>
       <c r="F20" s="12">
         <v>10463</v>
       </c>
       <c r="G20" s="12">
         <v>10442</v>
       </c>
       <c r="H20" s="12">
         <v>10429</v>
       </c>
       <c r="I20" s="12">
@@ -12352,52 +12547,55 @@
       </c>
       <c r="AS20" s="11">
         <v>9594</v>
       </c>
       <c r="AT20" s="35">
         <v>9556</v>
       </c>
       <c r="AU20" s="35">
         <v>9521</v>
       </c>
       <c r="AV20" s="34">
         <v>9513</v>
       </c>
       <c r="AW20" s="11">
         <v>9501</v>
       </c>
       <c r="AX20" s="42">
         <v>9475</v>
       </c>
       <c r="AY20" s="34">
         <v>9460</v>
       </c>
       <c r="AZ20" s="34">
         <v>9440</v>
       </c>
+      <c r="BA20" s="34">
+        <v>9403</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
         <v>36143</v>
       </c>
       <c r="C21" s="12">
         <v>36132</v>
       </c>
       <c r="D21" s="12">
         <v>36128</v>
       </c>
       <c r="E21" s="12">
         <v>36134</v>
       </c>
       <c r="F21" s="12">
         <v>36161</v>
       </c>
       <c r="G21" s="12">
         <v>36186</v>
       </c>
       <c r="H21" s="12">
         <v>36164</v>
       </c>
       <c r="I21" s="12">
@@ -12510,52 +12708,55 @@
       </c>
       <c r="AS21" s="11">
         <v>36460</v>
       </c>
       <c r="AT21" s="35">
         <v>36493</v>
       </c>
       <c r="AU21" s="35">
         <v>36495</v>
       </c>
       <c r="AV21" s="34">
         <v>36495</v>
       </c>
       <c r="AW21" s="11">
         <v>36498</v>
       </c>
       <c r="AX21" s="42">
         <v>36523</v>
       </c>
       <c r="AY21" s="34">
         <v>36534</v>
       </c>
       <c r="AZ21" s="34">
         <v>36547</v>
       </c>
+      <c r="BA21" s="34">
+        <v>36602</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12">
         <v>11248</v>
       </c>
       <c r="C22" s="12">
         <v>11226</v>
       </c>
       <c r="D22" s="12">
         <v>11191</v>
       </c>
       <c r="E22" s="12">
         <v>11166</v>
       </c>
       <c r="F22" s="12">
         <v>11148</v>
       </c>
       <c r="G22" s="12">
         <v>11124</v>
       </c>
       <c r="H22" s="12">
         <v>11108</v>
       </c>
       <c r="I22" s="12">
@@ -12668,52 +12869,55 @@
       </c>
       <c r="AS22" s="11">
         <v>10414</v>
       </c>
       <c r="AT22" s="35">
         <v>10380</v>
       </c>
       <c r="AU22" s="35">
         <v>10410</v>
       </c>
       <c r="AV22" s="34">
         <v>10370</v>
       </c>
       <c r="AW22" s="11">
         <v>10324</v>
       </c>
       <c r="AX22" s="42">
         <v>10288</v>
       </c>
       <c r="AY22" s="34">
         <v>10251</v>
       </c>
       <c r="AZ22" s="34">
         <v>10230</v>
       </c>
+      <c r="BA22" s="34">
+        <v>10235</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="12">
         <v>5013</v>
       </c>
       <c r="C23" s="12">
         <v>4998</v>
       </c>
       <c r="D23" s="12">
         <v>4994</v>
       </c>
       <c r="E23" s="12">
         <v>4983</v>
       </c>
       <c r="F23" s="12">
         <v>4972</v>
       </c>
       <c r="G23" s="12">
         <v>4966</v>
       </c>
       <c r="H23" s="12">
         <v>4963</v>
       </c>
       <c r="I23" s="12">
@@ -12826,52 +13030,55 @@
       </c>
       <c r="AS23" s="11">
         <v>4506</v>
       </c>
       <c r="AT23" s="35">
         <v>4481</v>
       </c>
       <c r="AU23" s="35">
         <v>4465</v>
       </c>
       <c r="AV23" s="34">
         <v>4456</v>
       </c>
       <c r="AW23" s="11">
         <v>4433</v>
       </c>
       <c r="AX23" s="42">
         <v>4409</v>
       </c>
       <c r="AY23" s="34">
         <v>4401</v>
       </c>
       <c r="AZ23" s="34">
         <v>4387</v>
       </c>
+      <c r="BA23" s="34">
+        <v>4370</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="12">
         <v>9061</v>
       </c>
       <c r="C24" s="12">
         <v>9035</v>
       </c>
       <c r="D24" s="12">
         <v>9025</v>
       </c>
       <c r="E24" s="12">
         <v>9008</v>
       </c>
       <c r="F24" s="12">
         <v>8985</v>
       </c>
       <c r="G24" s="12">
         <v>8978</v>
       </c>
       <c r="H24" s="12">
         <v>8963</v>
       </c>
       <c r="I24" s="12">
@@ -12984,52 +13191,55 @@
       </c>
       <c r="AS24" s="11">
         <v>8330</v>
       </c>
       <c r="AT24" s="35">
         <v>8298</v>
       </c>
       <c r="AU24" s="35">
         <v>8288</v>
       </c>
       <c r="AV24" s="34">
         <v>8272</v>
       </c>
       <c r="AW24" s="11">
         <v>8248</v>
       </c>
       <c r="AX24" s="42">
         <v>8234</v>
       </c>
       <c r="AY24" s="34">
         <v>8186</v>
       </c>
       <c r="AZ24" s="34">
         <v>8162</v>
       </c>
+      <c r="BA24" s="34">
+        <v>8151</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12">
         <v>11722</v>
       </c>
       <c r="C25" s="12">
         <v>11716</v>
       </c>
       <c r="D25" s="12">
         <v>11683</v>
       </c>
       <c r="E25" s="12">
         <v>11667</v>
       </c>
       <c r="F25" s="12">
         <v>11652</v>
       </c>
       <c r="G25" s="12">
         <v>11615</v>
       </c>
       <c r="H25" s="12">
         <v>11593</v>
       </c>
       <c r="I25" s="12">
@@ -13142,52 +13352,55 @@
       </c>
       <c r="AS25" s="11">
         <v>10828</v>
       </c>
       <c r="AT25" s="35">
         <v>10794</v>
       </c>
       <c r="AU25" s="35">
         <v>10790</v>
       </c>
       <c r="AV25" s="34">
         <v>10770</v>
       </c>
       <c r="AW25" s="11">
         <v>10739</v>
       </c>
       <c r="AX25" s="42">
         <v>10730</v>
       </c>
       <c r="AY25" s="34">
         <v>10708</v>
       </c>
       <c r="AZ25" s="34">
         <v>10695</v>
       </c>
+      <c r="BA25" s="34">
+        <v>10679</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="12">
         <v>7912</v>
       </c>
       <c r="C26" s="12">
         <v>7911</v>
       </c>
       <c r="D26" s="12">
         <v>7895</v>
       </c>
       <c r="E26" s="12">
         <v>7883</v>
       </c>
       <c r="F26" s="12">
         <v>7863</v>
       </c>
       <c r="G26" s="12">
         <v>7862</v>
       </c>
       <c r="H26" s="12">
         <v>7863</v>
       </c>
       <c r="I26" s="12">
@@ -13300,52 +13513,55 @@
       </c>
       <c r="AS26" s="11">
         <v>7205</v>
       </c>
       <c r="AT26" s="35">
         <v>7191</v>
       </c>
       <c r="AU26" s="35">
         <v>7179</v>
       </c>
       <c r="AV26" s="34">
         <v>7171</v>
       </c>
       <c r="AW26" s="11">
         <v>7147</v>
       </c>
       <c r="AX26" s="42">
         <v>7129</v>
       </c>
       <c r="AY26" s="34">
         <v>7120</v>
       </c>
       <c r="AZ26" s="34">
         <v>7107</v>
       </c>
+      <c r="BA26" s="34">
+        <v>7105</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
         <v>12102</v>
       </c>
       <c r="C27" s="12">
         <v>12083</v>
       </c>
       <c r="D27" s="12">
         <v>12058</v>
       </c>
       <c r="E27" s="12">
         <v>12053</v>
       </c>
       <c r="F27" s="12">
         <v>12034</v>
       </c>
       <c r="G27" s="12">
         <v>12024</v>
       </c>
       <c r="H27" s="12">
         <v>12022</v>
       </c>
       <c r="I27" s="12">
@@ -13458,107 +13674,111 @@
       </c>
       <c r="AS27" s="11">
         <v>11420</v>
       </c>
       <c r="AT27" s="35">
         <v>11409</v>
       </c>
       <c r="AU27" s="35">
         <v>11391</v>
       </c>
       <c r="AV27" s="34">
         <v>11383</v>
       </c>
       <c r="AW27" s="11">
         <v>11369</v>
       </c>
       <c r="AX27" s="42">
         <v>11341</v>
       </c>
       <c r="AY27" s="34">
         <v>11330</v>
       </c>
       <c r="AZ27" s="34">
         <v>11303</v>
       </c>
+      <c r="BA27" s="34">
+        <v>11297</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="49" t="s">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="C28" s="49"/>
-[...48 lines deleted...]
-      <c r="AZ28" s="49"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="48"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+      <c r="AG28" s="48"/>
+      <c r="AH28" s="48"/>
+      <c r="AI28" s="48"/>
+      <c r="AJ28" s="48"/>
+      <c r="AK28" s="48"/>
+      <c r="AL28" s="48"/>
+      <c r="AM28" s="48"/>
+      <c r="AN28" s="48"/>
+      <c r="AO28" s="48"/>
+      <c r="AP28" s="48"/>
+      <c r="AQ28" s="48"/>
+      <c r="AR28" s="48"/>
+      <c r="AS28" s="48"/>
+      <c r="AT28" s="48"/>
+      <c r="AU28" s="48"/>
+      <c r="AV28" s="48"/>
+      <c r="AW28" s="48"/>
+      <c r="AX28" s="48"/>
+      <c r="AY28" s="48"/>
+      <c r="AZ28" s="48"/>
+      <c r="BA28" s="48"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="12">
         <v>432347</v>
       </c>
       <c r="C29" s="12">
         <v>432074</v>
       </c>
       <c r="D29" s="12">
         <v>431608</v>
       </c>
       <c r="E29" s="12">
         <v>431433</v>
       </c>
       <c r="F29" s="12">
         <v>431186</v>
       </c>
       <c r="G29" s="12">
         <v>431039</v>
       </c>
       <c r="H29" s="12">
         <v>430821</v>
       </c>
       <c r="I29" s="12">
@@ -13671,52 +13891,55 @@
       </c>
       <c r="AS29" s="11">
         <v>424822</v>
       </c>
       <c r="AT29" s="11">
         <v>424512</v>
       </c>
       <c r="AU29" s="11">
         <v>424272</v>
       </c>
       <c r="AV29" s="34">
         <v>424011</v>
       </c>
       <c r="AW29" s="11">
         <v>423898</v>
       </c>
       <c r="AX29" s="35">
         <v>423719</v>
       </c>
       <c r="AY29" s="11">
         <v>423604</v>
       </c>
       <c r="AZ29" s="34">
         <v>423503</v>
       </c>
+      <c r="BA29" s="11">
+        <v>423332</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>140489</v>
       </c>
       <c r="C30" s="12">
         <v>140577</v>
       </c>
       <c r="D30" s="12">
         <v>140622</v>
       </c>
       <c r="E30" s="12">
         <v>140662</v>
       </c>
       <c r="F30" s="12">
         <v>140760</v>
       </c>
       <c r="G30" s="12">
         <v>140787</v>
       </c>
       <c r="H30" s="12">
         <v>140950</v>
       </c>
       <c r="I30" s="12">
@@ -13829,52 +14052,55 @@
       </c>
       <c r="AS30" s="11">
         <v>147382</v>
       </c>
       <c r="AT30" s="11">
         <v>147587</v>
       </c>
       <c r="AU30" s="11">
         <v>147779</v>
       </c>
       <c r="AV30" s="34">
         <v>147895</v>
       </c>
       <c r="AW30" s="11">
         <v>148061</v>
       </c>
       <c r="AX30" s="35">
         <v>148256</v>
       </c>
       <c r="AY30" s="11">
         <v>148419</v>
       </c>
       <c r="AZ30" s="34">
         <v>148516</v>
       </c>
+      <c r="BA30" s="11">
+        <v>148596</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="12">
         <v>19682</v>
       </c>
       <c r="C31" s="12">
         <v>19664</v>
       </c>
       <c r="D31" s="12">
         <v>19626</v>
       </c>
       <c r="E31" s="12">
         <v>19612</v>
       </c>
       <c r="F31" s="12">
         <v>19586</v>
       </c>
       <c r="G31" s="12">
         <v>19579</v>
       </c>
       <c r="H31" s="12">
         <v>19559</v>
       </c>
       <c r="I31" s="12">
@@ -13987,52 +14213,55 @@
       </c>
       <c r="AS31" s="11">
         <v>18473</v>
       </c>
       <c r="AT31" s="11">
         <v>18398</v>
       </c>
       <c r="AU31" s="11">
         <v>18358</v>
       </c>
       <c r="AV31" s="34">
         <v>18291</v>
       </c>
       <c r="AW31" s="11">
         <v>18250</v>
       </c>
       <c r="AX31" s="35">
         <v>18257</v>
       </c>
       <c r="AY31" s="11">
         <v>18245</v>
       </c>
       <c r="AZ31" s="34">
         <v>18241</v>
       </c>
+      <c r="BA31" s="11">
+        <v>18203</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="12">
         <v>18725</v>
       </c>
       <c r="C32" s="12">
         <v>18696</v>
       </c>
       <c r="D32" s="12">
         <v>18664</v>
       </c>
       <c r="E32" s="12">
         <v>18630</v>
       </c>
       <c r="F32" s="12">
         <v>18609</v>
       </c>
       <c r="G32" s="12">
         <v>18566</v>
       </c>
       <c r="H32" s="12">
         <v>18540</v>
       </c>
       <c r="I32" s="12">
@@ -14145,52 +14374,55 @@
       </c>
       <c r="AS32" s="11">
         <v>18280</v>
       </c>
       <c r="AT32" s="11">
         <v>18283</v>
       </c>
       <c r="AU32" s="11">
         <v>18248</v>
       </c>
       <c r="AV32" s="34">
         <v>18234</v>
       </c>
       <c r="AW32" s="11">
         <v>18211</v>
       </c>
       <c r="AX32" s="35">
         <v>18201</v>
       </c>
       <c r="AY32" s="11">
         <v>18193</v>
       </c>
       <c r="AZ32" s="34">
         <v>18177</v>
       </c>
+      <c r="BA32" s="11">
+        <v>18189</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="12">
         <v>65042</v>
       </c>
       <c r="C33" s="12">
         <v>65028</v>
       </c>
       <c r="D33" s="12">
         <v>64892</v>
       </c>
       <c r="E33" s="12">
         <v>64873</v>
       </c>
       <c r="F33" s="12">
         <v>64846</v>
       </c>
       <c r="G33" s="12">
         <v>65050</v>
       </c>
       <c r="H33" s="12">
         <v>64993</v>
       </c>
       <c r="I33" s="12">
@@ -14303,52 +14535,55 @@
       </c>
       <c r="AS33" s="11">
         <v>64720</v>
       </c>
       <c r="AT33" s="11">
         <v>64717</v>
       </c>
       <c r="AU33" s="11">
         <v>64641</v>
       </c>
       <c r="AV33" s="34">
         <v>64625</v>
       </c>
       <c r="AW33" s="11">
         <v>64647</v>
       </c>
       <c r="AX33" s="35">
         <v>64570</v>
       </c>
       <c r="AY33" s="11">
         <v>64597</v>
       </c>
       <c r="AZ33" s="34">
         <v>64601</v>
       </c>
+      <c r="BA33" s="11">
+        <v>64568</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="12">
         <v>6099</v>
       </c>
       <c r="C34" s="12">
         <v>6090</v>
       </c>
       <c r="D34" s="12">
         <v>6078</v>
       </c>
       <c r="E34" s="12">
         <v>6078</v>
       </c>
       <c r="F34" s="12">
         <v>6080</v>
       </c>
       <c r="G34" s="12">
         <v>6077</v>
       </c>
       <c r="H34" s="12">
         <v>6070</v>
       </c>
       <c r="I34" s="12">
@@ -14461,52 +14696,55 @@
       </c>
       <c r="AS34" s="11">
         <v>5652</v>
       </c>
       <c r="AT34" s="11">
         <v>5620</v>
       </c>
       <c r="AU34" s="11">
         <v>5630</v>
       </c>
       <c r="AV34" s="34">
         <v>5607</v>
       </c>
       <c r="AW34" s="11">
         <v>5587</v>
       </c>
       <c r="AX34" s="35">
         <v>5579</v>
       </c>
       <c r="AY34" s="11">
         <v>5563</v>
       </c>
       <c r="AZ34" s="34">
         <v>5568</v>
       </c>
+      <c r="BA34" s="11">
+        <v>5558</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="12">
         <v>6470</v>
       </c>
       <c r="C35" s="12">
         <v>6456</v>
       </c>
       <c r="D35" s="12">
         <v>6454</v>
       </c>
       <c r="E35" s="12">
         <v>6444</v>
       </c>
       <c r="F35" s="12">
         <v>6423</v>
       </c>
       <c r="G35" s="12">
         <v>6418</v>
       </c>
       <c r="H35" s="12">
         <v>6415</v>
       </c>
       <c r="I35" s="12">
@@ -14619,52 +14857,55 @@
       </c>
       <c r="AS35" s="11">
         <v>5819</v>
       </c>
       <c r="AT35" s="11">
         <v>5791</v>
       </c>
       <c r="AU35" s="11">
         <v>5776</v>
       </c>
       <c r="AV35" s="34">
         <v>5765</v>
       </c>
       <c r="AW35" s="11">
         <v>5747</v>
       </c>
       <c r="AX35" s="35">
         <v>5719</v>
       </c>
       <c r="AY35" s="11">
         <v>5692</v>
       </c>
       <c r="AZ35" s="34">
         <v>5660</v>
       </c>
+      <c r="BA35" s="11">
+        <v>5643</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="12">
         <v>17902</v>
       </c>
       <c r="C36" s="12">
         <v>17871</v>
       </c>
       <c r="D36" s="12">
         <v>17831</v>
       </c>
       <c r="E36" s="12">
         <v>17826</v>
       </c>
       <c r="F36" s="12">
         <v>17780</v>
       </c>
       <c r="G36" s="12">
         <v>17753</v>
       </c>
       <c r="H36" s="12">
         <v>17713</v>
       </c>
       <c r="I36" s="12">
@@ -14777,52 +15018,55 @@
       </c>
       <c r="AS36" s="11">
         <v>16567</v>
       </c>
       <c r="AT36" s="11">
         <v>16523</v>
       </c>
       <c r="AU36" s="11">
         <v>16477</v>
       </c>
       <c r="AV36" s="34">
         <v>16440</v>
       </c>
       <c r="AW36" s="11">
         <v>16411</v>
       </c>
       <c r="AX36" s="35">
         <v>16396</v>
       </c>
       <c r="AY36" s="11">
         <v>16344</v>
       </c>
       <c r="AZ36" s="34">
         <v>16336</v>
       </c>
+      <c r="BA36" s="11">
+        <v>16316</v>
+      </c>
     </row>
-    <row r="37" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="12">
         <v>8447</v>
       </c>
       <c r="C37" s="12">
         <v>8433</v>
       </c>
       <c r="D37" s="12">
         <v>8415</v>
       </c>
       <c r="E37" s="12">
         <v>8405</v>
       </c>
       <c r="F37" s="12">
         <v>8392</v>
       </c>
       <c r="G37" s="12">
         <v>8358</v>
       </c>
       <c r="H37" s="12">
         <v>8334</v>
       </c>
       <c r="I37" s="12">
@@ -14935,52 +15179,55 @@
       </c>
       <c r="AS37" s="11">
         <v>7803</v>
       </c>
       <c r="AT37" s="11">
         <v>7792</v>
       </c>
       <c r="AU37" s="11">
         <v>7763</v>
       </c>
       <c r="AV37" s="34">
         <v>7746</v>
       </c>
       <c r="AW37" s="11">
         <v>7739</v>
       </c>
       <c r="AX37" s="35">
         <v>7717</v>
       </c>
       <c r="AY37" s="11">
         <v>7699</v>
       </c>
       <c r="AZ37" s="34">
         <v>7683</v>
       </c>
+      <c r="BA37" s="11">
+        <v>7657</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="12">
         <v>5352</v>
       </c>
       <c r="C38" s="12">
         <v>5340</v>
       </c>
       <c r="D38" s="12">
         <v>5332</v>
       </c>
       <c r="E38" s="12">
         <v>5336</v>
       </c>
       <c r="F38" s="12">
         <v>5325</v>
       </c>
       <c r="G38" s="12">
         <v>5303</v>
       </c>
       <c r="H38" s="12">
         <v>5300</v>
       </c>
       <c r="I38" s="12">
@@ -15093,52 +15340,55 @@
       </c>
       <c r="AS38" s="11">
         <v>4798</v>
       </c>
       <c r="AT38" s="11">
         <v>4761</v>
       </c>
       <c r="AU38" s="11">
         <v>4720</v>
       </c>
       <c r="AV38" s="34">
         <v>4697</v>
       </c>
       <c r="AW38" s="11">
         <v>4698</v>
       </c>
       <c r="AX38" s="35">
         <v>4690</v>
       </c>
       <c r="AY38" s="11">
         <v>4680</v>
       </c>
       <c r="AZ38" s="34">
         <v>4667</v>
       </c>
+      <c r="BA38" s="11">
+        <v>4650</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="12">
         <v>22303</v>
       </c>
       <c r="C39" s="12">
         <v>22282</v>
       </c>
       <c r="D39" s="12">
         <v>22243</v>
       </c>
       <c r="E39" s="12">
         <v>22228</v>
       </c>
       <c r="F39" s="12">
         <v>22196</v>
       </c>
       <c r="G39" s="12">
         <v>22164</v>
       </c>
       <c r="H39" s="12">
         <v>22151</v>
       </c>
       <c r="I39" s="12">
@@ -15251,52 +15501,55 @@
       </c>
       <c r="AS39" s="11">
         <v>21147</v>
       </c>
       <c r="AT39" s="11">
         <v>21089</v>
       </c>
       <c r="AU39" s="11">
         <v>21033</v>
       </c>
       <c r="AV39" s="34">
         <v>20996</v>
       </c>
       <c r="AW39" s="11">
         <v>20983</v>
       </c>
       <c r="AX39" s="35">
         <v>20961</v>
       </c>
       <c r="AY39" s="11">
         <v>20953</v>
       </c>
       <c r="AZ39" s="34">
         <v>20939</v>
       </c>
+      <c r="BA39" s="11">
+        <v>20926</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="12">
         <v>5377</v>
       </c>
       <c r="C40" s="12">
         <v>5351</v>
       </c>
       <c r="D40" s="12">
         <v>5347</v>
       </c>
       <c r="E40" s="12">
         <v>5353</v>
       </c>
       <c r="F40" s="12">
         <v>5340</v>
       </c>
       <c r="G40" s="12">
         <v>5324</v>
       </c>
       <c r="H40" s="12">
         <v>5319</v>
       </c>
       <c r="I40" s="12">
@@ -15409,52 +15662,55 @@
       </c>
       <c r="AS40" s="11">
         <v>4797</v>
       </c>
       <c r="AT40" s="11">
         <v>4772</v>
       </c>
       <c r="AU40" s="11">
         <v>4763</v>
       </c>
       <c r="AV40" s="34">
         <v>4748</v>
       </c>
       <c r="AW40" s="11">
         <v>4736</v>
       </c>
       <c r="AX40" s="35">
         <v>4728</v>
       </c>
       <c r="AY40" s="11">
         <v>4721</v>
       </c>
       <c r="AZ40" s="34">
         <v>4701</v>
       </c>
+      <c r="BA40" s="11">
+        <v>4696</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="12">
         <v>12581</v>
       </c>
       <c r="C41" s="12">
         <v>12578</v>
       </c>
       <c r="D41" s="12">
         <v>12543</v>
       </c>
       <c r="E41" s="12">
         <v>12527</v>
       </c>
       <c r="F41" s="12">
         <v>12515</v>
       </c>
       <c r="G41" s="12">
         <v>12509</v>
       </c>
       <c r="H41" s="12">
         <v>12479</v>
       </c>
       <c r="I41" s="12">
@@ -15567,52 +15823,55 @@
       </c>
       <c r="AS41" s="11">
         <v>11920</v>
       </c>
       <c r="AT41" s="11">
         <v>11903</v>
       </c>
       <c r="AU41" s="11">
         <v>11888</v>
       </c>
       <c r="AV41" s="34">
         <v>11869</v>
       </c>
       <c r="AW41" s="11">
         <v>11832</v>
       </c>
       <c r="AX41" s="35">
         <v>11811</v>
       </c>
       <c r="AY41" s="11">
         <v>11799</v>
       </c>
       <c r="AZ41" s="34">
         <v>11797</v>
       </c>
+      <c r="BA41" s="11">
+        <v>11780</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="12">
         <v>10506</v>
       </c>
       <c r="C42" s="12">
         <v>10490</v>
       </c>
       <c r="D42" s="12">
         <v>10464</v>
       </c>
       <c r="E42" s="12">
         <v>10453</v>
       </c>
       <c r="F42" s="12">
         <v>10430</v>
       </c>
       <c r="G42" s="12">
         <v>10419</v>
       </c>
       <c r="H42" s="12">
         <v>10400</v>
       </c>
       <c r="I42" s="12">
@@ -15725,52 +15984,55 @@
       </c>
       <c r="AS42" s="11">
         <v>9447</v>
       </c>
       <c r="AT42" s="11">
         <v>9419</v>
       </c>
       <c r="AU42" s="11">
         <v>9387</v>
       </c>
       <c r="AV42" s="34">
         <v>9370</v>
       </c>
       <c r="AW42" s="11">
         <v>9361</v>
       </c>
       <c r="AX42" s="35">
         <v>9310</v>
       </c>
       <c r="AY42" s="11">
         <v>9282</v>
       </c>
       <c r="AZ42" s="34">
         <v>9266</v>
       </c>
+      <c r="BA42" s="11">
+        <v>9225</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="12">
         <v>37085</v>
       </c>
       <c r="C43" s="12">
         <v>37051</v>
       </c>
       <c r="D43" s="12">
         <v>37054</v>
       </c>
       <c r="E43" s="12">
         <v>37051</v>
       </c>
       <c r="F43" s="12">
         <v>37029</v>
       </c>
       <c r="G43" s="12">
         <v>37018</v>
       </c>
       <c r="H43" s="12">
         <v>37001</v>
       </c>
       <c r="I43" s="12">
@@ -15883,52 +16145,55 @@
       </c>
       <c r="AS43" s="11">
         <v>36798</v>
       </c>
       <c r="AT43" s="11">
         <v>36843</v>
       </c>
       <c r="AU43" s="11">
         <v>36860</v>
       </c>
       <c r="AV43" s="34">
         <v>36903</v>
       </c>
       <c r="AW43" s="11">
         <v>36896</v>
       </c>
       <c r="AX43" s="35">
         <v>36890</v>
       </c>
       <c r="AY43" s="11">
         <v>36922</v>
       </c>
       <c r="AZ43" s="34">
         <v>36944</v>
       </c>
+      <c r="BA43" s="11">
+        <v>36968</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="12">
         <v>11318</v>
       </c>
       <c r="C44" s="12">
         <v>11300</v>
       </c>
       <c r="D44" s="12">
         <v>11271</v>
       </c>
       <c r="E44" s="12">
         <v>11262</v>
       </c>
       <c r="F44" s="12">
         <v>11240</v>
       </c>
       <c r="G44" s="12">
         <v>11215</v>
       </c>
       <c r="H44" s="12">
         <v>11206</v>
       </c>
       <c r="I44" s="12">
@@ -16041,52 +16306,55 @@
       </c>
       <c r="AS44" s="11">
         <v>10299</v>
       </c>
       <c r="AT44" s="11">
         <v>10263</v>
       </c>
       <c r="AU44" s="11">
         <v>10297</v>
       </c>
       <c r="AV44" s="34">
         <v>10240</v>
       </c>
       <c r="AW44" s="11">
         <v>10206</v>
       </c>
       <c r="AX44" s="35">
         <v>10183</v>
       </c>
       <c r="AY44" s="11">
         <v>10137</v>
       </c>
       <c r="AZ44" s="34">
         <v>10110</v>
       </c>
+      <c r="BA44" s="11">
+        <v>10088</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="12">
         <v>4443</v>
       </c>
       <c r="C45" s="12">
         <v>4432</v>
       </c>
       <c r="D45" s="12">
         <v>4417</v>
       </c>
       <c r="E45" s="12">
         <v>4405</v>
       </c>
       <c r="F45" s="12">
         <v>4402</v>
       </c>
       <c r="G45" s="12">
         <v>4404</v>
       </c>
       <c r="H45" s="12">
         <v>4376</v>
       </c>
       <c r="I45" s="12">
@@ -16199,52 +16467,55 @@
       </c>
       <c r="AS45" s="11">
         <v>3768</v>
       </c>
       <c r="AT45" s="11">
         <v>3735</v>
       </c>
       <c r="AU45" s="11">
         <v>3719</v>
       </c>
       <c r="AV45" s="34">
         <v>3709</v>
       </c>
       <c r="AW45" s="11">
         <v>3703</v>
       </c>
       <c r="AX45" s="35">
         <v>3676</v>
       </c>
       <c r="AY45" s="11">
         <v>3665</v>
       </c>
       <c r="AZ45" s="34">
         <v>3661</v>
       </c>
+      <c r="BA45" s="11">
+        <v>3653</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="12">
         <v>8838</v>
       </c>
       <c r="C46" s="12">
         <v>8812</v>
       </c>
       <c r="D46" s="12">
         <v>8791</v>
       </c>
       <c r="E46" s="12">
         <v>8769</v>
       </c>
       <c r="F46" s="12">
         <v>8745</v>
       </c>
       <c r="G46" s="12">
         <v>8739</v>
       </c>
       <c r="H46" s="12">
         <v>8699</v>
       </c>
       <c r="I46" s="12">
@@ -16357,52 +16628,55 @@
       </c>
       <c r="AS46" s="11">
         <v>7977</v>
       </c>
       <c r="AT46" s="11">
         <v>7931</v>
       </c>
       <c r="AU46" s="11">
         <v>7911</v>
       </c>
       <c r="AV46" s="34">
         <v>7882</v>
       </c>
       <c r="AW46" s="11">
         <v>7877</v>
       </c>
       <c r="AX46" s="35">
         <v>7858</v>
       </c>
       <c r="AY46" s="11">
         <v>7837</v>
       </c>
       <c r="AZ46" s="34">
         <v>7827</v>
       </c>
+      <c r="BA46" s="11">
+        <v>7828</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="29">
         <v>11828</v>
       </c>
       <c r="C47" s="29">
         <v>11807</v>
       </c>
       <c r="D47" s="29">
         <v>11778</v>
       </c>
       <c r="E47" s="29">
         <v>11759</v>
       </c>
       <c r="F47" s="29">
         <v>11755</v>
       </c>
       <c r="G47" s="29">
         <v>11645</v>
       </c>
       <c r="H47" s="29">
         <v>11628</v>
       </c>
       <c r="I47" s="29">
@@ -16515,52 +16789,55 @@
       </c>
       <c r="AS47" s="11">
         <v>10872</v>
       </c>
       <c r="AT47" s="11">
         <v>10825</v>
       </c>
       <c r="AU47" s="11">
         <v>10815</v>
       </c>
       <c r="AV47" s="34">
         <v>10806</v>
       </c>
       <c r="AW47" s="11">
         <v>10794</v>
       </c>
       <c r="AX47" s="35">
         <v>10787</v>
       </c>
       <c r="AY47" s="11">
         <v>10743</v>
       </c>
       <c r="AZ47" s="34">
         <v>10739</v>
       </c>
+      <c r="BA47" s="11">
+        <v>10728</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="29">
         <v>7652</v>
       </c>
       <c r="C48" s="29">
         <v>7637</v>
       </c>
       <c r="D48" s="29">
         <v>7630</v>
       </c>
       <c r="E48" s="29">
         <v>7611</v>
       </c>
       <c r="F48" s="29">
         <v>7599</v>
       </c>
       <c r="G48" s="29">
         <v>7587</v>
       </c>
       <c r="H48" s="29">
         <v>7569</v>
       </c>
       <c r="I48" s="29">
@@ -16673,52 +16950,55 @@
       </c>
       <c r="AS48" s="11">
         <v>6856</v>
       </c>
       <c r="AT48" s="11">
         <v>6833</v>
       </c>
       <c r="AU48" s="11">
         <v>6801</v>
       </c>
       <c r="AV48" s="34">
         <v>6798</v>
       </c>
       <c r="AW48" s="11">
         <v>6778</v>
       </c>
       <c r="AX48" s="35">
         <v>6759</v>
       </c>
       <c r="AY48" s="11">
         <v>6753</v>
       </c>
       <c r="AZ48" s="34">
         <v>6738</v>
       </c>
+      <c r="BA48" s="11">
+        <v>6739</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="30">
         <v>12208</v>
       </c>
       <c r="C49" s="30">
         <v>12179</v>
       </c>
       <c r="D49" s="30">
         <v>12156</v>
       </c>
       <c r="E49" s="30">
         <v>12149</v>
       </c>
       <c r="F49" s="30">
         <v>12134</v>
       </c>
       <c r="G49" s="30">
         <v>12124</v>
       </c>
       <c r="H49" s="30">
         <v>12119</v>
       </c>
       <c r="I49" s="30">
@@ -16831,378 +17111,381 @@
       </c>
       <c r="AS49" s="19">
         <v>11447</v>
       </c>
       <c r="AT49" s="19">
         <v>11427</v>
       </c>
       <c r="AU49" s="19">
         <v>11406</v>
       </c>
       <c r="AV49" s="19">
         <v>11390</v>
       </c>
       <c r="AW49" s="19">
         <v>11381</v>
       </c>
       <c r="AX49" s="36">
         <v>11371</v>
       </c>
       <c r="AY49" s="19">
         <v>11360</v>
       </c>
       <c r="AZ49" s="19">
         <v>11332</v>
       </c>
+      <c r="BA49" s="19">
+        <v>11321</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:53" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="21"/>
       <c r="B50" s="11"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11"/>
       <c r="K50" s="13"/>
       <c r="L50" s="11"/>
       <c r="M50" s="11"/>
       <c r="N50" s="11"/>
       <c r="O50" s="11"/>
       <c r="P50" s="11"/>
     </row>
-    <row r="51" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="23"/>
       <c r="N51" s="14"/>
       <c r="O51" s="14"/>
       <c r="P51" s="14"/>
       <c r="Q51" s="14"/>
       <c r="R51" s="14"/>
       <c r="S51" s="14"/>
     </row>
-    <row r="52" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B52" s="25"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
       <c r="N52" s="26"/>
       <c r="O52" s="26"/>
       <c r="P52" s="26"/>
       <c r="Q52" s="26"/>
       <c r="R52" s="26"/>
       <c r="S52" s="12"/>
       <c r="T52" s="12"/>
       <c r="U52" s="12"/>
       <c r="V52" s="12"/>
       <c r="W52" s="12"/>
       <c r="X52" s="12"/>
       <c r="Y52" s="12"/>
       <c r="Z52" s="12"/>
       <c r="AA52" s="12"/>
       <c r="AB52" s="12"/>
       <c r="AC52" s="12"/>
       <c r="AD52" s="12"/>
       <c r="AE52" s="12"/>
       <c r="AF52" s="12"/>
       <c r="AG52" s="12"/>
       <c r="AH52" s="12"/>
       <c r="AI52" s="12"/>
       <c r="AJ52" s="12"/>
       <c r="AK52" s="12"/>
       <c r="AL52" s="12"/>
       <c r="AM52" s="12"/>
     </row>
-    <row r="53" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B53" s="25"/>
       <c r="C53" s="25"/>
       <c r="D53" s="25"/>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="25"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
       <c r="N53" s="26"/>
       <c r="O53" s="26"/>
       <c r="P53" s="26"/>
       <c r="Q53" s="26"/>
       <c r="R53" s="26"/>
       <c r="S53" s="26"/>
       <c r="T53" s="12"/>
       <c r="U53" s="12"/>
       <c r="V53" s="12"/>
       <c r="W53" s="12"/>
       <c r="X53" s="12"/>
       <c r="Y53" s="12"/>
       <c r="Z53" s="37"/>
       <c r="AA53" s="37"/>
       <c r="AB53" s="37"/>
       <c r="AC53" s="37"/>
       <c r="AD53" s="37"/>
       <c r="AE53" s="37"/>
       <c r="AF53" s="37"/>
       <c r="AG53" s="37"/>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
       <c r="AK53" s="37"/>
       <c r="AL53" s="37"/>
       <c r="AM53" s="37"/>
       <c r="AN53" s="37"/>
       <c r="AO53" s="37"/>
       <c r="AP53" s="37"/>
       <c r="AQ53" s="37"/>
       <c r="AR53" s="37"/>
     </row>
-    <row r="54" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A54" s="31"/>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="12"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
       <c r="P54" s="26"/>
       <c r="Q54" s="26"/>
       <c r="R54" s="26"/>
       <c r="S54" s="12"/>
       <c r="T54" s="12"/>
       <c r="U54" s="12"/>
       <c r="V54" s="12"/>
       <c r="W54" s="12"/>
       <c r="X54" s="12"/>
       <c r="Y54" s="12"/>
       <c r="Z54" s="13"/>
       <c r="AA54" s="13"/>
       <c r="AB54" s="13"/>
       <c r="AC54" s="13"/>
       <c r="AD54" s="13"/>
       <c r="AE54" s="13"/>
       <c r="AF54" s="13"/>
       <c r="AG54" s="13"/>
       <c r="AH54" s="13"/>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="13"/>
       <c r="AK54" s="13"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="13"/>
       <c r="AN54" s="13"/>
       <c r="AO54" s="13"/>
       <c r="AP54" s="13"/>
       <c r="AQ54" s="13"/>
       <c r="AR54" s="13"/>
       <c r="AS54" s="13"/>
     </row>
-    <row r="55" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B55" s="25"/>
       <c r="C55" s="25"/>
       <c r="D55" s="25"/>
       <c r="E55" s="25"/>
       <c r="F55" s="25"/>
       <c r="G55" s="25"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25"/>
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
       <c r="P55" s="26"/>
       <c r="Q55" s="26"/>
       <c r="R55" s="26"/>
       <c r="S55" s="26"/>
       <c r="T55" s="12"/>
       <c r="U55" s="12"/>
       <c r="V55" s="12"/>
       <c r="W55" s="12"/>
       <c r="X55" s="12"/>
       <c r="Y55" s="12"/>
       <c r="Z55" s="12"/>
       <c r="AA55" s="12"/>
       <c r="AB55" s="12"/>
       <c r="AC55" s="12"/>
       <c r="AD55" s="12"/>
       <c r="AE55" s="12"/>
       <c r="AF55" s="12"/>
       <c r="AG55" s="12"/>
       <c r="AH55" s="12"/>
       <c r="AI55" s="12"/>
       <c r="AJ55" s="12"/>
       <c r="AK55" s="12"/>
       <c r="AL55" s="12"/>
       <c r="AM55" s="12"/>
       <c r="AN55" s="12"/>
       <c r="AO55" s="12"/>
       <c r="AP55" s="12"/>
       <c r="AQ55" s="12"/>
       <c r="AR55" s="12"/>
       <c r="AS55" s="12"/>
     </row>
-    <row r="56" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B56" s="25"/>
       <c r="C56" s="25"/>
       <c r="D56" s="25"/>
       <c r="E56" s="25"/>
       <c r="F56" s="25"/>
       <c r="G56" s="25"/>
       <c r="H56" s="25"/>
       <c r="I56" s="25"/>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
       <c r="S56" s="12"/>
       <c r="T56" s="12"/>
       <c r="U56" s="12"/>
       <c r="V56" s="12"/>
       <c r="W56" s="12"/>
       <c r="X56" s="12"/>
       <c r="Y56" s="12"/>
       <c r="Z56" s="12"/>
       <c r="AA56" s="12"/>
       <c r="AB56" s="12"/>
       <c r="AC56" s="12"/>
       <c r="AD56" s="12"/>
       <c r="AE56" s="12"/>
       <c r="AF56" s="12"/>
       <c r="AG56" s="12"/>
       <c r="AH56" s="12"/>
       <c r="AI56" s="12"/>
       <c r="AJ56" s="12"/>
       <c r="AK56" s="12"/>
       <c r="AL56" s="12"/>
       <c r="AM56" s="12"/>
       <c r="AN56" s="12"/>
       <c r="AO56" s="12"/>
     </row>
-    <row r="57" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="14"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="14"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="14"/>
     </row>
-    <row r="58" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N58" s="14"/>
       <c r="O58" s="14"/>
       <c r="P58" s="14"/>
       <c r="Q58" s="14"/>
       <c r="R58" s="14"/>
       <c r="S58" s="14"/>
       <c r="T58" s="14"/>
       <c r="U58" s="14"/>
       <c r="V58" s="14"/>
       <c r="W58" s="14"/>
       <c r="X58" s="14"/>
       <c r="Y58" s="14"/>
       <c r="Z58" s="14"/>
       <c r="AA58" s="14"/>
       <c r="AB58" s="14"/>
       <c r="AC58" s="14"/>
       <c r="AD58" s="14"/>
       <c r="AE58" s="14"/>
       <c r="AF58" s="14"/>
       <c r="AG58" s="14"/>
     </row>
-    <row r="59" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="14"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="14"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="AL4:AW4"/>
-[...1 lines deleted...]
-    <mergeCell ref="B28:AZ28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B2:AZ2"/>
-    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>
       <vt:lpstr>По полу</vt:lpstr>