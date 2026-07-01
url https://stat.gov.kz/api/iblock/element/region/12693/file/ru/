--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6390" yWindow="555" windowWidth="20280" windowHeight="11730"/>
+    <workbookView xWindow="8016" yWindow="156" windowWidth="20280" windowHeight="11736" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="По полу" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="46">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -470,57 +470,57 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -797,148 +797,149 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA83"/>
+  <dimension ref="A1:BB83"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="S6" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="S21" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6:AY6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="bottomRight" activeCell="AU27" sqref="AU27"/>
+      <selection pane="bottomRight" activeCell="BD41" sqref="BD41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="3" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" outlineLevelCol="3" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19" style="24" customWidth="1"/>
-    <col min="2" max="2" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
-[...7 lines deleted...]
-    <col min="39" max="16384" width="9.140625" style="24"/>
+    <col min="2" max="2" width="9.88671875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="3" max="9" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="10" max="10" width="9.88671875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="11" max="13" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="14" max="14" width="9.5546875" style="2" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="15" max="25" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="26" max="37" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="2"/>
+    <col min="38" max="38" width="9.109375" style="24" collapsed="1"/>
+    <col min="39" max="16384" width="9.109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="49" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="B2" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="49"/>
-[...49 lines deleted...]
-      <c r="BA2" s="49"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="48"/>
+      <c r="BB2" s="48"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2022</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46">
         <v>2023</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
@@ -958,52 +959,53 @@
       <c r="AG4" s="46"/>
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="47"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
@@ -1117,108 +1119,112 @@
       </c>
       <c r="AT5" s="28" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="28" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="50" t="s">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B6" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="50"/>
-[...49 lines deleted...]
-      <c r="BA6" s="50"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="49"/>
+      <c r="AB6" s="49"/>
+      <c r="AC6" s="49"/>
+      <c r="AD6" s="49"/>
+      <c r="AE6" s="49"/>
+      <c r="AF6" s="49"/>
+      <c r="AG6" s="49"/>
+      <c r="AH6" s="49"/>
+      <c r="AI6" s="49"/>
+      <c r="AJ6" s="49"/>
+      <c r="AK6" s="49"/>
+      <c r="AL6" s="49"/>
+      <c r="AM6" s="49"/>
+      <c r="AN6" s="49"/>
+      <c r="AO6" s="49"/>
+      <c r="AP6" s="49"/>
+      <c r="AQ6" s="49"/>
+      <c r="AR6" s="49"/>
+      <c r="AS6" s="49"/>
+      <c r="AT6" s="49"/>
+      <c r="AU6" s="49"/>
+      <c r="AV6" s="49"/>
+      <c r="AW6" s="49"/>
+      <c r="AX6" s="49"/>
+      <c r="AY6" s="49"/>
+      <c r="AZ6" s="49"/>
+      <c r="BA6" s="49"/>
+      <c r="BB6" s="49"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>835686</v>
       </c>
       <c r="C7" s="12">
         <v>835230</v>
       </c>
       <c r="D7" s="12">
         <v>834485</v>
       </c>
       <c r="E7" s="12">
         <v>834196</v>
       </c>
       <c r="F7" s="12">
         <v>833857</v>
       </c>
       <c r="G7" s="12">
         <v>833630</v>
       </c>
       <c r="H7" s="12">
         <v>833270</v>
       </c>
       <c r="I7" s="11">
@@ -1334,52 +1340,55 @@
       </c>
       <c r="AT7" s="35">
         <v>822711</v>
       </c>
       <c r="AU7" s="32">
         <v>822379</v>
       </c>
       <c r="AV7" s="34">
         <v>822008</v>
       </c>
       <c r="AW7" s="35">
         <v>821761</v>
       </c>
       <c r="AX7" s="35">
         <v>821473</v>
       </c>
       <c r="AY7" s="34">
         <v>821235</v>
       </c>
       <c r="AZ7" s="34">
         <v>820992</v>
       </c>
       <c r="BA7" s="34">
         <v>820605</v>
       </c>
+      <c r="BB7" s="34">
+        <v>820294</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>261368</v>
       </c>
       <c r="C8" s="11">
         <v>261545</v>
       </c>
       <c r="D8" s="11">
         <v>261716</v>
       </c>
       <c r="E8" s="11">
         <v>261889</v>
       </c>
       <c r="F8" s="11">
         <v>262169</v>
       </c>
       <c r="G8" s="11">
         <v>262258</v>
       </c>
       <c r="H8" s="11">
         <v>262549</v>
       </c>
       <c r="I8" s="11">
@@ -1495,52 +1504,55 @@
       </c>
       <c r="AT8" s="35">
         <v>275629</v>
       </c>
       <c r="AU8" s="32">
         <v>276090</v>
       </c>
       <c r="AV8" s="34">
         <v>276412</v>
       </c>
       <c r="AW8" s="35">
         <v>276752</v>
       </c>
       <c r="AX8" s="35">
         <v>277064</v>
       </c>
       <c r="AY8" s="34">
         <v>277437</v>
       </c>
       <c r="AZ8" s="34">
         <v>277686</v>
       </c>
       <c r="BA8" s="34">
         <v>277757</v>
       </c>
+      <c r="BB8" s="34">
+        <v>277963</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>38928</v>
       </c>
       <c r="C9" s="11">
         <v>38874</v>
       </c>
       <c r="D9" s="11">
         <v>38794</v>
       </c>
       <c r="E9" s="11">
         <v>38795</v>
       </c>
       <c r="F9" s="11">
         <v>38772</v>
       </c>
       <c r="G9" s="11">
         <v>38746</v>
       </c>
       <c r="H9" s="11">
         <v>38733</v>
       </c>
       <c r="I9" s="11">
@@ -1656,52 +1668,55 @@
       </c>
       <c r="AT9" s="35">
         <v>36392</v>
       </c>
       <c r="AU9" s="32">
         <v>36313</v>
       </c>
       <c r="AV9" s="34">
         <v>36193</v>
       </c>
       <c r="AW9" s="35">
         <v>36131</v>
       </c>
       <c r="AX9" s="35">
         <v>36153</v>
       </c>
       <c r="AY9" s="34">
         <v>36115</v>
       </c>
       <c r="AZ9" s="34">
         <v>36076</v>
       </c>
       <c r="BA9" s="34">
         <v>35968</v>
       </c>
+      <c r="BB9" s="34">
+        <v>35961</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>35214</v>
       </c>
       <c r="C10" s="11">
         <v>35177</v>
       </c>
       <c r="D10" s="11">
         <v>35118</v>
       </c>
       <c r="E10" s="11">
         <v>35047</v>
       </c>
       <c r="F10" s="11">
         <v>35016</v>
       </c>
       <c r="G10" s="11">
         <v>34949</v>
       </c>
       <c r="H10" s="11">
         <v>34894</v>
       </c>
       <c r="I10" s="11">
@@ -1817,52 +1832,55 @@
       </c>
       <c r="AT10" s="35">
         <v>34407</v>
       </c>
       <c r="AU10" s="32">
         <v>34360</v>
       </c>
       <c r="AV10" s="34">
         <v>34320</v>
       </c>
       <c r="AW10" s="35">
         <v>34300</v>
       </c>
       <c r="AX10" s="35">
         <v>34280</v>
       </c>
       <c r="AY10" s="34">
         <v>34263</v>
       </c>
       <c r="AZ10" s="34">
         <v>34237</v>
       </c>
       <c r="BA10" s="34">
         <v>34245</v>
       </c>
+      <c r="BB10" s="34">
+        <v>34257</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>123776</v>
       </c>
       <c r="C11" s="11">
         <v>123747</v>
       </c>
       <c r="D11" s="11">
         <v>123546</v>
       </c>
       <c r="E11" s="11">
         <v>123520</v>
       </c>
       <c r="F11" s="11">
         <v>123423</v>
       </c>
       <c r="G11" s="11">
         <v>123730</v>
       </c>
       <c r="H11" s="11">
         <v>123600</v>
       </c>
       <c r="I11" s="11">
@@ -1978,52 +1996,55 @@
       </c>
       <c r="AT11" s="35">
         <v>123284</v>
       </c>
       <c r="AU11" s="32">
         <v>123154</v>
       </c>
       <c r="AV11" s="34">
         <v>123129</v>
       </c>
       <c r="AW11" s="35">
         <v>123158</v>
       </c>
       <c r="AX11" s="35">
         <v>123071</v>
       </c>
       <c r="AY11" s="34">
         <v>123087</v>
       </c>
       <c r="AZ11" s="34">
         <v>123089</v>
       </c>
       <c r="BA11" s="34">
         <v>123038</v>
       </c>
+      <c r="BB11" s="34">
+        <v>122954</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>12590</v>
       </c>
       <c r="C12" s="11">
         <v>12575</v>
       </c>
       <c r="D12" s="11">
         <v>12550</v>
       </c>
       <c r="E12" s="11">
         <v>12538</v>
       </c>
       <c r="F12" s="11">
         <v>12531</v>
       </c>
       <c r="G12" s="11">
         <v>12530</v>
       </c>
       <c r="H12" s="11">
         <v>12523</v>
       </c>
       <c r="I12" s="11">
@@ -2139,52 +2160,55 @@
       </c>
       <c r="AT12" s="35">
         <v>11763</v>
       </c>
       <c r="AU12" s="32">
         <v>11752</v>
       </c>
       <c r="AV12" s="34">
         <v>11723</v>
       </c>
       <c r="AW12" s="35">
         <v>11699</v>
       </c>
       <c r="AX12" s="35">
         <v>11690</v>
       </c>
       <c r="AY12" s="34">
         <v>11664</v>
       </c>
       <c r="AZ12" s="34">
         <v>11661</v>
       </c>
       <c r="BA12" s="34">
         <v>11640</v>
       </c>
+      <c r="BB12" s="34">
+        <v>11614</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>13658</v>
       </c>
       <c r="C13" s="11">
         <v>13641</v>
       </c>
       <c r="D13" s="11">
         <v>13631</v>
       </c>
       <c r="E13" s="11">
         <v>13622</v>
       </c>
       <c r="F13" s="11">
         <v>13589</v>
       </c>
       <c r="G13" s="11">
         <v>13593</v>
       </c>
       <c r="H13" s="11">
         <v>13582</v>
       </c>
       <c r="I13" s="11">
@@ -2300,52 +2324,55 @@
       </c>
       <c r="AT13" s="35">
         <v>12473</v>
       </c>
       <c r="AU13" s="32">
         <v>12434</v>
       </c>
       <c r="AV13" s="34">
         <v>12427</v>
       </c>
       <c r="AW13" s="35">
         <v>12402</v>
       </c>
       <c r="AX13" s="35">
         <v>12351</v>
       </c>
       <c r="AY13" s="34">
         <v>12288</v>
       </c>
       <c r="AZ13" s="34">
         <v>12241</v>
       </c>
       <c r="BA13" s="34">
         <v>12225</v>
       </c>
+      <c r="BB13" s="34">
+        <v>12176</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>35427</v>
       </c>
       <c r="C14" s="11">
         <v>35386</v>
       </c>
       <c r="D14" s="11">
         <v>35305</v>
       </c>
       <c r="E14" s="11">
         <v>35281</v>
       </c>
       <c r="F14" s="11">
         <v>35219</v>
       </c>
       <c r="G14" s="11">
         <v>35161</v>
       </c>
       <c r="H14" s="11">
         <v>35116</v>
       </c>
       <c r="I14" s="11">
@@ -2461,52 +2488,55 @@
       </c>
       <c r="AT14" s="35">
         <v>32858</v>
       </c>
       <c r="AU14" s="32">
         <v>32792</v>
       </c>
       <c r="AV14" s="34">
         <v>32717</v>
       </c>
       <c r="AW14" s="35">
         <v>32682</v>
       </c>
       <c r="AX14" s="35">
         <v>32658</v>
       </c>
       <c r="AY14" s="34">
         <v>32556</v>
       </c>
       <c r="AZ14" s="34">
         <v>32512</v>
       </c>
       <c r="BA14" s="34">
         <v>32462</v>
       </c>
+      <c r="BB14" s="34">
+        <v>32409</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>16876</v>
       </c>
       <c r="C15" s="11">
         <v>16847</v>
       </c>
       <c r="D15" s="11">
         <v>16830</v>
       </c>
       <c r="E15" s="11">
         <v>16800</v>
       </c>
       <c r="F15" s="11">
         <v>16775</v>
       </c>
       <c r="G15" s="11">
         <v>16703</v>
       </c>
       <c r="H15" s="11">
         <v>16665</v>
       </c>
       <c r="I15" s="11">
@@ -2622,52 +2652,55 @@
       </c>
       <c r="AT15" s="35">
         <v>15509</v>
       </c>
       <c r="AU15" s="32">
         <v>15465</v>
       </c>
       <c r="AV15" s="34">
         <v>15446</v>
       </c>
       <c r="AW15" s="35">
         <v>15428</v>
       </c>
       <c r="AX15" s="35">
         <v>15388</v>
       </c>
       <c r="AY15" s="34">
         <v>15370</v>
       </c>
       <c r="AZ15" s="34">
         <v>15351</v>
       </c>
       <c r="BA15" s="34">
         <v>15313</v>
       </c>
+      <c r="BB15" s="34">
+        <v>15298</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>11016</v>
       </c>
       <c r="C16" s="11">
         <v>10992</v>
       </c>
       <c r="D16" s="11">
         <v>10982</v>
       </c>
       <c r="E16" s="11">
         <v>10983</v>
       </c>
       <c r="F16" s="11">
         <v>10958</v>
       </c>
       <c r="G16" s="11">
         <v>10923</v>
       </c>
       <c r="H16" s="11">
         <v>10910</v>
       </c>
       <c r="I16" s="11">
@@ -2783,52 +2816,55 @@
       </c>
       <c r="AT16" s="35">
         <v>9960</v>
       </c>
       <c r="AU16" s="32">
         <v>9894</v>
       </c>
       <c r="AV16" s="34">
         <v>9864</v>
       </c>
       <c r="AW16" s="35">
         <v>9859</v>
       </c>
       <c r="AX16" s="35">
         <v>9847</v>
       </c>
       <c r="AY16" s="34">
         <v>9830</v>
       </c>
       <c r="AZ16" s="34">
         <v>9806</v>
       </c>
       <c r="BA16" s="34">
         <v>9785</v>
       </c>
+      <c r="BB16" s="34">
+        <v>9766</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>43203</v>
       </c>
       <c r="C17" s="11">
         <v>43171</v>
       </c>
       <c r="D17" s="11">
         <v>43095</v>
       </c>
       <c r="E17" s="11">
         <v>43048</v>
       </c>
       <c r="F17" s="11">
         <v>43005</v>
       </c>
       <c r="G17" s="11">
         <v>42941</v>
       </c>
       <c r="H17" s="11">
         <v>42909</v>
       </c>
       <c r="I17" s="11">
@@ -2944,52 +2980,55 @@
       </c>
       <c r="AT17" s="35">
         <v>40993</v>
       </c>
       <c r="AU17" s="32">
         <v>40892</v>
       </c>
       <c r="AV17" s="34">
         <v>40828</v>
       </c>
       <c r="AW17" s="35">
         <v>40774</v>
       </c>
       <c r="AX17" s="35">
         <v>40735</v>
       </c>
       <c r="AY17" s="34">
         <v>40693</v>
       </c>
       <c r="AZ17" s="34">
         <v>40669</v>
       </c>
       <c r="BA17" s="34">
         <v>40637</v>
       </c>
+      <c r="BB17" s="34">
+        <v>40560</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>11149</v>
       </c>
       <c r="C18" s="11">
         <v>11106</v>
       </c>
       <c r="D18" s="11">
         <v>11090</v>
       </c>
       <c r="E18" s="11">
         <v>11091</v>
       </c>
       <c r="F18" s="11">
         <v>11074</v>
       </c>
       <c r="G18" s="11">
         <v>11043</v>
       </c>
       <c r="H18" s="11">
         <v>11027</v>
       </c>
       <c r="I18" s="11">
@@ -3105,52 +3144,55 @@
       </c>
       <c r="AT18" s="35">
         <v>9981</v>
       </c>
       <c r="AU18" s="32">
         <v>9955</v>
       </c>
       <c r="AV18" s="34">
         <v>9912</v>
       </c>
       <c r="AW18" s="35">
         <v>9881</v>
       </c>
       <c r="AX18" s="35">
         <v>9872</v>
       </c>
       <c r="AY18" s="34">
         <v>9858</v>
       </c>
       <c r="AZ18" s="34">
         <v>9813</v>
       </c>
       <c r="BA18" s="34">
         <v>9810</v>
       </c>
+      <c r="BB18" s="34">
+        <v>9796</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>24849</v>
       </c>
       <c r="C19" s="11">
         <v>24837</v>
       </c>
       <c r="D19" s="11">
         <v>24784</v>
       </c>
       <c r="E19" s="11">
         <v>24743</v>
       </c>
       <c r="F19" s="11">
         <v>24714</v>
       </c>
       <c r="G19" s="11">
         <v>24705</v>
       </c>
       <c r="H19" s="11">
         <v>24659</v>
       </c>
       <c r="I19" s="11">
@@ -3266,52 +3308,55 @@
       </c>
       <c r="AT19" s="35">
         <v>23584</v>
       </c>
       <c r="AU19" s="32">
         <v>23543</v>
       </c>
       <c r="AV19" s="34">
         <v>23509</v>
       </c>
       <c r="AW19" s="35">
         <v>23440</v>
       </c>
       <c r="AX19" s="35">
         <v>23401</v>
       </c>
       <c r="AY19" s="34">
         <v>23385</v>
       </c>
       <c r="AZ19" s="34">
         <v>23363</v>
       </c>
       <c r="BA19" s="34">
         <v>23333</v>
       </c>
+      <c r="BB19" s="34">
+        <v>23307</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>21059</v>
       </c>
       <c r="C20" s="11">
         <v>21013</v>
       </c>
       <c r="D20" s="11">
         <v>20973</v>
       </c>
       <c r="E20" s="11">
         <v>20939</v>
       </c>
       <c r="F20" s="11">
         <v>20893</v>
       </c>
       <c r="G20" s="11">
         <v>20861</v>
       </c>
       <c r="H20" s="11">
         <v>20829</v>
       </c>
       <c r="I20" s="11">
@@ -3427,52 +3472,55 @@
       </c>
       <c r="AT20" s="35">
         <v>18975</v>
       </c>
       <c r="AU20" s="32">
         <v>18908</v>
       </c>
       <c r="AV20" s="34">
         <v>18883</v>
       </c>
       <c r="AW20" s="35">
         <v>18862</v>
       </c>
       <c r="AX20" s="35">
         <v>18785</v>
       </c>
       <c r="AY20" s="34">
         <v>18742</v>
       </c>
       <c r="AZ20" s="34">
         <v>18706</v>
       </c>
       <c r="BA20" s="34">
         <v>18628</v>
       </c>
+      <c r="BB20" s="34">
+        <v>18577</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>73228</v>
       </c>
       <c r="C21" s="11">
         <v>73183</v>
       </c>
       <c r="D21" s="11">
         <v>73182</v>
       </c>
       <c r="E21" s="11">
         <v>73185</v>
       </c>
       <c r="F21" s="11">
         <v>73190</v>
       </c>
       <c r="G21" s="11">
         <v>73204</v>
       </c>
       <c r="H21" s="11">
         <v>73165</v>
       </c>
       <c r="I21" s="11">
@@ -3588,52 +3636,55 @@
       </c>
       <c r="AT21" s="35">
         <v>73336</v>
       </c>
       <c r="AU21" s="32">
         <v>73355</v>
       </c>
       <c r="AV21" s="34">
         <v>73398</v>
       </c>
       <c r="AW21" s="35">
         <v>73394</v>
       </c>
       <c r="AX21" s="35">
         <v>73413</v>
       </c>
       <c r="AY21" s="34">
         <v>73456</v>
       </c>
       <c r="AZ21" s="34">
         <v>73491</v>
       </c>
       <c r="BA21" s="34">
         <v>73570</v>
       </c>
+      <c r="BB21" s="34">
+        <v>73665</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>22566</v>
       </c>
       <c r="C22" s="11">
         <v>22526</v>
       </c>
       <c r="D22" s="11">
         <v>22462</v>
       </c>
       <c r="E22" s="11">
         <v>22428</v>
       </c>
       <c r="F22" s="11">
         <v>22388</v>
       </c>
       <c r="G22" s="11">
         <v>22339</v>
       </c>
       <c r="H22" s="11">
         <v>22314</v>
       </c>
       <c r="I22" s="11">
@@ -3749,52 +3800,55 @@
       </c>
       <c r="AT22" s="35">
         <v>20643</v>
       </c>
       <c r="AU22" s="32">
         <v>20707</v>
       </c>
       <c r="AV22" s="34">
         <v>20610</v>
       </c>
       <c r="AW22" s="35">
         <v>20530</v>
       </c>
       <c r="AX22" s="35">
         <v>20471</v>
       </c>
       <c r="AY22" s="34">
         <v>20388</v>
       </c>
       <c r="AZ22" s="34">
         <v>20340</v>
       </c>
       <c r="BA22" s="34">
         <v>20323</v>
       </c>
+      <c r="BB22" s="34">
+        <v>20280</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>9456</v>
       </c>
       <c r="C23" s="11">
         <v>9430</v>
       </c>
       <c r="D23" s="11">
         <v>9411</v>
       </c>
       <c r="E23" s="11">
         <v>9388</v>
       </c>
       <c r="F23" s="11">
         <v>9374</v>
       </c>
       <c r="G23" s="11">
         <v>9370</v>
       </c>
       <c r="H23" s="11">
         <v>9339</v>
       </c>
       <c r="I23" s="11">
@@ -3910,52 +3964,55 @@
       </c>
       <c r="AT23" s="35">
         <v>8216</v>
       </c>
       <c r="AU23" s="32">
         <v>8184</v>
       </c>
       <c r="AV23" s="34">
         <v>8165</v>
       </c>
       <c r="AW23" s="35">
         <v>8136</v>
       </c>
       <c r="AX23" s="35">
         <v>8085</v>
       </c>
       <c r="AY23" s="34">
         <v>8066</v>
       </c>
       <c r="AZ23" s="34">
         <v>8048</v>
       </c>
       <c r="BA23" s="34">
         <v>8023</v>
       </c>
+      <c r="BB23" s="34">
+        <v>7996</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>17899</v>
       </c>
       <c r="C24" s="11">
         <v>17847</v>
       </c>
       <c r="D24" s="11">
         <v>17816</v>
       </c>
       <c r="E24" s="11">
         <v>17777</v>
       </c>
       <c r="F24" s="11">
         <v>17730</v>
       </c>
       <c r="G24" s="11">
         <v>17717</v>
       </c>
       <c r="H24" s="11">
         <v>17662</v>
       </c>
       <c r="I24" s="11">
@@ -4071,52 +4128,55 @@
       </c>
       <c r="AT24" s="35">
         <v>16229</v>
       </c>
       <c r="AU24" s="32">
         <v>16199</v>
       </c>
       <c r="AV24" s="34">
         <v>16154</v>
       </c>
       <c r="AW24" s="35">
         <v>16125</v>
       </c>
       <c r="AX24" s="35">
         <v>16092</v>
       </c>
       <c r="AY24" s="34">
         <v>16023</v>
       </c>
       <c r="AZ24" s="34">
         <v>15989</v>
       </c>
       <c r="BA24" s="34">
         <v>15979</v>
       </c>
+      <c r="BB24" s="34">
+        <v>15928</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>23550</v>
       </c>
       <c r="C25" s="11">
         <v>23523</v>
       </c>
       <c r="D25" s="11">
         <v>23461</v>
       </c>
       <c r="E25" s="11">
         <v>23426</v>
       </c>
       <c r="F25" s="11">
         <v>23407</v>
       </c>
       <c r="G25" s="11">
         <v>23260</v>
       </c>
       <c r="H25" s="11">
         <v>23221</v>
       </c>
       <c r="I25" s="11">
@@ -4232,52 +4292,55 @@
       </c>
       <c r="AT25" s="35">
         <v>21619</v>
       </c>
       <c r="AU25" s="32">
         <v>21605</v>
       </c>
       <c r="AV25" s="34">
         <v>21576</v>
       </c>
       <c r="AW25" s="35">
         <v>21533</v>
       </c>
       <c r="AX25" s="35">
         <v>21517</v>
       </c>
       <c r="AY25" s="34">
         <v>21451</v>
       </c>
       <c r="AZ25" s="34">
         <v>21434</v>
       </c>
       <c r="BA25" s="34">
         <v>21407</v>
       </c>
+      <c r="BB25" s="34">
+        <v>21361</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>15564</v>
       </c>
       <c r="C26" s="11">
         <v>15548</v>
       </c>
       <c r="D26" s="11">
         <v>15525</v>
       </c>
       <c r="E26" s="11">
         <v>15494</v>
       </c>
       <c r="F26" s="11">
         <v>15462</v>
       </c>
       <c r="G26" s="11">
         <v>15449</v>
       </c>
       <c r="H26" s="11">
         <v>15432</v>
       </c>
       <c r="I26" s="11">
@@ -4393,52 +4456,55 @@
       </c>
       <c r="AT26" s="35">
         <v>14024</v>
       </c>
       <c r="AU26" s="32">
         <v>13980</v>
       </c>
       <c r="AV26" s="34">
         <v>13969</v>
       </c>
       <c r="AW26" s="35">
         <v>13925</v>
       </c>
       <c r="AX26" s="35">
         <v>13888</v>
       </c>
       <c r="AY26" s="34">
         <v>13873</v>
       </c>
       <c r="AZ26" s="34">
         <v>13845</v>
       </c>
       <c r="BA26" s="34">
         <v>13844</v>
       </c>
+      <c r="BB26" s="34">
+        <v>13856</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="11">
         <v>24310</v>
       </c>
       <c r="C27" s="11">
         <v>24262</v>
       </c>
       <c r="D27" s="11">
         <v>24214</v>
       </c>
       <c r="E27" s="11">
         <v>24202</v>
       </c>
       <c r="F27" s="11">
         <v>24168</v>
       </c>
       <c r="G27" s="11">
         <v>24148</v>
       </c>
       <c r="H27" s="11">
         <v>24141</v>
       </c>
       <c r="I27" s="11">
@@ -4554,108 +4620,112 @@
       </c>
       <c r="AT27" s="35">
         <v>22836</v>
       </c>
       <c r="AU27" s="32">
         <v>22797</v>
       </c>
       <c r="AV27" s="34">
         <v>22773</v>
       </c>
       <c r="AW27" s="35">
         <v>22750</v>
       </c>
       <c r="AX27" s="35">
         <v>22712</v>
       </c>
       <c r="AY27" s="34">
         <v>22690</v>
       </c>
       <c r="AZ27" s="34">
         <v>22635</v>
       </c>
       <c r="BA27" s="34">
         <v>22618</v>
       </c>
+      <c r="BB27" s="34">
+        <v>22570</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="48" t="s">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B28" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="48"/>
-[...49 lines deleted...]
-      <c r="BA28" s="48"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+      <c r="N28" s="50"/>
+      <c r="O28" s="50"/>
+      <c r="P28" s="50"/>
+      <c r="Q28" s="50"/>
+      <c r="R28" s="50"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="50"/>
+      <c r="U28" s="50"/>
+      <c r="V28" s="50"/>
+      <c r="W28" s="50"/>
+      <c r="X28" s="50"/>
+      <c r="Y28" s="50"/>
+      <c r="Z28" s="50"/>
+      <c r="AA28" s="50"/>
+      <c r="AB28" s="50"/>
+      <c r="AC28" s="50"/>
+      <c r="AD28" s="50"/>
+      <c r="AE28" s="50"/>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="50"/>
+      <c r="AH28" s="50"/>
+      <c r="AI28" s="50"/>
+      <c r="AJ28" s="50"/>
+      <c r="AK28" s="50"/>
+      <c r="AL28" s="50"/>
+      <c r="AM28" s="50"/>
+      <c r="AN28" s="50"/>
+      <c r="AO28" s="50"/>
+      <c r="AP28" s="50"/>
+      <c r="AQ28" s="50"/>
+      <c r="AR28" s="50"/>
+      <c r="AS28" s="50"/>
+      <c r="AT28" s="50"/>
+      <c r="AU28" s="50"/>
+      <c r="AV28" s="50"/>
+      <c r="AW28" s="50"/>
+      <c r="AX28" s="50"/>
+      <c r="AY28" s="50"/>
+      <c r="AZ28" s="50"/>
+      <c r="BA28" s="50"/>
+      <c r="BB28" s="50"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="11">
         <v>513228</v>
       </c>
       <c r="C29" s="12">
         <v>513267</v>
       </c>
       <c r="D29" s="12">
         <v>513058</v>
       </c>
       <c r="E29" s="12">
         <v>513082</v>
       </c>
       <c r="F29" s="12">
         <v>513230</v>
       </c>
       <c r="G29" s="12">
         <v>513419</v>
       </c>
       <c r="H29" s="12">
         <v>513504</v>
       </c>
       <c r="I29" s="11">
@@ -4771,52 +4841,55 @@
       </c>
       <c r="AT29" s="35">
         <v>523454</v>
       </c>
       <c r="AU29" s="32">
         <v>523668</v>
       </c>
       <c r="AV29" s="34">
         <v>523837</v>
       </c>
       <c r="AW29" s="35">
         <v>524143</v>
       </c>
       <c r="AX29" s="35">
         <v>524371</v>
       </c>
       <c r="AY29" s="34">
         <v>524711</v>
       </c>
       <c r="AZ29" s="34">
         <v>524959</v>
       </c>
       <c r="BA29" s="11">
         <v>525000</v>
       </c>
+      <c r="BB29" s="34">
+        <v>525304</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="11">
         <v>261368</v>
       </c>
       <c r="C30" s="11">
         <v>261545</v>
       </c>
       <c r="D30" s="11">
         <v>261716</v>
       </c>
       <c r="E30" s="11">
         <v>261889</v>
       </c>
       <c r="F30" s="11">
         <v>262169</v>
       </c>
       <c r="G30" s="11">
         <v>262258</v>
       </c>
       <c r="H30" s="11">
         <v>262549</v>
       </c>
       <c r="I30" s="11">
@@ -4932,52 +5005,55 @@
       </c>
       <c r="AT30" s="35">
         <v>275629</v>
       </c>
       <c r="AU30" s="32">
         <v>276090</v>
       </c>
       <c r="AV30" s="34">
         <v>276412</v>
       </c>
       <c r="AW30" s="35">
         <v>276752</v>
       </c>
       <c r="AX30" s="35">
         <v>277064</v>
       </c>
       <c r="AY30" s="34">
         <v>277437</v>
       </c>
       <c r="AZ30" s="34">
         <v>277686</v>
       </c>
       <c r="BA30" s="11">
         <v>277757</v>
       </c>
+      <c r="BB30" s="34">
+        <v>277963</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="11">
         <v>29374</v>
       </c>
       <c r="C31" s="11">
         <v>29331</v>
       </c>
       <c r="D31" s="11">
         <v>29263</v>
       </c>
       <c r="E31" s="11">
         <v>29259</v>
       </c>
       <c r="F31" s="11">
         <v>29246</v>
       </c>
       <c r="G31" s="11">
         <v>29113</v>
       </c>
       <c r="H31" s="11">
         <v>29102</v>
       </c>
       <c r="I31" s="11">
@@ -5093,52 +5169,55 @@
       </c>
       <c r="AT31" s="35">
         <v>27276</v>
       </c>
       <c r="AU31" s="32">
         <v>27242</v>
       </c>
       <c r="AV31" s="34">
         <v>27157</v>
       </c>
       <c r="AW31" s="35">
         <v>27125</v>
       </c>
       <c r="AX31" s="35">
         <v>27149</v>
       </c>
       <c r="AY31" s="34">
         <v>27129</v>
       </c>
       <c r="AZ31" s="34">
         <v>27114</v>
       </c>
       <c r="BA31" s="11">
         <v>27038</v>
       </c>
+      <c r="BB31" s="34">
+        <v>27067</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="11">
         <v>35214</v>
       </c>
       <c r="C32" s="11">
         <v>35177</v>
       </c>
       <c r="D32" s="11">
         <v>35118</v>
       </c>
       <c r="E32" s="11">
         <v>35047</v>
       </c>
       <c r="F32" s="11">
         <v>35016</v>
       </c>
       <c r="G32" s="11">
         <v>34949</v>
       </c>
       <c r="H32" s="11">
         <v>34894</v>
       </c>
       <c r="I32" s="11">
@@ -5254,52 +5333,55 @@
       </c>
       <c r="AT32" s="35">
         <v>34407</v>
       </c>
       <c r="AU32" s="32">
         <v>34360</v>
       </c>
       <c r="AV32" s="34">
         <v>34320</v>
       </c>
       <c r="AW32" s="35">
         <v>34300</v>
       </c>
       <c r="AX32" s="35">
         <v>34280</v>
       </c>
       <c r="AY32" s="34">
         <v>34263</v>
       </c>
       <c r="AZ32" s="34">
         <v>34237</v>
       </c>
       <c r="BA32" s="11">
         <v>34245</v>
       </c>
+      <c r="BB32" s="34">
+        <v>34257</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="11">
         <v>123212</v>
       </c>
       <c r="C33" s="11">
         <v>123183</v>
       </c>
       <c r="D33" s="11">
         <v>122982</v>
       </c>
       <c r="E33" s="11">
         <v>122959</v>
       </c>
       <c r="F33" s="11">
         <v>122864</v>
       </c>
       <c r="G33" s="11">
         <v>123169</v>
       </c>
       <c r="H33" s="11">
         <v>123040</v>
       </c>
       <c r="I33" s="11">
@@ -5415,52 +5497,55 @@
       </c>
       <c r="AT33" s="35">
         <v>122752</v>
       </c>
       <c r="AU33" s="32">
         <v>122618</v>
       </c>
       <c r="AV33" s="34">
         <v>122594</v>
       </c>
       <c r="AW33" s="35">
         <v>122626</v>
       </c>
       <c r="AX33" s="35">
         <v>122548</v>
       </c>
       <c r="AY33" s="34">
         <v>122565</v>
       </c>
       <c r="AZ33" s="34">
         <v>122569</v>
       </c>
       <c r="BA33" s="11">
         <v>122522</v>
       </c>
+      <c r="BB33" s="34">
+        <v>122449</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="11">
         <v>35606</v>
       </c>
       <c r="C34" s="16">
         <v>35613</v>
       </c>
       <c r="D34" s="11">
         <v>35561</v>
       </c>
       <c r="E34" s="11">
         <v>35520</v>
       </c>
       <c r="F34" s="11">
         <v>35511</v>
       </c>
       <c r="G34" s="11">
         <v>35473</v>
       </c>
       <c r="H34" s="11">
         <v>35468</v>
       </c>
       <c r="I34" s="11">
@@ -5576,52 +5661,55 @@
       </c>
       <c r="AT34" s="35">
         <v>34501</v>
       </c>
       <c r="AU34" s="32">
         <v>34456</v>
       </c>
       <c r="AV34" s="34">
         <v>34427</v>
       </c>
       <c r="AW34" s="35">
         <v>34400</v>
       </c>
       <c r="AX34" s="35">
         <v>34394</v>
       </c>
       <c r="AY34" s="34">
         <v>34386</v>
       </c>
       <c r="AZ34" s="34">
         <v>34391</v>
       </c>
       <c r="BA34" s="11">
         <v>34370</v>
       </c>
+      <c r="BB34" s="34">
+        <v>34335</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="11">
         <v>28454</v>
       </c>
       <c r="C35" s="16">
         <v>28418</v>
       </c>
       <c r="D35" s="11">
         <v>28418</v>
       </c>
       <c r="E35" s="11">
         <v>28408</v>
       </c>
       <c r="F35" s="11">
         <v>28424</v>
       </c>
       <c r="G35" s="11">
         <v>28457</v>
       </c>
       <c r="H35" s="11">
         <v>28451</v>
       </c>
       <c r="I35" s="11">
@@ -5737,108 +5825,112 @@
       </c>
       <c r="AT35" s="35">
         <v>28889</v>
       </c>
       <c r="AU35" s="32">
         <v>28902</v>
       </c>
       <c r="AV35" s="34">
         <v>28927</v>
       </c>
       <c r="AW35" s="35">
         <v>28940</v>
       </c>
       <c r="AX35" s="35">
         <v>28936</v>
       </c>
       <c r="AY35" s="34">
         <v>28931</v>
       </c>
       <c r="AZ35" s="34">
         <v>28962</v>
       </c>
       <c r="BA35" s="11">
         <v>29068</v>
       </c>
+      <c r="BB35" s="34">
+        <v>29233</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B36" s="48" t="s">
+    <row r="36" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B36" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="C36" s="48"/>
-[...49 lines deleted...]
-      <c r="BA36" s="48"/>
+      <c r="C36" s="50"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="50"/>
+      <c r="I36" s="50"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="50"/>
+      <c r="N36" s="50"/>
+      <c r="O36" s="50"/>
+      <c r="P36" s="50"/>
+      <c r="Q36" s="50"/>
+      <c r="R36" s="50"/>
+      <c r="S36" s="50"/>
+      <c r="T36" s="50"/>
+      <c r="U36" s="50"/>
+      <c r="V36" s="50"/>
+      <c r="W36" s="50"/>
+      <c r="X36" s="50"/>
+      <c r="Y36" s="50"/>
+      <c r="Z36" s="50"/>
+      <c r="AA36" s="50"/>
+      <c r="AB36" s="50"/>
+      <c r="AC36" s="50"/>
+      <c r="AD36" s="50"/>
+      <c r="AE36" s="50"/>
+      <c r="AF36" s="50"/>
+      <c r="AG36" s="50"/>
+      <c r="AH36" s="50"/>
+      <c r="AI36" s="50"/>
+      <c r="AJ36" s="50"/>
+      <c r="AK36" s="50"/>
+      <c r="AL36" s="50"/>
+      <c r="AM36" s="50"/>
+      <c r="AN36" s="50"/>
+      <c r="AO36" s="50"/>
+      <c r="AP36" s="50"/>
+      <c r="AQ36" s="50"/>
+      <c r="AR36" s="50"/>
+      <c r="AS36" s="50"/>
+      <c r="AT36" s="50"/>
+      <c r="AU36" s="50"/>
+      <c r="AV36" s="50"/>
+      <c r="AW36" s="50"/>
+      <c r="AX36" s="50"/>
+      <c r="AY36" s="50"/>
+      <c r="AZ36" s="50"/>
+      <c r="BA36" s="50"/>
+      <c r="BB36" s="50"/>
     </row>
-    <row r="37" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="11">
         <v>322458</v>
       </c>
       <c r="C37" s="12">
         <v>321963</v>
       </c>
       <c r="D37" s="12">
         <v>321427</v>
       </c>
       <c r="E37" s="12">
         <v>321114</v>
       </c>
       <c r="F37" s="12">
         <v>320627</v>
       </c>
       <c r="G37" s="12">
         <v>320211</v>
       </c>
       <c r="H37" s="12">
         <v>319766</v>
       </c>
       <c r="I37" s="11">
@@ -5954,52 +6046,55 @@
       </c>
       <c r="AT37" s="35">
         <v>299257</v>
       </c>
       <c r="AU37" s="32">
         <v>298711</v>
       </c>
       <c r="AV37" s="34">
         <v>298171</v>
       </c>
       <c r="AW37" s="35">
         <v>297618</v>
       </c>
       <c r="AX37" s="34">
         <v>297098</v>
       </c>
       <c r="AY37" s="35">
         <v>297102</v>
       </c>
       <c r="AZ37" s="34">
         <v>296033</v>
       </c>
       <c r="BA37" s="11">
         <v>295605</v>
       </c>
+      <c r="BB37" s="34">
+        <v>294990</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="11">
         <v>9554</v>
       </c>
       <c r="C38" s="16">
         <v>9543</v>
       </c>
       <c r="D38" s="11">
         <v>9531</v>
       </c>
       <c r="E38" s="11">
         <v>9536</v>
       </c>
       <c r="F38" s="11">
         <v>9526</v>
       </c>
       <c r="G38" s="11">
         <v>9633</v>
       </c>
       <c r="H38" s="11">
         <v>9631</v>
       </c>
       <c r="I38" s="11">
@@ -6115,52 +6210,55 @@
       </c>
       <c r="AT38" s="35">
         <v>9116</v>
       </c>
       <c r="AU38" s="32">
         <v>9071</v>
       </c>
       <c r="AV38" s="34">
         <v>9036</v>
       </c>
       <c r="AW38" s="35">
         <v>9006</v>
       </c>
       <c r="AX38" s="34">
         <v>9001</v>
       </c>
       <c r="AY38" s="35">
         <v>9004</v>
       </c>
       <c r="AZ38" s="34">
         <v>8962</v>
       </c>
       <c r="BA38" s="11">
         <v>8930</v>
       </c>
+      <c r="BB38" s="34">
+        <v>8894</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="11">
         <v>564</v>
       </c>
       <c r="C39" s="11">
         <v>564</v>
       </c>
       <c r="D39" s="11">
         <v>564</v>
       </c>
       <c r="E39" s="11">
         <v>561</v>
       </c>
       <c r="F39" s="11">
         <v>559</v>
       </c>
       <c r="G39" s="11">
         <v>561</v>
       </c>
       <c r="H39" s="11">
         <v>560</v>
       </c>
       <c r="I39" s="11">
@@ -6276,52 +6374,55 @@
       </c>
       <c r="AT39" s="35">
         <v>532</v>
       </c>
       <c r="AU39" s="32">
         <v>536</v>
       </c>
       <c r="AV39" s="11">
         <v>535</v>
       </c>
       <c r="AW39" s="35">
         <v>532</v>
       </c>
       <c r="AX39" s="11">
         <v>523</v>
       </c>
       <c r="AY39" s="35">
         <v>523</v>
       </c>
       <c r="AZ39" s="11">
         <v>520</v>
       </c>
       <c r="BA39" s="11">
         <v>516</v>
       </c>
+      <c r="BB39" s="34">
+        <v>505</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="11">
         <v>12590</v>
       </c>
       <c r="C40" s="11">
         <v>12575</v>
       </c>
       <c r="D40" s="11">
         <v>12550</v>
       </c>
       <c r="E40" s="11">
         <v>12538</v>
       </c>
       <c r="F40" s="11">
         <v>12531</v>
       </c>
       <c r="G40" s="11">
         <v>12530</v>
       </c>
       <c r="H40" s="11">
         <v>12523</v>
       </c>
       <c r="I40" s="11">
@@ -6437,52 +6538,55 @@
       </c>
       <c r="AT40" s="35">
         <v>11763</v>
       </c>
       <c r="AU40" s="32">
         <v>11752</v>
       </c>
       <c r="AV40" s="11">
         <v>11723</v>
       </c>
       <c r="AW40" s="35">
         <v>11699</v>
       </c>
       <c r="AX40" s="11">
         <v>11681</v>
       </c>
       <c r="AY40" s="35">
         <v>11690</v>
       </c>
       <c r="AZ40" s="11">
         <v>11661</v>
       </c>
       <c r="BA40" s="11">
         <v>11640</v>
       </c>
+      <c r="BB40" s="34">
+        <v>11614</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="11">
         <v>13658</v>
       </c>
       <c r="C41" s="11">
         <v>13641</v>
       </c>
       <c r="D41" s="11">
         <v>13631</v>
       </c>
       <c r="E41" s="11">
         <v>13622</v>
       </c>
       <c r="F41" s="11">
         <v>13589</v>
       </c>
       <c r="G41" s="11">
         <v>13593</v>
       </c>
       <c r="H41" s="11">
         <v>13582</v>
       </c>
       <c r="I41" s="11">
@@ -6598,52 +6702,55 @@
       </c>
       <c r="AT41" s="35">
         <v>12473</v>
       </c>
       <c r="AU41" s="32">
         <v>12434</v>
       </c>
       <c r="AV41" s="11">
         <v>12427</v>
       </c>
       <c r="AW41" s="35">
         <v>12402</v>
       </c>
       <c r="AX41" s="11">
         <v>12352</v>
       </c>
       <c r="AY41" s="35">
         <v>12351</v>
       </c>
       <c r="AZ41" s="11">
         <v>12241</v>
       </c>
       <c r="BA41" s="11">
         <v>12225</v>
       </c>
+      <c r="BB41" s="34">
+        <v>12176</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11">
         <v>35427</v>
       </c>
       <c r="C42" s="11">
         <v>35386</v>
       </c>
       <c r="D42" s="11">
         <v>35305</v>
       </c>
       <c r="E42" s="11">
         <v>35281</v>
       </c>
       <c r="F42" s="11">
         <v>35219</v>
       </c>
       <c r="G42" s="11">
         <v>35161</v>
       </c>
       <c r="H42" s="11">
         <v>35116</v>
       </c>
       <c r="I42" s="11">
@@ -6759,52 +6866,55 @@
       </c>
       <c r="AT42" s="35">
         <v>32858</v>
       </c>
       <c r="AU42" s="32">
         <v>32792</v>
       </c>
       <c r="AV42" s="11">
         <v>32717</v>
       </c>
       <c r="AW42" s="35">
         <v>32682</v>
       </c>
       <c r="AX42" s="11">
         <v>32656</v>
       </c>
       <c r="AY42" s="35">
         <v>32658</v>
       </c>
       <c r="AZ42" s="11">
         <v>32512</v>
       </c>
       <c r="BA42" s="11">
         <v>32462</v>
       </c>
+      <c r="BB42" s="34">
+        <v>32409</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>16876</v>
       </c>
       <c r="C43" s="11">
         <v>16847</v>
       </c>
       <c r="D43" s="11">
         <v>16830</v>
       </c>
       <c r="E43" s="11">
         <v>16800</v>
       </c>
       <c r="F43" s="11">
         <v>16775</v>
       </c>
       <c r="G43" s="11">
         <v>16703</v>
       </c>
       <c r="H43" s="11">
         <v>16665</v>
       </c>
       <c r="I43" s="11">
@@ -6920,52 +7030,55 @@
       </c>
       <c r="AT43" s="35">
         <v>15509</v>
       </c>
       <c r="AU43" s="32">
         <v>15465</v>
       </c>
       <c r="AV43" s="11">
         <v>15446</v>
       </c>
       <c r="AW43" s="35">
         <v>15428</v>
       </c>
       <c r="AX43" s="11">
         <v>15389</v>
       </c>
       <c r="AY43" s="35">
         <v>15388</v>
       </c>
       <c r="AZ43" s="11">
         <v>15351</v>
       </c>
       <c r="BA43" s="11">
         <v>15313</v>
       </c>
+      <c r="BB43" s="34">
+        <v>15298</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>11016</v>
       </c>
       <c r="C44" s="11">
         <v>10992</v>
       </c>
       <c r="D44" s="11">
         <v>10982</v>
       </c>
       <c r="E44" s="11">
         <v>10983</v>
       </c>
       <c r="F44" s="11">
         <v>10958</v>
       </c>
       <c r="G44" s="11">
         <v>10923</v>
       </c>
       <c r="H44" s="11">
         <v>10910</v>
       </c>
       <c r="I44" s="11">
@@ -7081,52 +7194,55 @@
       </c>
       <c r="AT44" s="35">
         <v>9960</v>
       </c>
       <c r="AU44" s="32">
         <v>9894</v>
       </c>
       <c r="AV44" s="11">
         <v>9864</v>
       </c>
       <c r="AW44" s="35">
         <v>9859</v>
       </c>
       <c r="AX44" s="11">
         <v>9843</v>
       </c>
       <c r="AY44" s="35">
         <v>9847</v>
       </c>
       <c r="AZ44" s="11">
         <v>9806</v>
       </c>
       <c r="BA44" s="11">
         <v>9785</v>
       </c>
+      <c r="BB44" s="34">
+        <v>9766</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>7597</v>
       </c>
       <c r="C45" s="11">
         <v>7558</v>
       </c>
       <c r="D45" s="11">
         <v>7534</v>
       </c>
       <c r="E45" s="11">
         <v>7528</v>
       </c>
       <c r="F45" s="11">
         <v>7494</v>
       </c>
       <c r="G45" s="11">
         <v>7468</v>
       </c>
       <c r="H45" s="11">
         <v>7441</v>
       </c>
       <c r="I45" s="11">
@@ -7242,52 +7358,55 @@
       </c>
       <c r="AT45" s="35">
         <v>6492</v>
       </c>
       <c r="AU45" s="32">
         <v>6436</v>
       </c>
       <c r="AV45" s="11">
         <v>6401</v>
       </c>
       <c r="AW45" s="35">
         <v>6374</v>
       </c>
       <c r="AX45" s="11">
         <v>6340</v>
       </c>
       <c r="AY45" s="35">
         <v>6341</v>
       </c>
       <c r="AZ45" s="11">
         <v>6278</v>
       </c>
       <c r="BA45" s="11">
         <v>6267</v>
       </c>
+      <c r="BB45" s="34">
+        <v>6225</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>11149</v>
       </c>
       <c r="C46" s="11">
         <v>11106</v>
       </c>
       <c r="D46" s="11">
         <v>11090</v>
       </c>
       <c r="E46" s="11">
         <v>11091</v>
       </c>
       <c r="F46" s="11">
         <v>11074</v>
       </c>
       <c r="G46" s="11">
         <v>11043</v>
       </c>
       <c r="H46" s="11">
         <v>11027</v>
       </c>
       <c r="I46" s="11">
@@ -7403,52 +7522,55 @@
       </c>
       <c r="AT46" s="35">
         <v>9981</v>
       </c>
       <c r="AU46" s="32">
         <v>9955</v>
       </c>
       <c r="AV46" s="11">
         <v>9912</v>
       </c>
       <c r="AW46" s="35">
         <v>9881</v>
       </c>
       <c r="AX46" s="11">
         <v>9875</v>
       </c>
       <c r="AY46" s="35">
         <v>9872</v>
       </c>
       <c r="AZ46" s="11">
         <v>9813</v>
       </c>
       <c r="BA46" s="11">
         <v>9810</v>
       </c>
+      <c r="BB46" s="34">
+        <v>9796</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11">
         <v>24849</v>
       </c>
       <c r="C47" s="11">
         <v>24837</v>
       </c>
       <c r="D47" s="11">
         <v>24784</v>
       </c>
       <c r="E47" s="11">
         <v>24743</v>
       </c>
       <c r="F47" s="11">
         <v>24714</v>
       </c>
       <c r="G47" s="11">
         <v>24705</v>
       </c>
       <c r="H47" s="11">
         <v>24659</v>
       </c>
       <c r="I47" s="11">
@@ -7564,52 +7686,55 @@
       </c>
       <c r="AT47" s="35">
         <v>23584</v>
       </c>
       <c r="AU47" s="32">
         <v>23543</v>
       </c>
       <c r="AV47" s="11">
         <v>23509</v>
       </c>
       <c r="AW47" s="35">
         <v>23440</v>
       </c>
       <c r="AX47" s="11">
         <v>23405</v>
       </c>
       <c r="AY47" s="35">
         <v>23401</v>
       </c>
       <c r="AZ47" s="11">
         <v>23363</v>
       </c>
       <c r="BA47" s="11">
         <v>23333</v>
       </c>
+      <c r="BB47" s="34">
+        <v>23307</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="11">
         <v>21059</v>
       </c>
       <c r="C48" s="11">
         <v>21013</v>
       </c>
       <c r="D48" s="11">
         <v>20973</v>
       </c>
       <c r="E48" s="11">
         <v>20939</v>
       </c>
       <c r="F48" s="11">
         <v>20893</v>
       </c>
       <c r="G48" s="11">
         <v>20861</v>
       </c>
       <c r="H48" s="11">
         <v>20829</v>
       </c>
       <c r="I48" s="11">
@@ -7725,52 +7850,55 @@
       </c>
       <c r="AT48" s="35">
         <v>18975</v>
       </c>
       <c r="AU48" s="32">
         <v>18908</v>
       </c>
       <c r="AV48" s="11">
         <v>18883</v>
       </c>
       <c r="AW48" s="35">
         <v>18862</v>
       </c>
       <c r="AX48" s="11">
         <v>18783</v>
       </c>
       <c r="AY48" s="35">
         <v>18785</v>
       </c>
       <c r="AZ48" s="11">
         <v>18706</v>
       </c>
       <c r="BA48" s="11">
         <v>18628</v>
       </c>
+      <c r="BB48" s="34">
+        <v>18577</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11">
         <v>44774</v>
       </c>
       <c r="C49" s="11">
         <v>44765</v>
       </c>
       <c r="D49" s="11">
         <v>44764</v>
       </c>
       <c r="E49" s="11">
         <v>44777</v>
       </c>
       <c r="F49" s="11">
         <v>44766</v>
       </c>
       <c r="G49" s="11">
         <v>44747</v>
       </c>
       <c r="H49" s="11">
         <v>44714</v>
       </c>
       <c r="I49" s="11">
@@ -7886,52 +8014,55 @@
       </c>
       <c r="AT49" s="35">
         <v>44447</v>
       </c>
       <c r="AU49" s="32">
         <v>44453</v>
       </c>
       <c r="AV49" s="11">
         <v>44471</v>
       </c>
       <c r="AW49" s="35">
         <v>44454</v>
       </c>
       <c r="AX49" s="11">
         <v>44479</v>
       </c>
       <c r="AY49" s="35">
         <v>44477</v>
       </c>
       <c r="AZ49" s="11">
         <v>44529</v>
       </c>
       <c r="BA49" s="11">
         <v>44502</v>
       </c>
+      <c r="BB49" s="34">
+        <v>44432</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>22566</v>
       </c>
       <c r="C50" s="11">
         <v>22526</v>
       </c>
       <c r="D50" s="11">
         <v>22462</v>
       </c>
       <c r="E50" s="11">
         <v>22428</v>
       </c>
       <c r="F50" s="11">
         <v>22388</v>
       </c>
       <c r="G50" s="11">
         <v>22339</v>
       </c>
       <c r="H50" s="11">
         <v>22314</v>
       </c>
       <c r="I50" s="11">
@@ -8047,52 +8178,55 @@
       </c>
       <c r="AT50" s="35">
         <v>20643</v>
       </c>
       <c r="AU50" s="32">
         <v>20707</v>
       </c>
       <c r="AV50" s="11">
         <v>20610</v>
       </c>
       <c r="AW50" s="35">
         <v>20530</v>
       </c>
       <c r="AX50" s="11">
         <v>20470</v>
       </c>
       <c r="AY50" s="35">
         <v>20471</v>
       </c>
       <c r="AZ50" s="11">
         <v>20340</v>
       </c>
       <c r="BA50" s="11">
         <v>20323</v>
       </c>
+      <c r="BB50" s="34">
+        <v>20280</v>
+      </c>
     </row>
-    <row r="51" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>9456</v>
       </c>
       <c r="C51" s="11">
         <v>9430</v>
       </c>
       <c r="D51" s="11">
         <v>9411</v>
       </c>
       <c r="E51" s="11">
         <v>9388</v>
       </c>
       <c r="F51" s="11">
         <v>9374</v>
       </c>
       <c r="G51" s="11">
         <v>9370</v>
       </c>
       <c r="H51" s="11">
         <v>9339</v>
       </c>
       <c r="I51" s="11">
@@ -8208,52 +8342,55 @@
       </c>
       <c r="AT51" s="35">
         <v>8216</v>
       </c>
       <c r="AU51" s="32">
         <v>8184</v>
       </c>
       <c r="AV51" s="11">
         <v>8165</v>
       </c>
       <c r="AW51" s="35">
         <v>8136</v>
       </c>
       <c r="AX51" s="11">
         <v>8087</v>
       </c>
       <c r="AY51" s="35">
         <v>8085</v>
       </c>
       <c r="AZ51" s="11">
         <v>8048</v>
       </c>
       <c r="BA51" s="11">
         <v>8023</v>
       </c>
+      <c r="BB51" s="34">
+        <v>7996</v>
+      </c>
     </row>
-    <row r="52" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11">
         <v>17899</v>
       </c>
       <c r="C52" s="11">
         <v>17847</v>
       </c>
       <c r="D52" s="11">
         <v>17816</v>
       </c>
       <c r="E52" s="11">
         <v>17777</v>
       </c>
       <c r="F52" s="11">
         <v>17730</v>
       </c>
       <c r="G52" s="11">
         <v>17717</v>
       </c>
       <c r="H52" s="11">
         <v>17662</v>
       </c>
       <c r="I52" s="11">
@@ -8369,52 +8506,55 @@
       </c>
       <c r="AT52" s="35">
         <v>16229</v>
       </c>
       <c r="AU52" s="32">
         <v>16199</v>
       </c>
       <c r="AV52" s="11">
         <v>16154</v>
       </c>
       <c r="AW52" s="35">
         <v>16125</v>
       </c>
       <c r="AX52" s="11">
         <v>16093</v>
       </c>
       <c r="AY52" s="35">
         <v>16092</v>
       </c>
       <c r="AZ52" s="11">
         <v>15989</v>
       </c>
       <c r="BA52" s="11">
         <v>15979</v>
       </c>
+      <c r="BB52" s="34">
+        <v>15928</v>
+      </c>
     </row>
-    <row r="53" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="11">
         <v>23550</v>
       </c>
       <c r="C53" s="11">
         <v>23523</v>
       </c>
       <c r="D53" s="11">
         <v>23461</v>
       </c>
       <c r="E53" s="11">
         <v>23426</v>
       </c>
       <c r="F53" s="11">
         <v>23407</v>
       </c>
       <c r="G53" s="11">
         <v>23260</v>
       </c>
       <c r="H53" s="11">
         <v>23221</v>
       </c>
       <c r="I53" s="11">
@@ -8530,52 +8670,55 @@
       </c>
       <c r="AT53" s="35">
         <v>21619</v>
       </c>
       <c r="AU53" s="32">
         <v>21605</v>
       </c>
       <c r="AV53" s="11">
         <v>21576</v>
       </c>
       <c r="AW53" s="35">
         <v>21533</v>
       </c>
       <c r="AX53" s="11">
         <v>21514</v>
       </c>
       <c r="AY53" s="35">
         <v>21517</v>
       </c>
       <c r="AZ53" s="11">
         <v>21434</v>
       </c>
       <c r="BA53" s="11">
         <v>21407</v>
       </c>
+      <c r="BB53" s="34">
+        <v>21361</v>
+      </c>
     </row>
-    <row r="54" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B54" s="11">
         <v>15564</v>
       </c>
       <c r="C54" s="11">
         <v>15548</v>
       </c>
       <c r="D54" s="11">
         <v>15525</v>
       </c>
       <c r="E54" s="11">
         <v>15494</v>
       </c>
       <c r="F54" s="11">
         <v>15462</v>
       </c>
       <c r="G54" s="11">
         <v>15449</v>
       </c>
       <c r="H54" s="11">
         <v>15432</v>
       </c>
       <c r="I54" s="11">
@@ -8691,52 +8834,55 @@
       </c>
       <c r="AT54" s="35">
         <v>14024</v>
       </c>
       <c r="AU54" s="32">
         <v>13980</v>
       </c>
       <c r="AV54" s="11">
         <v>13969</v>
       </c>
       <c r="AW54" s="35">
         <v>13925</v>
       </c>
       <c r="AX54" s="11">
         <v>13889</v>
       </c>
       <c r="AY54" s="35">
         <v>13888</v>
       </c>
       <c r="AZ54" s="11">
         <v>13845</v>
       </c>
       <c r="BA54" s="11">
         <v>13844</v>
       </c>
+      <c r="BB54" s="11">
+        <v>13856</v>
+      </c>
     </row>
-    <row r="55" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A55" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B55" s="19">
         <v>24310</v>
       </c>
       <c r="C55" s="19">
         <v>24262</v>
       </c>
       <c r="D55" s="19">
         <v>24214</v>
       </c>
       <c r="E55" s="19">
         <v>24202</v>
       </c>
       <c r="F55" s="19">
         <v>24168</v>
       </c>
       <c r="G55" s="19">
         <v>24148</v>
       </c>
       <c r="H55" s="19">
         <v>24141</v>
       </c>
       <c r="I55" s="19">
@@ -8852,1216 +8998,1220 @@
       </c>
       <c r="AT55" s="36">
         <v>22836</v>
       </c>
       <c r="AU55" s="41">
         <v>22797</v>
       </c>
       <c r="AV55" s="19">
         <v>22773</v>
       </c>
       <c r="AW55" s="36">
         <v>22750</v>
       </c>
       <c r="AX55" s="19">
         <v>22718</v>
       </c>
       <c r="AY55" s="36">
         <v>22712</v>
       </c>
       <c r="AZ55" s="19">
         <v>22635</v>
       </c>
       <c r="BA55" s="19">
         <v>22618</v>
       </c>
+      <c r="BB55" s="19">
+        <v>22570</v>
+      </c>
     </row>
-    <row r="56" spans="1:53" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21"/>
       <c r="B56" s="11"/>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="13"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
       <c r="P56" s="11"/>
     </row>
-    <row r="57" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A57" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C57" s="23"/>
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="14"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="14"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="14"/>
       <c r="AH57" s="14"/>
       <c r="AI57" s="14"/>
       <c r="AJ57" s="14"/>
       <c r="AK57" s="14"/>
     </row>
-    <row r="58" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B58" s="25"/>
       <c r="C58" s="25"/>
       <c r="D58" s="25"/>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="25"/>
       <c r="I58" s="25"/>
       <c r="J58" s="25"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="25"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
       <c r="Q58" s="26"/>
       <c r="R58" s="26"/>
       <c r="S58" s="26"/>
       <c r="T58" s="26"/>
       <c r="U58" s="26"/>
       <c r="V58" s="26"/>
       <c r="W58" s="26"/>
       <c r="X58" s="26"/>
       <c r="Y58" s="26"/>
       <c r="Z58" s="26"/>
       <c r="AA58" s="26"/>
       <c r="AB58" s="26"/>
       <c r="AC58" s="26"/>
       <c r="AD58" s="26"/>
       <c r="AE58" s="26"/>
       <c r="AF58" s="26"/>
       <c r="AG58" s="26"/>
       <c r="AH58" s="26"/>
       <c r="AI58" s="26"/>
       <c r="AJ58" s="26"/>
       <c r="AK58" s="26"/>
       <c r="AL58" s="26"/>
       <c r="AM58" s="26"/>
       <c r="AN58" s="26"/>
       <c r="AO58" s="26"/>
       <c r="AP58" s="26"/>
       <c r="AQ58" s="26"/>
       <c r="AR58" s="26"/>
     </row>
-    <row r="59" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B59" s="14"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="26"/>
       <c r="AA59" s="26"/>
       <c r="AB59" s="26"/>
       <c r="AC59" s="26"/>
       <c r="AD59" s="26"/>
       <c r="AE59" s="26"/>
       <c r="AF59" s="26"/>
       <c r="AG59" s="26"/>
       <c r="AH59" s="26"/>
       <c r="AI59" s="26"/>
       <c r="AJ59" s="26"/>
       <c r="AK59" s="26"/>
       <c r="AL59" s="26"/>
       <c r="AM59" s="26"/>
       <c r="AN59" s="26"/>
       <c r="AO59" s="26"/>
       <c r="AP59" s="26"/>
       <c r="AQ59" s="26"/>
       <c r="AR59" s="26"/>
       <c r="AS59" s="26"/>
     </row>
-    <row r="60" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A60" s="31"/>
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
       <c r="D60" s="14"/>
       <c r="E60" s="14"/>
       <c r="F60" s="14"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="14"/>
       <c r="Q60" s="14"/>
       <c r="R60" s="14"/>
       <c r="S60" s="14"/>
       <c r="T60" s="14"/>
       <c r="U60" s="14"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="26"/>
       <c r="AA60" s="26"/>
       <c r="AB60" s="26"/>
       <c r="AC60" s="26"/>
       <c r="AD60" s="26"/>
       <c r="AE60" s="26"/>
       <c r="AF60" s="26"/>
       <c r="AG60" s="26"/>
       <c r="AH60" s="26"/>
       <c r="AI60" s="26"/>
       <c r="AJ60" s="26"/>
       <c r="AK60" s="26"/>
       <c r="AL60" s="26"/>
       <c r="AM60" s="26"/>
       <c r="AN60" s="26"/>
       <c r="AO60" s="26"/>
       <c r="AP60" s="26"/>
       <c r="AQ60" s="26"/>
       <c r="AR60" s="26"/>
       <c r="AS60" s="26"/>
     </row>
-    <row r="61" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
       <c r="D61" s="14"/>
       <c r="E61" s="14"/>
       <c r="F61" s="14"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
       <c r="Q61" s="14"/>
       <c r="R61" s="14"/>
       <c r="S61" s="14"/>
       <c r="T61" s="14"/>
       <c r="U61" s="14"/>
       <c r="V61" s="14"/>
       <c r="W61" s="14"/>
       <c r="X61" s="14"/>
       <c r="Y61" s="14"/>
       <c r="Z61" s="26"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
       <c r="AN61" s="26"/>
       <c r="AO61" s="26"/>
       <c r="AP61" s="26"/>
       <c r="AQ61" s="26"/>
       <c r="AR61" s="26"/>
       <c r="AS61" s="26"/>
     </row>
-    <row r="62" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B62" s="14"/>
       <c r="C62" s="14"/>
       <c r="D62" s="14"/>
       <c r="E62" s="14"/>
       <c r="F62" s="14"/>
       <c r="G62" s="14"/>
       <c r="H62" s="14"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
       <c r="N62" s="14"/>
       <c r="O62" s="14"/>
       <c r="P62" s="14"/>
       <c r="Q62" s="14"/>
       <c r="R62" s="14"/>
       <c r="S62" s="14"/>
       <c r="T62" s="14"/>
       <c r="U62" s="14"/>
       <c r="V62" s="14"/>
       <c r="W62" s="14"/>
       <c r="X62" s="14"/>
       <c r="Y62" s="14"/>
       <c r="Z62" s="14"/>
       <c r="AA62" s="14"/>
       <c r="AB62" s="14"/>
       <c r="AC62" s="14"/>
       <c r="AD62" s="14"/>
       <c r="AE62" s="14"/>
       <c r="AF62" s="14"/>
       <c r="AG62" s="14"/>
       <c r="AH62" s="14"/>
       <c r="AI62" s="14"/>
       <c r="AJ62" s="14"/>
       <c r="AK62" s="14"/>
       <c r="AL62" s="14"/>
     </row>
-    <row r="63" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B63" s="14"/>
       <c r="C63" s="14"/>
       <c r="D63" s="14"/>
       <c r="E63" s="14"/>
       <c r="F63" s="14"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
       <c r="R63" s="14"/>
       <c r="S63" s="14"/>
       <c r="T63" s="14"/>
       <c r="U63" s="14"/>
       <c r="V63" s="14"/>
       <c r="W63" s="14"/>
       <c r="X63" s="14"/>
       <c r="Y63" s="14"/>
       <c r="Z63" s="14"/>
       <c r="AA63" s="14"/>
       <c r="AB63" s="14"/>
       <c r="AC63" s="14"/>
       <c r="AD63" s="14"/>
       <c r="AE63" s="14"/>
       <c r="AF63" s="14"/>
       <c r="AG63" s="14"/>
       <c r="AH63" s="14"/>
       <c r="AI63" s="14"/>
       <c r="AJ63" s="14"/>
       <c r="AK63" s="14"/>
       <c r="AL63" s="14"/>
       <c r="AM63" s="14"/>
       <c r="AN63" s="14"/>
       <c r="AO63" s="14"/>
     </row>
-    <row r="64" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B64" s="14"/>
       <c r="C64" s="14"/>
       <c r="D64" s="14"/>
       <c r="E64" s="14"/>
       <c r="F64" s="14"/>
       <c r="G64" s="14"/>
       <c r="H64" s="14"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="14"/>
       <c r="O64" s="14"/>
       <c r="P64" s="14"/>
       <c r="Q64" s="14"/>
       <c r="R64" s="14"/>
       <c r="S64" s="14"/>
       <c r="T64" s="14"/>
       <c r="U64" s="14"/>
       <c r="V64" s="14"/>
       <c r="W64" s="14"/>
       <c r="X64" s="14"/>
       <c r="Y64" s="14"/>
       <c r="Z64" s="14"/>
       <c r="AA64" s="14"/>
       <c r="AB64" s="14"/>
       <c r="AC64" s="14"/>
       <c r="AD64" s="14"/>
       <c r="AE64" s="14"/>
       <c r="AF64" s="14"/>
       <c r="AG64" s="14"/>
       <c r="AH64" s="14"/>
       <c r="AI64" s="14"/>
       <c r="AJ64" s="14"/>
       <c r="AK64" s="14"/>
       <c r="AL64" s="14"/>
       <c r="AM64" s="14"/>
       <c r="AN64" s="14"/>
       <c r="AO64" s="14"/>
     </row>
-    <row r="65" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B65" s="14"/>
       <c r="C65" s="14"/>
       <c r="D65" s="14"/>
       <c r="E65" s="14"/>
       <c r="F65" s="14"/>
       <c r="G65" s="14"/>
       <c r="H65" s="14"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
       <c r="N65" s="14"/>
       <c r="O65" s="14"/>
       <c r="P65" s="14"/>
       <c r="Q65" s="14"/>
       <c r="R65" s="14"/>
       <c r="S65" s="14"/>
       <c r="T65" s="14"/>
       <c r="U65" s="14"/>
       <c r="V65" s="14"/>
       <c r="W65" s="14"/>
       <c r="X65" s="14"/>
       <c r="Y65" s="14"/>
       <c r="Z65" s="14"/>
       <c r="AA65" s="14"/>
       <c r="AB65" s="14"/>
       <c r="AC65" s="14"/>
       <c r="AD65" s="14"/>
       <c r="AE65" s="14"/>
       <c r="AF65" s="14"/>
       <c r="AG65" s="14"/>
       <c r="AH65" s="14"/>
       <c r="AI65" s="14"/>
       <c r="AJ65" s="14"/>
       <c r="AK65" s="14"/>
       <c r="AL65" s="14"/>
       <c r="AM65" s="14"/>
       <c r="AN65" s="14"/>
       <c r="AO65" s="14"/>
     </row>
-    <row r="66" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B66" s="14"/>
       <c r="C66" s="14"/>
       <c r="D66" s="14"/>
       <c r="E66" s="14"/>
       <c r="F66" s="14"/>
       <c r="G66" s="14"/>
       <c r="H66" s="14"/>
       <c r="I66" s="14"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
       <c r="N66" s="14"/>
       <c r="O66" s="14"/>
       <c r="P66" s="14"/>
       <c r="Q66" s="14"/>
       <c r="R66" s="14"/>
       <c r="S66" s="14"/>
       <c r="T66" s="14"/>
       <c r="U66" s="14"/>
       <c r="V66" s="14"/>
       <c r="W66" s="14"/>
       <c r="X66" s="14"/>
       <c r="Y66" s="14"/>
       <c r="Z66" s="14"/>
       <c r="AA66" s="14"/>
       <c r="AB66" s="14"/>
       <c r="AC66" s="14"/>
       <c r="AD66" s="14"/>
       <c r="AE66" s="14"/>
       <c r="AF66" s="14"/>
       <c r="AG66" s="14"/>
       <c r="AH66" s="14"/>
       <c r="AI66" s="14"/>
       <c r="AJ66" s="14"/>
       <c r="AK66" s="14"/>
     </row>
-    <row r="67" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B67" s="14"/>
       <c r="C67" s="14"/>
       <c r="D67" s="14"/>
       <c r="E67" s="14"/>
       <c r="F67" s="14"/>
       <c r="G67" s="14"/>
       <c r="H67" s="14"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="14"/>
       <c r="O67" s="14"/>
       <c r="P67" s="14"/>
       <c r="Q67" s="14"/>
       <c r="R67" s="14"/>
       <c r="S67" s="14"/>
       <c r="T67" s="14"/>
       <c r="U67" s="14"/>
       <c r="V67" s="14"/>
       <c r="W67" s="14"/>
       <c r="X67" s="14"/>
       <c r="Y67" s="14"/>
       <c r="Z67" s="14"/>
       <c r="AA67" s="14"/>
       <c r="AB67" s="14"/>
       <c r="AC67" s="14"/>
       <c r="AD67" s="14"/>
       <c r="AE67" s="14"/>
       <c r="AF67" s="14"/>
       <c r="AG67" s="14"/>
       <c r="AH67" s="14"/>
       <c r="AI67" s="14"/>
       <c r="AJ67" s="14"/>
       <c r="AK67" s="14"/>
     </row>
-    <row r="68" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B68" s="14"/>
       <c r="C68" s="14"/>
       <c r="D68" s="14"/>
       <c r="E68" s="14"/>
       <c r="F68" s="14"/>
       <c r="G68" s="14"/>
       <c r="H68" s="14"/>
       <c r="I68" s="14"/>
       <c r="J68" s="14"/>
       <c r="K68" s="14"/>
       <c r="L68" s="14"/>
       <c r="M68" s="14"/>
       <c r="N68" s="14"/>
       <c r="O68" s="14"/>
       <c r="P68" s="14"/>
       <c r="Q68" s="14"/>
       <c r="R68" s="14"/>
       <c r="S68" s="14"/>
       <c r="T68" s="14"/>
       <c r="U68" s="14"/>
       <c r="V68" s="14"/>
       <c r="W68" s="14"/>
       <c r="X68" s="14"/>
       <c r="Y68" s="14"/>
       <c r="Z68" s="14"/>
       <c r="AA68" s="14"/>
       <c r="AB68" s="14"/>
       <c r="AC68" s="14"/>
       <c r="AD68" s="14"/>
       <c r="AE68" s="14"/>
       <c r="AF68" s="14"/>
       <c r="AG68" s="14"/>
       <c r="AH68" s="14"/>
       <c r="AI68" s="14"/>
       <c r="AJ68" s="14"/>
       <c r="AK68" s="14"/>
     </row>
-    <row r="69" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B69" s="14"/>
       <c r="C69" s="14"/>
       <c r="D69" s="14"/>
       <c r="E69" s="14"/>
       <c r="F69" s="14"/>
       <c r="G69" s="14"/>
       <c r="H69" s="14"/>
       <c r="I69" s="14"/>
       <c r="J69" s="14"/>
       <c r="K69" s="14"/>
       <c r="L69" s="14"/>
       <c r="M69" s="14"/>
       <c r="N69" s="14"/>
       <c r="O69" s="14"/>
       <c r="P69" s="14"/>
       <c r="Q69" s="14"/>
       <c r="R69" s="14"/>
       <c r="S69" s="14"/>
       <c r="T69" s="14"/>
       <c r="U69" s="14"/>
       <c r="V69" s="14"/>
       <c r="W69" s="14"/>
       <c r="X69" s="14"/>
       <c r="Y69" s="14"/>
       <c r="Z69" s="14"/>
       <c r="AA69" s="14"/>
       <c r="AB69" s="14"/>
       <c r="AC69" s="14"/>
       <c r="AD69" s="14"/>
       <c r="AE69" s="14"/>
       <c r="AF69" s="14"/>
       <c r="AG69" s="14"/>
       <c r="AH69" s="14"/>
       <c r="AI69" s="14"/>
       <c r="AJ69" s="14"/>
       <c r="AK69" s="14"/>
     </row>
-    <row r="70" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B70" s="14"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="14"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
       <c r="U70" s="14"/>
       <c r="V70" s="14"/>
       <c r="W70" s="14"/>
       <c r="X70" s="14"/>
       <c r="Y70" s="14"/>
       <c r="Z70" s="14"/>
       <c r="AA70" s="14"/>
       <c r="AB70" s="14"/>
       <c r="AC70" s="14"/>
       <c r="AD70" s="14"/>
       <c r="AE70" s="14"/>
       <c r="AF70" s="14"/>
       <c r="AG70" s="14"/>
       <c r="AH70" s="14"/>
       <c r="AI70" s="14"/>
       <c r="AJ70" s="14"/>
       <c r="AK70" s="14"/>
     </row>
-    <row r="71" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
       <c r="R71" s="14"/>
       <c r="S71" s="14"/>
       <c r="T71" s="14"/>
       <c r="U71" s="14"/>
       <c r="V71" s="14"/>
       <c r="W71" s="14"/>
       <c r="X71" s="14"/>
       <c r="Y71" s="14"/>
       <c r="Z71" s="14"/>
       <c r="AA71" s="14"/>
       <c r="AB71" s="14"/>
       <c r="AC71" s="14"/>
       <c r="AD71" s="14"/>
       <c r="AE71" s="14"/>
       <c r="AF71" s="14"/>
       <c r="AG71" s="14"/>
       <c r="AH71" s="14"/>
       <c r="AI71" s="14"/>
       <c r="AJ71" s="14"/>
       <c r="AK71" s="14"/>
     </row>
-    <row r="72" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B72" s="14"/>
       <c r="C72" s="14"/>
       <c r="D72" s="14"/>
       <c r="E72" s="14"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="14"/>
       <c r="I72" s="14"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="14"/>
       <c r="M72" s="14"/>
       <c r="N72" s="14"/>
       <c r="O72" s="14"/>
       <c r="P72" s="14"/>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="14"/>
       <c r="T72" s="14"/>
       <c r="U72" s="14"/>
       <c r="V72" s="14"/>
       <c r="W72" s="14"/>
       <c r="X72" s="14"/>
       <c r="Y72" s="14"/>
       <c r="Z72" s="14"/>
       <c r="AA72" s="14"/>
       <c r="AB72" s="14"/>
       <c r="AC72" s="14"/>
       <c r="AD72" s="14"/>
       <c r="AE72" s="14"/>
       <c r="AF72" s="14"/>
       <c r="AG72" s="14"/>
       <c r="AH72" s="14"/>
       <c r="AI72" s="14"/>
       <c r="AJ72" s="14"/>
       <c r="AK72" s="14"/>
     </row>
-    <row r="73" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B73" s="14"/>
       <c r="C73" s="14"/>
       <c r="D73" s="14"/>
       <c r="E73" s="14"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="14"/>
       <c r="L73" s="14"/>
       <c r="M73" s="14"/>
       <c r="N73" s="14"/>
       <c r="O73" s="14"/>
       <c r="P73" s="14"/>
       <c r="Q73" s="14"/>
       <c r="R73" s="14"/>
       <c r="S73" s="14"/>
       <c r="T73" s="14"/>
       <c r="U73" s="14"/>
       <c r="V73" s="14"/>
       <c r="W73" s="14"/>
       <c r="X73" s="14"/>
       <c r="Y73" s="14"/>
       <c r="Z73" s="14"/>
       <c r="AA73" s="14"/>
       <c r="AB73" s="14"/>
       <c r="AC73" s="14"/>
       <c r="AD73" s="14"/>
       <c r="AE73" s="14"/>
       <c r="AF73" s="14"/>
       <c r="AG73" s="14"/>
       <c r="AH73" s="14"/>
       <c r="AI73" s="14"/>
       <c r="AJ73" s="14"/>
       <c r="AK73" s="14"/>
     </row>
-    <row r="74" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B74" s="14"/>
       <c r="C74" s="14"/>
       <c r="D74" s="14"/>
       <c r="E74" s="14"/>
       <c r="F74" s="14"/>
       <c r="G74" s="14"/>
       <c r="H74" s="14"/>
       <c r="I74" s="14"/>
       <c r="J74" s="14"/>
       <c r="K74" s="14"/>
       <c r="L74" s="14"/>
       <c r="M74" s="14"/>
       <c r="N74" s="14"/>
       <c r="O74" s="14"/>
       <c r="P74" s="14"/>
       <c r="Q74" s="14"/>
       <c r="R74" s="14"/>
       <c r="S74" s="14"/>
       <c r="T74" s="14"/>
       <c r="U74" s="14"/>
       <c r="V74" s="14"/>
       <c r="W74" s="14"/>
       <c r="X74" s="14"/>
       <c r="Y74" s="14"/>
       <c r="Z74" s="14"/>
       <c r="AA74" s="14"/>
       <c r="AB74" s="14"/>
       <c r="AC74" s="14"/>
       <c r="AD74" s="14"/>
       <c r="AE74" s="14"/>
       <c r="AF74" s="14"/>
       <c r="AG74" s="14"/>
       <c r="AH74" s="14"/>
       <c r="AI74" s="14"/>
       <c r="AJ74" s="14"/>
       <c r="AK74" s="14"/>
     </row>
-    <row r="75" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B75" s="14"/>
       <c r="C75" s="14"/>
       <c r="D75" s="14"/>
       <c r="E75" s="14"/>
       <c r="F75" s="14"/>
       <c r="G75" s="14"/>
       <c r="H75" s="14"/>
       <c r="I75" s="14"/>
       <c r="J75" s="14"/>
       <c r="K75" s="14"/>
       <c r="L75" s="14"/>
       <c r="M75" s="14"/>
       <c r="N75" s="14"/>
       <c r="O75" s="14"/>
       <c r="P75" s="14"/>
       <c r="Q75" s="14"/>
       <c r="R75" s="14"/>
       <c r="S75" s="14"/>
       <c r="T75" s="14"/>
       <c r="U75" s="14"/>
       <c r="V75" s="14"/>
       <c r="W75" s="14"/>
       <c r="X75" s="14"/>
       <c r="Y75" s="14"/>
       <c r="Z75" s="14"/>
       <c r="AA75" s="14"/>
       <c r="AB75" s="14"/>
       <c r="AC75" s="14"/>
       <c r="AD75" s="14"/>
       <c r="AE75" s="14"/>
       <c r="AF75" s="14"/>
       <c r="AG75" s="14"/>
       <c r="AH75" s="14"/>
       <c r="AI75" s="14"/>
       <c r="AJ75" s="14"/>
       <c r="AK75" s="14"/>
     </row>
-    <row r="76" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B76" s="14"/>
       <c r="C76" s="14"/>
       <c r="D76" s="14"/>
       <c r="E76" s="14"/>
       <c r="F76" s="14"/>
       <c r="G76" s="14"/>
       <c r="H76" s="14"/>
       <c r="I76" s="14"/>
       <c r="J76" s="14"/>
       <c r="K76" s="14"/>
       <c r="L76" s="14"/>
       <c r="M76" s="14"/>
       <c r="N76" s="14"/>
       <c r="O76" s="14"/>
       <c r="P76" s="14"/>
       <c r="Q76" s="14"/>
       <c r="R76" s="14"/>
       <c r="S76" s="14"/>
       <c r="T76" s="14"/>
       <c r="U76" s="14"/>
       <c r="V76" s="14"/>
       <c r="W76" s="14"/>
       <c r="X76" s="14"/>
       <c r="Y76" s="14"/>
       <c r="Z76" s="14"/>
       <c r="AA76" s="14"/>
       <c r="AB76" s="14"/>
       <c r="AC76" s="14"/>
       <c r="AD76" s="14"/>
       <c r="AE76" s="14"/>
       <c r="AF76" s="14"/>
       <c r="AG76" s="14"/>
       <c r="AH76" s="14"/>
       <c r="AI76" s="14"/>
       <c r="AJ76" s="14"/>
       <c r="AK76" s="14"/>
     </row>
-    <row r="77" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B77" s="14"/>
       <c r="C77" s="14"/>
       <c r="D77" s="14"/>
       <c r="E77" s="14"/>
       <c r="F77" s="14"/>
       <c r="G77" s="14"/>
       <c r="H77" s="14"/>
       <c r="I77" s="14"/>
       <c r="J77" s="14"/>
       <c r="K77" s="14"/>
       <c r="L77" s="14"/>
       <c r="M77" s="14"/>
       <c r="N77" s="14"/>
       <c r="O77" s="14"/>
       <c r="P77" s="14"/>
       <c r="Q77" s="14"/>
       <c r="R77" s="14"/>
       <c r="S77" s="14"/>
       <c r="T77" s="14"/>
       <c r="U77" s="14"/>
       <c r="V77" s="14"/>
       <c r="W77" s="14"/>
       <c r="X77" s="14"/>
       <c r="Y77" s="14"/>
       <c r="Z77" s="14"/>
       <c r="AA77" s="14"/>
       <c r="AB77" s="14"/>
       <c r="AC77" s="14"/>
       <c r="AD77" s="14"/>
       <c r="AE77" s="14"/>
       <c r="AF77" s="14"/>
       <c r="AG77" s="14"/>
       <c r="AH77" s="14"/>
       <c r="AI77" s="14"/>
       <c r="AJ77" s="14"/>
       <c r="AK77" s="14"/>
     </row>
-    <row r="78" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B78" s="14"/>
       <c r="C78" s="14"/>
       <c r="D78" s="14"/>
       <c r="E78" s="14"/>
       <c r="F78" s="14"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="14"/>
       <c r="M78" s="14"/>
       <c r="N78" s="14"/>
       <c r="O78" s="14"/>
       <c r="P78" s="14"/>
       <c r="Q78" s="14"/>
       <c r="R78" s="14"/>
       <c r="S78" s="14"/>
       <c r="T78" s="14"/>
       <c r="U78" s="14"/>
       <c r="V78" s="14"/>
       <c r="W78" s="14"/>
       <c r="X78" s="14"/>
       <c r="Y78" s="14"/>
       <c r="Z78" s="14"/>
       <c r="AA78" s="14"/>
       <c r="AB78" s="14"/>
       <c r="AC78" s="14"/>
       <c r="AD78" s="14"/>
       <c r="AE78" s="14"/>
       <c r="AF78" s="14"/>
       <c r="AG78" s="14"/>
       <c r="AH78" s="14"/>
       <c r="AI78" s="14"/>
       <c r="AJ78" s="14"/>
       <c r="AK78" s="14"/>
     </row>
-    <row r="79" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B79" s="14"/>
       <c r="C79" s="14"/>
       <c r="D79" s="14"/>
       <c r="E79" s="14"/>
       <c r="F79" s="14"/>
       <c r="G79" s="14"/>
       <c r="H79" s="14"/>
       <c r="I79" s="14"/>
       <c r="J79" s="14"/>
       <c r="K79" s="14"/>
       <c r="L79" s="14"/>
       <c r="M79" s="14"/>
       <c r="N79" s="14"/>
       <c r="O79" s="14"/>
       <c r="P79" s="14"/>
       <c r="Q79" s="14"/>
       <c r="R79" s="14"/>
       <c r="S79" s="14"/>
       <c r="T79" s="14"/>
       <c r="U79" s="14"/>
       <c r="V79" s="14"/>
       <c r="W79" s="14"/>
       <c r="X79" s="14"/>
       <c r="Y79" s="14"/>
       <c r="Z79" s="14"/>
       <c r="AA79" s="14"/>
       <c r="AB79" s="14"/>
       <c r="AC79" s="14"/>
       <c r="AD79" s="14"/>
       <c r="AE79" s="14"/>
       <c r="AF79" s="14"/>
       <c r="AG79" s="14"/>
       <c r="AH79" s="14"/>
       <c r="AI79" s="14"/>
       <c r="AJ79" s="14"/>
       <c r="AK79" s="14"/>
     </row>
-    <row r="80" spans="2:41" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:41" x14ac:dyDescent="0.3">
       <c r="B80" s="25"/>
       <c r="C80" s="25"/>
       <c r="D80" s="25"/>
       <c r="E80" s="25"/>
       <c r="F80" s="25"/>
       <c r="G80" s="25"/>
       <c r="H80" s="25"/>
       <c r="I80" s="25"/>
       <c r="J80" s="25"/>
       <c r="K80" s="25"/>
       <c r="L80" s="25"/>
       <c r="M80" s="25"/>
       <c r="N80" s="14"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="14"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="14"/>
       <c r="X80" s="14"/>
       <c r="Y80" s="14"/>
       <c r="Z80" s="14"/>
       <c r="AA80" s="14"/>
       <c r="AB80" s="14"/>
       <c r="AC80" s="14"/>
       <c r="AD80" s="14"/>
       <c r="AE80" s="14"/>
       <c r="AF80" s="14"/>
       <c r="AG80" s="14"/>
       <c r="AH80" s="14"/>
       <c r="AI80" s="14"/>
       <c r="AJ80" s="14"/>
       <c r="AK80" s="14"/>
     </row>
-    <row r="81" spans="14:37" x14ac:dyDescent="0.25">
+    <row r="81" spans="14:37" x14ac:dyDescent="0.3">
       <c r="N81" s="14"/>
       <c r="O81" s="14"/>
       <c r="P81" s="14"/>
       <c r="Q81" s="14"/>
       <c r="R81" s="14"/>
       <c r="S81" s="14"/>
       <c r="T81" s="14"/>
       <c r="U81" s="14"/>
       <c r="V81" s="14"/>
       <c r="W81" s="14"/>
       <c r="X81" s="14"/>
       <c r="Y81" s="14"/>
       <c r="Z81" s="14"/>
       <c r="AA81" s="14"/>
       <c r="AB81" s="14"/>
       <c r="AC81" s="14"/>
       <c r="AD81" s="14"/>
       <c r="AE81" s="14"/>
       <c r="AF81" s="14"/>
       <c r="AG81" s="14"/>
       <c r="AH81" s="14"/>
       <c r="AI81" s="14"/>
       <c r="AJ81" s="14"/>
       <c r="AK81" s="14"/>
     </row>
-    <row r="82" spans="14:37" x14ac:dyDescent="0.25">
+    <row r="82" spans="14:37" x14ac:dyDescent="0.3">
       <c r="N82" s="14"/>
       <c r="O82" s="14"/>
       <c r="P82" s="14"/>
       <c r="Q82" s="14"/>
       <c r="R82" s="14"/>
       <c r="S82" s="14"/>
       <c r="T82" s="14"/>
       <c r="U82" s="14"/>
       <c r="V82" s="14"/>
       <c r="W82" s="14"/>
       <c r="X82" s="14"/>
       <c r="Y82" s="14"/>
       <c r="Z82" s="14"/>
       <c r="AA82" s="14"/>
       <c r="AB82" s="14"/>
       <c r="AC82" s="14"/>
       <c r="AD82" s="14"/>
       <c r="AE82" s="14"/>
       <c r="AF82" s="14"/>
       <c r="AG82" s="14"/>
       <c r="AH82" s="14"/>
       <c r="AI82" s="14"/>
       <c r="AJ82" s="14"/>
       <c r="AK82" s="14"/>
     </row>
-    <row r="83" spans="14:37" x14ac:dyDescent="0.25">
+    <row r="83" spans="14:37" x14ac:dyDescent="0.3">
       <c r="N83" s="14"/>
       <c r="O83" s="14"/>
       <c r="P83" s="14"/>
       <c r="Q83" s="14"/>
       <c r="R83" s="14"/>
       <c r="S83" s="14"/>
       <c r="T83" s="14"/>
       <c r="U83" s="14"/>
       <c r="V83" s="14"/>
       <c r="W83" s="14"/>
       <c r="X83" s="14"/>
       <c r="Y83" s="14"/>
       <c r="Z83" s="14"/>
       <c r="AA83" s="14"/>
       <c r="AB83" s="14"/>
       <c r="AC83" s="14"/>
       <c r="AD83" s="14"/>
       <c r="AE83" s="14"/>
       <c r="AF83" s="14"/>
       <c r="AG83" s="14"/>
       <c r="AH83" s="14"/>
       <c r="AI83" s="14"/>
       <c r="AJ83" s="14"/>
       <c r="AK83" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BA2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B28:BB28"/>
+    <mergeCell ref="B36:BB36"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA59"/>
+  <dimension ref="A1:BB59"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="AP21" sqref="AP21"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="AL27" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="BB18" sqref="BB18"/>
+      <selection pane="topRight" activeCell="BB18" sqref="BB18"/>
+      <selection pane="bottomLeft" activeCell="BB18" sqref="BB18"/>
+      <selection pane="bottomRight" activeCell="BC33" sqref="BC33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19" style="24" customWidth="1"/>
-    <col min="2" max="2" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
-[...8 lines deleted...]
-    <col min="39" max="16384" width="9.140625" style="24"/>
+    <col min="2" max="2" width="9.88671875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="9" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="9.88671875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="13" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="9.5546875" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="25" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="37" width="9.109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.109375" style="24" collapsed="1"/>
+    <col min="39" max="16384" width="9.109375" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="49" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="B2" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="49"/>
-[...49 lines deleted...]
-      <c r="BA2" s="49"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="48"/>
+      <c r="BB2" s="48"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2022</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46">
         <v>2023</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
@@ -10081,52 +10231,53 @@
       <c r="AG4" s="46"/>
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
@@ -10240,108 +10391,112 @@
       </c>
       <c r="AT5" s="28" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="28" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="50" t="s">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B6" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="50"/>
-[...49 lines deleted...]
-      <c r="BA6" s="50"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="49"/>
+      <c r="AB6" s="49"/>
+      <c r="AC6" s="49"/>
+      <c r="AD6" s="49"/>
+      <c r="AE6" s="49"/>
+      <c r="AF6" s="49"/>
+      <c r="AG6" s="49"/>
+      <c r="AH6" s="49"/>
+      <c r="AI6" s="49"/>
+      <c r="AJ6" s="49"/>
+      <c r="AK6" s="49"/>
+      <c r="AL6" s="49"/>
+      <c r="AM6" s="49"/>
+      <c r="AN6" s="49"/>
+      <c r="AO6" s="49"/>
+      <c r="AP6" s="49"/>
+      <c r="AQ6" s="49"/>
+      <c r="AR6" s="49"/>
+      <c r="AS6" s="49"/>
+      <c r="AT6" s="49"/>
+      <c r="AU6" s="49"/>
+      <c r="AV6" s="49"/>
+      <c r="AW6" s="49"/>
+      <c r="AX6" s="49"/>
+      <c r="AY6" s="49"/>
+      <c r="AZ6" s="49"/>
+      <c r="BA6" s="49"/>
+      <c r="BB6" s="49"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="12">
         <v>403339</v>
       </c>
       <c r="C7" s="12">
         <v>403156</v>
       </c>
       <c r="D7" s="12">
         <v>402877</v>
       </c>
       <c r="E7" s="12">
         <v>402763</v>
       </c>
       <c r="F7" s="12">
         <v>402671</v>
       </c>
       <c r="G7" s="12">
         <v>402591</v>
       </c>
       <c r="H7" s="12">
         <v>402449</v>
       </c>
       <c r="I7" s="12">
@@ -10457,52 +10612,55 @@
       </c>
       <c r="AT7" s="35">
         <v>398199</v>
       </c>
       <c r="AU7" s="35">
         <v>398107</v>
       </c>
       <c r="AV7" s="34">
         <v>397997</v>
       </c>
       <c r="AW7" s="11">
         <v>397863</v>
       </c>
       <c r="AX7" s="42">
         <v>397754</v>
       </c>
       <c r="AY7" s="34">
         <v>397631</v>
       </c>
       <c r="AZ7" s="34">
         <v>397489</v>
       </c>
       <c r="BA7" s="34">
         <v>397273</v>
       </c>
+      <c r="BB7" s="35">
+        <v>397112</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12">
         <v>120879</v>
       </c>
       <c r="C8" s="12">
         <v>120968</v>
       </c>
       <c r="D8" s="12">
         <v>121094</v>
       </c>
       <c r="E8" s="12">
         <v>121227</v>
       </c>
       <c r="F8" s="12">
         <v>121409</v>
       </c>
       <c r="G8" s="12">
         <v>121471</v>
       </c>
       <c r="H8" s="12">
         <v>121599</v>
       </c>
       <c r="I8" s="12">
@@ -10618,52 +10776,55 @@
       </c>
       <c r="AT8" s="35">
         <v>128042</v>
       </c>
       <c r="AU8" s="35">
         <v>128311</v>
       </c>
       <c r="AV8" s="34">
         <v>128517</v>
       </c>
       <c r="AW8" s="11">
         <v>128691</v>
       </c>
       <c r="AX8" s="42">
         <v>128808</v>
       </c>
       <c r="AY8" s="34">
         <v>129018</v>
       </c>
       <c r="AZ8" s="34">
         <v>129170</v>
       </c>
       <c r="BA8" s="34">
         <v>129161</v>
       </c>
+      <c r="BB8" s="35">
+        <v>129252</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="12">
         <v>19246</v>
       </c>
       <c r="C9" s="12">
         <v>19210</v>
       </c>
       <c r="D9" s="12">
         <v>19168</v>
       </c>
       <c r="E9" s="12">
         <v>19183</v>
       </c>
       <c r="F9" s="12">
         <v>19186</v>
       </c>
       <c r="G9" s="12">
         <v>19167</v>
       </c>
       <c r="H9" s="12">
         <v>19174</v>
       </c>
       <c r="I9" s="12">
@@ -10779,52 +10940,55 @@
       </c>
       <c r="AT9" s="35">
         <v>17994</v>
       </c>
       <c r="AU9" s="35">
         <v>17955</v>
       </c>
       <c r="AV9" s="34">
         <v>17902</v>
       </c>
       <c r="AW9" s="11">
         <v>17881</v>
       </c>
       <c r="AX9" s="42">
         <v>17896</v>
       </c>
       <c r="AY9" s="34">
         <v>17870</v>
       </c>
       <c r="AZ9" s="34">
         <v>17835</v>
       </c>
       <c r="BA9" s="34">
         <v>17765</v>
       </c>
+      <c r="BB9" s="35">
+        <v>17761</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="12">
         <v>16489</v>
       </c>
       <c r="C10" s="12">
         <v>16481</v>
       </c>
       <c r="D10" s="12">
         <v>16454</v>
       </c>
       <c r="E10" s="12">
         <v>16417</v>
       </c>
       <c r="F10" s="12">
         <v>16407</v>
       </c>
       <c r="G10" s="12">
         <v>16383</v>
       </c>
       <c r="H10" s="12">
         <v>16354</v>
       </c>
       <c r="I10" s="12">
@@ -10940,52 +11104,55 @@
       </c>
       <c r="AT10" s="35">
         <v>16124</v>
       </c>
       <c r="AU10" s="35">
         <v>16112</v>
       </c>
       <c r="AV10" s="34">
         <v>16086</v>
       </c>
       <c r="AW10" s="11">
         <v>16089</v>
       </c>
       <c r="AX10" s="42">
         <v>16079</v>
       </c>
       <c r="AY10" s="34">
         <v>16070</v>
       </c>
       <c r="AZ10" s="34">
         <v>16060</v>
       </c>
       <c r="BA10" s="34">
         <v>16056</v>
       </c>
+      <c r="BB10" s="35">
+        <v>16063</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="12">
         <v>58734</v>
       </c>
       <c r="C11" s="12">
         <v>58719</v>
       </c>
       <c r="D11" s="12">
         <v>58654</v>
       </c>
       <c r="E11" s="12">
         <v>58647</v>
       </c>
       <c r="F11" s="12">
         <v>58577</v>
       </c>
       <c r="G11" s="12">
         <v>58680</v>
       </c>
       <c r="H11" s="12">
         <v>58607</v>
       </c>
       <c r="I11" s="12">
@@ -11101,52 +11268,55 @@
       </c>
       <c r="AT11" s="35">
         <v>58567</v>
       </c>
       <c r="AU11" s="35">
         <v>58513</v>
       </c>
       <c r="AV11" s="34">
         <v>58504</v>
       </c>
       <c r="AW11" s="11">
         <v>58511</v>
       </c>
       <c r="AX11" s="42">
         <v>58501</v>
       </c>
       <c r="AY11" s="34">
         <v>58490</v>
       </c>
       <c r="AZ11" s="34">
         <v>58488</v>
       </c>
       <c r="BA11" s="34">
         <v>58470</v>
       </c>
+      <c r="BB11" s="35">
+        <v>58430</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="12">
         <v>6491</v>
       </c>
       <c r="C12" s="12">
         <v>6485</v>
       </c>
       <c r="D12" s="12">
         <v>6472</v>
       </c>
       <c r="E12" s="12">
         <v>6460</v>
       </c>
       <c r="F12" s="12">
         <v>6451</v>
       </c>
       <c r="G12" s="12">
         <v>6453</v>
       </c>
       <c r="H12" s="12">
         <v>6453</v>
       </c>
       <c r="I12" s="12">
@@ -11262,52 +11432,55 @@
       </c>
       <c r="AT12" s="35">
         <v>6143</v>
       </c>
       <c r="AU12" s="35">
         <v>6122</v>
       </c>
       <c r="AV12" s="34">
         <v>6116</v>
       </c>
       <c r="AW12" s="11">
         <v>6112</v>
       </c>
       <c r="AX12" s="42">
         <v>6111</v>
       </c>
       <c r="AY12" s="34">
         <v>6101</v>
       </c>
       <c r="AZ12" s="34">
         <v>6093</v>
       </c>
       <c r="BA12" s="34">
         <v>6082</v>
       </c>
+      <c r="BB12" s="35">
+        <v>6062</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
         <v>7188</v>
       </c>
       <c r="C13" s="12">
         <v>7185</v>
       </c>
       <c r="D13" s="12">
         <v>7177</v>
       </c>
       <c r="E13" s="12">
         <v>7178</v>
       </c>
       <c r="F13" s="12">
         <v>7166</v>
       </c>
       <c r="G13" s="12">
         <v>7175</v>
       </c>
       <c r="H13" s="12">
         <v>7167</v>
       </c>
       <c r="I13" s="12">
@@ -11423,52 +11596,55 @@
       </c>
       <c r="AT13" s="35">
         <v>6682</v>
       </c>
       <c r="AU13" s="35">
         <v>6658</v>
       </c>
       <c r="AV13" s="34">
         <v>6662</v>
       </c>
       <c r="AW13" s="11">
         <v>6655</v>
       </c>
       <c r="AX13" s="42">
         <v>6632</v>
       </c>
       <c r="AY13" s="34">
         <v>6596</v>
       </c>
       <c r="AZ13" s="34">
         <v>6581</v>
       </c>
       <c r="BA13" s="34">
         <v>6582</v>
       </c>
+      <c r="BB13" s="35">
+        <v>6556</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
         <v>17525</v>
       </c>
       <c r="C14" s="12">
         <v>17515</v>
       </c>
       <c r="D14" s="12">
         <v>17474</v>
       </c>
       <c r="E14" s="12">
         <v>17455</v>
       </c>
       <c r="F14" s="12">
         <v>17439</v>
       </c>
       <c r="G14" s="12">
         <v>17408</v>
       </c>
       <c r="H14" s="12">
         <v>17403</v>
       </c>
       <c r="I14" s="12">
@@ -11584,52 +11760,55 @@
       </c>
       <c r="AT14" s="35">
         <v>16335</v>
       </c>
       <c r="AU14" s="35">
         <v>16315</v>
       </c>
       <c r="AV14" s="34">
         <v>16277</v>
       </c>
       <c r="AW14" s="11">
         <v>16271</v>
       </c>
       <c r="AX14" s="42">
         <v>16262</v>
       </c>
       <c r="AY14" s="34">
         <v>16212</v>
       </c>
       <c r="AZ14" s="34">
         <v>16176</v>
       </c>
       <c r="BA14" s="34">
         <v>16146</v>
       </c>
+      <c r="BB14" s="35">
+        <v>16119</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
         <v>8429</v>
       </c>
       <c r="C15" s="12">
         <v>8414</v>
       </c>
       <c r="D15" s="12">
         <v>8415</v>
       </c>
       <c r="E15" s="12">
         <v>8395</v>
       </c>
       <c r="F15" s="12">
         <v>8383</v>
       </c>
       <c r="G15" s="12">
         <v>8345</v>
       </c>
       <c r="H15" s="12">
         <v>8331</v>
       </c>
       <c r="I15" s="12">
@@ -11745,52 +11924,55 @@
       </c>
       <c r="AT15" s="35">
         <v>7717</v>
       </c>
       <c r="AU15" s="35">
         <v>7702</v>
       </c>
       <c r="AV15" s="34">
         <v>7700</v>
       </c>
       <c r="AW15" s="11">
         <v>7689</v>
       </c>
       <c r="AX15" s="42">
         <v>7671</v>
       </c>
       <c r="AY15" s="34">
         <v>7671</v>
       </c>
       <c r="AZ15" s="34">
         <v>7668</v>
       </c>
       <c r="BA15" s="34">
         <v>7656</v>
       </c>
+      <c r="BB15" s="35">
+        <v>7639</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>5664</v>
       </c>
       <c r="C16" s="12">
         <v>5652</v>
       </c>
       <c r="D16" s="12">
         <v>5650</v>
       </c>
       <c r="E16" s="12">
         <v>5647</v>
       </c>
       <c r="F16" s="12">
         <v>5633</v>
       </c>
       <c r="G16" s="12">
         <v>5620</v>
       </c>
       <c r="H16" s="12">
         <v>5610</v>
       </c>
       <c r="I16" s="12">
@@ -11906,52 +12088,55 @@
       </c>
       <c r="AT16" s="35">
         <v>5199</v>
       </c>
       <c r="AU16" s="35">
         <v>5174</v>
       </c>
       <c r="AV16" s="34">
         <v>5167</v>
       </c>
       <c r="AW16" s="11">
         <v>5161</v>
       </c>
       <c r="AX16" s="42">
         <v>5157</v>
       </c>
       <c r="AY16" s="34">
         <v>5150</v>
       </c>
       <c r="AZ16" s="34">
         <v>5139</v>
       </c>
       <c r="BA16" s="34">
         <v>5135</v>
       </c>
+      <c r="BB16" s="35">
+        <v>5130</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>20900</v>
       </c>
       <c r="C17" s="12">
         <v>20889</v>
       </c>
       <c r="D17" s="12">
         <v>20852</v>
       </c>
       <c r="E17" s="12">
         <v>20820</v>
       </c>
       <c r="F17" s="12">
         <v>20809</v>
       </c>
       <c r="G17" s="12">
         <v>20777</v>
       </c>
       <c r="H17" s="12">
         <v>20758</v>
       </c>
       <c r="I17" s="12">
@@ -12067,52 +12252,55 @@
       </c>
       <c r="AT17" s="35">
         <v>19904</v>
       </c>
       <c r="AU17" s="35">
         <v>19859</v>
       </c>
       <c r="AV17" s="34">
         <v>19832</v>
       </c>
       <c r="AW17" s="11">
         <v>19791</v>
       </c>
       <c r="AX17" s="42">
         <v>19774</v>
       </c>
       <c r="AY17" s="34">
         <v>19740</v>
       </c>
       <c r="AZ17" s="34">
         <v>19730</v>
       </c>
       <c r="BA17" s="34">
         <v>19711</v>
       </c>
+      <c r="BB17" s="35">
+        <v>19672</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
         <v>5772</v>
       </c>
       <c r="C18" s="12">
         <v>5755</v>
       </c>
       <c r="D18" s="12">
         <v>5743</v>
       </c>
       <c r="E18" s="12">
         <v>5738</v>
       </c>
       <c r="F18" s="12">
         <v>5734</v>
       </c>
       <c r="G18" s="12">
         <v>5719</v>
       </c>
       <c r="H18" s="12">
         <v>5708</v>
       </c>
       <c r="I18" s="12">
@@ -12228,52 +12416,55 @@
       </c>
       <c r="AT18" s="35">
         <v>5209</v>
       </c>
       <c r="AU18" s="35">
         <v>5192</v>
       </c>
       <c r="AV18" s="34">
         <v>5164</v>
       </c>
       <c r="AW18" s="11">
         <v>5145</v>
       </c>
       <c r="AX18" s="42">
         <v>5144</v>
       </c>
       <c r="AY18" s="34">
         <v>5137</v>
       </c>
       <c r="AZ18" s="34">
         <v>5112</v>
       </c>
       <c r="BA18" s="34">
         <v>5114</v>
       </c>
+      <c r="BB18" s="35">
+        <v>5105</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
         <v>12268</v>
       </c>
       <c r="C19" s="12">
         <v>12259</v>
       </c>
       <c r="D19" s="12">
         <v>12241</v>
       </c>
       <c r="E19" s="12">
         <v>12216</v>
       </c>
       <c r="F19" s="12">
         <v>12199</v>
       </c>
       <c r="G19" s="12">
         <v>12196</v>
       </c>
       <c r="H19" s="12">
         <v>12180</v>
       </c>
       <c r="I19" s="12">
@@ -12389,52 +12580,55 @@
       </c>
       <c r="AT19" s="35">
         <v>11681</v>
       </c>
       <c r="AU19" s="35">
         <v>11655</v>
       </c>
       <c r="AV19" s="34">
         <v>11640</v>
       </c>
       <c r="AW19" s="11">
         <v>11608</v>
       </c>
       <c r="AX19" s="42">
         <v>11590</v>
       </c>
       <c r="AY19" s="34">
         <v>11586</v>
       </c>
       <c r="AZ19" s="34">
         <v>11566</v>
       </c>
       <c r="BA19" s="34">
         <v>11553</v>
       </c>
+      <c r="BB19" s="35">
+        <v>11543</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
         <v>10553</v>
       </c>
       <c r="C20" s="12">
         <v>10523</v>
       </c>
       <c r="D20" s="12">
         <v>10509</v>
       </c>
       <c r="E20" s="12">
         <v>10486</v>
       </c>
       <c r="F20" s="12">
         <v>10463</v>
       </c>
       <c r="G20" s="12">
         <v>10442</v>
       </c>
       <c r="H20" s="12">
         <v>10429</v>
       </c>
       <c r="I20" s="12">
@@ -12550,52 +12744,55 @@
       </c>
       <c r="AT20" s="35">
         <v>9556</v>
       </c>
       <c r="AU20" s="35">
         <v>9521</v>
       </c>
       <c r="AV20" s="34">
         <v>9513</v>
       </c>
       <c r="AW20" s="11">
         <v>9501</v>
       </c>
       <c r="AX20" s="42">
         <v>9475</v>
       </c>
       <c r="AY20" s="34">
         <v>9460</v>
       </c>
       <c r="AZ20" s="34">
         <v>9440</v>
       </c>
       <c r="BA20" s="34">
         <v>9403</v>
       </c>
+      <c r="BB20" s="35">
+        <v>9379</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
         <v>36143</v>
       </c>
       <c r="C21" s="12">
         <v>36132</v>
       </c>
       <c r="D21" s="12">
         <v>36128</v>
       </c>
       <c r="E21" s="12">
         <v>36134</v>
       </c>
       <c r="F21" s="12">
         <v>36161</v>
       </c>
       <c r="G21" s="12">
         <v>36186</v>
       </c>
       <c r="H21" s="12">
         <v>36164</v>
       </c>
       <c r="I21" s="12">
@@ -12711,52 +12908,55 @@
       </c>
       <c r="AT21" s="35">
         <v>36493</v>
       </c>
       <c r="AU21" s="35">
         <v>36495</v>
       </c>
       <c r="AV21" s="34">
         <v>36495</v>
       </c>
       <c r="AW21" s="11">
         <v>36498</v>
       </c>
       <c r="AX21" s="42">
         <v>36523</v>
       </c>
       <c r="AY21" s="34">
         <v>36534</v>
       </c>
       <c r="AZ21" s="34">
         <v>36547</v>
       </c>
       <c r="BA21" s="34">
         <v>36602</v>
       </c>
+      <c r="BB21" s="35">
+        <v>36668</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12">
         <v>11248</v>
       </c>
       <c r="C22" s="12">
         <v>11226</v>
       </c>
       <c r="D22" s="12">
         <v>11191</v>
       </c>
       <c r="E22" s="12">
         <v>11166</v>
       </c>
       <c r="F22" s="12">
         <v>11148</v>
       </c>
       <c r="G22" s="12">
         <v>11124</v>
       </c>
       <c r="H22" s="12">
         <v>11108</v>
       </c>
       <c r="I22" s="12">
@@ -12872,52 +13072,55 @@
       </c>
       <c r="AT22" s="35">
         <v>10380</v>
       </c>
       <c r="AU22" s="35">
         <v>10410</v>
       </c>
       <c r="AV22" s="34">
         <v>10370</v>
       </c>
       <c r="AW22" s="11">
         <v>10324</v>
       </c>
       <c r="AX22" s="42">
         <v>10288</v>
       </c>
       <c r="AY22" s="34">
         <v>10251</v>
       </c>
       <c r="AZ22" s="34">
         <v>10230</v>
       </c>
       <c r="BA22" s="34">
         <v>10235</v>
       </c>
+      <c r="BB22" s="35">
+        <v>10215</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="12">
         <v>5013</v>
       </c>
       <c r="C23" s="12">
         <v>4998</v>
       </c>
       <c r="D23" s="12">
         <v>4994</v>
       </c>
       <c r="E23" s="12">
         <v>4983</v>
       </c>
       <c r="F23" s="12">
         <v>4972</v>
       </c>
       <c r="G23" s="12">
         <v>4966</v>
       </c>
       <c r="H23" s="12">
         <v>4963</v>
       </c>
       <c r="I23" s="12">
@@ -13033,52 +13236,55 @@
       </c>
       <c r="AT23" s="35">
         <v>4481</v>
       </c>
       <c r="AU23" s="35">
         <v>4465</v>
       </c>
       <c r="AV23" s="34">
         <v>4456</v>
       </c>
       <c r="AW23" s="11">
         <v>4433</v>
       </c>
       <c r="AX23" s="42">
         <v>4409</v>
       </c>
       <c r="AY23" s="34">
         <v>4401</v>
       </c>
       <c r="AZ23" s="34">
         <v>4387</v>
       </c>
       <c r="BA23" s="34">
         <v>4370</v>
       </c>
+      <c r="BB23" s="35">
+        <v>4361</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="12">
         <v>9061</v>
       </c>
       <c r="C24" s="12">
         <v>9035</v>
       </c>
       <c r="D24" s="12">
         <v>9025</v>
       </c>
       <c r="E24" s="12">
         <v>9008</v>
       </c>
       <c r="F24" s="12">
         <v>8985</v>
       </c>
       <c r="G24" s="12">
         <v>8978</v>
       </c>
       <c r="H24" s="12">
         <v>8963</v>
       </c>
       <c r="I24" s="12">
@@ -13194,52 +13400,55 @@
       </c>
       <c r="AT24" s="35">
         <v>8298</v>
       </c>
       <c r="AU24" s="35">
         <v>8288</v>
       </c>
       <c r="AV24" s="34">
         <v>8272</v>
       </c>
       <c r="AW24" s="11">
         <v>8248</v>
       </c>
       <c r="AX24" s="42">
         <v>8234</v>
       </c>
       <c r="AY24" s="34">
         <v>8186</v>
       </c>
       <c r="AZ24" s="34">
         <v>8162</v>
       </c>
       <c r="BA24" s="34">
         <v>8151</v>
       </c>
+      <c r="BB24" s="35">
+        <v>8120</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12">
         <v>11722</v>
       </c>
       <c r="C25" s="12">
         <v>11716</v>
       </c>
       <c r="D25" s="12">
         <v>11683</v>
       </c>
       <c r="E25" s="12">
         <v>11667</v>
       </c>
       <c r="F25" s="12">
         <v>11652</v>
       </c>
       <c r="G25" s="12">
         <v>11615</v>
       </c>
       <c r="H25" s="12">
         <v>11593</v>
       </c>
       <c r="I25" s="12">
@@ -13355,52 +13564,55 @@
       </c>
       <c r="AT25" s="35">
         <v>10794</v>
       </c>
       <c r="AU25" s="35">
         <v>10790</v>
       </c>
       <c r="AV25" s="34">
         <v>10770</v>
       </c>
       <c r="AW25" s="11">
         <v>10739</v>
       </c>
       <c r="AX25" s="42">
         <v>10730</v>
       </c>
       <c r="AY25" s="34">
         <v>10708</v>
       </c>
       <c r="AZ25" s="34">
         <v>10695</v>
       </c>
       <c r="BA25" s="34">
         <v>10679</v>
       </c>
+      <c r="BB25" s="35">
+        <v>10655</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="12">
         <v>7912</v>
       </c>
       <c r="C26" s="12">
         <v>7911</v>
       </c>
       <c r="D26" s="12">
         <v>7895</v>
       </c>
       <c r="E26" s="12">
         <v>7883</v>
       </c>
       <c r="F26" s="12">
         <v>7863</v>
       </c>
       <c r="G26" s="12">
         <v>7862</v>
       </c>
       <c r="H26" s="12">
         <v>7863</v>
       </c>
       <c r="I26" s="12">
@@ -13516,52 +13728,55 @@
       </c>
       <c r="AT26" s="35">
         <v>7191</v>
       </c>
       <c r="AU26" s="35">
         <v>7179</v>
       </c>
       <c r="AV26" s="34">
         <v>7171</v>
       </c>
       <c r="AW26" s="11">
         <v>7147</v>
       </c>
       <c r="AX26" s="42">
         <v>7129</v>
       </c>
       <c r="AY26" s="34">
         <v>7120</v>
       </c>
       <c r="AZ26" s="34">
         <v>7107</v>
       </c>
       <c r="BA26" s="34">
         <v>7105</v>
       </c>
+      <c r="BB26" s="35">
+        <v>7115</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
         <v>12102</v>
       </c>
       <c r="C27" s="12">
         <v>12083</v>
       </c>
       <c r="D27" s="12">
         <v>12058</v>
       </c>
       <c r="E27" s="12">
         <v>12053</v>
       </c>
       <c r="F27" s="12">
         <v>12034</v>
       </c>
       <c r="G27" s="12">
         <v>12024</v>
       </c>
       <c r="H27" s="12">
         <v>12022</v>
       </c>
       <c r="I27" s="12">
@@ -13677,108 +13892,112 @@
       </c>
       <c r="AT27" s="35">
         <v>11409</v>
       </c>
       <c r="AU27" s="35">
         <v>11391</v>
       </c>
       <c r="AV27" s="34">
         <v>11383</v>
       </c>
       <c r="AW27" s="11">
         <v>11369</v>
       </c>
       <c r="AX27" s="42">
         <v>11341</v>
       </c>
       <c r="AY27" s="34">
         <v>11330</v>
       </c>
       <c r="AZ27" s="34">
         <v>11303</v>
       </c>
       <c r="BA27" s="34">
         <v>11297</v>
       </c>
+      <c r="BB27" s="35">
+        <v>11267</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="48" t="s">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B28" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="C28" s="48"/>
-[...49 lines deleted...]
-      <c r="BA28" s="48"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+      <c r="N28" s="50"/>
+      <c r="O28" s="50"/>
+      <c r="P28" s="50"/>
+      <c r="Q28" s="50"/>
+      <c r="R28" s="50"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="50"/>
+      <c r="U28" s="50"/>
+      <c r="V28" s="50"/>
+      <c r="W28" s="50"/>
+      <c r="X28" s="50"/>
+      <c r="Y28" s="50"/>
+      <c r="Z28" s="50"/>
+      <c r="AA28" s="50"/>
+      <c r="AB28" s="50"/>
+      <c r="AC28" s="50"/>
+      <c r="AD28" s="50"/>
+      <c r="AE28" s="50"/>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="50"/>
+      <c r="AH28" s="50"/>
+      <c r="AI28" s="50"/>
+      <c r="AJ28" s="50"/>
+      <c r="AK28" s="50"/>
+      <c r="AL28" s="50"/>
+      <c r="AM28" s="50"/>
+      <c r="AN28" s="50"/>
+      <c r="AO28" s="50"/>
+      <c r="AP28" s="50"/>
+      <c r="AQ28" s="50"/>
+      <c r="AR28" s="50"/>
+      <c r="AS28" s="50"/>
+      <c r="AT28" s="50"/>
+      <c r="AU28" s="50"/>
+      <c r="AV28" s="50"/>
+      <c r="AW28" s="50"/>
+      <c r="AX28" s="50"/>
+      <c r="AY28" s="50"/>
+      <c r="AZ28" s="50"/>
+      <c r="BA28" s="50"/>
+      <c r="BB28" s="50"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="12">
         <v>432347</v>
       </c>
       <c r="C29" s="12">
         <v>432074</v>
       </c>
       <c r="D29" s="12">
         <v>431608</v>
       </c>
       <c r="E29" s="12">
         <v>431433</v>
       </c>
       <c r="F29" s="12">
         <v>431186</v>
       </c>
       <c r="G29" s="12">
         <v>431039</v>
       </c>
       <c r="H29" s="12">
         <v>430821</v>
       </c>
       <c r="I29" s="12">
@@ -13894,52 +14113,55 @@
       </c>
       <c r="AT29" s="11">
         <v>424512</v>
       </c>
       <c r="AU29" s="11">
         <v>424272</v>
       </c>
       <c r="AV29" s="34">
         <v>424011</v>
       </c>
       <c r="AW29" s="11">
         <v>423898</v>
       </c>
       <c r="AX29" s="35">
         <v>423719</v>
       </c>
       <c r="AY29" s="11">
         <v>423604</v>
       </c>
       <c r="AZ29" s="34">
         <v>423503</v>
       </c>
       <c r="BA29" s="11">
         <v>423332</v>
       </c>
+      <c r="BB29" s="29">
+        <v>423182</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>140489</v>
       </c>
       <c r="C30" s="12">
         <v>140577</v>
       </c>
       <c r="D30" s="12">
         <v>140622</v>
       </c>
       <c r="E30" s="12">
         <v>140662</v>
       </c>
       <c r="F30" s="12">
         <v>140760</v>
       </c>
       <c r="G30" s="12">
         <v>140787</v>
       </c>
       <c r="H30" s="12">
         <v>140950</v>
       </c>
       <c r="I30" s="12">
@@ -14055,52 +14277,55 @@
       </c>
       <c r="AT30" s="11">
         <v>147587</v>
       </c>
       <c r="AU30" s="11">
         <v>147779</v>
       </c>
       <c r="AV30" s="34">
         <v>147895</v>
       </c>
       <c r="AW30" s="11">
         <v>148061</v>
       </c>
       <c r="AX30" s="35">
         <v>148256</v>
       </c>
       <c r="AY30" s="11">
         <v>148419</v>
       </c>
       <c r="AZ30" s="34">
         <v>148516</v>
       </c>
       <c r="BA30" s="11">
         <v>148596</v>
       </c>
+      <c r="BB30" s="29">
+        <v>148711</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="12">
         <v>19682</v>
       </c>
       <c r="C31" s="12">
         <v>19664</v>
       </c>
       <c r="D31" s="12">
         <v>19626</v>
       </c>
       <c r="E31" s="12">
         <v>19612</v>
       </c>
       <c r="F31" s="12">
         <v>19586</v>
       </c>
       <c r="G31" s="12">
         <v>19579</v>
       </c>
       <c r="H31" s="12">
         <v>19559</v>
       </c>
       <c r="I31" s="12">
@@ -14216,52 +14441,55 @@
       </c>
       <c r="AT31" s="11">
         <v>18398</v>
       </c>
       <c r="AU31" s="11">
         <v>18358</v>
       </c>
       <c r="AV31" s="34">
         <v>18291</v>
       </c>
       <c r="AW31" s="11">
         <v>18250</v>
       </c>
       <c r="AX31" s="35">
         <v>18257</v>
       </c>
       <c r="AY31" s="11">
         <v>18245</v>
       </c>
       <c r="AZ31" s="34">
         <v>18241</v>
       </c>
       <c r="BA31" s="11">
         <v>18203</v>
       </c>
+      <c r="BB31" s="29">
+        <v>18200</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="12">
         <v>18725</v>
       </c>
       <c r="C32" s="12">
         <v>18696</v>
       </c>
       <c r="D32" s="12">
         <v>18664</v>
       </c>
       <c r="E32" s="12">
         <v>18630</v>
       </c>
       <c r="F32" s="12">
         <v>18609</v>
       </c>
       <c r="G32" s="12">
         <v>18566</v>
       </c>
       <c r="H32" s="12">
         <v>18540</v>
       </c>
       <c r="I32" s="12">
@@ -14377,52 +14605,55 @@
       </c>
       <c r="AT32" s="11">
         <v>18283</v>
       </c>
       <c r="AU32" s="11">
         <v>18248</v>
       </c>
       <c r="AV32" s="34">
         <v>18234</v>
       </c>
       <c r="AW32" s="11">
         <v>18211</v>
       </c>
       <c r="AX32" s="35">
         <v>18201</v>
       </c>
       <c r="AY32" s="11">
         <v>18193</v>
       </c>
       <c r="AZ32" s="34">
         <v>18177</v>
       </c>
       <c r="BA32" s="11">
         <v>18189</v>
       </c>
+      <c r="BB32" s="29">
+        <v>18194</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="12">
         <v>65042</v>
       </c>
       <c r="C33" s="12">
         <v>65028</v>
       </c>
       <c r="D33" s="12">
         <v>64892</v>
       </c>
       <c r="E33" s="12">
         <v>64873</v>
       </c>
       <c r="F33" s="12">
         <v>64846</v>
       </c>
       <c r="G33" s="12">
         <v>65050</v>
       </c>
       <c r="H33" s="12">
         <v>64993</v>
       </c>
       <c r="I33" s="12">
@@ -14538,52 +14769,55 @@
       </c>
       <c r="AT33" s="11">
         <v>64717</v>
       </c>
       <c r="AU33" s="11">
         <v>64641</v>
       </c>
       <c r="AV33" s="34">
         <v>64625</v>
       </c>
       <c r="AW33" s="11">
         <v>64647</v>
       </c>
       <c r="AX33" s="35">
         <v>64570</v>
       </c>
       <c r="AY33" s="11">
         <v>64597</v>
       </c>
       <c r="AZ33" s="34">
         <v>64601</v>
       </c>
       <c r="BA33" s="11">
         <v>64568</v>
       </c>
+      <c r="BB33" s="29">
+        <v>64524</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="12">
         <v>6099</v>
       </c>
       <c r="C34" s="12">
         <v>6090</v>
       </c>
       <c r="D34" s="12">
         <v>6078</v>
       </c>
       <c r="E34" s="12">
         <v>6078</v>
       </c>
       <c r="F34" s="12">
         <v>6080</v>
       </c>
       <c r="G34" s="12">
         <v>6077</v>
       </c>
       <c r="H34" s="12">
         <v>6070</v>
       </c>
       <c r="I34" s="12">
@@ -14699,52 +14933,55 @@
       </c>
       <c r="AT34" s="11">
         <v>5620</v>
       </c>
       <c r="AU34" s="11">
         <v>5630</v>
       </c>
       <c r="AV34" s="34">
         <v>5607</v>
       </c>
       <c r="AW34" s="11">
         <v>5587</v>
       </c>
       <c r="AX34" s="35">
         <v>5579</v>
       </c>
       <c r="AY34" s="11">
         <v>5563</v>
       </c>
       <c r="AZ34" s="34">
         <v>5568</v>
       </c>
       <c r="BA34" s="11">
         <v>5558</v>
       </c>
+      <c r="BB34" s="29">
+        <v>5552</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="12">
         <v>6470</v>
       </c>
       <c r="C35" s="12">
         <v>6456</v>
       </c>
       <c r="D35" s="12">
         <v>6454</v>
       </c>
       <c r="E35" s="12">
         <v>6444</v>
       </c>
       <c r="F35" s="12">
         <v>6423</v>
       </c>
       <c r="G35" s="12">
         <v>6418</v>
       </c>
       <c r="H35" s="12">
         <v>6415</v>
       </c>
       <c r="I35" s="12">
@@ -14860,52 +15097,55 @@
       </c>
       <c r="AT35" s="11">
         <v>5791</v>
       </c>
       <c r="AU35" s="11">
         <v>5776</v>
       </c>
       <c r="AV35" s="34">
         <v>5765</v>
       </c>
       <c r="AW35" s="11">
         <v>5747</v>
       </c>
       <c r="AX35" s="35">
         <v>5719</v>
       </c>
       <c r="AY35" s="11">
         <v>5692</v>
       </c>
       <c r="AZ35" s="34">
         <v>5660</v>
       </c>
       <c r="BA35" s="11">
         <v>5643</v>
       </c>
+      <c r="BB35" s="29">
+        <v>5620</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="12">
         <v>17902</v>
       </c>
       <c r="C36" s="12">
         <v>17871</v>
       </c>
       <c r="D36" s="12">
         <v>17831</v>
       </c>
       <c r="E36" s="12">
         <v>17826</v>
       </c>
       <c r="F36" s="12">
         <v>17780</v>
       </c>
       <c r="G36" s="12">
         <v>17753</v>
       </c>
       <c r="H36" s="12">
         <v>17713</v>
       </c>
       <c r="I36" s="12">
@@ -15021,52 +15261,55 @@
       </c>
       <c r="AT36" s="11">
         <v>16523</v>
       </c>
       <c r="AU36" s="11">
         <v>16477</v>
       </c>
       <c r="AV36" s="34">
         <v>16440</v>
       </c>
       <c r="AW36" s="11">
         <v>16411</v>
       </c>
       <c r="AX36" s="35">
         <v>16396</v>
       </c>
       <c r="AY36" s="11">
         <v>16344</v>
       </c>
       <c r="AZ36" s="34">
         <v>16336</v>
       </c>
       <c r="BA36" s="11">
         <v>16316</v>
       </c>
+      <c r="BB36" s="29">
+        <v>16290</v>
+      </c>
     </row>
-    <row r="37" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="12">
         <v>8447</v>
       </c>
       <c r="C37" s="12">
         <v>8433</v>
       </c>
       <c r="D37" s="12">
         <v>8415</v>
       </c>
       <c r="E37" s="12">
         <v>8405</v>
       </c>
       <c r="F37" s="12">
         <v>8392</v>
       </c>
       <c r="G37" s="12">
         <v>8358</v>
       </c>
       <c r="H37" s="12">
         <v>8334</v>
       </c>
       <c r="I37" s="12">
@@ -15182,52 +15425,55 @@
       </c>
       <c r="AT37" s="11">
         <v>7792</v>
       </c>
       <c r="AU37" s="11">
         <v>7763</v>
       </c>
       <c r="AV37" s="34">
         <v>7746</v>
       </c>
       <c r="AW37" s="11">
         <v>7739</v>
       </c>
       <c r="AX37" s="35">
         <v>7717</v>
       </c>
       <c r="AY37" s="11">
         <v>7699</v>
       </c>
       <c r="AZ37" s="34">
         <v>7683</v>
       </c>
       <c r="BA37" s="11">
         <v>7657</v>
       </c>
+      <c r="BB37" s="29">
+        <v>7659</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="12">
         <v>5352</v>
       </c>
       <c r="C38" s="12">
         <v>5340</v>
       </c>
       <c r="D38" s="12">
         <v>5332</v>
       </c>
       <c r="E38" s="12">
         <v>5336</v>
       </c>
       <c r="F38" s="12">
         <v>5325</v>
       </c>
       <c r="G38" s="12">
         <v>5303</v>
       </c>
       <c r="H38" s="12">
         <v>5300</v>
       </c>
       <c r="I38" s="12">
@@ -15343,52 +15589,55 @@
       </c>
       <c r="AT38" s="11">
         <v>4761</v>
       </c>
       <c r="AU38" s="11">
         <v>4720</v>
       </c>
       <c r="AV38" s="34">
         <v>4697</v>
       </c>
       <c r="AW38" s="11">
         <v>4698</v>
       </c>
       <c r="AX38" s="35">
         <v>4690</v>
       </c>
       <c r="AY38" s="11">
         <v>4680</v>
       </c>
       <c r="AZ38" s="34">
         <v>4667</v>
       </c>
       <c r="BA38" s="11">
         <v>4650</v>
       </c>
+      <c r="BB38" s="29">
+        <v>4636</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="12">
         <v>22303</v>
       </c>
       <c r="C39" s="12">
         <v>22282</v>
       </c>
       <c r="D39" s="12">
         <v>22243</v>
       </c>
       <c r="E39" s="12">
         <v>22228</v>
       </c>
       <c r="F39" s="12">
         <v>22196</v>
       </c>
       <c r="G39" s="12">
         <v>22164</v>
       </c>
       <c r="H39" s="12">
         <v>22151</v>
       </c>
       <c r="I39" s="12">
@@ -15504,52 +15753,55 @@
       </c>
       <c r="AT39" s="11">
         <v>21089</v>
       </c>
       <c r="AU39" s="11">
         <v>21033</v>
       </c>
       <c r="AV39" s="34">
         <v>20996</v>
       </c>
       <c r="AW39" s="11">
         <v>20983</v>
       </c>
       <c r="AX39" s="35">
         <v>20961</v>
       </c>
       <c r="AY39" s="11">
         <v>20953</v>
       </c>
       <c r="AZ39" s="34">
         <v>20939</v>
       </c>
       <c r="BA39" s="11">
         <v>20926</v>
       </c>
+      <c r="BB39" s="29">
+        <v>20888</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="12">
         <v>5377</v>
       </c>
       <c r="C40" s="12">
         <v>5351</v>
       </c>
       <c r="D40" s="12">
         <v>5347</v>
       </c>
       <c r="E40" s="12">
         <v>5353</v>
       </c>
       <c r="F40" s="12">
         <v>5340</v>
       </c>
       <c r="G40" s="12">
         <v>5324</v>
       </c>
       <c r="H40" s="12">
         <v>5319</v>
       </c>
       <c r="I40" s="12">
@@ -15665,52 +15917,55 @@
       </c>
       <c r="AT40" s="11">
         <v>4772</v>
       </c>
       <c r="AU40" s="11">
         <v>4763</v>
       </c>
       <c r="AV40" s="34">
         <v>4748</v>
       </c>
       <c r="AW40" s="11">
         <v>4736</v>
       </c>
       <c r="AX40" s="35">
         <v>4728</v>
       </c>
       <c r="AY40" s="11">
         <v>4721</v>
       </c>
       <c r="AZ40" s="34">
         <v>4701</v>
       </c>
       <c r="BA40" s="11">
         <v>4696</v>
       </c>
+      <c r="BB40" s="29">
+        <v>4691</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="12">
         <v>12581</v>
       </c>
       <c r="C41" s="12">
         <v>12578</v>
       </c>
       <c r="D41" s="12">
         <v>12543</v>
       </c>
       <c r="E41" s="12">
         <v>12527</v>
       </c>
       <c r="F41" s="12">
         <v>12515</v>
       </c>
       <c r="G41" s="12">
         <v>12509</v>
       </c>
       <c r="H41" s="12">
         <v>12479</v>
       </c>
       <c r="I41" s="12">
@@ -15826,52 +16081,55 @@
       </c>
       <c r="AT41" s="11">
         <v>11903</v>
       </c>
       <c r="AU41" s="11">
         <v>11888</v>
       </c>
       <c r="AV41" s="34">
         <v>11869</v>
       </c>
       <c r="AW41" s="11">
         <v>11832</v>
       </c>
       <c r="AX41" s="35">
         <v>11811</v>
       </c>
       <c r="AY41" s="11">
         <v>11799</v>
       </c>
       <c r="AZ41" s="34">
         <v>11797</v>
       </c>
       <c r="BA41" s="11">
         <v>11780</v>
       </c>
+      <c r="BB41" s="29">
+        <v>11764</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="12">
         <v>10506</v>
       </c>
       <c r="C42" s="12">
         <v>10490</v>
       </c>
       <c r="D42" s="12">
         <v>10464</v>
       </c>
       <c r="E42" s="12">
         <v>10453</v>
       </c>
       <c r="F42" s="12">
         <v>10430</v>
       </c>
       <c r="G42" s="12">
         <v>10419</v>
       </c>
       <c r="H42" s="12">
         <v>10400</v>
       </c>
       <c r="I42" s="12">
@@ -15987,52 +16245,55 @@
       </c>
       <c r="AT42" s="11">
         <v>9419</v>
       </c>
       <c r="AU42" s="11">
         <v>9387</v>
       </c>
       <c r="AV42" s="34">
         <v>9370</v>
       </c>
       <c r="AW42" s="11">
         <v>9361</v>
       </c>
       <c r="AX42" s="35">
         <v>9310</v>
       </c>
       <c r="AY42" s="11">
         <v>9282</v>
       </c>
       <c r="AZ42" s="34">
         <v>9266</v>
       </c>
       <c r="BA42" s="11">
         <v>9225</v>
       </c>
+      <c r="BB42" s="29">
+        <v>9198</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="12">
         <v>37085</v>
       </c>
       <c r="C43" s="12">
         <v>37051</v>
       </c>
       <c r="D43" s="12">
         <v>37054</v>
       </c>
       <c r="E43" s="12">
         <v>37051</v>
       </c>
       <c r="F43" s="12">
         <v>37029</v>
       </c>
       <c r="G43" s="12">
         <v>37018</v>
       </c>
       <c r="H43" s="12">
         <v>37001</v>
       </c>
       <c r="I43" s="12">
@@ -16148,52 +16409,55 @@
       </c>
       <c r="AT43" s="11">
         <v>36843</v>
       </c>
       <c r="AU43" s="11">
         <v>36860</v>
       </c>
       <c r="AV43" s="34">
         <v>36903</v>
       </c>
       <c r="AW43" s="11">
         <v>36896</v>
       </c>
       <c r="AX43" s="35">
         <v>36890</v>
       </c>
       <c r="AY43" s="11">
         <v>36922</v>
       </c>
       <c r="AZ43" s="34">
         <v>36944</v>
       </c>
       <c r="BA43" s="11">
         <v>36968</v>
       </c>
+      <c r="BB43" s="29">
+        <v>36997</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="12">
         <v>11318</v>
       </c>
       <c r="C44" s="12">
         <v>11300</v>
       </c>
       <c r="D44" s="12">
         <v>11271</v>
       </c>
       <c r="E44" s="12">
         <v>11262</v>
       </c>
       <c r="F44" s="12">
         <v>11240</v>
       </c>
       <c r="G44" s="12">
         <v>11215</v>
       </c>
       <c r="H44" s="12">
         <v>11206</v>
       </c>
       <c r="I44" s="12">
@@ -16309,52 +16573,55 @@
       </c>
       <c r="AT44" s="11">
         <v>10263</v>
       </c>
       <c r="AU44" s="11">
         <v>10297</v>
       </c>
       <c r="AV44" s="34">
         <v>10240</v>
       </c>
       <c r="AW44" s="11">
         <v>10206</v>
       </c>
       <c r="AX44" s="35">
         <v>10183</v>
       </c>
       <c r="AY44" s="11">
         <v>10137</v>
       </c>
       <c r="AZ44" s="34">
         <v>10110</v>
       </c>
       <c r="BA44" s="11">
         <v>10088</v>
       </c>
+      <c r="BB44" s="29">
+        <v>10065</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="12">
         <v>4443</v>
       </c>
       <c r="C45" s="12">
         <v>4432</v>
       </c>
       <c r="D45" s="12">
         <v>4417</v>
       </c>
       <c r="E45" s="12">
         <v>4405</v>
       </c>
       <c r="F45" s="12">
         <v>4402</v>
       </c>
       <c r="G45" s="12">
         <v>4404</v>
       </c>
       <c r="H45" s="12">
         <v>4376</v>
       </c>
       <c r="I45" s="12">
@@ -16470,52 +16737,55 @@
       </c>
       <c r="AT45" s="11">
         <v>3735</v>
       </c>
       <c r="AU45" s="11">
         <v>3719</v>
       </c>
       <c r="AV45" s="34">
         <v>3709</v>
       </c>
       <c r="AW45" s="11">
         <v>3703</v>
       </c>
       <c r="AX45" s="35">
         <v>3676</v>
       </c>
       <c r="AY45" s="11">
         <v>3665</v>
       </c>
       <c r="AZ45" s="34">
         <v>3661</v>
       </c>
       <c r="BA45" s="11">
         <v>3653</v>
       </c>
+      <c r="BB45" s="29">
+        <v>3635</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="12">
         <v>8838</v>
       </c>
       <c r="C46" s="12">
         <v>8812</v>
       </c>
       <c r="D46" s="12">
         <v>8791</v>
       </c>
       <c r="E46" s="12">
         <v>8769</v>
       </c>
       <c r="F46" s="12">
         <v>8745</v>
       </c>
       <c r="G46" s="12">
         <v>8739</v>
       </c>
       <c r="H46" s="12">
         <v>8699</v>
       </c>
       <c r="I46" s="12">
@@ -16631,52 +16901,55 @@
       </c>
       <c r="AT46" s="11">
         <v>7931</v>
       </c>
       <c r="AU46" s="11">
         <v>7911</v>
       </c>
       <c r="AV46" s="34">
         <v>7882</v>
       </c>
       <c r="AW46" s="11">
         <v>7877</v>
       </c>
       <c r="AX46" s="35">
         <v>7858</v>
       </c>
       <c r="AY46" s="11">
         <v>7837</v>
       </c>
       <c r="AZ46" s="34">
         <v>7827</v>
       </c>
       <c r="BA46" s="11">
         <v>7828</v>
       </c>
+      <c r="BB46" s="29">
+        <v>7808</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="29">
         <v>11828</v>
       </c>
       <c r="C47" s="29">
         <v>11807</v>
       </c>
       <c r="D47" s="29">
         <v>11778</v>
       </c>
       <c r="E47" s="29">
         <v>11759</v>
       </c>
       <c r="F47" s="29">
         <v>11755</v>
       </c>
       <c r="G47" s="29">
         <v>11645</v>
       </c>
       <c r="H47" s="29">
         <v>11628</v>
       </c>
       <c r="I47" s="29">
@@ -16792,52 +17065,55 @@
       </c>
       <c r="AT47" s="11">
         <v>10825</v>
       </c>
       <c r="AU47" s="11">
         <v>10815</v>
       </c>
       <c r="AV47" s="34">
         <v>10806</v>
       </c>
       <c r="AW47" s="11">
         <v>10794</v>
       </c>
       <c r="AX47" s="35">
         <v>10787</v>
       </c>
       <c r="AY47" s="11">
         <v>10743</v>
       </c>
       <c r="AZ47" s="34">
         <v>10739</v>
       </c>
       <c r="BA47" s="11">
         <v>10728</v>
       </c>
+      <c r="BB47" s="29">
+        <v>10706</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A48" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="29">
         <v>7652</v>
       </c>
       <c r="C48" s="29">
         <v>7637</v>
       </c>
       <c r="D48" s="29">
         <v>7630</v>
       </c>
       <c r="E48" s="29">
         <v>7611</v>
       </c>
       <c r="F48" s="29">
         <v>7599</v>
       </c>
       <c r="G48" s="29">
         <v>7587</v>
       </c>
       <c r="H48" s="29">
         <v>7569</v>
       </c>
       <c r="I48" s="29">
@@ -16953,52 +17229,55 @@
       </c>
       <c r="AT48" s="11">
         <v>6833</v>
       </c>
       <c r="AU48" s="11">
         <v>6801</v>
       </c>
       <c r="AV48" s="34">
         <v>6798</v>
       </c>
       <c r="AW48" s="11">
         <v>6778</v>
       </c>
       <c r="AX48" s="35">
         <v>6759</v>
       </c>
       <c r="AY48" s="11">
         <v>6753</v>
       </c>
       <c r="AZ48" s="34">
         <v>6738</v>
       </c>
       <c r="BA48" s="11">
         <v>6739</v>
       </c>
+      <c r="BB48" s="29">
+        <v>6741</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A49" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="30">
         <v>12208</v>
       </c>
       <c r="C49" s="30">
         <v>12179</v>
       </c>
       <c r="D49" s="30">
         <v>12156</v>
       </c>
       <c r="E49" s="30">
         <v>12149</v>
       </c>
       <c r="F49" s="30">
         <v>12134</v>
       </c>
       <c r="G49" s="30">
         <v>12124</v>
       </c>
       <c r="H49" s="30">
         <v>12119</v>
       </c>
       <c r="I49" s="30">
@@ -17114,377 +17393,380 @@
       </c>
       <c r="AT49" s="19">
         <v>11427</v>
       </c>
       <c r="AU49" s="19">
         <v>11406</v>
       </c>
       <c r="AV49" s="19">
         <v>11390</v>
       </c>
       <c r="AW49" s="19">
         <v>11381</v>
       </c>
       <c r="AX49" s="36">
         <v>11371</v>
       </c>
       <c r="AY49" s="19">
         <v>11360</v>
       </c>
       <c r="AZ49" s="19">
         <v>11332</v>
       </c>
       <c r="BA49" s="19">
         <v>11321</v>
       </c>
+      <c r="BB49" s="30">
+        <v>11303</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="21"/>
       <c r="B50" s="11"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11"/>
       <c r="K50" s="13"/>
       <c r="L50" s="11"/>
       <c r="M50" s="11"/>
       <c r="N50" s="11"/>
       <c r="O50" s="11"/>
       <c r="P50" s="11"/>
     </row>
-    <row r="51" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A51" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="23"/>
       <c r="N51" s="14"/>
       <c r="O51" s="14"/>
       <c r="P51" s="14"/>
       <c r="Q51" s="14"/>
       <c r="R51" s="14"/>
       <c r="S51" s="14"/>
     </row>
-    <row r="52" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:54" ht="15" x14ac:dyDescent="0.25">
       <c r="B52" s="25"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
       <c r="N52" s="26"/>
       <c r="O52" s="26"/>
       <c r="P52" s="26"/>
       <c r="Q52" s="26"/>
       <c r="R52" s="26"/>
       <c r="S52" s="12"/>
       <c r="T52" s="12"/>
       <c r="U52" s="12"/>
       <c r="V52" s="12"/>
       <c r="W52" s="12"/>
       <c r="X52" s="12"/>
       <c r="Y52" s="12"/>
       <c r="Z52" s="12"/>
       <c r="AA52" s="12"/>
       <c r="AB52" s="12"/>
       <c r="AC52" s="12"/>
       <c r="AD52" s="12"/>
       <c r="AE52" s="12"/>
       <c r="AF52" s="12"/>
       <c r="AG52" s="12"/>
       <c r="AH52" s="12"/>
       <c r="AI52" s="12"/>
       <c r="AJ52" s="12"/>
       <c r="AK52" s="12"/>
       <c r="AL52" s="12"/>
       <c r="AM52" s="12"/>
     </row>
-    <row r="53" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:54" ht="15" x14ac:dyDescent="0.25">
       <c r="B53" s="25"/>
       <c r="C53" s="25"/>
       <c r="D53" s="25"/>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="25"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
       <c r="N53" s="26"/>
       <c r="O53" s="26"/>
       <c r="P53" s="26"/>
       <c r="Q53" s="26"/>
       <c r="R53" s="26"/>
       <c r="S53" s="26"/>
       <c r="T53" s="12"/>
       <c r="U53" s="12"/>
       <c r="V53" s="12"/>
       <c r="W53" s="12"/>
       <c r="X53" s="12"/>
       <c r="Y53" s="12"/>
       <c r="Z53" s="37"/>
       <c r="AA53" s="37"/>
       <c r="AB53" s="37"/>
       <c r="AC53" s="37"/>
       <c r="AD53" s="37"/>
       <c r="AE53" s="37"/>
       <c r="AF53" s="37"/>
       <c r="AG53" s="37"/>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
       <c r="AK53" s="37"/>
       <c r="AL53" s="37"/>
       <c r="AM53" s="37"/>
       <c r="AN53" s="37"/>
       <c r="AO53" s="37"/>
       <c r="AP53" s="37"/>
       <c r="AQ53" s="37"/>
       <c r="AR53" s="37"/>
     </row>
-    <row r="54" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:54" ht="15" x14ac:dyDescent="0.25">
       <c r="A54" s="31"/>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="12"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
       <c r="P54" s="26"/>
       <c r="Q54" s="26"/>
       <c r="R54" s="26"/>
       <c r="S54" s="12"/>
       <c r="T54" s="12"/>
       <c r="U54" s="12"/>
       <c r="V54" s="12"/>
       <c r="W54" s="12"/>
       <c r="X54" s="12"/>
       <c r="Y54" s="12"/>
       <c r="Z54" s="13"/>
       <c r="AA54" s="13"/>
       <c r="AB54" s="13"/>
       <c r="AC54" s="13"/>
       <c r="AD54" s="13"/>
       <c r="AE54" s="13"/>
       <c r="AF54" s="13"/>
       <c r="AG54" s="13"/>
       <c r="AH54" s="13"/>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="13"/>
       <c r="AK54" s="13"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="13"/>
       <c r="AN54" s="13"/>
       <c r="AO54" s="13"/>
       <c r="AP54" s="13"/>
       <c r="AQ54" s="13"/>
       <c r="AR54" s="13"/>
       <c r="AS54" s="13"/>
     </row>
-    <row r="55" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:54" ht="15" x14ac:dyDescent="0.25">
       <c r="B55" s="25"/>
       <c r="C55" s="25"/>
       <c r="D55" s="25"/>
       <c r="E55" s="25"/>
       <c r="F55" s="25"/>
       <c r="G55" s="25"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25"/>
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
       <c r="P55" s="26"/>
       <c r="Q55" s="26"/>
       <c r="R55" s="26"/>
       <c r="S55" s="26"/>
       <c r="T55" s="12"/>
       <c r="U55" s="12"/>
       <c r="V55" s="12"/>
       <c r="W55" s="12"/>
       <c r="X55" s="12"/>
       <c r="Y55" s="12"/>
       <c r="Z55" s="12"/>
       <c r="AA55" s="12"/>
       <c r="AB55" s="12"/>
       <c r="AC55" s="12"/>
       <c r="AD55" s="12"/>
       <c r="AE55" s="12"/>
       <c r="AF55" s="12"/>
       <c r="AG55" s="12"/>
       <c r="AH55" s="12"/>
       <c r="AI55" s="12"/>
       <c r="AJ55" s="12"/>
       <c r="AK55" s="12"/>
       <c r="AL55" s="12"/>
       <c r="AM55" s="12"/>
       <c r="AN55" s="12"/>
       <c r="AO55" s="12"/>
       <c r="AP55" s="12"/>
       <c r="AQ55" s="12"/>
       <c r="AR55" s="12"/>
       <c r="AS55" s="12"/>
     </row>
-    <row r="56" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B56" s="25"/>
       <c r="C56" s="25"/>
       <c r="D56" s="25"/>
       <c r="E56" s="25"/>
       <c r="F56" s="25"/>
       <c r="G56" s="25"/>
       <c r="H56" s="25"/>
       <c r="I56" s="25"/>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
       <c r="S56" s="12"/>
       <c r="T56" s="12"/>
       <c r="U56" s="12"/>
       <c r="V56" s="12"/>
       <c r="W56" s="12"/>
       <c r="X56" s="12"/>
       <c r="Y56" s="12"/>
       <c r="Z56" s="12"/>
       <c r="AA56" s="12"/>
       <c r="AB56" s="12"/>
       <c r="AC56" s="12"/>
       <c r="AD56" s="12"/>
       <c r="AE56" s="12"/>
       <c r="AF56" s="12"/>
       <c r="AG56" s="12"/>
       <c r="AH56" s="12"/>
       <c r="AI56" s="12"/>
       <c r="AJ56" s="12"/>
       <c r="AK56" s="12"/>
       <c r="AL56" s="12"/>
       <c r="AM56" s="12"/>
       <c r="AN56" s="12"/>
       <c r="AO56" s="12"/>
     </row>
-    <row r="57" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:54" x14ac:dyDescent="0.3">
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="14"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="14"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="14"/>
     </row>
-    <row r="58" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:54" x14ac:dyDescent="0.3">
       <c r="N58" s="14"/>
       <c r="O58" s="14"/>
       <c r="P58" s="14"/>
       <c r="Q58" s="14"/>
       <c r="R58" s="14"/>
       <c r="S58" s="14"/>
       <c r="T58" s="14"/>
       <c r="U58" s="14"/>
       <c r="V58" s="14"/>
       <c r="W58" s="14"/>
       <c r="X58" s="14"/>
       <c r="Y58" s="14"/>
       <c r="Z58" s="14"/>
       <c r="AA58" s="14"/>
       <c r="AB58" s="14"/>
       <c r="AC58" s="14"/>
       <c r="AD58" s="14"/>
       <c r="AE58" s="14"/>
       <c r="AF58" s="14"/>
       <c r="AG58" s="14"/>
     </row>
-    <row r="59" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:54" x14ac:dyDescent="0.3">
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="14"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="14"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:BA28"/>
-[...2 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B28:BB28"/>
     <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>