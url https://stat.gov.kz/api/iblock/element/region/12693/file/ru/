--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8016" yWindow="156" windowWidth="20280" windowHeight="11736" activeTab="1"/>
+    <workbookView xWindow="8010" yWindow="150" windowWidth="20280" windowHeight="11730"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="По полу" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="46">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -470,57 +470,57 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -797,149 +797,150 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB83"/>
+  <dimension ref="A1:BC83"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="S21" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6:AY6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="bottomRight" activeCell="BD41" sqref="BD41"/>
+      <selection pane="bottomRight" activeCell="B36" sqref="B36:BC36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" outlineLevelCol="3" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="3" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="24" customWidth="1"/>
-    <col min="2" max="2" width="9.88671875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
-[...7 lines deleted...]
-    <col min="39" max="16384" width="9.109375" style="24"/>
+    <col min="2" max="2" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="3" max="9" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="10" max="10" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="11" max="13" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="14" max="14" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="15" max="25" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="26" max="37" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="2"/>
+    <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
+    <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="48" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="48"/>
-[...50 lines deleted...]
-      <c r="BB2" s="48"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
+      <c r="BC2" s="49"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2022</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46">
         <v>2023</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
@@ -960,52 +961,53 @@
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="47"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
       <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
@@ -1122,109 +1124,113 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="BC5" s="5" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="B6" s="49" t="s">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="49"/>
-[...50 lines deleted...]
-      <c r="BB6" s="49"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+      <c r="AL6" s="50"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="50"/>
+      <c r="AO6" s="50"/>
+      <c r="AP6" s="50"/>
+      <c r="AQ6" s="50"/>
+      <c r="AR6" s="50"/>
+      <c r="AS6" s="50"/>
+      <c r="AT6" s="50"/>
+      <c r="AU6" s="50"/>
+      <c r="AV6" s="50"/>
+      <c r="AW6" s="50"/>
+      <c r="AX6" s="50"/>
+      <c r="AY6" s="50"/>
+      <c r="AZ6" s="50"/>
+      <c r="BA6" s="50"/>
+      <c r="BB6" s="50"/>
+      <c r="BC6" s="50"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>835686</v>
       </c>
       <c r="C7" s="12">
         <v>835230</v>
       </c>
       <c r="D7" s="12">
         <v>834485</v>
       </c>
       <c r="E7" s="12">
         <v>834196</v>
       </c>
       <c r="F7" s="12">
         <v>833857</v>
       </c>
       <c r="G7" s="12">
         <v>833630</v>
       </c>
       <c r="H7" s="12">
         <v>833270</v>
       </c>
       <c r="I7" s="11">
@@ -1343,52 +1349,55 @@
       </c>
       <c r="AU7" s="32">
         <v>822379</v>
       </c>
       <c r="AV7" s="34">
         <v>822008</v>
       </c>
       <c r="AW7" s="35">
         <v>821761</v>
       </c>
       <c r="AX7" s="35">
         <v>821473</v>
       </c>
       <c r="AY7" s="34">
         <v>821235</v>
       </c>
       <c r="AZ7" s="34">
         <v>820992</v>
       </c>
       <c r="BA7" s="34">
         <v>820605</v>
       </c>
       <c r="BB7" s="34">
         <v>820294</v>
       </c>
+      <c r="BC7" s="35">
+        <v>819999</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>261368</v>
       </c>
       <c r="C8" s="11">
         <v>261545</v>
       </c>
       <c r="D8" s="11">
         <v>261716</v>
       </c>
       <c r="E8" s="11">
         <v>261889</v>
       </c>
       <c r="F8" s="11">
         <v>262169</v>
       </c>
       <c r="G8" s="11">
         <v>262258</v>
       </c>
       <c r="H8" s="11">
         <v>262549</v>
       </c>
       <c r="I8" s="11">
@@ -1507,52 +1516,55 @@
       </c>
       <c r="AU8" s="32">
         <v>276090</v>
       </c>
       <c r="AV8" s="34">
         <v>276412</v>
       </c>
       <c r="AW8" s="35">
         <v>276752</v>
       </c>
       <c r="AX8" s="35">
         <v>277064</v>
       </c>
       <c r="AY8" s="34">
         <v>277437</v>
       </c>
       <c r="AZ8" s="34">
         <v>277686</v>
       </c>
       <c r="BA8" s="34">
         <v>277757</v>
       </c>
       <c r="BB8" s="34">
         <v>277963</v>
       </c>
+      <c r="BC8" s="35">
+        <v>278128</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>38928</v>
       </c>
       <c r="C9" s="11">
         <v>38874</v>
       </c>
       <c r="D9" s="11">
         <v>38794</v>
       </c>
       <c r="E9" s="11">
         <v>38795</v>
       </c>
       <c r="F9" s="11">
         <v>38772</v>
       </c>
       <c r="G9" s="11">
         <v>38746</v>
       </c>
       <c r="H9" s="11">
         <v>38733</v>
       </c>
       <c r="I9" s="11">
@@ -1671,52 +1683,55 @@
       </c>
       <c r="AU9" s="32">
         <v>36313</v>
       </c>
       <c r="AV9" s="34">
         <v>36193</v>
       </c>
       <c r="AW9" s="35">
         <v>36131</v>
       </c>
       <c r="AX9" s="35">
         <v>36153</v>
       </c>
       <c r="AY9" s="34">
         <v>36115</v>
       </c>
       <c r="AZ9" s="34">
         <v>36076</v>
       </c>
       <c r="BA9" s="34">
         <v>35968</v>
       </c>
       <c r="BB9" s="34">
         <v>35961</v>
       </c>
+      <c r="BC9" s="35">
+        <v>35919</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>35214</v>
       </c>
       <c r="C10" s="11">
         <v>35177</v>
       </c>
       <c r="D10" s="11">
         <v>35118</v>
       </c>
       <c r="E10" s="11">
         <v>35047</v>
       </c>
       <c r="F10" s="11">
         <v>35016</v>
       </c>
       <c r="G10" s="11">
         <v>34949</v>
       </c>
       <c r="H10" s="11">
         <v>34894</v>
       </c>
       <c r="I10" s="11">
@@ -1835,52 +1850,55 @@
       </c>
       <c r="AU10" s="32">
         <v>34360</v>
       </c>
       <c r="AV10" s="34">
         <v>34320</v>
       </c>
       <c r="AW10" s="35">
         <v>34300</v>
       </c>
       <c r="AX10" s="35">
         <v>34280</v>
       </c>
       <c r="AY10" s="34">
         <v>34263</v>
       </c>
       <c r="AZ10" s="34">
         <v>34237</v>
       </c>
       <c r="BA10" s="34">
         <v>34245</v>
       </c>
       <c r="BB10" s="34">
         <v>34257</v>
       </c>
+      <c r="BC10" s="35">
+        <v>34235</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>123776</v>
       </c>
       <c r="C11" s="11">
         <v>123747</v>
       </c>
       <c r="D11" s="11">
         <v>123546</v>
       </c>
       <c r="E11" s="11">
         <v>123520</v>
       </c>
       <c r="F11" s="11">
         <v>123423</v>
       </c>
       <c r="G11" s="11">
         <v>123730</v>
       </c>
       <c r="H11" s="11">
         <v>123600</v>
       </c>
       <c r="I11" s="11">
@@ -1999,52 +2017,55 @@
       </c>
       <c r="AU11" s="32">
         <v>123154</v>
       </c>
       <c r="AV11" s="34">
         <v>123129</v>
       </c>
       <c r="AW11" s="35">
         <v>123158</v>
       </c>
       <c r="AX11" s="35">
         <v>123071</v>
       </c>
       <c r="AY11" s="34">
         <v>123087</v>
       </c>
       <c r="AZ11" s="34">
         <v>123089</v>
       </c>
       <c r="BA11" s="34">
         <v>123038</v>
       </c>
       <c r="BB11" s="34">
         <v>122954</v>
       </c>
+      <c r="BC11" s="35">
+        <v>122887</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>12590</v>
       </c>
       <c r="C12" s="11">
         <v>12575</v>
       </c>
       <c r="D12" s="11">
         <v>12550</v>
       </c>
       <c r="E12" s="11">
         <v>12538</v>
       </c>
       <c r="F12" s="11">
         <v>12531</v>
       </c>
       <c r="G12" s="11">
         <v>12530</v>
       </c>
       <c r="H12" s="11">
         <v>12523</v>
       </c>
       <c r="I12" s="11">
@@ -2163,52 +2184,55 @@
       </c>
       <c r="AU12" s="32">
         <v>11752</v>
       </c>
       <c r="AV12" s="34">
         <v>11723</v>
       </c>
       <c r="AW12" s="35">
         <v>11699</v>
       </c>
       <c r="AX12" s="35">
         <v>11690</v>
       </c>
       <c r="AY12" s="34">
         <v>11664</v>
       </c>
       <c r="AZ12" s="34">
         <v>11661</v>
       </c>
       <c r="BA12" s="34">
         <v>11640</v>
       </c>
       <c r="BB12" s="34">
         <v>11614</v>
       </c>
+      <c r="BC12" s="35">
+        <v>11596</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>13658</v>
       </c>
       <c r="C13" s="11">
         <v>13641</v>
       </c>
       <c r="D13" s="11">
         <v>13631</v>
       </c>
       <c r="E13" s="11">
         <v>13622</v>
       </c>
       <c r="F13" s="11">
         <v>13589</v>
       </c>
       <c r="G13" s="11">
         <v>13593</v>
       </c>
       <c r="H13" s="11">
         <v>13582</v>
       </c>
       <c r="I13" s="11">
@@ -2327,52 +2351,55 @@
       </c>
       <c r="AU13" s="32">
         <v>12434</v>
       </c>
       <c r="AV13" s="34">
         <v>12427</v>
       </c>
       <c r="AW13" s="35">
         <v>12402</v>
       </c>
       <c r="AX13" s="35">
         <v>12351</v>
       </c>
       <c r="AY13" s="34">
         <v>12288</v>
       </c>
       <c r="AZ13" s="34">
         <v>12241</v>
       </c>
       <c r="BA13" s="34">
         <v>12225</v>
       </c>
       <c r="BB13" s="34">
         <v>12176</v>
       </c>
+      <c r="BC13" s="35">
+        <v>12136</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>35427</v>
       </c>
       <c r="C14" s="11">
         <v>35386</v>
       </c>
       <c r="D14" s="11">
         <v>35305</v>
       </c>
       <c r="E14" s="11">
         <v>35281</v>
       </c>
       <c r="F14" s="11">
         <v>35219</v>
       </c>
       <c r="G14" s="11">
         <v>35161</v>
       </c>
       <c r="H14" s="11">
         <v>35116</v>
       </c>
       <c r="I14" s="11">
@@ -2491,52 +2518,55 @@
       </c>
       <c r="AU14" s="32">
         <v>32792</v>
       </c>
       <c r="AV14" s="34">
         <v>32717</v>
       </c>
       <c r="AW14" s="35">
         <v>32682</v>
       </c>
       <c r="AX14" s="35">
         <v>32658</v>
       </c>
       <c r="AY14" s="34">
         <v>32556</v>
       </c>
       <c r="AZ14" s="34">
         <v>32512</v>
       </c>
       <c r="BA14" s="34">
         <v>32462</v>
       </c>
       <c r="BB14" s="34">
         <v>32409</v>
       </c>
+      <c r="BC14" s="35">
+        <v>32359</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>16876</v>
       </c>
       <c r="C15" s="11">
         <v>16847</v>
       </c>
       <c r="D15" s="11">
         <v>16830</v>
       </c>
       <c r="E15" s="11">
         <v>16800</v>
       </c>
       <c r="F15" s="11">
         <v>16775</v>
       </c>
       <c r="G15" s="11">
         <v>16703</v>
       </c>
       <c r="H15" s="11">
         <v>16665</v>
       </c>
       <c r="I15" s="11">
@@ -2655,52 +2685,55 @@
       </c>
       <c r="AU15" s="32">
         <v>15465</v>
       </c>
       <c r="AV15" s="34">
         <v>15446</v>
       </c>
       <c r="AW15" s="35">
         <v>15428</v>
       </c>
       <c r="AX15" s="35">
         <v>15388</v>
       </c>
       <c r="AY15" s="34">
         <v>15370</v>
       </c>
       <c r="AZ15" s="34">
         <v>15351</v>
       </c>
       <c r="BA15" s="34">
         <v>15313</v>
       </c>
       <c r="BB15" s="34">
         <v>15298</v>
       </c>
+      <c r="BC15" s="35">
+        <v>15285</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>11016</v>
       </c>
       <c r="C16" s="11">
         <v>10992</v>
       </c>
       <c r="D16" s="11">
         <v>10982</v>
       </c>
       <c r="E16" s="11">
         <v>10983</v>
       </c>
       <c r="F16" s="11">
         <v>10958</v>
       </c>
       <c r="G16" s="11">
         <v>10923</v>
       </c>
       <c r="H16" s="11">
         <v>10910</v>
       </c>
       <c r="I16" s="11">
@@ -2819,52 +2852,55 @@
       </c>
       <c r="AU16" s="32">
         <v>9894</v>
       </c>
       <c r="AV16" s="34">
         <v>9864</v>
       </c>
       <c r="AW16" s="35">
         <v>9859</v>
       </c>
       <c r="AX16" s="35">
         <v>9847</v>
       </c>
       <c r="AY16" s="34">
         <v>9830</v>
       </c>
       <c r="AZ16" s="34">
         <v>9806</v>
       </c>
       <c r="BA16" s="34">
         <v>9785</v>
       </c>
       <c r="BB16" s="34">
         <v>9766</v>
       </c>
+      <c r="BC16" s="35">
+        <v>9757</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>43203</v>
       </c>
       <c r="C17" s="11">
         <v>43171</v>
       </c>
       <c r="D17" s="11">
         <v>43095</v>
       </c>
       <c r="E17" s="11">
         <v>43048</v>
       </c>
       <c r="F17" s="11">
         <v>43005</v>
       </c>
       <c r="G17" s="11">
         <v>42941</v>
       </c>
       <c r="H17" s="11">
         <v>42909</v>
       </c>
       <c r="I17" s="11">
@@ -2983,52 +3019,55 @@
       </c>
       <c r="AU17" s="32">
         <v>40892</v>
       </c>
       <c r="AV17" s="34">
         <v>40828</v>
       </c>
       <c r="AW17" s="35">
         <v>40774</v>
       </c>
       <c r="AX17" s="35">
         <v>40735</v>
       </c>
       <c r="AY17" s="34">
         <v>40693</v>
       </c>
       <c r="AZ17" s="34">
         <v>40669</v>
       </c>
       <c r="BA17" s="34">
         <v>40637</v>
       </c>
       <c r="BB17" s="34">
         <v>40560</v>
       </c>
+      <c r="BC17" s="35">
+        <v>40533</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>11149</v>
       </c>
       <c r="C18" s="11">
         <v>11106</v>
       </c>
       <c r="D18" s="11">
         <v>11090</v>
       </c>
       <c r="E18" s="11">
         <v>11091</v>
       </c>
       <c r="F18" s="11">
         <v>11074</v>
       </c>
       <c r="G18" s="11">
         <v>11043</v>
       </c>
       <c r="H18" s="11">
         <v>11027</v>
       </c>
       <c r="I18" s="11">
@@ -3147,52 +3186,55 @@
       </c>
       <c r="AU18" s="32">
         <v>9955</v>
       </c>
       <c r="AV18" s="34">
         <v>9912</v>
       </c>
       <c r="AW18" s="35">
         <v>9881</v>
       </c>
       <c r="AX18" s="35">
         <v>9872</v>
       </c>
       <c r="AY18" s="34">
         <v>9858</v>
       </c>
       <c r="AZ18" s="34">
         <v>9813</v>
       </c>
       <c r="BA18" s="34">
         <v>9810</v>
       </c>
       <c r="BB18" s="34">
         <v>9796</v>
       </c>
+      <c r="BC18" s="35">
+        <v>9778</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>24849</v>
       </c>
       <c r="C19" s="11">
         <v>24837</v>
       </c>
       <c r="D19" s="11">
         <v>24784</v>
       </c>
       <c r="E19" s="11">
         <v>24743</v>
       </c>
       <c r="F19" s="11">
         <v>24714</v>
       </c>
       <c r="G19" s="11">
         <v>24705</v>
       </c>
       <c r="H19" s="11">
         <v>24659</v>
       </c>
       <c r="I19" s="11">
@@ -3311,52 +3353,55 @@
       </c>
       <c r="AU19" s="32">
         <v>23543</v>
       </c>
       <c r="AV19" s="34">
         <v>23509</v>
       </c>
       <c r="AW19" s="35">
         <v>23440</v>
       </c>
       <c r="AX19" s="35">
         <v>23401</v>
       </c>
       <c r="AY19" s="34">
         <v>23385</v>
       </c>
       <c r="AZ19" s="34">
         <v>23363</v>
       </c>
       <c r="BA19" s="34">
         <v>23333</v>
       </c>
       <c r="BB19" s="34">
         <v>23307</v>
       </c>
+      <c r="BC19" s="35">
+        <v>23274</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>21059</v>
       </c>
       <c r="C20" s="11">
         <v>21013</v>
       </c>
       <c r="D20" s="11">
         <v>20973</v>
       </c>
       <c r="E20" s="11">
         <v>20939</v>
       </c>
       <c r="F20" s="11">
         <v>20893</v>
       </c>
       <c r="G20" s="11">
         <v>20861</v>
       </c>
       <c r="H20" s="11">
         <v>20829</v>
       </c>
       <c r="I20" s="11">
@@ -3475,52 +3520,55 @@
       </c>
       <c r="AU20" s="32">
         <v>18908</v>
       </c>
       <c r="AV20" s="34">
         <v>18883</v>
       </c>
       <c r="AW20" s="35">
         <v>18862</v>
       </c>
       <c r="AX20" s="35">
         <v>18785</v>
       </c>
       <c r="AY20" s="34">
         <v>18742</v>
       </c>
       <c r="AZ20" s="34">
         <v>18706</v>
       </c>
       <c r="BA20" s="34">
         <v>18628</v>
       </c>
       <c r="BB20" s="34">
         <v>18577</v>
       </c>
+      <c r="BC20" s="35">
+        <v>18542</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>73228</v>
       </c>
       <c r="C21" s="11">
         <v>73183</v>
       </c>
       <c r="D21" s="11">
         <v>73182</v>
       </c>
       <c r="E21" s="11">
         <v>73185</v>
       </c>
       <c r="F21" s="11">
         <v>73190</v>
       </c>
       <c r="G21" s="11">
         <v>73204</v>
       </c>
       <c r="H21" s="11">
         <v>73165</v>
       </c>
       <c r="I21" s="11">
@@ -3639,52 +3687,55 @@
       </c>
       <c r="AU21" s="32">
         <v>73355</v>
       </c>
       <c r="AV21" s="34">
         <v>73398</v>
       </c>
       <c r="AW21" s="35">
         <v>73394</v>
       </c>
       <c r="AX21" s="35">
         <v>73413</v>
       </c>
       <c r="AY21" s="34">
         <v>73456</v>
       </c>
       <c r="AZ21" s="34">
         <v>73491</v>
       </c>
       <c r="BA21" s="34">
         <v>73570</v>
       </c>
       <c r="BB21" s="34">
         <v>73665</v>
       </c>
+      <c r="BC21" s="35">
+        <v>73776</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>22566</v>
       </c>
       <c r="C22" s="11">
         <v>22526</v>
       </c>
       <c r="D22" s="11">
         <v>22462</v>
       </c>
       <c r="E22" s="11">
         <v>22428</v>
       </c>
       <c r="F22" s="11">
         <v>22388</v>
       </c>
       <c r="G22" s="11">
         <v>22339</v>
       </c>
       <c r="H22" s="11">
         <v>22314</v>
       </c>
       <c r="I22" s="11">
@@ -3803,52 +3854,55 @@
       </c>
       <c r="AU22" s="32">
         <v>20707</v>
       </c>
       <c r="AV22" s="34">
         <v>20610</v>
       </c>
       <c r="AW22" s="35">
         <v>20530</v>
       </c>
       <c r="AX22" s="35">
         <v>20471</v>
       </c>
       <c r="AY22" s="34">
         <v>20388</v>
       </c>
       <c r="AZ22" s="34">
         <v>20340</v>
       </c>
       <c r="BA22" s="34">
         <v>20323</v>
       </c>
       <c r="BB22" s="34">
         <v>20280</v>
       </c>
+      <c r="BC22" s="35">
+        <v>20251</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>9456</v>
       </c>
       <c r="C23" s="11">
         <v>9430</v>
       </c>
       <c r="D23" s="11">
         <v>9411</v>
       </c>
       <c r="E23" s="11">
         <v>9388</v>
       </c>
       <c r="F23" s="11">
         <v>9374</v>
       </c>
       <c r="G23" s="11">
         <v>9370</v>
       </c>
       <c r="H23" s="11">
         <v>9339</v>
       </c>
       <c r="I23" s="11">
@@ -3967,52 +4021,55 @@
       </c>
       <c r="AU23" s="32">
         <v>8184</v>
       </c>
       <c r="AV23" s="34">
         <v>8165</v>
       </c>
       <c r="AW23" s="35">
         <v>8136</v>
       </c>
       <c r="AX23" s="35">
         <v>8085</v>
       </c>
       <c r="AY23" s="34">
         <v>8066</v>
       </c>
       <c r="AZ23" s="34">
         <v>8048</v>
       </c>
       <c r="BA23" s="34">
         <v>8023</v>
       </c>
       <c r="BB23" s="34">
         <v>7996</v>
       </c>
+      <c r="BC23" s="35">
+        <v>7987</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>17899</v>
       </c>
       <c r="C24" s="11">
         <v>17847</v>
       </c>
       <c r="D24" s="11">
         <v>17816</v>
       </c>
       <c r="E24" s="11">
         <v>17777</v>
       </c>
       <c r="F24" s="11">
         <v>17730</v>
       </c>
       <c r="G24" s="11">
         <v>17717</v>
       </c>
       <c r="H24" s="11">
         <v>17662</v>
       </c>
       <c r="I24" s="11">
@@ -4131,52 +4188,55 @@
       </c>
       <c r="AU24" s="32">
         <v>16199</v>
       </c>
       <c r="AV24" s="34">
         <v>16154</v>
       </c>
       <c r="AW24" s="35">
         <v>16125</v>
       </c>
       <c r="AX24" s="35">
         <v>16092</v>
       </c>
       <c r="AY24" s="34">
         <v>16023</v>
       </c>
       <c r="AZ24" s="34">
         <v>15989</v>
       </c>
       <c r="BA24" s="34">
         <v>15979</v>
       </c>
       <c r="BB24" s="34">
         <v>15928</v>
       </c>
+      <c r="BC24" s="35">
+        <v>15894</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>23550</v>
       </c>
       <c r="C25" s="11">
         <v>23523</v>
       </c>
       <c r="D25" s="11">
         <v>23461</v>
       </c>
       <c r="E25" s="11">
         <v>23426</v>
       </c>
       <c r="F25" s="11">
         <v>23407</v>
       </c>
       <c r="G25" s="11">
         <v>23260</v>
       </c>
       <c r="H25" s="11">
         <v>23221</v>
       </c>
       <c r="I25" s="11">
@@ -4295,52 +4355,55 @@
       </c>
       <c r="AU25" s="32">
         <v>21605</v>
       </c>
       <c r="AV25" s="34">
         <v>21576</v>
       </c>
       <c r="AW25" s="35">
         <v>21533</v>
       </c>
       <c r="AX25" s="35">
         <v>21517</v>
       </c>
       <c r="AY25" s="34">
         <v>21451</v>
       </c>
       <c r="AZ25" s="34">
         <v>21434</v>
       </c>
       <c r="BA25" s="34">
         <v>21407</v>
       </c>
       <c r="BB25" s="34">
         <v>21361</v>
       </c>
+      <c r="BC25" s="35">
+        <v>21321</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>15564</v>
       </c>
       <c r="C26" s="11">
         <v>15548</v>
       </c>
       <c r="D26" s="11">
         <v>15525</v>
       </c>
       <c r="E26" s="11">
         <v>15494</v>
       </c>
       <c r="F26" s="11">
         <v>15462</v>
       </c>
       <c r="G26" s="11">
         <v>15449</v>
       </c>
       <c r="H26" s="11">
         <v>15432</v>
       </c>
       <c r="I26" s="11">
@@ -4459,52 +4522,55 @@
       </c>
       <c r="AU26" s="32">
         <v>13980</v>
       </c>
       <c r="AV26" s="34">
         <v>13969</v>
       </c>
       <c r="AW26" s="35">
         <v>13925</v>
       </c>
       <c r="AX26" s="35">
         <v>13888</v>
       </c>
       <c r="AY26" s="34">
         <v>13873</v>
       </c>
       <c r="AZ26" s="34">
         <v>13845</v>
       </c>
       <c r="BA26" s="34">
         <v>13844</v>
       </c>
       <c r="BB26" s="34">
         <v>13856</v>
       </c>
+      <c r="BC26" s="35">
+        <v>13816</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="11">
         <v>24310</v>
       </c>
       <c r="C27" s="11">
         <v>24262</v>
       </c>
       <c r="D27" s="11">
         <v>24214</v>
       </c>
       <c r="E27" s="11">
         <v>24202</v>
       </c>
       <c r="F27" s="11">
         <v>24168</v>
       </c>
       <c r="G27" s="11">
         <v>24148</v>
       </c>
       <c r="H27" s="11">
         <v>24141</v>
       </c>
       <c r="I27" s="11">
@@ -4623,109 +4689,113 @@
       </c>
       <c r="AU27" s="32">
         <v>22797</v>
       </c>
       <c r="AV27" s="34">
         <v>22773</v>
       </c>
       <c r="AW27" s="35">
         <v>22750</v>
       </c>
       <c r="AX27" s="35">
         <v>22712</v>
       </c>
       <c r="AY27" s="34">
         <v>22690</v>
       </c>
       <c r="AZ27" s="34">
         <v>22635</v>
       </c>
       <c r="BA27" s="34">
         <v>22618</v>
       </c>
       <c r="BB27" s="34">
         <v>22570</v>
       </c>
+      <c r="BC27" s="35">
+        <v>22525</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="B28" s="50" t="s">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="50"/>
-[...50 lines deleted...]
-      <c r="BB28" s="50"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="48"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+      <c r="AG28" s="48"/>
+      <c r="AH28" s="48"/>
+      <c r="AI28" s="48"/>
+      <c r="AJ28" s="48"/>
+      <c r="AK28" s="48"/>
+      <c r="AL28" s="48"/>
+      <c r="AM28" s="48"/>
+      <c r="AN28" s="48"/>
+      <c r="AO28" s="48"/>
+      <c r="AP28" s="48"/>
+      <c r="AQ28" s="48"/>
+      <c r="AR28" s="48"/>
+      <c r="AS28" s="48"/>
+      <c r="AT28" s="48"/>
+      <c r="AU28" s="48"/>
+      <c r="AV28" s="48"/>
+      <c r="AW28" s="48"/>
+      <c r="AX28" s="48"/>
+      <c r="AY28" s="48"/>
+      <c r="AZ28" s="48"/>
+      <c r="BA28" s="48"/>
+      <c r="BB28" s="48"/>
+      <c r="BC28" s="48"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="11">
         <v>513228</v>
       </c>
       <c r="C29" s="12">
         <v>513267</v>
       </c>
       <c r="D29" s="12">
         <v>513058</v>
       </c>
       <c r="E29" s="12">
         <v>513082</v>
       </c>
       <c r="F29" s="12">
         <v>513230</v>
       </c>
       <c r="G29" s="12">
         <v>513419</v>
       </c>
       <c r="H29" s="12">
         <v>513504</v>
       </c>
       <c r="I29" s="11">
@@ -4844,52 +4914,55 @@
       </c>
       <c r="AU29" s="32">
         <v>523668</v>
       </c>
       <c r="AV29" s="34">
         <v>523837</v>
       </c>
       <c r="AW29" s="35">
         <v>524143</v>
       </c>
       <c r="AX29" s="35">
         <v>524371</v>
       </c>
       <c r="AY29" s="34">
         <v>524711</v>
       </c>
       <c r="AZ29" s="34">
         <v>524959</v>
       </c>
       <c r="BA29" s="11">
         <v>525000</v>
       </c>
       <c r="BB29" s="34">
         <v>525304</v>
       </c>
+      <c r="BC29" s="35">
+        <v>525391</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="11">
         <v>261368</v>
       </c>
       <c r="C30" s="11">
         <v>261545</v>
       </c>
       <c r="D30" s="11">
         <v>261716</v>
       </c>
       <c r="E30" s="11">
         <v>261889</v>
       </c>
       <c r="F30" s="11">
         <v>262169</v>
       </c>
       <c r="G30" s="11">
         <v>262258</v>
       </c>
       <c r="H30" s="11">
         <v>262549</v>
       </c>
       <c r="I30" s="11">
@@ -5008,52 +5081,55 @@
       </c>
       <c r="AU30" s="32">
         <v>276090</v>
       </c>
       <c r="AV30" s="34">
         <v>276412</v>
       </c>
       <c r="AW30" s="35">
         <v>276752</v>
       </c>
       <c r="AX30" s="35">
         <v>277064</v>
       </c>
       <c r="AY30" s="34">
         <v>277437</v>
       </c>
       <c r="AZ30" s="34">
         <v>277686</v>
       </c>
       <c r="BA30" s="11">
         <v>277757</v>
       </c>
       <c r="BB30" s="34">
         <v>277963</v>
       </c>
+      <c r="BC30" s="35">
+        <v>278128</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="11">
         <v>29374</v>
       </c>
       <c r="C31" s="11">
         <v>29331</v>
       </c>
       <c r="D31" s="11">
         <v>29263</v>
       </c>
       <c r="E31" s="11">
         <v>29259</v>
       </c>
       <c r="F31" s="11">
         <v>29246</v>
       </c>
       <c r="G31" s="11">
         <v>29113</v>
       </c>
       <c r="H31" s="11">
         <v>29102</v>
       </c>
       <c r="I31" s="11">
@@ -5172,52 +5248,55 @@
       </c>
       <c r="AU31" s="32">
         <v>27242</v>
       </c>
       <c r="AV31" s="34">
         <v>27157</v>
       </c>
       <c r="AW31" s="35">
         <v>27125</v>
       </c>
       <c r="AX31" s="35">
         <v>27149</v>
       </c>
       <c r="AY31" s="34">
         <v>27129</v>
       </c>
       <c r="AZ31" s="34">
         <v>27114</v>
       </c>
       <c r="BA31" s="11">
         <v>27038</v>
       </c>
       <c r="BB31" s="34">
         <v>27067</v>
       </c>
+      <c r="BC31" s="35">
+        <v>27035</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="11">
         <v>35214</v>
       </c>
       <c r="C32" s="11">
         <v>35177</v>
       </c>
       <c r="D32" s="11">
         <v>35118</v>
       </c>
       <c r="E32" s="11">
         <v>35047</v>
       </c>
       <c r="F32" s="11">
         <v>35016</v>
       </c>
       <c r="G32" s="11">
         <v>34949</v>
       </c>
       <c r="H32" s="11">
         <v>34894</v>
       </c>
       <c r="I32" s="11">
@@ -5336,52 +5415,55 @@
       </c>
       <c r="AU32" s="32">
         <v>34360</v>
       </c>
       <c r="AV32" s="34">
         <v>34320</v>
       </c>
       <c r="AW32" s="35">
         <v>34300</v>
       </c>
       <c r="AX32" s="35">
         <v>34280</v>
       </c>
       <c r="AY32" s="34">
         <v>34263</v>
       </c>
       <c r="AZ32" s="34">
         <v>34237</v>
       </c>
       <c r="BA32" s="11">
         <v>34245</v>
       </c>
       <c r="BB32" s="34">
         <v>34257</v>
       </c>
+      <c r="BC32" s="35">
+        <v>34235</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="11">
         <v>123212</v>
       </c>
       <c r="C33" s="11">
         <v>123183</v>
       </c>
       <c r="D33" s="11">
         <v>122982</v>
       </c>
       <c r="E33" s="11">
         <v>122959</v>
       </c>
       <c r="F33" s="11">
         <v>122864</v>
       </c>
       <c r="G33" s="11">
         <v>123169</v>
       </c>
       <c r="H33" s="11">
         <v>123040</v>
       </c>
       <c r="I33" s="11">
@@ -5500,52 +5582,55 @@
       </c>
       <c r="AU33" s="32">
         <v>122618</v>
       </c>
       <c r="AV33" s="34">
         <v>122594</v>
       </c>
       <c r="AW33" s="35">
         <v>122626</v>
       </c>
       <c r="AX33" s="35">
         <v>122548</v>
       </c>
       <c r="AY33" s="34">
         <v>122565</v>
       </c>
       <c r="AZ33" s="34">
         <v>122569</v>
       </c>
       <c r="BA33" s="11">
         <v>122522</v>
       </c>
       <c r="BB33" s="34">
         <v>122449</v>
       </c>
+      <c r="BC33" s="35">
+        <v>122378</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="11">
         <v>35606</v>
       </c>
       <c r="C34" s="16">
         <v>35613</v>
       </c>
       <c r="D34" s="11">
         <v>35561</v>
       </c>
       <c r="E34" s="11">
         <v>35520</v>
       </c>
       <c r="F34" s="11">
         <v>35511</v>
       </c>
       <c r="G34" s="11">
         <v>35473</v>
       </c>
       <c r="H34" s="11">
         <v>35468</v>
       </c>
       <c r="I34" s="11">
@@ -5664,52 +5749,55 @@
       </c>
       <c r="AU34" s="32">
         <v>34456</v>
       </c>
       <c r="AV34" s="34">
         <v>34427</v>
       </c>
       <c r="AW34" s="35">
         <v>34400</v>
       </c>
       <c r="AX34" s="35">
         <v>34394</v>
       </c>
       <c r="AY34" s="34">
         <v>34386</v>
       </c>
       <c r="AZ34" s="34">
         <v>34391</v>
       </c>
       <c r="BA34" s="11">
         <v>34370</v>
       </c>
       <c r="BB34" s="34">
         <v>34335</v>
       </c>
+      <c r="BC34" s="35">
+        <v>34321</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="11">
         <v>28454</v>
       </c>
       <c r="C35" s="16">
         <v>28418</v>
       </c>
       <c r="D35" s="11">
         <v>28418</v>
       </c>
       <c r="E35" s="11">
         <v>28408</v>
       </c>
       <c r="F35" s="11">
         <v>28424</v>
       </c>
       <c r="G35" s="11">
         <v>28457</v>
       </c>
       <c r="H35" s="11">
         <v>28451</v>
       </c>
       <c r="I35" s="11">
@@ -5828,109 +5916,113 @@
       </c>
       <c r="AU35" s="32">
         <v>28902</v>
       </c>
       <c r="AV35" s="34">
         <v>28927</v>
       </c>
       <c r="AW35" s="35">
         <v>28940</v>
       </c>
       <c r="AX35" s="35">
         <v>28936</v>
       </c>
       <c r="AY35" s="34">
         <v>28931</v>
       </c>
       <c r="AZ35" s="34">
         <v>28962</v>
       </c>
       <c r="BA35" s="11">
         <v>29068</v>
       </c>
       <c r="BB35" s="34">
         <v>29233</v>
       </c>
+      <c r="BC35" s="35">
+        <v>29294</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="B36" s="50" t="s">
+    <row r="36" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B36" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="C36" s="50"/>
-[...50 lines deleted...]
-      <c r="BB36" s="50"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="48"/>
+      <c r="J36" s="48"/>
+      <c r="K36" s="48"/>
+      <c r="L36" s="48"/>
+      <c r="M36" s="48"/>
+      <c r="N36" s="48"/>
+      <c r="O36" s="48"/>
+      <c r="P36" s="48"/>
+      <c r="Q36" s="48"/>
+      <c r="R36" s="48"/>
+      <c r="S36" s="48"/>
+      <c r="T36" s="48"/>
+      <c r="U36" s="48"/>
+      <c r="V36" s="48"/>
+      <c r="W36" s="48"/>
+      <c r="X36" s="48"/>
+      <c r="Y36" s="48"/>
+      <c r="Z36" s="48"/>
+      <c r="AA36" s="48"/>
+      <c r="AB36" s="48"/>
+      <c r="AC36" s="48"/>
+      <c r="AD36" s="48"/>
+      <c r="AE36" s="48"/>
+      <c r="AF36" s="48"/>
+      <c r="AG36" s="48"/>
+      <c r="AH36" s="48"/>
+      <c r="AI36" s="48"/>
+      <c r="AJ36" s="48"/>
+      <c r="AK36" s="48"/>
+      <c r="AL36" s="48"/>
+      <c r="AM36" s="48"/>
+      <c r="AN36" s="48"/>
+      <c r="AO36" s="48"/>
+      <c r="AP36" s="48"/>
+      <c r="AQ36" s="48"/>
+      <c r="AR36" s="48"/>
+      <c r="AS36" s="48"/>
+      <c r="AT36" s="48"/>
+      <c r="AU36" s="48"/>
+      <c r="AV36" s="48"/>
+      <c r="AW36" s="48"/>
+      <c r="AX36" s="48"/>
+      <c r="AY36" s="48"/>
+      <c r="AZ36" s="48"/>
+      <c r="BA36" s="48"/>
+      <c r="BB36" s="48"/>
+      <c r="BC36" s="48"/>
     </row>
-    <row r="37" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="11">
         <v>322458</v>
       </c>
       <c r="C37" s="12">
         <v>321963</v>
       </c>
       <c r="D37" s="12">
         <v>321427</v>
       </c>
       <c r="E37" s="12">
         <v>321114</v>
       </c>
       <c r="F37" s="12">
         <v>320627</v>
       </c>
       <c r="G37" s="12">
         <v>320211</v>
       </c>
       <c r="H37" s="12">
         <v>319766</v>
       </c>
       <c r="I37" s="11">
@@ -6049,52 +6141,55 @@
       </c>
       <c r="AU37" s="32">
         <v>298711</v>
       </c>
       <c r="AV37" s="34">
         <v>298171</v>
       </c>
       <c r="AW37" s="35">
         <v>297618</v>
       </c>
       <c r="AX37" s="34">
         <v>297098</v>
       </c>
       <c r="AY37" s="35">
         <v>297102</v>
       </c>
       <c r="AZ37" s="34">
         <v>296033</v>
       </c>
       <c r="BA37" s="11">
         <v>295605</v>
       </c>
       <c r="BB37" s="34">
         <v>294990</v>
       </c>
+      <c r="BC37" s="35">
+        <v>294608</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="11">
         <v>9554</v>
       </c>
       <c r="C38" s="16">
         <v>9543</v>
       </c>
       <c r="D38" s="11">
         <v>9531</v>
       </c>
       <c r="E38" s="11">
         <v>9536</v>
       </c>
       <c r="F38" s="11">
         <v>9526</v>
       </c>
       <c r="G38" s="11">
         <v>9633</v>
       </c>
       <c r="H38" s="11">
         <v>9631</v>
       </c>
       <c r="I38" s="11">
@@ -6213,52 +6308,55 @@
       </c>
       <c r="AU38" s="32">
         <v>9071</v>
       </c>
       <c r="AV38" s="34">
         <v>9036</v>
       </c>
       <c r="AW38" s="35">
         <v>9006</v>
       </c>
       <c r="AX38" s="34">
         <v>9001</v>
       </c>
       <c r="AY38" s="35">
         <v>9004</v>
       </c>
       <c r="AZ38" s="34">
         <v>8962</v>
       </c>
       <c r="BA38" s="11">
         <v>8930</v>
       </c>
       <c r="BB38" s="34">
         <v>8894</v>
       </c>
+      <c r="BC38" s="35">
+        <v>8884</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="11">
         <v>564</v>
       </c>
       <c r="C39" s="11">
         <v>564</v>
       </c>
       <c r="D39" s="11">
         <v>564</v>
       </c>
       <c r="E39" s="11">
         <v>561</v>
       </c>
       <c r="F39" s="11">
         <v>559</v>
       </c>
       <c r="G39" s="11">
         <v>561</v>
       </c>
       <c r="H39" s="11">
         <v>560</v>
       </c>
       <c r="I39" s="11">
@@ -6377,52 +6475,55 @@
       </c>
       <c r="AU39" s="32">
         <v>536</v>
       </c>
       <c r="AV39" s="11">
         <v>535</v>
       </c>
       <c r="AW39" s="35">
         <v>532</v>
       </c>
       <c r="AX39" s="11">
         <v>523</v>
       </c>
       <c r="AY39" s="35">
         <v>523</v>
       </c>
       <c r="AZ39" s="11">
         <v>520</v>
       </c>
       <c r="BA39" s="11">
         <v>516</v>
       </c>
       <c r="BB39" s="34">
         <v>505</v>
       </c>
+      <c r="BC39" s="35">
+        <v>509</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="11">
         <v>12590</v>
       </c>
       <c r="C40" s="11">
         <v>12575</v>
       </c>
       <c r="D40" s="11">
         <v>12550</v>
       </c>
       <c r="E40" s="11">
         <v>12538</v>
       </c>
       <c r="F40" s="11">
         <v>12531</v>
       </c>
       <c r="G40" s="11">
         <v>12530</v>
       </c>
       <c r="H40" s="11">
         <v>12523</v>
       </c>
       <c r="I40" s="11">
@@ -6541,52 +6642,55 @@
       </c>
       <c r="AU40" s="32">
         <v>11752</v>
       </c>
       <c r="AV40" s="11">
         <v>11723</v>
       </c>
       <c r="AW40" s="35">
         <v>11699</v>
       </c>
       <c r="AX40" s="11">
         <v>11681</v>
       </c>
       <c r="AY40" s="35">
         <v>11690</v>
       </c>
       <c r="AZ40" s="11">
         <v>11661</v>
       </c>
       <c r="BA40" s="11">
         <v>11640</v>
       </c>
       <c r="BB40" s="34">
         <v>11614</v>
       </c>
+      <c r="BC40" s="35">
+        <v>11596</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="11">
         <v>13658</v>
       </c>
       <c r="C41" s="11">
         <v>13641</v>
       </c>
       <c r="D41" s="11">
         <v>13631</v>
       </c>
       <c r="E41" s="11">
         <v>13622</v>
       </c>
       <c r="F41" s="11">
         <v>13589</v>
       </c>
       <c r="G41" s="11">
         <v>13593</v>
       </c>
       <c r="H41" s="11">
         <v>13582</v>
       </c>
       <c r="I41" s="11">
@@ -6705,52 +6809,55 @@
       </c>
       <c r="AU41" s="32">
         <v>12434</v>
       </c>
       <c r="AV41" s="11">
         <v>12427</v>
       </c>
       <c r="AW41" s="35">
         <v>12402</v>
       </c>
       <c r="AX41" s="11">
         <v>12352</v>
       </c>
       <c r="AY41" s="35">
         <v>12351</v>
       </c>
       <c r="AZ41" s="11">
         <v>12241</v>
       </c>
       <c r="BA41" s="11">
         <v>12225</v>
       </c>
       <c r="BB41" s="34">
         <v>12176</v>
       </c>
+      <c r="BC41" s="35">
+        <v>12136</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11">
         <v>35427</v>
       </c>
       <c r="C42" s="11">
         <v>35386</v>
       </c>
       <c r="D42" s="11">
         <v>35305</v>
       </c>
       <c r="E42" s="11">
         <v>35281</v>
       </c>
       <c r="F42" s="11">
         <v>35219</v>
       </c>
       <c r="G42" s="11">
         <v>35161</v>
       </c>
       <c r="H42" s="11">
         <v>35116</v>
       </c>
       <c r="I42" s="11">
@@ -6869,52 +6976,55 @@
       </c>
       <c r="AU42" s="32">
         <v>32792</v>
       </c>
       <c r="AV42" s="11">
         <v>32717</v>
       </c>
       <c r="AW42" s="35">
         <v>32682</v>
       </c>
       <c r="AX42" s="11">
         <v>32656</v>
       </c>
       <c r="AY42" s="35">
         <v>32658</v>
       </c>
       <c r="AZ42" s="11">
         <v>32512</v>
       </c>
       <c r="BA42" s="11">
         <v>32462</v>
       </c>
       <c r="BB42" s="34">
         <v>32409</v>
       </c>
+      <c r="BC42" s="35">
+        <v>32359</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>16876</v>
       </c>
       <c r="C43" s="11">
         <v>16847</v>
       </c>
       <c r="D43" s="11">
         <v>16830</v>
       </c>
       <c r="E43" s="11">
         <v>16800</v>
       </c>
       <c r="F43" s="11">
         <v>16775</v>
       </c>
       <c r="G43" s="11">
         <v>16703</v>
       </c>
       <c r="H43" s="11">
         <v>16665</v>
       </c>
       <c r="I43" s="11">
@@ -7033,52 +7143,55 @@
       </c>
       <c r="AU43" s="32">
         <v>15465</v>
       </c>
       <c r="AV43" s="11">
         <v>15446</v>
       </c>
       <c r="AW43" s="35">
         <v>15428</v>
       </c>
       <c r="AX43" s="11">
         <v>15389</v>
       </c>
       <c r="AY43" s="35">
         <v>15388</v>
       </c>
       <c r="AZ43" s="11">
         <v>15351</v>
       </c>
       <c r="BA43" s="11">
         <v>15313</v>
       </c>
       <c r="BB43" s="34">
         <v>15298</v>
       </c>
+      <c r="BC43" s="35">
+        <v>15285</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>11016</v>
       </c>
       <c r="C44" s="11">
         <v>10992</v>
       </c>
       <c r="D44" s="11">
         <v>10982</v>
       </c>
       <c r="E44" s="11">
         <v>10983</v>
       </c>
       <c r="F44" s="11">
         <v>10958</v>
       </c>
       <c r="G44" s="11">
         <v>10923</v>
       </c>
       <c r="H44" s="11">
         <v>10910</v>
       </c>
       <c r="I44" s="11">
@@ -7197,52 +7310,55 @@
       </c>
       <c r="AU44" s="32">
         <v>9894</v>
       </c>
       <c r="AV44" s="11">
         <v>9864</v>
       </c>
       <c r="AW44" s="35">
         <v>9859</v>
       </c>
       <c r="AX44" s="11">
         <v>9843</v>
       </c>
       <c r="AY44" s="35">
         <v>9847</v>
       </c>
       <c r="AZ44" s="11">
         <v>9806</v>
       </c>
       <c r="BA44" s="11">
         <v>9785</v>
       </c>
       <c r="BB44" s="34">
         <v>9766</v>
       </c>
+      <c r="BC44" s="35">
+        <v>9757</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>7597</v>
       </c>
       <c r="C45" s="11">
         <v>7558</v>
       </c>
       <c r="D45" s="11">
         <v>7534</v>
       </c>
       <c r="E45" s="11">
         <v>7528</v>
       </c>
       <c r="F45" s="11">
         <v>7494</v>
       </c>
       <c r="G45" s="11">
         <v>7468</v>
       </c>
       <c r="H45" s="11">
         <v>7441</v>
       </c>
       <c r="I45" s="11">
@@ -7361,52 +7477,55 @@
       </c>
       <c r="AU45" s="32">
         <v>6436</v>
       </c>
       <c r="AV45" s="11">
         <v>6401</v>
       </c>
       <c r="AW45" s="35">
         <v>6374</v>
       </c>
       <c r="AX45" s="11">
         <v>6340</v>
       </c>
       <c r="AY45" s="35">
         <v>6341</v>
       </c>
       <c r="AZ45" s="11">
         <v>6278</v>
       </c>
       <c r="BA45" s="11">
         <v>6267</v>
       </c>
       <c r="BB45" s="34">
         <v>6225</v>
       </c>
+      <c r="BC45" s="35">
+        <v>6212</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>11149</v>
       </c>
       <c r="C46" s="11">
         <v>11106</v>
       </c>
       <c r="D46" s="11">
         <v>11090</v>
       </c>
       <c r="E46" s="11">
         <v>11091</v>
       </c>
       <c r="F46" s="11">
         <v>11074</v>
       </c>
       <c r="G46" s="11">
         <v>11043</v>
       </c>
       <c r="H46" s="11">
         <v>11027</v>
       </c>
       <c r="I46" s="11">
@@ -7525,52 +7644,55 @@
       </c>
       <c r="AU46" s="32">
         <v>9955</v>
       </c>
       <c r="AV46" s="11">
         <v>9912</v>
       </c>
       <c r="AW46" s="35">
         <v>9881</v>
       </c>
       <c r="AX46" s="11">
         <v>9875</v>
       </c>
       <c r="AY46" s="35">
         <v>9872</v>
       </c>
       <c r="AZ46" s="11">
         <v>9813</v>
       </c>
       <c r="BA46" s="11">
         <v>9810</v>
       </c>
       <c r="BB46" s="34">
         <v>9796</v>
       </c>
+      <c r="BC46" s="35">
+        <v>9778</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11">
         <v>24849</v>
       </c>
       <c r="C47" s="11">
         <v>24837</v>
       </c>
       <c r="D47" s="11">
         <v>24784</v>
       </c>
       <c r="E47" s="11">
         <v>24743</v>
       </c>
       <c r="F47" s="11">
         <v>24714</v>
       </c>
       <c r="G47" s="11">
         <v>24705</v>
       </c>
       <c r="H47" s="11">
         <v>24659</v>
       </c>
       <c r="I47" s="11">
@@ -7689,52 +7811,55 @@
       </c>
       <c r="AU47" s="32">
         <v>23543</v>
       </c>
       <c r="AV47" s="11">
         <v>23509</v>
       </c>
       <c r="AW47" s="35">
         <v>23440</v>
       </c>
       <c r="AX47" s="11">
         <v>23405</v>
       </c>
       <c r="AY47" s="35">
         <v>23401</v>
       </c>
       <c r="AZ47" s="11">
         <v>23363</v>
       </c>
       <c r="BA47" s="11">
         <v>23333</v>
       </c>
       <c r="BB47" s="34">
         <v>23307</v>
       </c>
+      <c r="BC47" s="35">
+        <v>23274</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="11">
         <v>21059</v>
       </c>
       <c r="C48" s="11">
         <v>21013</v>
       </c>
       <c r="D48" s="11">
         <v>20973</v>
       </c>
       <c r="E48" s="11">
         <v>20939</v>
       </c>
       <c r="F48" s="11">
         <v>20893</v>
       </c>
       <c r="G48" s="11">
         <v>20861</v>
       </c>
       <c r="H48" s="11">
         <v>20829</v>
       </c>
       <c r="I48" s="11">
@@ -7853,52 +7978,55 @@
       </c>
       <c r="AU48" s="32">
         <v>18908</v>
       </c>
       <c r="AV48" s="11">
         <v>18883</v>
       </c>
       <c r="AW48" s="35">
         <v>18862</v>
       </c>
       <c r="AX48" s="11">
         <v>18783</v>
       </c>
       <c r="AY48" s="35">
         <v>18785</v>
       </c>
       <c r="AZ48" s="11">
         <v>18706</v>
       </c>
       <c r="BA48" s="11">
         <v>18628</v>
       </c>
       <c r="BB48" s="34">
         <v>18577</v>
       </c>
+      <c r="BC48" s="35">
+        <v>18542</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11">
         <v>44774</v>
       </c>
       <c r="C49" s="11">
         <v>44765</v>
       </c>
       <c r="D49" s="11">
         <v>44764</v>
       </c>
       <c r="E49" s="11">
         <v>44777</v>
       </c>
       <c r="F49" s="11">
         <v>44766</v>
       </c>
       <c r="G49" s="11">
         <v>44747</v>
       </c>
       <c r="H49" s="11">
         <v>44714</v>
       </c>
       <c r="I49" s="11">
@@ -8017,52 +8145,55 @@
       </c>
       <c r="AU49" s="32">
         <v>44453</v>
       </c>
       <c r="AV49" s="11">
         <v>44471</v>
       </c>
       <c r="AW49" s="35">
         <v>44454</v>
       </c>
       <c r="AX49" s="11">
         <v>44479</v>
       </c>
       <c r="AY49" s="35">
         <v>44477</v>
       </c>
       <c r="AZ49" s="11">
         <v>44529</v>
       </c>
       <c r="BA49" s="11">
         <v>44502</v>
       </c>
       <c r="BB49" s="34">
         <v>44432</v>
       </c>
+      <c r="BC49" s="35">
+        <v>44482</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>22566</v>
       </c>
       <c r="C50" s="11">
         <v>22526</v>
       </c>
       <c r="D50" s="11">
         <v>22462</v>
       </c>
       <c r="E50" s="11">
         <v>22428</v>
       </c>
       <c r="F50" s="11">
         <v>22388</v>
       </c>
       <c r="G50" s="11">
         <v>22339</v>
       </c>
       <c r="H50" s="11">
         <v>22314</v>
       </c>
       <c r="I50" s="11">
@@ -8181,52 +8312,55 @@
       </c>
       <c r="AU50" s="32">
         <v>20707</v>
       </c>
       <c r="AV50" s="11">
         <v>20610</v>
       </c>
       <c r="AW50" s="35">
         <v>20530</v>
       </c>
       <c r="AX50" s="11">
         <v>20470</v>
       </c>
       <c r="AY50" s="35">
         <v>20471</v>
       </c>
       <c r="AZ50" s="11">
         <v>20340</v>
       </c>
       <c r="BA50" s="11">
         <v>20323</v>
       </c>
       <c r="BB50" s="34">
         <v>20280</v>
       </c>
+      <c r="BC50" s="35">
+        <v>20251</v>
+      </c>
     </row>
-    <row r="51" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>9456</v>
       </c>
       <c r="C51" s="11">
         <v>9430</v>
       </c>
       <c r="D51" s="11">
         <v>9411</v>
       </c>
       <c r="E51" s="11">
         <v>9388</v>
       </c>
       <c r="F51" s="11">
         <v>9374</v>
       </c>
       <c r="G51" s="11">
         <v>9370</v>
       </c>
       <c r="H51" s="11">
         <v>9339</v>
       </c>
       <c r="I51" s="11">
@@ -8345,52 +8479,55 @@
       </c>
       <c r="AU51" s="32">
         <v>8184</v>
       </c>
       <c r="AV51" s="11">
         <v>8165</v>
       </c>
       <c r="AW51" s="35">
         <v>8136</v>
       </c>
       <c r="AX51" s="11">
         <v>8087</v>
       </c>
       <c r="AY51" s="35">
         <v>8085</v>
       </c>
       <c r="AZ51" s="11">
         <v>8048</v>
       </c>
       <c r="BA51" s="11">
         <v>8023</v>
       </c>
       <c r="BB51" s="34">
         <v>7996</v>
       </c>
+      <c r="BC51" s="35">
+        <v>7987</v>
+      </c>
     </row>
-    <row r="52" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11">
         <v>17899</v>
       </c>
       <c r="C52" s="11">
         <v>17847</v>
       </c>
       <c r="D52" s="11">
         <v>17816</v>
       </c>
       <c r="E52" s="11">
         <v>17777</v>
       </c>
       <c r="F52" s="11">
         <v>17730</v>
       </c>
       <c r="G52" s="11">
         <v>17717</v>
       </c>
       <c r="H52" s="11">
         <v>17662</v>
       </c>
       <c r="I52" s="11">
@@ -8509,52 +8646,55 @@
       </c>
       <c r="AU52" s="32">
         <v>16199</v>
       </c>
       <c r="AV52" s="11">
         <v>16154</v>
       </c>
       <c r="AW52" s="35">
         <v>16125</v>
       </c>
       <c r="AX52" s="11">
         <v>16093</v>
       </c>
       <c r="AY52" s="35">
         <v>16092</v>
       </c>
       <c r="AZ52" s="11">
         <v>15989</v>
       </c>
       <c r="BA52" s="11">
         <v>15979</v>
       </c>
       <c r="BB52" s="34">
         <v>15928</v>
       </c>
+      <c r="BC52" s="35">
+        <v>15894</v>
+      </c>
     </row>
-    <row r="53" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="11">
         <v>23550</v>
       </c>
       <c r="C53" s="11">
         <v>23523</v>
       </c>
       <c r="D53" s="11">
         <v>23461</v>
       </c>
       <c r="E53" s="11">
         <v>23426</v>
       </c>
       <c r="F53" s="11">
         <v>23407</v>
       </c>
       <c r="G53" s="11">
         <v>23260</v>
       </c>
       <c r="H53" s="11">
         <v>23221</v>
       </c>
       <c r="I53" s="11">
@@ -8673,52 +8813,55 @@
       </c>
       <c r="AU53" s="32">
         <v>21605</v>
       </c>
       <c r="AV53" s="11">
         <v>21576</v>
       </c>
       <c r="AW53" s="35">
         <v>21533</v>
       </c>
       <c r="AX53" s="11">
         <v>21514</v>
       </c>
       <c r="AY53" s="35">
         <v>21517</v>
       </c>
       <c r="AZ53" s="11">
         <v>21434</v>
       </c>
       <c r="BA53" s="11">
         <v>21407</v>
       </c>
       <c r="BB53" s="34">
         <v>21361</v>
       </c>
+      <c r="BC53" s="35">
+        <v>21321</v>
+      </c>
     </row>
-    <row r="54" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B54" s="11">
         <v>15564</v>
       </c>
       <c r="C54" s="11">
         <v>15548</v>
       </c>
       <c r="D54" s="11">
         <v>15525</v>
       </c>
       <c r="E54" s="11">
         <v>15494</v>
       </c>
       <c r="F54" s="11">
         <v>15462</v>
       </c>
       <c r="G54" s="11">
         <v>15449</v>
       </c>
       <c r="H54" s="11">
         <v>15432</v>
       </c>
       <c r="I54" s="11">
@@ -8837,52 +8980,55 @@
       </c>
       <c r="AU54" s="32">
         <v>13980</v>
       </c>
       <c r="AV54" s="11">
         <v>13969</v>
       </c>
       <c r="AW54" s="35">
         <v>13925</v>
       </c>
       <c r="AX54" s="11">
         <v>13889</v>
       </c>
       <c r="AY54" s="35">
         <v>13888</v>
       </c>
       <c r="AZ54" s="11">
         <v>13845</v>
       </c>
       <c r="BA54" s="11">
         <v>13844</v>
       </c>
       <c r="BB54" s="11">
         <v>13856</v>
       </c>
+      <c r="BC54" s="35">
+        <v>13816</v>
+      </c>
     </row>
-    <row r="55" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B55" s="19">
         <v>24310</v>
       </c>
       <c r="C55" s="19">
         <v>24262</v>
       </c>
       <c r="D55" s="19">
         <v>24214</v>
       </c>
       <c r="E55" s="19">
         <v>24202</v>
       </c>
       <c r="F55" s="19">
         <v>24168</v>
       </c>
       <c r="G55" s="19">
         <v>24148</v>
       </c>
       <c r="H55" s="19">
         <v>24141</v>
       </c>
       <c r="I55" s="19">
@@ -9001,1217 +9147,1221 @@
       </c>
       <c r="AU55" s="41">
         <v>22797</v>
       </c>
       <c r="AV55" s="19">
         <v>22773</v>
       </c>
       <c r="AW55" s="36">
         <v>22750</v>
       </c>
       <c r="AX55" s="19">
         <v>22718</v>
       </c>
       <c r="AY55" s="36">
         <v>22712</v>
       </c>
       <c r="AZ55" s="19">
         <v>22635</v>
       </c>
       <c r="BA55" s="19">
         <v>22618</v>
       </c>
       <c r="BB55" s="19">
         <v>22570</v>
       </c>
+      <c r="BC55" s="36">
+        <v>22525</v>
+      </c>
     </row>
-    <row r="56" spans="1:54" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:55" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21"/>
       <c r="B56" s="11"/>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="13"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
       <c r="P56" s="11"/>
     </row>
-    <row r="57" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C57" s="23"/>
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="14"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="14"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="14"/>
       <c r="AH57" s="14"/>
       <c r="AI57" s="14"/>
       <c r="AJ57" s="14"/>
       <c r="AK57" s="14"/>
     </row>
-    <row r="58" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B58" s="25"/>
       <c r="C58" s="25"/>
       <c r="D58" s="25"/>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="25"/>
       <c r="I58" s="25"/>
       <c r="J58" s="25"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="25"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
       <c r="Q58" s="26"/>
       <c r="R58" s="26"/>
       <c r="S58" s="26"/>
       <c r="T58" s="26"/>
       <c r="U58" s="26"/>
       <c r="V58" s="26"/>
       <c r="W58" s="26"/>
       <c r="X58" s="26"/>
       <c r="Y58" s="26"/>
       <c r="Z58" s="26"/>
       <c r="AA58" s="26"/>
       <c r="AB58" s="26"/>
       <c r="AC58" s="26"/>
       <c r="AD58" s="26"/>
       <c r="AE58" s="26"/>
       <c r="AF58" s="26"/>
       <c r="AG58" s="26"/>
       <c r="AH58" s="26"/>
       <c r="AI58" s="26"/>
       <c r="AJ58" s="26"/>
       <c r="AK58" s="26"/>
       <c r="AL58" s="26"/>
       <c r="AM58" s="26"/>
       <c r="AN58" s="26"/>
       <c r="AO58" s="26"/>
       <c r="AP58" s="26"/>
       <c r="AQ58" s="26"/>
       <c r="AR58" s="26"/>
     </row>
-    <row r="59" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B59" s="14"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="26"/>
       <c r="AA59" s="26"/>
       <c r="AB59" s="26"/>
       <c r="AC59" s="26"/>
       <c r="AD59" s="26"/>
       <c r="AE59" s="26"/>
       <c r="AF59" s="26"/>
       <c r="AG59" s="26"/>
       <c r="AH59" s="26"/>
       <c r="AI59" s="26"/>
       <c r="AJ59" s="26"/>
       <c r="AK59" s="26"/>
       <c r="AL59" s="26"/>
       <c r="AM59" s="26"/>
       <c r="AN59" s="26"/>
       <c r="AO59" s="26"/>
       <c r="AP59" s="26"/>
       <c r="AQ59" s="26"/>
       <c r="AR59" s="26"/>
       <c r="AS59" s="26"/>
     </row>
-    <row r="60" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="31"/>
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
       <c r="D60" s="14"/>
       <c r="E60" s="14"/>
       <c r="F60" s="14"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="14"/>
       <c r="Q60" s="14"/>
       <c r="R60" s="14"/>
       <c r="S60" s="14"/>
       <c r="T60" s="14"/>
       <c r="U60" s="14"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="26"/>
       <c r="AA60" s="26"/>
       <c r="AB60" s="26"/>
       <c r="AC60" s="26"/>
       <c r="AD60" s="26"/>
       <c r="AE60" s="26"/>
       <c r="AF60" s="26"/>
       <c r="AG60" s="26"/>
       <c r="AH60" s="26"/>
       <c r="AI60" s="26"/>
       <c r="AJ60" s="26"/>
       <c r="AK60" s="26"/>
       <c r="AL60" s="26"/>
       <c r="AM60" s="26"/>
       <c r="AN60" s="26"/>
       <c r="AO60" s="26"/>
       <c r="AP60" s="26"/>
       <c r="AQ60" s="26"/>
       <c r="AR60" s="26"/>
       <c r="AS60" s="26"/>
     </row>
-    <row r="61" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
       <c r="D61" s="14"/>
       <c r="E61" s="14"/>
       <c r="F61" s="14"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
       <c r="Q61" s="14"/>
       <c r="R61" s="14"/>
       <c r="S61" s="14"/>
       <c r="T61" s="14"/>
       <c r="U61" s="14"/>
       <c r="V61" s="14"/>
       <c r="W61" s="14"/>
       <c r="X61" s="14"/>
       <c r="Y61" s="14"/>
       <c r="Z61" s="26"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
       <c r="AN61" s="26"/>
       <c r="AO61" s="26"/>
       <c r="AP61" s="26"/>
       <c r="AQ61" s="26"/>
       <c r="AR61" s="26"/>
       <c r="AS61" s="26"/>
     </row>
-    <row r="62" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B62" s="14"/>
       <c r="C62" s="14"/>
       <c r="D62" s="14"/>
       <c r="E62" s="14"/>
       <c r="F62" s="14"/>
       <c r="G62" s="14"/>
       <c r="H62" s="14"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
       <c r="N62" s="14"/>
       <c r="O62" s="14"/>
       <c r="P62" s="14"/>
       <c r="Q62" s="14"/>
       <c r="R62" s="14"/>
       <c r="S62" s="14"/>
       <c r="T62" s="14"/>
       <c r="U62" s="14"/>
       <c r="V62" s="14"/>
       <c r="W62" s="14"/>
       <c r="X62" s="14"/>
       <c r="Y62" s="14"/>
       <c r="Z62" s="14"/>
       <c r="AA62" s="14"/>
       <c r="AB62" s="14"/>
       <c r="AC62" s="14"/>
       <c r="AD62" s="14"/>
       <c r="AE62" s="14"/>
       <c r="AF62" s="14"/>
       <c r="AG62" s="14"/>
       <c r="AH62" s="14"/>
       <c r="AI62" s="14"/>
       <c r="AJ62" s="14"/>
       <c r="AK62" s="14"/>
       <c r="AL62" s="14"/>
     </row>
-    <row r="63" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B63" s="14"/>
       <c r="C63" s="14"/>
       <c r="D63" s="14"/>
       <c r="E63" s="14"/>
       <c r="F63" s="14"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
       <c r="R63" s="14"/>
       <c r="S63" s="14"/>
       <c r="T63" s="14"/>
       <c r="U63" s="14"/>
       <c r="V63" s="14"/>
       <c r="W63" s="14"/>
       <c r="X63" s="14"/>
       <c r="Y63" s="14"/>
       <c r="Z63" s="14"/>
       <c r="AA63" s="14"/>
       <c r="AB63" s="14"/>
       <c r="AC63" s="14"/>
       <c r="AD63" s="14"/>
       <c r="AE63" s="14"/>
       <c r="AF63" s="14"/>
       <c r="AG63" s="14"/>
       <c r="AH63" s="14"/>
       <c r="AI63" s="14"/>
       <c r="AJ63" s="14"/>
       <c r="AK63" s="14"/>
       <c r="AL63" s="14"/>
       <c r="AM63" s="14"/>
       <c r="AN63" s="14"/>
       <c r="AO63" s="14"/>
     </row>
-    <row r="64" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B64" s="14"/>
       <c r="C64" s="14"/>
       <c r="D64" s="14"/>
       <c r="E64" s="14"/>
       <c r="F64" s="14"/>
       <c r="G64" s="14"/>
       <c r="H64" s="14"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="14"/>
       <c r="O64" s="14"/>
       <c r="P64" s="14"/>
       <c r="Q64" s="14"/>
       <c r="R64" s="14"/>
       <c r="S64" s="14"/>
       <c r="T64" s="14"/>
       <c r="U64" s="14"/>
       <c r="V64" s="14"/>
       <c r="W64" s="14"/>
       <c r="X64" s="14"/>
       <c r="Y64" s="14"/>
       <c r="Z64" s="14"/>
       <c r="AA64" s="14"/>
       <c r="AB64" s="14"/>
       <c r="AC64" s="14"/>
       <c r="AD64" s="14"/>
       <c r="AE64" s="14"/>
       <c r="AF64" s="14"/>
       <c r="AG64" s="14"/>
       <c r="AH64" s="14"/>
       <c r="AI64" s="14"/>
       <c r="AJ64" s="14"/>
       <c r="AK64" s="14"/>
       <c r="AL64" s="14"/>
       <c r="AM64" s="14"/>
       <c r="AN64" s="14"/>
       <c r="AO64" s="14"/>
     </row>
-    <row r="65" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B65" s="14"/>
       <c r="C65" s="14"/>
       <c r="D65" s="14"/>
       <c r="E65" s="14"/>
       <c r="F65" s="14"/>
       <c r="G65" s="14"/>
       <c r="H65" s="14"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
       <c r="N65" s="14"/>
       <c r="O65" s="14"/>
       <c r="P65" s="14"/>
       <c r="Q65" s="14"/>
       <c r="R65" s="14"/>
       <c r="S65" s="14"/>
       <c r="T65" s="14"/>
       <c r="U65" s="14"/>
       <c r="V65" s="14"/>
       <c r="W65" s="14"/>
       <c r="X65" s="14"/>
       <c r="Y65" s="14"/>
       <c r="Z65" s="14"/>
       <c r="AA65" s="14"/>
       <c r="AB65" s="14"/>
       <c r="AC65" s="14"/>
       <c r="AD65" s="14"/>
       <c r="AE65" s="14"/>
       <c r="AF65" s="14"/>
       <c r="AG65" s="14"/>
       <c r="AH65" s="14"/>
       <c r="AI65" s="14"/>
       <c r="AJ65" s="14"/>
       <c r="AK65" s="14"/>
       <c r="AL65" s="14"/>
       <c r="AM65" s="14"/>
       <c r="AN65" s="14"/>
       <c r="AO65" s="14"/>
     </row>
-    <row r="66" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B66" s="14"/>
       <c r="C66" s="14"/>
       <c r="D66" s="14"/>
       <c r="E66" s="14"/>
       <c r="F66" s="14"/>
       <c r="G66" s="14"/>
       <c r="H66" s="14"/>
       <c r="I66" s="14"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
       <c r="N66" s="14"/>
       <c r="O66" s="14"/>
       <c r="P66" s="14"/>
       <c r="Q66" s="14"/>
       <c r="R66" s="14"/>
       <c r="S66" s="14"/>
       <c r="T66" s="14"/>
       <c r="U66" s="14"/>
       <c r="V66" s="14"/>
       <c r="W66" s="14"/>
       <c r="X66" s="14"/>
       <c r="Y66" s="14"/>
       <c r="Z66" s="14"/>
       <c r="AA66" s="14"/>
       <c r="AB66" s="14"/>
       <c r="AC66" s="14"/>
       <c r="AD66" s="14"/>
       <c r="AE66" s="14"/>
       <c r="AF66" s="14"/>
       <c r="AG66" s="14"/>
       <c r="AH66" s="14"/>
       <c r="AI66" s="14"/>
       <c r="AJ66" s="14"/>
       <c r="AK66" s="14"/>
     </row>
-    <row r="67" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B67" s="14"/>
       <c r="C67" s="14"/>
       <c r="D67" s="14"/>
       <c r="E67" s="14"/>
       <c r="F67" s="14"/>
       <c r="G67" s="14"/>
       <c r="H67" s="14"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="14"/>
       <c r="O67" s="14"/>
       <c r="P67" s="14"/>
       <c r="Q67" s="14"/>
       <c r="R67" s="14"/>
       <c r="S67" s="14"/>
       <c r="T67" s="14"/>
       <c r="U67" s="14"/>
       <c r="V67" s="14"/>
       <c r="W67" s="14"/>
       <c r="X67" s="14"/>
       <c r="Y67" s="14"/>
       <c r="Z67" s="14"/>
       <c r="AA67" s="14"/>
       <c r="AB67" s="14"/>
       <c r="AC67" s="14"/>
       <c r="AD67" s="14"/>
       <c r="AE67" s="14"/>
       <c r="AF67" s="14"/>
       <c r="AG67" s="14"/>
       <c r="AH67" s="14"/>
       <c r="AI67" s="14"/>
       <c r="AJ67" s="14"/>
       <c r="AK67" s="14"/>
     </row>
-    <row r="68" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B68" s="14"/>
       <c r="C68" s="14"/>
       <c r="D68" s="14"/>
       <c r="E68" s="14"/>
       <c r="F68" s="14"/>
       <c r="G68" s="14"/>
       <c r="H68" s="14"/>
       <c r="I68" s="14"/>
       <c r="J68" s="14"/>
       <c r="K68" s="14"/>
       <c r="L68" s="14"/>
       <c r="M68" s="14"/>
       <c r="N68" s="14"/>
       <c r="O68" s="14"/>
       <c r="P68" s="14"/>
       <c r="Q68" s="14"/>
       <c r="R68" s="14"/>
       <c r="S68" s="14"/>
       <c r="T68" s="14"/>
       <c r="U68" s="14"/>
       <c r="V68" s="14"/>
       <c r="W68" s="14"/>
       <c r="X68" s="14"/>
       <c r="Y68" s="14"/>
       <c r="Z68" s="14"/>
       <c r="AA68" s="14"/>
       <c r="AB68" s="14"/>
       <c r="AC68" s="14"/>
       <c r="AD68" s="14"/>
       <c r="AE68" s="14"/>
       <c r="AF68" s="14"/>
       <c r="AG68" s="14"/>
       <c r="AH68" s="14"/>
       <c r="AI68" s="14"/>
       <c r="AJ68" s="14"/>
       <c r="AK68" s="14"/>
     </row>
-    <row r="69" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B69" s="14"/>
       <c r="C69" s="14"/>
       <c r="D69" s="14"/>
       <c r="E69" s="14"/>
       <c r="F69" s="14"/>
       <c r="G69" s="14"/>
       <c r="H69" s="14"/>
       <c r="I69" s="14"/>
       <c r="J69" s="14"/>
       <c r="K69" s="14"/>
       <c r="L69" s="14"/>
       <c r="M69" s="14"/>
       <c r="N69" s="14"/>
       <c r="O69" s="14"/>
       <c r="P69" s="14"/>
       <c r="Q69" s="14"/>
       <c r="R69" s="14"/>
       <c r="S69" s="14"/>
       <c r="T69" s="14"/>
       <c r="U69" s="14"/>
       <c r="V69" s="14"/>
       <c r="W69" s="14"/>
       <c r="X69" s="14"/>
       <c r="Y69" s="14"/>
       <c r="Z69" s="14"/>
       <c r="AA69" s="14"/>
       <c r="AB69" s="14"/>
       <c r="AC69" s="14"/>
       <c r="AD69" s="14"/>
       <c r="AE69" s="14"/>
       <c r="AF69" s="14"/>
       <c r="AG69" s="14"/>
       <c r="AH69" s="14"/>
       <c r="AI69" s="14"/>
       <c r="AJ69" s="14"/>
       <c r="AK69" s="14"/>
     </row>
-    <row r="70" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B70" s="14"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="14"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
       <c r="U70" s="14"/>
       <c r="V70" s="14"/>
       <c r="W70" s="14"/>
       <c r="X70" s="14"/>
       <c r="Y70" s="14"/>
       <c r="Z70" s="14"/>
       <c r="AA70" s="14"/>
       <c r="AB70" s="14"/>
       <c r="AC70" s="14"/>
       <c r="AD70" s="14"/>
       <c r="AE70" s="14"/>
       <c r="AF70" s="14"/>
       <c r="AG70" s="14"/>
       <c r="AH70" s="14"/>
       <c r="AI70" s="14"/>
       <c r="AJ70" s="14"/>
       <c r="AK70" s="14"/>
     </row>
-    <row r="71" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
       <c r="R71" s="14"/>
       <c r="S71" s="14"/>
       <c r="T71" s="14"/>
       <c r="U71" s="14"/>
       <c r="V71" s="14"/>
       <c r="W71" s="14"/>
       <c r="X71" s="14"/>
       <c r="Y71" s="14"/>
       <c r="Z71" s="14"/>
       <c r="AA71" s="14"/>
       <c r="AB71" s="14"/>
       <c r="AC71" s="14"/>
       <c r="AD71" s="14"/>
       <c r="AE71" s="14"/>
       <c r="AF71" s="14"/>
       <c r="AG71" s="14"/>
       <c r="AH71" s="14"/>
       <c r="AI71" s="14"/>
       <c r="AJ71" s="14"/>
       <c r="AK71" s="14"/>
     </row>
-    <row r="72" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="14"/>
       <c r="C72" s="14"/>
       <c r="D72" s="14"/>
       <c r="E72" s="14"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="14"/>
       <c r="I72" s="14"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="14"/>
       <c r="M72" s="14"/>
       <c r="N72" s="14"/>
       <c r="O72" s="14"/>
       <c r="P72" s="14"/>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="14"/>
       <c r="T72" s="14"/>
       <c r="U72" s="14"/>
       <c r="V72" s="14"/>
       <c r="W72" s="14"/>
       <c r="X72" s="14"/>
       <c r="Y72" s="14"/>
       <c r="Z72" s="14"/>
       <c r="AA72" s="14"/>
       <c r="AB72" s="14"/>
       <c r="AC72" s="14"/>
       <c r="AD72" s="14"/>
       <c r="AE72" s="14"/>
       <c r="AF72" s="14"/>
       <c r="AG72" s="14"/>
       <c r="AH72" s="14"/>
       <c r="AI72" s="14"/>
       <c r="AJ72" s="14"/>
       <c r="AK72" s="14"/>
     </row>
-    <row r="73" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B73" s="14"/>
       <c r="C73" s="14"/>
       <c r="D73" s="14"/>
       <c r="E73" s="14"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="14"/>
       <c r="L73" s="14"/>
       <c r="M73" s="14"/>
       <c r="N73" s="14"/>
       <c r="O73" s="14"/>
       <c r="P73" s="14"/>
       <c r="Q73" s="14"/>
       <c r="R73" s="14"/>
       <c r="S73" s="14"/>
       <c r="T73" s="14"/>
       <c r="U73" s="14"/>
       <c r="V73" s="14"/>
       <c r="W73" s="14"/>
       <c r="X73" s="14"/>
       <c r="Y73" s="14"/>
       <c r="Z73" s="14"/>
       <c r="AA73" s="14"/>
       <c r="AB73" s="14"/>
       <c r="AC73" s="14"/>
       <c r="AD73" s="14"/>
       <c r="AE73" s="14"/>
       <c r="AF73" s="14"/>
       <c r="AG73" s="14"/>
       <c r="AH73" s="14"/>
       <c r="AI73" s="14"/>
       <c r="AJ73" s="14"/>
       <c r="AK73" s="14"/>
     </row>
-    <row r="74" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B74" s="14"/>
       <c r="C74" s="14"/>
       <c r="D74" s="14"/>
       <c r="E74" s="14"/>
       <c r="F74" s="14"/>
       <c r="G74" s="14"/>
       <c r="H74" s="14"/>
       <c r="I74" s="14"/>
       <c r="J74" s="14"/>
       <c r="K74" s="14"/>
       <c r="L74" s="14"/>
       <c r="M74" s="14"/>
       <c r="N74" s="14"/>
       <c r="O74" s="14"/>
       <c r="P74" s="14"/>
       <c r="Q74" s="14"/>
       <c r="R74" s="14"/>
       <c r="S74" s="14"/>
       <c r="T74" s="14"/>
       <c r="U74" s="14"/>
       <c r="V74" s="14"/>
       <c r="W74" s="14"/>
       <c r="X74" s="14"/>
       <c r="Y74" s="14"/>
       <c r="Z74" s="14"/>
       <c r="AA74" s="14"/>
       <c r="AB74" s="14"/>
       <c r="AC74" s="14"/>
       <c r="AD74" s="14"/>
       <c r="AE74" s="14"/>
       <c r="AF74" s="14"/>
       <c r="AG74" s="14"/>
       <c r="AH74" s="14"/>
       <c r="AI74" s="14"/>
       <c r="AJ74" s="14"/>
       <c r="AK74" s="14"/>
     </row>
-    <row r="75" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B75" s="14"/>
       <c r="C75" s="14"/>
       <c r="D75" s="14"/>
       <c r="E75" s="14"/>
       <c r="F75" s="14"/>
       <c r="G75" s="14"/>
       <c r="H75" s="14"/>
       <c r="I75" s="14"/>
       <c r="J75" s="14"/>
       <c r="K75" s="14"/>
       <c r="L75" s="14"/>
       <c r="M75" s="14"/>
       <c r="N75" s="14"/>
       <c r="O75" s="14"/>
       <c r="P75" s="14"/>
       <c r="Q75" s="14"/>
       <c r="R75" s="14"/>
       <c r="S75" s="14"/>
       <c r="T75" s="14"/>
       <c r="U75" s="14"/>
       <c r="V75" s="14"/>
       <c r="W75" s="14"/>
       <c r="X75" s="14"/>
       <c r="Y75" s="14"/>
       <c r="Z75" s="14"/>
       <c r="AA75" s="14"/>
       <c r="AB75" s="14"/>
       <c r="AC75" s="14"/>
       <c r="AD75" s="14"/>
       <c r="AE75" s="14"/>
       <c r="AF75" s="14"/>
       <c r="AG75" s="14"/>
       <c r="AH75" s="14"/>
       <c r="AI75" s="14"/>
       <c r="AJ75" s="14"/>
       <c r="AK75" s="14"/>
     </row>
-    <row r="76" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B76" s="14"/>
       <c r="C76" s="14"/>
       <c r="D76" s="14"/>
       <c r="E76" s="14"/>
       <c r="F76" s="14"/>
       <c r="G76" s="14"/>
       <c r="H76" s="14"/>
       <c r="I76" s="14"/>
       <c r="J76" s="14"/>
       <c r="K76" s="14"/>
       <c r="L76" s="14"/>
       <c r="M76" s="14"/>
       <c r="N76" s="14"/>
       <c r="O76" s="14"/>
       <c r="P76" s="14"/>
       <c r="Q76" s="14"/>
       <c r="R76" s="14"/>
       <c r="S76" s="14"/>
       <c r="T76" s="14"/>
       <c r="U76" s="14"/>
       <c r="V76" s="14"/>
       <c r="W76" s="14"/>
       <c r="X76" s="14"/>
       <c r="Y76" s="14"/>
       <c r="Z76" s="14"/>
       <c r="AA76" s="14"/>
       <c r="AB76" s="14"/>
       <c r="AC76" s="14"/>
       <c r="AD76" s="14"/>
       <c r="AE76" s="14"/>
       <c r="AF76" s="14"/>
       <c r="AG76" s="14"/>
       <c r="AH76" s="14"/>
       <c r="AI76" s="14"/>
       <c r="AJ76" s="14"/>
       <c r="AK76" s="14"/>
     </row>
-    <row r="77" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B77" s="14"/>
       <c r="C77" s="14"/>
       <c r="D77" s="14"/>
       <c r="E77" s="14"/>
       <c r="F77" s="14"/>
       <c r="G77" s="14"/>
       <c r="H77" s="14"/>
       <c r="I77" s="14"/>
       <c r="J77" s="14"/>
       <c r="K77" s="14"/>
       <c r="L77" s="14"/>
       <c r="M77" s="14"/>
       <c r="N77" s="14"/>
       <c r="O77" s="14"/>
       <c r="P77" s="14"/>
       <c r="Q77" s="14"/>
       <c r="R77" s="14"/>
       <c r="S77" s="14"/>
       <c r="T77" s="14"/>
       <c r="U77" s="14"/>
       <c r="V77" s="14"/>
       <c r="W77" s="14"/>
       <c r="X77" s="14"/>
       <c r="Y77" s="14"/>
       <c r="Z77" s="14"/>
       <c r="AA77" s="14"/>
       <c r="AB77" s="14"/>
       <c r="AC77" s="14"/>
       <c r="AD77" s="14"/>
       <c r="AE77" s="14"/>
       <c r="AF77" s="14"/>
       <c r="AG77" s="14"/>
       <c r="AH77" s="14"/>
       <c r="AI77" s="14"/>
       <c r="AJ77" s="14"/>
       <c r="AK77" s="14"/>
     </row>
-    <row r="78" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B78" s="14"/>
       <c r="C78" s="14"/>
       <c r="D78" s="14"/>
       <c r="E78" s="14"/>
       <c r="F78" s="14"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="14"/>
       <c r="M78" s="14"/>
       <c r="N78" s="14"/>
       <c r="O78" s="14"/>
       <c r="P78" s="14"/>
       <c r="Q78" s="14"/>
       <c r="R78" s="14"/>
       <c r="S78" s="14"/>
       <c r="T78" s="14"/>
       <c r="U78" s="14"/>
       <c r="V78" s="14"/>
       <c r="W78" s="14"/>
       <c r="X78" s="14"/>
       <c r="Y78" s="14"/>
       <c r="Z78" s="14"/>
       <c r="AA78" s="14"/>
       <c r="AB78" s="14"/>
       <c r="AC78" s="14"/>
       <c r="AD78" s="14"/>
       <c r="AE78" s="14"/>
       <c r="AF78" s="14"/>
       <c r="AG78" s="14"/>
       <c r="AH78" s="14"/>
       <c r="AI78" s="14"/>
       <c r="AJ78" s="14"/>
       <c r="AK78" s="14"/>
     </row>
-    <row r="79" spans="2:41" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:41" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B79" s="14"/>
       <c r="C79" s="14"/>
       <c r="D79" s="14"/>
       <c r="E79" s="14"/>
       <c r="F79" s="14"/>
       <c r="G79" s="14"/>
       <c r="H79" s="14"/>
       <c r="I79" s="14"/>
       <c r="J79" s="14"/>
       <c r="K79" s="14"/>
       <c r="L79" s="14"/>
       <c r="M79" s="14"/>
       <c r="N79" s="14"/>
       <c r="O79" s="14"/>
       <c r="P79" s="14"/>
       <c r="Q79" s="14"/>
       <c r="R79" s="14"/>
       <c r="S79" s="14"/>
       <c r="T79" s="14"/>
       <c r="U79" s="14"/>
       <c r="V79" s="14"/>
       <c r="W79" s="14"/>
       <c r="X79" s="14"/>
       <c r="Y79" s="14"/>
       <c r="Z79" s="14"/>
       <c r="AA79" s="14"/>
       <c r="AB79" s="14"/>
       <c r="AC79" s="14"/>
       <c r="AD79" s="14"/>
       <c r="AE79" s="14"/>
       <c r="AF79" s="14"/>
       <c r="AG79" s="14"/>
       <c r="AH79" s="14"/>
       <c r="AI79" s="14"/>
       <c r="AJ79" s="14"/>
       <c r="AK79" s="14"/>
     </row>
-    <row r="80" spans="2:41" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:41" x14ac:dyDescent="0.25">
       <c r="B80" s="25"/>
       <c r="C80" s="25"/>
       <c r="D80" s="25"/>
       <c r="E80" s="25"/>
       <c r="F80" s="25"/>
       <c r="G80" s="25"/>
       <c r="H80" s="25"/>
       <c r="I80" s="25"/>
       <c r="J80" s="25"/>
       <c r="K80" s="25"/>
       <c r="L80" s="25"/>
       <c r="M80" s="25"/>
       <c r="N80" s="14"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="14"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="14"/>
       <c r="X80" s="14"/>
       <c r="Y80" s="14"/>
       <c r="Z80" s="14"/>
       <c r="AA80" s="14"/>
       <c r="AB80" s="14"/>
       <c r="AC80" s="14"/>
       <c r="AD80" s="14"/>
       <c r="AE80" s="14"/>
       <c r="AF80" s="14"/>
       <c r="AG80" s="14"/>
       <c r="AH80" s="14"/>
       <c r="AI80" s="14"/>
       <c r="AJ80" s="14"/>
       <c r="AK80" s="14"/>
     </row>
-    <row r="81" spans="14:37" x14ac:dyDescent="0.3">
+    <row r="81" spans="14:37" x14ac:dyDescent="0.25">
       <c r="N81" s="14"/>
       <c r="O81" s="14"/>
       <c r="P81" s="14"/>
       <c r="Q81" s="14"/>
       <c r="R81" s="14"/>
       <c r="S81" s="14"/>
       <c r="T81" s="14"/>
       <c r="U81" s="14"/>
       <c r="V81" s="14"/>
       <c r="W81" s="14"/>
       <c r="X81" s="14"/>
       <c r="Y81" s="14"/>
       <c r="Z81" s="14"/>
       <c r="AA81" s="14"/>
       <c r="AB81" s="14"/>
       <c r="AC81" s="14"/>
       <c r="AD81" s="14"/>
       <c r="AE81" s="14"/>
       <c r="AF81" s="14"/>
       <c r="AG81" s="14"/>
       <c r="AH81" s="14"/>
       <c r="AI81" s="14"/>
       <c r="AJ81" s="14"/>
       <c r="AK81" s="14"/>
     </row>
-    <row r="82" spans="14:37" x14ac:dyDescent="0.3">
+    <row r="82" spans="14:37" x14ac:dyDescent="0.25">
       <c r="N82" s="14"/>
       <c r="O82" s="14"/>
       <c r="P82" s="14"/>
       <c r="Q82" s="14"/>
       <c r="R82" s="14"/>
       <c r="S82" s="14"/>
       <c r="T82" s="14"/>
       <c r="U82" s="14"/>
       <c r="V82" s="14"/>
       <c r="W82" s="14"/>
       <c r="X82" s="14"/>
       <c r="Y82" s="14"/>
       <c r="Z82" s="14"/>
       <c r="AA82" s="14"/>
       <c r="AB82" s="14"/>
       <c r="AC82" s="14"/>
       <c r="AD82" s="14"/>
       <c r="AE82" s="14"/>
       <c r="AF82" s="14"/>
       <c r="AG82" s="14"/>
       <c r="AH82" s="14"/>
       <c r="AI82" s="14"/>
       <c r="AJ82" s="14"/>
       <c r="AK82" s="14"/>
     </row>
-    <row r="83" spans="14:37" x14ac:dyDescent="0.3">
+    <row r="83" spans="14:37" x14ac:dyDescent="0.25">
       <c r="N83" s="14"/>
       <c r="O83" s="14"/>
       <c r="P83" s="14"/>
       <c r="Q83" s="14"/>
       <c r="R83" s="14"/>
       <c r="S83" s="14"/>
       <c r="T83" s="14"/>
       <c r="U83" s="14"/>
       <c r="V83" s="14"/>
       <c r="W83" s="14"/>
       <c r="X83" s="14"/>
       <c r="Y83" s="14"/>
       <c r="Z83" s="14"/>
       <c r="AA83" s="14"/>
       <c r="AB83" s="14"/>
       <c r="AC83" s="14"/>
       <c r="AD83" s="14"/>
       <c r="AE83" s="14"/>
       <c r="AF83" s="14"/>
       <c r="AG83" s="14"/>
       <c r="AH83" s="14"/>
       <c r="AI83" s="14"/>
       <c r="AJ83" s="14"/>
       <c r="AK83" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B36:BB36"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
+    <mergeCell ref="B28:BC28"/>
+    <mergeCell ref="B36:BC36"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB59"/>
+  <dimension ref="A1:BC59"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="BC33" sqref="BC33"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="AZ12" sqref="AZ12"/>
+      <selection pane="topRight" activeCell="AZ12" sqref="AZ12"/>
+      <selection pane="bottomLeft" activeCell="AZ12" sqref="AZ12"/>
+      <selection pane="bottomRight" activeCell="B28" sqref="B28:BC28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="24" customWidth="1"/>
-    <col min="2" max="2" width="9.88671875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
-[...8 lines deleted...]
-    <col min="39" max="16384" width="9.109375" style="24"/>
+    <col min="2" max="2" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="9" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="13" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="25" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="37" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
+    <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="48" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="48"/>
-[...50 lines deleted...]
-      <c r="BB2" s="48"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
+      <c r="BC2" s="49"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2022</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46">
         <v>2023</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
@@ -10232,52 +10382,53 @@
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
       <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
@@ -10394,109 +10545,113 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="BC5" s="5" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="B6" s="49" t="s">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="49"/>
-[...50 lines deleted...]
-      <c r="BB6" s="49"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+      <c r="AL6" s="50"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="50"/>
+      <c r="AO6" s="50"/>
+      <c r="AP6" s="50"/>
+      <c r="AQ6" s="50"/>
+      <c r="AR6" s="50"/>
+      <c r="AS6" s="50"/>
+      <c r="AT6" s="50"/>
+      <c r="AU6" s="50"/>
+      <c r="AV6" s="50"/>
+      <c r="AW6" s="50"/>
+      <c r="AX6" s="50"/>
+      <c r="AY6" s="50"/>
+      <c r="AZ6" s="50"/>
+      <c r="BA6" s="50"/>
+      <c r="BB6" s="50"/>
+      <c r="BC6" s="50"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="12">
         <v>403339</v>
       </c>
       <c r="C7" s="12">
         <v>403156</v>
       </c>
       <c r="D7" s="12">
         <v>402877</v>
       </c>
       <c r="E7" s="12">
         <v>402763</v>
       </c>
       <c r="F7" s="12">
         <v>402671</v>
       </c>
       <c r="G7" s="12">
         <v>402591</v>
       </c>
       <c r="H7" s="12">
         <v>402449</v>
       </c>
       <c r="I7" s="12">
@@ -10615,52 +10770,55 @@
       </c>
       <c r="AU7" s="35">
         <v>398107</v>
       </c>
       <c r="AV7" s="34">
         <v>397997</v>
       </c>
       <c r="AW7" s="11">
         <v>397863</v>
       </c>
       <c r="AX7" s="42">
         <v>397754</v>
       </c>
       <c r="AY7" s="34">
         <v>397631</v>
       </c>
       <c r="AZ7" s="34">
         <v>397489</v>
       </c>
       <c r="BA7" s="34">
         <v>397273</v>
       </c>
       <c r="BB7" s="35">
         <v>397112</v>
       </c>
+      <c r="BC7" s="35">
+        <v>397075</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12">
         <v>120879</v>
       </c>
       <c r="C8" s="12">
         <v>120968</v>
       </c>
       <c r="D8" s="12">
         <v>121094</v>
       </c>
       <c r="E8" s="12">
         <v>121227</v>
       </c>
       <c r="F8" s="12">
         <v>121409</v>
       </c>
       <c r="G8" s="12">
         <v>121471</v>
       </c>
       <c r="H8" s="12">
         <v>121599</v>
       </c>
       <c r="I8" s="12">
@@ -10779,52 +10937,55 @@
       </c>
       <c r="AU8" s="35">
         <v>128311</v>
       </c>
       <c r="AV8" s="34">
         <v>128517</v>
       </c>
       <c r="AW8" s="11">
         <v>128691</v>
       </c>
       <c r="AX8" s="42">
         <v>128808</v>
       </c>
       <c r="AY8" s="34">
         <v>129018</v>
       </c>
       <c r="AZ8" s="34">
         <v>129170</v>
       </c>
       <c r="BA8" s="34">
         <v>129161</v>
       </c>
       <c r="BB8" s="35">
         <v>129252</v>
       </c>
+      <c r="BC8" s="35">
+        <v>129361</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="12">
         <v>19246</v>
       </c>
       <c r="C9" s="12">
         <v>19210</v>
       </c>
       <c r="D9" s="12">
         <v>19168</v>
       </c>
       <c r="E9" s="12">
         <v>19183</v>
       </c>
       <c r="F9" s="12">
         <v>19186</v>
       </c>
       <c r="G9" s="12">
         <v>19167</v>
       </c>
       <c r="H9" s="12">
         <v>19174</v>
       </c>
       <c r="I9" s="12">
@@ -10943,52 +11104,55 @@
       </c>
       <c r="AU9" s="35">
         <v>17955</v>
       </c>
       <c r="AV9" s="34">
         <v>17902</v>
       </c>
       <c r="AW9" s="11">
         <v>17881</v>
       </c>
       <c r="AX9" s="42">
         <v>17896</v>
       </c>
       <c r="AY9" s="34">
         <v>17870</v>
       </c>
       <c r="AZ9" s="34">
         <v>17835</v>
       </c>
       <c r="BA9" s="34">
         <v>17765</v>
       </c>
       <c r="BB9" s="35">
         <v>17761</v>
       </c>
+      <c r="BC9" s="35">
+        <v>17744</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="12">
         <v>16489</v>
       </c>
       <c r="C10" s="12">
         <v>16481</v>
       </c>
       <c r="D10" s="12">
         <v>16454</v>
       </c>
       <c r="E10" s="12">
         <v>16417</v>
       </c>
       <c r="F10" s="12">
         <v>16407</v>
       </c>
       <c r="G10" s="12">
         <v>16383</v>
       </c>
       <c r="H10" s="12">
         <v>16354</v>
       </c>
       <c r="I10" s="12">
@@ -11107,52 +11271,55 @@
       </c>
       <c r="AU10" s="35">
         <v>16112</v>
       </c>
       <c r="AV10" s="34">
         <v>16086</v>
       </c>
       <c r="AW10" s="11">
         <v>16089</v>
       </c>
       <c r="AX10" s="42">
         <v>16079</v>
       </c>
       <c r="AY10" s="34">
         <v>16070</v>
       </c>
       <c r="AZ10" s="34">
         <v>16060</v>
       </c>
       <c r="BA10" s="34">
         <v>16056</v>
       </c>
       <c r="BB10" s="35">
         <v>16063</v>
       </c>
+      <c r="BC10" s="35">
+        <v>16047</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="12">
         <v>58734</v>
       </c>
       <c r="C11" s="12">
         <v>58719</v>
       </c>
       <c r="D11" s="12">
         <v>58654</v>
       </c>
       <c r="E11" s="12">
         <v>58647</v>
       </c>
       <c r="F11" s="12">
         <v>58577</v>
       </c>
       <c r="G11" s="12">
         <v>58680</v>
       </c>
       <c r="H11" s="12">
         <v>58607</v>
       </c>
       <c r="I11" s="12">
@@ -11271,52 +11438,55 @@
       </c>
       <c r="AU11" s="35">
         <v>58513</v>
       </c>
       <c r="AV11" s="34">
         <v>58504</v>
       </c>
       <c r="AW11" s="11">
         <v>58511</v>
       </c>
       <c r="AX11" s="42">
         <v>58501</v>
       </c>
       <c r="AY11" s="34">
         <v>58490</v>
       </c>
       <c r="AZ11" s="34">
         <v>58488</v>
       </c>
       <c r="BA11" s="34">
         <v>58470</v>
       </c>
       <c r="BB11" s="35">
         <v>58430</v>
       </c>
+      <c r="BC11" s="35">
+        <v>58400</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="12">
         <v>6491</v>
       </c>
       <c r="C12" s="12">
         <v>6485</v>
       </c>
       <c r="D12" s="12">
         <v>6472</v>
       </c>
       <c r="E12" s="12">
         <v>6460</v>
       </c>
       <c r="F12" s="12">
         <v>6451</v>
       </c>
       <c r="G12" s="12">
         <v>6453</v>
       </c>
       <c r="H12" s="12">
         <v>6453</v>
       </c>
       <c r="I12" s="12">
@@ -11435,52 +11605,55 @@
       </c>
       <c r="AU12" s="35">
         <v>6122</v>
       </c>
       <c r="AV12" s="34">
         <v>6116</v>
       </c>
       <c r="AW12" s="11">
         <v>6112</v>
       </c>
       <c r="AX12" s="42">
         <v>6111</v>
       </c>
       <c r="AY12" s="34">
         <v>6101</v>
       </c>
       <c r="AZ12" s="34">
         <v>6093</v>
       </c>
       <c r="BA12" s="34">
         <v>6082</v>
       </c>
       <c r="BB12" s="35">
         <v>6062</v>
       </c>
+      <c r="BC12" s="35">
+        <v>6046</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
         <v>7188</v>
       </c>
       <c r="C13" s="12">
         <v>7185</v>
       </c>
       <c r="D13" s="12">
         <v>7177</v>
       </c>
       <c r="E13" s="12">
         <v>7178</v>
       </c>
       <c r="F13" s="12">
         <v>7166</v>
       </c>
       <c r="G13" s="12">
         <v>7175</v>
       </c>
       <c r="H13" s="12">
         <v>7167</v>
       </c>
       <c r="I13" s="12">
@@ -11599,52 +11772,55 @@
       </c>
       <c r="AU13" s="35">
         <v>6658</v>
       </c>
       <c r="AV13" s="34">
         <v>6662</v>
       </c>
       <c r="AW13" s="11">
         <v>6655</v>
       </c>
       <c r="AX13" s="42">
         <v>6632</v>
       </c>
       <c r="AY13" s="34">
         <v>6596</v>
       </c>
       <c r="AZ13" s="34">
         <v>6581</v>
       </c>
       <c r="BA13" s="34">
         <v>6582</v>
       </c>
       <c r="BB13" s="35">
         <v>6556</v>
       </c>
+      <c r="BC13" s="35">
+        <v>6542</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
         <v>17525</v>
       </c>
       <c r="C14" s="12">
         <v>17515</v>
       </c>
       <c r="D14" s="12">
         <v>17474</v>
       </c>
       <c r="E14" s="12">
         <v>17455</v>
       </c>
       <c r="F14" s="12">
         <v>17439</v>
       </c>
       <c r="G14" s="12">
         <v>17408</v>
       </c>
       <c r="H14" s="12">
         <v>17403</v>
       </c>
       <c r="I14" s="12">
@@ -11763,52 +11939,55 @@
       </c>
       <c r="AU14" s="35">
         <v>16315</v>
       </c>
       <c r="AV14" s="34">
         <v>16277</v>
       </c>
       <c r="AW14" s="11">
         <v>16271</v>
       </c>
       <c r="AX14" s="42">
         <v>16262</v>
       </c>
       <c r="AY14" s="34">
         <v>16212</v>
       </c>
       <c r="AZ14" s="34">
         <v>16176</v>
       </c>
       <c r="BA14" s="34">
         <v>16146</v>
       </c>
       <c r="BB14" s="35">
         <v>16119</v>
       </c>
+      <c r="BC14" s="35">
+        <v>16117</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
         <v>8429</v>
       </c>
       <c r="C15" s="12">
         <v>8414</v>
       </c>
       <c r="D15" s="12">
         <v>8415</v>
       </c>
       <c r="E15" s="12">
         <v>8395</v>
       </c>
       <c r="F15" s="12">
         <v>8383</v>
       </c>
       <c r="G15" s="12">
         <v>8345</v>
       </c>
       <c r="H15" s="12">
         <v>8331</v>
       </c>
       <c r="I15" s="12">
@@ -11927,52 +12106,55 @@
       </c>
       <c r="AU15" s="35">
         <v>7702</v>
       </c>
       <c r="AV15" s="34">
         <v>7700</v>
       </c>
       <c r="AW15" s="11">
         <v>7689</v>
       </c>
       <c r="AX15" s="42">
         <v>7671</v>
       </c>
       <c r="AY15" s="34">
         <v>7671</v>
       </c>
       <c r="AZ15" s="34">
         <v>7668</v>
       </c>
       <c r="BA15" s="34">
         <v>7656</v>
       </c>
       <c r="BB15" s="35">
         <v>7639</v>
       </c>
+      <c r="BC15" s="35">
+        <v>7632</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>5664</v>
       </c>
       <c r="C16" s="12">
         <v>5652</v>
       </c>
       <c r="D16" s="12">
         <v>5650</v>
       </c>
       <c r="E16" s="12">
         <v>5647</v>
       </c>
       <c r="F16" s="12">
         <v>5633</v>
       </c>
       <c r="G16" s="12">
         <v>5620</v>
       </c>
       <c r="H16" s="12">
         <v>5610</v>
       </c>
       <c r="I16" s="12">
@@ -12091,52 +12273,55 @@
       </c>
       <c r="AU16" s="35">
         <v>5174</v>
       </c>
       <c r="AV16" s="34">
         <v>5167</v>
       </c>
       <c r="AW16" s="11">
         <v>5161</v>
       </c>
       <c r="AX16" s="42">
         <v>5157</v>
       </c>
       <c r="AY16" s="34">
         <v>5150</v>
       </c>
       <c r="AZ16" s="34">
         <v>5139</v>
       </c>
       <c r="BA16" s="34">
         <v>5135</v>
       </c>
       <c r="BB16" s="35">
         <v>5130</v>
       </c>
+      <c r="BC16" s="35">
+        <v>5126</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>20900</v>
       </c>
       <c r="C17" s="12">
         <v>20889</v>
       </c>
       <c r="D17" s="12">
         <v>20852</v>
       </c>
       <c r="E17" s="12">
         <v>20820</v>
       </c>
       <c r="F17" s="12">
         <v>20809</v>
       </c>
       <c r="G17" s="12">
         <v>20777</v>
       </c>
       <c r="H17" s="12">
         <v>20758</v>
       </c>
       <c r="I17" s="12">
@@ -12255,52 +12440,55 @@
       </c>
       <c r="AU17" s="35">
         <v>19859</v>
       </c>
       <c r="AV17" s="34">
         <v>19832</v>
       </c>
       <c r="AW17" s="11">
         <v>19791</v>
       </c>
       <c r="AX17" s="42">
         <v>19774</v>
       </c>
       <c r="AY17" s="34">
         <v>19740</v>
       </c>
       <c r="AZ17" s="34">
         <v>19730</v>
       </c>
       <c r="BA17" s="34">
         <v>19711</v>
       </c>
       <c r="BB17" s="35">
         <v>19672</v>
       </c>
+      <c r="BC17" s="35">
+        <v>19652</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
         <v>5772</v>
       </c>
       <c r="C18" s="12">
         <v>5755</v>
       </c>
       <c r="D18" s="12">
         <v>5743</v>
       </c>
       <c r="E18" s="12">
         <v>5738</v>
       </c>
       <c r="F18" s="12">
         <v>5734</v>
       </c>
       <c r="G18" s="12">
         <v>5719</v>
       </c>
       <c r="H18" s="12">
         <v>5708</v>
       </c>
       <c r="I18" s="12">
@@ -12419,52 +12607,55 @@
       </c>
       <c r="AU18" s="35">
         <v>5192</v>
       </c>
       <c r="AV18" s="34">
         <v>5164</v>
       </c>
       <c r="AW18" s="11">
         <v>5145</v>
       </c>
       <c r="AX18" s="42">
         <v>5144</v>
       </c>
       <c r="AY18" s="34">
         <v>5137</v>
       </c>
       <c r="AZ18" s="34">
         <v>5112</v>
       </c>
       <c r="BA18" s="34">
         <v>5114</v>
       </c>
       <c r="BB18" s="35">
         <v>5105</v>
       </c>
+      <c r="BC18" s="35">
+        <v>5101</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
         <v>12268</v>
       </c>
       <c r="C19" s="12">
         <v>12259</v>
       </c>
       <c r="D19" s="12">
         <v>12241</v>
       </c>
       <c r="E19" s="12">
         <v>12216</v>
       </c>
       <c r="F19" s="12">
         <v>12199</v>
       </c>
       <c r="G19" s="12">
         <v>12196</v>
       </c>
       <c r="H19" s="12">
         <v>12180</v>
       </c>
       <c r="I19" s="12">
@@ -12583,52 +12774,55 @@
       </c>
       <c r="AU19" s="35">
         <v>11655</v>
       </c>
       <c r="AV19" s="34">
         <v>11640</v>
       </c>
       <c r="AW19" s="11">
         <v>11608</v>
       </c>
       <c r="AX19" s="42">
         <v>11590</v>
       </c>
       <c r="AY19" s="34">
         <v>11586</v>
       </c>
       <c r="AZ19" s="34">
         <v>11566</v>
       </c>
       <c r="BA19" s="34">
         <v>11553</v>
       </c>
       <c r="BB19" s="35">
         <v>11543</v>
       </c>
+      <c r="BC19" s="35">
+        <v>11537</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
         <v>10553</v>
       </c>
       <c r="C20" s="12">
         <v>10523</v>
       </c>
       <c r="D20" s="12">
         <v>10509</v>
       </c>
       <c r="E20" s="12">
         <v>10486</v>
       </c>
       <c r="F20" s="12">
         <v>10463</v>
       </c>
       <c r="G20" s="12">
         <v>10442</v>
       </c>
       <c r="H20" s="12">
         <v>10429</v>
       </c>
       <c r="I20" s="12">
@@ -12747,52 +12941,55 @@
       </c>
       <c r="AU20" s="35">
         <v>9521</v>
       </c>
       <c r="AV20" s="34">
         <v>9513</v>
       </c>
       <c r="AW20" s="11">
         <v>9501</v>
       </c>
       <c r="AX20" s="42">
         <v>9475</v>
       </c>
       <c r="AY20" s="34">
         <v>9460</v>
       </c>
       <c r="AZ20" s="34">
         <v>9440</v>
       </c>
       <c r="BA20" s="34">
         <v>9403</v>
       </c>
       <c r="BB20" s="35">
         <v>9379</v>
       </c>
+      <c r="BC20" s="35">
+        <v>9345</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
         <v>36143</v>
       </c>
       <c r="C21" s="12">
         <v>36132</v>
       </c>
       <c r="D21" s="12">
         <v>36128</v>
       </c>
       <c r="E21" s="12">
         <v>36134</v>
       </c>
       <c r="F21" s="12">
         <v>36161</v>
       </c>
       <c r="G21" s="12">
         <v>36186</v>
       </c>
       <c r="H21" s="12">
         <v>36164</v>
       </c>
       <c r="I21" s="12">
@@ -12911,52 +13108,55 @@
       </c>
       <c r="AU21" s="35">
         <v>36495</v>
       </c>
       <c r="AV21" s="34">
         <v>36495</v>
       </c>
       <c r="AW21" s="11">
         <v>36498</v>
       </c>
       <c r="AX21" s="42">
         <v>36523</v>
       </c>
       <c r="AY21" s="34">
         <v>36534</v>
       </c>
       <c r="AZ21" s="34">
         <v>36547</v>
       </c>
       <c r="BA21" s="34">
         <v>36602</v>
       </c>
       <c r="BB21" s="35">
         <v>36668</v>
       </c>
+      <c r="BC21" s="35">
+        <v>36752</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12">
         <v>11248</v>
       </c>
       <c r="C22" s="12">
         <v>11226</v>
       </c>
       <c r="D22" s="12">
         <v>11191</v>
       </c>
       <c r="E22" s="12">
         <v>11166</v>
       </c>
       <c r="F22" s="12">
         <v>11148</v>
       </c>
       <c r="G22" s="12">
         <v>11124</v>
       </c>
       <c r="H22" s="12">
         <v>11108</v>
       </c>
       <c r="I22" s="12">
@@ -13075,52 +13275,55 @@
       </c>
       <c r="AU22" s="35">
         <v>10410</v>
       </c>
       <c r="AV22" s="34">
         <v>10370</v>
       </c>
       <c r="AW22" s="11">
         <v>10324</v>
       </c>
       <c r="AX22" s="42">
         <v>10288</v>
       </c>
       <c r="AY22" s="34">
         <v>10251</v>
       </c>
       <c r="AZ22" s="34">
         <v>10230</v>
       </c>
       <c r="BA22" s="34">
         <v>10235</v>
       </c>
       <c r="BB22" s="35">
         <v>10215</v>
       </c>
+      <c r="BC22" s="35">
+        <v>10218</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="12">
         <v>5013</v>
       </c>
       <c r="C23" s="12">
         <v>4998</v>
       </c>
       <c r="D23" s="12">
         <v>4994</v>
       </c>
       <c r="E23" s="12">
         <v>4983</v>
       </c>
       <c r="F23" s="12">
         <v>4972</v>
       </c>
       <c r="G23" s="12">
         <v>4966</v>
       </c>
       <c r="H23" s="12">
         <v>4963</v>
       </c>
       <c r="I23" s="12">
@@ -13239,52 +13442,55 @@
       </c>
       <c r="AU23" s="35">
         <v>4465</v>
       </c>
       <c r="AV23" s="34">
         <v>4456</v>
       </c>
       <c r="AW23" s="11">
         <v>4433</v>
       </c>
       <c r="AX23" s="42">
         <v>4409</v>
       </c>
       <c r="AY23" s="34">
         <v>4401</v>
       </c>
       <c r="AZ23" s="34">
         <v>4387</v>
       </c>
       <c r="BA23" s="34">
         <v>4370</v>
       </c>
       <c r="BB23" s="35">
         <v>4361</v>
       </c>
+      <c r="BC23" s="35">
+        <v>4359</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="12">
         <v>9061</v>
       </c>
       <c r="C24" s="12">
         <v>9035</v>
       </c>
       <c r="D24" s="12">
         <v>9025</v>
       </c>
       <c r="E24" s="12">
         <v>9008</v>
       </c>
       <c r="F24" s="12">
         <v>8985</v>
       </c>
       <c r="G24" s="12">
         <v>8978</v>
       </c>
       <c r="H24" s="12">
         <v>8963</v>
       </c>
       <c r="I24" s="12">
@@ -13403,52 +13609,55 @@
       </c>
       <c r="AU24" s="35">
         <v>8288</v>
       </c>
       <c r="AV24" s="34">
         <v>8272</v>
       </c>
       <c r="AW24" s="11">
         <v>8248</v>
       </c>
       <c r="AX24" s="42">
         <v>8234</v>
       </c>
       <c r="AY24" s="34">
         <v>8186</v>
       </c>
       <c r="AZ24" s="34">
         <v>8162</v>
       </c>
       <c r="BA24" s="34">
         <v>8151</v>
       </c>
       <c r="BB24" s="35">
         <v>8120</v>
       </c>
+      <c r="BC24" s="35">
+        <v>8103</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12">
         <v>11722</v>
       </c>
       <c r="C25" s="12">
         <v>11716</v>
       </c>
       <c r="D25" s="12">
         <v>11683</v>
       </c>
       <c r="E25" s="12">
         <v>11667</v>
       </c>
       <c r="F25" s="12">
         <v>11652</v>
       </c>
       <c r="G25" s="12">
         <v>11615</v>
       </c>
       <c r="H25" s="12">
         <v>11593</v>
       </c>
       <c r="I25" s="12">
@@ -13567,52 +13776,55 @@
       </c>
       <c r="AU25" s="35">
         <v>10790</v>
       </c>
       <c r="AV25" s="34">
         <v>10770</v>
       </c>
       <c r="AW25" s="11">
         <v>10739</v>
       </c>
       <c r="AX25" s="42">
         <v>10730</v>
       </c>
       <c r="AY25" s="34">
         <v>10708</v>
       </c>
       <c r="AZ25" s="34">
         <v>10695</v>
       </c>
       <c r="BA25" s="34">
         <v>10679</v>
       </c>
       <c r="BB25" s="35">
         <v>10655</v>
       </c>
+      <c r="BC25" s="35">
+        <v>10647</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="12">
         <v>7912</v>
       </c>
       <c r="C26" s="12">
         <v>7911</v>
       </c>
       <c r="D26" s="12">
         <v>7895</v>
       </c>
       <c r="E26" s="12">
         <v>7883</v>
       </c>
       <c r="F26" s="12">
         <v>7863</v>
       </c>
       <c r="G26" s="12">
         <v>7862</v>
       </c>
       <c r="H26" s="12">
         <v>7863</v>
       </c>
       <c r="I26" s="12">
@@ -13731,52 +13943,55 @@
       </c>
       <c r="AU26" s="35">
         <v>7179</v>
       </c>
       <c r="AV26" s="34">
         <v>7171</v>
       </c>
       <c r="AW26" s="11">
         <v>7147</v>
       </c>
       <c r="AX26" s="42">
         <v>7129</v>
       </c>
       <c r="AY26" s="34">
         <v>7120</v>
       </c>
       <c r="AZ26" s="34">
         <v>7107</v>
       </c>
       <c r="BA26" s="34">
         <v>7105</v>
       </c>
       <c r="BB26" s="35">
         <v>7115</v>
       </c>
+      <c r="BC26" s="35">
+        <v>7095</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
         <v>12102</v>
       </c>
       <c r="C27" s="12">
         <v>12083</v>
       </c>
       <c r="D27" s="12">
         <v>12058</v>
       </c>
       <c r="E27" s="12">
         <v>12053</v>
       </c>
       <c r="F27" s="12">
         <v>12034</v>
       </c>
       <c r="G27" s="12">
         <v>12024</v>
       </c>
       <c r="H27" s="12">
         <v>12022</v>
       </c>
       <c r="I27" s="12">
@@ -13895,109 +14110,113 @@
       </c>
       <c r="AU27" s="35">
         <v>11391</v>
       </c>
       <c r="AV27" s="34">
         <v>11383</v>
       </c>
       <c r="AW27" s="11">
         <v>11369</v>
       </c>
       <c r="AX27" s="42">
         <v>11341</v>
       </c>
       <c r="AY27" s="34">
         <v>11330</v>
       </c>
       <c r="AZ27" s="34">
         <v>11303</v>
       </c>
       <c r="BA27" s="34">
         <v>11297</v>
       </c>
       <c r="BB27" s="35">
         <v>11267</v>
       </c>
+      <c r="BC27" s="35">
+        <v>11251</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="B28" s="50" t="s">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="C28" s="50"/>
-[...50 lines deleted...]
-      <c r="BB28" s="50"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="48"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+      <c r="AG28" s="48"/>
+      <c r="AH28" s="48"/>
+      <c r="AI28" s="48"/>
+      <c r="AJ28" s="48"/>
+      <c r="AK28" s="48"/>
+      <c r="AL28" s="48"/>
+      <c r="AM28" s="48"/>
+      <c r="AN28" s="48"/>
+      <c r="AO28" s="48"/>
+      <c r="AP28" s="48"/>
+      <c r="AQ28" s="48"/>
+      <c r="AR28" s="48"/>
+      <c r="AS28" s="48"/>
+      <c r="AT28" s="48"/>
+      <c r="AU28" s="48"/>
+      <c r="AV28" s="48"/>
+      <c r="AW28" s="48"/>
+      <c r="AX28" s="48"/>
+      <c r="AY28" s="48"/>
+      <c r="AZ28" s="48"/>
+      <c r="BA28" s="48"/>
+      <c r="BB28" s="48"/>
+      <c r="BC28" s="48"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="12">
         <v>432347</v>
       </c>
       <c r="C29" s="12">
         <v>432074</v>
       </c>
       <c r="D29" s="12">
         <v>431608</v>
       </c>
       <c r="E29" s="12">
         <v>431433</v>
       </c>
       <c r="F29" s="12">
         <v>431186</v>
       </c>
       <c r="G29" s="12">
         <v>431039</v>
       </c>
       <c r="H29" s="12">
         <v>430821</v>
       </c>
       <c r="I29" s="12">
@@ -14116,52 +14335,55 @@
       </c>
       <c r="AU29" s="11">
         <v>424272</v>
       </c>
       <c r="AV29" s="34">
         <v>424011</v>
       </c>
       <c r="AW29" s="11">
         <v>423898</v>
       </c>
       <c r="AX29" s="35">
         <v>423719</v>
       </c>
       <c r="AY29" s="11">
         <v>423604</v>
       </c>
       <c r="AZ29" s="34">
         <v>423503</v>
       </c>
       <c r="BA29" s="11">
         <v>423332</v>
       </c>
       <c r="BB29" s="29">
         <v>423182</v>
       </c>
+      <c r="BC29" s="11">
+        <v>422924</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>140489</v>
       </c>
       <c r="C30" s="12">
         <v>140577</v>
       </c>
       <c r="D30" s="12">
         <v>140622</v>
       </c>
       <c r="E30" s="12">
         <v>140662</v>
       </c>
       <c r="F30" s="12">
         <v>140760</v>
       </c>
       <c r="G30" s="12">
         <v>140787</v>
       </c>
       <c r="H30" s="12">
         <v>140950</v>
       </c>
       <c r="I30" s="12">
@@ -14280,52 +14502,55 @@
       </c>
       <c r="AU30" s="11">
         <v>147779</v>
       </c>
       <c r="AV30" s="34">
         <v>147895</v>
       </c>
       <c r="AW30" s="11">
         <v>148061</v>
       </c>
       <c r="AX30" s="35">
         <v>148256</v>
       </c>
       <c r="AY30" s="11">
         <v>148419</v>
       </c>
       <c r="AZ30" s="34">
         <v>148516</v>
       </c>
       <c r="BA30" s="11">
         <v>148596</v>
       </c>
       <c r="BB30" s="29">
         <v>148711</v>
       </c>
+      <c r="BC30" s="11">
+        <v>148767</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="12">
         <v>19682</v>
       </c>
       <c r="C31" s="12">
         <v>19664</v>
       </c>
       <c r="D31" s="12">
         <v>19626</v>
       </c>
       <c r="E31" s="12">
         <v>19612</v>
       </c>
       <c r="F31" s="12">
         <v>19586</v>
       </c>
       <c r="G31" s="12">
         <v>19579</v>
       </c>
       <c r="H31" s="12">
         <v>19559</v>
       </c>
       <c r="I31" s="12">
@@ -14444,52 +14669,55 @@
       </c>
       <c r="AU31" s="11">
         <v>18358</v>
       </c>
       <c r="AV31" s="34">
         <v>18291</v>
       </c>
       <c r="AW31" s="11">
         <v>18250</v>
       </c>
       <c r="AX31" s="35">
         <v>18257</v>
       </c>
       <c r="AY31" s="11">
         <v>18245</v>
       </c>
       <c r="AZ31" s="34">
         <v>18241</v>
       </c>
       <c r="BA31" s="11">
         <v>18203</v>
       </c>
       <c r="BB31" s="29">
         <v>18200</v>
       </c>
+      <c r="BC31" s="11">
+        <v>18175</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="12">
         <v>18725</v>
       </c>
       <c r="C32" s="12">
         <v>18696</v>
       </c>
       <c r="D32" s="12">
         <v>18664</v>
       </c>
       <c r="E32" s="12">
         <v>18630</v>
       </c>
       <c r="F32" s="12">
         <v>18609</v>
       </c>
       <c r="G32" s="12">
         <v>18566</v>
       </c>
       <c r="H32" s="12">
         <v>18540</v>
       </c>
       <c r="I32" s="12">
@@ -14608,52 +14836,55 @@
       </c>
       <c r="AU32" s="11">
         <v>18248</v>
       </c>
       <c r="AV32" s="34">
         <v>18234</v>
       </c>
       <c r="AW32" s="11">
         <v>18211</v>
       </c>
       <c r="AX32" s="35">
         <v>18201</v>
       </c>
       <c r="AY32" s="11">
         <v>18193</v>
       </c>
       <c r="AZ32" s="34">
         <v>18177</v>
       </c>
       <c r="BA32" s="11">
         <v>18189</v>
       </c>
       <c r="BB32" s="29">
         <v>18194</v>
       </c>
+      <c r="BC32" s="11">
+        <v>18188</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="12">
         <v>65042</v>
       </c>
       <c r="C33" s="12">
         <v>65028</v>
       </c>
       <c r="D33" s="12">
         <v>64892</v>
       </c>
       <c r="E33" s="12">
         <v>64873</v>
       </c>
       <c r="F33" s="12">
         <v>64846</v>
       </c>
       <c r="G33" s="12">
         <v>65050</v>
       </c>
       <c r="H33" s="12">
         <v>64993</v>
       </c>
       <c r="I33" s="12">
@@ -14772,52 +15003,55 @@
       </c>
       <c r="AU33" s="11">
         <v>64641</v>
       </c>
       <c r="AV33" s="34">
         <v>64625</v>
       </c>
       <c r="AW33" s="11">
         <v>64647</v>
       </c>
       <c r="AX33" s="35">
         <v>64570</v>
       </c>
       <c r="AY33" s="11">
         <v>64597</v>
       </c>
       <c r="AZ33" s="34">
         <v>64601</v>
       </c>
       <c r="BA33" s="11">
         <v>64568</v>
       </c>
       <c r="BB33" s="29">
         <v>64524</v>
       </c>
+      <c r="BC33" s="11">
+        <v>64487</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="12">
         <v>6099</v>
       </c>
       <c r="C34" s="12">
         <v>6090</v>
       </c>
       <c r="D34" s="12">
         <v>6078</v>
       </c>
       <c r="E34" s="12">
         <v>6078</v>
       </c>
       <c r="F34" s="12">
         <v>6080</v>
       </c>
       <c r="G34" s="12">
         <v>6077</v>
       </c>
       <c r="H34" s="12">
         <v>6070</v>
       </c>
       <c r="I34" s="12">
@@ -14936,52 +15170,55 @@
       </c>
       <c r="AU34" s="11">
         <v>5630</v>
       </c>
       <c r="AV34" s="34">
         <v>5607</v>
       </c>
       <c r="AW34" s="11">
         <v>5587</v>
       </c>
       <c r="AX34" s="35">
         <v>5579</v>
       </c>
       <c r="AY34" s="11">
         <v>5563</v>
       </c>
       <c r="AZ34" s="34">
         <v>5568</v>
       </c>
       <c r="BA34" s="11">
         <v>5558</v>
       </c>
       <c r="BB34" s="29">
         <v>5552</v>
       </c>
+      <c r="BC34" s="11">
+        <v>5550</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="12">
         <v>6470</v>
       </c>
       <c r="C35" s="12">
         <v>6456</v>
       </c>
       <c r="D35" s="12">
         <v>6454</v>
       </c>
       <c r="E35" s="12">
         <v>6444</v>
       </c>
       <c r="F35" s="12">
         <v>6423</v>
       </c>
       <c r="G35" s="12">
         <v>6418</v>
       </c>
       <c r="H35" s="12">
         <v>6415</v>
       </c>
       <c r="I35" s="12">
@@ -15100,52 +15337,55 @@
       </c>
       <c r="AU35" s="11">
         <v>5776</v>
       </c>
       <c r="AV35" s="34">
         <v>5765</v>
       </c>
       <c r="AW35" s="11">
         <v>5747</v>
       </c>
       <c r="AX35" s="35">
         <v>5719</v>
       </c>
       <c r="AY35" s="11">
         <v>5692</v>
       </c>
       <c r="AZ35" s="34">
         <v>5660</v>
       </c>
       <c r="BA35" s="11">
         <v>5643</v>
       </c>
       <c r="BB35" s="29">
         <v>5620</v>
       </c>
+      <c r="BC35" s="11">
+        <v>5594</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="12">
         <v>17902</v>
       </c>
       <c r="C36" s="12">
         <v>17871</v>
       </c>
       <c r="D36" s="12">
         <v>17831</v>
       </c>
       <c r="E36" s="12">
         <v>17826</v>
       </c>
       <c r="F36" s="12">
         <v>17780</v>
       </c>
       <c r="G36" s="12">
         <v>17753</v>
       </c>
       <c r="H36" s="12">
         <v>17713</v>
       </c>
       <c r="I36" s="12">
@@ -15264,52 +15504,55 @@
       </c>
       <c r="AU36" s="11">
         <v>16477</v>
       </c>
       <c r="AV36" s="34">
         <v>16440</v>
       </c>
       <c r="AW36" s="11">
         <v>16411</v>
       </c>
       <c r="AX36" s="35">
         <v>16396</v>
       </c>
       <c r="AY36" s="11">
         <v>16344</v>
       </c>
       <c r="AZ36" s="34">
         <v>16336</v>
       </c>
       <c r="BA36" s="11">
         <v>16316</v>
       </c>
       <c r="BB36" s="29">
         <v>16290</v>
       </c>
+      <c r="BC36" s="11">
+        <v>16242</v>
+      </c>
     </row>
-    <row r="37" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="12">
         <v>8447</v>
       </c>
       <c r="C37" s="12">
         <v>8433</v>
       </c>
       <c r="D37" s="12">
         <v>8415</v>
       </c>
       <c r="E37" s="12">
         <v>8405</v>
       </c>
       <c r="F37" s="12">
         <v>8392</v>
       </c>
       <c r="G37" s="12">
         <v>8358</v>
       </c>
       <c r="H37" s="12">
         <v>8334</v>
       </c>
       <c r="I37" s="12">
@@ -15428,52 +15671,55 @@
       </c>
       <c r="AU37" s="11">
         <v>7763</v>
       </c>
       <c r="AV37" s="34">
         <v>7746</v>
       </c>
       <c r="AW37" s="11">
         <v>7739</v>
       </c>
       <c r="AX37" s="35">
         <v>7717</v>
       </c>
       <c r="AY37" s="11">
         <v>7699</v>
       </c>
       <c r="AZ37" s="34">
         <v>7683</v>
       </c>
       <c r="BA37" s="11">
         <v>7657</v>
       </c>
       <c r="BB37" s="29">
         <v>7659</v>
       </c>
+      <c r="BC37" s="11">
+        <v>7653</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="12">
         <v>5352</v>
       </c>
       <c r="C38" s="12">
         <v>5340</v>
       </c>
       <c r="D38" s="12">
         <v>5332</v>
       </c>
       <c r="E38" s="12">
         <v>5336</v>
       </c>
       <c r="F38" s="12">
         <v>5325</v>
       </c>
       <c r="G38" s="12">
         <v>5303</v>
       </c>
       <c r="H38" s="12">
         <v>5300</v>
       </c>
       <c r="I38" s="12">
@@ -15592,52 +15838,55 @@
       </c>
       <c r="AU38" s="11">
         <v>4720</v>
       </c>
       <c r="AV38" s="34">
         <v>4697</v>
       </c>
       <c r="AW38" s="11">
         <v>4698</v>
       </c>
       <c r="AX38" s="35">
         <v>4690</v>
       </c>
       <c r="AY38" s="11">
         <v>4680</v>
       </c>
       <c r="AZ38" s="34">
         <v>4667</v>
       </c>
       <c r="BA38" s="11">
         <v>4650</v>
       </c>
       <c r="BB38" s="29">
         <v>4636</v>
       </c>
+      <c r="BC38" s="11">
+        <v>4631</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="12">
         <v>22303</v>
       </c>
       <c r="C39" s="12">
         <v>22282</v>
       </c>
       <c r="D39" s="12">
         <v>22243</v>
       </c>
       <c r="E39" s="12">
         <v>22228</v>
       </c>
       <c r="F39" s="12">
         <v>22196</v>
       </c>
       <c r="G39" s="12">
         <v>22164</v>
       </c>
       <c r="H39" s="12">
         <v>22151</v>
       </c>
       <c r="I39" s="12">
@@ -15756,52 +16005,55 @@
       </c>
       <c r="AU39" s="11">
         <v>21033</v>
       </c>
       <c r="AV39" s="34">
         <v>20996</v>
       </c>
       <c r="AW39" s="11">
         <v>20983</v>
       </c>
       <c r="AX39" s="35">
         <v>20961</v>
       </c>
       <c r="AY39" s="11">
         <v>20953</v>
       </c>
       <c r="AZ39" s="34">
         <v>20939</v>
       </c>
       <c r="BA39" s="11">
         <v>20926</v>
       </c>
       <c r="BB39" s="29">
         <v>20888</v>
       </c>
+      <c r="BC39" s="11">
+        <v>20881</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="12">
         <v>5377</v>
       </c>
       <c r="C40" s="12">
         <v>5351</v>
       </c>
       <c r="D40" s="12">
         <v>5347</v>
       </c>
       <c r="E40" s="12">
         <v>5353</v>
       </c>
       <c r="F40" s="12">
         <v>5340</v>
       </c>
       <c r="G40" s="12">
         <v>5324</v>
       </c>
       <c r="H40" s="12">
         <v>5319</v>
       </c>
       <c r="I40" s="12">
@@ -15920,52 +16172,55 @@
       </c>
       <c r="AU40" s="11">
         <v>4763</v>
       </c>
       <c r="AV40" s="34">
         <v>4748</v>
       </c>
       <c r="AW40" s="11">
         <v>4736</v>
       </c>
       <c r="AX40" s="35">
         <v>4728</v>
       </c>
       <c r="AY40" s="11">
         <v>4721</v>
       </c>
       <c r="AZ40" s="34">
         <v>4701</v>
       </c>
       <c r="BA40" s="11">
         <v>4696</v>
       </c>
       <c r="BB40" s="29">
         <v>4691</v>
       </c>
+      <c r="BC40" s="11">
+        <v>4677</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="12">
         <v>12581</v>
       </c>
       <c r="C41" s="12">
         <v>12578</v>
       </c>
       <c r="D41" s="12">
         <v>12543</v>
       </c>
       <c r="E41" s="12">
         <v>12527</v>
       </c>
       <c r="F41" s="12">
         <v>12515</v>
       </c>
       <c r="G41" s="12">
         <v>12509</v>
       </c>
       <c r="H41" s="12">
         <v>12479</v>
       </c>
       <c r="I41" s="12">
@@ -16084,52 +16339,55 @@
       </c>
       <c r="AU41" s="11">
         <v>11888</v>
       </c>
       <c r="AV41" s="34">
         <v>11869</v>
       </c>
       <c r="AW41" s="11">
         <v>11832</v>
       </c>
       <c r="AX41" s="35">
         <v>11811</v>
       </c>
       <c r="AY41" s="11">
         <v>11799</v>
       </c>
       <c r="AZ41" s="34">
         <v>11797</v>
       </c>
       <c r="BA41" s="11">
         <v>11780</v>
       </c>
       <c r="BB41" s="29">
         <v>11764</v>
       </c>
+      <c r="BC41" s="11">
+        <v>11737</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="12">
         <v>10506</v>
       </c>
       <c r="C42" s="12">
         <v>10490</v>
       </c>
       <c r="D42" s="12">
         <v>10464</v>
       </c>
       <c r="E42" s="12">
         <v>10453</v>
       </c>
       <c r="F42" s="12">
         <v>10430</v>
       </c>
       <c r="G42" s="12">
         <v>10419</v>
       </c>
       <c r="H42" s="12">
         <v>10400</v>
       </c>
       <c r="I42" s="12">
@@ -16248,52 +16506,55 @@
       </c>
       <c r="AU42" s="11">
         <v>9387</v>
       </c>
       <c r="AV42" s="34">
         <v>9370</v>
       </c>
       <c r="AW42" s="11">
         <v>9361</v>
       </c>
       <c r="AX42" s="35">
         <v>9310</v>
       </c>
       <c r="AY42" s="11">
         <v>9282</v>
       </c>
       <c r="AZ42" s="34">
         <v>9266</v>
       </c>
       <c r="BA42" s="11">
         <v>9225</v>
       </c>
       <c r="BB42" s="29">
         <v>9198</v>
       </c>
+      <c r="BC42" s="11">
+        <v>9197</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="12">
         <v>37085</v>
       </c>
       <c r="C43" s="12">
         <v>37051</v>
       </c>
       <c r="D43" s="12">
         <v>37054</v>
       </c>
       <c r="E43" s="12">
         <v>37051</v>
       </c>
       <c r="F43" s="12">
         <v>37029</v>
       </c>
       <c r="G43" s="12">
         <v>37018</v>
       </c>
       <c r="H43" s="12">
         <v>37001</v>
       </c>
       <c r="I43" s="12">
@@ -16412,52 +16673,55 @@
       </c>
       <c r="AU43" s="11">
         <v>36860</v>
       </c>
       <c r="AV43" s="34">
         <v>36903</v>
       </c>
       <c r="AW43" s="11">
         <v>36896</v>
       </c>
       <c r="AX43" s="35">
         <v>36890</v>
       </c>
       <c r="AY43" s="11">
         <v>36922</v>
       </c>
       <c r="AZ43" s="34">
         <v>36944</v>
       </c>
       <c r="BA43" s="11">
         <v>36968</v>
       </c>
       <c r="BB43" s="29">
         <v>36997</v>
       </c>
+      <c r="BC43" s="11">
+        <v>37024</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="12">
         <v>11318</v>
       </c>
       <c r="C44" s="12">
         <v>11300</v>
       </c>
       <c r="D44" s="12">
         <v>11271</v>
       </c>
       <c r="E44" s="12">
         <v>11262</v>
       </c>
       <c r="F44" s="12">
         <v>11240</v>
       </c>
       <c r="G44" s="12">
         <v>11215</v>
       </c>
       <c r="H44" s="12">
         <v>11206</v>
       </c>
       <c r="I44" s="12">
@@ -16576,52 +16840,55 @@
       </c>
       <c r="AU44" s="11">
         <v>10297</v>
       </c>
       <c r="AV44" s="34">
         <v>10240</v>
       </c>
       <c r="AW44" s="11">
         <v>10206</v>
       </c>
       <c r="AX44" s="35">
         <v>10183</v>
       </c>
       <c r="AY44" s="11">
         <v>10137</v>
       </c>
       <c r="AZ44" s="34">
         <v>10110</v>
       </c>
       <c r="BA44" s="11">
         <v>10088</v>
       </c>
       <c r="BB44" s="29">
         <v>10065</v>
       </c>
+      <c r="BC44" s="11">
+        <v>10033</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="12">
         <v>4443</v>
       </c>
       <c r="C45" s="12">
         <v>4432</v>
       </c>
       <c r="D45" s="12">
         <v>4417</v>
       </c>
       <c r="E45" s="12">
         <v>4405</v>
       </c>
       <c r="F45" s="12">
         <v>4402</v>
       </c>
       <c r="G45" s="12">
         <v>4404</v>
       </c>
       <c r="H45" s="12">
         <v>4376</v>
       </c>
       <c r="I45" s="12">
@@ -16740,52 +17007,55 @@
       </c>
       <c r="AU45" s="11">
         <v>3719</v>
       </c>
       <c r="AV45" s="34">
         <v>3709</v>
       </c>
       <c r="AW45" s="11">
         <v>3703</v>
       </c>
       <c r="AX45" s="35">
         <v>3676</v>
       </c>
       <c r="AY45" s="11">
         <v>3665</v>
       </c>
       <c r="AZ45" s="34">
         <v>3661</v>
       </c>
       <c r="BA45" s="11">
         <v>3653</v>
       </c>
       <c r="BB45" s="29">
         <v>3635</v>
       </c>
+      <c r="BC45" s="11">
+        <v>3628</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="12">
         <v>8838</v>
       </c>
       <c r="C46" s="12">
         <v>8812</v>
       </c>
       <c r="D46" s="12">
         <v>8791</v>
       </c>
       <c r="E46" s="12">
         <v>8769</v>
       </c>
       <c r="F46" s="12">
         <v>8745</v>
       </c>
       <c r="G46" s="12">
         <v>8739</v>
       </c>
       <c r="H46" s="12">
         <v>8699</v>
       </c>
       <c r="I46" s="12">
@@ -16904,52 +17174,55 @@
       </c>
       <c r="AU46" s="11">
         <v>7911</v>
       </c>
       <c r="AV46" s="34">
         <v>7882</v>
       </c>
       <c r="AW46" s="11">
         <v>7877</v>
       </c>
       <c r="AX46" s="35">
         <v>7858</v>
       </c>
       <c r="AY46" s="11">
         <v>7837</v>
       </c>
       <c r="AZ46" s="34">
         <v>7827</v>
       </c>
       <c r="BA46" s="11">
         <v>7828</v>
       </c>
       <c r="BB46" s="29">
         <v>7808</v>
       </c>
+      <c r="BC46" s="11">
+        <v>7791</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="29">
         <v>11828</v>
       </c>
       <c r="C47" s="29">
         <v>11807</v>
       </c>
       <c r="D47" s="29">
         <v>11778</v>
       </c>
       <c r="E47" s="29">
         <v>11759</v>
       </c>
       <c r="F47" s="29">
         <v>11755</v>
       </c>
       <c r="G47" s="29">
         <v>11645</v>
       </c>
       <c r="H47" s="29">
         <v>11628</v>
       </c>
       <c r="I47" s="29">
@@ -17068,52 +17341,55 @@
       </c>
       <c r="AU47" s="11">
         <v>10815</v>
       </c>
       <c r="AV47" s="34">
         <v>10806</v>
       </c>
       <c r="AW47" s="11">
         <v>10794</v>
       </c>
       <c r="AX47" s="35">
         <v>10787</v>
       </c>
       <c r="AY47" s="11">
         <v>10743</v>
       </c>
       <c r="AZ47" s="34">
         <v>10739</v>
       </c>
       <c r="BA47" s="11">
         <v>10728</v>
       </c>
       <c r="BB47" s="29">
         <v>10706</v>
       </c>
+      <c r="BC47" s="11">
+        <v>10674</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="29">
         <v>7652</v>
       </c>
       <c r="C48" s="29">
         <v>7637</v>
       </c>
       <c r="D48" s="29">
         <v>7630</v>
       </c>
       <c r="E48" s="29">
         <v>7611</v>
       </c>
       <c r="F48" s="29">
         <v>7599</v>
       </c>
       <c r="G48" s="29">
         <v>7587</v>
       </c>
       <c r="H48" s="29">
         <v>7569</v>
       </c>
       <c r="I48" s="29">
@@ -17232,52 +17508,55 @@
       </c>
       <c r="AU48" s="11">
         <v>6801</v>
       </c>
       <c r="AV48" s="34">
         <v>6798</v>
       </c>
       <c r="AW48" s="11">
         <v>6778</v>
       </c>
       <c r="AX48" s="35">
         <v>6759</v>
       </c>
       <c r="AY48" s="11">
         <v>6753</v>
       </c>
       <c r="AZ48" s="34">
         <v>6738</v>
       </c>
       <c r="BA48" s="11">
         <v>6739</v>
       </c>
       <c r="BB48" s="29">
         <v>6741</v>
       </c>
+      <c r="BC48" s="11">
+        <v>6721</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="30">
         <v>12208</v>
       </c>
       <c r="C49" s="30">
         <v>12179</v>
       </c>
       <c r="D49" s="30">
         <v>12156</v>
       </c>
       <c r="E49" s="30">
         <v>12149</v>
       </c>
       <c r="F49" s="30">
         <v>12134</v>
       </c>
       <c r="G49" s="30">
         <v>12124</v>
       </c>
       <c r="H49" s="30">
         <v>12119</v>
       </c>
       <c r="I49" s="30">
@@ -17396,378 +17675,381 @@
       </c>
       <c r="AU49" s="19">
         <v>11406</v>
       </c>
       <c r="AV49" s="19">
         <v>11390</v>
       </c>
       <c r="AW49" s="19">
         <v>11381</v>
       </c>
       <c r="AX49" s="36">
         <v>11371</v>
       </c>
       <c r="AY49" s="19">
         <v>11360</v>
       </c>
       <c r="AZ49" s="19">
         <v>11332</v>
       </c>
       <c r="BA49" s="19">
         <v>11321</v>
       </c>
       <c r="BB49" s="30">
         <v>11303</v>
       </c>
+      <c r="BC49" s="19">
+        <v>11274</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:55" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="21"/>
       <c r="B50" s="11"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11"/>
       <c r="K50" s="13"/>
       <c r="L50" s="11"/>
       <c r="M50" s="11"/>
       <c r="N50" s="11"/>
       <c r="O50" s="11"/>
       <c r="P50" s="11"/>
     </row>
-    <row r="51" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="23"/>
       <c r="N51" s="14"/>
       <c r="O51" s="14"/>
       <c r="P51" s="14"/>
       <c r="Q51" s="14"/>
       <c r="R51" s="14"/>
       <c r="S51" s="14"/>
     </row>
-    <row r="52" spans="1:54" ht="15" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B52" s="25"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
       <c r="N52" s="26"/>
       <c r="O52" s="26"/>
       <c r="P52" s="26"/>
       <c r="Q52" s="26"/>
       <c r="R52" s="26"/>
       <c r="S52" s="12"/>
       <c r="T52" s="12"/>
       <c r="U52" s="12"/>
       <c r="V52" s="12"/>
       <c r="W52" s="12"/>
       <c r="X52" s="12"/>
       <c r="Y52" s="12"/>
       <c r="Z52" s="12"/>
       <c r="AA52" s="12"/>
       <c r="AB52" s="12"/>
       <c r="AC52" s="12"/>
       <c r="AD52" s="12"/>
       <c r="AE52" s="12"/>
       <c r="AF52" s="12"/>
       <c r="AG52" s="12"/>
       <c r="AH52" s="12"/>
       <c r="AI52" s="12"/>
       <c r="AJ52" s="12"/>
       <c r="AK52" s="12"/>
       <c r="AL52" s="12"/>
       <c r="AM52" s="12"/>
     </row>
-    <row r="53" spans="1:54" ht="15" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B53" s="25"/>
       <c r="C53" s="25"/>
       <c r="D53" s="25"/>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="25"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
       <c r="N53" s="26"/>
       <c r="O53" s="26"/>
       <c r="P53" s="26"/>
       <c r="Q53" s="26"/>
       <c r="R53" s="26"/>
       <c r="S53" s="26"/>
       <c r="T53" s="12"/>
       <c r="U53" s="12"/>
       <c r="V53" s="12"/>
       <c r="W53" s="12"/>
       <c r="X53" s="12"/>
       <c r="Y53" s="12"/>
       <c r="Z53" s="37"/>
       <c r="AA53" s="37"/>
       <c r="AB53" s="37"/>
       <c r="AC53" s="37"/>
       <c r="AD53" s="37"/>
       <c r="AE53" s="37"/>
       <c r="AF53" s="37"/>
       <c r="AG53" s="37"/>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
       <c r="AK53" s="37"/>
       <c r="AL53" s="37"/>
       <c r="AM53" s="37"/>
       <c r="AN53" s="37"/>
       <c r="AO53" s="37"/>
       <c r="AP53" s="37"/>
       <c r="AQ53" s="37"/>
       <c r="AR53" s="37"/>
     </row>
-    <row r="54" spans="1:54" ht="15" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A54" s="31"/>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="12"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
       <c r="P54" s="26"/>
       <c r="Q54" s="26"/>
       <c r="R54" s="26"/>
       <c r="S54" s="12"/>
       <c r="T54" s="12"/>
       <c r="U54" s="12"/>
       <c r="V54" s="12"/>
       <c r="W54" s="12"/>
       <c r="X54" s="12"/>
       <c r="Y54" s="12"/>
       <c r="Z54" s="13"/>
       <c r="AA54" s="13"/>
       <c r="AB54" s="13"/>
       <c r="AC54" s="13"/>
       <c r="AD54" s="13"/>
       <c r="AE54" s="13"/>
       <c r="AF54" s="13"/>
       <c r="AG54" s="13"/>
       <c r="AH54" s="13"/>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="13"/>
       <c r="AK54" s="13"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="13"/>
       <c r="AN54" s="13"/>
       <c r="AO54" s="13"/>
       <c r="AP54" s="13"/>
       <c r="AQ54" s="13"/>
       <c r="AR54" s="13"/>
       <c r="AS54" s="13"/>
     </row>
-    <row r="55" spans="1:54" ht="15" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B55" s="25"/>
       <c r="C55" s="25"/>
       <c r="D55" s="25"/>
       <c r="E55" s="25"/>
       <c r="F55" s="25"/>
       <c r="G55" s="25"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25"/>
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
       <c r="P55" s="26"/>
       <c r="Q55" s="26"/>
       <c r="R55" s="26"/>
       <c r="S55" s="26"/>
       <c r="T55" s="12"/>
       <c r="U55" s="12"/>
       <c r="V55" s="12"/>
       <c r="W55" s="12"/>
       <c r="X55" s="12"/>
       <c r="Y55" s="12"/>
       <c r="Z55" s="12"/>
       <c r="AA55" s="12"/>
       <c r="AB55" s="12"/>
       <c r="AC55" s="12"/>
       <c r="AD55" s="12"/>
       <c r="AE55" s="12"/>
       <c r="AF55" s="12"/>
       <c r="AG55" s="12"/>
       <c r="AH55" s="12"/>
       <c r="AI55" s="12"/>
       <c r="AJ55" s="12"/>
       <c r="AK55" s="12"/>
       <c r="AL55" s="12"/>
       <c r="AM55" s="12"/>
       <c r="AN55" s="12"/>
       <c r="AO55" s="12"/>
       <c r="AP55" s="12"/>
       <c r="AQ55" s="12"/>
       <c r="AR55" s="12"/>
       <c r="AS55" s="12"/>
     </row>
-    <row r="56" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B56" s="25"/>
       <c r="C56" s="25"/>
       <c r="D56" s="25"/>
       <c r="E56" s="25"/>
       <c r="F56" s="25"/>
       <c r="G56" s="25"/>
       <c r="H56" s="25"/>
       <c r="I56" s="25"/>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
       <c r="S56" s="12"/>
       <c r="T56" s="12"/>
       <c r="U56" s="12"/>
       <c r="V56" s="12"/>
       <c r="W56" s="12"/>
       <c r="X56" s="12"/>
       <c r="Y56" s="12"/>
       <c r="Z56" s="12"/>
       <c r="AA56" s="12"/>
       <c r="AB56" s="12"/>
       <c r="AC56" s="12"/>
       <c r="AD56" s="12"/>
       <c r="AE56" s="12"/>
       <c r="AF56" s="12"/>
       <c r="AG56" s="12"/>
       <c r="AH56" s="12"/>
       <c r="AI56" s="12"/>
       <c r="AJ56" s="12"/>
       <c r="AK56" s="12"/>
       <c r="AL56" s="12"/>
       <c r="AM56" s="12"/>
       <c r="AN56" s="12"/>
       <c r="AO56" s="12"/>
     </row>
-    <row r="57" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="14"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="14"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="14"/>
     </row>
-    <row r="58" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N58" s="14"/>
       <c r="O58" s="14"/>
       <c r="P58" s="14"/>
       <c r="Q58" s="14"/>
       <c r="R58" s="14"/>
       <c r="S58" s="14"/>
       <c r="T58" s="14"/>
       <c r="U58" s="14"/>
       <c r="V58" s="14"/>
       <c r="W58" s="14"/>
       <c r="X58" s="14"/>
       <c r="Y58" s="14"/>
       <c r="Z58" s="14"/>
       <c r="AA58" s="14"/>
       <c r="AB58" s="14"/>
       <c r="AC58" s="14"/>
       <c r="AD58" s="14"/>
       <c r="AE58" s="14"/>
       <c r="AF58" s="14"/>
       <c r="AG58" s="14"/>
     </row>
-    <row r="59" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="14"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="14"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:BB28"/>
+    <mergeCell ref="B28:BC28"/>
     <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>
       <vt:lpstr>По полу</vt:lpstr>