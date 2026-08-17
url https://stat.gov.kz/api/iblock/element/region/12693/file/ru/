--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -22,51 +22,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8010" yWindow="150" windowWidth="20280" windowHeight="11730"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="По полу" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="46">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -797,76 +797,76 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BC83"/>
+  <dimension ref="A1:BD83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="B36" sqref="B36:BC36"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="bottomRight" activeCell="B36" sqref="B36:BD36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="3" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="24" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="3" max="9" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="10" max="10" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="11" max="13" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="14" max="14" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="15" max="25" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="3"/>
     <col min="26" max="37" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="2"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B2" s="49" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
@@ -879,68 +879,69 @@
       <c r="AE2" s="49"/>
       <c r="AF2" s="49"/>
       <c r="AG2" s="49"/>
       <c r="AH2" s="49"/>
       <c r="AI2" s="49"/>
       <c r="AJ2" s="49"/>
       <c r="AK2" s="49"/>
       <c r="AL2" s="49"/>
       <c r="AM2" s="49"/>
       <c r="AN2" s="49"/>
       <c r="AO2" s="49"/>
       <c r="AP2" s="49"/>
       <c r="AQ2" s="49"/>
       <c r="AR2" s="49"/>
       <c r="AS2" s="49"/>
       <c r="AT2" s="49"/>
       <c r="AU2" s="49"/>
       <c r="AV2" s="49"/>
       <c r="AW2" s="49"/>
       <c r="AX2" s="49"/>
       <c r="AY2" s="49"/>
       <c r="AZ2" s="49"/>
       <c r="BA2" s="49"/>
       <c r="BB2" s="49"/>
       <c r="BC2" s="49"/>
+      <c r="BD2" s="49"/>
     </row>
-    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BC3" s="4" t="s">
+      <c r="BD3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2022</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46">
         <v>2023</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
@@ -962,52 +963,53 @@
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="47"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
       <c r="BB4" s="46"/>
       <c r="BC4" s="46"/>
+      <c r="BD4" s="46"/>
     </row>
-    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
@@ -1127,52 +1129,55 @@
       </c>
       <c r="AV5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="BC5" s="5" t="s">
         <v>1</v>
       </c>
+      <c r="BD5" s="28" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="50" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="50"/>
       <c r="D6" s="50"/>
       <c r="E6" s="50"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
       <c r="M6" s="50"/>
       <c r="N6" s="50"/>
       <c r="O6" s="50"/>
       <c r="P6" s="50"/>
       <c r="Q6" s="50"/>
       <c r="R6" s="50"/>
       <c r="S6" s="50"/>
       <c r="T6" s="50"/>
       <c r="U6" s="50"/>
       <c r="V6" s="50"/>
       <c r="W6" s="50"/>
       <c r="X6" s="50"/>
@@ -1185,52 +1190,53 @@
       <c r="AE6" s="50"/>
       <c r="AF6" s="50"/>
       <c r="AG6" s="50"/>
       <c r="AH6" s="50"/>
       <c r="AI6" s="50"/>
       <c r="AJ6" s="50"/>
       <c r="AK6" s="50"/>
       <c r="AL6" s="50"/>
       <c r="AM6" s="50"/>
       <c r="AN6" s="50"/>
       <c r="AO6" s="50"/>
       <c r="AP6" s="50"/>
       <c r="AQ6" s="50"/>
       <c r="AR6" s="50"/>
       <c r="AS6" s="50"/>
       <c r="AT6" s="50"/>
       <c r="AU6" s="50"/>
       <c r="AV6" s="50"/>
       <c r="AW6" s="50"/>
       <c r="AX6" s="50"/>
       <c r="AY6" s="50"/>
       <c r="AZ6" s="50"/>
       <c r="BA6" s="50"/>
       <c r="BB6" s="50"/>
       <c r="BC6" s="50"/>
+      <c r="BD6" s="50"/>
     </row>
-    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>835686</v>
       </c>
       <c r="C7" s="12">
         <v>835230</v>
       </c>
       <c r="D7" s="12">
         <v>834485</v>
       </c>
       <c r="E7" s="12">
         <v>834196</v>
       </c>
       <c r="F7" s="12">
         <v>833857</v>
       </c>
       <c r="G7" s="12">
         <v>833630</v>
       </c>
       <c r="H7" s="12">
         <v>833270</v>
       </c>
       <c r="I7" s="11">
@@ -1352,52 +1358,55 @@
       </c>
       <c r="AV7" s="34">
         <v>822008</v>
       </c>
       <c r="AW7" s="35">
         <v>821761</v>
       </c>
       <c r="AX7" s="35">
         <v>821473</v>
       </c>
       <c r="AY7" s="34">
         <v>821235</v>
       </c>
       <c r="AZ7" s="34">
         <v>820992</v>
       </c>
       <c r="BA7" s="34">
         <v>820605</v>
       </c>
       <c r="BB7" s="34">
         <v>820294</v>
       </c>
       <c r="BC7" s="35">
         <v>819999</v>
       </c>
+      <c r="BD7" s="35">
+        <v>819617</v>
+      </c>
     </row>
-    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>261368</v>
       </c>
       <c r="C8" s="11">
         <v>261545</v>
       </c>
       <c r="D8" s="11">
         <v>261716</v>
       </c>
       <c r="E8" s="11">
         <v>261889</v>
       </c>
       <c r="F8" s="11">
         <v>262169</v>
       </c>
       <c r="G8" s="11">
         <v>262258</v>
       </c>
       <c r="H8" s="11">
         <v>262549</v>
       </c>
       <c r="I8" s="11">
@@ -1519,52 +1528,55 @@
       </c>
       <c r="AV8" s="34">
         <v>276412</v>
       </c>
       <c r="AW8" s="35">
         <v>276752</v>
       </c>
       <c r="AX8" s="35">
         <v>277064</v>
       </c>
       <c r="AY8" s="34">
         <v>277437</v>
       </c>
       <c r="AZ8" s="34">
         <v>277686</v>
       </c>
       <c r="BA8" s="34">
         <v>277757</v>
       </c>
       <c r="BB8" s="34">
         <v>277963</v>
       </c>
       <c r="BC8" s="35">
         <v>278128</v>
       </c>
+      <c r="BD8" s="35">
+        <v>278555</v>
+      </c>
     </row>
-    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>38928</v>
       </c>
       <c r="C9" s="11">
         <v>38874</v>
       </c>
       <c r="D9" s="11">
         <v>38794</v>
       </c>
       <c r="E9" s="11">
         <v>38795</v>
       </c>
       <c r="F9" s="11">
         <v>38772</v>
       </c>
       <c r="G9" s="11">
         <v>38746</v>
       </c>
       <c r="H9" s="11">
         <v>38733</v>
       </c>
       <c r="I9" s="11">
@@ -1686,52 +1698,55 @@
       </c>
       <c r="AV9" s="34">
         <v>36193</v>
       </c>
       <c r="AW9" s="35">
         <v>36131</v>
       </c>
       <c r="AX9" s="35">
         <v>36153</v>
       </c>
       <c r="AY9" s="34">
         <v>36115</v>
       </c>
       <c r="AZ9" s="34">
         <v>36076</v>
       </c>
       <c r="BA9" s="34">
         <v>35968</v>
       </c>
       <c r="BB9" s="34">
         <v>35961</v>
       </c>
       <c r="BC9" s="35">
         <v>35919</v>
       </c>
+      <c r="BD9" s="35">
+        <v>35885</v>
+      </c>
     </row>
-    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>35214</v>
       </c>
       <c r="C10" s="11">
         <v>35177</v>
       </c>
       <c r="D10" s="11">
         <v>35118</v>
       </c>
       <c r="E10" s="11">
         <v>35047</v>
       </c>
       <c r="F10" s="11">
         <v>35016</v>
       </c>
       <c r="G10" s="11">
         <v>34949</v>
       </c>
       <c r="H10" s="11">
         <v>34894</v>
       </c>
       <c r="I10" s="11">
@@ -1853,52 +1868,55 @@
       </c>
       <c r="AV10" s="34">
         <v>34320</v>
       </c>
       <c r="AW10" s="35">
         <v>34300</v>
       </c>
       <c r="AX10" s="35">
         <v>34280</v>
       </c>
       <c r="AY10" s="34">
         <v>34263</v>
       </c>
       <c r="AZ10" s="34">
         <v>34237</v>
       </c>
       <c r="BA10" s="34">
         <v>34245</v>
       </c>
       <c r="BB10" s="34">
         <v>34257</v>
       </c>
       <c r="BC10" s="35">
         <v>34235</v>
       </c>
+      <c r="BD10" s="35">
+        <v>34214</v>
+      </c>
     </row>
-    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>123776</v>
       </c>
       <c r="C11" s="11">
         <v>123747</v>
       </c>
       <c r="D11" s="11">
         <v>123546</v>
       </c>
       <c r="E11" s="11">
         <v>123520</v>
       </c>
       <c r="F11" s="11">
         <v>123423</v>
       </c>
       <c r="G11" s="11">
         <v>123730</v>
       </c>
       <c r="H11" s="11">
         <v>123600</v>
       </c>
       <c r="I11" s="11">
@@ -2020,52 +2038,55 @@
       </c>
       <c r="AV11" s="34">
         <v>123129</v>
       </c>
       <c r="AW11" s="35">
         <v>123158</v>
       </c>
       <c r="AX11" s="35">
         <v>123071</v>
       </c>
       <c r="AY11" s="34">
         <v>123087</v>
       </c>
       <c r="AZ11" s="34">
         <v>123089</v>
       </c>
       <c r="BA11" s="34">
         <v>123038</v>
       </c>
       <c r="BB11" s="34">
         <v>122954</v>
       </c>
       <c r="BC11" s="35">
         <v>122887</v>
       </c>
+      <c r="BD11" s="35">
+        <v>122791</v>
+      </c>
     </row>
-    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>12590</v>
       </c>
       <c r="C12" s="11">
         <v>12575</v>
       </c>
       <c r="D12" s="11">
         <v>12550</v>
       </c>
       <c r="E12" s="11">
         <v>12538</v>
       </c>
       <c r="F12" s="11">
         <v>12531</v>
       </c>
       <c r="G12" s="11">
         <v>12530</v>
       </c>
       <c r="H12" s="11">
         <v>12523</v>
       </c>
       <c r="I12" s="11">
@@ -2187,52 +2208,55 @@
       </c>
       <c r="AV12" s="34">
         <v>11723</v>
       </c>
       <c r="AW12" s="35">
         <v>11699</v>
       </c>
       <c r="AX12" s="35">
         <v>11690</v>
       </c>
       <c r="AY12" s="34">
         <v>11664</v>
       </c>
       <c r="AZ12" s="34">
         <v>11661</v>
       </c>
       <c r="BA12" s="34">
         <v>11640</v>
       </c>
       <c r="BB12" s="34">
         <v>11614</v>
       </c>
       <c r="BC12" s="35">
         <v>11596</v>
       </c>
+      <c r="BD12" s="35">
+        <v>11559</v>
+      </c>
     </row>
-    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11">
         <v>13658</v>
       </c>
       <c r="C13" s="11">
         <v>13641</v>
       </c>
       <c r="D13" s="11">
         <v>13631</v>
       </c>
       <c r="E13" s="11">
         <v>13622</v>
       </c>
       <c r="F13" s="11">
         <v>13589</v>
       </c>
       <c r="G13" s="11">
         <v>13593</v>
       </c>
       <c r="H13" s="11">
         <v>13582</v>
       </c>
       <c r="I13" s="11">
@@ -2354,52 +2378,55 @@
       </c>
       <c r="AV13" s="34">
         <v>12427</v>
       </c>
       <c r="AW13" s="35">
         <v>12402</v>
       </c>
       <c r="AX13" s="35">
         <v>12351</v>
       </c>
       <c r="AY13" s="34">
         <v>12288</v>
       </c>
       <c r="AZ13" s="34">
         <v>12241</v>
       </c>
       <c r="BA13" s="34">
         <v>12225</v>
       </c>
       <c r="BB13" s="34">
         <v>12176</v>
       </c>
       <c r="BC13" s="35">
         <v>12136</v>
       </c>
+      <c r="BD13" s="35">
+        <v>12109</v>
+      </c>
     </row>
-    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>35427</v>
       </c>
       <c r="C14" s="11">
         <v>35386</v>
       </c>
       <c r="D14" s="11">
         <v>35305</v>
       </c>
       <c r="E14" s="11">
         <v>35281</v>
       </c>
       <c r="F14" s="11">
         <v>35219</v>
       </c>
       <c r="G14" s="11">
         <v>35161</v>
       </c>
       <c r="H14" s="11">
         <v>35116</v>
       </c>
       <c r="I14" s="11">
@@ -2521,52 +2548,55 @@
       </c>
       <c r="AV14" s="34">
         <v>32717</v>
       </c>
       <c r="AW14" s="35">
         <v>32682</v>
       </c>
       <c r="AX14" s="35">
         <v>32658</v>
       </c>
       <c r="AY14" s="34">
         <v>32556</v>
       </c>
       <c r="AZ14" s="34">
         <v>32512</v>
       </c>
       <c r="BA14" s="34">
         <v>32462</v>
       </c>
       <c r="BB14" s="34">
         <v>32409</v>
       </c>
       <c r="BC14" s="35">
         <v>32359</v>
       </c>
+      <c r="BD14" s="35">
+        <v>32269</v>
+      </c>
     </row>
-    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>16876</v>
       </c>
       <c r="C15" s="11">
         <v>16847</v>
       </c>
       <c r="D15" s="11">
         <v>16830</v>
       </c>
       <c r="E15" s="11">
         <v>16800</v>
       </c>
       <c r="F15" s="11">
         <v>16775</v>
       </c>
       <c r="G15" s="11">
         <v>16703</v>
       </c>
       <c r="H15" s="11">
         <v>16665</v>
       </c>
       <c r="I15" s="11">
@@ -2688,52 +2718,55 @@
       </c>
       <c r="AV15" s="34">
         <v>15446</v>
       </c>
       <c r="AW15" s="35">
         <v>15428</v>
       </c>
       <c r="AX15" s="35">
         <v>15388</v>
       </c>
       <c r="AY15" s="34">
         <v>15370</v>
       </c>
       <c r="AZ15" s="34">
         <v>15351</v>
       </c>
       <c r="BA15" s="34">
         <v>15313</v>
       </c>
       <c r="BB15" s="34">
         <v>15298</v>
       </c>
       <c r="BC15" s="35">
         <v>15285</v>
       </c>
+      <c r="BD15" s="35">
+        <v>15261</v>
+      </c>
     </row>
-    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11">
         <v>11016</v>
       </c>
       <c r="C16" s="11">
         <v>10992</v>
       </c>
       <c r="D16" s="11">
         <v>10982</v>
       </c>
       <c r="E16" s="11">
         <v>10983</v>
       </c>
       <c r="F16" s="11">
         <v>10958</v>
       </c>
       <c r="G16" s="11">
         <v>10923</v>
       </c>
       <c r="H16" s="11">
         <v>10910</v>
       </c>
       <c r="I16" s="11">
@@ -2855,52 +2888,55 @@
       </c>
       <c r="AV16" s="34">
         <v>9864</v>
       </c>
       <c r="AW16" s="35">
         <v>9859</v>
       </c>
       <c r="AX16" s="35">
         <v>9847</v>
       </c>
       <c r="AY16" s="34">
         <v>9830</v>
       </c>
       <c r="AZ16" s="34">
         <v>9806</v>
       </c>
       <c r="BA16" s="34">
         <v>9785</v>
       </c>
       <c r="BB16" s="34">
         <v>9766</v>
       </c>
       <c r="BC16" s="35">
         <v>9757</v>
       </c>
+      <c r="BD16" s="35">
+        <v>9739</v>
+      </c>
     </row>
-    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>43203</v>
       </c>
       <c r="C17" s="11">
         <v>43171</v>
       </c>
       <c r="D17" s="11">
         <v>43095</v>
       </c>
       <c r="E17" s="11">
         <v>43048</v>
       </c>
       <c r="F17" s="11">
         <v>43005</v>
       </c>
       <c r="G17" s="11">
         <v>42941</v>
       </c>
       <c r="H17" s="11">
         <v>42909</v>
       </c>
       <c r="I17" s="11">
@@ -3022,52 +3058,55 @@
       </c>
       <c r="AV17" s="34">
         <v>40828</v>
       </c>
       <c r="AW17" s="35">
         <v>40774</v>
       </c>
       <c r="AX17" s="35">
         <v>40735</v>
       </c>
       <c r="AY17" s="34">
         <v>40693</v>
       </c>
       <c r="AZ17" s="34">
         <v>40669</v>
       </c>
       <c r="BA17" s="34">
         <v>40637</v>
       </c>
       <c r="BB17" s="34">
         <v>40560</v>
       </c>
       <c r="BC17" s="35">
         <v>40533</v>
       </c>
+      <c r="BD17" s="35">
+        <v>40454</v>
+      </c>
     </row>
-    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11">
         <v>11149</v>
       </c>
       <c r="C18" s="11">
         <v>11106</v>
       </c>
       <c r="D18" s="11">
         <v>11090</v>
       </c>
       <c r="E18" s="11">
         <v>11091</v>
       </c>
       <c r="F18" s="11">
         <v>11074</v>
       </c>
       <c r="G18" s="11">
         <v>11043</v>
       </c>
       <c r="H18" s="11">
         <v>11027</v>
       </c>
       <c r="I18" s="11">
@@ -3189,52 +3228,55 @@
       </c>
       <c r="AV18" s="34">
         <v>9912</v>
       </c>
       <c r="AW18" s="35">
         <v>9881</v>
       </c>
       <c r="AX18" s="35">
         <v>9872</v>
       </c>
       <c r="AY18" s="34">
         <v>9858</v>
       </c>
       <c r="AZ18" s="34">
         <v>9813</v>
       </c>
       <c r="BA18" s="34">
         <v>9810</v>
       </c>
       <c r="BB18" s="34">
         <v>9796</v>
       </c>
       <c r="BC18" s="35">
         <v>9778</v>
       </c>
+      <c r="BD18" s="35">
+        <v>9744</v>
+      </c>
     </row>
-    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>24849</v>
       </c>
       <c r="C19" s="11">
         <v>24837</v>
       </c>
       <c r="D19" s="11">
         <v>24784</v>
       </c>
       <c r="E19" s="11">
         <v>24743</v>
       </c>
       <c r="F19" s="11">
         <v>24714</v>
       </c>
       <c r="G19" s="11">
         <v>24705</v>
       </c>
       <c r="H19" s="11">
         <v>24659</v>
       </c>
       <c r="I19" s="11">
@@ -3356,52 +3398,55 @@
       </c>
       <c r="AV19" s="34">
         <v>23509</v>
       </c>
       <c r="AW19" s="35">
         <v>23440</v>
       </c>
       <c r="AX19" s="35">
         <v>23401</v>
       </c>
       <c r="AY19" s="34">
         <v>23385</v>
       </c>
       <c r="AZ19" s="34">
         <v>23363</v>
       </c>
       <c r="BA19" s="34">
         <v>23333</v>
       </c>
       <c r="BB19" s="34">
         <v>23307</v>
       </c>
       <c r="BC19" s="35">
         <v>23274</v>
       </c>
+      <c r="BD19" s="35">
+        <v>23221</v>
+      </c>
     </row>
-    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>21059</v>
       </c>
       <c r="C20" s="11">
         <v>21013</v>
       </c>
       <c r="D20" s="11">
         <v>20973</v>
       </c>
       <c r="E20" s="11">
         <v>20939</v>
       </c>
       <c r="F20" s="11">
         <v>20893</v>
       </c>
       <c r="G20" s="11">
         <v>20861</v>
       </c>
       <c r="H20" s="11">
         <v>20829</v>
       </c>
       <c r="I20" s="11">
@@ -3523,52 +3568,55 @@
       </c>
       <c r="AV20" s="34">
         <v>18883</v>
       </c>
       <c r="AW20" s="35">
         <v>18862</v>
       </c>
       <c r="AX20" s="35">
         <v>18785</v>
       </c>
       <c r="AY20" s="34">
         <v>18742</v>
       </c>
       <c r="AZ20" s="34">
         <v>18706</v>
       </c>
       <c r="BA20" s="34">
         <v>18628</v>
       </c>
       <c r="BB20" s="34">
         <v>18577</v>
       </c>
       <c r="BC20" s="35">
         <v>18542</v>
       </c>
+      <c r="BD20" s="35">
+        <v>18477</v>
+      </c>
     </row>
-    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>73228</v>
       </c>
       <c r="C21" s="11">
         <v>73183</v>
       </c>
       <c r="D21" s="11">
         <v>73182</v>
       </c>
       <c r="E21" s="11">
         <v>73185</v>
       </c>
       <c r="F21" s="11">
         <v>73190</v>
       </c>
       <c r="G21" s="11">
         <v>73204</v>
       </c>
       <c r="H21" s="11">
         <v>73165</v>
       </c>
       <c r="I21" s="11">
@@ -3690,52 +3738,55 @@
       </c>
       <c r="AV21" s="34">
         <v>73398</v>
       </c>
       <c r="AW21" s="35">
         <v>73394</v>
       </c>
       <c r="AX21" s="35">
         <v>73413</v>
       </c>
       <c r="AY21" s="34">
         <v>73456</v>
       </c>
       <c r="AZ21" s="34">
         <v>73491</v>
       </c>
       <c r="BA21" s="34">
         <v>73570</v>
       </c>
       <c r="BB21" s="34">
         <v>73665</v>
       </c>
       <c r="BC21" s="35">
         <v>73776</v>
       </c>
+      <c r="BD21" s="35">
+        <v>73816</v>
+      </c>
     </row>
-    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11">
         <v>22566</v>
       </c>
       <c r="C22" s="11">
         <v>22526</v>
       </c>
       <c r="D22" s="11">
         <v>22462</v>
       </c>
       <c r="E22" s="11">
         <v>22428</v>
       </c>
       <c r="F22" s="11">
         <v>22388</v>
       </c>
       <c r="G22" s="11">
         <v>22339</v>
       </c>
       <c r="H22" s="11">
         <v>22314</v>
       </c>
       <c r="I22" s="11">
@@ -3857,52 +3908,55 @@
       </c>
       <c r="AV22" s="34">
         <v>20610</v>
       </c>
       <c r="AW22" s="35">
         <v>20530</v>
       </c>
       <c r="AX22" s="35">
         <v>20471</v>
       </c>
       <c r="AY22" s="34">
         <v>20388</v>
       </c>
       <c r="AZ22" s="34">
         <v>20340</v>
       </c>
       <c r="BA22" s="34">
         <v>20323</v>
       </c>
       <c r="BB22" s="34">
         <v>20280</v>
       </c>
       <c r="BC22" s="35">
         <v>20251</v>
       </c>
+      <c r="BD22" s="35">
+        <v>20179</v>
+      </c>
     </row>
-    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11">
         <v>9456</v>
       </c>
       <c r="C23" s="11">
         <v>9430</v>
       </c>
       <c r="D23" s="11">
         <v>9411</v>
       </c>
       <c r="E23" s="11">
         <v>9388</v>
       </c>
       <c r="F23" s="11">
         <v>9374</v>
       </c>
       <c r="G23" s="11">
         <v>9370</v>
       </c>
       <c r="H23" s="11">
         <v>9339</v>
       </c>
       <c r="I23" s="11">
@@ -4024,52 +4078,55 @@
       </c>
       <c r="AV23" s="34">
         <v>8165</v>
       </c>
       <c r="AW23" s="35">
         <v>8136</v>
       </c>
       <c r="AX23" s="35">
         <v>8085</v>
       </c>
       <c r="AY23" s="34">
         <v>8066</v>
       </c>
       <c r="AZ23" s="34">
         <v>8048</v>
       </c>
       <c r="BA23" s="34">
         <v>8023</v>
       </c>
       <c r="BB23" s="34">
         <v>7996</v>
       </c>
       <c r="BC23" s="35">
         <v>7987</v>
       </c>
+      <c r="BD23" s="35">
+        <v>7951</v>
+      </c>
     </row>
-    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>17899</v>
       </c>
       <c r="C24" s="11">
         <v>17847</v>
       </c>
       <c r="D24" s="11">
         <v>17816</v>
       </c>
       <c r="E24" s="11">
         <v>17777</v>
       </c>
       <c r="F24" s="11">
         <v>17730</v>
       </c>
       <c r="G24" s="11">
         <v>17717</v>
       </c>
       <c r="H24" s="11">
         <v>17662</v>
       </c>
       <c r="I24" s="11">
@@ -4191,52 +4248,55 @@
       </c>
       <c r="AV24" s="34">
         <v>16154</v>
       </c>
       <c r="AW24" s="35">
         <v>16125</v>
       </c>
       <c r="AX24" s="35">
         <v>16092</v>
       </c>
       <c r="AY24" s="34">
         <v>16023</v>
       </c>
       <c r="AZ24" s="34">
         <v>15989</v>
       </c>
       <c r="BA24" s="34">
         <v>15979</v>
       </c>
       <c r="BB24" s="34">
         <v>15928</v>
       </c>
       <c r="BC24" s="35">
         <v>15894</v>
       </c>
+      <c r="BD24" s="35">
+        <v>15860</v>
+      </c>
     </row>
-    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>23550</v>
       </c>
       <c r="C25" s="11">
         <v>23523</v>
       </c>
       <c r="D25" s="11">
         <v>23461</v>
       </c>
       <c r="E25" s="11">
         <v>23426</v>
       </c>
       <c r="F25" s="11">
         <v>23407</v>
       </c>
       <c r="G25" s="11">
         <v>23260</v>
       </c>
       <c r="H25" s="11">
         <v>23221</v>
       </c>
       <c r="I25" s="11">
@@ -4358,52 +4418,55 @@
       </c>
       <c r="AV25" s="34">
         <v>21576</v>
       </c>
       <c r="AW25" s="35">
         <v>21533</v>
       </c>
       <c r="AX25" s="35">
         <v>21517</v>
       </c>
       <c r="AY25" s="34">
         <v>21451</v>
       </c>
       <c r="AZ25" s="34">
         <v>21434</v>
       </c>
       <c r="BA25" s="34">
         <v>21407</v>
       </c>
       <c r="BB25" s="34">
         <v>21361</v>
       </c>
       <c r="BC25" s="35">
         <v>21321</v>
       </c>
+      <c r="BD25" s="35">
+        <v>21300</v>
+      </c>
     </row>
-    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>15564</v>
       </c>
       <c r="C26" s="11">
         <v>15548</v>
       </c>
       <c r="D26" s="11">
         <v>15525</v>
       </c>
       <c r="E26" s="11">
         <v>15494</v>
       </c>
       <c r="F26" s="11">
         <v>15462</v>
       </c>
       <c r="G26" s="11">
         <v>15449</v>
       </c>
       <c r="H26" s="11">
         <v>15432</v>
       </c>
       <c r="I26" s="11">
@@ -4525,52 +4588,55 @@
       </c>
       <c r="AV26" s="34">
         <v>13969</v>
       </c>
       <c r="AW26" s="35">
         <v>13925</v>
       </c>
       <c r="AX26" s="35">
         <v>13888</v>
       </c>
       <c r="AY26" s="34">
         <v>13873</v>
       </c>
       <c r="AZ26" s="34">
         <v>13845</v>
       </c>
       <c r="BA26" s="34">
         <v>13844</v>
       </c>
       <c r="BB26" s="34">
         <v>13856</v>
       </c>
       <c r="BC26" s="35">
         <v>13816</v>
       </c>
+      <c r="BD26" s="35">
+        <v>13754</v>
+      </c>
     </row>
-    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="11">
         <v>24310</v>
       </c>
       <c r="C27" s="11">
         <v>24262</v>
       </c>
       <c r="D27" s="11">
         <v>24214</v>
       </c>
       <c r="E27" s="11">
         <v>24202</v>
       </c>
       <c r="F27" s="11">
         <v>24168</v>
       </c>
       <c r="G27" s="11">
         <v>24148</v>
       </c>
       <c r="H27" s="11">
         <v>24141</v>
       </c>
       <c r="I27" s="11">
@@ -4692,52 +4758,55 @@
       </c>
       <c r="AV27" s="34">
         <v>22773</v>
       </c>
       <c r="AW27" s="35">
         <v>22750</v>
       </c>
       <c r="AX27" s="35">
         <v>22712</v>
       </c>
       <c r="AY27" s="34">
         <v>22690</v>
       </c>
       <c r="AZ27" s="34">
         <v>22635</v>
       </c>
       <c r="BA27" s="34">
         <v>22618</v>
       </c>
       <c r="BB27" s="34">
         <v>22570</v>
       </c>
       <c r="BC27" s="35">
         <v>22525</v>
       </c>
+      <c r="BD27" s="35">
+        <v>22479</v>
+      </c>
     </row>
-    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="48" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
       <c r="H28" s="48"/>
       <c r="I28" s="48"/>
       <c r="J28" s="48"/>
       <c r="K28" s="48"/>
       <c r="L28" s="48"/>
       <c r="M28" s="48"/>
       <c r="N28" s="48"/>
       <c r="O28" s="48"/>
       <c r="P28" s="48"/>
       <c r="Q28" s="48"/>
       <c r="R28" s="48"/>
       <c r="S28" s="48"/>
       <c r="T28" s="48"/>
       <c r="U28" s="48"/>
       <c r="V28" s="48"/>
       <c r="W28" s="48"/>
       <c r="X28" s="48"/>
@@ -4750,52 +4819,53 @@
       <c r="AE28" s="48"/>
       <c r="AF28" s="48"/>
       <c r="AG28" s="48"/>
       <c r="AH28" s="48"/>
       <c r="AI28" s="48"/>
       <c r="AJ28" s="48"/>
       <c r="AK28" s="48"/>
       <c r="AL28" s="48"/>
       <c r="AM28" s="48"/>
       <c r="AN28" s="48"/>
       <c r="AO28" s="48"/>
       <c r="AP28" s="48"/>
       <c r="AQ28" s="48"/>
       <c r="AR28" s="48"/>
       <c r="AS28" s="48"/>
       <c r="AT28" s="48"/>
       <c r="AU28" s="48"/>
       <c r="AV28" s="48"/>
       <c r="AW28" s="48"/>
       <c r="AX28" s="48"/>
       <c r="AY28" s="48"/>
       <c r="AZ28" s="48"/>
       <c r="BA28" s="48"/>
       <c r="BB28" s="48"/>
       <c r="BC28" s="48"/>
+      <c r="BD28" s="48"/>
     </row>
-    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="11">
         <v>513228</v>
       </c>
       <c r="C29" s="12">
         <v>513267</v>
       </c>
       <c r="D29" s="12">
         <v>513058</v>
       </c>
       <c r="E29" s="12">
         <v>513082</v>
       </c>
       <c r="F29" s="12">
         <v>513230</v>
       </c>
       <c r="G29" s="12">
         <v>513419</v>
       </c>
       <c r="H29" s="12">
         <v>513504</v>
       </c>
       <c r="I29" s="11">
@@ -4917,52 +4987,55 @@
       </c>
       <c r="AV29" s="34">
         <v>523837</v>
       </c>
       <c r="AW29" s="35">
         <v>524143</v>
       </c>
       <c r="AX29" s="35">
         <v>524371</v>
       </c>
       <c r="AY29" s="34">
         <v>524711</v>
       </c>
       <c r="AZ29" s="34">
         <v>524959</v>
       </c>
       <c r="BA29" s="11">
         <v>525000</v>
       </c>
       <c r="BB29" s="34">
         <v>525304</v>
       </c>
       <c r="BC29" s="35">
         <v>525391</v>
       </c>
+      <c r="BD29" s="35">
+        <v>525668</v>
+      </c>
     </row>
-    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="11">
         <v>261368</v>
       </c>
       <c r="C30" s="11">
         <v>261545</v>
       </c>
       <c r="D30" s="11">
         <v>261716</v>
       </c>
       <c r="E30" s="11">
         <v>261889</v>
       </c>
       <c r="F30" s="11">
         <v>262169</v>
       </c>
       <c r="G30" s="11">
         <v>262258</v>
       </c>
       <c r="H30" s="11">
         <v>262549</v>
       </c>
       <c r="I30" s="11">
@@ -5084,52 +5157,55 @@
       </c>
       <c r="AV30" s="34">
         <v>276412</v>
       </c>
       <c r="AW30" s="35">
         <v>276752</v>
       </c>
       <c r="AX30" s="35">
         <v>277064</v>
       </c>
       <c r="AY30" s="34">
         <v>277437</v>
       </c>
       <c r="AZ30" s="34">
         <v>277686</v>
       </c>
       <c r="BA30" s="11">
         <v>277757</v>
       </c>
       <c r="BB30" s="34">
         <v>277963</v>
       </c>
       <c r="BC30" s="35">
         <v>278128</v>
       </c>
+      <c r="BD30" s="35">
+        <v>278555</v>
+      </c>
     </row>
-    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="11">
         <v>29374</v>
       </c>
       <c r="C31" s="11">
         <v>29331</v>
       </c>
       <c r="D31" s="11">
         <v>29263</v>
       </c>
       <c r="E31" s="11">
         <v>29259</v>
       </c>
       <c r="F31" s="11">
         <v>29246</v>
       </c>
       <c r="G31" s="11">
         <v>29113</v>
       </c>
       <c r="H31" s="11">
         <v>29102</v>
       </c>
       <c r="I31" s="11">
@@ -5251,52 +5327,55 @@
       </c>
       <c r="AV31" s="34">
         <v>27157</v>
       </c>
       <c r="AW31" s="35">
         <v>27125</v>
       </c>
       <c r="AX31" s="35">
         <v>27149</v>
       </c>
       <c r="AY31" s="34">
         <v>27129</v>
       </c>
       <c r="AZ31" s="34">
         <v>27114</v>
       </c>
       <c r="BA31" s="11">
         <v>27038</v>
       </c>
       <c r="BB31" s="34">
         <v>27067</v>
       </c>
       <c r="BC31" s="35">
         <v>27035</v>
       </c>
+      <c r="BD31" s="35">
+        <v>27022</v>
+      </c>
     </row>
-    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="11">
         <v>35214</v>
       </c>
       <c r="C32" s="11">
         <v>35177</v>
       </c>
       <c r="D32" s="11">
         <v>35118</v>
       </c>
       <c r="E32" s="11">
         <v>35047</v>
       </c>
       <c r="F32" s="11">
         <v>35016</v>
       </c>
       <c r="G32" s="11">
         <v>34949</v>
       </c>
       <c r="H32" s="11">
         <v>34894</v>
       </c>
       <c r="I32" s="11">
@@ -5418,52 +5497,55 @@
       </c>
       <c r="AV32" s="34">
         <v>34320</v>
       </c>
       <c r="AW32" s="35">
         <v>34300</v>
       </c>
       <c r="AX32" s="35">
         <v>34280</v>
       </c>
       <c r="AY32" s="34">
         <v>34263</v>
       </c>
       <c r="AZ32" s="34">
         <v>34237</v>
       </c>
       <c r="BA32" s="11">
         <v>34245</v>
       </c>
       <c r="BB32" s="34">
         <v>34257</v>
       </c>
       <c r="BC32" s="35">
         <v>34235</v>
       </c>
+      <c r="BD32" s="35">
+        <v>34214</v>
+      </c>
     </row>
-    <row r="33" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="11">
         <v>123212</v>
       </c>
       <c r="C33" s="11">
         <v>123183</v>
       </c>
       <c r="D33" s="11">
         <v>122982</v>
       </c>
       <c r="E33" s="11">
         <v>122959</v>
       </c>
       <c r="F33" s="11">
         <v>122864</v>
       </c>
       <c r="G33" s="11">
         <v>123169</v>
       </c>
       <c r="H33" s="11">
         <v>123040</v>
       </c>
       <c r="I33" s="11">
@@ -5585,52 +5667,55 @@
       </c>
       <c r="AV33" s="34">
         <v>122594</v>
       </c>
       <c r="AW33" s="35">
         <v>122626</v>
       </c>
       <c r="AX33" s="35">
         <v>122548</v>
       </c>
       <c r="AY33" s="34">
         <v>122565</v>
       </c>
       <c r="AZ33" s="34">
         <v>122569</v>
       </c>
       <c r="BA33" s="11">
         <v>122522</v>
       </c>
       <c r="BB33" s="34">
         <v>122449</v>
       </c>
       <c r="BC33" s="35">
         <v>122378</v>
       </c>
+      <c r="BD33" s="35">
+        <v>122285</v>
+      </c>
     </row>
-    <row r="34" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="11">
         <v>35606</v>
       </c>
       <c r="C34" s="16">
         <v>35613</v>
       </c>
       <c r="D34" s="11">
         <v>35561</v>
       </c>
       <c r="E34" s="11">
         <v>35520</v>
       </c>
       <c r="F34" s="11">
         <v>35511</v>
       </c>
       <c r="G34" s="11">
         <v>35473</v>
       </c>
       <c r="H34" s="11">
         <v>35468</v>
       </c>
       <c r="I34" s="11">
@@ -5752,52 +5837,55 @@
       </c>
       <c r="AV34" s="34">
         <v>34427</v>
       </c>
       <c r="AW34" s="35">
         <v>34400</v>
       </c>
       <c r="AX34" s="35">
         <v>34394</v>
       </c>
       <c r="AY34" s="34">
         <v>34386</v>
       </c>
       <c r="AZ34" s="34">
         <v>34391</v>
       </c>
       <c r="BA34" s="11">
         <v>34370</v>
       </c>
       <c r="BB34" s="34">
         <v>34335</v>
       </c>
       <c r="BC34" s="35">
         <v>34321</v>
       </c>
+      <c r="BD34" s="35">
+        <v>34257</v>
+      </c>
     </row>
-    <row r="35" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="11">
         <v>28454</v>
       </c>
       <c r="C35" s="16">
         <v>28418</v>
       </c>
       <c r="D35" s="11">
         <v>28418</v>
       </c>
       <c r="E35" s="11">
         <v>28408</v>
       </c>
       <c r="F35" s="11">
         <v>28424</v>
       </c>
       <c r="G35" s="11">
         <v>28457</v>
       </c>
       <c r="H35" s="11">
         <v>28451</v>
       </c>
       <c r="I35" s="11">
@@ -5919,52 +6007,55 @@
       </c>
       <c r="AV35" s="34">
         <v>28927</v>
       </c>
       <c r="AW35" s="35">
         <v>28940</v>
       </c>
       <c r="AX35" s="35">
         <v>28936</v>
       </c>
       <c r="AY35" s="34">
         <v>28931</v>
       </c>
       <c r="AZ35" s="34">
         <v>28962</v>
       </c>
       <c r="BA35" s="11">
         <v>29068</v>
       </c>
       <c r="BB35" s="34">
         <v>29233</v>
       </c>
       <c r="BC35" s="35">
         <v>29294</v>
       </c>
+      <c r="BD35" s="35">
+        <v>29335</v>
+      </c>
     </row>
-    <row r="36" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B36" s="48" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="48"/>
       <c r="F36" s="48"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="48"/>
       <c r="K36" s="48"/>
       <c r="L36" s="48"/>
       <c r="M36" s="48"/>
       <c r="N36" s="48"/>
       <c r="O36" s="48"/>
       <c r="P36" s="48"/>
       <c r="Q36" s="48"/>
       <c r="R36" s="48"/>
       <c r="S36" s="48"/>
       <c r="T36" s="48"/>
       <c r="U36" s="48"/>
       <c r="V36" s="48"/>
       <c r="W36" s="48"/>
       <c r="X36" s="48"/>
@@ -5977,52 +6068,53 @@
       <c r="AE36" s="48"/>
       <c r="AF36" s="48"/>
       <c r="AG36" s="48"/>
       <c r="AH36" s="48"/>
       <c r="AI36" s="48"/>
       <c r="AJ36" s="48"/>
       <c r="AK36" s="48"/>
       <c r="AL36" s="48"/>
       <c r="AM36" s="48"/>
       <c r="AN36" s="48"/>
       <c r="AO36" s="48"/>
       <c r="AP36" s="48"/>
       <c r="AQ36" s="48"/>
       <c r="AR36" s="48"/>
       <c r="AS36" s="48"/>
       <c r="AT36" s="48"/>
       <c r="AU36" s="48"/>
       <c r="AV36" s="48"/>
       <c r="AW36" s="48"/>
       <c r="AX36" s="48"/>
       <c r="AY36" s="48"/>
       <c r="AZ36" s="48"/>
       <c r="BA36" s="48"/>
       <c r="BB36" s="48"/>
       <c r="BC36" s="48"/>
+      <c r="BD36" s="48"/>
     </row>
-    <row r="37" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="11">
         <v>322458</v>
       </c>
       <c r="C37" s="12">
         <v>321963</v>
       </c>
       <c r="D37" s="12">
         <v>321427</v>
       </c>
       <c r="E37" s="12">
         <v>321114</v>
       </c>
       <c r="F37" s="12">
         <v>320627</v>
       </c>
       <c r="G37" s="12">
         <v>320211</v>
       </c>
       <c r="H37" s="12">
         <v>319766</v>
       </c>
       <c r="I37" s="11">
@@ -6144,52 +6236,55 @@
       </c>
       <c r="AV37" s="34">
         <v>298171</v>
       </c>
       <c r="AW37" s="35">
         <v>297618</v>
       </c>
       <c r="AX37" s="34">
         <v>297098</v>
       </c>
       <c r="AY37" s="35">
         <v>297102</v>
       </c>
       <c r="AZ37" s="34">
         <v>296033</v>
       </c>
       <c r="BA37" s="11">
         <v>295605</v>
       </c>
       <c r="BB37" s="34">
         <v>294990</v>
       </c>
       <c r="BC37" s="35">
         <v>294608</v>
       </c>
+      <c r="BD37" s="35">
+        <v>293949</v>
+      </c>
     </row>
-    <row r="38" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="11">
         <v>9554</v>
       </c>
       <c r="C38" s="16">
         <v>9543</v>
       </c>
       <c r="D38" s="11">
         <v>9531</v>
       </c>
       <c r="E38" s="11">
         <v>9536</v>
       </c>
       <c r="F38" s="11">
         <v>9526</v>
       </c>
       <c r="G38" s="11">
         <v>9633</v>
       </c>
       <c r="H38" s="11">
         <v>9631</v>
       </c>
       <c r="I38" s="11">
@@ -6311,52 +6406,55 @@
       </c>
       <c r="AV38" s="34">
         <v>9036</v>
       </c>
       <c r="AW38" s="35">
         <v>9006</v>
       </c>
       <c r="AX38" s="34">
         <v>9001</v>
       </c>
       <c r="AY38" s="35">
         <v>9004</v>
       </c>
       <c r="AZ38" s="34">
         <v>8962</v>
       </c>
       <c r="BA38" s="11">
         <v>8930</v>
       </c>
       <c r="BB38" s="34">
         <v>8894</v>
       </c>
       <c r="BC38" s="35">
         <v>8884</v>
       </c>
+      <c r="BD38" s="35">
+        <v>8863</v>
+      </c>
     </row>
-    <row r="39" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="11">
         <v>564</v>
       </c>
       <c r="C39" s="11">
         <v>564</v>
       </c>
       <c r="D39" s="11">
         <v>564</v>
       </c>
       <c r="E39" s="11">
         <v>561</v>
       </c>
       <c r="F39" s="11">
         <v>559</v>
       </c>
       <c r="G39" s="11">
         <v>561</v>
       </c>
       <c r="H39" s="11">
         <v>560</v>
       </c>
       <c r="I39" s="11">
@@ -6478,52 +6576,55 @@
       </c>
       <c r="AV39" s="11">
         <v>535</v>
       </c>
       <c r="AW39" s="35">
         <v>532</v>
       </c>
       <c r="AX39" s="11">
         <v>523</v>
       </c>
       <c r="AY39" s="35">
         <v>523</v>
       </c>
       <c r="AZ39" s="11">
         <v>520</v>
       </c>
       <c r="BA39" s="11">
         <v>516</v>
       </c>
       <c r="BB39" s="34">
         <v>505</v>
       </c>
       <c r="BC39" s="35">
         <v>509</v>
       </c>
+      <c r="BD39" s="35">
+        <v>506</v>
+      </c>
     </row>
-    <row r="40" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="11">
         <v>12590</v>
       </c>
       <c r="C40" s="11">
         <v>12575</v>
       </c>
       <c r="D40" s="11">
         <v>12550</v>
       </c>
       <c r="E40" s="11">
         <v>12538</v>
       </c>
       <c r="F40" s="11">
         <v>12531</v>
       </c>
       <c r="G40" s="11">
         <v>12530</v>
       </c>
       <c r="H40" s="11">
         <v>12523</v>
       </c>
       <c r="I40" s="11">
@@ -6645,52 +6746,55 @@
       </c>
       <c r="AV40" s="11">
         <v>11723</v>
       </c>
       <c r="AW40" s="35">
         <v>11699</v>
       </c>
       <c r="AX40" s="11">
         <v>11681</v>
       </c>
       <c r="AY40" s="35">
         <v>11690</v>
       </c>
       <c r="AZ40" s="11">
         <v>11661</v>
       </c>
       <c r="BA40" s="11">
         <v>11640</v>
       </c>
       <c r="BB40" s="34">
         <v>11614</v>
       </c>
       <c r="BC40" s="35">
         <v>11596</v>
       </c>
+      <c r="BD40" s="35">
+        <v>11559</v>
+      </c>
     </row>
-    <row r="41" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="11">
         <v>13658</v>
       </c>
       <c r="C41" s="11">
         <v>13641</v>
       </c>
       <c r="D41" s="11">
         <v>13631</v>
       </c>
       <c r="E41" s="11">
         <v>13622</v>
       </c>
       <c r="F41" s="11">
         <v>13589</v>
       </c>
       <c r="G41" s="11">
         <v>13593</v>
       </c>
       <c r="H41" s="11">
         <v>13582</v>
       </c>
       <c r="I41" s="11">
@@ -6812,52 +6916,55 @@
       </c>
       <c r="AV41" s="11">
         <v>12427</v>
       </c>
       <c r="AW41" s="35">
         <v>12402</v>
       </c>
       <c r="AX41" s="11">
         <v>12352</v>
       </c>
       <c r="AY41" s="35">
         <v>12351</v>
       </c>
       <c r="AZ41" s="11">
         <v>12241</v>
       </c>
       <c r="BA41" s="11">
         <v>12225</v>
       </c>
       <c r="BB41" s="34">
         <v>12176</v>
       </c>
       <c r="BC41" s="35">
         <v>12136</v>
       </c>
+      <c r="BD41" s="35">
+        <v>12109</v>
+      </c>
     </row>
-    <row r="42" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11">
         <v>35427</v>
       </c>
       <c r="C42" s="11">
         <v>35386</v>
       </c>
       <c r="D42" s="11">
         <v>35305</v>
       </c>
       <c r="E42" s="11">
         <v>35281</v>
       </c>
       <c r="F42" s="11">
         <v>35219</v>
       </c>
       <c r="G42" s="11">
         <v>35161</v>
       </c>
       <c r="H42" s="11">
         <v>35116</v>
       </c>
       <c r="I42" s="11">
@@ -6979,52 +7086,55 @@
       </c>
       <c r="AV42" s="11">
         <v>32717</v>
       </c>
       <c r="AW42" s="35">
         <v>32682</v>
       </c>
       <c r="AX42" s="11">
         <v>32656</v>
       </c>
       <c r="AY42" s="35">
         <v>32658</v>
       </c>
       <c r="AZ42" s="11">
         <v>32512</v>
       </c>
       <c r="BA42" s="11">
         <v>32462</v>
       </c>
       <c r="BB42" s="34">
         <v>32409</v>
       </c>
       <c r="BC42" s="35">
         <v>32359</v>
       </c>
+      <c r="BD42" s="35">
+        <v>32269</v>
+      </c>
     </row>
-    <row r="43" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>16876</v>
       </c>
       <c r="C43" s="11">
         <v>16847</v>
       </c>
       <c r="D43" s="11">
         <v>16830</v>
       </c>
       <c r="E43" s="11">
         <v>16800</v>
       </c>
       <c r="F43" s="11">
         <v>16775</v>
       </c>
       <c r="G43" s="11">
         <v>16703</v>
       </c>
       <c r="H43" s="11">
         <v>16665</v>
       </c>
       <c r="I43" s="11">
@@ -7146,52 +7256,55 @@
       </c>
       <c r="AV43" s="11">
         <v>15446</v>
       </c>
       <c r="AW43" s="35">
         <v>15428</v>
       </c>
       <c r="AX43" s="11">
         <v>15389</v>
       </c>
       <c r="AY43" s="35">
         <v>15388</v>
       </c>
       <c r="AZ43" s="11">
         <v>15351</v>
       </c>
       <c r="BA43" s="11">
         <v>15313</v>
       </c>
       <c r="BB43" s="34">
         <v>15298</v>
       </c>
       <c r="BC43" s="35">
         <v>15285</v>
       </c>
+      <c r="BD43" s="35">
+        <v>15261</v>
+      </c>
     </row>
-    <row r="44" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>11016</v>
       </c>
       <c r="C44" s="11">
         <v>10992</v>
       </c>
       <c r="D44" s="11">
         <v>10982</v>
       </c>
       <c r="E44" s="11">
         <v>10983</v>
       </c>
       <c r="F44" s="11">
         <v>10958</v>
       </c>
       <c r="G44" s="11">
         <v>10923</v>
       </c>
       <c r="H44" s="11">
         <v>10910</v>
       </c>
       <c r="I44" s="11">
@@ -7313,52 +7426,55 @@
       </c>
       <c r="AV44" s="11">
         <v>9864</v>
       </c>
       <c r="AW44" s="35">
         <v>9859</v>
       </c>
       <c r="AX44" s="11">
         <v>9843</v>
       </c>
       <c r="AY44" s="35">
         <v>9847</v>
       </c>
       <c r="AZ44" s="11">
         <v>9806</v>
       </c>
       <c r="BA44" s="11">
         <v>9785</v>
       </c>
       <c r="BB44" s="34">
         <v>9766</v>
       </c>
       <c r="BC44" s="35">
         <v>9757</v>
       </c>
+      <c r="BD44" s="35">
+        <v>9739</v>
+      </c>
     </row>
-    <row r="45" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>7597</v>
       </c>
       <c r="C45" s="11">
         <v>7558</v>
       </c>
       <c r="D45" s="11">
         <v>7534</v>
       </c>
       <c r="E45" s="11">
         <v>7528</v>
       </c>
       <c r="F45" s="11">
         <v>7494</v>
       </c>
       <c r="G45" s="11">
         <v>7468</v>
       </c>
       <c r="H45" s="11">
         <v>7441</v>
       </c>
       <c r="I45" s="11">
@@ -7480,52 +7596,55 @@
       </c>
       <c r="AV45" s="11">
         <v>6401</v>
       </c>
       <c r="AW45" s="35">
         <v>6374</v>
       </c>
       <c r="AX45" s="11">
         <v>6340</v>
       </c>
       <c r="AY45" s="35">
         <v>6341</v>
       </c>
       <c r="AZ45" s="11">
         <v>6278</v>
       </c>
       <c r="BA45" s="11">
         <v>6267</v>
       </c>
       <c r="BB45" s="34">
         <v>6225</v>
       </c>
       <c r="BC45" s="35">
         <v>6212</v>
       </c>
+      <c r="BD45" s="35">
+        <v>6197</v>
+      </c>
     </row>
-    <row r="46" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>11149</v>
       </c>
       <c r="C46" s="11">
         <v>11106</v>
       </c>
       <c r="D46" s="11">
         <v>11090</v>
       </c>
       <c r="E46" s="11">
         <v>11091</v>
       </c>
       <c r="F46" s="11">
         <v>11074</v>
       </c>
       <c r="G46" s="11">
         <v>11043</v>
       </c>
       <c r="H46" s="11">
         <v>11027</v>
       </c>
       <c r="I46" s="11">
@@ -7647,52 +7766,55 @@
       </c>
       <c r="AV46" s="11">
         <v>9912</v>
       </c>
       <c r="AW46" s="35">
         <v>9881</v>
       </c>
       <c r="AX46" s="11">
         <v>9875</v>
       </c>
       <c r="AY46" s="35">
         <v>9872</v>
       </c>
       <c r="AZ46" s="11">
         <v>9813</v>
       </c>
       <c r="BA46" s="11">
         <v>9810</v>
       </c>
       <c r="BB46" s="34">
         <v>9796</v>
       </c>
       <c r="BC46" s="35">
         <v>9778</v>
       </c>
+      <c r="BD46" s="35">
+        <v>9744</v>
+      </c>
     </row>
-    <row r="47" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11">
         <v>24849</v>
       </c>
       <c r="C47" s="11">
         <v>24837</v>
       </c>
       <c r="D47" s="11">
         <v>24784</v>
       </c>
       <c r="E47" s="11">
         <v>24743</v>
       </c>
       <c r="F47" s="11">
         <v>24714</v>
       </c>
       <c r="G47" s="11">
         <v>24705</v>
       </c>
       <c r="H47" s="11">
         <v>24659</v>
       </c>
       <c r="I47" s="11">
@@ -7814,52 +7936,55 @@
       </c>
       <c r="AV47" s="11">
         <v>23509</v>
       </c>
       <c r="AW47" s="35">
         <v>23440</v>
       </c>
       <c r="AX47" s="11">
         <v>23405</v>
       </c>
       <c r="AY47" s="35">
         <v>23401</v>
       </c>
       <c r="AZ47" s="11">
         <v>23363</v>
       </c>
       <c r="BA47" s="11">
         <v>23333</v>
       </c>
       <c r="BB47" s="34">
         <v>23307</v>
       </c>
       <c r="BC47" s="35">
         <v>23274</v>
       </c>
+      <c r="BD47" s="35">
+        <v>23221</v>
+      </c>
     </row>
-    <row r="48" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="11">
         <v>21059</v>
       </c>
       <c r="C48" s="11">
         <v>21013</v>
       </c>
       <c r="D48" s="11">
         <v>20973</v>
       </c>
       <c r="E48" s="11">
         <v>20939</v>
       </c>
       <c r="F48" s="11">
         <v>20893</v>
       </c>
       <c r="G48" s="11">
         <v>20861</v>
       </c>
       <c r="H48" s="11">
         <v>20829</v>
       </c>
       <c r="I48" s="11">
@@ -7981,52 +8106,55 @@
       </c>
       <c r="AV48" s="11">
         <v>18883</v>
       </c>
       <c r="AW48" s="35">
         <v>18862</v>
       </c>
       <c r="AX48" s="11">
         <v>18783</v>
       </c>
       <c r="AY48" s="35">
         <v>18785</v>
       </c>
       <c r="AZ48" s="11">
         <v>18706</v>
       </c>
       <c r="BA48" s="11">
         <v>18628</v>
       </c>
       <c r="BB48" s="34">
         <v>18577</v>
       </c>
       <c r="BC48" s="35">
         <v>18542</v>
       </c>
+      <c r="BD48" s="35">
+        <v>18477</v>
+      </c>
     </row>
-    <row r="49" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11">
         <v>44774</v>
       </c>
       <c r="C49" s="11">
         <v>44765</v>
       </c>
       <c r="D49" s="11">
         <v>44764</v>
       </c>
       <c r="E49" s="11">
         <v>44777</v>
       </c>
       <c r="F49" s="11">
         <v>44766</v>
       </c>
       <c r="G49" s="11">
         <v>44747</v>
       </c>
       <c r="H49" s="11">
         <v>44714</v>
       </c>
       <c r="I49" s="11">
@@ -8148,52 +8276,55 @@
       </c>
       <c r="AV49" s="11">
         <v>44471</v>
       </c>
       <c r="AW49" s="35">
         <v>44454</v>
       </c>
       <c r="AX49" s="11">
         <v>44479</v>
       </c>
       <c r="AY49" s="35">
         <v>44477</v>
       </c>
       <c r="AZ49" s="11">
         <v>44529</v>
       </c>
       <c r="BA49" s="11">
         <v>44502</v>
       </c>
       <c r="BB49" s="34">
         <v>44432</v>
       </c>
       <c r="BC49" s="35">
         <v>44482</v>
       </c>
+      <c r="BD49" s="35">
+        <v>44481</v>
+      </c>
     </row>
-    <row r="50" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>22566</v>
       </c>
       <c r="C50" s="11">
         <v>22526</v>
       </c>
       <c r="D50" s="11">
         <v>22462</v>
       </c>
       <c r="E50" s="11">
         <v>22428</v>
       </c>
       <c r="F50" s="11">
         <v>22388</v>
       </c>
       <c r="G50" s="11">
         <v>22339</v>
       </c>
       <c r="H50" s="11">
         <v>22314</v>
       </c>
       <c r="I50" s="11">
@@ -8315,52 +8446,55 @@
       </c>
       <c r="AV50" s="11">
         <v>20610</v>
       </c>
       <c r="AW50" s="35">
         <v>20530</v>
       </c>
       <c r="AX50" s="11">
         <v>20470</v>
       </c>
       <c r="AY50" s="35">
         <v>20471</v>
       </c>
       <c r="AZ50" s="11">
         <v>20340</v>
       </c>
       <c r="BA50" s="11">
         <v>20323</v>
       </c>
       <c r="BB50" s="34">
         <v>20280</v>
       </c>
       <c r="BC50" s="35">
         <v>20251</v>
       </c>
+      <c r="BD50" s="35">
+        <v>20179</v>
+      </c>
     </row>
-    <row r="51" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>9456</v>
       </c>
       <c r="C51" s="11">
         <v>9430</v>
       </c>
       <c r="D51" s="11">
         <v>9411</v>
       </c>
       <c r="E51" s="11">
         <v>9388</v>
       </c>
       <c r="F51" s="11">
         <v>9374</v>
       </c>
       <c r="G51" s="11">
         <v>9370</v>
       </c>
       <c r="H51" s="11">
         <v>9339</v>
       </c>
       <c r="I51" s="11">
@@ -8482,52 +8616,55 @@
       </c>
       <c r="AV51" s="11">
         <v>8165</v>
       </c>
       <c r="AW51" s="35">
         <v>8136</v>
       </c>
       <c r="AX51" s="11">
         <v>8087</v>
       </c>
       <c r="AY51" s="35">
         <v>8085</v>
       </c>
       <c r="AZ51" s="11">
         <v>8048</v>
       </c>
       <c r="BA51" s="11">
         <v>8023</v>
       </c>
       <c r="BB51" s="34">
         <v>7996</v>
       </c>
       <c r="BC51" s="35">
         <v>7987</v>
       </c>
+      <c r="BD51" s="35">
+        <v>7951</v>
+      </c>
     </row>
-    <row r="52" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11">
         <v>17899</v>
       </c>
       <c r="C52" s="11">
         <v>17847</v>
       </c>
       <c r="D52" s="11">
         <v>17816</v>
       </c>
       <c r="E52" s="11">
         <v>17777</v>
       </c>
       <c r="F52" s="11">
         <v>17730</v>
       </c>
       <c r="G52" s="11">
         <v>17717</v>
       </c>
       <c r="H52" s="11">
         <v>17662</v>
       </c>
       <c r="I52" s="11">
@@ -8649,52 +8786,55 @@
       </c>
       <c r="AV52" s="11">
         <v>16154</v>
       </c>
       <c r="AW52" s="35">
         <v>16125</v>
       </c>
       <c r="AX52" s="11">
         <v>16093</v>
       </c>
       <c r="AY52" s="35">
         <v>16092</v>
       </c>
       <c r="AZ52" s="11">
         <v>15989</v>
       </c>
       <c r="BA52" s="11">
         <v>15979</v>
       </c>
       <c r="BB52" s="34">
         <v>15928</v>
       </c>
       <c r="BC52" s="35">
         <v>15894</v>
       </c>
+      <c r="BD52" s="35">
+        <v>15860</v>
+      </c>
     </row>
-    <row r="53" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="11">
         <v>23550</v>
       </c>
       <c r="C53" s="11">
         <v>23523</v>
       </c>
       <c r="D53" s="11">
         <v>23461</v>
       </c>
       <c r="E53" s="11">
         <v>23426</v>
       </c>
       <c r="F53" s="11">
         <v>23407</v>
       </c>
       <c r="G53" s="11">
         <v>23260</v>
       </c>
       <c r="H53" s="11">
         <v>23221</v>
       </c>
       <c r="I53" s="11">
@@ -8816,52 +8956,55 @@
       </c>
       <c r="AV53" s="11">
         <v>21576</v>
       </c>
       <c r="AW53" s="35">
         <v>21533</v>
       </c>
       <c r="AX53" s="11">
         <v>21514</v>
       </c>
       <c r="AY53" s="35">
         <v>21517</v>
       </c>
       <c r="AZ53" s="11">
         <v>21434</v>
       </c>
       <c r="BA53" s="11">
         <v>21407</v>
       </c>
       <c r="BB53" s="34">
         <v>21361</v>
       </c>
       <c r="BC53" s="35">
         <v>21321</v>
       </c>
+      <c r="BD53" s="35">
+        <v>21300</v>
+      </c>
     </row>
-    <row r="54" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B54" s="11">
         <v>15564</v>
       </c>
       <c r="C54" s="11">
         <v>15548</v>
       </c>
       <c r="D54" s="11">
         <v>15525</v>
       </c>
       <c r="E54" s="11">
         <v>15494</v>
       </c>
       <c r="F54" s="11">
         <v>15462</v>
       </c>
       <c r="G54" s="11">
         <v>15449</v>
       </c>
       <c r="H54" s="11">
         <v>15432</v>
       </c>
       <c r="I54" s="11">
@@ -8983,52 +9126,55 @@
       </c>
       <c r="AV54" s="11">
         <v>13969</v>
       </c>
       <c r="AW54" s="35">
         <v>13925</v>
       </c>
       <c r="AX54" s="11">
         <v>13889</v>
       </c>
       <c r="AY54" s="35">
         <v>13888</v>
       </c>
       <c r="AZ54" s="11">
         <v>13845</v>
       </c>
       <c r="BA54" s="11">
         <v>13844</v>
       </c>
       <c r="BB54" s="11">
         <v>13856</v>
       </c>
       <c r="BC54" s="35">
         <v>13816</v>
       </c>
+      <c r="BD54" s="35">
+        <v>13754</v>
+      </c>
     </row>
-    <row r="55" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B55" s="19">
         <v>24310</v>
       </c>
       <c r="C55" s="19">
         <v>24262</v>
       </c>
       <c r="D55" s="19">
         <v>24214</v>
       </c>
       <c r="E55" s="19">
         <v>24202</v>
       </c>
       <c r="F55" s="19">
         <v>24168</v>
       </c>
       <c r="G55" s="19">
         <v>24148</v>
       </c>
       <c r="H55" s="19">
         <v>24141</v>
       </c>
       <c r="I55" s="19">
@@ -9150,365 +9296,368 @@
       </c>
       <c r="AV55" s="19">
         <v>22773</v>
       </c>
       <c r="AW55" s="36">
         <v>22750</v>
       </c>
       <c r="AX55" s="19">
         <v>22718</v>
       </c>
       <c r="AY55" s="36">
         <v>22712</v>
       </c>
       <c r="AZ55" s="19">
         <v>22635</v>
       </c>
       <c r="BA55" s="19">
         <v>22618</v>
       </c>
       <c r="BB55" s="19">
         <v>22570</v>
       </c>
       <c r="BC55" s="36">
         <v>22525</v>
       </c>
+      <c r="BD55" s="36">
+        <v>22479</v>
+      </c>
     </row>
-    <row r="56" spans="1:55" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:56" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21"/>
       <c r="B56" s="11"/>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="13"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
       <c r="P56" s="11"/>
     </row>
-    <row r="57" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C57" s="23"/>
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="14"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="14"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="14"/>
       <c r="AH57" s="14"/>
       <c r="AI57" s="14"/>
       <c r="AJ57" s="14"/>
       <c r="AK57" s="14"/>
     </row>
-    <row r="58" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B58" s="25"/>
       <c r="C58" s="25"/>
       <c r="D58" s="25"/>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="25"/>
       <c r="I58" s="25"/>
       <c r="J58" s="25"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="25"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
       <c r="Q58" s="26"/>
       <c r="R58" s="26"/>
       <c r="S58" s="26"/>
       <c r="T58" s="26"/>
       <c r="U58" s="26"/>
       <c r="V58" s="26"/>
       <c r="W58" s="26"/>
       <c r="X58" s="26"/>
       <c r="Y58" s="26"/>
       <c r="Z58" s="26"/>
       <c r="AA58" s="26"/>
       <c r="AB58" s="26"/>
       <c r="AC58" s="26"/>
       <c r="AD58" s="26"/>
       <c r="AE58" s="26"/>
       <c r="AF58" s="26"/>
       <c r="AG58" s="26"/>
       <c r="AH58" s="26"/>
       <c r="AI58" s="26"/>
       <c r="AJ58" s="26"/>
       <c r="AK58" s="26"/>
       <c r="AL58" s="26"/>
       <c r="AM58" s="26"/>
       <c r="AN58" s="26"/>
       <c r="AO58" s="26"/>
       <c r="AP58" s="26"/>
       <c r="AQ58" s="26"/>
       <c r="AR58" s="26"/>
     </row>
-    <row r="59" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B59" s="14"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="26"/>
       <c r="AA59" s="26"/>
       <c r="AB59" s="26"/>
       <c r="AC59" s="26"/>
       <c r="AD59" s="26"/>
       <c r="AE59" s="26"/>
       <c r="AF59" s="26"/>
       <c r="AG59" s="26"/>
       <c r="AH59" s="26"/>
       <c r="AI59" s="26"/>
       <c r="AJ59" s="26"/>
       <c r="AK59" s="26"/>
       <c r="AL59" s="26"/>
       <c r="AM59" s="26"/>
       <c r="AN59" s="26"/>
       <c r="AO59" s="26"/>
       <c r="AP59" s="26"/>
       <c r="AQ59" s="26"/>
       <c r="AR59" s="26"/>
       <c r="AS59" s="26"/>
     </row>
-    <row r="60" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="31"/>
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
       <c r="D60" s="14"/>
       <c r="E60" s="14"/>
       <c r="F60" s="14"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="14"/>
       <c r="Q60" s="14"/>
       <c r="R60" s="14"/>
       <c r="S60" s="14"/>
       <c r="T60" s="14"/>
       <c r="U60" s="14"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="26"/>
       <c r="AA60" s="26"/>
       <c r="AB60" s="26"/>
       <c r="AC60" s="26"/>
       <c r="AD60" s="26"/>
       <c r="AE60" s="26"/>
       <c r="AF60" s="26"/>
       <c r="AG60" s="26"/>
       <c r="AH60" s="26"/>
       <c r="AI60" s="26"/>
       <c r="AJ60" s="26"/>
       <c r="AK60" s="26"/>
       <c r="AL60" s="26"/>
       <c r="AM60" s="26"/>
       <c r="AN60" s="26"/>
       <c r="AO60" s="26"/>
       <c r="AP60" s="26"/>
       <c r="AQ60" s="26"/>
       <c r="AR60" s="26"/>
       <c r="AS60" s="26"/>
     </row>
-    <row r="61" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
       <c r="D61" s="14"/>
       <c r="E61" s="14"/>
       <c r="F61" s="14"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
       <c r="Q61" s="14"/>
       <c r="R61" s="14"/>
       <c r="S61" s="14"/>
       <c r="T61" s="14"/>
       <c r="U61" s="14"/>
       <c r="V61" s="14"/>
       <c r="W61" s="14"/>
       <c r="X61" s="14"/>
       <c r="Y61" s="14"/>
       <c r="Z61" s="26"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
       <c r="AN61" s="26"/>
       <c r="AO61" s="26"/>
       <c r="AP61" s="26"/>
       <c r="AQ61" s="26"/>
       <c r="AR61" s="26"/>
       <c r="AS61" s="26"/>
     </row>
-    <row r="62" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B62" s="14"/>
       <c r="C62" s="14"/>
       <c r="D62" s="14"/>
       <c r="E62" s="14"/>
       <c r="F62" s="14"/>
       <c r="G62" s="14"/>
       <c r="H62" s="14"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
       <c r="N62" s="14"/>
       <c r="O62" s="14"/>
       <c r="P62" s="14"/>
       <c r="Q62" s="14"/>
       <c r="R62" s="14"/>
       <c r="S62" s="14"/>
       <c r="T62" s="14"/>
       <c r="U62" s="14"/>
       <c r="V62" s="14"/>
       <c r="W62" s="14"/>
       <c r="X62" s="14"/>
       <c r="Y62" s="14"/>
       <c r="Z62" s="14"/>
       <c r="AA62" s="14"/>
       <c r="AB62" s="14"/>
       <c r="AC62" s="14"/>
       <c r="AD62" s="14"/>
       <c r="AE62" s="14"/>
       <c r="AF62" s="14"/>
       <c r="AG62" s="14"/>
       <c r="AH62" s="14"/>
       <c r="AI62" s="14"/>
       <c r="AJ62" s="14"/>
       <c r="AK62" s="14"/>
       <c r="AL62" s="14"/>
     </row>
-    <row r="63" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B63" s="14"/>
       <c r="C63" s="14"/>
       <c r="D63" s="14"/>
       <c r="E63" s="14"/>
       <c r="F63" s="14"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
       <c r="R63" s="14"/>
       <c r="S63" s="14"/>
       <c r="T63" s="14"/>
       <c r="U63" s="14"/>
       <c r="V63" s="14"/>
       <c r="W63" s="14"/>
       <c r="X63" s="14"/>
       <c r="Y63" s="14"/>
       <c r="Z63" s="14"/>
       <c r="AA63" s="14"/>
       <c r="AB63" s="14"/>
       <c r="AC63" s="14"/>
       <c r="AD63" s="14"/>
       <c r="AE63" s="14"/>
       <c r="AF63" s="14"/>
       <c r="AG63" s="14"/>
       <c r="AH63" s="14"/>
       <c r="AI63" s="14"/>
       <c r="AJ63" s="14"/>
       <c r="AK63" s="14"/>
       <c r="AL63" s="14"/>
       <c r="AM63" s="14"/>
       <c r="AN63" s="14"/>
       <c r="AO63" s="14"/>
     </row>
-    <row r="64" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B64" s="14"/>
       <c r="C64" s="14"/>
       <c r="D64" s="14"/>
       <c r="E64" s="14"/>
       <c r="F64" s="14"/>
       <c r="G64" s="14"/>
       <c r="H64" s="14"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="14"/>
       <c r="O64" s="14"/>
       <c r="P64" s="14"/>
       <c r="Q64" s="14"/>
       <c r="R64" s="14"/>
       <c r="S64" s="14"/>
       <c r="T64" s="14"/>
       <c r="U64" s="14"/>
       <c r="V64" s="14"/>
       <c r="W64" s="14"/>
       <c r="X64" s="14"/>
       <c r="Y64" s="14"/>
       <c r="Z64" s="14"/>
@@ -10198,96 +10347,96 @@
       <c r="P83" s="14"/>
       <c r="Q83" s="14"/>
       <c r="R83" s="14"/>
       <c r="S83" s="14"/>
       <c r="T83" s="14"/>
       <c r="U83" s="14"/>
       <c r="V83" s="14"/>
       <c r="W83" s="14"/>
       <c r="X83" s="14"/>
       <c r="Y83" s="14"/>
       <c r="Z83" s="14"/>
       <c r="AA83" s="14"/>
       <c r="AB83" s="14"/>
       <c r="AC83" s="14"/>
       <c r="AD83" s="14"/>
       <c r="AE83" s="14"/>
       <c r="AF83" s="14"/>
       <c r="AG83" s="14"/>
       <c r="AH83" s="14"/>
       <c r="AI83" s="14"/>
       <c r="AJ83" s="14"/>
       <c r="AK83" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BC2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B36:BC36"/>
+    <mergeCell ref="B2:BD2"/>
+    <mergeCell ref="AX4:BD4"/>
+    <mergeCell ref="B6:BD6"/>
+    <mergeCell ref="B28:BD28"/>
+    <mergeCell ref="B36:BD36"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BC59"/>
+  <dimension ref="A1:BD59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="AZ12" sqref="AZ12"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B28" sqref="B28:BC28"/>
+      <selection activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="bottomRight" activeCell="B28" sqref="B28:BD28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="24" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="9" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="25" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B2" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
@@ -10300,68 +10449,69 @@
       <c r="AE2" s="49"/>
       <c r="AF2" s="49"/>
       <c r="AG2" s="49"/>
       <c r="AH2" s="49"/>
       <c r="AI2" s="49"/>
       <c r="AJ2" s="49"/>
       <c r="AK2" s="49"/>
       <c r="AL2" s="49"/>
       <c r="AM2" s="49"/>
       <c r="AN2" s="49"/>
       <c r="AO2" s="49"/>
       <c r="AP2" s="49"/>
       <c r="AQ2" s="49"/>
       <c r="AR2" s="49"/>
       <c r="AS2" s="49"/>
       <c r="AT2" s="49"/>
       <c r="AU2" s="49"/>
       <c r="AV2" s="49"/>
       <c r="AW2" s="49"/>
       <c r="AX2" s="49"/>
       <c r="AY2" s="49"/>
       <c r="AZ2" s="49"/>
       <c r="BA2" s="49"/>
       <c r="BB2" s="49"/>
       <c r="BC2" s="49"/>
+      <c r="BD2" s="49"/>
     </row>
-    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BC3" s="4" t="s">
+      <c r="BD3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2022</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46">
         <v>2023</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
@@ -10383,52 +10533,53 @@
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="46">
         <v>2025</v>
       </c>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="47"/>
       <c r="AX4" s="46">
         <v>2026</v>
       </c>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
       <c r="BB4" s="46"/>
       <c r="BC4" s="46"/>
+      <c r="BD4" s="46"/>
     </row>
-    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
@@ -10548,52 +10699,55 @@
       </c>
       <c r="AV5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AX5" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="BC5" s="5" t="s">
         <v>1</v>
       </c>
+      <c r="BD5" s="28" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="50"/>
       <c r="D6" s="50"/>
       <c r="E6" s="50"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
       <c r="M6" s="50"/>
       <c r="N6" s="50"/>
       <c r="O6" s="50"/>
       <c r="P6" s="50"/>
       <c r="Q6" s="50"/>
       <c r="R6" s="50"/>
       <c r="S6" s="50"/>
       <c r="T6" s="50"/>
       <c r="U6" s="50"/>
       <c r="V6" s="50"/>
       <c r="W6" s="50"/>
       <c r="X6" s="50"/>
@@ -10606,52 +10760,53 @@
       <c r="AE6" s="50"/>
       <c r="AF6" s="50"/>
       <c r="AG6" s="50"/>
       <c r="AH6" s="50"/>
       <c r="AI6" s="50"/>
       <c r="AJ6" s="50"/>
       <c r="AK6" s="50"/>
       <c r="AL6" s="50"/>
       <c r="AM6" s="50"/>
       <c r="AN6" s="50"/>
       <c r="AO6" s="50"/>
       <c r="AP6" s="50"/>
       <c r="AQ6" s="50"/>
       <c r="AR6" s="50"/>
       <c r="AS6" s="50"/>
       <c r="AT6" s="50"/>
       <c r="AU6" s="50"/>
       <c r="AV6" s="50"/>
       <c r="AW6" s="50"/>
       <c r="AX6" s="50"/>
       <c r="AY6" s="50"/>
       <c r="AZ6" s="50"/>
       <c r="BA6" s="50"/>
       <c r="BB6" s="50"/>
       <c r="BC6" s="50"/>
+      <c r="BD6" s="50"/>
     </row>
-    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="12">
         <v>403339</v>
       </c>
       <c r="C7" s="12">
         <v>403156</v>
       </c>
       <c r="D7" s="12">
         <v>402877</v>
       </c>
       <c r="E7" s="12">
         <v>402763</v>
       </c>
       <c r="F7" s="12">
         <v>402671</v>
       </c>
       <c r="G7" s="12">
         <v>402591</v>
       </c>
       <c r="H7" s="12">
         <v>402449</v>
       </c>
       <c r="I7" s="12">
@@ -10773,52 +10928,55 @@
       </c>
       <c r="AV7" s="34">
         <v>397997</v>
       </c>
       <c r="AW7" s="11">
         <v>397863</v>
       </c>
       <c r="AX7" s="42">
         <v>397754</v>
       </c>
       <c r="AY7" s="34">
         <v>397631</v>
       </c>
       <c r="AZ7" s="34">
         <v>397489</v>
       </c>
       <c r="BA7" s="34">
         <v>397273</v>
       </c>
       <c r="BB7" s="35">
         <v>397112</v>
       </c>
       <c r="BC7" s="35">
         <v>397075</v>
       </c>
+      <c r="BD7" s="35">
+        <v>396864</v>
+      </c>
     </row>
-    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12">
         <v>120879</v>
       </c>
       <c r="C8" s="12">
         <v>120968</v>
       </c>
       <c r="D8" s="12">
         <v>121094</v>
       </c>
       <c r="E8" s="12">
         <v>121227</v>
       </c>
       <c r="F8" s="12">
         <v>121409</v>
       </c>
       <c r="G8" s="12">
         <v>121471</v>
       </c>
       <c r="H8" s="12">
         <v>121599</v>
       </c>
       <c r="I8" s="12">
@@ -10940,52 +11098,55 @@
       </c>
       <c r="AV8" s="34">
         <v>128517</v>
       </c>
       <c r="AW8" s="11">
         <v>128691</v>
       </c>
       <c r="AX8" s="42">
         <v>128808</v>
       </c>
       <c r="AY8" s="34">
         <v>129018</v>
       </c>
       <c r="AZ8" s="34">
         <v>129170</v>
       </c>
       <c r="BA8" s="34">
         <v>129161</v>
       </c>
       <c r="BB8" s="35">
         <v>129252</v>
       </c>
       <c r="BC8" s="35">
         <v>129361</v>
       </c>
+      <c r="BD8" s="35">
+        <v>129579</v>
+      </c>
     </row>
-    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="12">
         <v>19246</v>
       </c>
       <c r="C9" s="12">
         <v>19210</v>
       </c>
       <c r="D9" s="12">
         <v>19168</v>
       </c>
       <c r="E9" s="12">
         <v>19183</v>
       </c>
       <c r="F9" s="12">
         <v>19186</v>
       </c>
       <c r="G9" s="12">
         <v>19167</v>
       </c>
       <c r="H9" s="12">
         <v>19174</v>
       </c>
       <c r="I9" s="12">
@@ -11107,52 +11268,55 @@
       </c>
       <c r="AV9" s="34">
         <v>17902</v>
       </c>
       <c r="AW9" s="11">
         <v>17881</v>
       </c>
       <c r="AX9" s="42">
         <v>17896</v>
       </c>
       <c r="AY9" s="34">
         <v>17870</v>
       </c>
       <c r="AZ9" s="34">
         <v>17835</v>
       </c>
       <c r="BA9" s="34">
         <v>17765</v>
       </c>
       <c r="BB9" s="35">
         <v>17761</v>
       </c>
       <c r="BC9" s="35">
         <v>17744</v>
       </c>
+      <c r="BD9" s="35">
+        <v>17731</v>
+      </c>
     </row>
-    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="12">
         <v>16489</v>
       </c>
       <c r="C10" s="12">
         <v>16481</v>
       </c>
       <c r="D10" s="12">
         <v>16454</v>
       </c>
       <c r="E10" s="12">
         <v>16417</v>
       </c>
       <c r="F10" s="12">
         <v>16407</v>
       </c>
       <c r="G10" s="12">
         <v>16383</v>
       </c>
       <c r="H10" s="12">
         <v>16354</v>
       </c>
       <c r="I10" s="12">
@@ -11274,52 +11438,55 @@
       </c>
       <c r="AV10" s="34">
         <v>16086</v>
       </c>
       <c r="AW10" s="11">
         <v>16089</v>
       </c>
       <c r="AX10" s="42">
         <v>16079</v>
       </c>
       <c r="AY10" s="34">
         <v>16070</v>
       </c>
       <c r="AZ10" s="34">
         <v>16060</v>
       </c>
       <c r="BA10" s="34">
         <v>16056</v>
       </c>
       <c r="BB10" s="35">
         <v>16063</v>
       </c>
       <c r="BC10" s="35">
         <v>16047</v>
       </c>
+      <c r="BD10" s="35">
+        <v>16039</v>
+      </c>
     </row>
-    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="12">
         <v>58734</v>
       </c>
       <c r="C11" s="12">
         <v>58719</v>
       </c>
       <c r="D11" s="12">
         <v>58654</v>
       </c>
       <c r="E11" s="12">
         <v>58647</v>
       </c>
       <c r="F11" s="12">
         <v>58577</v>
       </c>
       <c r="G11" s="12">
         <v>58680</v>
       </c>
       <c r="H11" s="12">
         <v>58607</v>
       </c>
       <c r="I11" s="12">
@@ -11441,52 +11608,55 @@
       </c>
       <c r="AV11" s="34">
         <v>58504</v>
       </c>
       <c r="AW11" s="11">
         <v>58511</v>
       </c>
       <c r="AX11" s="42">
         <v>58501</v>
       </c>
       <c r="AY11" s="34">
         <v>58490</v>
       </c>
       <c r="AZ11" s="34">
         <v>58488</v>
       </c>
       <c r="BA11" s="34">
         <v>58470</v>
       </c>
       <c r="BB11" s="35">
         <v>58430</v>
       </c>
       <c r="BC11" s="35">
         <v>58400</v>
       </c>
+      <c r="BD11" s="35">
+        <v>58353</v>
+      </c>
     </row>
-    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="12">
         <v>6491</v>
       </c>
       <c r="C12" s="12">
         <v>6485</v>
       </c>
       <c r="D12" s="12">
         <v>6472</v>
       </c>
       <c r="E12" s="12">
         <v>6460</v>
       </c>
       <c r="F12" s="12">
         <v>6451</v>
       </c>
       <c r="G12" s="12">
         <v>6453</v>
       </c>
       <c r="H12" s="12">
         <v>6453</v>
       </c>
       <c r="I12" s="12">
@@ -11608,52 +11778,55 @@
       </c>
       <c r="AV12" s="34">
         <v>6116</v>
       </c>
       <c r="AW12" s="11">
         <v>6112</v>
       </c>
       <c r="AX12" s="42">
         <v>6111</v>
       </c>
       <c r="AY12" s="34">
         <v>6101</v>
       </c>
       <c r="AZ12" s="34">
         <v>6093</v>
       </c>
       <c r="BA12" s="34">
         <v>6082</v>
       </c>
       <c r="BB12" s="35">
         <v>6062</v>
       </c>
       <c r="BC12" s="35">
         <v>6046</v>
       </c>
+      <c r="BD12" s="35">
+        <v>6037</v>
+      </c>
     </row>
-    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
         <v>7188</v>
       </c>
       <c r="C13" s="12">
         <v>7185</v>
       </c>
       <c r="D13" s="12">
         <v>7177</v>
       </c>
       <c r="E13" s="12">
         <v>7178</v>
       </c>
       <c r="F13" s="12">
         <v>7166</v>
       </c>
       <c r="G13" s="12">
         <v>7175</v>
       </c>
       <c r="H13" s="12">
         <v>7167</v>
       </c>
       <c r="I13" s="12">
@@ -11775,52 +11948,55 @@
       </c>
       <c r="AV13" s="34">
         <v>6662</v>
       </c>
       <c r="AW13" s="11">
         <v>6655</v>
       </c>
       <c r="AX13" s="42">
         <v>6632</v>
       </c>
       <c r="AY13" s="34">
         <v>6596</v>
       </c>
       <c r="AZ13" s="34">
         <v>6581</v>
       </c>
       <c r="BA13" s="34">
         <v>6582</v>
       </c>
       <c r="BB13" s="35">
         <v>6556</v>
       </c>
       <c r="BC13" s="35">
         <v>6542</v>
       </c>
+      <c r="BD13" s="35">
+        <v>6523</v>
+      </c>
     </row>
-    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
         <v>17525</v>
       </c>
       <c r="C14" s="12">
         <v>17515</v>
       </c>
       <c r="D14" s="12">
         <v>17474</v>
       </c>
       <c r="E14" s="12">
         <v>17455</v>
       </c>
       <c r="F14" s="12">
         <v>17439</v>
       </c>
       <c r="G14" s="12">
         <v>17408</v>
       </c>
       <c r="H14" s="12">
         <v>17403</v>
       </c>
       <c r="I14" s="12">
@@ -11942,52 +12118,55 @@
       </c>
       <c r="AV14" s="34">
         <v>16277</v>
       </c>
       <c r="AW14" s="11">
         <v>16271</v>
       </c>
       <c r="AX14" s="42">
         <v>16262</v>
       </c>
       <c r="AY14" s="34">
         <v>16212</v>
       </c>
       <c r="AZ14" s="34">
         <v>16176</v>
       </c>
       <c r="BA14" s="34">
         <v>16146</v>
       </c>
       <c r="BB14" s="35">
         <v>16119</v>
       </c>
       <c r="BC14" s="35">
         <v>16117</v>
       </c>
+      <c r="BD14" s="35">
+        <v>16060</v>
+      </c>
     </row>
-    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
         <v>8429</v>
       </c>
       <c r="C15" s="12">
         <v>8414</v>
       </c>
       <c r="D15" s="12">
         <v>8415</v>
       </c>
       <c r="E15" s="12">
         <v>8395</v>
       </c>
       <c r="F15" s="12">
         <v>8383</v>
       </c>
       <c r="G15" s="12">
         <v>8345</v>
       </c>
       <c r="H15" s="12">
         <v>8331</v>
       </c>
       <c r="I15" s="12">
@@ -12109,52 +12288,55 @@
       </c>
       <c r="AV15" s="34">
         <v>7700</v>
       </c>
       <c r="AW15" s="11">
         <v>7689</v>
       </c>
       <c r="AX15" s="42">
         <v>7671</v>
       </c>
       <c r="AY15" s="34">
         <v>7671</v>
       </c>
       <c r="AZ15" s="34">
         <v>7668</v>
       </c>
       <c r="BA15" s="34">
         <v>7656</v>
       </c>
       <c r="BB15" s="35">
         <v>7639</v>
       </c>
       <c r="BC15" s="35">
         <v>7632</v>
       </c>
+      <c r="BD15" s="35">
+        <v>7617</v>
+      </c>
     </row>
-    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>5664</v>
       </c>
       <c r="C16" s="12">
         <v>5652</v>
       </c>
       <c r="D16" s="12">
         <v>5650</v>
       </c>
       <c r="E16" s="12">
         <v>5647</v>
       </c>
       <c r="F16" s="12">
         <v>5633</v>
       </c>
       <c r="G16" s="12">
         <v>5620</v>
       </c>
       <c r="H16" s="12">
         <v>5610</v>
       </c>
       <c r="I16" s="12">
@@ -12276,52 +12458,55 @@
       </c>
       <c r="AV16" s="34">
         <v>5167</v>
       </c>
       <c r="AW16" s="11">
         <v>5161</v>
       </c>
       <c r="AX16" s="42">
         <v>5157</v>
       </c>
       <c r="AY16" s="34">
         <v>5150</v>
       </c>
       <c r="AZ16" s="34">
         <v>5139</v>
       </c>
       <c r="BA16" s="34">
         <v>5135</v>
       </c>
       <c r="BB16" s="35">
         <v>5130</v>
       </c>
       <c r="BC16" s="35">
         <v>5126</v>
       </c>
+      <c r="BD16" s="35">
+        <v>5117</v>
+      </c>
     </row>
-    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>20900</v>
       </c>
       <c r="C17" s="12">
         <v>20889</v>
       </c>
       <c r="D17" s="12">
         <v>20852</v>
       </c>
       <c r="E17" s="12">
         <v>20820</v>
       </c>
       <c r="F17" s="12">
         <v>20809</v>
       </c>
       <c r="G17" s="12">
         <v>20777</v>
       </c>
       <c r="H17" s="12">
         <v>20758</v>
       </c>
       <c r="I17" s="12">
@@ -12443,52 +12628,55 @@
       </c>
       <c r="AV17" s="34">
         <v>19832</v>
       </c>
       <c r="AW17" s="11">
         <v>19791</v>
       </c>
       <c r="AX17" s="42">
         <v>19774</v>
       </c>
       <c r="AY17" s="34">
         <v>19740</v>
       </c>
       <c r="AZ17" s="34">
         <v>19730</v>
       </c>
       <c r="BA17" s="34">
         <v>19711</v>
       </c>
       <c r="BB17" s="35">
         <v>19672</v>
       </c>
       <c r="BC17" s="35">
         <v>19652</v>
       </c>
+      <c r="BD17" s="35">
+        <v>19611</v>
+      </c>
     </row>
-    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
         <v>5772</v>
       </c>
       <c r="C18" s="12">
         <v>5755</v>
       </c>
       <c r="D18" s="12">
         <v>5743</v>
       </c>
       <c r="E18" s="12">
         <v>5738</v>
       </c>
       <c r="F18" s="12">
         <v>5734</v>
       </c>
       <c r="G18" s="12">
         <v>5719</v>
       </c>
       <c r="H18" s="12">
         <v>5708</v>
       </c>
       <c r="I18" s="12">
@@ -12610,52 +12798,55 @@
       </c>
       <c r="AV18" s="34">
         <v>5164</v>
       </c>
       <c r="AW18" s="11">
         <v>5145</v>
       </c>
       <c r="AX18" s="42">
         <v>5144</v>
       </c>
       <c r="AY18" s="34">
         <v>5137</v>
       </c>
       <c r="AZ18" s="34">
         <v>5112</v>
       </c>
       <c r="BA18" s="34">
         <v>5114</v>
       </c>
       <c r="BB18" s="35">
         <v>5105</v>
       </c>
       <c r="BC18" s="35">
         <v>5101</v>
       </c>
+      <c r="BD18" s="35">
+        <v>5078</v>
+      </c>
     </row>
-    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
         <v>12268</v>
       </c>
       <c r="C19" s="12">
         <v>12259</v>
       </c>
       <c r="D19" s="12">
         <v>12241</v>
       </c>
       <c r="E19" s="12">
         <v>12216</v>
       </c>
       <c r="F19" s="12">
         <v>12199</v>
       </c>
       <c r="G19" s="12">
         <v>12196</v>
       </c>
       <c r="H19" s="12">
         <v>12180</v>
       </c>
       <c r="I19" s="12">
@@ -12777,52 +12968,55 @@
       </c>
       <c r="AV19" s="34">
         <v>11640</v>
       </c>
       <c r="AW19" s="11">
         <v>11608</v>
       </c>
       <c r="AX19" s="42">
         <v>11590</v>
       </c>
       <c r="AY19" s="34">
         <v>11586</v>
       </c>
       <c r="AZ19" s="34">
         <v>11566</v>
       </c>
       <c r="BA19" s="34">
         <v>11553</v>
       </c>
       <c r="BB19" s="35">
         <v>11543</v>
       </c>
       <c r="BC19" s="35">
         <v>11537</v>
       </c>
+      <c r="BD19" s="35">
+        <v>11508</v>
+      </c>
     </row>
-    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
         <v>10553</v>
       </c>
       <c r="C20" s="12">
         <v>10523</v>
       </c>
       <c r="D20" s="12">
         <v>10509</v>
       </c>
       <c r="E20" s="12">
         <v>10486</v>
       </c>
       <c r="F20" s="12">
         <v>10463</v>
       </c>
       <c r="G20" s="12">
         <v>10442</v>
       </c>
       <c r="H20" s="12">
         <v>10429</v>
       </c>
       <c r="I20" s="12">
@@ -12944,52 +13138,55 @@
       </c>
       <c r="AV20" s="34">
         <v>9513</v>
       </c>
       <c r="AW20" s="11">
         <v>9501</v>
       </c>
       <c r="AX20" s="42">
         <v>9475</v>
       </c>
       <c r="AY20" s="34">
         <v>9460</v>
       </c>
       <c r="AZ20" s="34">
         <v>9440</v>
       </c>
       <c r="BA20" s="34">
         <v>9403</v>
       </c>
       <c r="BB20" s="35">
         <v>9379</v>
       </c>
       <c r="BC20" s="35">
         <v>9345</v>
       </c>
+      <c r="BD20" s="35">
+        <v>9305</v>
+      </c>
     </row>
-    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
         <v>36143</v>
       </c>
       <c r="C21" s="12">
         <v>36132</v>
       </c>
       <c r="D21" s="12">
         <v>36128</v>
       </c>
       <c r="E21" s="12">
         <v>36134</v>
       </c>
       <c r="F21" s="12">
         <v>36161</v>
       </c>
       <c r="G21" s="12">
         <v>36186</v>
       </c>
       <c r="H21" s="12">
         <v>36164</v>
       </c>
       <c r="I21" s="12">
@@ -13111,52 +13308,55 @@
       </c>
       <c r="AV21" s="34">
         <v>36495</v>
       </c>
       <c r="AW21" s="11">
         <v>36498</v>
       </c>
       <c r="AX21" s="42">
         <v>36523</v>
       </c>
       <c r="AY21" s="34">
         <v>36534</v>
       </c>
       <c r="AZ21" s="34">
         <v>36547</v>
       </c>
       <c r="BA21" s="34">
         <v>36602</v>
       </c>
       <c r="BB21" s="35">
         <v>36668</v>
       </c>
       <c r="BC21" s="35">
         <v>36752</v>
       </c>
+      <c r="BD21" s="35">
+        <v>36742</v>
+      </c>
     </row>
-    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12">
         <v>11248</v>
       </c>
       <c r="C22" s="12">
         <v>11226</v>
       </c>
       <c r="D22" s="12">
         <v>11191</v>
       </c>
       <c r="E22" s="12">
         <v>11166</v>
       </c>
       <c r="F22" s="12">
         <v>11148</v>
       </c>
       <c r="G22" s="12">
         <v>11124</v>
       </c>
       <c r="H22" s="12">
         <v>11108</v>
       </c>
       <c r="I22" s="12">
@@ -13278,52 +13478,55 @@
       </c>
       <c r="AV22" s="34">
         <v>10370</v>
       </c>
       <c r="AW22" s="11">
         <v>10324</v>
       </c>
       <c r="AX22" s="42">
         <v>10288</v>
       </c>
       <c r="AY22" s="34">
         <v>10251</v>
       </c>
       <c r="AZ22" s="34">
         <v>10230</v>
       </c>
       <c r="BA22" s="34">
         <v>10235</v>
       </c>
       <c r="BB22" s="35">
         <v>10215</v>
       </c>
       <c r="BC22" s="35">
         <v>10218</v>
       </c>
+      <c r="BD22" s="35">
+        <v>10190</v>
+      </c>
     </row>
-    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="12">
         <v>5013</v>
       </c>
       <c r="C23" s="12">
         <v>4998</v>
       </c>
       <c r="D23" s="12">
         <v>4994</v>
       </c>
       <c r="E23" s="12">
         <v>4983</v>
       </c>
       <c r="F23" s="12">
         <v>4972</v>
       </c>
       <c r="G23" s="12">
         <v>4966</v>
       </c>
       <c r="H23" s="12">
         <v>4963</v>
       </c>
       <c r="I23" s="12">
@@ -13445,52 +13648,55 @@
       </c>
       <c r="AV23" s="34">
         <v>4456</v>
       </c>
       <c r="AW23" s="11">
         <v>4433</v>
       </c>
       <c r="AX23" s="42">
         <v>4409</v>
       </c>
       <c r="AY23" s="34">
         <v>4401</v>
       </c>
       <c r="AZ23" s="34">
         <v>4387</v>
       </c>
       <c r="BA23" s="34">
         <v>4370</v>
       </c>
       <c r="BB23" s="35">
         <v>4361</v>
       </c>
       <c r="BC23" s="35">
         <v>4359</v>
       </c>
+      <c r="BD23" s="35">
+        <v>4345</v>
+      </c>
     </row>
-    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="12">
         <v>9061</v>
       </c>
       <c r="C24" s="12">
         <v>9035</v>
       </c>
       <c r="D24" s="12">
         <v>9025</v>
       </c>
       <c r="E24" s="12">
         <v>9008</v>
       </c>
       <c r="F24" s="12">
         <v>8985</v>
       </c>
       <c r="G24" s="12">
         <v>8978</v>
       </c>
       <c r="H24" s="12">
         <v>8963</v>
       </c>
       <c r="I24" s="12">
@@ -13612,52 +13818,55 @@
       </c>
       <c r="AV24" s="34">
         <v>8272</v>
       </c>
       <c r="AW24" s="11">
         <v>8248</v>
       </c>
       <c r="AX24" s="42">
         <v>8234</v>
       </c>
       <c r="AY24" s="34">
         <v>8186</v>
       </c>
       <c r="AZ24" s="34">
         <v>8162</v>
       </c>
       <c r="BA24" s="34">
         <v>8151</v>
       </c>
       <c r="BB24" s="35">
         <v>8120</v>
       </c>
       <c r="BC24" s="35">
         <v>8103</v>
       </c>
+      <c r="BD24" s="35">
+        <v>8097</v>
+      </c>
     </row>
-    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12">
         <v>11722</v>
       </c>
       <c r="C25" s="12">
         <v>11716</v>
       </c>
       <c r="D25" s="12">
         <v>11683</v>
       </c>
       <c r="E25" s="12">
         <v>11667</v>
       </c>
       <c r="F25" s="12">
         <v>11652</v>
       </c>
       <c r="G25" s="12">
         <v>11615</v>
       </c>
       <c r="H25" s="12">
         <v>11593</v>
       </c>
       <c r="I25" s="12">
@@ -13779,52 +13988,55 @@
       </c>
       <c r="AV25" s="34">
         <v>10770</v>
       </c>
       <c r="AW25" s="11">
         <v>10739</v>
       </c>
       <c r="AX25" s="42">
         <v>10730</v>
       </c>
       <c r="AY25" s="34">
         <v>10708</v>
       </c>
       <c r="AZ25" s="34">
         <v>10695</v>
       </c>
       <c r="BA25" s="34">
         <v>10679</v>
       </c>
       <c r="BB25" s="35">
         <v>10655</v>
       </c>
       <c r="BC25" s="35">
         <v>10647</v>
       </c>
+      <c r="BD25" s="35">
+        <v>10635</v>
+      </c>
     </row>
-    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="12">
         <v>7912</v>
       </c>
       <c r="C26" s="12">
         <v>7911</v>
       </c>
       <c r="D26" s="12">
         <v>7895</v>
       </c>
       <c r="E26" s="12">
         <v>7883</v>
       </c>
       <c r="F26" s="12">
         <v>7863</v>
       </c>
       <c r="G26" s="12">
         <v>7862</v>
       </c>
       <c r="H26" s="12">
         <v>7863</v>
       </c>
       <c r="I26" s="12">
@@ -13946,52 +14158,55 @@
       </c>
       <c r="AV26" s="34">
         <v>7171</v>
       </c>
       <c r="AW26" s="11">
         <v>7147</v>
       </c>
       <c r="AX26" s="42">
         <v>7129</v>
       </c>
       <c r="AY26" s="34">
         <v>7120</v>
       </c>
       <c r="AZ26" s="34">
         <v>7107</v>
       </c>
       <c r="BA26" s="34">
         <v>7105</v>
       </c>
       <c r="BB26" s="35">
         <v>7115</v>
       </c>
       <c r="BC26" s="35">
         <v>7095</v>
       </c>
+      <c r="BD26" s="35">
+        <v>7064</v>
+      </c>
     </row>
-    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="12">
         <v>12102</v>
       </c>
       <c r="C27" s="12">
         <v>12083</v>
       </c>
       <c r="D27" s="12">
         <v>12058</v>
       </c>
       <c r="E27" s="12">
         <v>12053</v>
       </c>
       <c r="F27" s="12">
         <v>12034</v>
       </c>
       <c r="G27" s="12">
         <v>12024</v>
       </c>
       <c r="H27" s="12">
         <v>12022</v>
       </c>
       <c r="I27" s="12">
@@ -14113,52 +14328,55 @@
       </c>
       <c r="AV27" s="34">
         <v>11383</v>
       </c>
       <c r="AW27" s="11">
         <v>11369</v>
       </c>
       <c r="AX27" s="42">
         <v>11341</v>
       </c>
       <c r="AY27" s="34">
         <v>11330</v>
       </c>
       <c r="AZ27" s="34">
         <v>11303</v>
       </c>
       <c r="BA27" s="34">
         <v>11297</v>
       </c>
       <c r="BB27" s="35">
         <v>11267</v>
       </c>
       <c r="BC27" s="35">
         <v>11251</v>
       </c>
+      <c r="BD27" s="35">
+        <v>11233</v>
+      </c>
     </row>
-    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="48" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
       <c r="H28" s="48"/>
       <c r="I28" s="48"/>
       <c r="J28" s="48"/>
       <c r="K28" s="48"/>
       <c r="L28" s="48"/>
       <c r="M28" s="48"/>
       <c r="N28" s="48"/>
       <c r="O28" s="48"/>
       <c r="P28" s="48"/>
       <c r="Q28" s="48"/>
       <c r="R28" s="48"/>
       <c r="S28" s="48"/>
       <c r="T28" s="48"/>
       <c r="U28" s="48"/>
       <c r="V28" s="48"/>
       <c r="W28" s="48"/>
       <c r="X28" s="48"/>
@@ -14171,52 +14389,53 @@
       <c r="AE28" s="48"/>
       <c r="AF28" s="48"/>
       <c r="AG28" s="48"/>
       <c r="AH28" s="48"/>
       <c r="AI28" s="48"/>
       <c r="AJ28" s="48"/>
       <c r="AK28" s="48"/>
       <c r="AL28" s="48"/>
       <c r="AM28" s="48"/>
       <c r="AN28" s="48"/>
       <c r="AO28" s="48"/>
       <c r="AP28" s="48"/>
       <c r="AQ28" s="48"/>
       <c r="AR28" s="48"/>
       <c r="AS28" s="48"/>
       <c r="AT28" s="48"/>
       <c r="AU28" s="48"/>
       <c r="AV28" s="48"/>
       <c r="AW28" s="48"/>
       <c r="AX28" s="48"/>
       <c r="AY28" s="48"/>
       <c r="AZ28" s="48"/>
       <c r="BA28" s="48"/>
       <c r="BB28" s="48"/>
       <c r="BC28" s="48"/>
+      <c r="BD28" s="48"/>
     </row>
-    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="12">
         <v>432347</v>
       </c>
       <c r="C29" s="12">
         <v>432074</v>
       </c>
       <c r="D29" s="12">
         <v>431608</v>
       </c>
       <c r="E29" s="12">
         <v>431433</v>
       </c>
       <c r="F29" s="12">
         <v>431186</v>
       </c>
       <c r="G29" s="12">
         <v>431039</v>
       </c>
       <c r="H29" s="12">
         <v>430821</v>
       </c>
       <c r="I29" s="12">
@@ -14338,52 +14557,55 @@
       </c>
       <c r="AV29" s="34">
         <v>424011</v>
       </c>
       <c r="AW29" s="11">
         <v>423898</v>
       </c>
       <c r="AX29" s="35">
         <v>423719</v>
       </c>
       <c r="AY29" s="11">
         <v>423604</v>
       </c>
       <c r="AZ29" s="34">
         <v>423503</v>
       </c>
       <c r="BA29" s="11">
         <v>423332</v>
       </c>
       <c r="BB29" s="29">
         <v>423182</v>
       </c>
       <c r="BC29" s="11">
         <v>422924</v>
       </c>
+      <c r="BD29" s="11">
+        <v>422753</v>
+      </c>
     </row>
-    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>140489</v>
       </c>
       <c r="C30" s="12">
         <v>140577</v>
       </c>
       <c r="D30" s="12">
         <v>140622</v>
       </c>
       <c r="E30" s="12">
         <v>140662</v>
       </c>
       <c r="F30" s="12">
         <v>140760</v>
       </c>
       <c r="G30" s="12">
         <v>140787</v>
       </c>
       <c r="H30" s="12">
         <v>140950</v>
       </c>
       <c r="I30" s="12">
@@ -14505,52 +14727,55 @@
       </c>
       <c r="AV30" s="34">
         <v>147895</v>
       </c>
       <c r="AW30" s="11">
         <v>148061</v>
       </c>
       <c r="AX30" s="35">
         <v>148256</v>
       </c>
       <c r="AY30" s="11">
         <v>148419</v>
       </c>
       <c r="AZ30" s="34">
         <v>148516</v>
       </c>
       <c r="BA30" s="11">
         <v>148596</v>
       </c>
       <c r="BB30" s="29">
         <v>148711</v>
       </c>
       <c r="BC30" s="11">
         <v>148767</v>
       </c>
+      <c r="BD30" s="11">
+        <v>148976</v>
+      </c>
     </row>
-    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="12">
         <v>19682</v>
       </c>
       <c r="C31" s="12">
         <v>19664</v>
       </c>
       <c r="D31" s="12">
         <v>19626</v>
       </c>
       <c r="E31" s="12">
         <v>19612</v>
       </c>
       <c r="F31" s="12">
         <v>19586</v>
       </c>
       <c r="G31" s="12">
         <v>19579</v>
       </c>
       <c r="H31" s="12">
         <v>19559</v>
       </c>
       <c r="I31" s="12">
@@ -14672,52 +14897,55 @@
       </c>
       <c r="AV31" s="34">
         <v>18291</v>
       </c>
       <c r="AW31" s="11">
         <v>18250</v>
       </c>
       <c r="AX31" s="35">
         <v>18257</v>
       </c>
       <c r="AY31" s="11">
         <v>18245</v>
       </c>
       <c r="AZ31" s="34">
         <v>18241</v>
       </c>
       <c r="BA31" s="11">
         <v>18203</v>
       </c>
       <c r="BB31" s="29">
         <v>18200</v>
       </c>
       <c r="BC31" s="11">
         <v>18175</v>
       </c>
+      <c r="BD31" s="11">
+        <v>18154</v>
+      </c>
     </row>
-    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="12">
         <v>18725</v>
       </c>
       <c r="C32" s="12">
         <v>18696</v>
       </c>
       <c r="D32" s="12">
         <v>18664</v>
       </c>
       <c r="E32" s="12">
         <v>18630</v>
       </c>
       <c r="F32" s="12">
         <v>18609</v>
       </c>
       <c r="G32" s="12">
         <v>18566</v>
       </c>
       <c r="H32" s="12">
         <v>18540</v>
       </c>
       <c r="I32" s="12">
@@ -14839,52 +15067,55 @@
       </c>
       <c r="AV32" s="34">
         <v>18234</v>
       </c>
       <c r="AW32" s="11">
         <v>18211</v>
       </c>
       <c r="AX32" s="35">
         <v>18201</v>
       </c>
       <c r="AY32" s="11">
         <v>18193</v>
       </c>
       <c r="AZ32" s="34">
         <v>18177</v>
       </c>
       <c r="BA32" s="11">
         <v>18189</v>
       </c>
       <c r="BB32" s="29">
         <v>18194</v>
       </c>
       <c r="BC32" s="11">
         <v>18188</v>
       </c>
+      <c r="BD32" s="11">
+        <v>18175</v>
+      </c>
     </row>
-    <row r="33" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="12">
         <v>65042</v>
       </c>
       <c r="C33" s="12">
         <v>65028</v>
       </c>
       <c r="D33" s="12">
         <v>64892</v>
       </c>
       <c r="E33" s="12">
         <v>64873</v>
       </c>
       <c r="F33" s="12">
         <v>64846</v>
       </c>
       <c r="G33" s="12">
         <v>65050</v>
       </c>
       <c r="H33" s="12">
         <v>64993</v>
       </c>
       <c r="I33" s="12">
@@ -15006,52 +15237,55 @@
       </c>
       <c r="AV33" s="34">
         <v>64625</v>
       </c>
       <c r="AW33" s="11">
         <v>64647</v>
       </c>
       <c r="AX33" s="35">
         <v>64570</v>
       </c>
       <c r="AY33" s="11">
         <v>64597</v>
       </c>
       <c r="AZ33" s="34">
         <v>64601</v>
       </c>
       <c r="BA33" s="11">
         <v>64568</v>
       </c>
       <c r="BB33" s="29">
         <v>64524</v>
       </c>
       <c r="BC33" s="11">
         <v>64487</v>
       </c>
+      <c r="BD33" s="11">
+        <v>64438</v>
+      </c>
     </row>
-    <row r="34" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="12">
         <v>6099</v>
       </c>
       <c r="C34" s="12">
         <v>6090</v>
       </c>
       <c r="D34" s="12">
         <v>6078</v>
       </c>
       <c r="E34" s="12">
         <v>6078</v>
       </c>
       <c r="F34" s="12">
         <v>6080</v>
       </c>
       <c r="G34" s="12">
         <v>6077</v>
       </c>
       <c r="H34" s="12">
         <v>6070</v>
       </c>
       <c r="I34" s="12">
@@ -15173,52 +15407,55 @@
       </c>
       <c r="AV34" s="34">
         <v>5607</v>
       </c>
       <c r="AW34" s="11">
         <v>5587</v>
       </c>
       <c r="AX34" s="35">
         <v>5579</v>
       </c>
       <c r="AY34" s="11">
         <v>5563</v>
       </c>
       <c r="AZ34" s="34">
         <v>5568</v>
       </c>
       <c r="BA34" s="11">
         <v>5558</v>
       </c>
       <c r="BB34" s="29">
         <v>5552</v>
       </c>
       <c r="BC34" s="11">
         <v>5550</v>
       </c>
+      <c r="BD34" s="11">
+        <v>5522</v>
+      </c>
     </row>
-    <row r="35" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="12">
         <v>6470</v>
       </c>
       <c r="C35" s="12">
         <v>6456</v>
       </c>
       <c r="D35" s="12">
         <v>6454</v>
       </c>
       <c r="E35" s="12">
         <v>6444</v>
       </c>
       <c r="F35" s="12">
         <v>6423</v>
       </c>
       <c r="G35" s="12">
         <v>6418</v>
       </c>
       <c r="H35" s="12">
         <v>6415</v>
       </c>
       <c r="I35" s="12">
@@ -15340,52 +15577,55 @@
       </c>
       <c r="AV35" s="34">
         <v>5765</v>
       </c>
       <c r="AW35" s="11">
         <v>5747</v>
       </c>
       <c r="AX35" s="35">
         <v>5719</v>
       </c>
       <c r="AY35" s="11">
         <v>5692</v>
       </c>
       <c r="AZ35" s="34">
         <v>5660</v>
       </c>
       <c r="BA35" s="11">
         <v>5643</v>
       </c>
       <c r="BB35" s="29">
         <v>5620</v>
       </c>
       <c r="BC35" s="11">
         <v>5594</v>
       </c>
+      <c r="BD35" s="11">
+        <v>5586</v>
+      </c>
     </row>
-    <row r="36" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="12">
         <v>17902</v>
       </c>
       <c r="C36" s="12">
         <v>17871</v>
       </c>
       <c r="D36" s="12">
         <v>17831</v>
       </c>
       <c r="E36" s="12">
         <v>17826</v>
       </c>
       <c r="F36" s="12">
         <v>17780</v>
       </c>
       <c r="G36" s="12">
         <v>17753</v>
       </c>
       <c r="H36" s="12">
         <v>17713</v>
       </c>
       <c r="I36" s="12">
@@ -15507,52 +15747,55 @@
       </c>
       <c r="AV36" s="34">
         <v>16440</v>
       </c>
       <c r="AW36" s="11">
         <v>16411</v>
       </c>
       <c r="AX36" s="35">
         <v>16396</v>
       </c>
       <c r="AY36" s="11">
         <v>16344</v>
       </c>
       <c r="AZ36" s="34">
         <v>16336</v>
       </c>
       <c r="BA36" s="11">
         <v>16316</v>
       </c>
       <c r="BB36" s="29">
         <v>16290</v>
       </c>
       <c r="BC36" s="11">
         <v>16242</v>
       </c>
+      <c r="BD36" s="11">
+        <v>16209</v>
+      </c>
     </row>
-    <row r="37" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="12">
         <v>8447</v>
       </c>
       <c r="C37" s="12">
         <v>8433</v>
       </c>
       <c r="D37" s="12">
         <v>8415</v>
       </c>
       <c r="E37" s="12">
         <v>8405</v>
       </c>
       <c r="F37" s="12">
         <v>8392</v>
       </c>
       <c r="G37" s="12">
         <v>8358</v>
       </c>
       <c r="H37" s="12">
         <v>8334</v>
       </c>
       <c r="I37" s="12">
@@ -15674,52 +15917,55 @@
       </c>
       <c r="AV37" s="34">
         <v>7746</v>
       </c>
       <c r="AW37" s="11">
         <v>7739</v>
       </c>
       <c r="AX37" s="35">
         <v>7717</v>
       </c>
       <c r="AY37" s="11">
         <v>7699</v>
       </c>
       <c r="AZ37" s="34">
         <v>7683</v>
       </c>
       <c r="BA37" s="11">
         <v>7657</v>
       </c>
       <c r="BB37" s="29">
         <v>7659</v>
       </c>
       <c r="BC37" s="11">
         <v>7653</v>
       </c>
+      <c r="BD37" s="11">
+        <v>7644</v>
+      </c>
     </row>
-    <row r="38" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="12">
         <v>5352</v>
       </c>
       <c r="C38" s="12">
         <v>5340</v>
       </c>
       <c r="D38" s="12">
         <v>5332</v>
       </c>
       <c r="E38" s="12">
         <v>5336</v>
       </c>
       <c r="F38" s="12">
         <v>5325</v>
       </c>
       <c r="G38" s="12">
         <v>5303</v>
       </c>
       <c r="H38" s="12">
         <v>5300</v>
       </c>
       <c r="I38" s="12">
@@ -15841,52 +16087,55 @@
       </c>
       <c r="AV38" s="34">
         <v>4697</v>
       </c>
       <c r="AW38" s="11">
         <v>4698</v>
       </c>
       <c r="AX38" s="35">
         <v>4690</v>
       </c>
       <c r="AY38" s="11">
         <v>4680</v>
       </c>
       <c r="AZ38" s="34">
         <v>4667</v>
       </c>
       <c r="BA38" s="11">
         <v>4650</v>
       </c>
       <c r="BB38" s="29">
         <v>4636</v>
       </c>
       <c r="BC38" s="11">
         <v>4631</v>
       </c>
+      <c r="BD38" s="11">
+        <v>4622</v>
+      </c>
     </row>
-    <row r="39" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="12">
         <v>22303</v>
       </c>
       <c r="C39" s="12">
         <v>22282</v>
       </c>
       <c r="D39" s="12">
         <v>22243</v>
       </c>
       <c r="E39" s="12">
         <v>22228</v>
       </c>
       <c r="F39" s="12">
         <v>22196</v>
       </c>
       <c r="G39" s="12">
         <v>22164</v>
       </c>
       <c r="H39" s="12">
         <v>22151</v>
       </c>
       <c r="I39" s="12">
@@ -16008,52 +16257,55 @@
       </c>
       <c r="AV39" s="34">
         <v>20996</v>
       </c>
       <c r="AW39" s="11">
         <v>20983</v>
       </c>
       <c r="AX39" s="35">
         <v>20961</v>
       </c>
       <c r="AY39" s="11">
         <v>20953</v>
       </c>
       <c r="AZ39" s="34">
         <v>20939</v>
       </c>
       <c r="BA39" s="11">
         <v>20926</v>
       </c>
       <c r="BB39" s="29">
         <v>20888</v>
       </c>
       <c r="BC39" s="11">
         <v>20881</v>
       </c>
+      <c r="BD39" s="11">
+        <v>20843</v>
+      </c>
     </row>
-    <row r="40" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="12">
         <v>5377</v>
       </c>
       <c r="C40" s="12">
         <v>5351</v>
       </c>
       <c r="D40" s="12">
         <v>5347</v>
       </c>
       <c r="E40" s="12">
         <v>5353</v>
       </c>
       <c r="F40" s="12">
         <v>5340</v>
       </c>
       <c r="G40" s="12">
         <v>5324</v>
       </c>
       <c r="H40" s="12">
         <v>5319</v>
       </c>
       <c r="I40" s="12">
@@ -16175,52 +16427,55 @@
       </c>
       <c r="AV40" s="34">
         <v>4748</v>
       </c>
       <c r="AW40" s="11">
         <v>4736</v>
       </c>
       <c r="AX40" s="35">
         <v>4728</v>
       </c>
       <c r="AY40" s="11">
         <v>4721</v>
       </c>
       <c r="AZ40" s="34">
         <v>4701</v>
       </c>
       <c r="BA40" s="11">
         <v>4696</v>
       </c>
       <c r="BB40" s="29">
         <v>4691</v>
       </c>
       <c r="BC40" s="11">
         <v>4677</v>
       </c>
+      <c r="BD40" s="11">
+        <v>4666</v>
+      </c>
     </row>
-    <row r="41" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="12">
         <v>12581</v>
       </c>
       <c r="C41" s="12">
         <v>12578</v>
       </c>
       <c r="D41" s="12">
         <v>12543</v>
       </c>
       <c r="E41" s="12">
         <v>12527</v>
       </c>
       <c r="F41" s="12">
         <v>12515</v>
       </c>
       <c r="G41" s="12">
         <v>12509</v>
       </c>
       <c r="H41" s="12">
         <v>12479</v>
       </c>
       <c r="I41" s="12">
@@ -16342,52 +16597,55 @@
       </c>
       <c r="AV41" s="34">
         <v>11869</v>
       </c>
       <c r="AW41" s="11">
         <v>11832</v>
       </c>
       <c r="AX41" s="35">
         <v>11811</v>
       </c>
       <c r="AY41" s="11">
         <v>11799</v>
       </c>
       <c r="AZ41" s="34">
         <v>11797</v>
       </c>
       <c r="BA41" s="11">
         <v>11780</v>
       </c>
       <c r="BB41" s="29">
         <v>11764</v>
       </c>
       <c r="BC41" s="11">
         <v>11737</v>
       </c>
+      <c r="BD41" s="11">
+        <v>11713</v>
+      </c>
     </row>
-    <row r="42" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="12">
         <v>10506</v>
       </c>
       <c r="C42" s="12">
         <v>10490</v>
       </c>
       <c r="D42" s="12">
         <v>10464</v>
       </c>
       <c r="E42" s="12">
         <v>10453</v>
       </c>
       <c r="F42" s="12">
         <v>10430</v>
       </c>
       <c r="G42" s="12">
         <v>10419</v>
       </c>
       <c r="H42" s="12">
         <v>10400</v>
       </c>
       <c r="I42" s="12">
@@ -16509,52 +16767,55 @@
       </c>
       <c r="AV42" s="34">
         <v>9370</v>
       </c>
       <c r="AW42" s="11">
         <v>9361</v>
       </c>
       <c r="AX42" s="35">
         <v>9310</v>
       </c>
       <c r="AY42" s="11">
         <v>9282</v>
       </c>
       <c r="AZ42" s="34">
         <v>9266</v>
       </c>
       <c r="BA42" s="11">
         <v>9225</v>
       </c>
       <c r="BB42" s="29">
         <v>9198</v>
       </c>
       <c r="BC42" s="11">
         <v>9197</v>
       </c>
+      <c r="BD42" s="11">
+        <v>9172</v>
+      </c>
     </row>
-    <row r="43" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="12">
         <v>37085</v>
       </c>
       <c r="C43" s="12">
         <v>37051</v>
       </c>
       <c r="D43" s="12">
         <v>37054</v>
       </c>
       <c r="E43" s="12">
         <v>37051</v>
       </c>
       <c r="F43" s="12">
         <v>37029</v>
       </c>
       <c r="G43" s="12">
         <v>37018</v>
       </c>
       <c r="H43" s="12">
         <v>37001</v>
       </c>
       <c r="I43" s="12">
@@ -16676,52 +16937,55 @@
       </c>
       <c r="AV43" s="34">
         <v>36903</v>
       </c>
       <c r="AW43" s="11">
         <v>36896</v>
       </c>
       <c r="AX43" s="35">
         <v>36890</v>
       </c>
       <c r="AY43" s="11">
         <v>36922</v>
       </c>
       <c r="AZ43" s="34">
         <v>36944</v>
       </c>
       <c r="BA43" s="11">
         <v>36968</v>
       </c>
       <c r="BB43" s="29">
         <v>36997</v>
       </c>
       <c r="BC43" s="11">
         <v>37024</v>
       </c>
+      <c r="BD43" s="11">
+        <v>37074</v>
+      </c>
     </row>
-    <row r="44" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="12">
         <v>11318</v>
       </c>
       <c r="C44" s="12">
         <v>11300</v>
       </c>
       <c r="D44" s="12">
         <v>11271</v>
       </c>
       <c r="E44" s="12">
         <v>11262</v>
       </c>
       <c r="F44" s="12">
         <v>11240</v>
       </c>
       <c r="G44" s="12">
         <v>11215</v>
       </c>
       <c r="H44" s="12">
         <v>11206</v>
       </c>
       <c r="I44" s="12">
@@ -16843,52 +17107,55 @@
       </c>
       <c r="AV44" s="34">
         <v>10240</v>
       </c>
       <c r="AW44" s="11">
         <v>10206</v>
       </c>
       <c r="AX44" s="35">
         <v>10183</v>
       </c>
       <c r="AY44" s="11">
         <v>10137</v>
       </c>
       <c r="AZ44" s="34">
         <v>10110</v>
       </c>
       <c r="BA44" s="11">
         <v>10088</v>
       </c>
       <c r="BB44" s="29">
         <v>10065</v>
       </c>
       <c r="BC44" s="11">
         <v>10033</v>
       </c>
+      <c r="BD44" s="11">
+        <v>9989</v>
+      </c>
     </row>
-    <row r="45" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="12">
         <v>4443</v>
       </c>
       <c r="C45" s="12">
         <v>4432</v>
       </c>
       <c r="D45" s="12">
         <v>4417</v>
       </c>
       <c r="E45" s="12">
         <v>4405</v>
       </c>
       <c r="F45" s="12">
         <v>4402</v>
       </c>
       <c r="G45" s="12">
         <v>4404</v>
       </c>
       <c r="H45" s="12">
         <v>4376</v>
       </c>
       <c r="I45" s="12">
@@ -17010,52 +17277,55 @@
       </c>
       <c r="AV45" s="34">
         <v>3709</v>
       </c>
       <c r="AW45" s="11">
         <v>3703</v>
       </c>
       <c r="AX45" s="35">
         <v>3676</v>
       </c>
       <c r="AY45" s="11">
         <v>3665</v>
       </c>
       <c r="AZ45" s="34">
         <v>3661</v>
       </c>
       <c r="BA45" s="11">
         <v>3653</v>
       </c>
       <c r="BB45" s="29">
         <v>3635</v>
       </c>
       <c r="BC45" s="11">
         <v>3628</v>
       </c>
+      <c r="BD45" s="11">
+        <v>3606</v>
+      </c>
     </row>
-    <row r="46" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="12">
         <v>8838</v>
       </c>
       <c r="C46" s="12">
         <v>8812</v>
       </c>
       <c r="D46" s="12">
         <v>8791</v>
       </c>
       <c r="E46" s="12">
         <v>8769</v>
       </c>
       <c r="F46" s="12">
         <v>8745</v>
       </c>
       <c r="G46" s="12">
         <v>8739</v>
       </c>
       <c r="H46" s="12">
         <v>8699</v>
       </c>
       <c r="I46" s="12">
@@ -17177,52 +17447,55 @@
       </c>
       <c r="AV46" s="34">
         <v>7882</v>
       </c>
       <c r="AW46" s="11">
         <v>7877</v>
       </c>
       <c r="AX46" s="35">
         <v>7858</v>
       </c>
       <c r="AY46" s="11">
         <v>7837</v>
       </c>
       <c r="AZ46" s="34">
         <v>7827</v>
       </c>
       <c r="BA46" s="11">
         <v>7828</v>
       </c>
       <c r="BB46" s="29">
         <v>7808</v>
       </c>
       <c r="BC46" s="11">
         <v>7791</v>
       </c>
+      <c r="BD46" s="11">
+        <v>7763</v>
+      </c>
     </row>
-    <row r="47" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="29">
         <v>11828</v>
       </c>
       <c r="C47" s="29">
         <v>11807</v>
       </c>
       <c r="D47" s="29">
         <v>11778</v>
       </c>
       <c r="E47" s="29">
         <v>11759</v>
       </c>
       <c r="F47" s="29">
         <v>11755</v>
       </c>
       <c r="G47" s="29">
         <v>11645</v>
       </c>
       <c r="H47" s="29">
         <v>11628</v>
       </c>
       <c r="I47" s="29">
@@ -17344,52 +17617,55 @@
       </c>
       <c r="AV47" s="34">
         <v>10806</v>
       </c>
       <c r="AW47" s="11">
         <v>10794</v>
       </c>
       <c r="AX47" s="35">
         <v>10787</v>
       </c>
       <c r="AY47" s="11">
         <v>10743</v>
       </c>
       <c r="AZ47" s="34">
         <v>10739</v>
       </c>
       <c r="BA47" s="11">
         <v>10728</v>
       </c>
       <c r="BB47" s="29">
         <v>10706</v>
       </c>
       <c r="BC47" s="11">
         <v>10674</v>
       </c>
+      <c r="BD47" s="11">
+        <v>10665</v>
+      </c>
     </row>
-    <row r="48" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="29">
         <v>7652</v>
       </c>
       <c r="C48" s="29">
         <v>7637</v>
       </c>
       <c r="D48" s="29">
         <v>7630</v>
       </c>
       <c r="E48" s="29">
         <v>7611</v>
       </c>
       <c r="F48" s="29">
         <v>7599</v>
       </c>
       <c r="G48" s="29">
         <v>7587</v>
       </c>
       <c r="H48" s="29">
         <v>7569</v>
       </c>
       <c r="I48" s="29">
@@ -17511,52 +17787,55 @@
       </c>
       <c r="AV48" s="34">
         <v>6798</v>
       </c>
       <c r="AW48" s="11">
         <v>6778</v>
       </c>
       <c r="AX48" s="35">
         <v>6759</v>
       </c>
       <c r="AY48" s="11">
         <v>6753</v>
       </c>
       <c r="AZ48" s="34">
         <v>6738</v>
       </c>
       <c r="BA48" s="11">
         <v>6739</v>
       </c>
       <c r="BB48" s="29">
         <v>6741</v>
       </c>
       <c r="BC48" s="11">
         <v>6721</v>
       </c>
+      <c r="BD48" s="11">
+        <v>6690</v>
+      </c>
     </row>
-    <row r="49" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="30">
         <v>12208</v>
       </c>
       <c r="C49" s="30">
         <v>12179</v>
       </c>
       <c r="D49" s="30">
         <v>12156</v>
       </c>
       <c r="E49" s="30">
         <v>12149</v>
       </c>
       <c r="F49" s="30">
         <v>12134</v>
       </c>
       <c r="G49" s="30">
         <v>12124</v>
       </c>
       <c r="H49" s="30">
         <v>12119</v>
       </c>
       <c r="I49" s="30">
@@ -17678,378 +17957,381 @@
       </c>
       <c r="AV49" s="19">
         <v>11390</v>
       </c>
       <c r="AW49" s="19">
         <v>11381</v>
       </c>
       <c r="AX49" s="36">
         <v>11371</v>
       </c>
       <c r="AY49" s="19">
         <v>11360</v>
       </c>
       <c r="AZ49" s="19">
         <v>11332</v>
       </c>
       <c r="BA49" s="19">
         <v>11321</v>
       </c>
       <c r="BB49" s="30">
         <v>11303</v>
       </c>
       <c r="BC49" s="19">
         <v>11274</v>
       </c>
+      <c r="BD49" s="19">
+        <v>11246</v>
+      </c>
     </row>
-    <row r="50" spans="1:55" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:56" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="21"/>
       <c r="B50" s="11"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11"/>
       <c r="K50" s="13"/>
       <c r="L50" s="11"/>
       <c r="M50" s="11"/>
       <c r="N50" s="11"/>
       <c r="O50" s="11"/>
       <c r="P50" s="11"/>
     </row>
-    <row r="51" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="23"/>
       <c r="N51" s="14"/>
       <c r="O51" s="14"/>
       <c r="P51" s="14"/>
       <c r="Q51" s="14"/>
       <c r="R51" s="14"/>
       <c r="S51" s="14"/>
     </row>
-    <row r="52" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B52" s="25"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
       <c r="N52" s="26"/>
       <c r="O52" s="26"/>
       <c r="P52" s="26"/>
       <c r="Q52" s="26"/>
       <c r="R52" s="26"/>
       <c r="S52" s="12"/>
       <c r="T52" s="12"/>
       <c r="U52" s="12"/>
       <c r="V52" s="12"/>
       <c r="W52" s="12"/>
       <c r="X52" s="12"/>
       <c r="Y52" s="12"/>
       <c r="Z52" s="12"/>
       <c r="AA52" s="12"/>
       <c r="AB52" s="12"/>
       <c r="AC52" s="12"/>
       <c r="AD52" s="12"/>
       <c r="AE52" s="12"/>
       <c r="AF52" s="12"/>
       <c r="AG52" s="12"/>
       <c r="AH52" s="12"/>
       <c r="AI52" s="12"/>
       <c r="AJ52" s="12"/>
       <c r="AK52" s="12"/>
       <c r="AL52" s="12"/>
       <c r="AM52" s="12"/>
     </row>
-    <row r="53" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B53" s="25"/>
       <c r="C53" s="25"/>
       <c r="D53" s="25"/>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="25"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
       <c r="N53" s="26"/>
       <c r="O53" s="26"/>
       <c r="P53" s="26"/>
       <c r="Q53" s="26"/>
       <c r="R53" s="26"/>
       <c r="S53" s="26"/>
       <c r="T53" s="12"/>
       <c r="U53" s="12"/>
       <c r="V53" s="12"/>
       <c r="W53" s="12"/>
       <c r="X53" s="12"/>
       <c r="Y53" s="12"/>
       <c r="Z53" s="37"/>
       <c r="AA53" s="37"/>
       <c r="AB53" s="37"/>
       <c r="AC53" s="37"/>
       <c r="AD53" s="37"/>
       <c r="AE53" s="37"/>
       <c r="AF53" s="37"/>
       <c r="AG53" s="37"/>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
       <c r="AK53" s="37"/>
       <c r="AL53" s="37"/>
       <c r="AM53" s="37"/>
       <c r="AN53" s="37"/>
       <c r="AO53" s="37"/>
       <c r="AP53" s="37"/>
       <c r="AQ53" s="37"/>
       <c r="AR53" s="37"/>
     </row>
-    <row r="54" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A54" s="31"/>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="12"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
       <c r="P54" s="26"/>
       <c r="Q54" s="26"/>
       <c r="R54" s="26"/>
       <c r="S54" s="12"/>
       <c r="T54" s="12"/>
       <c r="U54" s="12"/>
       <c r="V54" s="12"/>
       <c r="W54" s="12"/>
       <c r="X54" s="12"/>
       <c r="Y54" s="12"/>
       <c r="Z54" s="13"/>
       <c r="AA54" s="13"/>
       <c r="AB54" s="13"/>
       <c r="AC54" s="13"/>
       <c r="AD54" s="13"/>
       <c r="AE54" s="13"/>
       <c r="AF54" s="13"/>
       <c r="AG54" s="13"/>
       <c r="AH54" s="13"/>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="13"/>
       <c r="AK54" s="13"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="13"/>
       <c r="AN54" s="13"/>
       <c r="AO54" s="13"/>
       <c r="AP54" s="13"/>
       <c r="AQ54" s="13"/>
       <c r="AR54" s="13"/>
       <c r="AS54" s="13"/>
     </row>
-    <row r="55" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B55" s="25"/>
       <c r="C55" s="25"/>
       <c r="D55" s="25"/>
       <c r="E55" s="25"/>
       <c r="F55" s="25"/>
       <c r="G55" s="25"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25"/>
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
       <c r="P55" s="26"/>
       <c r="Q55" s="26"/>
       <c r="R55" s="26"/>
       <c r="S55" s="26"/>
       <c r="T55" s="12"/>
       <c r="U55" s="12"/>
       <c r="V55" s="12"/>
       <c r="W55" s="12"/>
       <c r="X55" s="12"/>
       <c r="Y55" s="12"/>
       <c r="Z55" s="12"/>
       <c r="AA55" s="12"/>
       <c r="AB55" s="12"/>
       <c r="AC55" s="12"/>
       <c r="AD55" s="12"/>
       <c r="AE55" s="12"/>
       <c r="AF55" s="12"/>
       <c r="AG55" s="12"/>
       <c r="AH55" s="12"/>
       <c r="AI55" s="12"/>
       <c r="AJ55" s="12"/>
       <c r="AK55" s="12"/>
       <c r="AL55" s="12"/>
       <c r="AM55" s="12"/>
       <c r="AN55" s="12"/>
       <c r="AO55" s="12"/>
       <c r="AP55" s="12"/>
       <c r="AQ55" s="12"/>
       <c r="AR55" s="12"/>
       <c r="AS55" s="12"/>
     </row>
-    <row r="56" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B56" s="25"/>
       <c r="C56" s="25"/>
       <c r="D56" s="25"/>
       <c r="E56" s="25"/>
       <c r="F56" s="25"/>
       <c r="G56" s="25"/>
       <c r="H56" s="25"/>
       <c r="I56" s="25"/>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
       <c r="S56" s="12"/>
       <c r="T56" s="12"/>
       <c r="U56" s="12"/>
       <c r="V56" s="12"/>
       <c r="W56" s="12"/>
       <c r="X56" s="12"/>
       <c r="Y56" s="12"/>
       <c r="Z56" s="12"/>
       <c r="AA56" s="12"/>
       <c r="AB56" s="12"/>
       <c r="AC56" s="12"/>
       <c r="AD56" s="12"/>
       <c r="AE56" s="12"/>
       <c r="AF56" s="12"/>
       <c r="AG56" s="12"/>
       <c r="AH56" s="12"/>
       <c r="AI56" s="12"/>
       <c r="AJ56" s="12"/>
       <c r="AK56" s="12"/>
       <c r="AL56" s="12"/>
       <c r="AM56" s="12"/>
       <c r="AN56" s="12"/>
       <c r="AO56" s="12"/>
     </row>
-    <row r="57" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:56" x14ac:dyDescent="0.25">
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="14"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="14"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="14"/>
     </row>
-    <row r="58" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:56" x14ac:dyDescent="0.25">
       <c r="N58" s="14"/>
       <c r="O58" s="14"/>
       <c r="P58" s="14"/>
       <c r="Q58" s="14"/>
       <c r="R58" s="14"/>
       <c r="S58" s="14"/>
       <c r="T58" s="14"/>
       <c r="U58" s="14"/>
       <c r="V58" s="14"/>
       <c r="W58" s="14"/>
       <c r="X58" s="14"/>
       <c r="Y58" s="14"/>
       <c r="Z58" s="14"/>
       <c r="AA58" s="14"/>
       <c r="AB58" s="14"/>
       <c r="AC58" s="14"/>
       <c r="AD58" s="14"/>
       <c r="AE58" s="14"/>
       <c r="AF58" s="14"/>
       <c r="AG58" s="14"/>
     </row>
-    <row r="59" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:56" x14ac:dyDescent="0.25">
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="14"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="14"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B28:BD28"/>
+    <mergeCell ref="B2:BD2"/>
+    <mergeCell ref="AX4:BD4"/>
+    <mergeCell ref="B6:BD6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:BC28"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:BC6"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>
       <vt:lpstr>По полу</vt:lpstr>