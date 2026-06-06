--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -6,51 +6,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15072" yWindow="288" windowWidth="12552" windowHeight="11388"/>
+    <workbookView xWindow="15072" yWindow="288" windowWidth="12552" windowHeight="11388" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="3" r:id="rId2"/>
     <sheet name="По районам" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="39">
   <si>
     <t>в % к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t xml:space="preserve">Объем строительных работ </t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -131,68 +131,68 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>(январь-март 2026 г.)</t>
-[...2 lines deleted...]
-    <t>в % к январю-марту 2025 г.</t>
+    <t>(январь-апрель 2026 г.)</t>
+  </si>
+  <si>
+    <t>в % к январю-апрелю 2025 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -204,50 +204,57 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -348,51 +355,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -422,112 +429,114 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 22" xfId="2"/>
     <cellStyle name="Обычный 238" xfId="5"/>
     <cellStyle name="Обычный 240" xfId="3"/>
     <cellStyle name="Обычный 246" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -806,148 +815,148 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O42"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O12" sqref="O12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="8" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.44140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.44140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.33203125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.33203125" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.109375" style="1"/>
     <col min="15" max="15" width="11.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="7" customFormat="1" ht="12">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
       <c r="N1" s="6"/>
     </row>
     <row r="2" spans="1:15" s="7" customFormat="1" ht="25.5" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="6"/>
     </row>
     <row r="3" spans="1:15" s="5" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="41"/>
-[...10 lines deleted...]
-      <c r="M3" s="41"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A4" s="10">
         <v>2016</v>
       </c>
       <c r="B4" s="11">
         <v>11397</v>
       </c>
       <c r="C4" s="12">
         <v>23669</v>
       </c>
       <c r="D4" s="12">
         <v>30420</v>
       </c>
       <c r="E4" s="12">
         <v>35636</v>
       </c>
       <c r="F4" s="12">
         <v>53437</v>
       </c>
       <c r="G4" s="12">
         <v>68904</v>
       </c>
       <c r="H4" s="12">
@@ -1346,100 +1355,102 @@
       <c r="J13" s="12">
         <v>254366</v>
       </c>
       <c r="K13" s="12">
         <v>122786</v>
       </c>
       <c r="L13" s="12">
         <v>96637</v>
       </c>
       <c r="M13" s="12">
         <v>364268</v>
       </c>
       <c r="N13" s="13"/>
       <c r="O13" s="14"/>
     </row>
     <row r="14" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="10">
         <v>2026</v>
       </c>
       <c r="B14" s="11">
         <v>40288</v>
       </c>
       <c r="C14" s="12">
         <v>58583</v>
       </c>
-      <c r="D14" s="58">
+      <c r="D14" s="41">
         <v>101806</v>
       </c>
-      <c r="E14" s="12"/>
+      <c r="E14" s="41">
+        <v>58070</v>
+      </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="13"/>
       <c r="O14" s="14"/>
     </row>
     <row r="15" spans="1:15" s="5" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="43"/>
-[...10 lines deleted...]
-      <c r="M15" s="44"/>
+      <c r="B15" s="47"/>
+      <c r="C15" s="47"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="48"/>
       <c r="N15" s="4"/>
       <c r="O15" s="14"/>
     </row>
     <row r="16" spans="1:15" s="5" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A16" s="48" t="s">
+      <c r="A16" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="49"/>
-[...10 lines deleted...]
-      <c r="M16" s="50"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="54"/>
       <c r="N16" s="4"/>
       <c r="O16" s="14"/>
     </row>
     <row r="17" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="10">
         <v>2016</v>
       </c>
       <c r="B17" s="15">
         <v>20</v>
       </c>
       <c r="C17" s="15">
         <v>206.8</v>
       </c>
       <c r="D17" s="16">
         <v>128.4</v>
       </c>
       <c r="E17" s="15">
         <v>116.6</v>
       </c>
       <c r="F17" s="15">
         <v>149.5</v>
       </c>
       <c r="G17" s="15">
         <v>126.5</v>
       </c>
@@ -1842,97 +1853,99 @@
       <c r="K26" s="16">
         <v>48.1</v>
       </c>
       <c r="L26" s="16">
         <v>78.599999999999994</v>
       </c>
       <c r="M26" s="16">
         <v>374.3</v>
       </c>
       <c r="N26" s="4"/>
       <c r="O26" s="14"/>
     </row>
     <row r="27" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="10">
         <v>2026</v>
       </c>
       <c r="B27" s="18">
         <v>10.5</v>
       </c>
       <c r="C27" s="17">
         <v>149.1</v>
       </c>
       <c r="D27" s="17">
         <v>174</v>
       </c>
-      <c r="E27" s="17"/>
+      <c r="E27" s="17">
+        <v>56.6</v>
+      </c>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="4"/>
       <c r="O27" s="14"/>
     </row>
     <row r="28" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A28" s="42" t="s">
+      <c r="A28" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="45"/>
-[...10 lines deleted...]
-      <c r="M28" s="46"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="50"/>
       <c r="N28" s="4"/>
       <c r="O28" s="14"/>
     </row>
     <row r="29" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="41"/>
-[...10 lines deleted...]
-      <c r="M29" s="41"/>
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
       <c r="N29" s="4"/>
     </row>
     <row r="30" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="10">
         <v>2016</v>
       </c>
       <c r="B30" s="17">
         <v>122.8</v>
       </c>
       <c r="C30" s="15">
         <v>95.6</v>
       </c>
       <c r="D30" s="15">
         <v>186.8</v>
       </c>
       <c r="E30" s="15">
         <v>145.4</v>
       </c>
       <c r="F30" s="15">
         <v>126</v>
       </c>
       <c r="G30" s="15">
         <v>140.5</v>
       </c>
       <c r="H30" s="15">
@@ -2321,51 +2334,53 @@
         <v>205.3</v>
       </c>
       <c r="K39" s="25">
         <v>122.5</v>
       </c>
       <c r="L39" s="25">
         <v>84.1</v>
       </c>
       <c r="M39" s="25">
         <v>133.19999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="10">
         <v>2026</v>
       </c>
       <c r="B40" s="18">
         <v>130.80000000000001</v>
       </c>
       <c r="C40" s="17">
         <v>119.3</v>
       </c>
       <c r="D40" s="17">
         <v>98.4</v>
       </c>
-      <c r="E40" s="17"/>
+      <c r="E40" s="17">
+        <v>105.8</v>
+      </c>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:14">
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
     </row>
     <row r="42" spans="1:14">
       <c r="B42" s="3"/>
@@ -2379,130 +2394,130 @@
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P7" sqref="P7"/>
+      <selection activeCell="O4" sqref="O4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="7" customFormat="1" ht="12">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="51"/>
-[...10 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="24">
       <c r="A3" s="8"/>
       <c r="B3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>31</v>
       </c>
       <c r="K3" s="9" t="s">
         <v>32</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="41"/>
-[...10 lines deleted...]
-      <c r="M4" s="41"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="11">
         <v>14124</v>
       </c>
       <c r="C5" s="12">
         <v>28331</v>
       </c>
       <c r="D5" s="12">
         <v>42268</v>
       </c>
       <c r="E5" s="12">
         <v>64544</v>
       </c>
       <c r="F5" s="12">
         <v>119959</v>
       </c>
       <c r="G5" s="12">
         <v>227352</v>
       </c>
       <c r="H5" s="12">
         <v>265226</v>
@@ -2628,143 +2643,145 @@
         <v>362203</v>
       </c>
       <c r="H8" s="12">
         <v>448241</v>
       </c>
       <c r="I8" s="12">
         <v>538712</v>
       </c>
       <c r="J8" s="12">
         <v>671991</v>
       </c>
       <c r="K8" s="12">
         <v>764060</v>
       </c>
       <c r="L8" s="12">
         <v>870719</v>
       </c>
       <c r="M8" s="12">
         <v>1129025</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="19">
         <v>2025</v>
       </c>
-      <c r="B9" s="39">
+      <c r="B9" s="38">
         <v>28432</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="39">
         <v>74785</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="39">
         <v>172942</v>
       </c>
-      <c r="E9" s="40">
+      <c r="E9" s="12">
         <v>225074</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="39">
         <v>307672</v>
       </c>
-      <c r="G9" s="40">
+      <c r="G9" s="39">
         <v>490604</v>
       </c>
-      <c r="H9" s="40">
+      <c r="H9" s="39">
         <v>626431</v>
       </c>
-      <c r="I9" s="40">
+      <c r="I9" s="39">
         <v>710746.7</v>
       </c>
-      <c r="J9" s="40">
+      <c r="J9" s="39">
         <v>965113</v>
       </c>
-      <c r="K9" s="40">
+      <c r="K9" s="39">
         <v>1087899</v>
       </c>
-      <c r="L9" s="40">
+      <c r="L9" s="39">
         <v>1184535</v>
       </c>
-      <c r="M9" s="40">
+      <c r="M9" s="39">
         <v>1548804</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="23" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="10">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>40288</v>
       </c>
       <c r="C10" s="12">
         <v>99142</v>
       </c>
-      <c r="D10" s="57">
+      <c r="D10" s="40">
         <v>200948</v>
       </c>
-      <c r="E10" s="12"/>
+      <c r="E10" s="42">
+        <v>259019</v>
+      </c>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="53"/>
-[...10 lines deleted...]
-      <c r="M11" s="54"/>
+      <c r="B11" s="57"/>
+      <c r="C11" s="57"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="57"/>
+      <c r="F11" s="57"/>
+      <c r="G11" s="57"/>
+      <c r="H11" s="57"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="57"/>
+      <c r="K11" s="57"/>
+      <c r="L11" s="57"/>
+      <c r="M11" s="58"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="41"/>
-[...10 lines deleted...]
-      <c r="M12" s="41"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+      <c r="K12" s="45"/>
+      <c r="L12" s="45"/>
+      <c r="M12" s="45"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="10">
         <v>2021</v>
       </c>
       <c r="B13" s="25">
         <v>101.1</v>
       </c>
       <c r="C13" s="25">
         <v>102.3</v>
       </c>
       <c r="D13" s="25">
         <v>105.3</v>
       </c>
       <c r="E13" s="25">
         <v>126.3</v>
       </c>
       <c r="F13" s="25">
         <v>102.7</v>
       </c>
       <c r="G13" s="25">
         <v>105.5</v>
       </c>
       <c r="H13" s="25">
         <v>109.9</v>
@@ -2937,193 +2954,195 @@
         <v>127.5</v>
       </c>
       <c r="J17" s="16">
         <v>141.80000000000001</v>
       </c>
       <c r="K17" s="16">
         <v>139.4</v>
       </c>
       <c r="L17" s="16">
         <v>132.19999999999999</v>
       </c>
       <c r="M17" s="16">
         <v>132.69999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="10">
         <v>2026</v>
       </c>
       <c r="B18" s="18">
         <v>130.80000000000001</v>
       </c>
       <c r="C18" s="17">
         <v>123.5</v>
       </c>
-      <c r="D18" s="38">
+      <c r="D18" s="37">
         <v>108.9</v>
       </c>
-      <c r="E18" s="17"/>
+      <c r="E18" s="17">
+        <v>108.2</v>
+      </c>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" s="5" customFormat="1" ht="10.199999999999999"/>
     <row r="20" spans="1:13" s="5" customFormat="1" ht="10.199999999999999"/>
     <row r="21" spans="1:13" s="5" customFormat="1" ht="10.199999999999999"/>
     <row r="22" spans="1:13" s="5" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="18.6640625" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="7" customFormat="1" ht="12">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="55"/>
-      <c r="C1" s="56"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="60"/>
     </row>
     <row r="2" spans="1:3" s="7" customFormat="1" ht="12">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-      <c r="C2" s="56"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="60"/>
     </row>
     <row r="3" spans="1:3" s="7" customFormat="1" ht="24">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A4" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="37">
-[...3 lines deleted...]
-        <v>108.9</v>
+      <c r="B4" s="43">
+        <v>259019.1</v>
+      </c>
+      <c r="C4" s="37">
+        <v>108.2</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="37">
-[...3 lines deleted...]
-        <v>92.6</v>
+      <c r="B5" s="44">
+        <v>36748.1</v>
+      </c>
+      <c r="C5" s="44">
+        <v>103.5</v>
       </c>
     </row>
     <row r="6" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="37">
-[...3 lines deleted...]
-        <v>134.6</v>
+      <c r="B6" s="44">
+        <v>138255.6</v>
+      </c>
+      <c r="C6" s="44">
+        <v>133.5</v>
       </c>
     </row>
     <row r="7" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="37">
-[...3 lines deleted...]
-        <v>99.1</v>
+      <c r="B7" s="44">
+        <v>14892.7</v>
+      </c>
+      <c r="C7" s="44">
+        <v>105.9</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="37">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="B8" s="44">
+        <v>12977.5</v>
+      </c>
+      <c r="C8" s="44">
+        <v>61.3</v>
       </c>
     </row>
     <row r="9" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="37">
-[...3 lines deleted...]
-        <v>79.7</v>
+      <c r="B9" s="44">
+        <v>51843</v>
+      </c>
+      <c r="C9" s="44">
+        <v>81.7</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="37">
-[...3 lines deleted...]
-        <v>377.3</v>
+      <c r="B10" s="44">
+        <v>4302.2</v>
+      </c>
+      <c r="C10" s="44">
+        <v>243.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="B11" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>