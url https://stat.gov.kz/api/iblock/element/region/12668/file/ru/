--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.shaikhislyamova\Desktop\ДЛЯ РУКОВОДСТВА\ДИНАМИКА 2026г\СТРОИТЕЛЬСТВО\Объем строительных работ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="15072" yWindow="288" windowWidth="12552" windowHeight="11388" activeTab="2"/>
+    <workbookView xWindow="15075" yWindow="285" windowWidth="12555" windowHeight="11385" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="3" r:id="rId2"/>
     <sheet name="По районам" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="39">
   <si>
     <t>в % к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t xml:space="preserve">Объем строительных работ </t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -131,68 +136,68 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>(январь-апрель 2026 г.)</t>
-[...2 lines deleted...]
-    <t>в % к январю-апрелю 2025 г.</t>
+    <t>(январь-май 2026 г.)</t>
+  </si>
+  <si>
+    <t>в % к январю-маю 2025 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -208,54 +213,57 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -355,51 +363,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -441,116 +449,125 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 22" xfId="2"/>
     <cellStyle name="Обычный 238" xfId="5"/>
     <cellStyle name="Обычный 240" xfId="3"/>
     <cellStyle name="Обычный 246" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -559,116 +576,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -812,75 +831,75 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="O9" sqref="O9"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="K44" sqref="K44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" style="2" customWidth="1"/>
-    <col min="2" max="2" width="10.5546875" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="2" customWidth="1"/>
-    <col min="10" max="10" width="10.33203125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="2"/>
+    <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="1"/>
+    <col min="15" max="15" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="7" customFormat="1" ht="12">
       <c r="A1" s="51" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="6"/>
     </row>
     <row r="2" spans="1:15" s="7" customFormat="1" ht="25.5" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
@@ -915,890 +934,892 @@
         <v>12</v>
       </c>
       <c r="M2" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="6"/>
     </row>
     <row r="3" spans="1:15" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="4"/>
     </row>
-    <row r="4" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="4" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A4" s="10">
         <v>2016</v>
       </c>
       <c r="B4" s="11">
         <v>11397</v>
       </c>
       <c r="C4" s="12">
         <v>23669</v>
       </c>
       <c r="D4" s="12">
         <v>30420</v>
       </c>
       <c r="E4" s="12">
         <v>35636</v>
       </c>
       <c r="F4" s="12">
         <v>53437</v>
       </c>
       <c r="G4" s="12">
         <v>68904</v>
       </c>
       <c r="H4" s="12">
         <v>70374</v>
       </c>
       <c r="I4" s="12">
         <v>46726</v>
       </c>
       <c r="J4" s="12">
         <v>61144</v>
       </c>
       <c r="K4" s="12">
         <v>61720</v>
       </c>
       <c r="L4" s="12">
         <v>37335</v>
       </c>
       <c r="M4" s="12">
         <v>72228</v>
       </c>
       <c r="N4" s="13"/>
       <c r="O4" s="14"/>
     </row>
-    <row r="5" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="10">
         <v>2017</v>
       </c>
       <c r="B5" s="11">
         <v>27215</v>
       </c>
       <c r="C5" s="12">
         <v>25248</v>
       </c>
       <c r="D5" s="12">
         <v>29194</v>
       </c>
       <c r="E5" s="12">
         <v>45972</v>
       </c>
       <c r="F5" s="12">
         <v>56170</v>
       </c>
       <c r="G5" s="12">
         <v>45767</v>
       </c>
       <c r="H5" s="12">
         <v>72629</v>
       </c>
       <c r="I5" s="12">
         <v>59361</v>
       </c>
       <c r="J5" s="12">
         <v>53999</v>
       </c>
       <c r="K5" s="12">
         <v>33890</v>
       </c>
       <c r="L5" s="12">
         <v>59642</v>
       </c>
       <c r="M5" s="12">
         <v>99417</v>
       </c>
       <c r="N5" s="13"/>
       <c r="O5" s="14"/>
     </row>
-    <row r="6" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="10">
         <v>2018</v>
       </c>
       <c r="B6" s="11">
         <v>20369</v>
       </c>
       <c r="C6" s="12">
         <v>21463</v>
       </c>
       <c r="D6" s="12">
         <v>23424</v>
       </c>
       <c r="E6" s="12">
         <v>36871</v>
       </c>
       <c r="F6" s="12">
         <v>46787.7</v>
       </c>
       <c r="G6" s="12">
         <v>64987</v>
       </c>
       <c r="H6" s="12">
         <v>43305</v>
       </c>
       <c r="I6" s="12">
         <v>40879</v>
       </c>
       <c r="J6" s="12">
         <v>81558</v>
       </c>
       <c r="K6" s="12">
         <v>43824</v>
       </c>
       <c r="L6" s="12">
         <v>40599</v>
       </c>
       <c r="M6" s="12">
         <v>44082</v>
       </c>
       <c r="N6" s="13"/>
       <c r="O6" s="14"/>
     </row>
-    <row r="7" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="10">
         <v>2019</v>
       </c>
       <c r="B7" s="11">
         <v>11179</v>
       </c>
       <c r="C7" s="12">
         <v>15281</v>
       </c>
       <c r="D7" s="12">
         <v>11487.6</v>
       </c>
       <c r="E7" s="12">
         <v>23299</v>
       </c>
       <c r="F7" s="12">
         <v>52982</v>
       </c>
       <c r="G7" s="12">
         <v>59510</v>
       </c>
       <c r="H7" s="12">
         <v>52823</v>
       </c>
       <c r="I7" s="12">
         <v>57539</v>
       </c>
       <c r="J7" s="12">
         <v>73962</v>
       </c>
       <c r="K7" s="12">
         <v>52441</v>
       </c>
       <c r="L7" s="12">
         <v>47281</v>
       </c>
       <c r="M7" s="12">
         <v>66237</v>
       </c>
       <c r="N7" s="13"/>
       <c r="O7" s="14"/>
     </row>
-    <row r="8" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="10">
         <v>2020</v>
       </c>
       <c r="B8" s="11">
         <v>14059</v>
       </c>
       <c r="C8" s="12">
         <v>13722</v>
       </c>
       <c r="D8" s="12">
         <v>12305</v>
       </c>
       <c r="E8" s="12">
         <v>10732</v>
       </c>
       <c r="F8" s="12">
         <v>64467</v>
       </c>
       <c r="G8" s="12">
         <v>96470</v>
       </c>
       <c r="H8" s="12">
         <v>23946</v>
       </c>
       <c r="I8" s="12">
         <v>54086</v>
       </c>
       <c r="J8" s="12">
         <v>73056</v>
       </c>
       <c r="K8" s="12">
         <v>59672</v>
       </c>
       <c r="L8" s="12">
         <v>59928</v>
       </c>
       <c r="M8" s="12">
         <v>91087</v>
       </c>
       <c r="N8" s="13"/>
       <c r="O8" s="14"/>
     </row>
-    <row r="9" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="10">
         <v>2021</v>
       </c>
       <c r="B9" s="11">
         <v>14124</v>
       </c>
       <c r="C9" s="12">
         <v>14207</v>
       </c>
       <c r="D9" s="12">
         <v>13936</v>
       </c>
       <c r="E9" s="12">
         <v>22277</v>
       </c>
       <c r="F9" s="12">
         <v>55414</v>
       </c>
       <c r="G9" s="12">
         <v>227352</v>
       </c>
       <c r="H9" s="12">
         <v>37874</v>
       </c>
       <c r="I9" s="12">
         <v>55026</v>
       </c>
       <c r="J9" s="12">
         <v>79060</v>
       </c>
       <c r="K9" s="12">
         <v>59051</v>
       </c>
       <c r="L9" s="12">
         <v>68304</v>
       </c>
       <c r="M9" s="12">
         <v>95894</v>
       </c>
       <c r="N9" s="13"/>
       <c r="O9" s="14"/>
     </row>
-    <row r="10" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="10">
         <v>2022</v>
       </c>
       <c r="B10" s="11">
         <v>15044</v>
       </c>
       <c r="C10" s="12">
         <v>15649</v>
       </c>
       <c r="D10" s="12">
         <v>23483.9</v>
       </c>
       <c r="E10" s="12">
         <v>26800</v>
       </c>
       <c r="F10" s="12">
         <v>63799</v>
       </c>
       <c r="G10" s="12">
         <v>10335</v>
       </c>
       <c r="H10" s="12">
         <v>53266</v>
       </c>
       <c r="I10" s="12">
         <v>358346</v>
       </c>
       <c r="J10" s="12">
         <v>81085</v>
       </c>
       <c r="K10" s="12">
         <v>51972</v>
       </c>
       <c r="L10" s="12">
         <v>70515</v>
       </c>
       <c r="M10" s="12">
         <v>147459</v>
       </c>
       <c r="N10" s="13"/>
       <c r="O10" s="14"/>
     </row>
-    <row r="11" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="11" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="10">
         <v>2023</v>
       </c>
       <c r="B11" s="11">
         <v>15312</v>
       </c>
       <c r="C11" s="12">
         <v>15965.6</v>
       </c>
       <c r="D11" s="12">
         <v>60121.2</v>
       </c>
       <c r="E11" s="12">
         <v>33137</v>
       </c>
       <c r="F11" s="12">
         <v>58729</v>
       </c>
       <c r="G11" s="12">
         <v>102795</v>
       </c>
       <c r="H11" s="12">
         <v>55750</v>
       </c>
       <c r="I11" s="12">
         <v>64552</v>
       </c>
       <c r="J11" s="12">
         <v>138307</v>
       </c>
       <c r="K11" s="12">
         <v>43822</v>
       </c>
       <c r="L11" s="12">
         <v>67361</v>
       </c>
       <c r="M11" s="12">
         <v>241156</v>
       </c>
       <c r="N11" s="13"/>
       <c r="O11" s="14"/>
     </row>
-    <row r="12" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="12" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="10">
         <v>2024</v>
       </c>
       <c r="B12" s="11">
         <v>16527</v>
       </c>
       <c r="C12" s="12">
         <v>29004</v>
       </c>
       <c r="D12" s="12">
         <v>49313</v>
       </c>
       <c r="E12" s="12">
         <v>32649</v>
       </c>
       <c r="F12" s="12">
         <v>73016</v>
       </c>
       <c r="G12" s="12">
         <v>161693</v>
       </c>
       <c r="H12" s="12">
         <v>86039</v>
       </c>
       <c r="I12" s="12">
         <v>90470</v>
       </c>
       <c r="J12" s="12">
         <v>133279</v>
       </c>
       <c r="K12" s="12">
         <v>92070</v>
       </c>
       <c r="L12" s="12">
         <v>106658</v>
       </c>
       <c r="M12" s="12">
         <v>258307</v>
       </c>
       <c r="N12" s="13"/>
       <c r="O12" s="14"/>
     </row>
-    <row r="13" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="10">
         <v>2025</v>
       </c>
       <c r="B13" s="11">
         <v>28432</v>
       </c>
       <c r="C13" s="12">
         <v>46353</v>
       </c>
       <c r="D13" s="12">
         <v>98157</v>
       </c>
       <c r="E13" s="12">
         <v>52132</v>
       </c>
       <c r="F13" s="12">
         <v>82598</v>
       </c>
       <c r="G13" s="12">
         <v>182931</v>
       </c>
       <c r="H13" s="12">
         <v>135827</v>
       </c>
       <c r="I13" s="12">
         <v>84316</v>
       </c>
       <c r="J13" s="12">
         <v>254366</v>
       </c>
       <c r="K13" s="12">
         <v>122786</v>
       </c>
       <c r="L13" s="12">
         <v>96637</v>
       </c>
       <c r="M13" s="12">
         <v>364268</v>
       </c>
       <c r="N13" s="13"/>
       <c r="O13" s="14"/>
     </row>
-    <row r="14" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="10">
         <v>2026</v>
       </c>
       <c r="B14" s="11">
         <v>40288</v>
       </c>
       <c r="C14" s="12">
         <v>58583</v>
       </c>
       <c r="D14" s="41">
         <v>101806</v>
       </c>
       <c r="E14" s="41">
         <v>58070</v>
       </c>
-      <c r="F14" s="12"/>
+      <c r="F14" s="12">
+        <v>100216</v>
+      </c>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="13"/>
       <c r="O14" s="14"/>
     </row>
     <row r="15" spans="1:15" s="5" customFormat="1" ht="19.5" customHeight="1">
       <c r="A15" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="47"/>
       <c r="C15" s="47"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="47"/>
       <c r="K15" s="47"/>
       <c r="L15" s="47"/>
       <c r="M15" s="48"/>
       <c r="N15" s="4"/>
       <c r="O15" s="14"/>
     </row>
     <row r="16" spans="1:15" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="53"/>
       <c r="F16" s="53"/>
       <c r="G16" s="53"/>
       <c r="H16" s="53"/>
       <c r="I16" s="53"/>
       <c r="J16" s="53"/>
       <c r="K16" s="53"/>
       <c r="L16" s="53"/>
       <c r="M16" s="54"/>
       <c r="N16" s="4"/>
       <c r="O16" s="14"/>
     </row>
-    <row r="17" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="10">
         <v>2016</v>
       </c>
       <c r="B17" s="15">
         <v>20</v>
       </c>
       <c r="C17" s="15">
         <v>206.8</v>
       </c>
       <c r="D17" s="16">
         <v>128.4</v>
       </c>
       <c r="E17" s="15">
         <v>116.6</v>
       </c>
       <c r="F17" s="15">
         <v>149.5</v>
       </c>
       <c r="G17" s="15">
         <v>126.5</v>
       </c>
       <c r="H17" s="15">
         <v>100.3</v>
       </c>
       <c r="I17" s="15">
         <v>66.599999999999994</v>
       </c>
       <c r="J17" s="15">
         <v>130.4</v>
       </c>
       <c r="K17" s="17">
         <v>100</v>
       </c>
       <c r="L17" s="15">
         <v>60.2</v>
       </c>
       <c r="M17" s="15">
         <v>193.5</v>
       </c>
       <c r="N17" s="4"/>
       <c r="O17" s="14"/>
     </row>
-    <row r="18" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="10">
         <v>2017</v>
       </c>
       <c r="B18" s="15">
         <v>38.1</v>
       </c>
       <c r="C18" s="15">
         <v>91.9</v>
       </c>
       <c r="D18" s="17">
         <v>114.7</v>
       </c>
       <c r="E18" s="15">
         <v>157.19999999999999</v>
       </c>
       <c r="F18" s="15">
         <v>121.7</v>
       </c>
       <c r="G18" s="15">
         <v>81.099999999999994</v>
       </c>
       <c r="H18" s="15">
         <v>158.4</v>
       </c>
       <c r="I18" s="15">
         <v>81.599999999999994</v>
       </c>
       <c r="J18" s="15">
         <v>90.4</v>
       </c>
       <c r="K18" s="17">
         <v>62.3</v>
       </c>
       <c r="L18" s="15">
         <v>175.3</v>
       </c>
       <c r="M18" s="15">
         <v>166.4</v>
       </c>
       <c r="N18" s="4"/>
       <c r="O18" s="14"/>
     </row>
-    <row r="19" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="10">
         <v>2018</v>
       </c>
       <c r="B19" s="15">
         <v>20.3</v>
       </c>
       <c r="C19" s="15">
         <v>105.2</v>
       </c>
       <c r="D19" s="17">
         <v>109</v>
       </c>
       <c r="E19" s="15">
         <v>156.30000000000001</v>
       </c>
       <c r="F19" s="15">
         <v>126.8</v>
       </c>
       <c r="G19" s="15">
         <v>138.5</v>
       </c>
       <c r="H19" s="15">
         <v>66.7</v>
       </c>
       <c r="I19" s="15">
         <v>93.3</v>
       </c>
       <c r="J19" s="15">
         <v>198.6</v>
       </c>
       <c r="K19" s="17">
         <v>53.6</v>
       </c>
       <c r="L19" s="15">
         <v>92.4</v>
       </c>
       <c r="M19" s="15">
         <v>108.9</v>
       </c>
       <c r="N19" s="4"/>
       <c r="O19" s="14"/>
     </row>
-    <row r="20" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="20" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="10">
         <v>2019</v>
       </c>
       <c r="B20" s="15">
         <v>25.7</v>
       </c>
       <c r="C20" s="15">
         <v>136.6</v>
       </c>
       <c r="D20" s="17">
         <v>75.2</v>
       </c>
       <c r="E20" s="15">
         <v>204.7</v>
       </c>
       <c r="F20" s="15">
         <v>227.6</v>
       </c>
       <c r="G20" s="15">
         <v>111.9</v>
       </c>
       <c r="H20" s="15">
         <v>88.9</v>
       </c>
       <c r="I20" s="15">
         <v>108.4</v>
       </c>
       <c r="J20" s="15">
         <v>128.30000000000001</v>
       </c>
       <c r="K20" s="17">
         <v>70.8</v>
       </c>
       <c r="L20" s="15">
         <v>90.1</v>
       </c>
       <c r="M20" s="15">
         <v>140.1</v>
       </c>
       <c r="N20" s="4"/>
       <c r="O20" s="14"/>
     </row>
-    <row r="21" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="21" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="10">
         <v>2020</v>
       </c>
       <c r="B21" s="15">
         <v>21.2</v>
       </c>
       <c r="C21" s="15">
         <v>97.5</v>
       </c>
       <c r="D21" s="17">
         <v>39.700000000000003</v>
       </c>
       <c r="E21" s="15">
         <v>88.5</v>
       </c>
       <c r="F21" s="15">
         <v>600.1</v>
       </c>
       <c r="G21" s="15">
         <v>149.6</v>
       </c>
       <c r="H21" s="15">
         <v>24.9</v>
       </c>
       <c r="I21" s="15">
         <v>137.9</v>
       </c>
       <c r="J21" s="15">
         <v>135.19999999999999</v>
       </c>
       <c r="K21" s="17">
         <v>81.5</v>
       </c>
       <c r="L21" s="15">
         <v>100.3</v>
       </c>
       <c r="M21" s="15">
         <v>151.5</v>
       </c>
       <c r="N21" s="4"/>
       <c r="O21" s="14"/>
     </row>
-    <row r="22" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="22" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A22" s="10">
         <v>2021</v>
       </c>
       <c r="B22" s="15">
         <v>15.5</v>
       </c>
       <c r="C22" s="15">
         <v>99.9</v>
       </c>
       <c r="D22" s="17">
         <v>97.3</v>
       </c>
       <c r="E22" s="15">
         <v>159.5</v>
       </c>
       <c r="F22" s="15">
         <v>244.8</v>
       </c>
       <c r="G22" s="15">
         <v>192.6</v>
       </c>
       <c r="H22" s="15">
         <v>35.200000000000003</v>
       </c>
       <c r="I22" s="15">
         <v>145.1</v>
       </c>
       <c r="J22" s="15">
         <v>145.1</v>
       </c>
       <c r="K22" s="17">
         <v>73.900000000000006</v>
       </c>
       <c r="L22" s="15">
         <v>114.9</v>
       </c>
       <c r="M22" s="15">
         <v>139.1</v>
       </c>
       <c r="N22" s="4"/>
       <c r="O22" s="14"/>
     </row>
-    <row r="23" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="23" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="10">
         <v>2022</v>
       </c>
       <c r="B23" s="18">
         <v>15.6</v>
       </c>
       <c r="C23" s="17">
         <v>103.8</v>
       </c>
       <c r="D23" s="17">
         <v>149.9</v>
       </c>
       <c r="E23" s="17">
         <v>115.9</v>
       </c>
       <c r="F23" s="17">
         <v>233.8</v>
       </c>
       <c r="G23" s="17">
         <v>157.69999999999999</v>
       </c>
       <c r="H23" s="17">
         <v>52.5</v>
       </c>
       <c r="I23" s="17">
         <v>112.6</v>
       </c>
       <c r="J23" s="17">
         <v>135.1</v>
       </c>
       <c r="K23" s="17">
         <v>63.9</v>
       </c>
       <c r="L23" s="17">
         <v>135.5</v>
       </c>
       <c r="M23" s="17">
         <v>210.8</v>
       </c>
       <c r="N23" s="13"/>
       <c r="O23" s="14"/>
     </row>
-    <row r="24" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="24" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="19">
         <v>2023</v>
       </c>
       <c r="B24" s="20">
         <v>10.3</v>
       </c>
       <c r="C24" s="21">
         <v>104.4</v>
       </c>
       <c r="D24" s="21">
         <v>180.8</v>
       </c>
       <c r="E24" s="21">
         <v>113.9</v>
       </c>
       <c r="F24" s="21">
         <v>169.9</v>
       </c>
       <c r="G24" s="21">
         <v>174.5</v>
       </c>
       <c r="H24" s="21">
         <v>53.9</v>
       </c>
       <c r="I24" s="21">
         <v>115.6</v>
       </c>
       <c r="J24" s="21">
         <v>213.6</v>
       </c>
       <c r="K24" s="21">
         <v>31.6</v>
       </c>
       <c r="L24" s="21">
         <v>152.6</v>
       </c>
       <c r="M24" s="22">
         <v>357.3</v>
       </c>
       <c r="N24" s="13"/>
       <c r="O24" s="14"/>
     </row>
-    <row r="25" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="25" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A25" s="19">
         <v>2024</v>
       </c>
       <c r="B25" s="18">
         <v>6.8</v>
       </c>
       <c r="C25" s="17">
         <v>175.8</v>
       </c>
       <c r="D25" s="17">
         <v>169.5</v>
       </c>
       <c r="E25" s="17">
         <v>66.2</v>
       </c>
       <c r="F25" s="17">
         <v>228.2</v>
       </c>
       <c r="G25" s="17">
         <v>220.8</v>
       </c>
       <c r="H25" s="17">
         <v>53.2</v>
       </c>
       <c r="I25" s="17">
@@ -1856,351 +1877,353 @@
       <c r="L26" s="16">
         <v>78.599999999999994</v>
       </c>
       <c r="M26" s="16">
         <v>374.3</v>
       </c>
       <c r="N26" s="4"/>
       <c r="O26" s="14"/>
     </row>
     <row r="27" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="10">
         <v>2026</v>
       </c>
       <c r="B27" s="18">
         <v>10.5</v>
       </c>
       <c r="C27" s="17">
         <v>149.1</v>
       </c>
       <c r="D27" s="17">
         <v>174</v>
       </c>
       <c r="E27" s="17">
         <v>56.6</v>
       </c>
-      <c r="F27" s="17"/>
+      <c r="F27" s="17">
+        <v>167.1</v>
+      </c>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="4"/>
       <c r="O27" s="14"/>
     </row>
-    <row r="28" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="28" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A28" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="49"/>
       <c r="C28" s="49"/>
       <c r="D28" s="49"/>
       <c r="E28" s="49"/>
       <c r="F28" s="49"/>
       <c r="G28" s="49"/>
       <c r="H28" s="49"/>
       <c r="I28" s="49"/>
       <c r="J28" s="49"/>
       <c r="K28" s="49"/>
       <c r="L28" s="49"/>
       <c r="M28" s="50"/>
       <c r="N28" s="4"/>
       <c r="O28" s="14"/>
     </row>
-    <row r="29" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="29" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A29" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="45"/>
       <c r="C29" s="45"/>
       <c r="D29" s="45"/>
       <c r="E29" s="45"/>
       <c r="F29" s="45"/>
       <c r="G29" s="45"/>
       <c r="H29" s="45"/>
       <c r="I29" s="45"/>
       <c r="J29" s="45"/>
       <c r="K29" s="45"/>
       <c r="L29" s="45"/>
       <c r="M29" s="45"/>
       <c r="N29" s="4"/>
     </row>
-    <row r="30" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="30" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A30" s="10">
         <v>2016</v>
       </c>
       <c r="B30" s="17">
         <v>122.8</v>
       </c>
       <c r="C30" s="15">
         <v>95.6</v>
       </c>
       <c r="D30" s="15">
         <v>186.8</v>
       </c>
       <c r="E30" s="15">
         <v>145.4</v>
       </c>
       <c r="F30" s="15">
         <v>126</v>
       </c>
       <c r="G30" s="15">
         <v>140.5</v>
       </c>
       <c r="H30" s="15">
         <v>115.5</v>
       </c>
       <c r="I30" s="15">
         <v>89.7</v>
       </c>
       <c r="J30" s="15">
         <v>96.8</v>
       </c>
       <c r="K30" s="15">
         <v>115.4</v>
       </c>
       <c r="L30" s="15">
         <v>78.7</v>
       </c>
       <c r="M30" s="15">
         <v>118.8</v>
       </c>
       <c r="N30" s="4"/>
     </row>
-    <row r="31" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="31" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A31" s="10">
         <v>2017</v>
       </c>
       <c r="B31" s="17">
         <v>226.8</v>
       </c>
       <c r="C31" s="17">
         <v>100.7</v>
       </c>
       <c r="D31" s="17">
         <v>90</v>
       </c>
       <c r="E31" s="15">
         <v>121.5</v>
       </c>
       <c r="F31" s="15">
         <v>98.9</v>
       </c>
       <c r="G31" s="15">
         <v>63.3</v>
       </c>
       <c r="H31" s="15">
         <v>98.8</v>
       </c>
       <c r="I31" s="15">
         <v>121</v>
       </c>
       <c r="J31" s="15">
         <v>84</v>
       </c>
       <c r="K31" s="15">
         <v>52.3</v>
       </c>
       <c r="L31" s="24">
         <v>152</v>
       </c>
       <c r="M31" s="24">
         <v>131.1</v>
       </c>
       <c r="N31" s="4"/>
     </row>
-    <row r="32" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:15" s="5" customFormat="1" ht="11.25">
       <c r="A32" s="10">
         <v>2018</v>
       </c>
       <c r="B32" s="17">
         <v>70.7</v>
       </c>
       <c r="C32" s="17">
         <v>80.900000000000006</v>
       </c>
       <c r="D32" s="17">
         <v>76.900000000000006</v>
       </c>
       <c r="E32" s="15">
         <v>76.5</v>
       </c>
       <c r="F32" s="15">
         <v>79.599999999999994</v>
       </c>
       <c r="G32" s="17">
         <v>136</v>
       </c>
       <c r="H32" s="15">
         <v>56.2</v>
       </c>
       <c r="I32" s="17">
         <v>65</v>
       </c>
       <c r="J32" s="15">
         <v>143.6</v>
       </c>
       <c r="K32" s="15">
         <v>124.1</v>
       </c>
       <c r="L32" s="24">
         <v>64.900000000000006</v>
       </c>
       <c r="M32" s="24">
         <v>42.5</v>
       </c>
       <c r="N32" s="4"/>
     </row>
-    <row r="33" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="33" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A33" s="10">
         <v>2019</v>
       </c>
       <c r="B33" s="23">
         <v>53.9</v>
       </c>
       <c r="C33" s="23">
         <v>70</v>
       </c>
       <c r="D33" s="23">
         <v>48.3</v>
       </c>
       <c r="E33" s="23">
         <v>63.3</v>
       </c>
       <c r="F33" s="23">
         <v>113.6</v>
       </c>
       <c r="G33" s="23">
         <v>91.8</v>
       </c>
       <c r="H33" s="23">
         <v>121.3</v>
       </c>
       <c r="I33" s="23">
         <v>140.9</v>
       </c>
       <c r="J33" s="23">
         <v>91.2</v>
       </c>
       <c r="K33" s="23">
         <v>120.1</v>
       </c>
       <c r="L33" s="23">
         <v>117</v>
       </c>
       <c r="M33" s="23">
         <v>150.4</v>
       </c>
       <c r="N33" s="4"/>
     </row>
-    <row r="34" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="34" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A34" s="10">
         <v>2020</v>
       </c>
       <c r="B34" s="25">
         <v>125.1</v>
       </c>
       <c r="C34" s="25">
         <v>89.3</v>
       </c>
       <c r="D34" s="25">
         <v>106.5</v>
       </c>
       <c r="E34" s="25">
         <v>46</v>
       </c>
       <c r="F34" s="25">
         <v>121.3</v>
       </c>
       <c r="G34" s="26">
         <v>162.30000000000001</v>
       </c>
       <c r="H34" s="25">
         <v>45.3</v>
       </c>
       <c r="I34" s="25">
         <v>114.6</v>
       </c>
       <c r="J34" s="25">
         <v>99.2</v>
       </c>
       <c r="K34" s="25">
         <v>114.1</v>
       </c>
       <c r="L34" s="25">
         <v>127.1</v>
       </c>
       <c r="M34" s="25">
         <v>137.6</v>
       </c>
       <c r="N34" s="4"/>
     </row>
-    <row r="35" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="35" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A35" s="27">
         <v>2021</v>
       </c>
       <c r="B35" s="25">
         <v>101.1</v>
       </c>
       <c r="C35" s="25">
         <v>103.5</v>
       </c>
       <c r="D35" s="25">
         <v>112.4</v>
       </c>
       <c r="E35" s="25">
         <v>202.7</v>
       </c>
       <c r="F35" s="25">
         <v>82.7</v>
       </c>
       <c r="G35" s="25">
         <v>106.5</v>
       </c>
       <c r="H35" s="25">
         <v>149.19999999999999</v>
       </c>
       <c r="I35" s="25">
         <v>96.3</v>
       </c>
       <c r="J35" s="25">
         <v>103.6</v>
       </c>
       <c r="K35" s="25">
         <v>94.4</v>
       </c>
       <c r="L35" s="25">
         <v>107.3</v>
       </c>
       <c r="M35" s="25">
         <v>98.8</v>
       </c>
       <c r="N35" s="4"/>
     </row>
-    <row r="36" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A36" s="27">
         <v>2022</v>
       </c>
       <c r="B36" s="25">
         <v>100.4</v>
       </c>
       <c r="C36" s="25">
         <v>104.3</v>
       </c>
       <c r="D36" s="25">
         <v>160.80000000000001</v>
       </c>
       <c r="E36" s="25">
         <v>116.8</v>
       </c>
       <c r="F36" s="25">
         <v>111.3</v>
       </c>
       <c r="G36" s="25">
         <v>91.2</v>
       </c>
       <c r="H36" s="25">
         <v>129.19999999999999</v>
       </c>
       <c r="I36" s="25">
@@ -2337,51 +2360,53 @@
         <v>122.5</v>
       </c>
       <c r="L39" s="25">
         <v>84.1</v>
       </c>
       <c r="M39" s="25">
         <v>133.19999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="10">
         <v>2026</v>
       </c>
       <c r="B40" s="18">
         <v>130.80000000000001</v>
       </c>
       <c r="C40" s="17">
         <v>119.3</v>
       </c>
       <c r="D40" s="17">
         <v>98.4</v>
       </c>
       <c r="E40" s="17">
         <v>105.8</v>
       </c>
-      <c r="F40" s="17"/>
+      <c r="F40" s="17">
+        <v>111.3</v>
+      </c>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:14">
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
     </row>
     <row r="42" spans="1:14">
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
@@ -2390,60 +2415,60 @@
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O4" sqref="O4"/>
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="7" customFormat="1" ht="12">
       <c r="A2" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="24">
       <c r="A3" s="8"/>
       <c r="B3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="9" t="s">
@@ -2458,801 +2483,805 @@
       <c r="F3" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>31</v>
       </c>
       <c r="K3" s="9" t="s">
         <v>32</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A4" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="11">
         <v>14124</v>
       </c>
       <c r="C5" s="12">
         <v>28331</v>
       </c>
       <c r="D5" s="12">
         <v>42268</v>
       </c>
       <c r="E5" s="12">
         <v>64544</v>
       </c>
       <c r="F5" s="12">
         <v>119959</v>
       </c>
       <c r="G5" s="12">
         <v>227352</v>
       </c>
       <c r="H5" s="12">
         <v>265226</v>
       </c>
       <c r="I5" s="12">
         <v>320251</v>
       </c>
       <c r="J5" s="12">
         <v>399311</v>
       </c>
       <c r="K5" s="12">
         <v>458362</v>
       </c>
       <c r="L5" s="12">
         <v>526667</v>
       </c>
       <c r="M5" s="12">
         <v>622561</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
         <v>15044</v>
       </c>
       <c r="C6" s="12">
         <v>30693</v>
       </c>
       <c r="D6" s="12">
         <v>54177</v>
       </c>
       <c r="E6" s="12">
         <v>80977</v>
       </c>
       <c r="F6" s="12">
         <v>144776</v>
       </c>
       <c r="G6" s="12">
         <v>245111</v>
       </c>
       <c r="H6" s="12">
         <v>298377</v>
       </c>
       <c r="I6" s="12">
         <v>358346</v>
       </c>
       <c r="J6" s="12">
         <v>439431</v>
       </c>
       <c r="K6" s="12">
         <v>491402</v>
       </c>
       <c r="L6" s="12">
         <v>561917</v>
       </c>
       <c r="M6" s="12">
         <v>709377</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="10">
         <v>2023</v>
       </c>
       <c r="B7" s="11">
         <v>15312</v>
       </c>
       <c r="C7" s="12">
         <v>31278</v>
       </c>
       <c r="D7" s="12">
         <v>60121.2</v>
       </c>
       <c r="E7" s="12">
         <v>93258</v>
       </c>
       <c r="F7" s="12">
         <v>151987</v>
       </c>
       <c r="G7" s="12">
         <v>254782.2</v>
       </c>
       <c r="H7" s="12">
         <v>310533</v>
       </c>
       <c r="I7" s="12">
         <v>375084</v>
       </c>
       <c r="J7" s="12">
         <v>513391.3</v>
       </c>
       <c r="K7" s="12">
         <v>557213</v>
       </c>
       <c r="L7" s="12">
         <v>624574</v>
       </c>
       <c r="M7" s="12">
         <v>865729</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="10">
         <v>2024</v>
       </c>
       <c r="B8" s="11">
         <v>16527</v>
       </c>
       <c r="C8" s="12">
         <v>45531</v>
       </c>
       <c r="D8" s="12">
         <v>94845</v>
       </c>
       <c r="E8" s="12">
         <v>127494</v>
       </c>
       <c r="F8" s="12">
         <v>200509</v>
       </c>
       <c r="G8" s="12">
         <v>362203</v>
       </c>
       <c r="H8" s="12">
         <v>448241</v>
       </c>
       <c r="I8" s="12">
         <v>538712</v>
       </c>
       <c r="J8" s="12">
         <v>671991</v>
       </c>
       <c r="K8" s="12">
         <v>764060</v>
       </c>
       <c r="L8" s="12">
         <v>870719</v>
       </c>
       <c r="M8" s="12">
         <v>1129025</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="19">
         <v>2025</v>
       </c>
       <c r="B9" s="38">
         <v>28432</v>
       </c>
       <c r="C9" s="39">
         <v>74785</v>
       </c>
       <c r="D9" s="39">
         <v>172942</v>
       </c>
       <c r="E9" s="12">
         <v>225074</v>
       </c>
       <c r="F9" s="39">
         <v>307672</v>
       </c>
       <c r="G9" s="39">
         <v>490604</v>
       </c>
       <c r="H9" s="39">
         <v>626431</v>
       </c>
       <c r="I9" s="39">
         <v>710746.7</v>
       </c>
       <c r="J9" s="39">
         <v>965113</v>
       </c>
       <c r="K9" s="39">
         <v>1087899</v>
       </c>
       <c r="L9" s="39">
         <v>1184535</v>
       </c>
       <c r="M9" s="39">
         <v>1548804</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A10" s="10">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>40288</v>
       </c>
       <c r="C10" s="12">
         <v>99142</v>
       </c>
       <c r="D10" s="40">
         <v>200948</v>
       </c>
       <c r="E10" s="42">
         <v>259019</v>
       </c>
-      <c r="F10" s="12"/>
+      <c r="F10" s="12">
+        <v>359235</v>
+      </c>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="57"/>
       <c r="C11" s="57"/>
       <c r="D11" s="57"/>
       <c r="E11" s="57"/>
       <c r="F11" s="57"/>
       <c r="G11" s="57"/>
       <c r="H11" s="57"/>
       <c r="I11" s="57"/>
       <c r="J11" s="57"/>
       <c r="K11" s="57"/>
       <c r="L11" s="57"/>
       <c r="M11" s="58"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="45"/>
       <c r="C12" s="45"/>
       <c r="D12" s="45"/>
       <c r="E12" s="45"/>
       <c r="F12" s="45"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
       <c r="J12" s="45"/>
       <c r="K12" s="45"/>
       <c r="L12" s="45"/>
       <c r="M12" s="45"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="10">
         <v>2021</v>
       </c>
       <c r="B13" s="25">
         <v>101.1</v>
       </c>
       <c r="C13" s="25">
         <v>102.3</v>
       </c>
       <c r="D13" s="25">
         <v>105.3</v>
       </c>
       <c r="E13" s="25">
         <v>126.3</v>
       </c>
       <c r="F13" s="25">
         <v>102.7</v>
       </c>
       <c r="G13" s="25">
         <v>105.5</v>
       </c>
       <c r="H13" s="25">
         <v>109.9</v>
       </c>
       <c r="I13" s="25">
         <v>107.5</v>
       </c>
       <c r="J13" s="25">
         <v>106.8</v>
       </c>
       <c r="K13" s="25">
         <v>105.1</v>
       </c>
       <c r="L13" s="25">
         <v>105.4</v>
       </c>
       <c r="M13" s="25">
         <v>104.6</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="10">
         <v>2022</v>
       </c>
       <c r="B14" s="25">
         <v>100.4</v>
       </c>
       <c r="C14" s="25">
         <v>102.4</v>
       </c>
       <c r="D14" s="25">
         <v>121.5</v>
       </c>
       <c r="E14" s="25">
         <v>119.6</v>
       </c>
       <c r="F14" s="25">
         <v>115.4</v>
       </c>
       <c r="G14" s="25">
         <v>103.5</v>
       </c>
       <c r="H14" s="25">
         <v>107.3</v>
       </c>
       <c r="I14" s="25">
         <v>106.3</v>
       </c>
       <c r="J14" s="25">
         <v>103.9</v>
       </c>
       <c r="K14" s="25">
         <v>101.1</v>
       </c>
       <c r="L14" s="25">
         <v>100.5</v>
       </c>
       <c r="M14" s="25">
         <v>107.4</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="10">
         <v>2023</v>
       </c>
       <c r="B15" s="25">
         <v>100.2</v>
       </c>
       <c r="C15" s="25">
         <v>100.5</v>
       </c>
       <c r="D15" s="16">
         <v>109.5</v>
       </c>
       <c r="E15" s="25">
         <v>113</v>
       </c>
       <c r="F15" s="25">
         <v>102.2</v>
       </c>
       <c r="G15" s="25">
         <v>100.5</v>
       </c>
       <c r="H15" s="25">
         <v>99.8</v>
       </c>
       <c r="I15" s="25">
         <v>99.9</v>
       </c>
       <c r="J15" s="25">
         <v>110.7</v>
       </c>
       <c r="K15" s="25">
         <v>107.2</v>
       </c>
       <c r="L15" s="25">
         <v>104.9</v>
       </c>
       <c r="M15" s="25">
         <v>114.9</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="27">
         <v>2024</v>
       </c>
       <c r="B16" s="23">
         <v>100.1</v>
       </c>
       <c r="C16" s="23">
         <v>135.19999999999999</v>
       </c>
       <c r="D16" s="23">
         <v>146.30000000000001</v>
       </c>
       <c r="E16" s="23">
         <v>126.9</v>
       </c>
       <c r="F16" s="23">
         <v>124.2</v>
       </c>
       <c r="G16" s="31">
         <v>135</v>
       </c>
       <c r="H16" s="23">
         <v>140.69999999999999</v>
       </c>
       <c r="I16" s="23">
         <v>141.6</v>
       </c>
       <c r="J16" s="23">
         <v>121.6</v>
       </c>
       <c r="K16" s="23">
         <v>124.9</v>
       </c>
       <c r="L16" s="23">
         <v>125.3</v>
       </c>
       <c r="M16" s="23">
         <v>122.3</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="10">
         <v>2025</v>
       </c>
       <c r="B17" s="18">
         <v>171.3</v>
       </c>
       <c r="C17" s="16">
         <v>163.80000000000001</v>
       </c>
       <c r="D17" s="16">
         <v>181.6</v>
       </c>
       <c r="E17" s="16">
         <v>175.5</v>
       </c>
       <c r="F17" s="16">
         <v>151.80000000000001</v>
       </c>
       <c r="G17" s="16">
         <v>133.6</v>
       </c>
       <c r="H17" s="16">
         <v>133.9</v>
       </c>
       <c r="I17" s="16">
         <v>127.5</v>
       </c>
       <c r="J17" s="16">
         <v>141.80000000000001</v>
       </c>
       <c r="K17" s="16">
         <v>139.4</v>
       </c>
       <c r="L17" s="16">
         <v>132.19999999999999</v>
       </c>
       <c r="M17" s="16">
         <v>132.69999999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="10">
         <v>2026</v>
       </c>
       <c r="B18" s="18">
         <v>130.80000000000001</v>
       </c>
       <c r="C18" s="17">
         <v>123.5</v>
       </c>
       <c r="D18" s="37">
         <v>108.9</v>
       </c>
       <c r="E18" s="17">
         <v>108.2</v>
       </c>
-      <c r="F18" s="17"/>
+      <c r="F18" s="17">
+        <v>109.2</v>
+      </c>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
     </row>
-    <row r="19" spans="1:13" s="5" customFormat="1" ht="10.199999999999999"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="19" spans="1:13" s="5" customFormat="1" ht="11.25"/>
+    <row r="20" spans="1:13" s="5" customFormat="1" ht="11.25"/>
+    <row r="21" spans="1:13" s="5" customFormat="1" ht="11.25"/>
+    <row r="22" spans="1:13" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
-    <col min="2" max="2" width="13.109375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="9.109375" style="2"/>
+    <col min="2" max="2" width="13.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="7" customFormat="1" ht="12">
       <c r="A1" s="59" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="60"/>
     </row>
     <row r="2" spans="1:3" s="7" customFormat="1" ht="12">
       <c r="A2" s="59" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="59"/>
       <c r="C2" s="60"/>
     </row>
     <row r="3" spans="1:3" s="7" customFormat="1" ht="24">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="4" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A4" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="43">
-        <v>259019.1</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+        <v>359234.7</v>
+      </c>
+      <c r="C4" s="44">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="44">
-[...6 lines deleted...]
-    <row r="6" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B5" s="61">
+        <v>50665.8</v>
+      </c>
+      <c r="C5" s="62">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="44">
-[...6 lines deleted...]
-    <row r="7" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B6" s="61">
+        <v>187518.1</v>
+      </c>
+      <c r="C6" s="62">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="44">
-[...6 lines deleted...]
-    <row r="8" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="61">
+        <v>23560.7</v>
+      </c>
+      <c r="C7" s="62">
+        <v>118.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="44">
-[...6 lines deleted...]
-    <row r="9" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B8" s="61">
+        <v>21224.6</v>
+      </c>
+      <c r="C8" s="62">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="44">
-[...3 lines deleted...]
-        <v>81.7</v>
+      <c r="B9" s="61">
+        <v>69215.5</v>
+      </c>
+      <c r="C9" s="62">
+        <v>100.7</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="44">
-[...3 lines deleted...]
-        <v>243.5</v>
+      <c r="B10" s="61">
+        <v>7050</v>
+      </c>
+      <c r="C10" s="62">
+        <v>397.2</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="B11" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D9D7ECD-B6A8-4C1F-9064-6F6C91BC1C54}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C4A325B-301C-4E45-9C80-AC792663D322}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02E701FC-CEDA-46AF-BCE7-194D56B55F51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>