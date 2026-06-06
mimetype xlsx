--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -6,51 +6,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12948" yWindow="240" windowWidth="14472" windowHeight="11760" activeTab="2"/>
+    <workbookView xWindow="12948" yWindow="240" windowWidth="14472" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="3" r:id="rId1"/>
     <sheet name="период" sheetId="5" r:id="rId2"/>
     <sheet name="По районам" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="41">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -139,54 +139,54 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>(январь-март 2026 г.)</t>
-[...2 lines deleted...]
-    <t>в % к январю-марту  2025 года</t>
+    <t>в % к январю-апрелю  2025 года</t>
+  </si>
+  <si>
+    <t>(январь-апрель 2026 г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -238,65 +238,72 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -452,51 +459,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -540,126 +547,132 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -936,158 +949,158 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M50"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="P13" sqref="P13"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="P16" sqref="P16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="17.44140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="8.33203125" style="6" customWidth="1"/>
     <col min="3" max="3" width="9.33203125" style="6" customWidth="1"/>
     <col min="4" max="4" width="7.88671875" style="6" customWidth="1"/>
     <col min="5" max="5" width="7.6640625" style="6" customWidth="1"/>
     <col min="6" max="7" width="8.33203125" style="6" customWidth="1"/>
     <col min="8" max="8" width="8.6640625" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.88671875" style="6" customWidth="1"/>
     <col min="10" max="10" width="9.6640625" style="6" customWidth="1"/>
     <col min="11" max="11" width="8.6640625" style="6" customWidth="1"/>
     <col min="12" max="12" width="8.5546875" style="6" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A2" s="53"/>
-      <c r="B2" s="51" t="s">
+      <c r="A2" s="56"/>
+      <c r="B2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="51" t="s">
+      <c r="C2" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="51" t="s">
+      <c r="D2" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="51" t="s">
+      <c r="E2" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="51" t="s">
+      <c r="F2" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="51" t="s">
+      <c r="G2" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="51" t="s">
+      <c r="H2" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="51" t="s">
+      <c r="I2" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="51" t="s">
+      <c r="K2" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="51" t="s">
+      <c r="L2" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="51" t="s">
+      <c r="M2" s="53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="40" customFormat="1" ht="39.75" customHeight="1" thickBot="1">
-      <c r="A3" s="54"/>
-[...11 lines deleted...]
-      <c r="M3" s="52"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
     </row>
     <row r="4" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="58"/>
-[...10 lines deleted...]
-      <c r="M4" s="59"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="60"/>
     </row>
     <row r="5" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="10">
         <v>2016</v>
       </c>
       <c r="B5" s="17">
         <v>176.7</v>
       </c>
       <c r="C5" s="17">
         <v>158.19999999999999</v>
       </c>
       <c r="D5" s="17">
         <v>216.2</v>
       </c>
       <c r="E5" s="17">
         <v>229.7</v>
       </c>
       <c r="F5" s="17">
         <v>183.5</v>
       </c>
       <c r="G5" s="11">
         <v>170.1</v>
       </c>
       <c r="H5" s="17">
         <v>177.3</v>
@@ -1468,93 +1481,95 @@
         <v>297.2</v>
       </c>
       <c r="K14" s="25">
         <v>418.5</v>
       </c>
       <c r="L14" s="11">
         <v>602</v>
       </c>
       <c r="M14" s="25">
         <v>844.8</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="26">
         <v>2026</v>
       </c>
       <c r="B15" s="11">
         <v>340.2</v>
       </c>
       <c r="C15" s="25">
         <v>261.89999999999998</v>
       </c>
       <c r="D15" s="9">
         <v>481.3</v>
       </c>
-      <c r="E15" s="11"/>
+      <c r="E15" s="69">
+        <v>329.7</v>
+      </c>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="11"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A16" s="55" t="s">
+      <c r="A16" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="56"/>
-[...10 lines deleted...]
-      <c r="M16" s="56"/>
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
     </row>
     <row r="17" spans="1:13" s="9" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="47" t="s">
+      <c r="A17" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="48"/>
-[...10 lines deleted...]
-      <c r="M17" s="49"/>
+      <c r="B17" s="49"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="49"/>
+      <c r="E17" s="49"/>
+      <c r="F17" s="49"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="49"/>
+      <c r="J17" s="49"/>
+      <c r="K17" s="49"/>
+      <c r="L17" s="49"/>
+      <c r="M17" s="50"/>
     </row>
     <row r="18" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="26">
         <v>2016</v>
       </c>
       <c r="B18" s="9">
         <v>66.900000000000006</v>
       </c>
       <c r="C18" s="27">
         <v>89.5</v>
       </c>
       <c r="D18" s="27">
         <v>136.69999999999999</v>
       </c>
       <c r="E18" s="27">
         <v>106.3</v>
       </c>
       <c r="F18" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="G18" s="27">
         <v>92.7</v>
       </c>
       <c r="H18" s="27">
         <v>104.3</v>
@@ -1935,93 +1950,95 @@
         <v>64.7</v>
       </c>
       <c r="K27" s="25">
         <v>140.80000000000001</v>
       </c>
       <c r="L27" s="11">
         <v>143.80000000000001</v>
       </c>
       <c r="M27" s="25">
         <v>140.30000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="9" customFormat="1" ht="11.25" customHeight="1">
       <c r="A28" s="26">
         <v>2026</v>
       </c>
       <c r="B28" s="11">
         <v>40.200000000000003</v>
       </c>
       <c r="C28" s="11">
         <v>77</v>
       </c>
       <c r="D28" s="11">
         <v>183.8</v>
       </c>
-      <c r="E28" s="11"/>
+      <c r="E28" s="11">
+        <v>68.5</v>
+      </c>
       <c r="F28" s="25"/>
       <c r="G28" s="11"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="11"/>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A29" s="55" t="s">
+      <c r="A29" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="56"/>
-[...10 lines deleted...]
-      <c r="M29" s="56"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
     </row>
     <row r="30" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A30" s="47" t="s">
+      <c r="A30" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="48"/>
-[...10 lines deleted...]
-      <c r="M30" s="49"/>
+      <c r="B30" s="49"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="49"/>
+      <c r="M30" s="50"/>
     </row>
     <row r="31" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="26">
         <v>2016</v>
       </c>
       <c r="B31" s="27">
         <v>128.19999999999999</v>
       </c>
       <c r="C31" s="30">
         <v>154.9</v>
       </c>
       <c r="D31" s="30">
         <v>169.3</v>
       </c>
       <c r="E31" s="30">
         <v>101.5</v>
       </c>
       <c r="F31" s="30">
         <v>106.4</v>
       </c>
       <c r="G31" s="30">
         <v>97.1</v>
       </c>
       <c r="H31" s="30">
         <v>146.6</v>
@@ -2402,51 +2419,53 @@
         <v>105.4</v>
       </c>
       <c r="K40" s="25">
         <v>141.9</v>
       </c>
       <c r="L40" s="11">
         <v>95.4</v>
       </c>
       <c r="M40" s="25">
         <v>107.5</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="26">
         <v>2026</v>
       </c>
       <c r="B41" s="11">
         <v>357</v>
       </c>
       <c r="C41" s="11">
         <v>117.6</v>
       </c>
       <c r="D41" s="11">
         <v>81.2</v>
       </c>
-      <c r="E41" s="11"/>
+      <c r="E41" s="11">
+        <v>110.1</v>
+      </c>
       <c r="F41" s="25"/>
       <c r="G41" s="11"/>
       <c r="H41" s="25"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="11"/>
       <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
       <c r="B42" s="32"/>
       <c r="C42" s="34"/>
       <c r="D42" s="35"/>
       <c r="E42" s="33"/>
       <c r="F42" s="33"/>
       <c r="G42" s="33"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9"/>
       <c r="B43" s="32"/>
       <c r="C43" s="32"/>
       <c r="D43" s="32"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
@@ -2456,161 +2475,161 @@
       <c r="K43" s="9"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9"/>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
     </row>
     <row r="50" spans="6:7">
       <c r="F50" s="15"/>
       <c r="G50" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="M2:M3"/>
-[...1 lines deleted...]
-    <mergeCell ref="F2:F3"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="G2:G3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O4" sqref="O4"/>
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="60"/>
-[...10 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
     </row>
     <row r="3" spans="1:13" ht="24.6" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>33</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>34</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>35</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="58"/>
-[...10 lines deleted...]
-      <c r="M4" s="59"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="60"/>
     </row>
     <row r="5" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="19">
         <v>121</v>
       </c>
       <c r="C5" s="14">
         <v>419.4</v>
       </c>
       <c r="D5" s="14">
         <v>565.6</v>
       </c>
       <c r="E5" s="14">
         <v>709.3</v>
       </c>
       <c r="F5" s="14">
         <v>856.5</v>
       </c>
       <c r="G5" s="14">
         <v>1221.8</v>
       </c>
       <c r="H5" s="14">
         <v>1460.9</v>
@@ -2783,96 +2802,98 @@
         <v>2650</v>
       </c>
       <c r="J9" s="14">
         <v>2947.3</v>
       </c>
       <c r="K9" s="14">
         <v>3365.8</v>
       </c>
       <c r="L9" s="14">
         <v>3967.8</v>
       </c>
       <c r="M9" s="14">
         <v>4812.5</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="32" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="10">
         <v>2026</v>
       </c>
       <c r="B10" s="19">
         <v>340.2</v>
       </c>
       <c r="C10" s="14">
         <v>602.20000000000005</v>
       </c>
-      <c r="D10" s="67">
+      <c r="D10" s="44">
         <v>1083.5</v>
       </c>
-      <c r="E10" s="14"/>
+      <c r="E10" s="68">
+        <v>1413.2</v>
+      </c>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
     </row>
     <row r="11" spans="1:13" s="9" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A11" s="61" t="s">
+      <c r="A11" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="62"/>
-[...10 lines deleted...]
-      <c r="M11" s="63"/>
+      <c r="B11" s="63"/>
+      <c r="C11" s="63"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="63"/>
+      <c r="L11" s="63"/>
+      <c r="M11" s="64"/>
     </row>
     <row r="12" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="58"/>
-[...10 lines deleted...]
-      <c r="M12" s="59"/>
+      <c r="B12" s="59"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="60"/>
     </row>
     <row r="13" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="10">
         <v>2021</v>
       </c>
       <c r="B13" s="13">
         <v>103.9</v>
       </c>
       <c r="C13" s="13">
         <v>106.4</v>
       </c>
       <c r="D13" s="13">
         <v>104.9</v>
       </c>
       <c r="E13" s="13">
         <v>111.3</v>
       </c>
       <c r="F13" s="13">
         <v>105.3</v>
       </c>
       <c r="G13" s="13">
         <v>106.1</v>
       </c>
       <c r="H13" s="13">
         <v>110.1</v>
@@ -3048,304 +3069,306 @@
         <v>108.2</v>
       </c>
       <c r="K17" s="12">
         <v>111.5</v>
       </c>
       <c r="L17" s="12">
         <v>108.7</v>
       </c>
       <c r="M17" s="12">
         <v>108.5</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="10">
         <v>2026</v>
       </c>
       <c r="B18" s="19">
         <v>357</v>
       </c>
       <c r="C18" s="14">
         <v>127.2</v>
       </c>
       <c r="D18" s="14">
         <v>101.6</v>
       </c>
-      <c r="E18" s="14"/>
+      <c r="E18" s="14">
+        <v>103.5</v>
+      </c>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J7" sqref="J7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="16.5546875" customWidth="1"/>
     <col min="2" max="2" width="15.33203125" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="11.44140625" customWidth="1"/>
     <col min="6" max="6" width="10.88671875" customWidth="1"/>
     <col min="7" max="7" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="64"/>
-[...4 lines deleted...]
-      <c r="G1" s="64"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
     </row>
     <row r="2" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A2" s="65" t="s">
+      <c r="A2" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+    </row>
+    <row r="3" spans="1:7" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="66"/>
+      <c r="B3" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="65"/>
-[...14 lines deleted...]
-      <c r="D3" s="65" t="s">
+      <c r="D3" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="65"/>
-      <c r="F3" s="66" t="s">
+      <c r="E3" s="66"/>
+      <c r="F3" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="66" t="s">
-        <v>40</v>
+      <c r="G3" s="67" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="48.75" customHeight="1">
-      <c r="A4" s="65"/>
-[...1 lines deleted...]
-      <c r="C4" s="66"/>
+      <c r="A4" s="66"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
       <c r="D4" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="46" t="s">
-[...3 lines deleted...]
-      <c r="G4" s="66"/>
+      <c r="E4" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
     </row>
     <row r="5" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="41">
-[...15 lines deleted...]
-        <v>117.2</v>
+      <c r="B5" s="46">
+        <v>1413173</v>
+      </c>
+      <c r="C5" s="47">
+        <v>103.5</v>
+      </c>
+      <c r="D5" s="46">
+        <v>30041</v>
+      </c>
+      <c r="E5" s="47">
+        <v>166.3</v>
+      </c>
+      <c r="F5" s="46">
+        <v>16490</v>
+      </c>
+      <c r="G5" s="47">
+        <v>111</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="41">
-[...15 lines deleted...]
-        <v>0.3</v>
+      <c r="B6" s="46">
+        <v>20939</v>
+      </c>
+      <c r="C6" s="47">
+        <v>11</v>
+      </c>
+      <c r="D6" s="46">
+        <v>2421</v>
+      </c>
+      <c r="E6" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="F6" s="46">
+        <v>155</v>
+      </c>
+      <c r="G6" s="47">
+        <v>6.7</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="41">
-[...15 lines deleted...]
-        <v>39</v>
+      <c r="B7" s="46">
+        <v>371021</v>
+      </c>
+      <c r="C7" s="47">
+        <v>73.7</v>
+      </c>
+      <c r="D7" s="46">
+        <v>3756</v>
+      </c>
+      <c r="E7" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="F7" s="46">
+        <v>3508</v>
+      </c>
+      <c r="G7" s="47">
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="41">
-[...15 lines deleted...]
-        <v>1971.4</v>
+      <c r="B8" s="46">
+        <v>26731</v>
+      </c>
+      <c r="C8" s="47">
+        <v>370.1</v>
+      </c>
+      <c r="D8" s="46">
+        <v>2679</v>
+      </c>
+      <c r="E8" s="47">
+        <v>273.89999999999998</v>
+      </c>
+      <c r="F8" s="46">
+        <v>284</v>
+      </c>
+      <c r="G8" s="47">
+        <v>170.1</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="41">
-[...15 lines deleted...]
-        <v>115.3</v>
+      <c r="B9" s="46">
+        <v>13094</v>
+      </c>
+      <c r="C9" s="47">
+        <v>125.6</v>
+      </c>
+      <c r="D9" s="46">
+        <v>1311</v>
+      </c>
+      <c r="E9" s="47">
+        <v>108.4</v>
+      </c>
+      <c r="F9" s="46">
+        <v>161</v>
+      </c>
+      <c r="G9" s="47">
+        <v>117.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="41">
-[...15 lines deleted...]
-        <v>140.69999999999999</v>
+      <c r="B10" s="46">
+        <v>513181</v>
+      </c>
+      <c r="C10" s="47">
+        <v>105.7</v>
+      </c>
+      <c r="D10" s="46">
+        <v>10326</v>
+      </c>
+      <c r="E10" s="47">
+        <v>176.8</v>
+      </c>
+      <c r="F10" s="46">
+        <v>6101</v>
+      </c>
+      <c r="G10" s="47">
+        <v>113.1</v>
       </c>
     </row>
     <row r="11" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="41">
-[...15 lines deleted...]
-        <v>504.2</v>
+      <c r="B11" s="46">
+        <v>468207</v>
+      </c>
+      <c r="C11" s="47">
+        <v>278.3</v>
+      </c>
+      <c r="D11" s="46">
+        <v>9548</v>
+      </c>
+      <c r="E11" s="47">
+        <v>1868.5</v>
+      </c>
+      <c r="F11" s="46">
+        <v>6281</v>
+      </c>
+      <c r="G11" s="47">
+        <v>299.39999999999998</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="3"/>
       <c r="B14" s="1"/>
       <c r="C14" s="2"/>
       <c r="D14" s="4"/>
       <c r="E14" s="5"/>
       <c r="F14" s="1"/>
       <c r="G14" s="2"/>
     </row>
     <row r="18" spans="3:3">
       <c r="C18" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>