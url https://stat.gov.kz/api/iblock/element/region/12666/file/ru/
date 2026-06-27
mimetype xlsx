--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,63 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.shaikhislyamova\Desktop\ДЛЯ РУКОВОДСТВА\ДИНАМИКА 2026г\СТРОИТЕЛЬСТВО\Ввод в эксплуатацию жилых зданий\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="12948" yWindow="240" windowWidth="14472" windowHeight="11760"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="3" r:id="rId1"/>
     <sheet name="период" sheetId="5" r:id="rId2"/>
     <sheet name="По районам" sheetId="4" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="41">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
@@ -139,69 +144,69 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>в % к январю-апрелю  2025 года</t>
-[...2 lines deleted...]
-    <t>(январь-апрель 2026 г.)</t>
+    <t>(январь-май 2026 г.)</t>
+  </si>
+  <si>
+    <t>в % к январю-маю  2025 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -247,50 +252,61 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -459,51 +475,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -558,133 +574,148 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -693,116 +724,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -946,673 +979,675 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="P16" sqref="P16"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="V18" sqref="V18:V19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" style="6" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="17.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="6" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="6" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" style="6" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="6" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="6" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" style="6" customWidth="1"/>
+    <col min="12" max="12" width="8.5703125" style="6" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="6" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A2" s="56"/>
-      <c r="B2" s="53" t="s">
+      <c r="A2" s="60"/>
+      <c r="B2" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="53" t="s">
+      <c r="C2" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="53" t="s">
+      <c r="D2" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="53" t="s">
+      <c r="E2" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="53" t="s">
+      <c r="F2" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="53" t="s">
+      <c r="G2" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="53" t="s">
+      <c r="H2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="53" t="s">
+      <c r="I2" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="53" t="s">
+      <c r="J2" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="53" t="s">
+      <c r="K2" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="53" t="s">
+      <c r="L2" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="53" t="s">
+      <c r="M2" s="54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="40" customFormat="1" ht="39.75" customHeight="1" thickBot="1">
-      <c r="A3" s="57"/>
-[...11 lines deleted...]
-      <c r="M3" s="54"/>
+      <c r="A3" s="61"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
     </row>
     <row r="4" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="58" t="s">
+      <c r="A4" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="59"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="66"/>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A5" s="10">
         <v>2016</v>
       </c>
       <c r="B5" s="17">
         <v>176.7</v>
       </c>
       <c r="C5" s="17">
         <v>158.19999999999999</v>
       </c>
       <c r="D5" s="17">
         <v>216.2</v>
       </c>
       <c r="E5" s="17">
         <v>229.7</v>
       </c>
       <c r="F5" s="17">
         <v>183.5</v>
       </c>
       <c r="G5" s="11">
         <v>170.1</v>
       </c>
       <c r="H5" s="17">
         <v>177.3</v>
       </c>
       <c r="I5" s="17">
         <v>179.7</v>
       </c>
       <c r="J5" s="17">
         <v>153.1</v>
       </c>
       <c r="K5" s="12">
         <v>163</v>
       </c>
       <c r="L5" s="17">
         <v>220.5</v>
       </c>
       <c r="M5" s="14">
         <v>228.9</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A6" s="10">
         <v>2017</v>
       </c>
       <c r="B6" s="14">
         <v>302.89999999999998</v>
       </c>
       <c r="C6" s="14">
         <v>284.8</v>
       </c>
       <c r="D6" s="14">
         <v>319.60000000000002</v>
       </c>
       <c r="E6" s="14">
         <v>248.7</v>
       </c>
       <c r="F6" s="14">
         <v>164</v>
       </c>
       <c r="G6" s="19">
         <v>190.6</v>
       </c>
       <c r="H6" s="14">
         <v>169.6</v>
       </c>
       <c r="I6" s="14">
         <v>181.7</v>
       </c>
       <c r="J6" s="14">
         <v>181.2</v>
       </c>
       <c r="K6" s="14">
         <v>142.30000000000001</v>
       </c>
       <c r="L6" s="17">
         <v>74.2</v>
       </c>
       <c r="M6" s="14">
         <v>100.1</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A7" s="10">
         <v>2018</v>
       </c>
       <c r="B7" s="14">
         <v>310.5</v>
       </c>
       <c r="C7" s="14">
         <v>288.7</v>
       </c>
       <c r="D7" s="14">
         <v>164.1</v>
       </c>
       <c r="E7" s="17">
         <v>126.1</v>
       </c>
       <c r="F7" s="14">
         <v>183.6</v>
       </c>
       <c r="G7" s="19">
         <v>205.1</v>
       </c>
       <c r="H7" s="14">
         <v>235.5</v>
       </c>
       <c r="I7" s="14">
         <v>186.1</v>
       </c>
       <c r="J7" s="14">
         <v>133.4</v>
       </c>
       <c r="K7" s="14">
         <v>197.7</v>
       </c>
       <c r="L7" s="17">
         <v>263.39999999999998</v>
       </c>
       <c r="M7" s="14">
         <v>84</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A8" s="10">
         <v>2019</v>
       </c>
       <c r="B8" s="14">
         <v>285.5</v>
       </c>
       <c r="C8" s="14">
         <v>102.8</v>
       </c>
       <c r="D8" s="14">
         <v>106.9</v>
       </c>
       <c r="E8" s="12">
         <v>123.4</v>
       </c>
       <c r="F8" s="14">
         <v>143.9</v>
       </c>
       <c r="G8" s="19">
         <v>96.9</v>
       </c>
       <c r="H8" s="14">
         <v>111.2</v>
       </c>
       <c r="I8" s="14">
         <v>161.9</v>
       </c>
       <c r="J8" s="14">
         <v>76.2</v>
       </c>
       <c r="K8" s="14">
         <v>94.7</v>
       </c>
       <c r="L8" s="17">
         <v>129.80000000000001</v>
       </c>
       <c r="M8" s="14">
         <v>360.4</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A9" s="20">
         <v>2020</v>
       </c>
       <c r="B9" s="21">
         <v>116.5</v>
       </c>
       <c r="C9" s="21">
         <v>277.60000000000002</v>
       </c>
       <c r="D9" s="21">
         <v>144.80000000000001</v>
       </c>
       <c r="E9" s="22">
         <v>98.4</v>
       </c>
       <c r="F9" s="21">
         <v>176.4</v>
       </c>
       <c r="G9" s="23">
         <v>337.6</v>
       </c>
       <c r="H9" s="21">
         <v>176</v>
       </c>
       <c r="I9" s="21">
         <v>258.89999999999998</v>
       </c>
       <c r="J9" s="21">
         <v>277.8</v>
       </c>
       <c r="K9" s="21">
         <v>150.69999999999999</v>
       </c>
       <c r="L9" s="24">
         <v>236.4</v>
       </c>
       <c r="M9" s="21">
         <v>828</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A10" s="10">
         <v>2021</v>
       </c>
       <c r="B10" s="11">
         <v>121</v>
       </c>
       <c r="C10" s="25">
         <v>298.39999999999998</v>
       </c>
       <c r="D10" s="25">
         <v>146.19999999999999</v>
       </c>
       <c r="E10" s="25">
         <v>143.6</v>
       </c>
       <c r="F10" s="25">
         <v>147.30000000000001</v>
       </c>
       <c r="G10" s="25">
         <v>365.2</v>
       </c>
       <c r="H10" s="25">
         <v>239.1</v>
       </c>
       <c r="I10" s="25">
         <v>327.9</v>
       </c>
       <c r="J10" s="25">
         <v>279.7</v>
       </c>
       <c r="K10" s="25">
         <v>209.3</v>
       </c>
       <c r="L10" s="11">
         <v>320</v>
       </c>
       <c r="M10" s="25">
         <v>614.1</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A11" s="10">
         <v>2022</v>
       </c>
       <c r="B11" s="11">
         <v>128.9</v>
       </c>
       <c r="C11" s="25">
         <v>296.2</v>
       </c>
       <c r="D11" s="11">
         <v>181</v>
       </c>
       <c r="E11" s="11">
         <v>145</v>
       </c>
       <c r="F11" s="25">
         <v>146.80000000000001</v>
       </c>
       <c r="G11" s="25">
         <v>344.6</v>
       </c>
       <c r="H11" s="25">
         <v>208.1</v>
       </c>
       <c r="I11" s="25">
         <v>228.1</v>
       </c>
       <c r="J11" s="25">
         <v>148.9</v>
       </c>
       <c r="K11" s="25">
         <v>144.4</v>
       </c>
       <c r="L11" s="11">
         <v>159.19999999999999</v>
       </c>
       <c r="M11" s="25">
         <v>238.2</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="12" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A12" s="26">
         <v>2023</v>
       </c>
       <c r="B12" s="11">
         <v>210</v>
       </c>
       <c r="C12" s="25">
         <v>214.8</v>
       </c>
       <c r="D12" s="11">
         <v>308.8</v>
       </c>
       <c r="E12" s="11">
         <v>225.3</v>
       </c>
       <c r="F12" s="25">
         <v>256.39999999999998</v>
       </c>
       <c r="G12" s="25">
         <v>378.4</v>
       </c>
       <c r="H12" s="25">
         <v>266.10000000000002</v>
       </c>
       <c r="I12" s="25">
         <v>481.8</v>
       </c>
       <c r="J12" s="25">
         <v>216.2</v>
       </c>
       <c r="K12" s="25">
         <v>376.9</v>
       </c>
       <c r="L12" s="11">
         <v>496.2</v>
       </c>
       <c r="M12" s="25">
         <v>379.2</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A13" s="26">
         <v>2024</v>
       </c>
       <c r="B13" s="11">
         <v>352.3</v>
       </c>
       <c r="C13" s="25">
         <v>315.39999999999998</v>
       </c>
       <c r="D13" s="11">
         <v>287.8</v>
       </c>
       <c r="E13" s="11">
         <v>330.2</v>
       </c>
       <c r="F13" s="25">
         <v>139.4</v>
       </c>
       <c r="G13" s="11">
         <v>251</v>
       </c>
       <c r="H13" s="25">
         <v>251.3</v>
       </c>
       <c r="I13" s="25">
         <v>513.29999999999995</v>
       </c>
       <c r="J13" s="25">
         <v>281.89999999999998</v>
       </c>
       <c r="K13" s="11">
         <v>295</v>
       </c>
       <c r="L13" s="11">
         <v>631.1</v>
       </c>
       <c r="M13" s="25">
         <v>786.2</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A14" s="26">
         <v>2025</v>
       </c>
       <c r="B14" s="11">
         <v>95.3</v>
       </c>
       <c r="C14" s="25">
         <v>378.3</v>
       </c>
       <c r="D14" s="11">
         <v>592.5</v>
       </c>
       <c r="E14" s="11">
         <v>299.5</v>
       </c>
       <c r="F14" s="25">
         <v>139.80000000000001</v>
       </c>
       <c r="G14" s="25">
         <v>271.3</v>
       </c>
       <c r="H14" s="25">
         <v>413.7</v>
       </c>
       <c r="I14" s="25">
         <v>459.6</v>
       </c>
       <c r="J14" s="25">
         <v>297.2</v>
       </c>
       <c r="K14" s="25">
         <v>418.5</v>
       </c>
       <c r="L14" s="11">
         <v>602</v>
       </c>
       <c r="M14" s="25">
         <v>844.8</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="18" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A15" s="26">
         <v>2026</v>
       </c>
       <c r="B15" s="11">
         <v>340.2</v>
       </c>
       <c r="C15" s="25">
         <v>261.89999999999998</v>
       </c>
       <c r="D15" s="9">
         <v>481.3</v>
       </c>
-      <c r="E15" s="69">
+      <c r="E15" s="47">
         <v>329.7</v>
       </c>
-      <c r="F15" s="25"/>
+      <c r="F15" s="25">
+        <v>150.9</v>
+      </c>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="11"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A16" s="51" t="s">
+      <c r="A16" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="52"/>
-[...10 lines deleted...]
-      <c r="M16" s="52"/>
+      <c r="B16" s="63"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="63"/>
     </row>
     <row r="17" spans="1:13" s="9" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="48" t="s">
+      <c r="A17" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="49"/>
-[...12 lines deleted...]
-    <row r="18" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="58"/>
+    </row>
+    <row r="18" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26">
         <v>2016</v>
       </c>
       <c r="B18" s="9">
         <v>66.900000000000006</v>
       </c>
       <c r="C18" s="27">
         <v>89.5</v>
       </c>
       <c r="D18" s="27">
         <v>136.69999999999999</v>
       </c>
       <c r="E18" s="27">
         <v>106.3</v>
       </c>
       <c r="F18" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="G18" s="27">
         <v>92.7</v>
       </c>
       <c r="H18" s="27">
         <v>104.3</v>
       </c>
       <c r="I18" s="27">
         <v>101.4</v>
       </c>
       <c r="J18" s="27">
         <v>85.2</v>
       </c>
       <c r="K18" s="27">
         <v>106.4</v>
       </c>
       <c r="L18" s="27">
         <v>135.30000000000001</v>
       </c>
       <c r="M18" s="27">
         <v>103.8</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26">
         <v>2017</v>
       </c>
       <c r="B19" s="27">
         <v>132.30000000000001</v>
       </c>
       <c r="C19" s="27">
         <v>94</v>
       </c>
       <c r="D19" s="27">
         <v>112.2</v>
       </c>
       <c r="E19" s="27">
         <v>77.8</v>
       </c>
       <c r="F19" s="27">
         <v>65.900000000000006</v>
       </c>
       <c r="G19" s="27">
         <v>116.2</v>
       </c>
       <c r="H19" s="27">
         <v>92.7</v>
       </c>
       <c r="I19" s="27">
@@ -1953,1422 +1988,1430 @@
         <v>140.80000000000001</v>
       </c>
       <c r="L27" s="11">
         <v>143.80000000000001</v>
       </c>
       <c r="M27" s="25">
         <v>140.30000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="9" customFormat="1" ht="11.25" customHeight="1">
       <c r="A28" s="26">
         <v>2026</v>
       </c>
       <c r="B28" s="11">
         <v>40.200000000000003</v>
       </c>
       <c r="C28" s="11">
         <v>77</v>
       </c>
       <c r="D28" s="11">
         <v>183.8</v>
       </c>
       <c r="E28" s="11">
         <v>68.5</v>
       </c>
-      <c r="F28" s="25"/>
+      <c r="F28" s="25">
+        <v>45.8</v>
+      </c>
       <c r="G28" s="11"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="11"/>
       <c r="M28" s="25"/>
     </row>
-    <row r="29" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A29" s="51" t="s">
+    <row r="29" spans="1:13" s="9" customFormat="1" ht="11.25">
+      <c r="A29" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="52"/>
-[...13 lines deleted...]
-      <c r="A30" s="48" t="s">
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+    </row>
+    <row r="30" spans="1:13" s="9" customFormat="1" ht="11.25">
+      <c r="A30" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="49"/>
-[...12 lines deleted...]
-    <row r="31" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B30" s="57"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="58"/>
+    </row>
+    <row r="31" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A31" s="26">
         <v>2016</v>
       </c>
       <c r="B31" s="27">
         <v>128.19999999999999</v>
       </c>
       <c r="C31" s="30">
         <v>154.9</v>
       </c>
       <c r="D31" s="30">
         <v>169.3</v>
       </c>
       <c r="E31" s="30">
         <v>101.5</v>
       </c>
       <c r="F31" s="30">
         <v>106.4</v>
       </c>
       <c r="G31" s="30">
         <v>97.1</v>
       </c>
       <c r="H31" s="30">
         <v>146.6</v>
       </c>
       <c r="I31" s="30">
         <v>133.30000000000001</v>
       </c>
       <c r="J31" s="30">
         <v>198.1</v>
       </c>
       <c r="K31" s="30">
         <v>123.1</v>
       </c>
       <c r="L31" s="30">
         <v>262.3</v>
       </c>
       <c r="M31" s="30">
         <v>86.6</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="26">
         <v>2017</v>
       </c>
       <c r="B32" s="27">
         <v>171.5</v>
       </c>
       <c r="C32" s="27">
         <v>180</v>
       </c>
       <c r="D32" s="27">
         <v>147.9</v>
       </c>
       <c r="E32" s="30">
         <v>108.3</v>
       </c>
       <c r="F32" s="30">
         <v>89.3</v>
       </c>
       <c r="G32" s="30">
         <v>112.1</v>
       </c>
       <c r="H32" s="30">
         <v>95.7</v>
       </c>
       <c r="I32" s="30">
         <v>101.1</v>
       </c>
       <c r="J32" s="30">
         <v>118.3</v>
       </c>
       <c r="K32" s="30">
         <v>87.3</v>
       </c>
       <c r="L32" s="30">
         <v>33.700000000000003</v>
       </c>
       <c r="M32" s="30">
         <v>43.7</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="33" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26">
         <v>2018</v>
       </c>
       <c r="B33" s="30">
         <v>102.5</v>
       </c>
       <c r="C33" s="17">
         <v>101.4</v>
       </c>
       <c r="D33" s="17">
         <v>51.3</v>
       </c>
       <c r="E33" s="30">
         <v>50.7</v>
       </c>
       <c r="F33" s="27">
         <v>111.9</v>
       </c>
       <c r="G33" s="30">
         <v>107.6</v>
       </c>
       <c r="H33" s="30">
         <v>138.80000000000001</v>
       </c>
       <c r="I33" s="30">
         <v>102.4</v>
       </c>
       <c r="J33" s="30">
         <v>73.599999999999994</v>
       </c>
       <c r="K33" s="27">
         <v>139</v>
       </c>
       <c r="L33" s="30">
         <v>355.1</v>
       </c>
       <c r="M33" s="30">
         <v>83.9</v>
       </c>
     </row>
-    <row r="34" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="34" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26">
         <v>2019</v>
       </c>
       <c r="B34" s="30">
         <v>91.9</v>
       </c>
       <c r="C34" s="17">
         <v>35.6</v>
       </c>
       <c r="D34" s="17">
         <v>65.099999999999994</v>
       </c>
       <c r="E34" s="30">
         <v>97.9</v>
       </c>
       <c r="F34" s="27">
         <v>78.400000000000006</v>
       </c>
       <c r="G34" s="30">
         <v>47.2</v>
       </c>
       <c r="H34" s="30">
         <v>64.099999999999994</v>
       </c>
       <c r="I34" s="27">
         <v>87</v>
       </c>
       <c r="J34" s="30">
         <v>57.1</v>
       </c>
       <c r="K34" s="27">
         <v>47.9</v>
       </c>
       <c r="L34" s="30">
         <v>49.3</v>
       </c>
       <c r="M34" s="30">
         <v>429.2</v>
       </c>
     </row>
-    <row r="35" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="35" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26">
         <v>2020</v>
       </c>
       <c r="B35" s="30">
         <v>40.799999999999997</v>
       </c>
       <c r="C35" s="17">
         <v>270.2</v>
       </c>
       <c r="D35" s="17">
         <v>135.5</v>
       </c>
       <c r="E35" s="30">
         <v>79.8</v>
       </c>
       <c r="F35" s="27">
         <v>122.6</v>
       </c>
       <c r="G35" s="30">
         <v>348.4</v>
       </c>
       <c r="H35" s="30">
         <v>158.19999999999999</v>
       </c>
       <c r="I35" s="27">
         <v>160</v>
       </c>
       <c r="J35" s="30">
         <v>364.8</v>
       </c>
       <c r="K35" s="27">
         <v>159.19999999999999</v>
       </c>
       <c r="L35" s="30">
         <v>182.1</v>
       </c>
       <c r="M35" s="30">
         <v>229.7</v>
       </c>
     </row>
-    <row r="36" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26">
         <v>2021</v>
       </c>
       <c r="B36" s="30">
         <v>103.9</v>
       </c>
       <c r="C36" s="17">
         <v>107.5</v>
       </c>
       <c r="D36" s="12">
         <v>101</v>
       </c>
       <c r="E36" s="30">
         <v>145.9</v>
       </c>
       <c r="F36" s="27">
         <v>83.5</v>
       </c>
       <c r="G36" s="30">
         <v>108.2</v>
       </c>
       <c r="H36" s="30">
         <v>135.80000000000001</v>
       </c>
       <c r="I36" s="27">
         <v>126.6</v>
       </c>
       <c r="J36" s="30">
         <v>100.7</v>
       </c>
       <c r="K36" s="27">
         <v>138.9</v>
       </c>
       <c r="L36" s="30">
         <v>135.4</v>
       </c>
       <c r="M36" s="30">
         <v>74.2</v>
       </c>
     </row>
-    <row r="37" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="37" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="10">
         <v>2022</v>
       </c>
       <c r="B37" s="11">
         <v>106.5</v>
       </c>
       <c r="C37" s="25">
         <v>99.3</v>
       </c>
       <c r="D37" s="25">
         <v>123.8</v>
       </c>
       <c r="E37" s="11">
         <v>101</v>
       </c>
       <c r="F37" s="25">
         <v>99.7</v>
       </c>
       <c r="G37" s="25">
         <v>94.4</v>
       </c>
       <c r="H37" s="25">
         <v>60.4</v>
       </c>
       <c r="I37" s="25">
         <v>69.599999999999994</v>
       </c>
       <c r="J37" s="25">
         <v>53.2</v>
       </c>
       <c r="K37" s="11">
         <v>69</v>
       </c>
       <c r="L37" s="11">
         <v>49.8</v>
       </c>
       <c r="M37" s="25">
         <v>38.799999999999997</v>
       </c>
     </row>
-    <row r="38" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="38" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26">
         <v>2023</v>
       </c>
       <c r="B38" s="27">
         <v>163</v>
       </c>
       <c r="C38" s="30">
         <v>72.5</v>
       </c>
       <c r="D38" s="30">
         <v>170.7</v>
       </c>
       <c r="E38" s="30">
         <v>155.4</v>
       </c>
       <c r="F38" s="25">
         <v>113.8</v>
       </c>
       <c r="G38" s="25">
         <v>109.8</v>
       </c>
       <c r="H38" s="31">
         <v>127.9</v>
       </c>
       <c r="I38" s="30">
         <v>181.1</v>
       </c>
       <c r="J38" s="30">
         <v>145.19999999999999</v>
       </c>
       <c r="K38" s="27">
         <v>261</v>
       </c>
       <c r="L38" s="30">
         <v>311.7</v>
       </c>
       <c r="M38" s="36">
         <v>159.19999999999999</v>
       </c>
     </row>
-    <row r="39" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="39" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26">
         <v>2024</v>
       </c>
       <c r="B39" s="30">
         <v>167.8</v>
       </c>
       <c r="C39" s="37">
         <v>146.80000000000001</v>
       </c>
       <c r="D39" s="27">
         <v>93.2</v>
       </c>
       <c r="E39" s="30">
         <v>146.6</v>
       </c>
       <c r="F39" s="30">
         <v>54.4</v>
       </c>
       <c r="G39" s="30">
         <v>66.3</v>
       </c>
       <c r="H39" s="30">
         <v>94.4</v>
       </c>
       <c r="I39" s="30">
         <v>106.5</v>
       </c>
       <c r="J39" s="30">
         <v>130.4</v>
       </c>
       <c r="K39" s="30">
         <v>78.3</v>
       </c>
       <c r="L39" s="30">
         <v>127.2</v>
       </c>
       <c r="M39" s="30">
         <v>112.7</v>
       </c>
     </row>
-    <row r="40" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="40" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26">
         <v>2025</v>
       </c>
       <c r="B40" s="11">
         <v>27</v>
       </c>
       <c r="C40" s="25">
         <v>119.9</v>
       </c>
       <c r="D40" s="11">
         <v>205.9</v>
       </c>
       <c r="E40" s="11">
         <v>90.7</v>
       </c>
       <c r="F40" s="25">
         <v>100.3</v>
       </c>
       <c r="G40" s="25">
         <v>108.1</v>
       </c>
       <c r="H40" s="25">
         <v>164.7</v>
       </c>
       <c r="I40" s="25">
         <v>89.5</v>
       </c>
       <c r="J40" s="25">
         <v>105.4</v>
       </c>
       <c r="K40" s="25">
         <v>141.9</v>
       </c>
       <c r="L40" s="11">
         <v>95.4</v>
       </c>
       <c r="M40" s="25">
         <v>107.5</v>
       </c>
     </row>
-    <row r="41" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="41" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26">
         <v>2026</v>
       </c>
       <c r="B41" s="11">
         <v>357</v>
       </c>
       <c r="C41" s="11">
         <v>117.6</v>
       </c>
       <c r="D41" s="11">
         <v>81.2</v>
       </c>
       <c r="E41" s="11">
         <v>110.1</v>
       </c>
-      <c r="F41" s="25"/>
+      <c r="F41" s="25">
+        <v>107.9</v>
+      </c>
       <c r="G41" s="11"/>
       <c r="H41" s="25"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="11"/>
       <c r="M41" s="25"/>
     </row>
-    <row r="42" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="42" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="B42" s="32"/>
       <c r="C42" s="34"/>
       <c r="D42" s="35"/>
       <c r="E42" s="33"/>
       <c r="F42" s="33"/>
       <c r="G42" s="33"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9"/>
       <c r="B43" s="32"/>
       <c r="C43" s="32"/>
       <c r="D43" s="32"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="9"/>
       <c r="J43" s="9"/>
       <c r="K43" s="9"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9"/>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
     </row>
     <row r="50" spans="6:7">
       <c r="F50" s="15"/>
       <c r="G50" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="D2:D3"/>
-    <mergeCell ref="A17:M17"/>
-[...4 lines deleted...]
-    <mergeCell ref="F2:F3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O6" sqref="O6"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="61"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="24.6" thickBot="1">
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+    </row>
+    <row r="3" spans="1:13" ht="24.75" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>33</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>34</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>35</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="9" customFormat="1" ht="11.25">
+      <c r="A4" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="59"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="66"/>
+    </row>
+    <row r="5" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A5" s="10">
         <v>2021</v>
       </c>
       <c r="B5" s="19">
         <v>121</v>
       </c>
       <c r="C5" s="14">
         <v>419.4</v>
       </c>
       <c r="D5" s="14">
         <v>565.6</v>
       </c>
       <c r="E5" s="14">
         <v>709.3</v>
       </c>
       <c r="F5" s="14">
         <v>856.5</v>
       </c>
       <c r="G5" s="14">
         <v>1221.8</v>
       </c>
       <c r="H5" s="14">
         <v>1460.9</v>
       </c>
       <c r="I5" s="14">
         <v>1788.8</v>
       </c>
       <c r="J5" s="14">
         <v>2068.5</v>
       </c>
       <c r="K5" s="14">
         <v>2277.8000000000002</v>
       </c>
       <c r="L5" s="14">
         <v>2597.8000000000002</v>
       </c>
       <c r="M5" s="14">
         <v>3211.8</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="19">
         <v>128.9</v>
       </c>
       <c r="C6" s="14">
         <v>425.1</v>
       </c>
       <c r="D6" s="14">
         <v>606</v>
       </c>
       <c r="E6" s="14">
         <v>751.1</v>
       </c>
       <c r="F6" s="14">
         <v>897.9</v>
       </c>
       <c r="G6" s="14">
         <v>1242.5</v>
       </c>
       <c r="H6" s="14">
         <v>1450.6</v>
       </c>
       <c r="I6" s="14">
         <v>1678.7</v>
       </c>
       <c r="J6" s="14">
         <v>1827.5</v>
       </c>
       <c r="K6" s="14">
         <v>1971.9</v>
       </c>
       <c r="L6" s="14">
         <v>2131.1</v>
       </c>
       <c r="M6" s="14">
         <v>2369.3000000000002</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A7" s="20">
         <v>2023</v>
       </c>
       <c r="B7" s="23">
         <v>210</v>
       </c>
       <c r="C7" s="21">
         <v>424.8</v>
       </c>
       <c r="D7" s="21">
         <v>733.7</v>
       </c>
       <c r="E7" s="21">
         <v>959</v>
       </c>
       <c r="F7" s="21">
         <v>1215.4000000000001</v>
       </c>
       <c r="G7" s="21">
         <v>1593.8</v>
       </c>
       <c r="H7" s="21">
         <v>1859.9</v>
       </c>
       <c r="I7" s="21">
         <v>2341.6999999999998</v>
       </c>
       <c r="J7" s="21">
         <v>2557.9</v>
       </c>
       <c r="K7" s="21">
         <v>2934.7</v>
       </c>
       <c r="L7" s="21">
         <v>3430.9</v>
       </c>
       <c r="M7" s="21">
         <v>352.2</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="30" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:13" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="10">
         <v>2024</v>
       </c>
       <c r="B8" s="19">
         <v>352.3</v>
       </c>
       <c r="C8" s="14">
         <v>667.7</v>
       </c>
       <c r="D8" s="14">
         <v>955.6</v>
       </c>
       <c r="E8" s="14">
         <v>1285.8</v>
       </c>
       <c r="F8" s="14">
         <v>1425.2</v>
       </c>
       <c r="G8" s="14">
         <v>1676.2</v>
       </c>
       <c r="H8" s="14">
         <v>1927.5</v>
       </c>
       <c r="I8" s="14">
         <v>2440.8000000000002</v>
       </c>
       <c r="J8" s="14">
         <v>2722.7</v>
       </c>
       <c r="K8" s="14">
         <v>3017.7</v>
       </c>
       <c r="L8" s="14">
         <v>3648.8</v>
       </c>
       <c r="M8" s="14">
         <v>4435</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="32" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="11.25">
       <c r="A9" s="10">
         <v>2025</v>
       </c>
       <c r="B9" s="19">
         <v>95.3</v>
       </c>
       <c r="C9" s="14">
         <v>473.5</v>
       </c>
       <c r="D9" s="14">
         <v>1066.0999999999999</v>
       </c>
       <c r="E9" s="14">
         <v>1365.6</v>
       </c>
       <c r="F9" s="14">
         <v>1505.4</v>
       </c>
       <c r="G9" s="14">
         <v>1776.7</v>
       </c>
       <c r="H9" s="14">
         <v>2190.4</v>
       </c>
       <c r="I9" s="14">
         <v>2650</v>
       </c>
       <c r="J9" s="14">
         <v>2947.3</v>
       </c>
       <c r="K9" s="14">
         <v>3365.8</v>
       </c>
       <c r="L9" s="14">
         <v>3967.8</v>
       </c>
       <c r="M9" s="14">
         <v>4812.5</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="32" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="11.25">
       <c r="A10" s="10">
         <v>2026</v>
       </c>
       <c r="B10" s="19">
         <v>340.2</v>
       </c>
       <c r="C10" s="14">
         <v>602.20000000000005</v>
       </c>
       <c r="D10" s="44">
         <v>1083.5</v>
       </c>
-      <c r="E10" s="68">
+      <c r="E10" s="46">
         <v>1413.2</v>
       </c>
-      <c r="F10" s="14"/>
+      <c r="F10" s="48">
+        <v>1564.1</v>
+      </c>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
     </row>
     <row r="11" spans="1:13" s="9" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A11" s="62" t="s">
+      <c r="A11" s="68" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="63"/>
-[...13 lines deleted...]
-      <c r="A12" s="58" t="s">
+      <c r="B11" s="69"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="69"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="69"/>
+      <c r="G11" s="69"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="69"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="70"/>
+    </row>
+    <row r="12" spans="1:13" s="9" customFormat="1" ht="11.25">
+      <c r="A12" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="59"/>
-[...12 lines deleted...]
-    <row r="13" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B12" s="65"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="65"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="66"/>
+    </row>
+    <row r="13" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="10">
         <v>2021</v>
       </c>
       <c r="B13" s="13">
         <v>103.9</v>
       </c>
       <c r="C13" s="13">
         <v>106.4</v>
       </c>
       <c r="D13" s="13">
         <v>104.9</v>
       </c>
       <c r="E13" s="13">
         <v>111.3</v>
       </c>
       <c r="F13" s="13">
         <v>105.3</v>
       </c>
       <c r="G13" s="13">
         <v>106.1</v>
       </c>
       <c r="H13" s="13">
         <v>110.1</v>
       </c>
       <c r="I13" s="13">
         <v>112.8</v>
       </c>
       <c r="J13" s="13">
         <v>111</v>
       </c>
       <c r="K13" s="13">
         <v>113.1</v>
       </c>
       <c r="L13" s="13">
         <v>107.3</v>
       </c>
       <c r="M13" s="13">
         <v>104.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="10">
         <v>2022</v>
       </c>
       <c r="B14" s="13">
         <v>106.5</v>
       </c>
       <c r="C14" s="13">
         <v>101.3</v>
       </c>
       <c r="D14" s="13">
         <v>107.1</v>
       </c>
       <c r="E14" s="13">
         <v>105.9</v>
       </c>
       <c r="F14" s="13">
         <v>104.8</v>
       </c>
       <c r="G14" s="13">
         <v>101.7</v>
       </c>
       <c r="H14" s="13">
         <v>99.3</v>
       </c>
       <c r="I14" s="13">
         <v>93.8</v>
       </c>
       <c r="J14" s="13">
         <v>88.4</v>
       </c>
       <c r="K14" s="13">
         <v>86.6</v>
       </c>
       <c r="L14" s="13">
         <v>82</v>
       </c>
       <c r="M14" s="13">
         <v>75.3</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="10">
         <v>2023</v>
       </c>
       <c r="B15" s="13">
         <v>163</v>
       </c>
       <c r="C15" s="13">
         <v>99.9</v>
       </c>
       <c r="D15" s="14">
         <v>121.1</v>
       </c>
       <c r="E15" s="13">
         <v>127.7</v>
       </c>
       <c r="F15" s="13">
         <v>135.4</v>
       </c>
       <c r="G15" s="13">
         <v>128.30000000000001</v>
       </c>
       <c r="H15" s="13">
         <v>128.19999999999999</v>
       </c>
       <c r="I15" s="13">
         <v>139.5</v>
       </c>
       <c r="J15" s="13">
         <v>140</v>
       </c>
       <c r="K15" s="13">
         <v>148.80000000000001</v>
       </c>
       <c r="L15" s="13">
         <v>161</v>
       </c>
       <c r="M15" s="13">
         <v>167.8</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26">
         <v>2024</v>
       </c>
       <c r="B16" s="30">
         <v>167.8</v>
       </c>
       <c r="C16" s="30">
         <v>157.19999999999999</v>
       </c>
       <c r="D16" s="30">
         <v>130.19999999999999</v>
       </c>
       <c r="E16" s="30">
         <v>134.1</v>
       </c>
       <c r="F16" s="30">
         <v>117.3</v>
       </c>
       <c r="G16" s="30">
         <v>105.2</v>
       </c>
       <c r="H16" s="30">
         <v>103.6</v>
       </c>
       <c r="I16" s="30">
         <v>104.2</v>
       </c>
       <c r="J16" s="30">
         <v>106.4</v>
       </c>
       <c r="K16" s="30">
         <v>102.8</v>
       </c>
       <c r="L16" s="30">
         <v>106.4</v>
       </c>
       <c r="M16" s="30">
         <v>112.7</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="10">
         <v>2025</v>
       </c>
       <c r="B17" s="11">
         <v>27</v>
       </c>
       <c r="C17" s="12">
         <v>70.900000000000006</v>
       </c>
       <c r="D17" s="12">
         <v>111.6</v>
       </c>
       <c r="E17" s="12">
         <v>106.2</v>
       </c>
       <c r="F17" s="12">
         <v>105.6</v>
       </c>
       <c r="G17" s="12">
         <v>106</v>
       </c>
       <c r="H17" s="12">
         <v>113.6</v>
       </c>
       <c r="I17" s="12">
         <v>108.6</v>
       </c>
       <c r="J17" s="12">
         <v>108.2</v>
       </c>
       <c r="K17" s="12">
         <v>111.5</v>
       </c>
       <c r="L17" s="12">
         <v>108.7</v>
       </c>
       <c r="M17" s="12">
         <v>108.5</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:13" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="10">
         <v>2026</v>
       </c>
       <c r="B18" s="19">
         <v>357</v>
       </c>
       <c r="C18" s="14">
         <v>127.2</v>
       </c>
       <c r="D18" s="14">
         <v>101.6</v>
       </c>
       <c r="E18" s="14">
         <v>103.5</v>
       </c>
-      <c r="F18" s="14"/>
+      <c r="F18" s="14">
+        <v>103.9</v>
+      </c>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:G11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
-    <col min="5" max="5" width="11.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="11.44140625" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="65"/>
-[...7 lines deleted...]
-      <c r="A2" s="66" t="s">
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+    </row>
+    <row r="2" spans="1:7" s="9" customFormat="1" ht="11.25">
+      <c r="A2" s="72" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+    </row>
+    <row r="3" spans="1:7" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="72"/>
+      <c r="B3" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="66"/>
-[...14 lines deleted...]
-      <c r="D3" s="66" t="s">
+      <c r="D3" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="66"/>
-      <c r="F3" s="67" t="s">
+      <c r="E3" s="72"/>
+      <c r="F3" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="67" t="s">
-        <v>39</v>
+      <c r="G3" s="73" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="48.75" customHeight="1">
-      <c r="A4" s="66"/>
-[...1 lines deleted...]
-      <c r="C4" s="67"/>
+      <c r="A4" s="72"/>
+      <c r="B4" s="73"/>
+      <c r="C4" s="73"/>
       <c r="D4" s="39" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="45" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
+        <v>40</v>
+      </c>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+    </row>
+    <row r="5" spans="1:7" s="9" customFormat="1" ht="11.25">
       <c r="A5" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="46">
-[...18 lines deleted...]
-    <row r="6" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B5" s="51">
+        <v>1564062</v>
+      </c>
+      <c r="C5" s="49">
+        <v>103.9</v>
+      </c>
+      <c r="D5" s="51">
+        <v>37335</v>
+      </c>
+      <c r="E5" s="50">
+        <v>138.1</v>
+      </c>
+      <c r="F5" s="52">
+        <v>17836</v>
+      </c>
+      <c r="G5" s="53">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="9" customFormat="1" ht="11.25">
       <c r="A6" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="46">
-[...2 lines deleted...]
-      <c r="C6" s="47">
+      <c r="B6" s="52">
+        <v>21128</v>
+      </c>
+      <c r="C6" s="53">
         <v>11</v>
       </c>
-      <c r="D6" s="46">
-[...8 lines deleted...]
-      <c r="G6" s="47">
+      <c r="D6" s="52">
+        <v>2610</v>
+      </c>
+      <c r="E6" s="53">
+        <v>30</v>
+      </c>
+      <c r="F6" s="52">
+        <v>156</v>
+      </c>
+      <c r="G6" s="53">
         <v>6.7</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:7" s="9" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="46">
-[...14 lines deleted...]
-      <c r="G7" s="47">
+      <c r="B7" s="52">
+        <v>388533</v>
+      </c>
+      <c r="C7" s="53">
+        <v>72.5</v>
+      </c>
+      <c r="D7" s="52">
+        <v>5931</v>
+      </c>
+      <c r="E7" s="53">
+        <v>79.2</v>
+      </c>
+      <c r="F7" s="52">
+        <v>3638</v>
+      </c>
+      <c r="G7" s="53">
         <v>74</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:7" s="9" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="46">
-[...18 lines deleted...]
-    <row r="9" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B8" s="52">
+        <v>64209</v>
+      </c>
+      <c r="C8" s="53">
+        <v>169.5</v>
+      </c>
+      <c r="D8" s="52">
+        <v>2934</v>
+      </c>
+      <c r="E8" s="53">
+        <v>134.5</v>
+      </c>
+      <c r="F8" s="52">
+        <v>736</v>
+      </c>
+      <c r="G8" s="53">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="9" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="46">
-[...18 lines deleted...]
-    <row r="10" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B9" s="52">
+        <v>13445</v>
+      </c>
+      <c r="C9" s="53">
+        <v>128.9</v>
+      </c>
+      <c r="D9" s="52">
+        <v>1662</v>
+      </c>
+      <c r="E9" s="53">
+        <v>137.5</v>
+      </c>
+      <c r="F9" s="52">
+        <v>163</v>
+      </c>
+      <c r="G9" s="53">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="46">
-[...18 lines deleted...]
-    <row r="11" spans="1:7" s="9" customFormat="1" ht="10.199999999999999">
+      <c r="B10" s="52">
+        <v>601343</v>
+      </c>
+      <c r="C10" s="53">
+        <v>107.1</v>
+      </c>
+      <c r="D10" s="52">
+        <v>14178</v>
+      </c>
+      <c r="E10" s="53">
+        <v>204</v>
+      </c>
+      <c r="F10" s="52">
+        <v>6803</v>
+      </c>
+      <c r="G10" s="53">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="46">
-[...15 lines deleted...]
-        <v>299.39999999999998</v>
+      <c r="B11" s="52">
+        <v>475404</v>
+      </c>
+      <c r="C11" s="53">
+        <v>282.5</v>
+      </c>
+      <c r="D11" s="52">
+        <v>10020</v>
+      </c>
+      <c r="E11" s="53">
+        <v>1960.9</v>
+      </c>
+      <c r="F11" s="52">
+        <v>6340</v>
+      </c>
+      <c r="G11" s="53">
+        <v>302.2</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="3"/>
       <c r="B14" s="1"/>
       <c r="C14" s="2"/>
       <c r="D14" s="4"/>
       <c r="E14" s="5"/>
       <c r="F14" s="1"/>
       <c r="G14" s="2"/>
     </row>
     <row r="18" spans="3:3">
       <c r="C18" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
@@ -3377,131 +3420,131 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67B1DDE3-ED2C-4A41-AF3D-E0C5BF6132C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
       <vt:lpstr>период</vt:lpstr>
       <vt:lpstr>По районам</vt:lpstr>
     </vt:vector>