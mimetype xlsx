--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -7,58 +7,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Q$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$S$25</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="17">
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Станций по техническому обслуживанию и ремонту автотранспортных средств</t>
   </si>
   <si>
     <t>Кордайский район</t>
   </si>
   <si>
     <t>Меркенский район</t>
   </si>
   <si>
     <t>Мойынкумский район</t>
   </si>
   <si>
     <t>Сарысуский район</t>
   </si>
   <si>
     <t>Шуский район</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -114,78 +114,78 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -213,74 +213,74 @@
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_05_19" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -550,189 +550,202 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q25"/>
+  <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="9" width="11.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.75">
+    <row r="1" spans="1:19">
       <c r="A1" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
       <c r="N1" s="18"/>
       <c r="O1" s="18"/>
       <c r="P1" s="18"/>
       <c r="Q1" s="18"/>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="9"/>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:19">
       <c r="A3" s="13"/>
       <c r="B3" s="17">
         <v>2017</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17">
         <v>2018</v>
       </c>
       <c r="E3" s="17"/>
       <c r="F3" s="17">
         <v>2019</v>
       </c>
       <c r="G3" s="17"/>
       <c r="H3" s="17">
         <v>2020</v>
       </c>
       <c r="I3" s="17"/>
       <c r="J3" s="17">
         <v>2021</v>
       </c>
       <c r="K3" s="17"/>
       <c r="L3" s="17">
         <v>2022</v>
       </c>
       <c r="M3" s="17"/>
       <c r="N3" s="17">
         <v>2023</v>
       </c>
       <c r="O3" s="17"/>
       <c r="P3" s="17">
         <v>2024</v>
       </c>
       <c r="Q3" s="17"/>
-    </row>
-    <row r="4" spans="1:17" ht="37.5" customHeight="1">
+      <c r="R3" s="17">
+        <v>2025</v>
+      </c>
+      <c r="S3" s="17"/>
+    </row>
+    <row r="4" spans="1:19" ht="37.5" customHeight="1">
       <c r="A4" s="13"/>
       <c r="B4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="Q4" s="14" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>320</v>
       </c>
       <c r="C5" s="10">
         <v>74621</v>
       </c>
       <c r="D5" s="10">
         <v>220</v>
       </c>
       <c r="E5" s="10">
         <v>72135</v>
       </c>
       <c r="F5" s="10">
         <v>262</v>
       </c>
       <c r="G5" s="10">
         <v>56406</v>
       </c>
       <c r="H5" s="10">
         <v>221</v>
       </c>
       <c r="I5" s="10">
@@ -740,52 +753,58 @@
       </c>
       <c r="J5" s="10">
         <v>127</v>
       </c>
       <c r="K5" s="10">
         <v>19534</v>
       </c>
       <c r="L5" s="10">
         <v>168</v>
       </c>
       <c r="M5" s="10">
         <v>23933</v>
       </c>
       <c r="N5" s="16">
         <v>266</v>
       </c>
       <c r="O5" s="16">
         <v>47956</v>
       </c>
       <c r="P5" s="10">
         <v>288</v>
       </c>
       <c r="Q5" s="10">
         <v>28406</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5" s="16">
+        <v>391</v>
+      </c>
+      <c r="S5" s="16">
+        <v>29744</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="10">
         <v>161</v>
       </c>
       <c r="C6" s="10">
         <v>56473</v>
       </c>
       <c r="D6" s="10">
         <v>80</v>
       </c>
       <c r="E6" s="10">
         <v>49574</v>
       </c>
       <c r="F6" s="10">
         <v>131</v>
       </c>
       <c r="G6" s="10">
         <v>41390</v>
       </c>
       <c r="H6" s="10">
         <v>97</v>
       </c>
       <c r="I6" s="10">
@@ -793,52 +812,58 @@
       </c>
       <c r="J6" s="10">
         <v>69</v>
       </c>
       <c r="K6" s="10">
         <v>14520</v>
       </c>
       <c r="L6" s="10">
         <v>88</v>
       </c>
       <c r="M6" s="10">
         <v>15055</v>
       </c>
       <c r="N6" s="16">
         <v>134</v>
       </c>
       <c r="O6" s="16">
         <v>28459</v>
       </c>
       <c r="P6" s="10">
         <v>174</v>
       </c>
       <c r="Q6" s="10">
         <v>19501</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6" s="16">
+        <v>224</v>
+      </c>
+      <c r="S6" s="16">
+        <v>19225</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="10">
         <v>9</v>
       </c>
       <c r="C7" s="10">
         <v>223</v>
       </c>
       <c r="D7" s="10">
         <v>3</v>
       </c>
       <c r="E7" s="10">
         <v>55</v>
       </c>
       <c r="F7" s="10">
         <v>3</v>
       </c>
       <c r="G7" s="10">
         <v>325</v>
       </c>
       <c r="H7" s="10">
         <v>10</v>
       </c>
       <c r="I7" s="10">
@@ -846,52 +871,58 @@
       </c>
       <c r="J7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="16">
         <v>6</v>
       </c>
       <c r="O7" s="16">
         <v>146</v>
       </c>
       <c r="P7" s="10">
         <v>11</v>
       </c>
       <c r="Q7" s="10">
         <v>337</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7" s="16">
+        <v>4</v>
+      </c>
+      <c r="S7" s="16">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="10">
         <v>6</v>
       </c>
       <c r="C8" s="10">
         <v>148</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I8" s="10" t="s">
@@ -899,52 +930,58 @@
       </c>
       <c r="J8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="16">
         <v>7</v>
       </c>
       <c r="O8" s="16">
         <v>614</v>
       </c>
       <c r="P8" s="10">
         <v>6</v>
       </c>
       <c r="Q8" s="10">
         <v>613</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8" s="16">
+        <v>4</v>
+      </c>
+      <c r="S8" s="16">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="10">
         <v>3</v>
       </c>
       <c r="C9" s="10">
         <v>174</v>
       </c>
       <c r="D9" s="10">
         <v>8</v>
       </c>
       <c r="E9" s="10">
         <v>467</v>
       </c>
       <c r="F9" s="10">
         <v>13</v>
       </c>
       <c r="G9" s="10">
         <v>714</v>
       </c>
       <c r="H9" s="10">
         <v>5</v>
       </c>
       <c r="I9" s="10">
@@ -952,52 +989,58 @@
       </c>
       <c r="J9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="M9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="N9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="O9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="P9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Q9" s="10" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9" s="16">
+        <v>4</v>
+      </c>
+      <c r="S9" s="16">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10">
         <v>41</v>
       </c>
       <c r="C10" s="10">
         <v>1964</v>
       </c>
       <c r="D10" s="10">
         <v>55</v>
       </c>
       <c r="E10" s="10">
         <v>5617</v>
       </c>
       <c r="F10" s="10">
         <v>47</v>
       </c>
       <c r="G10" s="10">
         <v>5252</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="10">
@@ -1005,52 +1048,58 @@
       </c>
       <c r="J10" s="10">
         <v>11</v>
       </c>
       <c r="K10" s="10">
         <v>3090</v>
       </c>
       <c r="L10" s="10">
         <v>39</v>
       </c>
       <c r="M10" s="10">
         <v>7002</v>
       </c>
       <c r="N10" s="10">
         <v>30</v>
       </c>
       <c r="O10" s="16">
         <v>6517</v>
       </c>
       <c r="P10" s="10">
         <v>34</v>
       </c>
       <c r="Q10" s="10">
         <v>4713</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" ht="16.5" customHeight="1">
+      <c r="R10" s="16">
+        <v>17</v>
+      </c>
+      <c r="S10" s="16">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="16.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="10">
         <v>6</v>
       </c>
       <c r="C11" s="10">
         <v>746</v>
       </c>
       <c r="D11" s="10">
         <v>6</v>
       </c>
       <c r="E11" s="10">
         <v>1463</v>
       </c>
       <c r="F11" s="10">
         <v>6</v>
       </c>
       <c r="G11" s="10">
         <v>627</v>
       </c>
       <c r="H11" s="10">
         <v>2</v>
       </c>
       <c r="I11" s="10">
@@ -1058,52 +1107,58 @@
       </c>
       <c r="J11" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K11" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L11" s="11" t="s">
         <v>7</v>
       </c>
       <c r="M11" s="11" t="s">
         <v>7</v>
       </c>
       <c r="N11" s="11">
         <v>6</v>
       </c>
       <c r="O11" s="16">
         <v>340</v>
       </c>
       <c r="P11" s="10">
         <v>18</v>
       </c>
       <c r="Q11" s="10">
         <v>1229</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11" s="16">
+        <v>21</v>
+      </c>
+      <c r="S11" s="16">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="10">
         <v>12</v>
       </c>
       <c r="C12" s="10">
         <v>1291</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="10">
         <v>2</v>
       </c>
       <c r="I12" s="10">
@@ -1111,52 +1166,58 @@
       </c>
       <c r="J12" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K12" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L12" s="10">
         <v>4</v>
       </c>
       <c r="M12" s="10">
         <v>209</v>
       </c>
       <c r="N12" s="11" t="s">
         <v>7</v>
       </c>
       <c r="O12" s="11" t="s">
         <v>7</v>
       </c>
       <c r="P12" s="10">
         <v>11</v>
       </c>
       <c r="Q12" s="10">
         <v>680</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12" s="16">
+        <v>21</v>
+      </c>
+      <c r="S12" s="16">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="10">
         <v>3</v>
       </c>
       <c r="C13" s="10">
         <v>119</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H13" s="10">
         <v>5</v>
       </c>
       <c r="I13" s="10">
@@ -1164,202 +1225,226 @@
       </c>
       <c r="J13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L13" s="10">
         <v>3</v>
       </c>
       <c r="M13" s="10">
         <v>162</v>
       </c>
       <c r="N13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="O13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="P13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="Q13" s="11" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13" s="16">
+        <v>4</v>
+      </c>
+      <c r="S13" s="16">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
         <v>7</v>
       </c>
       <c r="C14" s="10">
         <v>361</v>
       </c>
       <c r="D14" s="10">
         <v>9</v>
       </c>
       <c r="E14" s="10">
         <v>923</v>
       </c>
       <c r="F14" s="10">
         <v>17</v>
       </c>
       <c r="G14" s="10">
         <v>2204</v>
       </c>
       <c r="H14" s="10">
         <v>8</v>
       </c>
       <c r="I14" s="10">
         <v>424</v>
       </c>
       <c r="J14" s="10">
         <v>6</v>
       </c>
       <c r="K14" s="10">
         <v>397</v>
       </c>
       <c r="L14" s="10">
         <v>4</v>
       </c>
       <c r="M14" s="10">
         <v>209</v>
       </c>
       <c r="N14" s="10">
         <v>18</v>
       </c>
       <c r="O14" s="16">
         <v>935</v>
       </c>
       <c r="P14" s="11" t="s">
         <v>7</v>
       </c>
       <c r="Q14" s="13"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14" s="16">
+        <v>17</v>
+      </c>
+      <c r="S14" s="16">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10">
         <v>200</v>
       </c>
       <c r="D15" s="10">
         <v>3</v>
       </c>
       <c r="E15" s="10">
         <v>823</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="10">
         <v>743</v>
       </c>
       <c r="J15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13">
         <v>34</v>
       </c>
       <c r="O15" s="16">
         <v>2951</v>
       </c>
       <c r="P15" s="10">
         <v>5</v>
       </c>
       <c r="Q15" s="10">
         <v>516</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15" s="16">
+        <v>30</v>
+      </c>
+      <c r="S15" s="16">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="10">
         <v>71</v>
       </c>
       <c r="C16" s="10">
         <v>12923</v>
       </c>
       <c r="D16" s="10">
         <v>56</v>
       </c>
       <c r="E16" s="10">
         <v>13214</v>
       </c>
       <c r="F16" s="10">
         <v>44</v>
       </c>
       <c r="G16" s="10">
         <v>5895</v>
       </c>
       <c r="H16" s="10">
         <v>39</v>
       </c>
       <c r="I16" s="10">
         <v>8899</v>
       </c>
       <c r="J16" s="10">
         <v>41</v>
       </c>
       <c r="K16" s="10">
         <v>1527</v>
       </c>
       <c r="L16" s="10">
         <v>30</v>
       </c>
       <c r="M16" s="10">
         <v>1296</v>
       </c>
       <c r="N16" s="10">
         <v>31</v>
       </c>
       <c r="O16" s="16">
         <v>7994</v>
       </c>
       <c r="P16" s="10">
         <v>27</v>
       </c>
       <c r="Q16" s="10">
         <v>777</v>
+      </c>
+      <c r="R16" s="16">
+        <v>44</v>
+      </c>
+      <c r="S16" s="16">
+        <v>3815</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
@@ -1454,60 +1539,61 @@
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="5"/>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="10">
+    <mergeCell ref="A1:S1"/>
     <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
-    <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="42" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>