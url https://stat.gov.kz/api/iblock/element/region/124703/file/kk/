--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4980" yWindow="1065" windowWidth="20190" windowHeight="7560" activeTab="1"/>
+    <workbookView xWindow="4980" yWindow="1065" windowWidth="20190" windowHeight="7560" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
-    <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="НКИ Автокөлік" sheetId="6" r:id="rId3"/>
+    <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Автокөлік бойынша көлемі'!$A$1:$M$11</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ Автокөлік'!$A$1:$M$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Автокөлік бойынша көлемі'!$A$1:$M$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метадеректер!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -72,62 +76,191 @@
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша қызметтер көрсетудің нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2020 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Тауарларды (көрсетілетін қызметтерді) өткізудің нақты көлемінің индексін есептеу үшін есепті және базистік кезеңдердің айналымдары базистік кезең ретінде қабылданған бір кезеңнің бағасымен (тұрақты бағамен)салыстырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>пайыз, млн.теңге</t>
+  </si>
+  <si>
+    <t>Нақты көріністе тауарлар мен қызметтерді сату көлемінің индексі тиісті баға индекстерінің көмегімен сату көлемінің ағымдағы құнын дефляциялау арқылы есептеледі. Сату көлемінің дефляторы ретінде тиісті баға индексі қолданылады. Автомобильдерге техникалық қызмет көрсету және жөндеу жөніндегі қызметті іске асыру көлемі осы қызмет түрін жүзеге асыратын кәсіпорындар мен дара кәсіпкерлер халыққа көрсеткен жұмыстардың (көрсетілетін қызметтердің) құнын көрсетеді</t>
+  </si>
+  <si>
+    <t>Есептік, Агрегация</t>
+  </si>
+  <si>
+    <t>(2-сауда, кезеңділігі-айлық) Батыс-Қазақстан облысындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» - болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» - деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>171302,171301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -142,50 +275,126 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="63"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -310,58 +519,68 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -403,100 +622,184 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="12">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 14" xfId="11"/>
+    <cellStyle name="Обычный 2 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="9"/>
+    <cellStyle name="Обычный 4" xfId="10"/>
+    <cellStyle name="Обычный 5" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -741,146 +1044,670 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="37.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="85.140625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="59"/>
+      <c r="B1" s="59"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="58" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="34"/>
+      <c r="B22" s="34"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="34"/>
+      <c r="B23" s="34"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="34"/>
+      <c r="B24" s="34"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="34"/>
+      <c r="B25" s="34"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="34"/>
+      <c r="B26" s="34"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="34"/>
+      <c r="B27" s="34"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="34"/>
+      <c r="B28" s="34"/>
+    </row>
+    <row r="29" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="35"/>
+      <c r="B29" s="35"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A8" sqref="A8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="128.7109375" style="50" customWidth="1"/>
+    <col min="2" max="3" width="12.5703125" style="50" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="50"/>
+    <col min="257" max="257" width="128.7109375" style="50" customWidth="1"/>
+    <col min="258" max="259" width="12.5703125" style="50" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="50"/>
+    <col min="513" max="513" width="128.7109375" style="50" customWidth="1"/>
+    <col min="514" max="515" width="12.5703125" style="50" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="50"/>
+    <col min="769" max="769" width="128.7109375" style="50" customWidth="1"/>
+    <col min="770" max="771" width="12.5703125" style="50" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="50"/>
+    <col min="1025" max="1025" width="128.7109375" style="50" customWidth="1"/>
+    <col min="1026" max="1027" width="12.5703125" style="50" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="50"/>
+    <col min="1281" max="1281" width="128.7109375" style="50" customWidth="1"/>
+    <col min="1282" max="1283" width="12.5703125" style="50" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="50"/>
+    <col min="1537" max="1537" width="128.7109375" style="50" customWidth="1"/>
+    <col min="1538" max="1539" width="12.5703125" style="50" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="50"/>
+    <col min="1793" max="1793" width="128.7109375" style="50" customWidth="1"/>
+    <col min="1794" max="1795" width="12.5703125" style="50" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="50"/>
+    <col min="2049" max="2049" width="128.7109375" style="50" customWidth="1"/>
+    <col min="2050" max="2051" width="12.5703125" style="50" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="50"/>
+    <col min="2305" max="2305" width="128.7109375" style="50" customWidth="1"/>
+    <col min="2306" max="2307" width="12.5703125" style="50" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="50"/>
+    <col min="2561" max="2561" width="128.7109375" style="50" customWidth="1"/>
+    <col min="2562" max="2563" width="12.5703125" style="50" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="50"/>
+    <col min="2817" max="2817" width="128.7109375" style="50" customWidth="1"/>
+    <col min="2818" max="2819" width="12.5703125" style="50" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="50"/>
+    <col min="3073" max="3073" width="128.7109375" style="50" customWidth="1"/>
+    <col min="3074" max="3075" width="12.5703125" style="50" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="50"/>
+    <col min="3329" max="3329" width="128.7109375" style="50" customWidth="1"/>
+    <col min="3330" max="3331" width="12.5703125" style="50" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="50"/>
+    <col min="3585" max="3585" width="128.7109375" style="50" customWidth="1"/>
+    <col min="3586" max="3587" width="12.5703125" style="50" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="50"/>
+    <col min="3841" max="3841" width="128.7109375" style="50" customWidth="1"/>
+    <col min="3842" max="3843" width="12.5703125" style="50" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="50"/>
+    <col min="4097" max="4097" width="128.7109375" style="50" customWidth="1"/>
+    <col min="4098" max="4099" width="12.5703125" style="50" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="50"/>
+    <col min="4353" max="4353" width="128.7109375" style="50" customWidth="1"/>
+    <col min="4354" max="4355" width="12.5703125" style="50" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="50"/>
+    <col min="4609" max="4609" width="128.7109375" style="50" customWidth="1"/>
+    <col min="4610" max="4611" width="12.5703125" style="50" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="50"/>
+    <col min="4865" max="4865" width="128.7109375" style="50" customWidth="1"/>
+    <col min="4866" max="4867" width="12.5703125" style="50" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="50"/>
+    <col min="5121" max="5121" width="128.7109375" style="50" customWidth="1"/>
+    <col min="5122" max="5123" width="12.5703125" style="50" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="50"/>
+    <col min="5377" max="5377" width="128.7109375" style="50" customWidth="1"/>
+    <col min="5378" max="5379" width="12.5703125" style="50" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="50"/>
+    <col min="5633" max="5633" width="128.7109375" style="50" customWidth="1"/>
+    <col min="5634" max="5635" width="12.5703125" style="50" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="50"/>
+    <col min="5889" max="5889" width="128.7109375" style="50" customWidth="1"/>
+    <col min="5890" max="5891" width="12.5703125" style="50" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="50"/>
+    <col min="6145" max="6145" width="128.7109375" style="50" customWidth="1"/>
+    <col min="6146" max="6147" width="12.5703125" style="50" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="50"/>
+    <col min="6401" max="6401" width="128.7109375" style="50" customWidth="1"/>
+    <col min="6402" max="6403" width="12.5703125" style="50" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="50"/>
+    <col min="6657" max="6657" width="128.7109375" style="50" customWidth="1"/>
+    <col min="6658" max="6659" width="12.5703125" style="50" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="50"/>
+    <col min="6913" max="6913" width="128.7109375" style="50" customWidth="1"/>
+    <col min="6914" max="6915" width="12.5703125" style="50" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="50"/>
+    <col min="7169" max="7169" width="128.7109375" style="50" customWidth="1"/>
+    <col min="7170" max="7171" width="12.5703125" style="50" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="50"/>
+    <col min="7425" max="7425" width="128.7109375" style="50" customWidth="1"/>
+    <col min="7426" max="7427" width="12.5703125" style="50" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="50"/>
+    <col min="7681" max="7681" width="128.7109375" style="50" customWidth="1"/>
+    <col min="7682" max="7683" width="12.5703125" style="50" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="50"/>
+    <col min="7937" max="7937" width="128.7109375" style="50" customWidth="1"/>
+    <col min="7938" max="7939" width="12.5703125" style="50" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="50"/>
+    <col min="8193" max="8193" width="128.7109375" style="50" customWidth="1"/>
+    <col min="8194" max="8195" width="12.5703125" style="50" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="50"/>
+    <col min="8449" max="8449" width="128.7109375" style="50" customWidth="1"/>
+    <col min="8450" max="8451" width="12.5703125" style="50" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="50"/>
+    <col min="8705" max="8705" width="128.7109375" style="50" customWidth="1"/>
+    <col min="8706" max="8707" width="12.5703125" style="50" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="50"/>
+    <col min="8961" max="8961" width="128.7109375" style="50" customWidth="1"/>
+    <col min="8962" max="8963" width="12.5703125" style="50" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="50"/>
+    <col min="9217" max="9217" width="128.7109375" style="50" customWidth="1"/>
+    <col min="9218" max="9219" width="12.5703125" style="50" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="50"/>
+    <col min="9473" max="9473" width="128.7109375" style="50" customWidth="1"/>
+    <col min="9474" max="9475" width="12.5703125" style="50" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="50"/>
+    <col min="9729" max="9729" width="128.7109375" style="50" customWidth="1"/>
+    <col min="9730" max="9731" width="12.5703125" style="50" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="50"/>
+    <col min="9985" max="9985" width="128.7109375" style="50" customWidth="1"/>
+    <col min="9986" max="9987" width="12.5703125" style="50" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="50"/>
+    <col min="10241" max="10241" width="128.7109375" style="50" customWidth="1"/>
+    <col min="10242" max="10243" width="12.5703125" style="50" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="50"/>
+    <col min="10497" max="10497" width="128.7109375" style="50" customWidth="1"/>
+    <col min="10498" max="10499" width="12.5703125" style="50" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="50"/>
+    <col min="10753" max="10753" width="128.7109375" style="50" customWidth="1"/>
+    <col min="10754" max="10755" width="12.5703125" style="50" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="50"/>
+    <col min="11009" max="11009" width="128.7109375" style="50" customWidth="1"/>
+    <col min="11010" max="11011" width="12.5703125" style="50" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="50"/>
+    <col min="11265" max="11265" width="128.7109375" style="50" customWidth="1"/>
+    <col min="11266" max="11267" width="12.5703125" style="50" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="50"/>
+    <col min="11521" max="11521" width="128.7109375" style="50" customWidth="1"/>
+    <col min="11522" max="11523" width="12.5703125" style="50" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="50"/>
+    <col min="11777" max="11777" width="128.7109375" style="50" customWidth="1"/>
+    <col min="11778" max="11779" width="12.5703125" style="50" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="50"/>
+    <col min="12033" max="12033" width="128.7109375" style="50" customWidth="1"/>
+    <col min="12034" max="12035" width="12.5703125" style="50" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="50"/>
+    <col min="12289" max="12289" width="128.7109375" style="50" customWidth="1"/>
+    <col min="12290" max="12291" width="12.5703125" style="50" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="50"/>
+    <col min="12545" max="12545" width="128.7109375" style="50" customWidth="1"/>
+    <col min="12546" max="12547" width="12.5703125" style="50" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="50"/>
+    <col min="12801" max="12801" width="128.7109375" style="50" customWidth="1"/>
+    <col min="12802" max="12803" width="12.5703125" style="50" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="50"/>
+    <col min="13057" max="13057" width="128.7109375" style="50" customWidth="1"/>
+    <col min="13058" max="13059" width="12.5703125" style="50" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="50"/>
+    <col min="13313" max="13313" width="128.7109375" style="50" customWidth="1"/>
+    <col min="13314" max="13315" width="12.5703125" style="50" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="50"/>
+    <col min="13569" max="13569" width="128.7109375" style="50" customWidth="1"/>
+    <col min="13570" max="13571" width="12.5703125" style="50" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="50"/>
+    <col min="13825" max="13825" width="128.7109375" style="50" customWidth="1"/>
+    <col min="13826" max="13827" width="12.5703125" style="50" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="50"/>
+    <col min="14081" max="14081" width="128.7109375" style="50" customWidth="1"/>
+    <col min="14082" max="14083" width="12.5703125" style="50" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="50"/>
+    <col min="14337" max="14337" width="128.7109375" style="50" customWidth="1"/>
+    <col min="14338" max="14339" width="12.5703125" style="50" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="50"/>
+    <col min="14593" max="14593" width="128.7109375" style="50" customWidth="1"/>
+    <col min="14594" max="14595" width="12.5703125" style="50" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="50"/>
+    <col min="14849" max="14849" width="128.7109375" style="50" customWidth="1"/>
+    <col min="14850" max="14851" width="12.5703125" style="50" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="50"/>
+    <col min="15105" max="15105" width="128.7109375" style="50" customWidth="1"/>
+    <col min="15106" max="15107" width="12.5703125" style="50" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="50"/>
+    <col min="15361" max="15361" width="128.7109375" style="50" customWidth="1"/>
+    <col min="15362" max="15363" width="12.5703125" style="50" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="50"/>
+    <col min="15617" max="15617" width="128.7109375" style="50" customWidth="1"/>
+    <col min="15618" max="15619" width="12.5703125" style="50" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="50"/>
+    <col min="15873" max="15873" width="128.7109375" style="50" customWidth="1"/>
+    <col min="15874" max="15875" width="12.5703125" style="50" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="50"/>
+    <col min="16129" max="16129" width="128.7109375" style="50" customWidth="1"/>
+    <col min="16130" max="16131" width="12.5703125" style="50" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="50"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" s="51"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" s="51"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" s="51"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="51"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" s="51"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="52"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="53"/>
+    </row>
+    <row r="11" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="51"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C12" s="52"/>
+      <c r="D12" s="52"/>
+      <c r="E12" s="51"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C13" s="52"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="51"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="51"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="51"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="51"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C17" s="52"/>
+      <c r="D17" s="52"/>
+      <c r="E17" s="51"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="55"/>
+      <c r="C19" s="56"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="54"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="56"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C24" s="57"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="34"/>
-[...10 lines deleted...]
-      <c r="M3" s="35"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="64"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="9">
         <v>2020</v>
       </c>
       <c r="B4" s="11">
         <v>262.7</v>
       </c>
       <c r="C4" s="11">
         <v>100.8</v>
       </c>
       <c r="D4" s="12">
         <v>98.9</v>
       </c>
       <c r="E4" s="12">
         <v>49.8</v>
       </c>
       <c r="F4" s="11">
         <v>140.69999999999999</v>
       </c>
       <c r="G4" s="11">
         <v>197.7</v>
       </c>
       <c r="H4" s="12">
         <v>94.8</v>
@@ -1109,72 +1936,74 @@
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="9">
         <v>2026</v>
       </c>
       <c r="B10" s="11">
         <v>39.9</v>
       </c>
       <c r="C10" s="11">
         <v>93.5</v>
       </c>
       <c r="D10" s="11">
         <v>110.1</v>
       </c>
       <c r="E10" s="23">
         <v>97</v>
       </c>
       <c r="F10" s="24">
         <v>95.5</v>
       </c>
       <c r="G10" s="30">
         <v>146.9</v>
       </c>
       <c r="H10" s="30">
         <v>154.30000000000001</v>
       </c>
-      <c r="I10" s="14"/>
+      <c r="I10" s="14">
+        <v>102.9</v>
+      </c>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="19"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="37"/>
-[...10 lines deleted...]
-      <c r="M11" s="38"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="66"/>
+      <c r="L11" s="66"/>
+      <c r="M11" s="67"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2020</v>
       </c>
       <c r="B12" s="12">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100.1</v>
       </c>
       <c r="D12" s="12">
         <v>97.4</v>
       </c>
       <c r="E12" s="12">
         <v>28.2</v>
       </c>
       <c r="F12" s="12">
         <v>42.3</v>
       </c>
       <c r="G12" s="12">
         <v>84.7</v>
       </c>
       <c r="H12" s="12">
         <v>75.7</v>
@@ -1403,72 +2232,74 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="10">
         <v>2026</v>
       </c>
       <c r="B18" s="11">
         <v>109.5</v>
       </c>
       <c r="C18" s="11">
         <v>116.8</v>
       </c>
       <c r="D18" s="11">
         <v>96.3</v>
       </c>
       <c r="E18" s="23">
         <v>97.1</v>
       </c>
       <c r="F18" s="26">
         <v>91.5</v>
       </c>
       <c r="G18" s="30">
         <v>96.7</v>
       </c>
       <c r="H18" s="23">
         <v>99.6</v>
       </c>
-      <c r="I18" s="14"/>
+      <c r="I18" s="14">
+        <v>101.1</v>
+      </c>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="s">
+      <c r="A19" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="37"/>
-[...10 lines deleted...]
-      <c r="M19" s="38"/>
+      <c r="B19" s="66"/>
+      <c r="C19" s="66"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="66"/>
+      <c r="F19" s="66"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="66"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="66"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="67"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="9">
         <v>2020</v>
       </c>
       <c r="B20" s="12">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100.1</v>
       </c>
       <c r="D20" s="12">
         <v>99.2</v>
       </c>
       <c r="E20" s="12">
         <v>73.099999999999994</v>
       </c>
       <c r="F20" s="12">
         <v>65.2</v>
       </c>
       <c r="G20" s="12">
         <v>69.099999999999994</v>
       </c>
       <c r="H20" s="12">
         <v>70.3</v>
@@ -1676,137 +2507,138 @@
         <v>100.1</v>
       </c>
       <c r="H25" s="28">
         <v>100.1</v>
       </c>
       <c r="I25" s="28">
         <v>106.2</v>
       </c>
       <c r="J25" s="28">
         <v>108.1</v>
       </c>
       <c r="K25" s="28">
         <v>109.2</v>
       </c>
       <c r="L25" s="28">
         <v>112.5</v>
       </c>
       <c r="M25" s="28">
         <v>115.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>2026</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="11">
         <v>109.5</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="11">
         <v>113.3</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="11">
         <v>106.3</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="11">
         <v>103.7</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="11">
         <v>101</v>
       </c>
       <c r="G26" s="23">
         <v>100</v>
       </c>
       <c r="H26" s="23">
         <v>100</v>
       </c>
-      <c r="I26" s="29"/>
+      <c r="I26" s="23">
+        <v>100</v>
+      </c>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="39"/>
-[...10 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="4" t="s">
@@ -2115,85 +2947,88 @@
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="22">
         <v>758.5</v>
       </c>
       <c r="C11" s="22">
         <v>708.9</v>
       </c>
       <c r="D11" s="22">
         <v>780.2</v>
       </c>
       <c r="E11" s="22">
         <v>832.1</v>
       </c>
       <c r="F11" s="22">
         <v>794.9</v>
       </c>
       <c r="G11" s="22">
         <v>1167.8420000000001</v>
       </c>
       <c r="H11" s="22">
         <v>1801.4659999999999</v>
       </c>
-      <c r="I11" s="29"/>
+      <c r="I11" s="22">
+        <v>1853.8879999999999</v>
+      </c>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>НКИ Автокөлік</vt:lpstr>
       <vt:lpstr>Автокөлік бойынша көлемі</vt:lpstr>
       <vt:lpstr>'Автокөлік бойынша көлемі'!Область_печати</vt:lpstr>
-      <vt:lpstr>'НКИ Автокөлік'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>