--- v5 (2026-09-20)
+++ v6 (2026-10-30)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4980" yWindow="1065" windowWidth="20190" windowHeight="7560" firstSheet="1" activeTab="3"/>
+    <workbookView xWindow="4980" yWindow="1065" windowWidth="20190" windowHeight="7560"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
     <sheet name="НКИ Автокөлік" sheetId="6" r:id="rId3"/>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Автокөлік бойынша көлемі'!$A$1:$M$11</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метадеректер!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
@@ -1055,52 +1055,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="85.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A1" s="59"/>
       <c r="B1" s="59"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="58" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
         <v>19</v>
       </c>
@@ -1185,59 +1185,59 @@
       <c r="B13" s="44" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="39">
-        <v>46246</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="39">
-        <v>46279</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>51</v>
       </c>
@@ -1580,51 +1580,51 @@
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="55"/>
       <c r="C19" s="56"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="54"/>
       <c r="B20" s="55"/>
       <c r="C20" s="56"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="C24" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="60" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
@@ -1939,51 +1939,53 @@
       </c>
       <c r="B10" s="11">
         <v>39.9</v>
       </c>
       <c r="C10" s="11">
         <v>93.5</v>
       </c>
       <c r="D10" s="11">
         <v>110.1</v>
       </c>
       <c r="E10" s="23">
         <v>97</v>
       </c>
       <c r="F10" s="24">
         <v>95.5</v>
       </c>
       <c r="G10" s="30">
         <v>146.9</v>
       </c>
       <c r="H10" s="30">
         <v>154.30000000000001</v>
       </c>
       <c r="I10" s="14">
         <v>102.9</v>
       </c>
-      <c r="J10" s="12"/>
+      <c r="J10" s="12">
+        <v>97</v>
+      </c>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="19"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="65" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="66"/>
       <c r="C11" s="66"/>
       <c r="D11" s="66"/>
       <c r="E11" s="66"/>
       <c r="F11" s="66"/>
       <c r="G11" s="66"/>
       <c r="H11" s="66"/>
       <c r="I11" s="66"/>
       <c r="J11" s="66"/>
       <c r="K11" s="66"/>
       <c r="L11" s="66"/>
       <c r="M11" s="67"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2020</v>
       </c>
@@ -2235,51 +2237,53 @@
       </c>
       <c r="B18" s="11">
         <v>109.5</v>
       </c>
       <c r="C18" s="11">
         <v>116.8</v>
       </c>
       <c r="D18" s="11">
         <v>96.3</v>
       </c>
       <c r="E18" s="23">
         <v>97.1</v>
       </c>
       <c r="F18" s="26">
         <v>91.5</v>
       </c>
       <c r="G18" s="30">
         <v>96.7</v>
       </c>
       <c r="H18" s="23">
         <v>99.6</v>
       </c>
       <c r="I18" s="14">
         <v>101.1</v>
       </c>
-      <c r="J18" s="17"/>
+      <c r="J18" s="17">
+        <v>101.7</v>
+      </c>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="65" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="66"/>
       <c r="C19" s="66"/>
       <c r="D19" s="66"/>
       <c r="E19" s="66"/>
       <c r="F19" s="66"/>
       <c r="G19" s="66"/>
       <c r="H19" s="66"/>
       <c r="I19" s="66"/>
       <c r="J19" s="66"/>
       <c r="K19" s="66"/>
       <c r="L19" s="66"/>
       <c r="M19" s="67"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="9">
         <v>2020</v>
       </c>
@@ -2531,72 +2535,74 @@
       </c>
       <c r="B26" s="11">
         <v>109.5</v>
       </c>
       <c r="C26" s="11">
         <v>113.3</v>
       </c>
       <c r="D26" s="11">
         <v>106.3</v>
       </c>
       <c r="E26" s="11">
         <v>103.7</v>
       </c>
       <c r="F26" s="11">
         <v>101</v>
       </c>
       <c r="G26" s="23">
         <v>100</v>
       </c>
       <c r="H26" s="23">
         <v>100</v>
       </c>
       <c r="I26" s="23">
         <v>100</v>
       </c>
-      <c r="J26" s="29"/>
+      <c r="J26" s="23">
+        <v>100.2</v>
+      </c>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
       <c r="L1" s="61"/>
       <c r="M1" s="61"/>
@@ -2950,51 +2956,53 @@
       </c>
       <c r="B11" s="22">
         <v>758.5</v>
       </c>
       <c r="C11" s="22">
         <v>708.9</v>
       </c>
       <c r="D11" s="22">
         <v>780.2</v>
       </c>
       <c r="E11" s="22">
         <v>832.1</v>
       </c>
       <c r="F11" s="22">
         <v>794.9</v>
       </c>
       <c r="G11" s="22">
         <v>1167.8420000000001</v>
       </c>
       <c r="H11" s="22">
         <v>1801.4659999999999</v>
       </c>
       <c r="I11" s="22">
         <v>1853.8879999999999</v>
       </c>
-      <c r="J11" s="29"/>
+      <c r="J11" s="22">
+        <v>1798.3</v>
+      </c>
       <c r="K11" s="29"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>