--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,69 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782" activeTab="4"/>
   </bookViews>
   <sheets>
-    <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Көлемі мен НКИ" sheetId="6" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
+    <sheet name="НКИ" sheetId="7" r:id="rId3"/>
+    <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId4"/>
+    <sheet name="Көлемі мен НКИ" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ тамақ өнім мен сусындар'!$A$1:$M$26</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="151">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -343,63 +346,195 @@
     <t>қаңтар-сәуір 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Тамақ өнімдері мен сусындарды ұсыну бойынша қызметтердің нақты көлем индексі өңірлер бөлісінде</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Тамақ өнімдері мен сусындарды ұсыну бойынша қызметтердің нақты көлемі индексі өңірлер бөлісінде</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2020 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» - болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» - деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>пайыз, млн теңге</t>
+  </si>
+  <si>
+    <t>Ағымдағы бағалардағы айналымның құн көлемінің индексі сатылған тауарлар бағалары мен санының өзгеруіне байланысты айналым көлемінің өзгеруін сипаттайды. Азық-түлік пен сусындармен қамтамасыз ету және қамтамасыз ету жөніндегі қызметтерді өткізу көлемі өз аспаздық өнімдерін (ыдыс-аяқ, аспаздық бұйымдар, жартылай фабрикаттар) және сатып алынған тауарларды аспаздық өңдеусіз (ұн, кондитерлік және нан-тоқаш өнімдері, жемістер, алкоголь және алкогольсіз сусындар және басқа да тауарлар) сату орындарында тұтыну үшін халыққа сатудан түсетін түсімді білдіреді (көп жағдайда және жеке кәсіпкерлерге халықтың әртүрлі контингенттерін тамақтандыруды ұйымдастыру үшін.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айналымның нақты көлемінің индексі бағаның өзгеруінің әсерін жойған кезде оның тек физикалық көлемінің өзгеруі нәтижесінде айналымның қалай өзгеретінін көрсетеді. Қоғамдық тамақтандыру кәсіпорындары үшін көрсетілген қызметтердің көлемі оның тауар айналымына, оның ішінде дайын тамақ жеткізіліміне теңестіріледі. Сатылған сусындар мен өнімдер материалдық шығындар болып табылады және өндірілген өнім көлеміне қосылады
+Тауарларды (көрсетілетін қызметтерді) өткізудің нақты көлемінің индексін есептеу үшін есепті және базистік кезеңдердің айналымдары базистік кезең ретінде қабылданған бір кезеңнің бағасымен (тұрақты бағамен)салыстырылады
+</t>
+  </si>
+  <si>
+    <t>(2-сауда, кезеңділігі-айлық) Батыс-Қазақстан облысындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+  <numFmts count="5">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -410,50 +545,134 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="63"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -601,56 +820,67 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -712,113 +942,196 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 14" xfId="10"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="8"/>
+    <cellStyle name="Обычный 5" xfId="3"/>
+    <cellStyle name="Финансовый 2" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1063,148 +1376,672 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="37.85546875" style="65" customWidth="1"/>
+    <col min="2" max="2" width="94" style="65" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="71"/>
+      <c r="B1" s="71"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="43" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="49">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="43" t="s">
+        <v>109</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B14" s="68" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" s="48">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="43" t="s">
+        <v>130</v>
+      </c>
+      <c r="B17" s="48">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="43" t="s">
+        <v>131</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="43" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="46"/>
+      <c r="B22" s="46"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="46"/>
+      <c r="B23" s="46"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="46"/>
+      <c r="B24" s="46"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="46"/>
+      <c r="B25" s="46"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="46"/>
+      <c r="B26" s="46"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="46"/>
+      <c r="B27" s="46"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="46"/>
+      <c r="B28" s="46"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="70"/>
+      <c r="B29" s="70"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="128.7109375" style="57" customWidth="1"/>
+    <col min="2" max="3" width="12.5703125" style="57" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="57"/>
+    <col min="257" max="257" width="128.7109375" style="57" customWidth="1"/>
+    <col min="258" max="259" width="12.5703125" style="57" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="57"/>
+    <col min="513" max="513" width="128.7109375" style="57" customWidth="1"/>
+    <col min="514" max="515" width="12.5703125" style="57" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="57"/>
+    <col min="769" max="769" width="128.7109375" style="57" customWidth="1"/>
+    <col min="770" max="771" width="12.5703125" style="57" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="57"/>
+    <col min="1025" max="1025" width="128.7109375" style="57" customWidth="1"/>
+    <col min="1026" max="1027" width="12.5703125" style="57" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="57"/>
+    <col min="1281" max="1281" width="128.7109375" style="57" customWidth="1"/>
+    <col min="1282" max="1283" width="12.5703125" style="57" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="57"/>
+    <col min="1537" max="1537" width="128.7109375" style="57" customWidth="1"/>
+    <col min="1538" max="1539" width="12.5703125" style="57" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="57"/>
+    <col min="1793" max="1793" width="128.7109375" style="57" customWidth="1"/>
+    <col min="1794" max="1795" width="12.5703125" style="57" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="57"/>
+    <col min="2049" max="2049" width="128.7109375" style="57" customWidth="1"/>
+    <col min="2050" max="2051" width="12.5703125" style="57" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="57"/>
+    <col min="2305" max="2305" width="128.7109375" style="57" customWidth="1"/>
+    <col min="2306" max="2307" width="12.5703125" style="57" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="57"/>
+    <col min="2561" max="2561" width="128.7109375" style="57" customWidth="1"/>
+    <col min="2562" max="2563" width="12.5703125" style="57" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="57"/>
+    <col min="2817" max="2817" width="128.7109375" style="57" customWidth="1"/>
+    <col min="2818" max="2819" width="12.5703125" style="57" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="57"/>
+    <col min="3073" max="3073" width="128.7109375" style="57" customWidth="1"/>
+    <col min="3074" max="3075" width="12.5703125" style="57" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="57"/>
+    <col min="3329" max="3329" width="128.7109375" style="57" customWidth="1"/>
+    <col min="3330" max="3331" width="12.5703125" style="57" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="57"/>
+    <col min="3585" max="3585" width="128.7109375" style="57" customWidth="1"/>
+    <col min="3586" max="3587" width="12.5703125" style="57" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="57"/>
+    <col min="3841" max="3841" width="128.7109375" style="57" customWidth="1"/>
+    <col min="3842" max="3843" width="12.5703125" style="57" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="57"/>
+    <col min="4097" max="4097" width="128.7109375" style="57" customWidth="1"/>
+    <col min="4098" max="4099" width="12.5703125" style="57" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="57"/>
+    <col min="4353" max="4353" width="128.7109375" style="57" customWidth="1"/>
+    <col min="4354" max="4355" width="12.5703125" style="57" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="57"/>
+    <col min="4609" max="4609" width="128.7109375" style="57" customWidth="1"/>
+    <col min="4610" max="4611" width="12.5703125" style="57" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="57"/>
+    <col min="4865" max="4865" width="128.7109375" style="57" customWidth="1"/>
+    <col min="4866" max="4867" width="12.5703125" style="57" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="57"/>
+    <col min="5121" max="5121" width="128.7109375" style="57" customWidth="1"/>
+    <col min="5122" max="5123" width="12.5703125" style="57" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="57"/>
+    <col min="5377" max="5377" width="128.7109375" style="57" customWidth="1"/>
+    <col min="5378" max="5379" width="12.5703125" style="57" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="57"/>
+    <col min="5633" max="5633" width="128.7109375" style="57" customWidth="1"/>
+    <col min="5634" max="5635" width="12.5703125" style="57" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="57"/>
+    <col min="5889" max="5889" width="128.7109375" style="57" customWidth="1"/>
+    <col min="5890" max="5891" width="12.5703125" style="57" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="57"/>
+    <col min="6145" max="6145" width="128.7109375" style="57" customWidth="1"/>
+    <col min="6146" max="6147" width="12.5703125" style="57" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="57"/>
+    <col min="6401" max="6401" width="128.7109375" style="57" customWidth="1"/>
+    <col min="6402" max="6403" width="12.5703125" style="57" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="57"/>
+    <col min="6657" max="6657" width="128.7109375" style="57" customWidth="1"/>
+    <col min="6658" max="6659" width="12.5703125" style="57" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="57"/>
+    <col min="6913" max="6913" width="128.7109375" style="57" customWidth="1"/>
+    <col min="6914" max="6915" width="12.5703125" style="57" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="57"/>
+    <col min="7169" max="7169" width="128.7109375" style="57" customWidth="1"/>
+    <col min="7170" max="7171" width="12.5703125" style="57" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="57"/>
+    <col min="7425" max="7425" width="128.7109375" style="57" customWidth="1"/>
+    <col min="7426" max="7427" width="12.5703125" style="57" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="57"/>
+    <col min="7681" max="7681" width="128.7109375" style="57" customWidth="1"/>
+    <col min="7682" max="7683" width="12.5703125" style="57" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="57"/>
+    <col min="7937" max="7937" width="128.7109375" style="57" customWidth="1"/>
+    <col min="7938" max="7939" width="12.5703125" style="57" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="57"/>
+    <col min="8193" max="8193" width="128.7109375" style="57" customWidth="1"/>
+    <col min="8194" max="8195" width="12.5703125" style="57" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="57"/>
+    <col min="8449" max="8449" width="128.7109375" style="57" customWidth="1"/>
+    <col min="8450" max="8451" width="12.5703125" style="57" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="57"/>
+    <col min="8705" max="8705" width="128.7109375" style="57" customWidth="1"/>
+    <col min="8706" max="8707" width="12.5703125" style="57" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="57"/>
+    <col min="8961" max="8961" width="128.7109375" style="57" customWidth="1"/>
+    <col min="8962" max="8963" width="12.5703125" style="57" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="57"/>
+    <col min="9217" max="9217" width="128.7109375" style="57" customWidth="1"/>
+    <col min="9218" max="9219" width="12.5703125" style="57" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="57"/>
+    <col min="9473" max="9473" width="128.7109375" style="57" customWidth="1"/>
+    <col min="9474" max="9475" width="12.5703125" style="57" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="57"/>
+    <col min="9729" max="9729" width="128.7109375" style="57" customWidth="1"/>
+    <col min="9730" max="9731" width="12.5703125" style="57" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="57"/>
+    <col min="9985" max="9985" width="128.7109375" style="57" customWidth="1"/>
+    <col min="9986" max="9987" width="12.5703125" style="57" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="57"/>
+    <col min="10241" max="10241" width="128.7109375" style="57" customWidth="1"/>
+    <col min="10242" max="10243" width="12.5703125" style="57" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="57"/>
+    <col min="10497" max="10497" width="128.7109375" style="57" customWidth="1"/>
+    <col min="10498" max="10499" width="12.5703125" style="57" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="57"/>
+    <col min="10753" max="10753" width="128.7109375" style="57" customWidth="1"/>
+    <col min="10754" max="10755" width="12.5703125" style="57" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="57"/>
+    <col min="11009" max="11009" width="128.7109375" style="57" customWidth="1"/>
+    <col min="11010" max="11011" width="12.5703125" style="57" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="57"/>
+    <col min="11265" max="11265" width="128.7109375" style="57" customWidth="1"/>
+    <col min="11266" max="11267" width="12.5703125" style="57" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="57"/>
+    <col min="11521" max="11521" width="128.7109375" style="57" customWidth="1"/>
+    <col min="11522" max="11523" width="12.5703125" style="57" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="57"/>
+    <col min="11777" max="11777" width="128.7109375" style="57" customWidth="1"/>
+    <col min="11778" max="11779" width="12.5703125" style="57" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="57"/>
+    <col min="12033" max="12033" width="128.7109375" style="57" customWidth="1"/>
+    <col min="12034" max="12035" width="12.5703125" style="57" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="57"/>
+    <col min="12289" max="12289" width="128.7109375" style="57" customWidth="1"/>
+    <col min="12290" max="12291" width="12.5703125" style="57" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="57"/>
+    <col min="12545" max="12545" width="128.7109375" style="57" customWidth="1"/>
+    <col min="12546" max="12547" width="12.5703125" style="57" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="57"/>
+    <col min="12801" max="12801" width="128.7109375" style="57" customWidth="1"/>
+    <col min="12802" max="12803" width="12.5703125" style="57" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="57"/>
+    <col min="13057" max="13057" width="128.7109375" style="57" customWidth="1"/>
+    <col min="13058" max="13059" width="12.5703125" style="57" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="57"/>
+    <col min="13313" max="13313" width="128.7109375" style="57" customWidth="1"/>
+    <col min="13314" max="13315" width="12.5703125" style="57" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="57"/>
+    <col min="13569" max="13569" width="128.7109375" style="57" customWidth="1"/>
+    <col min="13570" max="13571" width="12.5703125" style="57" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="57"/>
+    <col min="13825" max="13825" width="128.7109375" style="57" customWidth="1"/>
+    <col min="13826" max="13827" width="12.5703125" style="57" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="57"/>
+    <col min="14081" max="14081" width="128.7109375" style="57" customWidth="1"/>
+    <col min="14082" max="14083" width="12.5703125" style="57" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="57"/>
+    <col min="14337" max="14337" width="128.7109375" style="57" customWidth="1"/>
+    <col min="14338" max="14339" width="12.5703125" style="57" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="57"/>
+    <col min="14593" max="14593" width="128.7109375" style="57" customWidth="1"/>
+    <col min="14594" max="14595" width="12.5703125" style="57" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="57"/>
+    <col min="14849" max="14849" width="128.7109375" style="57" customWidth="1"/>
+    <col min="14850" max="14851" width="12.5703125" style="57" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="57"/>
+    <col min="15105" max="15105" width="128.7109375" style="57" customWidth="1"/>
+    <col min="15106" max="15107" width="12.5703125" style="57" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="57"/>
+    <col min="15361" max="15361" width="128.7109375" style="57" customWidth="1"/>
+    <col min="15362" max="15363" width="12.5703125" style="57" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="57"/>
+    <col min="15617" max="15617" width="128.7109375" style="57" customWidth="1"/>
+    <col min="15618" max="15619" width="12.5703125" style="57" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="57"/>
+    <col min="15873" max="15873" width="128.7109375" style="57" customWidth="1"/>
+    <col min="15874" max="15875" width="12.5703125" style="57" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="57"/>
+    <col min="16129" max="16129" width="128.7109375" style="57" customWidth="1"/>
+    <col min="16130" max="16131" width="12.5703125" style="57" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="56" t="s">
+        <v>140</v>
+      </c>
+      <c r="E5" s="58"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="56" t="s">
+        <v>141</v>
+      </c>
+      <c r="E6" s="58"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>142</v>
+      </c>
+      <c r="E7" s="58"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>143</v>
+      </c>
+      <c r="E8" s="58"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>144</v>
+      </c>
+      <c r="E9" s="58"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="59"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="60"/>
+    </row>
+    <row r="11" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>145</v>
+      </c>
+      <c r="E11" s="58"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="58"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="58"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="58"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="58"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C16" s="59"/>
+      <c r="D16" s="59"/>
+      <c r="E16" s="58"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="58"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="61" t="s">
+        <v>146</v>
+      </c>
+      <c r="B19" s="62"/>
+      <c r="C19" s="63"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="61"/>
+      <c r="B20" s="62"/>
+      <c r="C20" s="63"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C24" s="64"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A19" sqref="A19:M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29"/>
       <c r="B2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="46"/>
-[...10 lines deleted...]
-      <c r="M3" s="47"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="76"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="30">
         <v>2020</v>
       </c>
       <c r="B4" s="6">
         <v>147.4</v>
       </c>
       <c r="C4" s="6">
         <v>124.1</v>
       </c>
       <c r="D4" s="6">
         <v>86.6</v>
       </c>
       <c r="E4" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="6">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="6">
         <v>74.7</v>
@@ -1433,72 +2270,74 @@
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="30">
         <v>2026</v>
       </c>
       <c r="B10" s="35">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
       <c r="E10" s="37">
         <v>104.4</v>
       </c>
       <c r="F10" s="6">
         <v>103.8</v>
       </c>
       <c r="G10" s="42">
         <v>169.3</v>
       </c>
       <c r="H10" s="42">
         <v>79.3</v>
       </c>
-      <c r="I10" s="6"/>
+      <c r="I10" s="6">
+        <v>103.7</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="48" t="s">
+      <c r="A11" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="49"/>
-[...10 lines deleted...]
-      <c r="M11" s="50"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="79"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2020</v>
       </c>
       <c r="B12" s="6">
         <v>94.7</v>
       </c>
       <c r="C12" s="6">
         <v>95.6</v>
       </c>
       <c r="D12" s="6">
         <v>91.1</v>
       </c>
       <c r="E12" s="6">
         <v>67</v>
       </c>
       <c r="F12" s="6">
         <v>49.1</v>
       </c>
       <c r="G12" s="6">
         <v>75.8</v>
       </c>
       <c r="H12" s="6">
         <v>57.2</v>
@@ -1727,72 +2566,74 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2026</v>
       </c>
       <c r="B18" s="35">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
       <c r="E18" s="37">
         <v>90.3</v>
       </c>
       <c r="F18" s="6">
         <v>89.3</v>
       </c>
       <c r="G18" s="42">
         <v>148.4</v>
       </c>
       <c r="H18" s="42">
         <v>113.6</v>
       </c>
-      <c r="I18" s="6"/>
+      <c r="I18" s="6">
+        <v>119.9</v>
+      </c>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="48" t="s">
+      <c r="A19" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="49"/>
-[...10 lines deleted...]
-      <c r="M19" s="50"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
+      <c r="G19" s="78"/>
+      <c r="H19" s="78"/>
+      <c r="I19" s="78"/>
+      <c r="J19" s="78"/>
+      <c r="K19" s="78"/>
+      <c r="L19" s="78"/>
+      <c r="M19" s="79"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="30">
         <v>2020</v>
       </c>
       <c r="B20" s="6">
         <v>94.7</v>
       </c>
       <c r="C20" s="6">
         <v>95.2</v>
       </c>
       <c r="D20" s="6">
         <v>93.8</v>
       </c>
       <c r="E20" s="6">
         <v>86.6</v>
       </c>
       <c r="F20" s="6">
         <v>78.2</v>
       </c>
       <c r="G20" s="6">
         <v>77.8</v>
       </c>
       <c r="H20" s="6">
         <v>74.7</v>
@@ -2021,119 +2862,120 @@
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="30">
         <v>2026</v>
       </c>
       <c r="B26" s="38">
         <v>84</v>
       </c>
       <c r="C26" s="28">
         <v>87.2</v>
       </c>
       <c r="D26" s="28">
         <v>87.3</v>
       </c>
       <c r="E26" s="38">
         <v>88</v>
       </c>
       <c r="F26" s="28">
         <v>88.3</v>
       </c>
       <c r="G26" s="42">
         <v>98.7</v>
       </c>
       <c r="H26" s="42">
         <v>101</v>
       </c>
-      <c r="I26" s="28"/>
+      <c r="I26" s="28">
+        <v>103.4</v>
+      </c>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="9.85546875" style="4" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="11.5703125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
     </row>
     <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="51"/>
-[...10 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
     </row>
     <row r="3" spans="1:25" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="21"/>
       <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="23" t="s">
@@ -2478,181 +3320,188 @@
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
       <c r="E11" s="3">
         <v>4095.1</v>
       </c>
       <c r="F11" s="3">
         <v>4248.7</v>
       </c>
       <c r="G11" s="3">
         <v>7193.1120000000001</v>
       </c>
       <c r="H11" s="3">
         <v>5774.174</v>
       </c>
+      <c r="I11" s="3">
+        <v>5988.7150000000001</v>
+      </c>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y47"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="G31" workbookViewId="0">
-      <selection activeCell="O49" sqref="O49"/>
+      <selection activeCell="P51" sqref="P51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="7" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="85" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="54"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="83"/>
+      <c r="B4" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="52"/>
-      <c r="D4" s="52" t="s">
+      <c r="C4" s="81"/>
+      <c r="D4" s="81" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="52"/>
-      <c r="F4" s="52" t="s">
+      <c r="E4" s="81"/>
+      <c r="F4" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="52"/>
-      <c r="H4" s="52" t="s">
+      <c r="G4" s="81"/>
+      <c r="H4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="52"/>
-      <c r="J4" s="52" t="s">
+      <c r="I4" s="81"/>
+      <c r="J4" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="52"/>
-      <c r="L4" s="52" t="s">
+      <c r="K4" s="81"/>
+      <c r="L4" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="52"/>
-      <c r="N4" s="52" t="s">
+      <c r="M4" s="81"/>
+      <c r="N4" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="52"/>
-      <c r="P4" s="52" t="s">
+      <c r="O4" s="81"/>
+      <c r="P4" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="52"/>
-      <c r="R4" s="52" t="s">
+      <c r="Q4" s="81"/>
+      <c r="R4" s="81" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="52"/>
-      <c r="T4" s="52" t="s">
+      <c r="S4" s="81"/>
+      <c r="T4" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="52"/>
-      <c r="V4" s="52" t="s">
+      <c r="U4" s="81"/>
+      <c r="V4" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="52"/>
-      <c r="X4" s="52" t="s">
+      <c r="W4" s="81"/>
+      <c r="X4" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="53"/>
+      <c r="Y4" s="82"/>
     </row>
     <row r="5" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="55"/>
+      <c r="A5" s="84"/>
       <c r="B5" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -2760,102 +3609,102 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="1">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="54"/>
-      <c r="B10" s="52" t="s">
+      <c r="A10" s="83"/>
+      <c r="B10" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="52"/>
-      <c r="D10" s="52" t="s">
+      <c r="C10" s="81"/>
+      <c r="D10" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="52"/>
-      <c r="F10" s="52" t="s">
+      <c r="E10" s="81"/>
+      <c r="F10" s="81" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="52"/>
-      <c r="H10" s="52" t="s">
+      <c r="G10" s="81"/>
+      <c r="H10" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="52"/>
-      <c r="J10" s="52" t="s">
+      <c r="I10" s="81"/>
+      <c r="J10" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="K10" s="52"/>
-      <c r="L10" s="52" t="s">
+      <c r="K10" s="81"/>
+      <c r="L10" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="M10" s="52"/>
-      <c r="N10" s="52" t="s">
+      <c r="M10" s="81"/>
+      <c r="N10" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="O10" s="52"/>
-      <c r="P10" s="52" t="s">
+      <c r="O10" s="81"/>
+      <c r="P10" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="Q10" s="52"/>
-      <c r="R10" s="52" t="s">
+      <c r="Q10" s="81"/>
+      <c r="R10" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="S10" s="52"/>
-      <c r="T10" s="52" t="s">
+      <c r="S10" s="81"/>
+      <c r="T10" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="U10" s="52"/>
-      <c r="V10" s="52" t="s">
+      <c r="U10" s="81"/>
+      <c r="V10" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="W10" s="52"/>
-      <c r="X10" s="52" t="s">
+      <c r="W10" s="81"/>
+      <c r="X10" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="Y10" s="53"/>
+      <c r="Y10" s="82"/>
     </row>
     <row r="11" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="55"/>
+      <c r="A11" s="84"/>
       <c r="B11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="8" t="s">
@@ -2976,102 +3825,102 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="1">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="13"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="54"/>
-      <c r="B17" s="52" t="s">
+      <c r="A17" s="83"/>
+      <c r="B17" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="52"/>
-      <c r="D17" s="52" t="s">
+      <c r="C17" s="81"/>
+      <c r="D17" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="E17" s="52"/>
-      <c r="F17" s="52" t="s">
+      <c r="E17" s="81"/>
+      <c r="F17" s="81" t="s">
         <v>48</v>
       </c>
-      <c r="G17" s="52"/>
-      <c r="H17" s="52" t="s">
+      <c r="G17" s="81"/>
+      <c r="H17" s="81" t="s">
         <v>49</v>
       </c>
-      <c r="I17" s="52"/>
-      <c r="J17" s="52" t="s">
+      <c r="I17" s="81"/>
+      <c r="J17" s="81" t="s">
         <v>50</v>
       </c>
-      <c r="K17" s="52"/>
-      <c r="L17" s="52" t="s">
+      <c r="K17" s="81"/>
+      <c r="L17" s="81" t="s">
         <v>51</v>
       </c>
-      <c r="M17" s="52"/>
-      <c r="N17" s="52" t="s">
+      <c r="M17" s="81"/>
+      <c r="N17" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="O17" s="52"/>
-      <c r="P17" s="52" t="s">
+      <c r="O17" s="81"/>
+      <c r="P17" s="81" t="s">
         <v>53</v>
       </c>
-      <c r="Q17" s="52"/>
-      <c r="R17" s="52" t="s">
+      <c r="Q17" s="81"/>
+      <c r="R17" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="S17" s="52"/>
-      <c r="T17" s="52" t="s">
+      <c r="S17" s="81"/>
+      <c r="T17" s="81" t="s">
         <v>55</v>
       </c>
-      <c r="U17" s="53"/>
-      <c r="V17" s="52" t="s">
+      <c r="U17" s="82"/>
+      <c r="V17" s="81" t="s">
         <v>56</v>
       </c>
-      <c r="W17" s="53"/>
-      <c r="X17" s="52" t="s">
+      <c r="W17" s="82"/>
+      <c r="X17" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="Y17" s="53"/>
+      <c r="Y17" s="82"/>
     </row>
     <row r="18" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="55"/>
+      <c r="A18" s="84"/>
       <c r="B18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="8" t="s">
@@ -3180,102 +4029,102 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="54"/>
-      <c r="B24" s="52" t="s">
+      <c r="A24" s="83"/>
+      <c r="B24" s="81" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="53"/>
-      <c r="D24" s="52" t="s">
+      <c r="C24" s="82"/>
+      <c r="D24" s="81" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="53"/>
-      <c r="F24" s="52" t="s">
+      <c r="E24" s="82"/>
+      <c r="F24" s="81" t="s">
         <v>60</v>
       </c>
-      <c r="G24" s="53"/>
-      <c r="H24" s="52" t="s">
+      <c r="G24" s="82"/>
+      <c r="H24" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="I24" s="53"/>
-      <c r="J24" s="52" t="s">
+      <c r="I24" s="82"/>
+      <c r="J24" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="53"/>
-      <c r="L24" s="52" t="s">
+      <c r="K24" s="82"/>
+      <c r="L24" s="81" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="53"/>
-      <c r="N24" s="52" t="s">
+      <c r="M24" s="82"/>
+      <c r="N24" s="81" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="53"/>
-      <c r="P24" s="52" t="s">
+      <c r="O24" s="82"/>
+      <c r="P24" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="53"/>
-      <c r="R24" s="52" t="s">
+      <c r="Q24" s="82"/>
+      <c r="R24" s="81" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="53"/>
-      <c r="T24" s="52" t="s">
+      <c r="S24" s="82"/>
+      <c r="T24" s="81" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="53"/>
-      <c r="V24" s="52" t="s">
+      <c r="U24" s="82"/>
+      <c r="V24" s="81" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="53"/>
-      <c r="X24" s="52" t="s">
+      <c r="W24" s="82"/>
+      <c r="X24" s="81" t="s">
         <v>69</v>
       </c>
-      <c r="Y24" s="53"/>
+      <c r="Y24" s="82"/>
     </row>
     <row r="25" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="55"/>
+      <c r="A25" s="84"/>
       <c r="B25" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="8" t="s">
@@ -3464,102 +4313,102 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="54"/>
-      <c r="B31" s="52" t="s">
+      <c r="A31" s="83"/>
+      <c r="B31" s="81" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="53"/>
-      <c r="D31" s="52" t="s">
+      <c r="C31" s="82"/>
+      <c r="D31" s="81" t="s">
         <v>73</v>
       </c>
-      <c r="E31" s="53"/>
-      <c r="F31" s="52" t="s">
+      <c r="E31" s="82"/>
+      <c r="F31" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="G31" s="53"/>
-      <c r="H31" s="52" t="s">
+      <c r="G31" s="82"/>
+      <c r="H31" s="81" t="s">
         <v>75</v>
       </c>
-      <c r="I31" s="53"/>
-      <c r="J31" s="52" t="s">
+      <c r="I31" s="82"/>
+      <c r="J31" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="K31" s="53"/>
-      <c r="L31" s="52" t="s">
+      <c r="K31" s="82"/>
+      <c r="L31" s="81" t="s">
         <v>77</v>
       </c>
-      <c r="M31" s="53"/>
-      <c r="N31" s="52" t="s">
+      <c r="M31" s="82"/>
+      <c r="N31" s="81" t="s">
         <v>78</v>
       </c>
-      <c r="O31" s="53"/>
-      <c r="P31" s="52" t="s">
+      <c r="O31" s="82"/>
+      <c r="P31" s="81" t="s">
         <v>79</v>
       </c>
-      <c r="Q31" s="53"/>
-      <c r="R31" s="52" t="s">
+      <c r="Q31" s="82"/>
+      <c r="R31" s="81" t="s">
         <v>80</v>
       </c>
-      <c r="S31" s="53"/>
-      <c r="T31" s="52" t="s">
+      <c r="S31" s="82"/>
+      <c r="T31" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="U31" s="53"/>
-      <c r="V31" s="52" t="s">
+      <c r="U31" s="82"/>
+      <c r="V31" s="81" t="s">
         <v>82</v>
       </c>
-      <c r="W31" s="53"/>
-      <c r="X31" s="52" t="s">
+      <c r="W31" s="82"/>
+      <c r="X31" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="Y31" s="53"/>
+      <c r="Y31" s="82"/>
     </row>
     <row r="32" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="55"/>
+      <c r="A32" s="84"/>
       <c r="B32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="8" t="s">
@@ -3672,102 +4521,102 @@
       <c r="T33" s="19">
         <v>43951.8</v>
       </c>
       <c r="U33" s="7">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="7">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="7">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="54"/>
-      <c r="B37" s="52" t="s">
+      <c r="A37" s="83"/>
+      <c r="B37" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="53"/>
-      <c r="D37" s="52" t="s">
+      <c r="C37" s="82"/>
+      <c r="D37" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="E37" s="53"/>
-      <c r="F37" s="52" t="s">
+      <c r="E37" s="82"/>
+      <c r="F37" s="81" t="s">
         <v>86</v>
       </c>
-      <c r="G37" s="53"/>
-      <c r="H37" s="52" t="s">
+      <c r="G37" s="82"/>
+      <c r="H37" s="81" t="s">
         <v>87</v>
       </c>
-      <c r="I37" s="53"/>
-      <c r="J37" s="52" t="s">
+      <c r="I37" s="82"/>
+      <c r="J37" s="81" t="s">
         <v>88</v>
       </c>
-      <c r="K37" s="53"/>
-      <c r="L37" s="52" t="s">
+      <c r="K37" s="82"/>
+      <c r="L37" s="81" t="s">
         <v>89</v>
       </c>
-      <c r="M37" s="53"/>
-      <c r="N37" s="52" t="s">
+      <c r="M37" s="82"/>
+      <c r="N37" s="81" t="s">
         <v>90</v>
       </c>
-      <c r="O37" s="53"/>
-      <c r="P37" s="52" t="s">
+      <c r="O37" s="82"/>
+      <c r="P37" s="81" t="s">
         <v>91</v>
       </c>
-      <c r="Q37" s="53"/>
-      <c r="R37" s="52" t="s">
+      <c r="Q37" s="82"/>
+      <c r="R37" s="81" t="s">
         <v>92</v>
       </c>
-      <c r="S37" s="53"/>
-      <c r="T37" s="52" t="s">
+      <c r="S37" s="82"/>
+      <c r="T37" s="81" t="s">
         <v>93</v>
       </c>
-      <c r="U37" s="53"/>
-      <c r="V37" s="52" t="s">
+      <c r="U37" s="82"/>
+      <c r="V37" s="81" t="s">
         <v>94</v>
       </c>
-      <c r="W37" s="53"/>
-      <c r="X37" s="52" t="s">
+      <c r="W37" s="82"/>
+      <c r="X37" s="81" t="s">
         <v>95</v>
       </c>
-      <c r="Y37" s="53"/>
+      <c r="Y37" s="82"/>
     </row>
     <row r="38" spans="1:25" ht="45" x14ac:dyDescent="0.2">
-      <c r="A38" s="55"/>
+      <c r="A38" s="84"/>
       <c r="B38" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="8" t="s">
@@ -3875,102 +4724,102 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="32">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="7">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="7">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="54"/>
-      <c r="B42" s="52" t="s">
+      <c r="A42" s="83"/>
+      <c r="B42" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="53"/>
-      <c r="D42" s="52" t="s">
+      <c r="C42" s="82"/>
+      <c r="D42" s="81" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="53"/>
-      <c r="F42" s="52" t="s">
+      <c r="E42" s="82"/>
+      <c r="F42" s="81" t="s">
         <v>98</v>
       </c>
-      <c r="G42" s="53"/>
-      <c r="H42" s="52" t="s">
+      <c r="G42" s="82"/>
+      <c r="H42" s="81" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="53"/>
-      <c r="J42" s="52" t="s">
+      <c r="I42" s="82"/>
+      <c r="J42" s="81" t="s">
         <v>100</v>
       </c>
-      <c r="K42" s="53"/>
-      <c r="L42" s="52" t="s">
+      <c r="K42" s="82"/>
+      <c r="L42" s="81" t="s">
         <v>101</v>
       </c>
-      <c r="M42" s="53"/>
-      <c r="N42" s="52" t="s">
+      <c r="M42" s="82"/>
+      <c r="N42" s="81" t="s">
         <v>102</v>
       </c>
-      <c r="O42" s="53"/>
-      <c r="P42" s="52" t="s">
+      <c r="O42" s="82"/>
+      <c r="P42" s="81" t="s">
         <v>103</v>
       </c>
-      <c r="Q42" s="53"/>
-      <c r="R42" s="52" t="s">
+      <c r="Q42" s="82"/>
+      <c r="R42" s="81" t="s">
         <v>104</v>
       </c>
-      <c r="S42" s="53"/>
-      <c r="T42" s="52" t="s">
+      <c r="S42" s="82"/>
+      <c r="T42" s="81" t="s">
         <v>105</v>
       </c>
-      <c r="U42" s="53"/>
-      <c r="V42" s="52" t="s">
+      <c r="U42" s="82"/>
+      <c r="V42" s="81" t="s">
         <v>106</v>
       </c>
-      <c r="W42" s="53"/>
-      <c r="X42" s="52" t="s">
+      <c r="W42" s="82"/>
+      <c r="X42" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="Y42" s="53"/>
+      <c r="Y42" s="82"/>
     </row>
     <row r="43" spans="1:25" ht="45" x14ac:dyDescent="0.2">
-      <c r="A43" s="55"/>
+      <c r="A43" s="84"/>
       <c r="B43" s="33" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="34" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="34" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="34" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="34" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="33" t="s">
@@ -4046,52 +4895,56 @@
       </c>
       <c r="H44" s="11">
         <v>16238.7</v>
       </c>
       <c r="I44" s="11">
         <v>88</v>
       </c>
       <c r="J44" s="11">
         <v>20487.400000000001</v>
       </c>
       <c r="K44" s="11">
         <v>88.3</v>
       </c>
       <c r="L44" s="11">
         <v>27680.517</v>
       </c>
       <c r="M44" s="41">
         <v>98.7</v>
       </c>
       <c r="N44" s="11">
         <v>33454.690999999999</v>
       </c>
       <c r="O44" s="41">
         <v>101</v>
       </c>
-      <c r="P44" s="40"/>
-      <c r="Q44" s="40"/>
+      <c r="P44" s="11">
+        <v>39443.406000000003</v>
+      </c>
+      <c r="Q44" s="7">
+        <v>103.4</v>
+      </c>
       <c r="R44" s="40"/>
       <c r="S44" s="40"/>
       <c r="T44" s="40"/>
       <c r="U44" s="40"/>
       <c r="V44" s="40"/>
       <c r="W44" s="40"/>
       <c r="X44" s="40"/>
       <c r="Y44" s="40"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A45" s="39"/>
       <c r="B45" s="40"/>
       <c r="C45" s="40"/>
       <c r="D45" s="40"/>
       <c r="E45" s="40"/>
       <c r="F45" s="40"/>
       <c r="G45" s="40"/>
       <c r="H45" s="40"/>
       <c r="I45" s="40"/>
       <c r="J45" s="40"/>
       <c r="K45" s="40"/>
       <c r="L45" s="40"/>
       <c r="M45" s="40"/>
       <c r="N45" s="40"/>
       <c r="O45" s="40"/>
@@ -4118,169 +4971,170 @@
       <c r="I46" s="40"/>
       <c r="J46" s="40"/>
       <c r="K46" s="40"/>
       <c r="L46" s="40"/>
       <c r="M46" s="40"/>
       <c r="N46" s="40"/>
       <c r="O46" s="40"/>
       <c r="P46" s="40"/>
       <c r="Q46" s="40"/>
       <c r="R46" s="40"/>
       <c r="S46" s="40"/>
       <c r="T46" s="40"/>
       <c r="U46" s="40"/>
       <c r="V46" s="40"/>
       <c r="W46" s="40"/>
       <c r="X46" s="40"/>
       <c r="Y46" s="40"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T42:U42"/>
-[...24 lines deleted...]
-    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="V31:W31"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
-    <mergeCell ref="B10:C10"/>
-[...48 lines deleted...]
-    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>НКИ</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
       <vt:lpstr>Көлемі мен НКИ</vt:lpstr>
-      <vt:lpstr>'НКИ тамақ өнім мен сусындар'!Область_печати</vt:lpstr>
       <vt:lpstr>'Тамақ өнім мен сусындар көлемі'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>