--- v5 (2026-09-20)
+++ v6 (2026-10-30)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="НКИ" sheetId="7" r:id="rId3"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId4"/>
     <sheet name="Көлемі мен НКИ" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="151">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
@@ -1391,52 +1391,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.85546875" style="65" customWidth="1"/>
     <col min="2" max="2" width="94" style="65" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="71"/>
       <c r="B1" s="71"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="43" t="s">
         <v>108</v>
       </c>
       <c r="B2" s="49">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="43" t="s">
         <v>109</v>
       </c>
@@ -1521,59 +1521,59 @@
       <c r="B13" s="67" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="45" t="s">
         <v>126</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>127</v>
       </c>
       <c r="B15" s="69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>129</v>
       </c>
       <c r="B16" s="48">
-        <v>46246</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>130</v>
       </c>
       <c r="B17" s="48">
-        <v>46279</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>131</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>132</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>133</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>138</v>
       </c>
@@ -1916,51 +1916,51 @@
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="61" t="s">
         <v>146</v>
       </c>
       <c r="B19" s="62"/>
       <c r="C19" s="63"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="61"/>
       <c r="B20" s="62"/>
       <c r="C20" s="63"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="C24" s="64"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:M19"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="73"/>
       <c r="D1" s="73"/>
       <c r="E1" s="73"/>
       <c r="F1" s="73"/>
       <c r="G1" s="73"/>
       <c r="H1" s="73"/>
       <c r="I1" s="73"/>
       <c r="J1" s="73"/>
       <c r="K1" s="73"/>
       <c r="L1" s="73"/>
       <c r="M1" s="73"/>
@@ -2273,51 +2273,53 @@
       </c>
       <c r="B10" s="35">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
       <c r="E10" s="37">
         <v>104.4</v>
       </c>
       <c r="F10" s="6">
         <v>103.8</v>
       </c>
       <c r="G10" s="42">
         <v>169.3</v>
       </c>
       <c r="H10" s="42">
         <v>79.3</v>
       </c>
       <c r="I10" s="6">
         <v>103.7</v>
       </c>
-      <c r="J10" s="6"/>
+      <c r="J10" s="6">
+        <v>97.6</v>
+      </c>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="77" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="78"/>
       <c r="C11" s="78"/>
       <c r="D11" s="78"/>
       <c r="E11" s="78"/>
       <c r="F11" s="78"/>
       <c r="G11" s="78"/>
       <c r="H11" s="78"/>
       <c r="I11" s="78"/>
       <c r="J11" s="78"/>
       <c r="K11" s="78"/>
       <c r="L11" s="78"/>
       <c r="M11" s="79"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2020</v>
       </c>
@@ -2569,51 +2571,53 @@
       </c>
       <c r="B18" s="35">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
       <c r="E18" s="37">
         <v>90.3</v>
       </c>
       <c r="F18" s="6">
         <v>89.3</v>
       </c>
       <c r="G18" s="42">
         <v>148.4</v>
       </c>
       <c r="H18" s="42">
         <v>113.6</v>
       </c>
       <c r="I18" s="6">
         <v>119.9</v>
       </c>
-      <c r="J18" s="6"/>
+      <c r="J18" s="6">
+        <v>115.7</v>
+      </c>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="77" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="78"/>
       <c r="C19" s="78"/>
       <c r="D19" s="78"/>
       <c r="E19" s="78"/>
       <c r="F19" s="78"/>
       <c r="G19" s="78"/>
       <c r="H19" s="78"/>
       <c r="I19" s="78"/>
       <c r="J19" s="78"/>
       <c r="K19" s="78"/>
       <c r="L19" s="78"/>
       <c r="M19" s="79"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="30">
         <v>2020</v>
       </c>
@@ -2865,72 +2869,74 @@
       </c>
       <c r="B26" s="38">
         <v>84</v>
       </c>
       <c r="C26" s="28">
         <v>87.2</v>
       </c>
       <c r="D26" s="28">
         <v>87.3</v>
       </c>
       <c r="E26" s="38">
         <v>88</v>
       </c>
       <c r="F26" s="28">
         <v>88.3</v>
       </c>
       <c r="G26" s="42">
         <v>98.7</v>
       </c>
       <c r="H26" s="42">
         <v>101</v>
       </c>
       <c r="I26" s="28">
         <v>103.4</v>
       </c>
-      <c r="J26" s="28"/>
+      <c r="J26" s="28">
+        <v>104.9</v>
+      </c>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J22" sqref="J22"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="9.85546875" style="4" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="11.5703125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="73" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="73"/>
       <c r="D1" s="73"/>
       <c r="E1" s="73"/>
       <c r="F1" s="73"/>
       <c r="G1" s="73"/>
       <c r="H1" s="73"/>
       <c r="I1" s="73"/>
       <c r="J1" s="73"/>
@@ -3323,71 +3329,73 @@
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
       <c r="E11" s="3">
         <v>4095.1</v>
       </c>
       <c r="F11" s="3">
         <v>4248.7</v>
       </c>
       <c r="G11" s="3">
         <v>7193.1120000000001</v>
       </c>
       <c r="H11" s="3">
         <v>5774.174</v>
       </c>
       <c r="I11" s="3">
         <v>5988.7150000000001</v>
       </c>
-      <c r="J11" s="28"/>
+      <c r="J11" s="3">
+        <v>5879.7</v>
+      </c>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G31" workbookViewId="0">
-      <selection activeCell="P51" sqref="P51"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q52" sqref="Q52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
@@ -4901,52 +4909,56 @@
       </c>
       <c r="J44" s="11">
         <v>20487.400000000001</v>
       </c>
       <c r="K44" s="11">
         <v>88.3</v>
       </c>
       <c r="L44" s="11">
         <v>27680.517</v>
       </c>
       <c r="M44" s="41">
         <v>98.7</v>
       </c>
       <c r="N44" s="11">
         <v>33454.690999999999</v>
       </c>
       <c r="O44" s="41">
         <v>101</v>
       </c>
       <c r="P44" s="11">
         <v>39443.406000000003</v>
       </c>
       <c r="Q44" s="7">
         <v>103.4</v>
       </c>
-      <c r="R44" s="40"/>
-      <c r="S44" s="40"/>
+      <c r="R44" s="11">
+        <v>45323.1</v>
+      </c>
+      <c r="S44" s="7">
+        <v>104.9</v>
+      </c>
       <c r="T44" s="40"/>
       <c r="U44" s="40"/>
       <c r="V44" s="40"/>
       <c r="W44" s="40"/>
       <c r="X44" s="40"/>
       <c r="Y44" s="40"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A45" s="39"/>
       <c r="B45" s="40"/>
       <c r="C45" s="40"/>
       <c r="D45" s="40"/>
       <c r="E45" s="40"/>
       <c r="F45" s="40"/>
       <c r="G45" s="40"/>
       <c r="H45" s="40"/>
       <c r="I45" s="40"/>
       <c r="J45" s="40"/>
       <c r="K45" s="40"/>
       <c r="L45" s="40"/>
       <c r="M45" s="40"/>
       <c r="N45" s="40"/>
       <c r="O45" s="40"/>
       <c r="P45" s="40"/>
       <c r="Q45" s="40"/>