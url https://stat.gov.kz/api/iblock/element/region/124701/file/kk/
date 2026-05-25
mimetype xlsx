--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782"/>
+    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі мен НКИ" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ тамақ өнім мен сусындар'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
@@ -1067,52 +1067,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:M19"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
@@ -1410,51 +1410,53 @@
         <v>101.1</v>
       </c>
       <c r="K9" s="6">
         <v>96.3</v>
       </c>
       <c r="L9" s="6">
         <v>115.1</v>
       </c>
       <c r="M9" s="6">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="30">
         <v>2026</v>
       </c>
       <c r="B10" s="35">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
-      <c r="E10" s="37"/>
+      <c r="E10" s="37">
+        <v>104.4</v>
+      </c>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="47"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="47"/>
       <c r="G11" s="47"/>
       <c r="H11" s="47"/>
       <c r="I11" s="47"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="48"/>
@@ -1696,51 +1698,53 @@
         <v>75.3</v>
       </c>
       <c r="K17" s="6">
         <v>68.3</v>
       </c>
       <c r="L17" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="6">
         <v>58.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2026</v>
       </c>
       <c r="B18" s="35">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
-      <c r="E18" s="37"/>
+      <c r="E18" s="37">
+        <v>90.3</v>
+      </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="47"/>
       <c r="C19" s="47"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="47"/>
       <c r="G19" s="47"/>
       <c r="H19" s="47"/>
       <c r="I19" s="47"/>
       <c r="J19" s="47"/>
       <c r="K19" s="47"/>
       <c r="L19" s="47"/>
       <c r="M19" s="48"/>
@@ -1982,78 +1986,80 @@
         <v>86</v>
       </c>
       <c r="K25" s="6">
         <v>83.7</v>
       </c>
       <c r="L25" s="28">
         <v>82.7</v>
       </c>
       <c r="M25" s="28">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="30">
         <v>2026</v>
       </c>
       <c r="B26" s="38">
         <v>84</v>
       </c>
       <c r="C26" s="28">
         <v>87.2</v>
       </c>
       <c r="D26" s="28">
         <v>87.3</v>
       </c>
-      <c r="E26" s="28"/>
+      <c r="E26" s="38">
+        <v>88</v>
+      </c>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="9.85546875" style="4" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="11.5703125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
@@ -2431,67 +2437,70 @@
         <v>4461.3999999999996</v>
       </c>
       <c r="K10" s="3">
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="3">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="3">
         <v>4854.8</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
+      <c r="E11" s="3">
+        <v>4095.1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y47"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="G41" sqref="G41"/>
+    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="I48" sqref="I48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
@@ -3975,52 +3984,56 @@
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
       <c r="C44" s="32">
         <v>84</v>
       </c>
       <c r="D44" s="19">
         <v>8221.6</v>
       </c>
       <c r="E44" s="7">
         <v>87.2</v>
       </c>
       <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="7">
         <v>87.3</v>
       </c>
-      <c r="H44" s="40"/>
-      <c r="I44" s="40"/>
+      <c r="H44" s="11">
+        <v>16238.7</v>
+      </c>
+      <c r="I44" s="11">
+        <v>88</v>
+      </c>
       <c r="J44" s="40"/>
       <c r="K44" s="40"/>
       <c r="L44" s="40"/>
       <c r="M44" s="40"/>
       <c r="N44" s="40"/>
       <c r="O44" s="40"/>
       <c r="P44" s="40"/>
       <c r="Q44" s="40"/>
       <c r="R44" s="40"/>
       <c r="S44" s="40"/>
       <c r="T44" s="40"/>
       <c r="U44" s="40"/>
       <c r="V44" s="40"/>
       <c r="W44" s="40"/>
       <c r="X44" s="40"/>
       <c r="Y44" s="40"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A45" s="39"/>
       <c r="B45" s="40"/>
       <c r="C45" s="40"/>
       <c r="D45" s="40"/>
       <c r="E45" s="40"/>
       <c r="F45" s="40"/>
       <c r="G45" s="40"/>
@@ -4055,142 +4068,142 @@
       <c r="I46" s="40"/>
       <c r="J46" s="40"/>
       <c r="K46" s="40"/>
       <c r="L46" s="40"/>
       <c r="M46" s="40"/>
       <c r="N46" s="40"/>
       <c r="O46" s="40"/>
       <c r="P46" s="40"/>
       <c r="Q46" s="40"/>
       <c r="R46" s="40"/>
       <c r="S46" s="40"/>
       <c r="T46" s="40"/>
       <c r="U46" s="40"/>
       <c r="V46" s="40"/>
       <c r="W46" s="40"/>
       <c r="X46" s="40"/>
       <c r="Y46" s="40"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T42:U42"/>
-[...24 lines deleted...]
-    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="V31:W31"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
-    <mergeCell ref="B10:C10"/>
-[...48 lines deleted...]
-    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>