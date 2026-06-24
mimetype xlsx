--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі мен НКИ" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ тамақ өнім мен сусындар'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
@@ -1067,52 +1067,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
@@ -1413,51 +1413,53 @@
         <v>96.3</v>
       </c>
       <c r="L9" s="6">
         <v>115.1</v>
       </c>
       <c r="M9" s="6">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="30">
         <v>2026</v>
       </c>
       <c r="B10" s="35">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
       <c r="E10" s="37">
         <v>104.4</v>
       </c>
-      <c r="F10" s="6"/>
+      <c r="F10" s="6">
+        <v>103.8</v>
+      </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="47"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="47"/>
       <c r="G11" s="47"/>
       <c r="H11" s="47"/>
       <c r="I11" s="47"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="48"/>
     </row>
@@ -1701,51 +1703,53 @@
         <v>68.3</v>
       </c>
       <c r="L17" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="6">
         <v>58.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2026</v>
       </c>
       <c r="B18" s="35">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
       <c r="E18" s="37">
         <v>90.3</v>
       </c>
-      <c r="F18" s="6"/>
+      <c r="F18" s="6">
+        <v>89.3</v>
+      </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="47"/>
       <c r="C19" s="47"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="47"/>
       <c r="G19" s="47"/>
       <c r="H19" s="47"/>
       <c r="I19" s="47"/>
       <c r="J19" s="47"/>
       <c r="K19" s="47"/>
       <c r="L19" s="47"/>
       <c r="M19" s="48"/>
     </row>
@@ -1989,77 +1993,79 @@
         <v>83.7</v>
       </c>
       <c r="L25" s="28">
         <v>82.7</v>
       </c>
       <c r="M25" s="28">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="30">
         <v>2026</v>
       </c>
       <c r="B26" s="38">
         <v>84</v>
       </c>
       <c r="C26" s="28">
         <v>87.2</v>
       </c>
       <c r="D26" s="28">
         <v>87.3</v>
       </c>
       <c r="E26" s="38">
         <v>88</v>
       </c>
-      <c r="F26" s="28"/>
+      <c r="F26" s="28">
+        <v>88.3</v>
+      </c>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="9.85546875" style="4" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="11.5703125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
@@ -2440,67 +2446,70 @@
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="3">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="3">
         <v>4854.8</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
       <c r="E11" s="3">
         <v>4095.1</v>
       </c>
+      <c r="F11" s="3">
+        <v>4248.7</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="I48" sqref="I48"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="D42" sqref="D42:E42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
@@ -3990,52 +3999,56 @@
       </c>
       <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
       <c r="C44" s="32">
         <v>84</v>
       </c>
       <c r="D44" s="19">
         <v>8221.6</v>
       </c>
       <c r="E44" s="7">
         <v>87.2</v>
       </c>
       <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="7">
         <v>87.3</v>
       </c>
       <c r="H44" s="11">
         <v>16238.7</v>
       </c>
       <c r="I44" s="11">
         <v>88</v>
       </c>
-      <c r="J44" s="40"/>
-      <c r="K44" s="40"/>
+      <c r="J44" s="11">
+        <v>20487.400000000001</v>
+      </c>
+      <c r="K44" s="11">
+        <v>88.3</v>
+      </c>
       <c r="L44" s="40"/>
       <c r="M44" s="40"/>
       <c r="N44" s="40"/>
       <c r="O44" s="40"/>
       <c r="P44" s="40"/>
       <c r="Q44" s="40"/>
       <c r="R44" s="40"/>
       <c r="S44" s="40"/>
       <c r="T44" s="40"/>
       <c r="U44" s="40"/>
       <c r="V44" s="40"/>
       <c r="W44" s="40"/>
       <c r="X44" s="40"/>
       <c r="Y44" s="40"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A45" s="39"/>
       <c r="B45" s="40"/>
       <c r="C45" s="40"/>
       <c r="D45" s="40"/>
       <c r="E45" s="40"/>
       <c r="F45" s="40"/>
       <c r="G45" s="40"/>
       <c r="H45" s="40"/>
       <c r="I45" s="40"/>
@@ -4068,142 +4081,142 @@
       <c r="I46" s="40"/>
       <c r="J46" s="40"/>
       <c r="K46" s="40"/>
       <c r="L46" s="40"/>
       <c r="M46" s="40"/>
       <c r="N46" s="40"/>
       <c r="O46" s="40"/>
       <c r="P46" s="40"/>
       <c r="Q46" s="40"/>
       <c r="R46" s="40"/>
       <c r="S46" s="40"/>
       <c r="T46" s="40"/>
       <c r="U46" s="40"/>
       <c r="V46" s="40"/>
       <c r="W46" s="40"/>
       <c r="X46" s="40"/>
       <c r="Y46" s="40"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="T31:U31"/>
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="N31:O31"/>
     <mergeCell ref="P31:Q31"/>
     <mergeCell ref="J31:K31"/>
-    <mergeCell ref="F31:G31"/>
-[...74 lines deleted...]
-    <mergeCell ref="R42:S42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>