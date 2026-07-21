--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782"/>
+    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі мен НКИ" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ тамақ өнім мен сусындар'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
@@ -60,59 +60,50 @@
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>өткен айға, %-бен</t>
-[...7 lines deleted...]
-  <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>қаңтар 2020ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2020 ж.</t>
@@ -343,112 +334,146 @@
     <t>қаңтар-сәуір 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
+  </si>
+  <si>
+    <t>өткен айға, пайызбен</t>
+  </si>
+  <si>
+    <t>өткен жылғы тиісті айға, пайызбен</t>
+  </si>
+  <si>
+    <t>өткен жылғы тиісті кезеңге, пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -596,82 +621,80 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -701,97 +724,119 @@
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1067,3156 +1112,3169 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...14 lines deleted...]
-      <c r="B2" s="22" t="s">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A2" s="28"/>
+      <c r="B2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="23" t="s">
+      <c r="C2" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="22" t="s">
+      <c r="D2" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="23" t="s">
+      <c r="E2" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="22" t="s">
+      <c r="F2" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="23" t="s">
+      <c r="G2" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="22" t="s">
+      <c r="H2" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="23" t="s">
+      <c r="I2" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="22" t="s">
+      <c r="J2" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="23" t="s">
+      <c r="K2" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="22" t="s">
+      <c r="L2" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="22" t="s">
+      <c r="M2" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="A4" s="30">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="51"/>
+    </row>
+    <row r="4" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A4" s="29">
         <v>2020</v>
       </c>
       <c r="B4" s="6">
         <v>147.4</v>
       </c>
       <c r="C4" s="6">
         <v>124.1</v>
       </c>
       <c r="D4" s="6">
         <v>86.6</v>
       </c>
       <c r="E4" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="6">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="6">
         <v>74.7</v>
       </c>
       <c r="I4" s="6">
         <v>81</v>
       </c>
       <c r="J4" s="6">
         <v>114.5</v>
       </c>
       <c r="K4" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="L4" s="6">
         <v>105.4</v>
       </c>
       <c r="M4" s="6">
         <v>117.5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="30">
+    <row r="5" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A5" s="29">
         <v>2021</v>
       </c>
       <c r="B5" s="6">
         <v>122.5</v>
       </c>
       <c r="C5" s="6">
         <v>97.5</v>
       </c>
       <c r="D5" s="6">
         <v>95.3</v>
       </c>
       <c r="E5" s="6">
         <v>103.2</v>
       </c>
       <c r="F5" s="6">
         <v>111.1</v>
       </c>
       <c r="G5" s="6">
         <v>102</v>
       </c>
       <c r="H5" s="6">
         <v>93.2</v>
       </c>
       <c r="I5" s="6">
         <v>95.8</v>
       </c>
       <c r="J5" s="6">
         <v>110.9</v>
       </c>
       <c r="K5" s="6">
         <v>103.8</v>
       </c>
       <c r="L5" s="6">
         <v>91.7</v>
       </c>
       <c r="M5" s="6">
         <v>104.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="30">
+    <row r="6" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A6" s="29">
         <v>2022</v>
       </c>
       <c r="B6" s="6">
         <v>97</v>
       </c>
       <c r="C6" s="6">
         <v>89.3</v>
       </c>
       <c r="D6" s="6">
         <v>112</v>
       </c>
       <c r="E6" s="6">
         <v>100.5</v>
       </c>
       <c r="F6" s="6">
         <v>103.5</v>
       </c>
       <c r="G6" s="6">
         <v>116.4</v>
       </c>
       <c r="H6" s="6">
         <v>105.2</v>
       </c>
       <c r="I6" s="6">
         <v>99.4</v>
       </c>
       <c r="J6" s="6">
         <v>100.6</v>
       </c>
       <c r="K6" s="6">
         <v>123.5</v>
       </c>
       <c r="L6" s="6">
         <v>80.3</v>
       </c>
       <c r="M6" s="6">
         <v>88</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="30">
+    <row r="7" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A7" s="29">
         <v>2023</v>
       </c>
       <c r="B7" s="6">
         <v>100.1</v>
       </c>
       <c r="C7" s="6">
         <v>85.6</v>
       </c>
       <c r="D7" s="6">
         <v>100.7</v>
       </c>
       <c r="E7" s="6">
         <v>98.7</v>
       </c>
       <c r="F7" s="6">
         <v>105.3</v>
       </c>
       <c r="G7" s="6">
         <v>108.2</v>
       </c>
       <c r="H7" s="6">
         <v>93.6</v>
       </c>
       <c r="I7" s="6">
         <v>103.8</v>
       </c>
       <c r="J7" s="6">
         <v>126</v>
       </c>
       <c r="K7" s="6">
         <v>121.7</v>
       </c>
       <c r="L7" s="6">
         <v>100.9</v>
       </c>
       <c r="M7" s="6">
         <v>106</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="30">
+    <row r="8" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A8" s="29">
         <v>2024</v>
       </c>
       <c r="B8" s="6">
         <v>85</v>
       </c>
       <c r="C8" s="6">
         <v>99.1</v>
       </c>
       <c r="D8" s="6">
         <v>100.7</v>
       </c>
       <c r="E8" s="6">
         <v>107.5</v>
       </c>
       <c r="F8" s="6">
         <v>94.2</v>
       </c>
       <c r="G8" s="6">
         <v>165.3</v>
       </c>
       <c r="H8" s="6">
         <v>91.7</v>
       </c>
       <c r="I8" s="6">
         <v>103.5</v>
       </c>
       <c r="J8" s="6">
         <v>95</v>
       </c>
       <c r="K8" s="6">
         <v>106.2</v>
       </c>
       <c r="L8" s="6">
         <v>105.4</v>
       </c>
       <c r="M8" s="6">
         <v>120</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="30">
+    <row r="9" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A9" s="29">
         <v>2025</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="35">
         <v>59.1</v>
       </c>
       <c r="C9" s="6">
         <v>85.4</v>
       </c>
       <c r="D9" s="6">
         <v>100.1</v>
       </c>
-      <c r="E9" s="37">
+      <c r="E9" s="36">
         <v>100.9</v>
       </c>
       <c r="F9" s="6">
         <v>104.9</v>
       </c>
       <c r="G9" s="6">
         <v>101.9</v>
       </c>
       <c r="H9" s="6">
         <v>103.7</v>
       </c>
       <c r="I9" s="6">
         <v>98.2</v>
       </c>
       <c r="J9" s="6">
         <v>101.1</v>
       </c>
       <c r="K9" s="6">
         <v>96.3</v>
       </c>
       <c r="L9" s="6">
         <v>115.1</v>
       </c>
       <c r="M9" s="6">
         <v>94</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="30">
+    <row r="10" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A10" s="29">
         <v>2026</v>
       </c>
-      <c r="B10" s="35">
+      <c r="B10" s="34">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="36">
         <v>104.4</v>
       </c>
       <c r="F10" s="6">
         <v>103.8</v>
       </c>
-      <c r="G10" s="6"/>
+      <c r="G10" s="43">
+        <v>169.3</v>
+      </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
       <c r="A11" s="46" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="47"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="47"/>
       <c r="G11" s="47"/>
       <c r="H11" s="47"/>
       <c r="I11" s="47"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="48"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="31">
+    <row r="12" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A12" s="30">
         <v>2020</v>
       </c>
       <c r="B12" s="6">
         <v>94.7</v>
       </c>
       <c r="C12" s="6">
         <v>95.6</v>
       </c>
       <c r="D12" s="6">
         <v>91.1</v>
       </c>
       <c r="E12" s="6">
         <v>67</v>
       </c>
       <c r="F12" s="6">
         <v>49.1</v>
       </c>
       <c r="G12" s="6">
         <v>75.8</v>
       </c>
       <c r="H12" s="6">
         <v>57.2</v>
       </c>
       <c r="I12" s="6">
         <v>68.900000000000006</v>
       </c>
       <c r="J12" s="6">
         <v>83.4</v>
       </c>
       <c r="K12" s="6">
         <v>58.6</v>
       </c>
       <c r="L12" s="6">
         <v>86.4</v>
       </c>
       <c r="M12" s="6">
         <v>104</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="31">
+    <row r="13" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A13" s="30">
         <v>2021</v>
       </c>
       <c r="B13" s="6">
         <v>86.4</v>
       </c>
       <c r="C13" s="6">
         <v>67.8</v>
       </c>
       <c r="D13" s="6">
         <v>74.7</v>
       </c>
       <c r="E13" s="6">
         <v>95.6</v>
       </c>
       <c r="F13" s="6">
         <v>134.4</v>
       </c>
       <c r="G13" s="6">
         <v>90.3</v>
       </c>
       <c r="H13" s="6">
         <v>112.6</v>
       </c>
       <c r="I13" s="6">
         <v>133.30000000000001</v>
       </c>
       <c r="J13" s="6">
         <v>129</v>
       </c>
       <c r="K13" s="6">
         <v>169.3</v>
       </c>
       <c r="L13" s="6">
         <v>147.19999999999999</v>
       </c>
       <c r="M13" s="6">
         <v>130.5</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="31">
+    <row r="14" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A14" s="30">
         <v>2022</v>
       </c>
       <c r="B14" s="6">
         <v>103.3</v>
       </c>
       <c r="C14" s="6">
         <v>94.6</v>
       </c>
       <c r="D14" s="6">
         <v>111.2</v>
       </c>
       <c r="E14" s="6">
         <v>108.4</v>
       </c>
       <c r="F14" s="6">
         <v>100.8</v>
       </c>
       <c r="G14" s="6">
         <v>115</v>
       </c>
       <c r="H14" s="6">
         <v>129.80000000000001</v>
       </c>
       <c r="I14" s="6">
         <v>134.80000000000001</v>
       </c>
       <c r="J14" s="6">
         <v>122.3</v>
       </c>
       <c r="K14" s="6">
         <v>145.5</v>
       </c>
       <c r="L14" s="6">
         <v>127.5</v>
       </c>
       <c r="M14" s="6">
         <v>107.8</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="31">
+    <row r="15" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A15" s="30">
         <v>2023</v>
       </c>
       <c r="B15" s="6">
         <v>111.3</v>
       </c>
       <c r="C15" s="6">
         <v>106.7</v>
       </c>
       <c r="D15" s="6">
         <v>95.9</v>
       </c>
       <c r="E15" s="6">
         <v>94.2</v>
       </c>
       <c r="F15" s="6">
         <v>95.8</v>
       </c>
       <c r="G15" s="6">
         <v>89.1</v>
       </c>
       <c r="H15" s="6">
         <v>79.3</v>
       </c>
       <c r="I15" s="6">
         <v>82.8</v>
       </c>
       <c r="J15" s="6">
         <v>103.7</v>
       </c>
       <c r="K15" s="6">
         <v>102.2</v>
       </c>
       <c r="L15" s="6">
         <v>128.4</v>
       </c>
       <c r="M15" s="6">
         <v>154.5</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="31">
+    <row r="16" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A16" s="30">
         <v>2024</v>
       </c>
       <c r="B16" s="6">
         <v>131.19999999999999</v>
       </c>
       <c r="C16" s="6">
         <v>152</v>
       </c>
       <c r="D16" s="6">
         <v>152.1</v>
       </c>
       <c r="E16" s="6">
         <v>165.6</v>
       </c>
       <c r="F16" s="6">
         <v>148.19999999999999</v>
       </c>
       <c r="G16" s="6">
         <v>226.2</v>
       </c>
       <c r="H16" s="6">
         <v>221.9</v>
       </c>
       <c r="I16" s="6">
         <v>221.2</v>
       </c>
       <c r="J16" s="6">
         <v>166.7</v>
       </c>
       <c r="K16" s="6">
         <v>145.30000000000001</v>
       </c>
       <c r="L16" s="6">
         <v>151.80000000000001</v>
       </c>
       <c r="M16" s="6">
         <v>171.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="31">
+    <row r="17" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A17" s="30">
         <v>2025</v>
       </c>
-      <c r="B17" s="36">
+      <c r="B17" s="35">
         <v>119.5</v>
       </c>
       <c r="C17" s="6">
         <v>103</v>
       </c>
       <c r="D17" s="6">
         <v>102.3</v>
       </c>
-      <c r="E17" s="37">
+      <c r="E17" s="36">
         <v>96</v>
       </c>
       <c r="F17" s="6">
         <v>107</v>
       </c>
       <c r="G17" s="6">
         <v>66</v>
       </c>
       <c r="H17" s="6">
         <v>74.5</v>
       </c>
       <c r="I17" s="6">
         <v>70.7</v>
       </c>
       <c r="J17" s="6">
         <v>75.3</v>
       </c>
       <c r="K17" s="6">
         <v>68.3</v>
       </c>
       <c r="L17" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="6">
         <v>58.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="31">
+    <row r="18" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A18" s="30">
         <v>2026</v>
       </c>
-      <c r="B18" s="35">
+      <c r="B18" s="34">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="36">
         <v>90.3</v>
       </c>
       <c r="F18" s="6">
         <v>89.3</v>
       </c>
-      <c r="G18" s="6"/>
+      <c r="G18" s="44">
+        <v>148.4</v>
+      </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1">
       <c r="A19" s="46" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="B19" s="47"/>
       <c r="C19" s="47"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="47"/>
       <c r="G19" s="47"/>
       <c r="H19" s="47"/>
       <c r="I19" s="47"/>
       <c r="J19" s="47"/>
       <c r="K19" s="47"/>
       <c r="L19" s="47"/>
       <c r="M19" s="48"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="30">
+    <row r="20" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A20" s="29">
         <v>2020</v>
       </c>
       <c r="B20" s="6">
         <v>94.7</v>
       </c>
       <c r="C20" s="6">
         <v>95.2</v>
       </c>
       <c r="D20" s="6">
         <v>93.8</v>
       </c>
       <c r="E20" s="6">
         <v>86.6</v>
       </c>
       <c r="F20" s="6">
         <v>78.2</v>
       </c>
       <c r="G20" s="6">
         <v>77.8</v>
       </c>
       <c r="H20" s="6">
         <v>74.7</v>
       </c>
       <c r="I20" s="6">
         <v>74.099999999999994</v>
       </c>
       <c r="J20" s="6">
         <v>74.7</v>
       </c>
       <c r="K20" s="6">
         <v>73.3</v>
       </c>
       <c r="L20" s="6">
         <v>73.900000000000006</v>
       </c>
       <c r="M20" s="6">
         <v>75.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="30">
+    <row r="21" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A21" s="29">
         <v>2021</v>
       </c>
       <c r="B21" s="6">
         <v>86.4</v>
       </c>
       <c r="C21" s="6">
         <v>76.099999999999994</v>
       </c>
       <c r="D21" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="E21" s="6">
         <v>79.8</v>
       </c>
       <c r="F21" s="6">
         <v>87.5</v>
       </c>
       <c r="G21" s="6">
         <v>88</v>
       </c>
       <c r="H21" s="6">
         <v>90.8</v>
       </c>
       <c r="I21" s="6">
         <v>94.5</v>
       </c>
       <c r="J21" s="6">
         <v>97.8</v>
       </c>
       <c r="K21" s="6">
         <v>102.7</v>
       </c>
       <c r="L21" s="6">
         <v>105.7</v>
       </c>
       <c r="M21" s="6">
         <v>107.6</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="30">
+    <row r="22" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A22" s="29">
         <v>2022</v>
       </c>
       <c r="B22" s="6">
         <v>103.3</v>
       </c>
       <c r="C22" s="6">
         <v>99</v>
       </c>
       <c r="D22" s="6">
         <v>102.9</v>
       </c>
       <c r="E22" s="6">
         <v>104.3</v>
       </c>
       <c r="F22" s="6">
         <v>103.6</v>
       </c>
       <c r="G22" s="6">
         <v>105.9</v>
       </c>
       <c r="H22" s="6">
         <v>109.5</v>
       </c>
       <c r="I22" s="6">
         <v>112.9</v>
       </c>
       <c r="J22" s="6">
         <v>114.2</v>
       </c>
       <c r="K22" s="6">
         <v>117.9</v>
       </c>
       <c r="L22" s="6">
         <v>118.8</v>
       </c>
       <c r="M22" s="6">
         <v>117.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="30">
+    <row r="23" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A23" s="29">
         <v>2023</v>
       </c>
       <c r="B23" s="6">
         <v>111.3</v>
       </c>
       <c r="C23" s="6">
         <v>109.1</v>
       </c>
       <c r="D23" s="6">
         <v>104.5</v>
       </c>
       <c r="E23" s="6">
         <v>101.8</v>
       </c>
       <c r="F23" s="6">
         <v>100.5</v>
       </c>
       <c r="G23" s="6">
         <v>98.1</v>
       </c>
       <c r="H23" s="6">
         <v>94.7</v>
       </c>
       <c r="I23" s="6">
         <v>92.8</v>
       </c>
       <c r="J23" s="6">
         <v>94.3</v>
       </c>
       <c r="K23" s="6">
         <v>95.3</v>
       </c>
       <c r="L23" s="6">
         <v>98.7</v>
       </c>
       <c r="M23" s="6">
         <v>103.4</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="30">
+    <row r="24" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A24" s="29">
         <v>2024</v>
       </c>
       <c r="B24" s="6">
         <v>131.19999999999999</v>
       </c>
       <c r="C24" s="6">
         <v>140.80000000000001</v>
       </c>
       <c r="D24" s="6">
         <v>144.4</v>
       </c>
       <c r="E24" s="6">
         <v>149.5</v>
       </c>
       <c r="F24" s="6">
         <v>149.19999999999999</v>
       </c>
       <c r="G24" s="6">
         <v>162.80000000000001</v>
       </c>
       <c r="H24" s="6">
         <v>171.8</v>
       </c>
       <c r="I24" s="6">
         <v>178.8</v>
       </c>
       <c r="J24" s="6">
         <v>176.9</v>
       </c>
       <c r="K24" s="6">
         <v>172.1</v>
       </c>
       <c r="L24" s="6">
         <v>169.4</v>
       </c>
       <c r="M24" s="6">
         <v>169.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A25" s="30">
+    <row r="25" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A25" s="29">
         <v>2025</v>
       </c>
       <c r="B25" s="6">
         <v>119.5</v>
       </c>
       <c r="C25" s="6">
         <v>111</v>
       </c>
       <c r="D25" s="6">
         <v>108</v>
       </c>
-      <c r="E25" s="37">
+      <c r="E25" s="36">
         <v>104.8</v>
       </c>
       <c r="F25" s="6">
         <v>105.2</v>
       </c>
       <c r="G25" s="6">
         <v>95.5</v>
       </c>
       <c r="H25" s="6">
         <v>91.3</v>
       </c>
       <c r="I25" s="6">
         <v>87.8</v>
       </c>
       <c r="J25" s="6">
         <v>86</v>
       </c>
       <c r="K25" s="6">
         <v>83.7</v>
       </c>
-      <c r="L25" s="28">
+      <c r="L25" s="27">
         <v>82.7</v>
       </c>
-      <c r="M25" s="28">
+      <c r="M25" s="27">
         <v>79.599999999999994</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="30">
+    <row r="26" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A26" s="29">
         <v>2026</v>
       </c>
-      <c r="B26" s="38">
+      <c r="B26" s="37">
         <v>84</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="27">
         <v>87.2</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="27">
         <v>87.3</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="37">
         <v>88</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="27">
         <v>88.3</v>
       </c>
-      <c r="G26" s="28"/>
-[...5 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="G26" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="H26" s="27"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="27"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="27"/>
+      <c r="M26" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="9.85546875" style="4" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="11.5703125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="B3" s="22" t="s">
+    <row r="1" spans="1:25" ht="12.75">
+      <c r="A1" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:25" ht="12" thickBot="1">
+      <c r="A2" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+    </row>
+    <row r="3" spans="1:25" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="D3" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="23" t="s">
+      <c r="E3" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="22" t="s">
+      <c r="F3" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="23" t="s">
+      <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="22" t="s">
+      <c r="H3" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="23" t="s">
+      <c r="I3" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="22" t="s">
+      <c r="J3" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="23" t="s">
+      <c r="K3" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="22" t="s">
+      <c r="L3" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="22" t="s">
+      <c r="M3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="56.25" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="K4" s="25"/>
+    <row r="4" spans="1:25" ht="56.25">
+      <c r="A4" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
       <c r="L4" s="3"/>
-      <c r="M4" s="25"/>
-[...2 lines deleted...]
-      <c r="A5" s="26">
+      <c r="M4" s="24"/>
+    </row>
+    <row r="5" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A5" s="25">
         <v>2020</v>
       </c>
       <c r="B5" s="3">
         <v>1673.6</v>
       </c>
       <c r="C5" s="3">
         <v>2077.5</v>
       </c>
       <c r="D5" s="3">
         <v>1798.5</v>
       </c>
       <c r="E5" s="3">
         <v>1449.5</v>
       </c>
       <c r="F5" s="3">
         <v>1146.3</v>
       </c>
       <c r="G5" s="3">
         <v>1740.1</v>
       </c>
       <c r="H5" s="3">
         <v>1300.4000000000001</v>
       </c>
       <c r="I5" s="3">
         <v>1079.4000000000001</v>
       </c>
       <c r="J5" s="3">
         <v>1269.0999999999999</v>
       </c>
       <c r="K5" s="3">
         <v>1003.9</v>
       </c>
       <c r="L5" s="3">
         <v>1058.3</v>
       </c>
       <c r="M5" s="3">
         <v>1243.0999999999999</v>
       </c>
-      <c r="N5" s="27"/>
-[...13 lines deleted...]
-      <c r="A6" s="26">
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="26"/>
+      <c r="U5" s="26"/>
+      <c r="V5" s="26"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26"/>
+    </row>
+    <row r="6" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A6" s="25">
         <v>2021</v>
       </c>
       <c r="B6" s="3">
         <v>1522.4</v>
       </c>
       <c r="C6" s="3">
         <v>1483.8</v>
       </c>
       <c r="D6" s="3">
         <v>1414.1</v>
       </c>
       <c r="E6" s="3">
         <v>1466.3</v>
       </c>
       <c r="F6" s="3">
         <v>1629.7</v>
       </c>
       <c r="G6" s="3">
         <v>1662.6</v>
       </c>
       <c r="H6" s="3">
         <v>1549.5</v>
       </c>
       <c r="I6" s="3">
         <v>1494.5</v>
       </c>
       <c r="J6" s="3">
         <v>1656.8</v>
       </c>
       <c r="K6" s="3">
         <v>1719.9</v>
       </c>
       <c r="L6" s="3">
         <v>1576.5</v>
       </c>
       <c r="M6" s="3">
         <v>1641.6</v>
       </c>
-      <c r="N6" s="27"/>
-[...13 lines deleted...]
-      <c r="A7" s="26">
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+    </row>
+    <row r="7" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A7" s="25">
         <v>2022</v>
       </c>
       <c r="B7" s="3">
         <v>1591.9</v>
       </c>
       <c r="C7" s="3">
         <v>1420.9</v>
       </c>
       <c r="D7" s="3">
         <v>1591</v>
       </c>
       <c r="E7" s="4">
         <v>1684.2</v>
       </c>
       <c r="F7" s="3">
         <v>1789.7</v>
       </c>
       <c r="G7" s="3">
         <v>2120.6</v>
       </c>
       <c r="H7" s="3">
         <v>2230.6999999999998</v>
       </c>
       <c r="I7" s="3">
         <v>2358.4</v>
       </c>
       <c r="J7" s="3">
         <v>2372.1</v>
       </c>
       <c r="K7" s="3">
         <v>2930.2</v>
       </c>
       <c r="L7" s="3">
         <v>2385.3000000000002</v>
       </c>
       <c r="M7" s="3">
         <v>2191.8000000000002</v>
       </c>
-      <c r="N7" s="27"/>
-[...13 lines deleted...]
-      <c r="A8" s="26">
+      <c r="N7" s="26"/>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="26"/>
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="26"/>
+      <c r="U7" s="26"/>
+      <c r="V7" s="26"/>
+      <c r="W7" s="26"/>
+      <c r="X7" s="26"/>
+      <c r="Y7" s="26"/>
+    </row>
+    <row r="8" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A8" s="25">
         <v>2023</v>
       </c>
       <c r="B8" s="3">
         <v>2194.3000000000002</v>
       </c>
       <c r="C8" s="3">
         <v>1877.6</v>
       </c>
       <c r="D8" s="3">
         <v>1890.5</v>
       </c>
       <c r="E8" s="3">
         <v>1866.7</v>
       </c>
       <c r="F8" s="3">
         <v>1965.1</v>
       </c>
       <c r="G8" s="3">
         <v>2301.5</v>
       </c>
       <c r="H8" s="3">
         <v>2153.6</v>
       </c>
       <c r="I8" s="3">
         <v>2235.3000000000002</v>
       </c>
       <c r="J8" s="3">
         <v>2874.9</v>
       </c>
       <c r="K8" s="3">
         <v>3500.1</v>
       </c>
       <c r="L8" s="5">
         <v>3531.8</v>
       </c>
       <c r="M8" s="3">
         <v>3817</v>
       </c>
-      <c r="N8" s="27"/>
-[...13 lines deleted...]
-      <c r="A9" s="26">
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="26"/>
+      <c r="Y8" s="26"/>
+    </row>
+    <row r="9" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A9" s="25">
         <v>2024</v>
       </c>
       <c r="B9" s="3">
         <v>3245.6</v>
       </c>
       <c r="C9" s="3">
         <v>3217.4</v>
       </c>
       <c r="D9" s="3">
         <v>3240.2</v>
       </c>
       <c r="E9" s="3">
         <v>3483.6</v>
       </c>
       <c r="F9" s="3">
         <v>3282</v>
       </c>
       <c r="G9" s="3">
         <v>5423.8</v>
       </c>
       <c r="H9" s="3">
         <v>5433</v>
       </c>
       <c r="I9" s="3">
         <v>5620.9</v>
       </c>
       <c r="J9" s="3">
         <v>5338.1</v>
       </c>
       <c r="K9" s="3">
         <v>5667.1</v>
       </c>
       <c r="L9" s="5">
         <v>5973.1</v>
       </c>
       <c r="M9" s="3">
         <v>7166.7</v>
       </c>
-      <c r="N9" s="27"/>
-[...13 lines deleted...]
-      <c r="A10" s="26">
+      <c r="N9" s="26"/>
+      <c r="O9" s="26"/>
+      <c r="P9" s="26"/>
+      <c r="Q9" s="26"/>
+      <c r="R9" s="26"/>
+      <c r="S9" s="26"/>
+      <c r="T9" s="26"/>
+      <c r="U9" s="26"/>
+      <c r="V9" s="26"/>
+      <c r="W9" s="26"/>
+      <c r="X9" s="26"/>
+      <c r="Y9" s="26"/>
+    </row>
+    <row r="10" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A10" s="25">
         <v>2025</v>
       </c>
       <c r="B10" s="3">
         <v>4236</v>
       </c>
       <c r="C10" s="3">
         <v>3918.6</v>
       </c>
       <c r="D10" s="3">
         <v>3921.3</v>
       </c>
       <c r="E10" s="3">
         <v>3956.3</v>
       </c>
       <c r="F10" s="3">
         <v>4212.7</v>
       </c>
       <c r="G10" s="3">
         <v>4292.3999999999996</v>
       </c>
       <c r="H10" s="3">
         <v>4451.2</v>
       </c>
       <c r="I10" s="3">
         <v>4411.2</v>
       </c>
       <c r="J10" s="3">
         <v>4461.3999999999996</v>
       </c>
       <c r="K10" s="3">
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="3">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="3">
         <v>4854.8</v>
       </c>
     </row>
-    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A11" s="26">
+    <row r="11" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A11" s="25">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
       <c r="E11" s="3">
         <v>4095.1</v>
       </c>
       <c r="F11" s="3">
         <v>4248.7</v>
+      </c>
+      <c r="G11" s="55">
+        <v>7193.1120000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y47"/>
+  <dimension ref="A1:Y46"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="D42" sqref="D42:E42"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="7" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" ht="26.25" customHeight="1">
       <c r="A1" s="54" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
       <c r="N1" s="54"/>
       <c r="O1" s="54"/>
       <c r="P1" s="54"/>
       <c r="Q1" s="54"/>
       <c r="R1" s="54"/>
       <c r="S1" s="54"/>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
       <c r="V1" s="54"/>
       <c r="W1" s="54"/>
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
     </row>
-    <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50" t="s">
+    <row r="3" spans="1:25" ht="12" customHeight="1">
+      <c r="A3" s="41"/>
+      <c r="B3" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="50"/>
-      <c r="D4" s="50" t="s">
+      <c r="I3" s="59"/>
+      <c r="J3" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="50"/>
-      <c r="F4" s="50" t="s">
+      <c r="K3" s="59"/>
+      <c r="L3" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="50"/>
-      <c r="H4" s="50" t="s">
+      <c r="M3" s="59"/>
+      <c r="N3" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="50"/>
-      <c r="J4" s="50" t="s">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="50"/>
-      <c r="L4" s="50" t="s">
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="50"/>
-      <c r="N4" s="50" t="s">
+      <c r="S3" s="59"/>
+      <c r="T3" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="50"/>
-      <c r="P4" s="50" t="s">
+      <c r="U3" s="59"/>
+      <c r="V3" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="50"/>
-      <c r="R4" s="50" t="s">
+      <c r="W3" s="59"/>
+      <c r="X3" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="50"/>
-[...8 lines deleted...]
-      <c r="X4" s="50" t="s">
+      <c r="Y3" s="60"/>
+    </row>
+    <row r="4" spans="1:25" ht="45" customHeight="1">
+      <c r="A4" s="42"/>
+      <c r="B4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="T4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="U4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="V4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="W4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="X4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y4" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="10">
+        <v>1673.616</v>
+      </c>
+      <c r="C5" s="10">
+        <v>94.7</v>
+      </c>
+      <c r="D5" s="10">
+        <v>3751.1489999999999</v>
+      </c>
+      <c r="E5" s="10">
+        <v>95.2</v>
+      </c>
+      <c r="F5" s="10">
+        <v>5549.6970000000001</v>
+      </c>
+      <c r="G5" s="10">
+        <v>93.8</v>
+      </c>
+      <c r="H5" s="10">
+        <v>6999.2510000000002</v>
+      </c>
+      <c r="I5" s="10">
+        <v>86.6</v>
+      </c>
+      <c r="J5" s="10">
+        <v>8145.5839999999998</v>
+      </c>
+      <c r="K5" s="10">
+        <v>78.2</v>
+      </c>
+      <c r="L5" s="10">
+        <v>9885.6689999999999</v>
+      </c>
+      <c r="M5" s="10">
+        <v>77.8</v>
+      </c>
+      <c r="N5" s="10">
+        <v>11186.041999999999</v>
+      </c>
+      <c r="O5" s="10">
+        <v>74.7</v>
+      </c>
+      <c r="P5" s="1">
+        <v>12265.477000000001</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="R5" s="10">
+        <v>13534.555</v>
+      </c>
+      <c r="S5" s="10">
+        <v>74.7</v>
+      </c>
+      <c r="T5" s="10">
+        <v>14538.5</v>
+      </c>
+      <c r="U5" s="10">
+        <v>73.3</v>
+      </c>
+      <c r="V5" s="10">
+        <v>15596.806</v>
+      </c>
+      <c r="W5" s="2">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="X5" s="1">
+        <v>16839.887999999999</v>
+      </c>
+      <c r="Y5" s="2">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="15" customHeight="1">
+      <c r="A9" s="41"/>
+      <c r="B9" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="59"/>
+      <c r="H9" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" s="59"/>
+      <c r="L9" s="59" t="s">
+        <v>36</v>
+      </c>
+      <c r="M9" s="59"/>
+      <c r="N9" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="59"/>
+      <c r="P9" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q9" s="59"/>
+      <c r="R9" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="S9" s="59"/>
+      <c r="T9" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="U9" s="59"/>
+      <c r="V9" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="W9" s="59"/>
+      <c r="X9" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y9" s="60"/>
+    </row>
+    <row r="10" spans="1:25" ht="45" customHeight="1">
+      <c r="A10" s="42"/>
+      <c r="B10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="T10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="U10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="V10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="W10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="X10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y10" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="10">
+        <v>1522.443</v>
+      </c>
+      <c r="C11" s="10">
+        <v>86.4</v>
+      </c>
+      <c r="D11" s="10">
+        <v>3006.2779999999998</v>
+      </c>
+      <c r="E11" s="10">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="F11" s="10">
+        <v>4420.3280000000004</v>
+      </c>
+      <c r="G11" s="2">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="H11" s="1">
+        <v>5886.6390000000001</v>
+      </c>
+      <c r="I11" s="2">
+        <v>79.8</v>
+      </c>
+      <c r="J11" s="11">
+        <v>7516.3789999999999</v>
+      </c>
+      <c r="K11" s="2">
+        <v>87.5</v>
+      </c>
+      <c r="L11" s="1">
+        <v>9179.0149999999994</v>
+      </c>
+      <c r="M11" s="1">
+        <v>88</v>
+      </c>
+      <c r="N11" s="1">
+        <v>10728.476000000001</v>
+      </c>
+      <c r="O11" s="1">
+        <v>90.8</v>
+      </c>
+      <c r="P11" s="1">
+        <v>12222.931</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="R11" s="1">
+        <v>13879.695</v>
+      </c>
+      <c r="S11" s="1">
+        <v>97.8</v>
+      </c>
+      <c r="T11" s="1">
+        <v>15599.596</v>
+      </c>
+      <c r="U11" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="V11" s="1">
+        <v>17176.072</v>
+      </c>
+      <c r="W11" s="1">
+        <v>105.7</v>
+      </c>
+      <c r="X11" s="1">
+        <v>18817.686000000002</v>
+      </c>
+      <c r="Y11" s="1">
+        <v>107.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="Y12" s="12"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="V14" s="12"/>
+      <c r="W14" s="12"/>
+      <c r="X14" s="12"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="V15" s="12"/>
+      <c r="W15" s="12"/>
+      <c r="X15" s="12"/>
+    </row>
+    <row r="16" spans="1:25" ht="12" customHeight="1">
+      <c r="A16" s="41"/>
+      <c r="B16" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="59"/>
+      <c r="D16" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="59"/>
+      <c r="F16" s="59" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="59"/>
+      <c r="H16" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="I16" s="59"/>
+      <c r="J16" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="59"/>
+      <c r="L16" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="M16" s="59"/>
+      <c r="N16" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="59"/>
+      <c r="P16" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q16" s="59"/>
+      <c r="R16" s="59" t="s">
+        <v>51</v>
+      </c>
+      <c r="S16" s="59"/>
+      <c r="T16" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="U16" s="60"/>
+      <c r="V16" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="W16" s="60"/>
+      <c r="X16" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y16" s="60"/>
+    </row>
+    <row r="17" spans="1:25" ht="45" customHeight="1">
+      <c r="A17" s="42"/>
+      <c r="B17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="T17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="U17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="V17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="W17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="X17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y17" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="13">
+        <v>1591.867</v>
+      </c>
+      <c r="C18" s="13">
+        <v>103.3</v>
+      </c>
+      <c r="D18" s="13">
+        <v>3012.7809999999999</v>
+      </c>
+      <c r="E18" s="14">
+        <v>99</v>
+      </c>
+      <c r="F18" s="13">
+        <v>4603.7359999999999</v>
+      </c>
+      <c r="G18" s="14">
+        <v>102.9</v>
+      </c>
+      <c r="H18" s="13">
+        <v>6287.9260000000004</v>
+      </c>
+      <c r="I18" s="14">
+        <v>104.3</v>
+      </c>
+      <c r="J18" s="13">
+        <v>8077.6450000000004</v>
+      </c>
+      <c r="K18" s="14">
+        <v>103.6</v>
+      </c>
+      <c r="L18" s="13">
+        <v>10198.207</v>
+      </c>
+      <c r="M18" s="14">
+        <v>105.9</v>
+      </c>
+      <c r="N18" s="13">
+        <v>12428.911</v>
+      </c>
+      <c r="O18" s="14">
+        <v>109.5</v>
+      </c>
+      <c r="P18" s="13">
+        <v>14787.353999999999</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>112.9</v>
+      </c>
+      <c r="R18" s="13">
+        <v>17159.460999999999</v>
+      </c>
+      <c r="S18" s="14">
+        <v>114.2</v>
+      </c>
+      <c r="T18" s="13">
+        <v>20089.631000000001</v>
+      </c>
+      <c r="U18" s="14">
+        <v>117.9</v>
+      </c>
+      <c r="V18" s="13">
+        <v>22474.973000000002</v>
+      </c>
+      <c r="W18" s="14">
+        <v>118.8</v>
+      </c>
+      <c r="X18" s="13">
+        <v>24666.738000000001</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="15" customHeight="1"/>
+    <row r="23" spans="1:25" ht="15" customHeight="1">
+      <c r="A23" s="41"/>
+      <c r="B23" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="60"/>
+      <c r="D23" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" s="60"/>
+      <c r="F23" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="G23" s="60"/>
+      <c r="H23" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="I23" s="60"/>
+      <c r="J23" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="K23" s="60"/>
+      <c r="L23" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="M23" s="60"/>
+      <c r="N23" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="O23" s="60"/>
+      <c r="P23" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q23" s="60"/>
+      <c r="R23" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="S23" s="60"/>
+      <c r="T23" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="U23" s="60"/>
+      <c r="V23" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="W23" s="60"/>
+      <c r="X23" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y23" s="60"/>
+    </row>
+    <row r="24" spans="1:25" ht="45" customHeight="1">
+      <c r="A24" s="42"/>
+      <c r="B24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="N24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="T24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="U24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="V24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="W24" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="X24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y24" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25" s="13">
+        <v>2194.2730000000001</v>
+      </c>
+      <c r="C25" s="14">
+        <v>111.3</v>
+      </c>
+      <c r="D25" s="13">
+        <v>4071.8620000000001</v>
+      </c>
+      <c r="E25" s="14">
+        <v>109.1</v>
+      </c>
+      <c r="F25" s="13">
+        <v>5962.4080000000004</v>
+      </c>
+      <c r="G25" s="14">
+        <v>104.5</v>
+      </c>
+      <c r="H25" s="13">
+        <v>7829.14</v>
+      </c>
+      <c r="I25" s="14">
+        <v>101.8</v>
+      </c>
+      <c r="J25" s="13">
+        <v>9794.2279999999992</v>
+      </c>
+      <c r="K25" s="14">
+        <v>100.5</v>
+      </c>
+      <c r="L25" s="13">
+        <v>12095.763999999999</v>
+      </c>
+      <c r="M25" s="14">
+        <v>98.1</v>
+      </c>
+      <c r="N25" s="13">
+        <v>14249.366</v>
+      </c>
+      <c r="O25" s="14">
+        <v>94.7</v>
+      </c>
+      <c r="P25" s="13">
+        <v>16484.633000000002</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>92.8</v>
+      </c>
+      <c r="R25" s="13">
+        <v>19359.508000000002</v>
+      </c>
+      <c r="S25" s="14">
+        <v>94.3</v>
+      </c>
+      <c r="T25" s="13">
+        <v>22859.629000000001</v>
+      </c>
+      <c r="U25" s="14">
+        <v>95.3</v>
+      </c>
+      <c r="V25" s="13">
+        <v>26391.397000000001</v>
+      </c>
+      <c r="W25" s="14">
+        <v>98.7</v>
+      </c>
+      <c r="X25" s="13">
+        <v>30208.378000000001</v>
+      </c>
+      <c r="Y25" s="14">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="15"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="16"/>
+      <c r="O26" s="17"/>
+      <c r="P26" s="16"/>
+      <c r="Q26" s="17"/>
+      <c r="R26" s="16"/>
+      <c r="S26" s="17"/>
+      <c r="T26" s="16"/>
+      <c r="U26" s="17"/>
+      <c r="V26" s="16"/>
+      <c r="W26" s="17"/>
+      <c r="X26" s="16"/>
+      <c r="Y26" s="17"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="15"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="16"/>
+      <c r="O27" s="17"/>
+      <c r="P27" s="16"/>
+      <c r="Q27" s="17"/>
+      <c r="R27" s="16"/>
+      <c r="S27" s="17"/>
+      <c r="T27" s="16"/>
+      <c r="U27" s="17"/>
+      <c r="V27" s="16"/>
+      <c r="W27" s="17"/>
+      <c r="X27" s="16"/>
+      <c r="Y27" s="17"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="15"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="16"/>
+      <c r="O28" s="17"/>
+      <c r="P28" s="16"/>
+      <c r="Q28" s="17"/>
+      <c r="R28" s="16"/>
+      <c r="S28" s="17"/>
+      <c r="T28" s="16"/>
+      <c r="U28" s="17"/>
+      <c r="V28" s="16"/>
+      <c r="W28" s="17"/>
+      <c r="X28" s="16"/>
+      <c r="Y28" s="17"/>
+    </row>
+    <row r="30" spans="1:25" ht="12" customHeight="1">
+      <c r="A30" s="41"/>
+      <c r="B30" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="51"/>
-[...77 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="C30" s="60"/>
+      <c r="D30" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="60"/>
+      <c r="F30" s="59" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="11">
-[...235 lines deleted...]
-      <c r="M12" s="1">
+      <c r="G30" s="60"/>
+      <c r="H30" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="I30" s="60"/>
+      <c r="J30" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="K30" s="60"/>
+      <c r="L30" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="M30" s="60"/>
+      <c r="N30" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="O30" s="60"/>
+      <c r="P30" s="59" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q30" s="60"/>
+      <c r="R30" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="S30" s="60"/>
+      <c r="T30" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="U30" s="60"/>
+      <c r="V30" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="W30" s="60"/>
+      <c r="X30" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y30" s="60"/>
+    </row>
+    <row r="31" spans="1:25" ht="45" customHeight="1">
+      <c r="A31" s="42"/>
+      <c r="B31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="H31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="N31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="P31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="R31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S31" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="T31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="U31" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="V31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="W31" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="X31" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y31" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="13">
+        <v>3245.6030000000001</v>
+      </c>
+      <c r="C32" s="14">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="D32" s="10">
+        <v>6463</v>
+      </c>
+      <c r="E32" s="7">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="F32" s="10">
+        <v>9703.2999999999993</v>
+      </c>
+      <c r="G32" s="7">
+        <v>144.4</v>
+      </c>
+      <c r="H32" s="10">
+        <v>13186.9</v>
+      </c>
+      <c r="I32" s="7">
+        <v>149.5</v>
+      </c>
+      <c r="J32" s="10">
+        <v>16468.900000000001</v>
+      </c>
+      <c r="K32" s="7">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="L32" s="10">
+        <v>21892.7</v>
+      </c>
+      <c r="M32" s="7">
+        <v>162.80000000000001</v>
+      </c>
+      <c r="N32" s="10">
+        <v>27325.7</v>
+      </c>
+      <c r="O32" s="10">
+        <v>171.8</v>
+      </c>
+      <c r="P32" s="10">
+        <v>32946.6</v>
+      </c>
+      <c r="Q32" s="7">
+        <v>178.8</v>
+      </c>
+      <c r="R32" s="10">
+        <v>38284.699999999997</v>
+      </c>
+      <c r="S32" s="7">
+        <v>176.9</v>
+      </c>
+      <c r="T32" s="18">
+        <v>43951.8</v>
+      </c>
+      <c r="U32" s="7">
+        <v>172.1</v>
+      </c>
+      <c r="V32" s="10">
+        <v>49924.9</v>
+      </c>
+      <c r="W32" s="7">
+        <v>169.4</v>
+      </c>
+      <c r="X32" s="10">
+        <v>57091.6</v>
+      </c>
+      <c r="Y32" s="7">
+        <v>169.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="15"/>
+      <c r="B33" s="16"/>
+      <c r="C33" s="17"/>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="41"/>
+      <c r="B36" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="60"/>
+      <c r="D36" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" s="60"/>
+      <c r="F36" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="G36" s="60"/>
+      <c r="H36" s="59" t="s">
+        <v>84</v>
+      </c>
+      <c r="I36" s="60"/>
+      <c r="J36" s="59" t="s">
+        <v>85</v>
+      </c>
+      <c r="K36" s="60"/>
+      <c r="L36" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="M36" s="60"/>
+      <c r="N36" s="59" t="s">
+        <v>87</v>
+      </c>
+      <c r="O36" s="60"/>
+      <c r="P36" s="59" t="s">
         <v>88</v>
       </c>
-      <c r="N12" s="1">
-[...188 lines deleted...]
-      <c r="E19" s="15">
+      <c r="Q36" s="60"/>
+      <c r="R36" s="59" t="s">
+        <v>89</v>
+      </c>
+      <c r="S36" s="60"/>
+      <c r="T36" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="U36" s="60"/>
+      <c r="V36" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="W36" s="60"/>
+      <c r="X36" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y36" s="60"/>
+    </row>
+    <row r="37" spans="1:25" ht="45">
+      <c r="A37" s="42"/>
+      <c r="B37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="H37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M37" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="N37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O37" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="P37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q37" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="R37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S37" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="T37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="U37" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="V37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="W37" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="X37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y37" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38" s="13">
+        <v>4236</v>
+      </c>
+      <c r="C38" s="14">
+        <v>119.5</v>
+      </c>
+      <c r="D38" s="10">
+        <v>8154.6</v>
+      </c>
+      <c r="E38" s="10">
+        <v>111</v>
+      </c>
+      <c r="F38" s="10">
+        <v>12075.9</v>
+      </c>
+      <c r="G38" s="10">
+        <v>108</v>
+      </c>
+      <c r="H38" s="10">
+        <v>16032.2</v>
+      </c>
+      <c r="I38" s="19">
+        <v>104.8</v>
+      </c>
+      <c r="J38" s="10">
+        <v>20244.900000000001</v>
+      </c>
+      <c r="K38" s="7">
+        <v>105.2</v>
+      </c>
+      <c r="L38" s="10">
+        <v>24537.3</v>
+      </c>
+      <c r="M38" s="10">
+        <v>95.5</v>
+      </c>
+      <c r="N38" s="10">
+        <v>28988.5</v>
+      </c>
+      <c r="O38" s="10">
+        <v>91.3</v>
+      </c>
+      <c r="P38" s="10">
+        <v>33399.699999999997</v>
+      </c>
+      <c r="Q38" s="7">
+        <v>87.8</v>
+      </c>
+      <c r="R38" s="10">
+        <v>37861.1</v>
+      </c>
+      <c r="S38" s="31">
+        <v>86</v>
+      </c>
+      <c r="T38" s="10">
+        <v>42348.2</v>
+      </c>
+      <c r="U38" s="10">
+        <v>83.7</v>
+      </c>
+      <c r="V38" s="10">
+        <v>47512.6</v>
+      </c>
+      <c r="W38" s="7">
+        <v>82.7</v>
+      </c>
+      <c r="X38" s="10">
+        <v>52367.4</v>
+      </c>
+      <c r="Y38" s="7">
+        <v>79.599999999999994</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="41"/>
+      <c r="B41" s="59" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="60"/>
+      <c r="D41" s="59" t="s">
+        <v>94</v>
+      </c>
+      <c r="E41" s="60"/>
+      <c r="F41" s="59" t="s">
+        <v>95</v>
+      </c>
+      <c r="G41" s="60"/>
+      <c r="H41" s="59" t="s">
+        <v>96</v>
+      </c>
+      <c r="I41" s="60"/>
+      <c r="J41" s="59" t="s">
+        <v>97</v>
+      </c>
+      <c r="K41" s="60"/>
+      <c r="L41" s="59" t="s">
+        <v>98</v>
+      </c>
+      <c r="M41" s="60"/>
+      <c r="N41" s="59" t="s">
         <v>99</v>
       </c>
-      <c r="F19" s="14">
-[...99 lines deleted...]
-      <c r="T24" s="50" t="s">
+      <c r="O41" s="60"/>
+      <c r="P41" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q41" s="60"/>
+      <c r="R41" s="59" t="s">
+        <v>101</v>
+      </c>
+      <c r="S41" s="60"/>
+      <c r="T41" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="U41" s="60"/>
+      <c r="V41" s="59" t="s">
+        <v>103</v>
+      </c>
+      <c r="W41" s="60"/>
+      <c r="X41" s="59" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y41" s="60"/>
+    </row>
+    <row r="42" spans="1:25" ht="45">
+      <c r="A42" s="42"/>
+      <c r="B42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="F42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="I42" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="J42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="K42" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="L42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="M42" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="N42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="O42" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="P42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q42" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="R42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="S42" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="T42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="U42" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="V42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="W42" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y42" s="33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43" s="13">
+        <v>4286.6000000000004</v>
+      </c>
+      <c r="C43" s="31">
+        <v>84</v>
+      </c>
+      <c r="D43" s="18">
+        <v>8221.6</v>
+      </c>
+      <c r="E43" s="7">
+        <v>87.2</v>
+      </c>
+      <c r="F43" s="10">
+        <v>12143.6</v>
+      </c>
+      <c r="G43" s="7">
+        <v>87.3</v>
+      </c>
+      <c r="H43" s="10">
+        <v>16238.7</v>
+      </c>
+      <c r="I43" s="10">
+        <v>88</v>
+      </c>
+      <c r="J43" s="10">
+        <v>20487.400000000001</v>
+      </c>
+      <c r="K43" s="10">
+        <v>88.3</v>
+      </c>
+      <c r="L43" s="57">
+        <v>27680.517</v>
+      </c>
+      <c r="M43" s="58">
+        <v>98.7</v>
+      </c>
+      <c r="N43" s="39"/>
+      <c r="O43" s="39"/>
+      <c r="P43" s="39"/>
+      <c r="Q43" s="39"/>
+      <c r="R43" s="39"/>
+      <c r="S43" s="39"/>
+      <c r="T43" s="39"/>
+      <c r="U43" s="39"/>
+      <c r="V43" s="39"/>
+      <c r="W43" s="39"/>
+      <c r="X43" s="39"/>
+      <c r="Y43" s="39"/>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="38"/>
+      <c r="B44" s="39"/>
+      <c r="C44" s="39"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
+      <c r="I44" s="39"/>
+      <c r="J44" s="39"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="39"/>
+      <c r="M44" s="39"/>
+      <c r="N44" s="39"/>
+      <c r="O44" s="39"/>
+      <c r="P44" s="39"/>
+      <c r="Q44" s="39"/>
+      <c r="R44" s="39"/>
+      <c r="S44" s="39"/>
+      <c r="T44" s="39"/>
+      <c r="U44" s="39"/>
+      <c r="V44" s="39"/>
+      <c r="W44" s="39"/>
+      <c r="X44" s="39"/>
+      <c r="Y44" s="39"/>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45" s="38"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="39"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="39"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="39"/>
+      <c r="M45" s="39"/>
+      <c r="N45" s="39"/>
+      <c r="O45" s="39"/>
+      <c r="P45" s="39"/>
+      <c r="Q45" s="39"/>
+      <c r="R45" s="39"/>
+      <c r="S45" s="39"/>
+      <c r="T45" s="39"/>
+      <c r="U45" s="39"/>
+      <c r="V45" s="39"/>
+      <c r="W45" s="39"/>
+      <c r="X45" s="39"/>
+      <c r="Y45" s="39"/>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46" s="7" t="s">
         <v>67</v>
-      </c>
-[...885 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T42:U42"/>
-[...26 lines deleted...]
-    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="V30:W30"/>
     <mergeCell ref="A1:Y1"/>
-    <mergeCell ref="A4:A5"/>
-[...61 lines deleted...]
-    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="X41:Y41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="N41:O41"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="R41:S41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>