--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782" firstSheet="1" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="4770" windowWidth="27750" windowHeight="7995" tabRatio="782" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
     <sheet name="Көлемі мен НКИ" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ тамақ өнім мен сусындар'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
@@ -60,50 +60,59 @@
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
+    <t>өткен айға, %-бен</t>
+  </si>
+  <si>
+    <t>өткен жылғы тиісті айға, %-бен</t>
+  </si>
+  <si>
+    <t>өткен жылғы тиісті кезеңге, %-бен</t>
+  </si>
+  <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>қаңтар 2020ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2020 ж.</t>
@@ -334,139 +343,110 @@
     <t>қаңтар-сәуір 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
-  </si>
-[...7 lines deleted...]
-    <t>өткен жылғы тиісті кезеңге, пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...18 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -621,80 +601,82 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -724,119 +706,103 @@
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...51 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
-    <cellStyle name="Обычный 3 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1112,3169 +1078,3182 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-[...14 lines deleted...]
-      <c r="B2" s="21" t="s">
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="29"/>
+      <c r="B2" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="22" t="s">
+      <c r="C2" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="21" t="s">
+      <c r="D2" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="22" t="s">
+      <c r="E2" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="21" t="s">
+      <c r="F2" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="22" t="s">
+      <c r="G2" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="21" t="s">
+      <c r="H2" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="22" t="s">
+      <c r="I2" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="21" t="s">
+      <c r="J2" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="22" t="s">
+      <c r="K2" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="21" t="s">
+      <c r="L2" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="21" t="s">
+      <c r="M2" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="29">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="47"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="30">
         <v>2020</v>
       </c>
       <c r="B4" s="6">
         <v>147.4</v>
       </c>
       <c r="C4" s="6">
         <v>124.1</v>
       </c>
       <c r="D4" s="6">
         <v>86.6</v>
       </c>
       <c r="E4" s="6">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="6">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="6">
         <v>74.7</v>
       </c>
       <c r="I4" s="6">
         <v>81</v>
       </c>
       <c r="J4" s="6">
         <v>114.5</v>
       </c>
       <c r="K4" s="6">
         <v>79.099999999999994</v>
       </c>
       <c r="L4" s="6">
         <v>105.4</v>
       </c>
       <c r="M4" s="6">
         <v>117.5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A5" s="29">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A5" s="30">
         <v>2021</v>
       </c>
       <c r="B5" s="6">
         <v>122.5</v>
       </c>
       <c r="C5" s="6">
         <v>97.5</v>
       </c>
       <c r="D5" s="6">
         <v>95.3</v>
       </c>
       <c r="E5" s="6">
         <v>103.2</v>
       </c>
       <c r="F5" s="6">
         <v>111.1</v>
       </c>
       <c r="G5" s="6">
         <v>102</v>
       </c>
       <c r="H5" s="6">
         <v>93.2</v>
       </c>
       <c r="I5" s="6">
         <v>95.8</v>
       </c>
       <c r="J5" s="6">
         <v>110.9</v>
       </c>
       <c r="K5" s="6">
         <v>103.8</v>
       </c>
       <c r="L5" s="6">
         <v>91.7</v>
       </c>
       <c r="M5" s="6">
         <v>104.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A6" s="29">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="30">
         <v>2022</v>
       </c>
       <c r="B6" s="6">
         <v>97</v>
       </c>
       <c r="C6" s="6">
         <v>89.3</v>
       </c>
       <c r="D6" s="6">
         <v>112</v>
       </c>
       <c r="E6" s="6">
         <v>100.5</v>
       </c>
       <c r="F6" s="6">
         <v>103.5</v>
       </c>
       <c r="G6" s="6">
         <v>116.4</v>
       </c>
       <c r="H6" s="6">
         <v>105.2</v>
       </c>
       <c r="I6" s="6">
         <v>99.4</v>
       </c>
       <c r="J6" s="6">
         <v>100.6</v>
       </c>
       <c r="K6" s="6">
         <v>123.5</v>
       </c>
       <c r="L6" s="6">
         <v>80.3</v>
       </c>
       <c r="M6" s="6">
         <v>88</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A7" s="29">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="30">
         <v>2023</v>
       </c>
       <c r="B7" s="6">
         <v>100.1</v>
       </c>
       <c r="C7" s="6">
         <v>85.6</v>
       </c>
       <c r="D7" s="6">
         <v>100.7</v>
       </c>
       <c r="E7" s="6">
         <v>98.7</v>
       </c>
       <c r="F7" s="6">
         <v>105.3</v>
       </c>
       <c r="G7" s="6">
         <v>108.2</v>
       </c>
       <c r="H7" s="6">
         <v>93.6</v>
       </c>
       <c r="I7" s="6">
         <v>103.8</v>
       </c>
       <c r="J7" s="6">
         <v>126</v>
       </c>
       <c r="K7" s="6">
         <v>121.7</v>
       </c>
       <c r="L7" s="6">
         <v>100.9</v>
       </c>
       <c r="M7" s="6">
         <v>106</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A8" s="29">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A8" s="30">
         <v>2024</v>
       </c>
       <c r="B8" s="6">
         <v>85</v>
       </c>
       <c r="C8" s="6">
         <v>99.1</v>
       </c>
       <c r="D8" s="6">
         <v>100.7</v>
       </c>
       <c r="E8" s="6">
         <v>107.5</v>
       </c>
       <c r="F8" s="6">
         <v>94.2</v>
       </c>
       <c r="G8" s="6">
         <v>165.3</v>
       </c>
       <c r="H8" s="6">
         <v>91.7</v>
       </c>
       <c r="I8" s="6">
         <v>103.5</v>
       </c>
       <c r="J8" s="6">
         <v>95</v>
       </c>
       <c r="K8" s="6">
         <v>106.2</v>
       </c>
       <c r="L8" s="6">
         <v>105.4</v>
       </c>
       <c r="M8" s="6">
         <v>120</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A9" s="29">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A9" s="30">
         <v>2025</v>
       </c>
-      <c r="B9" s="35">
+      <c r="B9" s="36">
         <v>59.1</v>
       </c>
       <c r="C9" s="6">
         <v>85.4</v>
       </c>
       <c r="D9" s="6">
         <v>100.1</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="37">
         <v>100.9</v>
       </c>
       <c r="F9" s="6">
         <v>104.9</v>
       </c>
       <c r="G9" s="6">
         <v>101.9</v>
       </c>
       <c r="H9" s="6">
         <v>103.7</v>
       </c>
       <c r="I9" s="6">
         <v>98.2</v>
       </c>
       <c r="J9" s="6">
         <v>101.1</v>
       </c>
       <c r="K9" s="6">
         <v>96.3</v>
       </c>
       <c r="L9" s="6">
         <v>115.1</v>
       </c>
       <c r="M9" s="6">
         <v>94</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A10" s="29">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A10" s="30">
         <v>2026</v>
       </c>
-      <c r="B10" s="34">
+      <c r="B10" s="35">
         <v>85</v>
       </c>
       <c r="C10" s="6">
         <v>91.8</v>
       </c>
       <c r="D10" s="6">
         <v>96.7</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="37">
         <v>104.4</v>
       </c>
       <c r="F10" s="6">
         <v>103.8</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <v>169.3</v>
       </c>
-      <c r="H10" s="6"/>
+      <c r="H10" s="42">
+        <v>79.3</v>
+      </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A12" s="30">
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="50"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A12" s="31">
         <v>2020</v>
       </c>
       <c r="B12" s="6">
         <v>94.7</v>
       </c>
       <c r="C12" s="6">
         <v>95.6</v>
       </c>
       <c r="D12" s="6">
         <v>91.1</v>
       </c>
       <c r="E12" s="6">
         <v>67</v>
       </c>
       <c r="F12" s="6">
         <v>49.1</v>
       </c>
       <c r="G12" s="6">
         <v>75.8</v>
       </c>
       <c r="H12" s="6">
         <v>57.2</v>
       </c>
       <c r="I12" s="6">
         <v>68.900000000000006</v>
       </c>
       <c r="J12" s="6">
         <v>83.4</v>
       </c>
       <c r="K12" s="6">
         <v>58.6</v>
       </c>
       <c r="L12" s="6">
         <v>86.4</v>
       </c>
       <c r="M12" s="6">
         <v>104</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A13" s="30">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A13" s="31">
         <v>2021</v>
       </c>
       <c r="B13" s="6">
         <v>86.4</v>
       </c>
       <c r="C13" s="6">
         <v>67.8</v>
       </c>
       <c r="D13" s="6">
         <v>74.7</v>
       </c>
       <c r="E13" s="6">
         <v>95.6</v>
       </c>
       <c r="F13" s="6">
         <v>134.4</v>
       </c>
       <c r="G13" s="6">
         <v>90.3</v>
       </c>
       <c r="H13" s="6">
         <v>112.6</v>
       </c>
       <c r="I13" s="6">
         <v>133.30000000000001</v>
       </c>
       <c r="J13" s="6">
         <v>129</v>
       </c>
       <c r="K13" s="6">
         <v>169.3</v>
       </c>
       <c r="L13" s="6">
         <v>147.19999999999999</v>
       </c>
       <c r="M13" s="6">
         <v>130.5</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A14" s="30">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A14" s="31">
         <v>2022</v>
       </c>
       <c r="B14" s="6">
         <v>103.3</v>
       </c>
       <c r="C14" s="6">
         <v>94.6</v>
       </c>
       <c r="D14" s="6">
         <v>111.2</v>
       </c>
       <c r="E14" s="6">
         <v>108.4</v>
       </c>
       <c r="F14" s="6">
         <v>100.8</v>
       </c>
       <c r="G14" s="6">
         <v>115</v>
       </c>
       <c r="H14" s="6">
         <v>129.80000000000001</v>
       </c>
       <c r="I14" s="6">
         <v>134.80000000000001</v>
       </c>
       <c r="J14" s="6">
         <v>122.3</v>
       </c>
       <c r="K14" s="6">
         <v>145.5</v>
       </c>
       <c r="L14" s="6">
         <v>127.5</v>
       </c>
       <c r="M14" s="6">
         <v>107.8</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A15" s="30">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A15" s="31">
         <v>2023</v>
       </c>
       <c r="B15" s="6">
         <v>111.3</v>
       </c>
       <c r="C15" s="6">
         <v>106.7</v>
       </c>
       <c r="D15" s="6">
         <v>95.9</v>
       </c>
       <c r="E15" s="6">
         <v>94.2</v>
       </c>
       <c r="F15" s="6">
         <v>95.8</v>
       </c>
       <c r="G15" s="6">
         <v>89.1</v>
       </c>
       <c r="H15" s="6">
         <v>79.3</v>
       </c>
       <c r="I15" s="6">
         <v>82.8</v>
       </c>
       <c r="J15" s="6">
         <v>103.7</v>
       </c>
       <c r="K15" s="6">
         <v>102.2</v>
       </c>
       <c r="L15" s="6">
         <v>128.4</v>
       </c>
       <c r="M15" s="6">
         <v>154.5</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A16" s="30">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="31">
         <v>2024</v>
       </c>
       <c r="B16" s="6">
         <v>131.19999999999999</v>
       </c>
       <c r="C16" s="6">
         <v>152</v>
       </c>
       <c r="D16" s="6">
         <v>152.1</v>
       </c>
       <c r="E16" s="6">
         <v>165.6</v>
       </c>
       <c r="F16" s="6">
         <v>148.19999999999999</v>
       </c>
       <c r="G16" s="6">
         <v>226.2</v>
       </c>
       <c r="H16" s="6">
         <v>221.9</v>
       </c>
       <c r="I16" s="6">
         <v>221.2</v>
       </c>
       <c r="J16" s="6">
         <v>166.7</v>
       </c>
       <c r="K16" s="6">
         <v>145.30000000000001</v>
       </c>
       <c r="L16" s="6">
         <v>151.80000000000001</v>
       </c>
       <c r="M16" s="6">
         <v>171.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A17" s="30">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="31">
         <v>2025</v>
       </c>
-      <c r="B17" s="35">
+      <c r="B17" s="36">
         <v>119.5</v>
       </c>
       <c r="C17" s="6">
         <v>103</v>
       </c>
       <c r="D17" s="6">
         <v>102.3</v>
       </c>
-      <c r="E17" s="36">
+      <c r="E17" s="37">
         <v>96</v>
       </c>
       <c r="F17" s="6">
         <v>107</v>
       </c>
       <c r="G17" s="6">
         <v>66</v>
       </c>
       <c r="H17" s="6">
         <v>74.5</v>
       </c>
       <c r="I17" s="6">
         <v>70.7</v>
       </c>
       <c r="J17" s="6">
         <v>75.3</v>
       </c>
       <c r="K17" s="6">
         <v>68.3</v>
       </c>
       <c r="L17" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="6">
         <v>58.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A18" s="30">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="31">
         <v>2026</v>
       </c>
-      <c r="B18" s="34">
+      <c r="B18" s="35">
         <v>84</v>
       </c>
       <c r="C18" s="6">
         <v>90.4</v>
       </c>
       <c r="D18" s="6">
         <v>87.3</v>
       </c>
-      <c r="E18" s="36">
+      <c r="E18" s="37">
         <v>90.3</v>
       </c>
       <c r="F18" s="6">
         <v>89.3</v>
       </c>
-      <c r="G18" s="44">
+      <c r="G18" s="42">
         <v>148.4</v>
       </c>
-      <c r="H18" s="6"/>
+      <c r="H18" s="42">
+        <v>113.6</v>
+      </c>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A20" s="29">
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="30">
         <v>2020</v>
       </c>
       <c r="B20" s="6">
         <v>94.7</v>
       </c>
       <c r="C20" s="6">
         <v>95.2</v>
       </c>
       <c r="D20" s="6">
         <v>93.8</v>
       </c>
       <c r="E20" s="6">
         <v>86.6</v>
       </c>
       <c r="F20" s="6">
         <v>78.2</v>
       </c>
       <c r="G20" s="6">
         <v>77.8</v>
       </c>
       <c r="H20" s="6">
         <v>74.7</v>
       </c>
       <c r="I20" s="6">
         <v>74.099999999999994</v>
       </c>
       <c r="J20" s="6">
         <v>74.7</v>
       </c>
       <c r="K20" s="6">
         <v>73.3</v>
       </c>
       <c r="L20" s="6">
         <v>73.900000000000006</v>
       </c>
       <c r="M20" s="6">
         <v>75.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A21" s="29">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="30">
         <v>2021</v>
       </c>
       <c r="B21" s="6">
         <v>86.4</v>
       </c>
       <c r="C21" s="6">
         <v>76.099999999999994</v>
       </c>
       <c r="D21" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="E21" s="6">
         <v>79.8</v>
       </c>
       <c r="F21" s="6">
         <v>87.5</v>
       </c>
       <c r="G21" s="6">
         <v>88</v>
       </c>
       <c r="H21" s="6">
         <v>90.8</v>
       </c>
       <c r="I21" s="6">
         <v>94.5</v>
       </c>
       <c r="J21" s="6">
         <v>97.8</v>
       </c>
       <c r="K21" s="6">
         <v>102.7</v>
       </c>
       <c r="L21" s="6">
         <v>105.7</v>
       </c>
       <c r="M21" s="6">
         <v>107.6</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A22" s="29">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="30">
         <v>2022</v>
       </c>
       <c r="B22" s="6">
         <v>103.3</v>
       </c>
       <c r="C22" s="6">
         <v>99</v>
       </c>
       <c r="D22" s="6">
         <v>102.9</v>
       </c>
       <c r="E22" s="6">
         <v>104.3</v>
       </c>
       <c r="F22" s="6">
         <v>103.6</v>
       </c>
       <c r="G22" s="6">
         <v>105.9</v>
       </c>
       <c r="H22" s="6">
         <v>109.5</v>
       </c>
       <c r="I22" s="6">
         <v>112.9</v>
       </c>
       <c r="J22" s="6">
         <v>114.2</v>
       </c>
       <c r="K22" s="6">
         <v>117.9</v>
       </c>
       <c r="L22" s="6">
         <v>118.8</v>
       </c>
       <c r="M22" s="6">
         <v>117.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A23" s="29">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="30">
         <v>2023</v>
       </c>
       <c r="B23" s="6">
         <v>111.3</v>
       </c>
       <c r="C23" s="6">
         <v>109.1</v>
       </c>
       <c r="D23" s="6">
         <v>104.5</v>
       </c>
       <c r="E23" s="6">
         <v>101.8</v>
       </c>
       <c r="F23" s="6">
         <v>100.5</v>
       </c>
       <c r="G23" s="6">
         <v>98.1</v>
       </c>
       <c r="H23" s="6">
         <v>94.7</v>
       </c>
       <c r="I23" s="6">
         <v>92.8</v>
       </c>
       <c r="J23" s="6">
         <v>94.3</v>
       </c>
       <c r="K23" s="6">
         <v>95.3</v>
       </c>
       <c r="L23" s="6">
         <v>98.7</v>
       </c>
       <c r="M23" s="6">
         <v>103.4</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A24" s="29">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24" s="30">
         <v>2024</v>
       </c>
       <c r="B24" s="6">
         <v>131.19999999999999</v>
       </c>
       <c r="C24" s="6">
         <v>140.80000000000001</v>
       </c>
       <c r="D24" s="6">
         <v>144.4</v>
       </c>
       <c r="E24" s="6">
         <v>149.5</v>
       </c>
       <c r="F24" s="6">
         <v>149.19999999999999</v>
       </c>
       <c r="G24" s="6">
         <v>162.80000000000001</v>
       </c>
       <c r="H24" s="6">
         <v>171.8</v>
       </c>
       <c r="I24" s="6">
         <v>178.8</v>
       </c>
       <c r="J24" s="6">
         <v>176.9</v>
       </c>
       <c r="K24" s="6">
         <v>172.1</v>
       </c>
       <c r="L24" s="6">
         <v>169.4</v>
       </c>
       <c r="M24" s="6">
         <v>169.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A25" s="29">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A25" s="30">
         <v>2025</v>
       </c>
       <c r="B25" s="6">
         <v>119.5</v>
       </c>
       <c r="C25" s="6">
         <v>111</v>
       </c>
       <c r="D25" s="6">
         <v>108</v>
       </c>
-      <c r="E25" s="36">
+      <c r="E25" s="37">
         <v>104.8</v>
       </c>
       <c r="F25" s="6">
         <v>105.2</v>
       </c>
       <c r="G25" s="6">
         <v>95.5</v>
       </c>
       <c r="H25" s="6">
         <v>91.3</v>
       </c>
       <c r="I25" s="6">
         <v>87.8</v>
       </c>
       <c r="J25" s="6">
         <v>86</v>
       </c>
       <c r="K25" s="6">
         <v>83.7</v>
       </c>
-      <c r="L25" s="27">
+      <c r="L25" s="28">
         <v>82.7</v>
       </c>
-      <c r="M25" s="27">
+      <c r="M25" s="28">
         <v>79.599999999999994</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A26" s="29">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A26" s="30">
         <v>2026</v>
       </c>
-      <c r="B26" s="37">
+      <c r="B26" s="38">
         <v>84</v>
       </c>
-      <c r="C26" s="27">
+      <c r="C26" s="28">
         <v>87.2</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D26" s="28">
         <v>87.3</v>
       </c>
-      <c r="E26" s="37">
+      <c r="E26" s="38">
         <v>88</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="28">
         <v>88.3</v>
       </c>
-      <c r="G26" s="45">
+      <c r="G26" s="42">
         <v>98.7</v>
       </c>
-      <c r="H26" s="27"/>
-[...4 lines deleted...]
-      <c r="M26" s="27"/>
+      <c r="H26" s="42">
+        <v>101</v>
+      </c>
+      <c r="I26" s="28"/>
+      <c r="J26" s="28"/>
+      <c r="K26" s="28"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="9.85546875" style="4" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="4"/>
     <col min="13" max="13" width="11.5703125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="12.75">
-[...35 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A1" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+    </row>
+    <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+    </row>
+    <row r="3" spans="1:25" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="21" t="s">
+      <c r="D3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="22" t="s">
+      <c r="E3" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="21" t="s">
+      <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="22" t="s">
+      <c r="G3" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="21" t="s">
+      <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="22" t="s">
+      <c r="I3" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="21" t="s">
+      <c r="J3" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="22" t="s">
+      <c r="K3" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="21" t="s">
+      <c r="L3" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="21" t="s">
+      <c r="M3" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="56.25">
-[...12 lines deleted...]
-      <c r="K4" s="24"/>
+    <row r="4" spans="1:25" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
       <c r="L4" s="3"/>
-      <c r="M4" s="24"/>
-[...2 lines deleted...]
-      <c r="A5" s="25">
+      <c r="M4" s="25"/>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A5" s="26">
         <v>2020</v>
       </c>
       <c r="B5" s="3">
         <v>1673.6</v>
       </c>
       <c r="C5" s="3">
         <v>2077.5</v>
       </c>
       <c r="D5" s="3">
         <v>1798.5</v>
       </c>
       <c r="E5" s="3">
         <v>1449.5</v>
       </c>
       <c r="F5" s="3">
         <v>1146.3</v>
       </c>
       <c r="G5" s="3">
         <v>1740.1</v>
       </c>
       <c r="H5" s="3">
         <v>1300.4000000000001</v>
       </c>
       <c r="I5" s="3">
         <v>1079.4000000000001</v>
       </c>
       <c r="J5" s="3">
         <v>1269.0999999999999</v>
       </c>
       <c r="K5" s="3">
         <v>1003.9</v>
       </c>
       <c r="L5" s="3">
         <v>1058.3</v>
       </c>
       <c r="M5" s="3">
         <v>1243.0999999999999</v>
       </c>
-      <c r="N5" s="26"/>
-[...13 lines deleted...]
-      <c r="A6" s="25">
+      <c r="N5" s="27"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="27"/>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27"/>
+      <c r="S5" s="27"/>
+      <c r="T5" s="27"/>
+      <c r="U5" s="27"/>
+      <c r="V5" s="27"/>
+      <c r="W5" s="27"/>
+      <c r="X5" s="27"/>
+      <c r="Y5" s="27"/>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A6" s="26">
         <v>2021</v>
       </c>
       <c r="B6" s="3">
         <v>1522.4</v>
       </c>
       <c r="C6" s="3">
         <v>1483.8</v>
       </c>
       <c r="D6" s="3">
         <v>1414.1</v>
       </c>
       <c r="E6" s="3">
         <v>1466.3</v>
       </c>
       <c r="F6" s="3">
         <v>1629.7</v>
       </c>
       <c r="G6" s="3">
         <v>1662.6</v>
       </c>
       <c r="H6" s="3">
         <v>1549.5</v>
       </c>
       <c r="I6" s="3">
         <v>1494.5</v>
       </c>
       <c r="J6" s="3">
         <v>1656.8</v>
       </c>
       <c r="K6" s="3">
         <v>1719.9</v>
       </c>
       <c r="L6" s="3">
         <v>1576.5</v>
       </c>
       <c r="M6" s="3">
         <v>1641.6</v>
       </c>
-      <c r="N6" s="26"/>
-[...13 lines deleted...]
-      <c r="A7" s="25">
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="27"/>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A7" s="26">
         <v>2022</v>
       </c>
       <c r="B7" s="3">
         <v>1591.9</v>
       </c>
       <c r="C7" s="3">
         <v>1420.9</v>
       </c>
       <c r="D7" s="3">
         <v>1591</v>
       </c>
       <c r="E7" s="4">
         <v>1684.2</v>
       </c>
       <c r="F7" s="3">
         <v>1789.7</v>
       </c>
       <c r="G7" s="3">
         <v>2120.6</v>
       </c>
       <c r="H7" s="3">
         <v>2230.6999999999998</v>
       </c>
       <c r="I7" s="3">
         <v>2358.4</v>
       </c>
       <c r="J7" s="3">
         <v>2372.1</v>
       </c>
       <c r="K7" s="3">
         <v>2930.2</v>
       </c>
       <c r="L7" s="3">
         <v>2385.3000000000002</v>
       </c>
       <c r="M7" s="3">
         <v>2191.8000000000002</v>
       </c>
-      <c r="N7" s="26"/>
-[...13 lines deleted...]
-      <c r="A8" s="25">
+      <c r="N7" s="27"/>
+      <c r="O7" s="27"/>
+      <c r="P7" s="27"/>
+      <c r="Q7" s="27"/>
+      <c r="R7" s="27"/>
+      <c r="S7" s="27"/>
+      <c r="T7" s="27"/>
+      <c r="U7" s="27"/>
+      <c r="V7" s="27"/>
+      <c r="W7" s="27"/>
+      <c r="X7" s="27"/>
+      <c r="Y7" s="27"/>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A8" s="26">
         <v>2023</v>
       </c>
       <c r="B8" s="3">
         <v>2194.3000000000002</v>
       </c>
       <c r="C8" s="3">
         <v>1877.6</v>
       </c>
       <c r="D8" s="3">
         <v>1890.5</v>
       </c>
       <c r="E8" s="3">
         <v>1866.7</v>
       </c>
       <c r="F8" s="3">
         <v>1965.1</v>
       </c>
       <c r="G8" s="3">
         <v>2301.5</v>
       </c>
       <c r="H8" s="3">
         <v>2153.6</v>
       </c>
       <c r="I8" s="3">
         <v>2235.3000000000002</v>
       </c>
       <c r="J8" s="3">
         <v>2874.9</v>
       </c>
       <c r="K8" s="3">
         <v>3500.1</v>
       </c>
       <c r="L8" s="5">
         <v>3531.8</v>
       </c>
       <c r="M8" s="3">
         <v>3817</v>
       </c>
-      <c r="N8" s="26"/>
-[...13 lines deleted...]
-      <c r="A9" s="25">
+      <c r="N8" s="27"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="27"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="27"/>
+      <c r="Y8" s="27"/>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A9" s="26">
         <v>2024</v>
       </c>
       <c r="B9" s="3">
         <v>3245.6</v>
       </c>
       <c r="C9" s="3">
         <v>3217.4</v>
       </c>
       <c r="D9" s="3">
         <v>3240.2</v>
       </c>
       <c r="E9" s="3">
         <v>3483.6</v>
       </c>
       <c r="F9" s="3">
         <v>3282</v>
       </c>
       <c r="G9" s="3">
         <v>5423.8</v>
       </c>
       <c r="H9" s="3">
         <v>5433</v>
       </c>
       <c r="I9" s="3">
         <v>5620.9</v>
       </c>
       <c r="J9" s="3">
         <v>5338.1</v>
       </c>
       <c r="K9" s="3">
         <v>5667.1</v>
       </c>
       <c r="L9" s="5">
         <v>5973.1</v>
       </c>
       <c r="M9" s="3">
         <v>7166.7</v>
       </c>
-      <c r="N9" s="26"/>
-[...13 lines deleted...]
-      <c r="A10" s="25">
+      <c r="N9" s="27"/>
+      <c r="O9" s="27"/>
+      <c r="P9" s="27"/>
+      <c r="Q9" s="27"/>
+      <c r="R9" s="27"/>
+      <c r="S9" s="27"/>
+      <c r="T9" s="27"/>
+      <c r="U9" s="27"/>
+      <c r="V9" s="27"/>
+      <c r="W9" s="27"/>
+      <c r="X9" s="27"/>
+      <c r="Y9" s="27"/>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A10" s="26">
         <v>2025</v>
       </c>
       <c r="B10" s="3">
         <v>4236</v>
       </c>
       <c r="C10" s="3">
         <v>3918.6</v>
       </c>
       <c r="D10" s="3">
         <v>3921.3</v>
       </c>
       <c r="E10" s="3">
         <v>3956.3</v>
       </c>
       <c r="F10" s="3">
         <v>4212.7</v>
       </c>
       <c r="G10" s="3">
         <v>4292.3999999999996</v>
       </c>
       <c r="H10" s="3">
         <v>4451.2</v>
       </c>
       <c r="I10" s="3">
         <v>4411.2</v>
       </c>
       <c r="J10" s="3">
         <v>4461.3999999999996</v>
       </c>
       <c r="K10" s="3">
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="3">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="3">
         <v>4854.8</v>
       </c>
     </row>
-    <row r="11" spans="1:25" ht="12.95" customHeight="1">
-      <c r="A11" s="25">
+    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A11" s="26">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>4286</v>
       </c>
       <c r="C11" s="3">
         <v>3935</v>
       </c>
       <c r="D11" s="3">
         <v>3922</v>
       </c>
       <c r="E11" s="3">
         <v>4095.1</v>
       </c>
       <c r="F11" s="3">
         <v>4248.7</v>
       </c>
-      <c r="G11" s="55">
+      <c r="G11" s="3">
         <v>7193.1120000000001</v>
+      </c>
+      <c r="H11" s="3">
+        <v>5774.174</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y46"/>
+  <dimension ref="A1:Y47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView tabSelected="1" topLeftCell="G31" workbookViewId="0">
+      <selection activeCell="O49" sqref="O49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="8" style="7" customWidth="1"/>
     <col min="4" max="4" width="12" style="7" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="7" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="7" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="7" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="7" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="7" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="7" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+    </row>
+    <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="54"/>
+      <c r="B4" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y4" s="53"/>
+    </row>
+    <row r="5" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="55"/>
+      <c r="B5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="S5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="U5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="V5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="X5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="11">
+        <v>1673.616</v>
+      </c>
+      <c r="C6" s="11">
+        <v>94.7</v>
+      </c>
+      <c r="D6" s="11">
+        <v>3751.1489999999999</v>
+      </c>
+      <c r="E6" s="11">
+        <v>95.2</v>
+      </c>
+      <c r="F6" s="11">
+        <v>5549.6970000000001</v>
+      </c>
+      <c r="G6" s="11">
+        <v>93.8</v>
+      </c>
+      <c r="H6" s="11">
+        <v>6999.2510000000002</v>
+      </c>
+      <c r="I6" s="11">
+        <v>86.6</v>
+      </c>
+      <c r="J6" s="11">
+        <v>8145.5839999999998</v>
+      </c>
+      <c r="K6" s="11">
+        <v>78.2</v>
+      </c>
+      <c r="L6" s="11">
+        <v>9885.6689999999999</v>
+      </c>
+      <c r="M6" s="11">
+        <v>77.8</v>
+      </c>
+      <c r="N6" s="11">
+        <v>11186.041999999999</v>
+      </c>
+      <c r="O6" s="11">
+        <v>74.7</v>
+      </c>
+      <c r="P6" s="1">
+        <v>12265.477000000001</v>
+      </c>
+      <c r="Q6" s="2">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="R6" s="11">
+        <v>13534.555</v>
+      </c>
+      <c r="S6" s="11">
+        <v>74.7</v>
+      </c>
+      <c r="T6" s="11">
+        <v>14538.5</v>
+      </c>
+      <c r="U6" s="11">
+        <v>73.3</v>
+      </c>
+      <c r="V6" s="11">
+        <v>15596.806</v>
+      </c>
+      <c r="W6" s="2">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="X6" s="1">
+        <v>16839.887999999999</v>
+      </c>
+      <c r="Y6" s="2">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="54"/>
+      <c r="B10" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="52"/>
+      <c r="F10" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="52"/>
+      <c r="H10" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="52"/>
+      <c r="J10" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="52"/>
+      <c r="L10" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="M10" s="52"/>
+      <c r="N10" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="O10" s="52"/>
+      <c r="P10" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q10" s="52"/>
+      <c r="R10" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="S10" s="52"/>
+      <c r="T10" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="U10" s="52"/>
+      <c r="V10" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="W10" s="52"/>
+      <c r="X10" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y10" s="53"/>
+    </row>
+    <row r="11" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="55"/>
+      <c r="B11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="R11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="S11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="T11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="U11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="V11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="X11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y11" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1522.443</v>
+      </c>
+      <c r="C12" s="11">
+        <v>86.4</v>
+      </c>
+      <c r="D12" s="11">
+        <v>3006.2779999999998</v>
+      </c>
+      <c r="E12" s="11">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="F12" s="11">
+        <v>4420.3280000000004</v>
+      </c>
+      <c r="G12" s="2">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="H12" s="1">
+        <v>5886.6390000000001</v>
+      </c>
+      <c r="I12" s="2">
+        <v>79.8</v>
+      </c>
+      <c r="J12" s="12">
+        <v>7516.3789999999999</v>
+      </c>
+      <c r="K12" s="2">
+        <v>87.5</v>
+      </c>
+      <c r="L12" s="1">
+        <v>9179.0149999999994</v>
+      </c>
+      <c r="M12" s="1">
+        <v>88</v>
+      </c>
+      <c r="N12" s="1">
+        <v>10728.476000000001</v>
+      </c>
+      <c r="O12" s="1">
+        <v>90.8</v>
+      </c>
+      <c r="P12" s="1">
+        <v>12222.931</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="R12" s="1">
+        <v>13879.695</v>
+      </c>
+      <c r="S12" s="1">
+        <v>97.8</v>
+      </c>
+      <c r="T12" s="1">
+        <v>15599.596</v>
+      </c>
+      <c r="U12" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="V12" s="1">
+        <v>17176.072</v>
+      </c>
+      <c r="W12" s="1">
+        <v>105.7</v>
+      </c>
+      <c r="X12" s="1">
+        <v>18817.686000000002</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>107.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y13" s="13"/>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="V15" s="13"/>
+      <c r="W15" s="13"/>
+      <c r="X15" s="13"/>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="V16" s="13"/>
+      <c r="W16" s="13"/>
+      <c r="X16" s="13"/>
+    </row>
+    <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="54"/>
+      <c r="B17" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="52"/>
+      <c r="D17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="52"/>
+      <c r="F17" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" s="52"/>
+      <c r="H17" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="I17" s="52"/>
+      <c r="J17" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="K17" s="52"/>
+      <c r="L17" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="M17" s="52"/>
+      <c r="N17" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="O17" s="52"/>
+      <c r="P17" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q17" s="52"/>
+      <c r="R17" s="52" t="s">
+        <v>54</v>
+      </c>
+      <c r="S17" s="52"/>
+      <c r="T17" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="U17" s="53"/>
+      <c r="V17" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="W17" s="53"/>
+      <c r="X17" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y17" s="53"/>
+    </row>
+    <row r="18" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="55"/>
+      <c r="B18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="K18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="R18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="S18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="T18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="U18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="V18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="X18" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y18" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="14">
+        <v>1591.867</v>
+      </c>
+      <c r="C19" s="14">
+        <v>103.3</v>
+      </c>
+      <c r="D19" s="14">
+        <v>3012.7809999999999</v>
+      </c>
+      <c r="E19" s="15">
+        <v>99</v>
+      </c>
+      <c r="F19" s="14">
+        <v>4603.7359999999999</v>
+      </c>
+      <c r="G19" s="15">
+        <v>102.9</v>
+      </c>
+      <c r="H19" s="14">
+        <v>6287.9260000000004</v>
+      </c>
+      <c r="I19" s="15">
+        <v>104.3</v>
+      </c>
+      <c r="J19" s="14">
+        <v>8077.6450000000004</v>
+      </c>
+      <c r="K19" s="15">
+        <v>103.6</v>
+      </c>
+      <c r="L19" s="14">
+        <v>10198.207</v>
+      </c>
+      <c r="M19" s="15">
+        <v>105.9</v>
+      </c>
+      <c r="N19" s="14">
+        <v>12428.911</v>
+      </c>
+      <c r="O19" s="15">
+        <v>109.5</v>
+      </c>
+      <c r="P19" s="14">
+        <v>14787.353999999999</v>
+      </c>
+      <c r="Q19" s="15">
+        <v>112.9</v>
+      </c>
+      <c r="R19" s="14">
+        <v>17159.460999999999</v>
+      </c>
+      <c r="S19" s="15">
+        <v>114.2</v>
+      </c>
+      <c r="T19" s="14">
+        <v>20089.631000000001</v>
+      </c>
+      <c r="U19" s="15">
+        <v>117.9</v>
+      </c>
+      <c r="V19" s="14">
+        <v>22474.973000000002</v>
+      </c>
+      <c r="W19" s="15">
+        <v>118.8</v>
+      </c>
+      <c r="X19" s="14">
+        <v>24666.738000000001</v>
+      </c>
+      <c r="Y19" s="15">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="54"/>
+      <c r="B24" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="53"/>
+      <c r="D24" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="53"/>
+      <c r="F24" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" s="53"/>
+      <c r="H24" s="52" t="s">
+        <v>61</v>
+      </c>
+      <c r="I24" s="53"/>
+      <c r="J24" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="K24" s="53"/>
+      <c r="L24" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="M24" s="53"/>
+      <c r="N24" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="O24" s="53"/>
+      <c r="P24" s="52" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q24" s="53"/>
+      <c r="R24" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="S24" s="53"/>
+      <c r="T24" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="U24" s="53"/>
+      <c r="V24" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="W24" s="53"/>
+      <c r="X24" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="54"/>
-[...157 lines deleted...]
-      <c r="C5" s="10">
+      <c r="Y24" s="53"/>
+    </row>
+    <row r="25" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="55"/>
+      <c r="B25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="K25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="R25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="S25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="T25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="U25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="V25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="X25" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y25" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A26" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="14">
+        <v>2194.2730000000001</v>
+      </c>
+      <c r="C26" s="15">
+        <v>111.3</v>
+      </c>
+      <c r="D26" s="14">
+        <v>4071.8620000000001</v>
+      </c>
+      <c r="E26" s="15">
+        <v>109.1</v>
+      </c>
+      <c r="F26" s="14">
+        <v>5962.4080000000004</v>
+      </c>
+      <c r="G26" s="15">
+        <v>104.5</v>
+      </c>
+      <c r="H26" s="14">
+        <v>7829.14</v>
+      </c>
+      <c r="I26" s="15">
+        <v>101.8</v>
+      </c>
+      <c r="J26" s="14">
+        <v>9794.2279999999992</v>
+      </c>
+      <c r="K26" s="15">
+        <v>100.5</v>
+      </c>
+      <c r="L26" s="14">
+        <v>12095.763999999999</v>
+      </c>
+      <c r="M26" s="15">
+        <v>98.1</v>
+      </c>
+      <c r="N26" s="14">
+        <v>14249.366</v>
+      </c>
+      <c r="O26" s="15">
         <v>94.7</v>
       </c>
-      <c r="D5" s="10">
-[...76 lines deleted...]
-      <c r="F9" s="59" t="s">
+      <c r="P26" s="14">
+        <v>16484.633000000002</v>
+      </c>
+      <c r="Q26" s="15">
+        <v>92.8</v>
+      </c>
+      <c r="R26" s="14">
+        <v>19359.508000000002</v>
+      </c>
+      <c r="S26" s="15">
+        <v>94.3</v>
+      </c>
+      <c r="T26" s="14">
+        <v>22859.629000000001</v>
+      </c>
+      <c r="U26" s="15">
+        <v>95.3</v>
+      </c>
+      <c r="V26" s="14">
+        <v>26391.397000000001</v>
+      </c>
+      <c r="W26" s="15">
+        <v>98.7</v>
+      </c>
+      <c r="X26" s="14">
+        <v>30208.378000000001</v>
+      </c>
+      <c r="Y26" s="15">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A27" s="16"/>
+      <c r="B27" s="17"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="17"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="17"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="17"/>
+      <c r="S27" s="18"/>
+      <c r="T27" s="17"/>
+      <c r="U27" s="18"/>
+      <c r="V27" s="17"/>
+      <c r="W27" s="18"/>
+      <c r="X27" s="17"/>
+      <c r="Y27" s="18"/>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A28" s="16"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="17"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="17"/>
+      <c r="S28" s="18"/>
+      <c r="T28" s="17"/>
+      <c r="U28" s="18"/>
+      <c r="V28" s="17"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="17"/>
+      <c r="Y28" s="18"/>
+    </row>
+    <row r="29" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A29" s="16"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="17"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="17"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="17"/>
+      <c r="S29" s="18"/>
+      <c r="T29" s="17"/>
+      <c r="U29" s="18"/>
+      <c r="V29" s="17"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="17"/>
+      <c r="Y29" s="18"/>
+    </row>
+    <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="54"/>
+      <c r="B31" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="G9" s="59"/>
-[...149 lines deleted...]
-      <c r="M11" s="1">
+      <c r="C31" s="53"/>
+      <c r="D31" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="E31" s="53"/>
+      <c r="F31" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" s="53"/>
+      <c r="H31" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="I31" s="53"/>
+      <c r="J31" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="K31" s="53"/>
+      <c r="L31" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="M31" s="53"/>
+      <c r="N31" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="O31" s="53"/>
+      <c r="P31" s="52" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q31" s="53"/>
+      <c r="R31" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="S31" s="53"/>
+      <c r="T31" s="52" t="s">
+        <v>81</v>
+      </c>
+      <c r="U31" s="53"/>
+      <c r="V31" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="W31" s="53"/>
+      <c r="X31" s="52" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y31" s="53"/>
+    </row>
+    <row r="32" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="55"/>
+      <c r="B32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I32" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M32" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="N32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O32" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="P32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="R32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="S32" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="T32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="U32" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="V32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W32" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="X32" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y32" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A33" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="14">
+        <v>3245.6030000000001</v>
+      </c>
+      <c r="C33" s="15">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="D33" s="11">
+        <v>6463</v>
+      </c>
+      <c r="E33" s="7">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="F33" s="11">
+        <v>9703.2999999999993</v>
+      </c>
+      <c r="G33" s="7">
+        <v>144.4</v>
+      </c>
+      <c r="H33" s="11">
+        <v>13186.9</v>
+      </c>
+      <c r="I33" s="7">
+        <v>149.5</v>
+      </c>
+      <c r="J33" s="11">
+        <v>16468.900000000001</v>
+      </c>
+      <c r="K33" s="7">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="L33" s="11">
+        <v>21892.7</v>
+      </c>
+      <c r="M33" s="7">
+        <v>162.80000000000001</v>
+      </c>
+      <c r="N33" s="11">
+        <v>27325.7</v>
+      </c>
+      <c r="O33" s="11">
+        <v>171.8</v>
+      </c>
+      <c r="P33" s="11">
+        <v>32946.6</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>178.8</v>
+      </c>
+      <c r="R33" s="11">
+        <v>38284.699999999997</v>
+      </c>
+      <c r="S33" s="7">
+        <v>176.9</v>
+      </c>
+      <c r="T33" s="19">
+        <v>43951.8</v>
+      </c>
+      <c r="U33" s="7">
+        <v>172.1</v>
+      </c>
+      <c r="V33" s="11">
+        <v>49924.9</v>
+      </c>
+      <c r="W33" s="7">
+        <v>169.4</v>
+      </c>
+      <c r="X33" s="11">
+        <v>57091.6</v>
+      </c>
+      <c r="Y33" s="7">
+        <v>169.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A34" s="16"/>
+      <c r="B34" s="17"/>
+      <c r="C34" s="18"/>
+    </row>
+    <row r="37" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A37" s="54"/>
+      <c r="B37" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="53"/>
+      <c r="D37" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="E37" s="53"/>
+      <c r="F37" s="52" t="s">
+        <v>86</v>
+      </c>
+      <c r="G37" s="53"/>
+      <c r="H37" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="I37" s="53"/>
+      <c r="J37" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="N11" s="1">
-[...188 lines deleted...]
-      <c r="E18" s="14">
+      <c r="K37" s="53"/>
+      <c r="L37" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="M37" s="53"/>
+      <c r="N37" s="52" t="s">
+        <v>90</v>
+      </c>
+      <c r="O37" s="53"/>
+      <c r="P37" s="52" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q37" s="53"/>
+      <c r="R37" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="S37" s="53"/>
+      <c r="T37" s="52" t="s">
+        <v>93</v>
+      </c>
+      <c r="U37" s="53"/>
+      <c r="V37" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="W37" s="53"/>
+      <c r="X37" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y37" s="53"/>
+    </row>
+    <row r="38" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A38" s="55"/>
+      <c r="B38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="N38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="P38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q38" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="R38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="S38" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="T38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="U38" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="V38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W38" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="X38" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y38" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="14">
+        <v>4236</v>
+      </c>
+      <c r="C39" s="15">
+        <v>119.5</v>
+      </c>
+      <c r="D39" s="11">
+        <v>8154.6</v>
+      </c>
+      <c r="E39" s="11">
+        <v>111</v>
+      </c>
+      <c r="F39" s="11">
+        <v>12075.9</v>
+      </c>
+      <c r="G39" s="11">
+        <v>108</v>
+      </c>
+      <c r="H39" s="11">
+        <v>16032.2</v>
+      </c>
+      <c r="I39" s="20">
+        <v>104.8</v>
+      </c>
+      <c r="J39" s="11">
+        <v>20244.900000000001</v>
+      </c>
+      <c r="K39" s="7">
+        <v>105.2</v>
+      </c>
+      <c r="L39" s="11">
+        <v>24537.3</v>
+      </c>
+      <c r="M39" s="11">
+        <v>95.5</v>
+      </c>
+      <c r="N39" s="11">
+        <v>28988.5</v>
+      </c>
+      <c r="O39" s="11">
+        <v>91.3</v>
+      </c>
+      <c r="P39" s="11">
+        <v>33399.699999999997</v>
+      </c>
+      <c r="Q39" s="7">
+        <v>87.8</v>
+      </c>
+      <c r="R39" s="11">
+        <v>37861.1</v>
+      </c>
+      <c r="S39" s="32">
+        <v>86</v>
+      </c>
+      <c r="T39" s="11">
+        <v>42348.2</v>
+      </c>
+      <c r="U39" s="11">
+        <v>83.7</v>
+      </c>
+      <c r="V39" s="11">
+        <v>47512.6</v>
+      </c>
+      <c r="W39" s="7">
+        <v>82.7</v>
+      </c>
+      <c r="X39" s="11">
+        <v>52367.4</v>
+      </c>
+      <c r="Y39" s="7">
+        <v>79.599999999999994</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A42" s="54"/>
+      <c r="B42" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="53"/>
+      <c r="D42" s="52" t="s">
+        <v>97</v>
+      </c>
+      <c r="E42" s="53"/>
+      <c r="F42" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="G42" s="53"/>
+      <c r="H42" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="F18" s="13">
-[...254 lines deleted...]
-      <c r="W25" s="14">
+      <c r="I42" s="53"/>
+      <c r="J42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K42" s="53"/>
+      <c r="L42" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="M42" s="53"/>
+      <c r="N42" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="O42" s="53"/>
+      <c r="P42" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q42" s="53"/>
+      <c r="R42" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="S42" s="53"/>
+      <c r="T42" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="U42" s="53"/>
+      <c r="V42" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="W42" s="53"/>
+      <c r="X42" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y42" s="53"/>
+    </row>
+    <row r="43" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A43" s="55"/>
+      <c r="B43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="E43" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="F43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="G43" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="H43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="I43" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="J43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="K43" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="L43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="M43" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="N43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="O43" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="P43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q43" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="R43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="S43" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="T43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="U43" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="V43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="W43" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="X43" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y43" s="34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A44" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B44" s="14">
+        <v>4286.6000000000004</v>
+      </c>
+      <c r="C44" s="32">
+        <v>84</v>
+      </c>
+      <c r="D44" s="19">
+        <v>8221.6</v>
+      </c>
+      <c r="E44" s="7">
+        <v>87.2</v>
+      </c>
+      <c r="F44" s="11">
+        <v>12143.6</v>
+      </c>
+      <c r="G44" s="7">
+        <v>87.3</v>
+      </c>
+      <c r="H44" s="11">
+        <v>16238.7</v>
+      </c>
+      <c r="I44" s="11">
+        <v>88</v>
+      </c>
+      <c r="J44" s="11">
+        <v>20487.400000000001</v>
+      </c>
+      <c r="K44" s="11">
+        <v>88.3</v>
+      </c>
+      <c r="L44" s="11">
+        <v>27680.517</v>
+      </c>
+      <c r="M44" s="41">
         <v>98.7</v>
       </c>
-      <c r="X25" s="13">
-[...93 lines deleted...]
-      <c r="D30" s="59" t="s">
+      <c r="N44" s="11">
+        <v>33454.690999999999</v>
+      </c>
+      <c r="O44" s="41">
+        <v>101</v>
+      </c>
+      <c r="P44" s="40"/>
+      <c r="Q44" s="40"/>
+      <c r="R44" s="40"/>
+      <c r="S44" s="40"/>
+      <c r="T44" s="40"/>
+      <c r="U44" s="40"/>
+      <c r="V44" s="40"/>
+      <c r="W44" s="40"/>
+      <c r="X44" s="40"/>
+      <c r="Y44" s="40"/>
+    </row>
+    <row r="45" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A45" s="39"/>
+      <c r="B45" s="40"/>
+      <c r="C45" s="40"/>
+      <c r="D45" s="40"/>
+      <c r="E45" s="40"/>
+      <c r="F45" s="40"/>
+      <c r="G45" s="40"/>
+      <c r="H45" s="40"/>
+      <c r="I45" s="40"/>
+      <c r="J45" s="40"/>
+      <c r="K45" s="40"/>
+      <c r="L45" s="40"/>
+      <c r="M45" s="40"/>
+      <c r="N45" s="40"/>
+      <c r="O45" s="40"/>
+      <c r="P45" s="40"/>
+      <c r="Q45" s="40"/>
+      <c r="R45" s="40"/>
+      <c r="S45" s="40"/>
+      <c r="T45" s="40"/>
+      <c r="U45" s="40"/>
+      <c r="V45" s="40"/>
+      <c r="W45" s="40"/>
+      <c r="X45" s="40"/>
+      <c r="Y45" s="40"/>
+    </row>
+    <row r="46" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A46" s="39"/>
+      <c r="B46" s="40"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+      <c r="I46" s="40"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40"/>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40"/>
+      <c r="N46" s="40"/>
+      <c r="O46" s="40"/>
+      <c r="P46" s="40"/>
+      <c r="Q46" s="40"/>
+      <c r="R46" s="40"/>
+      <c r="S46" s="40"/>
+      <c r="T46" s="40"/>
+      <c r="U46" s="40"/>
+      <c r="V46" s="40"/>
+      <c r="W46" s="40"/>
+      <c r="X46" s="40"/>
+      <c r="Y46" s="40"/>
+    </row>
+    <row r="47" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A47" s="7" t="s">
         <v>70</v>
-      </c>
-[...637 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="X30:Y30"/>
-[...50 lines deleted...]
-    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="V31:W31"/>
     <mergeCell ref="A1:Y1"/>
-    <mergeCell ref="A3:A4"/>
-[...37 lines deleted...]
-    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="J31:K31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>