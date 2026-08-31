--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\торг динамика месяц май\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1455" yWindow="5355" windowWidth="23730" windowHeight="6225" activeTab="1"/>
+    <workbookView xWindow="1455" yWindow="5355" windowWidth="23730" windowHeight="6225"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауданың НКИ" sheetId="6" r:id="rId1"/>
     <sheet name="Көтерме сауда көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Көтерме сауда көлемі'!$A$1:$M$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауданың НКИ'!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="20">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Көтерме сауданың нақты көлем индекстері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -66,121 +66,116 @@
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
+    <t>өткен айға, %-бен</t>
+  </si>
+  <si>
+    <t>өткен жылғы тиісті айға, %-бен</t>
+  </si>
+  <si>
+    <t>өткен жылғы тиісті кезеңге, %-бен</t>
+  </si>
+  <si>
     <t>Көтерме сауда көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Көтерме сауда</t>
   </si>
-  <si>
-[...7 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="194" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="204" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -318,145 +313,140 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="195" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="195" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="204" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="204" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -730,1778 +720,1784 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="I28" sqref="I28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="20"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+    </row>
+    <row r="2" spans="1:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.95" customHeight="1">
-[...16 lines deleted...]
-    <row r="4" spans="1:13" ht="12.95" customHeight="1">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="24"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="13">
         <v>2015</v>
       </c>
       <c r="B4" s="15">
         <v>64.2</v>
       </c>
       <c r="C4" s="15">
         <v>109.5</v>
       </c>
       <c r="D4" s="15">
         <v>103.1</v>
       </c>
       <c r="E4" s="15">
         <v>90</v>
       </c>
       <c r="F4" s="15">
         <v>88.1</v>
       </c>
       <c r="G4" s="15">
         <v>100.3</v>
       </c>
       <c r="H4" s="15">
         <v>93.6</v>
       </c>
       <c r="I4" s="15">
         <v>92.4</v>
       </c>
       <c r="J4" s="15">
         <v>109</v>
       </c>
       <c r="K4" s="15">
         <v>100</v>
       </c>
       <c r="L4" s="15">
         <v>100</v>
       </c>
       <c r="M4" s="15">
         <v>129.1</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="12.95" customHeight="1">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="13">
         <v>2016</v>
       </c>
       <c r="B5" s="15">
         <v>52.7</v>
       </c>
       <c r="C5" s="15">
         <v>95.9</v>
       </c>
       <c r="D5" s="15">
         <v>157.1</v>
       </c>
       <c r="E5" s="15">
         <v>98.9</v>
       </c>
       <c r="F5" s="15">
         <v>103.6</v>
       </c>
       <c r="G5" s="15">
         <v>105.6</v>
       </c>
       <c r="H5" s="15">
         <v>95.5</v>
       </c>
       <c r="I5" s="15">
         <v>114.6</v>
       </c>
       <c r="J5" s="15">
         <v>98</v>
       </c>
       <c r="K5" s="15">
         <v>92.5</v>
       </c>
       <c r="L5" s="15">
         <v>97.6</v>
       </c>
       <c r="M5" s="15">
         <v>122.9</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.95" customHeight="1">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="13">
         <v>2017</v>
       </c>
       <c r="B6" s="15">
         <v>53.5</v>
       </c>
       <c r="C6" s="15">
         <v>105.6</v>
       </c>
       <c r="D6" s="15">
         <v>122.3</v>
       </c>
       <c r="E6" s="15">
         <v>86.9</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M6" s="15" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.95" customHeight="1">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="13">
         <v>2018</v>
       </c>
       <c r="B7" s="15">
         <v>44.6</v>
       </c>
       <c r="C7" s="15">
         <v>104.5</v>
       </c>
       <c r="D7" s="15">
         <v>123</v>
       </c>
       <c r="E7" s="15">
         <v>95.6</v>
       </c>
       <c r="F7" s="15">
         <v>116.9</v>
       </c>
       <c r="G7" s="15">
         <v>96.2</v>
       </c>
       <c r="H7" s="15">
         <v>99.7</v>
       </c>
       <c r="I7" s="15">
         <v>98.3</v>
       </c>
       <c r="J7" s="15">
         <v>113.6</v>
       </c>
       <c r="K7" s="15">
         <v>82.9</v>
       </c>
       <c r="L7" s="15">
         <v>132.5</v>
       </c>
       <c r="M7" s="15">
         <v>133.69999999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.95" customHeight="1">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="13">
         <v>2019</v>
       </c>
       <c r="B8" s="15">
         <v>44.3</v>
       </c>
       <c r="C8" s="15">
         <v>104.8</v>
       </c>
       <c r="D8" s="15">
         <v>123</v>
       </c>
       <c r="E8" s="15">
         <v>96.8</v>
       </c>
       <c r="F8" s="15">
         <v>139.1</v>
       </c>
       <c r="G8" s="15">
         <v>95.2</v>
       </c>
       <c r="H8" s="15">
         <v>82.4</v>
       </c>
       <c r="I8" s="15">
         <v>97.9</v>
       </c>
       <c r="J8" s="15">
         <v>114.6</v>
       </c>
       <c r="K8" s="15">
         <v>88.6</v>
       </c>
       <c r="L8" s="15">
         <v>124.2</v>
       </c>
       <c r="M8" s="15">
         <v>123.3</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.95" customHeight="1">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="13">
         <v>2020</v>
       </c>
       <c r="B9" s="15">
         <v>50.8</v>
       </c>
       <c r="C9" s="15">
         <v>101.6</v>
       </c>
       <c r="D9" s="15">
         <v>122.7</v>
       </c>
       <c r="E9" s="15">
         <v>90.7</v>
       </c>
       <c r="F9" s="15">
         <v>137.1</v>
       </c>
       <c r="G9" s="15">
         <v>103.4</v>
       </c>
       <c r="H9" s="15">
         <v>73.099999999999994</v>
       </c>
       <c r="I9" s="15">
         <v>120.5</v>
       </c>
       <c r="J9" s="15">
         <v>102.6</v>
       </c>
       <c r="K9" s="15">
         <v>91.9</v>
       </c>
       <c r="L9" s="15">
         <v>100.9</v>
       </c>
       <c r="M9" s="15">
         <v>146.30000000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="12.95" customHeight="1">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
         <v>2021</v>
       </c>
       <c r="B10" s="15">
         <v>50.4</v>
       </c>
       <c r="C10" s="15">
         <v>93.5</v>
       </c>
       <c r="D10" s="15">
         <v>125</v>
       </c>
       <c r="E10" s="15">
         <v>114.2</v>
       </c>
       <c r="F10" s="15">
         <v>107.5</v>
       </c>
       <c r="G10" s="15">
         <v>122.7</v>
       </c>
       <c r="H10" s="15">
         <v>66</v>
       </c>
       <c r="I10" s="15">
         <v>84.8</v>
       </c>
       <c r="J10" s="15">
         <v>175.2</v>
       </c>
       <c r="K10" s="15">
         <v>87.5</v>
       </c>
       <c r="L10" s="15">
         <v>86.1</v>
       </c>
       <c r="M10" s="15">
         <v>149.69999999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="12.95" customHeight="1">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
         <v>2022</v>
       </c>
       <c r="B11" s="15">
         <v>50.2</v>
       </c>
       <c r="C11" s="15">
         <v>100.4</v>
       </c>
       <c r="D11" s="15">
         <v>108.5</v>
       </c>
       <c r="E11" s="15">
         <v>123.8</v>
       </c>
       <c r="F11" s="15">
         <v>81.2</v>
       </c>
       <c r="G11" s="15">
         <v>109.7</v>
       </c>
       <c r="H11" s="15">
         <v>103.8</v>
       </c>
       <c r="I11" s="15">
         <v>123.6</v>
       </c>
       <c r="J11" s="15">
         <v>108.5</v>
       </c>
       <c r="K11" s="15">
         <v>101.6</v>
       </c>
       <c r="L11" s="15">
         <v>118.1</v>
       </c>
       <c r="M11" s="15">
         <v>86.4</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.95" customHeight="1">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <v>2023</v>
       </c>
       <c r="B12" s="15">
         <v>64.2</v>
       </c>
       <c r="C12" s="15">
         <v>107.5</v>
       </c>
       <c r="D12" s="15">
         <v>137.19999999999999</v>
       </c>
       <c r="E12" s="15">
         <v>87.3</v>
       </c>
       <c r="F12" s="15">
         <v>91.1</v>
       </c>
       <c r="G12" s="15">
         <v>138.1</v>
       </c>
       <c r="H12" s="15">
         <v>107.3</v>
       </c>
       <c r="I12" s="15">
         <v>89</v>
       </c>
       <c r="J12" s="15">
         <v>132.1</v>
       </c>
       <c r="K12" s="15">
         <v>73.400000000000006</v>
       </c>
       <c r="L12" s="15">
         <v>145.4</v>
       </c>
       <c r="M12" s="15">
         <v>91.2</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.95" customHeight="1">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
         <v>2024</v>
       </c>
       <c r="B13" s="15">
         <v>54.6</v>
       </c>
       <c r="C13" s="15">
         <v>94.5</v>
       </c>
       <c r="D13" s="15">
         <v>141.9</v>
       </c>
       <c r="E13" s="15">
         <v>88.9</v>
       </c>
       <c r="F13" s="15">
         <v>93.5</v>
       </c>
       <c r="G13" s="15">
         <v>138.1</v>
       </c>
       <c r="H13" s="15">
         <v>105.1</v>
       </c>
       <c r="I13" s="15">
         <v>115.9</v>
       </c>
       <c r="J13" s="15">
         <v>107.4</v>
       </c>
       <c r="K13" s="15">
         <v>100</v>
       </c>
       <c r="L13" s="15">
         <v>123.7</v>
       </c>
       <c r="M13" s="15">
         <v>100.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="12.95" customHeight="1">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
         <v>2025</v>
       </c>
       <c r="B14" s="15">
         <v>40.5</v>
       </c>
       <c r="C14" s="15">
         <v>101.8</v>
       </c>
       <c r="D14" s="15">
         <v>133.5</v>
       </c>
       <c r="E14" s="16">
         <v>89.1</v>
       </c>
       <c r="F14" s="16">
         <v>103.7</v>
       </c>
       <c r="G14" s="17">
         <v>112.3</v>
       </c>
       <c r="H14" s="15">
         <v>99.3</v>
       </c>
       <c r="I14" s="15">
         <v>123.3</v>
       </c>
       <c r="J14" s="15">
         <v>119.9</v>
       </c>
       <c r="K14" s="15">
         <v>88.6</v>
       </c>
       <c r="L14" s="15">
         <v>130</v>
       </c>
       <c r="M14" s="15">
         <v>101.8</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="12.95" customHeight="1">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
         <v>2026</v>
       </c>
       <c r="B15" s="15">
         <v>41.4</v>
       </c>
       <c r="C15" s="15">
         <v>102.3</v>
       </c>
       <c r="D15" s="15">
         <v>132.80000000000001</v>
       </c>
       <c r="E15" s="16">
         <v>90.1</v>
       </c>
       <c r="F15" s="16">
         <v>99.9</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="19">
         <v>115.3</v>
       </c>
-      <c r="H15" s="15"/>
+      <c r="H15" s="19">
+        <v>99.6</v>
+      </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
     </row>
-    <row r="16" spans="1:13" ht="12.95" customHeight="1">
-[...16 lines deleted...]
-    <row r="17" spans="1:13" ht="12.95" customHeight="1">
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="27"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="14">
         <v>2015</v>
       </c>
       <c r="B17" s="15">
         <v>94.3</v>
       </c>
       <c r="C17" s="15">
         <v>104.3</v>
       </c>
       <c r="D17" s="15">
         <v>122.6</v>
       </c>
       <c r="E17" s="15">
         <v>94.5</v>
       </c>
       <c r="F17" s="15">
         <v>94.9</v>
       </c>
       <c r="G17" s="15">
         <v>123.5</v>
       </c>
       <c r="H17" s="15">
         <v>99.1</v>
       </c>
       <c r="I17" s="15">
         <v>89.6</v>
       </c>
       <c r="J17" s="15">
         <v>93.3</v>
       </c>
       <c r="K17" s="15">
         <v>92.6</v>
       </c>
       <c r="L17" s="15">
         <v>88</v>
       </c>
       <c r="M17" s="15">
         <v>93.3</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="12.95" customHeight="1">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="14">
         <v>2016</v>
       </c>
       <c r="B18" s="15">
         <v>76.5</v>
       </c>
       <c r="C18" s="15">
         <v>66.900000000000006</v>
       </c>
       <c r="D18" s="15">
         <v>101.9</v>
       </c>
       <c r="E18" s="15">
         <v>112.1</v>
       </c>
       <c r="F18" s="15">
         <v>122.3</v>
       </c>
       <c r="G18" s="15">
         <v>104.5</v>
       </c>
       <c r="H18" s="15">
         <v>106.6</v>
       </c>
       <c r="I18" s="15">
         <v>132.19999999999999</v>
       </c>
       <c r="J18" s="15">
         <v>118.9</v>
       </c>
       <c r="K18" s="15">
         <v>109.9</v>
       </c>
       <c r="L18" s="15">
         <v>107.2</v>
       </c>
       <c r="M18" s="15">
         <v>102</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.95" customHeight="1">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>2017</v>
       </c>
       <c r="B19" s="15">
         <v>103.7</v>
       </c>
       <c r="C19" s="15">
         <v>114.2</v>
       </c>
       <c r="D19" s="15">
         <v>89</v>
       </c>
       <c r="E19" s="15">
         <v>78.099999999999994</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M19" s="15" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12.95" customHeight="1">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>2018</v>
       </c>
       <c r="B20" s="15">
         <v>97.2</v>
       </c>
       <c r="C20" s="15">
         <v>96.1</v>
       </c>
       <c r="D20" s="15">
         <v>96.6</v>
       </c>
       <c r="E20" s="15">
         <v>106.4</v>
       </c>
       <c r="F20" s="15">
         <v>97.2</v>
       </c>
       <c r="G20" s="15">
         <v>98.5</v>
       </c>
       <c r="H20" s="15">
         <v>102.2</v>
       </c>
       <c r="I20" s="15">
         <v>98.3</v>
       </c>
       <c r="J20" s="15">
         <v>107.1</v>
       </c>
       <c r="K20" s="15">
         <v>82.5</v>
       </c>
       <c r="L20" s="15">
         <v>121.3</v>
       </c>
       <c r="M20" s="15">
         <v>100.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.95" customHeight="1">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>2019</v>
       </c>
       <c r="B21" s="15">
         <v>100</v>
       </c>
       <c r="C21" s="15">
         <v>100.3</v>
       </c>
       <c r="D21" s="15">
         <v>100.3</v>
       </c>
       <c r="E21" s="15">
         <v>101.7</v>
       </c>
       <c r="F21" s="15">
         <v>120.9</v>
       </c>
       <c r="G21" s="15">
         <v>119.6</v>
       </c>
       <c r="H21" s="15">
         <v>98.8</v>
       </c>
       <c r="I21" s="15">
         <v>98.5</v>
       </c>
       <c r="J21" s="15">
         <v>99.3</v>
       </c>
       <c r="K21" s="15">
         <v>106</v>
       </c>
       <c r="L21" s="15">
         <v>99.5</v>
       </c>
       <c r="M21" s="15">
         <v>91.8</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.95" customHeight="1">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>2020</v>
       </c>
       <c r="B22" s="15">
         <v>105.4</v>
       </c>
       <c r="C22" s="15">
         <v>102</v>
       </c>
       <c r="D22" s="15">
         <v>101.9</v>
       </c>
       <c r="E22" s="15">
         <v>95.4</v>
       </c>
       <c r="F22" s="15">
         <v>94.1</v>
       </c>
       <c r="G22" s="15">
         <v>102.1</v>
       </c>
       <c r="H22" s="15">
         <v>90.5</v>
       </c>
       <c r="I22" s="15">
         <v>111.3</v>
       </c>
       <c r="J22" s="15">
         <v>99.7</v>
       </c>
       <c r="K22" s="15">
         <v>103.5</v>
       </c>
       <c r="L22" s="15">
         <v>84.1</v>
       </c>
       <c r="M22" s="15">
         <v>99.7</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.95" customHeight="1">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="14">
         <v>2021</v>
       </c>
       <c r="B23" s="15">
         <v>98.9</v>
       </c>
       <c r="C23" s="15">
         <v>91</v>
       </c>
       <c r="D23" s="15">
         <v>92.8</v>
       </c>
       <c r="E23" s="15">
         <v>116.8</v>
       </c>
       <c r="F23" s="15">
         <v>91.5</v>
       </c>
       <c r="G23" s="15">
         <v>108.7</v>
       </c>
       <c r="H23" s="15">
         <v>98.2</v>
       </c>
       <c r="I23" s="15">
         <v>69.099999999999994</v>
       </c>
       <c r="J23" s="15">
         <v>117.8</v>
       </c>
       <c r="K23" s="15">
         <v>112.1</v>
       </c>
       <c r="L23" s="15">
         <v>95.7</v>
       </c>
       <c r="M23" s="15">
         <v>97.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.95" customHeight="1">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="14">
         <v>2022</v>
       </c>
       <c r="B24" s="15">
         <v>97.5</v>
       </c>
       <c r="C24" s="15">
         <v>104.6</v>
       </c>
       <c r="D24" s="15">
         <v>90.8</v>
       </c>
       <c r="E24" s="15">
         <v>98.5</v>
       </c>
       <c r="F24" s="15">
         <v>74.400000000000006</v>
       </c>
       <c r="G24" s="15">
         <v>66.5</v>
       </c>
       <c r="H24" s="15">
         <v>104.7</v>
       </c>
       <c r="I24" s="15">
         <v>152.6</v>
       </c>
       <c r="J24" s="15">
         <v>94.5</v>
       </c>
       <c r="K24" s="15">
         <v>109.6</v>
       </c>
       <c r="L24" s="15">
         <v>150.4</v>
       </c>
       <c r="M24" s="15">
         <v>86.9</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="12.95" customHeight="1">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="14">
         <v>2023</v>
       </c>
       <c r="B25" s="15">
         <v>111.2</v>
       </c>
       <c r="C25" s="15">
         <v>119.1</v>
       </c>
       <c r="D25" s="15">
         <v>150.6</v>
       </c>
       <c r="E25" s="15">
         <v>106.2</v>
       </c>
       <c r="F25" s="15">
         <v>119.1</v>
       </c>
       <c r="G25" s="15">
         <v>150</v>
       </c>
       <c r="H25" s="15">
         <v>155</v>
       </c>
       <c r="I25" s="15">
         <v>111.6</v>
       </c>
       <c r="J25" s="15">
         <v>136</v>
       </c>
       <c r="K25" s="15">
         <v>98.4</v>
       </c>
       <c r="L25" s="15">
         <v>121</v>
       </c>
       <c r="M25" s="15">
         <v>127.7</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="12.95" customHeight="1">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="14">
         <v>2024</v>
       </c>
       <c r="B26" s="15">
         <v>108.6</v>
       </c>
       <c r="C26" s="15">
         <v>95.5</v>
       </c>
       <c r="D26" s="15">
         <v>98.7</v>
       </c>
       <c r="E26" s="15">
         <v>100.5</v>
       </c>
       <c r="F26" s="15">
         <v>103.2</v>
       </c>
       <c r="G26" s="15">
         <v>103.1</v>
       </c>
       <c r="H26" s="15">
         <v>101.1</v>
       </c>
       <c r="I26" s="15">
         <v>131.6</v>
       </c>
       <c r="J26" s="15">
         <v>107</v>
       </c>
       <c r="K26" s="15">
         <v>145.80000000000001</v>
       </c>
       <c r="L26" s="15">
         <v>124.3</v>
       </c>
       <c r="M26" s="15">
         <v>137.19999999999999</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.95" customHeight="1">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="14">
         <v>2025</v>
       </c>
       <c r="B27" s="15">
         <v>101.8</v>
       </c>
       <c r="C27" s="15">
         <v>109.6</v>
       </c>
       <c r="D27" s="15">
         <v>103.2</v>
       </c>
       <c r="E27" s="16">
         <v>103.5</v>
       </c>
       <c r="F27" s="16">
         <v>114.8</v>
       </c>
       <c r="G27" s="17">
         <v>93.4</v>
       </c>
       <c r="H27" s="15">
         <v>88.2</v>
       </c>
       <c r="I27" s="15">
         <v>93.8</v>
       </c>
       <c r="J27" s="15">
         <v>104.8</v>
       </c>
       <c r="K27" s="15">
         <v>92.8</v>
       </c>
       <c r="L27" s="15">
         <v>97.4</v>
       </c>
       <c r="M27" s="15">
         <v>98.4</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="12.95" customHeight="1">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="14">
         <v>2026</v>
       </c>
       <c r="B28" s="15">
         <v>100.3</v>
       </c>
       <c r="C28" s="15">
         <v>101</v>
       </c>
       <c r="D28" s="15">
         <v>100.5</v>
       </c>
       <c r="E28" s="16">
         <v>101.5</v>
       </c>
       <c r="F28" s="16">
         <v>97.7</v>
       </c>
-      <c r="G28" s="28">
+      <c r="G28" s="19">
         <v>100.3</v>
       </c>
-      <c r="H28" s="15"/>
+      <c r="H28" s="19">
+        <v>100.6</v>
+      </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
     </row>
-    <row r="29" spans="1:13" ht="12.95" customHeight="1">
-[...16 lines deleted...]
-    <row r="30" spans="1:13" ht="12.95" customHeight="1">
+    <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="27"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="14">
         <v>2015</v>
       </c>
       <c r="B30" s="15">
         <v>94.3</v>
       </c>
       <c r="C30" s="15">
         <v>99.3</v>
       </c>
       <c r="D30" s="15">
         <v>106.4</v>
       </c>
       <c r="E30" s="15">
         <v>103.3</v>
       </c>
       <c r="F30" s="15">
         <v>100.1</v>
       </c>
       <c r="G30" s="15">
         <v>100.1</v>
       </c>
       <c r="H30" s="15">
         <v>99.9</v>
       </c>
       <c r="I30" s="15">
         <v>98.5</v>
       </c>
       <c r="J30" s="15">
         <v>97.8</v>
       </c>
       <c r="K30" s="15">
         <v>97.2</v>
       </c>
       <c r="L30" s="15">
         <v>96.3</v>
       </c>
       <c r="M30" s="15">
         <v>96.1</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="12.95" customHeight="1">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="14">
         <v>2016</v>
       </c>
       <c r="B31" s="15">
         <v>76.5</v>
       </c>
       <c r="C31" s="15">
         <v>71.599999999999994</v>
       </c>
       <c r="D31" s="15">
         <v>82.4</v>
       </c>
       <c r="E31" s="15">
         <v>89.6</v>
       </c>
       <c r="F31" s="15">
         <v>95.8</v>
       </c>
       <c r="G31" s="15">
         <v>97.5</v>
       </c>
       <c r="H31" s="15">
         <v>98.9</v>
       </c>
       <c r="I31" s="15">
         <v>103.1</v>
       </c>
       <c r="J31" s="15">
         <v>105</v>
       </c>
       <c r="K31" s="15">
         <v>105.5</v>
       </c>
       <c r="L31" s="15">
         <v>105.7</v>
       </c>
       <c r="M31" s="15">
         <v>105.2</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="12.95" customHeight="1">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="13">
         <v>2017</v>
       </c>
       <c r="B32" s="15">
         <v>103.7</v>
       </c>
       <c r="C32" s="15">
         <v>108.8</v>
       </c>
       <c r="D32" s="15">
         <v>100</v>
       </c>
       <c r="E32" s="15">
         <v>93.4</v>
       </c>
       <c r="F32" s="15">
         <v>69.7</v>
       </c>
       <c r="G32" s="15">
         <v>54.9</v>
       </c>
       <c r="H32" s="15">
         <v>45.6</v>
       </c>
       <c r="I32" s="15">
         <v>38</v>
       </c>
       <c r="J32" s="15">
         <v>32.6</v>
       </c>
       <c r="K32" s="15">
         <v>28.9</v>
       </c>
       <c r="L32" s="15">
         <v>26.1</v>
       </c>
       <c r="M32" s="15">
         <v>23.3</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="12.95" customHeight="1">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="13">
         <v>2018</v>
       </c>
       <c r="B33" s="15">
         <v>97.2</v>
       </c>
       <c r="C33" s="15">
         <v>96.6</v>
       </c>
       <c r="D33" s="15">
         <v>96.6</v>
       </c>
       <c r="E33" s="15">
         <v>99</v>
       </c>
       <c r="F33" s="15">
         <v>98.6</v>
       </c>
       <c r="G33" s="15">
         <v>98.6</v>
       </c>
       <c r="H33" s="15">
         <v>99.2</v>
       </c>
       <c r="I33" s="15">
         <v>99</v>
       </c>
       <c r="J33" s="15">
         <v>100</v>
       </c>
       <c r="K33" s="15">
         <v>97.9</v>
       </c>
       <c r="L33" s="15">
         <v>100.1</v>
       </c>
       <c r="M33" s="15">
         <v>100.1</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.95" customHeight="1">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="13">
         <v>2019</v>
       </c>
       <c r="B34" s="15">
         <v>100</v>
       </c>
       <c r="C34" s="15">
         <v>100.2</v>
       </c>
       <c r="D34" s="15">
         <v>100.2</v>
       </c>
       <c r="E34" s="15">
         <v>100.6</v>
       </c>
       <c r="F34" s="15">
         <v>105.5</v>
       </c>
       <c r="G34" s="15">
         <v>108.2</v>
       </c>
       <c r="H34" s="15">
         <v>106.7</v>
       </c>
       <c r="I34" s="15">
         <v>105.6</v>
       </c>
       <c r="J34" s="15">
         <v>104.7</v>
       </c>
       <c r="K34" s="15">
         <v>104.9</v>
       </c>
       <c r="L34" s="15">
         <v>104.1</v>
       </c>
       <c r="M34" s="15">
         <v>102.5</v>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="12.95" customHeight="1">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="13">
         <v>2020</v>
       </c>
       <c r="B35" s="15">
         <v>105.4</v>
       </c>
       <c r="C35" s="15">
         <v>103.7</v>
       </c>
       <c r="D35" s="15">
         <v>103</v>
       </c>
       <c r="E35" s="15">
         <v>100.9</v>
       </c>
       <c r="F35" s="15">
         <v>99</v>
       </c>
       <c r="G35" s="15">
         <v>99.6</v>
       </c>
       <c r="H35" s="15">
         <v>98.3</v>
       </c>
       <c r="I35" s="15">
         <v>99.9</v>
       </c>
       <c r="J35" s="15">
         <v>99.9</v>
       </c>
       <c r="K35" s="15">
         <v>100.3</v>
       </c>
       <c r="L35" s="15">
         <v>98.4</v>
       </c>
       <c r="M35" s="15">
         <v>98.6</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="12.95" customHeight="1">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="13">
         <v>2021</v>
       </c>
       <c r="B36" s="15">
         <v>98.9</v>
       </c>
       <c r="C36" s="15">
         <v>94.9</v>
       </c>
       <c r="D36" s="15">
         <v>94.2</v>
       </c>
       <c r="E36" s="15">
         <v>100.2</v>
       </c>
       <c r="F36" s="15">
         <v>97.9</v>
       </c>
       <c r="G36" s="15">
         <v>100.3</v>
       </c>
       <c r="H36" s="15">
         <v>100</v>
       </c>
       <c r="I36" s="15">
         <v>95.6</v>
       </c>
       <c r="J36" s="15">
         <v>98.5</v>
       </c>
       <c r="K36" s="15">
         <v>100</v>
       </c>
       <c r="L36" s="15">
         <v>99.5</v>
       </c>
       <c r="M36" s="15">
         <v>99.5</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="12.95" customHeight="1">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="13">
         <v>2022</v>
       </c>
       <c r="B37" s="15">
         <v>97.5</v>
       </c>
       <c r="C37" s="15">
         <v>101</v>
       </c>
       <c r="D37" s="15">
         <v>97.1</v>
       </c>
       <c r="E37" s="15">
         <v>97.5</v>
       </c>
       <c r="F37" s="15">
         <v>91.8</v>
       </c>
       <c r="G37" s="15">
         <v>86</v>
       </c>
       <c r="H37" s="15">
         <v>88.5</v>
       </c>
       <c r="I37" s="15">
         <v>95.2</v>
       </c>
       <c r="J37" s="15">
         <v>95.2</v>
       </c>
       <c r="K37" s="15">
         <v>96.9</v>
       </c>
       <c r="L37" s="15">
         <v>101.9</v>
       </c>
       <c r="M37" s="15">
         <v>100</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="12.95" customHeight="1">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="13">
         <v>2023</v>
       </c>
       <c r="B38" s="15">
         <v>111.2</v>
       </c>
       <c r="C38" s="15">
         <v>115.2</v>
       </c>
       <c r="D38" s="15">
         <v>127.5</v>
       </c>
       <c r="E38" s="15">
         <v>120.8</v>
       </c>
       <c r="F38" s="15">
         <v>120.5</v>
       </c>
       <c r="G38" s="15">
         <v>125.6</v>
       </c>
       <c r="H38" s="15">
         <v>130.1</v>
       </c>
       <c r="I38" s="15">
         <v>126.9</v>
       </c>
       <c r="J38" s="15">
         <v>127.9</v>
       </c>
       <c r="K38" s="15">
         <v>123.9</v>
       </c>
       <c r="L38" s="15">
         <v>123.3</v>
       </c>
       <c r="M38" s="15">
         <v>123.5</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="12.95" customHeight="1">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="13">
         <v>2024</v>
       </c>
       <c r="B39" s="15">
         <v>108.6</v>
       </c>
       <c r="C39" s="15">
         <v>101.8</v>
       </c>
       <c r="D39" s="15">
         <v>100.6</v>
       </c>
       <c r="E39" s="15">
         <v>100.5</v>
       </c>
       <c r="F39" s="15">
         <v>101</v>
       </c>
       <c r="G39" s="15">
         <v>101.4</v>
       </c>
       <c r="H39" s="15">
         <v>101.4</v>
       </c>
       <c r="I39" s="15">
         <v>105.6</v>
       </c>
       <c r="J39" s="15">
         <v>105.8</v>
       </c>
       <c r="K39" s="15">
         <v>109.9</v>
       </c>
       <c r="L39" s="15">
         <v>111.9</v>
       </c>
       <c r="M39" s="15">
         <v>114.6</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="12.95" customHeight="1">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="13">
         <v>2025</v>
       </c>
       <c r="B40" s="15">
         <v>101.8</v>
       </c>
       <c r="C40" s="15">
         <v>105.7</v>
       </c>
       <c r="D40" s="15">
         <v>104.9</v>
       </c>
       <c r="E40" s="16">
         <v>104.5</v>
       </c>
       <c r="F40" s="16">
         <v>106.6</v>
       </c>
       <c r="G40" s="17">
         <v>104</v>
       </c>
       <c r="H40" s="15">
         <v>101.2</v>
       </c>
       <c r="I40" s="15">
         <v>100.1</v>
       </c>
       <c r="J40" s="15">
         <v>101.2</v>
       </c>
       <c r="K40" s="15">
         <v>100.2</v>
       </c>
       <c r="L40" s="15">
         <v>100.2</v>
       </c>
       <c r="M40" s="15">
         <v>100.2</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="12.95" customHeight="1">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="13">
         <v>2026</v>
       </c>
       <c r="B41" s="15">
         <v>100.3</v>
       </c>
       <c r="C41" s="15">
         <v>100.7</v>
       </c>
       <c r="D41" s="15">
         <v>100.5</v>
       </c>
       <c r="E41" s="15">
         <v>100.7</v>
       </c>
       <c r="F41" s="15">
         <v>100</v>
       </c>
-      <c r="G41" s="28">
+      <c r="G41" s="15">
         <v>100</v>
       </c>
-      <c r="H41" s="15"/>
+      <c r="H41" s="19">
+        <v>100</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="10" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="10" customWidth="1"/>
     <col min="16" max="25" width="10.7109375" style="10" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...14 lines deleted...]
-      <c r="M1" s="20"/>
+    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A1" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
-    <row r="2" spans="1:25" ht="13.5" thickBot="1">
-[...14 lines deleted...]
-      <c r="M2" s="27"/>
+    <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
     </row>
-    <row r="3" spans="1:25" ht="13.5" thickBot="1">
+    <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="8"/>
       <c r="M4" s="7"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A5" s="9">
         <v>2015</v>
       </c>
       <c r="B5" s="11">
         <v>20184.099999999999</v>
       </c>
       <c r="C5" s="11">
         <v>21535.1</v>
       </c>
       <c r="D5" s="11">
         <v>21693.8</v>
       </c>
       <c r="E5" s="11">
         <v>19286.2</v>
       </c>
       <c r="F5" s="11">
         <v>18157.7</v>
       </c>
       <c r="G5" s="11">
         <v>22430.9</v>
       </c>
       <c r="H5" s="11">
         <v>21073.3</v>
       </c>
       <c r="I5" s="11">
@@ -2510,51 +2506,51 @@
       <c r="J5" s="11">
         <v>21589.4</v>
       </c>
       <c r="K5" s="11">
         <v>22300.6</v>
       </c>
       <c r="L5" s="11">
         <v>23314.3</v>
       </c>
       <c r="M5" s="11">
         <v>30390.6</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A6" s="9">
         <v>2016</v>
       </c>
       <c r="B6" s="11">
         <v>16088.5</v>
       </c>
       <c r="C6" s="11">
         <v>15654.4</v>
       </c>
       <c r="D6" s="11">
         <v>24809.1</v>
       </c>
       <c r="E6" s="11">
         <v>24984.3</v>
       </c>
       <c r="F6" s="11">
         <v>26144.5</v>
       </c>
       <c r="G6" s="11">
         <v>27631.9</v>
       </c>
       <c r="H6" s="11">
         <v>26628.1</v>
       </c>
       <c r="I6" s="11">
@@ -2563,51 +2559,51 @@
       <c r="J6" s="11">
         <v>30620.1</v>
       </c>
       <c r="K6" s="11">
         <v>28396.2</v>
       </c>
       <c r="L6" s="11">
         <v>27945.5</v>
       </c>
       <c r="M6" s="11">
         <v>34731.800000000003</v>
       </c>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A7" s="9">
         <v>2017</v>
       </c>
       <c r="B7" s="11">
         <v>18683.099999999999</v>
       </c>
       <c r="C7" s="11">
         <v>19738.599999999999</v>
       </c>
       <c r="D7" s="11">
         <v>24203.9</v>
       </c>
       <c r="E7" s="11">
         <v>21025.599999999999</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="11" t="s">
@@ -2616,51 +2612,51 @@
       <c r="J7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="M7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A8" s="9">
         <v>2018</v>
       </c>
       <c r="B8" s="11">
         <v>19522.5</v>
       </c>
       <c r="C8" s="11">
         <v>20452.5</v>
       </c>
       <c r="D8" s="11">
         <v>25097</v>
       </c>
       <c r="E8" s="11">
         <v>23993.599999999999</v>
       </c>
       <c r="F8" s="11">
         <v>28250.7</v>
       </c>
       <c r="G8" s="11">
         <v>27224.9</v>
       </c>
       <c r="H8" s="11">
         <v>27301.1</v>
       </c>
       <c r="I8" s="11">
@@ -2669,51 +2665,51 @@
       <c r="J8" s="11">
         <v>30860.9</v>
       </c>
       <c r="K8" s="11">
         <v>25717</v>
       </c>
       <c r="L8" s="11">
         <v>34370.9</v>
       </c>
       <c r="M8" s="11">
         <v>45990.5</v>
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="9">
         <v>2019</v>
       </c>
       <c r="B9" s="11">
         <v>20440.099999999999</v>
       </c>
       <c r="C9" s="11">
         <v>21598.7</v>
       </c>
       <c r="D9" s="11">
         <v>26628.400000000001</v>
       </c>
       <c r="E9" s="11">
         <v>25785.1</v>
       </c>
       <c r="F9" s="11">
         <v>35873.699999999997</v>
       </c>
       <c r="G9" s="11">
         <v>34306.6</v>
       </c>
       <c r="H9" s="11">
         <v>28467.200000000001</v>
       </c>
       <c r="I9" s="11">
@@ -2722,51 +2718,51 @@
       <c r="J9" s="11">
         <v>32171.200000000001</v>
       </c>
       <c r="K9" s="11">
         <v>28579.8</v>
       </c>
       <c r="L9" s="11">
         <v>35671.699999999997</v>
       </c>
       <c r="M9" s="11">
         <v>44263.6</v>
       </c>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A10" s="9">
         <v>2020</v>
       </c>
       <c r="B10" s="11">
         <v>22661.5</v>
       </c>
       <c r="C10" s="11">
         <v>23120.400000000001</v>
       </c>
       <c r="D10" s="11">
         <v>28318.799999999999</v>
       </c>
       <c r="E10" s="11">
         <v>25536.2</v>
       </c>
       <c r="F10" s="11">
         <v>35427.599999999999</v>
       </c>
       <c r="G10" s="11">
         <v>36290.1</v>
       </c>
       <c r="H10" s="11">
         <v>26670.6</v>
       </c>
       <c r="I10" s="11">
@@ -2775,51 +2771,51 @@
       <c r="J10" s="11">
         <v>33124</v>
       </c>
       <c r="K10" s="11">
         <v>30636.5</v>
       </c>
       <c r="L10" s="11">
         <v>31002.400000000001</v>
       </c>
       <c r="M10" s="11">
         <v>45642.9</v>
       </c>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
         <v>2021</v>
       </c>
       <c r="B11" s="11">
         <v>23024.1</v>
       </c>
       <c r="C11" s="11">
         <v>21655.200000000001</v>
       </c>
       <c r="D11" s="11">
         <v>27530.9</v>
       </c>
       <c r="E11" s="11">
         <v>31919</v>
       </c>
       <c r="F11" s="11">
         <v>34228.400000000001</v>
       </c>
       <c r="G11" s="11">
         <v>41759.199999999997</v>
       </c>
       <c r="H11" s="11">
         <v>28045.4</v>
       </c>
       <c r="I11" s="11">
@@ -2828,51 +2824,51 @@
       <c r="J11" s="11">
         <v>42390.1</v>
       </c>
       <c r="K11" s="11">
         <v>37582.199999999997</v>
       </c>
       <c r="L11" s="11">
         <v>33230.9</v>
       </c>
       <c r="M11" s="11">
         <v>49991.3</v>
       </c>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A12" s="9">
         <v>2022</v>
       </c>
       <c r="B12" s="11">
         <v>25230.5</v>
       </c>
       <c r="C12" s="11">
         <v>25602.1</v>
       </c>
       <c r="D12" s="11">
         <v>28526.400000000001</v>
       </c>
       <c r="E12" s="11">
         <v>35669.800000000003</v>
       </c>
       <c r="F12" s="11">
         <v>29350</v>
       </c>
       <c r="G12" s="11">
         <v>32942.1</v>
       </c>
       <c r="H12" s="11">
         <v>34445.300000000003</v>
       </c>
       <c r="I12" s="11">
@@ -2881,51 +2877,51 @@
       <c r="J12" s="11">
         <v>46627.3</v>
       </c>
       <c r="K12" s="11">
         <v>47593.3</v>
       </c>
       <c r="L12" s="11">
         <v>56530</v>
       </c>
       <c r="M12" s="11">
         <v>48858.8</v>
       </c>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A13" s="9">
         <v>2023</v>
       </c>
       <c r="B13" s="11">
         <v>31295</v>
       </c>
       <c r="C13" s="11">
         <v>33750.6</v>
       </c>
       <c r="D13" s="11">
         <v>45851.8</v>
       </c>
       <c r="E13" s="11">
         <v>40032.5</v>
       </c>
       <c r="F13" s="11">
         <v>36577.5</v>
       </c>
       <c r="G13" s="11">
         <v>50208.3</v>
       </c>
       <c r="H13" s="11">
         <v>53940.2</v>
       </c>
       <c r="I13" s="11">
@@ -2934,51 +2930,51 @@
       <c r="J13" s="11">
         <v>63209.599999999999</v>
       </c>
       <c r="K13" s="11">
         <v>46396.9</v>
       </c>
       <c r="L13" s="11">
         <v>67177.2</v>
       </c>
       <c r="M13" s="11">
         <v>61402.1</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A14" s="9">
         <v>2024</v>
       </c>
       <c r="B14" s="11">
         <v>33393.599999999999</v>
       </c>
       <c r="C14" s="11">
         <v>31415.599999999999</v>
       </c>
       <c r="D14" s="11">
         <v>44360.9</v>
       </c>
       <c r="E14" s="11">
         <v>39509.5</v>
       </c>
       <c r="F14" s="11">
         <v>36917.9</v>
       </c>
       <c r="G14" s="11">
         <v>50375.199999999997</v>
       </c>
       <c r="H14" s="11">
         <v>52906.5</v>
       </c>
       <c r="I14" s="11">
@@ -2987,114 +2983,116 @@
       <c r="J14" s="11">
         <v>65664.899999999994</v>
       </c>
       <c r="K14" s="11">
         <v>65940.600000000006</v>
       </c>
       <c r="L14" s="11">
         <v>82064.2</v>
       </c>
       <c r="M14" s="11">
         <v>83646</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A15" s="9">
         <v>2025</v>
       </c>
       <c r="B15" s="11">
         <v>34040.6</v>
       </c>
       <c r="C15" s="11">
         <v>35471.9</v>
       </c>
       <c r="D15" s="11">
         <v>47833.9</v>
       </c>
       <c r="E15" s="11">
         <v>42893.3</v>
       </c>
       <c r="F15" s="11">
         <v>44736.9</v>
       </c>
       <c r="G15" s="11">
         <v>51651.8</v>
       </c>
       <c r="H15" s="11">
         <v>51724</v>
       </c>
       <c r="I15" s="11">
         <v>64324.800000000003</v>
       </c>
       <c r="J15" s="11">
         <v>77453.2</v>
       </c>
       <c r="K15" s="11">
         <v>69377.899999999994</v>
       </c>
       <c r="L15" s="11">
         <v>92600.8</v>
       </c>
       <c r="M15" s="11">
         <v>94360.3</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A16" s="9">
         <v>2026</v>
       </c>
       <c r="B16" s="11">
         <v>39652.300000000003</v>
       </c>
       <c r="C16" s="11">
         <v>40770.199999999997</v>
       </c>
       <c r="D16" s="11">
         <v>54199.5</v>
       </c>
       <c r="E16" s="11">
         <v>49007.199999999997</v>
       </c>
       <c r="F16" s="11">
         <v>49019.199999999997</v>
       </c>
-      <c r="G16" s="29">
-[...2 lines deleted...]
-      <c r="H16" s="18"/>
+      <c r="G16" s="11">
+        <v>56614.9</v>
+      </c>
+      <c r="H16" s="11">
+        <v>56430.5</v>
+      </c>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>